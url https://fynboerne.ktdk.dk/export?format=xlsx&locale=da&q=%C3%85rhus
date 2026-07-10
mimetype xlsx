--- v0 (2026-05-25)
+++ v1 (2026-07-10)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="964" uniqueCount="668" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="974" uniqueCount="676" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -3972,50 +3972,86 @@
 Grisebrønden er en bronzeskulptur, der står foran Aarhus Rådhus. Skulpturen bliver i folkemunde kaldt Grisebrønden, men blev oprindeligt og officielt navngivet "Ceres Brønden". Skulpturen forestiller en so med syv grise og har indbygget urværk, der får grisene til at tisse på skift og soen til at savle. Den er udført i bronze og er en kopi af den originale granitskulptur, som blev udført af billedhuggeren Mogens Bøggild og skænket til byen af bryggeriet Ceres i 1941 ved byens 500-års købstadsjubilæum (Aarhus Stadsarkiv).</t>
   </si>
   <si>
     <t>Johannes Larsen og hans familie har været i Århus for at se Lundstrøm-udstillingen, domkirken, Grisebrønden og Hagedorn-Olsens udsmykning. Lørdag var de til middag hos Gerda Rasmussen, og onsdag skal Johannes Larsen til naturfedningsmøde.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Okvf</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Refshalevej 
 Maribo
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 2 Juli 1951.
 Kære Grevinde!
 Tak for Dit Brev. I Torsdags kørte Puf Else Jeppe Thora og jeg til Aarhus for at se Lundstrømudstillingen. Vi spiste til Aften paa Grand Hotel Vejle og kom ved 11 Tiden til Royal i Aarhus. Næste Dag var jeg med Thora og Jeppe i Domkirken og derefter kørte vi allesammen til Raadhuset og saa Grisebrønden, Lundstrømudstillingen og Hagedorn Olsen og hans Udsmykning. Saa kørte vi hjem og var hjemme ved 6 Tiden. Lørdag var vi til Middag hos Holger M Rasmussen i Faaborg; Fru R's Fødselsdag. Jeg var i Lørdags i Vandet for 2den Gang. Det er en sløj Sommer, hvad Varme angaar. I Morgen skal jeg til Faaborg igen, det er noget med Radioen og Viggo Madsen der skal skrive om Museet og paa Onsdag skal jeg til Naturfredningsmøde ved Fjorden her. Forhaabentlig faar jeg derefter en fredeligere Tid. 
 Jeg ønsker Dig og Elisabeth en god Fornøjelse af Englandsturen. Det faar I nok. 
 Mange Hilsener fra
 Din hengivne
 Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1937-1938, vinter</t>
+  </si>
+  <si>
+    <t>Lykke Jensen</t>
+  </si>
+  <si>
+    <t>Århus
+Marelisborg Hospital</t>
+  </si>
+  <si>
+    <t>Bera Jensen
+Jens Jensen</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3862</t>
+  </si>
+  <si>
+    <t>Lykke Jensen takker for den lille hue til Bera. Det er trist, at Elena/Bimse bor så langt væk, så de ikke kan se den lille. Hun er sød, sover igennem om natten og siger lyde. Når hun skal sove i haven, vil hun ikke have vanter på, så nu bruger hun muffedise. 
+Jens Jensen leger med den lille, men han tør ikke røre hende, når han kommer lige fra epidemihospitalet.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/67AZ</t>
+  </si>
+  <si>
+    <t>[Fortrykt på brevpapiret:]
+Jens Jensen
+Reservelæge
+Marselisborg Hospital
+Aarhus
+[Tegning af et dampskib]
+[Håndskrevet i brevet:]
+For længe siden -
+Kære Bimse!
+Tusind Tak for den lille Hue til Bera; den passer hende saa yndigt, og det var forfærdelig sødt af dig at sende mig den. Det er nu kedeligt I bor saa langt væk, saa vi ikke kan faa vist Jer Bera, ikke lige med det samme da; hun er saa sød og fredelig, og saa ligner hun Jens meget. Hun er mild og venlig og befinder sig øjensynlig udmærket. Endnu ligger hun bare stille i sin Vugge og giver mærkelige, søde Lyde fra sig, men hun begynder nok snart at kunne sidde op. Hun sover hele Natten fra 10 til 7-8 uden at give en Lyd fra sig, og det er svært rart for os. Saa staar hun ude i Haven noget af Dagen; hvis hun har Vanter paa hyler hun, og saa kommer Kulmanden og synes det er Synd hun skal staa der og skrige, saa nu ligger hun med Muffediser paa og ikke Vante paa Yndlingssuttehaanden. Jeg har mægtig travlt med at passe hende og morer mig dagligt med det, og Jens leger med hende, saa tit han kan. Vi bor jo paa et Epidemihospital, saa naar han kommer [det følgende indsat s. 2 lodret langs venstre margen:] lige fra Afdelingen, tør han ikke røre ved hende. Kommer I ikke til Kjerteminde engang? Saa er der ikke langt hertil. Hav det nu godt. Mange Hilsner og Tak for den søde Kyse. Jeres Lykke</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -4092,59 +4128,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/05eB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uYyC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/swVt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AtS0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/azqM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KITS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cQkh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aHBj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DPRb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qZxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kDjI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yEEe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NaIz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dDEX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rjAw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VVAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d1jj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YpPV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AWGP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mzaq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/56CF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Izlx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DCwL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RUmn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sl96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xCq7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SWEt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HgXl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J0tW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cnLh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SqKV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mr2J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6Kxs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ghqp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KPcv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hdBq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xsak" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uLV5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kYWG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytyR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3s6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usQS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jXdK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kEW9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gVdh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Was" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D0Sc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tv9U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4zWF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TfnB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QbgP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TRbN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5TkK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/36pi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fPjW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5WId" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UvT0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qBZs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oc0G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/zVxwP1xI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UvDl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pWZm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZBVg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ym4L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AqTF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SgBP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uf4J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ARYY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tDEt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pO1P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wpLc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t5q2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SejG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P6rt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4XYe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JdVO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hAY5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3dkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p2AD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/T87z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bmdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oPQm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IRXy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yesP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tN7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iY0z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Okvf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/05eB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uYyC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/swVt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AtS0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/azqM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KITS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cQkh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aHBj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DPRb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qZxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kDjI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yEEe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NaIz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dDEX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rjAw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VVAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d1jj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YpPV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AWGP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mzaq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/56CF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Izlx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DCwL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RUmn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sl96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xCq7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SWEt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HgXl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J0tW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cnLh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SqKV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mr2J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6Kxs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ghqp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KPcv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hdBq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xsak" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uLV5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kYWG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytyR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3s6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usQS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jXdK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kEW9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gVdh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Was" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D0Sc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tv9U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4zWF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TfnB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QbgP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TRbN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5TkK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/36pi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fPjW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5WId" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UvT0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qBZs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oc0G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/zVxwP1xI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UvDl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pWZm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZBVg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ym4L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AqTF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SgBP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uf4J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ARYY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tDEt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pO1P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wpLc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t5q2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SejG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P6rt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4XYe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JdVO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hAY5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3dkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p2AD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/T87z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bmdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oPQm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IRXy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yesP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tN7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iY0z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Okvf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/67AZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M89"/>
+  <dimension ref="A1:M90"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -8099,50 +8135,93 @@
       <c r="F89" s="5" t="s">
         <v>662</v>
       </c>
       <c r="G89" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H89" s="5" t="s">
         <v>663</v>
       </c>
       <c r="I89" s="5" t="s">
         <v>664</v>
       </c>
       <c r="J89" s="5" t="s">
         <v>500</v>
       </c>
       <c r="K89" s="5" t="s">
         <v>665</v>
       </c>
       <c r="L89" s="6" t="s">
         <v>666</v>
       </c>
       <c r="M89" s="5" t="s">
         <v>667</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="5" t="s">
+        <v>668</v>
+      </c>
+      <c r="B90" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C90" s="5" t="s">
+        <v>669</v>
+      </c>
+      <c r="D90" s="5" t="s">
+        <v>527</v>
+      </c>
+      <c r="E90" s="5" t="s">
+        <v>670</v>
+      </c>
+      <c r="F90" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G90" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H90" s="5" t="s">
+        <v>671</v>
+      </c>
+      <c r="I90" s="5"/>
+      <c r="J90" s="5" t="s">
+        <v>672</v>
+      </c>
+      <c r="K90" s="5" t="s">
+        <v>673</v>
+      </c>
+      <c r="L90" s="6" t="s">
+        <v>674</v>
+      </c>
+      <c r="M90" s="5" t="s">
+        <v>675</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -8192,44 +8271,45 @@
     <hyperlink ref="M65" r:id="rId70"/>
     <hyperlink ref="M66" r:id="rId71"/>
     <hyperlink ref="M67" r:id="rId72"/>
     <hyperlink ref="M68" r:id="rId73"/>
     <hyperlink ref="M69" r:id="rId74"/>
     <hyperlink ref="M70" r:id="rId75"/>
     <hyperlink ref="M71" r:id="rId76"/>
     <hyperlink ref="M72" r:id="rId77"/>
     <hyperlink ref="M73" r:id="rId78"/>
     <hyperlink ref="M74" r:id="rId79"/>
     <hyperlink ref="M75" r:id="rId80"/>
     <hyperlink ref="M76" r:id="rId81"/>
     <hyperlink ref="M77" r:id="rId82"/>
     <hyperlink ref="M78" r:id="rId83"/>
     <hyperlink ref="M79" r:id="rId84"/>
     <hyperlink ref="M80" r:id="rId85"/>
     <hyperlink ref="M81" r:id="rId86"/>
     <hyperlink ref="M82" r:id="rId87"/>
     <hyperlink ref="M83" r:id="rId88"/>
     <hyperlink ref="M84" r:id="rId89"/>
     <hyperlink ref="M85" r:id="rId90"/>
     <hyperlink ref="M86" r:id="rId91"/>
     <hyperlink ref="M87" r:id="rId92"/>
     <hyperlink ref="M88" r:id="rId93"/>
     <hyperlink ref="M89" r:id="rId94"/>
+    <hyperlink ref="M90" r:id="rId95"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>