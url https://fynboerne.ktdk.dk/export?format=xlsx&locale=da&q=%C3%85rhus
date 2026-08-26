--- v1 (2026-07-10)
+++ v2 (2026-08-26)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="974" uniqueCount="676" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="984" uniqueCount="683" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -224,50 +224,79 @@
   <si>
     <t>Det vides ikke, hvem der boede på Thorvaldsensvej.
 Alhed Larsen var elev ved Den Kongelige Porcelænsfabrik. Det var formodentlig her, hun modtog den undervisning i perspektivtegning, som nu var slut. 
 Alhed Larsens morfar var dement.
 Det kan ikke afgøres, hvem Frk. Jensen var. Warberg-familien kendte flere, der blev kaldt sådan.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2205</t>
   </si>
   <si>
     <t>Christine har allerede fortalt om oplevelserne i påsken, så dem springer Alhed over. Hun har købt et handskekort til Bedstemor. Tante har købt en stol til bedsteforældrene, og Laura Warberg skal give 4-5 kr. i tilskud til den. Alhed drak chokolade med bedsteforældrene forleden, og Bedstefar syntes derefter, at middagen kunne spares væk. Da Bedstemor kom med "afbrændt rødvin", ville han ikke have noget, hvorefter han drak tre glas.
 Alhed foreslår, at Laura Warberg syr et gulvtæppe på groft stramaj til Komtessen. Dennes nye stuepige kommer til maj, så Alhed mener, at hun godt selv kan rejse en af de første dage i maj. Det bliver trist at forlade København, men Alhed glæder sig til at tegne på egen hånd igen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/swVt</t>
   </si>
   <si>
     <t>Thorvaldsensvej 3.
 Kæreste Moder!
 Tak for Dine sidste smaa Skrivelser! Chr. har nok berettet alle vore Oplevelser i Paasken, efter hendes eget sigende [et stort "S" i ordet er rettet til et lille] har hun endog givet et meget detailleret Referat, saa jeg vil for at forebygge Gentagelser slet ikke berøre dette Emne! - Jeg købte saa et Handskekort paa 2 Kr. til Bedstemoder fra Dig, (jeg vidste ikke hvad Nr. hun brugte eller om hun helst vilde have lyse eller mørke) og for 75 Øre fine Strimler for mig selv; men Tante har dog vel skreven om den Stol til dem begge to ["til dem begge to" indsat under linjen], hun sagde til mig, at Dit Udlæg vilde blive 4 - 5 Kr og at det jo passede, naar Du vilde give et Par Kr til hver Fødselsdag; men jeg købte saa alligevel Handskerne, da jeg jo maatte forudsætte, at Du vidste Besked med Handskerne ["Handskerne" overstreget] Stolen. - Jeg drak Chokolade der henne om Formiddagen, og var der ogsaa til The om Aftenen; jeg kan ikke lade være at more mig over Bedstefaders _spar_tanske "Tilbøjeligheder"; han blev ligefrem oprørt ved den Tanke, at de skulde kunne spise Middagsmad, naar de havde drukken Chokolade! - Og da Bedstemoder, der mente, de trængte til en lille Opstrammer, da de ingen Middagsmad havde faaet, om Aftenen kom med afbrændt Rødvin, erklærede han først paa det bestemteste, at han aldrig smagte saadan noget usundt Pøjt, men ikke desmindre havde vi den Glæde at se det 3de svingende Glas foran ham! - Hvad angaar den Present til Comtessen, saa har jeg allerede længe set mig om og spekuleret paa noget; der ligger ingen Tæppe under Skrivebordet, og det ser noget bart ud, navnlig nu Tæppet er kommen af Gulvet; hvad siger Du om at sy et saadant paa grovt [overstregede bogstaver] Stramaj?? (??) ["(??)" indsat over linjen] var det ikke mere anseligt end en Buffetdug? - - Jeg begynder nu at snakke lidt om min Afrejse; Perspektiven er forbi sidst i denne Maaned; Comtessen skal have en ung Stuepige til Maj og den nuværende Stuepige skal være Kokkepige; saa jeg mener, at det maa kunne passe naar jeg rejser en af de første Dage i Maj? - Chr. har talt noget om, at skulde gøre et lille Ophold paa Sludegaard; det kunde være meget morsomt. - 
 Det bliver meget drøjt at rejse fra København, men alligevel maa I dog ikke tro, at I faar mig hjem som en Sorgens Genstand; der er dog en Del Lyssider ved det ogsaa; f Ex glæder jeg mig uhyre til at at ["at" overstreget] komme til at tegne noget paa egen Haand igen; men der er en Ting, jeg _endelig maa have Lov til; at ["at" overstreget] Onkel Lut talte forleden om, at jeg vilde have godt af at begynde
 [Resten af brevet mangler]
 [Skrevet øverst på side 1, på tværs:]
 x takker for Dit Brev. Vil Du hilse Frk Jensen og takke for hendes venlige Lykønskning. -
 Nu slutter jeg dette lange Brev idet jeg udbeder mig et dito fra Dig inden ret længe; jeg har i meget lang Tid maattet lade mig nøje med smaa Lapper._ Mange Hilsener til Fader Alhed.</t>
+  </si>
+  <si>
+    <t>1891-12</t>
+  </si>
+  <si>
+    <t>Ellen  Sawyer</t>
+  </si>
+  <si>
+    <t>Christine  Mackie
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer rejste i begyndelsen af januar 1892 til Hamburg, hvor hun skulle være pige i huset.
+Christine Mackie var gravid, og hun holdt dette hemmeligt for alle andre i Warberg-familien end Alhed Larsen. I begyndelsen af januar 1892 flyttede Christine ind hos en familie i Århus, der mod betaling holdt hende skjult frem til fødslen nærmede sig. Christine bildte sin familie - inkl. moderen - ind, at hun skulle være ung pige hos Århus-familien, og Laura Warberg følte sig svigtet. Ellen Sawyer vidste på tidspunktet for brevskrivningen heller ikke, at Christine ventede barn. 
+I flere breve gav Christine Mackie udtryk for, at det plagede hende at lyve for forældrene og at rejse væk, når moderen havde brug for hende i huset.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3869</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer er ked af, at hun skal rejse til Hamburg nu, hvor hendes mor har brug for hjælp. Moderen kan ikke tro, at Christine også vil tage afsted. Ellen savner at få brevets modtager hjem og snakke med parterne.
+Det går dårligt med juleforberedelserne.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Q7eh</t>
+  </si>
+  <si>
+    <t>Det er mig en grulig Tanke at jeg skal rejse til Hamburg, nu jeg kunde være til lidt Nytte, hvis Mor nu faar en lang Reconvalecence hvordan kommer Chr. saa afsted, Mor har snakket om at hun kan da ikke tro at Chr. kan rejse fra hende saa hun slet ingen har.
+Vi længes meget efter at faa dig hjem, du er saa fornuftig til at snakke for dem. - Julegaver gaar det herunter med, Bagningen har vi knap begyndt paa, det er en grulig Relighed. Bare endnuenda ikke flere faar Infl. - Ellen</t>
   </si>
   <si>
     <t>1891-12-02</t>
   </si>
   <si>
     <t>Christine  Mackie</t>
   </si>
   <si>
     <t>Elisabeth Bondesen
 Edvard Grieg
 Henrik Havemann
 Rebecca Havemann
 Malin   Holmström-Ingers
 Leonard Holst
 Johanne Christine Larsen
 Ellen  Sawyer
 Albrecht  Warberg
 Laura Warberg</t>
   </si>
   <si>
     <t>Christine, f. Warberg, var gravid med sin kæreste, Leonard Holst. 
 Det vides ikke, hvem Md. Petersen, Doktorens og Olga Wendelboe var. 
 Alhed Larsen var i København som elev ved Den Kongelige Porcelainsfabrik.</t>
   </si>
   <si>
@@ -982,53 +1011,50 @@
   </si>
   <si>
     <t>Christine Mackie, f. Warberg, og hendes kæreste, Leonard Holst ventede barn i 1891-1892. Hun blev januar til februar 1892 gemt ad vejen hos familien Rasmussen i Århus. Christines forældre fik først sidst i februar, da der var en måned til fødslen, at vide at hun var gravid, mens søsteren, Alhed, vidste det længe før. Christine talte en del med den lokale pastor Lindhard om sin situation.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2710</t>
   </si>
   <si>
     <t>Christine længes efter at tale med et dannet menneske.
 Christine foreslår, at Fru Rasmussen telegraferer om, at Christine er syg, så Alhed må komme.
 Ved en koncert så Christine mennesker, som hun kendte, men de kunne ikke se, at hun er gravid. Pastor Lindhard var ikke smuk ved koncerten, som han er i kirken. Christine overvejer at gå til ham og få gode råd, men hun tør ikke.
 Koncerten var dejlig.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/AWGP</t>
   </si>
   <si>
     <t>[Første side af brevet mangler]
 2)
 og følte mig som en Paria! Den Længsel efter at komme til at tale med et dannet Menneske, er rent bleven mig en fix Idé, det eneste, jeg endnu har talt med, er Dr. Grauer, men det var lige i Begyndelsen, da jeg ikke endnu trængte så meget til det. Jeg synes, Fru R. skal telegrafere, at jeg er syg, så kan det bag efter hedde sig, at jeg fik så stærk Feber, at hun ikke turde andet end få dig herop, at hun vidste, Mor var svag og ikke kunde tåle at alarmeres; det kan så gå på Influenza eller Lungebetændelse; et Tegn behøver du jo ikke, vi skal telegrafere, så såre jeg mærker Tegn, så er der jo intet at sige om det endnu. Men du skal da under ingen Omstændigheder ængste dig, jeg er selv ikke ængstelig. - På Koncerten i Aftes så jeg det første bekendte Menneske (når undt. en Frk Zahle - Kammerat, som bor her i Gaden, og som er gået her forbi nogle Gange) næmlig Chr. Langkilde, ham med Parykken, du ved, de kalder ham Bismarck. Han så nogle Gange stift op efter mig, men jeg kan ikke tænke mig, han skulde kunne kende mig; for Resten gjorde det intet, da jeg sad bag Randen af Balkonen; og tænk, med min røde Kjole er der forfra intet at se på mig. Jeg omgås med den vilde Tanke at gå op til Pastor L. og melde mig selv samt bede ham i fornødent Tilfælde til med, hvad han ved; jeg har længe tænkt på det, men jeg har frygtet for at få en ubehagelig og kold Modtagelse, hvad der vilde gøre mig meget ondt; men på den anden Side kan jeg, efter nøjere Overvejelse, ikke tænke mig, at han skulde tage uelskværdigt på mig, når han dog tog så elskværdigt og med Interesse på det, jeg skrev. Jeg tror, jeg gør det en skønne Dag, hvis jeg får Mod udi Bryst. I Aften på Koncerten kunde jeg knap kende ham, han var ikke nær så smuk som i Kirken, fed og hans Bleged er grålig; han så mig endnu mere ud til, hvad jeg skrev til ham: at komme for meget ud i Selskaber; men han er alligevel smuk, minder i Udtryk om Pastor Balslev. Å sådan Musik! Man kunde blive et godt Menneske, hvis man en Gang imellem hørte noget lignende! Jeg for mit Vedkommende har ondt ved at lade være at skrige, når jeg hører på, jeg må ligefrem klemme Hænderne hårdt mod Brystet som Surrogat for et rigtig hjærteligt Knus! Selvfølelig lå jeg hele Natten og tumlede om i Sengen uden Ro for Toner og Syner - uha, det er næsten som man kan tænke sig Tømmermændene efter en stor Rus! I Dag er jeg også til Hundene. Hvem mon Fru Allen er? Hun synger ganske henrivende, så ualmindeligt rent. Du behøver ikke at sende disse Programmer (Se Begyndelsen på Brevet.) [Resten af brevet mangler]</t>
   </si>
   <si>
     <t>1892-01-31</t>
   </si>
   <si>
-    <t>Ellen  Sawyer</t>
-[...1 lines deleted...]
-  <si>
     <t>Harald Balslev
 Blicher-Clausen Blicher-Clausen
 Johannes Clausen, biskop
 Henrik Havemann
 Rebecca Havemann
 Alhed Larsen
 Mogens Lindhardt
 Franz Neruda
 Charles Rasmussen
 - Rasmussen, Århus
 Jenny Rasmussen, Aarhus
 Anton  Svendsen
 Laura Warberg</t>
   </si>
   <si>
     <t>Christine Mackie, f. Warberg, var gravid og ugift og i skjul hos ægteparret Rasmussen i Århus fra januar til sidst i marts 1892. 
 Ellen Sawyer, f. Warberg, var kortvarigt i huset hos ægteparret Havemann i Hamburg ("Den vide Verden").
 Christine var tidligere i huset hos en familie på gården Fogdaryd i Sverige.
 Efter at have hørt Lindhardt prædike i Århus Domkirke, skrev Christine kritisk om hans prædiken i sin dagbog, og hun sendte ham efterfølgende disse dagbogssider. 
 Jenny Rasmussens mors navn kendes ikke.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2703</t>
   </si>
   <si>
@@ -1578,60 +1604,60 @@
     <t>https://fynboerne.ktdk.dk/d/Mr2J</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Hr. Godsforvalter Warberg
 cand. jur.
 Tre Hjorte 
 Vestergade
 Kjøbenhavn. K. 
 [Skrevet med blyant:]
 1895
 [På kuvertens bagside:]
 Poststempel
 [I brevet:]
 Mandag d: 23de
 Kjæreste Abba!
 Det er meget fornuftigt at Du bliver lidt længere i Klokken og kan oprettte hvad Forkjølesen har forbrudt. Saa faaer vi lige Spisestuen færdig til at flytte ind i paa Søndag, det er Junges Fødselsdag, men nu skal Du høre om Junge! Hun kommer for en Time siden og siger, at hun har faaet en mægtig Lyst til at rejse til København, tager til Nyborg nu efter Middag, boer i Nat hos Louise Dons, Sollerup Bekjendt, tager imorgen til Kopperne, bliver der imorgen Nat og er altsaa i Københaavn paa Onsdag ved 2 Tiden. Hun vil boe hos Trisse, men tager til Dig først; Du maa selvfølgelig ikke vente paa hende, der kunde jo komme Forhindringer og for al Ting ikke sige det til Thorvald. Hun vil kun blive der til Lørdag eller Søndag. – Nu skal Du høre om Christine – Hun kom hjem i Lørdags med den Nyhed, at Stiftsprovsten havde været 4 Gange inen han traf hende [”inden han traf hende” indsat over linjen] hos hende for at sige hende ["hende" overstreget], at hun burde søge Eilskovs Boliger, idag er den sidste Dag til Ansøgningen. Han havde fundet ned i Stamtavlen, at hun er den nærmeste næst efter en gammel Dame paa Landet, der paa ingen Maade vil søge det. Tænk 3 Værelser, Kjøkken og Have og 50 Kr. om Aaret. Hun tjener selv nu 73 Kr. maanedlig foruden Snedkerbørnene, der gives Møbler. Igaaer hjalp Syberg hende med Ansøgningen og hun var i Kirke for at faae Anbefaling af Pastor Juul. Det er meget spændende. De var alle tre hjemme igaar til Høstgilde, Dedde havde faaet et Kvarter fri idag til Morgen. Paa Onsdag er der Omflytning, han er selv meget sikker paa at komme op, har en voldsom Interesse for sine Karakterer, har 4-5 mg’er, i Latin i den sidste Tid og rigtig gode Hoved ["Hoved" indsat over linjen]-Karakterer i næsten alle Fag. Muks har saa let ved det, nu er hun rask igjen, men det har taget paa hende den ene Uges streng Diæt. I Dag kommer Fru Leisner. Madame har jo meldt sig til hele Oktober. Berta har meldt sig til nogle Dage, det er strengt nok med alle de Gjæster, men vi kan da ikke sige Nej. 
 Nu kun en kjærlig hilsen fra Din Smaa. 
 [Skrevet langs venstre kant på side 1:]
 En lille Vadsæk, der kommer til Dig, er Junges Tøj.</t>
   </si>
   <si>
     <t>1897-3</t>
   </si>
   <si>
-    <t>Anna 2 -
-Laurentius Allerup
+    <t>Laurentius Allerup
 Marie Allerup
 Alhed Larsen
 Jeppe Andreas Larsen
 Johanne Christine Larsen
 Marie Larsen
 Vilhelm Larsen
 Otto  Meyer
-Christine Swane</t>
+Christine Swane
+Anna  -, ven af Larsen-familien</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Schrøder er.</t>
   </si>
   <si>
     <t>Johannes Larsen har solgt en akvarel til Kunstforeningen i Stockholm. Pengene er kommet og hans forældre vil gerne have lov til at bruge dem i en hastesag.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/6Kxs</t>
   </si>
   <si>
     <t>Kjære Johannes !
 Nu kom Posten med Brev fra Sverrig til dig. Du har solgt en Aqvarel til Kunstforeningen i Stokholm 100 kr – Anvisning 70 K følger du er vel sød om det behøves at vi maa bruge den det haster
 [Skrevet på langs] Din Moder Hilsen [ulæseligt ord] Alle
 Det blev alligevel for sent Posten rullede af inden vi kom paa Gaden. Fader var meget oppe da dette anbefalede Brev kom han ledte om den gamle Fuldmagt fra i Vinter og fandt den
 Han var selv paa Posthuset for at indløse det og lukkede straks op – vi andre stod i Spending
 omkring ham du seer vel den hele Scene, det var dejligt at det var Kunstforeningen ikke sandt du kjære nu gaar der vel en Dag til inden du faar denne Glæde foruden den du har
 Klaks har vi ikke seet noget til endnu; men saa kom her idag igjen Brev fra Aarhus – saa ringede vi paa Telefonen og var saa heldige at træffe ham vi skulde saa lukke det seneste brev op og fortælle ham Indholdet
 Schroder er begyndt at maale men han mente det var heldigt at han var i Forhaanden saa kom de ikke hinanden i Vejen med Aparaterne
 Der er Selskab hos Skovriderens idag saa kommer han i morgen Eftermiddag
 Vi fik ellers Fremmede iforgaars kom her Bud om Fru Allerup maatte bo hos os et Par Dage 
 Det er nemlig hendes Søns Fødselsdag imorgen da skal hun til Lundsgaard og være hele Dagen. Dumpe var med herinde igaar vi hentede hende ved Stationen og i Morges fulgte Dine hende til Ullerslev Banegaard de kom kun 6 Minuter for tidlig, det var en ordentlig Spadseretour for Dine hun kom herhjem Kl 11 Formiddag
 Nu har vi faaet Otto herop han er begyndt med Sovekamret Saa vi faar travlt nu i de kommende Uger
 En Qvittering forlanges kan jeg se nu den maa fremsendes; naar nu Fader kommer skal jeg spørge han siger det kan gjøres naar du kommer hjem
 Her er saa varmt i Stuen men du faar jo sjældent for varmt. Kjærlig Hilsen til dig fra Søstrene og os andre hils ogsaa Alhed og Johanne som jeg kjender
@@ -3119,77 +3145,78 @@
     <t>Elisa Hansen glæder sig til at se forandringerne på Båxhult. Man har vel der besøg fra Kerteminde og megen jagt og bærhøst.
 Elisa og datteren kører tur hver søndag. 
 Jens Jensen har været på besøg. Han har fået nyt job i Århus. Han vil gerne til Båxhult, men vil ikke køre turen alene. Jens Jensen og hans kone venter barn. 
 Louise har været til barnedåb og en runde omkring sine børn.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/wpLc</t>
   </si>
   <si>
     <t>Kære Bams! Nu synes jeg, at Øjeblikket egner sig til en lille Snakop med Båxhult. Juul gaar og rumsterer og ferniserer, saa her er ikke til at være, endnu er her et tilgængeligt Sted ved mit Chatol og det maa jeg benytte, mens Tid er. Jeg kan godt tænke, at det er en storartet Forandring paa Værelserne, Kontoret og den grønne Stue og maaske kan jeg ikke styre min Nysgerrighed længere end til Oktoberferien. Nu har I vel Besøg af Las og Pufs og Jægerne skyder vel, saa I har vildt i Overflod ja og saa er der Bærfrugt, nu er Tyttebærrene nok modne; jeg har syltet 5 Pund, hvad der er rigeligt til mit Forbrug. I maa da have faaet alt Kornet ind, nu er Markerne tomme hernede, og saa har vi da faaet nogen Regn imellem, saa Græsset vokser. Der var en Tid hvor Varmen var trykkende, men nu er den lige tilpas. Vi kører en længere Tur hver Søndag og ligger og læser Aviser et el. andet fredeligt Sted, som iøvrigt bliver sværere og sværere at finde. Jeg synes ikke Kylle er helt tilfreds med Bilen, skønt den kører aldeles udmærket, men hun er nok bleven lidt nervøs efter den Historie i Sverige. Der var jo heller ikke noget i Vejen med den paa vor Tur i Sverige, ja den var virkelig helt rigtig. Naa saa Petermands Begejstring for Skolen er bleven lidt afsvalet, han kan jo ogsaa faa Tiden til at gaa uden den Beskæftigelse; men jeg længes da efter et af hans smaa Breve, saa nu maa jeg have sendt en lille Vareprøve over til ham. Igaar havde jeg Besøg af Jens. Han havde haft en længere Ferie og boet ude i Tibirke. Han havde megen Lyst til at tage en Tur til Båxhult, men hverken Villum el Ib Andersen kunde tage med og alene det indlader han sig ikke paa skønt han har den glimrende Bil. Til Oktober skal han til Aarhus, han har faaet en god Stilling, det er paa et Hospital ude ved Marselisborg, men det lød da ellers til, at han var glad for at være i Sønderborg. Han var saa sød og hyggelig og jeg var saa glad for at se ham. Fra N.E. har jeg hørt, at der ventes en Arving, og jeg tror, at for Jens vil det være en stor Lykke. Hos Brix har de haft Barnedaab i Søndags; Louise er i den Anledning herovre, og gør sin Runde hos alle sine Børn, hos N.E., Gerda, Pil og Ellen. Her er hun nu mindst begejstret for at komme. Vi var hos Pil til højt Smørrebrød og megen Sp[ulæseligt]. Hvad tager lille Jensen sig for, der er mange Farer paa hans Vej, jeg tænker tit paa, hvordan han nu klarer dem. Mange, mange Hilsener til jer alle fra
 Moa.
 30-8-37.</t>
   </si>
   <si>
     <t>1938-08-31</t>
   </si>
   <si>
     <t>Hareskov</t>
   </si>
   <si>
     <t>Dræby
 Lindøgaard</t>
   </si>
   <si>
     <t>Sus -
+- Albertsen
 Margrethe Benzon
 Julie Brandt
 Thora  Branner
 Viktor Jensen
 Adolph Larsen
 Alhed Larsen
 Marie Larsen
 Christine  Mackie
 Søren Madsen
 Axel  Müller
 Ellen  Sawyer
 Janna Schou
 Jørgen Schou
 Christine Swane
 Lars Swane
 Gertrude Søndergaard
 Andreas Warberg
 Fritz Warberg
 Minna Warberg
 Martin Warberg Larsen
 Mary Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Mary Hensen blev i 1938 gift med Erik/Tinge Warberg Larsen. Ægteskabet holdt kun ganske kort (se hendes biografi under Mary Warberg Larsen). Marys "Mælkefamilie": Hendes far, Viktor Jensen, havde et mælkeudsalg i Kerteminde. 
 Warberg-familien kendte mange, der hed Balslev, så det kan ikke afgøres, hvem af dem, der deltog i den omtalte begravelse. 
-Axel Müllers far kendes ikke. Ej heller Arkitekt Brandt, Anders Lenner, Grethe Benzons sagfører, direktøren i Bredgade eller gamle Albertsen.</t>
+Axel Müllers far kendes ikke. Ej heller Arkitekt Brandt, Anders Lenner, Grethe Benzons sagfører eller direktøren i Bredgade.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1008</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt håber, at Johanne/Junge C. Larsen kan blive opereret.
 Astrid og Axel Müller har mødt en mand, som tilbød dem en flyvetur.
 Historien om Erik Larsen og Mary Jensen/Warberg Larsen har udviklet sig forfærdeligt. Mary sagde engang, at hun ville slide som en karl, hvis hun bare kunne være nær ved Erik. Hun må ikke få lov til at plukke Erik og hans forældre for indbo.
 Astrid har haft besøg af Fritz Warberg. Han var meget sød, men han var også bitter på sin far, som ikke regnede ham for noget, fordi han ikke ville studere. Andreas Warberg, faderen, havde skaffet sønnen en næsten ulønnet plads i en bank. Fritz sagde op og fik nyt job, og da faderen hørte, at han fik lønforhøjelse, nedsatte han det bidrag, han tidligere havde ydet ham. 
 Astrid og Axel havde planlagf at bygge et hus til Janna/Nus Schou, og de havde både fældet en lille skov og købt en grund. Så pludselig meddelte Janna, at hun vilde flytte sit værksted til Søborg. Janna er stærkt påvirket af sin far, Jørgen/Buf Schou og af en Søren Madsen, som er en led karl, og som har for meget indflydelse på Jørgen efter dennes mors død. - Janna besluttede til sidst alligevel at blive i Hareskov, men hun var bange for at føle sig bundet. Astrid og Axel bygger derfor alligevel. De har fået tilbud og hyret håndværkere. Axel har købt et kæmpestort vindue, og Janna har gjort værkstedet i stand. Gertrude/Trut Søndergaard er en god, kunstnerisk hjælp. Sell har taget fotos til Tidens Kvinder. 
 Astrid har nu fået sin egen stue, hvor hun kan holde orden (Janna roder). Hun vil ikke forlange, at Janna skal blive boende hjemme, men hun er ked af, at Søren Madsen og Jørgen Schou har en dårlig indflydelse på hende. 
 Margrethe Benzon har testamenteret Astrid og Axel 1500 kr. De har deltaget i hendes begravelse. 
 Astrid og Axel overvejer at bygge et hus mere, som de kan udleje.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/t5q2</t>
   </si>
   <si>
     <t>[Skrevet på kuverts forside:]
 Fru Johanne Warberg Larsen
 Lindøgaard
 Dræby
 Fyen.
 [Skrevet på kuverts bagside;]
 Hareskov
@@ -3346,51 +3373,51 @@
 Lindøgaard Dræby St.
 [I brevet:]
 Lindøgaard 14de Marts 41.
 Kæreste lille Dis!
 Tænk dig, jeg er løbet vild i det med vort Brevskriveri, jeg kan ikke huske, hvem der skylder hvem, men jeg har faktisk ikke et eneste Brev liggende, hvor på der ikke staar ”besvaret”; jeg kunde maaske en Gang forsømme at skrive ”bsv” men omvendt kan jeg dog ikke tænke mig. Men der var netop Oprydning i Skuffen med Papirer – synes jeg da jeg kan huske mulig har mit Brev fra dig forvildet sig indimellem og bleven brændt. Mulig gaar vi altsaa begge og venter Svar! Hvis det er mig, der skylder, maa du altsaa undskylde den lange Tavshed. Det var bedre end hvis din Tavshed skyldes Sygdom. Hvordan det nu end forholder sig, sender jeg dig nu et lille Livstegn. Er det dog ikke bedaarende med det spæde Foraar, vi har faaet; men tænke sig, at man raaber Hurra for Vintergækker midt i Marts Maaned! Fjorden er endnu fuldstændig isfyldt; Fiskerne længes og spejder efter aabent Vand; det har været en lang død Tid for dem med 0 i Fortjeneste. Vi har nogle Bekendte – ja Venner – blandt Fiskerne; de havde forleden hugget Hul i Isen – alen-tyk – og fanget til et Par Retter Fisk, til dem selv – og os! Gave forstaas der; det var Aalekvabber, som jeg elsker. Navnet er grimt, men Fisken god. Kender du den? de har grønne Ben og kan minde ganske lidt om Aal. Det var grumme sødt af dem, det er to Brødre, de har lige mistet deres gamle Mor; hende var jeg gode Venner med og fik virkelig sat igennem mens hun endnu kunde færdes lidt, at hun kom her til Kaffe en Sommereftermiddag, blev hentet i Jumber og kørt hjem igen. Det havde været en vidunderlig Oplevelse for hende, kunde vi forstaa bag efter. Hvor er det godt, at man af og til faar den Slags sat igennem; det er jo kun at overvinde sin Træghed. Det var sidste Gang, jeg saa hende, siden har vi begge haft travlt med at være syge. 
 Du har ikke hørt, at Bibbe er ved at søge ind i Sygeplejen; hun har helst ikke villet tale om det, men efterhaanden ved saa mange det. Det er saa vanskeligt, fordi hun er bleven over 
 2
 30 Aar og det er Maksimum; hun har sendt Bunker af Ansøgninger, men stadig Afslag. Nu staar den paa Odder Sygehus – c. 3 Mil Syd for Aarhus; hun fik Svar fra Oversygepl. der, at hun vilde godt gøre en Undtagelse med Bibbe (for Alderen) men at hun var i Underhandling med en anden; men mulig - - . Bibbe tilbragte en hel Dag eller mere med at faa samlet Papirer og Anbefalinger og Lægeattester; Dr. Lankjær skrev en flot Attest for Sundhed (!), og det gjorde han, fordi han er overbevist om, at hvis Bibbe kommer i Gang med et Arbejde, som kan fange hele hendes Interesse, saa vil hun komme over sin Nerve-svaghed. Jeg er af samme Mening og det har jeg været længe. I hvert Fald kan det jo prøves; hvis Kræfterne saa ikke slaar til, er hun jo ikke værre stillet end før. Vi har været og er meget optaget af dette, og jeg glæder mig usigelig for min søde Bi, at hun har Haab om en Livsstilling og noget, som kan fylde hendes Liv. Skønt jeg jo ikke er hylevorn, har hun dog måttet ide ved at gaa og se paa mine Lidelser, der er jo pokker til Forskel, hvis det er ens Mor, der lider eller om det er fremmede Mennesker; ogsaa det tror jeg har forhalet hendes Nervesygdom. Bare hin tager sin Medecin, er hun saa at sige rask, men det er jo lidt ilde saadan altid at tage Medecin.
 Agraren tager nu til Sygehuset i Kjerteminde og faar Diabhesmen-Behandling, hver anden Dag han gaar begge Ture, men kommer af og til op at køre. Med mig gaar det vistnok fremad, men det er jo saa langsomt. Dr. Fly var her for at Par Dage siden; jeg spurgte ham, om han troede, jeg kunde komme til at gaa om et Aar. Han sagde ja, men jeg synes ikke, der var videre Overbevisning i det. Men en Gang naar det sig vel. 
 Elle har jeg endnu ikke set, jeg haaber paa Søndag, hvis det gode Vejr holder sig. Jeg gaar og er ængstelig for Tante Else; hun er saa svag og Nina har ikke ringet længe; jeg har ringet dem op, men de svarede ikke; de har jo ikke Pige. Det er gærne Nina, der ringer hertil, for det koster mig 25 Øre at ringe dertil; de derimod kan ringe over hele Fyen.
 Ja, saa maa du altsaa undskylde, hvis du gaar og venter paa Brev fra mig; jeg har nylig skrevet en Del andre Breve, deraf Forvirringen. Bare dette nu træffer Jer raske og i god Orden. Der var meget at skrive om, hvis man skulde komme ind paa Krig og de Forhold. Det er infamt. En Tysker har sagt til en Mand her i Omegnen:
 [Skrevet langs venstre kant s. 4:]
 ” I kommer til at æde Rotter før vi.” Hvor er de modbydelige.
 [Skrevet på hovedet øverst s. 4:]
 Hils Axel og Janna. Tusinde Hilsner til dig selv fra din Junge.</t>
   </si>
   <si>
     <t>1941-03-18</t>
   </si>
   <si>
     <t>Tagea Brandt
 Grete Brønsted
 Peter Oluf Brønsted
 Elise Hansen
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Elisabeth Neckelmann
 Lars Swane</t>
   </si>
   <si>
     <t>Johannes Larsen var i januar og februar indlagt på Radiumstationen i København, hvor han fik røntgenbehandlinger på grund af en halssygdom.</t>
   </si>
   <si>
     <t>Johannes Larsen er hjemme igen. 
 Larsen har ikke hørt, om Johan/Lysse nogensinde har fået det landbrugsblad, som han har tegnet abonnement på. 
 Lars Swane har været på besøg. 
 Elisabeth Neckelmann har fået Tagea Brandts Rejselegat.
 Overlægen har lovet, at Johannes Larsen bliver helt rask.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/4XYe</t>
   </si>
   <si>
     <t>Tirsdag Kjerteminde 18 Marts 1941.
 Kære Lysse!
 Tak for Brevet! Det var jo en Skuffelse at I ikke kom herned. Jeg har nu været hjemme siden sidste Tirsdag, vi har haft Østenvind og Frost hele Tiden og først i Nat er Vinden gaaet om i Vest og Isen paa Bugten var væk i Morges, paa nær det der ligger paa Revlerne. 
 Jeg tegnede en Gang i Sommer Abbonnement i Dit Navn paa et Agrarblad der hedder Landet og i Gaar betalte jeg et nyt Kvartal, men jeg kommer i Tanker om at jeg aldrig har hørt noget om at I har faaet det, hvis I ikke har det, maa jeg jo gøre Vrøvl med Redaktionen. Den Dag jeg kom hjem havde vi Besøg af Lasse der havde været i Aarhus og lave Udstilling sammen med et Par Kammerater og et Par Dage efter kom Peter Brønsted og Grethe der havde været paa Besøg i Odense og rejste hjem i Søndags. Jeg ser i Avisen at Lis har faaet Tagea Brandt Legat og at hun er i Sverige ellers skulde hun have haft et Telegram nu nøjedes jeg med at skrive til Elise, og hvis Lis er hos Jer maa I gratulere hende fra mig. Jeg har det nu snart godt og Overlægen lovede mig at jeg efter Haanden skulde komme helt i Orden igen. Jeg skal hilse fra Puf og Else og mange Hilsner fra mig selv.
 Din Far.</t>
   </si>
   <si>
     <t>1944-01-25</t>
@@ -3489,51 +3516,51 @@
     <t>Sagen om Discontokassens opbevaring af billeder og Johannes Larsens gæld til samme discontokasse er uklar. 
 Johannes Larsens artikel til tidsskriftet Danmark kendes umiddelbart ikke. 
 Fyens Disconto Kasse, oprettet 1846 i Odense som Danmarks første private forretningsbank, efter at byen, som dengang var provinsens største, havde fået afslag på at få en nationalbankfilial på linje med Aarhus og Flensborg. Discontokassen skulle diskontere de veksler, som fynboerne var trætte af at sende til Hamburg og København, men den udvidede snart sit forretningsområde (Lex.dk).</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/hAY5</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Knuth
 Knuthenborg
 Bandholm.
 [I brevet:]
 Kjerteminde 3 Maj 1944.
 Kære Grevinde
 Tak for Dit Brev. Jeg har selv ingen Erfaring i Svaners Rugetid, men jeg har set efter i Literaturen og her er nogle Tal. Kærbølling 5-6 Uger. Yarrell. 6 Uger Schiøler 34-36 Dage Manniche 6 Uger. De lærde er altsaa ikke helt enige. Min Gaas ruger paa 6 Æg og den ene Graaand paa 13, den anden har jeg ikke funden endnu. I Gaar blev jeg endelig færdig med Hans Hvass og i Dag har jeg faaet den sidste Bestilling fra Haanden, saa nu kan jeg da endelig komme i Gang med Træsnittet igen. Jeg blev for lidt siden ringet op af Leo Swane der fortalte mig at Ny Carlsbergfonden vilde købe de Billeder vi havde sendt ud til Discontokassen til Opbevaring for 80.000 Kr. Det drejer sig om 5 Billeder af Isakson, 2 af Philipsen og et af Gotschalk. Det er jeg meget glad over, Isakson Billederne kommer paa Statens Museum og de andre paa Glyptotheket, saa er det jo ikke saa strængt at komme af med dem, man kan se dem naar man vil og er jo paa en Maade selv Medejer. Og saa gør den rare Sum jo et godt Indhug i min Gæld til Discontokassen. Struckmann og Johannes V. Jensen har sat mig til at skrive om Kjerteminde i 14 Dagsskriftet ”Danmark” Det er jeg ikke saa stolt af, ogsaa fordi jeg har nok at gøre foruden, men de paastaar at der er ingen der er nærmere til det [”det” indsat over linjen]. Jeg har tænkt mig at jeg naar jeg er færdig med Træsnittene, det bliver vist først efter Pintse, kunde trænge til en lille Ferie, og at jeg dersom Du til den Tid vil have mig derover, kunde skrive det paa Knuthenborg. Her staar ellers alting godt til, men altsaa med Travlhed. 
 Mange Hilsner
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1944-07-04</t>
   </si>
   <si>
-    <t>Else Larsen, Else, Andreas Larsens kone</t>
+    <t>Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Marie Larsen
 Christine Swane</t>
   </si>
   <si>
     <t>Marius Christiansen
 R.A. Christophersen
 Thora Cohn
 Johanne Giersing
 I.G. Jacobsen
 Andreas Larsen
 Jeppe Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Vilhelm Larsen
 Christine  Mackie
 Dagmar Madsen
 Didrik Overgaard Nielsen
 Emma Overgaard Nielsen
 Ester -, pige i huset hos Johannes Larsen
 Anna Louise Syberg
 Ernst Syberg
 Franz Syberg
 Gudrun Syberg
@@ -3625,90 +3652,90 @@
 Jeg har det stadig godt og gaar ogsaa og arbejder lidt med at faa Orden i Huset. Foruden Skufferne i den gule Dragkiste har A.M. og jeg gjort rent i Rullestuen; alt ud af Hjørneskabet; de mange Cigar og Konfekt –
 Kisten i Gangen var jeg to Dage om.
 2
 æsker har vi lagt i en Papæske, saa blev der Plads til Messingtøjet, som du jo mulig en Gang vil have, der staar det saa pænt i det øverste Rum sammen med en Del andre Sager. Alt Tøj fra Skabet har været ude at luftes og børstes og den store Kasse helt tømt og renset. Malerens fra Munkebo var her i Torsdags Aftes til Kaffe og Jordbær du ved, jeg kan saa godt lide den lille Kone – jeg kunde ikke dy mig for at give hende en lille Tøjbunke, som jeg havde samlet til Grethe, for G. havde faaet flere store Tøjbunker af mig i den senere Tid. D. lille K. sagde, at det var næsten umuligt at skaffe Tøj til Børnene (6) i denne Tid. Synes du ikke, det vilde være rigtigere at give hende dine gamle Børnekjoler som jeg har liggende i Kisten i Stedet for at blive ved med at gemme dem? S.u. Det vilde smerte mig at komme af med dem, men jeg synes, jeg maa gøre det; hun har to Piger, en paa 11 og en paa 5. 
 I Aftes var Fischers fra Kjertem. her til Kaffe og Jordbær, det var saa hyggeligt og morsomt Manse og F. gik en lang Tur og saa det hele, M. sagde, da de var taget af Sted – Kl 11 ½ - at det var det morsomste Besøg, han længe havde haft. I Tirsdags havde jeg det morsomste Besøg jeg længe har haft; nemlig Frk. Petersen fra Sygehuset, jeg var alene hjemme, Manse i Odense, Far paa ”Tur” og vi havde det saa henrivende og hyggeligt, vi har saa megt at snakke om, hun og jeg; hun havde paa Sæby Sygehus (Sjælland) været sammen med en Frk. Andersen, som sagde ”Jeg har hørt om Dem gennem af Datter af en Dame som har ligget paa Kjertem. Sygehus”. Da saa Frk. Petersen hørte Navnet Odder, var hun jo klar over, at ”det var gennem Bibbe”. Ved du, at den Frk. Andersen nu er lykkeligt forlovet med en vordende Lærer? - Frk. P. blev ogsaa til 11 ½ og jeg fulgte hende hen forbi Rs. Lass. Vi var lige betagede af Aftenens Skønhed; en lun, stille Sommeraften med Hylde, der duftede og Fjorden der laa og lyste: jeg kan slet ikke sige dig hvor overvældet, jeg var, tilmed var den Mäne, men den betyder jo nu ikke saa meget på denne Aarrsenestid. 
 I Efterm. har Anne Marie fri; jeg spurgte hende, om hun ikke vilde en Tur til Kjert. saa hun kunde faa Klinten at se og mulig drikke Kaffe i Pax, og det passede saa udm. da hun skulde handle inden sin Ferie, og Vejret er jo saa bedaarende i Dag, Manse er ude at stange Aal og Hans Kristian kalker Gaard. – Jeg havde Brev fra Dis i Gaar de havde haft Kludder i det bog ikke kunnnet faa Færgebilletter, saa de maatte tage et senere
 3 
 Tog, hvortil der altsaa – maaske – ikke krævedes Færgeb, saa de kommer først til Odense Søndag Aften og Dis til Dræby Kl 9 Mand. Morgen. Hvad Dag hun og jeg saa tager til Kjert. til Elle ved jeg ikke helt bestemt endnu, men A.M. [”A.M.” indsat over linjen] skal nok have Ferie i Morgen 8 Dage. Ruth Petersen ringede forleden til Manse om hun maatte komme og være her – ja, jeg ved ikke rigtig hvor længe, men hun vilde komme i Dag om 8 Dage; hun maa jo saa holde til nede hos Grethe, hvad der ogsaa nok havde været Meningen, men sove her. 
 Du kan tro, her er fint nu, ferniseret i Havestuen, Sovekams, Spisestue og Gang; Gulvene straaler og det ser ud ud som om det nok skal holde. Jeg haaber Elle kommer i Morgen, men ved det ikke, jeg glæder mig til at vise hende det skinnende Hus.
 Fra Marie Balslev havde jeg Brev for et Par Dage siden; Line er kommen paa Filadelfia, hvad hun var temmelig ked af, men Marie mente, det var et godt Sted for hende. At de ogsaa kunde være saa pjankede den Gang at lade hende gaa i Arbejde uden en god lang Rekonvalecens – Læger er jo tit mærkelige; jeg sagde mange Gange til Marie den Gang, om hun dog ikke skulde have meget længere Reconv. men Overlægen havde ment, hun skulde i Arbejde. Vilhelm er lidt bedre, men ingen Tale om at komme hjem. Tyskerne har arresteret Henrik, ham der er Dyrlæge i Oxbøl – d. 15_de_ Juni Kl 5 Morgen – ført til Esbjerg, er nu i Kolding, hvor han har det helt godt, faar ret god Mad, maa skrive af og til til sin Kone. Jeg blev rædselsslagen, ringede straks til Marie og spurgte om de var bange, men nej det var de ikke. 
 Manse er bedre tilpas nu, synes jeg, ja egentlig meget bedre og er glad ved at virke med det hele her; ogsaa mit Sind er mere ligevægtigt, saa nu gaar det igen; det pynter paa ens Sind at blive rask; jeg tager paa, kan mærke det paa mit Tøj og se det i mit Ansigt. 
 I Dag er det endelig stille Vejr (min Ørebet. kan ikke taale Blæst) og jeg gik i Form. Omgangen rundt – ud ad Porten og op til Bænkene, det gik helt godt, jeg blev ikke træt af det. 
 Nu formaar jeg ikke mere – Tusind af de allerbedste Hilsner fra din Mutter.
 [Skrevet på hovedet øverst på side 1:]
 Vi har ikke hørt noget særligt om Odense. Jo, det var forfærd. trist med Aarhus. 
 [Skrevet langs venstre margen på side1:]
 Det er sandt, jeg har fået dine Legat Penge fra Kirsten, skal jeg 
 [Skrevet nederst på side 1:]
 sende dem eller gemme dem.</t>
   </si>
   <si>
     <t>1945-02-26</t>
   </si>
   <si>
     <t>Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Torkild Warberg</t>
   </si>
   <si>
     <t>Eftersom Christa Knuths breve til Johannes Larsen ikke er bevaret, vides det ikke, hvilke dunkle punkter der var i hendes seneste brev til ham. 
 De fire omtalte læger boede i hospitalets lægeboliger på Kløvervænget, Odense, og her har Syddansk Universitetshospital nu rejst en mindesten foran bygningen, hvor mordene fandt sted. De fire læger var Henning Dahlsgaard (27), Jørgen Hvalkof (28). Christian Fabricius Møller (28) og Henning Ørsberg (29). Der var tale om et øje for øje-hævndrab, som i datiden kaldtes clearingmord (Ugeskrift for Læger, 2. marts 2005). 
 Natten til den 21. februar 1945 blev fire store ejendomme i Odense centrum lagt i ruiner på grund af placerede bomber. (Artikel i Fyens Stiftstidende 9/2 2015: Nazistisk terror får et minde i Odense). 
 Det vides ikke, hvem maleren Riiseby var.</t>
   </si>
   <si>
     <t>Johannes Larsen har ligget syg af forkølelse og har haft tid til at læse Christa Knuths brev, hvori han ikke fandt dunkle punkter. Han har ikke erfaring med svaner, men Christas svaneunger burde nok være blevet stækket. 
 Else Larsen havde aflæst elektricitetsmåleren forkert, og det viser sig nu, at familien har brugt deres el-kvote op. De må klare sig med lysestumper de følgende dage. 
 Fire unge læger fra Odense Sygehuset er blevet myrdet, og den svenske konsul samt en løjtnant er skudt. Fyens Tidende og en del andre huse er blevet sprængt i luften. Der er nu indført spærretid.
 Larsens svogers søn er taget af Gestapo.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/T87z</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde 
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [I brevet:]
 Kjerteminde 26 Febr. 1945.
 Kære Grevinde.
 Tak for Dit Brev, som jeg fik allerede i Tirsdags. Grunden til at jeg først nu svarer er at jeg har ligget i Sengen af Forkølelse siden forrige Søndag, ikke fordi jeg har fejlet noget videre, men jeg befandt mig bedre i Sengen end oppe. Jeg har altsaa haft god Tid til at læse Brevet og jeg bilder mig ind at der ikke er nogle for mig dunkle Punkter der! Jeg er spændt paa hvordan det gaar med Dine Svaner. Jeg har ingen Erfaring i den Henseende, men jeg vil tro at de vil holde sig til Stedet. Dersom Katastrofen med de gamle kunde have været forudset, havde det vel nok været rigtigst at stække Ungerne som smaa, saa at de ikke kunde flyve bort. Jeg vilde jo gerne have Puf til at tage nogle Billeder af Hunden, men han er ikke sikker paa at kunde skaffe Plader. Else, der hidtil havde været saa vigtig af vores forholdsvis ringe Elektricitetforbrug, opdagede i Forgaars at den ene af vore 2 Maalere tæller Kilowat i Stedet for Hektowat, hvad der resulterede i at hun fik regnet ud at vi havde brugt hele vor Tildeling for denne Periode der udløber paa Fredag. Nu sidder vi om Aftnen ved et Stearinlys. Vi har 2 hele Lys, nogle Stumper og nogle Julelys, som skal strække til i den Tid. I Mandags myrdedes 4 unge Læger på Sygehuset i Odense desuden blev den svenske Konsul og saavidt jeg husker en Løjtnant skudt. Næste Nat sprængte de Fyens Tidende Hus i Luften, foruden 2 andre Redaktioner og en Del Forretningshuse midt i Byen, hvorefter det højere SS averterede i Bladene, at der i [indsat over linien: ”der i ”] Byen var erklæret Spærretid for at forhindre Mord og Sabotage. I Aftes hørte jeg i Radioen at min Svogers Søn, en ung Læge ved Aalborg var taget af Gestapo, ligesaa Maleren Riiseby. Og sikken en Mordbrand i Aarhus. Men alt det faar vel en Ende en Gang. Mange Hilsner
 Din hengivne 
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1945-03-31</t>
   </si>
   <si>
     <t>Thora Cohn
 Christian Jensen, direktør for Odense Zoo
 Andreas Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Ane Talbot</t>
   </si>
   <si>
     <t>Der var i perioder efter 1. verdenskrig meget få svaner i Danmark. Man havde skudt dem for at skaffe føde.</t>
   </si>
   <si>
     <t>Johannes Larsen har bedt direktøren for Odense Zoo om at skaffe Christa Knuth en hansvane. Direktøren lovede at ringe tilbage, men han har ikke gjort det. 
 Larsen vil sende Christa Knuth noget røget stenbiderrogn. 
 Børnene er ved at være raske igen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Bmdc</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [I brevet:]
 Kjerteminde Paaskelørdag 1945.
 Kære Grevinde!
 Glædelig Paaske! Naar Du først nu hører fra mig, kommer det af at, jeg har ventet for at kunne give endelig Besked om den Svanehan. Jeg ringede til Direktøren for zoologisk Have i Odense, som tillige er Direktør for Aarhus zool. Have. Han sagde at han lige havde overladt Odense Kommune 2 Hanner og en Hun, og han vilde forsøge at faa den ene Han tilbage for at Du kunde faa den. Skulde dette ikke lykkes, mente han ikke at det vilde blive saa svært at skaffe en anden Steds fra da Hanner altid plejede at være i Overtal. Han lovede at ringe saa snart det var lykkedes ham at faa fat i en, men endnu har jeg intet hørt. Sikken et Foraar vi har haft, det er vel nok enestaaende som alting gror. Det er nu Stenbidersæson saa Du kan vente at faa et Par røgede en af Dagene. Jeg skal hilse fra Else og Puf og Børnene, de sidste er nu igen raske alle 3, men det har været en drøj Omgang, navnlig for Ane der endnu ikke har været i Skole.
 Mange Hilsner fra
 Din hengivne
@@ -3738,164 +3765,164 @@
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 7 Maj 1947.
 Kære Grevinde
 Tak for sidst. Jeg sendte i Aftes Din Kasse med de 2 Gæs, som jeg haaber ankommer i god Stand. Jeg venter hver Dag at Gaasen kommer med et nyt Kuld. I Gaar var Christiansen her og hjalp mig med at gøre Volieren i Stand. Han havde en Mand med der solgte mig en Han Sidensvans, den jeg har formodes at være en Hun, og 2 Han Dompapper. Jeg er stadig noget sløj, men jeg har dog faaet lavet en Aquarel med en Have i Sne til ”Fremtiden” som bliver pakket nu og sendt. I Morgen gaar jeg saa i Gang med Hans Hvass´s sjældne Fugle, og saa skal jeg se at faa ”den grimme Ælling” færdig, og jeg skal male 7 Oljebilleder til en Mand i Aarhus saa Du ser jeg har nok at gøre foreløbig. Mange Hilsner fra Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1947-07-29</t>
   </si>
   <si>
     <t>Marius Christiansen
 Hans Hvass
 Johannes V. Jensen
 Tage la Cour
 Andreas Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Christine  Mackie
 Aage Marcus</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Fru T var. Billederne til Aarhus var muligvis til en tidligere omtalt Hr. Kjær, som heller ikke kendes. 
 Hans Hvass; Sjældne danske fugle. Gyldendalske Boghandel 1947. Illustreret af Johannes Larsen.
 En Hilsen til Johannes Larsen paa 80-Aars Dagen. Gyldendalske Boghandel 1947. Tage la Cour og Aage Marcus (red.)
 Johannes V. Jensen: Aarstiderne. Gyldendal 1924 og 1947. Digte af Johannes V. Jensen, tegninger af Johannes Larsen
 Peter Larsen, Johannes Larsens barnebarn, voksede op på gården Båxhult i Småland</t>
   </si>
   <si>
     <t>Johannes Larsen har afsendt billeder og lavet tegninger til Johannes V. Jensens Aarstiderne. Han har også tegnet til Hans Hvass' bog. Nu vil han arbejde på søbilledet. 
 Tage la Cour og aage Marcus arbejder på et festskrift i anledning af Larsens 80års dag. De vil gerne trykke et selvportræt, og Larsen beder Christa Knuth sende hendes ind til Gyldendal til reproduktion.
 Peter har været på besøg. Han havde været på Båxhult og beretter derfra.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/IRXy</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm. 
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 29 Juli 1947.
 Kære Grevinde.
 Ja nu begynder jeg altsaa at skrive. Udenfor regner det. Jeg var i Odense i Gaar og havde Fru Mackie og Christiansen med. Jeg har faaet afsendt de Billeder til Aarhus og en mindre Bestilling til en Fru T[ulæseligt] og har lavet et Par nye Tegninger til Johs V´s ”Aarstiderne” der skal komme i en ny Udgave og tegnet en 4-5 af de gamle Illustrationer om saa at det hele bliver mere ensartet. Til Hans Hvass nye Bog har jeg gjort de i Avisen færdige Tegninger klar til Bogen og tegnet en Del nye saa jeg nu kun mangler en 14-15 Stkr. Saa nu er jeg snart klar til at begynde paa det store Søbillede igen. Jeg fik i Gaar brev fra Tage la Cour, der redigerer, sammen med Aage Marcus, et Festskrift der skal udkomme hos Gyldendal i Anledning af min 80 Aars Fødselsdag. Han beder om at laane et af Selvportrætterne til Bogen. Jeg ved ikke selv hvilket der er det bedste, men formoder at Dit vil egne sig bedst til Reproduktion, desuden er jeg bange for at det skal give Anledning til Jalousi dersom jeg vælger et af dem her i Byen. Saa dersom Du gider have den Ulejlighed at sende Dit ind til Gyldendal til Reproduktion vil jeg være Dig taknemmelig. Jeg havde Besøg af Peter i Forgaars Aftes han havde været paa Båxhult hvor alt stod godt til, med Undtagelse af at han mente at alle Frugttræerne var gaaet ud paa 3 nær. De havde faaet sat grønne Fliser op i Badeværelset. Her gaar det ogsaa godt. Vi venter saa Puf og Else hjem d. 11 August. 
 Mange Hilsner
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1949-11-17</t>
   </si>
   <si>
     <t>Helge Constantin Jensen</t>
   </si>
   <si>
     <t>Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2682</t>
   </si>
   <si>
     <t>Politiet har sagt til Larsen, at han skulle have nogle skemaer fra englænderne i København. På disse skal han oplyse om en udrejsedato, og Larsen beder Helge Jensen om flere oplysninger.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/yesP</t>
   </si>
   <si>
     <t>Aarhus 17 Novbr. 1949.
 Kære Oberst!
 Inden jeg rejste hjemme fra var jeg nede hos Kriminalpolitiet der fik mit Pas og sagde jeg skulde skrive til Englænderne i Krausesgade i Kjøbenhavn og bede om nogle Skemaer til Udfyldning. Nu har jeg lige faaet sendt, baade Skemaer og Pas. Men i Skemaet forlanges en bestemt Udrejsedato, da denne en Gang bestemt kan ændres. Nu ved jeg jo ikke en Gang om jeg faar Brug for Indrejsetilladelse og om jeg gør hvad Dag det bliver. Kan Du ikke give mig nogle Oplysninger desangaaende? Puf og Else henter mig her i Morgen. Saa kan jeg jo sende det hele ind naar jeg har hørt fra Dig. De venligste Hilsner til hele Familien
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1949-11-21</t>
   </si>
   <si>
     <t>Holger Jugel
 Adam Knuth
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Det omtalte vedlagte brev findes ikke sammen med Larsens brev.</t>
   </si>
   <si>
     <t>Andreas/Puf Larsen har influenza. Christa Knuths billede bliver muligvis solgt til anden side. Larsen har tegnet en tårnfalk til Dansk Jagttidende.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/tN7d</t>
   </si>
   <si>
     <t>Kjerteminde 21 Novbr. 1949.
 Kære Grevinde
 Tak for Brevet i Dag. Jeg kom godt hjem fra Aarhus Fredag Aften, men med Toget. Puf og Else skulde have hentet mig, men Puf fik i sidste Øjeblik Influenza og maatte gaa i Seng i Stedet. Som Du ser af vedlagte Brev fra Jugel, er Dit Billede i Farezonen, jeg har meddelt ham at det kun maa sælges for fuld Pris, saa Faren driver nok over. Det er jo kedeligt for Kunsthandleren for det er vist det hidtil eneste Livstegn fra Kundernes Side. Jeg vedlægger Dit Katalog med Tak for Laan. Jeg afsender i Dag en Taarnfalketegning til ”dansk Jagttidende.” Hils Adam!
 Mange Hilsener fra
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1950-09-12</t>
   </si>
   <si>
     <t>Joy Deason
 Jesper Hansen
 Grethe Jungstedt
 Adolph Larsen
 Andreas Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Pernille Marryat
 Ib Marryat Johansen
 Ruth -, pige i huset hos Johanne Larsen
 Ellen  Sawyer
 Janna Schou
 Fritz Warberg
 Karen Warberg
 Marie Warberg
 Grete Warberg Larsen
 Lise Warberg Larsen
 Martin Warberg Larsen
 Per Warberg Larsen
 Erik Warberg Larsen, søn af Erik og Grethe
-Laura Warberg Petersen
-Troels Warberg Petersen</t>
+Troels Warberg Pedersen
+Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem H &amp;amp; S var.
 "Englænderne" var Joy Deason og hendes ven, Peter. Martin/Manse Warberg Larsen lærte dem at kende, da han opholdt sig i England for at lære om landbrugsvæsen. 
 Fjællebro er en gammel hovedgård, der ligger i Herringe Sogn, Ringe Kommune. Fjællebro Gods ejes siden 2016 af Fjellebro Gods A/S (Wikipedia jan. 2024).
 Ørbæklunde er grundlagt ca. år 1500 under navnet Lundsgaard. Det var derefter en befæstet borg, betegnet Ørbæklundsgaard fra 1502 og kendt under sit nuværende navn Ørbæklunde fra omkring 1528. Gården ligger i Ørbæk Sogn, Nyborg Kommune. (Wikipedia jan. 2024). 
 Lykkesholm er en gammel hovedgård, som nævnes første gang i 1329 og kaldt Magelund, men benævnt Lykkesholm fra 1380. Gården ligger cirka 3 km sydvest for den fynske by Ørbæk og ca. 21 km sydøst for Odense. (Wikipedia jan. 2024).
 Glorup er en herregård i Svindinge Sogn på Sydøstfyn. (Wikipedia jan. 2024)
 Rygård er en herregård i Langå Sogn på Sydøstfyn. Den er i sameje med Glorup (Wikipedia jan. 2024). 
 Det vides ikke, hvad Fritz Warbergs svigermor hed. Ruths søster kendes heller ikke. 
 "Øjeblikket" var formodentlig et tidsskrift.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0581</t>
   </si>
   <si>
     <t>Det er slemt med børnelammelsen.
 Frygteligt, at Andreas/Puf og Else Larsen mistede deres nyfødte. Else sagde, at det var godt, at det ikke var Laura/Bibbe Warberg Petersens dreng, der døde.
 Andreas/Puf har kørt tur med de englændere, der er på besøg på Lindøgaard. De to er uinteresserede i det meste, og Joy er desuden uopdragen.
 Laura/Bibbe har også kørt tur med en flok.
 Peter Larsen og Jesper Hansen har været på besøg og kørt ture med folk. Peter kørte Joy og Peter på banegården, og det var rart at slippe af med dem.
 Regnen ødelægger høsten.
 Fritz Warberg har været på Fyn. Han fik besked om ikke at opholde sig for længe hos Elle(n) Sawyer.
 Johanne/Junge syr servietter og bordløbere.</t>
   </si>
@@ -3939,51 +3966,51 @@
 [Skrevet på hovedet øverst s. 2:]
 Hvad siger dog Ib og Janna til de 47,000 Meningsfæller, der har sagt fra? Folk begynder at forstaa, hvad Kom. egentlig er. – Det er pudsigt, at du som altid har hadet Politik nu skriver, - Politik, for hvad er dine Pipifaks andet? Har du tænkt paa det? 
 [Skrevet langs venstre kant s. 2:]
 Saa kun til Slut de kærligste Hilsner til Jer begge fra din Junge
 [Skrevet på hovedet øverst s. 1:]
 Hvis han vælger Kransen med Navnetrækket hvad Bogstaver skal der saa staa?
 N.B. Su. u.
 [Skrevet på tværs s. 6:]
 modt. 15’ Sept. 1950 
 Besvaret 16’ Sept.
 Skrevet til J.C. Pedersen, Aarhus
 19’ Sept. 1950</t>
   </si>
   <si>
     <t>1951-07-02</t>
   </si>
   <si>
     <t>Refshalevej 16 Maribo</t>
   </si>
   <si>
     <t>Thora Cohn
 Thorvald Hagedorn-Olsen
 Elisabeth Knuth
 Andreas Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Vilhelm Lundstrøm
 Viggo Madsen
 Gerda Rasmussen
 Holger Rasmussen</t>
   </si>
   <si>
     <t>Vilhelm Lundstrøm døde i 1950. I 1951 afholdt man en mindeudstilling over ham. Den fandt sted på Charlottenborg i maj, på Århus Rådhus juni-juli og i Oslo august-september. (Dansk Biografisk Leksikon).
 Grisebrønden er en bronzeskulptur, der står foran Aarhus Rådhus. Skulpturen bliver i folkemunde kaldt Grisebrønden, men blev oprindeligt og officielt navngivet "Ceres Brønden". Skulpturen forestiller en so med syv grise og har indbygget urværk, der får grisene til at tisse på skift og soen til at savle. Den er udført i bronze og er en kopi af den originale granitskulptur, som blev udført af billedhuggeren Mogens Bøggild og skænket til byen af bryggeriet Ceres i 1941 ved byens 500-års købstadsjubilæum (Aarhus Stadsarkiv).</t>
   </si>
   <si>
     <t>Johannes Larsen og hans familie har været i Århus for at se Lundstrøm-udstillingen, domkirken, Grisebrønden og Hagedorn-Olsens udsmykning. Lørdag var de til middag hos Gerda Rasmussen, og onsdag skal Johannes Larsen til naturfedningsmøde.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Okvf</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Refshalevej 
 Maribo
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
@@ -4128,59 +4155,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/05eB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uYyC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/swVt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AtS0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/azqM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KITS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cQkh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aHBj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DPRb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qZxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kDjI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yEEe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NaIz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dDEX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rjAw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VVAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d1jj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YpPV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AWGP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mzaq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/56CF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Izlx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DCwL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RUmn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sl96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xCq7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SWEt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HgXl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J0tW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cnLh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SqKV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mr2J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6Kxs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ghqp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KPcv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hdBq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xsak" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uLV5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kYWG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytyR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3s6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usQS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jXdK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kEW9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gVdh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Was" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D0Sc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tv9U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4zWF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TfnB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QbgP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TRbN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5TkK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/36pi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fPjW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5WId" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UvT0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qBZs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oc0G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/zVxwP1xI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UvDl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pWZm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZBVg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ym4L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AqTF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SgBP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uf4J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ARYY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tDEt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pO1P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wpLc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t5q2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SejG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P6rt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4XYe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JdVO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hAY5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3dkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p2AD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/T87z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bmdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oPQm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IRXy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yesP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tN7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iY0z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Okvf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/67AZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/05eB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uYyC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/swVt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Q7eh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AtS0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/azqM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KITS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cQkh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aHBj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DPRb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qZxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kDjI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yEEe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NaIz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dDEX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rjAw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VVAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d1jj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YpPV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AWGP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mzaq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/56CF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Izlx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DCwL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RUmn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sl96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xCq7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SWEt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HgXl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J0tW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cnLh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SqKV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mr2J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6Kxs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ghqp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KPcv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hdBq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xsak" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uLV5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kYWG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytyR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3s6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usQS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jXdK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kEW9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gVdh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Was" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D0Sc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tv9U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4zWF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TfnB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QbgP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TRbN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5TkK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/36pi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fPjW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5WId" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UvT0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qBZs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oc0G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/zVxwP1xI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UvDl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pWZm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZBVg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ym4L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AqTF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SgBP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uf4J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ARYY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tDEt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pO1P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wpLc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t5q2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SejG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P6rt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4XYe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JdVO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hAY5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3dkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p2AD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/T87z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bmdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oPQm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IRXy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yesP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tN7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iY0z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Okvf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/67AZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M90"/>
+  <dimension ref="A1:M91"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -4383,3845 +4410,3892 @@
       </c>
       <c r="I5" s="5" t="s">
         <v>49</v>
       </c>
       <c r="J5" s="5" t="s">
         <v>50</v>
       </c>
       <c r="K5" s="5" t="s">
         <v>51</v>
       </c>
       <c r="L5" s="6" t="s">
         <v>52</v>
       </c>
       <c r="M5" s="5" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>38</v>
       </c>
       <c r="E6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F6" s="5" t="s">
-        <v>55</v>
+      <c r="F6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H6" s="5" t="s">
         <v>56</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>57</v>
       </c>
       <c r="J6" s="5" t="s">
         <v>58</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>59</v>
       </c>
       <c r="L6" s="6" t="s">
         <v>60</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="E7" s="5" t="s">
+      <c r="E7" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F7" s="5" t="s">
         <v>63</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="G7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H7" s="5" t="s">
         <v>64</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>65</v>
       </c>
       <c r="J7" s="5" t="s">
         <v>66</v>
       </c>
       <c r="K7" s="5" t="s">
         <v>67</v>
       </c>
       <c r="L7" s="6" t="s">
         <v>68</v>
       </c>
       <c r="M7" s="5" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
         <v>70</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="E8" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E8" s="5" t="s">
+        <v>71</v>
       </c>
       <c r="F8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H8" s="5" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="I8" s="5" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="J8" s="5" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="K8" s="5" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="L8" s="6" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
-        <v>62</v>
+        <v>78</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="D9" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="D9" s="5" t="s">
+      <c r="E9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H9" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="I9" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="J9" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="K9" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="L9" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="M9" s="5" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D10" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E9" s="5" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A10" s="5" t="n">
+      <c r="E10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H10" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="I10" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="J10" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="K10" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="L10" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="M10" s="5" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="5" t="n">
         <v>1892</v>
       </c>
-      <c r="B10" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C10" s="5" t="s">
+      <c r="B11" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D10" s="5" t="s">
+      <c r="D11" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E10" s="5" t="inlineStr">
-[...58 lines deleted...]
-        </is>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G11" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="H11" s="5" t="s">
+        <v>92</v>
       </c>
       <c r="I11" s="5" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="J11" s="5" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="K11" s="5" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="L11" s="6" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="M11" s="5" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>97</v>
+        <v>55</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>98</v>
-[...4 lines deleted...]
-        </is>
+        <v>71</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>63</v>
       </c>
       <c r="G12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H12" s="5" t="s">
+      <c r="H12" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I12" s="5" t="s">
         <v>99</v>
       </c>
-      <c r="I12" s="5" t="s">
+      <c r="J12" s="5" t="s">
         <v>100</v>
       </c>
-      <c r="J12" s="5" t="s">
+      <c r="K12" s="5" t="s">
         <v>101</v>
       </c>
-      <c r="K12" s="5" t="s">
+      <c r="L12" s="6" t="s">
         <v>102</v>
       </c>
-      <c r="L12" s="6" t="s">
+      <c r="M12" s="5" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C13" s="5" t="s">
         <v>105</v>
       </c>
-      <c r="B13" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D13" s="5" t="s">
-        <v>38</v>
-[...6 lines deleted...]
-      <c r="F13" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E13" s="5" t="s">
         <v>106</v>
+      </c>
+      <c r="F13" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H13" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I13" s="5" t="s">
         <v>108</v>
       </c>
       <c r="J13" s="5" t="s">
         <v>109</v>
       </c>
       <c r="K13" s="5" t="s">
         <v>110</v>
       </c>
       <c r="L13" s="6" t="s">
         <v>111</v>
       </c>
       <c r="M13" s="5" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>38</v>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F14" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F14" s="5" t="s">
+        <v>114</v>
       </c>
       <c r="G14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H14" s="5" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="I14" s="5" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="J14" s="5" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="K14" s="5" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="L14" s="6" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="M14" s="5" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>38</v>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H15" s="5" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="I15" s="5" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="J15" s="5" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="K15" s="5" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="L15" s="6" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="M15" s="5" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="D16" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="D16" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H16" s="5" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="I16" s="5" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="J16" s="5" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="K16" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="L16" s="6" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="M16" s="5" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D17" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D17" s="5" t="s">
-[...5 lines deleted...]
-      <c r="F17" s="5" t="s">
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F17" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G17" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H17" s="5" t="s">
         <v>136</v>
       </c>
-      <c r="G17" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H17" s="5" t="s">
+      <c r="I17" s="5" t="s">
         <v>137</v>
       </c>
-      <c r="I17" s="5" t="s">
+      <c r="J17" s="5" t="s">
         <v>138</v>
       </c>
-      <c r="J17" s="5" t="s">
+      <c r="K17" s="5" t="s">
         <v>139</v>
       </c>
-      <c r="K17" s="5" t="s">
+      <c r="L17" s="6" t="s">
         <v>140</v>
       </c>
-      <c r="L17" s="6" t="s">
+      <c r="M17" s="5" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="E18" s="5" t="s">
         <v>143</v>
       </c>
-      <c r="B18" s="5" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="F18" s="5" t="s">
-        <v>55</v>
+        <v>144</v>
       </c>
       <c r="G18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H18" s="5" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="I18" s="5" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="J18" s="5" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="K18" s="5" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="L18" s="6" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="E19" s="5" t="s">
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F19" s="5" t="s">
         <v>63</v>
       </c>
-      <c r="F19" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="G19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H19" s="5" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="I19" s="5" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="J19" s="5" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="K19" s="5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="L19" s="6" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="M19" s="5" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>47</v>
-[...9 lines deleted...]
-        </is>
+        <v>55</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>71</v>
       </c>
       <c r="F20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H20" s="5" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="I20" s="5" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="J20" s="5" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="K20" s="5" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="L20" s="6" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>165</v>
+        <v>55</v>
+      </c>
+      <c r="D21" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H21" s="5" t="s">
         <v>166</v>
       </c>
       <c r="I21" s="5" t="s">
         <v>167</v>
       </c>
       <c r="J21" s="5" t="s">
         <v>168</v>
       </c>
       <c r="K21" s="5" t="s">
         <v>169</v>
       </c>
       <c r="L21" s="6" t="s">
         <v>170</v>
       </c>
       <c r="M21" s="5" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
         <v>172</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="D22" s="5" t="s">
         <v>47</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H22" s="5" t="s">
         <v>173</v>
       </c>
       <c r="I22" s="5" t="s">
         <v>174</v>
       </c>
       <c r="J22" s="5" t="s">
         <v>175</v>
       </c>
       <c r="K22" s="5" t="s">
         <v>176</v>
       </c>
       <c r="L22" s="6" t="s">
         <v>177</v>
       </c>
       <c r="M22" s="5" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
         <v>179</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>47</v>
-[...4 lines deleted...]
-      <c r="E23" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="D23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H23" s="5" t="s">
         <v>180</v>
       </c>
-      <c r="F23" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H23" s="5" t="s">
+      <c r="I23" s="5" t="s">
         <v>181</v>
       </c>
-      <c r="I23" s="5" t="s">
+      <c r="J23" s="5" t="s">
         <v>182</v>
       </c>
-      <c r="J23" s="5" t="s">
+      <c r="K23" s="5" t="s">
         <v>183</v>
       </c>
-      <c r="K23" s="5" t="s">
+      <c r="L23" s="6" t="s">
         <v>184</v>
       </c>
-      <c r="L23" s="6" t="s">
+      <c r="M23" s="5" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C24" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="D24" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E24" s="5" t="s">
         <v>187</v>
-      </c>
-[...12 lines deleted...]
-        </is>
       </c>
       <c r="F24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H24" s="5" t="s">
         <v>188</v>
       </c>
       <c r="I24" s="5" t="s">
         <v>189</v>
       </c>
       <c r="J24" s="5" t="s">
         <v>190</v>
       </c>
       <c r="K24" s="5" t="s">
         <v>191</v>
       </c>
       <c r="L24" s="6" t="s">
         <v>192</v>
       </c>
       <c r="M24" s="5" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
         <v>194</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H25" s="5" t="s">
         <v>195</v>
       </c>
       <c r="I25" s="5" t="s">
         <v>196</v>
       </c>
       <c r="J25" s="5" t="s">
         <v>197</v>
       </c>
       <c r="K25" s="5" t="s">
         <v>198</v>
       </c>
       <c r="L25" s="6" t="s">
         <v>199</v>
       </c>
       <c r="M25" s="5" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
         <v>201</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H26" s="5" t="s">
         <v>202</v>
       </c>
-      <c r="D26" s="5" t="s">
-[...17 lines deleted...]
-      <c r="H26" s="5" t="s">
+      <c r="I26" s="5" t="s">
         <v>203</v>
       </c>
-      <c r="I26" s="5" t="s">
+      <c r="J26" s="5" t="s">
         <v>204</v>
       </c>
-      <c r="J26" s="5" t="s">
+      <c r="K26" s="5" t="s">
         <v>205</v>
       </c>
-      <c r="K26" s="5" t="s">
+      <c r="L26" s="6" t="s">
         <v>206</v>
       </c>
-      <c r="L26" s="6" t="s">
+      <c r="M26" s="5" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="B27" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C27" s="5" t="s">
         <v>209</v>
       </c>
-      <c r="B27" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D27" s="5" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="E27" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H27" s="5" t="s">
         <v>210</v>
       </c>
-      <c r="F27" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H27" s="5" t="s">
+      <c r="I27" s="5" t="s">
         <v>211</v>
       </c>
-      <c r="I27" s="5" t="s">
+      <c r="J27" s="5" t="s">
         <v>212</v>
       </c>
-      <c r="J27" s="5" t="s">
+      <c r="K27" s="5" t="s">
         <v>213</v>
       </c>
-      <c r="K27" s="5" t="s">
+      <c r="L27" s="6" t="s">
         <v>214</v>
       </c>
-      <c r="L27" s="6" t="s">
+      <c r="M27" s="5" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="B28" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C28" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D28" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E28" s="5" t="s">
         <v>217</v>
-      </c>
-[...12 lines deleted...]
-        </is>
       </c>
       <c r="F28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H28" s="5" t="s">
         <v>218</v>
       </c>
       <c r="I28" s="5" t="s">
         <v>219</v>
       </c>
       <c r="J28" s="5" t="s">
         <v>220</v>
       </c>
       <c r="K28" s="5" t="s">
         <v>221</v>
       </c>
       <c r="L28" s="6" t="s">
         <v>222</v>
       </c>
       <c r="M28" s="5" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
         <v>224</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H29" s="5" t="s">
         <v>225</v>
       </c>
       <c r="I29" s="5" t="s">
         <v>226</v>
       </c>
       <c r="J29" s="5" t="s">
         <v>227</v>
       </c>
       <c r="K29" s="5" t="s">
         <v>228</v>
       </c>
       <c r="L29" s="6" t="s">
         <v>229</v>
       </c>
       <c r="M29" s="5" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
         <v>231</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H30" s="5" t="s">
         <v>232</v>
       </c>
       <c r="I30" s="5" t="s">
         <v>233</v>
       </c>
       <c r="J30" s="5" t="s">
         <v>234</v>
       </c>
       <c r="K30" s="5" t="s">
         <v>235</v>
       </c>
       <c r="L30" s="6" t="s">
         <v>236</v>
       </c>
       <c r="M30" s="5" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
         <v>238</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>38</v>
+        <v>15</v>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F31" s="5" t="s">
-        <v>55</v>
+      <c r="F31" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H31" s="5" t="s">
         <v>239</v>
       </c>
       <c r="I31" s="5" t="s">
         <v>240</v>
       </c>
       <c r="J31" s="5" t="s">
         <v>241</v>
       </c>
       <c r="K31" s="5" t="s">
         <v>242</v>
       </c>
       <c r="L31" s="6" t="s">
         <v>243</v>
       </c>
       <c r="M31" s="5" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
         <v>245</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F32" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F32" s="5" t="s">
+        <v>63</v>
       </c>
       <c r="G32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H32" s="5" t="s">
         <v>246</v>
       </c>
       <c r="I32" s="5" t="s">
         <v>247</v>
       </c>
       <c r="J32" s="5" t="s">
         <v>248</v>
       </c>
       <c r="K32" s="5" t="s">
         <v>249</v>
       </c>
       <c r="L32" s="6" t="s">
         <v>250</v>
       </c>
       <c r="M32" s="5" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
         <v>252</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F33" s="5" t="s">
+      <c r="F33" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G33" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H33" s="5" t="s">
         <v>253</v>
       </c>
-      <c r="G33" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H33" s="5" t="s">
+      <c r="I33" s="5" t="s">
         <v>254</v>
       </c>
-      <c r="I33" s="5" t="s">
+      <c r="J33" s="5" t="s">
         <v>255</v>
       </c>
-      <c r="J33" s="5" t="s">
+      <c r="K33" s="5" t="s">
         <v>256</v>
       </c>
-      <c r="K33" s="5" t="s">
+      <c r="L33" s="6" t="s">
         <v>257</v>
       </c>
-      <c r="L33" s="6" t="s">
+      <c r="M33" s="5" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
+        <v>259</v>
+      </c>
+      <c r="B34" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C34" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D34" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F34" s="5" t="s">
         <v>260</v>
-      </c>
-[...13 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H34" s="5" t="s">
         <v>261</v>
       </c>
       <c r="I34" s="5" t="s">
         <v>262</v>
       </c>
       <c r="J34" s="5" t="s">
-        <v>33</v>
+        <v>263</v>
       </c>
       <c r="K34" s="5" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="L34" s="6" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="M34" s="5" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C35" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="D35" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="D35" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E35" s="5" t="s">
-        <v>267</v>
-[...7 lines deleted...]
-        <v>267</v>
+        <v>28</v>
+      </c>
+      <c r="F35" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="G35" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H35" s="5" t="s">
         <v>268</v>
       </c>
       <c r="I35" s="5" t="s">
         <v>269</v>
       </c>
       <c r="J35" s="5" t="s">
         <v>33</v>
       </c>
       <c r="K35" s="5" t="s">
         <v>270</v>
       </c>
       <c r="L35" s="6" t="s">
         <v>271</v>
       </c>
       <c r="M35" s="5" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
         <v>273</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>38</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>29</v>
+        <v>274</v>
       </c>
       <c r="F36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G36" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G36" s="5" t="s">
+        <v>274</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>275</v>
       </c>
       <c r="I36" s="5" t="s">
         <v>276</v>
       </c>
       <c r="J36" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="K36" s="5" t="s">
         <v>277</v>
       </c>
-      <c r="K36" s="5" t="s">
+      <c r="L36" s="6" t="s">
         <v>278</v>
       </c>
-      <c r="L36" s="6" t="s">
+      <c r="M36" s="5" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>280</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
+        <v>280</v>
+      </c>
+      <c r="B37" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C37" s="5" t="s">
         <v>281</v>
       </c>
-      <c r="B37" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D37" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E37" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="F37" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G37" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H37" s="5" t="s">
         <v>282</v>
       </c>
-      <c r="E37" s="5" t="inlineStr">
-[...14 lines deleted...]
-      <c r="H37" s="5" t="s">
+      <c r="I37" s="5" t="s">
         <v>283</v>
       </c>
-      <c r="I37" s="5" t="s">
+      <c r="J37" s="5" t="s">
         <v>284</v>
       </c>
-      <c r="J37" s="5" t="s">
+      <c r="K37" s="5" t="s">
         <v>285</v>
       </c>
-      <c r="K37" s="5" t="s">
+      <c r="L37" s="6" t="s">
         <v>286</v>
       </c>
-      <c r="L37" s="6" t="s">
+      <c r="M37" s="5" t="s">
         <v>287</v>
-      </c>
-[...1 lines deleted...]
-        <v>288</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
+        <v>288</v>
+      </c>
+      <c r="B38" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C38" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D38" s="5" t="s">
         <v>289</v>
       </c>
-      <c r="B38" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C38" s="5" t="s">
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F38" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G38" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H38" s="5" t="s">
         <v>290</v>
       </c>
-      <c r="D38" s="5" t="s">
+      <c r="I38" s="5" t="s">
         <v>291</v>
       </c>
-      <c r="E38" s="5" t="s">
+      <c r="J38" s="5" t="s">
         <v>292</v>
       </c>
-      <c r="F38" s="5" t="s">
-[...7 lines deleted...]
-      <c r="H38" s="5" t="s">
+      <c r="K38" s="5" t="s">
         <v>293</v>
       </c>
-      <c r="I38" s="5"/>
-      <c r="J38" s="5" t="s">
+      <c r="L38" s="6" t="s">
         <v>294</v>
       </c>
-      <c r="K38" s="5" t="s">
+      <c r="M38" s="5" t="s">
         <v>295</v>
-      </c>
-[...4 lines deleted...]
-        <v>297</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
+        <v>296</v>
+      </c>
+      <c r="B39" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C39" s="5" t="s">
+        <v>297</v>
+      </c>
+      <c r="D39" s="5" t="s">
         <v>298</v>
       </c>
-      <c r="B39" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E39" s="5" t="s">
-        <v>29</v>
-[...4 lines deleted...]
-        </is>
+        <v>299</v>
+      </c>
+      <c r="F39" s="5" t="s">
+        <v>28</v>
       </c>
       <c r="G39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H39" s="5" t="s">
-        <v>299</v>
-[...1 lines deleted...]
-      <c r="I39" s="5" t="s">
         <v>300</v>
       </c>
+      <c r="I39" s="5"/>
       <c r="J39" s="5" t="s">
-        <v>33</v>
+        <v>301</v>
       </c>
       <c r="K39" s="5" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="L39" s="6" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="M39" s="5" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>291</v>
+        <v>27</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>305</v>
-[...4 lines deleted...]
-        </is>
+        <v>38</v>
+      </c>
+      <c r="E40" s="5" t="s">
+        <v>29</v>
       </c>
       <c r="F40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G40" s="5" t="s">
+      <c r="G40" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H40" s="5" t="s">
         <v>306</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="I40" s="5" t="s">
         <v>307</v>
       </c>
       <c r="J40" s="5" t="s">
-        <v>277</v>
+        <v>33</v>
       </c>
       <c r="K40" s="5" t="s">
         <v>308</v>
       </c>
       <c r="L40" s="6" t="s">
         <v>309</v>
       </c>
       <c r="M40" s="5" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
         <v>311</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>290</v>
+        <v>298</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>312</v>
       </c>
-      <c r="E41" s="5" t="s">
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F41" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G41" s="5" t="s">
         <v>313</v>
       </c>
-      <c r="F41" s="5" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H41" s="5" t="s">
+        <v>297</v>
+      </c>
+      <c r="I41" s="5" t="s">
         <v>314</v>
       </c>
-      <c r="I41" s="5" t="s">
+      <c r="J41" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="K41" s="5" t="s">
         <v>315</v>
       </c>
-      <c r="J41" s="5" t="s">
+      <c r="L41" s="6" t="s">
         <v>316</v>
       </c>
-      <c r="K41" s="5" t="s">
+      <c r="M41" s="5" t="s">
         <v>317</v>
-      </c>
-[...4 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="B42" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C42" s="5" t="s">
+        <v>297</v>
+      </c>
+      <c r="D42" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="E42" s="5" t="s">
         <v>320</v>
       </c>
-      <c r="B42" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C42" s="5" t="s">
+      <c r="F42" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G42" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H42" s="5" t="s">
         <v>321</v>
       </c>
-      <c r="D42" s="5" t="s">
-[...18 lines deleted...]
-      <c r="I42" s="5"/>
+      <c r="I42" s="5" t="s">
+        <v>322</v>
+      </c>
       <c r="J42" s="5" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="K42" s="5" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="L42" s="6" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="M42" s="5" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>15</v>
+        <v>328</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>282</v>
+        <v>275</v>
       </c>
       <c r="E43" s="5" t="s">
-        <v>327</v>
+        <v>29</v>
       </c>
       <c r="F43" s="5" t="s">
-        <v>328</v>
+        <v>28</v>
       </c>
       <c r="G43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H43" s="5" t="s">
-        <v>329</v>
+      <c r="H43" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I43" s="5"/>
       <c r="J43" s="5" t="s">
+        <v>329</v>
+      </c>
+      <c r="K43" s="5" t="s">
         <v>330</v>
       </c>
-      <c r="K43" s="5" t="s">
+      <c r="L43" s="6" t="s">
         <v>331</v>
       </c>
-      <c r="L43" s="6" t="s">
+      <c r="M43" s="5" t="s">
         <v>332</v>
-      </c>
-[...1 lines deleted...]
-        <v>333</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
+        <v>333</v>
+      </c>
+      <c r="B44" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C44" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D44" s="5" t="s">
+        <v>289</v>
+      </c>
+      <c r="E44" s="5" t="s">
         <v>334</v>
       </c>
-      <c r="B44" s="5" t="s">
+      <c r="F44" s="5" t="s">
         <v>335</v>
       </c>
-      <c r="C44" s="5" t="s">
+      <c r="G44" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H44" s="5" t="s">
         <v>336</v>
       </c>
-      <c r="D44" s="5" t="s">
+      <c r="I44" s="5"/>
+      <c r="J44" s="5" t="s">
         <v>337</v>
       </c>
-      <c r="E44" s="5" t="s">
+      <c r="K44" s="5" t="s">
         <v>338</v>
       </c>
-      <c r="F44" s="5" t="s">
+      <c r="L44" s="6" t="s">
         <v>339</v>
       </c>
-      <c r="G44" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="I44" s="5" t="s">
+      <c r="M44" s="5" t="s">
         <v>340</v>
-      </c>
-[...10 lines deleted...]
-        <v>344</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="s">
+        <v>341</v>
+      </c>
+      <c r="B45" s="5" t="s">
+        <v>342</v>
+      </c>
+      <c r="C45" s="5" t="s">
+        <v>343</v>
+      </c>
+      <c r="D45" s="5" t="s">
+        <v>344</v>
+      </c>
+      <c r="E45" s="5" t="s">
         <v>345</v>
       </c>
-      <c r="B45" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D45" s="5" t="s">
+      <c r="F45" s="5" t="s">
         <v>346</v>
       </c>
-      <c r="E45" s="5" t="s">
-[...6 lines deleted...]
-      </c>
       <c r="G45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H45" s="5" t="s">
+      <c r="H45" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I45" s="5" t="s">
         <v>347</v>
       </c>
-      <c r="I45" s="5"/>
       <c r="J45" s="5" t="s">
         <v>348</v>
       </c>
       <c r="K45" s="5" t="s">
         <v>349</v>
       </c>
       <c r="L45" s="6" t="s">
         <v>350</v>
       </c>
       <c r="M45" s="5" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="5" t="s">
         <v>352</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C46" s="5" t="s">
-        <v>282</v>
+        <v>297</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>15</v>
-[...4 lines deleted...]
-        </is>
+        <v>353</v>
+      </c>
+      <c r="E46" s="5" t="s">
+        <v>28</v>
       </c>
       <c r="F46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H46" s="5" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="I46" s="5"/>
       <c r="J46" s="5" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="K46" s="5" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="L46" s="6" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="M46" s="5" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>346</v>
-[...2 lines deleted...]
-        <v>359</v>
+        <v>15</v>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H47" s="5" t="s">
         <v>360</v>
       </c>
       <c r="I47" s="5"/>
       <c r="J47" s="5" t="s">
         <v>361</v>
       </c>
       <c r="K47" s="5" t="s">
         <v>362</v>
       </c>
       <c r="L47" s="6" t="s">
         <v>363</v>
       </c>
       <c r="M47" s="5" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="48">
-      <c r="A48" s="5" t="n">
-        <v>1916</v>
+      <c r="A48" s="5" t="s">
+        <v>365</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C48" s="5" t="s">
-        <v>365</v>
+        <v>297</v>
       </c>
       <c r="D48" s="5" t="s">
+        <v>353</v>
+      </c>
+      <c r="E48" s="5" t="s">
         <v>366</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="F48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H48" s="5" t="s">
         <v>367</v>
       </c>
-      <c r="I48" s="5" t="s">
+      <c r="I48" s="5"/>
+      <c r="J48" s="5" t="s">
         <v>368</v>
       </c>
-      <c r="J48" s="5" t="s">
+      <c r="K48" s="5" t="s">
         <v>369</v>
       </c>
-      <c r="K48" s="5" t="s">
+      <c r="L48" s="6" t="s">
         <v>370</v>
       </c>
-      <c r="L48" s="6" t="s">
+      <c r="M48" s="5" t="s">
         <v>371</v>
       </c>
-      <c r="M48" s="5" t="s">
+    </row>
+    <row r="49">
+      <c r="A49" s="5" t="n">
+        <v>1916</v>
+      </c>
+      <c r="B49" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C49" s="5" t="s">
         <v>372</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A49" s="5" t="s">
+      <c r="D49" s="5" t="s">
         <v>373</v>
-      </c>
-[...7 lines deleted...]
-        <v>366</v>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H49" s="5" t="s">
         <v>374</v>
       </c>
-      <c r="I49" s="5"/>
+      <c r="I49" s="5" t="s">
+        <v>375</v>
+      </c>
       <c r="J49" s="5" t="s">
-        <v>369</v>
+        <v>376</v>
       </c>
       <c r="K49" s="5" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="L49" s="6" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="M49" s="5" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="5" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>379</v>
+        <v>372</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>366</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>373</v>
+      </c>
+      <c r="E50" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H50" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H50" s="5" t="s">
+        <v>381</v>
       </c>
       <c r="I50" s="5"/>
       <c r="J50" s="5" t="s">
-        <v>369</v>
+        <v>376</v>
       </c>
       <c r="K50" s="5" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="L50" s="6" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="M50" s="5" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>384</v>
+        <v>14</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>366</v>
+        <v>373</v>
       </c>
       <c r="E51" s="5" t="s">
-        <v>386</v>
-[...2 lines deleted...]
-        <v>387</v>
+        <v>29</v>
+      </c>
+      <c r="F51" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G51" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H51" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I51" s="5"/>
       <c r="J51" s="5" t="s">
-        <v>369</v>
+        <v>376</v>
       </c>
       <c r="K51" s="5" t="s">
+        <v>387</v>
+      </c>
+      <c r="L51" s="6" t="s">
         <v>388</v>
       </c>
-      <c r="L51" s="6" t="s">
+      <c r="M51" s="5" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="5" t="s">
+        <v>390</v>
+      </c>
+      <c r="B52" s="5" t="s">
         <v>391</v>
       </c>
-      <c r="B52" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C52" s="5" t="s">
-        <v>27</v>
+        <v>392</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>38</v>
+        <v>373</v>
       </c>
       <c r="E52" s="5" t="s">
-        <v>28</v>
-[...9 lines deleted...]
-      <c r="H52" s="5" t="s">
         <v>393</v>
       </c>
-      <c r="I52" s="5" t="s">
+      <c r="F52" s="5" t="s">
         <v>394</v>
       </c>
+      <c r="G52" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H52" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I52" s="5"/>
       <c r="J52" s="5" t="s">
-        <v>33</v>
+        <v>376</v>
       </c>
       <c r="K52" s="5" t="s">
         <v>395</v>
       </c>
       <c r="L52" s="6" t="s">
         <v>396</v>
       </c>
       <c r="M52" s="5" t="s">
         <v>397</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="s">
         <v>398</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="E53" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E53" s="5" t="s">
+        <v>28</v>
       </c>
       <c r="F53" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G53" s="5" t="s">
         <v>399</v>
       </c>
       <c r="H53" s="5" t="s">
         <v>400</v>
       </c>
       <c r="I53" s="5" t="s">
         <v>401</v>
       </c>
       <c r="J53" s="5" t="s">
         <v>33</v>
       </c>
       <c r="K53" s="5" t="s">
         <v>402</v>
       </c>
       <c r="L53" s="6" t="s">
         <v>403</v>
       </c>
       <c r="M53" s="5" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="5" t="s">
         <v>405</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="E54" s="5" t="s">
+      <c r="E54" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F54" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G54" s="5" t="s">
         <v>406</v>
       </c>
-      <c r="F54" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G54" s="5" t="s">
+      <c r="H54" s="5" t="s">
         <v>407</v>
       </c>
-      <c r="H54" s="5" t="s">
+      <c r="I54" s="5" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="J54" s="5" t="s">
         <v>33</v>
       </c>
       <c r="K54" s="5" t="s">
+        <v>409</v>
+      </c>
+      <c r="L54" s="6" t="s">
         <v>410</v>
       </c>
-      <c r="L54" s="6" t="s">
+      <c r="M54" s="5" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="s">
+        <v>412</v>
+      </c>
+      <c r="B55" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C55" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D55" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E55" s="5" t="s">
         <v>413</v>
       </c>
-      <c r="B55" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D55" s="5" t="s">
+      <c r="F55" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G55" s="5" t="s">
         <v>414</v>
       </c>
-      <c r="E55" s="5" t="s">
-[...2 lines deleted...]
-      <c r="F55" s="5" t="s">
+      <c r="H55" s="5" t="s">
         <v>415</v>
       </c>
-      <c r="G55" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H55" s="5" t="s">
+      <c r="I55" s="5" t="s">
         <v>416</v>
       </c>
-      <c r="I55" s="5" t="s">
+      <c r="J55" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="K55" s="5" t="s">
         <v>417</v>
       </c>
-      <c r="J55" s="5" t="s">
+      <c r="L55" s="6" t="s">
         <v>418</v>
       </c>
-      <c r="K55" s="5" t="s">
+      <c r="M55" s="5" t="s">
         <v>419</v>
-      </c>
-[...4 lines deleted...]
-        <v>421</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="5" t="s">
+        <v>420</v>
+      </c>
+      <c r="B56" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C56" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D56" s="5" t="s">
+        <v>421</v>
+      </c>
+      <c r="E56" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="F56" s="5" t="s">
         <v>422</v>
       </c>
-      <c r="B56" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D56" s="5" t="s">
+      <c r="G56" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H56" s="5" t="s">
         <v>423</v>
       </c>
-      <c r="E56" s="5" t="s">
+      <c r="I56" s="5" t="s">
         <v>424</v>
       </c>
-      <c r="F56" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H56" s="5" t="s">
+      <c r="J56" s="5" t="s">
         <v>425</v>
       </c>
-      <c r="I56" s="5" t="s">
+      <c r="K56" s="5" t="s">
         <v>426</v>
       </c>
-      <c r="J56" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K56" s="5" t="s">
+      <c r="L56" s="6" t="s">
         <v>427</v>
       </c>
-      <c r="L56" s="6" t="s">
+      <c r="M56" s="5" t="s">
         <v>428</v>
-      </c>
-[...1 lines deleted...]
-        <v>429</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="5" t="s">
+        <v>429</v>
+      </c>
+      <c r="B57" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C57" s="5" t="s">
+        <v>297</v>
+      </c>
+      <c r="D57" s="5" t="s">
         <v>430</v>
       </c>
-      <c r="B57" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E57" s="5" t="s">
-        <v>406</v>
+        <v>431</v>
       </c>
       <c r="F57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G57" s="5" t="s">
-        <v>431</v>
+      <c r="G57" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H57" s="5" t="s">
         <v>432</v>
       </c>
       <c r="I57" s="5" t="s">
         <v>433</v>
       </c>
       <c r="J57" s="5" t="s">
-        <v>33</v>
+        <v>323</v>
       </c>
       <c r="K57" s="5" t="s">
         <v>434</v>
       </c>
       <c r="L57" s="6" t="s">
         <v>435</v>
       </c>
       <c r="M57" s="5" t="s">
         <v>436</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="5" t="s">
-        <v>430</v>
+        <v>437</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C58" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D58" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="D58" s="5" t="s">
-[...8 lines deleted...]
-        <v>406</v>
+      <c r="E58" s="5" t="s">
+        <v>413</v>
+      </c>
+      <c r="F58" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G58" s="5" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="H58" s="5" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="I58" s="5" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="J58" s="5" t="s">
         <v>33</v>
       </c>
       <c r="K58" s="5" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="L58" s="6" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="M58" s="5" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="5" t="s">
-        <v>443</v>
+        <v>437</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C59" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D59" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="D59" s="5" t="s">
-[...8 lines deleted...]
-        </is>
+      <c r="E59" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F59" s="5" t="s">
+        <v>413</v>
       </c>
       <c r="G59" s="5" t="s">
         <v>444</v>
       </c>
       <c r="H59" s="5" t="s">
         <v>445</v>
       </c>
       <c r="I59" s="5" t="s">
         <v>446</v>
       </c>
       <c r="J59" s="5" t="s">
         <v>33</v>
       </c>
       <c r="K59" s="5" t="s">
         <v>447</v>
       </c>
       <c r="L59" s="6" t="s">
         <v>448</v>
       </c>
       <c r="M59" s="5" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="5" t="s">
         <v>450</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>38</v>
       </c>
       <c r="E60" s="5" t="s">
+        <v>413</v>
+      </c>
+      <c r="F60" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G60" s="5" t="s">
         <v>451</v>
       </c>
-      <c r="F60" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G60" s="5" t="s">
+      <c r="H60" s="5" t="s">
         <v>452</v>
       </c>
-      <c r="H60" s="5" t="s">
+      <c r="I60" s="5" t="s">
         <v>453</v>
-      </c>
-[...1 lines deleted...]
-        <v>454</v>
       </c>
       <c r="J60" s="5" t="s">
         <v>33</v>
       </c>
       <c r="K60" s="5" t="s">
+        <v>454</v>
+      </c>
+      <c r="L60" s="6" t="s">
         <v>455</v>
       </c>
-      <c r="L60" s="6" t="s">
+      <c r="M60" s="5" t="s">
         <v>456</v>
-      </c>
-[...1 lines deleted...]
-        <v>457</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="5" t="s">
+        <v>457</v>
+      </c>
+      <c r="B61" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C61" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D61" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E61" s="5" t="s">
         <v>458</v>
       </c>
-      <c r="B61" s="5" t="s">
-[...19 lines deleted...]
-        </is>
+      <c r="F61" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G61" s="5" t="s">
+        <v>459</v>
       </c>
       <c r="H61" s="5" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="I61" s="5" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="J61" s="5" t="s">
-        <v>461</v>
+        <v>33</v>
       </c>
       <c r="K61" s="5" t="s">
         <v>462</v>
       </c>
       <c r="L61" s="6" t="s">
         <v>463</v>
       </c>
       <c r="M61" s="5" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="5" t="s">
         <v>465</v>
       </c>
       <c r="B62" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C62" s="5" t="s">
+        <v>328</v>
+      </c>
+      <c r="D62" s="5" t="s">
+        <v>275</v>
+      </c>
+      <c r="E62" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F62" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="G62" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H62" s="5" t="s">
         <v>466</v>
       </c>
-      <c r="C62" s="5" t="s">
-[...22 lines deleted...]
-      <c r="H62" s="5" t="s">
+      <c r="I62" s="5" t="s">
         <v>467</v>
       </c>
-      <c r="I62" s="5"/>
-[...3 lines deleted...]
-        </is>
+      <c r="J62" s="5" t="s">
+        <v>468</v>
       </c>
       <c r="K62" s="5" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="L62" s="6" t="s">
-        <v>469</v>
-[...1 lines deleted...]
-      <c r="M62" s="5"/>
+        <v>470</v>
+      </c>
+      <c r="M62" s="5" t="s">
+        <v>471</v>
+      </c>
     </row>
     <row r="63">
       <c r="A63" s="5" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="B63" s="5" t="s">
-        <v>14</v>
+        <v>473</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="D63" s="5" t="s">
-[...9 lines deleted...]
-        <v>471</v>
+      <c r="D63" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E63" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F63" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G63" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H63" s="5" t="s">
-        <v>472</v>
-[...5 lines deleted...]
-        <v>277</v>
+        <v>474</v>
+      </c>
+      <c r="I63" s="5"/>
+      <c r="J63" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K63" s="5" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="L63" s="6" t="s">
-        <v>475</v>
-[...1 lines deleted...]
-      <c r="M63" s="5" t="s">
         <v>476</v>
       </c>
+      <c r="M63" s="5"/>
     </row>
     <row r="64">
       <c r="A64" s="5" t="s">
         <v>477</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C64" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D64" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E64" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="F64" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="G64" s="5" t="s">
         <v>478</v>
       </c>
-      <c r="D64" s="5" t="s">
+      <c r="H64" s="5" t="s">
         <v>479</v>
       </c>
-      <c r="E64" s="5" t="inlineStr">
-[...14 lines deleted...]
-      <c r="H64" s="5" t="s">
+      <c r="I64" s="5" t="s">
         <v>480</v>
       </c>
-      <c r="I64" s="5" t="s">
+      <c r="J64" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="K64" s="5" t="s">
         <v>481</v>
       </c>
-      <c r="J64" s="5" t="s">
+      <c r="L64" s="6" t="s">
         <v>482</v>
       </c>
-      <c r="K64" s="5" t="s">
+      <c r="M64" s="5" t="s">
         <v>483</v>
-      </c>
-[...4 lines deleted...]
-        <v>485</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="5" t="s">
+        <v>484</v>
+      </c>
+      <c r="B65" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C65" s="5" t="s">
+        <v>485</v>
+      </c>
+      <c r="D65" s="5" t="s">
         <v>486</v>
       </c>
-      <c r="B65" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C65" s="5" t="s">
+      <c r="E65" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F65" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G65" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H65" s="5" t="s">
         <v>487</v>
       </c>
-      <c r="D65" s="5" t="s">
+      <c r="I65" s="5" t="s">
         <v>488</v>
       </c>
-      <c r="E65" s="5" t="s">
+      <c r="J65" s="5" t="s">
         <v>489</v>
       </c>
-      <c r="F65" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H65" s="5" t="s">
+      <c r="K65" s="5" t="s">
         <v>490</v>
       </c>
-      <c r="I65" s="5" t="s">
+      <c r="L65" s="6" t="s">
         <v>491</v>
       </c>
-      <c r="J65" s="5" t="s">
+      <c r="M65" s="5" t="s">
         <v>492</v>
-      </c>
-[...7 lines deleted...]
-        <v>495</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="5" t="s">
+        <v>493</v>
+      </c>
+      <c r="B66" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C66" s="5" t="s">
+        <v>494</v>
+      </c>
+      <c r="D66" s="5" t="s">
+        <v>495</v>
+      </c>
+      <c r="E66" s="5" t="s">
         <v>496</v>
       </c>
-      <c r="B66" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D66" s="5" t="s">
+      <c r="F66" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G66" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H66" s="5" t="s">
         <v>497</v>
       </c>
-      <c r="E66" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H66" s="5" t="s">
+      <c r="I66" s="5" t="s">
         <v>498</v>
       </c>
-      <c r="I66" s="5" t="s">
+      <c r="J66" s="5" t="s">
         <v>499</v>
       </c>
-      <c r="J66" s="5" t="s">
+      <c r="K66" s="5" t="s">
         <v>500</v>
       </c>
-      <c r="K66" s="5" t="s">
+      <c r="L66" s="6" t="s">
         <v>501</v>
       </c>
-      <c r="L66" s="6" t="s">
+      <c r="M66" s="5" t="s">
         <v>502</v>
-      </c>
-[...1 lines deleted...]
-        <v>503</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="5" t="s">
+        <v>503</v>
+      </c>
+      <c r="B67" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C67" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D67" s="5" t="s">
         <v>504</v>
       </c>
-      <c r="B67" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C67" s="5" t="s">
+      <c r="E67" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="F67" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G67" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H67" s="5" t="s">
         <v>505</v>
       </c>
-      <c r="D67" s="5" t="s">
-[...10 lines deleted...]
-      <c r="G67" s="5" t="s">
+      <c r="I67" s="5" t="s">
         <v>506</v>
       </c>
-      <c r="H67" s="5" t="s">
+      <c r="J67" s="5" t="s">
         <v>507</v>
-      </c>
-[...2 lines deleted...]
-        <v>277</v>
       </c>
       <c r="K67" s="5" t="s">
         <v>508</v>
       </c>
       <c r="L67" s="6" t="s">
         <v>509</v>
       </c>
       <c r="M67" s="5" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="5" t="s">
         <v>511</v>
       </c>
       <c r="B68" s="5" t="s">
-        <v>335</v>
+        <v>14</v>
       </c>
       <c r="C68" s="5" t="s">
-        <v>290</v>
+        <v>512</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>512</v>
+        <v>27</v>
       </c>
       <c r="E68" s="5" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="F68" s="5" t="s">
+        <v>393</v>
+      </c>
+      <c r="F68" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G68" s="5" t="s">
         <v>513</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="H68" s="5" t="s">
         <v>514</v>
       </c>
-      <c r="I68" s="5" t="s">
+      <c r="I68" s="5"/>
+      <c r="J68" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="K68" s="5" t="s">
         <v>515</v>
       </c>
-      <c r="J68" s="5" t="s">
+      <c r="L68" s="6" t="s">
         <v>516</v>
       </c>
-      <c r="K68" s="5" t="s">
+      <c r="M68" s="5" t="s">
         <v>517</v>
-      </c>
-[...4 lines deleted...]
-        <v>519</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="5" t="s">
+        <v>518</v>
+      </c>
+      <c r="B69" s="5" t="s">
+        <v>342</v>
+      </c>
+      <c r="C69" s="5" t="s">
+        <v>297</v>
+      </c>
+      <c r="D69" s="5" t="s">
+        <v>519</v>
+      </c>
+      <c r="E69" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="F69" s="5" t="s">
         <v>520</v>
-      </c>
-[...15 lines deleted...]
-        </is>
       </c>
       <c r="G69" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H69" s="5" t="s">
         <v>521</v>
       </c>
       <c r="I69" s="5" t="s">
         <v>522</v>
       </c>
       <c r="J69" s="5" t="s">
-        <v>316</v>
+        <v>523</v>
       </c>
       <c r="K69" s="5" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="L69" s="6" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="M69" s="5" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="5" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C70" s="5" t="s">
-        <v>365</v>
+        <v>297</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>527</v>
-[...4 lines deleted...]
-        </is>
+        <v>430</v>
+      </c>
+      <c r="E70" s="5" t="s">
+        <v>431</v>
       </c>
       <c r="F70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H70" s="5" t="s">
         <v>528</v>
       </c>
       <c r="I70" s="5" t="s">
         <v>529</v>
       </c>
       <c r="J70" s="5" t="s">
-        <v>500</v>
+        <v>323</v>
       </c>
       <c r="K70" s="5" t="s">
         <v>530</v>
       </c>
       <c r="L70" s="6" t="s">
         <v>531</v>
       </c>
       <c r="M70" s="5" t="s">
         <v>532</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="5" t="s">
         <v>533</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C71" s="5" t="s">
-        <v>365</v>
+        <v>372</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="E71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H71" s="5" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="I71" s="5" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="J71" s="5" t="s">
-        <v>500</v>
+        <v>507</v>
       </c>
       <c r="K71" s="5" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="L71" s="6" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="M71" s="5" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="5" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C72" s="5" t="s">
-        <v>290</v>
+        <v>372</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>512</v>
-[...2 lines deleted...]
-        <v>424</v>
+        <v>534</v>
+      </c>
+      <c r="E72" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F72" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G72" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H72" s="5" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="I72" s="5" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="J72" s="5" t="s">
-        <v>542</v>
+        <v>507</v>
       </c>
       <c r="K72" s="5" t="s">
         <v>543</v>
       </c>
       <c r="L72" s="6" t="s">
         <v>544</v>
       </c>
       <c r="M72" s="5" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="5" t="s">
         <v>546</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C73" s="5" t="s">
-        <v>365</v>
+        <v>297</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>527</v>
-[...4 lines deleted...]
-        </is>
+        <v>519</v>
+      </c>
+      <c r="E73" s="5" t="s">
+        <v>431</v>
       </c>
       <c r="F73" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G73" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H73" s="5" t="s">
         <v>547</v>
       </c>
       <c r="I73" s="5" t="s">
         <v>548</v>
       </c>
       <c r="J73" s="5" t="s">
-        <v>500</v>
+        <v>549</v>
       </c>
       <c r="K73" s="5" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="L73" s="6" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="M73" s="5" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="5" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C74" s="5" t="s">
-        <v>282</v>
+        <v>372</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>274</v>
-[...4 lines deleted...]
-      <c r="F74" s="5" t="s">
+        <v>534</v>
+      </c>
+      <c r="E74" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F74" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G74" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H74" s="5" t="s">
         <v>554</v>
       </c>
-      <c r="G74" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H74" s="5" t="s">
+      <c r="I74" s="5" t="s">
         <v>555</v>
       </c>
-      <c r="I74" s="5" t="s">
+      <c r="J74" s="5" t="s">
+        <v>507</v>
+      </c>
+      <c r="K74" s="5" t="s">
         <v>556</v>
       </c>
-      <c r="J74" s="5" t="s">
+      <c r="L74" s="6" t="s">
         <v>557</v>
       </c>
-      <c r="K74" s="5" t="s">
+      <c r="M74" s="5" t="s">
         <v>558</v>
-      </c>
-[...4 lines deleted...]
-        <v>560</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="5" t="s">
+        <v>559</v>
+      </c>
+      <c r="B75" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C75" s="5" t="s">
+        <v>289</v>
+      </c>
+      <c r="D75" s="5" t="s">
+        <v>281</v>
+      </c>
+      <c r="E75" s="5" t="s">
+        <v>560</v>
+      </c>
+      <c r="F75" s="5" t="s">
         <v>561</v>
       </c>
-      <c r="B75" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D75" s="5" t="s">
+      <c r="G75" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H75" s="5" t="s">
         <v>562</v>
       </c>
-      <c r="E75" s="5" t="s">
+      <c r="I75" s="5" t="s">
         <v>563</v>
       </c>
-      <c r="F75" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H75" s="5" t="s">
+      <c r="J75" s="5" t="s">
         <v>564</v>
       </c>
-      <c r="I75" s="5" t="s">
+      <c r="K75" s="5" t="s">
         <v>565</v>
       </c>
-      <c r="J75" s="5" t="s">
+      <c r="L75" s="6" t="s">
         <v>566</v>
       </c>
-      <c r="K75" s="5" t="s">
+      <c r="M75" s="5" t="s">
         <v>567</v>
-      </c>
-[...4 lines deleted...]
-        <v>569</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="5" t="s">
+        <v>568</v>
+      </c>
+      <c r="B76" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C76" s="5" t="s">
+        <v>328</v>
+      </c>
+      <c r="D76" s="5" t="s">
+        <v>569</v>
+      </c>
+      <c r="E76" s="5" t="s">
         <v>570</v>
       </c>
-      <c r="B76" s="5" t="s">
-[...8 lines deleted...]
-      <c r="E76" s="5" t="s">
+      <c r="F76" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G76" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H76" s="5" t="s">
         <v>571</v>
       </c>
-      <c r="F76" s="5" t="s">
+      <c r="I76" s="5" t="s">
         <v>572</v>
       </c>
-      <c r="G76" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H76" s="5" t="s">
+      <c r="J76" s="5" t="s">
         <v>573</v>
       </c>
-      <c r="I76" s="5" t="s">
+      <c r="K76" s="5" t="s">
         <v>574</v>
       </c>
-      <c r="J76" s="5" t="s">
+      <c r="L76" s="6" t="s">
         <v>575</v>
       </c>
-      <c r="K76" s="5" t="s">
+      <c r="M76" s="5" t="s">
         <v>576</v>
-      </c>
-[...4 lines deleted...]
-        <v>578</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="s">
+        <v>577</v>
+      </c>
+      <c r="B77" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C77" s="5" t="s">
+        <v>281</v>
+      </c>
+      <c r="D77" s="5" t="s">
+        <v>289</v>
+      </c>
+      <c r="E77" s="5" t="s">
+        <v>578</v>
+      </c>
+      <c r="F77" s="5" t="s">
         <v>579</v>
-      </c>
-[...15 lines deleted...]
-        </is>
       </c>
       <c r="G77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H77" s="5" t="s">
         <v>580</v>
       </c>
       <c r="I77" s="5" t="s">
         <v>581</v>
       </c>
       <c r="J77" s="5" t="s">
-        <v>492</v>
+        <v>582</v>
       </c>
       <c r="K77" s="5" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="L77" s="6" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="M77" s="5" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="5" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C78" s="5" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>282</v>
+        <v>495</v>
       </c>
       <c r="E78" s="5" t="s">
-        <v>571</v>
-[...2 lines deleted...]
-        <v>572</v>
+        <v>28</v>
+      </c>
+      <c r="F78" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H78" s="5" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="I78" s="5" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="J78" s="5" t="s">
-        <v>588</v>
+        <v>499</v>
       </c>
       <c r="K78" s="5" t="s">
         <v>589</v>
       </c>
       <c r="L78" s="6" t="s">
         <v>590</v>
       </c>
       <c r="M78" s="5" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="5" t="s">
         <v>592</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C79" s="5" t="s">
-        <v>27</v>
+        <v>281</v>
       </c>
       <c r="D79" s="5" t="s">
+        <v>289</v>
+      </c>
+      <c r="E79" s="5" t="s">
+        <v>578</v>
+      </c>
+      <c r="F79" s="5" t="s">
+        <v>579</v>
+      </c>
+      <c r="G79" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H79" s="5" t="s">
         <v>593</v>
       </c>
-      <c r="E79" s="5" t="s">
-[...2 lines deleted...]
-      <c r="F79" s="5" t="s">
+      <c r="I79" s="5" t="s">
         <v>594</v>
       </c>
-      <c r="G79" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H79" s="5" t="s">
+      <c r="J79" s="5" t="s">
         <v>595</v>
       </c>
-      <c r="I79" s="5" t="s">
+      <c r="K79" s="5" t="s">
         <v>596</v>
-      </c>
-[...6 lines deleted...]
-        </is>
       </c>
       <c r="L79" s="6" t="s">
         <v>597</v>
       </c>
       <c r="M79" s="5" t="s">
         <v>598</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="5" t="s">
         <v>599</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C80" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D80" s="5" t="s">
         <v>600</v>
-      </c>
-[...1 lines deleted...]
-        <v>601</v>
       </c>
       <c r="E80" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="F80" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F80" s="5" t="s">
+        <v>601</v>
       </c>
       <c r="G80" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H80" s="5" t="s">
         <v>602</v>
       </c>
       <c r="I80" s="5" t="s">
         <v>603</v>
       </c>
       <c r="J80" s="5" t="s">
+        <v>507</v>
+      </c>
+      <c r="K80" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L80" s="6" t="s">
         <v>604</v>
       </c>
-      <c r="K80" s="5" t="s">
+      <c r="M80" s="5" t="s">
         <v>605</v>
-      </c>
-[...4 lines deleted...]
-        <v>607</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="5" t="s">
+        <v>606</v>
+      </c>
+      <c r="B81" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C81" s="5" t="s">
+        <v>607</v>
+      </c>
+      <c r="D81" s="5" t="s">
         <v>608</v>
       </c>
-      <c r="B81" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D81" s="5" t="s">
+      <c r="E81" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="F81" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G81" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H81" s="5" t="s">
         <v>609</v>
       </c>
-      <c r="E81" s="5" t="s">
+      <c r="I81" s="5" t="s">
         <v>610</v>
       </c>
-      <c r="F81" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H81" s="5" t="s">
+      <c r="J81" s="5" t="s">
         <v>611</v>
       </c>
-      <c r="I81" s="5" t="s">
+      <c r="K81" s="5" t="s">
         <v>612</v>
       </c>
-      <c r="J81" s="5" t="s">
+      <c r="L81" s="6" t="s">
         <v>613</v>
       </c>
-      <c r="K81" s="5" t="s">
+      <c r="M81" s="5" t="s">
         <v>614</v>
-      </c>
-[...4 lines deleted...]
-        <v>616</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="5" t="s">
+        <v>615</v>
+      </c>
+      <c r="B82" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C82" s="5" t="s">
+        <v>281</v>
+      </c>
+      <c r="D82" s="5" t="s">
+        <v>616</v>
+      </c>
+      <c r="E82" s="5" t="s">
         <v>617</v>
       </c>
-      <c r="B82" s="5" t="s">
-[...12 lines deleted...]
-        <v>594</v>
+      <c r="F82" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H82" s="5" t="s">
         <v>618</v>
       </c>
       <c r="I82" s="5" t="s">
         <v>619</v>
       </c>
       <c r="J82" s="5" t="s">
-        <v>500</v>
+        <v>620</v>
       </c>
       <c r="K82" s="5" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="L82" s="6" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="M82" s="5" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="5" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C83" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D83" s="5" t="s">
-        <v>593</v>
+        <v>600</v>
       </c>
       <c r="E83" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F83" s="5" t="s">
-        <v>594</v>
+        <v>601</v>
       </c>
       <c r="G83" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H83" s="5" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="I83" s="5" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="J83" s="5" t="s">
-        <v>500</v>
+        <v>507</v>
       </c>
       <c r="K83" s="5" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="L83" s="6" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="M83" s="5" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="5" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C84" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D84" s="5" t="s">
-        <v>593</v>
+        <v>600</v>
       </c>
       <c r="E84" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F84" s="5" t="s">
-        <v>594</v>
+        <v>601</v>
       </c>
       <c r="G84" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H84" s="5" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="I84" s="5" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="J84" s="5" t="s">
-        <v>500</v>
+        <v>507</v>
       </c>
       <c r="K84" s="5" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="L84" s="6" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="M84" s="5" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="5" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C85" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D85" s="5" t="s">
-        <v>593</v>
+        <v>600</v>
       </c>
       <c r="E85" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F85" s="5" t="s">
-        <v>594</v>
+        <v>601</v>
       </c>
       <c r="G85" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H85" s="5" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="I85" s="5" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="J85" s="5" t="s">
-        <v>500</v>
+        <v>507</v>
       </c>
       <c r="K85" s="5" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="L85" s="6" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="M85" s="5" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="5" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C86" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D86" s="5" t="s">
-        <v>642</v>
+        <v>600</v>
       </c>
       <c r="E86" s="5" t="s">
-        <v>386</v>
-[...4 lines deleted...]
-        </is>
+        <v>28</v>
+      </c>
+      <c r="F86" s="5" t="s">
+        <v>601</v>
       </c>
       <c r="G86" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H86" s="5" t="s">
         <v>643</v>
       </c>
-      <c r="I86" s="5"/>
+      <c r="I86" s="5" t="s">
+        <v>644</v>
+      </c>
       <c r="J86" s="5" t="s">
-        <v>644</v>
+        <v>507</v>
       </c>
       <c r="K86" s="5" t="s">
         <v>645</v>
       </c>
       <c r="L86" s="6" t="s">
         <v>646</v>
       </c>
       <c r="M86" s="5" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="5" t="s">
         <v>648</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C87" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D87" s="5" t="s">
-        <v>593</v>
+        <v>649</v>
       </c>
       <c r="E87" s="5" t="s">
-        <v>28</v>
+        <v>393</v>
       </c>
       <c r="F87" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G87" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H87" s="5" t="s">
-        <v>649</v>
-[...1 lines deleted...]
-      <c r="I87" s="5" t="s">
         <v>650</v>
       </c>
+      <c r="I87" s="5"/>
       <c r="J87" s="5" t="s">
-        <v>500</v>
+        <v>651</v>
       </c>
       <c r="K87" s="5" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="L87" s="6" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="M87" s="5" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="5" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C88" s="5" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="D88" s="5" t="s">
-        <v>282</v>
+        <v>600</v>
       </c>
       <c r="E88" s="5" t="s">
-        <v>571</v>
-[...2 lines deleted...]
-        <v>572</v>
+        <v>28</v>
+      </c>
+      <c r="F88" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G88" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H88" s="5" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="I88" s="5" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="J88" s="5" t="s">
-        <v>657</v>
+        <v>507</v>
       </c>
       <c r="K88" s="5" t="s">
         <v>658</v>
       </c>
       <c r="L88" s="6" t="s">
         <v>659</v>
       </c>
       <c r="M88" s="5" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="5" t="s">
         <v>661</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C89" s="5" t="s">
-        <v>27</v>
+        <v>281</v>
       </c>
       <c r="D89" s="5" t="s">
-        <v>593</v>
+        <v>289</v>
       </c>
       <c r="E89" s="5" t="s">
-        <v>28</v>
+        <v>578</v>
       </c>
       <c r="F89" s="5" t="s">
+        <v>579</v>
+      </c>
+      <c r="G89" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H89" s="5" t="s">
         <v>662</v>
       </c>
-      <c r="G89" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H89" s="5" t="s">
+      <c r="I89" s="5" t="s">
         <v>663</v>
       </c>
-      <c r="I89" s="5" t="s">
+      <c r="J89" s="5" t="s">
         <v>664</v>
-      </c>
-[...1 lines deleted...]
-        <v>500</v>
       </c>
       <c r="K89" s="5" t="s">
         <v>665</v>
       </c>
       <c r="L89" s="6" t="s">
         <v>666</v>
       </c>
       <c r="M89" s="5" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="5" t="s">
         <v>668</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C90" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D90" s="5" t="s">
+        <v>600</v>
+      </c>
+      <c r="E90" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="F90" s="5" t="s">
         <v>669</v>
       </c>
-      <c r="D90" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E90" s="5" t="s">
+      <c r="G90" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H90" s="5" t="s">
         <v>670</v>
       </c>
-      <c r="F90" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H90" s="5" t="s">
+      <c r="I90" s="5" t="s">
         <v>671</v>
       </c>
-      <c r="I90" s="5"/>
       <c r="J90" s="5" t="s">
+        <v>507</v>
+      </c>
+      <c r="K90" s="5" t="s">
         <v>672</v>
       </c>
-      <c r="K90" s="5" t="s">
+      <c r="L90" s="6" t="s">
         <v>673</v>
       </c>
-      <c r="L90" s="6" t="s">
+      <c r="M90" s="5" t="s">
         <v>674</v>
       </c>
-      <c r="M90" s="5" t="s">
+    </row>
+    <row r="91">
+      <c r="A91" s="5" t="s">
         <v>675</v>
+      </c>
+      <c r="B91" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C91" s="5" t="s">
+        <v>676</v>
+      </c>
+      <c r="D91" s="5" t="s">
+        <v>534</v>
+      </c>
+      <c r="E91" s="5" t="s">
+        <v>677</v>
+      </c>
+      <c r="F91" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G91" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H91" s="5" t="s">
+        <v>678</v>
+      </c>
+      <c r="I91" s="5"/>
+      <c r="J91" s="5" t="s">
+        <v>679</v>
+      </c>
+      <c r="K91" s="5" t="s">
+        <v>680</v>
+      </c>
+      <c r="L91" s="6" t="s">
+        <v>681</v>
+      </c>
+      <c r="M91" s="5" t="s">
+        <v>682</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -8272,44 +8346,45 @@
     <hyperlink ref="M66" r:id="rId71"/>
     <hyperlink ref="M67" r:id="rId72"/>
     <hyperlink ref="M68" r:id="rId73"/>
     <hyperlink ref="M69" r:id="rId74"/>
     <hyperlink ref="M70" r:id="rId75"/>
     <hyperlink ref="M71" r:id="rId76"/>
     <hyperlink ref="M72" r:id="rId77"/>
     <hyperlink ref="M73" r:id="rId78"/>
     <hyperlink ref="M74" r:id="rId79"/>
     <hyperlink ref="M75" r:id="rId80"/>
     <hyperlink ref="M76" r:id="rId81"/>
     <hyperlink ref="M77" r:id="rId82"/>
     <hyperlink ref="M78" r:id="rId83"/>
     <hyperlink ref="M79" r:id="rId84"/>
     <hyperlink ref="M80" r:id="rId85"/>
     <hyperlink ref="M81" r:id="rId86"/>
     <hyperlink ref="M82" r:id="rId87"/>
     <hyperlink ref="M83" r:id="rId88"/>
     <hyperlink ref="M84" r:id="rId89"/>
     <hyperlink ref="M85" r:id="rId90"/>
     <hyperlink ref="M86" r:id="rId91"/>
     <hyperlink ref="M87" r:id="rId92"/>
     <hyperlink ref="M88" r:id="rId93"/>
     <hyperlink ref="M89" r:id="rId94"/>
     <hyperlink ref="M90" r:id="rId95"/>
+    <hyperlink ref="M91" r:id="rId96"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>