--- v0 (2026-06-02)
+++ v1 (2026-09-01)
@@ -1009,52 +1009,52 @@
 Christine Swane
 Adelheyde Syberg
 Hempel Syberg
 Sigurd Thomsen
 Vagn Thomsen
 - Vesterdal
 Johannes Vesterdal
 Albrecht  Warberg
 Frederik Warberg
 Laura Warberg
 Else Wienberg</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/5K5zZYof</t>
   </si>
   <si>
     <t>1900-09-01 - 1901-04-24</t>
   </si>
   <si>
     <t>Elna -
 Laurentius Allerup
 Ellen Agnete Amstrup
 Louise Amstrup
 Harald Balslev
 Lars Christian Balslev
+Laura Balslev
 Thorvald Balslev
-Laura Balslev, f. Leth
 Herman Bang
 Alice Bondesen
 Emil Brandstrup
 Thora  Branner
 - Fibiger, Frøken
 Marie Juul
 Otto Lagoni
 Peter Erasmus Lange-Müller
 Alhed Larsen
 Jeppe Larsen
 Marie Larsen
 Vilhelm Larsen
 Vilhelmine  Larsen
 Christine  Mackie
 Cathrine Meyer
 Erhard Meyer
 Otto  Meyer
 Sophus  Meyer
 Augusta Mogensen
 Christian Mogensen
 Otto Emil  Paludan
 Antoine-François Prévost d'Exiles
 Leopold Rosenfeld
 Ellen  Sawyer
 Erik Schaffalitzky de Muckadell
@@ -1489,51 +1489,51 @@
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Zf6v</t>
   </si>
   <si>
     <t>[29-1-24] Tirsdag.
 Kære Muk!
 Tak for dine og Bes’s Breve! Mit Ben er all right igen. I Søndags var jeg oppe for første Gang det var jo morsomt at Ballet var saa vellykket og en udmærket Idé med Bridge med Swane og Bedstemoder. Putte skal til Ølstedgaard 1. Feb. og blive der til Sommer. Puf tager vidst ogsaa med til København – saa Mareje og jeg bliver ene paa Skuepladsen. Tante Be skal brygge i Dag, saa jeg er meget spændt paa om vi faar Tid til at gaa paa Isen. Det er store Undere hvis love Mudi at løbe pænt
 Tante Be er meget glad
 Fru Louise Brønsted
 Willemoesgade 46,1 
 København Ø.
 ved at jeg bliver. Jeg skriver til Tandlægen i Dag og sender jer ved Lejlighed min Kapital.
 Tusind Hilsner til jer alle fra Lomme.</t>
   </si>
   <si>
     <t>1924-04-10</t>
   </si>
   <si>
     <t>Hindsholmvej 213, 5300 Kerteminde, Danmark
 Ølstedgårdsvej 9, 5672 Broby, Danmark</t>
   </si>
   <si>
     <t>Peter Oluf Brønsted
 Grethe Jungstedt
-Matilde Jungstedt
+Matilda Jungstedt
 Alhed Larsen
 Andreas Larsen
 Johan Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Marie Larsen
 Harald Meyer
 Fru Nielsen
 Sigurd  Swane
 Laura Warberg</t>
   </si>
   <si>
     <t>Den tidligere herregård Østedgård har i 26 år (2020) huset Rudolf Steiner Skolens bosted for udviklingshæmmede.</t>
   </si>
   <si>
     <t>Alhed Marie Brønsted savner at få flere breve fra forældre og søskende. Broderen Peter opfordres til a tage cyklen med på påskeferien i Kerteminde. AMB og Alhed har travlt med at stryge og hjælpe Johanne Christine Larsen med flytningen. Søndag skal hele familien til fin fest på Ølstedgård. 
 Der er problemer med rugemaskinen, idet en lampe går i stykker, og Marie Larsen (der står for hønseholdet) har ingen reservelampe.
 Alhed Larsens fødselsdag fejres med mange besøgende hele dagen og stor, fin middag om aftenen. Der er travlt i køkkenet hele dagen, og næste dag må alle hjælpe til med den store opvask. Marie Larsen er fortravlet og sur og skælder ud over den lille pige Mathilde Jungstedt, selv om hun allerede er lagt i seng. Alhed Larsen må også lyse æg, selv om hun er meget træt efter fødselsdagen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/FYsw</t>
   </si>
   <si>
     <t>10-4-24.
 Kære Muk!
@@ -1665,51 +1665,51 @@
   <si>
     <t>https://fynboerne.ktdk.dk/d/2ztm</t>
   </si>
   <si>
     <t>Kæreste Lavsi!
 Tak for Brevet i dag! Jeg forstaar ikke, at Du stadig er misfornøjet, hvad Breve angaar. Jeg skriver jo øjeblikkelig, naar jeg har faaet Brev, saaledes ogsaa sidst, mon Du ikke har faaet det? Der var et vedlagt fra Harald Meier. Derimod synes jeg Du er meget sparsom med Breve denne Gang og Du kender dog altid min Adresse. Her staar alt godt til, Ejler og Nette er her endnu, her spilles Tennis og af og til Bridge. I Aften kommer Kisse og Fru Falck Jensen. Gamle var hjemme i Søndags, og Hubert og hans Kammerat kom til Middag og blev hele Dagen, saa her udfolder sig et livligt Folkeliv, det er vist helt godt at Du ikke er hjemme. Værkstedet er jo fuldstændig overfyldt med Trykkeri, [et overstreget tegn/bogstav] 20 store Stativer bl.a. Det kniber lidt med Ro til Trykkeriet, her kommer saa meget, i Gaar Efterm. Østergaard med Kone og Børn og Faster Trine. I Formiddags Minna, der er paa Risinge, I Efterm. Pan. Og saa ligger Mor af Bronchitis ovre hos Agrarens, saa der gaar jeg daglig over, hun er lidt bedre. Jeg har en 254 (skal have 360) foruden de 34 jeg sendte derover, men dem regner jeg ikke med, de kasserer vist de fleste, Klodsen var umulig, inden den blev renset igennem. Fru Bøttern kom i Aftes og spurgte om jeg ikke vilde tage med dem en Tur paa Søndag. Victor skulde til Tømmerhandlermøde i Middelfart og saa skulde Ellen hun og altsaa jeg, med samt medbragt Mad. Jeg slog til, dels fordi en Luftetur kunde være rar, dels fordi jeg synes det er et Forsoningstegn fra Victors Side. – Naa, nu faar Du ikke mere, jeg skal nok sende Pyjamas.
 1000 Hilsner
 Din A.
 Tirsdag</t>
   </si>
   <si>
     <t>1938-02-13</t>
   </si>
   <si>
     <t>Sallinge Kro</t>
   </si>
   <si>
     <t>Lindøgaard pr. Dræby St.</t>
   </si>
   <si>
     <t>Thora Cohn
 Drude Jørgensen
 Alhed Larsen
 Johannes Larsen
 Marie Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Axel  Müller
 Karen Pilegaard
 Lars Pilegaard
 Valdemar Rørdam
 Jørgen Schou
 Karl Schou
 Marie Schou
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem baronessen og professoren var. Gudrun på Sallinge Kro kendes heller ikke. 
 Drude Jørgensen købte en samling af Johannes Larsens oliemalerier med motiv fra H.C. Andersens Den grimme Ælling til ophængning på Fyns Forsamlingshus.
 Else og Andreas Larsen fik i 1938 datteren Thora.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0771</t>
   </si>
   <si>
     <t>Astrid/Dis Warberg-Goldschmidt har det dejligt på Sallinge Kro. Hun nyder at høre fynsk tale igen og at møde søde mennesker. Måske skal hun en tur til Munkebo Kro og vil i så fald besøge Johanne/Junge Larsen.
 Astrid har besøgt Fyns Forsamlingshus og set Johannes Larsens billeder. Hun har også set Alhed Larsens stokroser og Karl Schous interiør med mor og barn på Stiftsmuseet. 
 På Ølstedgaard besøgte Astrid professoren, som læste højt af sine digte. Hun har været i Ryslinge og høre Rørdam samt på besøg på Erikshaab.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/wsmJ</t>
   </si>