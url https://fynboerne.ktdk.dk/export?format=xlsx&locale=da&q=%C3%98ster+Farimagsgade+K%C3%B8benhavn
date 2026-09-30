--- v0 (2026-05-19)
+++ v1 (2026-09-30)
@@ -170,51 +170,51 @@
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv</t>
   </si>
   <si>
     <t>Alhed og Johannes Larsen er nu i Firenze efter en uges ophold i Pisa.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/pkLk</t>
   </si>
   <si>
     <t>Kære Ugle!
 Mange Tak fra os begge for Badeolien, som til god Redelighed laa i Pisa, vi havde stor Nytte af den. Vi var 8 Dage i Pisa hvor vi havde det godt og nu har vi været her ligesaa længe. Du kan tro her er meget at se paa, vi anstrænger hver Dag, men har det meste tilbage og det vi har set er kun set flygtigt igennem. Her ser du et af de mange dejlige gamle Paladser, som der vrimler af i hver Gade. Mange Hilsner fra Alhed som sidder og skriver og fra Din Johannes. I Dag har vi faaet kogt Haj med Olje og Citron, derefter Blæksprutte i Olje og Spinat, saa Lam og Ost - Rødvin</t>
   </si>
   <si>
     <t>u.å. december 1898</t>
   </si>
   <si>
     <t>Vilhelmine  Larsen</t>
   </si>
   <si>
     <t>Margrethe  Eckardt
 Georg Larsen
 Johannes Larsen
 Marie Larsen
 Vilhelm Larsen
-Marie   Larsen, Georg Larsens datter
+Anna Marie   Larsen, Georg Larsens datter
 Vilhelm Larsen, Georgs søn
 Henrik Ramsing
 Elisabeth Storm</t>
   </si>
   <si>
     <t>Christine Swane bor hos sin fætter Alfred Eckardt, Øster Farimagsgade 73, 3. København
 Det er usikkert hvem Cathrine er.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske arkiv</t>
   </si>
   <si>
     <t>Christine Swane begynder at falde til på skolen - Akademiet i København.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/EFin</t>
   </si>
   <si>
     <t>Kjære Christine
 Her er et Brev du maa skynde dig at give Margrethe og her er nogle fra Johannes - Til Vilhelm skriver jeg i morgen og sender 1 Madkasse; Hilsen fra Eder fik vi med Cathrine og nu kom dit Brev Gud ske Tak du begynder at forstaa det er godt du er paa Skolen det gaar nok alt sammen.
 Marie hjælper Georgs med Juleudstilling og hele Kontoret er pyntet med mange gode Sager. Fru Storm er allerede begyndt at gjøre Indkjøb af Gotter. Den lille Pige skal i Kirke 2. Juledag for saa er Familien samlede, hun vokser godt og Ville er meget sød.
 Her er en frygtelig Storm og Regn men nu maa det vel snart holde op, Bagerlejligheden er lejet ud til Tømmermester Ramsing som holder Bryllup paa Fredag der er lagt nyt Gulv i Boutikken og det er nu let graat ny Dørtrin og malet Vinduer og Døre; men alt det har Ramsing selv besørget, det er kun i Vinter han skal bo der for til Foraaret, vil vi leje det ud til en Bager 
 Vi maatte sende Penge igaar til Johannes saa skal der komme til Bisse inden ret mange Dage ja nu vil de endelig have Brevet med naar de henter Post, du og Klaks glæder Eder, men jeg troer rigtignok jeg glæder mig mere lille Dinemor kjærlig Hilsen og Gud velsigne dig din Moder</t>
   </si>
   <si>