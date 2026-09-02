--- v0 (2026-05-25)
+++ v1 (2026-09-02)
@@ -63,68 +63,68 @@
     <t>URL</t>
   </si>
   <si>
     <t>Transskription</t>
   </si>
   <si>
     <t>1912-01-07</t>
   </si>
   <si>
     <t>Brev</t>
   </si>
   <si>
     <t>Laura Warberg</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Øxendrup</t>
   </si>
   <si>
     <t>Malmø
 St. Pauli Kyrkogatan 19</t>
   </si>
   <si>
-    <t>Anna Anna, pige i huset hos Brønsted
-Wilhelmine Berg
+    <t>Wilhelmine Berg
 Christian  Brandstrup
 Eline  Brandstrup
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Louise Brønsted
 Carl Carl, Ellen Sawyers kæreste
 - Claudie
 Ina  Goldschmidt
 Grethe Jungstedt
 Alhed Larsen
 Andreas Larsen
 Johan Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Christine  Mackie
 Mine Mine, Brædstrup
+Anna -, pige i huset hos Brønsted
 Ellen  Sawyer
 Hempel Syberg
 Andreas Warberg
 Conrad Warberg
 Else Warberg
 Karen Warberg
 Marie Warberg</t>
   </si>
   <si>
     <t>Laura Warberg opholdt sig på Glorup, hvor Albrecht Warberg, hendes svoger, var godsforvalter. Det kan ikke afgøres, hvilken af de to døtre fra Glorup der skal rejse med Laura W. De blev samlet kaldt Titterne, og i dette brev optræder navnet Titte.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2076</t>
   </si>
   <si>
     <t>Laura Warberg nyder at være på Glorup. Hun rejser derfra til Birkerød for at hjælpe datteren Louise. I april vil hun opholde sig hos Hempel Syberg og i sidste del af april samt maj hos Alhed og Johannes Larsen. 20. maj rejser hun sydpå over Hamborg til Schweiz, München mm. Mon dog ikke Astrid kan komme med på rejsen? Laura har spurgt Else og Conrad Warberg, om deres datter må tage med på rejsen. Hun blev henrykt. 
 Kan Astrid mon ikke tjene lidt penge ved at skrive til bladene?
 Laura spørger, om Ellen stadig har god kontakt med Carl. Grethe har talt om, at hun og moderen skal tilbringe sommeren med ham.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/QkiQ</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Astrid Goldschmidt