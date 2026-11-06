--- v0 (2026-05-08)
+++ v1 (2026-11-06)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="32" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="41" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -116,50 +116,127 @@
 Thøger Larsens nye digtsamling er udkommet. Grete og Mathilda/Lille Jungstedt har været på besøg, og Thøger Larsen kom også. 
 Ellen og Johanne/Junge Larsen deltager i tyskundervisning sammen med en tungnem skolebestyrer.
 Alhed og Johannes Larsen er kommet hjem fra Båxhult. Alhed blev straks efter syg igen, og da de efterfølgende deltog i en jagt på Orelund, blev det værre. Hun skulle have sagt nej til at tage med,</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/MsPI</t>
   </si>
   <si>
     <t>[På kuvertens forside:]
 3
 Mrs. J. L. Brønsted
 Bishop St. 106
 New Haven
 Conn.
 U.S.A.
 [På kuvertens bagside:]
 Return to: Sawyer - Kjerteminde, Denmark
 [I brevet:]
 21/10 - 26 Kjerteminde
 Kære lille Lugge!
 Tak for dit Kort fra Niagara. Det fryder mig stadig ubeskriveligt, at du synes saa godt om Amerikanerne. Det er som om Nulle - jeg mener Eastman - faar Oprejsning der i gennem. Naar jeg følte noget fra or ["ra" overstreget; "or" indsat over linjen] Amerika, var det jo paa en Maade via ham, - jeg oplevede paa en mærkelig Maade - intuitivt - hans Fornemmelse og synes jeg har oplevet hans Barndom og Ungdom, - ja endog hans Forfædres, - de strænge, stærke [ulæseligt ord] England Puritanere. Naar alt det, som var hans Rod og Oprindelse blev haanet og uforstaaet, saa syntes jeg det var Eastman selv! Og saa kan du nok forstaa, at det er en uhyre Tilfredsstillelse naar du kan lide noget af det. - Det tog mig flere Aar og lære at forstaa, men jeg er jo ogsaa saa dum, - eller var, - for jeg siger med Dr. Bichel at det er dejligt at mærke, at man bliver klogere Aar for Aar. Men Lugge, jeg tror virkelig at jeg paa de 13 Aar jeg boede derovre, naaede langt i Forstaaelse, den dybe Gennemtrængende Forstaaelse af New England. Gud skal vide, der var nok at irritere sig over, men "tout comprendre, cè serat tout pardonner" - (undskyld Stavefæjl) Mit Billede af Forfædrenes Skikkelser og Liv og Gærning ["og Gærning" indsat over linjen] var saa levende, at det hjalp til at opfatte Efterkommerne mere retfærdigt, end de fleste Indvandrere ellers gør det. [ellers gør det" indsat over linjen] Dernæst kunde jeg skjælne el. ane hvor der var Overfaldsskade paa Samfundslivet. Mulig en Del af mine "Opfattelser" var indbildte, - men ogsaa mulig at en Del var Intuition. - Jeg læste jo med stor Iver Landets Historie - John Fiske var den bedste. Kan du ikke faa dem fra et "library" - der maa vel være et Carnegie i Nærheden, - det synes jeg altid, der var. Det Fiske ["Fiske" indsat over linjen] er efter min Mening glimrende Bøger. Og Lugge faa dem paa "library" til at anbefale dig Bøger, som karakteriserer Befolkningen i New England. Jeg ved nok at Conn. ikke er New England, - men du kan godt ["godt" indsat over linjen] for min Skyld sætte dig lidt særlig ind i alt det New E. ["New E. indsat over linjen] Jeg kan ikke huske Forfatternes Navne Mange af dem er maaske lidt barnlige og for en Europæer lidt sødladne, - men det er det samme, - de hjælper til at levendegøre Billedet af Folket. Jeg er dog en Torsk til at huske. - Der var en som bl.a. skrev "Timothys Quest" - en Dame, - hun har mange smaa fine Fortællinger om Landboerne. Og det er jo paa Landet og i de smaa Landsbysamfund, at man finder de rene Typer. Mornine prællede alt jo af paa, - Hatt ligesaa, - han saa i Amerikanerne mest kun Indianerforfølgere. Junge var der for kort og kom ligesom forkert ind paa det hele, - Billy jo noget ufordøjelig - aandelig talt. - Lugge, læs ogsaa Mark Twains "Huckleberry Finn ["II" indsat over linjen] og Tom Sawyer. ["I"] indsat over linjen] (T.S. først.) Huckleberry er den bedste. Jeg kan ikke se andet end at den er glimrende Literatur. Denne Færd ned af Missisipi paa Tømmerflaaden sammen med Negeren Sam er virkelig en af mine store Oplevelser paa Literaturens Omraade. Men hvor er jeg blevet haanet for min Smag her til Lands.
 Naa, du synes maaske at jeg maa hellere fortælle lidt om Danmark, end fordybe mig i Amerika. Men du forstaar nok, at jeg er meget optaget af at du er der. Gid du kunde se East Andover og lade Thompsons vise dig vores Hus. Men det er jo noget afsides naturligvis. -
 Ja, hvad er der her. - Nu er det Efteraar og Bladene er faldne ude i min lille Have, men der kan endnu plukkes en Del Lathyrus og Petunia og Reseda og Georginer. Jeg har faaet mine brune Chenille-Vintergardiner op, - som Mor ordnede for mig i fjor, - de luner og hygger umaadeligt. Her er yndigt og jeg er mere end nogensinde forelsket i mit lille "komplette" Hus. Af Begivenheder: Thøgers nye Digtsamling, som hedder "Søndengalm" er udkommet. Det er altsammen Digte fra og om Italien. Jeg spejder efter Anmeldelser. De betegner afgjort et Vendepunkt i hans Produktion, og jeg er spændt paa, hvad Side, man mener han er vendt til. Det er en Fornyelse, det er der ikke Tvivl om. - Lille Muse og Lille rejste d. 21 Sept. det var et slemt Savn, - men det er saa morsomt at tænke paa, at de har været her og at de hyggede sig her. Gr. tog 5 Pund paa af min gode Mad!! Thøger var her og hilse paa dem paa Hjemrejse fra Aakjærfest og gamle Gr. og jeg kørte ham i Bil til Jelling hvor han saa tog Toget. Mon jeg dog ikke har skrevet det. - Vi var ved Faarup Sø, som vi ogsaa var ved. - Lugge, vi har en "tysk Aften." Her er nemlig en delvis indfødt ung Lærer ved Skolen, som giver private Timer ogsaa. En livlig, energisk ung Mand. Klassen bestaar af Skolebestyreren, Junge og mig. Desværre synes jeg at Skolebestyreren er meget tykhovedet, - han træder og stamper i hvert sølle Akkusativ og Dativ. Han kalder det Grundighed, men jeg kalder det Tykhovedethed. Saadan kan man jo se lidt forskelligt paa det. Havde vi Enetimer, skulde jeg blive som en Indfødt i Vinter, - det siger den unge Mand selv. - Men Skoleb. haler jo tlbage. Han laver jo ogsaa en Pærevælling af hver Sætning ved at blande Engelsk i det, - og er selvf. stolt af det (det er de altid). Jeg synes det er saa morsomt at Junge er med. Hun er min Gæst i Timen d.v.s. jeg forærer hende hendes Andel. Ellers vilde hun ikke være med, - hun ofrer jo intet paa sig selv. Hveranden Gang er det her og hveranden Gang hos Skoleb. og saa drikker vi Kaffe bagefter. Det er saa fornøjeligt. -
 Nu er Lases kommet hjem fra Båxhult. Alhed var saa rask da hun kom og har haft det glimrende deroppe, - men saa snart hun kommer hjem, er det jo knap saa godt. Og saa kan du tænke dig, - da de havde været hjemme en Uge rejste de til Jagt paa Orelund og Torbenfeldt og kom hjem i Aftes og idag ligger Alhed. Der var isnende koldt og hun frøs saa grænseløst og det kan hun jo ikke taale. - Hun vidste det i Forvejen, men syntes, hun var nødt til at tage med for Las's Skyld. Og nu er hun jo saa bitter paa ham. Der er jo Ting, vi grovere Naturer ikke forstaar. Hun kunde da sige "Fanneme, nej jeg vil ikke med" Det er da en daarlig Tjeneste at gøre ham, at føje ham og rejse med, - og saa være færdig at æde ham af Arrigskab bagefter. Las er jo nu en Gang en Klodsmajor med hendes Sygdom. - Swane er der i denne Tid. Kjeld Tutein er nu fast ansat som Gamles Hushjælp. De er meget glade ved ham og det er en stor Ting for Gamle. - Dede var her i Søndags et lille Svip. Han valgte sa en af de gamle slebne Karafler [tegning indsat] hjemme fra samt Tinbægeret du ved, som Mor altid havde paa Bordet. Og Minna fik det grønne Shawl. Vi fulgte ham til Middelfart - Gamle i sin Bil, - og i Hotel Middelfarts gamle Vinstue - en sjov Kælder nød vi en [indsat i venstre margen s. 6; på højkant:] Flaske Portvin til 12 Kr, som Dede gav. I ser vel at Lut er bleven gift med Hais! - Min nye Fortælling er nu færdig Se S. I (se S. X) ["(se S. X)" overstreget] 2
 [Indsat i venstre margen s. 2; på højkant:] Thøger fik M.S. og skriver, at han har læst den med "Interesse og Fornøjelse", - men det kan ikke nytte noget. Jeg vil gærne vide, hvad [Indsat i venstre margen s. 3; på højkant:] der er skidt og hvad der er godt (om der er noget). Den hedder "Aaen" og vores Aa er en af Hovedpersonerne, saa du kan forstaa, at [Indsat i venstre margen s. 4; på højkant:] jeg har forsøgt at udtrykke noget af min Følelse for det dyrebareste, vi har. Hvis jeg var gammeldags og senti- (fort. Side 6) [Indsat i venstre margen s. 6; på højkant:] mental saa skulde der være Dedikation, saadan: "Til lille Muk som jeg har oplevet Aaen sammen med." Men saadan noget nøjes man med at tænke nu omstunder, - og det kan jo for saa vidt være lige saa godt. [Indsat i venstre margen s. 1; på højkant:] Jeg skal sende dig den saa snart den er maskinskrevet, - og saa vil jeg gærne have en lidt indgaaende Kritik fra dig.</t>
+  </si>
+  <si>
+    <t>1926-10-25</t>
+  </si>
+  <si>
+    <t>Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Rolfsvej 17 København</t>
+  </si>
+  <si>
+    <t>Adam Afzelius
+Agnes Afzelius
+Kaj Afzelius
+Alhed Marie Brønsted
+Johannes Nicolaus Brønsted
+Peter Oluf Brønsted
+Adam Goldschmidt
+Ina  Goldschmidt
+Johanne Goldschmidt
+Johannes Hohlenberg
+- Rastrup
+Janna Schou
+Jørgen Schou
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Rossia var det forsikringsselskab, som Astrid Warberg arbejdede for. 
+Johannes Brønsted var gæsteprofessor ved flere amerikanske universiteter i 1926. Louises og hans tre døtre var imens hjemme i Danmark. Deres bror, Peter, var med i USA. 
+Mohr, Buster og deres kærester kendes ikke. Ej heller Fru Breuner.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8420</t>
+  </si>
+  <si>
+    <t>Astrid Warberg m.fl. har haft besøg af en tysk kvinde, som holdt en mængde foredrag, som fængslede alle.
+Adam Afzelius har fået tilladelse til at flytte fra Regensen, og som gift mand får han 100 kr. månedligt i boliggodtgørelse, så han vil leje et værelse på Rolfsvej. Alfred Goldschmidt vil slet ikke hjælpe det unge par økonomisk. Astrid må give Ina/Sjums 40 kr. i løn som husbestyrerinde, og det har hun dårligt råd til. Det må ikke gå ud over Janna/Nus/Nusset Schou. 
+Alfreds søster, Johanne Dahl, vil gerne have Ina i huset, men Astrid glæder sig til omsider at få pigen hjem. Alfred vil ikke have Ina på besøg, hvis hun gifter sig.
+Astrid spørger, om de kan holde bryllupsfesten i Louise og Johannes Brønsteds lejlighed. De bliver 15 personer, og der er ikke plads i Astrids bolig.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/M1ij</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside:]
+5
+Mrs. L. Brønsted
+Bishop Street 106
+New Haven
+Conneticut
+U.S.A.
+[Fortrykt og overstreget på kuvertens bagside:]
+"ROSSIA"
+Bornholmsgade 8
+København K.
+[Håndskrevet på kuvertens bagside:]
+Warberg
+Rolfsvej 17
+København
+[I brevet:]
+pt. Rossia, Mandag Morgen
+d. 25 Oktober 1926.
+Kæreste Lugge!'Nu er det næsten en Måned siden jeg sidst skrev til dig - jeg tror mit Brev krydsedes med dit Kort, hvor I var i Gang med den store Rejse - Tak! Jeg har tænkt meget på dig i denne Måned - har syntes, der var overvældende Masser at fortælle dig - men når jeg skulde til det, så følte jeg pludselig med stor Bedrøvelse, at alt det der fyldte mig med så megen Glæde - med nye og friskere Syn på Tilværelsen og på alting - det var jo Ting, som kun vilde få dig til at ryste på Hovedet - og så kom jeg stadig ikke til at skrive. Men helt springe det over kan jeg dog ikke - at vi har haft en tysk Dame heroppe - Fru Breuner - Datter af en tysk Professor v. Berlins Universitet - et uhyre kundskabsrigt Menneske, som holdt 6 glimrende Foredrag for os - om Kunst - om Kvindesag - om Spejderbevægelse - om Sprog osv - osv - stærkt sammentrængt, da hendes Tid var så begrænset og hun havde så meget på Hjerte - men hvert eneste Foredrag var en mægtig Oplevelse for os alle. Hun besøgte mig privat en Aften - Rastrups med - det var uhyre interessant.
+En anden Aften improviserede vi en Sammenkomst i et andet privat Hjem - en Søndag Aften - hvor hun i fire stive Timer holdt os åndeløst fængslede - Rastrup fulgte mig siden til min Dør - for at vi endnu en lille Tid kunde tale om det - Kl var 1/2 1 Nat! Harriet var gået tidlig i Seng, hendes Baby nærmer sig jo.
+Nå - alt dette skal jeg ikke gå nærmere ind på, da jeg ved det ikke interesserer dig -
+Men nu skal du høre andet og meget mere betænkeligt. Adam Af. kom op til mig i Fredags og meddelte, at nu havde han fået Tilladelse til at fraflytte Regensen, hvorved han får en Boliggodtgørelse på c 100 Kr mdl - grundet på Ægteskabs Indgåelse - og på dette gifter de sig den 4' December - trods alle respektive faderlige og moderlige - indtrængende Advarsler!!! Det økonomiske er hovedsaglig baseret på - altså de nævnte 100 Kr - men dernæst på, at Sjums bliver min Husbestyrerinde - Adam vil leje et Værelse på Rolfsvej! Alfred nægter rentud enhver pekuniær Støtte, når Sjums vil til mig - men dette har både hun og Adam holdt fast på; jeg havde jo håbet på at kunde nøjes med 30 Kr. i Gage - da Sjums dog ikke kan vadske og sy (og jeg er nedsat fra Dec. med 27,- Kr. pr Måned! Men nu må jeg jo op på 40 - når Alfred intet vil bidrage - og hvor økonomisk vil Sjums være? Jeg gruer lidt for Økonomien - som dog i Forvejen var yderst besværlig - og jeg synes jo ikke, det bør gå ud over lille Nus, som jeg dog gerne vilde kunne ofre lidt på. Adam får 50 Kr. mdl. af sin Far - men han er lige ved og en at måtte indlægges på Grund af Bekymringer for Rostrups - hvem han hjælper med 75 Kr. mdl. - men bliver han syg, holder alt dette op - hvad mener du! Nå, men det skal jo gå - jeg skiftevis græder og ler - min Datter Fru Afzelius! Du må da sende dem et Kort til d. 4. December (Rolfsvej) Adam sagde,at du var hans specielle Veninde eller sådan noget. 
+II/
+Nu er der det Dilemma, at Johanne Dahl (f. Goldschmidt) gerne vil have Sjums i Huset (dog véd jeg ikke, om dette også gælder, når Sjums gifter sig) - og du forstår jo nok, at når jeg endelig efter 10års Forløb kan få min Datter hjem - så siger jeg ikke nej på Grund af lumpne Pengesorger!!!
+Desuden - Alfred har jo 20.000 om Året af Penge fra Rente - går det rent galt, så må han dog antages at vilde hjælpe dem! Foreløbig har han ymtet noget om, at hvis Sjums giftede sig nu, så var det ikke sikkert han brød sig om at se hende derovre som Gæst!!!
+(og jeg er jo vant til i alle Ferier at sende Husbestyrerinden hjem på egen Kost!!!) ja, det er indviklet; men de Unge gør jo, som de vil, vi andre kan nøjes med Advarsler, som de ikke hører altfor meget på!
+Nå, men alting skal jo klares - Buf og jeg klarede jo vores i sin Tid - og det så vel egentlig ligeså broget ud.
+Trods alt glæder jeg mig til at få Sjums i Huset - ikke mindst for Nussets Skyld - så hun nu måske slipper for de evige Systemskifter.
+Trods al Fattigdom vilde jeg jo gerne gøre Bryllupsdagen lidt festlig for dem - det synes jo ikke, som Alfred vil med - for i så Fald trækker jeg mig tilbage, da han jo ikke vil træffe mig - hvem han uretfærdig beskylder for at have arrangeret det hele! Jeg véd heller ikke, hvad de Unge selv tænker om Arrangementet - men hvis - osv osv - vilde du så eventuelt have noget imod, at vi arrangerede en lille Sammenkomst i Jeres Lejlighed, da min jo er så begrænset? Det blev da kun Agnes og Hr Afzelius - Rastrups - de to Forlovere; Mohr og Buster (evtl. med Kærester) - Brudeparret - jeg - og i yderste Enkelhed - Smørrebrød - Vin og Kage el. lign. - jeg vilde være nødt til at hæve igen af Mors Penge - hvis vi ikke lan lave Sammenskudsgilde - jeg véd jo intet - men skriv til mig, om vi eventuelt må lade Aftenen foregå hos Jer? Vi blev altså med Lomme - Bes - og Mudi - 15 Personer!
+Nå - nu ikke mere i Dag - jeg skal have din nye Adresse hos Lomme, som kommer til mig i Aften sammen med Rastrups - Adam og Hohlenberg - hun blev meget glad, da jeg inviterede hende i Aftes. 
+Tusinde Hilsner kæreste Lugge - til Jer alle - speciellest dig fra Dis 
+[Indsat øverst s. 1:]
+Desværre mislykkedes det med at få Rastrup hen til Rossia!</t>
   </si>
   <si>
     <t>1926-12-04</t>
   </si>
   <si>
     <t>Ellen Brønsted
 Johannes Nicolaus Brønsted
 Christian Caspersen
 Achton Friis
 Grethe Jungstedt
 Matilda Jungstedt
 Drude Jørgensen
 Maria Krümmelbein
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Thøger  Larsen
 William Mackie
 Helen Sawyer
 Nelly Tailor
 Kjeld Tutein
 - Vesterdal</t>
   </si>
@@ -300,59 +377,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/MsPI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zmGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/MsPI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M1ij" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zmGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M3"/>
+  <dimension ref="A1:M4"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -422,86 +499,130 @@
       </c>
       <c r="I2" s="5" t="s">
         <v>20</v>
       </c>
       <c r="J2" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K2" s="5" t="s">
         <v>22</v>
       </c>
       <c r="L2" s="6" t="s">
         <v>23</v>
       </c>
       <c r="M2" s="5" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E3" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E3" s="5" t="s">
+        <v>27</v>
       </c>
       <c r="F3" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H3" s="5" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="I3" s="5" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="J3" s="5" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="K3" s="5" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="L3" s="6" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="M3" s="5" t="s">
-        <v>31</v>
+        <v>33</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E4" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G4" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="I4" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="K4" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="L4" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="M4" s="5" t="s">
+        <v>40</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
+    <hyperlink ref="M4" r:id="rId9"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>