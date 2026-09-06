--- v0 (2026-06-04)
+++ v1 (2026-09-06)
@@ -126,51 +126,51 @@
 Jeg håber vi får Talerne så nær som mulig, - har du ikke fået en Afskrift af dem. Sig til Pal at jeg tænker på ham også ligesom på jer andre, - jeg ved at det er vel gået ham så nær til Hjærte som vel noget kan. - Tænk at ["at" overstreget] hvor underligt at Fars ["Fars" overstreget] hans Tid hos Far skulde blive 25 på Dagen.
 Hvor var det dog godt at vi kom hjem i fjor og at Harris og jeg nu altid kan tale om ham og at vi har de gode Minder sammen om ham. Og de kom jo til at holde så meget af hinanden. Lille Grethe kan kende hans Billeder, men jeg tror ikke hun vil blive ved at kunne huske ham. Hun husker derimod dig tydeligt og siger bl.a. "Jeg ser Skinny med Bedstemor" og "tror du min egen Bedstemor vil fortælle mig en Historie når hun kommer." Hun har hørt os tale om dit [ulæseligt ord] og det spiller en stor Rolle i hendes Fantasi. - Tænk når du kan besøge to gifte Døtre her - og et endnu ubestemt Antal af Børnebørn. Fremtiden står jo som et stort ? for os alle ["alle" indsat over linjen] Billy kan jo ikke godt gifte sig før til Foråret og vil gærne tilbringe nogen Tid i Danmark, men du skulde jo ikke gærne være her når de er der, nu skal vi se hvad du skriver om det hele. At Far ikke nåede at få at høre at Christine skal leve her, - er noget jeg ikke kan beklage, for dette Amerikavæsen var ham så hårdt imod altid. -
 Vi har fået Kulde nu og skal til at indrette os for Vinteren, - have fyret i Kælderen, og have mørke Gardiner og dobbelte Vinduer her i Harris Stue Her bliver hyggeligt, tror jeg. Vi har fået Tæppe på og nogle Planter herind og det søde Bordtæppe som du gav os klæ'er det så godt. Vi tænder en lille Brændeild til Måltiderne i Spisestuen, det er så ["så" indsat over linjen] hyggeligt. -
 Billy kommer mest hveranden Aften og vi kommer til at holde mere og mere af ham, han er et vældig sødt Menneske. 
 Grethe står og gnubber og vil ud, så jeg må slutte nu.
 Med de kærligste Hilsner fra os alle tre, - mest fra
 Pelle</t>
   </si>
   <si>
     <t>1902-02-25</t>
   </si>
   <si>
     <t>176 Federal Street
 Boston</t>
   </si>
   <si>
     <t>Thora  Branner
 Herbert Felton
 - Fuller
 Grethe Jungstedt
 Johanne Christine Larsen
 - Mackie
 William Mackie
 Harris Sawyer
 Helen Sawyer
-- Sawyer, Harris' far
+Joseph Sawyer, Harris' far
 Hempel Syberg</t>
   </si>
   <si>
     <t>Christine Mackie, f. Warberg, rejste fra Danmark til Boston omkring 1. juni 1902. Hun mødte under sit ophold her William/Billy Mackie, og de to blev gift det følgende år. Ægteskabet holdt ikke.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1588</t>
   </si>
   <si>
     <t>Grethe har haft hoste, og nu er Ellen Sawyer smittet.
 Ellen vil savne Christine/Mornine Mackie, når hun rejser. Hun vil også savne William/Billy Mackies besøg.
 Ellen har stået for en stor middag. Pigen, der skulle servere, havde ikke fået besked, men hendes mor kom og hjalp. Nu gruer Ellen for en thanksgiving-middag med Sawyer-familien.
 Grethe synger små sange nu. Hun er et nemt barn, som finder sig i meget, og hun leger længe alene. Hun elsker at høre historier. 
 Christine har besøgt Williams forældre. De fordømmer indtagelse af alkohol og ville besvime, hvis de så Christine ryge cigar.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/UlCF</t>
   </si>
   <si>
     <t>[Fortrykt i venstre side øverst på arket:]
 DR. HARRIS E. SAWYER
 CHEMIST AND BACTERIOLOGIST,
 176 FEDERAL STREET,
 BOSTON, MASS., U.S.A.
 TELEPHONES 4650 MAIN