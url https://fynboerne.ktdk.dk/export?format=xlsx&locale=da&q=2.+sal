--- v0 (2026-06-11)
+++ v1 (2026-07-27)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2865" uniqueCount="1873" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2906" uniqueCount="1903" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -6938,50 +6938,104 @@
 På Møllebakken er reparation af panelet i spisestuen i gang.
 Træsnit med stærene er bestilt af museumsdirektør Karl Madsen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/rOiP</t>
   </si>
   <si>
     <t>Kjerteminde 5 Octbr 1920.
 Kæreste Alhed!
 Jeg kom saa hjem i Aftes efter at have tilbragt nogle Timer i Odense hos Drude. VI kom dertil Kl. 2 og spiste paa Grand (nu skal jeg se at finde en anden Pen) - det var saa min Mening at jeg vilde have fortsat med Schiøler til Ullerslev og faaet Bentzen til at hente mig der, men det lykkedes ikke at faa fat i ham i Telefonen, saa lod jeg dem rejse og opdagede at Toget nu gaar derfra Kl. 6.35 i Stedet for Kl. 5. Vi havde en dejlig Tur men et forbandet Jagtvejr. Øsregn den første Dag og Brandstorm begge Dage, saa Udbyttet blev yderst magert en Fasan til mig og en Hare og en Skovdue til Schiøler. Jeg er meget mør og træt endnu i Dag vi var ude fra Mrg til Aften begge Dage i et Terræn der meget minder om Svanninge Banker. Peter nød Tilværelsen og var rigtig flink og opførte sig upaaklageligt baade ude og inde og blev stærkt feteret og fyldt med Chokolader. Om Dagen laa han paa et Tigerskind foran Kakkelovnen og om Natten paa et Faareskind ved min Seng. Alt stod vel til her. I Dag er Gulvet brækket op i Spisestuen, det saa farligt ud, og i Hjørnet mod Spisekammeret var det nederste af Panelet der danner Bagklædning i Skabet stærkt angrebet og maa skæres bort, men heldigvis ser det ikke ud til at der andre Steder er noget i Vejen med Panelet. Madsen gaar nu og pakker Lærreder ind og jeg tager om nogle Dage ned til Klaks. Den Dag jeg rejste spiste jeg Frokost med Schiølers paa Grand og traf der Hr og Fru Oppermann, de havde været nogen Tid paa Fyn og vilde have været ned til os. Det var jo kedeligt nok men der var jo ikke noget at gøre ved det. Jeg skal hilse fra dem og fra Schiølers og fra Drude og Overretten som jeg talte med i Telefonen i Dg. Madsen vilde meget gerne have et eller flere Træsnit af det med Stærene. Kan du fortælle hvor de mange Tryk er. Hverken Puf eller jeg kan finde dem. Marcus skrev i Gaar at de 12 af de 15 fine Mapper allerede var bestilt og at han ventede at de 3 resterende vilde blive rekvirerede inden de udkommer i Morgen. Mange kærlige Hilsner ogsaa fra Puf.
 Din 
 Johannes Larsen.</t>
   </si>
   <si>
     <t>30. jul. 1921</t>
   </si>
   <si>
     <t>Achton Friis</t>
   </si>
   <si>
     <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen" til de fynske øer.
 Rejsens formål er indsamling af materiale til Acton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/JZO9tphY</t>
+  </si>
+  <si>
+    <t>1921-08-07</t>
+  </si>
+  <si>
+    <t>Thøger  Larsen</t>
+  </si>
+  <si>
+    <t>Lemvig</t>
+  </si>
+  <si>
+    <t>Rolfsvej 17 4 København</t>
+  </si>
+  <si>
+    <t>Johannes Buchholtz
+Olga Buchholtz
+Johannes Fønss
+Thyra Larsen
+Dorothy Larsen Fønss
+Ellen  Sawyer
+Johan Skjoldborg
+Jeppe Aakjær
+Nanna Aakjær</t>
+  </si>
+  <si>
+    <t>Jenlefesten var et årligt folkemøde, der blev afholdt på Nanna og Jeppe Aakjærs gård Jenle i Salling.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1802</t>
+  </si>
+  <si>
+    <t>Det er ærgerligt, at man altid skal have så travlt. Men nu rejser Thura og Thøger Larsen til Jenlefest. Ellen Sawyer kommer vist også.
+Godt, at Astrid/Dis har forsonet sig med sit arbejde.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/8Lrd</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside med blyant:]
+XX
+[På kuvertens forside med sort blæk:]
+Fru Dis Warberg
+Rolfsvej 17 4
+København F.
+[I brevet:]
+Lemvig 8/7 1921.
+Kære Dis!
+Mange Tak for dit smukke Brev og din Skildring af dit ensomme Tempel. Her har vi haft saa travlt i den sidste Tid, at vi har forsømt alle Templer. Hvorfor skal man dog slide saaledes og adsplitte sig selv blot for at eksistere og være træt om Aftenen? Men skidt med Filosofi. Den er en Tunge ud af Vinduet.
+Nu bryder vi brutalt af for et Par Dage og rejser op til Aakjærs - til Jenlefest, som er paa Søndag. Der kommer mange interessante Mennesker fra hele Landet. Skjoldborg og Aakjær skal tale. Men Talerne er det mindste af det, naar man som jeg hele Livet har ligget under en Kværn af Taler.
+Det er dejligt, Dis, at Du har forsonet Dig med dit Kontor. Du skal sè, Du skal nok komme til at beherske dine Videnskaber, men det kan se saa sort ud, saalænge man knapt har lært Alfabetet i dem.
+Maj Maaned i Aar har været henrivende, men Juni bragte Kulde og Tørke. Vinden er altid i Nord eller Nordvest. Markerne afsvides. Sol og Kuldegys om Dagen. Havgus og Klamhed om Aftenen.
+Men vi har haft usædvanlig mange Jordbær i Aar. Og Hylden har blomstret vist i en hel Maaned. Nu glæder vi os til, at i en nær Fremtid maa Sommerens 2. Del vel begynde. 
+Dette er en lille Hilsen paa Falderebet til Jenlerejsen. Elle kommer vist ogsaa. Og Fønss (Johannes) og Frue. Og Buchholz's og mange mange andre. 
+Nu en Mængde Hilsner fra os begge med Ønsket om at Du maa have det godt og stadig hente Kraft i dit Tempel til at sætte Næsen i Sky. Din hengivne Thøger.</t>
   </si>
   <si>
     <t>13. aug. 1921</t>
   </si>
   <si>
     <t>Achton Friis
 Andreas Larsen</t>
   </si>
   <si>
     <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen" til de Sydfynske øer.
 Rejsens formål er indsamling af materiale til Acton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/8mRDJ3Tb</t>
   </si>
   <si>
     <t>1921-08-14</t>
   </si>
   <si>
     <t>Faaborg</t>
   </si>
   <si>
     <t>Korshavn Avernakø</t>
   </si>
   <si>
@@ -12418,50 +12472,97 @@
 Kæreste lille Junge!
 Tak for dit sidste, goe Brev – bare du ikke har gået og ventet på Brev, da jeg skrev til Elles Fødselsdag, bad jeg hende ringe og fortælle dig, at jeg [et overstreget bogstav] rejste her op og at jeg skrev, når jeg kunde men som så kom jeg i Tanker om jeres uhørlige Telefon – og at Klokken el. Flytningen [”el. Flytningen” indsat over liljen] måske ikke endnu er installeret og så kan du jo ikke vide, hvorfor du intet hører - for hjemme har jeg da i Nødsfald Skrivemaskinen – men her er jeg altså, og som du ser kan jeg nu helt godt styre Pennen igen, selv om jeg er langtfra min tidligere Hastighed. - Jeg har nu lige læst dit Brev (som jeg fik 2’ Marts). Harriets lille Pige er en Dreng, det har ikke været mig muligt at få at vide, hvor hun er, men hun har da Drengen hos sig, og så må hun vel søge Stilling igen, hun var vist en Slags Sekretær på Kommunehospitalet, det var vel dér, hun traf Bæstet – nå ja – det er jo en Sygdom at være Psykopat – og de siger forresten, at han er en meget lystig – Psykiater +) (”+)” indsat over linien) (som det jo nu hedder) – og meget elsket af sine Patienter!
 Så skriver du om Kløen – den er om Natten sommetider ved at gøre mig desperat – Dr. siger, at der er intet at gøre, men man experimenterer - ! De prøver med Hormontabletter – måske – siger de – skyldes Kløen, at man når man ældes ikke mere kan producere Stoffer, hvis Mangel så frembringer Kløe, men er ikke nået videre end til Experimentet; Lidelsen skal være meget udbredt. Det kommer ikke af Frugten – Edels og Enas Tilfælde er sikkert Nældefeber – Be tålte heller ikke Æbler – eller Svedsker, så fik hun også Nældefeber - - Ja, hvor der er meget endnu for Lægerne at opdage, mange mærkelige indre Sammenhænge. 
 Hvor er det altid morsomt at høre om Jeres Fastelavnsryttere – tænk, at den Skik bliver ved at holde sig! og hvilken Svir for Lise – jeg forstår så godt, at du var ked af, at hun blev misforstået; jeg var så glad ved at du fortalte mig så meget om alting hos Jer, man vil jo så gerne kunne følge med i Tankerne. Hvor sødt af Rie at sende dig de goe Ting; men tror du dog, at hun lider så meget under, at Uglen hakker (det gør Uglen vist altid) - de har jo altid levet i en Atmosfære af Småskænderi, så mon det ikke er deres naturlige Element? os andre vilde det jo ihjelslå! 
 2/
 Hvor bliver der dog en Masse, man ikke får fortalt, når man laver sådan et Ophold mellem Brevene, som jeg har gjort her – jeg må hellere begynde med det seneste.
 Jeg kom hertil i Mandags d. 7 Marts (Far!) i dag er det Lørdag, og jeg rejser i Morgen, Søndag, da jeg ikke nænner at svigte lille Marie, vi er for længst bedt til hendes Fødselsdagsgilde i morgen, og der bliver viftet med at ”Sognefogdens” kommer - til de andre Gæster; men jeg må i Aar svigte med Sange og Prologer, som jeg ellers plejer at lave, dertil manglede i Aar den fornødne Kraft og selv om det går langt bedre nu, så har jeg ikke kunnet lave det heroppe. Det var Agnes, der fandt på det, da hun ringede engang i sidste Uge og hørte, at jeg stadig var så sløj, så spurgte hun om jeg ikke vilde op til dem og være en Tid for at komme mig; intet bedre kunde ske – allerede den 3die Dag forsvandt den dødelige Træthed - og du ser, at jeg nu næsten kan skrive normalt. Her er ganske vidunderligt på alle Måder, søde, hjertensgode Mennesker, et meget smukt Hjem, hvert eneste Rum er en Skønhedsåbenbaring, man føler, at hver eneste lille Ting er nøje gennemtænkt, her er mange gamle Ting, men også meget nyt, der er ligeså smukt; det er en hel Nydelse at gå rundt og se på alting og stadig opdage noget, man ikke før havde set. De er jo begge Komm[unister] men af den fredelige Slags, som man kan tale med – og vi er ofte inde på det kildne Emne. Ofte siger Agnes: ”Ja, hvis dét er sandt, hvad du dér siger, så er jeg ikke Kommunist. Og til Peter kan jeg ustraffet sige: ”hvorfor er det så frygteligt, at vi kalder meget af Jeres for Løgn, når I bestandig hævder, at alt vores er Løgn?” 
 En Dag havde vi besøg af Henrik Bichel, læge i Farum; det blev jo til snak om mine Søstre, dem han kendte, og tænk, så sagde han:” Ja, Elle er jo meget borgerlig!” Jeg fortalte om Elles lystige Liv og Levned om Vagabondtrangen fra Ungdommen osv – nej, han kendte hende godt, hun var borgerlig; og han er ikke Kommunist – kom tværtimod med de værste Udfald imod de ”forbandede Komm.”, Agnes tav smilende. 
 Noget efter sagde Henrik til mig: ”Ja, hvordan var det – var du ikke lidt halvforlovet med min Far?” ”Ok nej, jeg var mere end hélforlovet”. Men hvad synes du dog om det Stempel på Elle, som er kommen så meget i Rynkeby. Men måske tillægger han Ordet en anden Betydning, for mig betyder det ”spids_borgerlig”, og det er Elle da ikke. 
 3) Da jeg kom derop i Mandags, fulgte Axel med og var her til en af de snart mange hyggelige og muntre Frokoster vi har haft heroppe. 
 En Aften inviterede de Dr. Becks herop – vi fik fint Smørrebrød, _Snaps, Øl, Kaffe. Stemningen blev ophøjet – det var morsomt at se Dr.s i et helt andet Milieu – her var han mere løssluppen, fortalte en Masse om sine Skuespil – og vi drøftede Skuespilkunst – og Maleri – og sociale Forhold – alle morede vi os aldeles storslået – og det trak ud til de små Timer. Jeg har da fortalt, at Naborsak forrige Mandag inviterede Axel og mig ind at se ”Freden” (af ham) og Selskabsrejsen af Leck Fischer. Axel havde ikke Lyst, da han gik med lidt Maveforkølelse, vilde ikke risikere at måtte rende på WC derinde – og så tog vi Janna med i Stedet – kørte om efter hende og afleverede hende dér igen. ”Freden” var et meget betagende Stykke – det fik dårlig Kritik, men blev en stor Publikumssuccés, der stadig trækker fulde Huse – vist 5 Gange om Ugen – Dr. får Procenter – c. 200 – 300 hvergang! I ”Selskabsrejsen” blev jeg så betaget af Rooses Spil som ”Døden”, at jeg næste Dag skrev til ham og - fik det sødeste og meget taknemmelige Svar! Jeg viste Naborsak det, da de var her den Aften, han kunde godt forstå, jeg var meget stolt. 
 Nå, så er der i Information en alenlang Anmeldelse af Rohde, af Hohlenburgs Essay-Samling: ”Den trange Port”, Peter forærede mig Bogen, da jeg ikke vilde have Honorar, og jeg sagde til ham, at den Bog havde han absolut ingen Forudsætning for at kunne anmelde – jeg tror virkelig, at den Bemærkning har fået ham til at gøre sig mere Umage – ganske vist var der Uforskammetheder og til Slut var han direkte giftig, men der var dog saglige Perioder med hist og her virkelig Anerkendelse. Jeg har lige haft en lille Brevvexling med Hohlenberg, der var meget interessant, men det bliver for vidtløftig at komme ind på, desuden kan min Arm ikke mere. 
 Ikke mindst storartet har det været, at jeg heroppe har levet helt vegetarisk, og med megen Råkost. The er Lindethe med Citron i, og hver Formiddag får vi et Krus udpresset rå Saft af Rødbede, Kartoffel, Æble, eller af Appelsin og Citron. Agnes og jeg holder os helt til denne Kost – som føles livsalig – men den tykke, muntre Peter får hver Dag et Tilskud af ”rigtig" Pålægsmad, undertiden Kød. Agnes er på alle Områder knippel dygtig og meget flittig. Jeg har gjort mit Værelse i Stand – ellers intet, en dejlig Drivertid. 
 Jeg tør ikke ta et Ark til, man må være mådeholden med de nye Kræfter.
 Tusinde Hilsner fra din Dis 
 [Skrevet langs venstre margen på forsiden på ark 1:]
 +) måske kan man blive Psykopat af at være Psykiater – hvem ved!
 [Skrevet langs venstre kant på sidste ark:]
 Ps. Det har været en gansk_e _dejlig Tid heroppe, men nu glæder jeg mig til at komme hjem til Axel. Han har telefoneret hver Dag – igår var han til Middag hos Lehmanns. 
 [Skrevet langs venstre margen på bagsiden af ark 2, s. 4:]
 ps. Peter og Agnes boede for et Par Aar siden i Kerteminde i Ferien. De spadserede til Munkebo – hilste på Maleren ved Kroen – gik over Drigstrup hjem, så Sybergs Grav. 
 [Skrevet langs venstre kant på bagsiden af ark 1, s. 2:]
 ps. fortsat. Et andet Aar var de i Sallinge, så Hillerlev Kirke etc. Ifjor var Peter på Færøerne – fortæller morsomt om alt deroppe. De har rejst meget – Paris – Sydfrankrig – Schweiz – Tyskland – sjove Mennesker.</t>
   </si>
   <si>
+    <t>1949-09-01</t>
+  </si>
+  <si>
+    <t>Estrid Brandrup
+Alan Havsteen-Mikkelsen
+Olaf Havsteen-Mikkelsen
+Pamela Havsteen-Mikkelsen
+Sven Havsteen-Mikkelsen
+Svend Aage Heineke
+Elena Larsen</t>
+  </si>
+  <si>
+    <t>Andreas/Puf Larsens ven, maleren Sven Havsteen-Mikkelsen, var meget optaget af "det nordiske". Han mente, at det var mere nordisk at skrive "av" end "af", og Andreas Larsen overtog denne skik.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3873</t>
+  </si>
+  <si>
+    <t>Borgmesteren har været på besøg for at forhandle om kommunens køb af Johannes Larsens store billede. I tre år havde borgmesteren ikke hævet sin gage, og regnskabet var i øvrigt godt. Borgmesteren vidste, at Johannes Larsen ønskede, at billedet blev i Kerteminde. Andreas og Else Larsen sagde, at salgsprisen, da billedet blev vist i Aalborg, var 15.000, og at kommunen kunne få det for 12.000. Man fornemmede, at borgmesterens bud var 10.000.
+Andreas og Else Larsen skriver igen til Johannes Larsen, når sagen har været oppe på et møde.
+Om eftermiddagen skal Larsen-familien på besøg hos Sven og Pamela Havsteen-Mikkelsen for at se hans billeder. 
+Det må have været rart for Elena/Bimse Larsen at være på Anholt. 
+Andreas' tandlæge er glad for sit billede.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/4kbT</t>
+  </si>
+  <si>
+    <t>[Fortrykt øverst s. 1 og 3:]
+ANDREAS LARSENS BRYGGERI
+POSTKONTO 57698 KERTEMINDE TELEFON 177
+KERTEMINDE,...... 194
+[Håndskrevet:]
+1 Sept 9
+Kære Far.
+Tak for Dit brev forleden.
+Igår ringede Borgmesteren og spurgte om han måtte komme og tale med os om salg av billeder, nu da Du ikke var hjemme. Det var jo, som vi ventede, om det store billede det drejede sig. Han skulde have et møde med regnskabsudvalget på mandag, avslutning på en 3årig periode i hvilken han ikke havde hævet sin borgmestergage og da regnskabet iøvrigt viste positiv saldo, vilde han foreslå på mødet at [en overstregning] byen skulde købe billedet. Han vilde så spørge om prisen; han havde forstået at Du gerne så billedet blive i Kerteminde og de vilde jo gerne have det. Vi fortalte at Din højeste pris i Aalborg havde været 15.000 netto, men at vi vilde mene at 12.000 var prisen til byen. Vi prøvede altså at få de 12, men kunde forstå at 10.000 havde betydelig større chance for at gå igennem. Jeg havde lidt "inside information" som sagde mig det samme og desuden beløber den ikke hævede gage sig såvidt jeg ved til omtrent den sum. Altså vi lod ham tilbyde dem det til 10.000. Vi håber nu at Du ikke var utilfreds med det. 
+2.)
+Det at det netop er halv pris, mente vi alle 3 ["alle 3" indsat over linjen] måtte virke som en gestus fra Dig, som byrådet vanskeligt kunde sidde overhørigt. På mandag er altså mødet og vi skal skrive igen såsnart vi hører resultatet. Måske bliver det ikke avgjort på første møde x), så går der jo lidt længere tid. - I eftermiddag skal vi ned til Sven og Pam, som er kommet tilbage fra England nu børnenes ferie er slut. Sven vilde gerne have at vi skulde se hans billeder inden han sender dem til København til indramning. -
+Mon Bimse er kommet tilbage fra Anholt? Det må have været dejligt for hende at være der i ro efter alle de gæster I har haft.
+Nu får Du ikke mere dennegang, jeg skal til tandlæge. Han er forresten henrykt for sit billede, det er en hel fornøjelse at sidde i "stolen" og høre om det!
+Mange Hilsner til Jer alle fra Else og Puf.
+Der er kommet en del expl. av vedlagte sangværk forleden, I skal ikke forholdes nydelsen derav. 
+[Indsat øverst s. 3:]
+x) regnskabsudvalget er jo ikke det samme [noget af papiret mangler] byråd</t>
+  </si>
+  <si>
     <t>1950-08-14</t>
   </si>
   <si>
     <t>Holger -
 - Agner
 Johanne Christine Brandstrup
 Grete Gylden Thomsen
 Britta Ipsen
 Ole Kraft
 Adolph Larsen
 Johannes Larsen
 Marie Larsen
 Axel  Müller
 Helga Nielsen
 Johanne Oppermann
 Lauritz Pedersen
 Ruth -, pige i huset hos Johanne Larsen
 Christine Swane
 Albrecht  Warberg
 Dan Warberg
 Laura Warberg
 Grete Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen
 Troels Warberg Petersen</t>
@@ -12540,50 +12641,108 @@
   </si>
   <si>
     <t>Det vides ikke, hvem Susse, Pil og Pils barn var. Monrad kendes heller ikke.</t>
   </si>
   <si>
     <t>Marie Neckelmann takker for fødselsdagsbrevet. Hun har været på flere besøg. De unge lejere i Faaborg havde taget den lille stue i brug, men dette har Elise Hansen sat en stopper for. 
 Karl Schous børn gør ingen nytte for føden.
 Pils barn er stadig i pleje.
 Marie Neckelmanns fødselsdagsfest blev vellykket.
 Johan/Lysse og Elena/Bimse Larsen må have tjent godt på deres blåbær.
 Elena må hjælpe Peter med salmeversene.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/WdRT</t>
   </si>
   <si>
     <t>Kære Bams!
 Jeg er dybr rørt over dit Fødselsdagsbrev, som naaede mig lige paa Dagen, da der to Dage før var Brev til Mos, drømte jeg ikke om ogsaa at faa Brev, men hjertelig Tak, og Tak for den dejlige Sommer, det var en dejlig Tid. 
 Tolden klarede vi fint, han gik med en Lommelygte og kiggede efter Nummeret, men det kan man kun se, naar man skruer noget af, det gjorde han ikke, men spurgte mig, om det var i Orden, og det kunde jeg jo rolig sige ja til. Vi havde en dejlig Tur, det er mærkeligt, naar vi kommer fra Sverig og kører gennem Nordsjælland, som vi dog ellers kalder en Sm ["Sm" overstreget] smuk Egn (Gribskov Esrum Sø og Arredo) saa falder det saa mat ud, men Turen fra Hundested til Rørvig var dejlig, og der var smukt hos Sisse. I Faaborg havde vi en hyggelig Aften hos Frydensbergs. Han er stadig noget sløj. Paa Hjemturen var vi et Svip ude at se paa Viben; Susse vil sælge det. Det ser yndigt ud dernede. Træerne er nu mægtig store, saa Plænen ligger helt i Skygge. Vore unge Lejere havde Mos nogen Ærgrelse af, det var jo ogsaa noget frækt uden videre at bruge den lille Stue, men nu tror jeg nok det er ["det er" overstreget] der er (bogstavelig talt) sat Laas for det. En vigtig Ting er det dog, at de holder det ordentligt og betaler. I Søndags var vi til en hyggelig Middag hos Karl Schous, de bor yndigt, men hvad skal det dog blive til med de Børn, der er ikke en af dem, der gør Nytte for Føden, ikke saa meget som en Radise kan de plante. I Morgen skal vi til Pil, i Anledning af Tante Louise, den lille kære er stadig hos Monrad for at lære at spise, han fejler ingenting, siger N.E. men Pi bryder sig ikke om at faa ham hjem, hun har nok med at passe den mindste, kan du forstaa det, vi vilde da ikke undvære Jens, Vor Herre bevares. 
 Min Fødselsdag gik glimrende godt med Gaver af spiselig, drikkelig og rygelig Art. Vi fik en fin Middag, Jomfruhummer - Steg - Salater, Peberoni - Ostestænger - Hofdessert, det var meget livligt lige fra Begyndelsen til Slut, men der blev ogsaa fyldt godt paa dem. 
 N.E. var paa en lille Fødselsdagsvisit, han var godt tilfreds med Mos. - Nu sidder de ved deres Krydsords. 
 Blaabær koster her paa Pladsen 1 Kr for 1/2 kilo det var en god Timeløn du og Lysse der tjente. Næste Aar maa jeg prøve med Maskine.
 Hvordan er jeres Høst og hvordan bliver Aarets Hø. I mangler vel Regn.
 Stakkels Peter, jeg har virkelig ondt af ham, at han har svært ved at lære udenad, du maa hjælpe ham med de Salmevers og forklare dem for ham, saa gaar det straks lettere, han skal snart faa en Pose Bolsjer. Hilsen fra alle til alle
 Kylle.</t>
+  </si>
+  <si>
+    <t>1938 el. 1939</t>
+  </si>
+  <si>
+    <t>Andreas Larsen henvender sig både til "Du" og "I" i brevet, og det har et indforstået præg ("Du kan vel nok kende Svanen igen fra Møllen?"). Man må formode, at brevet er stilet til Elena, Johan og Johannes Larsen. 
+Larsen-familien ejede igennem flere generationer Svanemøllen. Toppen af dens tag er prydet af en metalsvane. 
+Andreas Larsen forsøgte sig som brygger fra 1938. Der blev bygget et egentligt bryggeri til ham i 1945-1946. 
+Carnegie Bryggeriet/Nya Carnegie ligger i Stockholm.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3875</t>
+  </si>
+  <si>
+    <t>Andreas Larsen sender udkast til en etiket til ølflasker. Svanen og bogstaverne skal stå hvide på lysbrun bund. Den lysbrune farve henviser til flaskens indhold. Hvis Andreas engang brygger porter, kan den hvide på etiketterne erstattes med sort. Andreas har fået tre store tønder og kan nu brygge større portioner. Han håber at kunne begynde at sælge 500 flasker årligt dette år - ikke nær så meget som Carlsberg.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/bEfr</t>
+  </si>
+  <si>
+    <t>[Første side af brevet mangler]
+[Fortrykt øverst på arket:]
+ANDREAS LARSEN 
+KJERTEMINDE
+2/ trykt paa ["paa" overstreget] saa Svanen og Bogstaverne staar hvide paa lysebrun (Okker) Bund. Der hvor der staar 17 P skal der staa Larsens Bryggeri eller saadan noget. Naar jeg faar noget [en overstregning] lysebrun Sværte, skal jeg sende et Par Stykker til. Hvis I gider sende lidt Kritik og Forslag til Forbedringer, modtages begge Dele med Interesse og Tak. Du kan vel nok kende Svanen igen fra Møllen? Jeg har 2 Grunde til at ønske Etiketten lysebrun. 1./ jeg synes at lysebrunt paa en god Maade henviser til Indholdet. 2./ Hvis jeg engang kommer til at brygge en Porter, kan Etiketten paa den trykkes med samme brune Farve, men med sorte Bogstaver (som Carnegie's) og med sort Svane. Det synes jeg vil være et Par fine Varemærker. - Jeg har nu faaet den første af 3 Tønder, som er noget større en dem jeg hidtil har brygget i. De 3 Tønder vil saa bringe Bryggeriet i Stand til at begynde sin Virksomhed for Alvor. Jeg haaber engang i dette Aar at kunne begynde Salget. Kapasiteten vil være 500 Flasker pr Maaned. I Betragtning af at Carlsberg kan brygge 1.539.000 paa én Dag, er Kvantumet jo ikke overvældende, men hvad det er jo altid en ["en" overstreget] 1/92340 - jeg var kommet til at skrive overvældende ovenfor, og fortryder nu at jeg har rettet det, det er ikke altid nemt at forbedre! Nu mange [resten af brevet mangler]</t>
+  </si>
+  <si>
+    <t>1939 el. 1940-02</t>
+  </si>
+  <si>
+    <t>Marius Christiansen
+Adolph Hitler
+Svend Nytaar
+Ellen  Sawyer</t>
+  </si>
+  <si>
+    <t>Den nordlige del af Kerteminde by kaldtes Friheden. Området lå udenfor acisseboden og var således tidligere fritaget for at betale acisse (told af handlede varer).</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3882</t>
+  </si>
+  <si>
+    <t>Vandet i toilettet i skuret er frosset. Andreas Larsen har isoleret rørene ved køkkenet med tørv mm, og han lader to vandhaner løbe om natten. Desuden tøer han rør op med en blæselampe. Svend Nytaar henter vand i Larsens brønd.
+Andreas Larsen har hørt, at folk må stå op på brættet på deres frosne lokummer. Christiansen har tøet sin lokum med en petroleumsovn inden det skulle tømmes.
+Adolph Hitler kalder sine modstandere for nuller.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/OlBH</t>
+  </si>
+  <si>
+    <t>[De første to sider af brevet mangler]
+[Fortrykt øverst på arket:]
+ANDREAS LARSEN
+KJERTEMINDE
+3/ megen Tid og meget dyrt Petroleum gaar til, forat holde Øllet varmt og Vandrørene tøet. Vort W.C. i det aabne Skur er frosset d.v.s. Vandet er frosset, men vi bruger det stadig og skyller ud med en Spand Vand. Andre Steder har vi Vand endnu, men frygter hver Dag at det skal stoppe. Udenfor Køkkendøren, hvor Vandrøret gaar ind i Huset har jeg pakket Mur og Stenbro til med Tørv, Halm, Brædder og andet; og vi lader hver Nat en Hane løbe i Køkkenet og en i Badeværelset. Desuden er jeg jo tit paa Færde med en Blæselampe. Godt vi har Brønden undenfor, hvis der skal blive Brug for den. Den bliver i Øjeblikket besøgt af Svend Nytaar, baade hans og Elles 
+4/ Vandrør er frosset. Og forresten er manges Rør i Friheden og andre steder frosset, saa Folk gaar paa Gaderne med Vandspande.
+Et stort Problem er Lokumsproblemet. Man hører at Folk maa staa op paa Brædtet fordi der er frosset Top paa Spanden; Christiansen fortalte forleden at han havde haft Petroleumsovn i sit Lokum i et Døgn og nu skulde han hjem og hælde 2 Spande varmt Vand paa, fordi Renovationsmændene skulde komme om Aftenen. - Naar jeg ikke omtaler de mere alvorlige Begivenheder i Tiden, er det fordi jeg synes ikke de hører til i et Fødselsdagsbrev. Dog, jeg ser idag at Hitler beklager kun at have haft Nuller til Modstandere, er det mon i Erkendelse af, at han skulde have været bremset
+[Resten af brevet mangler]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -12660,59 +12819,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/fUVm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8lV5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sRSA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a4vyLlWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j8a2KPF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t7EU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/An00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oyxZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/avlS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aqXo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AtS0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nLLS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yEEe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NaIz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YpPV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mzaq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DCwL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vkZS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wqxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pVOo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HF37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zYdu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gYAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TwIT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mM5S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/igzP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9qBK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ai8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IynE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AUNk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0f65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eYoh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qi39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GAwd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/94Kz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SqKV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zXzd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jbTJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Spl4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kCVM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/plqW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ib7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/71sw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pdj3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ipxB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ESRX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s0cD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OF5O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/poDx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P8q0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Dtr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zbbk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hXEn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V6OL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5W73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DAqO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tCf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qhI1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wgqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FXkc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ad8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zLiU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HXD2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rj5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LMm3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/98cP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M0Oc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FYTo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wuMq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dPGj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A2oC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WuGv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pz9p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0dG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/59xR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XWno" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/99SJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PsLJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P82x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MBvO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r9eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gwvu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M6n4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VK6y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pfji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AwNy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8enE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yay0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qx0N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aVbY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MSU6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/doA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IUUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OT2N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XYAW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pf8i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pgJeWaZw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WL46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Qle" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/10ov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usSp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cDsC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7mLu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0abE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SlQ5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PGbj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MAwS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ByKH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9IuL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QaMo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CyMWeWs9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1XjZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S3gy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iDpN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/egcw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cIzN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LrfZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YC8U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zE76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FbEJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aHOB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qpd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mXtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pugX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Was" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GT5r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t7Nk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N7oI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7cL7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ou54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HWoO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBcu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4GCH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Coa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2hZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0wzM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fHKI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rHUU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rOiP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JZO9tphY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8mRDJ3Tb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1aOm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wab6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vRmb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/76Ej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6f3H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytwx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gGrPbIOu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zuAU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/44vs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TB6V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/71OaE2Pq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sx0R7477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/teThVn3n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JjLH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/guPs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X4Kb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UyhD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cnGBbRDA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/MTQoZEHB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fn1KkTcy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wBZqLrfY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Pu9hAz9J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CVNAu5Bk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dGB1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/heqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UvDl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F2eP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1Eq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7fK2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VMA3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5HTI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NQUB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5zTA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PFXTYlb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FVFtSb7C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/b4wJZexf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pWnbiPEc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/bAJNMH7J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JGRurXx5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jAafo5Ej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sraAvI7G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jUpjDsi5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gg0Kq5xx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AbIwK2ds" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/4j36nABk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/eUlXWQjn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pPWDOE0k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9ihwEhgN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5I1gaH7S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iBEm4CRR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FtyD3Irg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/NqdWSk9Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hBq1uNhk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/27xRz3oU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UN6m6i0O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oKFRCN1X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QGzDyRx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/txro71EM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/YW4sQ9Sx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/J9RCyjQK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KRmo1USA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Dcei" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/W4C1Dsb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/o3uP0rTX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mByVKkF0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GjmjBRL3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/RXvysJNZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/24RF37Rq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3rU2TbmY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/HpCV8zLO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/T0xVO7qr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gUE7xLJu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XHwRrmXJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DJttkMUS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/I03iokaz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/d8BQ6gjM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/s5dKk7Qe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/HE09QJq2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CwVWjWuI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/HlBMnPp2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9bhAnKJQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UIMwH8M9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wUYt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZZj3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lvbKPgqF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BXIdASSl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xw5xLNUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qptRqaZw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ppA14zv8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9LPr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1CD1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Lk8o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ym4L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mzk8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tlfS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId247" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7j5m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId248" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9VDN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId249" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t3l5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId250" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/utly" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId251" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fsgQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId252" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wHXl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId253" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1Lr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId254" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MOYc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId255" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uGWz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId256" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BFJ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId257" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UYms" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId258" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1pus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId259" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kuu5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId260" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e8x4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId261" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BOKX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId262" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iQEv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId263" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9CCz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId264" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vS70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId265" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QyIv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId266" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bNxL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId267" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ihaP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId268" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Vty" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId269" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ibx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId270" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rT9z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId271" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MFKY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId272" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vqGL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId273" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Xlg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId274" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QBkJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId275" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsmJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId276" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vy50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId277" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9t7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId278" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qlFP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId279" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZT2Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId280" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dfkr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId281" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/azsA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId282" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0wPP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId283" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QTkb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId284" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwSj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId285" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zz2x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId286" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/otJS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId287" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n1Xs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId288" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JdVO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId289" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iO01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId290" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AkuE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId291" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bOsD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId292" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId293" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SGo2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId294" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NJq0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId295" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vpPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId296" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qXs1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId297" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TrRn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId298" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId299" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AOwC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId300" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId301" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WdRT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId302" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/fUVm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8lV5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sRSA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a4vyLlWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j8a2KPF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t7EU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/An00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oyxZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/avlS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aqXo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AtS0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nLLS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yEEe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NaIz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YpPV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mzaq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DCwL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vkZS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wqxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pVOo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HF37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zYdu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gYAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TwIT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mM5S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/igzP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9qBK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ai8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IynE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AUNk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0f65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eYoh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qi39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GAwd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/94Kz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SqKV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zXzd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jbTJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Spl4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kCVM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/plqW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ib7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/71sw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pdj3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ipxB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ESRX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s0cD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OF5O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/poDx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P8q0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Dtr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zbbk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hXEn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V6OL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5W73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DAqO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tCf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qhI1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wgqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FXkc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ad8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zLiU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HXD2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rj5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LMm3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/98cP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M0Oc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FYTo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wuMq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dPGj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A2oC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WuGv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pz9p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0dG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/59xR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XWno" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/99SJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PsLJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P82x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MBvO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r9eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gwvu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M6n4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VK6y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pfji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AwNy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8enE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yay0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qx0N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aVbY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MSU6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/doA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IUUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OT2N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XYAW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pf8i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pgJeWaZw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WL46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Qle" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/10ov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usSp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cDsC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7mLu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0abE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SlQ5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PGbj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MAwS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ByKH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9IuL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QaMo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CyMWeWs9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1XjZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S3gy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iDpN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/egcw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cIzN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LrfZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YC8U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zE76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FbEJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aHOB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qpd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mXtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pugX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Was" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GT5r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t7Nk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N7oI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7cL7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ou54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HWoO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBcu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4GCH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Coa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2hZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0wzM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fHKI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rHUU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rOiP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JZO9tphY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8Lrd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8mRDJ3Tb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1aOm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wab6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vRmb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/76Ej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6f3H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytwx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gGrPbIOu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zuAU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/44vs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TB6V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/71OaE2Pq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sx0R7477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/teThVn3n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JjLH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/guPs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X4Kb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UyhD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cnGBbRDA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/MTQoZEHB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fn1KkTcy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wBZqLrfY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Pu9hAz9J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CVNAu5Bk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dGB1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/heqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UvDl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F2eP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1Eq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7fK2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VMA3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5HTI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NQUB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5zTA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PFXTYlb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FVFtSb7C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/b4wJZexf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pWnbiPEc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/bAJNMH7J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JGRurXx5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jAafo5Ej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sraAvI7G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jUpjDsi5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gg0Kq5xx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AbIwK2ds" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/4j36nABk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/eUlXWQjn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pPWDOE0k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9ihwEhgN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5I1gaH7S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iBEm4CRR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FtyD3Irg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/NqdWSk9Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hBq1uNhk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/27xRz3oU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UN6m6i0O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oKFRCN1X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QGzDyRx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/txro71EM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/YW4sQ9Sx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/J9RCyjQK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KRmo1USA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Dcei" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/W4C1Dsb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/o3uP0rTX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mByVKkF0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GjmjBRL3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/RXvysJNZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/24RF37Rq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3rU2TbmY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/HpCV8zLO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/T0xVO7qr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gUE7xLJu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XHwRrmXJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DJttkMUS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/I03iokaz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/d8BQ6gjM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/s5dKk7Qe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/HE09QJq2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CwVWjWuI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/HlBMnPp2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9bhAnKJQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UIMwH8M9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wUYt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZZj3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lvbKPgqF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BXIdASSl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xw5xLNUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qptRqaZw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ppA14zv8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9LPr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1CD1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Lk8o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ym4L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mzk8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId247" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tlfS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId248" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7j5m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId249" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9VDN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId250" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t3l5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId251" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/utly" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId252" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fsgQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId253" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wHXl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId254" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1Lr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId255" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MOYc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId256" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uGWz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId257" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BFJ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId258" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UYms" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId259" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1pus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId260" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kuu5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId261" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e8x4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId262" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BOKX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId263" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iQEv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId264" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9CCz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId265" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vS70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId266" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QyIv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId267" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bNxL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId268" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ihaP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId269" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Vty" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId270" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ibx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId271" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rT9z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId272" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MFKY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId273" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vqGL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId274" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Xlg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId275" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QBkJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId276" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsmJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId277" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vy50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId278" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9t7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId279" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qlFP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId280" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZT2Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId281" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dfkr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId282" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/azsA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId283" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0wPP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId284" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QTkb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId285" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwSj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId286" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zz2x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId287" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/otJS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId288" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n1Xs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId289" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JdVO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId290" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iO01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId291" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AkuE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId292" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bOsD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId293" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId294" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SGo2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId295" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NJq0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId296" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vpPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId297" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qXs1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId298" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TrRn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId299" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId300" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AOwC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId301" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4kbT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId302" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId303" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WdRT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId304" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bEfr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId305" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OlBH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId306" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M297"/>
+  <dimension ref="A1:M301"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -19174,7057 +19333,7243 @@
           <t/>
         </is>
       </c>
       <c r="H145" s="5" t="s">
         <v>1044</v>
       </c>
       <c r="I145" s="5"/>
       <c r="J145" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K145" s="5" t="s">
         <v>1045</v>
       </c>
       <c r="L145" s="6" t="s">
         <v>1046</v>
       </c>
       <c r="M145" s="5"/>
     </row>
     <row r="146">
       <c r="A146" s="5" t="s">
         <v>1047</v>
       </c>
       <c r="B146" s="5" t="s">
-        <v>423</v>
+        <v>14</v>
       </c>
       <c r="C146" s="5" t="s">
-        <v>27</v>
-[...14 lines deleted...]
-        </is>
+        <v>1048</v>
+      </c>
+      <c r="D146" s="5" t="s">
+        <v>377</v>
+      </c>
+      <c r="E146" s="5" t="s">
+        <v>1049</v>
+      </c>
+      <c r="F146" s="5" t="s">
+        <v>1050</v>
       </c>
       <c r="G146" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H146" s="5" t="s">
-        <v>1048</v>
-[...5 lines deleted...]
-        </is>
+        <v>1051</v>
+      </c>
+      <c r="I146" s="5" t="s">
+        <v>1052</v>
+      </c>
+      <c r="J146" s="5" t="s">
+        <v>1053</v>
       </c>
       <c r="K146" s="5" t="s">
-        <v>1049</v>
+        <v>1054</v>
       </c>
       <c r="L146" s="6" t="s">
-        <v>1050</v>
-[...1 lines deleted...]
-      <c r="M146" s="5"/>
+        <v>1055</v>
+      </c>
+      <c r="M146" s="5" t="s">
+        <v>1056</v>
+      </c>
     </row>
     <row r="147">
       <c r="A147" s="5" t="s">
-        <v>1051</v>
+        <v>1057</v>
       </c>
       <c r="B147" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C147" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="D147" s="5" t="s">
-[...3 lines deleted...]
-        <v>1052</v>
+      <c r="D147" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E147" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F147" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G147" s="5" t="s">
-        <v>1053</v>
+      <c r="G147" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H147" s="5" t="s">
-        <v>1054</v>
-[...5 lines deleted...]
-        <v>33</v>
+        <v>1058</v>
+      </c>
+      <c r="I147" s="5"/>
+      <c r="J147" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K147" s="5" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="L147" s="6" t="s">
-        <v>1057</v>
-[...3 lines deleted...]
-      </c>
+        <v>1060</v>
+      </c>
+      <c r="M147" s="5"/>
     </row>
     <row r="148">
       <c r="A148" s="5" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="B148" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C148" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D148" s="5" t="s">
         <v>44</v>
       </c>
-      <c r="D148" s="5" t="s">
-[...8 lines deleted...]
-        <v>1060</v>
+      <c r="E148" s="5" t="s">
+        <v>1062</v>
+      </c>
+      <c r="F148" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G148" s="5" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
       <c r="H148" s="5" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="I148" s="5" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="J148" s="5" t="s">
-        <v>1064</v>
+        <v>33</v>
       </c>
       <c r="K148" s="5" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="L148" s="6" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
       <c r="M148" s="5" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="5" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
       <c r="B149" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C149" s="5" t="s">
-        <v>1069</v>
+        <v>44</v>
       </c>
       <c r="D149" s="5" t="s">
-        <v>313</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>1029</v>
+      </c>
+      <c r="E149" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F149" s="5" t="s">
-        <v>29</v>
+        <v>1070</v>
       </c>
       <c r="G149" s="5" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="H149" s="5" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
       <c r="I149" s="5" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="J149" s="5" t="s">
-        <v>308</v>
+        <v>1074</v>
       </c>
       <c r="K149" s="5" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="L149" s="6" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
       <c r="M149" s="5" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="5" t="s">
-        <v>1076</v>
+        <v>1078</v>
       </c>
       <c r="B150" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C150" s="5" t="s">
-        <v>27</v>
+        <v>1079</v>
       </c>
       <c r="D150" s="5" t="s">
-        <v>44</v>
+        <v>313</v>
       </c>
       <c r="E150" s="5" t="s">
-        <v>867</v>
-[...4 lines deleted...]
-        </is>
+        <v>29</v>
+      </c>
+      <c r="F150" s="5" t="s">
+        <v>29</v>
       </c>
       <c r="G150" s="5" t="s">
-        <v>1077</v>
+        <v>1080</v>
       </c>
       <c r="H150" s="5" t="s">
-        <v>1078</v>
+        <v>1081</v>
       </c>
       <c r="I150" s="5" t="s">
-        <v>1079</v>
+        <v>1082</v>
       </c>
       <c r="J150" s="5" t="s">
-        <v>1080</v>
+        <v>308</v>
       </c>
       <c r="K150" s="5" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
       <c r="L150" s="6" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
       <c r="M150" s="5" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="5" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
       <c r="B151" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C151" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D151" s="5" t="s">
         <v>44</v>
       </c>
       <c r="E151" s="5" t="s">
-        <v>1085</v>
+        <v>867</v>
       </c>
       <c r="F151" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G151" s="5" t="s">
-        <v>1086</v>
+        <v>1087</v>
       </c>
       <c r="H151" s="5" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
       <c r="I151" s="5" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="J151" s="5" t="s">
-        <v>33</v>
+        <v>1090</v>
       </c>
       <c r="K151" s="5" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="L151" s="6" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
       <c r="M151" s="5" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="5" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="B152" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C152" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D152" s="5" t="s">
         <v>44</v>
       </c>
       <c r="E152" s="5" t="s">
-        <v>1093</v>
+        <v>1095</v>
       </c>
       <c r="F152" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G152" s="5" t="s">
-        <v>1094</v>
+        <v>1096</v>
       </c>
       <c r="H152" s="5" t="s">
-        <v>1095</v>
+        <v>1097</v>
       </c>
       <c r="I152" s="5" t="s">
-        <v>1096</v>
+        <v>1098</v>
       </c>
       <c r="J152" s="5" t="s">
         <v>33</v>
       </c>
       <c r="K152" s="5" t="s">
-        <v>1097</v>
+        <v>1099</v>
       </c>
       <c r="L152" s="6" t="s">
-        <v>1098</v>
+        <v>1100</v>
       </c>
       <c r="M152" s="5" t="s">
-        <v>1099</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="5" t="s">
-        <v>1100</v>
+        <v>1102</v>
       </c>
       <c r="B153" s="5" t="s">
-        <v>423</v>
+        <v>14</v>
       </c>
       <c r="C153" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="D153" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D153" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="E153" s="5" t="s">
+        <v>1103</v>
       </c>
       <c r="F153" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G153" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="G153" s="5" t="s">
+        <v>1104</v>
+      </c>
+      <c r="H153" s="5" t="s">
+        <v>1105</v>
+      </c>
+      <c r="I153" s="5" t="s">
+        <v>1106</v>
+      </c>
+      <c r="J153" s="5" t="s">
+        <v>33</v>
       </c>
       <c r="K153" s="5" t="s">
-        <v>1101</v>
+        <v>1107</v>
       </c>
       <c r="L153" s="6" t="s">
-        <v>1102</v>
-[...1 lines deleted...]
-      <c r="M153" s="5"/>
+        <v>1108</v>
+      </c>
+      <c r="M153" s="5" t="s">
+        <v>1109</v>
+      </c>
     </row>
     <row r="154">
       <c r="A154" s="5" t="s">
-        <v>1103</v>
+        <v>1110</v>
       </c>
       <c r="B154" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C154" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="D154" s="5" t="s">
-[...3 lines deleted...]
-        <v>28</v>
+      <c r="D154" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E154" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F154" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G154" s="5" t="s">
-[...9 lines deleted...]
-        <v>33</v>
+      <c r="G154" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H154" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I154" s="5"/>
+      <c r="J154" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K154" s="5" t="s">
-        <v>1107</v>
+        <v>1111</v>
       </c>
       <c r="L154" s="6" t="s">
-        <v>1108</v>
-[...3 lines deleted...]
-      </c>
+        <v>1112</v>
+      </c>
+      <c r="M154" s="5"/>
     </row>
     <row r="155">
       <c r="A155" s="5" t="s">
-        <v>1110</v>
+        <v>1113</v>
       </c>
       <c r="B155" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C155" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D155" s="5" t="s">
-        <v>313</v>
+        <v>809</v>
       </c>
       <c r="E155" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="F155" s="5" t="s">
-        <v>29</v>
+      <c r="F155" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G155" s="5" t="s">
-        <v>1111</v>
+        <v>1114</v>
       </c>
       <c r="H155" s="5" t="s">
-        <v>1112</v>
+        <v>1115</v>
       </c>
       <c r="I155" s="5" t="s">
-        <v>1113</v>
+        <v>1116</v>
       </c>
       <c r="J155" s="5" t="s">
-        <v>308</v>
+        <v>33</v>
       </c>
       <c r="K155" s="5" t="s">
-        <v>1114</v>
+        <v>1117</v>
       </c>
       <c r="L155" s="6" t="s">
-        <v>1115</v>
+        <v>1118</v>
       </c>
       <c r="M155" s="5" t="s">
-        <v>1116</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="5" t="s">
-        <v>1117</v>
+        <v>1120</v>
       </c>
       <c r="B156" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C156" s="5" t="s">
-        <v>729</v>
+        <v>27</v>
       </c>
       <c r="D156" s="5" t="s">
         <v>313</v>
       </c>
       <c r="E156" s="5" t="s">
-        <v>1118</v>
+        <v>28</v>
       </c>
       <c r="F156" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="G156" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G156" s="5" t="s">
+        <v>1121</v>
       </c>
       <c r="H156" s="5" t="s">
-        <v>1119</v>
+        <v>1122</v>
       </c>
       <c r="I156" s="5" t="s">
-        <v>1120</v>
+        <v>1123</v>
       </c>
       <c r="J156" s="5" t="s">
         <v>308</v>
       </c>
       <c r="K156" s="5" t="s">
-        <v>1121</v>
+        <v>1124</v>
       </c>
       <c r="L156" s="6" t="s">
-        <v>1122</v>
+        <v>1125</v>
       </c>
       <c r="M156" s="5" t="s">
-        <v>1123</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="5" t="s">
-        <v>1124</v>
+        <v>1127</v>
       </c>
       <c r="B157" s="5" t="s">
-        <v>423</v>
+        <v>14</v>
       </c>
       <c r="C157" s="5" t="s">
-        <v>27</v>
-[...14 lines deleted...]
-        </is>
+        <v>729</v>
+      </c>
+      <c r="D157" s="5" t="s">
+        <v>313</v>
+      </c>
+      <c r="E157" s="5" t="s">
+        <v>1128</v>
+      </c>
+      <c r="F157" s="5" t="s">
+        <v>29</v>
       </c>
       <c r="G157" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H157" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="H157" s="5" t="s">
+        <v>1129</v>
+      </c>
+      <c r="I157" s="5" t="s">
+        <v>1130</v>
+      </c>
+      <c r="J157" s="5" t="s">
+        <v>308</v>
+      </c>
+      <c r="K157" s="5" t="s">
+        <v>1131</v>
       </c>
       <c r="L157" s="6" t="s">
-        <v>1125</v>
-[...1 lines deleted...]
-      <c r="M157" s="5"/>
+        <v>1132</v>
+      </c>
+      <c r="M157" s="5" t="s">
+        <v>1133</v>
+      </c>
     </row>
     <row r="158">
       <c r="A158" s="5" t="s">
-        <v>1126</v>
+        <v>1134</v>
       </c>
       <c r="B158" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C158" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I158" s="5"/>
       <c r="J158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L158" s="6" t="s">
-        <v>1127</v>
+        <v>1135</v>
       </c>
       <c r="M158" s="5"/>
     </row>
     <row r="159">
       <c r="A159" s="5" t="s">
-        <v>1128</v>
+        <v>1136</v>
       </c>
       <c r="B159" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C159" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D159" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E159" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F159" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G159" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H159" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I159" s="5"/>
       <c r="J159" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K159" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L159" s="6" t="s">
-        <v>1129</v>
+        <v>1137</v>
       </c>
       <c r="M159" s="5"/>
     </row>
     <row r="160">
       <c r="A160" s="5" t="s">
-        <v>1130</v>
+        <v>1138</v>
       </c>
       <c r="B160" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C160" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="D160" s="5" t="s">
-[...3 lines deleted...]
-        <v>1131</v>
+      <c r="D160" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E160" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F160" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G160" s="5" t="s">
-[...12 lines deleted...]
-        <v>1135</v>
+      <c r="G160" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H160" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I160" s="5"/>
+      <c r="J160" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K160" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L160" s="6" t="s">
-        <v>1136</v>
-[...3 lines deleted...]
-      </c>
+        <v>1139</v>
+      </c>
+      <c r="M160" s="5"/>
     </row>
     <row r="161">
       <c r="A161" s="5" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
       <c r="B161" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C161" s="5" t="s">
-        <v>1139</v>
+        <v>27</v>
       </c>
       <c r="D161" s="5" t="s">
-        <v>1140</v>
+        <v>44</v>
       </c>
       <c r="E161" s="5" t="s">
-        <v>28</v>
+        <v>1141</v>
       </c>
       <c r="F161" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G161" s="5" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
       <c r="H161" s="5" t="s">
-        <v>1142</v>
-[...1 lines deleted...]
-      <c r="I161" s="5"/>
+        <v>1143</v>
+      </c>
+      <c r="I161" s="5" t="s">
+        <v>1144</v>
+      </c>
       <c r="J161" s="5" t="s">
-        <v>1143</v>
+        <v>33</v>
       </c>
       <c r="K161" s="5" t="s">
-        <v>1144</v>
+        <v>1145</v>
       </c>
       <c r="L161" s="6" t="s">
-        <v>1145</v>
+        <v>1146</v>
       </c>
       <c r="M161" s="5" t="s">
-        <v>1146</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="5" t="s">
-        <v>1147</v>
+        <v>1148</v>
       </c>
       <c r="B162" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C162" s="5" t="s">
-        <v>1139</v>
+        <v>1149</v>
       </c>
       <c r="D162" s="5" t="s">
-        <v>849</v>
+        <v>1150</v>
       </c>
       <c r="E162" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F162" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G162" s="5" t="s">
-        <v>1148</v>
+        <v>1151</v>
       </c>
       <c r="H162" s="5" t="s">
-        <v>1149</v>
+        <v>1152</v>
       </c>
       <c r="I162" s="5"/>
       <c r="J162" s="5" t="s">
-        <v>1143</v>
+        <v>1153</v>
       </c>
       <c r="K162" s="5" t="s">
-        <v>1150</v>
+        <v>1154</v>
       </c>
       <c r="L162" s="6" t="s">
-        <v>1151</v>
+        <v>1155</v>
       </c>
       <c r="M162" s="5" t="s">
-        <v>1152</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="5" t="s">
-        <v>1153</v>
+        <v>1157</v>
       </c>
       <c r="B163" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C163" s="5" t="s">
-        <v>313</v>
+        <v>1149</v>
       </c>
       <c r="D163" s="5" t="s">
-        <v>1154</v>
+        <v>849</v>
       </c>
       <c r="E163" s="5" t="s">
-        <v>1155</v>
+        <v>28</v>
       </c>
       <c r="F163" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G163" s="5" t="s">
-        <v>1156</v>
+        <v>1158</v>
       </c>
       <c r="H163" s="5" t="s">
-        <v>1157</v>
-[...3 lines deleted...]
-      </c>
+        <v>1159</v>
+      </c>
+      <c r="I163" s="5"/>
       <c r="J163" s="5" t="s">
-        <v>308</v>
+        <v>1153</v>
       </c>
       <c r="K163" s="5" t="s">
-        <v>1159</v>
+        <v>1160</v>
       </c>
       <c r="L163" s="6" t="s">
-        <v>1160</v>
+        <v>1161</v>
       </c>
       <c r="M163" s="5" t="s">
-        <v>1161</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="5" t="s">
-        <v>1162</v>
+        <v>1163</v>
       </c>
       <c r="B164" s="5" t="s">
-        <v>423</v>
+        <v>14</v>
       </c>
       <c r="C164" s="5" t="s">
-        <v>27</v>
-[...9 lines deleted...]
-        </is>
+        <v>313</v>
+      </c>
+      <c r="D164" s="5" t="s">
+        <v>1164</v>
+      </c>
+      <c r="E164" s="5" t="s">
+        <v>1165</v>
       </c>
       <c r="F164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G164" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="G164" s="5" t="s">
+        <v>1166</v>
+      </c>
+      <c r="H164" s="5" t="s">
+        <v>1167</v>
+      </c>
+      <c r="I164" s="5" t="s">
+        <v>1168</v>
+      </c>
+      <c r="J164" s="5" t="s">
+        <v>308</v>
       </c>
       <c r="K164" s="5" t="s">
-        <v>1163</v>
+        <v>1169</v>
       </c>
       <c r="L164" s="6" t="s">
-        <v>1164</v>
-[...1 lines deleted...]
-      <c r="M164" s="5"/>
+        <v>1170</v>
+      </c>
+      <c r="M164" s="5" t="s">
+        <v>1171</v>
+      </c>
     </row>
     <row r="165">
       <c r="A165" s="5" t="s">
-        <v>1165</v>
+        <v>1172</v>
       </c>
       <c r="B165" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C165" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D165" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E165" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F165" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G165" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H165" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I165" s="5"/>
       <c r="J165" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K165" s="5" t="s">
-        <v>1163</v>
+        <v>1173</v>
       </c>
       <c r="L165" s="6" t="s">
-        <v>1166</v>
+        <v>1174</v>
       </c>
       <c r="M165" s="5"/>
     </row>
     <row r="166">
       <c r="A166" s="5" t="s">
-        <v>1167</v>
+        <v>1175</v>
       </c>
       <c r="B166" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C166" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I166" s="5"/>
       <c r="J166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K166" s="5" t="s">
-        <v>1163</v>
+        <v>1173</v>
       </c>
       <c r="L166" s="6" t="s">
-        <v>1168</v>
+        <v>1176</v>
       </c>
       <c r="M166" s="5"/>
     </row>
     <row r="167">
       <c r="A167" s="5" t="s">
-        <v>1169</v>
+        <v>1177</v>
       </c>
       <c r="B167" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C167" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I167" s="5"/>
       <c r="J167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K167" s="5" t="s">
-        <v>1163</v>
+        <v>1173</v>
       </c>
       <c r="L167" s="6" t="s">
-        <v>1170</v>
+        <v>1178</v>
       </c>
       <c r="M167" s="5"/>
     </row>
     <row r="168">
       <c r="A168" s="5" t="s">
-        <v>1171</v>
+        <v>1179</v>
       </c>
       <c r="B168" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C168" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I168" s="5"/>
       <c r="J168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K168" s="5" t="s">
-        <v>1172</v>
+        <v>1173</v>
       </c>
       <c r="L168" s="6" t="s">
-        <v>1173</v>
+        <v>1180</v>
       </c>
       <c r="M168" s="5"/>
     </row>
     <row r="169">
       <c r="A169" s="5" t="s">
-        <v>1174</v>
+        <v>1181</v>
       </c>
       <c r="B169" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C169" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D169" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E169" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F169" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G169" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H169" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I169" s="5"/>
       <c r="J169" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K169" s="5" t="s">
-        <v>1175</v>
+        <v>1182</v>
       </c>
       <c r="L169" s="6" t="s">
-        <v>1176</v>
+        <v>1183</v>
       </c>
       <c r="M169" s="5"/>
     </row>
     <row r="170">
       <c r="A170" s="5" t="s">
-        <v>1177</v>
+        <v>1184</v>
       </c>
       <c r="B170" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C170" s="5" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="D170" s="5" t="s">
         <v>27</v>
       </c>
+      <c r="D170" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="E170" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F170" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G170" s="5" t="s">
-[...9 lines deleted...]
-        <v>33</v>
+      <c r="G170" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H170" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I170" s="5"/>
+      <c r="J170" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K170" s="5" t="s">
-        <v>1181</v>
+        <v>1185</v>
       </c>
       <c r="L170" s="6" t="s">
-        <v>1182</v>
-[...3 lines deleted...]
-      </c>
+        <v>1186</v>
+      </c>
+      <c r="M170" s="5"/>
     </row>
     <row r="171">
       <c r="A171" s="5" t="s">
-        <v>1184</v>
+        <v>1187</v>
       </c>
       <c r="B171" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C171" s="5" t="s">
-        <v>1139</v>
+        <v>44</v>
       </c>
       <c r="D171" s="5" t="s">
-        <v>849</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>27</v>
+      </c>
+      <c r="E171" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F171" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G171" s="5" t="s">
-        <v>1185</v>
+        <v>1188</v>
       </c>
       <c r="H171" s="5" t="s">
-        <v>1186</v>
+        <v>1189</v>
       </c>
       <c r="I171" s="5" t="s">
-        <v>1187</v>
+        <v>1190</v>
       </c>
       <c r="J171" s="5" t="s">
-        <v>1188</v>
+        <v>33</v>
       </c>
       <c r="K171" s="5" t="s">
-        <v>1189</v>
+        <v>1191</v>
       </c>
       <c r="L171" s="6" t="s">
-        <v>1190</v>
+        <v>1192</v>
       </c>
       <c r="M171" s="5" t="s">
-        <v>1191</v>
+        <v>1193</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="5" t="s">
-        <v>1192</v>
+        <v>1194</v>
       </c>
       <c r="B172" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C172" s="5" t="s">
-        <v>44</v>
+        <v>1149</v>
       </c>
       <c r="D172" s="5" t="s">
-        <v>1154</v>
-[...4 lines deleted...]
-        </is>
+        <v>849</v>
+      </c>
+      <c r="E172" s="5" t="s">
+        <v>28</v>
       </c>
       <c r="F172" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G172" s="5" t="s">
-        <v>1193</v>
+        <v>1195</v>
       </c>
       <c r="H172" s="5" t="s">
-        <v>1194</v>
+        <v>1196</v>
       </c>
       <c r="I172" s="5" t="s">
-        <v>1195</v>
+        <v>1197</v>
       </c>
       <c r="J172" s="5" t="s">
-        <v>308</v>
+        <v>1198</v>
       </c>
       <c r="K172" s="5" t="s">
-        <v>1196</v>
+        <v>1199</v>
       </c>
       <c r="L172" s="6" t="s">
-        <v>1197</v>
+        <v>1200</v>
       </c>
       <c r="M172" s="5" t="s">
-        <v>1198</v>
+        <v>1201</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="5" t="s">
-        <v>1199</v>
+        <v>1202</v>
       </c>
       <c r="B173" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C173" s="5" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="D173" s="5" t="s">
-        <v>44</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>1164</v>
+      </c>
+      <c r="E173" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F173" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G173" s="5" t="s">
-        <v>1200</v>
+        <v>1203</v>
       </c>
       <c r="H173" s="5" t="s">
-        <v>1201</v>
+        <v>1204</v>
       </c>
       <c r="I173" s="5" t="s">
-        <v>1202</v>
+        <v>1205</v>
       </c>
       <c r="J173" s="5" t="s">
         <v>308</v>
       </c>
       <c r="K173" s="5" t="s">
-        <v>1203</v>
+        <v>1206</v>
       </c>
       <c r="L173" s="6" t="s">
-        <v>1204</v>
+        <v>1207</v>
       </c>
       <c r="M173" s="5" t="s">
-        <v>1205</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="5" t="s">
-        <v>1206</v>
+        <v>1209</v>
       </c>
       <c r="B174" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C174" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D174" s="5" t="s">
         <v>44</v>
       </c>
       <c r="E174" s="5" t="s">
-        <v>1207</v>
+        <v>29</v>
       </c>
       <c r="F174" s="5" t="s">
-        <v>1208</v>
+        <v>28</v>
       </c>
       <c r="G174" s="5" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="H174" s="5" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
       <c r="I174" s="5" t="s">
-        <v>1211</v>
+        <v>1212</v>
       </c>
       <c r="J174" s="5" t="s">
         <v>308</v>
       </c>
       <c r="K174" s="5" t="s">
-        <v>1212</v>
+        <v>1213</v>
       </c>
       <c r="L174" s="6" t="s">
-        <v>1213</v>
+        <v>1214</v>
       </c>
       <c r="M174" s="5" t="s">
-        <v>1214</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="5" t="s">
-        <v>1215</v>
+        <v>1216</v>
       </c>
       <c r="B175" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C175" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D175" s="5" t="s">
         <v>44</v>
       </c>
-      <c r="D175" s="5" t="s">
-[...10 lines deleted...]
-        </is>
+      <c r="E175" s="5" t="s">
+        <v>1217</v>
+      </c>
+      <c r="F175" s="5" t="s">
+        <v>1218</v>
       </c>
       <c r="G175" s="5" t="s">
-        <v>1216</v>
+        <v>1219</v>
       </c>
       <c r="H175" s="5" t="s">
-        <v>1217</v>
+        <v>1220</v>
       </c>
       <c r="I175" s="5" t="s">
-        <v>1218</v>
+        <v>1221</v>
       </c>
       <c r="J175" s="5" t="s">
         <v>308</v>
       </c>
       <c r="K175" s="5" t="s">
-        <v>1219</v>
+        <v>1222</v>
       </c>
       <c r="L175" s="6" t="s">
-        <v>1220</v>
+        <v>1223</v>
       </c>
       <c r="M175" s="5" t="s">
-        <v>1221</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="5" t="s">
-        <v>1222</v>
+        <v>1225</v>
       </c>
       <c r="B176" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C176" s="5" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="D176" s="5" t="s">
-        <v>44</v>
-[...5 lines deleted...]
-        <v>1223</v>
+        <v>1164</v>
+      </c>
+      <c r="E176" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F176" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G176" s="5" t="s">
-        <v>1224</v>
+        <v>1226</v>
       </c>
       <c r="H176" s="5" t="s">
-        <v>1225</v>
-[...1 lines deleted...]
-      <c r="I176" s="5"/>
+        <v>1227</v>
+      </c>
+      <c r="I176" s="5" t="s">
+        <v>1228</v>
+      </c>
       <c r="J176" s="5" t="s">
         <v>308</v>
       </c>
       <c r="K176" s="5" t="s">
-        <v>1226</v>
+        <v>1229</v>
       </c>
       <c r="L176" s="6" t="s">
-        <v>1227</v>
+        <v>1230</v>
       </c>
       <c r="M176" s="5" t="s">
-        <v>1228</v>
+        <v>1231</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="5" t="s">
-        <v>1229</v>
+        <v>1232</v>
       </c>
       <c r="B177" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C177" s="5" t="s">
-        <v>1230</v>
+        <v>27</v>
       </c>
       <c r="D177" s="5" t="s">
-        <v>27</v>
-[...23 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="E177" s="5" t="s">
+        <v>1217</v>
+      </c>
+      <c r="F177" s="5" t="s">
+        <v>1233</v>
+      </c>
+      <c r="G177" s="5" t="s">
+        <v>1234</v>
+      </c>
+      <c r="H177" s="5" t="s">
+        <v>1235</v>
+      </c>
+      <c r="I177" s="5"/>
       <c r="J177" s="5" t="s">
-        <v>33</v>
+        <v>308</v>
       </c>
       <c r="K177" s="5" t="s">
-        <v>1232</v>
+        <v>1236</v>
       </c>
       <c r="L177" s="6" t="s">
-        <v>1233</v>
+        <v>1237</v>
       </c>
       <c r="M177" s="5" t="s">
-        <v>1234</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="5" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="B178" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C178" s="5" t="s">
-        <v>1230</v>
+        <v>1240</v>
       </c>
       <c r="D178" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="E178" s="5" t="s">
-        <v>29</v>
+      <c r="E178" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F178" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G178" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H178" s="5" t="s">
-        <v>1236</v>
+      <c r="H178" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I178" s="5" t="s">
-        <v>1237</v>
+        <v>1241</v>
       </c>
       <c r="J178" s="5" t="s">
         <v>33</v>
       </c>
       <c r="K178" s="5" t="s">
-        <v>1238</v>
+        <v>1242</v>
       </c>
       <c r="L178" s="6" t="s">
-        <v>1239</v>
+        <v>1243</v>
       </c>
       <c r="M178" s="5" t="s">
-        <v>1240</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="5" t="s">
-        <v>1241</v>
+        <v>1245</v>
       </c>
       <c r="B179" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C179" s="5" t="s">
-        <v>44</v>
+        <v>1240</v>
       </c>
       <c r="D179" s="5" t="s">
-        <v>1154</v>
-[...4 lines deleted...]
-        </is>
+        <v>27</v>
+      </c>
+      <c r="E179" s="5" t="s">
+        <v>29</v>
       </c>
       <c r="F179" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G179" s="5" t="s">
-        <v>1242</v>
+      <c r="G179" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H179" s="5" t="s">
-        <v>1243</v>
+        <v>1246</v>
       </c>
       <c r="I179" s="5" t="s">
-        <v>1244</v>
+        <v>1247</v>
       </c>
       <c r="J179" s="5" t="s">
-        <v>308</v>
+        <v>33</v>
       </c>
       <c r="K179" s="5" t="s">
-        <v>1245</v>
+        <v>1248</v>
       </c>
       <c r="L179" s="6" t="s">
-        <v>1246</v>
+        <v>1249</v>
       </c>
       <c r="M179" s="5" t="s">
-        <v>1247</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="5" t="s">
-        <v>1248</v>
+        <v>1251</v>
       </c>
       <c r="B180" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C180" s="5" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="D180" s="5" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>1249</v>
+        <v>1164</v>
+      </c>
+      <c r="E180" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F180" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G180" s="5" t="s">
-        <v>1250</v>
+        <v>1252</v>
       </c>
       <c r="H180" s="5" t="s">
-        <v>1251</v>
+        <v>1253</v>
       </c>
       <c r="I180" s="5" t="s">
-        <v>1252</v>
+        <v>1254</v>
       </c>
       <c r="J180" s="5" t="s">
-        <v>33</v>
+        <v>308</v>
       </c>
       <c r="K180" s="5" t="s">
-        <v>1253</v>
+        <v>1255</v>
       </c>
       <c r="L180" s="6" t="s">
-        <v>1254</v>
+        <v>1256</v>
       </c>
       <c r="M180" s="5" t="s">
-        <v>1255</v>
+        <v>1257</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="5" t="s">
-        <v>1256</v>
+        <v>1258</v>
       </c>
       <c r="B181" s="5" t="s">
-        <v>423</v>
+        <v>14</v>
       </c>
       <c r="C181" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="D181" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D181" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="E181" s="5" t="s">
+        <v>1259</v>
       </c>
       <c r="F181" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G181" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G181" s="5" t="s">
+        <v>1260</v>
       </c>
       <c r="H181" s="5" t="s">
-        <v>1257</v>
-[...10 lines deleted...]
-        </is>
+        <v>1261</v>
+      </c>
+      <c r="I181" s="5" t="s">
+        <v>1262</v>
+      </c>
+      <c r="J181" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="K181" s="5" t="s">
+        <v>1263</v>
       </c>
       <c r="L181" s="6" t="s">
-        <v>1258</v>
-[...1 lines deleted...]
-      <c r="M181" s="5"/>
+        <v>1264</v>
+      </c>
+      <c r="M181" s="5" t="s">
+        <v>1265</v>
+      </c>
     </row>
     <row r="182">
       <c r="A182" s="5" t="s">
-        <v>1259</v>
+        <v>1266</v>
       </c>
       <c r="B182" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C182" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D182" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E182" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F182" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G182" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H182" s="5" t="s">
-        <v>1257</v>
+        <v>1267</v>
       </c>
       <c r="I182" s="5"/>
       <c r="J182" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K182" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L182" s="6" t="s">
-        <v>1260</v>
+        <v>1268</v>
       </c>
       <c r="M182" s="5"/>
     </row>
     <row r="183">
       <c r="A183" s="5" t="s">
-        <v>1259</v>
+        <v>1269</v>
       </c>
       <c r="B183" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C183" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D183" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E183" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F183" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G183" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H183" s="5" t="s">
-        <v>1261</v>
+        <v>1267</v>
       </c>
       <c r="I183" s="5"/>
       <c r="J183" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K183" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L183" s="6" t="s">
-        <v>1262</v>
+        <v>1270</v>
       </c>
       <c r="M183" s="5"/>
     </row>
     <row r="184">
       <c r="A184" s="5" t="s">
-        <v>1263</v>
+        <v>1269</v>
       </c>
       <c r="B184" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C184" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D184" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E184" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F184" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G184" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H184" s="5" t="s">
-        <v>1264</v>
+        <v>1271</v>
       </c>
       <c r="I184" s="5"/>
       <c r="J184" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K184" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L184" s="6" t="s">
-        <v>1265</v>
+        <v>1272</v>
       </c>
       <c r="M184" s="5"/>
     </row>
     <row r="185">
       <c r="A185" s="5" t="s">
-        <v>1266</v>
+        <v>1273</v>
       </c>
       <c r="B185" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C185" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D185" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E185" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F185" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G185" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H185" s="5" t="s">
-        <v>1267</v>
+        <v>1274</v>
       </c>
       <c r="I185" s="5"/>
       <c r="J185" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K185" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L185" s="6" t="s">
-        <v>1268</v>
+        <v>1275</v>
       </c>
       <c r="M185" s="5"/>
     </row>
     <row r="186">
       <c r="A186" s="5" t="s">
-        <v>1269</v>
+        <v>1276</v>
       </c>
       <c r="B186" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C186" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D186" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E186" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F186" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G186" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H186" s="5" t="s">
-        <v>1270</v>
+        <v>1277</v>
       </c>
       <c r="I186" s="5"/>
       <c r="J186" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K186" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L186" s="6" t="s">
-        <v>1271</v>
+        <v>1278</v>
       </c>
       <c r="M186" s="5"/>
     </row>
     <row r="187">
       <c r="A187" s="5" t="s">
-        <v>1272</v>
+        <v>1279</v>
       </c>
       <c r="B187" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C187" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D187" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E187" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F187" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G187" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H187" s="5" t="s">
-        <v>1273</v>
+        <v>1280</v>
       </c>
       <c r="I187" s="5"/>
       <c r="J187" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K187" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L187" s="6" t="s">
-        <v>1274</v>
+        <v>1281</v>
       </c>
       <c r="M187" s="5"/>
     </row>
     <row r="188">
       <c r="A188" s="5" t="s">
-        <v>1275</v>
+        <v>1282</v>
       </c>
       <c r="B188" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C188" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D188" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E188" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F188" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G188" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H188" s="5" t="s">
-        <v>1276</v>
+        <v>1283</v>
       </c>
       <c r="I188" s="5"/>
       <c r="J188" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K188" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L188" s="6" t="s">
-        <v>1277</v>
+        <v>1284</v>
       </c>
       <c r="M188" s="5"/>
     </row>
     <row r="189">
       <c r="A189" s="5" t="s">
-        <v>1278</v>
+        <v>1285</v>
       </c>
       <c r="B189" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C189" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D189" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E189" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F189" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G189" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H189" s="5" t="s">
-        <v>1279</v>
+        <v>1286</v>
       </c>
       <c r="I189" s="5"/>
       <c r="J189" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K189" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L189" s="6" t="s">
-        <v>1280</v>
+        <v>1287</v>
       </c>
       <c r="M189" s="5"/>
     </row>
     <row r="190">
       <c r="A190" s="5" t="s">
-        <v>1281</v>
+        <v>1288</v>
       </c>
       <c r="B190" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C190" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D190" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E190" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F190" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G190" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H190" s="5" t="s">
-        <v>1282</v>
+        <v>1289</v>
       </c>
       <c r="I190" s="5"/>
       <c r="J190" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K190" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L190" s="6" t="s">
-        <v>1283</v>
+        <v>1290</v>
       </c>
       <c r="M190" s="5"/>
     </row>
     <row r="191">
       <c r="A191" s="5" t="s">
-        <v>1284</v>
+        <v>1291</v>
       </c>
       <c r="B191" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C191" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D191" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E191" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F191" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G191" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H191" s="5" t="s">
-        <v>1285</v>
+        <v>1292</v>
       </c>
       <c r="I191" s="5"/>
       <c r="J191" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K191" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L191" s="6" t="s">
-        <v>1286</v>
+        <v>1293</v>
       </c>
       <c r="M191" s="5"/>
     </row>
     <row r="192">
       <c r="A192" s="5" t="s">
-        <v>1287</v>
+        <v>1294</v>
       </c>
       <c r="B192" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C192" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D192" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E192" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F192" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G192" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H192" s="5" t="s">
-        <v>1288</v>
+        <v>1295</v>
       </c>
       <c r="I192" s="5"/>
       <c r="J192" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K192" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L192" s="6" t="s">
-        <v>1289</v>
+        <v>1296</v>
       </c>
       <c r="M192" s="5"/>
     </row>
     <row r="193">
       <c r="A193" s="5" t="s">
-        <v>1290</v>
+        <v>1297</v>
       </c>
       <c r="B193" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C193" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D193" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E193" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F193" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G193" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H193" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H193" s="5" t="s">
+        <v>1298</v>
       </c>
       <c r="I193" s="5"/>
       <c r="J193" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K193" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L193" s="6" t="s">
-        <v>1291</v>
+        <v>1299</v>
       </c>
       <c r="M193" s="5"/>
     </row>
     <row r="194">
       <c r="A194" s="5" t="s">
-        <v>1292</v>
+        <v>1300</v>
       </c>
       <c r="B194" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C194" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D194" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E194" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F194" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G194" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H194" s="5" t="s">
-        <v>1293</v>
+      <c r="H194" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I194" s="5"/>
       <c r="J194" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K194" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L194" s="6" t="s">
-        <v>1294</v>
+        <v>1301</v>
       </c>
       <c r="M194" s="5"/>
     </row>
     <row r="195">
       <c r="A195" s="5" t="s">
-        <v>1295</v>
+        <v>1302</v>
       </c>
       <c r="B195" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C195" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D195" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E195" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F195" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G195" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H195" s="5" t="s">
-        <v>1296</v>
+        <v>1303</v>
       </c>
       <c r="I195" s="5"/>
       <c r="J195" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K195" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L195" s="6" t="s">
-        <v>1297</v>
+        <v>1304</v>
       </c>
       <c r="M195" s="5"/>
     </row>
     <row r="196">
       <c r="A196" s="5" t="s">
-        <v>1298</v>
+        <v>1305</v>
       </c>
       <c r="B196" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C196" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D196" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E196" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F196" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G196" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H196" s="5" t="s">
-        <v>1299</v>
+        <v>1306</v>
       </c>
       <c r="I196" s="5"/>
       <c r="J196" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K196" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L196" s="6" t="s">
-        <v>1300</v>
+        <v>1307</v>
       </c>
       <c r="M196" s="5"/>
     </row>
     <row r="197">
       <c r="A197" s="5" t="s">
-        <v>1298</v>
+        <v>1308</v>
       </c>
       <c r="B197" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C197" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D197" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E197" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F197" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G197" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H197" s="5" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="I197" s="5"/>
       <c r="J197" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K197" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L197" s="6" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="M197" s="5"/>
     </row>
     <row r="198">
       <c r="A198" s="5" t="s">
-        <v>1303</v>
+        <v>1308</v>
       </c>
       <c r="B198" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C198" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D198" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E198" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F198" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G198" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H198" s="5" t="s">
-        <v>1304</v>
+        <v>1311</v>
       </c>
       <c r="I198" s="5"/>
       <c r="J198" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K198" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L198" s="6" t="s">
-        <v>1305</v>
+        <v>1312</v>
       </c>
       <c r="M198" s="5"/>
     </row>
     <row r="199">
       <c r="A199" s="5" t="s">
-        <v>1306</v>
+        <v>1313</v>
       </c>
       <c r="B199" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C199" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D199" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E199" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F199" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G199" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H199" s="5" t="s">
-        <v>1307</v>
+        <v>1314</v>
       </c>
       <c r="I199" s="5"/>
       <c r="J199" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K199" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L199" s="6" t="s">
-        <v>1308</v>
+        <v>1315</v>
       </c>
       <c r="M199" s="5"/>
     </row>
     <row r="200">
       <c r="A200" s="5" t="s">
-        <v>1309</v>
+        <v>1316</v>
       </c>
       <c r="B200" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C200" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D200" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E200" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F200" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G200" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H200" s="5" t="s">
-        <v>1310</v>
+        <v>1317</v>
       </c>
       <c r="I200" s="5"/>
       <c r="J200" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K200" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L200" s="6" t="s">
-        <v>1311</v>
+        <v>1318</v>
       </c>
       <c r="M200" s="5"/>
     </row>
     <row r="201">
       <c r="A201" s="5" t="s">
-        <v>1312</v>
+        <v>1319</v>
       </c>
       <c r="B201" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C201" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D201" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E201" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F201" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G201" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H201" s="5" t="s">
-        <v>1313</v>
+        <v>1320</v>
       </c>
       <c r="I201" s="5"/>
       <c r="J201" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K201" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L201" s="6" t="s">
-        <v>1314</v>
+        <v>1321</v>
       </c>
       <c r="M201" s="5"/>
     </row>
     <row r="202">
       <c r="A202" s="5" t="s">
-        <v>1315</v>
+        <v>1322</v>
       </c>
       <c r="B202" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C202" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D202" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E202" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F202" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G202" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H202" s="5" t="s">
-        <v>1316</v>
+        <v>1323</v>
       </c>
       <c r="I202" s="5"/>
       <c r="J202" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K202" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L202" s="6" t="s">
-        <v>1317</v>
+        <v>1324</v>
       </c>
       <c r="M202" s="5"/>
     </row>
     <row r="203">
       <c r="A203" s="5" t="s">
-        <v>1318</v>
+        <v>1325</v>
       </c>
       <c r="B203" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C203" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D203" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E203" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F203" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G203" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H203" s="5" t="s">
-        <v>1319</v>
+        <v>1326</v>
       </c>
       <c r="I203" s="5"/>
       <c r="J203" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K203" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L203" s="6" t="s">
-        <v>1320</v>
+        <v>1327</v>
       </c>
       <c r="M203" s="5"/>
     </row>
     <row r="204">
       <c r="A204" s="5" t="s">
-        <v>1321</v>
+        <v>1328</v>
       </c>
       <c r="B204" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C204" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D204" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E204" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F204" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G204" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H204" s="5" t="s">
-        <v>1322</v>
+        <v>1329</v>
       </c>
       <c r="I204" s="5"/>
       <c r="J204" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K204" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L204" s="6" t="s">
-        <v>1323</v>
+        <v>1330</v>
       </c>
       <c r="M204" s="5"/>
     </row>
     <row r="205">
       <c r="A205" s="5" t="s">
-        <v>1324</v>
+        <v>1331</v>
       </c>
       <c r="B205" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C205" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D205" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E205" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F205" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G205" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H205" s="5" t="s">
-        <v>1325</v>
+        <v>1332</v>
       </c>
       <c r="I205" s="5"/>
       <c r="J205" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K205" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L205" s="6" t="s">
-        <v>1326</v>
+        <v>1333</v>
       </c>
       <c r="M205" s="5"/>
     </row>
     <row r="206">
       <c r="A206" s="5" t="s">
-        <v>1327</v>
+        <v>1334</v>
       </c>
       <c r="B206" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C206" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D206" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E206" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F206" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G206" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H206" s="5" t="s">
-        <v>1328</v>
+        <v>1335</v>
       </c>
       <c r="I206" s="5"/>
       <c r="J206" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K206" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L206" s="6" t="s">
-        <v>1329</v>
+        <v>1336</v>
       </c>
       <c r="M206" s="5"/>
     </row>
     <row r="207">
       <c r="A207" s="5" t="s">
-        <v>1330</v>
+        <v>1337</v>
       </c>
       <c r="B207" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C207" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D207" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E207" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F207" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G207" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H207" s="5" t="s">
-        <v>1331</v>
+        <v>1338</v>
       </c>
       <c r="I207" s="5"/>
       <c r="J207" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K207" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L207" s="6" t="s">
-        <v>1332</v>
+        <v>1339</v>
       </c>
       <c r="M207" s="5"/>
     </row>
     <row r="208">
       <c r="A208" s="5" t="s">
-        <v>1333</v>
+        <v>1340</v>
       </c>
       <c r="B208" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C208" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D208" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E208" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F208" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G208" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H208" s="5" t="s">
-        <v>1334</v>
+        <v>1341</v>
       </c>
       <c r="I208" s="5"/>
       <c r="J208" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K208" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L208" s="6" t="s">
-        <v>1335</v>
+        <v>1342</v>
       </c>
       <c r="M208" s="5"/>
     </row>
     <row r="209">
       <c r="A209" s="5" t="s">
-        <v>1336</v>
+        <v>1343</v>
       </c>
       <c r="B209" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C209" s="5" t="s">
-        <v>1337</v>
-[...1 lines deleted...]
-      <c r="D209" s="5" t="s">
         <v>27</v>
       </c>
+      <c r="D209" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="E209" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F209" s="5" t="s">
-[...3 lines deleted...]
-        <v>1339</v>
+      <c r="F209" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G209" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H209" s="5" t="s">
-        <v>1340</v>
-[...8 lines deleted...]
-        <v>1342</v>
+        <v>1344</v>
+      </c>
+      <c r="I209" s="5"/>
+      <c r="J209" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K209" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L209" s="6" t="s">
-        <v>1343</v>
-[...3 lines deleted...]
-      </c>
+        <v>1345</v>
+      </c>
+      <c r="M209" s="5"/>
     </row>
     <row r="210">
       <c r="A210" s="5" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="B210" s="5" t="s">
-        <v>423</v>
+        <v>14</v>
       </c>
       <c r="C210" s="5" t="s">
+        <v>1347</v>
+      </c>
+      <c r="D210" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="D210" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="E210" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F210" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="F210" s="5" t="s">
+        <v>1348</v>
+      </c>
+      <c r="G210" s="5" t="s">
+        <v>1349</v>
       </c>
       <c r="H210" s="5" t="s">
-        <v>1346</v>
-[...10 lines deleted...]
-        </is>
+        <v>1350</v>
+      </c>
+      <c r="I210" s="5" t="s">
+        <v>1351</v>
+      </c>
+      <c r="J210" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="K210" s="5" t="s">
+        <v>1352</v>
       </c>
       <c r="L210" s="6" t="s">
-        <v>1347</v>
-[...1 lines deleted...]
-      <c r="M210" s="5"/>
+        <v>1353</v>
+      </c>
+      <c r="M210" s="5" t="s">
+        <v>1354</v>
+      </c>
     </row>
     <row r="211">
       <c r="A211" s="5" t="s">
-        <v>1348</v>
+        <v>1355</v>
       </c>
       <c r="B211" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C211" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D211" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E211" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F211" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G211" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H211" s="5" t="s">
-        <v>1349</v>
+        <v>1356</v>
       </c>
       <c r="I211" s="5"/>
       <c r="J211" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K211" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L211" s="6" t="s">
-        <v>1350</v>
+        <v>1357</v>
       </c>
       <c r="M211" s="5"/>
     </row>
     <row r="212">
       <c r="A212" s="5" t="s">
-        <v>1351</v>
+        <v>1358</v>
       </c>
       <c r="B212" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C212" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D212" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E212" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F212" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G212" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H212" s="5" t="s">
-        <v>1352</v>
+        <v>1359</v>
       </c>
       <c r="I212" s="5"/>
       <c r="J212" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K212" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L212" s="6" t="s">
-        <v>1353</v>
+        <v>1360</v>
       </c>
       <c r="M212" s="5"/>
     </row>
     <row r="213">
       <c r="A213" s="5" t="s">
-        <v>1354</v>
+        <v>1361</v>
       </c>
       <c r="B213" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C213" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D213" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E213" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F213" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G213" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H213" s="5" t="s">
-        <v>1355</v>
+        <v>1362</v>
       </c>
       <c r="I213" s="5"/>
       <c r="J213" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K213" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L213" s="6" t="s">
-        <v>1356</v>
+        <v>1363</v>
       </c>
       <c r="M213" s="5"/>
     </row>
     <row r="214">
       <c r="A214" s="5" t="s">
-        <v>1357</v>
+        <v>1364</v>
       </c>
       <c r="B214" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C214" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D214" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E214" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F214" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G214" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H214" s="5" t="s">
-        <v>1358</v>
+        <v>1365</v>
       </c>
       <c r="I214" s="5"/>
       <c r="J214" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K214" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L214" s="6" t="s">
-        <v>1359</v>
+        <v>1366</v>
       </c>
       <c r="M214" s="5"/>
     </row>
     <row r="215">
       <c r="A215" s="5" t="s">
-        <v>1360</v>
+        <v>1367</v>
       </c>
       <c r="B215" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C215" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D215" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E215" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F215" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G215" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H215" s="5" t="s">
-        <v>1361</v>
+        <v>1368</v>
       </c>
       <c r="I215" s="5"/>
       <c r="J215" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K215" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L215" s="6" t="s">
-        <v>1362</v>
+        <v>1369</v>
       </c>
       <c r="M215" s="5"/>
     </row>
     <row r="216">
       <c r="A216" s="5" t="s">
-        <v>1363</v>
+        <v>1370</v>
       </c>
       <c r="B216" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C216" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D216" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E216" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F216" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G216" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H216" s="5" t="s">
-        <v>1364</v>
+        <v>1371</v>
       </c>
       <c r="I216" s="5"/>
       <c r="J216" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K216" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L216" s="6" t="s">
-        <v>1365</v>
+        <v>1372</v>
       </c>
       <c r="M216" s="5"/>
     </row>
     <row r="217">
       <c r="A217" s="5" t="s">
-        <v>1366</v>
+        <v>1373</v>
       </c>
       <c r="B217" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C217" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D217" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E217" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F217" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G217" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H217" s="5" t="s">
-        <v>1367</v>
+        <v>1374</v>
       </c>
       <c r="I217" s="5"/>
       <c r="J217" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K217" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L217" s="6" t="s">
-        <v>1368</v>
+        <v>1375</v>
       </c>
       <c r="M217" s="5"/>
     </row>
     <row r="218">
       <c r="A218" s="5" t="s">
-        <v>1369</v>
+        <v>1376</v>
       </c>
       <c r="B218" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C218" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D218" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E218" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F218" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G218" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H218" s="5" t="s">
-        <v>1370</v>
+        <v>1377</v>
       </c>
       <c r="I218" s="5"/>
       <c r="J218" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K218" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L218" s="6" t="s">
-        <v>1371</v>
+        <v>1378</v>
       </c>
       <c r="M218" s="5"/>
     </row>
     <row r="219">
       <c r="A219" s="5" t="s">
-        <v>1372</v>
+        <v>1379</v>
       </c>
       <c r="B219" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C219" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D219" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E219" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F219" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G219" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H219" s="5" t="s">
-        <v>1373</v>
+        <v>1380</v>
       </c>
       <c r="I219" s="5"/>
       <c r="J219" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K219" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L219" s="6" t="s">
-        <v>1374</v>
+        <v>1381</v>
       </c>
       <c r="M219" s="5"/>
     </row>
     <row r="220">
       <c r="A220" s="5" t="s">
-        <v>1375</v>
+        <v>1382</v>
       </c>
       <c r="B220" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C220" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D220" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E220" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F220" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G220" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H220" s="5" t="s">
-        <v>1376</v>
+        <v>1383</v>
       </c>
       <c r="I220" s="5"/>
       <c r="J220" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K220" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L220" s="6" t="s">
-        <v>1377</v>
+        <v>1384</v>
       </c>
       <c r="M220" s="5"/>
     </row>
     <row r="221">
       <c r="A221" s="5" t="s">
-        <v>1378</v>
+        <v>1385</v>
       </c>
       <c r="B221" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C221" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D221" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E221" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F221" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G221" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H221" s="5" t="s">
-        <v>1379</v>
+        <v>1386</v>
       </c>
       <c r="I221" s="5"/>
       <c r="J221" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K221" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L221" s="6" t="s">
-        <v>1380</v>
+        <v>1387</v>
       </c>
       <c r="M221" s="5"/>
     </row>
     <row r="222">
       <c r="A222" s="5" t="s">
-        <v>1381</v>
+        <v>1388</v>
       </c>
       <c r="B222" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C222" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D222" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E222" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F222" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G222" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H222" s="5" t="s">
-        <v>1382</v>
+        <v>1389</v>
       </c>
       <c r="I222" s="5"/>
       <c r="J222" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K222" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L222" s="6" t="s">
-        <v>1383</v>
+        <v>1390</v>
       </c>
       <c r="M222" s="5"/>
     </row>
     <row r="223">
       <c r="A223" s="5" t="s">
-        <v>1381</v>
+        <v>1391</v>
       </c>
       <c r="B223" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C223" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D223" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E223" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F223" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G223" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H223" s="5" t="s">
-        <v>1384</v>
+        <v>1392</v>
       </c>
       <c r="I223" s="5"/>
       <c r="J223" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K223" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L223" s="6" t="s">
-        <v>1385</v>
+        <v>1393</v>
       </c>
       <c r="M223" s="5"/>
     </row>
     <row r="224">
       <c r="A224" s="5" t="s">
-        <v>1386</v>
+        <v>1391</v>
       </c>
       <c r="B224" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C224" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D224" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E224" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F224" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G224" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H224" s="5" t="s">
-        <v>1387</v>
+        <v>1394</v>
       </c>
       <c r="I224" s="5"/>
       <c r="J224" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K224" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L224" s="6" t="s">
-        <v>1388</v>
+        <v>1395</v>
       </c>
       <c r="M224" s="5"/>
     </row>
     <row r="225">
       <c r="A225" s="5" t="s">
-        <v>1389</v>
+        <v>1396</v>
       </c>
       <c r="B225" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C225" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D225" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E225" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F225" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G225" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H225" s="5" t="s">
-        <v>1390</v>
+        <v>1397</v>
       </c>
       <c r="I225" s="5"/>
       <c r="J225" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K225" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L225" s="6" t="s">
-        <v>1391</v>
+        <v>1398</v>
       </c>
       <c r="M225" s="5"/>
     </row>
     <row r="226">
       <c r="A226" s="5" t="s">
-        <v>1392</v>
+        <v>1399</v>
       </c>
       <c r="B226" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C226" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D226" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E226" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F226" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G226" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H226" s="5" t="s">
-        <v>1393</v>
+        <v>1400</v>
       </c>
       <c r="I226" s="5"/>
       <c r="J226" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K226" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L226" s="6" t="s">
-        <v>1394</v>
+        <v>1401</v>
       </c>
       <c r="M226" s="5"/>
     </row>
     <row r="227">
       <c r="A227" s="5" t="s">
-        <v>1395</v>
+        <v>1402</v>
       </c>
       <c r="B227" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C227" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D227" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E227" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F227" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G227" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H227" s="5" t="s">
-        <v>1396</v>
+        <v>1403</v>
       </c>
       <c r="I227" s="5"/>
       <c r="J227" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K227" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L227" s="6" t="s">
-        <v>1397</v>
+        <v>1404</v>
       </c>
       <c r="M227" s="5"/>
     </row>
     <row r="228">
       <c r="A228" s="5" t="s">
-        <v>1398</v>
+        <v>1405</v>
       </c>
       <c r="B228" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C228" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D228" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E228" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F228" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G228" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H228" s="5" t="s">
-        <v>1399</v>
+        <v>1406</v>
       </c>
       <c r="I228" s="5"/>
       <c r="J228" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K228" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L228" s="6" t="s">
-        <v>1400</v>
+        <v>1407</v>
       </c>
       <c r="M228" s="5"/>
     </row>
     <row r="229">
       <c r="A229" s="5" t="s">
-        <v>1401</v>
+        <v>1408</v>
       </c>
       <c r="B229" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C229" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D229" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E229" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F229" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G229" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H229" s="5" t="s">
-        <v>1402</v>
+        <v>1409</v>
       </c>
       <c r="I229" s="5"/>
       <c r="J229" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K229" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L229" s="6" t="s">
-        <v>1403</v>
+        <v>1410</v>
       </c>
       <c r="M229" s="5"/>
     </row>
     <row r="230">
       <c r="A230" s="5" t="s">
-        <v>1404</v>
+        <v>1411</v>
       </c>
       <c r="B230" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C230" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="D230" s="5" t="s">
-[...3 lines deleted...]
-        <v>766</v>
+      <c r="D230" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E230" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F230" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G230" s="5" t="s">
-        <v>1405</v>
+      <c r="G230" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H230" s="5" t="s">
-        <v>1406</v>
-[...8 lines deleted...]
-        <v>1408</v>
+        <v>1412</v>
+      </c>
+      <c r="I230" s="5"/>
+      <c r="J230" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K230" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L230" s="6" t="s">
-        <v>1409</v>
-[...3 lines deleted...]
-      </c>
+        <v>1413</v>
+      </c>
+      <c r="M230" s="5"/>
     </row>
     <row r="231">
       <c r="A231" s="5" t="s">
-        <v>1411</v>
+        <v>1414</v>
       </c>
       <c r="B231" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C231" s="5" t="s">
-        <v>895</v>
+        <v>27</v>
       </c>
       <c r="D231" s="5" t="s">
-        <v>1154</v>
+        <v>44</v>
       </c>
       <c r="E231" s="5" t="s">
-        <v>1412</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>766</v>
+      </c>
+      <c r="F231" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G231" s="5" t="s">
-        <v>1413</v>
+        <v>1415</v>
       </c>
       <c r="H231" s="5" t="s">
-        <v>1414</v>
+        <v>1416</v>
       </c>
       <c r="I231" s="5" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
       <c r="J231" s="5" t="s">
-        <v>308</v>
+        <v>33</v>
       </c>
       <c r="K231" s="5" t="s">
-        <v>1416</v>
+        <v>1418</v>
       </c>
       <c r="L231" s="6" t="s">
-        <v>1417</v>
+        <v>1419</v>
       </c>
       <c r="M231" s="5" t="s">
-        <v>1418</v>
+        <v>1420</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="5" t="s">
-        <v>1419</v>
+        <v>1421</v>
       </c>
       <c r="B232" s="5" t="s">
-        <v>423</v>
+        <v>14</v>
       </c>
       <c r="C232" s="5" t="s">
-        <v>27</v>
-[...19 lines deleted...]
-        </is>
+        <v>895</v>
+      </c>
+      <c r="D232" s="5" t="s">
+        <v>1164</v>
+      </c>
+      <c r="E232" s="5" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F232" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="G232" s="5" t="s">
+        <v>1423</v>
       </c>
       <c r="H232" s="5" t="s">
-        <v>1420</v>
-[...5 lines deleted...]
-        </is>
+        <v>1424</v>
+      </c>
+      <c r="I232" s="5" t="s">
+        <v>1425</v>
+      </c>
+      <c r="J232" s="5" t="s">
+        <v>308</v>
       </c>
       <c r="K232" s="5" t="s">
-        <v>1421</v>
+        <v>1426</v>
       </c>
       <c r="L232" s="6" t="s">
-        <v>1422</v>
-[...1 lines deleted...]
-      <c r="M232" s="5"/>
+        <v>1427</v>
+      </c>
+      <c r="M232" s="5" t="s">
+        <v>1428</v>
+      </c>
     </row>
     <row r="233">
       <c r="A233" s="5" t="s">
-        <v>1423</v>
+        <v>1429</v>
       </c>
       <c r="B233" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C233" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D233" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E233" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F233" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G233" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H233" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H233" s="5" t="s">
+        <v>1430</v>
       </c>
       <c r="I233" s="5"/>
       <c r="J233" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K233" s="5" t="s">
-        <v>1424</v>
+        <v>1431</v>
       </c>
       <c r="L233" s="6" t="s">
-        <v>1425</v>
+        <v>1432</v>
       </c>
       <c r="M233" s="5"/>
     </row>
     <row r="234">
       <c r="A234" s="5" t="s">
-        <v>1426</v>
+        <v>1433</v>
       </c>
       <c r="B234" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C234" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D234" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E234" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F234" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G234" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H234" s="5" t="s">
-        <v>1427</v>
+      <c r="H234" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I234" s="5"/>
       <c r="J234" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K234" s="5" t="s">
-        <v>1424</v>
+        <v>1434</v>
       </c>
       <c r="L234" s="6" t="s">
-        <v>1428</v>
+        <v>1435</v>
       </c>
       <c r="M234" s="5"/>
     </row>
     <row r="235">
       <c r="A235" s="5" t="s">
-        <v>1429</v>
+        <v>1436</v>
       </c>
       <c r="B235" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C235" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D235" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E235" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F235" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G235" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H235" s="5" t="s">
-        <v>1430</v>
+        <v>1437</v>
       </c>
       <c r="I235" s="5"/>
       <c r="J235" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K235" s="5" t="s">
-        <v>1424</v>
+        <v>1434</v>
       </c>
       <c r="L235" s="6" t="s">
-        <v>1431</v>
+        <v>1438</v>
       </c>
       <c r="M235" s="5"/>
     </row>
     <row r="236">
       <c r="A236" s="5" t="s">
-        <v>1432</v>
+        <v>1439</v>
       </c>
       <c r="B236" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C236" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D236" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E236" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F236" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G236" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H236" s="5" t="s">
-        <v>1433</v>
+        <v>1440</v>
       </c>
       <c r="I236" s="5"/>
       <c r="J236" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K236" s="5" t="s">
         <v>1434</v>
       </c>
       <c r="L236" s="6" t="s">
-        <v>1435</v>
+        <v>1441</v>
       </c>
       <c r="M236" s="5"/>
     </row>
     <row r="237">
       <c r="A237" s="5" t="s">
-        <v>1436</v>
+        <v>1442</v>
       </c>
       <c r="B237" s="5" t="s">
-        <v>793</v>
+        <v>423</v>
       </c>
       <c r="C237" s="5" t="s">
-        <v>1154</v>
-[...8 lines deleted...]
-        <v>1439</v>
+        <v>27</v>
+      </c>
+      <c r="D237" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E237" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F237" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G237" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H237" s="5" t="s">
-        <v>1440</v>
-[...5 lines deleted...]
-        <v>1442</v>
+        <v>1443</v>
+      </c>
+      <c r="I237" s="5"/>
+      <c r="J237" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K237" s="5" t="s">
-        <v>1443</v>
+        <v>1444</v>
       </c>
       <c r="L237" s="6" t="s">
-        <v>1444</v>
-[...1 lines deleted...]
-      <c r="M237" s="5" t="s">
         <v>1445</v>
       </c>
+      <c r="M237" s="5"/>
     </row>
     <row r="238">
       <c r="A238" s="5" t="s">
         <v>1446</v>
       </c>
       <c r="B238" s="5" t="s">
-        <v>14</v>
+        <v>793</v>
       </c>
       <c r="C238" s="5" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D238" s="5" t="s">
         <v>1447</v>
-      </c>
-[...1 lines deleted...]
-        <v>1437</v>
       </c>
       <c r="E238" s="5" t="s">
         <v>1448</v>
       </c>
-      <c r="F238" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F238" s="5" t="s">
+        <v>1449</v>
       </c>
       <c r="G238" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H238" s="5" t="s">
-        <v>1449</v>
+        <v>1450</v>
       </c>
       <c r="I238" s="5" t="s">
-        <v>1450</v>
+        <v>1451</v>
       </c>
       <c r="J238" s="5" t="s">
-        <v>1442</v>
+        <v>1452</v>
       </c>
       <c r="K238" s="5" t="s">
-        <v>1451</v>
+        <v>1453</v>
       </c>
       <c r="L238" s="6" t="s">
-        <v>1452</v>
+        <v>1454</v>
       </c>
       <c r="M238" s="5" t="s">
-        <v>1453</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="5" t="s">
-        <v>1454</v>
+        <v>1456</v>
       </c>
       <c r="B239" s="5" t="s">
-        <v>793</v>
+        <v>14</v>
       </c>
       <c r="C239" s="5" t="s">
-        <v>950</v>
+        <v>1457</v>
       </c>
       <c r="D239" s="5" t="s">
-        <v>1455</v>
+        <v>1447</v>
       </c>
       <c r="E239" s="5" t="s">
-        <v>1456</v>
-[...2 lines deleted...]
-        <v>1457</v>
+        <v>1458</v>
+      </c>
+      <c r="F239" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G239" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H239" s="5" t="s">
-        <v>1458</v>
+        <v>1459</v>
       </c>
       <c r="I239" s="5" t="s">
-        <v>1459</v>
+        <v>1460</v>
       </c>
       <c r="J239" s="5" t="s">
-        <v>1460</v>
-[...4 lines deleted...]
-        </is>
+        <v>1452</v>
+      </c>
+      <c r="K239" s="5" t="s">
+        <v>1461</v>
       </c>
       <c r="L239" s="6" t="s">
-        <v>1461</v>
+        <v>1462</v>
       </c>
       <c r="M239" s="5" t="s">
-        <v>1462</v>
+        <v>1463</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="5" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="B240" s="5" t="s">
-        <v>14</v>
+        <v>793</v>
       </c>
       <c r="C240" s="5" t="s">
-        <v>27</v>
+        <v>950</v>
       </c>
       <c r="D240" s="5" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="E240" s="5" t="s">
-        <v>28</v>
-[...4 lines deleted...]
-        </is>
+        <v>1466</v>
+      </c>
+      <c r="F240" s="5" t="s">
+        <v>1467</v>
       </c>
       <c r="G240" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H240" s="5" t="s">
-        <v>1465</v>
+        <v>1468</v>
       </c>
       <c r="I240" s="5" t="s">
-        <v>1466</v>
+        <v>1469</v>
       </c>
       <c r="J240" s="5" t="s">
-        <v>1467</v>
-[...2 lines deleted...]
-        <v>1468</v>
+        <v>1470</v>
+      </c>
+      <c r="K240" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L240" s="6" t="s">
-        <v>1469</v>
+        <v>1471</v>
       </c>
       <c r="M240" s="5" t="s">
-        <v>1470</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="5" t="s">
-        <v>1471</v>
+        <v>1473</v>
       </c>
       <c r="B241" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C241" s="5" t="s">
-        <v>1472</v>
+        <v>27</v>
       </c>
       <c r="D241" s="5" t="s">
-        <v>377</v>
+        <v>1474</v>
       </c>
       <c r="E241" s="5" t="s">
-        <v>935</v>
-[...2 lines deleted...]
-        <v>1473</v>
+        <v>28</v>
+      </c>
+      <c r="F241" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G241" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H241" s="5" t="s">
-        <v>1474</v>
+        <v>1475</v>
       </c>
       <c r="I241" s="5" t="s">
-        <v>1475</v>
+        <v>1476</v>
       </c>
       <c r="J241" s="5" t="s">
-        <v>1476</v>
+        <v>1477</v>
       </c>
       <c r="K241" s="5" t="s">
-        <v>1477</v>
+        <v>1478</v>
       </c>
       <c r="L241" s="6" t="s">
-        <v>1478</v>
+        <v>1479</v>
       </c>
       <c r="M241" s="5" t="s">
-        <v>1479</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="5" t="s">
-        <v>1480</v>
+        <v>1481</v>
       </c>
       <c r="B242" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C242" s="5" t="s">
-        <v>128</v>
+        <v>1482</v>
       </c>
       <c r="D242" s="5" t="s">
-        <v>849</v>
-[...9 lines deleted...]
-        </is>
+        <v>377</v>
+      </c>
+      <c r="E242" s="5" t="s">
+        <v>935</v>
+      </c>
+      <c r="F242" s="5" t="s">
+        <v>1483</v>
       </c>
       <c r="G242" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H242" s="5" t="s">
-        <v>1481</v>
+        <v>1484</v>
       </c>
       <c r="I242" s="5" t="s">
-        <v>1482</v>
+        <v>1485</v>
       </c>
       <c r="J242" s="5" t="s">
-        <v>1483</v>
+        <v>1486</v>
       </c>
       <c r="K242" s="5" t="s">
-        <v>1484</v>
+        <v>1487</v>
       </c>
       <c r="L242" s="6" t="s">
-        <v>1485</v>
+        <v>1488</v>
       </c>
       <c r="M242" s="5" t="s">
-        <v>1486</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="5" t="s">
-        <v>1487</v>
+        <v>1490</v>
       </c>
       <c r="B243" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C243" s="5" t="s">
         <v>128</v>
       </c>
       <c r="D243" s="5" t="s">
         <v>849</v>
       </c>
       <c r="E243" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F243" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G243" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H243" s="5" t="s">
-        <v>1488</v>
+        <v>1491</v>
       </c>
       <c r="I243" s="5" t="s">
-        <v>1489</v>
+        <v>1492</v>
       </c>
       <c r="J243" s="5" t="s">
-        <v>1490</v>
+        <v>1493</v>
       </c>
       <c r="K243" s="5" t="s">
-        <v>1491</v>
+        <v>1494</v>
       </c>
       <c r="L243" s="6" t="s">
-        <v>1492</v>
+        <v>1495</v>
       </c>
       <c r="M243" s="5" t="s">
-        <v>1493</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="5" t="s">
-        <v>1494</v>
+        <v>1497</v>
       </c>
       <c r="B244" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C244" s="5" t="s">
-        <v>1495</v>
+        <v>128</v>
       </c>
       <c r="D244" s="5" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>849</v>
+      </c>
+      <c r="E244" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F244" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G244" s="5" t="s">
-        <v>1496</v>
+      <c r="G244" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H244" s="5" t="s">
-        <v>1497</v>
+        <v>1498</v>
       </c>
       <c r="I244" s="5" t="s">
-        <v>1498</v>
+        <v>1499</v>
       </c>
       <c r="J244" s="5" t="s">
-        <v>308</v>
+        <v>1500</v>
       </c>
       <c r="K244" s="5" t="s">
-        <v>1499</v>
+        <v>1501</v>
       </c>
       <c r="L244" s="6" t="s">
-        <v>1500</v>
+        <v>1502</v>
       </c>
       <c r="M244" s="5" t="s">
-        <v>1501</v>
+        <v>1503</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="5" t="s">
-        <v>1502</v>
+        <v>1504</v>
       </c>
       <c r="B245" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C245" s="5" t="s">
-        <v>1503</v>
+        <v>1505</v>
       </c>
       <c r="D245" s="5" t="s">
         <v>27</v>
       </c>
       <c r="E245" s="5" t="s">
-        <v>1504</v>
+        <v>29</v>
       </c>
       <c r="F245" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G245" s="5" t="s">
-        <v>1504</v>
+        <v>1506</v>
       </c>
       <c r="H245" s="5" t="s">
-        <v>1505</v>
+        <v>1507</v>
       </c>
       <c r="I245" s="5" t="s">
-        <v>1506</v>
+        <v>1508</v>
       </c>
       <c r="J245" s="5" t="s">
         <v>308</v>
       </c>
       <c r="K245" s="5" t="s">
-        <v>1507</v>
+        <v>1509</v>
       </c>
       <c r="L245" s="6" t="s">
-        <v>1508</v>
+        <v>1510</v>
       </c>
       <c r="M245" s="5" t="s">
-        <v>1509</v>
+        <v>1511</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="5" t="s">
-        <v>1510</v>
+        <v>1512</v>
       </c>
       <c r="B246" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C246" s="5" t="s">
-        <v>1511</v>
+        <v>1513</v>
       </c>
       <c r="D246" s="5" t="s">
         <v>27</v>
       </c>
       <c r="E246" s="5" t="s">
-        <v>29</v>
+        <v>1514</v>
       </c>
       <c r="F246" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G246" s="5" t="s">
-        <v>1512</v>
+        <v>1514</v>
       </c>
       <c r="H246" s="5" t="s">
-        <v>1513</v>
+        <v>1515</v>
       </c>
       <c r="I246" s="5" t="s">
-        <v>1514</v>
+        <v>1516</v>
       </c>
       <c r="J246" s="5" t="s">
         <v>308</v>
       </c>
       <c r="K246" s="5" t="s">
-        <v>1515</v>
+        <v>1517</v>
       </c>
       <c r="L246" s="6" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="M246" s="5" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="5" t="s">
-        <v>1518</v>
+        <v>1520</v>
       </c>
       <c r="B247" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C247" s="5" t="s">
-        <v>128</v>
+        <v>1521</v>
       </c>
       <c r="D247" s="5" t="s">
-        <v>849</v>
-[...4 lines deleted...]
-        </is>
+        <v>27</v>
+      </c>
+      <c r="E247" s="5" t="s">
+        <v>29</v>
       </c>
       <c r="F247" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G247" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G247" s="5" t="s">
+        <v>1522</v>
       </c>
       <c r="H247" s="5" t="s">
-        <v>1519</v>
+        <v>1523</v>
       </c>
       <c r="I247" s="5" t="s">
-        <v>1520</v>
+        <v>1524</v>
       </c>
       <c r="J247" s="5" t="s">
-        <v>1521</v>
+        <v>308</v>
       </c>
       <c r="K247" s="5" t="s">
-        <v>1522</v>
+        <v>1525</v>
       </c>
       <c r="L247" s="6" t="s">
-        <v>1523</v>
+        <v>1526</v>
       </c>
       <c r="M247" s="5" t="s">
-        <v>1524</v>
+        <v>1527</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="5" t="s">
-        <v>1525</v>
+        <v>1528</v>
       </c>
       <c r="B248" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C248" s="5" t="s">
-        <v>416</v>
+        <v>128</v>
       </c>
       <c r="D248" s="5" t="s">
-        <v>1526</v>
-[...2 lines deleted...]
-        <v>1527</v>
+        <v>849</v>
+      </c>
+      <c r="E248" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F248" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G248" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H248" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I248" s="5"/>
+      <c r="H248" s="5" t="s">
+        <v>1529</v>
+      </c>
+      <c r="I248" s="5" t="s">
+        <v>1530</v>
+      </c>
       <c r="J248" s="5" t="s">
-        <v>1528</v>
+        <v>1531</v>
       </c>
       <c r="K248" s="5" t="s">
-        <v>1529</v>
+        <v>1532</v>
       </c>
       <c r="L248" s="6" t="s">
-        <v>1530</v>
+        <v>1533</v>
       </c>
       <c r="M248" s="5" t="s">
-        <v>1531</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="5" t="s">
-        <v>1532</v>
+        <v>1535</v>
       </c>
       <c r="B249" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C249" s="5" t="s">
-        <v>176</v>
+        <v>416</v>
       </c>
       <c r="D249" s="5" t="s">
-        <v>377</v>
+        <v>1536</v>
       </c>
       <c r="E249" s="5" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>1533</v>
+        <v>1537</v>
+      </c>
+      <c r="F249" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G249" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H249" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H249" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I249" s="5"/>
       <c r="J249" s="5" t="s">
-        <v>1536</v>
+        <v>1538</v>
       </c>
       <c r="K249" s="5" t="s">
-        <v>1537</v>
+        <v>1539</v>
       </c>
       <c r="L249" s="6" t="s">
-        <v>1538</v>
+        <v>1540</v>
       </c>
       <c r="M249" s="5" t="s">
-        <v>1539</v>
+        <v>1541</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="5" t="s">
-        <v>1540</v>
+        <v>1542</v>
       </c>
       <c r="B250" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C250" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="D250" s="5" t="s">
         <v>377</v>
       </c>
-      <c r="D250" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E250" s="5" t="s">
-        <v>1223</v>
+        <v>28</v>
       </c>
       <c r="F250" s="5" t="s">
-        <v>1541</v>
+        <v>1543</v>
       </c>
       <c r="G250" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H250" s="5" t="s">
-        <v>1542</v>
+        <v>1544</v>
       </c>
       <c r="I250" s="5" t="s">
-        <v>1543</v>
+        <v>1545</v>
       </c>
       <c r="J250" s="5" t="s">
-        <v>1544</v>
+        <v>1546</v>
       </c>
       <c r="K250" s="5" t="s">
-        <v>1545</v>
+        <v>1547</v>
       </c>
       <c r="L250" s="6" t="s">
-        <v>1546</v>
+        <v>1548</v>
       </c>
       <c r="M250" s="5" t="s">
-        <v>1547</v>
+        <v>1549</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="5" t="s">
-        <v>1548</v>
+        <v>1550</v>
       </c>
       <c r="B251" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C251" s="5" t="s">
-        <v>27</v>
+        <v>377</v>
       </c>
       <c r="D251" s="5" t="s">
-        <v>1154</v>
+        <v>176</v>
       </c>
       <c r="E251" s="5" t="s">
-        <v>1549</v>
-[...4 lines deleted...]
-        </is>
+        <v>1233</v>
+      </c>
+      <c r="F251" s="5" t="s">
+        <v>1551</v>
       </c>
       <c r="G251" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H251" s="5" t="s">
-        <v>1550</v>
+        <v>1552</v>
       </c>
       <c r="I251" s="5" t="s">
-        <v>1551</v>
+        <v>1553</v>
       </c>
       <c r="J251" s="5" t="s">
-        <v>1442</v>
+        <v>1554</v>
       </c>
       <c r="K251" s="5" t="s">
-        <v>1552</v>
+        <v>1555</v>
       </c>
       <c r="L251" s="6" t="s">
-        <v>1553</v>
+        <v>1556</v>
       </c>
       <c r="M251" s="5" t="s">
-        <v>1554</v>
+        <v>1557</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="5" t="s">
-        <v>1555</v>
+        <v>1558</v>
       </c>
       <c r="B252" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C252" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D252" s="5" t="s">
-        <v>1154</v>
+        <v>1164</v>
       </c>
       <c r="E252" s="5" t="s">
-        <v>1556</v>
+        <v>1559</v>
       </c>
       <c r="F252" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G252" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H252" s="5" t="s">
-        <v>1557</v>
+        <v>1560</v>
       </c>
       <c r="I252" s="5" t="s">
-        <v>1558</v>
+        <v>1561</v>
       </c>
       <c r="J252" s="5" t="s">
-        <v>1442</v>
+        <v>1452</v>
       </c>
       <c r="K252" s="5" t="s">
-        <v>1559</v>
+        <v>1562</v>
       </c>
       <c r="L252" s="6" t="s">
-        <v>1560</v>
+        <v>1563</v>
       </c>
       <c r="M252" s="5" t="s">
-        <v>1561</v>
+        <v>1564</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="5" t="s">
-        <v>1562</v>
+        <v>1565</v>
       </c>
       <c r="B253" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C253" s="5" t="s">
-        <v>949</v>
+        <v>27</v>
       </c>
       <c r="D253" s="5" t="s">
-        <v>956</v>
-[...4 lines deleted...]
-        </is>
+        <v>1164</v>
+      </c>
+      <c r="E253" s="5" t="s">
+        <v>1566</v>
       </c>
       <c r="F253" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G253" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H253" s="5" t="s">
-        <v>1563</v>
+        <v>1567</v>
       </c>
       <c r="I253" s="5" t="s">
-        <v>1564</v>
+        <v>1568</v>
       </c>
       <c r="J253" s="5" t="s">
-        <v>1467</v>
+        <v>1452</v>
       </c>
       <c r="K253" s="5" t="s">
-        <v>1565</v>
+        <v>1569</v>
       </c>
       <c r="L253" s="6" t="s">
-        <v>1566</v>
+        <v>1570</v>
       </c>
       <c r="M253" s="5" t="s">
-        <v>1567</v>
+        <v>1571</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="5" t="s">
-        <v>1568</v>
+        <v>1572</v>
       </c>
       <c r="B254" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C254" s="5" t="s">
-        <v>416</v>
+        <v>949</v>
       </c>
       <c r="D254" s="5" t="s">
-        <v>809</v>
-[...2 lines deleted...]
-        <v>1527</v>
+        <v>956</v>
+      </c>
+      <c r="E254" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F254" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G254" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H254" s="5" t="s">
-        <v>1569</v>
+        <v>1573</v>
       </c>
       <c r="I254" s="5" t="s">
-        <v>1570</v>
+        <v>1574</v>
       </c>
       <c r="J254" s="5" t="s">
-        <v>694</v>
+        <v>1477</v>
       </c>
       <c r="K254" s="5" t="s">
-        <v>1571</v>
+        <v>1575</v>
       </c>
       <c r="L254" s="6" t="s">
-        <v>1572</v>
+        <v>1576</v>
       </c>
       <c r="M254" s="5" t="s">
-        <v>1573</v>
+        <v>1577</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="5" t="s">
-        <v>1574</v>
+        <v>1578</v>
       </c>
       <c r="B255" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C255" s="5" t="s">
         <v>416</v>
       </c>
       <c r="D255" s="5" t="s">
-        <v>1575</v>
+        <v>809</v>
       </c>
       <c r="E255" s="5" t="s">
-        <v>1527</v>
+        <v>1537</v>
       </c>
       <c r="F255" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G255" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H255" s="5" t="s">
-        <v>1576</v>
+        <v>1579</v>
       </c>
       <c r="I255" s="5" t="s">
-        <v>1577</v>
+        <v>1580</v>
       </c>
       <c r="J255" s="5" t="s">
-        <v>1578</v>
+        <v>694</v>
       </c>
       <c r="K255" s="5" t="s">
-        <v>1579</v>
+        <v>1581</v>
       </c>
       <c r="L255" s="6" t="s">
-        <v>1580</v>
+        <v>1582</v>
       </c>
       <c r="M255" s="5" t="s">
-        <v>1581</v>
+        <v>1583</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="5" t="s">
-        <v>1582</v>
+        <v>1584</v>
       </c>
       <c r="B256" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C256" s="5" t="s">
-        <v>949</v>
+        <v>416</v>
       </c>
       <c r="D256" s="5" t="s">
-        <v>956</v>
-[...4 lines deleted...]
-        </is>
+        <v>1585</v>
+      </c>
+      <c r="E256" s="5" t="s">
+        <v>1537</v>
       </c>
       <c r="F256" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G256" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H256" s="5" t="s">
-        <v>1583</v>
+        <v>1586</v>
       </c>
       <c r="I256" s="5" t="s">
-        <v>1584</v>
+        <v>1587</v>
       </c>
       <c r="J256" s="5" t="s">
-        <v>1467</v>
+        <v>1588</v>
       </c>
       <c r="K256" s="5" t="s">
-        <v>1585</v>
+        <v>1589</v>
       </c>
       <c r="L256" s="6" t="s">
-        <v>1586</v>
+        <v>1590</v>
       </c>
       <c r="M256" s="5" t="s">
-        <v>1587</v>
+        <v>1591</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="5" t="s">
-        <v>1588</v>
+        <v>1592</v>
       </c>
       <c r="B257" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C257" s="5" t="s">
         <v>949</v>
       </c>
       <c r="D257" s="5" t="s">
         <v>956</v>
       </c>
       <c r="E257" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F257" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G257" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H257" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H257" s="5" t="s">
+        <v>1593</v>
       </c>
       <c r="I257" s="5" t="s">
-        <v>1589</v>
+        <v>1594</v>
       </c>
       <c r="J257" s="5" t="s">
-        <v>1467</v>
+        <v>1477</v>
       </c>
       <c r="K257" s="5" t="s">
-        <v>1590</v>
+        <v>1595</v>
       </c>
       <c r="L257" s="6" t="s">
-        <v>1591</v>
+        <v>1596</v>
       </c>
       <c r="M257" s="5" t="s">
-        <v>1592</v>
+        <v>1597</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="5" t="s">
-        <v>1593</v>
+        <v>1598</v>
       </c>
       <c r="B258" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C258" s="5" t="s">
-        <v>27</v>
+        <v>949</v>
       </c>
       <c r="D258" s="5" t="s">
-        <v>1437</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>956</v>
+      </c>
+      <c r="E258" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F258" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G258" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H258" s="5" t="s">
-        <v>1594</v>
+      <c r="H258" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I258" s="5" t="s">
-        <v>1595</v>
+        <v>1599</v>
       </c>
       <c r="J258" s="5" t="s">
-        <v>1442</v>
+        <v>1477</v>
       </c>
       <c r="K258" s="5" t="s">
-        <v>1596</v>
+        <v>1600</v>
       </c>
       <c r="L258" s="6" t="s">
-        <v>1597</v>
+        <v>1601</v>
       </c>
       <c r="M258" s="5" t="s">
-        <v>1598</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="259">
-      <c r="A259" s="5" t="n">
-        <v>1936</v>
+      <c r="A259" s="5" t="s">
+        <v>1603</v>
       </c>
       <c r="B259" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C259" s="5" t="s">
-        <v>1599</v>
+        <v>27</v>
       </c>
       <c r="D259" s="5" t="s">
-        <v>27</v>
-[...4 lines deleted...]
-        </is>
+        <v>1447</v>
+      </c>
+      <c r="E259" s="5" t="s">
+        <v>28</v>
       </c>
       <c r="F259" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G259" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H259" s="5" t="s">
-        <v>1600</v>
+        <v>1604</v>
       </c>
       <c r="I259" s="5" t="s">
-        <v>1601</v>
+        <v>1605</v>
       </c>
       <c r="J259" s="5" t="s">
-        <v>1467</v>
+        <v>1452</v>
       </c>
       <c r="K259" s="5" t="s">
-        <v>1602</v>
+        <v>1606</v>
       </c>
       <c r="L259" s="6" t="s">
-        <v>1603</v>
+        <v>1607</v>
       </c>
       <c r="M259" s="5" t="s">
-        <v>1604</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="260">
-      <c r="A260" s="5" t="s">
-        <v>1605</v>
+      <c r="A260" s="5" t="n">
+        <v>1936</v>
       </c>
       <c r="B260" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C260" s="5" t="s">
-        <v>377</v>
+        <v>1609</v>
       </c>
       <c r="D260" s="5" t="s">
-        <v>176</v>
-[...5 lines deleted...]
-        <v>1607</v>
+        <v>27</v>
+      </c>
+      <c r="E260" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F260" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G260" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H260" s="5" t="s">
-        <v>1608</v>
+        <v>1610</v>
       </c>
       <c r="I260" s="5" t="s">
-        <v>1609</v>
+        <v>1611</v>
       </c>
       <c r="J260" s="5" t="s">
-        <v>1610</v>
+        <v>1477</v>
       </c>
       <c r="K260" s="5" t="s">
-        <v>1611</v>
+        <v>1612</v>
       </c>
       <c r="L260" s="6" t="s">
-        <v>1612</v>
+        <v>1613</v>
       </c>
       <c r="M260" s="5" t="s">
-        <v>1613</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="5" t="s">
-        <v>1614</v>
+        <v>1615</v>
       </c>
       <c r="B261" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C261" s="5" t="s">
-        <v>27</v>
+        <v>377</v>
       </c>
       <c r="D261" s="5" t="s">
-        <v>1615</v>
+        <v>176</v>
       </c>
       <c r="E261" s="5" t="s">
-        <v>28</v>
-[...4 lines deleted...]
-        </is>
+        <v>1616</v>
+      </c>
+      <c r="F261" s="5" t="s">
+        <v>1617</v>
       </c>
       <c r="G261" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H261" s="5" t="s">
-        <v>1616</v>
+        <v>1618</v>
       </c>
       <c r="I261" s="5" t="s">
-        <v>1617</v>
+        <v>1619</v>
       </c>
       <c r="J261" s="5" t="s">
-        <v>1442</v>
+        <v>1620</v>
       </c>
       <c r="K261" s="5" t="s">
-        <v>1618</v>
+        <v>1621</v>
       </c>
       <c r="L261" s="6" t="s">
-        <v>1619</v>
+        <v>1622</v>
       </c>
       <c r="M261" s="5" t="s">
-        <v>1620</v>
+        <v>1623</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="5" t="s">
-        <v>1621</v>
+        <v>1624</v>
       </c>
       <c r="B262" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C262" s="5" t="s">
-        <v>956</v>
+        <v>27</v>
       </c>
       <c r="D262" s="5" t="s">
-        <v>1437</v>
+        <v>1625</v>
       </c>
       <c r="E262" s="5" t="s">
-        <v>1052</v>
+        <v>28</v>
       </c>
       <c r="F262" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G262" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H262" s="5" t="s">
-        <v>1622</v>
+        <v>1626</v>
       </c>
       <c r="I262" s="5" t="s">
-        <v>1623</v>
+        <v>1627</v>
       </c>
       <c r="J262" s="5" t="s">
-        <v>1467</v>
+        <v>1452</v>
       </c>
       <c r="K262" s="5" t="s">
-        <v>1624</v>
+        <v>1628</v>
       </c>
       <c r="L262" s="6" t="s">
-        <v>1625</v>
+        <v>1629</v>
       </c>
       <c r="M262" s="5" t="s">
-        <v>1626</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="5" t="s">
-        <v>1627</v>
+        <v>1631</v>
       </c>
       <c r="B263" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C263" s="5" t="s">
-        <v>176</v>
+        <v>956</v>
       </c>
       <c r="D263" s="5" t="s">
-        <v>377</v>
+        <v>1447</v>
       </c>
       <c r="E263" s="5" t="s">
-        <v>1628</v>
-[...2 lines deleted...]
-        <v>1629</v>
+        <v>1062</v>
+      </c>
+      <c r="F263" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G263" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H263" s="5" t="s">
-        <v>1630</v>
+        <v>1632</v>
       </c>
       <c r="I263" s="5" t="s">
-        <v>1631</v>
+        <v>1633</v>
       </c>
       <c r="J263" s="5" t="s">
-        <v>1632</v>
+        <v>1477</v>
       </c>
       <c r="K263" s="5" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="L263" s="6" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="M263" s="5" t="s">
-        <v>1635</v>
+        <v>1636</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="5" t="s">
-        <v>1636</v>
+        <v>1637</v>
       </c>
       <c r="B264" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C264" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="D264" s="5" t="s">
         <v>377</v>
-      </c>
-[...1 lines deleted...]
-        <v>1637</v>
       </c>
       <c r="E264" s="5" t="s">
         <v>1638</v>
       </c>
       <c r="F264" s="5" t="s">
         <v>1639</v>
       </c>
       <c r="G264" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H264" s="5" t="s">
         <v>1640</v>
       </c>
       <c r="I264" s="5" t="s">
         <v>1641</v>
       </c>
       <c r="J264" s="5" t="s">
         <v>1642</v>
       </c>
-      <c r="K264" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K264" s="5" t="s">
+        <v>1643</v>
       </c>
       <c r="L264" s="6" t="s">
-        <v>1643</v>
+        <v>1644</v>
       </c>
       <c r="M264" s="5" t="s">
-        <v>1644</v>
+        <v>1645</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="5" t="s">
-        <v>1645</v>
+        <v>1646</v>
       </c>
       <c r="B265" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C265" s="5" t="s">
         <v>377</v>
       </c>
       <c r="D265" s="5" t="s">
-        <v>1637</v>
+        <v>1647</v>
       </c>
       <c r="E265" s="5" t="s">
-        <v>1646</v>
+        <v>1648</v>
       </c>
       <c r="F265" s="5" t="s">
-        <v>1629</v>
+        <v>1649</v>
       </c>
       <c r="G265" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H265" s="5" t="s">
-        <v>1647</v>
+        <v>1650</v>
       </c>
       <c r="I265" s="5" t="s">
-        <v>1648</v>
+        <v>1651</v>
       </c>
       <c r="J265" s="5" t="s">
-        <v>1649</v>
-[...2 lines deleted...]
-        <v>1650</v>
+        <v>1652</v>
+      </c>
+      <c r="K265" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L265" s="6" t="s">
-        <v>1651</v>
+        <v>1653</v>
       </c>
       <c r="M265" s="5" t="s">
-        <v>1652</v>
+        <v>1654</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="5" t="s">
-        <v>1653</v>
+        <v>1655</v>
       </c>
       <c r="B266" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C266" s="5" t="s">
-        <v>176</v>
+        <v>377</v>
       </c>
       <c r="D266" s="5" t="s">
-        <v>377</v>
-[...9 lines deleted...]
-        </is>
+        <v>1647</v>
+      </c>
+      <c r="E266" s="5" t="s">
+        <v>1656</v>
+      </c>
+      <c r="F266" s="5" t="s">
+        <v>1639</v>
       </c>
       <c r="G266" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H266" s="5" t="s">
-        <v>1654</v>
+        <v>1657</v>
       </c>
       <c r="I266" s="5" t="s">
-        <v>1655</v>
+        <v>1658</v>
       </c>
       <c r="J266" s="5" t="s">
-        <v>1656</v>
+        <v>1659</v>
       </c>
       <c r="K266" s="5" t="s">
-        <v>1657</v>
+        <v>1660</v>
       </c>
       <c r="L266" s="6" t="s">
-        <v>1658</v>
+        <v>1661</v>
       </c>
       <c r="M266" s="5" t="s">
-        <v>1659</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="5" t="s">
-        <v>1660</v>
+        <v>1663</v>
       </c>
       <c r="B267" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C267" s="5" t="s">
-        <v>416</v>
+        <v>176</v>
       </c>
       <c r="D267" s="5" t="s">
-        <v>1575</v>
-[...2 lines deleted...]
-        <v>1527</v>
+        <v>377</v>
+      </c>
+      <c r="E267" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F267" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G267" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H267" s="5" t="s">
-        <v>1661</v>
+        <v>1664</v>
       </c>
       <c r="I267" s="5" t="s">
-        <v>1662</v>
+        <v>1665</v>
       </c>
       <c r="J267" s="5" t="s">
-        <v>1663</v>
+        <v>1666</v>
       </c>
       <c r="K267" s="5" t="s">
-        <v>1664</v>
+        <v>1667</v>
       </c>
       <c r="L267" s="6" t="s">
-        <v>1665</v>
+        <v>1668</v>
       </c>
       <c r="M267" s="5" t="s">
-        <v>1666</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="5" t="s">
-        <v>1667</v>
+        <v>1670</v>
       </c>
       <c r="B268" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C268" s="5" t="s">
-        <v>956</v>
+        <v>416</v>
       </c>
       <c r="D268" s="5" t="s">
-        <v>1437</v>
-[...4 lines deleted...]
-        </is>
+        <v>1585</v>
+      </c>
+      <c r="E268" s="5" t="s">
+        <v>1537</v>
       </c>
       <c r="F268" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G268" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H268" s="5" t="s">
-        <v>1668</v>
+        <v>1671</v>
       </c>
       <c r="I268" s="5" t="s">
-        <v>1669</v>
+        <v>1672</v>
       </c>
       <c r="J268" s="5" t="s">
-        <v>1467</v>
+        <v>1673</v>
       </c>
       <c r="K268" s="5" t="s">
-        <v>1670</v>
+        <v>1674</v>
       </c>
       <c r="L268" s="6" t="s">
-        <v>1671</v>
+        <v>1675</v>
       </c>
       <c r="M268" s="5" t="s">
-        <v>1672</v>
+        <v>1676</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="5" t="s">
-        <v>1673</v>
+        <v>1677</v>
       </c>
       <c r="B269" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C269" s="5" t="s">
         <v>956</v>
       </c>
       <c r="D269" s="5" t="s">
-        <v>1437</v>
+        <v>1447</v>
       </c>
       <c r="E269" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F269" s="5" t="s">
-        <v>1674</v>
+      <c r="F269" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G269" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H269" s="5" t="s">
-        <v>1675</v>
+        <v>1678</v>
       </c>
       <c r="I269" s="5" t="s">
-        <v>1676</v>
+        <v>1679</v>
       </c>
       <c r="J269" s="5" t="s">
-        <v>1467</v>
+        <v>1477</v>
       </c>
       <c r="K269" s="5" t="s">
-        <v>1677</v>
+        <v>1680</v>
       </c>
       <c r="L269" s="6" t="s">
-        <v>1678</v>
+        <v>1681</v>
       </c>
       <c r="M269" s="5" t="s">
-        <v>1679</v>
+        <v>1682</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="5" t="s">
-        <v>1680</v>
+        <v>1683</v>
       </c>
       <c r="B270" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C270" s="5" t="s">
-        <v>176</v>
+        <v>956</v>
       </c>
       <c r="D270" s="5" t="s">
-        <v>377</v>
-[...2 lines deleted...]
-        <v>1628</v>
+        <v>1447</v>
+      </c>
+      <c r="E270" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F270" s="5" t="s">
-        <v>1681</v>
+        <v>1684</v>
       </c>
       <c r="G270" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H270" s="5" t="s">
-        <v>1682</v>
+        <v>1685</v>
       </c>
       <c r="I270" s="5" t="s">
-        <v>1683</v>
+        <v>1686</v>
       </c>
       <c r="J270" s="5" t="s">
-        <v>1684</v>
+        <v>1477</v>
       </c>
       <c r="K270" s="5" t="s">
-        <v>1685</v>
+        <v>1687</v>
       </c>
       <c r="L270" s="6" t="s">
-        <v>1686</v>
+        <v>1688</v>
       </c>
       <c r="M270" s="5" t="s">
-        <v>1687</v>
+        <v>1689</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="5" t="s">
-        <v>1688</v>
+        <v>1690</v>
       </c>
       <c r="B271" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C271" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="D271" s="5" t="s">
         <v>377</v>
       </c>
-      <c r="D271" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E271" s="5" t="s">
-        <v>1689</v>
+        <v>1638</v>
       </c>
       <c r="F271" s="5" t="s">
-        <v>1628</v>
+        <v>1691</v>
       </c>
       <c r="G271" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H271" s="5" t="s">
-        <v>1690</v>
+        <v>1692</v>
       </c>
       <c r="I271" s="5" t="s">
-        <v>1691</v>
+        <v>1693</v>
       </c>
       <c r="J271" s="5" t="s">
-        <v>1692</v>
+        <v>1694</v>
       </c>
       <c r="K271" s="5" t="s">
-        <v>1693</v>
+        <v>1695</v>
       </c>
       <c r="L271" s="6" t="s">
-        <v>1694</v>
+        <v>1696</v>
       </c>
       <c r="M271" s="5" t="s">
-        <v>1695</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="5" t="s">
-        <v>1696</v>
+        <v>1698</v>
       </c>
       <c r="B272" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C272" s="5" t="s">
-        <v>167</v>
+        <v>377</v>
       </c>
       <c r="D272" s="5" t="s">
-        <v>377</v>
+        <v>176</v>
       </c>
       <c r="E272" s="5" t="s">
-        <v>1697</v>
-[...4 lines deleted...]
-        </is>
+        <v>1699</v>
+      </c>
+      <c r="F272" s="5" t="s">
+        <v>1638</v>
       </c>
       <c r="G272" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H272" s="5" t="s">
-        <v>1698</v>
+        <v>1700</v>
       </c>
       <c r="I272" s="5" t="s">
-        <v>1699</v>
+        <v>1701</v>
       </c>
       <c r="J272" s="5" t="s">
-        <v>1700</v>
+        <v>1702</v>
       </c>
       <c r="K272" s="5" t="s">
-        <v>1701</v>
+        <v>1703</v>
       </c>
       <c r="L272" s="6" t="s">
-        <v>1702</v>
+        <v>1704</v>
       </c>
       <c r="M272" s="5" t="s">
-        <v>1703</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="5" t="s">
-        <v>1704</v>
+        <v>1706</v>
       </c>
       <c r="B273" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C273" s="5" t="s">
-        <v>27</v>
+        <v>167</v>
       </c>
       <c r="D273" s="5" t="s">
-        <v>1615</v>
+        <v>377</v>
       </c>
       <c r="E273" s="5" t="s">
-        <v>1705</v>
+        <v>1707</v>
       </c>
       <c r="F273" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G273" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H273" s="5" t="s">
-        <v>1706</v>
-[...1 lines deleted...]
-      <c r="I273" s="5"/>
+        <v>1708</v>
+      </c>
+      <c r="I273" s="5" t="s">
+        <v>1709</v>
+      </c>
       <c r="J273" s="5" t="s">
-        <v>1442</v>
+        <v>1710</v>
       </c>
       <c r="K273" s="5" t="s">
-        <v>1707</v>
+        <v>1711</v>
       </c>
       <c r="L273" s="6" t="s">
-        <v>1708</v>
+        <v>1712</v>
       </c>
       <c r="M273" s="5" t="s">
-        <v>1709</v>
+        <v>1713</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="5" t="s">
-        <v>1710</v>
+        <v>1714</v>
       </c>
       <c r="B274" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C274" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D274" s="5" t="s">
-        <v>1437</v>
+        <v>1625</v>
       </c>
       <c r="E274" s="5" t="s">
-        <v>28</v>
+        <v>1715</v>
       </c>
       <c r="F274" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G274" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H274" s="5" t="s">
-        <v>1711</v>
+        <v>1716</v>
       </c>
       <c r="I274" s="5"/>
       <c r="J274" s="5" t="s">
-        <v>1442</v>
+        <v>1452</v>
       </c>
       <c r="K274" s="5" t="s">
-        <v>1712</v>
+        <v>1717</v>
       </c>
       <c r="L274" s="6" t="s">
-        <v>1713</v>
+        <v>1718</v>
       </c>
       <c r="M274" s="5" t="s">
-        <v>1714</v>
+        <v>1719</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="5" t="s">
-        <v>1715</v>
+        <v>1720</v>
       </c>
       <c r="B275" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C275" s="5" t="s">
-        <v>377</v>
+        <v>27</v>
       </c>
       <c r="D275" s="5" t="s">
-        <v>176</v>
+        <v>1447</v>
       </c>
       <c r="E275" s="5" t="s">
-        <v>1223</v>
-[...2 lines deleted...]
-        <v>1716</v>
+        <v>28</v>
+      </c>
+      <c r="F275" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G275" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H275" s="5" t="s">
-        <v>1717</v>
-[...3 lines deleted...]
-      </c>
+        <v>1721</v>
+      </c>
+      <c r="I275" s="5"/>
       <c r="J275" s="5" t="s">
-        <v>1719</v>
+        <v>1452</v>
       </c>
       <c r="K275" s="5" t="s">
-        <v>1720</v>
+        <v>1722</v>
       </c>
       <c r="L275" s="6" t="s">
-        <v>1721</v>
+        <v>1723</v>
       </c>
       <c r="M275" s="5" t="s">
-        <v>1722</v>
+        <v>1724</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="5" t="s">
-        <v>1723</v>
+        <v>1725</v>
       </c>
       <c r="B276" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C276" s="5" t="s">
-        <v>27</v>
+        <v>377</v>
       </c>
       <c r="D276" s="5" t="s">
-        <v>1437</v>
+        <v>176</v>
       </c>
       <c r="E276" s="5" t="s">
-        <v>28</v>
-[...4 lines deleted...]
-        </is>
+        <v>1233</v>
+      </c>
+      <c r="F276" s="5" t="s">
+        <v>1726</v>
       </c>
       <c r="G276" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H276" s="5" t="s">
-        <v>1724</v>
+        <v>1727</v>
       </c>
       <c r="I276" s="5" t="s">
-        <v>1725</v>
+        <v>1728</v>
       </c>
       <c r="J276" s="5" t="s">
-        <v>1442</v>
+        <v>1729</v>
       </c>
       <c r="K276" s="5" t="s">
-        <v>1726</v>
+        <v>1730</v>
       </c>
       <c r="L276" s="6" t="s">
-        <v>1727</v>
+        <v>1731</v>
       </c>
       <c r="M276" s="5" t="s">
-        <v>1728</v>
+        <v>1732</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="5" t="s">
-        <v>1729</v>
+        <v>1733</v>
       </c>
       <c r="B277" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C277" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D277" s="5" t="s">
-        <v>1615</v>
+        <v>1447</v>
       </c>
       <c r="E277" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F277" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G277" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H277" s="5" t="s">
-        <v>1730</v>
+        <v>1734</v>
       </c>
       <c r="I277" s="5" t="s">
-        <v>1731</v>
+        <v>1735</v>
       </c>
       <c r="J277" s="5" t="s">
-        <v>1442</v>
+        <v>1452</v>
       </c>
       <c r="K277" s="5" t="s">
-        <v>1732</v>
+        <v>1736</v>
       </c>
       <c r="L277" s="6" t="s">
-        <v>1733</v>
+        <v>1737</v>
       </c>
       <c r="M277" s="5" t="s">
-        <v>1734</v>
+        <v>1738</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="5" t="s">
-        <v>1735</v>
+        <v>1739</v>
       </c>
       <c r="B278" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C278" s="5" t="s">
-        <v>176</v>
+        <v>27</v>
       </c>
       <c r="D278" s="5" t="s">
-        <v>377</v>
+        <v>1625</v>
       </c>
       <c r="E278" s="5" t="s">
-        <v>1697</v>
+        <v>28</v>
       </c>
       <c r="F278" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G278" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H278" s="5" t="s">
-        <v>1736</v>
+        <v>1740</v>
       </c>
       <c r="I278" s="5" t="s">
-        <v>1737</v>
+        <v>1741</v>
       </c>
       <c r="J278" s="5" t="s">
-        <v>1738</v>
+        <v>1452</v>
       </c>
       <c r="K278" s="5" t="s">
-        <v>1739</v>
+        <v>1742</v>
       </c>
       <c r="L278" s="6" t="s">
-        <v>1740</v>
+        <v>1743</v>
       </c>
       <c r="M278" s="5" t="s">
-        <v>1741</v>
+        <v>1744</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="5" t="s">
-        <v>1742</v>
+        <v>1745</v>
       </c>
       <c r="B279" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C279" s="5" t="s">
-        <v>27</v>
+        <v>176</v>
       </c>
       <c r="D279" s="5" t="s">
-        <v>1437</v>
+        <v>377</v>
       </c>
       <c r="E279" s="5" t="s">
-        <v>1743</v>
-[...2 lines deleted...]
-        <v>1744</v>
+        <v>1707</v>
+      </c>
+      <c r="F279" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G279" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H279" s="5" t="s">
-        <v>1745</v>
+        <v>1746</v>
       </c>
       <c r="I279" s="5" t="s">
-        <v>1746</v>
+        <v>1747</v>
       </c>
       <c r="J279" s="5" t="s">
-        <v>1442</v>
+        <v>1748</v>
       </c>
       <c r="K279" s="5" t="s">
-        <v>1747</v>
+        <v>1749</v>
       </c>
       <c r="L279" s="6" t="s">
-        <v>1748</v>
+        <v>1750</v>
       </c>
       <c r="M279" s="5" t="s">
-        <v>1749</v>
+        <v>1751</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="5" t="s">
-        <v>1750</v>
+        <v>1752</v>
       </c>
       <c r="B280" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C280" s="5" t="s">
-        <v>176</v>
+        <v>27</v>
       </c>
       <c r="D280" s="5" t="s">
-        <v>1751</v>
+        <v>1447</v>
       </c>
       <c r="E280" s="5" t="s">
-        <v>1697</v>
-[...4 lines deleted...]
-        </is>
+        <v>1753</v>
+      </c>
+      <c r="F280" s="5" t="s">
+        <v>1754</v>
       </c>
       <c r="G280" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H280" s="5" t="s">
-        <v>1752</v>
+        <v>1755</v>
       </c>
       <c r="I280" s="5" t="s">
-        <v>1753</v>
+        <v>1756</v>
       </c>
       <c r="J280" s="5" t="s">
-        <v>1754</v>
+        <v>1452</v>
       </c>
       <c r="K280" s="5" t="s">
-        <v>1755</v>
+        <v>1757</v>
       </c>
       <c r="L280" s="6" t="s">
-        <v>1756</v>
+        <v>1758</v>
       </c>
       <c r="M280" s="5" t="s">
-        <v>1757</v>
+        <v>1759</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="5" t="s">
-        <v>1758</v>
+        <v>1760</v>
       </c>
       <c r="B281" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C281" s="5" t="s">
-        <v>27</v>
+        <v>176</v>
       </c>
       <c r="D281" s="5" t="s">
-        <v>1759</v>
+        <v>1761</v>
       </c>
       <c r="E281" s="5" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>1760</v>
+        <v>1707</v>
+      </c>
+      <c r="F281" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G281" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H281" s="5" t="s">
-        <v>1761</v>
+        <v>1762</v>
       </c>
       <c r="I281" s="5" t="s">
-        <v>1762</v>
+        <v>1763</v>
       </c>
       <c r="J281" s="5" t="s">
-        <v>1467</v>
+        <v>1764</v>
       </c>
       <c r="K281" s="5" t="s">
-        <v>1763</v>
+        <v>1765</v>
       </c>
       <c r="L281" s="6" t="s">
-        <v>1764</v>
+        <v>1766</v>
       </c>
       <c r="M281" s="5" t="s">
-        <v>1765</v>
+        <v>1767</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="5" t="s">
-        <v>1766</v>
+        <v>1768</v>
       </c>
       <c r="B282" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C282" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D282" s="5" t="s">
-        <v>1759</v>
+        <v>1769</v>
       </c>
       <c r="E282" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F282" s="5" t="s">
-        <v>1760</v>
+        <v>1770</v>
       </c>
       <c r="G282" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H282" s="5" t="s">
-        <v>1767</v>
+        <v>1771</v>
       </c>
       <c r="I282" s="5" t="s">
-        <v>1768</v>
+        <v>1772</v>
       </c>
       <c r="J282" s="5" t="s">
-        <v>1467</v>
+        <v>1477</v>
       </c>
       <c r="K282" s="5" t="s">
-        <v>1769</v>
+        <v>1773</v>
       </c>
       <c r="L282" s="6" t="s">
-        <v>1770</v>
+        <v>1774</v>
       </c>
       <c r="M282" s="5" t="s">
-        <v>1771</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="5" t="s">
-        <v>1772</v>
+        <v>1776</v>
       </c>
       <c r="B283" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C283" s="5" t="s">
-        <v>1154</v>
+        <v>27</v>
       </c>
       <c r="D283" s="5" t="s">
-        <v>1437</v>
+        <v>1769</v>
       </c>
       <c r="E283" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="F283" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F283" s="5" t="s">
+        <v>1770</v>
       </c>
       <c r="G283" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H283" s="5" t="s">
-        <v>1773</v>
+        <v>1777</v>
       </c>
       <c r="I283" s="5" t="s">
-        <v>1774</v>
+        <v>1778</v>
       </c>
       <c r="J283" s="5" t="s">
-        <v>1467</v>
+        <v>1477</v>
       </c>
       <c r="K283" s="5" t="s">
-        <v>1775</v>
+        <v>1779</v>
       </c>
       <c r="L283" s="6" t="s">
-        <v>1776</v>
+        <v>1780</v>
       </c>
       <c r="M283" s="5" t="s">
-        <v>1777</v>
+        <v>1781</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="5" t="s">
-        <v>1778</v>
+        <v>1782</v>
       </c>
       <c r="B284" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C284" s="5" t="s">
-        <v>176</v>
+        <v>1164</v>
       </c>
       <c r="D284" s="5" t="s">
-        <v>377</v>
+        <v>1447</v>
       </c>
       <c r="E284" s="5" t="s">
-        <v>1628</v>
-[...2 lines deleted...]
-        <v>1779</v>
+        <v>28</v>
+      </c>
+      <c r="F284" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G284" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H284" s="5" t="s">
-        <v>1780</v>
+        <v>1783</v>
       </c>
       <c r="I284" s="5" t="s">
-        <v>1781</v>
+        <v>1784</v>
       </c>
       <c r="J284" s="5" t="s">
-        <v>1782</v>
+        <v>1477</v>
       </c>
       <c r="K284" s="5" t="s">
-        <v>1783</v>
+        <v>1785</v>
       </c>
       <c r="L284" s="6" t="s">
-        <v>1784</v>
+        <v>1786</v>
       </c>
       <c r="M284" s="5" t="s">
-        <v>1785</v>
+        <v>1787</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="5" t="s">
-        <v>1786</v>
+        <v>1788</v>
       </c>
       <c r="B285" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C285" s="5" t="s">
-        <v>27</v>
+        <v>176</v>
       </c>
       <c r="D285" s="5" t="s">
-        <v>1437</v>
+        <v>377</v>
       </c>
       <c r="E285" s="5" t="s">
-        <v>28</v>
-[...4 lines deleted...]
-        </is>
+        <v>1638</v>
+      </c>
+      <c r="F285" s="5" t="s">
+        <v>1789</v>
       </c>
       <c r="G285" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H285" s="5" t="s">
-        <v>1787</v>
+        <v>1790</v>
       </c>
       <c r="I285" s="5" t="s">
-        <v>1788</v>
+        <v>1791</v>
       </c>
       <c r="J285" s="5" t="s">
-        <v>1442</v>
+        <v>1792</v>
       </c>
       <c r="K285" s="5" t="s">
-        <v>1789</v>
+        <v>1793</v>
       </c>
       <c r="L285" s="6" t="s">
-        <v>1790</v>
+        <v>1794</v>
       </c>
       <c r="M285" s="5" t="s">
-        <v>1791</v>
+        <v>1795</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="5" t="s">
-        <v>1792</v>
+        <v>1796</v>
       </c>
       <c r="B286" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C286" s="5" t="s">
-        <v>176</v>
+        <v>27</v>
       </c>
       <c r="D286" s="5" t="s">
-        <v>377</v>
+        <v>1447</v>
       </c>
       <c r="E286" s="5" t="s">
-        <v>1628</v>
-[...2 lines deleted...]
-        <v>1779</v>
+        <v>28</v>
+      </c>
+      <c r="F286" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G286" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H286" s="5" t="s">
-        <v>1793</v>
+        <v>1797</v>
       </c>
       <c r="I286" s="5" t="s">
-        <v>1794</v>
+        <v>1798</v>
       </c>
       <c r="J286" s="5" t="s">
-        <v>1795</v>
+        <v>1452</v>
       </c>
       <c r="K286" s="5" t="s">
-        <v>1796</v>
+        <v>1799</v>
       </c>
       <c r="L286" s="6" t="s">
-        <v>1797</v>
+        <v>1800</v>
       </c>
       <c r="M286" s="5" t="s">
-        <v>1798</v>
+        <v>1801</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="5" t="s">
-        <v>1799</v>
+        <v>1802</v>
       </c>
       <c r="B287" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C287" s="5" t="s">
-        <v>1800</v>
+        <v>176</v>
       </c>
       <c r="D287" s="5" t="s">
-        <v>313</v>
+        <v>377</v>
       </c>
       <c r="E287" s="5" t="s">
-        <v>1801</v>
-[...4 lines deleted...]
-        </is>
+        <v>1638</v>
+      </c>
+      <c r="F287" s="5" t="s">
+        <v>1789</v>
       </c>
       <c r="G287" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H287" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H287" s="5" t="s">
+        <v>1803</v>
       </c>
       <c r="I287" s="5" t="s">
-        <v>1802</v>
+        <v>1804</v>
       </c>
       <c r="J287" s="5" t="s">
-        <v>1803</v>
+        <v>1805</v>
       </c>
       <c r="K287" s="5" t="s">
-        <v>1804</v>
+        <v>1806</v>
       </c>
       <c r="L287" s="6" t="s">
-        <v>1805</v>
+        <v>1807</v>
       </c>
       <c r="M287" s="5" t="s">
-        <v>1806</v>
+        <v>1808</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="5" t="s">
-        <v>1807</v>
+        <v>1809</v>
       </c>
       <c r="B288" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C288" s="5" t="s">
-        <v>176</v>
+        <v>1810</v>
       </c>
       <c r="D288" s="5" t="s">
-        <v>377</v>
+        <v>313</v>
       </c>
       <c r="E288" s="5" t="s">
-        <v>1628</v>
-[...2 lines deleted...]
-        <v>1779</v>
+        <v>1811</v>
+      </c>
+      <c r="F288" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G288" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H288" s="5" t="s">
-        <v>1808</v>
+      <c r="H288" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I288" s="5" t="s">
-        <v>1809</v>
+        <v>1812</v>
       </c>
       <c r="J288" s="5" t="s">
-        <v>1810</v>
+        <v>1813</v>
       </c>
       <c r="K288" s="5" t="s">
-        <v>1811</v>
+        <v>1814</v>
       </c>
       <c r="L288" s="6" t="s">
-        <v>1812</v>
+        <v>1815</v>
       </c>
       <c r="M288" s="5" t="s">
-        <v>1813</v>
+        <v>1816</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="5" t="s">
-        <v>1814</v>
+        <v>1817</v>
       </c>
       <c r="B289" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C289" s="5" t="s">
-        <v>1599</v>
+        <v>176</v>
       </c>
       <c r="D289" s="5" t="s">
-        <v>1437</v>
+        <v>377</v>
       </c>
       <c r="E289" s="5" t="s">
-        <v>28</v>
-[...4 lines deleted...]
-        </is>
+        <v>1638</v>
+      </c>
+      <c r="F289" s="5" t="s">
+        <v>1789</v>
       </c>
       <c r="G289" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H289" s="5" t="s">
-        <v>1815</v>
+        <v>1818</v>
       </c>
       <c r="I289" s="5" t="s">
-        <v>1816</v>
+        <v>1819</v>
       </c>
       <c r="J289" s="5" t="s">
-        <v>1467</v>
+        <v>1820</v>
       </c>
       <c r="K289" s="5" t="s">
-        <v>1817</v>
+        <v>1821</v>
       </c>
       <c r="L289" s="6" t="s">
-        <v>1818</v>
+        <v>1822</v>
       </c>
       <c r="M289" s="5" t="s">
-        <v>1819</v>
+        <v>1823</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="5" t="s">
-        <v>1820</v>
+        <v>1824</v>
       </c>
       <c r="B290" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C290" s="5" t="s">
-        <v>27</v>
+        <v>1609</v>
       </c>
       <c r="D290" s="5" t="s">
-        <v>1759</v>
+        <v>1447</v>
       </c>
       <c r="E290" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="F290" s="5" t="s">
-        <v>1760</v>
+      <c r="F290" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G290" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H290" s="5" t="s">
-        <v>1821</v>
+        <v>1825</v>
       </c>
       <c r="I290" s="5" t="s">
-        <v>1822</v>
+        <v>1826</v>
       </c>
       <c r="J290" s="5" t="s">
-        <v>1467</v>
+        <v>1477</v>
       </c>
       <c r="K290" s="5" t="s">
-        <v>1823</v>
+        <v>1827</v>
       </c>
       <c r="L290" s="6" t="s">
-        <v>1824</v>
+        <v>1828</v>
       </c>
       <c r="M290" s="5" t="s">
-        <v>1825</v>
+        <v>1829</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="5" t="s">
-        <v>1826</v>
+        <v>1830</v>
       </c>
       <c r="B291" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C291" s="5" t="s">
-        <v>176</v>
+        <v>27</v>
       </c>
       <c r="D291" s="5" t="s">
-        <v>377</v>
+        <v>1769</v>
       </c>
       <c r="E291" s="5" t="s">
-        <v>1628</v>
+        <v>28</v>
       </c>
       <c r="F291" s="5" t="s">
-        <v>1779</v>
+        <v>1770</v>
       </c>
       <c r="G291" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H291" s="5" t="s">
-        <v>1827</v>
+        <v>1831</v>
       </c>
       <c r="I291" s="5" t="s">
-        <v>1828</v>
+        <v>1832</v>
       </c>
       <c r="J291" s="5" t="s">
-        <v>1829</v>
+        <v>1477</v>
       </c>
       <c r="K291" s="5" t="s">
-        <v>1830</v>
+        <v>1833</v>
       </c>
       <c r="L291" s="6" t="s">
-        <v>1831</v>
+        <v>1834</v>
       </c>
       <c r="M291" s="5" t="s">
-        <v>1832</v>
+        <v>1835</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="5" t="s">
-        <v>1833</v>
+        <v>1836</v>
       </c>
       <c r="B292" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C292" s="5" t="s">
         <v>176</v>
       </c>
       <c r="D292" s="5" t="s">
         <v>377</v>
       </c>
       <c r="E292" s="5" t="s">
-        <v>1697</v>
+        <v>1638</v>
       </c>
       <c r="F292" s="5" t="s">
-        <v>1834</v>
+        <v>1789</v>
       </c>
       <c r="G292" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H292" s="5" t="s">
-        <v>1835</v>
+        <v>1837</v>
       </c>
       <c r="I292" s="5" t="s">
-        <v>1836</v>
+        <v>1838</v>
       </c>
       <c r="J292" s="5" t="s">
-        <v>1837</v>
+        <v>1839</v>
       </c>
       <c r="K292" s="5" t="s">
-        <v>1838</v>
+        <v>1840</v>
       </c>
       <c r="L292" s="6" t="s">
-        <v>1839</v>
+        <v>1841</v>
       </c>
       <c r="M292" s="5" t="s">
-        <v>1840</v>
+        <v>1842</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="5" t="s">
-        <v>1841</v>
+        <v>1843</v>
       </c>
       <c r="B293" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C293" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="D293" s="5" t="s">
+        <v>377</v>
+      </c>
+      <c r="E293" s="5" t="s">
+        <v>1707</v>
+      </c>
+      <c r="F293" s="5" t="s">
+        <v>1844</v>
+      </c>
+      <c r="G293" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H293" s="5" t="s">
+        <v>1845</v>
+      </c>
+      <c r="I293" s="5" t="s">
+        <v>1846</v>
+      </c>
+      <c r="J293" s="5" t="s">
+        <v>1847</v>
+      </c>
+      <c r="K293" s="5" t="s">
+        <v>1848</v>
+      </c>
+      <c r="L293" s="6" t="s">
+        <v>1849</v>
+      </c>
+      <c r="M293" s="5" t="s">
+        <v>1850</v>
+      </c>
+    </row>
+    <row r="294">
+      <c r="A294" s="5" t="s">
+        <v>1851</v>
+      </c>
+      <c r="B294" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C294" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="D293" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E293" s="5" t="s">
+      <c r="D294" s="5" t="s">
+        <v>1447</v>
+      </c>
+      <c r="E294" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="F293" s="5" t="inlineStr">
-[...29 lines deleted...]
-      <c r="A294" s="5" t="n">
+      <c r="F294" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G294" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H294" s="5" t="s">
+        <v>1852</v>
+      </c>
+      <c r="I294" s="5" t="s">
+        <v>1853</v>
+      </c>
+      <c r="J294" s="5" t="s">
+        <v>1452</v>
+      </c>
+      <c r="K294" s="5" t="s">
+        <v>1854</v>
+      </c>
+      <c r="L294" s="6" t="s">
+        <v>1855</v>
+      </c>
+      <c r="M294" s="5" t="s">
+        <v>1856</v>
+      </c>
+    </row>
+    <row r="295">
+      <c r="A295" s="5" t="n">
         <v>1949</v>
       </c>
-      <c r="B294" s="5" t="s">
-[...31 lines deleted...]
-      <c r="J294" s="5" t="s">
+      <c r="B295" s="5" t="s">
+        <v>1857</v>
+      </c>
+      <c r="C295" s="5" t="s">
+        <v>1858</v>
+      </c>
+      <c r="D295" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E295" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F295" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G295" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H295" s="5" t="s">
+        <v>1859</v>
+      </c>
+      <c r="I295" s="5" t="s">
+        <v>1860</v>
+      </c>
+      <c r="J295" s="5" t="s">
         <v>308</v>
       </c>
-      <c r="K294" s="5" t="inlineStr">
-[...45 lines deleted...]
-        <v>1857</v>
+      <c r="K295" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L295" s="6" t="s">
-        <v>1858</v>
+        <v>1861</v>
       </c>
       <c r="M295" s="5" t="s">
-        <v>1859</v>
+        <v>1862</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="5" t="s">
-        <v>1860</v>
+        <v>1863</v>
       </c>
       <c r="B296" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C296" s="5" t="s">
+        <v>377</v>
+      </c>
+      <c r="D296" s="5" t="s">
         <v>176</v>
       </c>
-      <c r="D296" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E296" s="5" t="s">
-        <v>1628</v>
+        <v>1233</v>
       </c>
       <c r="F296" s="5" t="s">
-        <v>1779</v>
+        <v>1638</v>
       </c>
       <c r="G296" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H296" s="5" t="s">
-        <v>1861</v>
-[...1 lines deleted...]
-      <c r="I296" s="5"/>
+        <v>1864</v>
+      </c>
+      <c r="I296" s="5" t="s">
+        <v>1865</v>
+      </c>
       <c r="J296" s="5" t="s">
-        <v>1862</v>
+        <v>1866</v>
       </c>
       <c r="K296" s="5" t="s">
-        <v>1863</v>
+        <v>1867</v>
       </c>
       <c r="L296" s="6" t="s">
-        <v>1864</v>
+        <v>1868</v>
       </c>
       <c r="M296" s="5" t="s">
-        <v>1865</v>
+        <v>1869</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="5" t="s">
-        <v>1866</v>
+        <v>1870</v>
       </c>
       <c r="B297" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C297" s="5" t="s">
-        <v>1867</v>
+        <v>1164</v>
       </c>
       <c r="D297" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E297" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="F297" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G297" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H297" s="5" t="s">
+        <v>1871</v>
+      </c>
+      <c r="I297" s="5" t="s">
+        <v>1872</v>
+      </c>
+      <c r="J297" s="5" t="s">
+        <v>1873</v>
+      </c>
+      <c r="K297" s="5" t="s">
+        <v>1874</v>
+      </c>
+      <c r="L297" s="6" t="s">
+        <v>1875</v>
+      </c>
+      <c r="M297" s="5" t="s">
+        <v>1876</v>
+      </c>
+    </row>
+    <row r="298">
+      <c r="A298" s="5" t="s">
+        <v>1877</v>
+      </c>
+      <c r="B298" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C298" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="D298" s="5" t="s">
+        <v>377</v>
+      </c>
+      <c r="E298" s="5" t="s">
+        <v>1638</v>
+      </c>
+      <c r="F298" s="5" t="s">
+        <v>1789</v>
+      </c>
+      <c r="G298" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H298" s="5" t="s">
+        <v>1878</v>
+      </c>
+      <c r="I298" s="5"/>
+      <c r="J298" s="5" t="s">
+        <v>1879</v>
+      </c>
+      <c r="K298" s="5" t="s">
+        <v>1880</v>
+      </c>
+      <c r="L298" s="6" t="s">
+        <v>1881</v>
+      </c>
+      <c r="M298" s="5" t="s">
+        <v>1882</v>
+      </c>
+    </row>
+    <row r="299">
+      <c r="A299" s="5" t="s">
+        <v>1883</v>
+      </c>
+      <c r="B299" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C299" s="5" t="s">
+        <v>1884</v>
+      </c>
+      <c r="D299" s="5" t="s">
         <v>956</v>
       </c>
-      <c r="E297" s="5" t="inlineStr">
-[...30 lines deleted...]
-        <v>1872</v>
+      <c r="E299" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F299" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G299" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H299" s="5" t="s">
+        <v>1885</v>
+      </c>
+      <c r="I299" s="5" t="s">
+        <v>1886</v>
+      </c>
+      <c r="J299" s="5" t="s">
+        <v>1477</v>
+      </c>
+      <c r="K299" s="5" t="s">
+        <v>1887</v>
+      </c>
+      <c r="L299" s="6" t="s">
+        <v>1888</v>
+      </c>
+      <c r="M299" s="5" t="s">
+        <v>1889</v>
+      </c>
+    </row>
+    <row r="300">
+      <c r="A300" s="5" t="s">
+        <v>1890</v>
+      </c>
+      <c r="B300" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C300" s="5" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D300" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E300" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F300" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G300" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H300" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I300" s="5" t="s">
+        <v>1891</v>
+      </c>
+      <c r="J300" s="5" t="s">
+        <v>1892</v>
+      </c>
+      <c r="K300" s="5" t="s">
+        <v>1893</v>
+      </c>
+      <c r="L300" s="6" t="s">
+        <v>1894</v>
+      </c>
+      <c r="M300" s="5" t="s">
+        <v>1895</v>
+      </c>
+    </row>
+    <row r="301">
+      <c r="A301" s="5" t="s">
+        <v>1896</v>
+      </c>
+      <c r="B301" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C301" s="5" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D301" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E301" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="F301" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G301" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H301" s="5" t="s">
+        <v>1897</v>
+      </c>
+      <c r="I301" s="5" t="s">
+        <v>1898</v>
+      </c>
+      <c r="J301" s="5" t="s">
+        <v>1899</v>
+      </c>
+      <c r="K301" s="5" t="s">
+        <v>1900</v>
+      </c>
+      <c r="L301" s="6" t="s">
+        <v>1901</v>
+      </c>
+      <c r="M301" s="5" t="s">
+        <v>1902</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -26482,44 +26827,48 @@
     <hyperlink ref="M273" r:id="rId278"/>
     <hyperlink ref="M274" r:id="rId279"/>
     <hyperlink ref="M275" r:id="rId280"/>
     <hyperlink ref="M276" r:id="rId281"/>
     <hyperlink ref="M277" r:id="rId282"/>
     <hyperlink ref="M278" r:id="rId283"/>
     <hyperlink ref="M279" r:id="rId284"/>
     <hyperlink ref="M280" r:id="rId285"/>
     <hyperlink ref="M281" r:id="rId286"/>
     <hyperlink ref="M282" r:id="rId287"/>
     <hyperlink ref="M283" r:id="rId288"/>
     <hyperlink ref="M284" r:id="rId289"/>
     <hyperlink ref="M285" r:id="rId290"/>
     <hyperlink ref="M286" r:id="rId291"/>
     <hyperlink ref="M287" r:id="rId292"/>
     <hyperlink ref="M288" r:id="rId293"/>
     <hyperlink ref="M289" r:id="rId294"/>
     <hyperlink ref="M290" r:id="rId295"/>
     <hyperlink ref="M291" r:id="rId296"/>
     <hyperlink ref="M292" r:id="rId297"/>
     <hyperlink ref="M293" r:id="rId298"/>
     <hyperlink ref="M294" r:id="rId299"/>
     <hyperlink ref="M295" r:id="rId300"/>
     <hyperlink ref="M296" r:id="rId301"/>
     <hyperlink ref="M297" r:id="rId302"/>
+    <hyperlink ref="M298" r:id="rId303"/>
+    <hyperlink ref="M299" r:id="rId304"/>
+    <hyperlink ref="M300" r:id="rId305"/>
+    <hyperlink ref="M301" r:id="rId306"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>