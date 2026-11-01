--- v1 (2026-07-27)
+++ v2 (2026-11-01)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2906" uniqueCount="1903" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3011" uniqueCount="1974" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -149,51 +149,51 @@
   </si>
   <si>
     <t>1885-05-02</t>
   </si>
   <si>
     <t>Vilhelmine  Larsen</t>
   </si>
   <si>
     <t>Johannes Larsen</t>
   </si>
   <si>
     <t>Kerteminde</t>
   </si>
   <si>
     <t>København</t>
   </si>
   <si>
     <t>Kammerherrensvej 62 </t>
   </si>
   <si>
     <t>Frøken Bendal
 Sofie Bless
 Ane Marie Christiansdatter
 Margrethe  Eckardt
 Frederik Falkenstjerne
-J.C. Hostrup
+Jens Christian Hostrup
 Cathrine Larsen
 Jeppe Andreas Larsen
 Vilhelm Larsen
 Niels Mollerup
 Hans Poulsen
 Kristian Zahrtmann</t>
   </si>
   <si>
     <t>Hamborgerthe består af sennepsblade, koriander, vinsyre og manna. Virker afførende. (Salmonsen store illustrerede Konversationsleksikon, Kjøbenhavn 1894)
 Det er farbor Jacob (Larsen), der arbejder og bor på godset Birkelse. Vi ved fra et brev fra d. 29.4 1885, at der er lavet en aftale om rekreation for faster Thrine.</t>
   </si>
   <si>
     <t>Det Kongelige Bibliotek</t>
   </si>
   <si>
     <t>Johannes Larsen har problemer med sin mave og hans mor prøver at hjælpe ham, så godt hun kan, på afstand. Hun opfordrer ham til at tale med sin lærer eller sin gode ven, da det virker som om han også har nogle følelsesmæssige problemer.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/8lV5</t>
   </si>
   <si>
     <t>Kjerteminde den 2 Mai 1885
 Kjære Johannes!
 Gud ske Lov at det er lidt bedre med Dig, du maa endelig tage noget amerikansk Olie eller Hamborgerthe og det lidt snart det er meget rimeligt at du trænger til noget af den Slags tal med Frøken Bendal om det og holder du ikke af det saa kan jeg skrive til hende det kan du nu lade mig vide hvad du synes saa vil jeg straks skrive til hende eller mon du ikke har [Drev?] Johannes – du maa endelig vedblivende fortælle mig om dit Befindende, Farmor har strikken 2 Par nye Strømper til Dig skal vi sende dem afsted straks eller vil Du vente til Du sender Vask hjem og det gør du vel snart? Det har da været en dejlig Tour du der gik min lille Ven, forærede du saa ikke Frøken Bendal nogle af Blomsterne gik du alene – nu i Morgen skal du jo saa ud at høre Falkenstjerne for at høre Hostrup ja det er saa dejligt for mig at vide hvor jeg skal tænke paa Dig – Gud Fader give dig Velsignelse – Gudstjenesten
 Faster Thrine rejser iaften til Birkelse for saa at blive derovre et Paar Maaneder om det saa maa hjælpe paa hendes Kræfter. – Vi ere alle raske men jeg har saa travlt med at sige de nye Piger tilrette at jeg ikke faar meget andet gjort i disse Dage Sophie Bles er her idag at hjælpe Margrethe med en Kjole, hun har saa travlt for hendes Broder skal have Bryllup paa Onsdag og aaben sit nye Udsalg paa Torsdag det bliver en stor Forandring for hans Moder naar han nu flytter til den anden Ende gid det maa gaa ham vel han har været en god Søn imod sin Moder og vil vel nok vedblive dermed
@@ -475,51 +475,51 @@
   <si>
     <t>Christine Mackie har været på kro med Amstrup og Paludan, og hun fik for meget at drikke. Hjemme på kontoret sad Christines mor og Tante Mimmi og talte alvorligt, og Christine besvimede. Hun løb derefter i vinterkulden ud for at lede efter Paludan for at han ikke skulle sladre om kroturen. På gården Ensomhed hørte man Christine, og karlene løb efter hende, men hun slap væk. Næste dag spurgte Laura Warberg Christine, om hun og Leonard Holst var forlovet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/avlS</t>
   </si>
   <si>
     <t>Kære Alhed!
 Skønt jeg lige har skrevet et meget søvndyssende Brev og har en Spektakkel inde i mit Hoved, så skal du dog have Beretningen om min sidste og mærkeligste Bedrift til Bejset henhørende. Jeg forudskikker den Bemærkning, at jeg Lørdag d. 21de ds. rejser til 1) Frørup 2) Sludegd. hvor jeg vist bliver en halv Snes Dage i det hele. Der og i Løbet af den Tid kan et Brev træffe mig med dine Hjærteudgydelser angående Gescheckten; skriv endelig mens jeg er der.
 I Fredags skete Katastrofen. Endnu i Søndags var Tante Mimi tavs og kold. Den Eft. gik jeg et Vip ned til Erikshåb, Amstrup var der og skulde lige til at gå hjem, jeg fulgtes med ham og Pallam, de bød mig med til Kroen på et Glas sv. Banko. Jeg sagde selvfølgelig ikke nej, vi stak der ind og sad meget rart og gemytligt i Kroen og min Sandten, efterhånden gled der 1/2 Fl. Banko i hver af os!! Så fulgte Pallam videre med Amstrup og jeg joskede hjemad, men mere og mere blev jeg "løjerlig ejen i," dog ikke mere end at kunde følges med Onkel Syberg op ad Alléen og beklage mig over min slemme Hovedpine. Men jeg kulminerede, da jeg i Kontoret så Tante Mimi og Mor sidde og tale Alvor. Så kendte jeg på mig selv, at Øjeblikket var der, og støttet til Gyngestolen sank jeg blidelig om og Mor og Onkel Syberg halede mig hen på en Stol. Om jeg virkelig var lidt borte, ved jeg knap, megen Bevidsthed havde jeg dog ikke; men jeg mandede mig op, gik ind og skænkede The og spiste med; men så gik jeg over i Seng, sagde, at ingen måtte komme over til mig, jeg låsede min Dør. Nu gjaldt det om, at Pallam ikke røg hjem og fortalte om vor Krotur, så såre jeg var bleven ene tog jeg mit lille bitte mørke Sjal om mig og af Sted ud i den månelyse Nat på 16⁰ Kulde. Jeg gennem Sallinge - ingen Pal, så måtte han jo være på Ensomhed, jeg til Ensomhed og fik med mange Anstrængelser Porten op og rendte ned i den ganske lyse Gård og hen og kikkede ind ad Spisestuevinduerne, der sad Tant Visse i Sofaen, men hun må have hørt mig gå, for hun stirrede hen imod mit Vindue og i det samme begyndte Flora at gø. Så kan det nok være, jeg fik Fart på og kom ud af Gården og op ad Vejen. Men næppe er jeg kommen et lille Stykke, før jeg hørte Mandfolkestemmer bag mig! Altså har T.W. alarmeret Karlene, som nu forfulgte mig. Jeg var færdig at styrte, sådan rendte jeg, iskold var jeg, Sjalet fløj om mig, og at jeg havde Arme kunde jeg ikke føle for Kulde. Endelig holdt de da op at forfølge mig, og jeg kom godt og vel hjem igen og ind i Seng. Men endnu har jeg ikke rigtig forvunden den Nattetur i 16⁰ uden Tøj. Næste Dag tog Mor mig [fortsætter side 1, øverst:] for: jeg var da ikke forlovet med Holst, hun havde set en Mistanke på Tante Mimis Ansigt!!!! Hvad byder du - ! Men Følgen af den Besvimelseshistorie er, at Tant Mimi kom til Erkendelse af, at hun havde været for stræng, jeg var jo ikke dum men sagde, at det var af at spekulere over det. Er den Historie ikke god, må jeg spørge? Holst begreb ikke, hvor jeg fik Mod til den Rendetur til Ensomhed! Skriv nu snart din Mening om alt dette. Delagtiggør Brandt i de to sidste Breve. Hilsen Chr.</t>
   </si>
   <si>
     <t>1891-10</t>
   </si>
   <si>
     <t>Johanne Christine Brandstrup
 Lauritz  Brandstrup
 Julie Brandt
 - Feilberg
 Marianne Høst
 - Kallesen
 Johanne Christine Larsen
 - Laudrup
 Christine  Mackie
 Johanne Oppermann
-- Schmiegelow
+Ernst Schmiegelow
 Ditlev Schroll
 Albrecht  Warberg
 Johannes Wilhjelm</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2183</t>
   </si>
   <si>
     <t>Alhed Larsen skal brændes i næsen for anden gang. Første gang var hun nervøs, men det var ikke slemt.
 Hun har fået besked om to værelser, hun kan leje, og vælger nok det sydvendte. Fru Laudrup vil prøve at finde flere møbler, men Alhed vil gerne have sin kommode tilsendt. 
 Alhed og hendes far mødes hos bedsteforældrene, og de to går også i teatret og ud at spise sammen. 
 Alhed har talt med Frk. Oppermann om farver. 
 Christine har opgivet kontorvejen, men det er også vigtigt, at hun bliver rask. Hun kan evt. prøve med ridning og fodbade.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/aqXo</t>
   </si>
   <si>
     <t>Torsdag Morgen.
 Kæreste Moder! 
 Tak for Dine Breve! det sidste fik jeg i dette Øjeblik, netop som jeg vilde hen at begynde paa et Brev til Dig; jeg har et Kvarters Tid til overs inden jeg skal hen til Fader for at følges med ham til Schmieglow for(?) anden Gang at blive brændt i Næsen. Derom har vel Fader skreven; Jeg var lidt ængstelig, inden jeg prøvede det første Gang; i Dag gaar jeg til det med stor Anstand; det gør næsten ikke ondt, det meste man mærker til det er en meget sveden Lugt og en hvislende Lyd som naar naar spytter paa et varmt Strygejærn – Jeg har ikke skreven før, da Jeg først i Mandags Aftes fik Besked om Værelset; det bliver et dejligt stort Værelse til Solsiden, d.v.s jeg har Valget mellem det og et mod Nord, der er lidt større; men jeg gør vist bedst i at vælge det mod Syd? – Af Møbler faar jeg foreløbig kun en Chaiselong, Stole ["Stole" indsat over linjen] et temmelig stort Bord og et Stativ med Vandtøj; men det kan jo ogsaa nok gaa an, da jeg saa ["saa" udstreget] jo selv har en Del. Fru. L. vil saa bag ["bag" udstreget] efter Haanden ["Haanden" indsat over linjen] se at faa lidt skrabet sammen til mig. – Hun vilde gærne have at jeg skulde holde mig selv med Lagner, Haandklæder og Sengklæder; af dette sidste beholder jeg kun en Hovedpude, Tæppe har jeg jo herinde; – Du maa endelig faa min lille Kommode med til Højrup ved første givne Lejlighed, at der kan komme nye Lister, ej ["ej" udstreget] saa jeg kan faa den herind tillige med Sengtøjet; - jeg vil bruge den til Kamme Tøj og sligt, da jeg ikke faar nogen ordenlig Servante. - - 
 Fredag. Videre kom jeg ikke, den sang. – Hvormeget jeg end skynder mig, løber Tiden dog bestandig fra mig; særlig de Dage jeg er hos Schmieglow løber d ["løber d" udstreget] kniber det; saa kommer jeg først hjem fra Fabrikken cirka 6 1/4. I Gaar Aftes skulde jeg mødes med Fader hos de Gamle – kunde ikke slutte Brevet først, da jeg ikke havde faaet ordenlig Besked om Lampen om Morgenen. – Fader mener ikke, den skal sendes her til Byen, jeg har snakket for ham derom, men han finder det urimeligt. Hansen og Kallesen ere kun Købmænd siger han. – Bedstefader er saa rask, at han vist vil blive henrykt ved Kassens Ankomst; Fader gaar jævnlig et Svip derned og snakker med dem. – Han og jeg er for Resten meget sammen. 2 Gange har vi været i Dagmath. (den ene Gang med Brandt) en Gang i Falkoth; og en Gang i Cirkus Varieté. Bagefter gaar vi saa gærne ind i Paraplyen og spiser til Aften; I Søndagst spiste jeg til Middag hos ham paa Hotellet. Forleden Aften var jeg med ham paa Visitter hos Kapt. Fejlbergs og Willhjelms; disse sidste inviterede os til Middag paa Lørdag – og bagefter i Falketheatret til ”den skønne Helene”, som vi for Resten har set, men de har Fribilletter den Aften. – Saa kommer vi ikke til den ["n" udstreget] Gamle og spiser af Kassen, men dette er forhaabenlig ikke for sent Søndag el. Mandag. – Farverne har jeg talt med Frk. Oppermann om, Frk. Høsts havde kostet 7 fr. men dem kan man ikke faa her; hun mener, at til 6-7 Kr. kan man faa en god Æske Farver, hun har lovet at hjælpe mig at se paa dem! – 
 Naa Christine har saa opgivet Kontorvejen; ja, det fornuftigste er naturligvis, at hun foreløbig sætter alt ind paa at blive rask, saa kommer alt det andet nok af sig selv; Bedstemoder er stadig meget optaget deraf; hun mener absolut at Chr. skulde prøve nogle naturlige Raad f. Ex stærke og varme Fodbade med Salt og Bøgeaske i 2-3 Aftner i Træk, særlig naar Chr. af og til mærker Ømhed i Brystet og S ["S" udstreget] slige Symptomer. Endvidere Ridning; Doktorerne her inde anvender det ligefrem som et Middel mod Blegsot. Jeg tror, Du skulde gøre som Bedstemoder siger, hun taler med stor Kendskab til de Dele, og hun har sikkert mere Erfaring end Dr. Schroll. - - 
 Nu maa jeg slutte, Brevet skal hen. Hils Joh og sig hende Tak for Brevet, hun skal snart høre fra mig. – Du afsender vel ikke de Dele de første Dage, andet end jeg kan naa at skrive, hvis jeg kommer i Tanker om mere. Sæbe vilde jeg gærne have sendt, samt en Dug til Fabr. – En Stump Tæppe f. Ex. Klude, kunde jeg vel ikke faa sendt til mit Vindusfordybning?? – 1000 Hilsner til Eder Alle 
 Din Alhed</t>
@@ -2370,51 +2370,51 @@
 Kære Mor
 Jeg har det stadig godt. 
 Det er næsten en Skam, at jeg har ladet saa lang Tid gaa hen uden at svare paa Dit lange Brev da Du jo bad om Onkel Frederiks Adr. Lugge havde faaet Dit Brev og derved gik det mig af Tanken; i Gaar var jeg oppe hos Tante Mis for at faa den og da jeg kom hjem opdagede jeg, at jeg havde glemt det. Nu i Aften skal jeg gå derom ad, når jeg gaar paa Posthuset med dette og skrive den paa. Hvis Ordstilling og sligt bliver meningsløst, maa du undskylde; du maa nemlig vide, at her er den vildeste Alarm: Gandenz øver sig paa ”Aa, Mathis” og råber hvert Øjeblik til mig om han nu ikke maa holde op. 
 Pappegøjen skriger op i de mest skrigende Toner som dens Strube kan præstere, og det vil ikke sige lidt; inde ved siden af prøver de Kjoler og debatterer; Carla skriver dansk Stil og vil læse den for mig – det summer ordentlig om Ørerne paa mig.
 Det var dejligt, det gik saa let med Elles Afrejse – jeg har nemlig læst Dit Brev til Fru Hirschsprung nede fra Hamburg, jeg synes det tegnede rigtig godt det hele. Fru H. har ligget i Sengen i disse Dage af Forkølelse, jeg er meget derinde hos dem, de er voldsom søde imod mig. 
 Jeg har været til Ossip Gabrilowitsch Koncert, det var i Tirsdags da hele Familien her var til Bryllup; her blev en mageløs Fest, da de alle kørte deres Vej efter vældigt Bulder for at komme i Stadsen; jeg gik mig en dejlig Tur ud paa Molen i det klareste Maaneskin og derefter til Koncert, han spillede hele Carneval af Schumann, en lille Pastorale af Scarlatti som jeg spiller, ligeledes ”Chason triste” ogsaa af mit Repertoire – jeg var vigtig. 
 Ved I dog, at det er skidt med Tante Mis igen; hun skal maaske opereres af Kaarsberg: det er ikke Blindtarmen, men andet Underlivsvæsen, det er gaaet med. Hun har været dybt nede de sidste Gange, jeg har været der. Skulde Du ikke skrive lidt til hende, de gjorde jo saa meget for Elle? - - 
 Jeg maa nu til lidt Forretninger; jeg har været saa fræk at købe et Pund [tegn for pund] Uldgarn til dig. Fru Neiiend. havde købt til 2 Kr. 25 Ør. for Pundet. Jeg tog et Pund til mig selv. og et til dig; det er jo uhørt billigt; det er ikke meget fint men godt at forfødde med. Jeg skal sende dig det snart, for du vil da have det? I saa Fald vilde jeg grumme gærne have sendt dem, altså 2,25 samt 4 Kr. for Elles Chokolade; den kostede 5,60, men 1,60 havde jeg til Rest fra Telegrammet, og saa hvis Du har solgt nogle Æg, skylder Æggekassen mig jo 7 Kr men derfra maa du altsaa trække Regningen paa mine brune Sko, vist 4 Kr. 50. mon det ikke cirka 8,75 tror du. Jeg har haft store Udgifter, f. Ex Normalbenk., min Gigt i Benet blev så slemt at jeg tit næppe kunde gaa; lidt har det hjulpet, men ikke meget. Hvis du ikke har gjort noget ved det blomstrede lyse Tøj behøves det ikke. At Be har faaet det røde Korset fra Tante Mis er vel snart kommen til Jeres Kundskab. Jeg kunde ikke læse Fransk hos Nonnerne; det kostede 10 kr om Mdn. og naar jeg giver 6 Kr for Musik 2 for Matematik vilde jeg jo ikke faa stort til overs til mit Tøj, Maaske jeg tager nogle tyske Timer hos Frk. Bach, min gamle tyske Lærerinde
 [Skrevet øverst på s 1:]
 Alhed kommer da op til mig en Formiddags Tid, naar hun nu kommer herind. Jeg traf Berta paa Gaden i Dag, hun mente, Be kom en af Dagene. I maa ikke sende Pengene hertil, det holder jeg ikke af – send dem til Lugge; Hvis jeg glemmer noget, kan jeg ikke gøre noget ved det, jeg kan ikke samle mine Tanker mere. – Du skrev at gamle Maren blev begravet i Tirsdags, jeg slutter deraf at hun er død! var det stille og roligt, fortæl mig lidt om det. Hører jeg snart fra Jer.
 Hils alle fra Junge.</t>
   </si>
   <si>
     <t>1899-03-02</t>
   </si>
   <si>
     <t>Boston
 Bellevue St.</t>
   </si>
   <si>
     <t>Thora  Branner
 - Jensen, Frøken, Erikshaab
 Clarence Sawyer
 Harris Sawyer
 Helen Sawyer
-- Sawyer, Harris' far
+Joseph Sawyer, Harris' far
 Hempel Syberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Ellen og Harris Sawyer blev gift i Boston i beyndelsen af 1899. 
 Pigen Katty kendes ikke. Svigermoderen, gamle Eastmans ven og den gamle bedstemors navne er også ukendte.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1527</t>
   </si>
   <si>
     <t>Ellen Sawyer undskylder, at hun ikke har skrevet. Harris Sawyer har det godt, og han har en god appetit. Han skal fremover have kødsuppe før sin aftensmad. 
 Pigen i huset er gået sin vej. Der er heller ikke arbejde til en pige. I huset er der centralvarme, hvilket giver en konstant temperatur overalt og intet støv. En gang ugentligt vasker en dame gulvene. Alle reder deres egne senge. Badeværelset er godt. Madvarerne bliver bragt til døren, og madlavningen er enkelt. Man spiser kun to gange dagligt. 
 Sawyer-familien - Harris, hans forældre, hans to søstre og en bedstemor - beboer 1. og 2. salen, og der bor en anden familie i stueetagen. 
 Ellen er ved at blive god til sproget, og hun kan også færdes rundt med tog og sporvogn. Harris og hun tager på udflugter og ser kunst. De har besøgt Harvard og set en udstilling med blomster lavet af glas. De har også været på italiensk restaurant. Amerikanerne er i øvrigt idiotiske. 
 Harris har sendt 200 breve ud med bekendtgørelse om, at Ellen og han er blevet gift. Ellen glæder sig til at vise Harris frem, for hun er stolt af ham. 
 En ven af Harris' far vil hjælpe med at få Ellens bagage sendt til Boston.
 Ellen takker Frøken Jensen for de broderede bukser, som er blevet beundret på bryllupsdagen. Amerikanerne er imponeret af håndbroderet og europæisk tøj.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/OF5O</t>
   </si>
   <si>
     <t>Belevue St. – Boston
 d. 2den Marts 99.
@@ -2428,51 +2428,51 @@
 Sproget går det godt med. Jeg taler uden Vanskeligheder om de dagligdags Ting, og min Horizont bliver videre for hver Dag. – Harry er en fortrinlig Lærer. - 
 Lige nu kom der Brev fra Onkel S., Tutte og Disser. Det er umuligt at beskrive, hvor det er morsomt at høre hjemme fra, - jeg sluger Brevene med gridsk Grådighed. – Men når jeg læser de ængsteligste Forespørgsler til Harry og de gode Ønsker for Fremtiden for os, føler jeg den største Lyst til at gå ud og telegrafere hjem, at man skal leve længe inden man finder to, der er mere glade end Eastman og jeg. – Hvis det bare var lidt lettere at komme hjem. Jeg glæder mig så knusende til at forevise Eastman, - jeg må tilstå, at jeg er lidt stolt af ham. – 
 Så snart det er muligt, vilde jeg gærne have sendt min store Kasse med alt mit Habengut. Gl. Eastman har en Ven som er Toldofficer, og han har lovet at tage sig af det. Når det bliver sendt som ”left Bagage” direkte hertil, vil vi rimeligvis ikke komme til at betale Told. – Jeg vil skrive om et Par Dage igen og sende en Liste over, hvad jeg gærne vil have sendt. 
 Jeg vil da så ["da" overstreget; ”så” indsat over linien] fortælle om min nye Familje, som jeg vist slet ikke har meldt meddelt ["meldt" overstreget; ”meddelt” indsat over linjen] om endnu. 
 Jeg har i Tankerne gratuleret Frk. Jensen idag, d. 3 af Marts. Fortæl hende, at Bukserne Broderiet [”Broderiet” anført oven over linien] vækker Furore. Jeg havde dem på, som jeg lovede, på min Bryllupsdag, men har nu gemt dem hen til Sølvbrylluppet og vil i de 25 Aar hovedsagelig anvende dem til at imponere med. 
 Alt hvad der er håndbroderet, bliver højt beundret her – Alt mit Tøj bliver beundret - det ser lidt udenlandsk ud og det imponerer Amerikanerne. I det Hele taget betragtes Udlændinge med ærbødig Beundring og jeg søger naturligvis at holde Stillingen så længe som mulig. 
 Nu Farvel.
 1000 Hilsner til alle 
 Elle
 Stor Hast</t>
   </si>
   <si>
     <t>1899-05-28</t>
   </si>
   <si>
     <t>Bellevue St.</t>
   </si>
   <si>
     <t>Frederik Brandstrup
 Trine Johans
 Alhed Larsen
 Andreas Larsen
 Christine  Mackie
 Harris Sawyer
 Helen Sawyer
-- Sawyer, Harris' far
+Joseph Sawyer, Harris' far
 Hempel Syberg
 Albrecht  Warberg</t>
   </si>
   <si>
     <t>Alhed og Johannes Larsens første søn, Andreas, blev født på Erikshaab 12. maj 1899. 
 Ellen og Harris Sawyer blev gift i Boston i begyndelsen af 1899. De boede de første år af deres samliv i et hus sammen med Harris' familie. Hans søster og forældre er omtalt i flere breve. Ialt var de syv beboere, og hvem de sidste to var vides ikke.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1519</t>
   </si>
   <si>
     <t>Ellen Sawyer ønsker tillykke med, at hendes far og mor er blevet bedsteforældre. Hun glæder sig til at se drengen og ønsker alt godt for ham og Alhed.
 Harris Eastman har det godt for tiden. Maden spiller nok en rolle. Ellen er ikke begejstret for amerikansk madlavning, og nu opponerer hun ved at lave agurkesalat, tilføje flere retter persille og koge rabarbergrød. Harris' familie finder det ekstravagant. 
 Ellens tøj er ikke kommet fra Danmark. Hun er blevet henvist til en slags agent, men der sker ikke rigtig noget. 
 Amerikanerne holder ikke pinse; kun jul og nogle patriotiske fester. Harris' far skal holde Memorial Day med "sine" soldater, og Harris vil ikke med, da der sandsynligvis bliver meget tobaksrøg. I stedet tager Ellen og Harris på en udflugt. Landet begynder ikke lige udenfor byen som i København. Der er en uendelighed af villaer uden hegn omkring haverne. Hjælp i huset er meget dyrt. I Sawyer-familien giver man en dollar og 10 cent ugentligt for vask af tøj, og det bliver ikke rent. Laura Warberg må sende sin opskrift på kemisk vask. 
 Harris skal give kemisk bistand til læderfabrikation, og kunden siger, at Harris er den dygtigste kemiker på dette område i USA.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/poDx</t>
   </si>
   <si>
     <t>Bellevue St. Maj 28 – 99
 Kære Mor!
 Jeg har været lidt forsømmelig med Breve i den senere Tid og er meget angergiven. Jeg skal imidlertid se at oprette det forsømte idag ved at skrive en lang Salve. Først må jeg gratulere dig og Far til Bedsteforældreværdigheden! Det var rigtignok dejligt at det gik så godt. Hvor han må være henrivende, den lille Dreng og hvor jeg længes efter atbare se ham. Bare han nu må blive rask og tyk og bare Alhed må komme godt fra det. - Vi ere meget stolte over at være Onkel og Tante og praler af det, når Lejlighed dertil gives. Vi ønsker nu mere end nogensinde at vi kunde komme hjem til Sommer, - Eastman tilbyder jævnligt sine Klienter at rejse over i Forretninger, men de lader ikke til at være ret begærlige efter at få ham afsted.
 Han har mere travlt end nogensinde, men, Gudskelov han er så rask i denne Tid, som han ikke har været i lange Tider. Før han rejste til Chicago var han rigtig ussel, - han havde uophørlig Mavedårlighed og hostede en hel Del hver Morgen. Men så snart han kom afsted, blev han bedre, var rask hele Tiden, mens han var væk og nu også efter at han er kommen hjem. Jeg tror, at Maden har en hel Del at sige. Han trænger til mere Afveksling og til at få Maden prepareret lidt mere kunstfærdigt.
@@ -2742,51 +2742,51 @@
   </si>
   <si>
     <t>Karen på Erikshaab -
 Minnie -
 Ludwig Beethoven
 Margrethe Bentzen
 Thora  Branner
 Edvard Clemmensson
 Jens Hammer
 Grethe Jungstedt
 Adolph Larsen
 Alhed Larsen
 Johanne Christine Larsen
 Niels Lindberg
 Felix Mendelssohn
 Augusta Mogensen
 Christian Mogensen
 Kirstine -, pige i huset hos Hempel Syberg
 - Rosendal
 Ellen  Sawyer
 Harris Sawyer
 Henry Smith, nær Erikshaab
 - Sonne
 Hempel Syberg
 Andreas Warberg, Albrechts far
-- Ward
+Mathilde Ward
 - Wilstrup</t>
   </si>
   <si>
     <t>Chemilette: Beklædningsstykke til kvinder. Chemisette: Hæklet eller broderet bærestykke til en chemise. 
 Astrid var i huset hos Alhed og Johannes Larsen, mens de ventede deres barn nummer to. Alhed havde smerter i hoften under graviditeten. 
 Det vides ikke, hvem Doktorens, Thora R og Degnens var. 
 Barnet, der skulle døbes, var formodentlig Augusta og Christian Mogensens søn, Jupiter.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Laura Warberg til Astrid, 1900-11-28, 2401</t>
   </si>
   <si>
     <t>Laura Warberg vil sørge for, at Astrid får sendt sin kuffert med forklæder, handsker mv. 
 Alhed Larsen har nok fået det skidt, fordi de er flyttet. Harris Eastman har sagt til Ellen, at hvis Alhed får det værre, må Ellen rejse hjem til hende. Ellen arbejder meget i laboratoriet for tiden. Chefen er ved at gå fallit. 
 Lille Grethe går, idet hun skubber møblerne foran sig. Hun prøver at tale, og hun jubler, når forældrene kommer hjem. Minnie er en fantastisk pige i huset. 
 Laura har afholdt stor middag. Johanne og Christine spillede firehændigt. Laura har truet Karen med at skrive til hendes mor og sige, at de ikke kan bruge hende i huset. Derefter blev Kirstine mere omhyggelig. 
 Johanne og Christine når ikke at sy gaven til Ellen færdig før jul, så det er godt, at Alhed og Laura har noget til hende. 
 Der er ikke plads til pedalen i kassen, men måske kan Christine og Andreas/Dede tage den med.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/V6OL</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Frøken Astrid Warberg
@@ -2911,52 +2911,52 @@
 Christine Swane
 Adelheyde Syberg
 Hempel Syberg
 Sigurd Thomsen
 Vagn Thomsen
 - Vesterdal
 Johannes Vesterdal
 Albrecht  Warberg
 Frederik Warberg
 Laura Warberg
 Else Wienberg</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/5K5zZYof</t>
   </si>
   <si>
     <t>1900-09-01 - 1901-04-24</t>
   </si>
   <si>
     <t>Elna -
 Laurentius Allerup
 Ellen Agnete Amstrup
 Louise Amstrup
 Harald Balslev
 Lars Christian Balslev
+Laura Balslev
 Thorvald Balslev
-Laura Balslev, f. Leth
 Herman Bang
 Alice Bondesen
 Emil Brandstrup
 Thora  Branner
 - Fibiger, Frøken
 Marie Juul
 Otto Lagoni
 Peter Erasmus Lange-Müller
 Alhed Larsen
 Jeppe Larsen
 Marie Larsen
 Vilhelm Larsen
 Vilhelmine  Larsen
 Christine  Mackie
 Cathrine Meyer
 Erhard Meyer
 Otto  Meyer
 Sophus  Meyer
 Augusta Mogensen
 Christian Mogensen
 Otto Emil  Paludan
 Antoine-François Prévost d'Exiles
 Leopold Rosenfeld
 Ellen  Sawyer
 Erik Schaffalitzky de Muckadell
@@ -3324,65 +3324,113 @@
   </si>
   <si>
     <t>Alhed Larsen har betalt en masse, som hun skyldte: skomageren, skrædderen m.fl. 
 Børnene ser stadig sløje ud. 
 Johannes Larsen skal købe diverse med hjem fra København.
 Rotterne æder kyllingerne, ænderne æder salaten, gederne æder roserne, ænderne tramper alting ned.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/HXD2</t>
   </si>
   <si>
     <t>Kæreste Lavsi!
 Tak for Brev og Penge. Jeg kneb de 100 Kr. i Landbosparekassen og har dermed ”glædet” forskellige. Skomager Bom straalede over 50. Fru A. over et Par og 50 Sofus 16-17 og saa har jeg jo en Del endnu til Skræderen og andre. Chr. har faaet de 45, vi skyldte hende. Børnene er heldigvis helt raske nu men kom til at se mærkværdig daarlige ud efter de Par Dage. Vi har i Efterm. været ude at gratulere Faster Sofie til hendes Fødselsdag det er ogsaa Klax’ jeg sender ham et Kort i Aften. Kan Du ikke købe 1. en Fl. Eddike 2. afrikanske Cigaretter til 20 Ør. Pakken i en Kælder foran i Frederiksberggade paa venstre Haand naar man kommer fra Raadhuspl. (blaa Indpakning) 3. en Badesvamp ikke over 3 Kr.
 Jeg glæder mig til Du kommer hjem
 Hils alle 1000 Gange.
 Din A
 Kaninerne har faaet 10 Unger
 Rotterne æder Kyllingerne
 Ællingerne æder Hovedsalaten
 Gederne æder Roserne
 Ænderne tramper alting ned
 Tirsdag.
 I Søndags lettede de fleste Vildænder, jeg har siden da kun set 6 paa en Gang.</t>
   </si>
   <si>
+    <t>1903-10-20</t>
+  </si>
+  <si>
+    <t>Louise Brønsted</t>
+  </si>
+  <si>
+    <t>Dresden
+Hotel Stadt Gotha</t>
+  </si>
+  <si>
+    <t>Holger Birkerod
+Julie Brandt
+Hedevig Lützhøft
+Nicolaus Lützhøft
+William Mackie
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Christine/Mornine og William Mackie blev gift i Danmark sommeren 1903, og den omtalte rejse var deres bryllupsrejse. 
+Antifebrin: Feberstillende medikament (ODS). 
+Erik Thorup, Kempinsky, italienerne og Poul kendes ikke. 
+Katzenjammer = tømmermænd.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8491</t>
+  </si>
+  <si>
+    <t>Christine/Mornine Mackie har besøgt museet uden William/Billy Mackie, som var sur. De har begge spist sammen med Lützhøfts/Lysse flere gange. De har også været sammen med Thorup og Birkerod på en knejpe. Dagen efter havde de tømmermænd.
+På en restaurant på Unter den Linden mødte de italienerne, som de kender fra National i Danmark. Et mærkeligt tilfælde.
+Christine er plaget af hæmorider.
+Nu er Christine og William på et dejligt hotel. De savner deres lille hund. 
+Louise Brønsted må sende moderen brevet, for Christine når ikke mere brevskrivning.
+Lørdag vil William og Christine være i Wien.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/aDH0</t>
+  </si>
+  <si>
+    <t>Dresden. Hotel "Stadt Gotha" 20/10 - 03.
+Kære lille Lugge!
+Vi kom hertil igår efter 3 stormende Dage i Berlin - vi havde det aldeles henrivende morsomt sammen med Lysses og to andre danske, Holger Birkerod og Erik Thorup, den første Sanger, den sidste Ingeniør. Morgenen efter at vi var kommen gik jeg strax hen til Lysses, hvor jeg drak Kaffe og fik Antifebrin og aftalt med dem at mødes til Middag; så luskede jeg lidt hen på Musæet og derfra hjem til Billy, som var gnaven og ikke vilde nogen Ting, hvorfor jeg alene gik med Lysses hen i en snurrig, mørk, uhyggelig Restaurant, som kun udmærkede sig ved en Ting: Billighed; vi tog Middag (2 Retter) og det kostede for os alle tre tilsammen 2 Kr. inkl. Øl og Drikkepenge. Om Aftenen inviterede vi Mutter og Lysse til Middag hos Kempinsky, hvor vi tilbragte en uhyre hyggelig Aften og spiste fin Mad med fin Vin. Næste Dag var jeg flere Timer på Musæet, udmærket oplagt til at se, Billy og Lysse stødte til der og vi spiste alle 4 sammen i noget med "Franciskauer" - et uhyre stort Lokale - Kælder - med gammeldags Præg. Om Aftenen kom Mutter, Lysse Thorup og Birkerod efter The og førte os hen til en Knejpe i den mest middelalderlige Stil, jeg har drømt om, "Nürnbergerhof", hvor vi sad og drak *Øl af Stenkrus til Kl. 1/2 2 og røg og snakkede og morede os noget aldeles enestående guddommeligt. Bagefter gik vi til "Kaisercafe" og drak Kaffe; Kl. var tre, da vi kom hjem, og næste Fm. havde vi Katzenjammer. 
+Men lad mig dog ikke glemme at fortælle, at den Eft. eller Aften gik Billy og jeg ind i en stor nydelig Restaurant på unter den Linden for at spise til Aften, inden vi skulde med de andre i Nürnbergerhof. Og da vi havde siddet der en Timestid, hvem toner så op - én for én - Italienerne, vores egne fra National! Stort rørende Gensyn! Og det kunstige ved det var, at det var så ganske tilfældigt; det var den første Aften de spillede i det Lokale; de havde været en Måned i Wittenberg. Jeg synes, det var yderst kuriøst når man betænker, hvor stor en By Berlin er og med tusinder af Spisesteder! - Men Lugge, hvor jeg har lidt Helvedes Kvaler de sidste 3 Dage af Hærmeorrhrider - det er dog en sønderrivende Kval; især igår da vi rejste fra Berlin og jeg desuden havde Halspine, Hovedpine og Kvalme - jeg gik strax i Seng, da vi kom hertil og var ganske sindsforstyrret af Pine inden jeg ved Hjælp af noget Opium fik Ro og faldt i Søvn. Idag er det meget bedre, men der er ikke Tale om at gå nogen Steder, jeg er glad, når jeg kan bare sidde oprejst. Jeg er ganske indtaget i Hotellet her, det er så morsomt gammeldags. Vi har jeres to Værelser - eller i hvert Fald må det være to tilsvarende (1 Sal) her er jo rasende mørkt, så vi må have Lys tændt hele Dagen, og klamt og koldt var her, men idag har vi fået Ild i Kaminen. Poul kommer her for at spise til Aften med os. - Vi savner den lille Hund meget. Det eneste jeg har haft af Hund siden vi forlod ham, var en lille Gravhvalp, som jeg lånte 5 Minutter i Søndags Aftes i Italienernes Lokale (sammen med Mutter og Lysse til Kl 1/2 2) den sad på mit Skød og bed mig i Øret allerede 5 Minutter. Henrivende. 
+Kan du ikke sende Mor dette Brev, jeg kan umulig skrive mere end én Gang om vore Berlineroplevelser. Fortæl også Pan en Smule og hils hende! - I Berlin boede vi i et stort Hotel på Hjørnet af Jägerstrasse og Friederichsstr. vi havde Hjørnestuen på 4 Sal og det var forfærdelig morsomt om Aftnen at sidde i Vindueskarmen med Benene op og en Cigar og se på Færdslen. - - Skriv nu en Smule til os til Wien post rest. (Fru Christine Mackie) Vi må på Grund af vore fra Berlin derangerede Pengesager gøre det kort i Prag, så vi er rimeligvis i Wien ca på Lørdag. - Så kun mange Hilsner til jer alle fra os begge!
+Mornine.
+[Indsat øverst s. 1; på tværs:]
+Hermed vor Rejseplan til Underretning for Mor: efter Wien: Venedig, Bologna, Ravenna, Florens, Pisa, Rapallo, Genova, Nervi - Milano - Innsbrück München, Nürnberg, Gotha, Leipzig, Berlin.</t>
+  </si>
+  <si>
     <t>1904-01-19</t>
   </si>
   <si>
     <t>Nørhaa</t>
   </si>
   <si>
     <t>Ellen Agnete Amstrup
 Louise Amstrup
 Eva Balslev
 Ida Balslev
 Johan  Balslev
 Lars Christian Balslev
+Laura Balslev
 Rigmor Balslev
 Vibeke Balslev
-Laura Balslev, f. Leth
 Alhed Marie Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Niels Elgaard Amstrup
 Christine  Mackie
 Marie Paludan
 Otto Emil  Paludan
 Ellen  Sawyer
 Hempel Syberg
 Maria von Sperling. g. Balslev</t>
   </si>
   <si>
     <t>Thorvald Balslev var i 1904 ansat som præst i Nørhaa i THY. Efter hans fars død i 1896 måtte Thorvald Balslevs mor naturligvis flytte fra præstegården. 
 Otto Emil Paludan overtog efter Albrecht Warbergs død i 1902 både stillingen som godsforvalter ved grevskabet Muckadel og boligen Erikshaab. Laura Warberg og sønnen Andreas flyttede i første omgang til København. De to døtre, der boede langt væk, var Ellen Sawyer og Christine Mackie, som begge var gift og bosat i Boston. 
 Louise og Johannes Brønsted fik 19. jan. 1904 deres første barn, Alhed. 
 Johan Balslevs kæreste eller hustru i 1904 kendes ikke, og Eva Balslevs søster er også ukendt.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3847</t>
   </si>
   <si>
     <t>Thorvald Balslev har været ked af, at hans mor og Laura Warberg ikke blev naboer, da de flyttede til København. De er jo lidt i samme situation. Men det er godt, at Thorvalds mor og hendes datter bor så tæt på hinanden. Det må være svært for Laura Warberg at have to døtre langt borte. 
 Thorvald håber, at Otto Emil Paludan ikke længere er så trykket af situationen. Warberg-familien vil nok altid betragte Erikshaab som deres hjem. Sådan har Thorvald det med Tarup. 
 Thorvald og hans familie sover længe. Vinteren har ikke været hård. Han spadserer meget; blandt andet på besøg hos gamle og syge. 
 Eva har mavekatar, men ellers er familiens medlemmer raske. 
@@ -3814,51 +3862,51 @@
 I Kjøbenhavn var Margrethe og Christian og tog imod os, vi tog med dem hjem og spiste Frokost. I Halmstad fik vi Kaffe, og Smeden havde Pels og Kappe med, som hjalp godt paa Touren herop. I dag var vi hos Jakob Samuelsen og paa Veien derop, ve Holmsøen traf vi Samuel Andersen som fortalte os at han havde afsendt Brevet til mig og mens vi stod og talte med ham, kom Posten med dit Brev, den Sag maa jeg se at klare bedst mulig, der var ogsaa Brev fra Georg, med mange Elændigheder det gjør mig meget ondt for ham, jeg bliver helt forstørret, - bare jeg ikke kommer til at reise hjem førend Tiden, da jeg ikke forstaar hvordan jeg skal hjælpe ham herfra. – Jakob Samuelsen var ikke hjemme han var i Halmstad, men Propr.han kan ikke tage imod endnu, da hele Dammen ligger fuldt af Stokke til Ryds Bruk, saasnart jeg faar talt med ham, skal jeg skrive mere herom. Jeg kan see her at Johansson ikke har tænkt at blive paa Boxhult, her er ikke pløjet en eneste Fure, men da han ikke har kunnet faa noget andet lader han som Ingenting.
 Da Birch ikke har kunne faa solgt Höljeryd har han forsøgt at arrendere den ud, forleden Dag kom en Mand med Kone og 3 Børn fra Nyborg som skulde have have den i Forpagtning men da han havde været her i 2 Dage reiste han hjem igjen, han havde en Jernbanevogn Flyttegods med, saa det vilde koste ham 200 Kroner, men han sagte til Ekmann,at han hellere vilde tage det første Tab som det sidste. Saasnart jeg faar mig sat ind i Forholdene her, skal jeg igjen skrive til dig. Lad mig vide om Johannes har solgt flere Billeder.
 Kjærlig Hilsen til dig og Adolph, og lille Lyse,.
 I A Larsen
 Båxhult d. 28 – 3. 05.
 Kære Moer! Vi kom godt herop i Søndags, men det var en Skam at vi ikke fik skreven paa Landeryd, Smeden var der, men vi kunde ikke komme ind hos Elmquist og Faer havde Hast med at komme af Sted saa jeg maatte opgive det; Vejret var jo dejligt klart, saa det blev ikke helt mørkt, men det var en drøj Køretur, den varede i 3 Timer, det er en lang Tid at sidde stille naar det er koldt, det var da et Held at det var stille Vejr, omsider fik den da Ende og vi tog straks fat paa at fyre da vi kom herop, desværre kunde det ikke brænde inde i Sovekammeret, Røgen væltede ud i store Skyer, først tænkte vi at det var fordi der ikke havde været Ild saalænge men det blev værre og værre, saa maatte vi tage Ilden ud og bære ind i Salen og begyndte saa straks at dampe Sengeklæder af, de trængte ogsaa til det, der stod ligefrem en hel Røg op af dem, Faers Seng flyttede vi derind, nu har vi sat den i Førmakket og fyrer saa baade her i salen og inde hos mig naar saa Dørene staar aabne er der lunt over det hele. – I København fik vi at vide at den lille Astrid var død for en Ugestid siden de mente at hun blev begravet den Dag, men da vi kom herop fik vi at høre at hun endnu ikke var begravet, de havde hele Ugen ventet at lille Misse var gaaet bort, men hun lever endnu, skøndt hun er saa svag og afkræftet at hun kun kan hviske; den lille skal begraves paa Fredag; jeg var der ovre i Gaar og da Misse gerne vilde se mig var jeg lidt inde hos hende, det var frygteligt for mig som ikke har set hende siden hun var rask og glad, aa hvor ser hun elendig ud, hun er saa utrolig mager og saa sagde Ingeborg at endda ikke saa saa daarlig ud i Gaar som hun plejer fordi hun havde lidt Feber naar hun ikke har det er hun ligbleg; aa den Stakkel, hvor det maa være forfærdeligt, bare hun dog snart maa dø, hun ønsker det jo selv og Doktoren kan slet ikke forstaa at hun kan blive ved at leve; da jeg gik bad hun mig om at komme snart igen det var saa roligt at se mig og hun spurgte hvordan Du havde det og bad mig hilse Dig saa meget, saa smilte hun og nikkede saa kærligt til mig. – Ingeborg ser meget daarlig ud, hendes Hals er stadig ikke god og da hun forleden Dag var oppe hos Docktoren, undersøgte han hende rigtig og sagde at det var bedst hun rejste fra Strømhult, men hun sagde at det kunde hun ikke, der er jo ingen af de andre der kan passe Misse, saa snart Ingeborg gaar ud af Stuen spørger Misse hvor hun gaar hen; saa maatte hun love Docktoren at være yderst forsigtig og gaa en tur hver Dag. – Ekmann var her og spise til Aften. Aften og sad og snakkede til Kl. var henad 10, i Aften skal vi tidlig i Seng, vi var en lang Tur i Eftermiddag, helt oppe paa [Sjøgaarden]. Mange kærlige Hilsner til Jer begge fra Marie
 Kjærbyhus – Søndag
 Kjæreste Ugle!
 Det var det glædeligste Brev jeg har faaet i lange lange Tider, jeg vilde straks have svaret dig; men saa vilde jeg vente atfaa det fra Sverig med, jeg sendte dit til Klaks for, at han, naar han var bleven glad, skulde sende det Sverig, saa de kunde have det Tirsdag, samtidig faar de saa dette fra mig som jeg skriver nu, - vi er nemlig bedt ned at spise Middag hos Groseren og blive der i Aften Lyse er helt optaget af dette, han skal sidde imellem Agraren og Farmor til Middag – han er saa god og medgjørlig den lille Ven, at det er en Lyst – Hvor det glædede mig at Fru Goldschmidt huskede paa dig, hun er en Ven af de ægte.
 1000 Tak for blomsterne det lille Grønneglas blev helt fyldt; men dem jeg plantede har slaaet Rod og vilde der blot komme lidt Solskin saa skulde vi se der blev blaat
 Tænk, at vi nu er i den Maaned hvor du kommer hjem eller faar Lov at rejse ud – saa skal vi see Udstillingen og gode Venner, Tak dog Gud Fader der er saa god jeg ved knap hvordan jeg skal faa takket, nu kom jeg til at slaa denne store Klat og det betyder jo velkommen ved du Eckardts Husnummer saa sig mig det dog, jeg lovede at sende Maries lyse Kjole og Sko og Hat i en Jernbanepakke til hun kom tilbage saa skal hun jo ogsaa se sig om i Byen og vil jeg haabe de kan saa meget tilovers at hun kan se til Haslev paa Hjemvejen, husk det er Alheds Fødselsdag den 7 April; og lad mig med det samme sige dig, at om Vejret bliver saa han kan male paa Billedet saa skal Agraren sende Brevkort og han farer lige hjem, du faaer saa nøjes med Alhed og Puf som Gjæster; nu faar vi see hvordan det gaar 
 Jeg maa nok heller sige Farvel for det er længe siden Toget kom og jeg skal pyntes, jeg skal hilse fra Agraren han skriver med næste Gang han skal jo presse sit Tøj at vi kan gøre os saa pæne som muligt
 Din glade Moder</t>
   </si>
   <si>
     <t>1905-03-31</t>
   </si>
   <si>
     <t>St. Pauli Kyrkogatan 19 Malmø Skåne</t>
   </si>
   <si>
     <t>Sidsel -
 Julie Brandt
 Bodild Branner
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Johannes Nicolaus Brønsted
 Louise Brønsted
 - Fenger
 Alfred Goldschmidt
 Peter Hansen
 Alhed Larsen
 Andreas Larsen
 Johannes Larsen
 Elisabeth Mackie
 Alhed  Møhl, Lysses datter
 Jens Schou
 Christine Swane</t>
   </si>
   <si>
     <t>Christine Swane takkede i et brev fra 28. marts 1905 Astrid Warberg for, at hun havde skaffet en invitation til at udstille på Journalistforbundets udstilling.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Laura Warberg til Astrid Warberg, 1905-03-31, 2407, Skagensbrev</t>
   </si>
   <si>
     <t>Alle er glade for, at Christine Swane/Uglen får billeder med på udstillingen. 
 Laura Warberg har haft mange fra familien til aftensmad og overnatning. Alhed og Johannes Larsen rejser nok snart, for han er i gang med et stort billede. 
 Thora Branner er syg efter en fødsel og må ikke amme. Man prøver at hyre Frk. Fenger til at passe hende. 
 Mon Astrid og Alfred kan finde en god jordemoder?</t>
   </si>
@@ -4491,66 +4539,66 @@
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Astrid Goldschmidt
 Adr: Brønsted
 Birkerød
 via København
 Danmark.
 [På kuvertens bagside:]
 Poststempel
 [I brevet:]
 [Der mangler indledende side eller sider]
 men Elle 4 Timer, kom hjem 10½ spiste ude – imens ringede Gräbes op og spurgte bekymrede til ham! Skandale! Grete var ved Telefonen og sagde at de var ude paa en lang Tur! Han er meget hensynsløs mod andre Mennesker og tænk vi var bedt der for en Uge siden! Nu skulde vi der paa Søndag og det er saadanne skikkelige Damer 3 ugifte som East har kendt fra de var Børn. Vi reparerer Elles Udstyrs Linned, Natkjoler og Benklæder og har syet 1 ny Natkjole og 4 Par nye Benklæder, skal nu sye 3 nye linnede Kjoler til Grete. Det er spændende hvad det bliver til med Washington; vi maa snart kunde vente Afgørelsen. Den 6te Juni rejser Frøken Boberg og jeg er meget glad over det, jeg kan ikke lide hende; hun er saa upaalidelig og smålyver altid med meget mere. Jeg faaer jo lidt mere at bestille, men det er jeg ikke ked af; kan jo alligevel ikke taale altfor megen Syning. Hver Aften gaaer jeg en Tur alene op til og langs ned mod Parken – Franklin, en Timestid. Vi gaaer i Seng Kl. 10 eller der omkring. Om Morgenen er jeg oppe gærne Kl. 6 ¾ og vadsker op fra Dagen før, Middag jo ca. Kl. 7. laver Kaffe o s v., de nyder daglig den gode ikke tykke Kaffe. Kl. 12½ naar Grete kommer af Skole faaer vi gærne 2 Retter, lidt Suppe og Klatter, arme Riddere eller Smørrebrød og The, til Middag ca. 4 [”ca. 4” indsat over linjen] en brillant og solid Ret i Aftes, ægte Majonaise paa kogt koldt Hønsekød med Salat og Tomater, Øl til; Kompot af Æbler og Svedsker til Dessert: hver Dag forskellige Slags Dessert, undertiden Is. Her er vidunderligt smukt, Kastanier og Sirener i fuldt Flor langs vor Gade. der er langt mellem Villaerne store aabne Pladser med Træer og Græs, hvor Børnene leger. Det er en sund By, kun i den inderste gamle mindste Del er det som København. Hele Boston har over en Million Mennesker. Elle er hjemme hver Mandag, saa har vi gærne en eller anden Udflugt, mest er vi bedt med gamle Mrs. Sawyer langt ud i West Bonberry en Tur paa en Time i Sporvogn, til nogle Kusiner af dem; Grete skal med. Hveranden Mandag har vi Vadskekone, som naaer hele Vadsken og stryger en Del inden hun gaaer ved 7-Tiden!! Hun faaer en Dollar og gærne noget Mad med hjem til Moderen. Hun kommer lidt før 10! Jeg har hidtil ladet mit vadske ude mens Fr. Boberg er her, men de river det itu. Lille [ulæseligt] er en fin Dame kan Du troe. Hun betragter Fr. B. som sin Pige, siger ”lille Boberg” sendte i Søndags Aftes deres forrige Barnepige, den tyske Li[ulæseligt] op at besøge hende; Marie havde fri og saa er Fr. B. altid hos Billy. Hun Marie [”Marie” indsat over linjen] længes efter komme derfra da hun keder sig, bliver forresten bedt ind til Nabofamilierne, jeg tænker, de er nysgerrige efter at vide om Chr. snart kommer hjem! – Greter [”r” i slutningen af ordet overstreget] er altid ude i sin Fritid, leger her paa Gaden, Brunswick – Street med 3-4 Pigebørn paa hendes Alder, som hun gaaer i Skole med; uden Hat eller noget gaaer hun ogsaa i Skole 5 Min. herfra. Af Frygt for Ild i Skolen, der forresten er en Stenbygning, leger de jævnlig Ildløs, det vil sige, der lyder 3. Slag paa en stor Klokke paa en bestemt Maade, saa gaaer Børnene ganske rolig ud den ene efter den anden uden Trængsel eller Panik; ligeledes bliver der brændt Papir af naar de mærker Røgen ud paa samme Maade. – Hun har slet ikke Syning endnu i Skolen. I Dag er hun henrykt, hun skal være fri de 2 Timer fra 2 – 4 – og med til Byen med Fr. B. at see levende Billeder. I hele [”hele” indsat over linjen] næste Uge er Fr. B. i Besøg hos en Familie, hvor vi paa Lørdag Aften skal til en større Festlighed paa Dansk. Fruen er dansk, Manden er Russer. Forleden Aften var Elle og jeg i hendes Forening ”Art Club”, en Institution der hjælpes af Kirken, det er unge Piger i alle Stillinger, der ernærer sig selv. De havde for at tjene Penge til Klubben lavet en Slags Cirkus, meget morsomt sat i Scene alle mulige komiske Dragter og Forklædninger, der var Aber, en Elefant, en Giraf, Indianere, en stærk Dame, et Orkester med Redekamme, Trompeter, en Blikkedel, men ogsaa en Klaverspiller; paa ham nær alle sammen unge Piger i Klubben. Vi var lidt trætte af den grulige Støj i et ret lille Lokale, jeg gav Ice-Cream i et Lunchroom lige ved. Du kan ikke tænke Dig som alle Børn er fine og pyntede, naar de gaar paa Gaderne og leger, hvide eller lyse Kjoler altid og alt svarende dertil. Grete er tarvelig forholdsvis, hun har da mange brogede Vadskekjoler, aldrig en ulden Kjole. Damerne er ofte meget fine paa Gaden; hjemme gaaer de den meste Tid af Dagen i Nattrøje og Slæber, de fleste har jo Pige, men de samme Damer ser man saa i Silke og Fløjl og Fjer! I Gaar var East og Elle hos hans Læge, en meget dygtig Lungespecialist, som i Fjor opdagede hvad aldrig nogen før har kunnet finde, en ubetydelig Fejl i den ene Lungespids. I Gaar undersøgte han meget grundigt og alt var uforandret. East er jo saa overdreven ængstelig Lægen sagde at han vilde have udmærket af at boe i Washington ikke saa meget for Klimaet som for den gode [ulæseligt], en Maaned med Gage og mere hvis han vil uden Gage; en Maaned til Sygdom med Gage. East og Fr. [B.?] veed intet om Dine nye Meriter med Cid. Det er dejligt at hans Familie er saa gode mod Dig, de maa være meget frisindede. Nu venter jeg da ikke Brev fra Dig for det første, men skal naturligvis blive henrykt, hvis der kommer et. Hvad bestiller Cid i Dalarne? Forstvæsen? Naar er han færdig med sin Uddannelse? Er det en bedre Stilling i Sverige end i Danmark? Hvor gammel er han? Har han Klaver deroppe? Er hans Fader ogsaa venlig stemt mod mig? Har lille yndige Sjums Appetit og har hun faaet lidt fastere Kød paa Kroppen? Hvilken Syndflod af Spørgsmål! Dede skrev forleden at han søger en Plads hos en Sagfører i Østjylland, han kan ikke mere klare det Driveri ude hos Thomas; havde besøgt Onkel S., der billigede, at han vil væk. De talte ene sammen i 1 Time ”vi kan saa godt sammen” – skrev han. I Dag Kl. ca. 12 drager jeg for første Gang ud paa en Expedition pr. Sporvogn alene har nøjagtig faaet hele [ulæseligt ord] læst; hvad der skal staae paa Sporvognen Gaderne o s v. Jeg skal først
 [Slutningen af brevet mangler].</t>
   </si>
   <si>
     <t>1908-06-03</t>
   </si>
   <si>
     <t>Tornehave Birkerød</t>
   </si>
   <si>
     <t>Josefine -
 Terese -
 Charles Abrahams
 Ingeborg Abrahams
-Anna Anna, pige i huset hos Brønsted
 Alhed Marie Brønsted
 Ellen Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 John Forsell
 Adam Goldschmidt
 Alfred Goldschmidt
 Ina  Goldschmidt
 Selmar Goldschmidt
 Adolph Larsen
 Alhed Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Christine  Mackie
 Elisabeth Mackie
+Anna -, pige i huset hos Brønsted
 Cid Smedberg
 Wilhelm Stenhammar
 Alma -, Stuepige</t>
   </si>
   <si>
     <t>Tornehave var familien Brønsteds hus i Birkerød. 
 Astrid Warberg, som stadig var gift med Alfred Goldschmidt, havde et forhold til Cid Smedberg i 1908. 
 Det vides ikke, hvem Frk. B. var. Christine og Williams ægteskab vaklede allerede i 1908, og de blev siden skilt.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Astrid Warberg-Goldschmidt til Laura Warberg 1908-06-03, 2425</t>
   </si>
   <si>
     <t>Astrid takker moderen for, at hun billiger hendes forhold til Cid. Han arbejder i skovene, og han og Astrid er i brevkontakt. Cid kommenterer også Astrids skriverier. Det er trist, at han ikke fik lov til at forfølge sin drøm om at blive komponist. Cids far støtter ham på alle andre måder godt. Astrids søstre og svogre synes også, at det er dejligt, at Cid og hun har fundet hinanden. 
 Det er trist for Christine/Mornine. 
 Louise og Magisteren er rejst, og Astrid passer deres hus og børn sammen med stuepigerne. Hun beskriver den dejlige have. Børnene trives. Ina og Adam har været på besøg hos Abrahams i Hellerup.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Pfji</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Laura Warberg
 [Mr. Sawyer.) 
 244 Columbiaroad
@@ -5118,57 +5166,57 @@
   </si>
   <si>
     <t>Johannes Larsen er hos Winkel &amp;amp; Magnussen, men cheferne er der ikke, så Larsen tager til Winkel i Gilleleje. 
 Larsen kan få penge for træsnittene, så han knokler løs. Han har set på stel (hos Bing &amp;amp; Grøndahl) og får farver derfra. Lehn-Schiøler har bedt Larsen lave "noget til et stort Værk om Ænder".</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/WL46</t>
   </si>
   <si>
     <t>[Fortrykt øverst på papiret:]
 KUNSTHANDEL
 V. WINKEL &amp;amp; MAGNUSSEN
 HØIBROPLADS 7 2. SAL TELEFON 5162 KØBENHAVN K
 [Håndskrevet:]
 24 Juli 1912
 Kæreste Alhed. Jeg sidder her og skriver. Jeg har for øvrigt siddet her hver Dag og ventet paa W eller M. uden at faa dem at se. Frk. Skov har været meget hemmelighedsfuld nærmest blød paa Hjernen, har haardnakket vægret sig ved at telefonere til Gilleleje fordi hun viste at begge Chefer var ude paa en Forretningsrejse og vilde komme her først. I Mandags skulde de komme mellem 10 og 11 i Gaar og i Dag ligeledes. Hvor de var henne maatte hun ikke sige. Nu opklares det endelig at W. har siddet i Gilleleje siden i Mandags. Jeg tager derud i Aften Kl. 6 kommer til W. henad 9, overnatter i en Fiskerhytte, det har Badehotellet lovet mig og skal af Sted en 7 i Mrg. tidlig for at naa Fynstoget 12.30 Fanden til Forbindelse. I Gaar tog jeg i min Kedsomhed ud til Kongstad skønt han ikke kunde ringes op. Huset var lukket af. Ingen igen. Zuluens og Arkitektens var til Middag hos Din Moder i Aftes. Din Moder tager til Glorup i Mrg eller Fredag. Werner sagde at de havde Pengene i Kasser og jeg kunde faa dem saa snart jeg var færdig, hvad jeg foretrækker. Det er en god Grund til at lægge alt andet til Side og klemme paa med Træsnittene jeg haaber paa at kunde gøre det paa 5-6 Uger højst. Har talt med Hallin og set paa Stel i Gageret. og Overglasurmaling paa Fabr. det ser meget nemt ud. Hallin vil foreskrive Farver til mig. Rumps i Norge. Hos Lehn-Schiølers Mandag Aften han vil gerne have mig til at lave noget til et stort Værk om Ænder. Nu maa jeg jo se hvad jeg kan faa ud af W, M havde været bedre i dette Tilfælde. Har ellers ingen mødt.
 Mange kærlige Hilsner til Jer alle tre Din Johannes Larsen.</t>
   </si>
   <si>
     <t>1912-08-19</t>
   </si>
   <si>
     <t>Frederiksberg Hospital</t>
   </si>
   <si>
-    <t>Anna Anna, pige i huset hos Brønsted
-Thora  Branner
+    <t>Thora  Branner
 Anna Bredsdorff
 Ida Bredsdorff
 Vigs Bredsdorff
 Adam Goldschmidt
-Ina  Goldschmidt</t>
+Ina  Goldschmidt
+Anna -, pige i huset hos Brønsted</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt opholdt sig i flere omgange i søsteren Louise Brønsteds hus i Birkerød. Dette dels for at passe huset, dels fordi Astrids ægteskab med Alfred Goldschmidt ikke fungerede.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv,</t>
   </si>
   <si>
     <t>Astrid Warberg har i søsterens hus i Birkerød haft besøg af Viggo Bredsdorff og hans forlovede, Ida Kold. Adam havde samme aften mareridt.
 Astrid stillede uret to timer tilbage for at narre Maria/Majsa Bredsdorff. Under besøg hos hende og hendes bror fortalte hun, hvad hun havde gjort. 
 Majsa fortalte om sin svigerinde, som kommer fra De Vestindiske Øer og er mulat.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/4Qle</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Laura Warberg.
 pt. Frederiksberg Hospital
 Afd. F.I.
 Kjøbenhavn.
 [på kuvertens bagside: Poststempel]
 Mandag.
 Kære Mor!
 Jeg fik ikke ringet til Tutte igår, men hun har lovet at sende mig et Kort om Tilstanden. Nu skal Du høre lidt herude fra – selv om vi naturligvis ikke kan præstere Verdensbegivenheder. Lørdag Aften havde vi Besøg af Vigs Bredsdorff og hans forlovede, Ida Kold, en meget sød, ung Pige fra Løgstør; hun er 21 År – spiller fænomenalt godt – har 20 Elever i Løgstør – og er huslig hele Formiddagen. De havde en Flaske Kirsebærvin med – jeg havde Cigarer og vi sludrede hyggeligt til henimod Midnat; Vigs er meget filosofisk anlagt, så Samtalen drejede sig mest om ophøjede Materier. Midt i det Hele begyndte Adam at brøle oppe i Slagbænken; da jeg kom derop sagde han, at han havde drømt om en Ko (det er hans Rædsel) og han havde voldsom Hjertebanken. 
@@ -5513,81 +5561,81 @@
   <si>
     <t>Andreas Larsen
 Johan Larsen
 Theodor Philipsen</t>
   </si>
   <si>
     <t>Litteratur:
 Philipsen og Fynboerne. Randers Kunstmuseum og Johannes Larsen Museet 2001</t>
   </si>
   <si>
     <t>Johannes Larsen plukker champignoner på Saltholm og tegner Th. Philipsen. En flok halvfulde propfabrikanter har været på besøg og opført sig irriterende. 
 Philipsen har foræret Larsen to oliebilleder.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/9IuL</t>
   </si>
   <si>
     <t>Saltholm 21 Aug 1913.
 Kæreste Alhed!
 Nu begynder Champignonerne rigtig at komme i Dag til Mrg fandt jeg omtrent et Par Pund paa Vejen herned. I Gaar Eftermiddags lavede jeg en Del Pennetegninger efter Ph. Mens han malede. Der kom en Flok halvfulde Propfabrikanter, en af dem kom hen og vilde have Ph med ind og faa en Genstand, hvad han jo ikke saa gerne vilde, hvortil den anden svarede at han led af Højhedsvanvid og naturligvis vilde være Proffessor (det ene f overstreget) men saavidt han gøre noget til det skulde han sGu aldrig blive det. Hvad er Deres æred Navn? Philipsen saa er de af Jøderacen jeg er sGu selv født Salomonsen. Ja jeg har staaet paa Hjørnet af Læderstræde og Amagertorv og solgt gamle Klæder sagde Ph. Er De - ? begyndte Jøden. De mener om jeg er omskaaren, det er jeg ikke endnu, men jeg kan maaske blive det sagde Ph, saa stak han af. Ph. forærede mig 2 Oljebilleder i Gaar saa hvis det bliver ved paa den Maade kan jeg jo faa en pæn Samling med hjem. Kan Du gemme Extrabladene til mig, altsaa fra Mandag excl.
 Ja nu skal vi ud at bestille noget igen.
 Mange Hilsner til Jer alle 3 Din
 Johannes Larsen.</t>
   </si>
   <si>
+    <t>25. aug. 1913</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/CyMWeWs9</t>
+  </si>
+  <si>
     <t>1913-08-25</t>
   </si>
   <si>
     <t>Andreas Larsen
 Johan Larsen
 Harald Meyer
 Theodor Philipsen</t>
   </si>
   <si>
     <t>De omtalte veksler og afbetalinger hænger formodentlig sammen med Larsen-familiens byggerier i 1913. De fik opført nyt hus til møllerfamilien ved Svanemøllen, som Larsen ejede, og som var genbo til Larsens villa på Møllebakken i Kerteminde. Samme år byggede Larsen et hus til Alheds mor på Strandvejen i Kerteminde. Huset var tegnet af Carl Petersen.</t>
   </si>
   <si>
     <t>Johannes Larsen har fået en veksel fra Bøttern. Han laver ikke flere veksler, før de 11.000 kr. er afbetalt.
 Larsen har malet to akvareller af Philipsen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/QaMo</t>
   </si>
   <si>
     <t>Saltholm 25 Aug 1913.
 Kæreste Alhed!
 Tak for Dit Brev som jeg fik i Dag. Jeg kunde ikke naa at faa Svar med Posten da jeg ikke var hjemme da han var her, men nu skal der Folk over i Mrg tidlig som tager dette med. Samtidig med Dit Brev fik jeg vedlagte fra Bøttern med Vexlen. Jeg har underskrevet den men han maa spørge H. Meier først om det kan lade sig gøre, det kan det vel ikke, og i saa Fald maa han kassere den og smide en ny til Underskrift med det gamle Paalydende. Jeg har jo gaaet ind paa ikke at lave flere flere Vexler før de 11000 er afbetalt. Det har været dejligt Vejr i Dag og jeg har faaet 2 Aquareller med Ph. omtrent færdige og en paabegyndt som jeg med Held kan faa færdig i Mrg hvis det bliver Solskin. Jeg har det godt her er dejligt at være, men jeg længes alligevel snart efter Jer. Jeg skal hilse mange Gange fra Philipsen. Jeg traf Magnussen paa Gaden i Gaar og bad ham sende de 120 Kr til Ordrup &amp;amp; Charlottenlund Bank, hvilket han lovede at gøre. Ja nu maa jeg holde op da det er ved at blive mørkt og jeg skal hjem i Seng. God Nat
 Tusind Hilsner og Kys til Dig og Børnene
 Din
 Johannes Larsen.</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://fynboerne.ktdk.dk/n/CyMWeWs9</t>
   </si>
   <si>
     <t>1913-08-30</t>
   </si>
   <si>
     <t>Saltholm, 2770 Kastrup, Danmark</t>
   </si>
   <si>
     <t>- Bentson
 Ludvig Brandstrup, billedhugger
 N. Christensen
 Frederik Hendriksen
 Anker Kyster
 Andreas Larsen
 Johan Larsen
 Hedevig Lützhøft
 Nicolaus Lützhøft
 Karl Madsen
 Peter Magnussen
 Carl V Petersen
 Marie Schou
 Sigurd  Swane
 Viggo Winkel</t>
   </si>
   <si>
@@ -5631,53 +5679,50 @@
   </si>
   <si>
     <t>Brev 1: Anna Syberg takker for uldtrøjen og håber på snart at få Else og Johs. V. Jensen på besøg. Den lille har fået en barnevogn, som kan omdannes til noget andet ved tryk på knapper.
 Brev 2: Fritz Syberg mener, at et kunstblad er en selvmodsigelse. Fotografiske reproduktioner er ikke kunst. Et blad med træsnit og litografier er at foretrække. Han foreslår, at Johannes Larsen, Peter Hansen, Johs. V. Jensen og han selv laver et sådant finansieret af Mads Rasmussen eller hans bror. Det kan evt. udbydes i abonnement og udkomme tre til fem år. En tidsfrist for indleveret materiale kan være Sct. Hans 1915. Syberg har været hos Johannes Larsen, som er med på ideen og har underskrevet et dokument om det. Nu sender Syberg samme dokument til Johs. V. Jensen og beder om en underskrift.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/S3gy</t>
   </si>
   <si>
     <t>Kære Venner
 Tak for Joh V.s Besøg, det var hyggeligt at han kom. Men nu venter vi Jer igen saasnart I alle er raske. En Flaske Champagne ligger og venter. Tak for Uldtrøjen; den er dejlig. De 4.50 sender jeg paa en Postanvisning. Stine er allerede meget forandret, hun er ved at blive et rigtigt Menneske. Igaar fik hun en Barnevogn der, naar man trykker paa nogle mystiske Knapper, bliver til noget helt andet end den synes at være. Den mangler kun elektrisk Lys. 
 [Det følgende skrevet lodret langs papirets venstre kant:] Mange Hilsener Jeres Anna.
 Pilegården. 19 Nvbr. 1913
 Kære Ven!
 Her virkes stærkt for et Kunstblad. Jeg har lige skrevet til Swane, som er en meget ivrig Agitator for Sagen, og frasagt mig al Deltagelse. Derimod har jeg selv fået nogle Planer som jeg her forelægger Dig. Først en lille Indledning. Et Kunstblad er i og for sig en Modsigelse. Et Blad med Gengivelser ad fotografisk Vej maskinmæssig overført, har intet med Kunst at skaffe Heller ikke har det med Kunst at gøre at snakke sort om den sidste Lap af en eller anden fransk Impressionist. Derimod findes der en hel Del Blade – ofte Skillingsblade – fra ældre Tid som er blevet Kunst, skønt Indholdet handler om alle mulige andre Ting end Malerier og det er hovedsagelig fordi Xylograferne som lavede Illustrationerne var [”Illustrationerne var” overstreget] Billedstoffet var Kunstnere i deres Fag. At lave et ”Kunstblad” med de der [”’Kunstblad’ med de der” overstreget] Blad med de gamle – og eneste – Reproduktionsmetoder Litografi, Kobberstik og Xylografi anser jeg for ugørlig. Derimod kunde der med et Års Mellemrum udkomme en Bog d [”d” overstreget] der konkurerede med ”Juleroserne” og som i Stedet for at spekulere i Folks dårlige Smag, spekulerede i den gode do. Herind fra foreslår jeg følgende: Du, Las, Peter og jeg laver i Forening en sådan Bog og får M. Rasmussen eller Overrets [”eller Overrets” indsat over linjen] til at sætte Penge i Foretagendet. Vi sætter Starten til Efteråret 1915 – tidligst – senest 1916. Teksten er Du eneste Forfatter af. Billederne leverer vi andre til og det bliver udelukkende Træsnit, Litografier og eventuelt nogle farvetrykte Træsnit eller Litografier.
 Bogen skulde udkomme i en dyrere og en billigere Udgave, de første 200 – 300 [”200 – 300” overstreget] 200 à 300 Tryk til [”til” overstreget] på fint Papir til en høj Pris Resten billigere. Eventuelt kunde den udbydes i Abonnement således at hvis et vist Antal Abonnenter tegnede sig, forpligtede vi os til at fortsætte Udgivelsen i en kortere Årrække. Jeg siger Kortere, for jeg anser nemlig Emnet for at være udtømt i Løbet af 3-5 År. Hvad Du skrev var jo næsten ligemeget – Dine Myter, Din Ide med de danske Øer alt var godt, og der er jo intet til Hinder for senere at lade det udkomme i almindelig Bogform. 
 En Historie som ”Rugen bølger” er jo desværre skrevet. Men i det hele skal vi alle tre have frie Hænder til at lave hvad [et bogstav overstreget] vi vil. Kun skulde vi dersom Du synes om Sagen – (Jeg har lige nævnt den for Las og Alhed, bl.a. for at bremse deres Virksomhed for et nyt Kunstblad og jeg tror at de begge interesserede sig meget for den, meget mere end for det ny Kunstblad), men altså, vi skulde dersom Du synes om Sagen blive enige om alle 4 at fastsætte en Tidsfrist hvor vi skal komme sammen et Møde [”et Møde” overstreget] og forelægge hinanden vore Resultater. Jeg foreslår Skt. Hans 1915.
 Vi må også have fastsat det Antal af Billed [”Billed” overstreget] færdige plader og Stokke til Billeder som hver af os mindst må have færdig til den Tid. Men det skal jeg tænke over og få ordnet når jeg får Dit Svar. - - - - det er bedre jeg ordner det med det samme. Jeg laver et Dokument og går op til Las med. - - Ja nu har jeg talt med Las og som Du ser fået hans Underskrift. Dersom Du så vil være med, send mig så Dokumentet tilbage med Dit Navn under, så skal jeg sende det til Peter Med Dig står og falder Foretagendet.
 Venlig Hilsen fra os alle. Høns er syg for Tiden men jeg tror dog ikke det er slemt. Jeg sidder hos Las og slutter ---
 1000 Hilsener til Dig og Else og Børnene fra
 Din hengivne
 Fritz Syberg.</t>
   </si>
   <si>
     <t>1913-12-27</t>
-  </si>
-[...1 lines deleted...]
-    <t>Louise Brønsted</t>
   </si>
   <si>
     <t>Tornehave Birkerød St.</t>
   </si>
   <si>
     <t>Alhed Marie Brønsted
 Ellen Brønsted
 Grethe Jungstedt
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Carl Larsen
 Ellen Larsen
 Georg Larsen
 Johan Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Anna Marie   Larsen, Georg Larsens datter
 Anna Marie  Larsen, Georg Larsens hustru 
 Christine  Mackie
 Elisabeth Mackie
 Ellen  Sawyer
 Erik Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
@@ -6286,103 +6331,103 @@
 N.M. Rasmussen
 Rudolph Tegner</t>
   </si>
   <si>
     <t>Carl Petersen orienterer om diverse arbejder vedrørende Faaborg Museum og fraråder Mads Rasmussen at give tilsagn om støtte til Rudolph Tegnér.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/t7Nk</t>
   </si>
   <si>
     <t>Aaboulevard 5 d 2 Oktober 1915.
 Kære Hr Etatsraad M. Rasmussen!
 Efter Aftale har jeg meddelt Ernlund Deres Stilling til Byggesagen baade i en Telefonsamtale og skriftligt. Der var intet i Vejen for at opsætte Sagen til Etatsraaden kom til Faaborg. Det er jo muligt at det er Fordringen om at der ikke maa være Butiker, der gør Byggesagen urentabel, det kan jo tænkes at Butiker kan forrente 4000 Kr. mere end Beboelse, og Grundens Pris er naturligvis bestemt af den fordelagtige Bebyggelse der kan tænkes. Men det er vist heller ikke nødvendigt at opretholde denne Fordring. Butiker kan godt klares smukt i en Husfacade.
 Ernlund sagde at Billedhuggersalen ikke var farvet op fordi den forlangte røde Farve ikke kan fremskaffes. Jeg har da skrevet til Knippel, at Salen skal være Dodenkop, den Farve, der er anvendt i de mindste Køjer og som jeg selv oprindeligt havde tiltænkt Billedhuggersalen, fordi den staar smukkest til de hvide Arbejder. Kai Nielsen vil helst have denne Farve. Etatsraadinden har ogsaa bedt om den, og den er langt billigere end de to andre. Saa kommer Malerne til at finde sig i den. 
 Jeg bad Knippel og Ernlund om straks at tage fat paa Arbejdet, saa det var i Gang naar De kommer til Faaborg. Naar nu bare ikke Flyttedagstravlheden kommer i Vejen.
 Snedkeren i Holbæk ringede jeg til Bordet og Møllen til Postkort og Fotografier var lige blevet færdig og bliver afsendt Mandag. Jeg bad Knippel sige til Mikkelsen om han vilde sørge for at den stod fuld af Postkort og Fotografier til Lørdag.
 Endelig gik jeg med Kai Nielsen ind og saa Tegners Port. Det er en sjælden arbejdsdygtig og energisk Kunstners Værk. Men desværre staar hans kunstneriske Smag og Kultur ikke paa Højde med hans beundringsværdige Energi. Ydermere har han alieret sig med en ikke fremragende Arkitekt. De arkitektoniske Former i Arbejdet er højst uheldige og meningsløse. Og Skulpturarbejderne hænge aldeles ikke sammen med dem. Tegner er Repræsentant for en forældet literær Periode i Kunsten hvis Beundrere nærmest findes mellem Journalister og Litterater.
 Det drejer sig her om saa store Beløb, saa hvis det skal have nogen Art, maa det være klækkelige Summer, der skal skydes til. Der var da mere Glæde ved at lave noget selvstændigt for de Penge. De har jo hidtil fulgt en aldeles bestemt Linie i det De har gjort for Kunsten. Tegner falder helt uden for Retningen af denne Linie.
 Da Etatsraaden har spurgt mig vil jeg derfor tillade mig at foreslaa, at der gives Tegner et Svar omtrent saaledes:
 - Deres store Arbejde har jeg beset. Og skønt jeg meget kunde ønske at bidrage til at et saadant Storværk blev udført, beklager jeg, at jeg ikke denne Gang kan tilsige Dem Støtte.
 De Summer, jeg i de sidste Aar har anvendt paa Kunst, overstiger allerede mange Gange det Beløb, jeg oprindelig havde tænkt mig.-
 En venlig Hilsen til Etatsraadinden og Etatsraaden fra Deres ærbødigst hengivne 
 Carl Petersen</t>
   </si>
   <si>
-    <t>juni 1916</t>
-[...2 lines deleted...]
-    <t>Elise Hansen</t>
+    <t>maj-juni 1916</t>
+  </si>
+  <si>
+    <t>Elena Larsen</t>
   </si>
   <si>
     <t>Peter Hansen</t>
-  </si>
-[...20 lines deleted...]
-    <t>Elena Larsen</t>
   </si>
   <si>
     <t>Elise Hansen
 Grete Jensen, f. Hansen
 Kai Nielsen
 Harald Schoubye
 Louise Schoubye
 Niels Erik Schoubye</t>
   </si>
   <si>
     <t>Faaborg Museum, Peter Hansens arkiv</t>
   </si>
   <si>
     <t>Bimse skriver et livligt brev til sin far i anledning af hans fødselsdag og om alle de overvejelser hun og søsteren Grete har gjort sig for at finde en passende gave til ham.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/7cL7</t>
   </si>
   <si>
     <t>Torsdag d.1
 Kære Fasser!
 Til Lykke med Føssesdagen! Jeg haaber Hummeren og Æblerne maa smage dig godt, de er fra Gete og mig. Vi anede slet ikke hvad vi skulde give dig for du er en vanskelig Person at hitte paa til, og saa vandrede Grete og jeg ned ad Vesterbrogade og kiggede ind af hvert Vindue for at hitte en lille Genstand, saa opdagede vi disse Ævler og købte dem, men det var jo for lidt, og vi gik videre. Saa saa vi nogle dejlige Ferskner men de kosted 2 Kr Stk, det var for galt, saa den Snyderbutik gik vi fra igen. Jeg havde imidlertid set en Hummerbutik og foreslog at vi skulde købe dig en Hummer; det vilde Gete ikke rigtig gaa med til men til sidst gjorde vi det dog, og nu haaber jeg du er lige saa begejstret for Paahittet, som jeg var, for det er jo dog Hovedsagen? Du maa endelig skrive om du blev glad ved den, for Mosser var ikke saa henrykt for den Gave. I Søndags var vi i Hareskoven pr. Cykel, det vil sige Mosser og Grete tog med Toget - og jeg tog et lille Bøgetræ med hjem, jeg har nu plantet det i en Urtepotte, og det er ikke visnet, saa det kommer nok. Paa Torsdag skal Vipsen, Ragna og jeg til Raageleje at bo i Storebedags Ferien, kun Hr Mackeprang skal med, saa vi skal føre Menage, den bliver god, men bare det bliver godt Vejr. - Paa Lørdag kommer Harald og Niels Erik og fejrer den dobbelte Fødselsdag, for det er jo ogsaa Tante Louises Fødselsdag den Dag. - Jeg spiller Tennis med tju og bang, men de sidste Dage har Vejret jo ikke været til det, saa jeg har maattet holde op med Skydningen-- Paa Søndag skal Mosser jo til "Rout", det er spændende. Vi har set paa Kai's lille Venus til Tøsen derude, Jeg synes nu der er underligt at skrive Konfirmation pa Kortet, men det er jo ogsaa en Form for Pengeafpresning, ikke sandt? Nu har jeg ikke mere at fortælle. Nu mange kærlige Hilsner fra 
 Bams
 16 Aar.</t>
+  </si>
+  <si>
+    <t>juni 1916</t>
+  </si>
+  <si>
+    <t>Elise Hansen</t>
+  </si>
+  <si>
+    <t>Faaborg Museum, Peter Hansens arkiv.</t>
+  </si>
+  <si>
+    <t>Elise takker Peter for markedsgaven. Hun glæder sig til at se Peters plader. Bimse er i gang med eksamen. Bare det snart bliver godt vejr, så Peter kan male sit billede med grøftekanten færdigt.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/N7oI</t>
+  </si>
+  <si>
+    <t>Kære Per! Hvordan gaar det? hvad arbejdes der paa for Tiden? Tak for Markedsgaven, som Sis havde med. Hun fortalte, at du havde lavet saa mange smukke Plader, jeg glæder mig rigtig til at se dem. Fru Wilh Hansen ringede mig op i Lørdags; du faar da nogle notable Besøg engang imellem; Fam Brabrand og Anders de Wahl, det er glimrende, jeg kan høre hende hyle op. Vi boer i Eksamensfeber i denne Tid. Bimse kom hjem i Lørdags med 2 6ere i Fysik og Kemi. I Morgen er det Mathematik. I Gaar var vi alle paa Tennisbanen; Bimse spiller rigtig net, hun og Sis kløede Ras og Kylle. Grete var hos Kamma ude paa Kristianshavn. Jeg var henne hos Tante Sine og fik 50 Kr i Rentepenge, hun kniber lidt vel meget, synes jeg. Hun og Tante Mine var meget Krænkede paa Lisbeths Vegne de havde set i Avisen, at hun havde vundet en anden Præmie i Tennis, og "at hun hørte til de ubemidlede", hvad kender de dog til det, det ved de jo ikke noget om," du kan tro vi har moret os over det. Vi fik i Lørdags saadan en dejlig Ret; jeg havde købt 3 Salathoveder for 20 fordi de var saa faste som smaa Hvidkaalshoveder; dem fyldte jeg med Mandler, Rosiner, Salt, Peber, Oliven Olie og stegte dem, det smagte rigtig af Italien; kunde jeg faa fat paa den Salat i Faaborg, skal jeg lave den, og saa en Chianti dertil den er go' ikke. Vi (Tøserne, Ausa Harald Ruf og jeg) sad i Aftes ude hos Josty og frøs, saa vi maatte have varm Toddy. ja sikken en Sommer, vi gaar og slider Vintertøjet op. Bare det nu snart kunde blive lidt godt Vejr, saa du kunde faa malt det Billede færdigt af Filo paa Grøftekanten, det ser storartet ud. Det er mo'by'ligt med alle de Miner der svømmer rundt; der er mange, der ikke tør sejle.
+Skriv snart og fortæl lidt om hvordan Arbejdet skrider frem. 
+Mange Hilsener fra os alle.
+Din 
+Elise</t>
   </si>
   <si>
     <t>1916-01-06</t>
   </si>
   <si>
     <t>Nicoline  von Sperling</t>
   </si>
   <si>
     <t>Marie Bang
 Elisabeth Grundtvig</t>
   </si>
   <si>
     <t>Sandholt Gods</t>
   </si>
   <si>
     <t>Hans Agerbek
 Marie Bang
 Bjørnstjerne Bjørnson
 Johannes  Clausen, præst
 Elisabeth Grundtvig
 Frederik Grundtvig
 Ditlev Havemann
 Ludvig  Helveg
 Hanne Langkilde
 Mads Melbye
@@ -6657,50 +6702,107 @@
     <t>Laura Warberg ønsker Johannes Nicolaus/Madien tillykke med fødselsdagen. Hun nyder at holde ferie på Glorup og har besøgt Abel og Kattrup samt fejret Conrad/Conne Warbergs 70-års fødselsdag, hvor hun tildels blev gode venner med Visse/Louise Amstrup.
 Nete Amstrup/Hjorth har besøgt sin mand, der er soldat i Holbæk. Hun har dårlige lunger og har både barnepige og husjomfru. Det er mærkeligt, at Visse/Louise er så glad for Netes lille datter.
 Greven overvejer at sælge jord fra Amstrups gård eller at sælge den helt.
 På Glorup er der store forandringer, da to grever Moltke har købt alt. 
 Laura ville gerne fejre fødselsdag, men stearinlys er så dyre og det er frostvejr, så hun udsætter det.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Coa8</t>
   </si>
   <si>
     <t>[Skrevet med blyant på kuvertens forside:]
 1917
 [Skrevet med blæk:]
 Fru Professor Brønsted
 Tornehave
 Birkerød St.
 [I brevet:]
 [Øverst på s. 1 med anden skrift end Laura Warbergs:]
 Glorup! hvor en svoger var skovrider
 [Med Laura Warbergs skrift:]
 Glorup d. 21/2 – 17
 Kære lille Muk!
 Egentlig skulde Madien have dette Brev, men du kan nok bringe ham et ”Til Lykke” ledsaget af mange gode Ønsker for det nye Aar. Hvis jeg havde haft et pænt Kort, saa kunde jeg have sendt det særskilt, men dette gaaer også. Du skulde dog gærne med det samme have en lille Haandfuld ”Bagateller” herfra. Jeg har husket Kerteminderne paa Madiens Fødselsdag og haaber de skriver og fortæller om den selv. – Jeg har det saa rart her; intet Hovedbrud af nogen Slags, det er dejligt med en lille Ferie. Jeg gaaer en lang Tur i den herlige Skov hver Form. - og om Efterm. en mindre med de andre. Pigebørnene har været i Kbh fra i Lørdags, kommer i Aften. Naar de er her, spiller vi en Bridge, ellers læser vi; her er altid gode Bøger. Jeg har været en Visit paa Anhof; en Aften var vi bedt til en fin lille Souper hos Abels, spillede Bridge. I Gaar bedt til Kaffe hos Kattrups. Connes 70 Aars Fest var nydelig og morsom Jeg blev tildels gode Venner med Tante Visse, bad hende og fik Ja! til at besøge os til Sommer med dem herfra. Jeg er nu glad ved det; nu skal vi jo ogsaa ses d: 12_te_ April hos Syberg. Nete er med sin lille Pige i Kbh at besøge sin Mand, der ligger indkaldt i Holbæk, men havde fri et Par Dage; hun fulgtes med Marie og Nina og de bor i Grundbergs Hus; den lille har en Fru Flensborg, Det gaar desværre ikke ret fredeligt til paa Ølstedgaard og Nete er jo ikke rask, Lungerne er svage, hun maa intet bestille, de har en ung Pige til lille Ellen og en Husjomfru. Visse er saa uhyre glad ved Barnet, det er mærkelig nok, da hun aldrig har brudt sig om Børn. Nu forestaar der maaske en Forandring, da Greven tænker paa at sælge noget Jord fra Gaarden eller sælge den helt. Visse er saa bange for, at Amstrup i det Tilfælde vil købe den og hun vil saa gærne derfra. Conne har faaet det lettere og uden de mange Ærgelser han havde ved at se Administrationen øse Penge ud i Stedet for at spare lidt til den stakkels Greve. Der vilde have gaaet 30-40 Aar og nu menes der 10, inden alt kan være i Balance igen. Nu har to Grever Molkte købt alt her, Greven ejer ikke Sølvtøj Møbler eller noget. Men nu spares der efter en større Maalestok og Greven har en mindre Sum vist en 10000 aarlig. Hun har jo mange Penge, men har ”intet villet give for Børnenes Skyld”. Alt Bøndergods er eller skal sælges. Glorup og Rygaard er det ["t" sidst i ordet overstreget] eneste Gaarde, der bliver tilbage og saa Fideikommiskapitalen. Willumsen har købt Anhof – På Lørdag skal jeg hjem til en St[ulæseligt] og saa vilde jeg jo gerne have en større Festlighed til Eders Fødselsdag, men jeg er bange, vi ikke har Lyst til den Tid og vi har ingen Lamper og Stearinlys er saa dyre, saa nu har jeg henstillet til Elle, om vi skal opsætte Gildet. Mulig vi kunde laane Lamper, men hvad forslaar et Par Stykker. Skade at det nu fryser mere igen 6 ½ Grad her i Nat. Jeg har glædet mig over at kunde spare Lys og Brændsel i 14 Dage. Nu Farvel lille Skind! Kærlige Hilsner til Eder allesammen fra Bedstemor.</t>
   </si>
   <si>
+    <t>1917-03-07</t>
+  </si>
+  <si>
+    <t>Rolfsgade 17 4</t>
+  </si>
+  <si>
+    <t>Louise Brønsted
+Christian Caspersen
+Johanne Caspersen
+Alfred Goldschmidt
+Alhed Larsen
+Christine  Mackie
+Ellen  Sawyer
+Janna Schou
+Jørgen Schou
+Marie Schou
+Andreas Warberg
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Astrid/Dis Warberg-Goldschmidt og Jørgen/Buf Schou blev kærester og hun gravid, da han var 19 år, og hun var 34. Astrid var på dette tidspunkt stadig gift med Alfred Goldschmidt. Jørgen Schous mor var Marie Schou; gift anden gang Syberg.
+Søsteren, der befandt sig 20 minutter fra Astrid, er sandsynligvis Louise Brønsted. 
+Jørgens mor, Marie Schou, boede i 1917 i ejendommen Valdal i Valby. Denne bygning rummede flere lejligheder. 
+"Tante" kan være både Wilhelmine Berg/Tante Mis og Johanne Caspersen/Tante Hanne. Der er sandsynligvis tale om sidstnævnte, da hendes mand, Christian/Max Caspersen omtales i forbindelse med hende.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8398</t>
+  </si>
+  <si>
+    <t>Astrid Warberg-Goldschmidt ville købe tøj under udsalget. Alhed/Be Larsen skylder hende 10 kr. 
+Astrid er svært plaget af astma og ligger i sengen. Om natten må hun sidde op. hun har slim i halsen og smerter i underlivet, når hun hoster, og hun holder med begge hænder om maven med den lille unge. 
+Jørgen/Buf må tænde op, hente morgenmad, lave frokost klar, tage på arbejde for derefter at give Astrid aftensmad. Så må han hjem og spise hos moderen og tilbage til Astrid. Hun er lidt bitter over, at søsteren der befinder sig 20 min. væk, ikke kommer på besøg. 
+Astrids mor ved nu det hele. Tante Hanne har været på besøg og læst breve fra Laura Warberg op. Laura kalder Astrids handlinger afskyelige. Astrid reagerer med at blive kold. Tante Hanne har bedt Laura Warberg skrive et venligt brev til Astrid, men Laura var alt for vred og svarede, at Ellen Sawyer også var vred på Astrid, og at Alhed/Be Larsen havde gode grunde til at være kølig. Laura mente desuden, at Astrid havde narret Marie Schou/Syberg, som altid havde været en engel mod Astrid. 
+Ellen har nok flirtet en del, men kun i ånden, mente Tanten. Astrid føler, at hun er syndebuk, for både Ellen, Christine/Mornine Mackie og Alhed/Be Larsen har haft deres "små historier". 
+Astrid har ringet til Christian/Max Caspersen, men han var yderst kølig. Nu vil hun følge diverse råd og skrive til Alfred Goldschmidt og bede ham skaffe en sagfører, da hun gerne vil giftes med Jørgen, så deres barn kan blive "ægte". 
+Jørgen og Astrid glæder sig meget til deres bryllup. Hun syr navne i sit dækketøj mv., eftersom hun og Jørgen skal bo i den lille lejlighed på Valdal, mens Marie Syberg/Schou også bor i ejendommen. 
+Jørgen er god at tale med og meget moden af sin alder.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/A1yu</t>
+  </si>
+  <si>
+    <t>Med kuglepen øverst s. 1: læst 1964
+[Med blæk:]
+Rolfsvej 17 4. den 7/3 - 17.
+Kæreste lille Junge! Tusind Tak for Dit goe Brev - det er også Synd af mig at plage Dig med det Tøj - Du har så Ret i, at det bør vente og ses an - der stod mig blot i Hovedet noget om, at jeg måtte købe under Udsalget, men det er jo så forholdsvis lidt, jeg får at købe, så det klares jo nok. - Du kan sige til Be, at det var 10 Kr, hun kom til at skylde mig; jeg skulde have haft hendes Guldpenge - som jeg kunde tjene 8% på ved at veksle dem i svenske Sedler - da jeg nu ikke alligevel måtte få Guldpengene, har Be sagt noget til Buf om, at jeg i Stedet skulde have Procenterne, men det finder jeg ganske urimeligt. 
+Søde Junge - jeg må have Lov til at hyle lidt for Dig - det hjælper så godt; du kan tænke Dig, at nu har det varet i næsten en Uge - denne forfærdelige Asthma - jeg er fortvivlet, hver Nat må jeg sidde timevis op i Sengen bare for at få Luft; det er lidt bedre om Dagen, når jeg er oppe, men jeg er så totalt udmattet, at det tager mig en Time at klæde mig på - og så må jeg h[ulæseligt] efter Vejret igen en lang Tid - jeg kan ikke gå over Gulvet uden at det begynder igen - og så kaster jeg ustandselig Slim op - og Hosten giver ofte de rædsomste Smerter i Underlivet, så jeg må sidde og holde med begge Hænder på min arme lille Unge; kan Du ikke forstå, det er en Prøvelsens Tid, og at jeg må hyle lidt for Dig. Buf er mageløs - men det er næsten for strengt for ham også - op 6 hver Morgen - hente Koks - gøre Ild - ned efter Mælk og Brød - koge Kakao og smøre Mad, så passer han Frokostbakke til til mig og Kl 7. styrter han til sit Arbejde på et Værksted langt ude på Amager; der står han hele Dagen med strengt legemligt Arbejde - og så snart det slutter - farer han igen ud til mig - gør Sovekamret i Stand og giver mig Middagsmad - styrter hjem til sin egen Middag Kl 6 - så er han her igen ved 8 Tiden - vadsker op - og, når ikke er altfor dødtræt, så vadsker han også Gulvene - og altid er han smilende og sød, skønt jeg dog ser, hvor træt han er; men jeg kan intet - udover at klæde mig på og Dagen igennem koge Saltvand på Kakkelovnen til Gurgling af Halsen, som bestandig er fuld af Slim. Det er ikke Skaberi - jeg prøver til - og mister straks Vejret af det. Er det ikke også fatalt med denne Iskulde, som står ud ad Vinduer og Døre og er uovervindelig. Kan Du ikke tænke, det er be'sk at sidde her ene hele Dagen med alle disse Kvaler - når man har en Søster 20 Min. herfra - og vèd, at hun næsten daglig er herinde - hun vèd, at jeg bestandiger syg - men bevares, det koster jo 4 Øre at telefonere og spørge, hvordan det går. Jeg kan slet ikke fatte det. Nå, det er ikke værd at nære Béskheden - det er også svært, at jeg er så forbavset, Junge. 
+Nu skal jeg ikke hyle mere. Tænk, at Mor nu vèd alt. Jeg har haft 2 Besøg i al denne skrækkelige Sygetid, begge af Tante. Første Gang havde hun lige fået alt at vide - var fortvivlet - rådede mig for Giftermålet etc - som jeg vist har fortalt Dig. Otte Dage efter fik jeg det næste Besøg - lå igen i Sengen og var frygtelig elendig. Tante kom for at læse nogle Breve fra Mor. Ja, Junge, det er skrækkeligt af mig, men når Mor farer sådan frem - med den mest ubarmhjertige Vrede og Foragt, kalder min Handlen væmmelig og afskyelig - taler om den store Skandale etc - så bliver jeg så underlig kold og følelsesløs overfor Mor - hun bliver så fjern og fremmed for mig - det er, som om det slet ikke vedkommer mig. Sorg og Bedrøvelse - det smelter mig fuldstændig og gør mig ulykkelig over, at jeg har voldt andre ondt. Men Vrede gør mig bare kold og hård; jeg vèd, det er stygt af mig - men jeg kan ikke forbedre det; det drejer sig dog om alt det, som for mig betyder mest i Livet - ja alt; det som for mig er det smukkeste og værdifuldeste af alt i Verden.
+Tante havde skreven til Mor, om hun ikke kunde tænke over det - og siden skrive et venligt Brev til mig (den søde Tante!) men Mor svarede, at det var foreløbig umulig - hun var altfor knusende vred. Elle var også meget vred og oprørt, sagde at når Be så ofte havde været kølig mod mig, så havde det sin gode Grund! (!) Junge var den eneste, som undskyldte og forsvarede mig (Tak, lille søde Junge, jeg vèd jo, at Dig kan jeg altid stole på.) Og videre skriver Mor, at det var skammeligt af mig således at narre Fru Syberg, der altid havde været en Engel imod mig (!!) - Mor vilde rigtignok skrive til hende; -. Ja, gør Mor det så kan jeg også være sikker på at blive rehabiliteret - så reel og retfærdig, som Fru S. er - det bliver ikke morsomt for hende, at få Brev fra Mor! 
+Og Tante talte om de andre - ja, hun vidste jo nok, at Mornine flirtede en Del - men hun vidste også, at det kun var ["var" indsat over linjen] sjæleligt - der var aldrig tale om noget legemligt. Jeg måtte jo tie til alting - èn skal jo gerne være Syndebuk, jeg skal nok være det; men når man kender både Bs og Elle og Mornines små Historier, så er det lidt løjerligt at høre på, at de er hellige, mens jeg alene synder. Elles Vrede vil jeg nu foreløbig ikke tro på (hun har da sidst Grund til at være skinhellig!) nej, hun 
+II/
+siger vel sådan, fordi hun mener det er bedre for Mor, men jeg mener nu, at Din Metode er både ærligere og mere formålstjenlig. Det er for Resten underlig, Junge, jeg tænker dog bestandig, at når vi bare blev gift, så var alt i Orden - men det synes jo tvertimod, som om det yderligere opirrer Sindene. 
+Ja lille Junge, det er en bevæget og brydsom Tid. Jeg fulgte Dit Råd og ringede til Max (Tante har bedt mig ikke komme der - og jeg er jo desuden indespærret) han var nu meget retirè - henviste mig til Alfred - sagde kort Farvel. Nå.
+Og nu gør jeg som både Du og Max foreslår - skrive til Alfred, om han mulig vil skaffe en Sagfører; jeg er glad over, at både Du og Be har frarådet mig Dede - efter hans Brev har jeg været alvorlig bekymret for, at han ikke var den rette Mand til at fremme Sagen, så selv om jeg også selv skal betale en Sagfører, må jeg vist dog hellere det, da jeg dog meget gerne vilde giftes inden den lille kommer, så den kan blive "ægte".
+Tænk, Junge, vi går begge to og glæder os sådan til vores Bryllup - vi snakker næsten hver Dag om det- jeg er sikker på, at vi endogså glæder os mere end de allermest "sædelig forlovede." Det er da kunstig nok - og jeg gamle Pige! Jeg sidder her og navner alt mit goe Tøj - Dækketøj osv - (med AW) med Henblik på Fællesmenagen i Valdal; jeg frygter ikke mere for den; vi kan få det henrivende i den lille Lejlighed med Have foran - og jeg føler så sikkert at jeg nok skal blive goe Venner med hans Mor, hun er allerede nu langt mere venlig og hensynsfuld imod mig - det skal nok gå. Bare Du dog kunde komme til at lide Buf- han er virkelig sådan et storartet Menneske - og Du kan da forstå, han må være mange År ældre end sin Alder, siden jeg i ét og alt kan så godt med ham. Altid kan jeg snakke med ham om alt - og han ser så velgørende sundt og frisk på alle Forhold - han er gennem realistisk - totalt fri for sentimental Affektation - jeg tror, at vi har godt af hinanden. Han er den af alle, jeg har harmoneret bedst med - det føler jeg bestandig tydeligere. - . Ja, nu må jeg i Seng - skønt jeg véd det betyder, at den rædsomme Asthma tager fornyet Fart - men jeg er almægtig træt. Din altid Dis.</t>
+  </si>
+  <si>
     <t>1917-06-16</t>
   </si>
   <si>
     <t>København
 4</t>
   </si>
   <si>
     <t>Else -
 Olaf Brahm
 Astrid Bøttern
 Ellen Bøttern
 Eric Bøttern
 Margaretha Bøttern
 Victor Bøttern
 Grete Hammeleff
 Grethe Jungstedt
 Kurt Jungstedt
 Pauline L
 Alhed Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Johannes Madsen
 Ellen  Sawyer
 - Svendsen, Fru
 Leo Swane
@@ -7496,51 +7598,51 @@
   </si>
   <si>
     <t>[1-10-23]
 Kære Bes!
 Min Sorg over ikke at høre fra dig var gaaet over til Vrede og var lige ved at give sig Udslag i et el. andet forfærdeligt – og saa bemærker du ganske uskyldigt: ”det er vist længe siden jeg har skrevet.” Det er nu ikke min Mening at skænde paa dig, da Udskældning er lige saa unyttigt, som dumt. 
 Desværre kan jeg ikke hjælpe dig med at rejse din Kapital, da jeg har brugt alle mine penge og oven i Købet i Dag gjort Gæld paa 2 Øre. 
 Jeg opdager til min store Rædsel at jeg har taget paa (i alt Fald fra før Sommerferien) og har nu aflagt mig selv det højtidelige Løfte, hverken at spise Kager, Chokolade, el Bolsjer el.l. før Jul. 
 Jeg haaber det har din fulde Sympati. Jeg tror nemlig det er Kager man bliver saa tyk af i dette Hus. 
 I Gaar begyndte Putte paa Afmagringskur; jeg gad vist om hun kan gennemføre det. 
 Sig til Muk at naar hun vadsker sig, efter at have vasket op, skal hun hælde lidt ren Glycerin paa Hænderne, medens de er vaade og saa tørre det af paa Haandklædet. Dette skal kunde holde Hænderne helt pæne.
 Du skriver jeg intet maa skjule – vil du dermed sige at du f.Ex. kunde ønske en detailleret Beskrivelse af hvordan jeg vadsker Lommetørklæder? Skjuler du ikke noget. Har du ikke tilfældigvis faaet noget forærende?? 
 1000 Hilsner til jer alle. 
 Lomme.</t>
   </si>
   <si>
     <t>1924-05-02</t>
   </si>
   <si>
     <t>Møllebakken 14, 5300 Kerteminde, Danmark
 Stige Ø, 5000 Odense, Danmark
 Filsøvej 31-21, 6854 Henne, Danmark
 Romsø, 5300 Kerteminde, Danmark</t>
   </si>
   <si>
     <t>Lars Hedelund
-Matilde Jungstedt
+Matilda Jungstedt
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Georg Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Marie Larsen
 Christine Swane
 Laura Warberg
 Erik Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Forberedelserne til Andreas Larsens 25 års fødselsdag er i gang. Der har været megen travlhed i forbindelse med begravelsen af Georg Larsen. Det bliver ordnet således, at datteren Anna og hendes mand Thomsen kan fortsætte med at drive butikken.
 Marie Larsen har svært ved at skabe et overskud på driften af hønseriet. Der er store problemer med sygdom hos Adolph Larsen og hans familie. Især Adolph Larsen har det skidt, og man er bekymret for, han vil begynde at drikke igen. Andreas Larsen og Laura Warberg hjælper til.
 Johannes Larsen rejser til Fiilsø for at male.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/X4Kb</t>
   </si>
   <si>
     <t>[2-5-1924]
 Kære Muk!
 Tak for dit Brev. Vi har haft en travl Tid, og jeg synes der er saa meget at fortælle, at jeg ikke ved, hvor jeg skal begynde. 
@@ -8047,57 +8149,57 @@
   </si>
   <si>
     <t>SS "Hans Egede" i Godthaab 22 Juni 25
 Kæreste Alhed!
 Mens de andre er i Land vil jeg benytte Lejligheden til at skrive et Par Ord. Rimeligvis faar Du dem ikke før Hans Egede kommer hjem igen da der vist ikke er nogen Skibe der kommer hjem før. Vi har haft en hel god Rejse herop. Til at begynde med var det helt stille over Nordsøen og først efter at vi om Torsdagen havde passeret Fairhill mellem Orkney Øerne og Shetlands Øerne kom der lidt Dønning. Om Onsdagen fik vi Modvind der varede lige til vi havde rundet Kap Farvel, de første Par Dage med Solskin og Resten af Tiden afvexlende graat, Regntykning og Taage hvad der sinkede os en Del. Natten efter vi havde passeret Kap Farvel fik vi SØ Blæst og Regn, altsaa Medvind og Dagen efter, det var i Lørdags, stille og Taage, saa vi maatte gaa langsomt. Vi passerede den Dag flere pragtfulde Isbjærge. Om Aftenen klarede det op, saa Kaptajnen var i vældigt godt Humør til sin "Kroaften." Det er noget med Masser af Druk, Romtoddyer, Whisky o.s.v. som forekommer hver Gang Skibet paa Udrejsen har passeret Kap Farvel og paa Hjemrejsen Fairhill. I Gaar Søndag begyndte med stille og tæt Taage og Isbjærge til Kl. 9.15 da der pludselig kom lidt Brise fra N. og Taagen lettede og det blev klart Solskin. Lidt efter dukkede de snedækkede Toppe af Fjældene ved Godthaab op over Taagen og da vi henad 11 1/2 efter Frokosten kom op paa Dækket var vi inde ved Skærgaarden (Kokøerne) herudenfor Fjorden. Kl. lidt over 1 1/2 ankrede vi her i Havnen en lille Vig mellem Klipperne bag ved Byen, saa vi har en 20 Min. Gang over Fjældet til Kolonien. Der ankom strax 2 større Motorbaade med alle Honoratiores ombord. De gik rundt og sagde deres Navn og trykkede os alle i Haanden og hele Expeditionen blev inviteret til Aften hos Inspektøren eller Landfogeden som han vist hedder nu og som er den øverste Myndighed i Grønland. Han er meget Fugle interesseret og selv Skribent paa Bogen. Vi sejlede om til Byen i hans Motorbaad, og paa Vejen saa vi en Kajakmand nær ved, vi havde set en ude mellem Skærene da vi sejlede ind men kun paa Afstand. Hele Byen flagede og da vi kom hen til Broen stod der vist omtrent et Par Hundrede Koner og Piger og Børn, i de mest fantastiske Kulører jeg nogensinde har set. Naar undtages deres Sælskindsbukser var der ikke 2 der lignede hinanden, de straalede i Zinober, Kraplak, Tændstikrødt, Orange gult Blaat og grønt. Nedenfor Broen stod der nogle Koner i deres fineste Stads og flænsede 5-6 Sælhunde, der lige var bragt i Land af Jon Møller (om ham senere). De var omtrent færdige og Skindene laa i en Bunke paa Klipperne der svømmede med Blod som Hundene gik og slikkede i sig. Vi gik op til førnævnte Jon Møller, en Grønlænder, der er Fanger, Fotograf og Bogtrykker, som i mange Aar har staaet i Korrespondance med Schiøler og sendt ham Fugle heroppe fra han er nemlig ogsaa Konservator og stopper Fugle ud. Vi var først inde i hans Hus hvor han bor sammen med sine gamle Forældre og et Par Broderbørn, og maaske flere. En underlig Blanding af et civiliseret Hus, d.v.s. noget i Retning af et smaalandsk Bondehjem og en grønlænder Hytte. Der var adskillige Stuer hvormange kan jeg ikke huske og i en af dem var der en Platform, omtrent en Alen over Gulvet, der indtog det Halve af Stuens Areal og var belagt med Skind. I et af Vinduerne stod der i en Blomsterkumme en Melde og groede. Der lugtede ikke godt. Vi var der kun et Øjeblik, saa gik vi med ham hen i Trykkeriet, hvor der ogsaa var fotografisk Atelier, og hvor han havde sine udstoppede Fugle, hvor af Schiøler købte en Due og nogle Æg. Jeg købte vedlagte Prospektkort. Derfra gik vi over Fjældet til Skibet da Schiøler vilde have en ren Flip paa, d.v.s. da vi passerede et Seminarium, deponerede vi Scheel der, Forstanderens Kone var hans Skolekammerat, hun spurgte til Gudrun (Klaks) da hun som lille pige havde haft hende til Lærerinde. Vi gik saa videre og saa paa Vejen flere Snespurve, de sorte og hvide Hanner saa pragtfulde ud. Vegetationen var meget sparsom paa Klipperne lidt Revling Dværgpil og Ulvefod og nogle Saxifraga hvoraf enkelte var begyndt at springe ud, og nogle smaabitte røde Blomster, her er en Prøve. Ovenfor Byen var der en sur Eng med Vandhuller og et Par Smaabække der løber ned gennem Byen, og brunt vissent Græs her ligger endnu gammel Sne i Driver, ogsaa i Folks Haver i Byen, men de siger at det er usædvanligt og stammer fra at det har været en ualmindelig haard Vinter og sent Foraar. Da vi naaede Skibet kunde vi se at vi ikke kunde naa at gaa om Bord uden at komme for sent og vendte saa om og gik tilbage til Inspektøren hvor vi fik stegte Ryper med Grønærter Rødvin, Bajer og Snaps, og Kaffe og Whisky, og blev sejlet hjem i Motorbaaden. I Dag har jeg malet en lille Aquarel Blokbogsblad, mens Schiøler og Fin var med en Grønlænder ude at ro. De kom hjem med en Tejste en sortgrå Ryle og et Par Snespurve, de sidste 2 havde de ogsaa funden Rede og Æg af. Schiøler var henrykt. Imens var "Angut" sat i Vandet og Møller har været i travl VIrksomhed med at gøre den i Orden og rigge den. I Eftermiddag har jeg lavet en Aquarel [i] Skibets Fremmedbog og sidder nu her i Kaptajnens Kahyt og skriver mens omtrent alle de andre er i Land. Naa nu kom Kaptajnen og vi skal vist snart til at spise. I Aften flytter vi ombord i "Angut" Hans Egede skal sejle i Morgen. Vi har haft det forfærdeligt godt her ombord. Men jeg glæder mig nu alligevel til den Tur op omkring i Fjorden her, her ser storartet pragtfuldt ud, og der skal være Masser af Strømænder inde i Fjorden, det er en af de allersmukkeste og mærkeligste Dykænder, som jeg er vældig spændt paa at se i levende Tilstand. Mange kærlige Hilsener til Dig og Drengene. Hils ogsaa de andre. Hilsen fra Expeditionen 
 Din
 JL.</t>
   </si>
   <si>
     <t> 1. jul. 1925</t>
   </si>
   <si>
     <t>Juat -
 Nielsi -
 Eiler Lehn Schiøler
 John Møller
 Finn Salomonsen</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/PFXTYlb2</t>
   </si>
   <si>
     <t> 2. jul. 1925</t>
   </si>
   <si>
+    <t>John Møller</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/b4wJZexf</t>
+  </si>
+  <si>
     <t>https://fynboerne.ktdk.dk/n/FVFtSb7C</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://fynboerne.ktdk.dk/n/b4wJZexf</t>
   </si>
   <si>
     <t> 3. jul. 1925</t>
   </si>
   <si>
     <t>Juat -
 Nielsi -
 Eiler Lehn Schiøler
 John Møller
 Finn Salomonsen
 Henning Scheel</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/pWnbiPEc</t>
   </si>
   <si>
     <t> 4. jul. 1925</t>
   </si>
   <si>
     <t>Juat -
 Eiler Lehn Schiøler
 John Møller
 Finn Salomonsen
 Henning Scheel</t>
   </si>
@@ -8201,74 +8303,74 @@
     <t>21. jul. 1925</t>
   </si>
   <si>
     <t>Alexander Godtbergsen
 Peter Nielsen</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/pPWDOE0k</t>
   </si>
   <si>
     <t>22. jul. 1925</t>
   </si>
   <si>
     <t>Olaf Asmussen Hagerup
 Poul Holbeck
 Enoks Lyberth
 Morten Porsild
 Karl Rosing
 Finn Salomonsen</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/9ihwEhgN</t>
   </si>
   <si>
     <t>24. jul. 1925</t>
+  </si>
+  <si>
+    <t>Peter Rosing</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/iBEm4CRR</t>
   </si>
   <si>
     <t>Olaf Asmussen Hagerup
 Poul Holbeck
 Eiler Lehn Schiøler
 Enoks Lyberth
 John Møller
 Peter Nielsen
 Anna Olsen
 Bolette Rosing
 Jakob Rosing
 Karl Rosing
 Peter Rosing
 Finn Salomonsen
 Henning Scheel</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/5I1gaH7S</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://fynboerne.ktdk.dk/n/iBEm4CRR</t>
   </si>
   <si>
     <t>25. jul. 1925</t>
   </si>
   <si>
     <t>Poul Holbeck
 Eiler Lehn Schiøler
 Enoks Lyberth
 John Møller
 Jakob Rosing
 Karl Rosing
 Peter Rosing
 Finn Salomonsen
 Henning Scheel</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/FtyD3Irg</t>
   </si>
   <si>
     <t>26. jul. 1925</t>
   </si>
   <si>
     <t>Kata -
 Olaf Asmussen Hagerup
 Poul Holbeck
@@ -8870,50 +8972,134 @@
 Brev 2: Marie Larsen (Mareje/Ia) og Carl Andresen (Patronen) kommer, og Alhed glæder sig til at vise dem det nyistandsatte hus. Hun vil gerne have pasteller med på udstillingen, og hun skriver priser, som Andreas dog gerne må formindske. Fasanbilledet er dét fra Wedellsborg. 
 Alhed har det godt, tager ikke medicin og er ikke generet af hjertet. Mon Andreas kommer til Båxhult?</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ZZj3</t>
   </si>
   <si>
     <t>[På kuvertens forside:]
 Hr. Gartner Andreas Larsen
 Kerteminde
 Danmark
 Express
 [På kuvertens bagside:]
 Forsøgt Afleveret Kl 720 Høj
 [Brev:]
 Båxhult 27 Aug 1926.
 Kære Puf.
 Tak for Dit Brev. Jeg kan ikke se hvornaar Du har skrevet det da det er udateret, men det kan forhaabentlig passe, at Du har talt med Esben umiddelbart før han har faaet den Check paa 1000 Kr som jeg sendte ham Dagen før jeg rejste fra Kjøbenhavn. Det var flinkt af Højlund at han saa hurtigt fik Svanerne anbragt. Her er bleven vældigt fint over det Hele. Desværre har vi haft daarligt Jagevejr men vi har da faaet nok at spise og Foch gaar fint. Bryggeren rejser i Dag, jeg tror nok de har nydt at være her. Lysse hentede Bryggeren og mig i Halmstad den 20. altsaa Fredag og om Tirsdagen kom Fru Jakobsen og blev hentet i Landeryd. I Dag er Vejret fint. Med hensyn til Billederne til Odense er det jo ikke nemt at give Besked herfra. Jeg aner jo ikke hvad Frk Klein mener med mange. Men lad hende tage saa mange hun vil, dog ikke af dem der hænger paa Væggene. Dersom Du kunde faa Madsen til at sætte Fasanen og Havebilledet, de staar vist rullet sammen i Roderummet fra Hechts Tourne i ramme, hvis det kan naas kan de jo gaa med lige saa et af Vandbillederne fra Bugten. Paa de Billeder fra i Foraaret er Priserne efter Størrelse 3500 Gæssene, 1500 for Brushønsene og ligesaa det med Kobbersnepper Præstekraver og Ryler. 1200 for de næste, saa 800 og 500 og for de mindste Urhanernes Størrelse 400 for ældre Billeder ligesaa efter størrelse. Kan Du sende mig en lille Papæske der staar uaabnet og indeholder lithografisk Tusch og Kridt sendt af Uttenreiter, muligvis ogsaa hans Brev, paa Bordet i Værkstedet, samt i en Paprulle noget af det Papir (ca 10 Ark) jeg laver Tavler paa, paa Bordet mellem Sofaen og Vaskerummet, det kan Du lade Madsen gøre. Jeg skal nemlig lave 4 Lithografier til Klingen, havde tænkt det kunde naas naar jeg kom hjem, men Din Moder har det saa godt her oppe og vil gerne blive her noget længere. Vi har faaet et fint Flag, som vi flagede med da Fru J. kom. Og det skal op naar Patronen og Marie kommer. 
 Mange kærlige Hilsner Din Far.
 Kære søde Gamle!
 Vi har det dejligt. Du kan ikke tænke Dig, hvor Bryggerens har været søde at have, nu rejser de desværre i Dag, men saa har vi jo Mareje og Patronen til gode, jeg glæder mig meget til at vise Ia Båxhult i ny forskønnet Skikkelse. Jeg vil gærne have nogle Pasteller med paa den Udstilling: den store med [ulæseligt]æbletræet og Gaarden (400 Kr.) det blomstrende Æbletræ med de to Svaner (300) Kallaerne (300) Tøj til Tørring (200) og Drudes [ordet ”Drudes” overstreget] den store Blomsterbuket, der hænger hos Drude – 3-400) men Du maa godt forandre i Priserne, hvis i synes, de er for høje og ogsaa skyde ud, hvis der er for mange. –
 Jeg har det ganske udmærket, har Medicin med, men ikke rørt den, da jeg ikke har haft en Fornemmelse i Hjærtet heroppe. Jeg taaler som sædvanlig glimrende at gaa heroppe, og vi gaar enten Vejret er saadan eller saadan. Mon Du dog ikke nok kører herop og ser til os? Har Du faaet mine Kort? Skriver Du ikke lidt til mig en Dag. Fasanen Din Far skriver om er det store med Hanfasanen fra Wedellsborg, det var rart om det kom med, Kruuse har været varm paa det, jeg tror det maa have forputtet sig i Roderummet (Fuglestuen) eller det brandfri. Nu skal tante Junge have et Par Ord til Fødselsdagen. – 1000 Hilsner Din Mor.
 Lysse har skudt 9 Ænder. De har skudt 10 Tjurer og Urhøns, Ly de fleste.
 Fredag
 Jeg beder Esben sende Penge til Thomsen og 100 Kr. til Løn til Frk. J. og 50 til diverse Husholdn de sendes til Dig.</t>
+  </si>
+  <si>
+    <t>1926-09-30</t>
+  </si>
+  <si>
+    <t>USA
+New York City
+Chemical Department</t>
+  </si>
+  <si>
+    <t>Adam Afzelius
+Agnes Afzelius
+Ellen Brønsted
+Peter Oluf Brønsted
+Ina  Goldschmidt
+Johannes Hohlenberg
+Elisabeth Ludvigsen, oversætter
+- Rastrup
+Harriet Rastrup
+Ellen  Sawyer
+Janna Schou
+Jørgen Schou
+Franz Schubert
+Rudolf Steiner
+Harry Søiberg
+- Weirsøe</t>
+  </si>
+  <si>
+    <t>Louise/Lugge og Johannes Brønsted var i USA, hvor han fungerede som gæsteprofessor på flere universiteter. Sønnen Peter var med dem. Døtrene var i Danmark imens.
+Rossia var det forsikringsselskab, hvori Astrid/Dis Warberg var ansat. 
+Astrid renskrev manuskripter forfattet af Søiberg. I sensommeren 1926 hjalp Ellen/Bes Brønsted med dette arbejde mod betaling
+Astrid lejede i 1926 en lejlighed med tilhørende have i Hareskov. Stedet tilhørte Fru Weirsøe. Astrid holdt fest, da hun var blevet opsagt. I haven havde hun fået opført Thopodeaborg, som var en kopi af barndommens legehus, og hun havde efter opsigelsen stadig adgang til dette.
+Doktoren, Doktor Hansen, Dich, frøken Breuner, fru Weirsøes slægtninge, fru Zeuthen og frøken Franch kendes ikke. 
+Det fremgår af et senere brev fra Astrid Warberg, at Rastrup ikke fik stillingen i Rossia.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8421</t>
+  </si>
+  <si>
+    <t>Chefen er gået fra kontoret, så nu skriver Astrid Warberg brev. Hun takker for Louise Brønsteds brev, der blev skrevet, mens Louise så på Ku Klux Klan-processionen.
+Astrid er næsten færdig med at renskrive Søibergs bog.
+Astrid har været til afskedsfrokost hos Fru Weirsøe. Hun læste Ellen Sawyers novelle op ved bordet.
+Frk. Ludvigsen er i gang med at oversætte Astrids bog.
+Festen i Hareskov blev en succes med masser af musik og sang, dejligt vejr og måneskin. Dagen efter gik nogle af deltagerne i skoven og fik varm frokost. 
+Dich og Janna/Nus Schou har pakket i lejligheden, og Jørgen/Buf Schou har kørt tingene til Rolfsvej.
+Astrid har lavet et skattetrick hvad angår husbestyrerindefradrag.
+Rastrup-parret har meldt sig ind i Antroposofisk Selskab. Agnes Afzelius har fundet en bolig til dem nær sin egen. 
+Astrid prøver at skaffe Rastrup arbejde i Rossia.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/pLIs</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside:]
+4
+Fru cand polyt. Louise Brønsted
+c/o Prof. Dr. V. K. La Mer
+Chemical Department
+Columbia University
+New York City.
+U.S.A.
+[På kuvertens bagside; skrevet på påklistret papirlap:]
+A. Warberg
+Rolfsvej 17 4
+F. 
+[I brevet:]
+Rossia. 30 Sept. 1926.
+Kæreste Lugge!
+Chefen er lige gået ud af Døren med Hat på - hvad er da rimeligere end at jeg benytter hans Fraværelse til at skrive til dig. Tak for dit lange og interessante Brev - skrevet fra et Hotelvindue i Washington, hvor du sidder og ser på Ku Klux Klan Processionen - Dich havde Brevet med ud til mig til Hareskov i Lørdags - vores sidste Weekend derude - jeg var cyklet derud lige fra Kontoret - de andre tog med Toget; dit Brev nød jeg nede i Thopedeaborg, hvor Dich lidt efter kom ned og serverede The med Marmelademad - der er meget lunere nu nede i den lille hyggelige Bræddestue end oppe i Lejligheden, hvor der dennegang var lumsk koldt, så vi egentlig ikke var altfor kede over, at det var sidste Gang - og hvilket herligt Halvår har vi dog ikke haft vort ugentlige Tilhold derude! Jeg var forresten dygtig træt af den drøje Søiberg-Uge - men nu er jeg omtrent færdig - det sidste Kapitel venter jeg på, han vilde læse det andet igennem først. Det blev så c. 65 Kr til mig og 21 Kr til Bes - så snart Bogen er helt færdig kan jeg blot bede Forlaget udbetale de resterende Penge, skrev Søiberg, fra hvem jeg havde et og deraf elskværdigt Brev med Tak for Hjælpen; jeg har jo også anstrængt mig godt og stadig været à jour. På Anmodning fik jeg en à conto Udbetaling på 56 Kr, hvormed jeg nu har klaret mig gennem denne Måned -
+Bes får sine, når Bogen er færdig. Om Søndagen (25 Sept) var vi alle tre inviteret til en mægtig flot Afskedsfrokost nede hos Fru Weirsøe - hendes Søn og Svigerdatter m. 4 Børn var der - så vi blev 10 Personer; Doktoren gav Snaps - Stemningen høj; ved Kaffen oplæste jeg Elles glimrende Novelle, som tager sig vældig flot ud i Fyens Venstreblad med den udmærkede Tegning af Ma Frits ved Rokken - men det er lumpent, at hun kun fik 20 Kr. for den!
+Jeg tænker, at Elle selv har sendt dig Bladet - ellers vil jeg gøre det senere, for jeg rekvirerede straks 10 Expl. fra Odense til at være dels gavmild og dels pralende med. 
+Samme Dag som dit Brev kom, fik jeg èt fra New York, fra Frk Ludvigsen, som allerede er gaaet i Gang med Oversættelsen og venter et godt Resultat - og hun roser igen Bogen i høje Toner. Ja, det vilde jo bedre på Finanserne, hvis den Historie går i Orden! 
+Vores Fest i Hareskov Ugen forud - 18 Sept - blev en mægtig Succés. Gæsterne blev straks rystet sammen - dels og først ved Hjælp af en excellent cock.tail - serveret straks ved Ankomsten nede i Doktorens Saloner - og dels ved Musikken, der helt igennem var udsøgt - foruden vidunderlig Sang af Frk Franch (russiske Folkeviser - franske Romancer) og af Dr. Hansen - Schubert; fik vi herlig Klaver af Fru Zeuthen - Sammenspil m. hende og Doktoren (sidste Klaver) - og endelig trådte Hohlenberg til - med Doktor Larsens anden Violin - så vi blev et helt Orkester (2 Violiner og 2 Klaver.)
+Repertoiret var helt klassisk.
+Festen begunstigedes yderligere af det mest bedårende, lune Sommervejr - der holdt sig hele Natten - ofte var vi ude på min store Altan for at nyde Udsigten ned over Haven, hvor Dr. havde tændt alle vores R[ulæseligt] Lygter - desuden var det momentvis Måneskin - ellers diset, varm Luft; Musikken foregik oppe hos mig - Aftensmaden - Kl c 11 - nede hos Fru Weirsøe - Stemningen hele Tiden storartet. Ved 1/2 2 Tiden tog Dr. Hansen og Fru Zeuthen hjem til Bagsværd pr Bil - men endnu længe sang Frk franck til Hohlenbergs Accompagnement; de overnattede jo (H. i Thopedeaborg!) så vi havde dem hele næste Dag, hvor Vejret var ligeså himmelsk og hvor vi gik en herlig Tur i Skovene - også for at samle Svampe til Middagen - og tænk - så fandt vi kun een eneste stakkels Rabarbersvamp - og de to foregående Søndage havde vi på et Øjeblik fået en stor Kurvfuld Pigsvampe - rigelig nok til Middag! Så vilde de hjem. Men de havde nu også fået en solid varm Frokost Kl c 2 (Morgenmad c 1/2 12 - vi kom
+II/
+jo først i Seng Kl 3 efter Festen!)
+Nå - og i Mandags - 27. Sept. havde Nus fri fra Skole i Anl. af Kongens Fødselsdag - så blev hun af Dich derude den Dag for at pakke og ordne Lejligheden efter os - en Del blev jo derude, så vi stadig kan have Tilhold i Thopedeaborg og om Aftenen hentede Buf dem derude og kørte dem og hele Flyttelæsset i sin Bil til Rolfsvej - det er jo utrolig, hvad man i Løbet af en Sommer kan få samlet sammen. Desuden 50 ℔ fine Æbler à 25 øre ℔, købt af Fru Weirsøe - samt 10 ℔ Hyldebær à 20 Øre - alt fra Haven! Jeg havde fået Besøg af Rastrup og Adam - Buf blev også til The, og vi havde en rar Aften. Hvis Vinteren holder, hvad den lover, så ser det rigtig nok rart ud - Sjums som Husbestyrerinde (du kalder mig et Finansgeni?) - så hør da et lille godt Nummer: til Skattevæsnet har jeg ansøgt om og fået bevilget en Skattereduktion, fordi jeg holder en højt gageret Husbestyrerinde (Dich) for selv at kunne gå på Kontor. Nu har jeg ansøgt om og ligeledes fået bevilget Fritagelse for den lovpligtige Tyendeforsikring (15 Kr) da jeg fra Nov. får min ulønnede Datter i Huset - at hun får 30 Kr mdl. er jo intet at komme med! 
+Men altså - jeg glæder mig til Vintren sammen med Rastrups og Afzeliusserne. Rastrup er - jo mere han lærer af Steiner - mere og mere betaget - i Aftes fik jeg udvirket, at han måtte komme med til den smukke St. Michaelsfest i antrof. Selskab, fejres hvert År d. 29 Sept. En meget festlig, smuk og berigende Aften, som resulterede i, at Rastrup meldte sig selv og Harriet ind i Selskabet, så nu kan de komme med til alle Møderne i Vinter. Jeg er vældig glad. Men det er sandt - dette morer jo ikke dig. Bagefter gik en Del af os på Grand og drak Kaffe og havde det storartet. R. fulgte mig hjem - vi gik hele Vejen og talte uafbrudt om vores store fælles Interesse; han havde været begejstret for Aftenen - så, nu begynder jeg igen - men du aner ikke, hvor det føles opløftende at finde fuldkommen forstående Meningsfæller; på Lørdag og Søndag skal Harriet altså med - så taler en Wienerinde - Frl. Breuner, som har aft en Del personligt med Dr. Steiner, vi glæder os sådan. 
+Fru Afz. (Agnes) har nu lejet 2 Vær. m. Adgang til Køkken til Rastrups nær ved, hvor hun selv bor - du ved vel, at der ventes en lille, så nu arbejder vi alle på at skaffe dem Arbejde - jeg har et Jern her på Rossia - og er rasende spændt på Udfaldet - der menes at være en god Chance - hvor vilde det være himmelsk! Og tænk til Vinter - når jeg skal ud til Foredrag - behøver jeg aldrig at være ked af det for Husbestyrerinden der så er tvungen til at sidde hjemme - for Sjums har sin Adam - og altfor meget vil de ikke savne mig. Og tænk så at komme hjem til hyggelig Kop The hos mine egne! Åh Lugge! at Tingene dog sommetider kan ordne sig så dejligt.
+I næste Brev skal jeg skrive om Rastrups Stilling, som opfylder mig mere end noget andet i Øjeblikket - de søde Mennesker.
+Nu er I altså afsted på den storstilede industrielle Rejse - god Fornøjelse! og gid alt stadig må gå godt for Jer derovre. Det ønsker med Hilsner til Jer alle tre
+Din Dis
+skrevet i Dølgsmål og under mange Farer -</t>
   </si>
   <si>
     <t>11. jul. 1927</t>
   </si>
   <si>
     <t>Ragnar Ásgeirsson
 Jóhannes Kjarval
 Matthías   Þórðarson</t>
   </si>
   <si>
     <t>I anledning af 1.000 året for Altingets oprettelse tog forfatterne Gunnar Gunnarsson og Johannes V. Jensen initiativ til en nyoversættelse af De islandske Sagaer.
 Dagbøgerne i 1927 er beskrivelser af natur, fugle og rejsen i Island fra 8 juni til 5. september 1927.
 Rejsens formål er indsamling af materiale til illustrationer af de sagasteder og landskaber, hvor sagaernes handlinger udspillede sig.
 Omkring 300 penne og tusch illustrationer blev resultatet af de to rejser i 1927 og 1930.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/lvbKPgqF</t>
   </si>
   <si>
     <t>31. jul. 1927</t>
   </si>
   <si>
     <t>I anledning af 1.000 året for Altingets oprettelse tog forfatterne Gunnar Gunnarsson og Johannes V. Jensen initiativ til en nyoversættelse af De islandske Sagaer.
 Dagbøgerne i 1927 er beskrivelser af natur, fugle og rejsen i Island fra 8 juni til 5.september 1927.
 Rejsens formål er indsamling af materiale til illustrationer af de sagasteder og landskaber, hvor sagaernes handlinger udspillede sig.
@@ -9235,51 +9421,51 @@
 Nr.
 Hr. ["Hr." overstreget]
 er i Dag udbetalt med
 Hovedstol … Kr. Øre
 Renter til Dato…. Kr. " " 
 Ialt .. Kr.- Øre
 Brædstrup, den 192
 Aktieselskabet 
 Banken for Brædstrup og Omegn.
 [Håndskrevet:]
 9937
 Fru Astrid Møller
 København
 1.000
 14 
 1014
 20/2 … 9
 [Ulæselig underskrift]</t>
   </si>
   <si>
     <t>1929-02-27</t>
   </si>
   <si>
     <t>Bodild Branner
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Alhed Marie Brønsted
 Ellen Brønsted
 Else Birgitte Brønsted
 Johannes Nicolaus Brønsted
 Peter Oluf Brønsted
 Esben Hansen
 Harald Høffding
 Matilda Jungstedt
 Drude Jørgensen
 - Krarup, læge
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Elena Larsen
 Johan Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Thøger  Larsen
 Christine  Mackie
 Elisabeth Mackie
 Maurice Maeterlinck
 Arnold Olsen
 Hans Olsen
 Otto Emil  Paludan
 Kirstine -, pige i huset hos Hempel Syberg
@@ -9653,51 +9839,51 @@
     <t>Pilegaarden Kjerteminde
 2– 8-32
 Kære Fru Heymann
 Tak for Fødselsdagshilsen og Tak for saa meget andet. De var blandt dem der købte Billeder af mig den Gang et Bi ["Bi" overstreget] Salg var en stor Begivenhed meget større end nu. Tænk det var helt tilbage i forrige Aarhundrede De begyndte, jeg tror nok det var 1899. Altsaa Tak for de mange Aar.
 Deres hengivne Fritz Syberg.</t>
   </si>
   <si>
     <t>1933-01-17</t>
   </si>
   <si>
     <t>Hareskov St.</t>
   </si>
   <si>
     <t>Harriet Afzelius
 Adam Goldschmidt
 Brita Goldschmidt
 Ina  Goldschmidt
 Amanda Heinesen
 Julius Hviid
 Grethe Jungstedt
 - Knudsen, skomager
 Adolph Larsen
 Andreas Larsen
 Johannes Larsen
 Marie Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Arne Mortensen
 Erik Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvilket spil Laura/Bibbe havde med at gøre i Hillerød. 
 Succes var et chokolademærke solgt af firmaet Galle &amp;amp; Jessen (Arkiv.dk – her billede fra 1922).
 Fra litteraturen om Larsen-familien vides, at køberen af Kærbygaard hed Arne Mortensen.
 Johanne og Adolph Larsen købte senere i 1933 Lindøgaard nær Dræby/Munkebo.
 Amanda er muligvis Amanda Heinesen.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0607</t>
   </si>
   <si>
     <t>Johanne/Junge C. Larsen håber ikke, at Laura/Bibbe er syg. Hun er ikke stærk. Selv har Johanne et øre, der vædsker, og hun er næsten døv på det, så hun må til speciallæge.
 Adolph/Agraren Larsen har solgt Kærbygaard for 18.000 kr. Det er en god handel. Johanne og han købte kransekage og chokolade og inviterede gæster til kaffe for at fejre det. Adolph skal nu ikke længere arbejde for andre, Erik/Tinge bliver selvstændig, og Johanne vil holde op med at undervise i klaverspil. 
 Johanne har mødt Amanda, som spurgte til Ina/Sjums.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/F1Lr</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 OBS Salget!
@@ -9797,51 +9983,51 @@
 I Midten en stor, monumental 7armet Lysestage med 7 brændende Lys – den blev jeg færdig med i Aftes – den er pragtfuld - syet med Bronze-garn, Lysene hvide med gul rød Flamme. Gid det andet må lykkes ligesågodt. Der knytter sig en meget mærkelig Historie til Motivet med Lysestagen. Herom og om meget mere engang mundtligt.
 Nu får du alligevel Brev på Mors Fødselsdag! Tusinde Hilsner og gid alt godt må gro ud af det nye Foretagende!
 Hils Agraren! Din også glade 
 Dis
 [Skrevet på hovedet på s. 1 i venstre hjørne:]
 Jeg går op til Toget med dette, så har du det for omgående! Nu er Nus kommen hjem – hun hilser!</t>
   </si>
   <si>
     <t>1934-06-06</t>
   </si>
   <si>
     <t>England
 Epsom Downs</t>
   </si>
   <si>
     <t>Else Birgitte Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Gunnar Helweg-Larsen
 Hatla Helweg-Larsen
 Else Jensen
 Jens Jensen
 Johannes V. Jensen
 - Johansen, kaptajn
 Marie Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 - Meyer, England
 Albert Naur
 Christine Swane
 Leo Swane</t>
   </si>
   <si>
     <t>”Det gik så godt økonomisk også for JL, at det i juni 1934 blev til en ”turist-tur” tilmed ad luftvejen sammen med Johannes V. Jensen til Amsterdam og England, hvor der bl,a, blev mulighed for at se Stonehenge og Darwins hus, samt hvad der for Johannes Larsen må have været en stor tilfredsstillelse – at stifte direkte bekendtskab med det britiske forbillede, Bewicks original-træsnitsstokke.” Erland Porsmose: Johannes Larsen s. 290.
 Epsom Downs ligger ca. 21,7 km syd for det centrale London og er kendt for sin galopbane Epsom Downs Racecourse, hvor det traditionsrige hestevæddeløb Epsom Derby afvikles. Wikipedia jan. 2022.
 Øgruppen Svaneklapperne strækker sig fra den sydlige del af Saltholm mod øst og nord. Kilde: Wikipedia jan. 2022.
 Mutton chops: Fårekoteletter.
 Lager er en betegnelse for en undergæret øl, der gærer langsomt ved lave temperaturer og lagres ved lave temperaturer i 1-2 uger. Kilde: Wikipedia jan. 2022.</t>
   </si>
   <si>
     <t>Johannes Larsen havde fint udsyn fra flyveren. Det var mærkeligt at flyve, og Holland ser underlig ud fra luften. I London tog de til hotellet, og derefter spiste de aftensmad og gik i seng. Næste dag tog selskabet til derby. Der var vildt mange mennesker og også rutchebaner, ølsalg mv. En helikopter fløj rundt over området. 
 Larsen har set et gartneri, hvor man dyrkede brøndkarse. Han forsøger at få en etiket af en aleflaske til Andreas/Puf.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/uGWz</t>
   </si>
   <si>
     <t>Epsom Downs 6 Juni 1934.
 Kære Puf!
 Det var en fin Tur i Gaar. Vi startede Kl. ca 9 i sigtbart Vejr og kunde tydelig se Kullen da vi gik ud over Kalvebodstrand ved Svaneklapperne, saa havde vi god Udsigt til mellem Køge og Næstved saa rullede der et Skytæppe hen under os, saa kørte ovenpaa noget hvidt til vi saa lidt af Lolland og lidt efter passerede lige N om Femern og ind over Holstein og derefter Solskin til Amsterdam vi passerede Elben lige ovenfor Mundingen og lidt efter Weser S for Bremerhaven. Det er meget mærkeligt at sidde i en Omnibus, og hænge 2-3 Km oppe i Luften uden at kunde mærke at vi flytter os, for sommetider havde vi endda en Fornemmelse af at gaa baglænds, men naar vi ser lige ned og ser Skyggen af Maskinen som en lille graa Plet nede paa Jorden kan vi jo nok se at det gaar fremad. Kl 12 var vi i Amsterdam, hvor vi gik ned og spiste Frokost, Sandwishes og noget Lagerbier fra Fad der lignede meget Carlsberg Guldbajer. Saa gik vi op igen og fløj til Rotterdam i en anden Maskine, men der var vi kun i 10 Min. Holland ser mærkeligt ud fra Luften alle Marker og Haver fuldkomment regelmæsig rektangulære med Grøfter om [Tegning] saadan. Fra Rotterdam fløj vi lige ud over Schelde og Nordsøen stadig i klart Vejr til vi nærmede os England saa kom der først nogle smaa hvide Skyer langt nede under os men ikke tættere end at vi hele Tiden kunde Vandet og de forskellige Farve paa Bunden og Dæmningerne der saa meget smaa ud i den Højde vi fløj i 2500 m. Vi gik ind ved Themsmundingen og fulgte Floden omtr. halvvejs til London, saa kom der desværre en stor Skybanke og gemte det hele til vi ved Corydon gik ned gennem et Hul. Vi landede Kl. 3½ og kørte saa med Luftfartens Bus til Charing Cross hvor vi tog en Taxa til vort Hotel paa Torrington square lige bag British Museum. Det hedder Morgans Hotel og koster 2 Pund om Ugen med Breakfast. Vi gik hen i Oxford street og spiste Mutton chops og Spinat efter en dry Martini d.v.s. jeg bestilte 3 og drak min og Johs. V.s. Jeg nød ogsaa 2 pale Ale fra Fad og en Guinness Porter og en Lager og saa gik vi hjem og sov. Jeg vaagnede i Morges ved Skovduens Kurren i Platanerne udenfor paa Pladsen, det er et meget roligt Sted, men meget primitivt men gode Senge. Vi spiste Frokost med en Kaptajn Johansen der bor der en Ven af Jens. Han dirigerede os ud til Victoria St. hvor vi tog Billet til Epsom downs, det er nemlig Derby Dag i Dag og vi har været til det store Løb og vilde fra Inderpladsen hvor det er gratis Alting, med Undtagelse af at vi betaler en Mand 2 Shillings hver for at staa paa nogle Kasser. Jeg har aldrig set saa mange Biler og Busser og Mennesker før. Folk er kørt hertil i Busser fra alle Egne af England helt oppe fra Skotland. Vi har spist Frokost hos en Ingeniør Meyer der er gift med en Slægtning af Else og nu efter Væddeløbet sidder jeg her og skriver mens Johs V faar sig en Middagslur. Vi kom hertil fra St. i Bil. den første vi spurgte vilde have 10 Shillings for at køre os herhen, men en gl Fyr der holdt ved Siden af tilbød at gøre det for 6, ham tog vi og kørte med ham i ca ½ Time mens han holdt og spurgte alle mulige Mennesker om Vej indtil vi paa Tilbagevejen fandt Huset 5 m Gang fra St. Vi skal spise Middag her. Her er ikke mere Papir i Blokken men her ligger et Stykke Skrivepapir 
 [Fortrykt øverst på papiret:]
 BUTE HOUSE, 
@@ -10067,88 +10253,88 @@
     <t>Elisa Hansen har fået en opsigelse hvad angår boiligen. Hun har en stor lejlighed på Enghave Plads i kikkerten og tror, at hun tager den.
 Harald er blevet gift.
 Den følgende dag kører Elisa m.fl. til Faaborg og videre derfra til Aalborg og Båxhult.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/BOKX</t>
   </si>
   <si>
     <t>Kære Bamsebøsse.
 Til Lykke med Fødselsdagen, jeg haaber, at det nye Aar og den store Begivenhed, som indtræffer, maa blive saa vellykket, at det bliver et Standartaar, "rico di ogni bene," som det saa smukt hedder i dit Fødelands Sprog. Vi lever i stor Sindsbevægelse i disse Dage. Netop som vi fik Kældrene fyldt med Vinterens Brændselsforsyning, kom der en Opsigelse - Fraflytning til Oktober Flyttedag. Paa en Maade er det meget rart, thi Støjen nedefra, er begyndt at gaa mig paa Nerverne, men jeg tror saamænd ikke, at jeg kunde tage mig sammen til selv at sige op. Er det ikke ogsaa mærkeligt, at en Lejlighed paa Enghaveplads, som jeg tit har syntes kunde være ønskværdig, netop er ledig. Det er Huset ved Siden af Kirken, og der er frit baade for og bag, fire meget ordentlige ikke særlig spændende Værelser, lille Køkken, godt Badeværelse og Pigekammer, et stort pænt Pulterkammer, hvor jeg kan have Billeder og overflødigt Gods staaende. Saa kunde jeg faa 2 Værelser, Kylle et ret stort, Lis et mindre og i Pigeværelset kan jeg have Klædeskab og en Seng til dig og hvem der ellers har Lyst at sove der. Der er Sol og frisk Luft, jeg tror jeg tager den. Prisen er 1150 Kr og nu giver jeg 600, Kylle 300, saa det er jo til at overkomme, det maa kaldes billigt. Det er paa 3die Sal, øverste Etage, saa det er nemt at komme op paa Loftsværelset. Nu er Harald gift, han faar ikke det bedste Skudsmaal af Ida og Monna, som har deres Viden fra Knud, som ellers aldrig udtaler sig uforbeholdent, særlig ikke om Familieaffærer, saa jeg er bange for det er en Bus, nu faar vi se. Jeg tænker næsten, vi tager afsted i Morgen Lørdag over til Faaborg, hvor vi bliver et Par Dage, saa naturligvis over Lillebæltsbroen op gennem Jylland. Louise har bedt os meget om at komme til Aalborg paa et lille Besøg, saa kan vi tage fra Frederikshavn til Gøteborg og derfra den yndige Tur til Båxhult. Jeg tænker næsten, at vi omkring d 10 eller 12te Juli har faaet nok af at flakke rundt, og tænker med Glæde paa at falde til Ro paa Båxhult.
 Nu vil jeg da haabe, at Pakken naar dig paa Dagen, og vil du saa ikke gaa op og søge i Skuffen paa Medicinskabet, der vil du finde en Salt- og Peberfugl samt Fortjenstmedaille i Guld med Brillanter. Og saa sender jeg de kærligste Hilsener til jer alle tre.
 Din
 hengivne
 Mos
 28-6-35.</t>
   </si>
   <si>
     <t>1935-10-26</t>
   </si>
   <si>
     <t>Achton Friis
 Adolph Larsen
 Andreas Larsen
 Elena Larsen
 Urban Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 - Rud
 Lars Swane</t>
   </si>
   <si>
     <t>Tegninger til Fyn: Achton Friis var i gang med at udgive en bog om Fyn med illustrationer af Johannes Larsen. 
 Joen Vedel beskrev på hjemmesiden https://kunsten.nu/artguide/calendar/kunst-for-varer-og-joen-vedel/ Kunst for Varer således: “Det var nu afdøde kunstmaler Gordon Fazakerley, der først beskrev Kunst for Varer for mig. Han fortalte hvordan han havde erhvervet sig en fornem barnevogn til sit første barn i begyndelsen af 1960erne. Betalingen var et maleri. Jeg havde aldrig før hørt om foreningen, som drev sit eget galleri først i Stormgade, siden i Bredgade i København. Den blev stiftet i 1924 af maleren Aage Berthelsen for at ‘hjælpe Kammeraterne og skaffe dem og os selv Varer til at opholde Livet med, og til Tider et eller andet, vi ellers aldrig havde Raad til at købe.’ For et par år siden fandt jeg et hæfte fra Kunst fra Varer i rodekasserne, som i en periode stod i kælderen i den Frie Udstillingsbygning – og det er det hæfte vi viser frem de næste måneder.” 
 Glorup er en herregård i Svindinge Sogn på Sydøstfyn. (Kilde: Wikipedia febr. 2022). 
 Ørbæklunde er grundlagt ca. år 1500 af Poul Laxmand under navnet Lundsgaard. Det var derefter en befæstet borg, betegnet Ørbæklundsgaard fra 1502 og kendt under sit nuværende navn Ørbæklunde fra omkring 1528. Gården ligger i Ørbæk Sogn, Nyborg Kommune. (Kilde: Wikipedia febr. 2022).
 Lykkesholm er en gammel hovedgård, som nævnes første gang i 1329 og kaldt Magelund, men benævnt Lykkesholm fra 1380. Gården ligger cirka 3 km sydvest for den fynske by Ørbæk og ca. 21 km sydøst for Odense. (Kilde: Wikipedia febr. 2022).
 Ørsbjerg er en lille landsby i Assens kommune.</t>
   </si>
   <si>
     <t>Johannes Larsen og hans søn har kørt rundt på Fyn og lavet tegninger til Achton Friis' bog. De besøgte Lars Swane i Svendborg. 
 Lørdag var Larsen på jagt med tandlæge Rud. Derefrer malede han på elsdyrbilledet (på Rådhuset) i Odense.
 Onsdag skal Larsen til klapjagt med Vilhelm/Klaks. 
 Larsen sælger et billede gennem Kunst for Varer, så Else og Elena/Bimse hver kan få et beløb til tøj.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/iQEv</t>
   </si>
   <si>
     <t>Kjerteminde Lørdag 26/10. 35.
 Kære Lysse!
 Tak for sidst! Naar Du først nu hører fra mig, kommer det af, at, her laa et Brev fra Achton Friis, da jeg kom hjem med Anmodning o ["o" overstreget] om Vignetter og resterende Tegninger til Fyn. Jeg gik i Gang med dem med det samme og Puf og jeg kørte omkring og tegnede, bl.a. var vi 2 Gange paa Horne Land. Paa den ene Tur besøgte vi Lasse Swane der boede paa Wandals Hotel i Svendborg mens han var oppe til Eksamen som han bestod nogle Dage senere. Anden Gang besøgte vi Farbror Urban paa Hjemvejen. Jeg tog mig fri en Lørdag hvor jeg var inviteret paa Jagt med Tandlæge Rud. Han har lejet Jagten paa 2 Gaarde hver 100 Td.L. der ligger umiddelbart ved Vejen naar vi kommer over for Svinget S for Ørbæklunde, i Hjørnet mellem Glorup, Ørbæklunde og Lykkesholm. Det regnede hele Formiddagen og Hundene var mere til Skade end Nytte og vi fik kun hver en Hare før Frokost, men om Eft. var det Tørvejr og jeg skød 4 Harer og 2 Fasaner og Tandlægen 2 Harer og 3 Fasaner. I det hele saa vi nogle og 20 Harer, der var ogsaa nogle 3-4 Flokke Høns men de lettede hver Gang uden for Skudhold. Saa snart jeg havde faaet Tegningerne ekspederet. Begyndte jeg i Odense og er nu godt i Gang med det store Elsdyrbillede. I Dag tog vi hjem til Middag da det vil passe mig bedre at begynde Mandag Mrg paa det næste Stykke, som jeg gerne vil have en hel Dag til. Puf og Else er taget til Lindøgaard, for at aftale med Agraren, om at være parat Onsdag Mrg da vi skal derom ad for at [plet på papiret] ham med til Klapjagt hos Klaks i Ørsbjerg. Jeg fik i Dag Brev fra Kunst for Varer om jeg vil sælge et Billede til en Grosserer for Damekollektion (800 Kr.). og Puf og jeg blev enige om at sige ja og dele det saaledes at Bimse faar for 500 Kr. og Else for 300, da sidstnævnte formodes at være bedre forsynet for Tiden. Kan Du ikke sende mig Bimses Adr, saa jeg kan meddele hende Resultatet hvis Handelen gaar i Orden. Ellers staar al Ting godt til her og jeg haaber at det samme er Tilfældet paa Båxhult Mange Hilsner fra os alle 3.
 Din Far.</t>
   </si>
   <si>
     <t>Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Niels Hansen
 Jens Larsen
 Jeppe Larsen
 Marie Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 - Overgaard
 Didrik Overgaard Nielsen
 Emma Overgaard Nielsen
 Christine Swane
 Lars Swane
 Ane Talbot</t>
   </si>
   <si>
     <t>Niels Hansen deltog i en gruppeudstilling i Fyns Forum (Weilbachs Kunstnerleksikon). Det er formodentlig denne udstilling, der omtales i brevet. 
 Det kan ikke afgøres, hvem Jens og Hanne var. Familien kendte flere, der hed sådan. 
 Euphorbia cyperissias: Vortemælk.</t>
   </si>
   <si>
     <t>Andreas/Puf Larsen vil gerne have besked om, hvilke billeder Johannes Larsen vil have med på udstillingen i Fyns Forum. Niels Hansen deltager, hvis Johannes Larsen gør.
 Lars og Christine/Uglen Swane samt Marie Larsen er på besøg.
 Andreas Larsen og Hanne samler planter til Hannes herbarium.
 En af knortegæssene er stukket af.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/9CCz</t>
   </si>
   <si>
     <t>Kære Far.
 Kan du ikke skrive hjem hvilke Billeder du vil have med til den Udstilling i Fyns Forum. Den skal vist aabnes den 26 ds. saa der er jo ingen Tid at give [et overstreget ord] hen af. Niels Hansen ringede forleden og spurgte om du vilde udstille, for det vilde han gøre sin Deltagelse afhængig af. Else sagde at det vilde du, men hverken hun eller jeg vidste hvadfor Billeder du har tænkt dig. - Jeg hører Peter er begyndt at gaa i Skole, saa maa han vel snart kunne skrive en Beretning om det med egen Haand. Det glæder vi os til at faa. - 
 2./
@@ -10213,89 +10399,89 @@
 Hareskov
 [I brevet:]
 Hareskov, 14 Maj 1936 (Torsdag)
 Kæreste lille Junge! Hvor er det dog en stor Skam, at jeg ikke for længst har skreven et lille Trøstensbrev til dig da Manse rejste – og nu er det snart en Uge siden – jeg har dog tænkt så meget på dig i den Anledning, det er altid en skrækkelig Tomhed at komme igennem, når én rejser – især én af dem, man i Dagligdagen er knyttet til, det er som en Amputation; men nu har du forhåbentlig allerede det første udenlandske Brev at fryde dig over – man får altid en eller anden Erstatning, hvergang noget mistes – og nu vil Postens Ankomst stadig være et gyldent Spørgsmålstegn – og lifligt når Svaret er ja – der er Brev i dag! Ikke Junge?
 Grunden til at Trøstensbrevet fra mig udeblev så længe er simpelthen: Mangel på Kraft – såvel indre som ydre; det er nu et Foretagende at få et fremmed Menneske i Huset – og de nye Foretagender får mig til at klappe helt sammen i de senere Aar; og så kom jo samtidig alt det med vores goe Grethe, der så pludselig helt forsvandt ud af vores Tilværelse, det var også noget, der tyngede meget. I Tiden lige efter meldte der sig uafladelig Gæster, men heldigvis afværgedes de af Axel – jeg kunde absolut ikke tage mere – lå en hel Dag i vanvittige Hovedsmerter, men nu begynder det et linde lidt; den tykke Doktor er Spændingen gået af – eller – du forstår – han er falden helt til – så han 
 [På papirets bagside:] uha
 2/ ikke mere tynger mig Spor; han har købt sig Overålstøj - og hjælper mig troligt i Haven , hvor vi nu endelig er ved at få tilsået, det kneb i Aar med Kraften dertil; igår ordnede vi alle Grønsagsbedene - lagde Ærter, såede Gulerødder – Bønner – Salat etc – to hele Dage sled vi, men i Dag må jeg holde mig i Skindet og nusle indendørs. Men han vilde partout grave Grønjord – vi har fået Lov at dyrke Kartofler på [ulæseligt]ners Grund hernedenfor vores, ned mod Søen – det går han så og virker med det nu. Buf – som har røde Hunde og derfor ikke er på Fabrikken – kom for lidt siden; han, Nus og Trut virker på fuld Kraft på Glasmaleriet nede i Atelieret (som det nu kaldes) – du kan lige stole på, det er dejlige Ting – alle som ser det er yderst begejstrede og de har allerede solgt en Masse til private – hvad jo egentlig ikke er Meningen, da det er baseret på Butikssalg - men takket være Privatsalget har de stadig ikke nået at præstere et Lager (Prøvelager) til de store Forretninger. De brænder en Ovnfuld c hver 2-3die Dag, kun éngang er noget mislykkedes – og det blev strax solgt underhaanden uden Tab. Det er en hel Fornøjelse at komme derned og kigge til dem og se hvad de nu har lavet. Buf er en enestående Hjælp for dem – han er selv glødende begejstret og havde mest Lyst til at opgive alt andet og blive Kompagnon. Søren Madsen har med en flot Gestus ydet en Kredit på 100 Kr., idet han en Aften kom med herlige Glasting fra Holmegaard for det Beløb – de har Kredit til Oktober og må da afbetale med 10 Kr pr Måned – du forstår nok, at dette betyder umådeligt meget for dem her i den første Tid, inden de tjener noget rigtigt – nu kan de male løs hver dag – man får Masser for 100 Kr – og de har jo 20 % for kontant Betaling. - . Munter har Løbetid – 3 Uger – og må ikke komme udenfor Gården; det lille Skind, han græder meget og ser bedende på os; men hver Aften, når vi alle har fri, får han Lov at færdes lidt med os i Haven under streng Opsigt. Mibbe har også Udflugtstid og tænk, nogle Bæster har to Gange skudt på ham, han har to gabende Sår i venstre Lår og hinker ynkeligt, vi gir ham Extraforplejning, et Æg hver Dag, etc. I Aftes fangede Axel en stor Rødskade til ham – å, hvor han svansede; han kan jo nemlig ikke selv fange, når han er invalid. Axel fangede to Fisk til, dem skal jeg nu ud og ordne til Frokost. Doktoren er vildt begejstret for min Madlavning og spiser kolossalt – han spiser for 3 så han er ikke lukrativ. Men så gør han jo Gavn i Haven, går Byærinder for mig, henter Mælk på Gården, holder selv sine Værelser og er iøvrigt dybt taknemmelig over at være i dette Paradis, som han siger. Det er en Tilfredsstillelse at kunne gøre noget for de ulykkelige Jøder dernede. 
 Nu må jeg i gang igen, det var en lille Morgenpassiar til en lille Cigar. Tænk på Axel på Lørdag Kl 4, - så foretager han den første Vielse her! Jeg skal nok snart skrive igen.
 Tusinde Hilsner! Din altid Dis
 Hils Manse når du skriver!
 [Skrevet øverst på s.1 og indrammet af en streg:]
 Vi har aldrig hørt om du var tilfreds med Æblesalget S.u. !!!! - Obs.</t>
   </si>
   <si>
     <t>1936-10-01</t>
   </si>
   <si>
     <t>Elena Larsen
 Johan Larsen</t>
   </si>
   <si>
     <t>Poul Haase
 Andreas Larsen
 Jens Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Axel Muus
 - Rud
 Ane Talbot
 Julius Wedell</t>
   </si>
   <si>
     <t>Scott er Johannes Larsens jagthund. Julius Wedel/Sabswedel var den tidligere ejer. 
 Johannes Larsen kendte flere, der hed Christiansen, så det kan ikke afgøres, hvem M. Christiansen var. 
 Feden er navnet på et sydligt område ved Kerteminde havn på vej mod Nyborg.
 Brockdorff Gods er en lille hovedgård på halvøen Hindsholm, som indtil 1980 var avlsgård til Scheelenborg Gods. Godset var bortforpagtet omkring år 1900. Christian Iuel-Brockdorff solgte godset til Jens Anker Wistoft Larsen, hvis søn Søren Wistoft Larsen i 2022 ejer godset på 558 ha. Hovedbygningen er opført 1785.
 Maroquin er gedeskind af høj kvalitet, anvendt til bogbind. Skindene, der traditionelt stammer fra nordafrikanske geder, garves, strækkes og indfarves i garverier, især i Frankrig. I nutiden fås huder til fabrikation af maroquin også fra tamme geder, navnlig i området omkring Cape Town i Sydafrika. (Kilde: lex.dk).</t>
   </si>
   <si>
     <t>Toldvæsnet konfiskerede den ene hare, da Johannes Larsen skulle rejse hjem fra Sverige, men han fik den anden hare og to grågæs med hjem. 
 Den ene knortegås er død. Sædgåsen stak af og blev skudt fra en pram.
 Ane har fødselsdag, og Johannes Larsen har givet hende en hamster i bur. 
 Larsen hyrer nye piger i huset. Han har købt American Ornithology i fem bind.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/QyIv</t>
   </si>
   <si>
     <t>Kjerteminde 1 Octbr 1936.
 Kære Lysse og Bimse!
 Tak for sidst! Det var en herlig Tid vi havde deroppe. Vi havde en god Hjemrejse, med Undtagelse af at vi nær ikke var kommen med Færgen paa Grund af de glemte Papirer og at det danske Toldvæsen huggede den ene Hare der laa fremme i Vognen, den skulde sejles ud midtstrøms og smides i Søen, til Gengæld var de saa optaget af den at de undlod at kige i den øvrige Bagage, saa vi et Par Dage efter kunde spise Muus´s Hare. Vi har faaet de 2 Graagæs hjem, det er et Par dejlige Fugle og de er saa tamme at de spiser af Haanden. Scott sendte jeg straks ned til Sabswedel. I Gaar ringede jeg og spurgte hvordan det gik, ”ikke godt” sagde han ”det er en af de haardeste jeg har haft fat i,” og saa bad han mig om at ringe igen om 14 Dage. Jeg havde ellers tænkt at faa ham med paa Jagt hos Tandlæge Rud paa Lørdag, men S vilde ikke af med ham før han var helt i orden. Den ene Knortegaas var død og en er fløjet saa nu er her kun 2, den gl. Gaas og en Gase. Sædgaasen var ogsaa fløjet og M. Christiansen havde set den blive skudt fra Skydepram i Fjorden, efter at den havde været en Tur ude over Feden. Det er lille Anes Fødselsdag i Dag og jeg har foræret hende et Bur med en Hamster. Begge vore Piger er rejst i Dag, men der har meldt sig en Barne, og Stuepige i Gaar og en Kokkepige i Dag sidstnævnte har været 2 Aar paa Brockdorff og det lader til at vi tager dem. Jeg var inde hos Haase da jeg rejste gennem Kjøbenhavn og købte Wilsons ”american Ornithologi” den jeg talte om i Fjor, 5 Bind i grønt Maroquin og Guldtryk og do Snit og i Mahognikasse. Ellers er her vist ikke videre at bemærke. Mange Hilsner til Jer alle 4. ogsaa fra Else og Puf
 Jeres JL.</t>
   </si>
   <si>
     <t>1936-10-24</t>
   </si>
   <si>
     <t>Sven Clausen
 Elise Hansen
 Andreas Larsen
 Jens Larsen
 Johannes Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Peter og Elisa Hansen ejede et hus i Faaborg, og Elisa beholdt det efter mandens død.
 Trolleborgskovene er formodentlig skovene omkring Brahetrolleborg ved Faaborg. 
 Det vides ikke, hvem den omtalte Zahle var.</t>
   </si>
   <si>
     <t>Elena Larsen vil besøge familien i Kerteminde, men de tager ikke telefonen. 
 Mange folk fra Faaborg kommer på besøg for at træffe Elisa Hansen, og der går tid med det. Hun, Elena Larsen og Jens kører dog også ture. 
 Elena spørger, om Peter Larsen er blevet bortvist fra skolen pga. uanstændig påklædning.
 Elena glemte at få marmeladen med til Danmark. 
 Fyn er et dejligt, lille land.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/bNxL</t>
   </si>
   <si>
     <t>Faaborg d. 24-10-36
 Min Kære Hjimlinger!
 Her sidder Jensen &amp;amp; jeg stadig paa vores Haler i Faaborg og har forgæves forsøgt at faa dem i Tale i Kjerteminde. Først ringede jeg i Morges uden at nogen svarede, saa ringede jeg igen Kl 1/2 1 fordi jeg mente jeg var sikker paa at træffe nogen i Middagstiden, men det var alligevel en Busser. Nu forsøger jeg igen i Aften for jeg vilde nødig gl ["gl" overstreget] gaa glip af et lille Kjertemindebesøg. - Her iler Tiden med ingenting. Jævnt hen hele Dagen stikker en eller anden Faaborgenser Hovedet ind ad Døren og skal snakke 2 Ord med Mor og de er allesammen en utrolig Tid om at gøre sig færdige. Det bliver hver Dag halvmørkt inden vi kan smutte af Sted paa en lille Køretur men i Gaar var vi en dejlig Tur i Holstenhus og Trolleborgskovene. Paa en Eng fandt vi en Masse Champignoner som vi stegte til Aftensmad. Jeg længes snart meget efter at høre hvordan I gaar og har det og haaber paa at der ligger en lille Beretning til mig i Kerteminde. Jeg gad nok vist om Petermanden endnu gaar i Kungsvecka Akole eller om han er blevet vist ud paa Grund af uanstændig Paaklædning. Jeg kan ihvertfald ikke tænke mig at der er mange Trævler tilbage af de Bukser jeg forlod ham i (Hvis I nu var ligesaa kloge som Sven Clausen, kunde I vist let misforstaa mig). Men Krokshultskræderen har maaske bygget ham et Par nye? Har I spist al Marmeladen og Saltemaden? Jeg glemte jo de 2 Krukker Marmelade jeg skulde have haft med til København og Kjerteminde, skønt jeg havde en god Plads i Kufferten.
 Nu er vi paa Vej ud ad Assensvejen, ja Fyn er et dejligt lille Land, men det er et Slierland som Zahle i Skovkrogen udtrykte sig naar han laa og læste Biblen paa Chaiselonen, mens hans Kone passede Bedriften.
 Mange, mange Hilsner til den Petermand, den Fyr og den Fasermand fra
 Mossermand</t>
   </si>
   <si>
@@ -10491,51 +10677,51 @@
 Alt herovre er jo falden ud på en hel anden Måde end jeg havde tænkt mig, men på en bedre, tror jeg nok. Den dybe Ensomhed – de stille Timer på Værelset med Studium af lærde Værker – blev der intet af; men nu forstår jeg også, at det havde jeg slet ikke Kræfter til og det havde vist slet ikke været den rette Medicin. Det, som sker er langt bedre. Der vendes op og ned på alting; man sættes 50 År tilbage i Tiden – når man går ad de kendte Veje, hvor uhyre meget er ganske uforandret som dengang; og taler man med de gamle Folk, så fornemmer man også et levende Pust fra dengang; men ellers er Aanden i alting bleven helt anderledes – i den møder man den nye Tid – så vidt forskellig fra den gamle. Det har været meget overvældende for mig altsammen, men i Dag – den ottende Dag – føler jeg ikke mere så stærkt den rædsomme Susen i Hovedet, og jeg har sovet dejligt i Nat – for første Gang en god og rolig Nat. – I Går – Søndag – gik jeg sammen med den unge Krokone i Kirke i Hillerslev til Gudstjenesten Klokken 2. Det var bidende koldt – Frostklart, men Solskin. Vejene meget glatte. Jeg vadede gennem små Driver på Kirkegården for at se til Gravene. Pallams Gravsted er herskabeligt; dog er Marmorpladen med hans Navne etc - naturligvis sat ind i Stengærdet – som på Fars Grav! men Gravstedet er indrammet af et flot Smedejernsgitter – der er fine Plantninger o s v; hans Søster døde først, så Pallam har vel selv ordnet Gravstedet. På Marmorpladen står – med sorte Bogstaver som på Fars – altså ikke de sædvanlige forgyldte – hans Navn og – Godsforvalter på Erikshåb. Mens jeg stod og betragtede alt dette, kom jeg til at tænke på, hvor beskeden hele Pallams Stilling var i de 25 Aar, han var Fuldmægtig hos Far – hvis Ekko han var i et og alt. Han var jo en Asket – vilde ikke have Kakkelovn på sit Værelse og hvor var der uhyggeligt i Pallams Værelse! Så blev han Godsforvalter i de næste 25 År – måske 30 - og nu er hans Gravsted et af de fineste på hele Kirkegården. Hvor jeg under ham det! den goe, trofaste, beskedne Pallam! Så gik jeg over til Fars Gravsted i det modsatte Hjørne af Kirkegården; den er næsten helt groet til med Efeu; der står endnu en af de gamle, hvidmalede Havebænke fra Erikshåb – ældgammel nu og skrøbelig – jeg sad et Øjeblik og drømte om gamle Dages Glans og Storhed – sic trancit gloria mundi – Gravstedet er alt andet end prangende, men Fars Navn nævnes endnu med Ærefrygt af alle herovre på Egnen. – 
 Kirken var den samme – og dog anderledes; i hvert Fald hvad det indre angår; der var kommen 
 II
 Centralvarme – elektrisk Lys – og ditto Høreapparater – i en Del af Stolene – til gamle og døve – en Slags Højtaleranlæg til Prædikestolen. Enkelte gamle Kalkmalerier var afdækket i de smukke Hvælvinger – Kirken var bleven så hyggelig – vi kom i god Tid; Solen skinnede ind ad de store Vinduer – jeg genoplevede intensivt alle de store Begivenheder fra dengang for længe siden. Jeg så endnu Konfirmationsdagen for 40 Aar siden – jeg var – som Godsforvalterens Datter – den eneste hvidklædte – og stod øverst på Kirkegulvet – nederst stod Karen Pilegård – fordi hun var Friskolebarn!
 Nu er de ydre Kår byttet betydelig om – hun er nærmest Herregårdsfrue - - men så er jeg gift med Verdens dejligste Sognefoged !!!
 Prædikanten var en lille kedsommelig ung udflydende Fyr – som vævede en hel Time – lutter intetsigende Ord. Laders sad lige foran os. Der skulle ofres, og han havde glemt sine Penge – så jeg lånte ham en Tokrone. Vi hilste på Baronens, som tilbød os Plads i deres Vogn, men jeg foretrak at gå, og så vilde Laders følges med mig. For første Gang så jeg – og betrådte – den nye, flotte Landevej, som er ført over Aaen ned forbi Brinken til Odensebanken. Marie kom ud i Gangdøren og modtog os – hun er overvældende sød og hjertelig; så det varmer én lige ind til Hjerterødderne. Varme, hyggelige Stuer – Kaffe – Cigar. Vi snakker glimrende sammen. Til Aften kom Loria m. Kone (født Windfelt Hansen) – han hedder Pastor Lorentzen, Bror til den Vilhelm Lorentzen, som fylder 60 en af Dagene – Kunsthistoriker eller lign. De er fra Nr. Lyndelse Præstegård; nu er Loria Frimenighedspræst i Sønder Næraa. Et dejligt Aftensmåltid – i vores gode gamle Spisestue. Jeg genkendte rørt den gamle Kakkelovn fra vores Tid!
 Siden havde vi en dejlig Aften; det morede mig at høre på al deres muntre Præstesnak – begge Præster har meget Lune, det vrimlede med Vitser og morsomme Oplevelser. Marie kan ogsaa en Masse goe Historier – Dialekten kan vi alle. Så fik vi Dessert og Vin – og ved 10½ Tiden brød man op; Fru Loria kørte Bilen – de tog mig med til Korsvejen. 
 En fantastik Spadseretur! Det er vel et lille halvt Aarhundrede siden, jeg har gået alene en Aften på en øde fynsk Landevej. Måneskin – stjerneklart; langs Vejen på begge Sider høje Stenmure – de er bleven helt sorte nu og fortonede sig som mærkelige Granitmure – det var som at gå gennem et øde Månelandskab - - hvor Murene holdt op og Vejen blev åben, blæste det så voldsomt, at jeg kun med yderste Nød undgik at blive væltet! Men så kom jeg i Læ af de store Bakker – og nåede glad Kroen ved 11 Tiden. De sad oppe i ”Privaten” og vilde høre nyt ”fra den store Verden”; jeg gav dem et Passende Uddrag. 
 I Dag skal jeg til Mine i Lindemandshuset – vi er lige gamle og har leget sammen. I Morgen er vi bedt til Sognefogdens. En Dag vil jeg til Ensomhed – den gamle Frk. Petersen lever endnu – hun var Husjomfru på Gjelskov i 90erne og hed Jomfru Bender. Jeg har meget at gøre og Tiden flyver. Søndag tager jeg til Hesselager - man kan afbryde Rejsen en Dag. De er så interesseret i min Bog; vil du ikke ringe til Boghandler Oelenschläger - i Gyldenløvesgade (ved Søerne) – han havde et Restoplag – og få fat i en 4-5 Stk, jeg gav 50 Øre pr Stk sidst – som Forfatterinden – og sende mig dem til Gaver. 
 Kærlige Hilsner til Nusset og dig! Din egen Dis
 [Skrevet på langs på sidste sides venstre kant:]
 Frimærkerne er på retur!</t>
   </si>
   <si>
     <t>1937-03-30</t>
   </si>
   <si>
     <t>Daisy  Berg
 Else Birgitte Brønsted
 Louis Golding
 Ina  Goldschmidt
 Adolph Larsen
 Andreas Larsen
 Johannes Larsen
 Marie Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Thomas Mann
 Axel  Müller
 Ellen  Sawyer
 Janna Schou
 Christine Swane
 Lars Swane
 Lasse Taaning
 Albrecht  Warberg
 Andreas Warberg
 Erik Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen
 Karl Zeckendorf</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Lars/Lasse Taanings bror, svigerinde og dennes veninde var. Gurli, "Krastine", Kat. Sørensen, Eggert og Franzen kendes heller ikke. 
 Det er uklart, hvem det er, som Johanne C. Larsen omtaler som "ens Svigersøn". Selv havde hun ikke i 1937 en svigersøn. Det vides ikke, hvad Ina Goldschmidts barn/Astrid Warbergs barnebarn hed. 
 Sechendorf er Karl Zeckendorf, som var en jødisk øjenlæge. Janna Schou, Astrid Warbergs datter, var i et kærlighedsforhold til ham, indtil han blev ført til koncentrationslejren Sachsenhausen og myrdet.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0803</t>
   </si>
   <si>
     <t>Johanne C. Larsen har slagtet, og midt i arbejdet med dette kom der gæster. Hun er ked af, at Astrid Warberg var så berørt af ikke at blive inviteret til Else Birgitte/Mudis bryllup. Johanne blev heller ikke inviteret. Hun er bitter over, at Brønsted-familien udelukker Astrid. 
 Det er et stort påskegilde, Astrid har haft. 
@@ -10697,51 +10883,51 @@
 Småland
 Sverige.
 [I brevet:]
 2-2-38
 Kære Gamling!
 Jeg, nej det er sandt saadan maa man jo ikke begynde, altsaa: Det er gaaet op for mig hvad det er for noget forbandet Sludder du prøver paa at bilde mig ind om at jeg ser saa dejlig ud saa der ingen Ende er paa det, og jeg har derfor tænkt mig at tage Skeen i en noget anden Haand og gaa hen og lade mig krølle i hele Hovedet! Jeg haaber du vil tage vel i mod mig, selv om de ikke er gaaet ud til jeg vender hjem. Aprospos Skønhed, kan jeg fortælle dig at vi ikke skal fortryde paa at Møllers Venus var udsolgt fra Planteskolen for jeg smagte det forleden og der var ikke meget Grin ved hende, skønt hun saah dejlig ud. - Jeg var i Dag oppe paa Las' Udstilling som havde Premiére, desværre traf jeg ikke Cefen selv, han havde ikke været der og vilde heller ikke komme der igen i Dag. Derimod traf jeg Tante Lugge og Muddi, Las bor ude hos Magisteren, saa ved jeg da hvor jeg skal faa fat paa ham. Han var kommet i Gaar og var i Gang med at skære en Blok af Xylografen. 
 I Aften kan det dog ikke blive, for Mos og jeg skal til Concertpalæet og høre Laumont spille Beethoven. Paa Udstillingen var der 4 Båxhultbilleder, Tjurhanen, Billedet med de 2 Ballonaspe og det fra Salen og saa det fra i Fjor med Lagaarden der spejler sig i Dammen. Salsbilledet var et af de Billeder jeg syntes saa allerbedst ud paa hele Udstillingen, det har ogsaa en Hædersplads paa ["paa" overstreget] som Midtpunkt paa Væggen lige til venstre for Indgangen, det er altsaa ikke alene mig der synes om det. - I Dag har jeg ikke været hos Tandlæge, jeg reddede mig en Fridag paa Grund af Fernisseringen; derimod fik jeg min daglige Strøgtur og jeg nyder at drysse ind gennem Byen og sluge Butikkerne. Willum og Elin kommer her til Middag i Morgen og i Gaar var Erna her, saa du kan se at jeg ikke spilder Tiden. - Nu skal jeg til at læge Jensebassen i Seng.
 1000 Kys til Fasermand og Petermand
 fra Mosermand.
 P.S. Jeg har ogsaa tænkt paa at tage en Afmagringskur og en Ansigtsbehandling. - Bare inte nervøser. -</t>
   </si>
   <si>
     <t>1938-02-09</t>
   </si>
   <si>
     <t>Sallinge Kro pr. Højrup St.</t>
   </si>
   <si>
     <t>Lars Christian Balslev
 Maria Balslev
 Thora Cohn
 Alfred Fly
 Andreas Larsen
 Jens Larsen
 Johannes Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Peter Magnussen
 Axel  Müller
 Ellen  Sawyer
 Ane Talbot
 Andreas Warberg
 Minna Warberg
 Mary Warberg Larsen
 Laura Warberg Petersen
 Viggo Winkel</t>
   </si>
   <si>
     <t>Lars Christian/Laders Balslev boede efter sin pensionering på gården Erikshaab nær Sallinge. Gården var tidligere beboet af warberg-familien. 
 Minna og Andreas/Dedde Warberg holdt sølvbryllup 1913.
 Else og Andreas/Puf Larsens datter, Thora, g. Cohn, blev født i huset på Møllebakken i Kerteminde 19. jan. 1938. 
 Herman Upmann var en tysk bankmand, hvis kærlighed til Habanos førte til, at han slog sig ned i Havana i 1844 og fandt en bank og en Habanos-fabrik i denne by. Med tiden lukkede banken, men hans mærke af cigarer fortsætter i dag som et eksempel på den mest raffinerede Habanos middelstyrke smag Habanos (søgning på internettet jan. 2024).
 Det vides ikke, hvad Marys forældre hed og den gamle krokone i Sallinge kendes heller ikke.,</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0597</t>
   </si>
   <si>
     <t>Johanne/Junge Larsen forstår godt, at Astrid/Dis bor på kro i stedet for privat. Johanne kommer ikke til Erikshaab, for hun skal til København i længere tid i marts.
 Saneringslånet er nu sikret, så Johanne vil betale, hvad hun skylder Astrid.
 Mary ligger syg hos sine forældre i Kerteminde. Johanne har besøgt hende samt Ellen Sawyer og Else og Andreas/Puf Larsen, som netop havde fået datteren Thora. Hun blev født samme dag, som Andreas/Dedde og Minna havde sølvbryllup. Johanne hyggede sig hos Johannes Larsen, og det har hun ikke altid gjort. Han har i øvrigt solgt billeder for 10.000 kr. hos Winkel og Magnussen.</t>
   </si>
@@ -10760,51 +10946,51 @@
 [I brevet:] 
 Lindøgaard
 9 - 2 – 1938
 Kære lille Dis!
 Tak for dit lange Brev, jeg blev glad, da jeg saa, at du vilde tage til Sallinge, gid du nu maa faa rigtig godt af dit Ophold der, jeg forstaar godt, at du har bedre af ikke at bo i et privat Hjem - Fornemmelsen er helt anderledes man er paa mange Maader saa ansvarsløs, naar man bor paa Kro el. et andet lgn. Sted. Min første Indskydelse var at skrive straks, men da jeg skulde til Kjertem. i Gaar – paa Barselsvisit hos Else og Puf mente jeg, du skulde høre lidt om den Tur med. Maries - den gode – skrev om jeg ikke kom derned, mens du var i Sallinge; husk nu at aflevere denne Besked: hils hende saa mange Gange, tak hende for hendes Brev og for Indbydelsen; det er fristende, men jeg synes ikke, jeg vil spænde Buen for højt; nu skal jeg jo til Kbhvn. i Marts og vil gærne være borte en ret anselig Tid – mindst 14 Dage; måske ser jeg Marie og Laders der, de skal jo derind i Marts. Jeg har altid saa mange Breve at skrive; det gaar nok med din mundtlige Hilsen til Marie. Du skrev ikke hvor længe du bliver der. – En lille Forretningssag vil jeg nævne med et samme: nej, du kan tro nej, søde Dis, jeg vil ikke beholde Marcipan-Pengene; jeg har let ved nu at skaffe alt til Rejsen henhørende – nu regner vi jo sikkert med Saneringslaanet – Tiderne bedres og vor Bedrift her bedres, saa jeg vil betale, hvad jeg skylder Jer og runder af lidt op ad, fordi det er nemt at sende en X Fem’er i et Brev. Tak for dit tilsendte Brev fra Minna, hvor har hun dog været glad ved den Fest. Jeg har ikke set nogen af Sangene, håber [”håber” overstreget] dine kan jeg jo da faa at se, naar jeg kommer derind. Jeg skal tage nogle Vintergæk-Løg med til dig. 
 Jeg havde dobbelt Ærinde til Kj. i Gaar, idet Mary ligger syg inde hos hendes sine? [”sine?” indsat over linjen] Forældre. Det er en ordentlig Omgang Tarmhistorie, hun har raget sig til; hun vilde absolut selv tage ind til Kjert. for at gaa til Læge i Stedet for at faa hend [”hend” overstreget]ham herud; hun var temmelig elendig, da hun kom derind og hendes Mor puttede hende straks i Seng – i Faderens, saa sover han ovenpaa i Gæstekammer. Dr. Fly har tilset hende tre Gange, nu er hun begyndt at komme lidt op og det mentes, at der ikke vil gaa saa lang Tid inden vi ser hende igen. Hendes Mor gav mig en liflig Kop Kaffe, det kvæger altid, naar man har rejst. Saa drog jeg op til Elle, som ikke vidste, at jeg kom og blev lykkelig, især da jeg lovede at komme til hende ved 2 Tiden og drikke Kaffe hos hende. 
 Else ventede mig til Middag og jeg fik saa Ungerne at se inden de tørnede ind til deres Middagssøvn; de er saa glade ved os, naar vi kommer, og det skønt vi aldrig har Slikkeri med til dem; det ses nødig, hvilket er vældig fornuftigt. Jeg synes de to kære Unger er saa tynde og splejsede og lidt blege, men der bliver gjort, hvad der kan gøres, og de er meget ude, siger Else. Den sidste lille ny blev født paa Maries Fødselsdag d. 19de kort efter Midnat, saa den egentlige Fødselshurlumhej var jo den 18 – Sølvbryllupsdagen hvorfor de ikke fik telegraferet, hvilket jo havde vakt lidt Eftertanke hos dem deroppe; Christine ringede fra Kbhvn. da hun kom hjem for at høre Grunden. De havde fin Middag til mig Bøf m. Løg og Figengrød med Flødeskum, god Kaffe og en Upman ovenpaa. Jeg hygger mig efterhaanden saa godt derovre – du ved det har aldrig været min stærke Side at hygge mig hos Lases – men det gør jeg altsaa nu, ogsaa naar Las er der; han er i Kbhvn. for Tiden (Udstilling hos Winkel &amp;amp; Magnussen, solgt for 10,000 Kr) men da jeg var derinde at købe Sølvbryllupsgave, var han der og var saa sød og hyggelig og snaksom. Den lille nye var en vidunderlig dejlig lille Pige, mægtig mørkebrun Haar, smukke blaa Øjne og ret stor hun vejer allerede 7 Pund [tegn for pund] – 7 staar der – Else ser derimod sløj ud bleg og hærget; det er jo maaske ogsaa lidt vel rask, de to smaa Unger er kommen; Ane fyldte først 3 Aar 1st Okt. 
 Dette er skrevet lidt i Jag, jeg venter Posten og desuden venter Ægmaskinen paa mig, naar Mary ikke er her, hjælper jeg jo Skipper. Her er intet nyt, alt er vel; Drengene laver sam. med Naboerne Vejforbedring herfra og op til Hjørnet. 
 Hils Laders og Marie og d. gl. Krokone fra mig.
 Tusinde Hilsner! Din Junge.
 [Skrevet langs venstre kant s2:]
 X kan ikke Fem’eren forlænge dit Ophold med 1 Dag?</t>
   </si>
   <si>
     <t>1938-02-13</t>
   </si>
   <si>
     <t>Sallinge Kro</t>
   </si>
   <si>
     <t>Thora Cohn
 Drude Jørgensen
 Alhed Larsen
 Johannes Larsen
 Marie Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Axel  Müller
 Karen Pilegaard
 Lars Pilegaard
 Valdemar Rørdam
 Jørgen Schou
 Karl Schou
 Marie Schou
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem baronessen og professoren var. Gudrun på Sallinge Kro kendes heller ikke. 
 Drude Jørgensen købte en samling af Johannes Larsens oliemalerier med motiv fra H.C. Andersens Den grimme Ælling til ophængning på Fyns Forsamlingshus.
 Else og Andreas Larsen fik i 1938 datteren Thora.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0771</t>
   </si>
   <si>
     <t>Astrid/Dis Warberg-Goldschmidt har det dejligt på Sallinge Kro. Hun nyder at høre fynsk tale igen og at møde søde mennesker. Måske skal hun en tur til Munkebo Kro og vil i så fald besøge Johanne/Junge Larsen.
 Astrid har besøgt Fyns Forsamlingshus og set Johannes Larsens billeder. Hun har også set Alhed Larsens stokroser og Karl Schous interiør med mor og barn på Stiftsmuseet. 
 På Ølstedgaard besøgte Astrid professoren, som læste højt af sine digte. Hun har været i Ryslinge og høre Rørdam samt på besøg på Erikshaab.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/wsmJ</t>
   </si>
@@ -10833,52 +11019,52 @@
 Ja, du véd det vel, men jeg vidste det ikke – at Professoren er fuldkommen helbredet – han sagde selv, det er intet mindre end et Mirakel. Et forvandlet Menneske, en Rénaissance; en Mand, fyldt med Spiritualitet og sprudlende Livslyst, lykkelig – strålende, åh, Junge, noget så vidunderligt at opleve. Er noget så dejligt som at møde et lykkeligt Menneske, en helt afklaret Aand, der stråler et Lys ud fra et sådant Menneske, som det er en stor Lyksalighed at opleve.
 Og ved du, hvad hele Aftenen gik med? Han læste sine Digte for mig! Junge, han bliver berømt! De var pragtfulde – og han læste dem pragtfuldt – selv lykkelig over at have skabt dem; det var Vers i alle Tonearter, dybsindige, vise, dystre, dødsens - - om Døden – om Alderdommen – om Tungsindet – og om Livsglæde – Ungdom – Elskov – ”Synd”, Dyd – og så var der et ganske henrivende om den gamle Hankat, Rasmus, ja, du kan ikke tænke dig, hvor det alt sammen var sublimt – jeg var i den syvende Himmel. Naturligvis frydede det mig også, at jeg var den første, han læste dem for; og naturligvis frydede det ham at have så god en Tilhører!
 Ja, du kan tro, at det var en Aften. 
 Da Pigen skulde køre mig hjem (Regnvejr) – måtte vi jo bryde op i menneskelig Tid, han fulgte med i Bilen til Kroen. 
 I Aften er der Karneval på Kroen; jeg har hos Pilegårds lånt en pragtfuld, kongeblå Vadmelskjole fra forrige Aarhundrede, og et strålende Hovedklæde af tyk, rød, blomstret Silke. På Søndag skal jeg med dem i Ryslinge Kirke at høre Rørdam. I Søndags var jeg til Middag på Erikshåb, vi havde en yndig Dag – Vejret mild Solskin, Haven myldrede med Eranthis og Gækkeliljer. Tak for lovede Løg! husk dem endelig. I Fredags var jeg hos Baronessen til megen Filosofi – vi to alene, hun er nu sød. I Morgen er jeg bedt til at overvære Pølsestopning hos Fru Pilegård – senere til stort Pølsegilde. Ja, der er hver Dag noget, og jeg nyder det altsammen. Bliver så længe jeg kan – måske til 1’ Marts Axel synes så afgjort, jeg skal. 
 Hvor er det trist med Marejes Sygdom, det er da ikke noget alvorligt? hun ser ikke robust ud. Dejligt med Elses lille nye. Hils nu alle mange Gange – hvor herligt for dig at have den elskelige Bibbe! hils hende specielt. 
 Og at Vejen bliver lavet – og Lånet trækker op – 
 Tusinde Hilsner fra din Dis</t>
   </si>
   <si>
     <t>1938-04-25</t>
   </si>
   <si>
     <t>Lindøgaard</t>
   </si>
   <si>
     <t>Franziska  Erichsen
 Kirsten Hjorth
 Niels  Junker
 Drude Jørgensen
 Adolph Larsen
 Andreas Larsen
 Henning Larsen
 Martin Larsen
 Vilhelm Larsen
+Else Larsen,  Andreas Larsens kone
 Kirsten Larsen, Elena Larsens veninde
-Else Larsen, Else, Andreas Larsens kone
 Axel  Müller
 Fritz Syberg
 - Vesterdal
 Thora Vesterdal
 Mary Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Bents bedstemor og professoren var. 
 Udstillingsbygningen ved Odense Å hedder Filosoffen.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0418</t>
   </si>
   <si>
     <t>Johanne Larsen ønsker tillykke med fødselsdagen. 
 Det er koldt og tørt, så Johanne er bekymret for høsten. 
 Kirsten/Pelle Hjorth er begyndt at komme på besøg, og det er hyggeligt. Pelle synes, at der er meget "vrøvl" hjemme hos hende selv. 
 Johanne og Adolph har fået lam og kalve. Drengene fisker, og de kan af og til sælge af fangsten. 
 Johanne m.fl. har været i Odense for at se Forårsudstillingen. De mødte et katolsk konfirmationsoptog. Johannes Larsens billeder var dejlige, men Johanne brød sig ikke om de fleste af Sybergs. Efter udstillingen besøgte hun Henning/Bror og Kirsten, og til sidst spiste de i Fyns Forsamlingshus. Her mødte de Professoren, som opførte sig mærkeligt og var sørgeligt forandret.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/vy50</t>
   </si>
   <si>
@@ -10914,50 +11100,224 @@
   </si>
   <si>
     <t>Johannes Larsen vedlægger et katalog. De svenske billeder sælger nu.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/9t7v</t>
   </si>
   <si>
     <t>[Fortrykt:]
 [Logo]
 V. WINKEL OG MAGNUSSEN
 KUNSTHANDEL &amp;amp; KUNSTAUKTIONER
 HØJBROPLADS 7
 TELEFONER: 9600 &amp;amp; 9602
 TELEGRAMADRESSE:
 GUARDPRINT
 KØBENHAVN K.
 [Håndskrevet:]
 10 Febr 39
 Kære Lysse og Bimse
 Tak for Jeres Brev i Dag. Jeg skal ud til Elise til Middag. Vedlægger en Katalog med Salget til Dato. Der er hidtil gaaet lidt hver Dag. Det har hidtil knebet med de svenske men i Dag gik der 2 til saa det kan jo være at der er ved at gaa Slut paa dem. I faar ikke mere nu, jeg skal have et Par Ord af Sted til Puf ogsaa, men maaske ved jeg lidt mere paa Mandag. Mange Hilsner til Jer allesammen
 Jeres JL.
 P.S.
 Det kunde være morsomt at komme en Svip over til Jer men jeg ved ikke nu om det lader sig gøre.
 JL.</t>
+  </si>
+  <si>
+    <t>1939-05-21</t>
+  </si>
+  <si>
+    <t>Kerteminde Sygehus</t>
+  </si>
+  <si>
+    <t>- Albertsen
+Ellen Fensbøl
+Ingrid Fensbøl
+Ina  Goldschmidt
+Søren Madsen
+Axel  Müller
+Daniel Myschetzky
+Janna Schou
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Johanne C. Larsen var indlagt med en brækket fod.
+Astrid Warberg havde i årevis dårlig kontakt til datteren Ina.
+Janna Schou forhandlede produkter af glas.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8401</t>
+  </si>
+  <si>
+    <t>Astrid Warberg-Goldschmidt har stort set ingen kontakt med datteren Ina/Sjums Goldschmidt, og hun har ikke set sit barnebarn, som nu er to år. Ina siger om sig selv, at hun er ugæstfri. Man kan ikke påtvinge andre sin kærlighed. 
+Turen til Frederiksværk var dejlig. Datteren Ingrid kom hjem for at møde Astrid, og hele familien forkælede hende med vin, cigarer, konfekt og cykelture i den dejlige omegn og by.
+Det var også skønt at komme hjem til en overdådigt blomstrende have. Den bærer præg af, at gamle Albertsen har passet den så fint. 
+Fru Søren Madsen har givet Janna/Nus Schou en tur til Sverige, og Janna har her besøgt glasværker for at købe ind til sin virksomhed. 
+Astrid spørger, hvordan det går for Johanne/Junge Larsen at ligge på hospitalet. 
+Fyrst Myschetzsky er på besøg.
+Astrid har fået ordnet sine tænder.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/sGCn</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside:]
+Fru Johanne Warberg Larsen
+Sygehuset i
+Kerteminde
+[På kuvertens bagside:]
+Hareskov.
+[I brevet:]
+Hareskov, 21 Maj 1939.
+Kæreste lille Junge!
+Tak for begge dine Kort - det første lå her til mig, da jeg i Fredags kom hjem. Du spørger til Sjums - men jeg har slet ikke hørt fra hende siden min Fødselsdag, og hun skulde jo meddele mig, når hun skulde på Hospitalet, så jeg går ud fra, at det ikke er sket endnu; jeg har desværre så lidt Forbindelse med den lille Familie deroppe, den yngste lille Pige, som nu er to Aar, har jeg aldrig set. Sjums har aldrig bedt mig besøge dem - tvertimod siger hun rentud, at hun er meget ugæstfri, og så har man ikke Lyst til at komme; og hun skriver kun et Par Gange om Aaret. Men alt det har jeg opgivet at sørge over - man kan ikke påtvinge nogen sin Kærlighed, når den bestandig afvises. Selv Axel er begyndt at indse, at der ikke er noget at stille op. 
+Du kan ikke tænke dig, hvor jeg havde en yndig Tur i Fr. værk; det er de sødeste Mennesker, man kan tænke sig; Datteren Ingrid, kom uventet hjem Kr. Himmelf.dag, - bare for at være sammen med mig; det har jo en stor Charme at blive så feteret, de kappes alle om at forkæle mig, så de må jo synes om mig. Og Ellen Fensbøl forærede mig som sædvanlig hele Rejsen; hendes Mand købte to Gange en Flaske Vin, som vi så pumpede med om Aftenen til Konfekt, Bananer osv - foruden at han købte alle de Cigarer, jeg vilde ryge - - det var sandelig Slaraffenliv. Jeg skrev vist om Cykelturene? Egnen deroppe elsker jeg - det må da være en af Danmarks skønneste Byer - den gamle Kanal bag ved Hovedgaden, hvor Husene går lige ned til Vandet - de går fra Døren lige ned i en lille Både, som ligger fortøjet der! og på den anden Side af Kanalen en ældgammel Elmeallé - kæmpehøje Træer, hvor Drosler og Solsorter sang - vi gik der den sidste Aften - alt duftede yndigt efter den gode Regn, og i alle Haver blomstrede Frugttræerne. 
+Men dejligt var det også at komme hjem og se, hvilke Vidundere Regnen havde tryllet frem i vores egen Have - Axel og jeg gik strax en Tur derud -
+2/
+begge er vi lige interesserede og lige begejstrede for hver Busk, hver Blomst og hver Plante - alt står så overdådig dejligt i Aar du skulde have se et Bed med Tulipaner - de har formeret sig noget så enestående - og mange forskellige Farver, både enkelte og dobbelte; de står i en lang Rabat i Solkrogen, langs med Plankeværket til Gården. Pinseliljerne fra Sallinge er nu også i fuldt Flor (og dine Gækkeliljer var pragtfulde i Vinter!). I Dag er Æbletræerne næsten udsprungne, hvis de holder hvad de lover, bliver der god Høst - de er bugnende fulde af Blomster. Vore mange Guldregn og Syrener har Masser af Knopper - nu er der bestandig noget at se hen til. Overalt spores gamle Albertsens velsignelsesrige Gerninger - det er en mægtig Chance for en Have at have sådan en fast gammel Mand til at ordne alt til betimelig Tid Aaret rundt.
+Vi venter Nus hjem i Aften; jeg skrev vist, at Fru Søren Madsen ga' en Sverrigstur - vi fik et smukt Kort deroppe fra, de har købt en Masse Glas på forskellige Glasværker, og Direktørerne har givet overdådige Frokoster og Middage på dem - Søren Madsen er en stor Kunde, det kaster Glans over Nussets mere beskedne Bestillinger.
+Hvordan går Tiden for dig, lille Junge? har du noget at læse? kniber det at ligge så længe? har du ingen Smerter? Kan du nok tåle at skrive? Du skal nok få Appelsiner igen hen i Ugen, dejlig at de smager dig!
+Lige for lidt siden kom Fyrst Myschetzky (fra Rossia) for at besøge os; jeg sendte ham ud i Haven til Axel, så jeg kunde få skreven til dig - så kan han få Brevet med. Men nu må jeg ud og lave Aftensmad, mere næste Gang.
+Det går bedre med Tænderne, jeg var på Hjemrejsen oppe hos Tandlægen og fik dem filet igen, hun sagde, jeg skulde komme igen, hvis de atter generede. Sig Bibbe, at hendes Nasturtium fryder mig hver Dag - den blomstrer over alle Bredder og pryder min lille Stue.
+Tusinde varme Hilsner! også fra Axel - din Dis.</t>
+  </si>
+  <si>
+    <t>1939-05-25</t>
+  </si>
+  <si>
+    <t>Kerteminde
+Sygehuset</t>
+  </si>
+  <si>
+    <t>- Albertsen
+Ina  Goldschmidt
+Adolph Hitler
+Bodil Ipsen
+Adolph Larsen
+Søren Madsen
+Axel  Müller
+Daniel Myschetzky
+Karen Pilegaard
+Janna Schou
+Marie Stuart
+Therp
+Laura Warberg
+Minna Warberg
+Mogens Warberg
+Erik Warberg Larsen
+Martin Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Johanne/Junge C. Larsen var i maj 1939 indlagt med en brækket fod. 
+I et brev fra Astrid Warberg-Goldschmidt til Johanne C. Larsen 1939-05-10 fortalte Astrid, at en kammerat havde lavet et telt/en pavillon til hende til havebrug (brevet er ikke i KTDK). 
+Thopedeaborg var en kopi af barndommens legehus, som Astrid Warberg fik opført i haven i Hareskov By. 
+Astrid Warberg-Goldschmidt havde i længere perioder ikke kontakt med datteren Ina/Sjums.
+Scwamm d'rüber: "Visk det ud"; pyt med det. (Lex.dk)
+En swagger var en løsthængende frakke til både indendørs og udendørs brug. Denne beklædning var moderne i 1930erne (Nat.Museets hjemmeside).
+Friedrich Schiller skrev skuespillet Marie Stuart i år 1800. 
+Heilmann kan være flere forskellige personer. Følgende kendes ikke: Albrecht, Edith, Ungkarlene, Syersken, Frk. Halle. 
+Ole kan muligvis være Ina Goldschmidts søn.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8400</t>
+  </si>
+  <si>
+    <t>Astrid Warberg er bekymret for, om Fyrst Myschetzky har husket at poste hendes brev. Han er ensom og kommer tit på besøg.
+Frugttræerne blomstrer, og haven er skøn. Synd, at Johanne/Junge Larsen er indlagt i forårstiden.
+Heilmann og en tysk kaptajn, som er flygtet efter at have været med i et komplot mod Hitler, vil gerne leje sig ind i annexet mm. Astrid har derfor ryddet og rengjort udhusene, og så kom de to ikke som aftalt.
+Janna/Nus Schou er vendt glad hjem fra sin rejse. Hun sælger en masse af sine glasting. Minna Warberg har bla. bestilt en sølvbryllupsgave. 
+Axel, Astrid og Janna skal til fest. Janna har købt en swingkjole. Astrid har fået syet sin brudekjole om og ændret moderens overstykke til en frakke. 
+Astrid har besøgt Frk. Halle, som har kyllinger, kaniner og ræveunger.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/7h9M</t>
+  </si>
+  <si>
+    <t>[Med blæk på kuvertens forside:]
+Fru Johanne Warberg Larsen
+Sygehuset i
+Kerteminde
+Fyen
+[Med blå kuglepen på kuvertens forside:]
+læst 12-2-2000.
+(Bibbe)
+[I brevet:]
+Dette er et fedt Fortællebrev!
+Hareskov, 25 Maj 1939.
+Kære lille Junge! Du skal sandelig have et lille Pinsebrev - og det må forfattes i Aften, så Axel kan få det med i Morgen, Fredag. Bare du har fået mit sidste, som jeg i Søndags medgav Myschetzky - jeg stoler ikke på Herrers Brevhukommelser! måske befinder det sig stadig i hans fyrstelige Lomme! Forhåbentlig har du fået en lille beskeden Pinsesending med lidt Frugt og Chokolade, og forhåbentlig vil den gøre dig godt! Ifjor lå jeg til Sengs April-Maj; så jeg føler dybt med dig, at du går glip af denne skønne Tid; i Dag har der endelig været rigtig sommervarmt - jeg har siddet ude i Haven hele Dagen med noget Sytøj; Frugttræerne står nu i det vildeste Flor - jeg tror aldrig de har blomstret så overvældende som i Aar - det er simpelthen Blomster altsammen - hvertandet Træ røde - hvertandet snehvide; og Pæretræerne ligeledes snehvide - og så dette vidunderlige Vejr til Blomstringen - Bierne muntrer sig ordentlig - jeg nyder Haven intensivt, også fordi den nu er så velholdt i alle Retninger - også med Gødning, Beskæring osv, den er virkelig fuldendt; mit Telt er trådt i Funktion - dvs. der er lagt Gulv - nemlig Græstørv fra Engen - og en Liggestol sat op - derinde tog jeg Middagssøvnen i Dag - efter først at have ligget og frydet mig over alle Frugtblomsterne - fra Teltet kan jeg overse hele Haven.
+Jeg har siddet i Aften og arbejdet med en Oversættelse (Fordanskning) for Myschetzky - Klokken er snart 10 - og jeg har en Masse at fortælle. (Apropos M. - fik du nogensinde læst "Nøglen" - den russiske Roman, du lånte af mig fra Zarrigets sidste Tid?)
+Mit Brev i Søndags sluttede med, at M. kom. Han blev til Aftensmad - da han er ensom og ulykkelig (?) - nemlig bortgået fra Kone og to voksne Børn, det er jo altid et foretagende, og han synes at være glad ved at komme herud til os. Lidt ud på Aftenen kom så Heilmann med en tysk forhenv. Kaptajn, Hr. Albrecht - flygtet, da han var med til et Komplot mod Hitler! De vilde frygtelig gerne leje Thopedeaborg m. Annexet osv - var begge vildt begejstrede for Haven - og hele Menagen; Albrecht var meget interessant - højst kultiveret - havde på 3 Aar lært sig fint Dansk, kendte forud fra Oversættelser en Mængde dansk Literatur, som han nu havde læst på Dansk! De vilde komme midt i Ugen og aftale, hvad de selv skulde medbringe. Mandag Aften kom mit søde Nus - strålende glad fra Sverrigsturen med Edith (Fru Madsen) - de var kommen til Københ. Søndag Aften Kl 12, Nus havde så overnattet hos Edith. Næste Dag gik hun ud til Kunderne med sine 2 Kofferter - fulde af Nyheder (de var hos Terp inden Afrejsen til Sverrig - hvor de iøvrigt købte en Masse nye morsomme Ting, i Glas altså) - og tænk dig hun fik Bestillinger for over 600 Kr! noget uhørt i Sommertiden - de har endnu aldrig haft så meget Sommerarbejde. Og i Aftes
+2/
+kom en forhenv. Skolekammerat fra Lyngby, som skulde købe en Brudegave - hun købte et Likørstel til 15 Kroner. Og i Dag telefonerede Minna - (de har fejret Mogens' fine Examen - han har stået berømmet i alle Aviser - 188 points - der skal 175 til Udmærkelse - og han er vist Landets yngste Jurist - de er lykkelige) - Minna ringede altsaa i Dag og bestilte en Sølvbryllupsgave til et Lægepar - med opgivne Motiver (Nus sagde, det var næsten som til en Selskabssang!!) - det bliver dyrt! de bør også straffes, fordi de aldrig når herud, hvilket Axel (ikke jeg) er meget fortørnet over! Axel føler sådant som en Tilsidesættelse - men Herregud - - -. Dog skal jeg ikke nægte, at jeg blev lidt frapperet da Minna sagde, at Sjums og Ole havde besøgt dem for en Ugestid siden - Sjums' Operation var forlængst vel overstået - og jeg skrev igår et bekymret Brev til hende og spurgte, hvornår hun skulde på Hospitalet! Nå. Schwamm d'rüber. -
+På Lørdag får Axel Sommerferie og samme Aften skal vi til det store årlige Drikke og Dansegilde hos Ungkarlene; Nus har i den Anledning købt sig en henrivende Swingkjole, som klær hende bedårende. Jeg har været til hos ["til" overstreget; "hos" indsat over linjen] den lokale (gode) Syerske, som "omforandrer" min sidste Brudekjole, som var af Natursilke - med et småternet grønligt Mønster, som i Aar er meget moderne - den tegner til at blive nydelig. Og vil du tænke dig, af Mors gamle, sorte Råsilkeoverstykke har hun syet en tip top moderne Swagger, som er bleven et helt Pragtstykke, jeg synes, det er så morsomt, at Mors gode Klædningsstykke nu igen kommer til Ære og Værdighed; jeg har passet godt på det og luftet det hvert Forår af Kisterne.
+Både Nus og jeg glæder os nu en Streg mere, som man jo gør, når Stadsen er i Orden.
+På Grund af de formodede Lejere tog jeg fat i Mandags på at gøre hovedrent i Thopedeaborg, der var helt stuvet til med en Masse Sager, som jeg måtte flytte ud i det tømte Tørvehus - skønt gamle Albertsen hjalp mig godt med al Flytningen, oversteg Foretagendet dog meget mine svage Kræfter - men yndigt blev der. Næste Dag kneb det derfor - men der var ingen Vej udenom, nu kom Turen til Endevending af de tre store Kofferter fulde af forskelligt Tøj - alt blev luftet i Solen - sorteret - Vintertøj pebret ned - jeg arbejdede begge Dage fra 6 Morgen til 6 Aften. Og tænk - så kom de Snøbler slet ikke. Axel ringede Heilmann op i Dag - de kommer først efter Pinse - Bæster, jeg havde altså ikke behøvet forcere Arbejdet sådan. Nå, så tog jeg to rolige Sydage i Haven, igår og i Dag, og er nu frisk til Pinserengøring i Morgen og Lørdag. Fru Pilegård, Sallinge, har skreven, at hun i Morgen afsender nogle slagtede og istandgjorte Kyllinger til Pinsehøjtiden - lubra! Og arme lille Munter skal opereres i Morgen paa begge Øjne (lokalbedøves) af Dyrlægen. Frk. Halle (Rævehalle) som er Sygeplejerske har lovet at assistere; vi var derovre i Aftes - så Ræveungerne, de er bedårende - blåsorte med hvid Dusk på Halen! under Burene løber hvide Kaniner på saftigt Græs - Rævetænderne løber i Vand. En af hendes 200 Kyllinger var bleven bidt ["bidt" overstreget] hugget i Nakken af en [teksten fortsætter i venstre margen s. 4; lodret:] Skade, hun havde givet den Hefteplaster på; der som en Hætte gik helt ud over Hovedet, om Halsen et Bind - den var uhyre komisk, lignede Bodil Ibsen som Maria Stuart (s 1' Side) 
+[Indsat i venstre margen s. 1; lodret:] Mere var der ikke om Kyllingerne. Søren Madsen og Edith var der i Aftes og købte for 22 Kr. af Nus (foruden for 170. - forleden!) Hils nu alle dine gode! Bibbes Blomst er stadig herlig! 
+Tusinde Hilsner, søde lille Junge, fra Dis. Nus hilser!</t>
+  </si>
+  <si>
+    <t>1939-09-14</t>
+  </si>
+  <si>
+    <t>Ingrid Fensbøl
+Axel  Müller
+Janna Schou</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvem Gudrun og Arnold var.
+Thopodeaborg var et havehus, som Astrid Warberg fik bygget som en kopi af det legehus, som hun og hendes søskende havde i deres barndom på gården Erikshaab.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8402</t>
+  </si>
+  <si>
+    <t>Astrid Warberg er kommet hjem efter næsten tre uger på Sallinge Kro, og nerverne er kommet i ro. Axel Müller hentede hende dagen før på banegården, og de flotteste sig med en taxa hjem. Det er svære tider, men man må leve godt, indtil katastrofen indtræffer. 
+Det var dejligt at komme hjem til nykalkede vægge og lofter, ferniserede gulve og en have, der bugner af blomster og frugter. Axel og Janna/Nus havde savnet Astrid. 
+Astrid giver Johanne/Junge Larsen et kvartalsabonnement på Politiken i fødselsdagsgave.
+Ingrid Fensbøl, som er telegrafist, bor nu i havehuset Torpedeaborg.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/DtZy</t>
+  </si>
+  <si>
+    <t>[Med sort blæk på kuvertens forside:]
+Fru Johanne Warberg Larsen
+Lindøgaard
+per Dræby
+Fyen.
+[Med blå kuglepen på kuvertens forside:]
+søn. 13-2-2000.
+(Bibbe.)
+[I brevet:]
+Hareskov, 14' Sept. 1939.
+Kæreste lille Junge!
+Ja, så er man hjemme igen efter næste 3 Ugers Ophold i Sallinge Kro, hvor jeg er kommen mig rigtig godt, i hvert Fald er Nerverne langt bedre og dermed følger også flere Kræfter. Jeg havde en dejlig Rejse igår, sad på Dækket hele Tiden i næsten Sommervarme; Gudrun havde medgivet mig en herlig Pakke Smørrebrød, og da jeg åbnede den, lå der to store fine Mavebæltecigarer - hun er altid så sød. Axel tog imod mig på Banegården, han var smilende og i godt Vigueur - og vi kørte i Bil lige til Døren - egentlig en utilbørlig Flothed i disse Tider, men hvad, hvis alting revner, så lad os dog leve normalt og godt til det sker; jeg føler overfor en eventuel Katastrofe her i Landet nærmest som overfor Lynnedslag, når Uvejret er "oppe over" - man er beredt på det værste men håber dog stadig det bedste. - Herinde tog en glad og smilende Nusser imod os, hun var ved at lave Middagsmad; Axel og jeg gik så en Runde i det meget fine Hus, det er for lækkert, når sådan hver en Krog er bleven endevendt, alle Lofter hvidtet, og alle Vægge kalket - samt hvert et Gulv ferniseret; her var den lifligste Duft af Fernis overalt - i Dag kan jeg ikke mere mærke det. Så gik vi ud i Haven - det er forbavsende, hvor alting gror og vokser i en Have på 3 Uger - jeg syntes, det så helt fremmed ud næsten; alle Stauderne er nu på deres højeste, Georginer gløder, Roser begynder så småt igen og alle Frugttræerne har fået Stivere, sådan bugner de med Æbler og Pærer. Så spiste vi en festlig lille Middag i det smukke, lyse Køkken - jeg var glad ved at være hjemme, og de syntes at være glade ved at have mig igen; for som de begge sagde: Prikken over i'et mangler jo overalt. - I Dag har jeg virket fra Morgen til Aften med "Prikkerne" - (det havde jeg ikke kunnet før Rejsen!) - det er dejlig sådan at tage sit Hus i Besiddelse. - 
+Søde lille Junge, jeg har nu opfunden en Fødselsdagsgave til dig, som jeg håber du vil synes om, nemlig et Kvartalsabonnement på Politiken nu fra 1' Oktober (så husk at opsige Søndagsnummeret, som I holder!) - Axel bestilte det i Dag og du får det fra den 20' ds (det er gratis Måneden ud, vèd du nok) - - gid jeg nu har truffen det rigtige, lille Junge, ja, jeg kan jo ikke skrive: og at du vil have Glæde af det, for det kan man ikke af Aviserne for Tiden - Vorherre bevares, de er jo gale allesammen.
+Nus har i Aften hørt fra Arnold - det var en stor Lettelse for os. - Nu skal vi samles til en lille Aftenkaffe herinde hos mig; Ingrid Fensbøl bor stadig i Thopedeaborg - hun er Telegrafist og ved at omkomme af Arbejde. - Ferien tog de fra hende lige da hun skulde ha' den - 1' Sept.
+Tusinde kærlige Hilsner fra din Dis.</t>
   </si>
   <si>
     <t>1940-02-25</t>
   </si>
   <si>
     <t>Elena Larsen
 Jens Larsen
 Peter Andreas Larsen
 Peter Magnussen
 Alhed  Møhl, Lysses datter
 - Spies, Frøknerne
 Ane Talbot
 Viggo Winkel</t>
   </si>
   <si>
     <t>Det er frostvejr, og der er mange fugle i en våge ved Langebro. Larsen maler akvareller blandt andet fra vågen set fra Frøknerne Spies' vindue.
 Salget Winkel &amp;amp; Magnussens auktion var ikke ret godt, men en del af billederne var også uden fugle. 
 Der er lunt og godt på Møllebakken, men man har måttet slukke fyret i Værkstedet, da det var for dyrt, og der er rationering.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/qlFP</t>
   </si>
   <si>
     <t>Kjerteminde Søndag 25 Febr. 1940.
 Kære Lysse!
@@ -11055,51 +11415,51 @@
   <si>
     <t>https://fynboerne.ktdk.dk/d/dfkr</t>
   </si>
   <si>
     <t>Kjerteminde 4 Septbr. 1940.
 Kære Lysse!
 Jeg fik et Brev fra Dig dateret 9/7 40 og en eller 2 Dage efter fik Puf et Brev dateret 20/7. 40. Puf mener at det var omkring første Aug. og at han svarede Dig samme Dag, og jeg mener at jeg skrev til Dig omtrent samtidig med Puf. I Dag kom Dit Brev fra 28/8. Tak for det! Det er dejligt at høre at I har det godt. Det har vi ogsaa. Lugge er for Tiden hos Elle og var her i Gaar til Middag og Aften henholdsvis stegte Rødspætter og Sukkermajs. Vi fik forleden af Christiansen en hel Ds ægte Ansjoser hvoraf vi spiste en kogte og lagde en stor Krukke fuld, ned i spansk Salt, en Del har vi nu taget op og lagt i Olivenolje. Vi har smagt dem og de smager meget nær som Sardeller, men vi tror de bliver bedre naar de bliver lagrede. Jeg fik for ca 3 Maaneder siden 6 Swinhoefasanæg af Chr. og lagde en af de smaa Høns paa dem den fik 3 Kyllinger hvoraf en Kat om Natten tog den ene i Vinhuset, hvor jeg havde anbragt dem uden at bemærke at der var en Rude ude i Gavlen. Om Aftnen kom en Mand der bor hos Hinkes med en Agerhønsekylling og spurgte om det ikke var en Dværgkylling der var bleven borte fra os, den gik og peb ovre i Gaarden. Jeg fik den saa og satte den til Hønen og da de havde staaet i en lille Indhegning paa Plænen en halv Snes Dage lukkede jeg dem ud. Fasanerne 2 Hønekyllinger har de sidste 14 Dage siddet i Toppen af Æbletræet, men Agerhønen der er en Hane gaar endnu ind i Kassen med Hønen, om Dagen følges de ad. Agerhønen kommer naar jeg kalder og spiser af Haanden. En Ræv tog forleden en Rugehøne og et Par Dage efter, en Ederfugl. Vi satte en Saks i Hegnet hvor den havde slæbt Ederfuglen ud og fangede et Pindsvin men næste Morgen skød Puf Ræven paa Gang ved Bassinet. Han sad i Lysthuset. En anden Ræv tog samme Nat ca 20 Ænder og Gæslinger fra 555. Kabell ringede og hilste fra Jer saa snart han kom hjem. Det lyder meget fristende, men jeg vil nu betænke mig en hel Del før jeg bestemmer mig til at tage op til Jer, og der er meget lidt Sandsynlighed for at jeg gør det. Marie kom her i Gaar fra Lindøgaard hvor hun har været i 4 Uger og nu bliver hun her en bitte Tid. Vi fik i Dag et Knippe Vildt fra Bech Thomsen ved Fiilsø bestaaende af 8 forskellige Arter: Graaand Skeand Krikand Hjejle Brushane Kobbersneppe Hvidklire Islandsk Ryle. Jeg har vel fortalt Dig at jeg er bleven Æresmedlem af ”Jagtselskabet Fiilsø”. Jeg er ogsaa bleven statpensioneret med 300 om Maaneden fra 1 April og saa længe jeg lever. De ankommer regelmæssigt den 1st i hver Maaned. 
 Til de 2 Fasanhøner som jeg nævnte ovenfor har jeg en Hane fra i Fjor som jeg fik af Chr. Det er en meget smuk Fasan Rød om Øjnene [Tegning] med rødt Næb og røde Ben, sort paa Hals og Krop med blaa Fjerkanter som en Urhane Skulderfjerene røde med Kobberglans og Vingerne med grønne Kanter, en lille hvid Top og hvid Baghals og mellem Skuldre og hvide mellemste Halefjer. Størrelsen omtrent som alm Fasan. Det er meningen jeg vil sætte den ud til Hønerne til Foraaret hvis det lykkes dem at overvintre. Af Fuglene i Volieren har Svenskiriskerne ynglet (4-5 Unger) og ligesaa Bjærgiriskerne, men de sidste blev kun halvvoksne. Jeg skal hilse fra Marie, ogsaa fra Else og Puf der er cyklet ud paa Taarbystranden for at se efter Champignoner. Mange Hilsner til Jer allesammen fra 
 Din Far.</t>
   </si>
   <si>
     <t>1940-10-03</t>
   </si>
   <si>
     <t>Lauritz  Brandstrup
 Marius Christiansen
 - Gosch
 Elise Hansen
 Else Jensen
 Jens Jensen
 Johannes V. Jensen
 - Kabell
 Jens Larsen
 Jonas Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 Ejvind Møller</t>
   </si>
   <si>
     <t>Elena og Johan Larsens nye søn var Johannes/Jonas Larsen. 
 En tegning af et vikingeskib optrådte på etiketten til en af de øl, som Andreas/Puf Larsen bryggede. Den omtalte sag må have handlet om hans ret til at bruge dette motiv. 
 Swinhoesfasan er en hønsefugl, der lever i blandt andet Taiwan (Wikipedia marts 2022).
 Det vides ikke hvad "den Clement" er.</t>
   </si>
   <si>
     <t>Johannes Larsen skriver tillykke med den nye søn.
 Jens Jensen er blevet kredslæge.
 Andreas/Puf har vundet varemærkesagen, men har fået en sror advokatregning.
 Johannes Larsen har fasankyllinger, en agerhøne, dværghøns mm. En ræv tog en edderfugl, hvorefter Andreas/Puf skød den. 
 Larsen har været på Langeland for at se på skarvkolonier. En skovrider gav ham en tobaksdåse, som har tilhørt Lauritz Brandstrup, og Andreas/Puf har fået den. 
 Familien har fået både ansjoser og sild, og de spiser også af de fisk, som Christiansen kommer med til odderne. 
 Johannes Larsen er blevet æresmedlem af Jagtselskabet Fiilsø.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/azsA</t>
   </si>
   <si>
     <t>Kjerteminde 3 Octbr 1940.
 Kære Lysse og Bimse!
 Til Lykke med den nye Søn! Jeg har været en Uges Tid i Kjøbenhavn for at faa gjort noget ved mine Tænder og var et Par Gange hos Elise. Jeg var ogsaa hos Johannes V’s der var glade ved at Jens var bleven Kreslæge i Kallundborg incl. Samsø; nu kan han jo nemt sejle til Kjerteminde. Jeg traf ogsaa Dede hos Magisterens. Puf vandt den Varemærkesag ved Sø og Handelsretten og Gosch blev dømt til at betale Sagsomkostningerne med 150 Kr. hvad der jo er som en Skræder i Helvede da Sagførerne skal have 800 K. deraf 400 til Ejvind Møller, som jeg traf hos Johs V. og fik til at tage Kunst for Beløbet. Naar Du ikke har set min Skrift siden Februar er det ikke min Skyld. Jeg har bl.a. skreven 2 Breve til Dig i Septbr, det ene d. 25/ [”25/” overstreget] 4/9. Lad mig vide om Du faar dette? det er jo ærgerligt at betale den dyre Porto naar Brevene ikke bliver besørgede. Vi har faaet et nyt, graat Gulvtæppe i Dagligstuen og lagt Resterne af det gamle i Trappestuen. Vi havde en Dværghøne der gik i Haven med 2 Svinhoefasankyllinger og en Agerhønekylling, den sidste en Hane der er saa tam at den kommer naar jeg kalder og spiser af Haanden, den er nu voksen og næsten helt i Voksendragt, men jeg lukkede dem ind i Volieren da jeg rejste til Kjøbenhavn. For ca 14 Dage siden tog en Ræv en Ederfuglehun her i Haven og vi satte en Saks hvor den havde slæbt den gennem Hegnet, der sad et dødt Pindsvin i den om Morgnen. Om Aftnen satte vi Saksen igen efter at have lukket Gæs og Ænder ind ved Bassinet og uden at jeg vidste om det satte Puf sig op i Lysthuset med Bøssen og skød Ræven paa Gangen ud for Bassinet, Skindet er nu i Odense hos en Bundtmager. Til Lykke Bimse med Staalvasken og den fynske Pige ja og Vej og Baad og Aal og Gedder. Lad mig bare faa den Clement herover. Jeg var en Gang i Sommer paa Langeland for at se en Aalekragekoloni ved Tranekær Slotssø, der har været der de 3 sidste Aar, der var et Par og Tyve Reder i Elletrær ved Søen, men der skal have været omtrent dobbelt saa mange i Fjor, en Del af Redetræerne var fældet
@@ -11225,100 +11585,324 @@
 Hvordan gaar den med Svea? Det forlyder at hun skal have en lille.
 JL.
 Johannes Larsen
 Kjerteminde
 p.T. Sandfær pr. Vind Station</t>
   </si>
   <si>
     <t>1942-01-10</t>
   </si>
   <si>
     <t>Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Ruth -
 - Bilde
 Erik Høgsbro
 - K, Lindøgaard
 Jacob Lange
 Adolph Larsen
 Andreas Larsen
 Grethe Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
 Marie Larsen
 Vilhelm Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Louise Løgstrup
 Cathrine Meyer
 Ellen  Sawyer
 Lasse Taaning
 Astrid Warberg-Goldschmidt
 Erik Warberg Larsen
 Martin Warberg Larsen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Jens Hansen, som først ville sælge en gård og derefter ikke ville, var. Heller ikke hvem Ruth var. 
 Sagen om at "Agraren var gaaet" og "til vor store Lettelse nøjedes det med den ene Dag": Adolf Larsen var kvartalsdranker.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0211</t>
   </si>
   <si>
     <t>Johanne Larsen blev glad for Bibbes brev. Johanne havde ikke råd til større julegaver. Hun ville gerne hjælpe Bibbe mere. Nu betaler hun hendes tandlægeregning - eller rettere: Martin/Manse gør det. Det var dyrt at holde jul.
 Løgstrups på Lindø vil sælge deres gård, og Erik/Tinge har budt på den. Der skal rejses penge til sagen ved at sælge dyrene og malerier. Lasse Taaning kan låne familien 1000 kr. De vil helst ikke låne af Vilhelm/Klaks Larsen. 
 Marie skal rejse nu. Nytårsaften var smuk og krigsvemodig. 
 Adolph har haft en "tur", men den varede heldigvis kun én dag. 
 Måske kan Johanne og familien låne af Ellen.
 Jacob Lange er død.
 Mon Bibbe møder nazister blandt lægerne?</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/dwSj</t>
   </si>
   <si>
     <t>[Håndskrevet af ukendt/Bibbe:] 15-6-03
 Lindøgaard. Lørdag Aften 10-1-1942
 Kære lille Bibbe!
 Ja, du har saa sandelig Ret i, at dine Breve betyder (mindst) lige saa meget for mig som omvendt, og du kan tro, jeg blev lykkelig over endelig i Dag at faa et Brev fra dig – jeg havde jo hele Tiden sat min Næse op efter at faa et Brev som ”Kvittering” for Julebreve og -pakke, og var meget dybt skuffet, da Marie og ikke jeg fik et. Naa, men i Dag kom det, og saa taler vi ikke mere om det, men du faar saa mange Tak for det. Aa, den Pakke kunde saamænd have været meget mere indholdsrig end den var, men jeg havde ikke flere Penge og Mandfolkenes Gaver var jo sandelig store nok, men Penge fylder jo nu en Gang ikke saa meget. Tænk, at du skal give 40 Kr. for et Par Sko, vor Herre bevares! Du kan altsaa ikke en Gang tjene til et Par Sko paa 1½ Maaned, der er nu ikke rigtig Forhold i det, men vi maa jo huske paa, at du er i Lære. Jeg vilde saa gerne hjælpe dig noget mere, men ser du, nu vil jeg til at betale din Tandlægeregning paa 115 Kr. d.v.s. Manse betaler den, naar han nu faar Roepenge, som han ikke har faaet endnu og saa betaler jeg dem af hos ham. Jeg har ingen store Udgifter for mig, har lige faaet Tabletter og Hørfrø for 14.15 Øre samt betalt en gammel Regning hos Bisgaard paa 5 Kr. (haaber det er rigtigt, det var et Par Strømper; de er jo altid akkurate der) jeg fik jo 15 Kr. til Jul, 10 af Tante Else og 5 af Far, saa jeg kan undvære 30 Kr. af mine Januar Penge. Saa vil jeg skrive op, hvad jeg lægger ud her i Husholdningen og andet, det skal ogsaa regnes med til Afbetaling paa Tandregn.; det har jeg jo ellers aldrig været saa nøjeregnende med, men du kan stole paa, det løber op. Jeg vilde ellers ikke have fortalt dig, at jeg betaler den, men gør det altsaa alligevel, fordi du ellers maa synes, det er mærkeligt, at jeg ikke hjælper dig noget mere. Du er dog den største af alle mine Interesser, og jeg selv har jo ikke noget videre at give mine Penge ud til; Jul er jo en dyr Omgang, Frk. Kr. fik en Gave (Undertøj) til 15 Kr og Mandfolkenes kostede 33 Kr, Marie fik 5 Kr. og 4 Kr. til en Krans til Fars Grav, Tante Dis Paalægsgafler – husker ikke Summen, men det hele løber op - - alt dette skrives for at du kan forstaa, hvad alt mit Mammon gaar til. - - Naa, nu skal du høre om en Sag, der optager alle Sind og Tanker 
 2.
 her paa Lindøgaard i disse Dage: Løgstrups nede paa Lindø vil sælge deres Ejendom og Tinge er Liebhaver!! Nu gaar vi samme Omgang igennem som da Jens Hansen vilde sælge, men alligevel ikke vilde, lad os nu haabe, at vi ikke skal gaa samme Skuffelse igennem igen. Han forlanger 28.000 Kr, hvad vi synes er en stiv Pris, men som Høgsbro, Landsretssagføreren i Odense, ham med Saneringslaanet, mente var uhyre billig. ”Skynd Dem hjem og køb” sagde han til Tinge ”inden Manden sætter Prisen op.” Løgstrup var hernede i Forgaars Aftes for at meddele dem sin Pris altsaa 28000 og i Aftes gik Drengene derned og bød 26.000 Kr. og saa maatte de tage Kaminen (som de elsker) og deres Lysekroner og Gardinstænger med – hvad jeg troede var en Selvfølge – L. sagde saa, at han vilde sige dem straks, at han ikke vilde sælge, før han fik talt med sin Mor; hun bor i Jylland og han var i Dag ude at blive fotograferet til Rejsen. 
 Det værste er, ar der skal rejses 13000 Kr. da der kun kan blive 14000 i Prioriteter, saa har vi jo 27000, hvilket er den Sum han antages at vilde sælge for. Du siger vel, hvor i al Verden, vi vil rejse alle de Penge fra, og det maa du nok sige der maa sælges los af Dyrene her paa Lindøgaard og naar Tinge saa har købt, sættes noget af den gode Besætning der ned fra herop. 8 af vore Malerier er draget ud til Las i Dag han skal vurdere dem, og det formodes af Las (ikke af Puf) at Diskontokassen vil laane med dem som Pant. Jeg tror som Puf, at den gaar ikke, men saa maa vi finde andre Udveje. Tinge maatte haave Fjervognen med de to Heste for derud for at faa alle de Malerier transporteret derud; han gæster rigtig Kjertem. i disse Dage; i Gaar var han [”han” indsat over linjen] baade derude for at tale med Las, som altsaa fandt paa det med Diskontokassen, derfra kørte han med Sv. Hansens Lastbil til Odense og talte med Høgsbro og endelig paa Lindø for at give Løgstrup Buddet. Saa du ser, han ligger ikke paa den lade Side. I Gaar traf han tilfældig Lasse Taaning og fortalte ham om det hele. Lasse sagde straks ”du kan godt laane et Tusind Kr. - eller noget – hos mig.” Vi syntes, det lysnede paa det hele med den lille Solstråle. Kan vi undgaa at gaa til Klaks, vil vi jo helst, men Udvej skal vi finde. Nu er det jo knagende spændende, hvordan Løgstrup er stemt, naar han kommer hjem fra Jylland; det er 
 3
 jo i det hele taget spændende Dage, vi gennemlever og Resultatet kender jo ingen, men jeg syntes du skulde være med i det. Klokken er 12, Midnat, og Tinge ventes hjem fra Kjert. hvortil han igen cyclede saa snart han ved halv 6 [”6” indsat over linjen] Tiden vendte hjem med Køretøjet. Det er Maries sidste Aften derude; hun og Katrine Meyer rejser i Morgen, M. udsatte sin Rejse 2 Dage for at følges med hende; Rie rejste herfra i Søndags, altsaa for en Uge siden. Vi havde en smuk Nytaarsaften, der var noget eget højtideligt over den, Juletrætet [de sidste bogstaver i ordet overstreget og over linjen indsat ”et”] tændt og smukke Kor i Radioen, den sidste Fl. Kirsebærvin var gemt til Nytaarsaften Der var en Slags vemodig Højtidsstemning over det Hele ved Tanken om, at det er et nyt Krigs og Rædselsaar vi gaar ind i, det var næsten som om alle i Radioen var sært bevægede – eller var det kun hos os selv den Stemning var? Nu maa Tinge da snart være her, jeg kan i hvert Fald ikke skrive mere, men maa fortsætte i Morgen. Godnat lille Bi.
 Mandag Det blev ikke til noget i Gaar. Lasse Taaning var her, kom lige til Eftermiddagskaffen og vi havde en af vore Julelagkager, som havde ligget hen; den sidste Aften, som Rie var her blev ikke noget festlig, for Agraren var desværre gaaet, men til vor store Lettelse nøjedes det med den ene Dag og han blev straks i Orden, glad og veltilfreds, saa det kom vi nemt over, det er dog ogsaa uheldigt, at det altid skal komme, naar Marie er her – hun sagde ellers en Gang, at bare hun var her, saa skete der ingen Ting, det er nu ikke rigtig slaaet til.
 Mens jeg husker det, vil du saa ikke huske mig at svare mig paa, om du havde de bøger af F. Elles. Lasse blev paa en Maade en Skuffelse, for vi havde tænkt os, at han ejede mange flere Penge og at han mulig vilde laane os flere end de Tusind; vi spurgte ikke direkte, men i Samtalens Løb kom det frem, at han kun havde det ene Tusind og at dem maatte Tinge laane. Nu har Manse regnet efter og mener at der kan skaffes 9000 ud af Gaarden, men det er rigtignok ogsaa at skrabe Bunden – Salg af to store Heste, et af Føllene, 2 Kvier, 1 Ko, for 1000 Kr. Korn – men det er jo ogsaa strengt at komme af med saa meget dog – der maa ofres noget for at faa det Salg til at glide; hvis han nu bare vil sælge. Løgstrup rejste til Jylland i Gaar og ventes hjem i Dag.
 4.
 Du kan forstaa, det er spændende om hun hans Mor [”hans Mor” indsat over linjen] vil hjælpe ham til Køb af en Gaard, hvis hun ikke er gaaet ind paa det, ligger det hele, og alle vore Regninger har været forgæves. Saa snart der foreligger noget, skal jeg skrive. 
 Elle er jo et af vore Haab, men Lasse mente ikke, hun var kommen hjem; hans Mor havde ordnet Erindringsmærker for hende, og de var ikke hentede endnu; jeg kan slet ikke forstaa det og det er væmmeligt ikke at vide noget - - - - naa, dette inspirerede mig til at gaa hen og ringe til Else, som fortalte, at hun kom i Aften; hun havde været c 1 Uge hos Lugge efter sin Hjemkomst fra Stockholm; desværre var Lug. bleven syg af Angina og haft temmelig høj Feber og ligger hele den Uge, Elle var der, hvilken Skuffelse for dem begge to. Mine og Sven havde fyret i tre Dage, saa det havde været rart for hende at komme hjem. Det bliver interessant at høre om hendes Rejse – navnlig fra Stockholm de kan jo kun skrive til hinanden om rene Hverdagstingting.
 Nu har vi nydt en dejlig Rødbedeboeuf, den er Frk. Kr. efterhaanden ferm til at lave, Løg kan vi da heldigvis faa endnu. Hun begynder da saa smaat at kunne lave god Mad; i Begyndelsen forstod hun slet ikke at ”smage til” hvilket jo er noget af det vigtigste, men jeg har herset og belært det, jeg kunde og som sagt det begynder at lysne. 
 Fik du Udklippet om Jakob Langes Begravelse? Jeg ved ikke, hvad han døde af, men han var bleven mager og kraftløs i Løbet af det sidste halve Aar. - - Følger du med i Verdensgangen kan du nogensinde høre dansk Londonpresse? Ellers kan jeg jo godt af og til fortælle lidt derom - Det gaar jo godt, selv Japanerne bremses dog noget af Kineserne. Træffes du meget med Nazister?? Hvordan er Lægerne i den Henseende??
 Hvor er det morsomt at høre om Læsningen, når skal I have Eksamen?? Hvordan har Bilde det? du har maaske ikke saa meget at gøre med hende, nu da I ikke bor sammen.- Vil du ikke give mig Ruths Adresse, vi fik Kort fra hende til Jul fra Kbhvn. og fortælle mig lidt om lille Grethe (Tinesen) hende fik vi ogsaa Kort fra, gik det i Orden med at faa sendt Penge hjem fra Tyskland?? Knæet er kun middelmaadigt, men Vinteren har dog vist Indflydelse, mon ikke, jeg synes gærne det er værre om Vinteren. - - nu er det vist snart Frotid, Peter kom nu – han lod sig i Gaar, Sønd. Eft. bevæge til at blive til Kaffe, spiste Lagkage, røg en Cigar og var hyggelig – let genert fordi Lasse var her. Peter er nu henrivende som du siger
 [Skrevet på hovedet øverst s1:]
 Saa tilsidst kun Hilsen fra Far (som sender dig Cigarer) Drengene og Peter. Dog flest fra Mutteren.</t>
   </si>
   <si>
+    <t>1942-11-11</t>
+  </si>
+  <si>
+    <t>Louise Amstrup
+Thora Cohn
+Adolph Larsen
+Andreas Larsen
+Else Larsen
+Jeppe Larsen
+Johannes Larsen
+Marie Larsen
+Vilhelm Larsen
+Axel  Müller
+Meta -, pige i huset hos Johanne C. Larsen
+Sofie -, pige i huset på Lindøgaard 1942
+Ellen  Sawyer
+Ane Talbot
+Albrecht  Warberg
+Conrad Warberg
+Else Warberg
+Karen Warberg
+Marie Warberg
+Erik Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>"Jeg har stridt den gode strid, fuldført løbet og bevaret troen." Paulus' 2. brev til Timotheus, kap. 4. 
+"I dem har jeg ikke behag". Prædikerens Bog 12,1.
+Else Warbergs pigenavn var Brandt. 
+"Lases": Johannes Larsen blev kaldt Las. Lases er medlemmerne af hans husstand, hvilket vil sige ham selv, Andreas/Puf og Else Larsen og deres børn, Ane, Thora og Jeppe Larsen. 
+Et saltkar fra Ensomhed: Laura og Albrecht Warberg (Johanne og Astrids forældre) boede de første år af deres ægteskab på gården Ensomhed i Heden på Fyn. 
+Else Warbergs brors datter og hendes søsters sønner kendes ikke. Martha West samt datteren fra Hedengaard er også ukendte. 
+Karen Warberg blev kaldt Nina. Hun og hendes søstre blev desuden med en fællesbetegnelse kaldt Titterne.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8405</t>
+  </si>
+  <si>
+    <t>Det er trist, at Astrid/Dis Warberg stadig er syg, og at hun ikke kan stole på sin læge, som oven i købet er nazist.
+Johanne/Junge Larsen har haft travlt med brevskrivning og med at brodere en sengeforligger til Ellen Sawyer samt en pude til Laura/Bibe Warberg. Til jul kommer Marie Larsen, Ellen Sawyer og måske Laura.
+Andreas/Puf og Else Larsen samt Erik/Tinge Warberg Larsen var med til Else Warbergs begravelse. De fulgtes med en masse fra Elses familie i rutebilen. Døtrene/Titterne serverede smørrebrød, og derefter drog man til kirken. Præsten kaldte i sin tale Else for en "lady". Efter kirken blev der serveret en treretters menu.
+Johanne/Junge Larsen havde sendt en krans. Det var godt, at Else slap herfra nu, for hun led. Datteren kunne desuden snart ikke holde til mere pasning og manglende nattesøvn. Johanne holdt meget af Else, og de skrev sammen.
+Johanne har haft Johannes, Andreas og Else Larsen til middag; dyreryg. Hun havde fundet sit fineste porcelæn frem.
+Johanne kan ikke forstå, at Axel Müller kan holde ud at høre radio en hel aften. - Hun har sat mørklægningsgardiner op.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/gNWA</t>
+  </si>
+  <si>
+    <t>Lindøgaard 11_te_ Nov. 1942.
+Kæreste lille Dis.
+Hvor er det dog kedeligt, at du saadan bliver ved med at være syg; hver Gang jeg faar Brev fra dig, er det en slem Overraskelse at se Blyanten, for jeg har hver Gang gaaet med Forestillingen om, at du forlængst var i Oden igen; jeg er jo nemlig, som du skrev om det straks, gaaet ud fra at det var en Influenza-Forkølelse og en saadan faar jo en Ende, men det maa altsaa være noget andet mystisk - Maveforkølelse lyder da ganske fjollet, men Galde forstaar man sig jo ikke paa, jeg mener hvordan det optræder; jeg synes det er noget kedeligt noget, lille Dis; man vil dog altid gerne vide Besked med, hvad man ligger for og ikke nøjes med bare Symptomerne. Det er meget slemt, at I, som har saa forfærdelig meget med Sygdom, ikke har en Læge, som er dygtig, og som I kan have Tillid til. Bare det, at han er Nazist maa jo svække ens Tillid til ham - det er ikke de gode Elementer, der gaar den Vej. Tak for dit lange Brev, du sanker gloende Kul paa mit Hoved - jeg burde have skrevet noget oftere, især nu da du er syg, men hvis du vidste, hvor jeg har skrevet i den senere Tid, især til Bibbe, men Tante Elses Død gav mig ogsaa saa meget Skriveri og saa har jeg maset med noget Sytøj, der skulde være færdigt. Vil du høre om det? Jeg har taget mig sammen til at sy en Sengeforligger til Elle til Jul; samme Mønster som den Pude, jeg lavede til dig, og der er 60 Firkanter og Sofie, som skal sy Foer paa for mig, spurgte efter det, da hun gerne vil have det fra Haanden; saa kom jeg i Tanker om, at lille Skipper, som er syg, da ogsaa skulde have noget syet og saa masede jeg videre med en Sofapude, (samme Slags) som nu er færdig men mangler Monteringen - hvilket næsten er det værste, fordi der jo er Grænser for det Materiale, man kan finde i sine Gemmer. Ved Siden af er der jo denne stadige Flod af Stopning og Lapning; landbrugsarbejdende Mandfolk er sene at sy om! Men som altid, lille Dis, Undskyldninger er Anklager, og jeg føler min Samvittighed over for dig sort. 
+Dejligt, at du var saa glad ved Æblerne, men du kommer ogsaa til at betragte dem lidt som en Slags i god Tid Julegave - Forsendelser nu om Dage tager til ens Portemonnaie; og saa er det et Ord, at du nøjes med at sende mi_g et Julebrev - hvis du da kan overkomme det, for som du siger, Julen nærmer sig med raskere og raskere Fjed, og der er meget at lave. Muligt faar vi tre her til Julen: Marie, Elle og Bibbe - den sidste dog meget tvivlsom. _Hvis de kommer alle tre, haaber jeg inderlig paa mildt Vejr, for vi har kun to Senge, strengt taget kun een, da den ene er Sofies, og med Sengeklæder er det meget smaat: men hvis Bibbe ligger paa Divanen her, hvor der er Varme, gaar det vel. 
+Det var rigtignok godt, at du skrev straks til Titterne, det haaber jeg de andre ogsaa har, som jeg har ["har" overstreget] underrettede. For Resten har jeg faaet en Fornemmelse af, at de klarer 
+2/
+sig bedre end man paa Forhaand skulde have tænkt; jeg har talt mange Gange i Telefonen med dem og ved Begravelsen var de saa rolige og - det man kalder "fattede" - mente Else. Puf, Else og Tinge var med til Begravelsen; du kan tro, jeg var Puf taknemmelig fordi han satte igennem, at de tog derned, skønt Titte og Nina jo straks sagde, at det skulde foregaa i dybeste Stilhed; det er ingen nem Rejse, for skønt de kun var dernede i 5 timer, kunde Puf og Else ikke gøre det paa een Dag, men maatte overnatte i Odense, og de var dog begyndt Turen Kl. 7 om Morgenen! Saadan er Forbindelserne nu om Dage. Der var et helt lille Selskab fra Odense med den Rutebil, der gaar lige forbi Skovridergaarden: Nete, Martha West, Lis (T. Elses Broderdatter) og 2 af hendes Søstersønner, som ogsaa hedder Brandt med Koner og endnu en Familie - en Datter fra Hedengaard; kaldte Far hende ikke Stilken? De kom derned ved halv 1 Tiden, og de gode Titter havde et stort Kaffebord m. et mægtigt Fad Smørrebrød. Saa fulgte de Tante Else op til hendes sidste jordiske Plads ved Siden af Onkel Conne; næsten over alt paa den ret lange Vej til Svindinge var der strøet Gran og Blomster; alle Vegne stod Folk ved Vejen ved Huse og Gaarde for at slutte sig til, og da de kom derop, stod der et helt Menneske-Hav (tror jeg, Tinge udtrykte sig). Skønt de ikke havde averteret var hele den store Svindinge Kirke fuld!! Og saa holdt Præsten (som mærkelig nok, Tinge syntes var saa sympatisk, mens Titte og Nina ikke bryder sig om ham) en Tale som var een stor Hyldest til Tante Else - om hendes Godhed og om alt hvad hun havde været for Befolkningen. Han sagde en Gang i Talen " - - jeg vil helst bruge det engelske Udtryk og sige: hun var en lady - -" Tinge vilde ogsaa citere noget andet i Talen og begyndte: han talte ogsaa om, at Paulus skrev til sin Ven - -? Timotheus, sagde jeg Ja! men hvordan var det nu, noget om Striden, hvorpaa jeg omgaaende sagde: "jeg har stridt den gode Strid og fuldendt Løbet." Tinge var usigelig imponeret over min teologiske Viden! Tinge kom hjem Kl 8 1/2 om Aftenen, cyclende fra Odense og fortalte mig indgaaende om det altsammen. Han havde de trykte Salmer med, som for Resten forsvandt paa en gaadefuld Måde, før jeg fik dem at se - det kaldte Tinge "Programmet"! De havde faaet en dejlig Middag da de kom tilbage, fin Suppe, som Tinge sagde, Peberrodskød Æblekage, Kaffe med store rigtige Cigarer, det hele saa imponerende. Og saa kom Tinge Gang paa Gang tilbage til hvor de dog havde været søde og tiltalende, hele den Brandtske Slægt, næsten mest Lis. Og Nina ringede mig op Dagen efter og sagde "hvor va_r Tinge dog sød" saa varmt til mig - "og Tak for det altsammen"! En Skuffelse var det mig, at de ikke havde naaet at se Kransene, hvilke der var fra hvem og det var Nina ogsaa saa ked af, men det havde været umuligt; kun ganske faa var bragt til Skovridergaarden og ved selve Begravelsen var der jo ikke Tid til at se paa hver enkelt. Jeg - personlig - havde sendt en stor Krans med 
+3.
+hvide Krysantemum hele Vejen rundt (7 Kr.) Else havde besigtiget Kransene, før de blev sendt. Agr. og Drengene en med brogede Blomster; Elle selvf. og Lases, saa der var 4 fra denne Gren af Familien. Nu haaber jeg du har faaet et nogenlunde Billede af det hele.
+Det var en stor Lykke at T. Else døde _nu, dels laa hun og led saa meget ondt - de Dage var i Sandhed kommen for hende, om hvilke man maa sige med Prædikeren: de behager mig ikke! og dels var Titte ved at bryde sammen af Overanstrengelse, Mangel paa ordentlig Nattesøvn og Mangel paa at ville tage Hensyn til sig selv. Allerede i Sommer sagde Martha West en Del derom, og Nina havde sagt det til Else ved Begravelsen, at Titte kunde ikke have holdt ud ret meget længere. Men alligevel sørger vi jo, vi som elskede hende saa højt, og som har følt hendes uendelige Godhed, hvad vel jeg især kan tale med om. Vi stod hinanden meget nær, lille Tante Else og jeg; vi saas ikke meget, det var to Aar siden, jeg havde været der sidst, lige efter at jeg havde ligget paa Odense Sygehus, men mange var de Breve vi havde vekslet og saa uendelig meget Kærlighed var strømmet mig i Møde fra de Breve. Underligt nok Dis, men det at du ikke tog derned i Sommer gav Stødet til at vi tog derned, for da jeg mærkede Ninas Skuffelse over det, sagde jeg til mig selv: vi maa derned - og de 50 Kr. til Bilen blev præsteret og jeg fik sagt Farvel til hende; jeg vidste jo, det var sidste Gang, jeg saa hende. 
+Lad mig nu fortælle om noget mere morsomt: vi havde Selskab i Gaar! Manse have købt et Dyr af Klaks, da han sidst var paa Jagt dernede, og Lases blev inviteret til at spise Dyreryg. Jeg var spirrende af Nervøsitet over at skulle stege Dyreryg til saadanne Feinsmekkere; men saa blev den saa fuldendt god, saa saftig og mør og dejlig. Alt hvad jeg har af gamle fine Sager kom frem, de gamle Saltkar fra Ensomhed, den fine gamle Syltetøjsassiet og Sukker og Fløde Stellet, som Forældrene fik til deres Bryllup af Andenlærerens i Tranekær og som Mor forærede mig det Aar, Far var død. Naar du kommer her igen (til Sommer?) skal du rigtignok se paa mit fine Glasskab og hilse paa dem af de gamle sager, som jeg har. - - Først fik vi en Ostepind med 4 Slags Ost, arrangeret nydeligt af den gæve Metha, som jeg jo fik igen til Novemb. dertil Snaps! Stemningen kom straks i Orden! Saa Dyreryggen med min sidste Ribsgelé, der var fra i Fjor, i Aar kunde vi ikke sylte Gelé. Dernæst henkogte Pærer m. rigtig Flødeskum. Rigelig med Bajere. Du kan tro, det hele var godt, baade Mad, Anretning og Stemning. Den lille Stue var saa yndig og godt opvarmet. Billeder hængt op og godt med Blomster. Det er sjældent, synes jeg, vi laver noget, som er vellykket i alle Ender og Kanter. Las var saa sød! Bare det, at de vilde komme og øjensynlig kom med Glæde og kostede den dyre Bil (20 Kr) var os en stor Vederkvægelse. 
+Vi har det godt alle fire. Fra Bibbe venter jeg saa smaat Brev i Dag for at høre hvordan det gaar med Rekonvalesent-Ferien, om hun kommer eller ikke; man er jo som en Karklud efter den Sygdom - Træthed er det mest overvejende Symptom i den Sygdom - saa jeg synes ikke, de kan forsvare at lade hende gaa i Arbejde uden Reconvalesens, men sidst, da hun skrev, var Forhaabningerne svunden ind; nu faar vi se. 
+Hvor kan et Menneske holde til at høre Radio hele Aftenen igennem, det ulykkelige Menneske! Ja, er det ikke det, jeg altid har sagt de Apparater ødelægger Hjemmene! Dit er da ødelagt som Hjem betragtet, hvis alle Aftner, som skulde være sødmefyldte, forvandles til een uudholdelig Pine. Læser Axel aldrig? Det passer daarligt med al hans Kultur-Ambition. - Gid du dog nu maa være rask, den sidste Febermelding lød da bedre! I Gaar var der jo kun 14 Dage til Juleaften og man vilde gerne lave lidt. 
+[Indsat øverst s. 1:] Vi faar vist ikke Bøde, denne Gang, haaber vi kan klare den den i Fremtiden, men det er jo ikke nemt i dette store Hus. Vaskehus, Gang o.s.v. man raver i Mørke. Sovekamret har jeg faaet mørklagt med tykke Gardiner. Saa Farvel søde Dis og god Bedring med Sygdommen. Gid du snart var i Orden. Tusind Hilsner fra din Junge.</t>
+  </si>
+  <si>
+    <t>1943-02-02</t>
+  </si>
+  <si>
+    <t>Fyn
+Dræby</t>
+  </si>
+  <si>
+    <t>Bakkevej 12 Hareskov St.</t>
+  </si>
+  <si>
+    <t>Kamma Balslev
+Burmeister &amp; Wain</t>
+  </si>
+  <si>
+    <t>"Kaj-Lykke": Man må antage, at Janna Schou havde en kæreste ved navn Kaj. Han kendes ikke. 
+Ordet hørse kendes ikke.
+B &amp;amp; W blev 27. jan. 1943 bombet af otte britiske fly, idet man fra engelsk side mente, at fabrikken solgte dieselmotorer og andet materiel til Tyskland. Otte personer blev dræbt og 68 såret, da bomberne udover fabrikken ramte det omkringliggende beboelseskvarter. (Nationalmuseets hjemmeside: Bomber over Danmark, sept. 2026). 
+Laura/Bibbe Warberg var i efteråret 1942 indlagt med gulsot. 
+Pensionatet: Daisy Bergs mor, Wilhelmine Berg (en søster til Laura Warberg) drev et pensionat i Gothersgade, København. Noget tyder på, at Daisy Berg overtog driften efter moderens død i 1936. 
+Konsul og vingrosserer Thor Andersen købte i 1942 Frederiksgave (Hagenskov Gods' hjemmeside, sept. 2026).</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8410</t>
+  </si>
+  <si>
+    <t>Det er mærkeligt, at Janna har smerter efter svulstoperationen. Johanne/Junge C. Larsen har ikke haft ondt efter sådanne indgreb - kun af at ligge på ryggen. 
+Johanne medsender en tegning af den nyindrettede stue. Ellen Sawyer har været på besøg og beundret det hele.
+Johanne håber, at Meta kan finde ud af at bruge det nye komfur energirigtigt. 
+Ved Astrid om det var en fejl, da B &amp;amp; W blev bombet?
+Johanne takker Axel Müller for, at han vil sende udenlandsk tobak. 
+Johanne giver gode råd hvad angår modning af flæskekød.
+Marie Balslev, f. Sperling, har skrevet, at Nicoline Balslev er udskrevet, og Vilhelm Balslev får lysbehandlinger.
+Erik/Tine Warberg Larsen har det godt og arbejder for sin bror på gården. Laura/Bibbe Warberg har ingen kræfter efter sygdommen. Nonnerne lod hende ikke holde fri, da hun blev udskrevet.
+Adolph/Agraren Larsen har fået en god appetit.
+Daisy Bergs tyske mand er blevet arresteret, efter at han havde opsagt en tysk kvinde på pensionatet. Johanne vil skrive til Daisy.
+Adolph og Johanne køber aldrig kød. De laver alt kødmad selv.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/bz0K</t>
+  </si>
+  <si>
+    <t>[Med sort blæk på kuvertens forside:]
+Fru Astrid Warberg Müller
+Bakkevej 12.
+Hareskov St.
+[Med blyant på kuvertens forside:]
+4 Febr. 1943
+besv. 15 Febr.
+[Med kuglepen på kuvertens forside:]
+30-3-2001
+18-6-2000
+BWP.
+[Med sort blæk på kuvertens bagside:]
+Lindøgaard, Dræby St, Fyen
+[I brevet:]
+Lindøgaard. Tirsdag d. 2-2-1943.
+Kære lille Dis!
+Tak for dit gode lange Brev, det var pænt af dig at skrive igen. Det er jo dejligt, at det gaar godt med Janna, men jeg kan ikke forstaa, at hun har Smerter; jeg har dog paa mine Hospitalsophold oplevet en hel Del Svulst-Operationer, og jeg synes altid, de sagde, at naar først Bedøvelseskalamiteterne var ovre, havde de ikke Spor af Smerter. Men alle Svulster er jo ikke ens, det kan jo være at Æggestok-Sv. er særlig smertefuld. At maatte ligge paa Ryggen er slemt for mange, jeg ved hvad jeg døjede, da jeg i 4 meget lange Uger maatte ligge paa min Ryg, og da jeg endelig fik Lov til at ligge paa Siden, havde jeg ikke Kraft til at vende mig - og der var dog kun 102 Pund at vende. Er det Gentofte Sygehus, hun ligger paa, det er det vel. Hils hende saa meget fra mig, det lille Skind - dog, naar man oplever en Kaj-Lykke, er Sindet jo i Orden. Nu gaar det nok fremad med raske Skridt, men 3 Uger er jo en lang Tid. Jeg er meget imponeret over alle dine Besøg hos hende, hun kan rigtignok sagtens - desværre kunde jeg jo ikke yde Bibbe noget i den Retning i hendes 5 Uger, men hun havde da for Resten Besøg nok. 
+Tak for din store Interesse for alle vore Nyordninger. Vi er henrykte over det alt sammen, kan du tro. Jeg har nu lavet et Rids, men Forholdet er ikke godt, Møblerne fylder for lidt, der er ikke slet saa meget Gulvplads, som jeg har lavet, men du ser i hvert Fald Sofaens Plads - jeg har forsømt at skrive: til højre - helt oppe ved den modsatte Væg. Elle var her i Søndags; hun kom et Kvarter over 12 og mente hun var i god Tid til Middag - desværre havde vi spist Kl. 11, da Metha skulde med Toget til Odense, men til alt Held havde vi levnet Middagsmad og jeg fik varmet 3 Stk. Medisterpølse med Rødkaal og Tilbehør og Desert. Hun var helt ovenud begejstret over Stuen og i det hele taget overvældet over alle vore Nyanskaffelser; det var saa morsomt. Det er dette at vi nu har en rigtig Stue at hygge os i med flere af vore pæne Ting og ikke bare en lille Folkestue med umagelige Træmøbler. Ja, det er en Begivenhed for os. Komfuret er stillet op - i Lørdags - og det makker i enhver Henseende ret. Jeg hørser med Metha, at hun skal lægge godt mærke til det, saa hun lærer Reguleringen, hvilket jo er Fidusen, saa der kan spares Brændsel; hvis hun er ligegyldig med det, spares der jo ikke saa meget; men Intelligens er jo ikke hendes stærke Side, saa det skal nok knibe med det - jeg maa vist hørse videre nogen Tid endnu. - Radioen er udmærket, og vi kan følge med i Begivenhederne alle Steder fra. Du gode Gud, hvad der sker! Vi er meget spændt paa, men kan ikke faa at vide om Burmeister &amp;amp; Wain blev bombet eller om de rent ud tog Fejl og kun ødelagde den uskyldige Sukkervarefabrik. Hverken du eller Mornine, som jeg lige har haft Brev fra, giver os Oplysning om det. D. danske Pr. fra London mente vist, at de havde bombet den store Samlehal (den store Glasbygning) men passer det?? Det var jo for at stoppe for Eksporten af Dieselmotorer til T. at de satte det i Scene. Skriv, hvis du ved noget om det.
+Jo, tusind Tak, hvis Axel virkelig vil have Ulejlighed med at skaffe og sende Tobak - dog ikke dansk, som vi selv kan faa, men ikke godt kan ryge. Ellers alt andet. Hvis det skulde være muligt at faa rigtig grovskaaret Pibetobak hvad jeg selv jo helst ryger, var det jo herligt, men tillige andet finskaaret; Manse jublede ved Tanken, Brugsforeningen faar saa uhyre lidt hjem nu. Vi vil helst have det sendt mod Efterkrav, men forøvrigt, hvad der er nemmest for Axel - Pengene skal blive sendt omgående. Sig Axel tusind Tak, vi vil være ham saa taknemmelige.
+Jeg kan desværre ikke raade dig med Flæskestegen og kender kun Hamburgerryg af Navn, men hvorfor kunde den ikke hænge? Naar vi slagter, har vi Stegene hængende i Ugevis. Svøb et enkelt Stk tynd_t Tøj (gl. Gardin) om den og hæng den op ude paa Muren; naar den ikke vil længere - hvilket jo er en Skønssag - saa dyp den i en Gryde kogende Vand; efter endnu nogle Dage, kan man halvstege den
+_2.
+hvorefter den atter kan ligge nogle dage - altid under Tilsyn - paa den Maade kan man have fersk Kød længe, vel at mærke ved Vintertid, og saa bliver det saa dejlig mørt af saadan en Behandling Dette skrives for en anden Gangs Skyld, for den Steg, du skrev om, har du vel allerede taget under Behandling; hvis du har lagt den i Saltlage, saa lad den ikke ligge ret længe, ikke over et Par Dage, og saa skal den endda vandes godt ud - 3-4 Dage. Men det er lettere, hvis man har det i Hænder, end at udtale sig skriftligt om det.
+Jeg havde Brev fra Marie Sperling for et Par Dage siden; Line er nu udskrevet og kommer på et Rekreationshjem i Hornbæk; noget lettere Sygeplejearbejde er sikret hende. Vilhelm, som p.t. faar Lysbehandling i Kbhn. havde haft Brev fra sin Kone - der er jo deres Gaard, der hedder Brogaard? - Over Br.g. var der forleden udspillet en Luftkamp, flere Bomber faldt i Nærheden og en mindre Gaard fuldstændig udslettet. Her er ikke videre hyggeligt i Danmark, heller!
+Tak for din Forespørgsel til de to Børn; jeg synes, Tinge har det saa udmærket for Tiden, nu har han i lang Tid været i konstant godt Humør, altid glad og saa livlig. Han er ikke meget nede i sit Hus, er her baade om Dagen paa Arbejde og om Aftenen, naar vi sidder hyggeligt i vor gode Stue og læser. Naar Arbejdet skal gøres dernede, gaar han derned. Han faar 50 Kr. i Løn af Manse - det er jo ingen høj Løn, men den Tid han bruger til sit eget, gaar jo ogsaa fra. - Om Bibbe ved jeg ikke stort for Tiden, hun har taget Ferie (med min Sanktion) m.H.t. at skrive hjem; al den første Tid passede hun kun sit Sygeplejevæsen, havde ikke Spor af Kraft til nogetsomhelst andet, og nu tænker jeg mig, at hun har skrevet Jule-Takke-Breve. Jeg tror ikke, hun skrev et eneste Julekort i Aar, det arme Barn, hun havde simpelthen ikke Kræfter til noget. Elle havde haft Takkebrev fra hende hun havde skrevet, at hun travede Ture og at hun syntes det var det, der gav hende de bedste Kræfter. Jeg har lige sendt hende lidt Æbler, et Par Vaskeklude, som jeg havde hæklet, mine Gummistøvler, som jeg aldrig kommer til at passe mere med de hævede Ankler, der følger med Sygdommen, og lidt andet, saa nu hører jeg nok fra hende. Gid hun snart maa være helt i Orden igen. Tænk, at de lod hende arbejde i lige over 3 Uger, da hun kom hjem, uden at give hende en Fridag, mens en anden af Kammeraterne havde haft 3 Fridage i den Tid. Den Søster der, har behandlet hende skandaløst; Bibbe er ikke underkastende nok, saa hun er bleven sur paa hende; Bibbe tager nu det hele med oprejst Pande og uden at kny eller blive sur - den Glæde skal hun ikke ha', siger Bibbe. Nu mangler der kun 1 1/4 Aar, saa er hun færdig med at være Elev. Hun er kommen bag ud med Læsningen deroppe og har hidtil ikke haft Kræfter til at indhente det forsømte; men hun naar det saamænd nok igen, naar hun først tager fat. Det var rigtignok en lang Snak om Børnene. Om Agraren er at melde, at han har faaet saadan en abnorm god Appetit, og da det næsten al Tid har skortet saa meget paa det, tager jeg det for gode Tegn. 
+Mon du har hørt, at Daisys Mand, som jo er Tysker er bleven arresteret af d. t. Værnem. og ført til Tyskland, "til en uvis Skæbne", skrev Mornine. Daisy er sikkert allerede ude af sig selv, det lille Skind; jeg forsømte hende som saa mange andre med en Julehilsen; jeg vil nu gerne skrive til hende, men jo kun med svage Hentydninger af det skete, man ved jo aldrig, om de har hendes Post under Opsyn. Grunden var, at han havde opsagt en tysk Dame, der boede i Pensionatet!! Det lyder nu saa fjollet, at jeg tror, det i Virkeligheden er for at faa Arbejdskraft derned til, naar de gør den Slags.
+Mon jeg fik gjort rigtig Rede for Stegen - nej, du kan ikke stege den, naar den har være i Saltlage, men udvandet og kogt er den jo ogsaa dejlig f. Eks. med Grønlangkaal eller hvad andre Grønsager, man har. navnlig hvis den ogsaa ryges - men altsaa alligevel vandes ud. Saa bliver det vel nærmest som saltet, røget og kogt Skinke, hvad der jo er vidunderligt, vi faar det bare aldrig, da det forekommer os at være for lidt sparsommeligt; vi spiser alle vor Skinker som Karbadeflæsk eller Spegeskinke - altsaa blot skaaret af som den er; ogsaa til Paalæg er saadan en saltet og røget - men ellers saa - Skinke jo uvurderlig. Er det ikke pudsigt, vi køber aldrig Kød, jeg kan da ikke huske, naar vi sidst har købt Hakkekød, det eneste vi kan tænke paa at købe. Du vil vel sige, hvad faar I saa til Søndag Middagen. Det magre af Grisene vander vi ud (Kødet skæres i Skiver, ellers kan det ikke udvandes nok), og saa laver vi Frikadeller af det; det er en god Sønd.mid.m. og saa har vi alt vor henkogte Grisemad og Vildt. Hvis vi her paa Landet ikke havde vore Grise at leve af, gik den ikke. - Hvis der ikke sker noget særligt, hverken her eller der, saa varer det noget inden du hører fra mig, for jeg maa tage mig sammen og faa de Breve fra Haanden, som jeg skylder, og Bibbe har jeg jo altid at sørge for. Hils Aksel saa meget og tusinde Hilsner til dig selv. Din Junge
+[Indsat øverst s. 1; på hovedet:]
+Fik T. A. K. og d. biodynamiske Selskab ikke købt Frederiksgave? Vi saa for nogen Tid siden at det var købt af en eller anden, men maaske dækkede navnet de to Selskaber. S.u. 
+[Grundplan af et rum inkl. inventar er tegnet på et separat ark. På tegningen øverst er skrevet:]
+Lille Bogreol Tobaksbord Tobaksbord Hjørnesofaen Bord Min Lænestol
+[Langs venstre side:]
+Vindue Vindue Kurvestol Vindue Sybord Stol Kurvestol Konsol m. Radio
+[Langs højre side:]
+Taburet Bogreol
+[Underst:]
+Mit gamle Skrivebord Dør Gangen Kakkelovn</t>
+  </si>
+  <si>
+    <t>1943-06-25</t>
+  </si>
+  <si>
+    <t>Lindøgård
+Dræby Station</t>
+  </si>
+  <si>
+    <t>Bakkevej 12 Hareskov</t>
+  </si>
+  <si>
+    <t>Joachim Balslev
+Lars Balslev
+Lars Christian Balslev
+Maria Balslev
+Martin Henrik  Balslev
+Vilhelm Balslev
+Bodild Branner
+Thora  Branner
+Alfred Fly
+Adolph Larsen
+Ellen  Sawyer
+Nicoline  von Sperling
+Maria von Sperling. g. Balslev
+Andreas Warberg
+Erik Warberg Larsen
+Martin Warberg Larsen
+Troels Warberg Pedersen
+Andreas With-Jensen</t>
+  </si>
+  <si>
+    <t>Peter Træskomand er formodentlig en person, som Warberg-børnene har kendt under deres opvækst på gården Erikshaab. 
+Den cyklende pige og hendes bror i Vester Kærby kendes ikke. 
+Nicoline von Sperling boede på herregården Sandholt. Hun og hendes familie var nære venner med Warberg. Albrecht Warberg førte regnskaber for Nicoline von Sperling. Marie/Maria Balslev, f. von Sperling, og Nicoline von Sperling var halvsøstre. 
+Laders var Marie Balslevs mand, Lars Christian Balslev. 
+Agraren: Adolph Larsen, gift med Johanne C. Larsen. 
+Når Tora/Tutte Branner skulle besøge Glorup var der muligvis tale om en visit hos Marie og Karen Warberg. Deres far/Toras farbror, Conrad Warberg, var i en årrække godsforvalter på stedet, men både han og hans hustru var i 1943 døde. Efter Conrad Warbergs pensionering flyttede familien ind i Glorups skovridergård. Det er uklart, hvor de to ugifte søstre boede i 1943.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8408</t>
+  </si>
+  <si>
+    <t>Johanne/Junge C. Larsen har haft det dårligt, og Erik/Tinge Warberg Larsen ringede efter lægen. Han gav hende indsprøjtninger med kalk og vitaminer. Johanne optager ikke vitaminer nok gennem kosten, selvom hun er meget omhyggelig med at få blandt andet grøntsager nok. 
+Ellen Sawyer har været på besøg, og det har Marie Balslev også. Marie har fået behandlet et sår med røntgen, for det ville ikke læges. Hun medbragte breve skrevet af Nicoline von Sperling.
+En ung pige kom og roste Laura/Bibbe Warberg for hendes indsats på Odder Sygehus.
+Tora/Tutte Branner vil komme på besøg et par dage med sine børn i løbet af sommeren.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/igzS</t>
+  </si>
+  <si>
+    <t>[Med sort blæk på kuvertens forside:]
+Modt. 26 Juni 1943.
+Fru Astrid Warberg Müller
+Bakkevej 12
+Hareskov St
+[Med blå kuglepen på kuvertens forside:]
+7-1-2000.
+30-6-2000
+BWP.
+[Med sort blæk på kuvertens bagside:]
+Lindøgaard Dræby St. Fyen
+[I brevet:]
+Lindøgd. Fredag 25-6-1943
+Kære lille Dis!
+Tak for dine to gode deltagende Breve, jeg maa vel hellere straks skrive Sygejournal! Du ved, jeg skrev til dig Lørdag, at jeg havde haft et Tilbagefald om Natten - næste Nat blev mildest talt slem, en Smule Søvn mellem 4 og 5, saa fik jeg Kaffe og Tabletter og sov nogle Timer. Da jeg op paa Formiddagen kom op, og Tinge saa mit Ansigt, fløj han straks til Telefonen og ringede Dr. Fly op - hun skulde kalde! Jeg var misfornøjet med at kalde ham herud en Søndag, men Tinge sagde: du maa da ogsaa tage Hensyn til os andre! Naa, da saa Forbindelsen kom, mente Dr. Fly, at han hellere maatte se det paa et Højdepunkt og kom saa ved Middagstid. Han var her 1/2 Time og var saa god og deltagende. Han aflæste først, om jeg havde for højt Blodtryk, for saa turde han ikke have givet mig en ret kraftig Indsprøjtning; det havde jeg ikke, og jeg fik den. Han sad med min Puls og saa paa mig, jeg kom til at ryste over hele Kroppen, der var helt latterligt, men aabenbart normalt nok; da Rystningen var ovre fik jeg en Kalkindsprøjtning i Rumpen. Han forklarede mig, at det var det samme, som jeg nu længe har faaet gennem Munden i Form af Tabletter og Medicin, men et eller andet i min Organisme gør, at jeg ikke kan optage det. Det er det samme med Vitaminerne. A Vitam. faas jo rigeligt i en Bondegd. jeg bælger mig med Mælk, der jo indeholder meget Kalk, D Vitam. faar jeg gennem det grønne, hvad Dr. Fly jo - selvfølgelig - straks lærte mig, da jeg blev syg, saa Grønkaal og Persille hele Vinteren samt raa Æbler. Jeg mindes endnu rørt, at Peter Træskomand stolt kom med en Kaalstok med friske Blade paa Slutn. af en af Isvintrene den havde ligget under Sneen og holdt sig frisk, i de to Vintre kneb det jo med det grønne. 
+Men ser du, det er med det som med Medicinen - af en eller anden Grund, kan jeg ikke optage Vitaminerne, det er underligt, men jeg vidste nok fra Bibbe, at det kunde finde Sted. Saa skulde jeg videre have 11 Indsprøjtninger 5 Kalk, og 6 Vitaminindspr. det kommer Sygeplejersken og og giver mig, nu skal vi saa se, om det kan hjælpe paa de idelige Tilbagefald. Den gode Elle kom om Søndagen, skønt det kun var 8 Dage siden, hun var her, men hun havde været så ængstelig for mig; jeg var meget sløj - dels en vågen Nat og dels de to stærke Indsprøjn. Ud paa Eft. lagde jeg mig lidt, mens hun gik en Tur med Agrar. i Markerne for at se paa Avlen. Aftensmaden lod jeg Mandfolkene om. Elle rejser, eller er nok rejst til Brædstrup, Dedde fylder i Aar 60 - ja det ved du naturligvis. Næste Dag var jeg helt vel ved det og godt var det, da Marie skulde komme om Efterm. Agraren hentede hende i Dræby
+2
+Hun havde et Plaster paa den ene Kind - hun har i det meste af et Aar gået med et lille Saar, som ikke paa nogen Maade vilde læge; nu havde en af Sønnerne sagt indstændigt til hende, at hun skulde gaa til Læge; hun var hos en Hudspecialist, som sendte hende til en af Overlægerne paa Sygehuset, som beordrede en Røntgenbehandling med det samme; saa skulde hun selv skifte Plaster hver Dag og komme igen først i August. Vi maa rigtignok haabe, det saa er ovre til den Tid. Jeg skal hilse dig fra Marie og sige, at de ser dig vel, naar du kommer til Sallinge.
+Hun og jeg havde det vidunderligt de to Dage, det var dejligt at have een hele ubeskåren Dag foruden de to halve; vi har det altid saa dejligt sammen, Marie og jeg, det tror jeg ogsaa at hun synes - det er vist ikke alene af Barmhjærtighed at hun kommer, men ogsaa fordi hun selv nyder det. Hun havde med ["med" indsat over linjen] de gamle Breve som Frøken Sperling har skrevet af og selv skrevet en hel Del om de Mennesker og de Tiders Begivenheder - ja, du har jo læst dem. Marie læste en hel Del af det højt for mig, saa vi kunde samtale om dem - hvor Sandholt har betydet meget for de forskellige Generationer. 
+Samtidig med at Marie og Agr. i Mandags kom fra Stationen, kom en ung Pige paa Cycle fra Vester Kærby, hvor hun besøger en der gift Broder, som har en Gaard der; hun kom med Hilsen fra Bibbe, en Elev der paa Odder Sygehus og priste Bibbe i høje Toner fortalte om hvor afholdt hun er af dem alle baade Patienter og Kammerater. Jeg havde et pænt Kaffebord parat (Lagkage bl.a.) og der blev de straks placeret, Drengene kom ogsaa, det var saa morsomt og Snakken gik saa godt og livligt, og Kaffen var varm og go'.
+Jeg havde forleden Brev fra Tutte, hun har jo lejet Huset ud i Juli og har inviteret Bodild og Andreas paa en Fyens Tur, om de maatte komme her et Par Dage, hun vilde ogsaa bede Elle om at tage mod dem et Par Dage. Elle kom altsaa netop herud, saa jeg kunde tale med hende om det, Manse, som jo er Vært her gik straks til og der var ikke noget i Vejen, Elle vilde uhyre gerne have dem. Saa var der Tidspunktet. Ser du, Pigen skal have Ferie nu, men jeg tør næsten ikke lade hende rejse før jeg selv er kommen lidt til Hægterne, jeg tænker mig den første Uge i Juli Md. saa før den 7-8de turde jeg ikke tage imod dem. Jeg kan godt have dem alle tre paa en Gang, jeg har altsaa den nye og en Spiralseng staar der derovre og desuden en Barneseng; der kan vi lægge noget Halm i Bunden og en lille Madras over, saa kan Andreas godt ligge der. - De helt nærmere Data faar du efterhånden som jeg ved dem, jeg synes det var morsomt om du og Tutte kunde være her samtidig men du kan jo ikke være her samtidig med Bodild og Andreas; nu ved du nogenlunde hvordan det har sig, mulig du kunde tale med Tutte derom i Telefonen eller pr. Brev. 
+Det er Laders' Fødseldag d. 18/7. 
+Der var saa meget interessant i dine Breve bl.a. om Husets Restauration og - godt at du passer Skattevæsenet.
+Jeg tror ikke du faar mere denne Gang, mange Hilsner og paa glædelig Gensyn om altsaa ikke saa farlig længe
+Din Junge.
+Tak for dine gode "grønne" Raad i dine to sidste Breve, undskyld hvis du har skrevet om det før og jeg ikke har besvaret det, men hvor kan du næsten tro, at jeg ikke skulde bruge Grøntkur, det er da noget af det første man gør, naar der er Vitaminmangel og jeg maa da sikkert tidligere have skrevet om alt det, jeg skaffer mig om Vinteren, i Sommerhalvaar. har man jo Masser - Radiser/ [ulæseligt ord] er særlig godt for min Sygdom) Karse, Agurker, Spinat i lange Baner o.s.v. I Persille er der særlig mange D Vitam. den faar man jo saa i Saucer, hvad vi faar næsten hveranden Dag. 
+[Indsat øverst på sidste side; på hovedet:]
+Det bliver saa nok til at du tager Glorups og Kroen først, efter den Tid er saa nok Bodild og Andreas taget til Elle</t>
+  </si>
+  <si>
     <t>1943-06-28</t>
   </si>
   <si>
     <t>Christa Knuth</t>
   </si>
   <si>
     <t>Knuthenborg pr. Bandholm</t>
   </si>
   <si>
     <t>Gonny Egeberg Jørgensen
 Adam Knuth
 Elisabeth Knuth
 Johannes Madsen
 William Shakespeare</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Amtslægen var. 
 Johannes Larsen kaldte i et af sine allerførste breve til Christa Knuth hende en "fuldendt Værtinde". 
 Shakespeare-citatet stammer fra skuespillet King John (Kong Johan) 4. akt, scene 2, fra ca. 1595. Salisbury siger her "gild refined gold, to paint the lily", hvilket kan fortolkes som, at det er spild af tid at male eller forgylde en lilje, eftersom noget, der allerede er perfekt ikke kræver yderligere udsmykning/forskønnelse.</t>
   </si>
   <si>
     <t>Johannes Larsen havde en varm og hård hjemtur. Dynen på hotellet var for kort. Han tog til Holmegaard Glasværk med Amtslægen. I Ringsted kørte toget fra ham, så han fik tre timers ventetid. I Nyborg fik han kørelejlighed til Kerteminde. Et par dage efter fik Larsen en slem forkølelse. Nu har han ryddet op i værkstedet.
 Johannes Larsen takker for et dejligt ophold. Christa Knuth har skrevet, at han har kaldt ende "den fuldendte Værtinde" (dette i hans brev til hende 1942-10-21), og Larsen svarer med et Shakespeare-citat.</t>
   </si>
   <si>
@@ -11334,51 +11918,51 @@
 Kjerteminde
 [I brevet:]
 Kjerteminde 28 Juni 1943.
 Kære Grevinde!
 Der var ingen Hotelkarl paa Næstved Banegaard og da jeg sveddryppende ankom til Hotellet og spurgte hvordan jeg skulde faa Adgang til Færgen næste Dag fik jeg at vide at jeg personlig skulde afhente Tegnet paa Banegaarden. Jeg bestemte saa at drikke en Pilsner først men der var ingen Øl. Saa drak jeg en Sodavand og traskede til Banegaarden igen. Fik et Kort til Færgen, det eneste de havde og Besked om næste Dag Kl 12,02 at tage med en Slæber til Ringsted og derfra til Korsør. Saa gik jeg tilbage til Hotellet og spiste 4 Stk Mad og 2 Kortelettre og 2 Glas, Øl, der var nemlig Fadøl naar man spiste til. Saa tilbragte jeg Natten med skiftevis at hale Dynen op om Skuldrene og ned om Benene idet den i første Tilfælde kun naaede lidt nedenfor Knæene og i sidste op til Brystet. Næste Dag besøgte jeg Amtslægen som jeg kørte med til Holmegaard og saa Glasværket i Virksomhed mens han tilsaa en Patient, saa om ad Herlufholm og Frokost, hvorefter han kørte mig til Banegaarden. Jeg kom godt til Ringsted, men da jeg ikke før er kommen ind i Byen fra den Side forestillede jeg mig at jeg skulde ud samme Vej og lod det Tog der holdt køre, inden jeg spurgte hvornaar Korsørtoget gik. Det var det jeg Idiot skulde have været med. Saa havde jeg 3 Timer at vente til det næste og Udsigt til at betale 30 Kr for en Bil fra Nyborg og hjem – Heldigvis skulde der ikke Adgangskort til næste Færge. Saa købte jeg en Wo[ulæseligt] ”det indre Kup” og satte mig til at læse. Ankommen til Nyborg ved 9 Tiden havde jeg endelig lidt Held. Der var en Bil fra Kjerteminde der skulde hente et Selskab ved Færgen og der fik jeg Plads hos Chaufføren; tilbød at betale Halvdelen men slap med en Trediedel og kom saa endelig hjem henad Kl. 10. Alt stod vel til. Næste Dag drev jeg og om Fredagen var jeg i Odense og fik en Generalforkølelse saa jeg var rigtig sløj Lørdag og Søndag men i Dag har jeg det helt godt og har faaet skreven en Del Breve og ved Hjælp af min Glarmester hængt Billeder op i Værkstedet, saa det ser nogenlunde beboeligt ud, saa maa jeg i Morgen faa ryddet op på Gulvet.
 2.
 Det var Indledningen
 Nu kommer det egentlige. Tusind Tak for den dejlige Tid. Du sagde noget om at jeg havde kaldt Dig ”den fuldendte Værtinde” det kan jeg jo ikke forbedre, ”To gild refined gold, to paint the lilae, to add fresh perfume to the violet o.s.v. som Shakespeare siger et eller andet Sted, men jeg kan altsaa konstatere at det passer. Jeg haaber snart at høre fra Dig at I har det godt og nyder det gode Vejr ved Stranden.
 Hils Børnene og Frk Egeberg og mange Hilsner til
 Dig selv fra
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1943-07-28</t>
   </si>
   <si>
     <t>Thora Cohn
 Anna Foged
 Niels Foged
 Elise Hansen
 Grete Jensen, f. Hansen
 Tage la Cour
 Andreas Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Elisabeth Neckelmann
 Marie Neckelmann
 Finn Salomonsen
 Franz Syberg
 Gudrun Syberg
 Ane Talbot
 Christian Treschow</t>
   </si>
   <si>
     <t>Andreas/Lysses svigerinde kan være både Marie og Elisabeth Neckelmann og Grete Jensen, f. Hansen. 
 Johannes Larsen havde en tam odder, Jokum.
 Johannes Larsen malede et stort billede til Christa Knuth, og hun blandede sig i kompositionen. 
 På Arkiv.dk findes flere fotografier af Christa Knuth og Johannes Larsen på Knuthenborgs trappe til terrassen (se B6769, B6772, B6771 og B6768, alle Kerteminde Egns- og Byhistoriske Arkiv).</t>
   </si>
   <si>
     <t>Johan/Lysses svigermor og svigerinde er på besøg. Finn Salomonsen og Tage la Cour samt Niels Foged med frue har også været der. Larsen gik i seng, da aftengæsterne kom. Christian Treschow bad Larsen bestille et hotelværelse.
 Odderen er brudt ud, og den æder nok både Larsens guldfisk og grønne frøer.
 Larsen prøver at rette sig efter Christa Knuths anvisninger og har anbragt en hejre, et par fasankokke og en vibe på billedet. Han har også malet tordenvejr. 
 Else svøbte hejrerne i flæsk, og de smagte godt.
 Larsen og familien bader kl. 11. De andre går også i vandet ved sekstiden. 
 Johannes Larsen synes, at fotografierne er gode.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/otJS</t>
   </si>
@@ -11390,93 +11974,90 @@
 Bandholm.
 [Håndskrevet på kuvertens bagside:]
 Johannes Larsen
 Kjerteminde.
 [I brevet:]
 Kjerteminde 28 Juli 1943.
 Kære Grevinde.
 Sikken en Varme. Tak for Opringningen i Gaar, det var dejligt at høre Din Stemme. Jeg havde for øvrigt en livlig Dag i Gaar. Vi har Besøg fra i Mandags af Lysses Svigermor og Svigerinde. I Gaar malede jeg til Kl. 11, gik saa i Vandet til Kl. 12, da jeg kom hjem var der ankommen 2 Ornithologer Dr. Finn Salomonsen og Tage la Cour. Saa spiste vi Frokost med diverse Snapse, derefter snakkede vi Fugle og Bøger til de cyklede ved 5 Tiden. Saa tog jeg en Avis og saa meldte Stuepigen Adjunkt Niels Foged og Frue der blev til vi skulde spise og om Aftenen var Organist Syberg og Kone inviterede men jeg gik i Seng. Nu er jeg lige kommen hjem fra et Eftermiddagsbesøg hos Sybergs med hjemmebrygget Øl og The, Kage og ny Honning, saa kommer Pigen ind og melder at Chr. Treschow, Orelund har ringet fra Odense at han kommer og bliver til i Morgen, og om jeg vilde bestille et Værelse til ham paa Hotellet, hvilket jeg har forsøgt, men der var ingen, dog lovede de at prøve paa at skaffe et i Byen, og ringe senere, ellers maa vi jo prøve paa at lave et Natteleje til ham. De andre er hos Sybergs endnu og aner ingen Ting. Jeg gik i Forvejen for at skrive til Dig. Forøvrigt er min Odder brudt ud i Forgaars Aftes og Puf gik og rumsterede i Haven i Nat et Par Gange, men det lykkedes ham ikke at overtale den til at gaa ind. Maaske bliver han saa sulten i Nat at han gaar ind, men til den Tid har han vel ædt alle mine Guldfisk og grønne Frøer. Jeg forsøger at rette mig efter Dine Anvisninger med Hensyn til Billedet. Det er lykkedes mig at faa anbragt en Hejre til uden at ødelægge Helhedsvirkningen. det samme kan vist ikke siges om et Par flyvende Fasankokke i Forgrunden og en do Vibe i Mellemgrunden men jeg er villig til at fjerne sidstnævnte hvis de støder Dig Jeg har ellers været heldig et Par Dage i forrige Uge, der stod Tordenbyger i NØ. som jeg fik tegnet efter den ene Dag og malet den anden. Jeg glæder mig til Graaænderne. Hejrerne var gode, min Svigerdatter nænnede ikke at lave dem til Bøffer, men svøbte Flæsk om dem og stegte dem hele. Vi gaar alle sammen i Vandet om Formiddagen Kl 11 og jeg synes det bider i Lemmerne at svømme; de andre gaar ogsaa i Vandet ved 6 Tiden, men jeg synes jeg har nok i en Gang om Dagen. Naa nu har jeg vel fortalt Dig alt hvad jeg sagde i Gaar i Telefonen, jeg kan aldrig huske hvad jeg har sagt længe efter. Hils de andre og mange Hilsner til
 Dig selv fra
 Din hengivne
 Johannes Larsen.
 P.S.
 Her er det Fotografi jeg synes er bedst af mig altsaa. D.v.s. jeg synes ogsaa at de 3 hvor vi sidder paa Trappen er gode især af Dig
 JL.</t>
   </si>
   <si>
     <t>1943-11-04</t>
   </si>
   <si>
     <t>Thora Cohn
 Achton Friis
 Elena Larsen
 Jeppe Larsen
 Johanne Christine Larsen
 Johannes Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 Ellen  Sawyer
 Ane Talbot
 Erik Warberg Larsen
 Grete Warberg Larsen
 Martin Warberg Larsen</t>
   </si>
   <si>
     <t>Johannes Larsens veninde, Christa Knuth, boede på Knuthenborg.
 Per var barn af Erik/Tinge Warberg Larsen og dennes første kone. Ole var Grethes søn fra første ægteskab. Andreas/Puf Larsens forklaring angående børnene er således ikke korrekt. 
 Andreas Larsens gode ven, Sven Havsteen-Mikkelsen, havde en idé om, at det var mere "nordisk" at stave ordet af "av", og Andreas Larsen benyttede også i en periode denne stavemåde.</t>
   </si>
   <si>
     <t>Johannes Larsen er på Knuthenborg for at male et billede af en præmietyr. 
 Johanne/Junge Larsen har det bedre. Erik/Tinge Warberg Larsen har købt en lille gård. Grethe skal skilles og danner nu par med Erik/Tinge. 
 Andreas/Puf Larsen nyder, at han og familien ikke har gæster. 
 Jeppe og Andreas Larsen har været på Kølstrup Kirkegård. Børn og voksne er blevet vaccineret mod difteritis.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/n1Xs</t>
   </si>
   <si>
     <t>4 Nov. 43.
 Kære Lysse.
 Nu må jeg vist hellere benytte lejligheden til at skrive lidt mere til Dig nu mens det lader sig gøre; her ved vi jo aldrig hvornår de stopper postgangen. Som jeg vist skrev i mit sidste korte og desværre negative brev, er Far for tiden på Knuthenborg. Han er bestilt til at male en tyr, som fik præmie på Bellahøj i forsommeren, men han bliver der jo åbenbart et stykke tid for at gå på jagt eller male. - Jeg har idag været ude at skrabe muslinger for første gang iår
 16 Nov.
 Siden jeg skrev ovenstående har jeg smagt muslingerne, de lader til at være fine iår. Jeg ser på min kalender, at det er Søsters fødselsdag den 27. ds. Tillykke med hende! Far er på Knuthenborg endnu, men vi havde brev fra ham igår hvori han skriver at han rejser derfra i denne uge. Tante Junge har det godt nu, hun er helt sigselv, men ligger for tiden af blærebetændelse, ellers er hun oppe. Else og jeg var igår henne hos Tinge, der, som I ved, har købt en lille gård ved siden af Lindøgaard. Bibbe og Manse var her søndag aften og fortalte at Grethe (Thinesen) skulde skilles fra sin mand og nu var ankommet til Tinge med sine to drenge. (Per 13 år, Ole 5 år). Else og jeg var så derude igår forat ønske dem velkommen; det så rigtig hyggeligt ud.
 Vi har hørt fra Elle om Bimses Besøg hos Grethe. Såvidt vi kunde for-
 2.)
 stå var det ikke altid så let at komme til at slå slag for de to alene sammen. Hvordan har I det iøvrigt med Jeres gæster? Her har vi nu levet i ensomhed i lang tid x), sådan er det jo så tit ulige fordelt her i denne verden. - Vi havde vor flagstang lagt ned forleden forat forny flaglinen, den var rådnet over, vi flager jo ikke i disse triste år; men nu synes vi at vi hellere måtte se at få det iorden. - Jeg var ude på Kølstrup kirkegård forleden; der så jeg en gravplads, som bestod av en lille høj (ca 1 alen høj) med et jernkors med fodstykke; på fodstykket stod: "De Friisers Gravhøj". Det er jo sikkert ikke Achton Friises forfædre, som hviler der, han var jo Jyde; men måske hænger stilen ved navnet! Da Jeppe, som var med mig, så gravstedet, sagde han: "Er det en soldat, der ligger begravet der?" Nu må Du jo huske på, at vi indtil for nylig har haft danske soldater her i byen, og det er jo flotte fyre. Højen så virkelig helt imponerende ud med sit jernkors! 
 Børnene siger, at jeg skal skrive at vi er blevet vaccineret allesammen; børnene for 3die gang, Else og jeg for første. Det er difterien det gælder. Jeg vil se at få Far med til det, når han kommer hjem.
 Nu må jeg vist slutte for dennegang med mange hilsner fra Puf
 Afs: Brygger Andreas Larsen
 Kerteminde
 [Indsat nederst s. 2:]
 Og det har vi hygget os ved.</t>
   </si>
   <si>
     <t>1944-01-25</t>
-  </si>
-[...1 lines deleted...]
-    <t>Bakkevej 12 Hareskov St.</t>
   </si>
   <si>
     <t>Maria Balslev
 Alfred Fly
 Axel  Müller
 Ellen  Sawyer
 Janna Schou
 Christine Swane
 Lars Swane
 Karen Warberg
 Erik Warberg Larsen
 Grete Warberg Larsen
 Martin Warberg Larsen
 Per Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Erik/Tinge Warberg Larsen havde en søn, Per, fra første ægteskab. Det vides ikke, om Grethe også havde en søn (jvnf. "Drengene"), eller om Erik havde endnu et barn. 
 Det vides ikke, hvem Stisen var.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2449</t>
   </si>
   <si>
     <t>Grethes mand vil omsider skilles, så hun og Erik/Tinge kan blive gift. De er flyttet sammen. Ellen Sawyer er forarget. Grethe og Eriks hjem er pænt.
@@ -11513,51 +12094,51 @@
 Det er sandt: hvis der er noget magert imellem Flæsket – altsaa magre Stykker, kan du jo lægge dem i Blød, d.v.s. skaaret i Skiver, mindst 2 Døgn, snarere 3 og hakke det til Frikadeller; hvis du blander kogte Gulerødder og kogte Kartofler imellem skal der ikke meget Kød til for at faa en Ret. Ligeledes er der jo ”Karbonadeflæsk”, hvis der er Stykker med lige meget fedt og magert. Det skæres i tynde Skiver (som om du skærer Spegeskinke) og lægges i Vand – altsaa Skiverne – i c. 2 Timer; render saa af paa et Dørslag, men skal ikke tørres med et Stykke, dyppes i Hvede_mel og steges i meget hedt Fedt, saa hedt at det straks brunes og kan vendes, helst kun et Par Min. Stuvede Kartofler eller Grøntsager – ikke anden Sauce end hvis der er en Smule Fedt paa Panden
 Nej, det var ikke saa slemt at komme af med Bibbe; Glæden over at Forholdene igen tillod hende at komme tilbage og virke, overstraalede alt andet, og endnu bedre blev det, da hendes Breve fortalte om hendes store Glæde over at komme derop igen; nu kommer hun af med sin elskede Veninde Ellen Grethe Secher, en Købmandsdatter fra Aarhus; hun rejser derfra nu til Febr. skal ud nogle Maaneder at lære lidt Husholdning og skal saa – jeg tænker mig til Maj – giftes med Manse. Hun var her sidst i Nov. – kom, saa, vandt – og Manse var forleden i Aarhus; jeg ved ikke rigtig om de taler om det endnu 
 3 saa du skal ikke skrive Lykønskning til ham. Ja, der er møje nyt aa spørre.
 Nu maa jeg nok til Slut aflevere Beretning om min sidste Sygdom – som ingenlunde er morsom; jeg har mange Gange i den senere Tid ligget vaagen i flere Timer af lidt Smerter i Maven, eller ret. Hjærtekulen, men da Afføringen var saa normal og god har jeg slet ikke ændset det, men da jeg i Søndags Aftes kom i Seng, skal jeg love for at jeg ændsede det; jeg laa i _meget stærk Pine fra 10 Aft. – 6 Morgen, fløj af og til ud af Sengen og herop i Stuen, kunde ikke være til. Tabletter hjalp kun saa lidt. Jeg blundede lidt paa Morgenstunden og laa hele Mandag og stod lidt op i Gaar Eft. Men først i Nat sov jeg rigtig lige ud i en Køre fra 11 Aft. – 8 ½ Morgen. Tror du ikke, det er en Galdehistorie? Det er ikke skærende eller stikkende Smerter (som alm. Mavepine) snarere som om noget presser paa øverst oppe i Maven – Mellemgulvet – og naar det er slemt gør det ondt i Ryggen ogsaa. Jeg tør næsten ikke spise, lidt Grød, Te Mælk og lidt tørt Franskbr. 
 Du spørger vel hvad Doktoren siger, men jeg har ikke haft Doktor. Jeg har betalt Medicin 64 Kr., Sygehuset har sendt Regn. paa 245 Kr og Dr. Fly (for et Aar) 166 Kr. Sogneraadet gør Vrøvl og synes ikke at ville betale mere, saa der sidder jeg nydeligt i det. Jeg har i Dag indgivet Andragenet til Sogneraadet om at blive ved med at betale det. Hvis jeg var i Sygekassen skulde det jo dog betales derfra, og jeg synes ikke der kan forlanges at en uformuende Aldersrentenyder skal betale den Slags selv. Du forstaar, jeg sender nødig Bud efter Læge nu, men gaar det ikke over, bliver jeg jo nødt til det. Tag at beskrive mig Karakteren af dine Galdesmerter. Dette er ikke sjovt – slet ikke, jeg er mægtig ked af det, har ellers følt mig saa stærk i den senere Tid, og saa kommer dette og slaar mig ned igen.
 Elle har jeg ikke set siden før Jul, hun har været saa forkølet længe, men var nok kommen i Søndags, hvis det ikke havde været saadan et Hundevejr. Vi har talt et Par Gg. sm. i Telefonen. Nina fra Glorup spørger saa tit til ”Stisen” naar hun ringer om Søndagen. 
 Nu haaber jeg at høre lidt snart fra dig dette Kæmpebrev har da fortjent det.
 Hils Axel og Nus saa meget, dejligt at hendes Aar har været saa fint.
 Tusind Hilsner søde Dis fra din Junge
 Onsdag 25-1-1944
 [Indsat øverst s. 6, på hovedet:]
 Har du hørt om Marie Balslevs store og frygtelige Oplevelse Ugedagen før Juleaften, ellers skal du faa den i næste Brev. 
 [Indsat øverst s. 1, på hovedet:]
 Næste Dag paa Sengen. Jeg maatte have Bud eft. Dr. Fly nu til Form. Det er Galdeblærebetændelse, jeg skal ligge c. 3 Dage og maa forøvrigt ikke røre fede Ting – Smør, Fedt, Fløde – men ellers spise alt andet, f. Eks meget Sukker. Er det det, du fejler? Der er en meget øm [fortsætter ned langs venstre margen] Hævelse i højre Side af Maven, lige under Ribbenene</t>
   </si>
   <si>
     <t>1944-02-21</t>
   </si>
   <si>
     <t>B. Bach
 Andreas Larsen
 Elena Larsen
 Jonas Larsen
 Peter Andreas Larsen
 Vilhelm Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 - Salle
 Christine Swane
 Lars Swane
 Leo Swane</t>
   </si>
   <si>
     <t>Johannes Larsens træsnit var til Christen Kold: Historien om lille Mis (bogudgaven med træsnit).</t>
   </si>
   <si>
     <t>Johannes Larsen skærer træsnit til bogen om Lille Mis. Han har ikke meget arbejdsro. 
 Christine Swane har solgt for 5000 kr. på Grønningen og Lars Swane for 1000 hos Bach. 
 Det har været koldt.
 På Wedellsborg æder to kongeørne en hare hver om dagen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/iO01</t>
   </si>
   <si>
     <t>Kjerteminde. Fastelavns Mandag 1944.
 Kære Lysse!
 Dette her skulde være et Fødselsdagsbrev. Til Lykke! Men det er vel tvivlsomt om det naar frem i rette Tid. Jeg har siden Jul beskæftiget mig med at snitte Træsnit. Jeg snitter en ny Udgave af den lille Mis, og er foreløbig i Gang med at snitte den Fjerde, det kniber med at faa Arbejdsfred, saa skal jeg lave en Aquarel paa Bestilling, saa et Oljebillede, i Lørdags var vi til Frokost hos Salle i Odense, bedt 14 Dage i Forvejen og i Morgen skal vi til Museumsmøde i Faaborg sammen med Skriveswane, der ryger 2 Dage til mindst. Jeg har lige haft Brev fra Uglen, hun har paa Grønningen solgt for 5000 Kr Netto og Lasse der for Tiden udstiller hos Back har allerede solgt for 1000 og har 14 Dage endnu. Vi har i de sidste 14 Dage haft omkring en Grad Frost og Graavejr, men i Dag skinner Solen igen efter at det i Nat har frosset ca 4⁰, det er den længste Kuldeperiode, vi har haft i Vinter. Klaks fortæller at de har 2 Kongeørne paa Wedellsborg i Vinter der æder hver en Hare om Dagen. Nu kan jeg ikke finde paa mere og desuden skal jeg have skrevet et Forretningsbrev og det er snart Posttid. Glædelig Fødselsdag og mange Hilsner til Jer allesammen ogsaa fra Else og Puf.
 Din Far. 
 Johannes Larsen
 Kjerteminde
@@ -11767,99 +12348,99 @@
   </si>
   <si>
     <t>[Fortrykt øverst på hvert ark:]
 ANDREAS LARSENS BRYGGERI
 POSTKONTO 57698 KERTEMINDE TELEFON [Noget af papiret mangler]
 KERTEMINDE, ............ 194
 [Håndskrevet efter "194":] 5.
 [Håndskrevet i brevet:]
 Kære Lysse
 Bogen "Planteverdenen i Menneskets Tjeneste", som Du engang fik av Meme har jo hidtil opholdt sig her i Kerteminde, hvor vi har haft megen nytte og fornøjelse av den. Nu da vi igen kan sende bøger til Jer, synes jeg det er passende at Du får den tilsendt. Jeg fandt hos en antikvarboghandler i Odense for nogen tid siden et andet exemplar og det er jo nok det, som gjorde, at jeg fandt på at avlevere Dit. Den var jo i årenes løb blevet lidt løs i ryggen, men nu har Olsen haft den nede til styrkelse og her har Du den så! - Vi har haft rejsegilde på bryggeriets udvidelse for en tid siden her ser I et par billeder derfra. - Ganske vist har jeg jo ikke tilladelse til at brygge endnu, kobber til en ny kedel mangler vi også, flasker er ikke til at få, men nu prøver vi altså at få så meget som muligt klar og håber på at en ansøgning om dispensation fra bryggeriforbundet (luxusøl) må blive bevilget. Desuden ved man jo ikke hvornår forbudet bliver hævet, og så vil det jo være rart om brygningen kan begynde straks. I bedste fald tager det dog 1/2 år at præstere salgbart øl. - Jeg husker ikke om jeg har skrevet til Jer om at vi ifjor flyttede badehuset tilbage fra strandkanten, så vi har fået en 
 2.)
 plads foran det, hvor vi kan sidde i forvejen var pladsen foran huset tit optaget af badende og cykler eller andet, så vi ikke selv kunde være der. Vi har iår været meget glade for denne ordning dernede men da selve strimmelen er 2,85 m bred, har vi iår spurgt byen om vi kunde købe en strimmel til på 2 m og det er den nu gået med til, skønt det for adskillige år siden blev vedtaget, at der ikke måtte sælges mere av den frie badestrand. Jeg vedlægger en av tegningerne til bryggeriet, der står nogle tal på, som ikke har interesse for Jer, men desuden har jeg sat et par tal, som oplyser størrelsen (i lagerrummet) og en del oplysninger til orientering iøvrigt. Det nye gærrum har vi vendt en kvart omdrejning, så det når sammen med skyllerummet; dets gulv er hævet 2 m over jorden, så det virker som tag over nedgangen til skyllerummet. Ovenover det bliver svalebakken anbragt i en træbygning med lufthuller i siderne. - Gretel Bøttern har solgt huset til Kold og skal rejse til København til November. Vi har inviteret hende herover at bo i de sidste 8 dage med Jørgen og den lille Hans Eric og hendes pige, som heldigvis tager med hende til København. Pusser rejste derover igår for at holde efterårsferie med Tante Ellen. Det bliver svært for Gretel at bryde op.
 Nu vil jeg slutte med mange hilsner til Jer alle fra
 Else og Puf.
 Far hilser også</t>
   </si>
   <si>
     <t>1947-02-16</t>
   </si>
   <si>
     <t>Marius Christiansen
 Thora Cohn
 Hans Hvass
 Andreas Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Finn Salomonsen
 Ane Talbot</t>
   </si>
   <si>
     <t>Hans Hvass: Sjældne danske fugle. Gyldendalske Boghandel 1947. Illustreret af Johannes Larsen</t>
   </si>
   <si>
     <t>Johannes Larsen har det bedre og regner med at komme til at gå igen. Han har lavet tre tegninger til Hans Hvass' nye bog.
 Finn Salomonsen har sendt fugleskind, men de kan ikke komme frem pga. isen. Det tager nok lang tid, før den er væk.
 Larsen-familien spiser i køkkenet, og det er hyggeligt.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/NJq0</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 16 Febr. 1947.
 Kære Grevinde.
 Tak for Pengene som jeg fik i Gaar. Det gaar en Del bedre med mig nu, i Forgaars gik jeg ned til Posthuset og hen til Christiansen og hjem igen uden Smerter, saa jeg begynder at haabe paa at jeg kan komme til at gaa igen, naar vi en Gang faar lidt mildere Vejr. Jeg har siddet og lavet 3 Tegninger til Hans Hvass´s nye Bog og jeg kan maaske lave et Par Stykker til, mens jeg venter paa en Kasse eller 2 med Skind af sjældne Fugle, som Finn Salomonsen skrev forleden var pakkede men ikke kunde komme af Sted paa Grund af Isforholdene. Naa der kan jo gerne gaa en og 2 Maaneder inden vi slipper Isen. Naar der er Is alle Vegne, kan den jo ikke drive bort og skal den tø kan det jo vare længe. Naa jeg skal nu nok finde paa noget andet at bestille, jeg er ikke ked af det. 
 Vi er nu raske allesammen vi spiser i Køkkenet og har det rigtigt hyggeligt. Faar Du aflivet den Ræv? Forleden var der kommen en Hund ind i Haven, som fik jaget en af de unge Gæs ud, vi har ikke set den siden heldigvis er det et Par der er tilbage.
 Mange Hilsner fra 
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1947-12-20</t>
   </si>
   <si>
     <t>Edel -
 Ena -
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Adolph Larsen
 Andreas Larsen
 Henning Larsen
 Johannes Larsen
 Marie Larsen
 Peter Andreas Larsen
 Gudmund Larsen 
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Pernille Marryat
 Ib Marryat Johansen
 Axel  Müller
 Lauritz Pedersen
 Georg Poulsen
 Janna Schou
 Lars Swane
 Rigmor Thorsen
 Erik Warberg Larsen
 Grete Warberg Larsen
 Lise Warberg Larsen
 Martin Warberg Larsen
 Erik Warberg Larsen, søn af Erik og Grethe
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Hvad familien skulle i Nyborg vides ikke.
 Den lille syerske fra Strandgyden kendes ikke. Heller ikke Charles. 
 Det vides ikke, hvad Lauritz Pedersens svigerinde og hendes mand hed. Svigerinden var formodentlig Lauritz Petersens første kones søster. Det er også uklart, hvor deres fælles gård, Dalsgaard, lå.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0654</t>
   </si>
   <si>
     <t>Peters Ena snakker alt for meget.
@@ -11916,51 +12497,51 @@
   </si>
   <si>
     <t>Hareskov
 Bakkevej 12</t>
   </si>
   <si>
     <t>Edel -
 Ena -
 Bodild Branner
 Frits Branner
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Thora Cohn
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Elena Larsen
 Erik Larsen
 Grethe Larsen
 Jeppe Andreas Larsen
 Johan Larsen
 Johannes Larsen
 Lise Larsen
 Marie Larsen
 Martin Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Christine  Mackie
 Pernille Marryat
 Axel  Müller
 Leo Swane
 Ane Talbot
 Gunnar Tinesen</t>
   </si>
   <si>
     <t>Johannes Nicolaj Brønsted (Magisteren), som var gift med Louise, Alhed Larsen, Astrid Warberg-Goldschmidt og Johanne Larsens søster, døde 17. dec. 1947. 
 De mortuis nil nisi bene er latin for 'om de døde (skal man) kun (tale) godt'. Den oprindelige græske formulering er mere direkte: Tal ikke ondt om de døde (Diogenes' Laërtius 1.70). (Kilde: Lex.dk).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0655</t>
   </si>
   <si>
     <t>Marie Larsen er taget til Kerteminde for at være med i festlighederne, når Johannes Larsen på sin fødselsdag bliver udnævnt til æresborger i byen. 
 Johanne/Junge Larsen takker for den skønne julepakke. 
 Johannes/Las Larsen har fortalt Johanne lidt om Brønsteds/Magisterens begravelse, og Andreas/Puf fandt præstens tale god. Marie har vist meget lidt deltagelse og endog fremhævet nogle af Brønsteds mindre heldige sider. 
 Efter planen skal Christine og Leo Swane køre med Johan/Lysse Larsen og Elena/Bimse for at deltage i æresborgerfesten. 
 Man holdt jul i havestuen på Lindøgaard. Dagen efter kom Lise med familien og takkede for dukken fra Johanne og Adolph. 
 Johanne ved ikke rigtigt, om det var forkert af Astrid ikke at deltage i Brønsteds begravelse. 
 Lørdag: Johan og Elena kom midt om natten, og Leo Swane og Christine var ikke med.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/qXs1</t>
@@ -11990,51 +12571,51 @@
 Lørdag 
 I Dag er det altsaa den store Dag i Kjerteminde! Jeg havde i Aftes en af mine ikke usædvanlige Søvnløshedsanfald, hørte saa Klokken slaa 2, men da ikke halv 3. – Kl. 5 vaagnede vi ved at en Bil kørte ind i Gaarden – Lysse og Bimse: 
 [Skrevet på hovedet øverst på s. 4:]
 min første Tanke var: så kommer Christine ikke, men ingen af dem havde tænkt paa at spørge Lysse om, hvordan det hang sammen, men jeg er da forberedt paa, at jeg saa ikke faar hende at se og det havde 
 [Skrevet på venstre kant på s. 4:]
 jeg dog saadan glædet mig til. – Jeg laa og fulgte Slagets Gang, hørte Manse gøre Ild, kalde paa Peter og sætte Madvarer frem for dem; naa, jeg fik da sovet fra 8-10, saa nu gaar den vel. Lys. og B. har vel skiftedes til at køre og sove!
 [Skrevet langs venstre kant på s. 2:]
 Jeg saa dem altsaa slet ikke, hvad der ikke gjorde noget, ieg har jo aldrig været ovenud indtaget i Bimse. Hvis Chr. ikke kommer bliver jeg altsaa den eneste Repræsentant for Alheds Familie
 [Skrevet på hovedet øverst på s. 2:]
 Naa, saa slutter jeg af, lille Dis. Du kan tro, det er mig en stor Glæde at faa saa gode Breve fra dig Endnu en Gang Tak for Pakken, Hilsen til Jer begge, din Junge.</t>
   </si>
   <si>
     <t>1948-09-22</t>
   </si>
   <si>
     <t>Thora Cohn
 Dams Hotel
 Kai Grunth
 Sven Havsteen-Mikkelsen
 Hedvig Høst
 Oluf Høst
 Ville Jais Nielsen
 Johannes Jais-Nielsen
 Arne Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Bendt Rom
 Olaf Rude
 Finn Salomonsen
 Ane Talbot</t>
   </si>
   <si>
     <t>Biæderen er ej sjælden træk- og ynglefugl i Danmark.
 Jordsvaler: Digesvaler
 Det vides ikke, hvad fyrmesteren på Christiansø og amtmanden i Rønne hed. 
 Oluf Høsts "større Gaard inde i Landet" hedder Bognemark, og han malede den utallige gange. 
 Mesinebryggeren kendes ikke, og det vides heller ikke, hvem der var pige i huset hos Larsen-familien i sept. 1948.</t>
   </si>
   <si>
     <t>Johannes Larsen har været på Bornholm. På flyveturen dertil kunne han intet se pga. regn. Han tog ind på et hotel i Rønne, og her kom Arne Larsen og viste ham fotos af nogle biædere, som havde haft reder nord for Hasle. Dagen efter blev Larsen hentet af Olaf Rude, og de kørte ud og så biæderredehullerne. De næste dage besøgte de Hammershus og rundkirker samt flere byer og de var til middag med Oluf og Hedvig Høst samt Jais-Nielsen.
 Larsen var også en tur til Christiansø i dårligt vejr. Dagen efter spiste Larsen, Rude og Jais hos Høst i dennes dejlige hus, og Høst og Larsen var ved dennes gård (Bognemark). 
 I Rønne igen besøgte Larsen Amtmanden. Da Larsen kom frem til flyet, viste det sig, at der var overvægt, men en passager tilbød at vente til næste dag med at tage til København, og problemet blev derved løst. Udsigten fra flyet var denne dag fin.
 Larsen med familie har været i Odense og se et guldfund fra Midskov. De har også været på besøg hos Sven Havsteen-Mikkelsen på Taasinge, og han gav dem en skotsk hyrdehund fra et kuld hvalpe, som Johan/Puf tidligere havde set.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/TrRn</t>
   </si>
   <si>
     <t>Kjerteminde 22 Septbr 1948.
 Kære Lysse!
 Tak for Dit Brev. Skønt jeg havde glædet mig til den Tur gennem Jylland til Göteborg og videre til Båxhult, passer det mig i Grunden helt godt at den ikke bliver til noget til Aar. Jeg kan trøste Dig med at vi ikke var samtidig i Kjøbenhavn, da Du var der var jeg allerede hjemme. Vi havde Besøg af Bent Rom da jeg bestemte mig til Turen og han tilbød at jeg kunde overnatte i hans Lejlighed, hvad jeg saa gjorde og fløj Dagen efter til Bornholm. Flyveturen var en Skuffelse da det var saa Regntykt at jeg ikke en Gang kunde se Saltholm og overhovedet ingen Ting saa før vi kom til Bornholm, hvor jeg tog ind paa Dams Hotel i Rønne og ringede til Olaf Rude der sagde at han vilde hente mig næste Formiddag. Jeg gik saa ind og satte mig for at spise og saa kom der en Lektor Arne Larsen, som Rude havde sendt hen for at han kunde fortælle mig om Biæderne. Der er jo sket det mærkelige at 2 Par Biædere, en sydeuropæisk Fugl der tidligere er skudt nogle Gange her i Landet, men ikke vides at have ynglet N for Alperne i de sidste 100 Aar, havde ynglet i en Grusgrav paa en Mark ved Kysten lidt N for Hasle. Lektor Larsen viste mig nogle Billeder af dem. Der var baade Flugtfotografier og Fotografier af de gamle i Hullerne og af en Unge som en Kat havde haft fat i, og som senere døde. Redehullerne var anbragt i en Jordsvalekoloni. Dagen efter kørte jeg saa med Rude til Allinge hvor han bor, og paa Vejen stod vi af og var henne at se paa den omtalte Grusgrav, hvor Biæderne havde lavet 8 Redehuller. De var rejst om Fredagen før jeg om Tirsdagen kom derover. Om Eftermiddagen kørte vi op til Hammershus og næste Dag var vi igen deroppe og se paa Ruinerne og om Eftermiddagen til en af de 4 Rundkirker Olsker. Forøvrigt kørte Rude mig 2 Ture hver Dag og jeg fik 2 Festmaaltider daglig. Næste Dag var jeg med Rude og hans Kone paa en lang Tur gennem alle Byerne paa Ø Kysten til Dueodde og over Aakirkeby hjem gennem Ekkodalen. Vi var til stor Middag hos Grunther der har bygget sig et Hus ved Gudhjem, sammen med Jais Nielsen og hans Kone og Høst og hans Kone; Saa var jeg alene en Tur til Christiansø, men uheldig med Vejret. Jeg havde Mad med og fik en Pilsner en Bitter og en Kop Kaffe paa en Beværtning og gik saa ud
@@ -12542,99 +13123,99 @@
   </si>
   <si>
     <t>1950-08-14</t>
   </si>
   <si>
     <t>Holger -
 - Agner
 Johanne Christine Brandstrup
 Grete Gylden Thomsen
 Britta Ipsen
 Ole Kraft
 Adolph Larsen
 Johannes Larsen
 Marie Larsen
 Axel  Müller
 Helga Nielsen
 Johanne Oppermann
 Lauritz Pedersen
 Ruth -, pige i huset hos Johanne Larsen
 Christine Swane
 Albrecht  Warberg
 Dan Warberg
 Laura Warberg
 Grete Warberg Larsen
 Martin Warberg Larsen
-Laura Warberg Petersen
-Troels Warberg Petersen</t>
+Troels Warberg Pedersen
+Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0552</t>
   </si>
   <si>
     <t>Johanne/Junge broderer servietter.
 Hun har betændelse i næsen og maveproblemer.
 Troels er blevet døbt. Johanne og Adolph/Agraren var ikke med i kirken, men på Andkærgaard bagefter. Der blev pakket gaver ud i haven i dejligt vejr. Både Laura/Bibbe og Lauritz er lykkelige. 
 Marie Larsen er på besøg, og hun broderer hele dagen.
 Dan Warberg har også været omkring Lindøgård.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/8032</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 XXX
 modt. 15’ Aug. 1950.
 et festligt Brev.
 besv. 23’ Aug. August 1950.
 (om min Bog og Frits’ Besøg.)
 Fru A. Warberg Müller
 Bakkevej 12
 Hareskov St.
 22-7-2000.
 BWP.
 50
 [Skrevet på kuvertens bagside:]
 Lindøgaard Dræby St. Fyen
 [I brevet:]
 Lindøgaard Mand. 14-8-1950
 Kære lille Dis!
 Tak fordi du skrev saa omgaaende og som altid saa interessant og indholdsrigt. Det er li’egodt rart med Breve, saa vi kan følge med i alt om hinanden.
 Nu har jeg allerede været oppe i flere Dage, men føler mig stadig som en Klud, ja ikke stort bedre end efter mine store Sygdomme. Jeg har er [”er” indsat over linjen:”] er endnu ikke begyndt at bestille noget og har dog saa meget at lave. Tak for Bestillingen af de 6 Servietter til Holger, kunde du ikke spørge ham om Tidspunktet (Julegave?) for hvis det ikke haster, kunde jeg tænke mig at sy de 18 som Manse skal have og som altsaa bor her, saa jeg altid har Modeller at sy efter. Dem kunde jeg saa sende dig til Eftersyn, saa kunde jeg [”jeg” overstreget] han selv pille de 6 ud, som han vil have; de er jo nemme at returnere i en stor Konvolut. 
 Jeg fik sendt Bud efter Dr. Agner, da jeg efterhaanden blev lidt nysgerrig efter at vide, hvoraf den standhaftige Feber kom. Det viste sig at være Betændelse i Næsen, deraf de hæftige Smerter hen over Næsen i Begyndelsen af Forkølelsen Nu drypper Marie mig 4 Gg. om Dagen og Feberen er ovre. Jeg tror nu at min Afmagtstilstand kommer fra Maven, der har tet sig kedeligt hele Tiden og har den lille private Mening, at det er en Streg af Para-Dysenteri, som jeg havde for en halv Snes Aar siden og derfor nok ved, hvordan en saadan tager paa Befindenet. Jeg holder Diæt og spiser meget lidt. 
 Nej, der var saamænd ikke noget letsindigt i Barnedaaben; Agr. og jeg kørte først derhen Kl 12, de andre som skulde fungere i Kirken blev hentet af Lauritz tidlig paa Morgenstunden, da Gudstjenesten var Kl 8 ½ (!) Det var gaaet saa godt, Bibbe bar, Grete stod hos, Lauritz og Manse stod Faddere. Jeg morede mig over din lille spøgefulde Bemærkning over, at jeg event. skulde ”bære”, især da jeg saa maatte tænke mig, at jeg i saa Fald maatte have Drengen i en Rygsæk, da jeg jo maa have mine Arme til at bruge Stokkene. Menigheden vilde nok have kigget! Det blev en saa henrivende Dag, kun os 6 [”6” indsat over linjen] som Gæster, altsaa 9 til Bords baade Frokost og Middag 
-II 3. Slags Vin, som jeg nød. Jeg huskede, da jeg havde Para-Dysenteri var jeg vild
-efter Vin, og det har jeg ogsaa været i denne Sygdom.
+II
+3. Slags Vin, som jeg nød. Jeg huskede, da jeg havde Para-Dysenteri var jeg vild efter Vin, og det har jeg ogsaa været i denne Sygdom.
 ganske dejlig Mad, alt saa nydeligt. Jo saa ovenud festligt, og Bibbe saa straalende glad, hvor er hun lykkelig over sin Dreng, jeg synes aldrig jeg har set saa stor en Lykke over et Barn. Du kan tro, at den Dreng vil forandre l [”I” overstreget] meget i alle Forhold paa Andkærgaard; for ogsaa Lau. er lykkelig over ham. Der var et Væld af Gaver; da vi kom Kl 12 var de alle – også Troels - i Haven i det herlige Solskin, der laa Gaverne uoppakkede paa Havebordet. Dejlige Blomsterbuketter, forskelligt til Drengen og saa alle Bibbes Gaver. Troels fik smaa Las-Træsnit baade af Manse og Tinges. Jeg gav ham de to Par Kopper X [”X” indsat over linjen], som Far og Mor fik til deres Sølvbr. af Johanne Oppermann. med L.W. og A.W. og Datoer med forgyldte Bogstaver paa Underkopperne. Kan du huske dem? De kan jo ligesaa godt gaa til den Gren af Familien. Bibbe fik af mig [”af mig” indsat over linjen] 10 Servietter (nu har hun 18) og 20 Kr. til Hjælp til en Visittaske; ogsaa Penge fra Marie og Uglen dertil, hun havde nu faaet en af Lauritz (henrivende) men det vidste vi jo ikke, saa maa hun bruge Pengene til andet.
 [Skrevet langs sidens venstre kant:] 
 X Mon et Barn nogensinde før har faaet Kopper til sin Daab. 
 Om Eftermid. kom Helga og Brita og fotograferede os; Bibbe m. Troels og Grete hos, og dernæst os alle. Ja, du kan ikke tænke dig, hvor det var en skøn Dag, og tænk i denne Sommer at faa et saa pragtfuldt Vejr. Det var lykkeligt at opleve den Dag. Vi var alle sammen saa glade. Troels var bedaarende, han trives og blomstrer, saa det er en Lyst.
 Jeg maa fortælle dig lidt om mit Doktorbesøg. Da han var færdig med mig, skulde have Te og blev budt ind i Stuen. Næ, sagde han, vi maa da sidde hos Dem, ellers skal vi sidde og raabe til Dem, der staar jo et Bord og saa begyndt han at rydde af mit lille Vaskebord, anbragte alle Smaatingene i Vinduerne, de store ting paa Gulvet, flyttede Bordet (der heldigvis var belagt med et rent og fint Pyntehaandklæde) hen til min Seng og saa havde han, Rie og jeg et Par fornøjelige Timer med Passiar og Røg. Han er forfærdelig sød den lille Doktor.
 Jeg skal hilse dig fra Rie. Hun sidder og syr hele Dagen, et mægtigt Korsstingsbroderi en Bordløber, som Manse er saa begejstret for og som han vist ogsaa skal have til Jul
 III
 det bliver vidunderlig smukt, Marie har jo en udmærket og en sikker Smag til at sætte Farverne sammen, hun er jo ikke for ingenting af Las-familien. Kun indvender jeg, at hun er for flittig tænk, hun kan sy ustandselig fra Morg. til Aft. nej langt ud paa Aftenen og faar eft. min Mening alt for lidt ud af sin Ferie, er for lidt i Luften, gaar ikke en ordentlig Tur hver Dag.
-Samme Dag, som jeg fik dit Brev, fik jeg 2 andre fra Hais, den gode trofaste Hais, som sendte mig er Udklip, der berømmede Grete Gyldens Klaverkoncert i Tivoli. Hais havde været der med Birgit.
+Samme Dag, som jeg fik dit Brev, fik jeg 2 andre fra Hais, den gode trofaste Hais, som sendte mig et Udklip, der berømmede Grete Gyldens Klaverkoncert i Tivoli. Hais havde været der med Birgit.
 Og saa fra lille Dan Warberg, som takkede for sit lille Besøg her: han cyclede efter Ferien – 30te Juli tror jeg – fra Brædstrup til Kbhvn. og havde saa ringet og bedt om han måtte overnatte her, hvad han jo heller end gerne maatte. Marie var her jo, men saa foreslog Ruth, at hun laa oppe hos sin Søster i Munkebo, og saa laa Dan i hendes Værelse – nok saa snildt. Han er ubeskrivelig sød og vi havde saadan et godt lille Samvær med ham.
 Ja, du har Ret i dine Betragtninger over Navnene. Troels Lauritz Petersen har en udmærket Klang, hvorimod Warb. Navnet ikke rigtig passer, men Bibbe er nu saa glad ved det Navn, hun har altid kaldt sig det, især paa Sygehusene kan de ikke have alle de 
 -sen Navne. - - En Ting til fra dit Brev: Nej, jeg vil sandelig holde paa Ordet: Aand og ikke Kraft, for med Ordet Kraft tænker man absolut paa noget fysisk. (Ole Bjørn Kraft) f. Eks. hvor mange Heste-Kraft o.s.v. jeg synes, det er en rigtig daarlig Erstatning de der har lavet for det smukke Ord: Aand.
 Dejligt at høre at Axel har det godt.
 Bankede du? Hils ham saa meget.
 Nu fik jeg min Salighed da griflet et rigtigt Brev sammen, godt gjort! Men jeg tror nu ogsaa, jeg begynder at mærke lidt tilbagevendende ”Kraft”, - som altsaa for Fremtiden har to Betydninger. 
 Saa Farvel lille Dis, kærlig Hilsen fra din Junge.</t>
   </si>
   <si>
     <t>Før 1938</t>
   </si>
   <si>
     <t>Marie Neckelmann</t>
   </si>
   <si>
     <t>Carl Frydensberg
 Jens Larsen
 Johan Larsen
 Jonas Larsen
 Peter Andreas Larsen
 Alhed  Møhl, Lysses datter
 Elisabeth Neckelmann
 Karl Schou
 Louise Schoubye
 Niels Erik Schoubye</t>
@@ -12819,59 +13400,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/fUVm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8lV5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sRSA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a4vyLlWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j8a2KPF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t7EU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/An00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oyxZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/avlS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aqXo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AtS0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nLLS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yEEe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NaIz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YpPV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mzaq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DCwL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vkZS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wqxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pVOo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HF37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zYdu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gYAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TwIT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mM5S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/igzP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9qBK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ai8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IynE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AUNk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0f65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eYoh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qi39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GAwd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/94Kz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SqKV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zXzd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jbTJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Spl4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kCVM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/plqW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ib7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/71sw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pdj3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ipxB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ESRX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s0cD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OF5O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/poDx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P8q0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Dtr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zbbk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hXEn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V6OL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5W73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DAqO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tCf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qhI1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wgqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FXkc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ad8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zLiU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HXD2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rj5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LMm3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/98cP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M0Oc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FYTo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wuMq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dPGj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A2oC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WuGv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pz9p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0dG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/59xR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XWno" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/99SJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PsLJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P82x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MBvO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r9eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gwvu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M6n4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VK6y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pfji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AwNy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8enE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yay0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qx0N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aVbY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MSU6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/doA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IUUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OT2N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XYAW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pf8i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pgJeWaZw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WL46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Qle" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/10ov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usSp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cDsC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7mLu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0abE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SlQ5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PGbj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MAwS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ByKH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9IuL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QaMo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CyMWeWs9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1XjZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S3gy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iDpN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/egcw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cIzN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LrfZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YC8U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zE76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FbEJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aHOB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qpd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mXtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pugX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Was" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GT5r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t7Nk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N7oI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7cL7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ou54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HWoO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBcu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4GCH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Coa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2hZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0wzM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fHKI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rHUU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rOiP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JZO9tphY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8Lrd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8mRDJ3Tb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1aOm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wab6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vRmb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/76Ej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6f3H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytwx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gGrPbIOu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zuAU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/44vs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TB6V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/71OaE2Pq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sx0R7477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/teThVn3n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JjLH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/guPs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X4Kb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UyhD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cnGBbRDA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/MTQoZEHB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fn1KkTcy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wBZqLrfY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Pu9hAz9J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CVNAu5Bk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dGB1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/heqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UvDl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F2eP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1Eq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7fK2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VMA3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5HTI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NQUB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5zTA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PFXTYlb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FVFtSb7C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/b4wJZexf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pWnbiPEc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/bAJNMH7J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JGRurXx5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jAafo5Ej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sraAvI7G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jUpjDsi5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gg0Kq5xx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AbIwK2ds" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/4j36nABk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/eUlXWQjn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pPWDOE0k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9ihwEhgN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5I1gaH7S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iBEm4CRR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FtyD3Irg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/NqdWSk9Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hBq1uNhk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/27xRz3oU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UN6m6i0O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oKFRCN1X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QGzDyRx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/txro71EM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/YW4sQ9Sx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/J9RCyjQK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KRmo1USA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Dcei" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/W4C1Dsb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/o3uP0rTX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mByVKkF0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GjmjBRL3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/RXvysJNZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/24RF37Rq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3rU2TbmY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/HpCV8zLO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/T0xVO7qr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gUE7xLJu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XHwRrmXJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DJttkMUS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/I03iokaz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/d8BQ6gjM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/s5dKk7Qe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/HE09QJq2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CwVWjWuI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/HlBMnPp2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9bhAnKJQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UIMwH8M9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wUYt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZZj3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lvbKPgqF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BXIdASSl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xw5xLNUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qptRqaZw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ppA14zv8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9LPr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1CD1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Lk8o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ym4L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mzk8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId247" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tlfS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId248" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7j5m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId249" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9VDN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId250" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t3l5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId251" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/utly" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId252" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fsgQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId253" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wHXl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId254" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1Lr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId255" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MOYc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId256" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uGWz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId257" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BFJ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId258" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UYms" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId259" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1pus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId260" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kuu5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId261" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e8x4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId262" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BOKX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId263" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iQEv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId264" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9CCz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId265" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vS70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId266" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QyIv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId267" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bNxL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId268" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ihaP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId269" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Vty" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId270" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ibx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId271" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rT9z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId272" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MFKY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId273" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vqGL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId274" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Xlg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId275" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QBkJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId276" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsmJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId277" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vy50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId278" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9t7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId279" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qlFP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId280" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZT2Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId281" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dfkr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId282" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/azsA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId283" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0wPP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId284" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QTkb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId285" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwSj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId286" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zz2x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId287" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/otJS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId288" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n1Xs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId289" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JdVO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId290" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iO01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId291" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AkuE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId292" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bOsD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId293" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId294" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SGo2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId295" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NJq0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId296" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vpPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId297" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qXs1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId298" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TrRn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId299" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId300" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AOwC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId301" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4kbT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId302" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId303" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WdRT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId304" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bEfr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId305" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OlBH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId306" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/fUVm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8lV5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sRSA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a4vyLlWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j8a2KPF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t7EU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/An00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oyxZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/avlS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aqXo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AtS0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nLLS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yEEe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NaIz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YpPV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mzaq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DCwL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vkZS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wqxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pVOo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HF37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zYdu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gYAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TwIT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mM5S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/igzP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9qBK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ai8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IynE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AUNk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0f65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eYoh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qi39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GAwd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/94Kz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SqKV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zXzd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jbTJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Spl4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kCVM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/plqW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ib7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/71sw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pdj3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ipxB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ESRX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s0cD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OF5O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/poDx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P8q0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Dtr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zbbk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hXEn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V6OL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5W73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DAqO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tCf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qhI1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wgqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FXkc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ad8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zLiU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HXD2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aDH0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rj5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LMm3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/98cP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M0Oc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FYTo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wuMq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dPGj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A2oC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WuGv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pz9p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0dG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/59xR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XWno" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/99SJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PsLJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P82x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MBvO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r9eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gwvu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M6n4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VK6y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pfji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AwNy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8enE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yay0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qx0N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aVbY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MSU6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/doA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IUUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OT2N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XYAW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pf8i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pgJeWaZw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WL46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Qle" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/10ov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usSp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cDsC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7mLu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0abE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SlQ5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PGbj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MAwS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ByKH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9IuL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CyMWeWs9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QaMo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1XjZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S3gy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iDpN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/egcw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cIzN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LrfZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YC8U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zE76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FbEJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aHOB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qpd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mXtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pugX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Was" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GT5r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t7Nk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7cL7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N7oI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ou54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HWoO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBcu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4GCH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Coa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A1yu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2hZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0wzM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fHKI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rHUU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rOiP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JZO9tphY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8Lrd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8mRDJ3Tb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1aOm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wab6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vRmb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/76Ej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6f3H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytwx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gGrPbIOu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zuAU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/44vs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TB6V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/71OaE2Pq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sx0R7477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/teThVn3n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JjLH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/guPs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X4Kb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UyhD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cnGBbRDA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/MTQoZEHB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fn1KkTcy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wBZqLrfY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Pu9hAz9J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CVNAu5Bk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dGB1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/heqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UvDl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F2eP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1Eq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7fK2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VMA3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5HTI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NQUB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5zTA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PFXTYlb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/b4wJZexf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FVFtSb7C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pWnbiPEc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/bAJNMH7J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JGRurXx5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jAafo5Ej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sraAvI7G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jUpjDsi5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gg0Kq5xx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AbIwK2ds" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/4j36nABk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/eUlXWQjn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pPWDOE0k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9ihwEhgN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iBEm4CRR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5I1gaH7S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FtyD3Irg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/NqdWSk9Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hBq1uNhk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/27xRz3oU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UN6m6i0O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oKFRCN1X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QGzDyRx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/txro71EM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/YW4sQ9Sx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/J9RCyjQK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KRmo1USA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Dcei" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/W4C1Dsb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/o3uP0rTX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mByVKkF0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GjmjBRL3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/RXvysJNZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/24RF37Rq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3rU2TbmY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/HpCV8zLO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/T0xVO7qr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gUE7xLJu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XHwRrmXJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DJttkMUS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/I03iokaz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/d8BQ6gjM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/s5dKk7Qe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/HE09QJq2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CwVWjWuI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/HlBMnPp2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9bhAnKJQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UIMwH8M9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wUYt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZZj3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pLIs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lvbKPgqF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BXIdASSl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xw5xLNUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qptRqaZw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ppA14zv8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9LPr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1CD1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId247" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Lk8o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId248" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ym4L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId249" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mzk8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId250" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tlfS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId251" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7j5m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId252" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9VDN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId253" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t3l5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId254" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/utly" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId255" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fsgQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId256" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wHXl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId257" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1Lr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId258" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MOYc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId259" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uGWz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId260" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BFJ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId261" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UYms" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId262" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1pus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId263" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kuu5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId264" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e8x4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId265" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BOKX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId266" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iQEv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId267" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9CCz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId268" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vS70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId269" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QyIv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId270" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bNxL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId271" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ihaP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId272" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Vty" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId273" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ibx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId274" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rT9z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId275" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MFKY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId276" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vqGL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId277" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Xlg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId278" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QBkJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId279" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsmJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId280" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vy50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId281" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9t7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId282" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sGCn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId283" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7h9M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId284" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DtZy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId285" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qlFP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId286" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZT2Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId287" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dfkr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId288" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/azsA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId289" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0wPP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId290" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QTkb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId291" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwSj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId292" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gNWA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId293" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bz0K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId294" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/igzS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId295" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zz2x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId296" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/otJS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId297" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n1Xs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId298" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JdVO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId299" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iO01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId300" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AkuE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId301" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bOsD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId302" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId303" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SGo2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId304" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NJq0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId305" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vpPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId306" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qXs1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId307" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TrRn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId308" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId309" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AOwC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId310" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4kbT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId311" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId312" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WdRT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId313" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bEfr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId314" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OlBH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId315" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M301"/>
+  <dimension ref="A1:M310"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -15853,10723 +16434,11116 @@
       </c>
       <c r="I66" s="5" t="s">
         <v>477</v>
       </c>
       <c r="J66" s="5" t="s">
         <v>33</v>
       </c>
       <c r="K66" s="5" t="s">
         <v>478</v>
       </c>
       <c r="L66" s="6" t="s">
         <v>479</v>
       </c>
       <c r="M66" s="5" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="5" t="s">
         <v>481</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C67" s="5" t="s">
-        <v>250</v>
+        <v>60</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>61</v>
+        <v>482</v>
       </c>
       <c r="E67" s="5" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F67" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G67" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H67" s="5" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="I67" s="5" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="J67" s="5" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="K67" s="5" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="L67" s="6" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="M67" s="5" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="5" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C68" s="5" t="s">
-        <v>176</v>
+        <v>250</v>
       </c>
       <c r="D68" s="5" t="s">
         <v>61</v>
       </c>
       <c r="E68" s="5" t="s">
-        <v>17</v>
+        <v>491</v>
       </c>
       <c r="F68" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G68" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H68" s="5" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="I68" s="5" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="J68" s="5" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="K68" s="5" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="L68" s="6" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="M68" s="5" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="5" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C69" s="5" t="s">
-        <v>377</v>
+        <v>176</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>176</v>
+        <v>61</v>
       </c>
       <c r="E69" s="5" t="s">
-        <v>497</v>
-[...2 lines deleted...]
-        <v>498</v>
+        <v>17</v>
+      </c>
+      <c r="F69" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G69" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H69" s="5" t="s">
         <v>499</v>
       </c>
       <c r="I69" s="5" t="s">
         <v>500</v>
       </c>
       <c r="J69" s="5" t="s">
         <v>501</v>
       </c>
       <c r="K69" s="5" t="s">
         <v>502</v>
       </c>
       <c r="L69" s="6" t="s">
         <v>503</v>
       </c>
       <c r="M69" s="5" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="5" t="s">
         <v>505</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C70" s="5" t="s">
-        <v>44</v>
+        <v>377</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>27</v>
+        <v>176</v>
       </c>
       <c r="E70" s="5" t="s">
-        <v>28</v>
-[...6 lines deleted...]
-      <c r="G70" s="5" t="s">
         <v>506</v>
       </c>
+      <c r="F70" s="5" t="s">
+        <v>507</v>
+      </c>
+      <c r="G70" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="H70" s="5" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="I70" s="5" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="J70" s="5" t="s">
-        <v>33</v>
+        <v>510</v>
       </c>
       <c r="K70" s="5" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="L70" s="6" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="M70" s="5" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="5" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C71" s="5" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>61</v>
+        <v>27</v>
       </c>
       <c r="E71" s="5" t="s">
-        <v>482</v>
+        <v>28</v>
       </c>
       <c r="F71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G71" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G71" s="5" t="s">
+        <v>515</v>
       </c>
       <c r="H71" s="5" t="s">
-        <v>513</v>
+        <v>516</v>
       </c>
       <c r="I71" s="5" t="s">
-        <v>514</v>
+        <v>517</v>
       </c>
       <c r="J71" s="5" t="s">
-        <v>515</v>
+        <v>33</v>
       </c>
       <c r="K71" s="5" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="L71" s="6" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="M71" s="5" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="5" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C72" s="5" t="s">
-        <v>377</v>
+        <v>250</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>176</v>
+        <v>61</v>
       </c>
       <c r="E72" s="5" t="s">
-        <v>520</v>
-[...2 lines deleted...]
-        <v>521</v>
+        <v>491</v>
+      </c>
+      <c r="F72" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G72" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H72" s="5" t="s">
         <v>522</v>
       </c>
       <c r="I72" s="5" t="s">
         <v>523</v>
       </c>
       <c r="J72" s="5" t="s">
         <v>524</v>
       </c>
       <c r="K72" s="5" t="s">
         <v>525</v>
       </c>
       <c r="L72" s="6" t="s">
         <v>526</v>
       </c>
       <c r="M72" s="5" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="5" t="s">
         <v>528</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C73" s="5" t="s">
-        <v>445</v>
+        <v>377</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>313</v>
+        <v>176</v>
       </c>
       <c r="E73" s="5" t="s">
-        <v>28</v>
+        <v>529</v>
       </c>
       <c r="F73" s="5" t="s">
-        <v>529</v>
-[...1 lines deleted...]
-      <c r="G73" s="5" t="s">
         <v>530</v>
+      </c>
+      <c r="G73" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H73" s="5" t="s">
         <v>531</v>
       </c>
       <c r="I73" s="5" t="s">
         <v>532</v>
       </c>
       <c r="J73" s="5" t="s">
         <v>533</v>
       </c>
       <c r="K73" s="5" t="s">
         <v>534</v>
       </c>
       <c r="L73" s="6" t="s">
         <v>535</v>
       </c>
       <c r="M73" s="5" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="5" t="s">
         <v>537</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C74" s="5" t="s">
-        <v>538</v>
+        <v>445</v>
       </c>
       <c r="D74" s="5" t="s">
         <v>313</v>
       </c>
       <c r="E74" s="5" t="s">
-        <v>341</v>
+        <v>28</v>
       </c>
       <c r="F74" s="5" t="s">
-        <v>529</v>
+        <v>538</v>
       </c>
       <c r="G74" s="5" t="s">
         <v>539</v>
       </c>
       <c r="H74" s="5" t="s">
         <v>540</v>
       </c>
       <c r="I74" s="5" t="s">
         <v>541</v>
       </c>
       <c r="J74" s="5" t="s">
         <v>542</v>
       </c>
       <c r="K74" s="5" t="s">
         <v>543</v>
       </c>
       <c r="L74" s="6" t="s">
         <v>544</v>
       </c>
       <c r="M74" s="5" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="5" t="s">
         <v>546</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C75" s="5" t="s">
-        <v>61</v>
+        <v>547</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>377</v>
-[...4 lines deleted...]
-        </is>
+        <v>313</v>
+      </c>
+      <c r="E75" s="5" t="s">
+        <v>341</v>
       </c>
       <c r="F75" s="5" t="s">
-        <v>547</v>
-[...4 lines deleted...]
-        </is>
+        <v>538</v>
+      </c>
+      <c r="G75" s="5" t="s">
+        <v>548</v>
       </c>
       <c r="H75" s="5" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="I75" s="5" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="J75" s="5" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="K75" s="5" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="L75" s="6" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="M75" s="5" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="5" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C76" s="5" t="s">
-        <v>416</v>
+        <v>61</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>555</v>
-[...1 lines deleted...]
-      <c r="E76" s="5" t="s">
+        <v>377</v>
+      </c>
+      <c r="E76" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F76" s="5" t="s">
         <v>556</v>
       </c>
-      <c r="F76" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="G76" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H76" s="5" t="s">
-        <v>417</v>
+        <v>557</v>
       </c>
       <c r="I76" s="5" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="J76" s="5" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="K76" s="5" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="L76" s="6" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="M76" s="5" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C77" s="5" t="s">
-        <v>61</v>
+        <v>416</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>377</v>
+        <v>564</v>
       </c>
       <c r="E77" s="5" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>547</v>
+        <v>565</v>
+      </c>
+      <c r="F77" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H77" s="5" t="s">
-        <v>563</v>
+        <v>417</v>
       </c>
       <c r="I77" s="5" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
       <c r="J77" s="5" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="K77" s="5" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="L77" s="6" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
       <c r="M77" s="5" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="5" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C78" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="D78" s="5" t="s">
         <v>377</v>
       </c>
-      <c r="D78" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E78" s="5" t="s">
-        <v>570</v>
+        <v>28</v>
       </c>
       <c r="F78" s="5" t="s">
-        <v>521</v>
+        <v>556</v>
       </c>
       <c r="G78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H78" s="5" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="I78" s="5" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="J78" s="5" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="K78" s="5" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="L78" s="6" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="M78" s="5" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="5" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C79" s="5" t="s">
-        <v>27</v>
+        <v>377</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>44</v>
+        <v>176</v>
       </c>
       <c r="E79" s="5" t="s">
-        <v>28</v>
-[...7 lines deleted...]
-        <v>578</v>
+        <v>579</v>
+      </c>
+      <c r="F79" s="5" t="s">
+        <v>530</v>
+      </c>
+      <c r="G79" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H79" s="5" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="I79" s="5" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="J79" s="5" t="s">
-        <v>33</v>
+        <v>582</v>
       </c>
       <c r="K79" s="5" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
       <c r="L79" s="6" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="M79" s="5" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="5" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C80" s="5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>313</v>
+        <v>44</v>
       </c>
       <c r="E80" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="F80" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="F80" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G80" s="5" t="s">
+        <v>587</v>
       </c>
       <c r="H80" s="5" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="I80" s="5" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="J80" s="5" t="s">
-        <v>308</v>
+        <v>33</v>
       </c>
       <c r="K80" s="5" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="L80" s="6" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="M80" s="5" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="5" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C81" s="5" t="s">
-        <v>592</v>
+        <v>26</v>
       </c>
       <c r="D81" s="5" t="s">
         <v>313</v>
       </c>
       <c r="E81" s="5" t="s">
-        <v>585</v>
+        <v>28</v>
       </c>
       <c r="F81" s="5" t="s">
-        <v>28</v>
+        <v>594</v>
       </c>
       <c r="G81" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H81" s="5" t="s">
-        <v>593</v>
-[...1 lines deleted...]
-      <c r="I81" s="5"/>
+        <v>595</v>
+      </c>
+      <c r="I81" s="5" t="s">
+        <v>596</v>
+      </c>
       <c r="J81" s="5" t="s">
         <v>308</v>
       </c>
       <c r="K81" s="5" t="s">
-        <v>594</v>
+        <v>597</v>
       </c>
       <c r="L81" s="6" t="s">
-        <v>595</v>
+        <v>598</v>
       </c>
       <c r="M81" s="5" t="s">
-        <v>596</v>
+        <v>599</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="5" t="s">
-        <v>597</v>
+        <v>600</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C82" s="5" t="s">
-        <v>44</v>
+        <v>601</v>
       </c>
       <c r="D82" s="5" t="s">
-        <v>27</v>
-[...9 lines deleted...]
-        </is>
+        <v>313</v>
+      </c>
+      <c r="E82" s="5" t="s">
+        <v>594</v>
+      </c>
+      <c r="F82" s="5" t="s">
+        <v>28</v>
       </c>
       <c r="G82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H82" s="5" t="s">
-        <v>598</v>
-[...3 lines deleted...]
-      </c>
+        <v>602</v>
+      </c>
+      <c r="I82" s="5"/>
       <c r="J82" s="5" t="s">
-        <v>33</v>
+        <v>308</v>
       </c>
       <c r="K82" s="5" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="L82" s="6" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="M82" s="5" t="s">
-        <v>602</v>
+        <v>605</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="5" t="s">
-        <v>603</v>
+        <v>606</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C83" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="D83" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="D83" s="5" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="E83" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F83" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G83" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H83" s="5" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="I83" s="5" t="s">
-        <v>605</v>
+        <v>608</v>
       </c>
       <c r="J83" s="5" t="s">
         <v>33</v>
       </c>
       <c r="K83" s="5" t="s">
-        <v>606</v>
+        <v>609</v>
       </c>
       <c r="L83" s="6" t="s">
-        <v>607</v>
+        <v>610</v>
       </c>
       <c r="M83" s="5" t="s">
-        <v>608</v>
+        <v>611</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="5" t="s">
-        <v>609</v>
+        <v>612</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C84" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D84" s="5" t="s">
         <v>44</v>
       </c>
-      <c r="D84" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="E84" s="5" t="s">
+        <v>29</v>
       </c>
       <c r="F84" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G84" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H84" s="5" t="s">
-        <v>610</v>
+        <v>613</v>
       </c>
       <c r="I84" s="5" t="s">
-        <v>611</v>
+        <v>614</v>
       </c>
       <c r="J84" s="5" t="s">
         <v>33</v>
       </c>
       <c r="K84" s="5" t="s">
-        <v>612</v>
+        <v>615</v>
       </c>
       <c r="L84" s="6" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="M84" s="5" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="5" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C85" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="D85" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="D85" s="5" t="s">
-[...9 lines deleted...]
-        <v>618</v>
+      <c r="E85" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F85" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G85" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H85" s="5" t="s">
         <v>619</v>
       </c>
       <c r="I85" s="5" t="s">
         <v>620</v>
       </c>
       <c r="J85" s="5" t="s">
         <v>33</v>
       </c>
       <c r="K85" s="5" t="s">
         <v>621</v>
       </c>
       <c r="L85" s="6" t="s">
         <v>622</v>
       </c>
       <c r="M85" s="5" t="s">
         <v>623</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="5" t="s">
         <v>624</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C86" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D86" s="5" t="s">
         <v>44</v>
       </c>
-      <c r="D86" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E86" s="5" t="s">
-        <v>617</v>
+        <v>625</v>
       </c>
       <c r="F86" s="5" t="s">
-        <v>616</v>
-[...4 lines deleted...]
-        </is>
+        <v>626</v>
+      </c>
+      <c r="G86" s="5" t="s">
+        <v>627</v>
       </c>
       <c r="H86" s="5" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="I86" s="5" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
       <c r="J86" s="5" t="s">
         <v>33</v>
       </c>
       <c r="K86" s="5" t="s">
-        <v>627</v>
+        <v>630</v>
       </c>
       <c r="L86" s="6" t="s">
-        <v>628</v>
+        <v>631</v>
       </c>
       <c r="M86" s="5" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="5" t="s">
-        <v>630</v>
+        <v>633</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C87" s="5" t="s">
-        <v>377</v>
+        <v>44</v>
       </c>
       <c r="D87" s="5" t="s">
-        <v>61</v>
+        <v>27</v>
       </c>
       <c r="E87" s="5" t="s">
-        <v>631</v>
+        <v>626</v>
       </c>
       <c r="F87" s="5" t="s">
-        <v>632</v>
+        <v>625</v>
       </c>
       <c r="G87" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H87" s="5" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="I87" s="5" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="J87" s="5" t="s">
-        <v>635</v>
+        <v>33</v>
       </c>
       <c r="K87" s="5" t="s">
         <v>636</v>
       </c>
       <c r="L87" s="6" t="s">
         <v>637</v>
       </c>
       <c r="M87" s="5" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="5" t="s">
         <v>639</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C88" s="5" t="s">
+        <v>377</v>
+      </c>
+      <c r="D88" s="5" t="s">
         <v>61</v>
       </c>
-      <c r="D88" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E88" s="5" t="s">
-        <v>617</v>
+        <v>640</v>
       </c>
       <c r="F88" s="5" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="G88" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H88" s="5" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="I88" s="5" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="J88" s="5" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="K88" s="5" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="L88" s="6" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="M88" s="5" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="5" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C89" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="D89" s="5" t="s">
         <v>377</v>
       </c>
-      <c r="D89" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E89" s="5" t="s">
-        <v>648</v>
+        <v>626</v>
       </c>
       <c r="F89" s="5" t="s">
-        <v>632</v>
+        <v>649</v>
       </c>
       <c r="G89" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H89" s="5" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="I89" s="5" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="J89" s="5" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="K89" s="5" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="L89" s="6" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="M89" s="5" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="5" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C90" s="5" t="s">
-        <v>27</v>
+        <v>377</v>
       </c>
       <c r="D90" s="5" t="s">
-        <v>44</v>
+        <v>61</v>
       </c>
       <c r="E90" s="5" t="s">
-        <v>29</v>
-[...4 lines deleted...]
-        </is>
+        <v>657</v>
+      </c>
+      <c r="F90" s="5" t="s">
+        <v>641</v>
       </c>
       <c r="G90" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H90" s="5" t="s">
-        <v>656</v>
-[...1 lines deleted...]
-      <c r="I90" s="5"/>
+        <v>658</v>
+      </c>
+      <c r="I90" s="5" t="s">
+        <v>659</v>
+      </c>
       <c r="J90" s="5" t="s">
-        <v>33</v>
+        <v>660</v>
       </c>
       <c r="K90" s="5" t="s">
-        <v>657</v>
+        <v>661</v>
       </c>
       <c r="L90" s="6" t="s">
-        <v>658</v>
+        <v>662</v>
       </c>
       <c r="M90" s="5" t="s">
-        <v>659</v>
+        <v>663</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="5" t="s">
-        <v>660</v>
+        <v>664</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C91" s="5" t="s">
-        <v>416</v>
+        <v>27</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>661</v>
+        <v>44</v>
       </c>
       <c r="E91" s="5" t="s">
-        <v>662</v>
+        <v>29</v>
       </c>
       <c r="F91" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G91" s="5" t="s">
-        <v>663</v>
+      <c r="G91" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H91" s="5" t="s">
-        <v>664</v>
-[...1 lines deleted...]
-      <c r="I91" s="5" t="s">
         <v>665</v>
       </c>
+      <c r="I91" s="5"/>
       <c r="J91" s="5" t="s">
-        <v>308</v>
+        <v>33</v>
       </c>
       <c r="K91" s="5" t="s">
         <v>666</v>
       </c>
       <c r="L91" s="6" t="s">
         <v>667</v>
       </c>
       <c r="M91" s="5" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="5" t="s">
         <v>669</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C92" s="5" t="s">
-        <v>26</v>
+        <v>416</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>27</v>
+        <v>670</v>
       </c>
       <c r="E92" s="5" t="s">
-        <v>670</v>
-[...7 lines deleted...]
-        </is>
+        <v>671</v>
+      </c>
+      <c r="F92" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G92" s="5" t="s">
+        <v>672</v>
       </c>
       <c r="H92" s="5" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="I92" s="5" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="J92" s="5" t="s">
-        <v>33</v>
+        <v>308</v>
       </c>
       <c r="K92" s="5" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="L92" s="6" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="M92" s="5" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
     </row>
     <row r="93">
-      <c r="A93" s="5" t="n">
-        <v>1910</v>
+      <c r="A93" s="5" t="s">
+        <v>678</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C93" s="5" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="D93" s="5" t="s">
         <v>27</v>
       </c>
       <c r="E93" s="5" t="s">
-        <v>29</v>
-[...7 lines deleted...]
-        <v>676</v>
+        <v>679</v>
+      </c>
+      <c r="F93" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="G93" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H93" s="5" t="s">
-        <v>677</v>
+        <v>680</v>
       </c>
       <c r="I93" s="5" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="J93" s="5" t="s">
         <v>33</v>
       </c>
       <c r="K93" s="5" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
       <c r="L93" s="6" t="s">
-        <v>680</v>
+        <v>683</v>
       </c>
       <c r="M93" s="5" t="s">
-        <v>681</v>
+        <v>684</v>
       </c>
     </row>
     <row r="94">
-      <c r="A94" s="5" t="s">
-        <v>682</v>
+      <c r="A94" s="5" t="n">
+        <v>1910</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C94" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="D94" s="5" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="E94" s="5" t="s">
         <v>29</v>
       </c>
       <c r="F94" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G94" s="5" t="s">
-        <v>683</v>
+        <v>685</v>
       </c>
       <c r="H94" s="5" t="s">
-        <v>684</v>
+        <v>686</v>
       </c>
       <c r="I94" s="5" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
       <c r="J94" s="5" t="s">
         <v>33</v>
       </c>
       <c r="K94" s="5" t="s">
-        <v>686</v>
+        <v>688</v>
       </c>
       <c r="L94" s="6" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
       <c r="M94" s="5" t="s">
-        <v>688</v>
+        <v>690</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="5" t="s">
-        <v>689</v>
+        <v>691</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C95" s="5" t="s">
-        <v>416</v>
+        <v>27</v>
       </c>
       <c r="D95" s="5" t="s">
-        <v>690</v>
+        <v>44</v>
       </c>
       <c r="E95" s="5" t="s">
-        <v>691</v>
+        <v>29</v>
       </c>
       <c r="F95" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G95" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G95" s="5" t="s">
+        <v>692</v>
       </c>
       <c r="H95" s="5" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="I95" s="5" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="J95" s="5" t="s">
-        <v>694</v>
+        <v>33</v>
       </c>
       <c r="K95" s="5" t="s">
         <v>695</v>
       </c>
       <c r="L95" s="6" t="s">
         <v>696</v>
       </c>
       <c r="M95" s="5" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="5" t="s">
         <v>698</v>
       </c>
       <c r="B96" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C96" s="5" t="s">
         <v>416</v>
       </c>
       <c r="D96" s="5" t="s">
-        <v>690</v>
+        <v>699</v>
       </c>
       <c r="E96" s="5" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="F96" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G96" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H96" s="5" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="I96" s="5" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="J96" s="5" t="s">
-        <v>694</v>
+        <v>703</v>
       </c>
       <c r="K96" s="5" t="s">
-        <v>702</v>
+        <v>704</v>
       </c>
       <c r="L96" s="6" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
       <c r="M96" s="5" t="s">
-        <v>704</v>
+        <v>706</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="5" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
       <c r="B97" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C97" s="5" t="s">
-        <v>128</v>
+        <v>416</v>
       </c>
       <c r="D97" s="5" t="s">
-        <v>377</v>
-[...7 lines deleted...]
-        <v>706</v>
+        <v>699</v>
+      </c>
+      <c r="E97" s="5" t="s">
+        <v>708</v>
+      </c>
+      <c r="F97" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G97" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H97" s="5" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="I97" s="5" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
       <c r="J97" s="5" t="s">
-        <v>709</v>
+        <v>703</v>
       </c>
       <c r="K97" s="5" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="L97" s="6" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="M97" s="5" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="5" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C98" s="5" t="s">
-        <v>61</v>
+        <v>128</v>
       </c>
       <c r="D98" s="5" t="s">
         <v>377</v>
       </c>
       <c r="E98" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F98" s="5" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="G98" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H98" s="5" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="I98" s="5" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="J98" s="5" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="K98" s="5" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="L98" s="6" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="M98" s="5" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="5" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="B99" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C99" s="5" t="s">
-        <v>416</v>
+        <v>61</v>
       </c>
       <c r="D99" s="5" t="s">
-        <v>661</v>
-[...10 lines deleted...]
-        <v>722</v>
+        <v>377</v>
+      </c>
+      <c r="E99" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F99" s="5" t="s">
+        <v>723</v>
+      </c>
+      <c r="G99" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H99" s="5" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="I99" s="5" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="J99" s="5" t="s">
-        <v>308</v>
+        <v>726</v>
       </c>
       <c r="K99" s="5" t="s">
-        <v>725</v>
+        <v>727</v>
       </c>
       <c r="L99" s="6" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
       <c r="M99" s="5" t="s">
-        <v>727</v>
+        <v>729</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="5" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
       <c r="B100" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C100" s="5" t="s">
-        <v>729</v>
+        <v>416</v>
       </c>
       <c r="D100" s="5" t="s">
-        <v>313</v>
+        <v>670</v>
       </c>
       <c r="E100" s="5" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>708</v>
+      </c>
+      <c r="F100" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G100" s="5" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="H100" s="5" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="I100" s="5" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="J100" s="5" t="s">
         <v>308</v>
       </c>
       <c r="K100" s="5" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="L100" s="6" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="M100" s="5" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="5" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="B101" s="5" t="s">
-        <v>423</v>
+        <v>14</v>
       </c>
       <c r="C101" s="5" t="s">
-        <v>27</v>
-[...30 lines deleted...]
-        </is>
+        <v>738</v>
+      </c>
+      <c r="D101" s="5" t="s">
+        <v>313</v>
+      </c>
+      <c r="E101" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="F101" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="G101" s="5" t="s">
+        <v>739</v>
+      </c>
+      <c r="H101" s="5" t="s">
+        <v>740</v>
+      </c>
+      <c r="I101" s="5" t="s">
+        <v>741</v>
+      </c>
+      <c r="J101" s="5" t="s">
+        <v>308</v>
       </c>
       <c r="K101" s="5" t="s">
-        <v>737</v>
+        <v>742</v>
       </c>
       <c r="L101" s="6" t="s">
-        <v>738</v>
-[...1 lines deleted...]
-      <c r="M101" s="5"/>
+        <v>743</v>
+      </c>
+      <c r="M101" s="5" t="s">
+        <v>744</v>
+      </c>
     </row>
     <row r="102">
       <c r="A102" s="5" t="s">
-        <v>739</v>
+        <v>745</v>
       </c>
       <c r="B102" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C102" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="D102" s="5" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="D102" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E102" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F102" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G102" s="5" t="s">
-[...9 lines deleted...]
-        <v>33</v>
+      <c r="G102" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H102" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I102" s="5"/>
+      <c r="J102" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K102" s="5" t="s">
-        <v>743</v>
+        <v>746</v>
       </c>
       <c r="L102" s="6" t="s">
-        <v>744</v>
-[...3 lines deleted...]
-      </c>
+        <v>747</v>
+      </c>
+      <c r="M102" s="5"/>
     </row>
     <row r="103">
       <c r="A103" s="5" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="B103" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C103" s="5" t="s">
-        <v>377</v>
+        <v>27</v>
       </c>
       <c r="D103" s="5" t="s">
-        <v>61</v>
+        <v>44</v>
       </c>
       <c r="E103" s="5" t="s">
-        <v>640</v>
-[...7 lines deleted...]
-        </is>
+        <v>29</v>
+      </c>
+      <c r="F103" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G103" s="5" t="s">
+        <v>749</v>
       </c>
       <c r="H103" s="5" t="s">
-        <v>748</v>
+        <v>750</v>
       </c>
       <c r="I103" s="5" t="s">
-        <v>749</v>
+        <v>751</v>
       </c>
       <c r="J103" s="5" t="s">
-        <v>750</v>
+        <v>33</v>
       </c>
       <c r="K103" s="5" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="L103" s="6" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="M103" s="5" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="5" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="B104" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C104" s="5" t="s">
-        <v>755</v>
+        <v>377</v>
       </c>
       <c r="D104" s="5" t="s">
-        <v>690</v>
+        <v>61</v>
       </c>
       <c r="E104" s="5" t="s">
+        <v>649</v>
+      </c>
+      <c r="F104" s="5" t="s">
         <v>756</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="G104" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H104" s="5" t="s">
         <v>757</v>
       </c>
       <c r="I104" s="5" t="s">
         <v>758</v>
       </c>
       <c r="J104" s="5" t="s">
         <v>759</v>
       </c>
       <c r="K104" s="5" t="s">
         <v>760</v>
       </c>
       <c r="L104" s="6" t="s">
         <v>761</v>
       </c>
       <c r="M104" s="5" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="5" t="s">
         <v>763</v>
       </c>
       <c r="B105" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C105" s="5" t="s">
         <v>764</v>
       </c>
       <c r="D105" s="5" t="s">
+        <v>699</v>
+      </c>
+      <c r="E105" s="5" t="s">
         <v>765</v>
       </c>
-      <c r="E105" s="5" t="s">
+      <c r="F105" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G105" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H105" s="5" t="s">
         <v>766</v>
       </c>
-      <c r="F105" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H105" s="5" t="s">
+      <c r="I105" s="5" t="s">
         <v>767</v>
       </c>
-      <c r="I105" s="5"/>
       <c r="J105" s="5" t="s">
         <v>768</v>
       </c>
       <c r="K105" s="5" t="s">
         <v>769</v>
       </c>
       <c r="L105" s="6" t="s">
         <v>770</v>
       </c>
       <c r="M105" s="5" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="5" t="s">
         <v>772</v>
       </c>
       <c r="B106" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C106" s="5" t="s">
-        <v>27</v>
+        <v>773</v>
       </c>
       <c r="D106" s="5" t="s">
-        <v>44</v>
+        <v>774</v>
       </c>
       <c r="E106" s="5" t="s">
-        <v>773</v>
+        <v>775</v>
       </c>
       <c r="F106" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G106" s="5" t="s">
-        <v>773</v>
+      <c r="G106" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H106" s="5" t="s">
-        <v>774</v>
-[...3 lines deleted...]
-      </c>
+        <v>776</v>
+      </c>
+      <c r="I106" s="5"/>
       <c r="J106" s="5" t="s">
-        <v>33</v>
+        <v>777</v>
       </c>
       <c r="K106" s="5" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="L106" s="6" t="s">
-        <v>777</v>
+        <v>779</v>
       </c>
       <c r="M106" s="5" t="s">
-        <v>778</v>
+        <v>780</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="5" t="s">
-        <v>779</v>
+        <v>781</v>
       </c>
       <c r="B107" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C107" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D107" s="5" t="s">
         <v>44</v>
       </c>
       <c r="E107" s="5" t="s">
-        <v>773</v>
+        <v>782</v>
       </c>
       <c r="F107" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G107" s="5" t="s">
-        <v>773</v>
+        <v>782</v>
       </c>
       <c r="H107" s="5" t="s">
-        <v>780</v>
+        <v>783</v>
       </c>
       <c r="I107" s="5" t="s">
-        <v>781</v>
+        <v>784</v>
       </c>
       <c r="J107" s="5" t="s">
         <v>33</v>
       </c>
       <c r="K107" s="5" t="s">
-        <v>782</v>
+        <v>785</v>
       </c>
       <c r="L107" s="6" t="s">
-        <v>783</v>
+        <v>786</v>
       </c>
       <c r="M107" s="5" t="s">
-        <v>784</v>
+        <v>787</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="5" t="s">
-        <v>785</v>
+        <v>788</v>
       </c>
       <c r="B108" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C108" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D108" s="5" t="s">
         <v>44</v>
       </c>
       <c r="E108" s="5" t="s">
-        <v>773</v>
+        <v>782</v>
       </c>
       <c r="F108" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G108" s="5" t="s">
-        <v>786</v>
+        <v>782</v>
       </c>
       <c r="H108" s="5" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
       <c r="I108" s="5" t="s">
-        <v>788</v>
+        <v>790</v>
       </c>
       <c r="J108" s="5" t="s">
         <v>33</v>
       </c>
       <c r="K108" s="5" t="s">
-        <v>789</v>
+        <v>791</v>
       </c>
       <c r="L108" s="6" t="s">
-        <v>790</v>
+        <v>792</v>
       </c>
       <c r="M108" s="5" t="s">
-        <v>791</v>
+        <v>793</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="5" t="s">
-        <v>792</v>
+        <v>794</v>
       </c>
       <c r="B109" s="5" t="s">
-        <v>793</v>
+        <v>14</v>
       </c>
       <c r="C109" s="5" t="s">
-        <v>794</v>
+        <v>27</v>
       </c>
       <c r="D109" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="E109" s="5" t="s">
+        <v>782</v>
+      </c>
+      <c r="F109" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G109" s="5" t="s">
         <v>795</v>
       </c>
-      <c r="E109" s="5" t="s">
+      <c r="H109" s="5" t="s">
         <v>796</v>
-      </c>
-[...11 lines deleted...]
-        </is>
       </c>
       <c r="I109" s="5" t="s">
         <v>797</v>
       </c>
       <c r="J109" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="K109" s="5" t="s">
         <v>798</v>
       </c>
-      <c r="K109" s="5" t="s">
+      <c r="L109" s="6" t="s">
         <v>799</v>
       </c>
-      <c r="L109" s="6" t="s">
+      <c r="M109" s="5" t="s">
         <v>800</v>
-      </c>
-[...1 lines deleted...]
-        <v>801</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="5" t="s">
+        <v>801</v>
+      </c>
+      <c r="B110" s="5" t="s">
         <v>802</v>
       </c>
-      <c r="B110" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C110" s="5" t="s">
-        <v>729</v>
+        <v>803</v>
       </c>
       <c r="D110" s="5" t="s">
-        <v>765</v>
-[...9 lines deleted...]
-        </is>
+        <v>804</v>
+      </c>
+      <c r="E110" s="5" t="s">
+        <v>805</v>
+      </c>
+      <c r="F110" s="5" t="s">
+        <v>28</v>
       </c>
       <c r="G110" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H110" s="5" t="s">
-[...2 lines deleted...]
-      <c r="I110" s="5"/>
+      <c r="H110" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I110" s="5" t="s">
+        <v>806</v>
+      </c>
       <c r="J110" s="5" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="K110" s="5" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
       <c r="L110" s="6" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="M110" s="5" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="5" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
       <c r="B111" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C111" s="5" t="s">
-        <v>808</v>
+        <v>738</v>
       </c>
       <c r="D111" s="5" t="s">
-        <v>809</v>
+        <v>774</v>
       </c>
       <c r="E111" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F111" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G111" s="5" t="s">
-[...9 lines deleted...]
-      </c>
+      <c r="G111" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H111" s="5" t="s">
+        <v>313</v>
+      </c>
+      <c r="I111" s="5"/>
       <c r="J111" s="5" t="s">
         <v>812</v>
       </c>
       <c r="K111" s="5" t="s">
         <v>813</v>
       </c>
       <c r="L111" s="6" t="s">
         <v>814</v>
       </c>
       <c r="M111" s="5" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="5" t="s">
         <v>816</v>
       </c>
       <c r="B112" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C112" s="5" t="s">
-        <v>809</v>
+        <v>817</v>
       </c>
       <c r="D112" s="5" t="s">
-        <v>755</v>
+        <v>818</v>
       </c>
       <c r="E112" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F112" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G112" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G112" s="5" t="s">
+        <v>819</v>
       </c>
       <c r="H112" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="I112" s="5"/>
+      <c r="I112" s="5" t="s">
+        <v>820</v>
+      </c>
       <c r="J112" s="5" t="s">
-        <v>812</v>
+        <v>821</v>
       </c>
       <c r="K112" s="5" t="s">
-        <v>817</v>
+        <v>822</v>
       </c>
       <c r="L112" s="6" t="s">
-        <v>818</v>
+        <v>823</v>
       </c>
       <c r="M112" s="5" t="s">
-        <v>819</v>
+        <v>824</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="5" t="s">
-        <v>820</v>
+        <v>825</v>
       </c>
       <c r="B113" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C113" s="5" t="s">
-        <v>27</v>
+        <v>818</v>
       </c>
       <c r="D113" s="5" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="E113" s="5" t="s">
+        <v>764</v>
+      </c>
+      <c r="E113" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F113" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G113" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H113" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I113" s="5"/>
+      <c r="J113" s="5" t="s">
         <v>821</v>
       </c>
-      <c r="F113" s="5" t="inlineStr">
-[...15 lines deleted...]
-      </c>
       <c r="K113" s="5" t="s">
-        <v>824</v>
+        <v>826</v>
       </c>
       <c r="L113" s="6" t="s">
-        <v>825</v>
+        <v>827</v>
       </c>
       <c r="M113" s="5" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="5" t="s">
-        <v>827</v>
+        <v>829</v>
       </c>
       <c r="B114" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C114" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D114" s="5" t="s">
         <v>44</v>
       </c>
       <c r="E114" s="5" t="s">
-        <v>821</v>
+        <v>830</v>
       </c>
       <c r="F114" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G114" s="5" t="s">
-        <v>821</v>
+        <v>830</v>
       </c>
       <c r="H114" s="5" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
       <c r="I114" s="5" t="s">
-        <v>829</v>
+        <v>832</v>
       </c>
       <c r="J114" s="5" t="s">
         <v>33</v>
       </c>
       <c r="K114" s="5" t="s">
-        <v>830</v>
+        <v>833</v>
       </c>
       <c r="L114" s="6" t="s">
-        <v>831</v>
+        <v>834</v>
       </c>
       <c r="M114" s="5" t="s">
-        <v>832</v>
+        <v>835</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="5" t="s">
-        <v>833</v>
+        <v>836</v>
       </c>
       <c r="B115" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C115" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D115" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E115" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F115" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G115" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H115" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I115" s="5"/>
       <c r="J115" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K115" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L115" s="6" t="s">
-        <v>834</v>
+        <v>837</v>
       </c>
       <c r="M115" s="5"/>
     </row>
     <row r="116">
       <c r="A116" s="5" t="s">
-        <v>835</v>
+        <v>838</v>
       </c>
       <c r="B116" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C116" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D116" s="5" t="s">
         <v>44</v>
       </c>
       <c r="E116" s="5" t="s">
-        <v>29</v>
+        <v>830</v>
       </c>
       <c r="F116" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G116" s="5" t="s">
-        <v>836</v>
+        <v>830</v>
       </c>
       <c r="H116" s="5" t="s">
-        <v>837</v>
-[...1 lines deleted...]
-      <c r="I116" s="5"/>
+        <v>839</v>
+      </c>
+      <c r="I116" s="5" t="s">
+        <v>840</v>
+      </c>
       <c r="J116" s="5" t="s">
         <v>33</v>
       </c>
       <c r="K116" s="5" t="s">
-        <v>838</v>
+        <v>841</v>
       </c>
       <c r="L116" s="6" t="s">
-        <v>839</v>
+        <v>842</v>
       </c>
       <c r="M116" s="5" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="5" t="s">
-        <v>841</v>
+        <v>844</v>
       </c>
       <c r="B117" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C117" s="5" t="s">
-        <v>755</v>
+        <v>27</v>
       </c>
       <c r="D117" s="5" t="s">
-        <v>690</v>
+        <v>44</v>
       </c>
       <c r="E117" s="5" t="s">
-        <v>842</v>
+        <v>29</v>
       </c>
       <c r="F117" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G117" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G117" s="5" t="s">
+        <v>845</v>
       </c>
       <c r="H117" s="5" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>846</v>
+      </c>
+      <c r="I117" s="5"/>
       <c r="J117" s="5" t="s">
-        <v>694</v>
+        <v>33</v>
       </c>
       <c r="K117" s="5" t="s">
-        <v>845</v>
+        <v>847</v>
       </c>
       <c r="L117" s="6" t="s">
-        <v>846</v>
+        <v>848</v>
       </c>
       <c r="M117" s="5" t="s">
-        <v>847</v>
+        <v>849</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="5" t="s">
-        <v>848</v>
+        <v>850</v>
       </c>
       <c r="B118" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C118" s="5" t="s">
-        <v>61</v>
+        <v>764</v>
       </c>
       <c r="D118" s="5" t="s">
-        <v>849</v>
+        <v>699</v>
       </c>
       <c r="E118" s="5" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>850</v>
+        <v>851</v>
+      </c>
+      <c r="F118" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G118" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H118" s="5" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="I118" s="5" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="J118" s="5" t="s">
-        <v>853</v>
+        <v>703</v>
       </c>
       <c r="K118" s="5" t="s">
         <v>854</v>
       </c>
       <c r="L118" s="6" t="s">
         <v>855</v>
       </c>
       <c r="M118" s="5" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="5" t="s">
         <v>857</v>
       </c>
       <c r="B119" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C119" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="D119" s="5" t="s">
+        <v>482</v>
+      </c>
+      <c r="E119" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="F119" s="5" t="s">
         <v>858</v>
       </c>
-      <c r="D119" s="5" t="s">
+      <c r="G119" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H119" s="5" t="s">
         <v>859</v>
       </c>
-      <c r="E119" s="5" t="inlineStr">
-[...14 lines deleted...]
-      <c r="H119" s="5" t="s">
+      <c r="I119" s="5" t="s">
         <v>860</v>
       </c>
-      <c r="I119" s="5" t="s">
+      <c r="J119" s="5" t="s">
         <v>861</v>
       </c>
-      <c r="J119" s="5" t="s">
+      <c r="K119" s="5" t="s">
         <v>862</v>
       </c>
-      <c r="K119" s="5" t="s">
+      <c r="L119" s="6" t="s">
         <v>863</v>
       </c>
-      <c r="L119" s="6" t="s">
+      <c r="M119" s="5" t="s">
         <v>864</v>
-      </c>
-[...1 lines deleted...]
-        <v>865</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="5" t="s">
-        <v>866</v>
+        <v>865</v>
       </c>
       <c r="B120" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C120" s="5" t="s">
-        <v>27</v>
+        <v>866</v>
       </c>
       <c r="D120" s="5" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="E120" s="5" t="s">
         <v>867</v>
       </c>
+      <c r="E120" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="F120" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G120" s="5" t="s">
+      <c r="G120" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H120" s="5" t="s">
         <v>868</v>
       </c>
-      <c r="H120" s="5" t="s">
+      <c r="I120" s="5" t="s">
         <v>869</v>
       </c>
-      <c r="I120" s="5" t="s">
+      <c r="J120" s="5" t="s">
         <v>870</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="K120" s="5" t="s">
         <v>871</v>
       </c>
       <c r="L120" s="6" t="s">
         <v>872</v>
       </c>
       <c r="M120" s="5" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="5" t="s">
         <v>874</v>
       </c>
       <c r="B121" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C121" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D121" s="5" t="s">
         <v>44</v>
       </c>
       <c r="E121" s="5" t="s">
-        <v>867</v>
+        <v>875</v>
       </c>
       <c r="F121" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G121" s="5" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="H121" s="5" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="I121" s="5" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
       <c r="J121" s="5" t="s">
         <v>33</v>
       </c>
       <c r="K121" s="5" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="L121" s="6" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
       <c r="M121" s="5" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="5" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
       <c r="B122" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C122" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D122" s="5" t="s">
         <v>44</v>
       </c>
       <c r="E122" s="5" t="s">
-        <v>867</v>
+        <v>875</v>
       </c>
       <c r="F122" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G122" s="5" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="H122" s="5" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="I122" s="5" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="J122" s="5" t="s">
         <v>33</v>
       </c>
       <c r="K122" s="5" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="L122" s="6" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
       <c r="M122" s="5" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="5" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="B123" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C123" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D123" s="5" t="s">
         <v>44</v>
       </c>
       <c r="E123" s="5" t="s">
-        <v>867</v>
+        <v>875</v>
       </c>
       <c r="F123" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G123" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G123" s="5" t="s">
+        <v>890</v>
       </c>
       <c r="H123" s="5" t="s">
-        <v>889</v>
+        <v>891</v>
       </c>
       <c r="I123" s="5" t="s">
-        <v>890</v>
+        <v>892</v>
       </c>
       <c r="J123" s="5" t="s">
         <v>33</v>
       </c>
       <c r="K123" s="5" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
       <c r="L123" s="6" t="s">
-        <v>892</v>
+        <v>894</v>
       </c>
       <c r="M123" s="5" t="s">
-        <v>893</v>
+        <v>895</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="5" t="s">
-        <v>894</v>
+        <v>896</v>
       </c>
       <c r="B124" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C124" s="5" t="s">
-        <v>895</v>
+        <v>27</v>
       </c>
       <c r="D124" s="5" t="s">
-        <v>313</v>
+        <v>44</v>
       </c>
       <c r="E124" s="5" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-        <v>896</v>
+        <v>875</v>
+      </c>
+      <c r="F124" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G124" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H124" s="5" t="s">
         <v>897</v>
       </c>
       <c r="I124" s="5" t="s">
         <v>898</v>
       </c>
       <c r="J124" s="5" t="s">
-        <v>308</v>
+        <v>33</v>
       </c>
       <c r="K124" s="5" t="s">
         <v>899</v>
       </c>
       <c r="L124" s="6" t="s">
         <v>900</v>
       </c>
       <c r="M124" s="5" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="5" t="s">
         <v>902</v>
       </c>
       <c r="B125" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C125" s="5" t="s">
-        <v>61</v>
+        <v>903</v>
       </c>
       <c r="D125" s="5" t="s">
-        <v>849</v>
+        <v>313</v>
       </c>
       <c r="E125" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F125" s="5" t="s">
-        <v>850</v>
-[...4 lines deleted...]
-        </is>
+        <v>29</v>
+      </c>
+      <c r="G125" s="5" t="s">
+        <v>904</v>
       </c>
       <c r="H125" s="5" t="s">
-        <v>903</v>
+        <v>905</v>
       </c>
       <c r="I125" s="5" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="J125" s="5" t="s">
-        <v>905</v>
+        <v>308</v>
       </c>
       <c r="K125" s="5" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="L125" s="6" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="M125" s="5" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="5" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="B126" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C126" s="5" t="s">
-        <v>416</v>
+        <v>61</v>
       </c>
       <c r="D126" s="5" t="s">
-        <v>765</v>
+        <v>482</v>
       </c>
       <c r="E126" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="F126" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F126" s="5" t="s">
+        <v>858</v>
       </c>
       <c r="G126" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H126" s="5" t="s">
-        <v>910</v>
-[...1 lines deleted...]
-      <c r="I126" s="5"/>
+        <v>911</v>
+      </c>
+      <c r="I126" s="5" t="s">
+        <v>912</v>
+      </c>
       <c r="J126" s="5" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="K126" s="5" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="L126" s="6" t="s">
-        <v>913</v>
+        <v>915</v>
       </c>
       <c r="M126" s="5" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="5" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="B127" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C127" s="5" t="s">
-        <v>916</v>
+        <v>416</v>
       </c>
       <c r="D127" s="5" t="s">
-        <v>765</v>
+        <v>774</v>
       </c>
       <c r="E127" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="F127" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G127" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H127" s="5" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="I127" s="5"/>
       <c r="J127" s="5" t="s">
-        <v>911</v>
+        <v>919</v>
       </c>
       <c r="K127" s="5" t="s">
-        <v>918</v>
+        <v>920</v>
       </c>
       <c r="L127" s="6" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="M127" s="5" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="5" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
       <c r="B128" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C128" s="5" t="s">
-        <v>27</v>
+        <v>924</v>
       </c>
       <c r="D128" s="5" t="s">
-        <v>44</v>
+        <v>774</v>
       </c>
       <c r="E128" s="5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F128" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G128" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H128" s="5" t="s">
-        <v>922</v>
-[...3 lines deleted...]
-      </c>
+        <v>925</v>
+      </c>
+      <c r="I128" s="5"/>
       <c r="J128" s="5" t="s">
-        <v>33</v>
+        <v>919</v>
       </c>
       <c r="K128" s="5" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
       <c r="L128" s="6" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="M128" s="5" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="5" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
       <c r="B129" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C129" s="5" t="s">
-        <v>416</v>
+        <v>27</v>
       </c>
       <c r="D129" s="5" t="s">
-        <v>765</v>
+        <v>44</v>
       </c>
       <c r="E129" s="5" t="s">
-        <v>928</v>
+        <v>28</v>
       </c>
       <c r="F129" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G129" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H129" s="5" t="s">
-        <v>929</v>
-[...1 lines deleted...]
-      <c r="I129" s="5"/>
+        <v>930</v>
+      </c>
+      <c r="I129" s="5" t="s">
+        <v>931</v>
+      </c>
       <c r="J129" s="5" t="s">
-        <v>930</v>
+        <v>33</v>
       </c>
       <c r="K129" s="5" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="L129" s="6" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="M129" s="5" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="5" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="B130" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C130" s="5" t="s">
-        <v>61</v>
+        <v>416</v>
       </c>
       <c r="D130" s="5" t="s">
-        <v>849</v>
+        <v>774</v>
       </c>
       <c r="E130" s="5" t="s">
-        <v>935</v>
-[...2 lines deleted...]
-        <v>850</v>
+        <v>936</v>
+      </c>
+      <c r="F130" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G130" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H130" s="5" t="s">
-        <v>936</v>
-[...1 lines deleted...]
-      <c r="I130" s="5" t="s">
         <v>937</v>
       </c>
+      <c r="I130" s="5"/>
       <c r="J130" s="5" t="s">
         <v>938</v>
       </c>
       <c r="K130" s="5" t="s">
         <v>939</v>
       </c>
       <c r="L130" s="6" t="s">
         <v>940</v>
       </c>
       <c r="M130" s="5" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="5" t="s">
         <v>942</v>
       </c>
       <c r="B131" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C131" s="5" t="s">
-        <v>916</v>
+        <v>61</v>
       </c>
       <c r="D131" s="5" t="s">
-        <v>765</v>
+        <v>482</v>
       </c>
       <c r="E131" s="5" t="s">
         <v>943</v>
       </c>
-      <c r="F131" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F131" s="5" t="s">
+        <v>858</v>
       </c>
       <c r="G131" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H131" s="5" t="s">
         <v>944</v>
       </c>
-      <c r="I131" s="5"/>
+      <c r="I131" s="5" t="s">
+        <v>945</v>
+      </c>
       <c r="J131" s="5" t="s">
-        <v>930</v>
+        <v>946</v>
       </c>
       <c r="K131" s="5" t="s">
-        <v>945</v>
+        <v>947</v>
       </c>
       <c r="L131" s="6" t="s">
-        <v>946</v>
+        <v>948</v>
       </c>
       <c r="M131" s="5" t="s">
-        <v>947</v>
+        <v>949</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="5" t="s">
-        <v>948</v>
+        <v>950</v>
       </c>
       <c r="B132" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C132" s="5" t="s">
-        <v>949</v>
+        <v>924</v>
       </c>
       <c r="D132" s="5" t="s">
-        <v>950</v>
-[...4 lines deleted...]
-        </is>
+        <v>774</v>
+      </c>
+      <c r="E132" s="5" t="s">
+        <v>951</v>
       </c>
       <c r="F132" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G132" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H132" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H132" s="5" t="s">
+        <v>952</v>
       </c>
       <c r="I132" s="5"/>
       <c r="J132" s="5" t="s">
-        <v>951</v>
+        <v>938</v>
       </c>
       <c r="K132" s="5" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="L132" s="6" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="M132" s="5" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="5" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="B133" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C133" s="5" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D133" s="5" t="s">
-        <v>950</v>
+        <v>958</v>
       </c>
       <c r="E133" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F133" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G133" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H133" s="5" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
       <c r="I133" s="5"/>
       <c r="J133" s="5" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="K133" s="5" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="L133" s="6" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
       <c r="M133" s="5" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="5" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="B134" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C134" s="5" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
       <c r="D134" s="5" t="s">
-        <v>964</v>
-[...2 lines deleted...]
-        <v>965</v>
+        <v>958</v>
+      </c>
+      <c r="E134" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F134" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G134" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H134" s="5" t="s">
+      <c r="H134" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I134" s="5"/>
+      <c r="J134" s="5" t="s">
         <v>966</v>
       </c>
-      <c r="I134" s="5" t="s">
+      <c r="K134" s="5" t="s">
         <v>967</v>
       </c>
-      <c r="J134" s="5" t="s">
+      <c r="L134" s="6" t="s">
         <v>968</v>
       </c>
-      <c r="K134" s="5" t="s">
+      <c r="M134" s="5" t="s">
         <v>969</v>
-      </c>
-[...4 lines deleted...]
-        <v>971</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="5" t="s">
+        <v>970</v>
+      </c>
+      <c r="B135" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C135" s="5" t="s">
+        <v>971</v>
+      </c>
+      <c r="D135" s="5" t="s">
         <v>972</v>
       </c>
-      <c r="B135" s="5" t="s">
+      <c r="E135" s="5" t="s">
         <v>973</v>
-      </c>
-[...9 lines deleted...]
-        <v>28</v>
       </c>
       <c r="F135" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G135" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H135" s="5" t="s">
         <v>974</v>
       </c>
       <c r="I135" s="5" t="s">
         <v>975</v>
       </c>
       <c r="J135" s="5" t="s">
-        <v>308</v>
+        <v>976</v>
       </c>
       <c r="K135" s="5" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L135" s="6" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="M135" s="5" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="5" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="B136" s="5" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-        </is>
+        <v>981</v>
+      </c>
+      <c r="C136" s="5" t="s">
+        <v>416</v>
       </c>
       <c r="D136" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="E136" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E136" s="5" t="s">
+        <v>28</v>
       </c>
       <c r="F136" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G136" s="5" t="s">
-        <v>980</v>
+      <c r="G136" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H136" s="5" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="I136" s="5" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
       <c r="J136" s="5" t="s">
         <v>308</v>
       </c>
       <c r="K136" s="5" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="L136" s="6" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
       <c r="M136" s="5" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="5" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="B137" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="C137" s="5" t="s">
-[...3 lines deleted...]
-        <v>950</v>
+      <c r="C137" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D137" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E137" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F137" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G137" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G137" s="5" t="s">
+        <v>988</v>
       </c>
       <c r="H137" s="5" t="s">
-        <v>987</v>
-[...1 lines deleted...]
-      <c r="I137" s="5"/>
+        <v>989</v>
+      </c>
+      <c r="I137" s="5" t="s">
+        <v>990</v>
+      </c>
       <c r="J137" s="5" t="s">
-        <v>958</v>
+        <v>308</v>
       </c>
       <c r="K137" s="5" t="s">
-        <v>988</v>
+        <v>991</v>
       </c>
       <c r="L137" s="6" t="s">
-        <v>989</v>
+        <v>992</v>
       </c>
       <c r="M137" s="5" t="s">
-        <v>990</v>
+        <v>993</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="5" t="s">
-        <v>991</v>
+        <v>994</v>
       </c>
       <c r="B138" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C138" s="5" t="s">
-        <v>61</v>
+        <v>965</v>
       </c>
       <c r="D138" s="5" t="s">
-        <v>849</v>
-[...5 lines deleted...]
-        <v>850</v>
+        <v>958</v>
+      </c>
+      <c r="E138" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F138" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H138" s="5" t="s">
-        <v>993</v>
-[...3 lines deleted...]
-      </c>
+        <v>995</v>
+      </c>
+      <c r="I138" s="5"/>
       <c r="J138" s="5" t="s">
-        <v>995</v>
+        <v>960</v>
       </c>
       <c r="K138" s="5" t="s">
         <v>996</v>
       </c>
       <c r="L138" s="6" t="s">
         <v>997</v>
       </c>
       <c r="M138" s="5" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="5" t="s">
         <v>999</v>
       </c>
       <c r="B139" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C139" s="5" t="s">
         <v>61</v>
       </c>
       <c r="D139" s="5" t="s">
-        <v>377</v>
+        <v>482</v>
       </c>
       <c r="E139" s="5" t="s">
-        <v>28</v>
+        <v>1000</v>
       </c>
       <c r="F139" s="5" t="s">
-        <v>1000</v>
+        <v>858</v>
       </c>
       <c r="G139" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H139" s="5" t="s">
         <v>1001</v>
       </c>
       <c r="I139" s="5" t="s">
         <v>1002</v>
       </c>
       <c r="J139" s="5" t="s">
         <v>1003</v>
       </c>
       <c r="K139" s="5" t="s">
         <v>1004</v>
       </c>
       <c r="L139" s="6" t="s">
         <v>1005</v>
       </c>
       <c r="M139" s="5" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="5" t="s">
         <v>1007</v>
       </c>
       <c r="B140" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C140" s="5" t="s">
-        <v>61</v>
+        <v>377</v>
       </c>
       <c r="D140" s="5" t="s">
-        <v>849</v>
+        <v>176</v>
       </c>
       <c r="E140" s="5" t="s">
-        <v>28</v>
+        <v>1008</v>
       </c>
       <c r="F140" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G140" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H140" s="5" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
       <c r="I140" s="5" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="J140" s="5" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
       <c r="K140" s="5" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="L140" s="6" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
       <c r="M140" s="5" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="5" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="B141" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C141" s="5" t="s">
-        <v>27</v>
+        <v>61</v>
       </c>
       <c r="D141" s="5" t="s">
-        <v>44</v>
+        <v>377</v>
       </c>
       <c r="E141" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="F141" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F141" s="5" t="s">
+        <v>1016</v>
       </c>
       <c r="G141" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H141" s="5" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
       <c r="I141" s="5" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="J141" s="5" t="s">
-        <v>33</v>
+        <v>1019</v>
       </c>
       <c r="K141" s="5" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="L141" s="6" t="s">
-        <v>1018</v>
+        <v>1021</v>
       </c>
       <c r="M141" s="5" t="s">
-        <v>1019</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="5" t="s">
-        <v>1020</v>
+        <v>1023</v>
       </c>
       <c r="B142" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C142" s="5" t="s">
-        <v>1021</v>
+        <v>61</v>
       </c>
       <c r="D142" s="5" t="s">
-        <v>61</v>
-[...4 lines deleted...]
-        </is>
+        <v>482</v>
+      </c>
+      <c r="E142" s="5" t="s">
+        <v>28</v>
       </c>
       <c r="F142" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G142" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H142" s="5" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="I142" s="5" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="J142" s="5" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
       <c r="K142" s="5" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="L142" s="6" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="M142" s="5" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="5" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="B143" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C143" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D143" s="5" t="s">
         <v>44</v>
       </c>
-      <c r="D143" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="E143" s="5" t="s">
+        <v>28</v>
       </c>
       <c r="F143" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G143" s="5" t="s">
-        <v>1030</v>
+      <c r="G143" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H143" s="5" t="s">
         <v>1031</v>
       </c>
       <c r="I143" s="5" t="s">
         <v>1032</v>
       </c>
       <c r="J143" s="5" t="s">
-        <v>308</v>
+        <v>33</v>
       </c>
       <c r="K143" s="5" t="s">
         <v>1033</v>
       </c>
       <c r="L143" s="6" t="s">
         <v>1034</v>
       </c>
       <c r="M143" s="5" t="s">
         <v>1035</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="5" t="s">
         <v>1036</v>
       </c>
       <c r="B144" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C144" s="5" t="s">
-        <v>27</v>
+        <v>1037</v>
       </c>
       <c r="D144" s="5" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>61</v>
+      </c>
+      <c r="E144" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F144" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G144" s="5" t="s">
-        <v>1037</v>
+      <c r="G144" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H144" s="5" t="s">
         <v>1038</v>
       </c>
       <c r="I144" s="5" t="s">
         <v>1039</v>
       </c>
       <c r="J144" s="5" t="s">
-        <v>33</v>
+        <v>1040</v>
       </c>
       <c r="K144" s="5" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
       <c r="L144" s="6" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="M144" s="5" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="5" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
       <c r="B145" s="5" t="s">
-        <v>423</v>
+        <v>14</v>
       </c>
       <c r="C145" s="5" t="s">
-        <v>27</v>
-[...4 lines deleted...]
-        </is>
+        <v>44</v>
+      </c>
+      <c r="D145" s="5" t="s">
+        <v>1045</v>
       </c>
       <c r="E145" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F145" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G145" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G145" s="5" t="s">
+        <v>1046</v>
       </c>
       <c r="H145" s="5" t="s">
-        <v>1044</v>
-[...5 lines deleted...]
-        </is>
+        <v>1047</v>
+      </c>
+      <c r="I145" s="5" t="s">
+        <v>1048</v>
+      </c>
+      <c r="J145" s="5" t="s">
+        <v>308</v>
       </c>
       <c r="K145" s="5" t="s">
-        <v>1045</v>
+        <v>1049</v>
       </c>
       <c r="L145" s="6" t="s">
-        <v>1046</v>
-[...1 lines deleted...]
-      <c r="M145" s="5"/>
+        <v>1050</v>
+      </c>
+      <c r="M145" s="5" t="s">
+        <v>1051</v>
+      </c>
     </row>
     <row r="146">
       <c r="A146" s="5" t="s">
-        <v>1047</v>
+        <v>1052</v>
       </c>
       <c r="B146" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C146" s="5" t="s">
-        <v>1048</v>
+        <v>27</v>
       </c>
       <c r="D146" s="5" t="s">
-        <v>377</v>
+        <v>44</v>
       </c>
       <c r="E146" s="5" t="s">
-        <v>1049</v>
-[...7 lines deleted...]
-        </is>
+        <v>28</v>
+      </c>
+      <c r="F146" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G146" s="5" t="s">
+        <v>1053</v>
       </c>
       <c r="H146" s="5" t="s">
-        <v>1051</v>
+        <v>1054</v>
       </c>
       <c r="I146" s="5" t="s">
-        <v>1052</v>
+        <v>1055</v>
       </c>
       <c r="J146" s="5" t="s">
-        <v>1053</v>
+        <v>33</v>
       </c>
       <c r="K146" s="5" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="L146" s="6" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
       <c r="M146" s="5" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="5" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="B147" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C147" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D147" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E147" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F147" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G147" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H147" s="5" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
       <c r="I147" s="5"/>
       <c r="J147" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K147" s="5" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="L147" s="6" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="M147" s="5"/>
     </row>
     <row r="148">
       <c r="A148" s="5" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
       <c r="B148" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C148" s="5" t="s">
-        <v>27</v>
+        <v>1064</v>
       </c>
       <c r="D148" s="5" t="s">
-        <v>44</v>
+        <v>377</v>
       </c>
       <c r="E148" s="5" t="s">
-        <v>1062</v>
-[...7 lines deleted...]
-        <v>1063</v>
+        <v>1065</v>
+      </c>
+      <c r="F148" s="5" t="s">
+        <v>1066</v>
+      </c>
+      <c r="G148" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H148" s="5" t="s">
-        <v>1064</v>
+        <v>1067</v>
       </c>
       <c r="I148" s="5" t="s">
-        <v>1065</v>
+        <v>1068</v>
       </c>
       <c r="J148" s="5" t="s">
-        <v>33</v>
+        <v>1069</v>
       </c>
       <c r="K148" s="5" t="s">
-        <v>1066</v>
+        <v>1070</v>
       </c>
       <c r="L148" s="6" t="s">
-        <v>1067</v>
+        <v>1071</v>
       </c>
       <c r="M148" s="5" t="s">
-        <v>1068</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="5" t="s">
-        <v>1069</v>
+        <v>1073</v>
       </c>
       <c r="B149" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C149" s="5" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>1029</v>
+        <v>27</v>
+      </c>
+      <c r="D149" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E149" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F149" s="5" t="s">
-[...3 lines deleted...]
-        <v>1071</v>
+      <c r="F149" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G149" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H149" s="5" t="s">
-        <v>1072</v>
-[...4 lines deleted...]
-      <c r="J149" s="5" t="s">
         <v>1074</v>
+      </c>
+      <c r="I149" s="5"/>
+      <c r="J149" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K149" s="5" t="s">
         <v>1075</v>
       </c>
       <c r="L149" s="6" t="s">
         <v>1076</v>
       </c>
-      <c r="M149" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M149" s="5"/>
     </row>
     <row r="150">
       <c r="A150" s="5" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
       <c r="B150" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C150" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D150" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="E150" s="5" t="s">
+        <v>1078</v>
+      </c>
+      <c r="F150" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G150" s="5" t="s">
         <v>1079</v>
       </c>
-      <c r="D150" s="5" t="s">
-[...8 lines deleted...]
-      <c r="G150" s="5" t="s">
+      <c r="H150" s="5" t="s">
         <v>1080</v>
       </c>
-      <c r="H150" s="5" t="s">
+      <c r="I150" s="5" t="s">
         <v>1081</v>
       </c>
-      <c r="I150" s="5" t="s">
+      <c r="J150" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="K150" s="5" t="s">
         <v>1082</v>
       </c>
-      <c r="J150" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K150" s="5" t="s">
+      <c r="L150" s="6" t="s">
         <v>1083</v>
       </c>
-      <c r="L150" s="6" t="s">
+      <c r="M150" s="5" t="s">
         <v>1084</v>
-      </c>
-[...1 lines deleted...]
-        <v>1085</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="5" t="s">
-        <v>1086</v>
+        <v>1085</v>
       </c>
       <c r="B151" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C151" s="5" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="D151" s="5" t="s">
-        <v>44</v>
-[...7 lines deleted...]
-        </is>
+        <v>1045</v>
+      </c>
+      <c r="E151" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F151" s="5" t="s">
+        <v>1086</v>
       </c>
       <c r="G151" s="5" t="s">
         <v>1087</v>
       </c>
       <c r="H151" s="5" t="s">
         <v>1088</v>
       </c>
       <c r="I151" s="5" t="s">
         <v>1089</v>
       </c>
       <c r="J151" s="5" t="s">
         <v>1090</v>
       </c>
       <c r="K151" s="5" t="s">
         <v>1091</v>
       </c>
       <c r="L151" s="6" t="s">
         <v>1092</v>
       </c>
       <c r="M151" s="5" t="s">
         <v>1093</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="5" t="s">
         <v>1094</v>
       </c>
       <c r="B152" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C152" s="5" t="s">
-        <v>27</v>
+        <v>1095</v>
       </c>
       <c r="D152" s="5" t="s">
-        <v>44</v>
+        <v>313</v>
       </c>
       <c r="E152" s="5" t="s">
-        <v>1095</v>
-[...4 lines deleted...]
-        </is>
+        <v>29</v>
+      </c>
+      <c r="F152" s="5" t="s">
+        <v>29</v>
       </c>
       <c r="G152" s="5" t="s">
         <v>1096</v>
       </c>
       <c r="H152" s="5" t="s">
         <v>1097</v>
       </c>
       <c r="I152" s="5" t="s">
         <v>1098</v>
       </c>
       <c r="J152" s="5" t="s">
-        <v>33</v>
+        <v>308</v>
       </c>
       <c r="K152" s="5" t="s">
         <v>1099</v>
       </c>
       <c r="L152" s="6" t="s">
         <v>1100</v>
       </c>
       <c r="M152" s="5" t="s">
         <v>1101</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="5" t="s">
         <v>1102</v>
       </c>
       <c r="B153" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C153" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D153" s="5" t="s">
         <v>44</v>
       </c>
       <c r="E153" s="5" t="s">
+        <v>875</v>
+      </c>
+      <c r="F153" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G153" s="5" t="s">
         <v>1103</v>
       </c>
-      <c r="F153" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G153" s="5" t="s">
+      <c r="H153" s="5" t="s">
         <v>1104</v>
       </c>
-      <c r="H153" s="5" t="s">
+      <c r="I153" s="5" t="s">
         <v>1105</v>
       </c>
-      <c r="I153" s="5" t="s">
+      <c r="J153" s="5" t="s">
         <v>1106</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="K153" s="5" t="s">
         <v>1107</v>
       </c>
       <c r="L153" s="6" t="s">
         <v>1108</v>
       </c>
       <c r="M153" s="5" t="s">
         <v>1109</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="5" t="s">
         <v>1110</v>
       </c>
       <c r="B154" s="5" t="s">
-        <v>423</v>
+        <v>14</v>
       </c>
       <c r="C154" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="D154" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D154" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="E154" s="5" t="s">
+        <v>1111</v>
       </c>
       <c r="F154" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G154" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="G154" s="5" t="s">
+        <v>1112</v>
+      </c>
+      <c r="H154" s="5" t="s">
+        <v>1113</v>
+      </c>
+      <c r="I154" s="5" t="s">
+        <v>1114</v>
+      </c>
+      <c r="J154" s="5" t="s">
+        <v>33</v>
       </c>
       <c r="K154" s="5" t="s">
-        <v>1111</v>
+        <v>1115</v>
       </c>
       <c r="L154" s="6" t="s">
-        <v>1112</v>
-[...1 lines deleted...]
-      <c r="M154" s="5"/>
+        <v>1116</v>
+      </c>
+      <c r="M154" s="5" t="s">
+        <v>1117</v>
+      </c>
     </row>
     <row r="155">
       <c r="A155" s="5" t="s">
-        <v>1113</v>
+        <v>1118</v>
       </c>
       <c r="B155" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C155" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D155" s="5" t="s">
-        <v>809</v>
+        <v>44</v>
       </c>
       <c r="E155" s="5" t="s">
-        <v>28</v>
+        <v>1119</v>
       </c>
       <c r="F155" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G155" s="5" t="s">
-        <v>1114</v>
+        <v>1120</v>
       </c>
       <c r="H155" s="5" t="s">
-        <v>1115</v>
+        <v>1121</v>
       </c>
       <c r="I155" s="5" t="s">
-        <v>1116</v>
+        <v>1122</v>
       </c>
       <c r="J155" s="5" t="s">
         <v>33</v>
       </c>
       <c r="K155" s="5" t="s">
-        <v>1117</v>
+        <v>1123</v>
       </c>
       <c r="L155" s="6" t="s">
-        <v>1118</v>
+        <v>1124</v>
       </c>
       <c r="M155" s="5" t="s">
-        <v>1119</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="5" t="s">
-        <v>1120</v>
+        <v>1126</v>
       </c>
       <c r="B156" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C156" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="D156" s="5" t="s">
-[...18 lines deleted...]
-        <v>308</v>
+      <c r="D156" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E156" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F156" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G156" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H156" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I156" s="5"/>
+      <c r="J156" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K156" s="5" t="s">
-        <v>1124</v>
+        <v>1127</v>
       </c>
       <c r="L156" s="6" t="s">
-        <v>1125</v>
-[...3 lines deleted...]
-      </c>
+        <v>1128</v>
+      </c>
+      <c r="M156" s="5"/>
     </row>
     <row r="157">
       <c r="A157" s="5" t="s">
-        <v>1127</v>
+        <v>1129</v>
       </c>
       <c r="B157" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C157" s="5" t="s">
-        <v>729</v>
+        <v>27</v>
       </c>
       <c r="D157" s="5" t="s">
-        <v>313</v>
+        <v>818</v>
       </c>
       <c r="E157" s="5" t="s">
-        <v>1128</v>
-[...7 lines deleted...]
-        </is>
+        <v>28</v>
+      </c>
+      <c r="F157" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G157" s="5" t="s">
+        <v>1130</v>
       </c>
       <c r="H157" s="5" t="s">
-        <v>1129</v>
+        <v>1131</v>
       </c>
       <c r="I157" s="5" t="s">
-        <v>1130</v>
+        <v>1132</v>
       </c>
       <c r="J157" s="5" t="s">
-        <v>308</v>
+        <v>33</v>
       </c>
       <c r="K157" s="5" t="s">
-        <v>1131</v>
+        <v>1133</v>
       </c>
       <c r="L157" s="6" t="s">
-        <v>1132</v>
+        <v>1134</v>
       </c>
       <c r="M157" s="5" t="s">
-        <v>1133</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="5" t="s">
-        <v>1134</v>
+        <v>1136</v>
       </c>
       <c r="B158" s="5" t="s">
-        <v>423</v>
+        <v>14</v>
       </c>
       <c r="C158" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="D158" s="5" t="inlineStr">
-[...33 lines deleted...]
-        </is>
+      <c r="D158" s="5" t="s">
+        <v>313</v>
+      </c>
+      <c r="E158" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="F158" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="G158" s="5" t="s">
+        <v>1137</v>
+      </c>
+      <c r="H158" s="5" t="s">
+        <v>1138</v>
+      </c>
+      <c r="I158" s="5" t="s">
+        <v>1139</v>
+      </c>
+      <c r="J158" s="5" t="s">
+        <v>308</v>
+      </c>
+      <c r="K158" s="5" t="s">
+        <v>1140</v>
       </c>
       <c r="L158" s="6" t="s">
-        <v>1135</v>
-[...1 lines deleted...]
-      <c r="M158" s="5"/>
+        <v>1141</v>
+      </c>
+      <c r="M158" s="5" t="s">
+        <v>1142</v>
+      </c>
     </row>
     <row r="159">
       <c r="A159" s="5" t="s">
-        <v>1136</v>
+        <v>1143</v>
       </c>
       <c r="B159" s="5" t="s">
-        <v>423</v>
+        <v>14</v>
       </c>
       <c r="C159" s="5" t="s">
-        <v>27</v>
-[...14 lines deleted...]
-        </is>
+        <v>738</v>
+      </c>
+      <c r="D159" s="5" t="s">
+        <v>313</v>
+      </c>
+      <c r="E159" s="5" t="s">
+        <v>1144</v>
+      </c>
+      <c r="F159" s="5" t="s">
+        <v>29</v>
       </c>
       <c r="G159" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H159" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="H159" s="5" t="s">
+        <v>1145</v>
+      </c>
+      <c r="I159" s="5" t="s">
+        <v>1146</v>
+      </c>
+      <c r="J159" s="5" t="s">
+        <v>308</v>
+      </c>
+      <c r="K159" s="5" t="s">
+        <v>1147</v>
       </c>
       <c r="L159" s="6" t="s">
-        <v>1137</v>
-[...1 lines deleted...]
-      <c r="M159" s="5"/>
+        <v>1148</v>
+      </c>
+      <c r="M159" s="5" t="s">
+        <v>1149</v>
+      </c>
     </row>
     <row r="160">
       <c r="A160" s="5" t="s">
-        <v>1138</v>
+        <v>1150</v>
       </c>
       <c r="B160" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C160" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D160" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E160" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F160" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G160" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H160" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I160" s="5"/>
       <c r="J160" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K160" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L160" s="6" t="s">
-        <v>1139</v>
+        <v>1151</v>
       </c>
       <c r="M160" s="5"/>
     </row>
     <row r="161">
       <c r="A161" s="5" t="s">
-        <v>1140</v>
+        <v>1152</v>
       </c>
       <c r="B161" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C161" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="D161" s="5" t="s">
-[...3 lines deleted...]
-        <v>1141</v>
+      <c r="D161" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E161" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F161" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G161" s="5" t="s">
-[...12 lines deleted...]
-        <v>1145</v>
+      <c r="G161" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H161" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I161" s="5"/>
+      <c r="J161" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K161" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L161" s="6" t="s">
-        <v>1146</v>
-[...3 lines deleted...]
-      </c>
+        <v>1153</v>
+      </c>
+      <c r="M161" s="5"/>
     </row>
     <row r="162">
       <c r="A162" s="5" t="s">
-        <v>1148</v>
+        <v>1154</v>
       </c>
       <c r="B162" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C162" s="5" t="s">
-        <v>1149</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>27</v>
+      </c>
+      <c r="D162" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E162" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F162" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G162" s="5" t="s">
-[...3 lines deleted...]
-        <v>1152</v>
+      <c r="G162" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H162" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I162" s="5"/>
-      <c r="J162" s="5" t="s">
-[...3 lines deleted...]
-        <v>1154</v>
+      <c r="J162" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K162" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L162" s="6" t="s">
         <v>1155</v>
       </c>
-      <c r="M162" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M162" s="5"/>
     </row>
     <row r="163">
       <c r="A163" s="5" t="s">
-        <v>1157</v>
+        <v>1156</v>
       </c>
       <c r="B163" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C163" s="5" t="s">
-        <v>1149</v>
+        <v>27</v>
       </c>
       <c r="D163" s="5" t="s">
-        <v>849</v>
+        <v>44</v>
       </c>
       <c r="E163" s="5" t="s">
-        <v>28</v>
+        <v>1157</v>
       </c>
       <c r="F163" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G163" s="5" t="s">
         <v>1158</v>
       </c>
       <c r="H163" s="5" t="s">
         <v>1159</v>
       </c>
-      <c r="I163" s="5"/>
+      <c r="I163" s="5" t="s">
+        <v>1160</v>
+      </c>
       <c r="J163" s="5" t="s">
-        <v>1153</v>
+        <v>33</v>
       </c>
       <c r="K163" s="5" t="s">
-        <v>1160</v>
+        <v>1161</v>
       </c>
       <c r="L163" s="6" t="s">
-        <v>1161</v>
+        <v>1162</v>
       </c>
       <c r="M163" s="5" t="s">
-        <v>1162</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="5" t="s">
-        <v>1163</v>
+        <v>1164</v>
       </c>
       <c r="B164" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C164" s="5" t="s">
-        <v>313</v>
+        <v>1165</v>
       </c>
       <c r="D164" s="5" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="E164" s="5" t="s">
-        <v>1165</v>
+        <v>28</v>
       </c>
       <c r="F164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G164" s="5" t="s">
-        <v>1166</v>
+        <v>1167</v>
       </c>
       <c r="H164" s="5" t="s">
-        <v>1167</v>
-[...1 lines deleted...]
-      <c r="I164" s="5" t="s">
         <v>1168</v>
       </c>
+      <c r="I164" s="5"/>
       <c r="J164" s="5" t="s">
-        <v>308</v>
+        <v>1169</v>
       </c>
       <c r="K164" s="5" t="s">
-        <v>1169</v>
+        <v>1170</v>
       </c>
       <c r="L164" s="6" t="s">
-        <v>1170</v>
+        <v>1171</v>
       </c>
       <c r="M164" s="5" t="s">
-        <v>1171</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="5" t="s">
-        <v>1172</v>
+        <v>1173</v>
       </c>
       <c r="B165" s="5" t="s">
-        <v>423</v>
+        <v>14</v>
       </c>
       <c r="C165" s="5" t="s">
-        <v>27</v>
-[...9 lines deleted...]
-        </is>
+        <v>1165</v>
+      </c>
+      <c r="D165" s="5" t="s">
+        <v>482</v>
+      </c>
+      <c r="E165" s="5" t="s">
+        <v>28</v>
       </c>
       <c r="F165" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G165" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="G165" s="5" t="s">
+        <v>1174</v>
+      </c>
+      <c r="H165" s="5" t="s">
+        <v>1175</v>
       </c>
       <c r="I165" s="5"/>
-      <c r="J165" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J165" s="5" t="s">
+        <v>1169</v>
       </c>
       <c r="K165" s="5" t="s">
-        <v>1173</v>
+        <v>1176</v>
       </c>
       <c r="L165" s="6" t="s">
-        <v>1174</v>
-[...1 lines deleted...]
-      <c r="M165" s="5"/>
+        <v>1177</v>
+      </c>
+      <c r="M165" s="5" t="s">
+        <v>1178</v>
+      </c>
     </row>
     <row r="166">
       <c r="A166" s="5" t="s">
-        <v>1175</v>
+        <v>1179</v>
       </c>
       <c r="B166" s="5" t="s">
-        <v>423</v>
+        <v>14</v>
       </c>
       <c r="C166" s="5" t="s">
-        <v>27</v>
-[...9 lines deleted...]
-        </is>
+        <v>313</v>
+      </c>
+      <c r="D166" s="5" t="s">
+        <v>1180</v>
+      </c>
+      <c r="E166" s="5" t="s">
+        <v>1181</v>
       </c>
       <c r="F166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G166" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="G166" s="5" t="s">
+        <v>1182</v>
+      </c>
+      <c r="H166" s="5" t="s">
+        <v>1183</v>
+      </c>
+      <c r="I166" s="5" t="s">
+        <v>1184</v>
+      </c>
+      <c r="J166" s="5" t="s">
+        <v>308</v>
       </c>
       <c r="K166" s="5" t="s">
-        <v>1173</v>
+        <v>1185</v>
       </c>
       <c r="L166" s="6" t="s">
-        <v>1176</v>
-[...1 lines deleted...]
-      <c r="M166" s="5"/>
+        <v>1186</v>
+      </c>
+      <c r="M166" s="5" t="s">
+        <v>1187</v>
+      </c>
     </row>
     <row r="167">
       <c r="A167" s="5" t="s">
-        <v>1177</v>
+        <v>1188</v>
       </c>
       <c r="B167" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C167" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I167" s="5"/>
       <c r="J167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K167" s="5" t="s">
-        <v>1173</v>
+        <v>1189</v>
       </c>
       <c r="L167" s="6" t="s">
-        <v>1178</v>
+        <v>1190</v>
       </c>
       <c r="M167" s="5"/>
     </row>
     <row r="168">
       <c r="A168" s="5" t="s">
-        <v>1179</v>
+        <v>1191</v>
       </c>
       <c r="B168" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C168" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I168" s="5"/>
       <c r="J168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K168" s="5" t="s">
-        <v>1173</v>
+        <v>1189</v>
       </c>
       <c r="L168" s="6" t="s">
-        <v>1180</v>
+        <v>1192</v>
       </c>
       <c r="M168" s="5"/>
     </row>
     <row r="169">
       <c r="A169" s="5" t="s">
-        <v>1181</v>
+        <v>1193</v>
       </c>
       <c r="B169" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C169" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D169" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E169" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F169" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G169" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H169" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I169" s="5"/>
       <c r="J169" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K169" s="5" t="s">
-        <v>1182</v>
+        <v>1189</v>
       </c>
       <c r="L169" s="6" t="s">
-        <v>1183</v>
+        <v>1194</v>
       </c>
       <c r="M169" s="5"/>
     </row>
     <row r="170">
       <c r="A170" s="5" t="s">
-        <v>1184</v>
+        <v>1195</v>
       </c>
       <c r="B170" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C170" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D170" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E170" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F170" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G170" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H170" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I170" s="5"/>
       <c r="J170" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K170" s="5" t="s">
-        <v>1185</v>
+        <v>1189</v>
       </c>
       <c r="L170" s="6" t="s">
-        <v>1186</v>
+        <v>1196</v>
       </c>
       <c r="M170" s="5"/>
     </row>
     <row r="171">
       <c r="A171" s="5" t="s">
-        <v>1187</v>
+        <v>1197</v>
       </c>
       <c r="B171" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C171" s="5" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="D171" s="5" t="s">
         <v>27</v>
       </c>
+      <c r="D171" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="E171" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F171" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G171" s="5" t="s">
-[...9 lines deleted...]
-        <v>33</v>
+      <c r="G171" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H171" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I171" s="5"/>
+      <c r="J171" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K171" s="5" t="s">
-        <v>1191</v>
+        <v>1198</v>
       </c>
       <c r="L171" s="6" t="s">
-        <v>1192</v>
-[...3 lines deleted...]
-      </c>
+        <v>1199</v>
+      </c>
+      <c r="M171" s="5"/>
     </row>
     <row r="172">
       <c r="A172" s="5" t="s">
-        <v>1194</v>
+        <v>1200</v>
       </c>
       <c r="B172" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C172" s="5" t="s">
-        <v>1149</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>27</v>
+      </c>
+      <c r="D172" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E172" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F172" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G172" s="5" t="s">
-[...9 lines deleted...]
-        <v>1198</v>
+      <c r="G172" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H172" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I172" s="5"/>
+      <c r="J172" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K172" s="5" t="s">
-        <v>1199</v>
+        <v>1201</v>
       </c>
       <c r="L172" s="6" t="s">
-        <v>1200</v>
-[...3 lines deleted...]
-      </c>
+        <v>1202</v>
+      </c>
+      <c r="M172" s="5"/>
     </row>
     <row r="173">
       <c r="A173" s="5" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
       <c r="B173" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C173" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D173" s="5" t="s">
-        <v>1164</v>
+        <v>27</v>
       </c>
       <c r="E173" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F173" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G173" s="5" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
       <c r="H173" s="5" t="s">
-        <v>1204</v>
+        <v>1205</v>
       </c>
       <c r="I173" s="5" t="s">
-        <v>1205</v>
+        <v>1206</v>
       </c>
       <c r="J173" s="5" t="s">
-        <v>308</v>
+        <v>33</v>
       </c>
       <c r="K173" s="5" t="s">
-        <v>1206</v>
+        <v>1207</v>
       </c>
       <c r="L173" s="6" t="s">
-        <v>1207</v>
+        <v>1208</v>
       </c>
       <c r="M173" s="5" t="s">
-        <v>1208</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="5" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="B174" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C174" s="5" t="s">
-        <v>27</v>
+        <v>1165</v>
       </c>
       <c r="D174" s="5" t="s">
-        <v>44</v>
+        <v>482</v>
       </c>
       <c r="E174" s="5" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="F174" s="5" t="s">
         <v>28</v>
       </c>
+      <c r="F174" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="G174" s="5" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
       <c r="H174" s="5" t="s">
-        <v>1211</v>
+        <v>1212</v>
       </c>
       <c r="I174" s="5" t="s">
-        <v>1212</v>
+        <v>1213</v>
       </c>
       <c r="J174" s="5" t="s">
-        <v>308</v>
+        <v>1214</v>
       </c>
       <c r="K174" s="5" t="s">
-        <v>1213</v>
+        <v>1215</v>
       </c>
       <c r="L174" s="6" t="s">
-        <v>1214</v>
+        <v>1216</v>
       </c>
       <c r="M174" s="5" t="s">
-        <v>1215</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="5" t="s">
-        <v>1216</v>
+        <v>1218</v>
       </c>
       <c r="B175" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C175" s="5" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="D175" s="5" t="s">
-        <v>44</v>
-[...5 lines deleted...]
-        <v>1218</v>
+        <v>1180</v>
+      </c>
+      <c r="E175" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F175" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G175" s="5" t="s">
         <v>1219</v>
       </c>
       <c r="H175" s="5" t="s">
         <v>1220</v>
       </c>
       <c r="I175" s="5" t="s">
         <v>1221</v>
       </c>
       <c r="J175" s="5" t="s">
         <v>308</v>
       </c>
       <c r="K175" s="5" t="s">
         <v>1222</v>
       </c>
       <c r="L175" s="6" t="s">
         <v>1223</v>
       </c>
       <c r="M175" s="5" t="s">
         <v>1224</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="5" t="s">
         <v>1225</v>
       </c>
       <c r="B176" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C176" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D176" s="5" t="s">
         <v>44</v>
       </c>
-      <c r="D176" s="5" t="s">
-[...10 lines deleted...]
-        </is>
+      <c r="E176" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="F176" s="5" t="s">
+        <v>28</v>
       </c>
       <c r="G176" s="5" t="s">
         <v>1226</v>
       </c>
       <c r="H176" s="5" t="s">
         <v>1227</v>
       </c>
       <c r="I176" s="5" t="s">
         <v>1228</v>
       </c>
       <c r="J176" s="5" t="s">
         <v>308</v>
       </c>
       <c r="K176" s="5" t="s">
         <v>1229</v>
       </c>
       <c r="L176" s="6" t="s">
         <v>1230</v>
       </c>
       <c r="M176" s="5" t="s">
         <v>1231</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="5" t="s">
         <v>1232</v>
       </c>
       <c r="B177" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C177" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D177" s="5" t="s">
         <v>44</v>
       </c>
       <c r="E177" s="5" t="s">
-        <v>1217</v>
+        <v>1233</v>
       </c>
       <c r="F177" s="5" t="s">
-        <v>1233</v>
+        <v>1234</v>
       </c>
       <c r="G177" s="5" t="s">
-        <v>1234</v>
+        <v>1235</v>
       </c>
       <c r="H177" s="5" t="s">
-        <v>1235</v>
-[...1 lines deleted...]
-      <c r="I177" s="5"/>
+        <v>1236</v>
+      </c>
+      <c r="I177" s="5" t="s">
+        <v>1237</v>
+      </c>
       <c r="J177" s="5" t="s">
         <v>308</v>
       </c>
       <c r="K177" s="5" t="s">
-        <v>1236</v>
+        <v>1238</v>
       </c>
       <c r="L177" s="6" t="s">
-        <v>1237</v>
+        <v>1239</v>
       </c>
       <c r="M177" s="5" t="s">
-        <v>1238</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="5" t="s">
-        <v>1239</v>
+        <v>1241</v>
       </c>
       <c r="B178" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C178" s="5" t="s">
-        <v>1240</v>
+        <v>44</v>
       </c>
       <c r="D178" s="5" t="s">
-        <v>27</v>
+        <v>1180</v>
       </c>
       <c r="E178" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F178" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G178" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="G178" s="5" t="s">
+        <v>1242</v>
+      </c>
+      <c r="H178" s="5" t="s">
+        <v>1243</v>
       </c>
       <c r="I178" s="5" t="s">
-        <v>1241</v>
+        <v>1244</v>
       </c>
       <c r="J178" s="5" t="s">
-        <v>33</v>
+        <v>308</v>
       </c>
       <c r="K178" s="5" t="s">
-        <v>1242</v>
+        <v>1245</v>
       </c>
       <c r="L178" s="6" t="s">
-        <v>1243</v>
+        <v>1246</v>
       </c>
       <c r="M178" s="5" t="s">
-        <v>1244</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="5" t="s">
-        <v>1245</v>
+        <v>1248</v>
       </c>
       <c r="B179" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C179" s="5" t="s">
-        <v>1240</v>
+        <v>27</v>
       </c>
       <c r="D179" s="5" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="E179" s="5" t="s">
-        <v>29</v>
-[...9 lines deleted...]
-        </is>
+        <v>1233</v>
+      </c>
+      <c r="F179" s="5" t="s">
+        <v>1249</v>
+      </c>
+      <c r="G179" s="5" t="s">
+        <v>1250</v>
       </c>
       <c r="H179" s="5" t="s">
-        <v>1246</v>
-[...3 lines deleted...]
-      </c>
+        <v>1251</v>
+      </c>
+      <c r="I179" s="5"/>
       <c r="J179" s="5" t="s">
-        <v>33</v>
+        <v>308</v>
       </c>
       <c r="K179" s="5" t="s">
-        <v>1248</v>
+        <v>1252</v>
       </c>
       <c r="L179" s="6" t="s">
-        <v>1249</v>
+        <v>1253</v>
       </c>
       <c r="M179" s="5" t="s">
-        <v>1250</v>
+        <v>1254</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="5" t="s">
-        <v>1251</v>
+        <v>1255</v>
       </c>
       <c r="B180" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C180" s="5" t="s">
-        <v>44</v>
+        <v>1256</v>
       </c>
       <c r="D180" s="5" t="s">
-        <v>1164</v>
+        <v>27</v>
       </c>
       <c r="E180" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F180" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G180" s="5" t="s">
-[...3 lines deleted...]
-        <v>1253</v>
+      <c r="G180" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H180" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I180" s="5" t="s">
-        <v>1254</v>
+        <v>1257</v>
       </c>
       <c r="J180" s="5" t="s">
-        <v>308</v>
+        <v>33</v>
       </c>
       <c r="K180" s="5" t="s">
-        <v>1255</v>
+        <v>1258</v>
       </c>
       <c r="L180" s="6" t="s">
-        <v>1256</v>
+        <v>1259</v>
       </c>
       <c r="M180" s="5" t="s">
-        <v>1257</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="5" t="s">
-        <v>1258</v>
+        <v>1261</v>
       </c>
       <c r="B181" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C181" s="5" t="s">
+        <v>1256</v>
+      </c>
+      <c r="D181" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="D181" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E181" s="5" t="s">
-        <v>1259</v>
+        <v>29</v>
       </c>
       <c r="F181" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G181" s="5" t="s">
-        <v>1260</v>
+      <c r="G181" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H181" s="5" t="s">
-        <v>1261</v>
+        <v>1262</v>
       </c>
       <c r="I181" s="5" t="s">
-        <v>1262</v>
+        <v>1263</v>
       </c>
       <c r="J181" s="5" t="s">
         <v>33</v>
       </c>
       <c r="K181" s="5" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="L181" s="6" t="s">
-        <v>1264</v>
+        <v>1265</v>
       </c>
       <c r="M181" s="5" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="5" t="s">
-        <v>1266</v>
+        <v>1267</v>
       </c>
       <c r="B182" s="5" t="s">
-        <v>423</v>
+        <v>14</v>
       </c>
       <c r="C182" s="5" t="s">
-        <v>27</v>
-[...4 lines deleted...]
-        </is>
+        <v>44</v>
+      </c>
+      <c r="D182" s="5" t="s">
+        <v>1180</v>
       </c>
       <c r="E182" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F182" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G182" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G182" s="5" t="s">
+        <v>1268</v>
       </c>
       <c r="H182" s="5" t="s">
-        <v>1267</v>
-[...10 lines deleted...]
-        </is>
+        <v>1269</v>
+      </c>
+      <c r="I182" s="5" t="s">
+        <v>1270</v>
+      </c>
+      <c r="J182" s="5" t="s">
+        <v>308</v>
+      </c>
+      <c r="K182" s="5" t="s">
+        <v>1271</v>
       </c>
       <c r="L182" s="6" t="s">
-        <v>1268</v>
-[...1 lines deleted...]
-      <c r="M182" s="5"/>
+        <v>1272</v>
+      </c>
+      <c r="M182" s="5" t="s">
+        <v>1273</v>
+      </c>
     </row>
     <row r="183">
       <c r="A183" s="5" t="s">
-        <v>1269</v>
+        <v>1274</v>
       </c>
       <c r="B183" s="5" t="s">
-        <v>423</v>
+        <v>14</v>
       </c>
       <c r="C183" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="D183" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D183" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="E183" s="5" t="s">
+        <v>1275</v>
       </c>
       <c r="F183" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G183" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G183" s="5" t="s">
+        <v>1276</v>
       </c>
       <c r="H183" s="5" t="s">
-        <v>1267</v>
-[...10 lines deleted...]
-        </is>
+        <v>1277</v>
+      </c>
+      <c r="I183" s="5" t="s">
+        <v>1278</v>
+      </c>
+      <c r="J183" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="K183" s="5" t="s">
+        <v>1279</v>
       </c>
       <c r="L183" s="6" t="s">
-        <v>1270</v>
-[...1 lines deleted...]
-      <c r="M183" s="5"/>
+        <v>1280</v>
+      </c>
+      <c r="M183" s="5" t="s">
+        <v>1281</v>
+      </c>
     </row>
     <row r="184">
       <c r="A184" s="5" t="s">
-        <v>1269</v>
+        <v>1282</v>
       </c>
       <c r="B184" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C184" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D184" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E184" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F184" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G184" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H184" s="5" t="s">
-        <v>1271</v>
+        <v>1283</v>
       </c>
       <c r="I184" s="5"/>
       <c r="J184" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K184" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L184" s="6" t="s">
-        <v>1272</v>
+        <v>1284</v>
       </c>
       <c r="M184" s="5"/>
     </row>
     <row r="185">
       <c r="A185" s="5" t="s">
-        <v>1273</v>
+        <v>1285</v>
       </c>
       <c r="B185" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C185" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D185" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E185" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F185" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G185" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H185" s="5" t="s">
-        <v>1274</v>
+        <v>1286</v>
       </c>
       <c r="I185" s="5"/>
       <c r="J185" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K185" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L185" s="6" t="s">
-        <v>1275</v>
+        <v>1287</v>
       </c>
       <c r="M185" s="5"/>
     </row>
     <row r="186">
       <c r="A186" s="5" t="s">
-        <v>1276</v>
+        <v>1285</v>
       </c>
       <c r="B186" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C186" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D186" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E186" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F186" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G186" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H186" s="5" t="s">
-        <v>1277</v>
+        <v>1283</v>
       </c>
       <c r="I186" s="5"/>
       <c r="J186" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K186" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L186" s="6" t="s">
-        <v>1278</v>
+        <v>1288</v>
       </c>
       <c r="M186" s="5"/>
     </row>
     <row r="187">
       <c r="A187" s="5" t="s">
-        <v>1279</v>
+        <v>1289</v>
       </c>
       <c r="B187" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C187" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D187" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E187" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F187" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G187" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H187" s="5" t="s">
-        <v>1280</v>
+        <v>1290</v>
       </c>
       <c r="I187" s="5"/>
       <c r="J187" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K187" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L187" s="6" t="s">
-        <v>1281</v>
+        <v>1291</v>
       </c>
       <c r="M187" s="5"/>
     </row>
     <row r="188">
       <c r="A188" s="5" t="s">
-        <v>1282</v>
+        <v>1292</v>
       </c>
       <c r="B188" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C188" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D188" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E188" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F188" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G188" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H188" s="5" t="s">
-        <v>1283</v>
+        <v>1293</v>
       </c>
       <c r="I188" s="5"/>
       <c r="J188" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K188" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L188" s="6" t="s">
-        <v>1284</v>
+        <v>1294</v>
       </c>
       <c r="M188" s="5"/>
     </row>
     <row r="189">
       <c r="A189" s="5" t="s">
-        <v>1285</v>
+        <v>1295</v>
       </c>
       <c r="B189" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C189" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D189" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E189" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F189" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G189" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H189" s="5" t="s">
-        <v>1286</v>
+        <v>1296</v>
       </c>
       <c r="I189" s="5"/>
       <c r="J189" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K189" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L189" s="6" t="s">
-        <v>1287</v>
+        <v>1297</v>
       </c>
       <c r="M189" s="5"/>
     </row>
     <row r="190">
       <c r="A190" s="5" t="s">
-        <v>1288</v>
+        <v>1298</v>
       </c>
       <c r="B190" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C190" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D190" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E190" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F190" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G190" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H190" s="5" t="s">
-        <v>1289</v>
+        <v>1299</v>
       </c>
       <c r="I190" s="5"/>
       <c r="J190" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K190" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L190" s="6" t="s">
-        <v>1290</v>
+        <v>1300</v>
       </c>
       <c r="M190" s="5"/>
     </row>
     <row r="191">
       <c r="A191" s="5" t="s">
-        <v>1291</v>
+        <v>1301</v>
       </c>
       <c r="B191" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C191" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D191" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E191" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F191" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G191" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H191" s="5" t="s">
-        <v>1292</v>
+        <v>1302</v>
       </c>
       <c r="I191" s="5"/>
       <c r="J191" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K191" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L191" s="6" t="s">
-        <v>1293</v>
+        <v>1303</v>
       </c>
       <c r="M191" s="5"/>
     </row>
     <row r="192">
       <c r="A192" s="5" t="s">
-        <v>1294</v>
+        <v>1304</v>
       </c>
       <c r="B192" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C192" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D192" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E192" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F192" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G192" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H192" s="5" t="s">
-        <v>1295</v>
+        <v>1305</v>
       </c>
       <c r="I192" s="5"/>
       <c r="J192" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K192" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L192" s="6" t="s">
-        <v>1296</v>
+        <v>1306</v>
       </c>
       <c r="M192" s="5"/>
     </row>
     <row r="193">
       <c r="A193" s="5" t="s">
-        <v>1297</v>
+        <v>1307</v>
       </c>
       <c r="B193" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C193" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D193" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E193" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F193" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G193" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H193" s="5" t="s">
-        <v>1298</v>
+        <v>1308</v>
       </c>
       <c r="I193" s="5"/>
       <c r="J193" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K193" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L193" s="6" t="s">
-        <v>1299</v>
+        <v>1309</v>
       </c>
       <c r="M193" s="5"/>
     </row>
     <row r="194">
       <c r="A194" s="5" t="s">
-        <v>1300</v>
+        <v>1310</v>
       </c>
       <c r="B194" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C194" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D194" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E194" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F194" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G194" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H194" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H194" s="5" t="s">
+        <v>1311</v>
       </c>
       <c r="I194" s="5"/>
       <c r="J194" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K194" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L194" s="6" t="s">
-        <v>1301</v>
+        <v>1312</v>
       </c>
       <c r="M194" s="5"/>
     </row>
     <row r="195">
       <c r="A195" s="5" t="s">
-        <v>1302</v>
+        <v>1313</v>
       </c>
       <c r="B195" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C195" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D195" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E195" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F195" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G195" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H195" s="5" t="s">
-        <v>1303</v>
+        <v>1314</v>
       </c>
       <c r="I195" s="5"/>
       <c r="J195" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K195" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L195" s="6" t="s">
-        <v>1304</v>
+        <v>1315</v>
       </c>
       <c r="M195" s="5"/>
     </row>
     <row r="196">
       <c r="A196" s="5" t="s">
-        <v>1305</v>
+        <v>1316</v>
       </c>
       <c r="B196" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C196" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D196" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E196" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F196" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G196" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H196" s="5" t="s">
-        <v>1306</v>
+      <c r="H196" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I196" s="5"/>
       <c r="J196" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K196" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L196" s="6" t="s">
-        <v>1307</v>
+        <v>1317</v>
       </c>
       <c r="M196" s="5"/>
     </row>
     <row r="197">
       <c r="A197" s="5" t="s">
-        <v>1308</v>
+        <v>1318</v>
       </c>
       <c r="B197" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C197" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D197" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E197" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F197" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G197" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H197" s="5" t="s">
-        <v>1309</v>
+        <v>1319</v>
       </c>
       <c r="I197" s="5"/>
       <c r="J197" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K197" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L197" s="6" t="s">
-        <v>1310</v>
+        <v>1320</v>
       </c>
       <c r="M197" s="5"/>
     </row>
     <row r="198">
       <c r="A198" s="5" t="s">
-        <v>1308</v>
+        <v>1321</v>
       </c>
       <c r="B198" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C198" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D198" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E198" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F198" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G198" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H198" s="5" t="s">
-        <v>1311</v>
+        <v>1322</v>
       </c>
       <c r="I198" s="5"/>
       <c r="J198" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K198" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L198" s="6" t="s">
-        <v>1312</v>
+        <v>1323</v>
       </c>
       <c r="M198" s="5"/>
     </row>
     <row r="199">
       <c r="A199" s="5" t="s">
-        <v>1313</v>
+        <v>1324</v>
       </c>
       <c r="B199" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C199" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D199" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E199" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F199" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G199" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H199" s="5" t="s">
-        <v>1314</v>
+        <v>1325</v>
       </c>
       <c r="I199" s="5"/>
       <c r="J199" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K199" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L199" s="6" t="s">
-        <v>1315</v>
+        <v>1326</v>
       </c>
       <c r="M199" s="5"/>
     </row>
     <row r="200">
       <c r="A200" s="5" t="s">
-        <v>1316</v>
+        <v>1324</v>
       </c>
       <c r="B200" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C200" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D200" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E200" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F200" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G200" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H200" s="5" t="s">
-        <v>1317</v>
+        <v>1327</v>
       </c>
       <c r="I200" s="5"/>
       <c r="J200" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K200" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L200" s="6" t="s">
-        <v>1318</v>
+        <v>1328</v>
       </c>
       <c r="M200" s="5"/>
     </row>
     <row r="201">
       <c r="A201" s="5" t="s">
-        <v>1319</v>
+        <v>1329</v>
       </c>
       <c r="B201" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C201" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D201" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E201" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F201" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G201" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H201" s="5" t="s">
-        <v>1320</v>
+        <v>1330</v>
       </c>
       <c r="I201" s="5"/>
       <c r="J201" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K201" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L201" s="6" t="s">
-        <v>1321</v>
+        <v>1331</v>
       </c>
       <c r="M201" s="5"/>
     </row>
     <row r="202">
       <c r="A202" s="5" t="s">
-        <v>1322</v>
+        <v>1332</v>
       </c>
       <c r="B202" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C202" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D202" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E202" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F202" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G202" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H202" s="5" t="s">
-        <v>1323</v>
+        <v>1333</v>
       </c>
       <c r="I202" s="5"/>
       <c r="J202" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K202" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L202" s="6" t="s">
-        <v>1324</v>
+        <v>1334</v>
       </c>
       <c r="M202" s="5"/>
     </row>
     <row r="203">
       <c r="A203" s="5" t="s">
-        <v>1325</v>
+        <v>1335</v>
       </c>
       <c r="B203" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C203" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D203" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E203" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F203" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G203" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H203" s="5" t="s">
-        <v>1326</v>
+        <v>1336</v>
       </c>
       <c r="I203" s="5"/>
       <c r="J203" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K203" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L203" s="6" t="s">
-        <v>1327</v>
+        <v>1337</v>
       </c>
       <c r="M203" s="5"/>
     </row>
     <row r="204">
       <c r="A204" s="5" t="s">
-        <v>1328</v>
+        <v>1338</v>
       </c>
       <c r="B204" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C204" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D204" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E204" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F204" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G204" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H204" s="5" t="s">
-        <v>1329</v>
+        <v>1339</v>
       </c>
       <c r="I204" s="5"/>
       <c r="J204" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K204" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L204" s="6" t="s">
-        <v>1330</v>
+        <v>1340</v>
       </c>
       <c r="M204" s="5"/>
     </row>
     <row r="205">
       <c r="A205" s="5" t="s">
-        <v>1331</v>
+        <v>1341</v>
       </c>
       <c r="B205" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C205" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D205" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E205" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F205" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G205" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H205" s="5" t="s">
-        <v>1332</v>
+        <v>1342</v>
       </c>
       <c r="I205" s="5"/>
       <c r="J205" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K205" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L205" s="6" t="s">
-        <v>1333</v>
+        <v>1343</v>
       </c>
       <c r="M205" s="5"/>
     </row>
     <row r="206">
       <c r="A206" s="5" t="s">
-        <v>1334</v>
+        <v>1344</v>
       </c>
       <c r="B206" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C206" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D206" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E206" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F206" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G206" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H206" s="5" t="s">
-        <v>1335</v>
+        <v>1345</v>
       </c>
       <c r="I206" s="5"/>
       <c r="J206" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K206" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L206" s="6" t="s">
-        <v>1336</v>
+        <v>1346</v>
       </c>
       <c r="M206" s="5"/>
     </row>
     <row r="207">
       <c r="A207" s="5" t="s">
-        <v>1337</v>
+        <v>1347</v>
       </c>
       <c r="B207" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C207" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D207" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E207" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F207" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G207" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H207" s="5" t="s">
-        <v>1338</v>
+        <v>1348</v>
       </c>
       <c r="I207" s="5"/>
       <c r="J207" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K207" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L207" s="6" t="s">
-        <v>1339</v>
+        <v>1349</v>
       </c>
       <c r="M207" s="5"/>
     </row>
     <row r="208">
       <c r="A208" s="5" t="s">
-        <v>1340</v>
+        <v>1350</v>
       </c>
       <c r="B208" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C208" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D208" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E208" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F208" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G208" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H208" s="5" t="s">
-        <v>1341</v>
+        <v>1351</v>
       </c>
       <c r="I208" s="5"/>
       <c r="J208" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K208" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L208" s="6" t="s">
-        <v>1342</v>
+        <v>1352</v>
       </c>
       <c r="M208" s="5"/>
     </row>
     <row r="209">
       <c r="A209" s="5" t="s">
-        <v>1343</v>
+        <v>1353</v>
       </c>
       <c r="B209" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C209" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D209" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E209" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F209" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G209" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H209" s="5" t="s">
-        <v>1344</v>
+        <v>1354</v>
       </c>
       <c r="I209" s="5"/>
       <c r="J209" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K209" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L209" s="6" t="s">
-        <v>1345</v>
+        <v>1355</v>
       </c>
       <c r="M209" s="5"/>
     </row>
     <row r="210">
       <c r="A210" s="5" t="s">
-        <v>1346</v>
+        <v>1356</v>
       </c>
       <c r="B210" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C210" s="5" t="s">
-        <v>1347</v>
-[...1 lines deleted...]
-      <c r="D210" s="5" t="s">
         <v>27</v>
       </c>
+      <c r="D210" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="E210" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F210" s="5" t="s">
-[...3 lines deleted...]
-        <v>1349</v>
+      <c r="F210" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G210" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H210" s="5" t="s">
-        <v>1350</v>
-[...8 lines deleted...]
-        <v>1352</v>
+        <v>1357</v>
+      </c>
+      <c r="I210" s="5"/>
+      <c r="J210" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K210" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L210" s="6" t="s">
-        <v>1353</v>
-[...3 lines deleted...]
-      </c>
+        <v>1358</v>
+      </c>
+      <c r="M210" s="5"/>
     </row>
     <row r="211">
       <c r="A211" s="5" t="s">
-        <v>1355</v>
+        <v>1359</v>
       </c>
       <c r="B211" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C211" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D211" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E211" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F211" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G211" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H211" s="5" t="s">
-        <v>1356</v>
+        <v>1360</v>
       </c>
       <c r="I211" s="5"/>
       <c r="J211" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K211" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L211" s="6" t="s">
-        <v>1357</v>
+        <v>1361</v>
       </c>
       <c r="M211" s="5"/>
     </row>
     <row r="212">
       <c r="A212" s="5" t="s">
-        <v>1358</v>
+        <v>1362</v>
       </c>
       <c r="B212" s="5" t="s">
-        <v>423</v>
+        <v>14</v>
       </c>
       <c r="C212" s="5" t="s">
+        <v>1363</v>
+      </c>
+      <c r="D212" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="D212" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="E212" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F212" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="F212" s="5" t="s">
+        <v>1364</v>
+      </c>
+      <c r="G212" s="5" t="s">
+        <v>1365</v>
       </c>
       <c r="H212" s="5" t="s">
-        <v>1359</v>
-[...10 lines deleted...]
-        </is>
+        <v>1366</v>
+      </c>
+      <c r="I212" s="5" t="s">
+        <v>1367</v>
+      </c>
+      <c r="J212" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="K212" s="5" t="s">
+        <v>1368</v>
       </c>
       <c r="L212" s="6" t="s">
-        <v>1360</v>
-[...1 lines deleted...]
-      <c r="M212" s="5"/>
+        <v>1369</v>
+      </c>
+      <c r="M212" s="5" t="s">
+        <v>1370</v>
+      </c>
     </row>
     <row r="213">
       <c r="A213" s="5" t="s">
-        <v>1361</v>
+        <v>1371</v>
       </c>
       <c r="B213" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C213" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D213" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E213" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F213" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G213" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H213" s="5" t="s">
-        <v>1362</v>
+        <v>1372</v>
       </c>
       <c r="I213" s="5"/>
       <c r="J213" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K213" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L213" s="6" t="s">
-        <v>1363</v>
+        <v>1373</v>
       </c>
       <c r="M213" s="5"/>
     </row>
     <row r="214">
       <c r="A214" s="5" t="s">
-        <v>1364</v>
+        <v>1374</v>
       </c>
       <c r="B214" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C214" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D214" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E214" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F214" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G214" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H214" s="5" t="s">
-        <v>1365</v>
+        <v>1375</v>
       </c>
       <c r="I214" s="5"/>
       <c r="J214" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K214" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L214" s="6" t="s">
-        <v>1366</v>
+        <v>1376</v>
       </c>
       <c r="M214" s="5"/>
     </row>
     <row r="215">
       <c r="A215" s="5" t="s">
-        <v>1367</v>
+        <v>1377</v>
       </c>
       <c r="B215" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C215" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D215" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E215" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F215" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G215" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H215" s="5" t="s">
-        <v>1368</v>
+        <v>1378</v>
       </c>
       <c r="I215" s="5"/>
       <c r="J215" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K215" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L215" s="6" t="s">
-        <v>1369</v>
+        <v>1379</v>
       </c>
       <c r="M215" s="5"/>
     </row>
     <row r="216">
       <c r="A216" s="5" t="s">
-        <v>1370</v>
+        <v>1380</v>
       </c>
       <c r="B216" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C216" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D216" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E216" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F216" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G216" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H216" s="5" t="s">
-        <v>1371</v>
+        <v>1381</v>
       </c>
       <c r="I216" s="5"/>
       <c r="J216" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K216" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L216" s="6" t="s">
-        <v>1372</v>
+        <v>1382</v>
       </c>
       <c r="M216" s="5"/>
     </row>
     <row r="217">
       <c r="A217" s="5" t="s">
-        <v>1373</v>
+        <v>1383</v>
       </c>
       <c r="B217" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C217" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D217" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E217" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F217" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G217" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H217" s="5" t="s">
-        <v>1374</v>
+        <v>1384</v>
       </c>
       <c r="I217" s="5"/>
       <c r="J217" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K217" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L217" s="6" t="s">
-        <v>1375</v>
+        <v>1385</v>
       </c>
       <c r="M217" s="5"/>
     </row>
     <row r="218">
       <c r="A218" s="5" t="s">
-        <v>1376</v>
+        <v>1386</v>
       </c>
       <c r="B218" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C218" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D218" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E218" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F218" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G218" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H218" s="5" t="s">
-        <v>1377</v>
+        <v>1387</v>
       </c>
       <c r="I218" s="5"/>
       <c r="J218" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K218" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L218" s="6" t="s">
-        <v>1378</v>
+        <v>1388</v>
       </c>
       <c r="M218" s="5"/>
     </row>
     <row r="219">
       <c r="A219" s="5" t="s">
-        <v>1379</v>
+        <v>1389</v>
       </c>
       <c r="B219" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C219" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D219" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E219" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F219" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G219" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H219" s="5" t="s">
-        <v>1380</v>
+        <v>1390</v>
       </c>
       <c r="I219" s="5"/>
       <c r="J219" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K219" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L219" s="6" t="s">
-        <v>1381</v>
+        <v>1391</v>
       </c>
       <c r="M219" s="5"/>
     </row>
     <row r="220">
       <c r="A220" s="5" t="s">
-        <v>1382</v>
+        <v>1392</v>
       </c>
       <c r="B220" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C220" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D220" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E220" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F220" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G220" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H220" s="5" t="s">
-        <v>1383</v>
+        <v>1393</v>
       </c>
       <c r="I220" s="5"/>
       <c r="J220" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K220" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L220" s="6" t="s">
-        <v>1384</v>
+        <v>1394</v>
       </c>
       <c r="M220" s="5"/>
     </row>
     <row r="221">
       <c r="A221" s="5" t="s">
-        <v>1385</v>
+        <v>1395</v>
       </c>
       <c r="B221" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C221" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D221" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E221" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F221" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G221" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H221" s="5" t="s">
-        <v>1386</v>
+        <v>1396</v>
       </c>
       <c r="I221" s="5"/>
       <c r="J221" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K221" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L221" s="6" t="s">
-        <v>1387</v>
+        <v>1397</v>
       </c>
       <c r="M221" s="5"/>
     </row>
     <row r="222">
       <c r="A222" s="5" t="s">
-        <v>1388</v>
+        <v>1398</v>
       </c>
       <c r="B222" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C222" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D222" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E222" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F222" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G222" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H222" s="5" t="s">
-        <v>1389</v>
+        <v>1399</v>
       </c>
       <c r="I222" s="5"/>
       <c r="J222" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K222" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L222" s="6" t="s">
-        <v>1390</v>
+        <v>1400</v>
       </c>
       <c r="M222" s="5"/>
     </row>
     <row r="223">
       <c r="A223" s="5" t="s">
-        <v>1391</v>
+        <v>1401</v>
       </c>
       <c r="B223" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C223" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D223" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E223" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F223" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G223" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H223" s="5" t="s">
-        <v>1392</v>
+        <v>1402</v>
       </c>
       <c r="I223" s="5"/>
       <c r="J223" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K223" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L223" s="6" t="s">
-        <v>1393</v>
+        <v>1403</v>
       </c>
       <c r="M223" s="5"/>
     </row>
     <row r="224">
       <c r="A224" s="5" t="s">
-        <v>1391</v>
+        <v>1404</v>
       </c>
       <c r="B224" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C224" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D224" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E224" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F224" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G224" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H224" s="5" t="s">
-        <v>1394</v>
+        <v>1405</v>
       </c>
       <c r="I224" s="5"/>
       <c r="J224" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K224" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L224" s="6" t="s">
-        <v>1395</v>
+        <v>1406</v>
       </c>
       <c r="M224" s="5"/>
     </row>
     <row r="225">
       <c r="A225" s="5" t="s">
-        <v>1396</v>
+        <v>1407</v>
       </c>
       <c r="B225" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C225" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D225" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E225" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F225" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G225" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H225" s="5" t="s">
-        <v>1397</v>
+        <v>1408</v>
       </c>
       <c r="I225" s="5"/>
       <c r="J225" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K225" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L225" s="6" t="s">
-        <v>1398</v>
+        <v>1409</v>
       </c>
       <c r="M225" s="5"/>
     </row>
     <row r="226">
       <c r="A226" s="5" t="s">
-        <v>1399</v>
+        <v>1407</v>
       </c>
       <c r="B226" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C226" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D226" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E226" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F226" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G226" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H226" s="5" t="s">
-        <v>1400</v>
+        <v>1410</v>
       </c>
       <c r="I226" s="5"/>
       <c r="J226" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K226" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L226" s="6" t="s">
-        <v>1401</v>
+        <v>1411</v>
       </c>
       <c r="M226" s="5"/>
     </row>
     <row r="227">
       <c r="A227" s="5" t="s">
-        <v>1402</v>
+        <v>1412</v>
       </c>
       <c r="B227" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C227" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D227" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E227" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F227" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G227" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H227" s="5" t="s">
-        <v>1403</v>
+        <v>1413</v>
       </c>
       <c r="I227" s="5"/>
       <c r="J227" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K227" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L227" s="6" t="s">
-        <v>1404</v>
+        <v>1414</v>
       </c>
       <c r="M227" s="5"/>
     </row>
     <row r="228">
       <c r="A228" s="5" t="s">
-        <v>1405</v>
+        <v>1415</v>
       </c>
       <c r="B228" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C228" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D228" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E228" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F228" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G228" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H228" s="5" t="s">
-        <v>1406</v>
+        <v>1416</v>
       </c>
       <c r="I228" s="5"/>
       <c r="J228" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K228" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L228" s="6" t="s">
-        <v>1407</v>
+        <v>1417</v>
       </c>
       <c r="M228" s="5"/>
     </row>
     <row r="229">
       <c r="A229" s="5" t="s">
-        <v>1408</v>
+        <v>1418</v>
       </c>
       <c r="B229" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C229" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D229" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E229" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F229" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G229" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H229" s="5" t="s">
-        <v>1409</v>
+        <v>1419</v>
       </c>
       <c r="I229" s="5"/>
       <c r="J229" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K229" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L229" s="6" t="s">
-        <v>1410</v>
+        <v>1420</v>
       </c>
       <c r="M229" s="5"/>
     </row>
     <row r="230">
       <c r="A230" s="5" t="s">
-        <v>1411</v>
+        <v>1421</v>
       </c>
       <c r="B230" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C230" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D230" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E230" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F230" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G230" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H230" s="5" t="s">
-        <v>1412</v>
+        <v>1422</v>
       </c>
       <c r="I230" s="5"/>
       <c r="J230" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K230" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L230" s="6" t="s">
-        <v>1413</v>
+        <v>1423</v>
       </c>
       <c r="M230" s="5"/>
     </row>
     <row r="231">
       <c r="A231" s="5" t="s">
-        <v>1414</v>
+        <v>1424</v>
       </c>
       <c r="B231" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C231" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="D231" s="5" t="s">
-[...3 lines deleted...]
-        <v>766</v>
+      <c r="D231" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E231" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F231" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G231" s="5" t="s">
-        <v>1415</v>
+      <c r="G231" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H231" s="5" t="s">
-        <v>1416</v>
-[...8 lines deleted...]
-        <v>1418</v>
+        <v>1425</v>
+      </c>
+      <c r="I231" s="5"/>
+      <c r="J231" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K231" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L231" s="6" t="s">
-        <v>1419</v>
-[...3 lines deleted...]
-      </c>
+        <v>1426</v>
+      </c>
+      <c r="M231" s="5"/>
     </row>
     <row r="232">
       <c r="A232" s="5" t="s">
-        <v>1421</v>
+        <v>1427</v>
       </c>
       <c r="B232" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C232" s="5" t="s">
-        <v>895</v>
-[...11 lines deleted...]
-        <v>1423</v>
+        <v>27</v>
+      </c>
+      <c r="D232" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E232" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F232" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G232" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H232" s="5" t="s">
-        <v>1424</v>
-[...8 lines deleted...]
-        <v>1426</v>
+        <v>1428</v>
+      </c>
+      <c r="I232" s="5"/>
+      <c r="J232" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K232" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L232" s="6" t="s">
-        <v>1427</v>
-[...3 lines deleted...]
-      </c>
+        <v>1429</v>
+      </c>
+      <c r="M232" s="5"/>
     </row>
     <row r="233">
       <c r="A233" s="5" t="s">
-        <v>1429</v>
+        <v>1430</v>
       </c>
       <c r="B233" s="5" t="s">
-        <v>423</v>
+        <v>14</v>
       </c>
       <c r="C233" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="D233" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D233" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="E233" s="5" t="s">
+        <v>775</v>
       </c>
       <c r="F233" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G233" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G233" s="5" t="s">
+        <v>1431</v>
       </c>
       <c r="H233" s="5" t="s">
-        <v>1430</v>
-[...5 lines deleted...]
-        </is>
+        <v>1432</v>
+      </c>
+      <c r="I233" s="5" t="s">
+        <v>1433</v>
+      </c>
+      <c r="J233" s="5" t="s">
+        <v>33</v>
       </c>
       <c r="K233" s="5" t="s">
-        <v>1431</v>
+        <v>1434</v>
       </c>
       <c r="L233" s="6" t="s">
-        <v>1432</v>
-[...1 lines deleted...]
-      <c r="M233" s="5"/>
+        <v>1435</v>
+      </c>
+      <c r="M233" s="5" t="s">
+        <v>1436</v>
+      </c>
     </row>
     <row r="234">
       <c r="A234" s="5" t="s">
-        <v>1433</v>
+        <v>1437</v>
       </c>
       <c r="B234" s="5" t="s">
-        <v>423</v>
+        <v>14</v>
       </c>
       <c r="C234" s="5" t="s">
-        <v>27</v>
-[...30 lines deleted...]
-        </is>
+        <v>903</v>
+      </c>
+      <c r="D234" s="5" t="s">
+        <v>1180</v>
+      </c>
+      <c r="E234" s="5" t="s">
+        <v>1438</v>
+      </c>
+      <c r="F234" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="G234" s="5" t="s">
+        <v>1439</v>
+      </c>
+      <c r="H234" s="5" t="s">
+        <v>1440</v>
+      </c>
+      <c r="I234" s="5" t="s">
+        <v>1441</v>
+      </c>
+      <c r="J234" s="5" t="s">
+        <v>308</v>
       </c>
       <c r="K234" s="5" t="s">
-        <v>1434</v>
+        <v>1442</v>
       </c>
       <c r="L234" s="6" t="s">
-        <v>1435</v>
-[...1 lines deleted...]
-      <c r="M234" s="5"/>
+        <v>1443</v>
+      </c>
+      <c r="M234" s="5" t="s">
+        <v>1444</v>
+      </c>
     </row>
     <row r="235">
       <c r="A235" s="5" t="s">
-        <v>1436</v>
+        <v>1445</v>
       </c>
       <c r="B235" s="5" t="s">
-        <v>423</v>
+        <v>14</v>
       </c>
       <c r="C235" s="5" t="s">
-        <v>27</v>
-[...14 lines deleted...]
-        </is>
+        <v>377</v>
+      </c>
+      <c r="D235" s="5" t="s">
+        <v>482</v>
+      </c>
+      <c r="E235" s="5" t="s">
+        <v>1066</v>
+      </c>
+      <c r="F235" s="5" t="s">
+        <v>1446</v>
       </c>
       <c r="G235" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H235" s="5" t="s">
-        <v>1437</v>
-[...5 lines deleted...]
-        </is>
+        <v>1447</v>
+      </c>
+      <c r="I235" s="5" t="s">
+        <v>1448</v>
+      </c>
+      <c r="J235" s="5" t="s">
+        <v>1449</v>
       </c>
       <c r="K235" s="5" t="s">
-        <v>1434</v>
+        <v>1450</v>
       </c>
       <c r="L235" s="6" t="s">
-        <v>1438</v>
-[...1 lines deleted...]
-      <c r="M235" s="5"/>
+        <v>1451</v>
+      </c>
+      <c r="M235" s="5" t="s">
+        <v>1452</v>
+      </c>
     </row>
     <row r="236">
       <c r="A236" s="5" t="s">
-        <v>1439</v>
+        <v>1453</v>
       </c>
       <c r="B236" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C236" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D236" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E236" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F236" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G236" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H236" s="5" t="s">
-        <v>1440</v>
+        <v>1454</v>
       </c>
       <c r="I236" s="5"/>
       <c r="J236" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K236" s="5" t="s">
-        <v>1434</v>
+        <v>1455</v>
       </c>
       <c r="L236" s="6" t="s">
-        <v>1441</v>
+        <v>1456</v>
       </c>
       <c r="M236" s="5"/>
     </row>
     <row r="237">
       <c r="A237" s="5" t="s">
-        <v>1442</v>
+        <v>1457</v>
       </c>
       <c r="B237" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C237" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D237" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E237" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F237" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G237" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H237" s="5" t="s">
-        <v>1443</v>
+      <c r="H237" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I237" s="5"/>
       <c r="J237" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K237" s="5" t="s">
-        <v>1444</v>
+        <v>1458</v>
       </c>
       <c r="L237" s="6" t="s">
-        <v>1445</v>
+        <v>1459</v>
       </c>
       <c r="M237" s="5"/>
     </row>
     <row r="238">
       <c r="A238" s="5" t="s">
-        <v>1446</v>
+        <v>1460</v>
       </c>
       <c r="B238" s="5" t="s">
-        <v>793</v>
+        <v>423</v>
       </c>
       <c r="C238" s="5" t="s">
-        <v>1164</v>
-[...8 lines deleted...]
-        <v>1449</v>
+        <v>27</v>
+      </c>
+      <c r="D238" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E238" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F238" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G238" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H238" s="5" t="s">
-        <v>1450</v>
-[...5 lines deleted...]
-        <v>1452</v>
+        <v>1461</v>
+      </c>
+      <c r="I238" s="5"/>
+      <c r="J238" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K238" s="5" t="s">
-        <v>1453</v>
+        <v>1458</v>
       </c>
       <c r="L238" s="6" t="s">
-        <v>1454</v>
-[...3 lines deleted...]
-      </c>
+        <v>1462</v>
+      </c>
+      <c r="M238" s="5"/>
     </row>
     <row r="239">
       <c r="A239" s="5" t="s">
-        <v>1456</v>
+        <v>1463</v>
       </c>
       <c r="B239" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C239" s="5" t="s">
-        <v>1457</v>
-[...4 lines deleted...]
-      <c r="E239" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D239" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E239" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F239" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G239" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H239" s="5" t="s">
+        <v>1464</v>
+      </c>
+      <c r="I239" s="5"/>
+      <c r="J239" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K239" s="5" t="s">
         <v>1458</v>
       </c>
-      <c r="F239" s="5" t="inlineStr">
-[...20 lines deleted...]
-      </c>
       <c r="L239" s="6" t="s">
-        <v>1462</v>
-[...3 lines deleted...]
-      </c>
+        <v>1465</v>
+      </c>
+      <c r="M239" s="5"/>
     </row>
     <row r="240">
       <c r="A240" s="5" t="s">
-        <v>1464</v>
+        <v>1466</v>
       </c>
       <c r="B240" s="5" t="s">
-        <v>793</v>
+        <v>423</v>
       </c>
       <c r="C240" s="5" t="s">
-        <v>950</v>
-[...7 lines deleted...]
-      <c r="F240" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D240" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E240" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F240" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G240" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H240" s="5" t="s">
         <v>1467</v>
       </c>
-      <c r="G240" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H240" s="5" t="s">
+      <c r="I240" s="5"/>
+      <c r="J240" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K240" s="5" t="s">
         <v>1468</v>
       </c>
-      <c r="I240" s="5" t="s">
+      <c r="L240" s="6" t="s">
         <v>1469</v>
       </c>
-      <c r="J240" s="5" t="s">
-[...12 lines deleted...]
-      </c>
+      <c r="M240" s="5"/>
     </row>
     <row r="241">
       <c r="A241" s="5" t="s">
+        <v>1470</v>
+      </c>
+      <c r="B241" s="5" t="s">
+        <v>802</v>
+      </c>
+      <c r="C241" s="5" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D241" s="5" t="s">
+        <v>1471</v>
+      </c>
+      <c r="E241" s="5" t="s">
+        <v>1472</v>
+      </c>
+      <c r="F241" s="5" t="s">
         <v>1473</v>
       </c>
-      <c r="B241" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D241" s="5" t="s">
+      <c r="G241" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H241" s="5" t="s">
         <v>1474</v>
       </c>
-      <c r="E241" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H241" s="5" t="s">
+      <c r="I241" s="5" t="s">
         <v>1475</v>
       </c>
-      <c r="I241" s="5" t="s">
+      <c r="J241" s="5" t="s">
         <v>1476</v>
       </c>
-      <c r="J241" s="5" t="s">
+      <c r="K241" s="5" t="s">
         <v>1477</v>
       </c>
-      <c r="K241" s="5" t="s">
+      <c r="L241" s="6" t="s">
         <v>1478</v>
       </c>
-      <c r="L241" s="6" t="s">
+      <c r="M241" s="5" t="s">
         <v>1479</v>
-      </c>
-[...1 lines deleted...]
-        <v>1480</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="5" t="s">
-        <v>1481</v>
+        <v>1480</v>
       </c>
       <c r="B242" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C242" s="5" t="s">
+        <v>1481</v>
+      </c>
+      <c r="D242" s="5" t="s">
+        <v>1471</v>
+      </c>
+      <c r="E242" s="5" t="s">
         <v>1482</v>
       </c>
-      <c r="D242" s="5" t="s">
-[...5 lines deleted...]
-      <c r="F242" s="5" t="s">
+      <c r="F242" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G242" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H242" s="5" t="s">
         <v>1483</v>
       </c>
-      <c r="G242" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H242" s="5" t="s">
+      <c r="I242" s="5" t="s">
         <v>1484</v>
       </c>
-      <c r="I242" s="5" t="s">
+      <c r="J242" s="5" t="s">
+        <v>1476</v>
+      </c>
+      <c r="K242" s="5" t="s">
         <v>1485</v>
       </c>
-      <c r="J242" s="5" t="s">
+      <c r="L242" s="6" t="s">
         <v>1486</v>
       </c>
-      <c r="K242" s="5" t="s">
+      <c r="M242" s="5" t="s">
         <v>1487</v>
-      </c>
-[...4 lines deleted...]
-        <v>1489</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="5" t="s">
+        <v>1488</v>
+      </c>
+      <c r="B243" s="5" t="s">
+        <v>802</v>
+      </c>
+      <c r="C243" s="5" t="s">
+        <v>958</v>
+      </c>
+      <c r="D243" s="5" t="s">
+        <v>1489</v>
+      </c>
+      <c r="E243" s="5" t="s">
         <v>1490</v>
       </c>
-      <c r="B243" s="5" t="s">
-[...16 lines deleted...]
-        </is>
+      <c r="F243" s="5" t="s">
+        <v>1491</v>
       </c>
       <c r="G243" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H243" s="5" t="s">
-        <v>1491</v>
+        <v>1492</v>
       </c>
       <c r="I243" s="5" t="s">
-        <v>1492</v>
+        <v>1493</v>
       </c>
       <c r="J243" s="5" t="s">
-        <v>1493</v>
-[...1 lines deleted...]
-      <c r="K243" s="5" t="s">
         <v>1494</v>
+      </c>
+      <c r="K243" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L243" s="6" t="s">
         <v>1495</v>
       </c>
       <c r="M243" s="5" t="s">
         <v>1496</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="5" t="s">
         <v>1497</v>
       </c>
       <c r="B244" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C244" s="5" t="s">
-        <v>128</v>
+        <v>27</v>
       </c>
       <c r="D244" s="5" t="s">
-        <v>849</v>
-[...4 lines deleted...]
-        </is>
+        <v>1498</v>
+      </c>
+      <c r="E244" s="5" t="s">
+        <v>28</v>
       </c>
       <c r="F244" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G244" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H244" s="5" t="s">
-        <v>1498</v>
+        <v>1499</v>
       </c>
       <c r="I244" s="5" t="s">
-        <v>1499</v>
+        <v>1500</v>
       </c>
       <c r="J244" s="5" t="s">
-        <v>1500</v>
+        <v>1501</v>
       </c>
       <c r="K244" s="5" t="s">
-        <v>1501</v>
+        <v>1502</v>
       </c>
       <c r="L244" s="6" t="s">
-        <v>1502</v>
+        <v>1503</v>
       </c>
       <c r="M244" s="5" t="s">
-        <v>1503</v>
+        <v>1504</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="5" t="s">
-        <v>1504</v>
+        <v>1505</v>
       </c>
       <c r="B245" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C245" s="5" t="s">
-        <v>1505</v>
+        <v>1506</v>
       </c>
       <c r="D245" s="5" t="s">
-        <v>27</v>
+        <v>377</v>
       </c>
       <c r="E245" s="5" t="s">
-        <v>29</v>
-[...7 lines deleted...]
-        <v>1506</v>
+        <v>943</v>
+      </c>
+      <c r="F245" s="5" t="s">
+        <v>1507</v>
+      </c>
+      <c r="G245" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H245" s="5" t="s">
-        <v>1507</v>
+        <v>1508</v>
       </c>
       <c r="I245" s="5" t="s">
-        <v>1508</v>
+        <v>1509</v>
       </c>
       <c r="J245" s="5" t="s">
-        <v>308</v>
+        <v>1510</v>
       </c>
       <c r="K245" s="5" t="s">
-        <v>1509</v>
+        <v>1511</v>
       </c>
       <c r="L245" s="6" t="s">
-        <v>1510</v>
+        <v>1512</v>
       </c>
       <c r="M245" s="5" t="s">
-        <v>1511</v>
+        <v>1513</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="5" t="s">
-        <v>1512</v>
+        <v>1514</v>
       </c>
       <c r="B246" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C246" s="5" t="s">
-        <v>1513</v>
+        <v>128</v>
       </c>
       <c r="D246" s="5" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>1514</v>
+        <v>482</v>
+      </c>
+      <c r="E246" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F246" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G246" s="5" t="s">
-        <v>1514</v>
+      <c r="G246" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H246" s="5" t="s">
         <v>1515</v>
       </c>
       <c r="I246" s="5" t="s">
         <v>1516</v>
       </c>
       <c r="J246" s="5" t="s">
-        <v>308</v>
+        <v>1517</v>
       </c>
       <c r="K246" s="5" t="s">
-        <v>1517</v>
+        <v>1518</v>
       </c>
       <c r="L246" s="6" t="s">
-        <v>1518</v>
+        <v>1519</v>
       </c>
       <c r="M246" s="5" t="s">
-        <v>1519</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="5" t="s">
-        <v>1520</v>
+        <v>1521</v>
       </c>
       <c r="B247" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C247" s="5" t="s">
-        <v>1521</v>
+        <v>128</v>
       </c>
       <c r="D247" s="5" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>482</v>
+      </c>
+      <c r="E247" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F247" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G247" s="5" t="s">
+      <c r="G247" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H247" s="5" t="s">
         <v>1522</v>
       </c>
-      <c r="H247" s="5" t="s">
+      <c r="I247" s="5" t="s">
         <v>1523</v>
       </c>
-      <c r="I247" s="5" t="s">
+      <c r="J247" s="5" t="s">
         <v>1524</v>
-      </c>
-[...1 lines deleted...]
-        <v>308</v>
       </c>
       <c r="K247" s="5" t="s">
         <v>1525</v>
       </c>
       <c r="L247" s="6" t="s">
         <v>1526</v>
       </c>
       <c r="M247" s="5" t="s">
         <v>1527</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="5" t="s">
         <v>1528</v>
       </c>
       <c r="B248" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C248" s="5" t="s">
-        <v>128</v>
+        <v>1529</v>
       </c>
       <c r="D248" s="5" t="s">
-        <v>849</v>
-[...4 lines deleted...]
-        </is>
+        <v>27</v>
+      </c>
+      <c r="E248" s="5" t="s">
+        <v>29</v>
       </c>
       <c r="F248" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G248" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G248" s="5" t="s">
+        <v>1530</v>
       </c>
       <c r="H248" s="5" t="s">
-        <v>1529</v>
+        <v>1531</v>
       </c>
       <c r="I248" s="5" t="s">
-        <v>1530</v>
+        <v>1532</v>
       </c>
       <c r="J248" s="5" t="s">
-        <v>1531</v>
+        <v>308</v>
       </c>
       <c r="K248" s="5" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="L248" s="6" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="M248" s="5" t="s">
-        <v>1534</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="5" t="s">
-        <v>1535</v>
+        <v>1536</v>
       </c>
       <c r="B249" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C249" s="5" t="s">
-        <v>416</v>
+        <v>1537</v>
       </c>
       <c r="D249" s="5" t="s">
-        <v>1536</v>
+        <v>27</v>
       </c>
       <c r="E249" s="5" t="s">
-        <v>1537</v>
+        <v>1538</v>
       </c>
       <c r="F249" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G249" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="I249" s="5"/>
+      <c r="G249" s="5" t="s">
+        <v>1538</v>
+      </c>
+      <c r="H249" s="5" t="s">
+        <v>1539</v>
+      </c>
+      <c r="I249" s="5" t="s">
+        <v>1540</v>
+      </c>
       <c r="J249" s="5" t="s">
-        <v>1538</v>
+        <v>308</v>
       </c>
       <c r="K249" s="5" t="s">
-        <v>1539</v>
+        <v>1541</v>
       </c>
       <c r="L249" s="6" t="s">
-        <v>1540</v>
+        <v>1542</v>
       </c>
       <c r="M249" s="5" t="s">
-        <v>1541</v>
+        <v>1543</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="5" t="s">
-        <v>1542</v>
+        <v>1544</v>
       </c>
       <c r="B250" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C250" s="5" t="s">
-        <v>176</v>
+        <v>1545</v>
       </c>
       <c r="D250" s="5" t="s">
-        <v>377</v>
+        <v>27</v>
       </c>
       <c r="E250" s="5" t="s">
-        <v>28</v>
-[...7 lines deleted...]
-        </is>
+        <v>29</v>
+      </c>
+      <c r="F250" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G250" s="5" t="s">
+        <v>1546</v>
       </c>
       <c r="H250" s="5" t="s">
-        <v>1544</v>
+        <v>1547</v>
       </c>
       <c r="I250" s="5" t="s">
-        <v>1545</v>
+        <v>1548</v>
       </c>
       <c r="J250" s="5" t="s">
-        <v>1546</v>
+        <v>308</v>
       </c>
       <c r="K250" s="5" t="s">
-        <v>1547</v>
+        <v>1549</v>
       </c>
       <c r="L250" s="6" t="s">
-        <v>1548</v>
+        <v>1550</v>
       </c>
       <c r="M250" s="5" t="s">
-        <v>1549</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="5" t="s">
-        <v>1550</v>
+        <v>1552</v>
       </c>
       <c r="B251" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C251" s="5" t="s">
-        <v>377</v>
+        <v>128</v>
       </c>
       <c r="D251" s="5" t="s">
-        <v>176</v>
-[...5 lines deleted...]
-        <v>1551</v>
+        <v>482</v>
+      </c>
+      <c r="E251" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F251" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G251" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H251" s="5" t="s">
-        <v>1552</v>
+        <v>1553</v>
       </c>
       <c r="I251" s="5" t="s">
-        <v>1553</v>
+        <v>1554</v>
       </c>
       <c r="J251" s="5" t="s">
-        <v>1554</v>
+        <v>1555</v>
       </c>
       <c r="K251" s="5" t="s">
-        <v>1555</v>
+        <v>1556</v>
       </c>
       <c r="L251" s="6" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
       <c r="M251" s="5" t="s">
-        <v>1557</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="5" t="s">
-        <v>1558</v>
+        <v>1559</v>
       </c>
       <c r="B252" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C252" s="5" t="s">
-        <v>27</v>
+        <v>416</v>
       </c>
       <c r="D252" s="5" t="s">
-        <v>1164</v>
+        <v>1560</v>
       </c>
       <c r="E252" s="5" t="s">
-        <v>1559</v>
+        <v>1561</v>
       </c>
       <c r="F252" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G252" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H252" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H252" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I252" s="5"/>
       <c r="J252" s="5" t="s">
-        <v>1452</v>
+        <v>1562</v>
       </c>
       <c r="K252" s="5" t="s">
-        <v>1562</v>
+        <v>1563</v>
       </c>
       <c r="L252" s="6" t="s">
-        <v>1563</v>
+        <v>1564</v>
       </c>
       <c r="M252" s="5" t="s">
-        <v>1564</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="5" t="s">
-        <v>1565</v>
+        <v>1566</v>
       </c>
       <c r="B253" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C253" s="5" t="s">
-        <v>27</v>
+        <v>176</v>
       </c>
       <c r="D253" s="5" t="s">
-        <v>1164</v>
+        <v>377</v>
       </c>
       <c r="E253" s="5" t="s">
-        <v>1566</v>
-[...4 lines deleted...]
-        </is>
+        <v>28</v>
+      </c>
+      <c r="F253" s="5" t="s">
+        <v>1567</v>
       </c>
       <c r="G253" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H253" s="5" t="s">
-        <v>1567</v>
+        <v>1568</v>
       </c>
       <c r="I253" s="5" t="s">
-        <v>1568</v>
+        <v>1569</v>
       </c>
       <c r="J253" s="5" t="s">
-        <v>1452</v>
+        <v>1570</v>
       </c>
       <c r="K253" s="5" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="L253" s="6" t="s">
-        <v>1570</v>
+        <v>1572</v>
       </c>
       <c r="M253" s="5" t="s">
-        <v>1571</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="5" t="s">
-        <v>1572</v>
+        <v>1574</v>
       </c>
       <c r="B254" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C254" s="5" t="s">
-        <v>949</v>
+        <v>377</v>
       </c>
       <c r="D254" s="5" t="s">
-        <v>956</v>
-[...9 lines deleted...]
-        </is>
+        <v>176</v>
+      </c>
+      <c r="E254" s="5" t="s">
+        <v>1249</v>
+      </c>
+      <c r="F254" s="5" t="s">
+        <v>1575</v>
       </c>
       <c r="G254" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H254" s="5" t="s">
-        <v>1573</v>
+        <v>1576</v>
       </c>
       <c r="I254" s="5" t="s">
-        <v>1574</v>
+        <v>1577</v>
       </c>
       <c r="J254" s="5" t="s">
-        <v>1477</v>
+        <v>1578</v>
       </c>
       <c r="K254" s="5" t="s">
-        <v>1575</v>
+        <v>1579</v>
       </c>
       <c r="L254" s="6" t="s">
-        <v>1576</v>
+        <v>1580</v>
       </c>
       <c r="M254" s="5" t="s">
-        <v>1577</v>
+        <v>1581</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="5" t="s">
-        <v>1578</v>
+        <v>1582</v>
       </c>
       <c r="B255" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C255" s="5" t="s">
-        <v>416</v>
+        <v>27</v>
       </c>
       <c r="D255" s="5" t="s">
-        <v>809</v>
+        <v>1180</v>
       </c>
       <c r="E255" s="5" t="s">
-        <v>1537</v>
+        <v>1583</v>
       </c>
       <c r="F255" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G255" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H255" s="5" t="s">
-        <v>1579</v>
+        <v>1584</v>
       </c>
       <c r="I255" s="5" t="s">
-        <v>1580</v>
+        <v>1585</v>
       </c>
       <c r="J255" s="5" t="s">
-        <v>694</v>
+        <v>1476</v>
       </c>
       <c r="K255" s="5" t="s">
-        <v>1581</v>
+        <v>1586</v>
       </c>
       <c r="L255" s="6" t="s">
-        <v>1582</v>
+        <v>1587</v>
       </c>
       <c r="M255" s="5" t="s">
-        <v>1583</v>
+        <v>1588</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="5" t="s">
-        <v>1584</v>
+        <v>1589</v>
       </c>
       <c r="B256" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C256" s="5" t="s">
-        <v>416</v>
+        <v>27</v>
       </c>
       <c r="D256" s="5" t="s">
-        <v>1585</v>
+        <v>1180</v>
       </c>
       <c r="E256" s="5" t="s">
-        <v>1537</v>
+        <v>1590</v>
       </c>
       <c r="F256" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G256" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H256" s="5" t="s">
-        <v>1586</v>
+        <v>1591</v>
       </c>
       <c r="I256" s="5" t="s">
-        <v>1587</v>
+        <v>1592</v>
       </c>
       <c r="J256" s="5" t="s">
-        <v>1588</v>
+        <v>1476</v>
       </c>
       <c r="K256" s="5" t="s">
-        <v>1589</v>
+        <v>1593</v>
       </c>
       <c r="L256" s="6" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="M256" s="5" t="s">
-        <v>1591</v>
+        <v>1595</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="5" t="s">
-        <v>1592</v>
+        <v>1596</v>
       </c>
       <c r="B257" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C257" s="5" t="s">
-        <v>949</v>
+        <v>965</v>
       </c>
       <c r="D257" s="5" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="E257" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F257" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G257" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H257" s="5" t="s">
-        <v>1593</v>
+        <v>1597</v>
       </c>
       <c r="I257" s="5" t="s">
-        <v>1594</v>
+        <v>1598</v>
       </c>
       <c r="J257" s="5" t="s">
-        <v>1477</v>
+        <v>1501</v>
       </c>
       <c r="K257" s="5" t="s">
-        <v>1595</v>
+        <v>1599</v>
       </c>
       <c r="L257" s="6" t="s">
-        <v>1596</v>
+        <v>1600</v>
       </c>
       <c r="M257" s="5" t="s">
-        <v>1597</v>
+        <v>1601</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="5" t="s">
-        <v>1598</v>
+        <v>1602</v>
       </c>
       <c r="B258" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C258" s="5" t="s">
-        <v>949</v>
+        <v>416</v>
       </c>
       <c r="D258" s="5" t="s">
-        <v>956</v>
-[...4 lines deleted...]
-        </is>
+        <v>818</v>
+      </c>
+      <c r="E258" s="5" t="s">
+        <v>1561</v>
       </c>
       <c r="F258" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G258" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H258" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H258" s="5" t="s">
+        <v>1603</v>
       </c>
       <c r="I258" s="5" t="s">
-        <v>1599</v>
+        <v>1604</v>
       </c>
       <c r="J258" s="5" t="s">
-        <v>1477</v>
+        <v>703</v>
       </c>
       <c r="K258" s="5" t="s">
-        <v>1600</v>
+        <v>1605</v>
       </c>
       <c r="L258" s="6" t="s">
-        <v>1601</v>
+        <v>1606</v>
       </c>
       <c r="M258" s="5" t="s">
-        <v>1602</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="5" t="s">
-        <v>1603</v>
+        <v>1608</v>
       </c>
       <c r="B259" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C259" s="5" t="s">
-        <v>27</v>
+        <v>416</v>
       </c>
       <c r="D259" s="5" t="s">
-        <v>1447</v>
+        <v>1609</v>
       </c>
       <c r="E259" s="5" t="s">
-        <v>28</v>
+        <v>1561</v>
       </c>
       <c r="F259" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G259" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H259" s="5" t="s">
-        <v>1604</v>
+        <v>1610</v>
       </c>
       <c r="I259" s="5" t="s">
-        <v>1605</v>
+        <v>1611</v>
       </c>
       <c r="J259" s="5" t="s">
-        <v>1452</v>
+        <v>1612</v>
       </c>
       <c r="K259" s="5" t="s">
-        <v>1606</v>
+        <v>1613</v>
       </c>
       <c r="L259" s="6" t="s">
-        <v>1607</v>
+        <v>1614</v>
       </c>
       <c r="M259" s="5" t="s">
-        <v>1608</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="260">
-      <c r="A260" s="5" t="n">
-        <v>1936</v>
+      <c r="A260" s="5" t="s">
+        <v>1616</v>
       </c>
       <c r="B260" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C260" s="5" t="s">
-        <v>1609</v>
+        <v>965</v>
       </c>
       <c r="D260" s="5" t="s">
-        <v>27</v>
+        <v>957</v>
       </c>
       <c r="E260" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F260" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G260" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H260" s="5" t="s">
-        <v>1610</v>
+        <v>1617</v>
       </c>
       <c r="I260" s="5" t="s">
-        <v>1611</v>
+        <v>1618</v>
       </c>
       <c r="J260" s="5" t="s">
-        <v>1477</v>
+        <v>1501</v>
       </c>
       <c r="K260" s="5" t="s">
-        <v>1612</v>
+        <v>1619</v>
       </c>
       <c r="L260" s="6" t="s">
-        <v>1613</v>
+        <v>1620</v>
       </c>
       <c r="M260" s="5" t="s">
-        <v>1614</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="5" t="s">
-        <v>1615</v>
+        <v>1622</v>
       </c>
       <c r="B261" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C261" s="5" t="s">
-        <v>377</v>
+        <v>965</v>
       </c>
       <c r="D261" s="5" t="s">
-        <v>176</v>
-[...5 lines deleted...]
-        <v>1617</v>
+        <v>957</v>
+      </c>
+      <c r="E261" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F261" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G261" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H261" s="5" t="s">
-        <v>1618</v>
+      <c r="H261" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I261" s="5" t="s">
-        <v>1619</v>
+        <v>1623</v>
       </c>
       <c r="J261" s="5" t="s">
-        <v>1620</v>
+        <v>1501</v>
       </c>
       <c r="K261" s="5" t="s">
-        <v>1621</v>
+        <v>1624</v>
       </c>
       <c r="L261" s="6" t="s">
-        <v>1622</v>
+        <v>1625</v>
       </c>
       <c r="M261" s="5" t="s">
-        <v>1623</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="5" t="s">
-        <v>1624</v>
+        <v>1627</v>
       </c>
       <c r="B262" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C262" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D262" s="5" t="s">
-        <v>1625</v>
+        <v>1471</v>
       </c>
       <c r="E262" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F262" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G262" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H262" s="5" t="s">
-        <v>1626</v>
+        <v>1628</v>
       </c>
       <c r="I262" s="5" t="s">
-        <v>1627</v>
+        <v>1629</v>
       </c>
       <c r="J262" s="5" t="s">
-        <v>1452</v>
+        <v>1476</v>
       </c>
       <c r="K262" s="5" t="s">
-        <v>1628</v>
+        <v>1630</v>
       </c>
       <c r="L262" s="6" t="s">
-        <v>1629</v>
+        <v>1631</v>
       </c>
       <c r="M262" s="5" t="s">
-        <v>1630</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="263">
-      <c r="A263" s="5" t="s">
-        <v>1631</v>
+      <c r="A263" s="5" t="n">
+        <v>1936</v>
       </c>
       <c r="B263" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C263" s="5" t="s">
-        <v>956</v>
+        <v>1633</v>
       </c>
       <c r="D263" s="5" t="s">
-        <v>1447</v>
-[...2 lines deleted...]
-        <v>1062</v>
+        <v>27</v>
+      </c>
+      <c r="E263" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F263" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G263" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H263" s="5" t="s">
-        <v>1632</v>
+        <v>1634</v>
       </c>
       <c r="I263" s="5" t="s">
-        <v>1633</v>
+        <v>1635</v>
       </c>
       <c r="J263" s="5" t="s">
-        <v>1477</v>
+        <v>1501</v>
       </c>
       <c r="K263" s="5" t="s">
-        <v>1634</v>
+        <v>1636</v>
       </c>
       <c r="L263" s="6" t="s">
-        <v>1635</v>
+        <v>1637</v>
       </c>
       <c r="M263" s="5" t="s">
-        <v>1636</v>
+        <v>1638</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="5" t="s">
-        <v>1637</v>
+        <v>1639</v>
       </c>
       <c r="B264" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C264" s="5" t="s">
+        <v>377</v>
+      </c>
+      <c r="D264" s="5" t="s">
         <v>176</v>
       </c>
-      <c r="D264" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E264" s="5" t="s">
-        <v>1638</v>
+        <v>1640</v>
       </c>
       <c r="F264" s="5" t="s">
-        <v>1639</v>
+        <v>1641</v>
       </c>
       <c r="G264" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H264" s="5" t="s">
-        <v>1640</v>
+        <v>1642</v>
       </c>
       <c r="I264" s="5" t="s">
-        <v>1641</v>
+        <v>1643</v>
       </c>
       <c r="J264" s="5" t="s">
-        <v>1642</v>
+        <v>1644</v>
       </c>
       <c r="K264" s="5" t="s">
-        <v>1643</v>
+        <v>1645</v>
       </c>
       <c r="L264" s="6" t="s">
-        <v>1644</v>
+        <v>1646</v>
       </c>
       <c r="M264" s="5" t="s">
-        <v>1645</v>
+        <v>1647</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="5" t="s">
-        <v>1646</v>
+        <v>1648</v>
       </c>
       <c r="B265" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C265" s="5" t="s">
-        <v>377</v>
+        <v>27</v>
       </c>
       <c r="D265" s="5" t="s">
-        <v>1647</v>
+        <v>1649</v>
       </c>
       <c r="E265" s="5" t="s">
-        <v>1648</v>
-[...2 lines deleted...]
-        <v>1649</v>
+        <v>28</v>
+      </c>
+      <c r="F265" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G265" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H265" s="5" t="s">
         <v>1650</v>
       </c>
       <c r="I265" s="5" t="s">
         <v>1651</v>
       </c>
       <c r="J265" s="5" t="s">
+        <v>1476</v>
+      </c>
+      <c r="K265" s="5" t="s">
         <v>1652</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="L265" s="6" t="s">
         <v>1653</v>
       </c>
       <c r="M265" s="5" t="s">
         <v>1654</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="5" t="s">
         <v>1655</v>
       </c>
       <c r="B266" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C266" s="5" t="s">
-        <v>377</v>
+        <v>957</v>
       </c>
       <c r="D266" s="5" t="s">
-        <v>1647</v>
+        <v>1471</v>
       </c>
       <c r="E266" s="5" t="s">
+        <v>1078</v>
+      </c>
+      <c r="F266" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G266" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H266" s="5" t="s">
         <v>1656</v>
       </c>
-      <c r="F266" s="5" t="s">
-[...7 lines deleted...]
-      <c r="H266" s="5" t="s">
+      <c r="I266" s="5" t="s">
         <v>1657</v>
       </c>
-      <c r="I266" s="5" t="s">
+      <c r="J266" s="5" t="s">
+        <v>1501</v>
+      </c>
+      <c r="K266" s="5" t="s">
         <v>1658</v>
       </c>
-      <c r="J266" s="5" t="s">
+      <c r="L266" s="6" t="s">
         <v>1659</v>
       </c>
-      <c r="K266" s="5" t="s">
+      <c r="M266" s="5" t="s">
         <v>1660</v>
-      </c>
-[...4 lines deleted...]
-        <v>1662</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="5" t="s">
-        <v>1663</v>
+        <v>1661</v>
       </c>
       <c r="B267" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C267" s="5" t="s">
         <v>176</v>
       </c>
       <c r="D267" s="5" t="s">
         <v>377</v>
       </c>
-      <c r="E267" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="E267" s="5" t="s">
+        <v>1662</v>
+      </c>
+      <c r="F267" s="5" t="s">
+        <v>1663</v>
       </c>
       <c r="G267" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H267" s="5" t="s">
         <v>1664</v>
       </c>
       <c r="I267" s="5" t="s">
         <v>1665</v>
       </c>
       <c r="J267" s="5" t="s">
         <v>1666</v>
       </c>
       <c r="K267" s="5" t="s">
         <v>1667</v>
       </c>
       <c r="L267" s="6" t="s">
         <v>1668</v>
       </c>
       <c r="M267" s="5" t="s">
         <v>1669</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="5" t="s">
         <v>1670</v>
       </c>
       <c r="B268" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C268" s="5" t="s">
-        <v>416</v>
+        <v>377</v>
       </c>
       <c r="D268" s="5" t="s">
-        <v>1585</v>
+        <v>1671</v>
       </c>
       <c r="E268" s="5" t="s">
-        <v>1537</v>
-[...4 lines deleted...]
-        </is>
+        <v>1672</v>
+      </c>
+      <c r="F268" s="5" t="s">
+        <v>1673</v>
       </c>
       <c r="G268" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H268" s="5" t="s">
-        <v>1671</v>
+        <v>1674</v>
       </c>
       <c r="I268" s="5" t="s">
-        <v>1672</v>
+        <v>1675</v>
       </c>
       <c r="J268" s="5" t="s">
-        <v>1673</v>
-[...2 lines deleted...]
-        <v>1674</v>
+        <v>1676</v>
+      </c>
+      <c r="K268" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L268" s="6" t="s">
-        <v>1675</v>
+        <v>1677</v>
       </c>
       <c r="M268" s="5" t="s">
-        <v>1676</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="5" t="s">
-        <v>1677</v>
+        <v>1679</v>
       </c>
       <c r="B269" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C269" s="5" t="s">
-        <v>956</v>
+        <v>377</v>
       </c>
       <c r="D269" s="5" t="s">
-        <v>1447</v>
-[...9 lines deleted...]
-        </is>
+        <v>1671</v>
+      </c>
+      <c r="E269" s="5" t="s">
+        <v>1680</v>
+      </c>
+      <c r="F269" s="5" t="s">
+        <v>1663</v>
       </c>
       <c r="G269" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H269" s="5" t="s">
-        <v>1678</v>
+        <v>1681</v>
       </c>
       <c r="I269" s="5" t="s">
-        <v>1679</v>
+        <v>1682</v>
       </c>
       <c r="J269" s="5" t="s">
-        <v>1477</v>
+        <v>1683</v>
       </c>
       <c r="K269" s="5" t="s">
-        <v>1680</v>
+        <v>1684</v>
       </c>
       <c r="L269" s="6" t="s">
-        <v>1681</v>
+        <v>1685</v>
       </c>
       <c r="M269" s="5" t="s">
-        <v>1682</v>
+        <v>1686</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="5" t="s">
-        <v>1683</v>
+        <v>1687</v>
       </c>
       <c r="B270" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C270" s="5" t="s">
-        <v>956</v>
+        <v>176</v>
       </c>
       <c r="D270" s="5" t="s">
-        <v>1447</v>
+        <v>377</v>
       </c>
       <c r="E270" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F270" s="5" t="s">
-        <v>1684</v>
+      <c r="F270" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G270" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H270" s="5" t="s">
-        <v>1685</v>
+        <v>1688</v>
       </c>
       <c r="I270" s="5" t="s">
-        <v>1686</v>
+        <v>1689</v>
       </c>
       <c r="J270" s="5" t="s">
-        <v>1477</v>
+        <v>1690</v>
       </c>
       <c r="K270" s="5" t="s">
-        <v>1687</v>
+        <v>1691</v>
       </c>
       <c r="L270" s="6" t="s">
-        <v>1688</v>
+        <v>1692</v>
       </c>
       <c r="M270" s="5" t="s">
-        <v>1689</v>
+        <v>1693</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="5" t="s">
-        <v>1690</v>
+        <v>1694</v>
       </c>
       <c r="B271" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C271" s="5" t="s">
-        <v>176</v>
+        <v>416</v>
       </c>
       <c r="D271" s="5" t="s">
-        <v>377</v>
+        <v>1609</v>
       </c>
       <c r="E271" s="5" t="s">
-        <v>1638</v>
-[...2 lines deleted...]
-        <v>1691</v>
+        <v>1561</v>
+      </c>
+      <c r="F271" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G271" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H271" s="5" t="s">
-        <v>1692</v>
+        <v>1695</v>
       </c>
       <c r="I271" s="5" t="s">
-        <v>1693</v>
+        <v>1696</v>
       </c>
       <c r="J271" s="5" t="s">
-        <v>1694</v>
+        <v>1697</v>
       </c>
       <c r="K271" s="5" t="s">
-        <v>1695</v>
+        <v>1698</v>
       </c>
       <c r="L271" s="6" t="s">
-        <v>1696</v>
+        <v>1699</v>
       </c>
       <c r="M271" s="5" t="s">
-        <v>1697</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="5" t="s">
-        <v>1698</v>
+        <v>1701</v>
       </c>
       <c r="B272" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C272" s="5" t="s">
-        <v>377</v>
+        <v>957</v>
       </c>
       <c r="D272" s="5" t="s">
-        <v>176</v>
-[...5 lines deleted...]
-        <v>1638</v>
+        <v>1471</v>
+      </c>
+      <c r="E272" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F272" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G272" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H272" s="5" t="s">
-        <v>1700</v>
+        <v>1702</v>
       </c>
       <c r="I272" s="5" t="s">
-        <v>1701</v>
+        <v>1703</v>
       </c>
       <c r="J272" s="5" t="s">
-        <v>1702</v>
+        <v>1501</v>
       </c>
       <c r="K272" s="5" t="s">
-        <v>1703</v>
+        <v>1704</v>
       </c>
       <c r="L272" s="6" t="s">
-        <v>1704</v>
+        <v>1705</v>
       </c>
       <c r="M272" s="5" t="s">
-        <v>1705</v>
+        <v>1706</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="5" t="s">
-        <v>1706</v>
+        <v>1707</v>
       </c>
       <c r="B273" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C273" s="5" t="s">
-        <v>167</v>
+        <v>957</v>
       </c>
       <c r="D273" s="5" t="s">
-        <v>377</v>
-[...7 lines deleted...]
-        </is>
+        <v>1471</v>
+      </c>
+      <c r="E273" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F273" s="5" t="s">
+        <v>1708</v>
       </c>
       <c r="G273" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H273" s="5" t="s">
-        <v>1708</v>
+        <v>1709</v>
       </c>
       <c r="I273" s="5" t="s">
-        <v>1709</v>
+        <v>1710</v>
       </c>
       <c r="J273" s="5" t="s">
-        <v>1710</v>
+        <v>1501</v>
       </c>
       <c r="K273" s="5" t="s">
         <v>1711</v>
       </c>
       <c r="L273" s="6" t="s">
         <v>1712</v>
       </c>
       <c r="M273" s="5" t="s">
         <v>1713</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="5" t="s">
         <v>1714</v>
       </c>
       <c r="B274" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C274" s="5" t="s">
-        <v>27</v>
+        <v>176</v>
       </c>
       <c r="D274" s="5" t="s">
-        <v>1625</v>
+        <v>377</v>
       </c>
       <c r="E274" s="5" t="s">
+        <v>1662</v>
+      </c>
+      <c r="F274" s="5" t="s">
         <v>1715</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="G274" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H274" s="5" t="s">
         <v>1716</v>
       </c>
-      <c r="I274" s="5"/>
+      <c r="I274" s="5" t="s">
+        <v>1717</v>
+      </c>
       <c r="J274" s="5" t="s">
-        <v>1452</v>
+        <v>1718</v>
       </c>
       <c r="K274" s="5" t="s">
-        <v>1717</v>
+        <v>1719</v>
       </c>
       <c r="L274" s="6" t="s">
-        <v>1718</v>
+        <v>1720</v>
       </c>
       <c r="M274" s="5" t="s">
-        <v>1719</v>
+        <v>1721</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="5" t="s">
-        <v>1720</v>
+        <v>1722</v>
       </c>
       <c r="B275" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C275" s="5" t="s">
-        <v>27</v>
+        <v>377</v>
       </c>
       <c r="D275" s="5" t="s">
-        <v>1447</v>
+        <v>176</v>
       </c>
       <c r="E275" s="5" t="s">
-        <v>28</v>
-[...4 lines deleted...]
-        </is>
+        <v>1723</v>
+      </c>
+      <c r="F275" s="5" t="s">
+        <v>1662</v>
       </c>
       <c r="G275" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H275" s="5" t="s">
-        <v>1721</v>
-[...1 lines deleted...]
-      <c r="I275" s="5"/>
+        <v>1724</v>
+      </c>
+      <c r="I275" s="5" t="s">
+        <v>1725</v>
+      </c>
       <c r="J275" s="5" t="s">
-        <v>1452</v>
+        <v>1726</v>
       </c>
       <c r="K275" s="5" t="s">
-        <v>1722</v>
+        <v>1727</v>
       </c>
       <c r="L275" s="6" t="s">
-        <v>1723</v>
+        <v>1728</v>
       </c>
       <c r="M275" s="5" t="s">
-        <v>1724</v>
+        <v>1729</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="5" t="s">
-        <v>1725</v>
+        <v>1730</v>
       </c>
       <c r="B276" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C276" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="D276" s="5" t="s">
         <v>377</v>
       </c>
-      <c r="D276" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E276" s="5" t="s">
-        <v>1233</v>
-[...2 lines deleted...]
-        <v>1726</v>
+        <v>1731</v>
+      </c>
+      <c r="F276" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G276" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H276" s="5" t="s">
-        <v>1727</v>
+        <v>1732</v>
       </c>
       <c r="I276" s="5" t="s">
-        <v>1728</v>
+        <v>1733</v>
       </c>
       <c r="J276" s="5" t="s">
-        <v>1729</v>
+        <v>1734</v>
       </c>
       <c r="K276" s="5" t="s">
-        <v>1730</v>
+        <v>1735</v>
       </c>
       <c r="L276" s="6" t="s">
-        <v>1731</v>
+        <v>1736</v>
       </c>
       <c r="M276" s="5" t="s">
-        <v>1732</v>
+        <v>1737</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="5" t="s">
-        <v>1733</v>
+        <v>1738</v>
       </c>
       <c r="B277" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C277" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D277" s="5" t="s">
-        <v>1447</v>
+        <v>1649</v>
       </c>
       <c r="E277" s="5" t="s">
-        <v>28</v>
+        <v>1739</v>
       </c>
       <c r="F277" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G277" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H277" s="5" t="s">
-        <v>1734</v>
-[...3 lines deleted...]
-      </c>
+        <v>1740</v>
+      </c>
+      <c r="I277" s="5"/>
       <c r="J277" s="5" t="s">
-        <v>1452</v>
+        <v>1476</v>
       </c>
       <c r="K277" s="5" t="s">
-        <v>1736</v>
+        <v>1741</v>
       </c>
       <c r="L277" s="6" t="s">
-        <v>1737</v>
+        <v>1742</v>
       </c>
       <c r="M277" s="5" t="s">
-        <v>1738</v>
+        <v>1743</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="5" t="s">
-        <v>1739</v>
+        <v>1744</v>
       </c>
       <c r="B278" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C278" s="5" t="s">
-        <v>27</v>
+        <v>377</v>
       </c>
       <c r="D278" s="5" t="s">
-        <v>1625</v>
+        <v>176</v>
       </c>
       <c r="E278" s="5" t="s">
-        <v>28</v>
-[...4 lines deleted...]
-        </is>
+        <v>1249</v>
+      </c>
+      <c r="F278" s="5" t="s">
+        <v>1745</v>
       </c>
       <c r="G278" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H278" s="5" t="s">
-        <v>1740</v>
+        <v>1746</v>
       </c>
       <c r="I278" s="5" t="s">
-        <v>1741</v>
+        <v>1747</v>
       </c>
       <c r="J278" s="5" t="s">
-        <v>1452</v>
+        <v>1748</v>
       </c>
       <c r="K278" s="5" t="s">
-        <v>1742</v>
+        <v>1749</v>
       </c>
       <c r="L278" s="6" t="s">
-        <v>1743</v>
+        <v>1750</v>
       </c>
       <c r="M278" s="5" t="s">
-        <v>1744</v>
+        <v>1751</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="5" t="s">
-        <v>1745</v>
+        <v>1752</v>
       </c>
       <c r="B279" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C279" s="5" t="s">
+        <v>377</v>
+      </c>
+      <c r="D279" s="5" t="s">
         <v>176</v>
       </c>
-      <c r="D279" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E279" s="5" t="s">
-        <v>1707</v>
-[...4 lines deleted...]
-        </is>
+        <v>1249</v>
+      </c>
+      <c r="F279" s="5" t="s">
+        <v>1753</v>
       </c>
       <c r="G279" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H279" s="5" t="s">
-        <v>1746</v>
+        <v>1754</v>
       </c>
       <c r="I279" s="5" t="s">
-        <v>1747</v>
+        <v>1755</v>
       </c>
       <c r="J279" s="5" t="s">
-        <v>1748</v>
+        <v>1756</v>
       </c>
       <c r="K279" s="5" t="s">
-        <v>1749</v>
+        <v>1757</v>
       </c>
       <c r="L279" s="6" t="s">
-        <v>1750</v>
+        <v>1758</v>
       </c>
       <c r="M279" s="5" t="s">
-        <v>1751</v>
+        <v>1759</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="5" t="s">
-        <v>1752</v>
+        <v>1760</v>
       </c>
       <c r="B280" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C280" s="5" t="s">
-        <v>27</v>
+        <v>377</v>
       </c>
       <c r="D280" s="5" t="s">
-        <v>1447</v>
+        <v>176</v>
       </c>
       <c r="E280" s="5" t="s">
-        <v>1753</v>
+        <v>1249</v>
       </c>
       <c r="F280" s="5" t="s">
-        <v>1754</v>
+        <v>1662</v>
       </c>
       <c r="G280" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H280" s="5" t="s">
-        <v>1755</v>
+        <v>1761</v>
       </c>
       <c r="I280" s="5" t="s">
-        <v>1756</v>
+        <v>1762</v>
       </c>
       <c r="J280" s="5" t="s">
-        <v>1452</v>
+        <v>1763</v>
       </c>
       <c r="K280" s="5" t="s">
-        <v>1757</v>
+        <v>1764</v>
       </c>
       <c r="L280" s="6" t="s">
-        <v>1758</v>
+        <v>1765</v>
       </c>
       <c r="M280" s="5" t="s">
-        <v>1759</v>
+        <v>1766</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="5" t="s">
-        <v>1760</v>
+        <v>1767</v>
       </c>
       <c r="B281" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C281" s="5" t="s">
-        <v>176</v>
+        <v>27</v>
       </c>
       <c r="D281" s="5" t="s">
-        <v>1761</v>
+        <v>1471</v>
       </c>
       <c r="E281" s="5" t="s">
-        <v>1707</v>
+        <v>28</v>
       </c>
       <c r="F281" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G281" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H281" s="5" t="s">
-        <v>1762</v>
-[...3 lines deleted...]
-      </c>
+        <v>1768</v>
+      </c>
+      <c r="I281" s="5"/>
       <c r="J281" s="5" t="s">
-        <v>1764</v>
+        <v>1476</v>
       </c>
       <c r="K281" s="5" t="s">
-        <v>1765</v>
+        <v>1769</v>
       </c>
       <c r="L281" s="6" t="s">
-        <v>1766</v>
+        <v>1770</v>
       </c>
       <c r="M281" s="5" t="s">
-        <v>1767</v>
+        <v>1771</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="5" t="s">
-        <v>1768</v>
+        <v>1772</v>
       </c>
       <c r="B282" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C282" s="5" t="s">
-        <v>27</v>
+        <v>377</v>
       </c>
       <c r="D282" s="5" t="s">
-        <v>1769</v>
+        <v>176</v>
       </c>
       <c r="E282" s="5" t="s">
-        <v>28</v>
+        <v>1249</v>
       </c>
       <c r="F282" s="5" t="s">
-        <v>1770</v>
+        <v>1773</v>
       </c>
       <c r="G282" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H282" s="5" t="s">
-        <v>1771</v>
+        <v>1774</v>
       </c>
       <c r="I282" s="5" t="s">
-        <v>1772</v>
+        <v>1775</v>
       </c>
       <c r="J282" s="5" t="s">
-        <v>1477</v>
+        <v>1776</v>
       </c>
       <c r="K282" s="5" t="s">
-        <v>1773</v>
+        <v>1777</v>
       </c>
       <c r="L282" s="6" t="s">
-        <v>1774</v>
+        <v>1778</v>
       </c>
       <c r="M282" s="5" t="s">
-        <v>1775</v>
+        <v>1779</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="5" t="s">
-        <v>1776</v>
+        <v>1780</v>
       </c>
       <c r="B283" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C283" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D283" s="5" t="s">
-        <v>1769</v>
+        <v>1471</v>
       </c>
       <c r="E283" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="F283" s="5" t="s">
-        <v>1770</v>
+      <c r="F283" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G283" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H283" s="5" t="s">
-        <v>1777</v>
+        <v>1781</v>
       </c>
       <c r="I283" s="5" t="s">
-        <v>1778</v>
+        <v>1782</v>
       </c>
       <c r="J283" s="5" t="s">
-        <v>1477</v>
+        <v>1476</v>
       </c>
       <c r="K283" s="5" t="s">
-        <v>1779</v>
+        <v>1783</v>
       </c>
       <c r="L283" s="6" t="s">
-        <v>1780</v>
+        <v>1784</v>
       </c>
       <c r="M283" s="5" t="s">
-        <v>1781</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="5" t="s">
-        <v>1782</v>
+        <v>1786</v>
       </c>
       <c r="B284" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C284" s="5" t="s">
-        <v>1164</v>
+        <v>27</v>
       </c>
       <c r="D284" s="5" t="s">
-        <v>1447</v>
+        <v>1649</v>
       </c>
       <c r="E284" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F284" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G284" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H284" s="5" t="s">
-        <v>1783</v>
+        <v>1787</v>
       </c>
       <c r="I284" s="5" t="s">
-        <v>1784</v>
+        <v>1788</v>
       </c>
       <c r="J284" s="5" t="s">
-        <v>1477</v>
+        <v>1476</v>
       </c>
       <c r="K284" s="5" t="s">
-        <v>1785</v>
+        <v>1789</v>
       </c>
       <c r="L284" s="6" t="s">
-        <v>1786</v>
+        <v>1790</v>
       </c>
       <c r="M284" s="5" t="s">
-        <v>1787</v>
+        <v>1791</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="5" t="s">
-        <v>1788</v>
+        <v>1792</v>
       </c>
       <c r="B285" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C285" s="5" t="s">
         <v>176</v>
       </c>
       <c r="D285" s="5" t="s">
         <v>377</v>
       </c>
       <c r="E285" s="5" t="s">
-        <v>1638</v>
-[...2 lines deleted...]
-        <v>1789</v>
+        <v>1731</v>
+      </c>
+      <c r="F285" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G285" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H285" s="5" t="s">
-        <v>1790</v>
+        <v>1793</v>
       </c>
       <c r="I285" s="5" t="s">
-        <v>1791</v>
+        <v>1794</v>
       </c>
       <c r="J285" s="5" t="s">
-        <v>1792</v>
+        <v>1795</v>
       </c>
       <c r="K285" s="5" t="s">
-        <v>1793</v>
+        <v>1796</v>
       </c>
       <c r="L285" s="6" t="s">
-        <v>1794</v>
+        <v>1797</v>
       </c>
       <c r="M285" s="5" t="s">
-        <v>1795</v>
+        <v>1798</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="5" t="s">
-        <v>1796</v>
+        <v>1799</v>
       </c>
       <c r="B286" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C286" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D286" s="5" t="s">
-        <v>1447</v>
+        <v>1471</v>
       </c>
       <c r="E286" s="5" t="s">
-        <v>28</v>
-[...4 lines deleted...]
-        </is>
+        <v>1800</v>
+      </c>
+      <c r="F286" s="5" t="s">
+        <v>1801</v>
       </c>
       <c r="G286" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H286" s="5" t="s">
-        <v>1797</v>
+        <v>1802</v>
       </c>
       <c r="I286" s="5" t="s">
-        <v>1798</v>
+        <v>1803</v>
       </c>
       <c r="J286" s="5" t="s">
-        <v>1452</v>
+        <v>1476</v>
       </c>
       <c r="K286" s="5" t="s">
-        <v>1799</v>
+        <v>1804</v>
       </c>
       <c r="L286" s="6" t="s">
-        <v>1800</v>
+        <v>1805</v>
       </c>
       <c r="M286" s="5" t="s">
-        <v>1801</v>
+        <v>1806</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="5" t="s">
-        <v>1802</v>
+        <v>1807</v>
       </c>
       <c r="B287" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C287" s="5" t="s">
         <v>176</v>
       </c>
       <c r="D287" s="5" t="s">
-        <v>377</v>
+        <v>1808</v>
       </c>
       <c r="E287" s="5" t="s">
-        <v>1638</v>
-[...2 lines deleted...]
-        <v>1789</v>
+        <v>1731</v>
+      </c>
+      <c r="F287" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G287" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H287" s="5" t="s">
-        <v>1803</v>
+        <v>1809</v>
       </c>
       <c r="I287" s="5" t="s">
-        <v>1804</v>
+        <v>1810</v>
       </c>
       <c r="J287" s="5" t="s">
-        <v>1805</v>
+        <v>1811</v>
       </c>
       <c r="K287" s="5" t="s">
-        <v>1806</v>
+        <v>1812</v>
       </c>
       <c r="L287" s="6" t="s">
-        <v>1807</v>
+        <v>1813</v>
       </c>
       <c r="M287" s="5" t="s">
-        <v>1808</v>
+        <v>1814</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="5" t="s">
-        <v>1809</v>
+        <v>1815</v>
       </c>
       <c r="B288" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C288" s="5" t="s">
-        <v>1810</v>
+        <v>176</v>
       </c>
       <c r="D288" s="5" t="s">
-        <v>313</v>
+        <v>377</v>
       </c>
       <c r="E288" s="5" t="s">
-        <v>1811</v>
+        <v>1731</v>
       </c>
       <c r="F288" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G288" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H288" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H288" s="5" t="s">
+        <v>1816</v>
       </c>
       <c r="I288" s="5" t="s">
-        <v>1812</v>
+        <v>1817</v>
       </c>
       <c r="J288" s="5" t="s">
-        <v>1813</v>
+        <v>1818</v>
       </c>
       <c r="K288" s="5" t="s">
-        <v>1814</v>
+        <v>1819</v>
       </c>
       <c r="L288" s="6" t="s">
-        <v>1815</v>
+        <v>1820</v>
       </c>
       <c r="M288" s="5" t="s">
-        <v>1816</v>
+        <v>1821</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="5" t="s">
-        <v>1817</v>
+        <v>1822</v>
       </c>
       <c r="B289" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C289" s="5" t="s">
         <v>176</v>
       </c>
       <c r="D289" s="5" t="s">
         <v>377</v>
       </c>
       <c r="E289" s="5" t="s">
-        <v>1638</v>
+        <v>1823</v>
       </c>
       <c r="F289" s="5" t="s">
-        <v>1789</v>
+        <v>1824</v>
       </c>
       <c r="G289" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H289" s="5" t="s">
-        <v>1818</v>
+        <v>1825</v>
       </c>
       <c r="I289" s="5" t="s">
-        <v>1819</v>
+        <v>1826</v>
       </c>
       <c r="J289" s="5" t="s">
-        <v>1820</v>
+        <v>1827</v>
       </c>
       <c r="K289" s="5" t="s">
-        <v>1821</v>
+        <v>1828</v>
       </c>
       <c r="L289" s="6" t="s">
-        <v>1822</v>
+        <v>1829</v>
       </c>
       <c r="M289" s="5" t="s">
-        <v>1823</v>
+        <v>1830</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="5" t="s">
-        <v>1824</v>
+        <v>1831</v>
       </c>
       <c r="B290" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C290" s="5" t="s">
-        <v>1609</v>
+        <v>176</v>
       </c>
       <c r="D290" s="5" t="s">
-        <v>1447</v>
+        <v>377</v>
       </c>
       <c r="E290" s="5" t="s">
-        <v>28</v>
-[...4 lines deleted...]
-        </is>
+        <v>1832</v>
+      </c>
+      <c r="F290" s="5" t="s">
+        <v>1833</v>
       </c>
       <c r="G290" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H290" s="5" t="s">
-        <v>1825</v>
+        <v>1834</v>
       </c>
       <c r="I290" s="5" t="s">
-        <v>1826</v>
+        <v>1835</v>
       </c>
       <c r="J290" s="5" t="s">
-        <v>1477</v>
+        <v>1836</v>
       </c>
       <c r="K290" s="5" t="s">
-        <v>1827</v>
+        <v>1837</v>
       </c>
       <c r="L290" s="6" t="s">
-        <v>1828</v>
+        <v>1838</v>
       </c>
       <c r="M290" s="5" t="s">
-        <v>1829</v>
+        <v>1839</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="5" t="s">
-        <v>1830</v>
+        <v>1840</v>
       </c>
       <c r="B291" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C291" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D291" s="5" t="s">
-        <v>1769</v>
+        <v>1841</v>
       </c>
       <c r="E291" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F291" s="5" t="s">
-        <v>1770</v>
+        <v>1842</v>
       </c>
       <c r="G291" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H291" s="5" t="s">
-        <v>1831</v>
+        <v>1843</v>
       </c>
       <c r="I291" s="5" t="s">
-        <v>1832</v>
+        <v>1844</v>
       </c>
       <c r="J291" s="5" t="s">
-        <v>1477</v>
+        <v>1501</v>
       </c>
       <c r="K291" s="5" t="s">
-        <v>1833</v>
+        <v>1845</v>
       </c>
       <c r="L291" s="6" t="s">
-        <v>1834</v>
+        <v>1846</v>
       </c>
       <c r="M291" s="5" t="s">
-        <v>1835</v>
+        <v>1847</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="5" t="s">
-        <v>1836</v>
+        <v>1848</v>
       </c>
       <c r="B292" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C292" s="5" t="s">
-        <v>176</v>
+        <v>27</v>
       </c>
       <c r="D292" s="5" t="s">
-        <v>377</v>
+        <v>1841</v>
       </c>
       <c r="E292" s="5" t="s">
-        <v>1638</v>
+        <v>28</v>
       </c>
       <c r="F292" s="5" t="s">
-        <v>1789</v>
+        <v>1842</v>
       </c>
       <c r="G292" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H292" s="5" t="s">
-        <v>1837</v>
+        <v>1849</v>
       </c>
       <c r="I292" s="5" t="s">
-        <v>1838</v>
+        <v>1850</v>
       </c>
       <c r="J292" s="5" t="s">
-        <v>1839</v>
+        <v>1501</v>
       </c>
       <c r="K292" s="5" t="s">
-        <v>1840</v>
+        <v>1851</v>
       </c>
       <c r="L292" s="6" t="s">
-        <v>1841</v>
+        <v>1852</v>
       </c>
       <c r="M292" s="5" t="s">
-        <v>1842</v>
+        <v>1853</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="5" t="s">
-        <v>1843</v>
+        <v>1854</v>
       </c>
       <c r="B293" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C293" s="5" t="s">
-        <v>176</v>
+        <v>1180</v>
       </c>
       <c r="D293" s="5" t="s">
-        <v>377</v>
+        <v>1471</v>
       </c>
       <c r="E293" s="5" t="s">
-        <v>1707</v>
-[...2 lines deleted...]
-        <v>1844</v>
+        <v>28</v>
+      </c>
+      <c r="F293" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G293" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H293" s="5" t="s">
-        <v>1845</v>
+        <v>1855</v>
       </c>
       <c r="I293" s="5" t="s">
-        <v>1846</v>
+        <v>1856</v>
       </c>
       <c r="J293" s="5" t="s">
-        <v>1847</v>
+        <v>1501</v>
       </c>
       <c r="K293" s="5" t="s">
-        <v>1848</v>
+        <v>1857</v>
       </c>
       <c r="L293" s="6" t="s">
-        <v>1849</v>
+        <v>1858</v>
       </c>
       <c r="M293" s="5" t="s">
-        <v>1850</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="5" t="s">
-        <v>1851</v>
+        <v>1860</v>
       </c>
       <c r="B294" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C294" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="D294" s="5" t="s">
+        <v>377</v>
+      </c>
+      <c r="E294" s="5" t="s">
+        <v>1662</v>
+      </c>
+      <c r="F294" s="5" t="s">
+        <v>1824</v>
+      </c>
+      <c r="G294" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H294" s="5" t="s">
+        <v>1861</v>
+      </c>
+      <c r="I294" s="5" t="s">
+        <v>1862</v>
+      </c>
+      <c r="J294" s="5" t="s">
+        <v>1863</v>
+      </c>
+      <c r="K294" s="5" t="s">
+        <v>1864</v>
+      </c>
+      <c r="L294" s="6" t="s">
+        <v>1865</v>
+      </c>
+      <c r="M294" s="5" t="s">
+        <v>1866</v>
+      </c>
+    </row>
+    <row r="295">
+      <c r="A295" s="5" t="s">
+        <v>1867</v>
+      </c>
+      <c r="B295" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C295" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="D294" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E294" s="5" t="s">
+      <c r="D295" s="5" t="s">
+        <v>1471</v>
+      </c>
+      <c r="E295" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="F294" s="5" t="inlineStr">
-[...47 lines deleted...]
-      </c>
       <c r="F295" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G295" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H295" s="5" t="s">
-        <v>1859</v>
+        <v>1868</v>
       </c>
       <c r="I295" s="5" t="s">
-        <v>1860</v>
+        <v>1869</v>
       </c>
       <c r="J295" s="5" t="s">
-        <v>308</v>
-[...4 lines deleted...]
-        </is>
+        <v>1476</v>
+      </c>
+      <c r="K295" s="5" t="s">
+        <v>1870</v>
       </c>
       <c r="L295" s="6" t="s">
-        <v>1861</v>
+        <v>1871</v>
       </c>
       <c r="M295" s="5" t="s">
-        <v>1862</v>
+        <v>1872</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="5" t="s">
-        <v>1863</v>
+        <v>1873</v>
       </c>
       <c r="B296" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C296" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="D296" s="5" t="s">
         <v>377</v>
       </c>
-      <c r="D296" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E296" s="5" t="s">
-        <v>1233</v>
+        <v>1662</v>
       </c>
       <c r="F296" s="5" t="s">
-        <v>1638</v>
+        <v>1824</v>
       </c>
       <c r="G296" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H296" s="5" t="s">
-        <v>1864</v>
+        <v>1874</v>
       </c>
       <c r="I296" s="5" t="s">
-        <v>1865</v>
+        <v>1875</v>
       </c>
       <c r="J296" s="5" t="s">
-        <v>1866</v>
+        <v>1876</v>
       </c>
       <c r="K296" s="5" t="s">
-        <v>1867</v>
+        <v>1877</v>
       </c>
       <c r="L296" s="6" t="s">
-        <v>1868</v>
+        <v>1878</v>
       </c>
       <c r="M296" s="5" t="s">
-        <v>1869</v>
+        <v>1879</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="5" t="s">
-        <v>1870</v>
+        <v>1880</v>
       </c>
       <c r="B297" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C297" s="5" t="s">
-        <v>1164</v>
+        <v>1881</v>
       </c>
       <c r="D297" s="5" t="s">
-        <v>27</v>
+        <v>313</v>
       </c>
       <c r="E297" s="5" t="s">
-        <v>28</v>
+        <v>1882</v>
       </c>
       <c r="F297" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G297" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H297" s="5" t="s">
-        <v>1871</v>
+      <c r="H297" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I297" s="5" t="s">
-        <v>1872</v>
+        <v>1883</v>
       </c>
       <c r="J297" s="5" t="s">
-        <v>1873</v>
+        <v>1884</v>
       </c>
       <c r="K297" s="5" t="s">
-        <v>1874</v>
+        <v>1885</v>
       </c>
       <c r="L297" s="6" t="s">
-        <v>1875</v>
+        <v>1886</v>
       </c>
       <c r="M297" s="5" t="s">
-        <v>1876</v>
+        <v>1887</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="5" t="s">
-        <v>1877</v>
+        <v>1888</v>
       </c>
       <c r="B298" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C298" s="5" t="s">
         <v>176</v>
       </c>
       <c r="D298" s="5" t="s">
         <v>377</v>
       </c>
       <c r="E298" s="5" t="s">
-        <v>1638</v>
+        <v>1662</v>
       </c>
       <c r="F298" s="5" t="s">
-        <v>1789</v>
+        <v>1824</v>
       </c>
       <c r="G298" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H298" s="5" t="s">
-        <v>1878</v>
-[...1 lines deleted...]
-      <c r="I298" s="5"/>
+        <v>1889</v>
+      </c>
+      <c r="I298" s="5" t="s">
+        <v>1890</v>
+      </c>
       <c r="J298" s="5" t="s">
-        <v>1879</v>
+        <v>1891</v>
       </c>
       <c r="K298" s="5" t="s">
-        <v>1880</v>
+        <v>1892</v>
       </c>
       <c r="L298" s="6" t="s">
-        <v>1881</v>
+        <v>1893</v>
       </c>
       <c r="M298" s="5" t="s">
-        <v>1882</v>
+        <v>1894</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="5" t="s">
-        <v>1883</v>
+        <v>1895</v>
       </c>
       <c r="B299" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C299" s="5" t="s">
-        <v>1884</v>
+        <v>1633</v>
       </c>
       <c r="D299" s="5" t="s">
-        <v>956</v>
-[...4 lines deleted...]
-        </is>
+        <v>1471</v>
+      </c>
+      <c r="E299" s="5" t="s">
+        <v>28</v>
       </c>
       <c r="F299" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G299" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H299" s="5" t="s">
-        <v>1885</v>
+        <v>1896</v>
       </c>
       <c r="I299" s="5" t="s">
-        <v>1886</v>
+        <v>1897</v>
       </c>
       <c r="J299" s="5" t="s">
-        <v>1477</v>
+        <v>1501</v>
       </c>
       <c r="K299" s="5" t="s">
-        <v>1887</v>
+        <v>1898</v>
       </c>
       <c r="L299" s="6" t="s">
-        <v>1888</v>
+        <v>1899</v>
       </c>
       <c r="M299" s="5" t="s">
-        <v>1889</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="5" t="s">
-        <v>1890</v>
+        <v>1901</v>
       </c>
       <c r="B300" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C300" s="5" t="s">
-        <v>1164</v>
-[...14 lines deleted...]
-        </is>
+        <v>27</v>
+      </c>
+      <c r="D300" s="5" t="s">
+        <v>1841</v>
+      </c>
+      <c r="E300" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="F300" s="5" t="s">
+        <v>1842</v>
       </c>
       <c r="G300" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H300" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H300" s="5" t="s">
+        <v>1902</v>
       </c>
       <c r="I300" s="5" t="s">
-        <v>1891</v>
+        <v>1903</v>
       </c>
       <c r="J300" s="5" t="s">
-        <v>1892</v>
+        <v>1501</v>
       </c>
       <c r="K300" s="5" t="s">
-        <v>1893</v>
+        <v>1904</v>
       </c>
       <c r="L300" s="6" t="s">
-        <v>1894</v>
+        <v>1905</v>
       </c>
       <c r="M300" s="5" t="s">
-        <v>1895</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="5" t="s">
-        <v>1896</v>
+        <v>1907</v>
       </c>
       <c r="B301" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C301" s="5" t="s">
-        <v>1164</v>
-[...4 lines deleted...]
-        </is>
+        <v>176</v>
+      </c>
+      <c r="D301" s="5" t="s">
+        <v>377</v>
       </c>
       <c r="E301" s="5" t="s">
+        <v>1662</v>
+      </c>
+      <c r="F301" s="5" t="s">
+        <v>1824</v>
+      </c>
+      <c r="G301" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H301" s="5" t="s">
+        <v>1908</v>
+      </c>
+      <c r="I301" s="5" t="s">
+        <v>1909</v>
+      </c>
+      <c r="J301" s="5" t="s">
+        <v>1910</v>
+      </c>
+      <c r="K301" s="5" t="s">
+        <v>1911</v>
+      </c>
+      <c r="L301" s="6" t="s">
+        <v>1912</v>
+      </c>
+      <c r="M301" s="5" t="s">
+        <v>1913</v>
+      </c>
+    </row>
+    <row r="302">
+      <c r="A302" s="5" t="s">
+        <v>1914</v>
+      </c>
+      <c r="B302" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C302" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="D302" s="5" t="s">
+        <v>377</v>
+      </c>
+      <c r="E302" s="5" t="s">
+        <v>1731</v>
+      </c>
+      <c r="F302" s="5" t="s">
+        <v>1915</v>
+      </c>
+      <c r="G302" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H302" s="5" t="s">
+        <v>1916</v>
+      </c>
+      <c r="I302" s="5" t="s">
+        <v>1917</v>
+      </c>
+      <c r="J302" s="5" t="s">
+        <v>1918</v>
+      </c>
+      <c r="K302" s="5" t="s">
+        <v>1919</v>
+      </c>
+      <c r="L302" s="6" t="s">
+        <v>1920</v>
+      </c>
+      <c r="M302" s="5" t="s">
+        <v>1921</v>
+      </c>
+    </row>
+    <row r="303">
+      <c r="A303" s="5" t="s">
+        <v>1922</v>
+      </c>
+      <c r="B303" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C303" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D303" s="5" t="s">
+        <v>1471</v>
+      </c>
+      <c r="E303" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="F301" s="5" t="inlineStr">
-[...25 lines deleted...]
-        <v>1902</v>
+      <c r="F303" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G303" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H303" s="5" t="s">
+        <v>1923</v>
+      </c>
+      <c r="I303" s="5" t="s">
+        <v>1924</v>
+      </c>
+      <c r="J303" s="5" t="s">
+        <v>1476</v>
+      </c>
+      <c r="K303" s="5" t="s">
+        <v>1925</v>
+      </c>
+      <c r="L303" s="6" t="s">
+        <v>1926</v>
+      </c>
+      <c r="M303" s="5" t="s">
+        <v>1927</v>
+      </c>
+    </row>
+    <row r="304">
+      <c r="A304" s="5" t="n">
+        <v>1949</v>
+      </c>
+      <c r="B304" s="5" t="s">
+        <v>1928</v>
+      </c>
+      <c r="C304" s="5" t="s">
+        <v>1929</v>
+      </c>
+      <c r="D304" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E304" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F304" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G304" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H304" s="5" t="s">
+        <v>1930</v>
+      </c>
+      <c r="I304" s="5" t="s">
+        <v>1931</v>
+      </c>
+      <c r="J304" s="5" t="s">
+        <v>308</v>
+      </c>
+      <c r="K304" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L304" s="6" t="s">
+        <v>1932</v>
+      </c>
+      <c r="M304" s="5" t="s">
+        <v>1933</v>
+      </c>
+    </row>
+    <row r="305">
+      <c r="A305" s="5" t="s">
+        <v>1934</v>
+      </c>
+      <c r="B305" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C305" s="5" t="s">
+        <v>377</v>
+      </c>
+      <c r="D305" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="E305" s="5" t="s">
+        <v>1249</v>
+      </c>
+      <c r="F305" s="5" t="s">
+        <v>1662</v>
+      </c>
+      <c r="G305" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H305" s="5" t="s">
+        <v>1935</v>
+      </c>
+      <c r="I305" s="5" t="s">
+        <v>1936</v>
+      </c>
+      <c r="J305" s="5" t="s">
+        <v>1937</v>
+      </c>
+      <c r="K305" s="5" t="s">
+        <v>1938</v>
+      </c>
+      <c r="L305" s="6" t="s">
+        <v>1939</v>
+      </c>
+      <c r="M305" s="5" t="s">
+        <v>1940</v>
+      </c>
+    </row>
+    <row r="306">
+      <c r="A306" s="5" t="s">
+        <v>1941</v>
+      </c>
+      <c r="B306" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C306" s="5" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D306" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E306" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="F306" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G306" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H306" s="5" t="s">
+        <v>1942</v>
+      </c>
+      <c r="I306" s="5" t="s">
+        <v>1943</v>
+      </c>
+      <c r="J306" s="5" t="s">
+        <v>1944</v>
+      </c>
+      <c r="K306" s="5" t="s">
+        <v>1945</v>
+      </c>
+      <c r="L306" s="6" t="s">
+        <v>1946</v>
+      </c>
+      <c r="M306" s="5" t="s">
+        <v>1947</v>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307" s="5" t="s">
+        <v>1948</v>
+      </c>
+      <c r="B307" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C307" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="D307" s="5" t="s">
+        <v>377</v>
+      </c>
+      <c r="E307" s="5" t="s">
+        <v>1662</v>
+      </c>
+      <c r="F307" s="5" t="s">
+        <v>1824</v>
+      </c>
+      <c r="G307" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H307" s="5" t="s">
+        <v>1949</v>
+      </c>
+      <c r="I307" s="5"/>
+      <c r="J307" s="5" t="s">
+        <v>1950</v>
+      </c>
+      <c r="K307" s="5" t="s">
+        <v>1951</v>
+      </c>
+      <c r="L307" s="6" t="s">
+        <v>1952</v>
+      </c>
+      <c r="M307" s="5" t="s">
+        <v>1953</v>
+      </c>
+    </row>
+    <row r="308">
+      <c r="A308" s="5" t="s">
+        <v>1954</v>
+      </c>
+      <c r="B308" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C308" s="5" t="s">
+        <v>1955</v>
+      </c>
+      <c r="D308" s="5" t="s">
+        <v>957</v>
+      </c>
+      <c r="E308" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F308" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G308" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H308" s="5" t="s">
+        <v>1956</v>
+      </c>
+      <c r="I308" s="5" t="s">
+        <v>1957</v>
+      </c>
+      <c r="J308" s="5" t="s">
+        <v>1501</v>
+      </c>
+      <c r="K308" s="5" t="s">
+        <v>1958</v>
+      </c>
+      <c r="L308" s="6" t="s">
+        <v>1959</v>
+      </c>
+      <c r="M308" s="5" t="s">
+        <v>1960</v>
+      </c>
+    </row>
+    <row r="309">
+      <c r="A309" s="5" t="s">
+        <v>1961</v>
+      </c>
+      <c r="B309" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C309" s="5" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D309" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E309" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F309" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G309" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H309" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I309" s="5" t="s">
+        <v>1962</v>
+      </c>
+      <c r="J309" s="5" t="s">
+        <v>1963</v>
+      </c>
+      <c r="K309" s="5" t="s">
+        <v>1964</v>
+      </c>
+      <c r="L309" s="6" t="s">
+        <v>1965</v>
+      </c>
+      <c r="M309" s="5" t="s">
+        <v>1966</v>
+      </c>
+    </row>
+    <row r="310">
+      <c r="A310" s="5" t="s">
+        <v>1967</v>
+      </c>
+      <c r="B310" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C310" s="5" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D310" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E310" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="F310" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G310" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H310" s="5" t="s">
+        <v>1968</v>
+      </c>
+      <c r="I310" s="5" t="s">
+        <v>1969</v>
+      </c>
+      <c r="J310" s="5" t="s">
+        <v>1970</v>
+      </c>
+      <c r="K310" s="5" t="s">
+        <v>1971</v>
+      </c>
+      <c r="L310" s="6" t="s">
+        <v>1972</v>
+      </c>
+      <c r="M310" s="5" t="s">
+        <v>1973</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -26831,44 +27805,53 @@
     <hyperlink ref="M277" r:id="rId282"/>
     <hyperlink ref="M278" r:id="rId283"/>
     <hyperlink ref="M279" r:id="rId284"/>
     <hyperlink ref="M280" r:id="rId285"/>
     <hyperlink ref="M281" r:id="rId286"/>
     <hyperlink ref="M282" r:id="rId287"/>
     <hyperlink ref="M283" r:id="rId288"/>
     <hyperlink ref="M284" r:id="rId289"/>
     <hyperlink ref="M285" r:id="rId290"/>
     <hyperlink ref="M286" r:id="rId291"/>
     <hyperlink ref="M287" r:id="rId292"/>
     <hyperlink ref="M288" r:id="rId293"/>
     <hyperlink ref="M289" r:id="rId294"/>
     <hyperlink ref="M290" r:id="rId295"/>
     <hyperlink ref="M291" r:id="rId296"/>
     <hyperlink ref="M292" r:id="rId297"/>
     <hyperlink ref="M293" r:id="rId298"/>
     <hyperlink ref="M294" r:id="rId299"/>
     <hyperlink ref="M295" r:id="rId300"/>
     <hyperlink ref="M296" r:id="rId301"/>
     <hyperlink ref="M297" r:id="rId302"/>
     <hyperlink ref="M298" r:id="rId303"/>
     <hyperlink ref="M299" r:id="rId304"/>
     <hyperlink ref="M300" r:id="rId305"/>
     <hyperlink ref="M301" r:id="rId306"/>
+    <hyperlink ref="M302" r:id="rId307"/>
+    <hyperlink ref="M303" r:id="rId308"/>
+    <hyperlink ref="M304" r:id="rId309"/>
+    <hyperlink ref="M305" r:id="rId310"/>
+    <hyperlink ref="M306" r:id="rId311"/>
+    <hyperlink ref="M307" r:id="rId312"/>
+    <hyperlink ref="M308" r:id="rId313"/>
+    <hyperlink ref="M309" r:id="rId314"/>
+    <hyperlink ref="M310" r:id="rId315"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>