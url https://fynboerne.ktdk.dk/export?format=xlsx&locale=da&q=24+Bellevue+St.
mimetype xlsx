--- v0 (2026-06-11)
+++ v1 (2026-11-01)
@@ -113,51 +113,51 @@
 We are just moving from 37 Yates St., about two miles further out toward the country. It seemed wise for us to go, before Elle’s arrival; since, in the old house we could not have made her so comfortable as we wish to. Our new address will be 27 Bellevue St., Dorchester. (Dorchester, I must explain, is an old village which have been absorbed by Boston as Frederiksberg was absorbed by Copenhagen.)
 My mother wishes me to tell you that she is very glad to have Elle come to us, and that she will try to be a mother to her as well as to me. We will take good care of her, I assure you. 
 My physician says that there is no cause for alarm, &amp;amp; that all I need is freedom from worry, good air, and abundant food; so I have no special fear for the future. Fortunately my business is reaching the point where I am not obliged to work hard myself. 
 With sincerest greetings to all: - your devoted son in law,
 “Eastman”. 
 [Skrevet øverst på s. 1:]
 I shall write to you, every week, until Elle is with us.</t>
   </si>
   <si>
     <t>1899-05-28</t>
   </si>
   <si>
     <t>Ellen  Sawyer</t>
   </si>
   <si>
     <t>Bellevue St.</t>
   </si>
   <si>
     <t>Frederik Brandstrup
 Trine Johans
 Alhed Larsen
 Andreas Larsen
 Christine  Mackie
 Harris Sawyer
 Helen Sawyer
-- Sawyer, Harris' far
+Joseph Sawyer, Harris' far
 Hempel Syberg
 Albrecht  Warberg</t>
   </si>
   <si>
     <t>Alhed og Johannes Larsens første søn, Andreas, blev født på Erikshaab 12. maj 1899. 
 Ellen og Harris Sawyer blev gift i Boston i begyndelsen af 1899. De boede de første år af deres samliv i et hus sammen med Harris' familie. Hans søster og forældre er omtalt i flere breve. Ialt var de syv beboere, og hvem de sidste to var vides ikke.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1519</t>
   </si>
   <si>
     <t>Ellen Sawyer ønsker tillykke med, at hendes far og mor er blevet bedsteforældre. Hun glæder sig til at se drengen og ønsker alt godt for ham og Alhed.
 Harris Eastman har det godt for tiden. Maden spiller nok en rolle. Ellen er ikke begejstret for amerikansk madlavning, og nu opponerer hun ved at lave agurkesalat, tilføje flere retter persille og koge rabarbergrød. Harris' familie finder det ekstravagant. 
 Ellens tøj er ikke kommet fra Danmark. Hun er blevet henvist til en slags agent, men der sker ikke rigtig noget. 
 Amerikanerne holder ikke pinse; kun jul og nogle patriotiske fester. Harris' far skal holde Memorial Day med "sine" soldater, og Harris vil ikke med, da der sandsynligvis bliver meget tobaksrøg. I stedet tager Ellen og Harris på en udflugt. Landet begynder ikke lige udenfor byen som i København. Der er en uendelighed af villaer uden hegn omkring haverne. Hjælp i huset er meget dyrt. I Sawyer-familien giver man en dollar og 10 cent ugentligt for vask af tøj, og det bliver ikke rent. Laura Warberg må sende sin opskrift på kemisk vask. 
 Harris skal give kemisk bistand til læderfabrikation, og kunden siger, at Harris er den dygtigste kemiker på dette område i USA.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/poDx</t>
   </si>
   <si>
     <t>Bellevue St. Maj 28 – 99
 Kære Mor!
 Jeg har været lidt forsømmelig med Breve i den senere Tid og er meget angergiven. Jeg skal imidlertid se at oprette det forsømte idag ved at skrive en lang Salve. Først må jeg gratulere dig og Far til Bedsteforældreværdigheden! Det var rigtignok dejligt at det gik så godt. Hvor han må være henrivende, den lille Dreng og hvor jeg længes efter atbare se ham. Bare han nu må blive rask og tyk og bare Alhed må komme godt fra det. - Vi ere meget stolte over at være Onkel og Tante og praler af det, når Lejlighed dertil gives. Vi ønsker nu mere end nogensinde at vi kunde komme hjem til Sommer, - Eastman tilbyder jævnligt sine Klienter at rejse over i Forretninger, men de lader ikke til at være ret begærlige efter at få ham afsted.
 Han har mere travlt end nogensinde, men, Gudskelov han er så rask i denne Tid, som han ikke har været i lange Tider. Før han rejste til Chicago var han rigtig ussel, - han havde uophørlig Mavedårlighed og hostede en hel Del hver Morgen. Men så snart han kom afsted, blev han bedre, var rask hele Tiden, mens han var væk og nu også efter at han er kommen hjem. Jeg tror, at Maden har en hel Del at sige. Han trænger til mere Afveksling og til at få Maden prepareret lidt mere kunstfærdigt.