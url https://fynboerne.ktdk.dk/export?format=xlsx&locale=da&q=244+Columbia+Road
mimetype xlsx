--- v0 (2026-05-22)
+++ v1 (2026-09-05)
@@ -65,51 +65,51 @@
   <si>
     <t>Transskription</t>
   </si>
   <si>
     <t>1903-5</t>
   </si>
   <si>
     <t>Brev</t>
   </si>
   <si>
     <t>Johanne Christine Larsen</t>
   </si>
   <si>
     <t>Laura Warberg</t>
   </si>
   <si>
     <t>USA
 Mass.
 Dorchester</t>
   </si>
   <si>
     <t>Ingeborg Abrahams
 Ellen Agnete Amstrup
 Louise Amstrup
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Niels Elgaard Amstrup
 Alfred Goldschmidt
 - Grønlund
 Jens Hammer
 Grethe Jungstedt
 Alhed Larsen
 Johannes Larsen
 Christine  Mackie
 William Mackie
 Mogens Mogensen
 - Mogensen, Fru
 Otto Emil  Paludan
 Ditlev Schroll
 Hempel Syberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Laura Warberg var på besøg hos sine to døtre i Boston fra ca. marts til juni 1903. 
 Hellig Olav var et af Skandinavien-Amerika Linjens (DFDS) tre søsterskibe. De andre var United States og Oscar II. Frederik VIII kom til i 1913. Hellig Olav blev søsat 1902 fra Glasgow værftet Alex Stephen &amp;amp; Sons, målte 158,5 x 17,8 meter og var indrettet til transport af 1170 passagerer, 130 på 1., 140 på 2. og 900 på 3. klasse. Hellig Olav kom til København i 1903 og blev sat ind på sin rute fra København til New York. (http://www.liners.dk/ship-dk/Hellig_Olav/Hellig-Olav-dk.html)
 Det vides ikke, hvad der menes med, at Peter fik land, eller hvem han var. 
 Alfred Goldschmidt og Astrid blev gift i 1904 og skilt i 1914.
 Det vides ikke, hvem "Hollufgaardene" er, men Hollufgaard er en herregård, der ligger nær Odense. 
 I Danmark blev pund (svarende til 500 gram) anvendt frem til metersystemets indførelse i 1907.</t>
@@ -361,51 +361,51 @@
 Tilstå må jeg dog, at Trætheden undertiden overvældede mig så jeg måtte sove et Øjeblik. 
 Først Kl. 6.15 om Aftenen nåede vi Insjön, hvor jeg snart i Folkevrimlen fik Øje på en smilende Cid; og så tænkte man ikke mere på sin Træthed. Snart efter var vi ombord på den lille Damper, der tætpakket med de mest forskelligartede Mennesker, førte os blidelig ned ad Dalelven. 
 Åh Mor, det kan ikke beskrives hvor herligt det var!
 Insjön lå spejlblank med sine skovklædte Granitbjerge – Aftenen var så stille og mild – og Solnedgangen - - ! Og Cid fortalte mig om Livet deroppe – om Tømmerfløtningen, der snart skal begynde. Når Sneen smelter i Bjergene, så stiger Elven – og så begynder Tømmerdriften – Tusinder og atter Tusinder af Planker kommer så drivende højt højt nordfra - - og vi så, at de var i Færd med at lave Dæm-III/ninger – Plankerne kædes sammen i hinandens Forlængelse og dermed dannes en hel Vej langs den ene Elvstrand [Tegning med ordene "Elven" og "Dæmning" indsat] – jeg vèd ikke, om der gik Timer eller Minutter, ved blot, at det hele forekom mig at være en Drøm – en vidunderlig skøn og prægtig Drøm, fra hvilken man aldrig skulde ønske at vågne. Så kom vi til Leksand – ved den lille Bro stod fuldt af ventende Mennesker – og der blev et Liv og en Virksomhed, da Båden lagde til. Blandt de mange små Køretøjer fandt vi omsider vores ”Skjuts” vi steg op på Forsædet, Bagagen og en Dalkarl bagpå – han stod op! og kørte Hesten – og det gik i susende Fart op ad skumpede, stenede Småveje – Zig zag op ad Bjerget, til vi landede i en stor gammel rød Gård, hvor en smilende Dalkulla i Nationaldragt viste os Værelset, som Cid havde lejet til mig.
 Det er nærmest en Sal, jeg bebor – Vinduer til 3 Verdenshjørner og fra dem alle en Udsigt!! For øvrigt en meget hyggelig Stue – hvidskuret, tæppelagt Gulv – snehvide, hjemmevævede Gardiner – ligesom der også på alle Borde og på Sengen findes dejlige, vævede Stykker – hvert Hus har sin Væv – og de væver alt selv.
 Da jeg var bleven ordnet en Smule gik vi hen til Pensionatet, hvor jeg spiser – hos Frøkenerne Bernberg - 3 tykke, livlige og meget elskværdige Damer. 
 De – samt de øvrige Pensionærer kaldte mig vedholdende Frøken (trods Præsentationen, der lød på Fru) Næste Morgen, da jeg var ene med Frk. Bernberg sen. sagde jeg til hende, at det var ”et litet Mistag – min Titel var fru – fastän jeg var skild.” 
 Forbavselse! Ved Middagsbordet, da jeg sad i ivrig Passiar med en Lærerinde fra Stockholm – som idelig sagde Frøken S. til mig – bemærkede Frk. B, at det var ”et mistag etc!” 
 Stor Opstandelse! Fra det Øjeblik var jeg Ifølge svensk Skik – den fornemste Gæst – jeg skal have først o s v – o s v – o s v. Svenskerne er kostelige med al deres Etikette. Frkn. Blomberg forandrede straks deres Væsen og er nu udsøgt elskværdige – hensynsfulde - - og konverserende. Men ingen forstår et Muk, når jeg taler dansk – så jeg øves ganske godt i mit Svensk. Næste Dag – Langfredag – var Cid og jeg i Leksand – 3 Kilometer herfra – og så på Kirkefolket. Et uforglemmeligt Syn. De går i Vinterdragt nu – hvid, kort Skindkofte, kantet med en hvid Pelsbræmme – sorte, læggede Nederdele og brandrøde Forklæder; disse sidste betegner Sørgedragter, som bæres i hele Fasten – sidste Dag Langfredag. På Hovedet brogede Huer – forskellige for hver Landsby. De unge Mænd har desværre emanciperet sig og går moderne klædt, hvorimod alle gamle Mænd bærer Dragter – lang sort Klædesfrakke – gule Knæ-skindbuxer og hvide uldne Strømper. Håndværkerne bærer brunt Læderforklæde under den sorte Kappe. Storartet ser de ud allesammen. Efter Gudstjenesten samles alt Folket under Majstangen - og så går Sludderen, mens de venter på Posten, der kan hentes ved 1 Tiden, når Båden er kommen fra Insjøn. – I Går Eftermiddag travede vi i Bjærgene flere Timer – hvilken Luft her er – så ren – så frisk – så bedårende. Heroppe må man vel engang blive til et nyt og bedre Menneske 
 Nu er her ikke Plads til mere dennegang – men jeg skriver engang endnu herfra. Håber at Pengene slår til i 14 Dage – og rejser nok 1ste Maj hjem. Dit Brev fra Kristania nåede jeg at læse i Kerteminde – gid Dit næste Brev bliver ligeså godt! Jeg længes meget efter at høre, hvordan rejsen er gået. – nu er Du nok omtrent derovre. 
 Kære Mor – jeg håber at dette Brev glæder Dig – og at Du ikke finder plads i Dit Hjerte for nogen Forargelse. Jeg synes virkelig selv, at jeg i de 
 [Skrevet på hovedet øverst på brevets s1:]
 sidste År har døjet så meget ondt, så at jeg nu har Lov at føle mig glad engang. Og det gør jeg – takket være - - - ! Gæt selv. Tusinde kærlige Hilsner fra Din Astrid.</t>
   </si>
   <si>
     <t>1908-05-07</t>
   </si>
   <si>
     <t>Kerteminde</t>
   </si>
   <si>
     <t>Boston
 244 Columbia Road</t>
   </si>
   <si>
-    <t>Laura Balslev, f. Leth
+    <t>Laura Balslev
 Louise Brønsted
 Adam Goldschmidt
 Alfred Goldschmidt
 Ina  Goldschmidt
 Amanda Heinesen
 Grethe Jungstedt
 Adolph Larsen
 Alhed Larsen
 Johanne Christine Larsen
 Christine  Mackie
 Ellen  Sawyer
 Harris Sawyer
 Cid Smedberg
 Christine Swane
 Erik Warberg Larsen</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt indledte et forhold til Cid, mens hun var gift med Alfred Goldschmidt. Det vides ikke, hvad Cids familie hed. 
 Warberg-familien kendte flere, der hed Peter, så det kan ikke afgøres, hvem den omtalte var. 
 De omtalte fotografier fandtes ikke sammen med brevet. 
 Chr. Branner var muligvis et medlem af Thora Branners mands familie (Thora var Alhed Larsens søster).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Astrid W-G til Laura Warberg, 1908-05-07, 2424</t>
   </si>
@@ -426,66 +426,66 @@
 Dorchester
 Boston
 (Mass.)
 U.S.A.
 [Ukendt har noteret på forsiden:] ”Kerteminde 7/5 – 1908”
 [I brevet:]
 Kerteminde 7/5 – 08.
 Kære Mor! Rigtignok ved jeg ikke, om det er min lovbefalede Skrivedag i Dag – men nu sover Børnene – Middagsopvadskningen er tilendebragt både hist og her – dvs - både hos Junge, hvor jeg har vadsked og hos Uglen, hvor jeg kan lave – do – Totoget kom i dette Øjeblik, så man er i behagelig god Tid – den jeg da vil benytte til lidt Skriveri; vi har allerede fået tre interessante Breve fra Dig – to til Be og 1 til Mornine – og et er nok undervejs til mig – via Birkerød, hvor Mornine endnu er, medens hendes Brev kom hertil (i går d 5de), vi sender det i Dag sammen med vores egne. Vi er alle så glade over, at den ækle Rejse nu er overstået – og at Du er lykkelig i Havn hos den søde Ellefamilie. Herovre har vi det meget godt – men længes alle ubeskriveligt efter lidt Bedring i Vejret – Kulde og ufremkommeligt Føre har vi haft nu i lange Tider; det er så så kedeligt og så besværligt – navnlig m.H.t. Ungerne. Men blot man har Kræfter og godt Humør, så er det hele jo ingen Sag. Jeg kom Hjem i Lørdags 2den Maj [”2den Maj” indsat over linjen] – fra min dejlige Rejse, som virkelig har gjort Underværker – jeg er så frisk og stærk som ikke i lange Tider – og mere glad end jeg har været i mange År. For Resten er jeg noget spændt på at se, hvad Du har sagt til mit Brev fra Dalarne – om Du blev meget overrasket – og da i hvilken Retning? men jeg tænker bestemt at høre fra Dig desangående; egentlig nærer jeg ikke megen Tvivl om, at Du vil billige Foretagendet; Du har jo selv set Cid, og har vist også tænkt Dig Muligheden af, at han og jeg passede for hinanden. Og hvad angår mit tidligere Livs Ubestandighed – ja, så tænker jeg nok, at den betegner et tilbagelagt Stadium. Jo mere man har prøvet, jo større bliver jo også ens Kompetence til at afgøre, om det nye er godt. Og her råder sandelig ingen Tvivl. Jeg sender Dig vedlagt nogle Billeder, som Cid tog deroppe. Den unge Pige er Datteren i Gården, hun lånte mig sin Dragt; vi er taget i Gården, hvor jeg boede; Jeg synes, de er både nydelige og morsomme; synes Du ikke, at jeg ligner Dig forbavsende på Billedet med Svalegangen?
 Jeg havde en udmærket Hjemrejse – (havde imidlertid skreven og tilstået alt for Alfred – mHt, hvor jeg var, da han nemlig i Påsken havde ytret Tvivl til Be om at jeg var hos Peter, som vi først havde sagt.) Cids Mor tog imod mig på Banegården i Malmø, førte mig til en Kafé og bespiste mig kongeligt medens jeg uafbrudt fortalte om alt deroppefra. Hele hans Familie synes at være mig venlig stemt og holder åbenbart af mig. En Søster sendte mig en henrivende Bluse til Fødselsdagen – og Moren gav mig et Sølvarmbånd, da jeg rejste fra Malmø. 
 Nå, jeg havde kun en lille Times Ophold – tog så med 9 Færgen – og nåede rigelig ½ 1 Toget i Kjøbenhavn. De søde Unger blev begge meget glade over at se mig – men var jo forøvrigt gnavne og skrøbelige endnu efter Influenzaen. Amanda gled samme Aften – og nemt er det ingenlunde for mig at passe dem, men ved Hjælp af de erhvervede Kæmpekræfter går det jo dog. 
 Vi rejser til Birkerød den 15de ds, og der har Lugge fæstet en 15 Års Pige til mig, så det bliver jo storartet; jeg skal også sy en Masse i Sommer. Det går ret godt for Junge uden Pige – Karl har de jo heller ikke – og hyggeligere er det i alle Tilfælde. Agraren slider forfærdeligt og er mager – men begge i godt Humør og det er jo Hovedsagen. Tænk hvilken Sorg med Chr. Branners Død, vi har været så betagede derover. At Rimses Mor døde pludselig af Hjerteslag ved Du vel også. 
 Nu må Ungerne straks være der, så skal jeg hen at bespise dem. Derfor mange Hilsner fra os alle her – til Jer alle fra Din
 Putte</t>
   </si>
   <si>
     <t>1908-06-03</t>
   </si>
   <si>
     <t>Tornehave Birkerød</t>
   </si>
   <si>
     <t>Josefine -
 Terese -
 Charles Abrahams
 Ingeborg Abrahams
-Anna Anna, pige i huset hos Brønsted
 Alhed Marie Brønsted
 Ellen Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 John Forsell
 Adam Goldschmidt
 Alfred Goldschmidt
 Ina  Goldschmidt
 Selmar Goldschmidt
 Adolph Larsen
 Alhed Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Christine  Mackie
 Elisabeth Mackie
+Anna -, pige i huset hos Brønsted
 Cid Smedberg
 Wilhelm Stenhammar
 Alma -, Stuepige</t>
   </si>
   <si>
     <t>Tornehave var familien Brønsteds hus i Birkerød. 
 Astrid Warberg, som stadig var gift med Alfred Goldschmidt, havde et forhold til Cid Smedberg i 1908. 
 Det vides ikke, hvem Frk. B. var. Christine og Williams ægteskab vaklede allerede i 1908, og de blev siden skilt.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Astrid Warberg-Goldschmidt til Laura Warberg 1908-06-03, 2425</t>
   </si>
   <si>
     <t>Astrid takker moderen for, at hun billiger hendes forhold til Cid. Han arbejder i skovene, og han og Astrid er i brevkontakt. Cid kommenterer også Astrids skriverier. Det er trist, at han ikke fik lov til at forfølge sin drøm om at blive komponist. Cids far støtter ham på alle andre måder godt. Astrids søstre og svogre synes også, at det er dejligt, at Cid og hun har fundet hinanden. 
 Det er trist for Christine/Mornine. 
 Louise og Magisteren er rejst, og Astrid passer deres hus og børn sammen med stuepigerne. Hun beskriver den dejlige have. Børnene trives. Ina og Adam har været på besøg hos Abrahams i Hellerup.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Pfji</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Laura Warberg
 [Mr. Sawyer.) 
 244 Columbiaroad
@@ -495,65 +495,65 @@
 U.S.A.
 [Skrevet af ukendt:] 
 Birkerød 3/6-1908
 [I brevet:]
 1) “Tornehave”, Birkerød 3/6-08.
 Kæreste Mor! Tusind Tak for Dit Brev, som jeg lige nu har fået! Jeg har jo fået Dine Hilsner, men er dog meget glad over nu at have Dine Ord til mig selv, om at mit ”epokegørende” Brev fra Dalarne ikke forekom Dig altfor umoralsk, men at Du nærmest betragter den Side af Sagen, der fortæller Dig, at jeg nu er et meget lykkeligt Menneske – og dette kan jeg atter og atter skrive under på; og for Cids Troskab tør jeg indestå med mit Liv; han hører absolut til dem, der aldrig bestemmer sig om, når han har truffen et så alvorligt Valg. Ja, han er i Dalarne for sin praktiske Uddannelses Skyld; i Øjeblikket lever han på Feltfod højt oppe i Skovene sammen med en halv Snes andre Forstmænd – de planterer, 
 [Ukendt har skrevet nederst på s1:] 
 Cid svigtede totalt – November s. Aar. 1939, AW [indsættelse slut]
 tæller Træer og inddeler Skoven; et højst eventyrligt Liv – de har store Madposer med – sover i ligeledes medbragte Soveposer, hvis de ikke netop falder over et af de Bjælkehuse, som findes opført rundt omkring i de store Skove, til Brug for Tømmerkarlene om Vinteren. Cid skriver henrykt om sit Liv deroppe i den herlige Natur – snart har de lyst hele Natten, det er jo meget nordligt. For Resten hører jeg kun sjældent, da der absolut ingen Postgang findes hverken fra eller til. Breve hentes og bringes ganske tilfældigt af forbifarende. Kun engang imellem – som nu til Pinse – rejser de ned til Tibble, hvor de fleste har fast Standkvarter, men først må de trave milelangt gennem Skovene til nærmeste Station. Jeg sender også kun af og til et Brev – da meget stort – adresseret til Tribble, så tager Skovrideren Jägermästeren [”Jägermästeren” indsat over linjen] det med sig, når han drager til Skovs for at inspicere. Men for Resten holder vi så meget af hinanden – og stoler så fuldtud på hinanden, at Bevidstheden derom næsten kan erstatte, hvad en Korrespondance giver – og så meget des mere festligt er det jo, når man en skjønne Dag overraskes af et Brev. 
 Du har Ret i, at vi virkelig har mange Chancer for at kunne blive lykkelige med hinanden; Cid interesserer sig så levende for alt, hvad jeg skriver, og yder mig en meget værdifuld og retfærdig Kritik; ret upartisk – men altid sådan, at den styrker min Selvtillid, den man altid har god Brug for. Han opfordrer mig ivrigt til ikke at opgive Skriveriet; men jeg tror nok, at jeg grundig behøver at hvile mig fra min første Bog, før jeg begynder på en ny. I Mellemtiden vil jeg læse og lære det mest mulige – så kommer Resten af sig selv. Jeg for min Part interesserer mig jo ligeså levende for hans Musik; jeg tror bestemt, han var bleven en stor Komponist, hvis han i sin Tid havde fået Lov til at følge sit Yndlingskald; dette er og bliver hans Livs store og største Skuffelse – dét der nok har bidraget til at gøre ham langt ældre end sin 23 År. (ikke sandt, han gør et langt ældre Indtryk?) 
 Men Du skulde blot høre, hvilke dejlige Ting han trods alt har fået lavet – især nogle henrivende Melodier til Sange. Når han engang får lidt 
 2) mere Ro vil han sætte nogle af mine Vers i Musik, så skal vi prøve at udgi noget. Som Du måske hørte, har han flere Gange som Student accompagneret Stenhammar Forsell ”Farsell” indsat over linjen som siger, at næst efter Stenhammer véd han ingen, der accompagnerer ham så godt! 
 Det er en udmærket Stilling i Sverige at være Forstmand og den bliver stadig bedre; desuden er Faren jo velhavende (17000 årlig) og har Cids Velfærd som eneste og største Livsformål – sætter stadig Penge ud til ham og er i alle Måder aldeles mageløs mod Cid, for hvem han virkelig lever og ånder; når jeg ser alt dette undrer det mig kun, at samme Far havde Hjerte til at sætte sig imod den Musik, som han vidste var Sønnens ét og alt. Men det er jo gjort i den bedste Mening. Fra ”Tante Smedberg” har jeg fået flere lange, lange Breve, og fra ”Farbror John” fik jeg et vældig sødt Brev med Overskrift ”kære lille Astrid” og hvor han siger Du til mig, medens jeg skal sige ”Farbror”, de inviterer mig begge indtrængende til at besøge dem; Cid skriver, at de kappes om at lovprise mig i deres Breve til ham og at de begge er ”aldeles förtjust”. Du ser således, at jeg i den Familie er noget bedre anskreven, end jeg nogen Sinde var det i Alfreds, og det kan naturligvis kun glæde mig. Før til Jul skal jeg ikke gense Cid. Nå, jeg begynder rigtignok med mig selv og mine egne Sager i dette Brev; lad mig blot endnu tilføje, at både Be Las [”Las” indsat over linjen] – Junge – Agraren – Lugge og Magisteren véd om Cid, dette sidste har den praktiske Betydning, at Cid dog gerne skulde kunde besøge mig, når han en sjælden Gang rejser sydpå. Du synes i det hele taget at svæve i den Vildfarelse, at der hesker en stor Hemmelighedsfuldhed imellem os Søstre, men Mor, Du kan trygt skrive det samme til os alle, vi står hinanden så nær, at den enes Sensationer absolut ikke er nogen Hemmelighed for de andre. I Aftes kom Telegrammet fra Mornine, og det så jo ikke videre morsomt ud – alt skal efter dette gå som tidligere så nu er vi i Grunden akkurat ligeså spændt som før. Men godt at den Mær (Frk. B) [”(Frk B)” indsat over linjen], rejser hun har da også lavet Ulykker nok nu. Gid det dog kunde ordnes nogenlunde godt for Mornine – foreløbig ser alt så trist ud for hende. Men hvilken Lykke at hun har den dejlige Putte! for hun er da det mest bedårende man kan tænke sig! det var et helt Savn for os alle, da hun i Søndags drog af Sted med Junge; de tilbageblevne Børn spørger stadig efter hende -. Her i Tornehave (er det ikke et godt Navn!) står Sagerne således til, at Magisteren og Lugge rejste i Formiddags; han for en Måned – til Holland, Tyskland og Schweiz, Lugge for 10 Dage – over til Junge. Dette på Grund af en Hel Del Nervøsitet og Overanstrengelse, men hun så helt frisk og glad ud, da hun i Morges drog af Sted, så det vil nok hjælpe. Derovre mærker hun også mindre til Savnet af Magisteren – når hun kommer tilbage vil det nok mærkes hårdt. Men så har jeg jo overtaget Hus- og Haveførelsen fra nu af og til Lugges Sommerferie; jeg er meget glad over
 3) på den Måde at kunne yde nogen Gengældelse for al den Glæde jeg har af mit Ophold her på dette herlige Sted og hos de to elskelige Mennesker. Haven er ganske ubeskrivelig dejlig! De har længe haft – og har endnu – en Havemand gående, så der ser snart ganske velplejet ud overalt, de brede Havegange pynter også meget, ligeledes er der lavet en rigtig Indgang fra Markstien, Buskene er flettet sammen til en Port, gennem hvilken man går ind på en bred og komfortabel Havegang, som går direkte op til Gården – forbi det lille gamle Havehus. Fra dette udgår en anden Gang – tværs igennem hele Haven – der var vist en Grøft før! Desuden går der en bred Gang langs med Marken (med Stien); der er fældet et enkelt Træ, så Vejen går snorlige, og fra den har man jo hele Tiden en prægtig Udsigt ned over hele Haven op til Hovedbygningen; det vældige Kirsebærtræ foran denne er også fældet, hvilket giver en dejlig fri Udsigt fra Stuerne – men det var måske gjort, før Du rejste. Magisteren er mageløs flink til at få alting gjort; nu har han – selv – lavet en dejlig stor Mistbænk – 4 store Rammer, som han selv har kittet Ruder i. Meloner er plantet, nu skal jeg altså passe dem. Desuden har de anskaffet et pragtfuldt Sæt hvide Havemøbler, samme Slags om dem i Rådhushaven; de står på Terassen som danner Forhaven – og der sidder vi ofte om Aftenen. Endvidere har han købt en Hængekøje – til Lugge at hvile sig i; den er anbragt nede på Tørrepladsen under Frugttræerne – halvt i Sol og halvt i Skygge; deres gamle, store Tegnebord har han slået i Jorden ved Siden af Højen – og der er nu et fuldkommen idyllisk Opholdssted. Jeg skal siden have Symaskin[en] derned – skal sy Kadettøj til Adam til Pinse og en Bluse til mig selv. – Endelig er der jo lagt Kartofler –Ærter – Bønner – Radiser – Kål o s v o s v – alt hvad der skal være i en velindrettet Have – og alt trives og gror så det er en Lyst. Her bliver vist en Himlens Velsignelse af alle Sorter Frugt, Stikkelsbærrene er allerede så store, at alle Tænder med Ret løber i Vand. 
 For Børnene er Stedet her jo et helt Paradis – de trives og blomstrer som alt andet i Haven – og dér er de fra Morgen til Aften – søde og solbrændte og glade alle 4. Sjums er snart ligeså kvik som de andre; i Søndags rejste Josefine (ikke Terese!) med dem begge til Hellerup, hvor de sammen med Alfred skulde besøge Abrahamserne; de havde været så søde og artige – og gjort stor Lykke. Det var uendelig morsomt at hente dem på Banegården ved ½7 Toget om Aftenen – de var rødglødende, sveddryppende, strålende glade af al Dagens Fornøjelse. Alfred skrev næste Dag, at de havde været forfærdelig søde og var bleven meget beundret. – Josefine er et lille Pragtexemplar til at passe dem alle; i Morges da vore kære Magisterfolk var rejst, gik jeg ned på Græsplænen til dem og fik iscenesat nogle stormende Lege, hvorved vi alle 6 morede os lige meget – Sjums og Adam gik splitternøgne en halv Times Tid – alle var barbenede og vi tumlede og sprang og legede så det var en Lyst – lige til vi alle var halvstegt og helt møre – men svært oplivede. Den anden Pige er jo noget mut og mere besværlig – meget uopdragen. Hun sagde op i Morges da Lugge sagde Farvel – til 1ste Juli. Vi er temmelig tilfredse dermed, hun har Tilbud fra sin gamle Alma, som meget gerne vil hertil igen. Nu skriver Lugge til hende. Heldigvis har det imidlertid virket blødgørende på Anna, at hun fik sagt op – jeg synes hun er noget flov (vi lo nemlig alle, da hun kom med sin Meddelelse, som hun vel nok havde troet skulde knuse os. 
 Efter Pinse skal jeg skrive igen. Tusinde Hilsner!
 Din Astrid.</t>
   </si>
   <si>
     <t>1908-06-15</t>
   </si>
   <si>
     <t>Josefine -
 Charles Abrahams
 Ingeborg Abrahams
-Anna Anna, pige i huset hos Brønsted
 Julie Brandt
 Inge Bredsdorff
 Vigs Bredsdorff
 Alhed Marie Brønsted
 Ellen Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Adam Goldschmidt
 Alfred Goldschmidt
 Ina  Goldschmidt
 Johanne Goldschmidt
 Amanda Heinesen
 Olga -, Hushjælp hos Brønsted
 Christine  Mackie
+Anna -, pige i huset hos Brønsted
 Andreas Roos</t>
   </si>
   <si>
     <t>East Andover er en mindre by i den sydlige del af staten New Hampshire. 
 Laura Warberg besøgte sine to døtre i Boston. De var begge amerikansk gift.
 Tornehave var Brønsted-familiens hus i Birkerød. 
 At bryde overtvært: At tage en rask beslutning; skære igennem (ODS).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Astrid Warberg-Goldschmidt til Laura Warberg, 1908-06-15, 2439</t>
   </si>
   <si>
     <t>Louise/Lugge er kommet hjem. Astrid fandt det svært at have ansvaret for de mange børn; især under et natligt tordenvejr. 
 Ingeborg har været på besøg med børn. Bagefter blev Astrid syg. 
 Alfred Goldschmidt har hentet Ina/Sjums. Hun og Adam har også været Hellerup og på besøg i Birkerød. 
 Ina er kommet sig og hendes mave er i orden, men alle børnene har fået lus. 
 Stuepigen Anna har heldigvis sagt op til 1. juli. Astrid kan godt styre hende. Astrid nyder at have husforpligtelser igen, og der er planer om, at hun kan blive pige i huset hos søsteren, Louise.
 Astrid synes, at Laura skal komme hjem fra det ækle Amerika.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/jb4D</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Laura Warberg