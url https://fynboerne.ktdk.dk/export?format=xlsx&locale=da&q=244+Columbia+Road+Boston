--- v0 (2026-05-20)
+++ v1 (2026-08-20)
@@ -65,51 +65,51 @@
   <si>
     <t>Transskription</t>
   </si>
   <si>
     <t>1903-5</t>
   </si>
   <si>
     <t>Brev</t>
   </si>
   <si>
     <t>Johanne Christine Larsen</t>
   </si>
   <si>
     <t>Laura Warberg</t>
   </si>
   <si>
     <t>USA
 Mass.
 Dorchester</t>
   </si>
   <si>
     <t>Ingeborg Abrahams
 Ellen Agnete Amstrup
 Louise Amstrup
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Niels Elgaard Amstrup
 Alfred Goldschmidt
 - Grønlund
 Jens Hammer
 Grethe Jungstedt
 Alhed Larsen
 Johannes Larsen
 Christine  Mackie
 William Mackie
 Mogens Mogensen
 - Mogensen, Fru
 Otto Emil  Paludan
 Ditlev Schroll
 Hempel Syberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Laura Warberg var på besøg hos sine to døtre i Boston fra ca. marts til juni 1903. 
 Hellig Olav var et af Skandinavien-Amerika Linjens (DFDS) tre søsterskibe. De andre var United States og Oscar II. Frederik VIII kom til i 1913. Hellig Olav blev søsat 1902 fra Glasgow værftet Alex Stephen &amp;amp; Sons, målte 158,5 x 17,8 meter og var indrettet til transport af 1170 passagerer, 130 på 1., 140 på 2. og 900 på 3. klasse. Hellig Olav kom til København i 1903 og blev sat ind på sin rute fra København til New York. (http://www.liners.dk/ship-dk/Hellig_Olav/Hellig-Olav-dk.html)
 Det vides ikke, hvad der menes med, at Peter fik land, eller hvem han var. 
 Alfred Goldschmidt og Astrid blev gift i 1904 og skilt i 1914.
 Det vides ikke, hvem "Hollufgaardene" er, men Hollufgaard er en herregård, der ligger nær Odense. 
 I Danmark blev pund (svarende til 500 gram) anvendt frem til metersystemets indførelse i 1907.</t>
@@ -235,50 +235,126 @@
 Så kom Junge for at ”pynte mig” – men der var jo ingen Materialer at virke med – vi fik os da en alvorlig og hyggelig Snak; så kom Ta Mis med en ganske dejlig – stor grøn Keramikvase til mig [Tegning] der kan sættes Lampe på om Vintren. Det var rasende pænt af hende – så kom Grethe – smilende og gratulerende midt i sin egen store Strid. Men hvad der ikke kom – var nat. Tøjet. Endelig – lidt pr 10 ½ ringede Trøjen – den sad glimrende – og blev almindelig rost – først ¼ før 11 – kom Frk Svenssen pustende og rystende med min Kjole – samt Lugges! Vi sendte hende da expres til Forchhammersvej – hun mødte dem undervejs – og de tog Kjolen i Barnevognen og Lugge klædte sig på i P. Skramsgade. 
 Nå – min Kjole passede udmærket (nat. manglede de halve Hægter!) og de roste også den meget.) Så gled vi alle hen til Sporvognen (Dede var inviteret med dem af Fru G – men han undskyldte sig,) hvor de andre tog Afsked; kun Junge og jeg fulgtes ad – til Kongens Nytorv; så gik Junge hen at købe en Brudegave – og jeg hen i Magasin du Nord, hvor jeg var så elegant og silkeknitrende – at alle sagde ”Frue”-!!! Nå, jeg havde nogle 
 II) Ting at købe, som skulde med på Rejsen. Så sejlede jeg op i Brudehuset - hvor Feststemningen strax slog mig imøde, så snart jeg trådte ind. 
 Magisterens og Abrahams’ var kommen – strax efter kom Junge – to af Fru Goldschmidts Søstre samt en Fætter til Alfred (og god Ven). I alt var vi 14. Så kom vi ind til det fineste og festligste Frokostbord, jeg nogen Sinde har set – et Væld af Blomster alle Vegne – de fineste slebne Krystalting – mørke grønne Rhinskvinsglas – fint sachsisk Porcelæn o s v. Vi satte os til Bords – ved Alfreds Kuvert lå en Myrtebuket – og ved min – en rigtig Myrtekrans! Jeg blev meget rørt og glad. Så sagde Alfred, at jeg skulde se indeni Servietten – han havde lige selv i sin Serviet funden et hvidt Silkelommetørklæde med Navn syet af hans Mor. I min lå et henrivende lille Kammerdugslommetørklæde – med en håndsyet Blonde om – og et fransk AG. Broderet af Svigermoder. Var det ikke rasende pænt! 
 Skønt Brudepar, som vi var, og trods al Hæder og Sindsbevægelse – var vi dog begge mægtig sultne – og deres fortræffelige ”cocher” Mad smagte storartet – vi fik en varm Ret i en Slags Butterdejstærte med Fisk i – Champignonsauce til. Dertil Rhinskvin og smukke Taler – både af Svigermor og af Ernst. Derpå et overdådigt koldt Bord – sidst Kaffe. Lugges lille Pige og Ingeborgs do Dreng – underholdt hinanden i Johannes Værelse – passet af en Kone.
 Så holdt Kareten for Døren – og vi kørte – Svigermor – Junge – Magisteren – A og jeg.
 Vi var omtrent de første, der kom ind – og vi var alene!) ingen fremmede blev viet samtidig. 
 For vores Pårørende var der naturligvis. Det var meget højtideligt – og meget smukt. 
 Så kørte vi hjem. Lad mig dog fortælle Dig, at vi kørte i en elegant Wienerlandauer (som vores hjemme.) med Galla Kusk og Heste – det kostede 4 Kroner og Kusken fik 1 Krone i Drikkepenge. Nå – denne Meddelelse er nok bedre for andre. 
 Svigermor skyndte sig først op ad Trapperne – og da vi mærkede der var noget i Gære – holdt A og jeg os lidt tilbage – og kom sidst op. I den store Dagligstue – hvor alle havde forsamlet sig - blev vi modtaget med den dejligste Musik - det var A.s Mor og Johanne, der spillede firhændig – Bryllupsmarchen af en Skærsommernatsdrøm! Herligt! Derefter sang Johanne til Accompagnement to Sange – begge af Svigermor. Den ene alvorlig – den anden (sidste) morsom. Den alvorlige var til den dejlige og gribende Melodi af Sep. Rosenfeldt: ”Åh Farvel! og vær velsignet!” Mornine har sungen den ofte:
 Du kan ikke tænke Dig, hvor smukt og højtideligt det var!
 Så kom vi ind i Spisestuen – midt på Bordet stod et mægtigt Overflødighedshorn med et lille Brudepar i Toppen – og så var der flade Glas – Champagne. – Jeg tror nok, at baade Magisterens og Junge befandt sig vel – og det var jeg jo også meget glad over at føle. 
 Ved 5 Tiden kørte vi til Nordbanen og tog (II Kl. nat.) til Helsingør – herfra lige videre ad Gribskovbanen til Helsinge – hvor vi overnattede i en fin og moderne Kro – med elektrisk Lys – smukke Lokaler o s v. Næste Morgen kørte vi i Dagvogn til Tisvilde – hvor vi blev lige til Søndag Aften. Der var ganske storartet – frisk og herligt. Vi badede i det storartede Vand. Ankom til Kjøbenhavn om Aftenen Kl c 12 – og modtoges med et pragtfuldt Fyrværkeri fra Tivoli. Muligvis var det dog mere for Grundlovsdagen end for os. 
 Vi sov på Blankensteiner den Nat; sidste Dag var vi til Frokost hos A’s Forældre; vi fik da set rigtig på Gaver og Telegrammer o s v. Vi fik c 60 Telegrammer – deraf 6 på Vers! Og en Del fik jeg jo til mit forrige Bryllup. Af en Tante fik vi én stor Sølvøsopske (vi byttede så den anden for Teskeer) af en ny en i Forretningen 12 små henrivende Kaffeskeer – i Vifteetui næsten som Dine små fra Sølvbrylluppet. Og i Penge fik vi i alt 405 Kr. Af Johanne et nydeligt broderet Stykke til en Sofapude – af Ernst et Maleri – af nogle unævnte i Odense 
 III) 12 Par fine Kaffekopper, af en Tante i Hamborg et Kaffefad af sachsisk Porcellæn, af en do en kinesisk (stor og grim) Bakke, af en do – et stort Blomsterglas af usleben Glas – af en rig Onkel en pragtfuld Vinkaraffel af ægte Krystal – af Ingeborg Abrahams et broderet Bordtæppe til vort Spisebord – af en ung Dame - en Blodbøg i Urtepotte, af en anden - en stor Philodendron, af en Ven til Alfred – Troels Lunds samlede Værker og af en Fætter – et Billede af Grethe: en Blomst i Potte af Junge – en Bog af Høffding (Etik) Desuden mange Blomster. Alt mit Sølvtøj fra d 27 Maj – samt Granathalsbåndet - blev almindelig beundret både på selve Bryllupsdagen deroppe – og siden af Gratulanterne. - . derfra gik vi hen på Kongens Nytorv, hvor vi skulde bestille Takkekort hos Åmond; da Madame bor lige ovenover – løb jeg derop mens A. besørgede Kortene. En sortkjolet Pige lukkede op – jeg knirkede en Smule med Silken og bad hende melde Fru Astrid Goldschmidt! Det var min første egentlige Fruetriumf; Madame hørtes le højt, og kom mig smilende i Møde med ét: ” Nå, er vi så vidt, Dis,” og hun gratulerede mig på det hjerteligste – og hvem sad i Sofaen? Gamle Fru Hirschsprung! nåda, hvor jeg gottede mig over at stå der og knitre som Frue – jeg – den usseligste Tjener i Kongens Gård! 
 Nå, gl. Fru Hendrik var da også Elskværdigheden og Hjærteligheden selv – så det var en yderst vellykket Visit. – Så drog vi til Porcelænsfabriken, hvor vi udtog et komplet og pragtfuld Kaffestel for de 50 Kr. fra Malmø. 
 Af Spisestellet til 12 – lod vi dem give os til 6 nu – og opbevare Resten til Efteråret. Så gik vi i Bræddehytten ved Tivoli, hvor vi spiste til Middag, da vi ingen Gas havde fået til vort Hus endnu. Der traf vi Maleren Syberg, hvem jeg strax præsenterede min Mand! og vi fik os en morsom Snak. Endelig tog vi hjem til os selv. Junge havde hængt Gardiner op for os, der lå Breve til os og det hele var uhyre festligt. Og nu er vi efterhånden kommen i den skønneste Orden. Og det er nok på Tide, at denne Meddelelse kommer af Sted; mit Brev er bleven afbrudt flere Gange af Visitter; jeg har lige nu set i Politiken det længe ventede Telegram – Hellig Olav ankommen Mandag Aften til New York – alt vel. Og nu sender jeg med så megen større Glæde mit Brev. 
 Du kan nok tænke, at vi længes forfærdelig efter Dit første Brev – hvis Du bare har været rask – så har Du nok skreven om Bord – og så kan vi snart have det. Du har nok allerede oplevet en Masse!
 Ja, jeg kan jo ikke sådan forklare Dig, hvordan vi bor, men Du får det da også at se selv til Efteråret. Kun vil jeg sige, at vi er meget begejstrede begge to – alle Møblerne passer så brillant her og ser så godt ud. Vi må jo op om Morgenen Kl godt 6 ½; Alfred skal gå ¼ i 8. Jeg følger ham da til Stationen (20 Min) – og går så op gennem Jægerborg allé og køber ind til Middag. 
 Så går jeg hjem og beskikker mit Hus og har jo så en dejlig lang Tid til hvad jeg vil – men endnu har jeg haft nok at gøre med at ”ordne” alle Steder. Og når først vi får Klaveret, skal jeg til at spille hos Ingeborg. Dog bliver det vist ikke før efter Sommerferien . vi rejser om c 14 Dage til Erikshåb, hvortil vi er inviteret af Pallam – og vi glæder os begge meget. 
 Dermed være ikke sagt, at her ikke er rart – for vi er begge nærmest begejstrede over Tilværelsen. - . Nu håber jeg Du er tilfreds med dette Brev; vil Du hilse Mornine og Elle mange Gange (jeg venter næsten et lille Brev fra dem) og Tusinde kærlige Hilsner til Dig selv fra Din Putte
 [Øverst på første side er skrevet på hovedet:]
 p.s. Alfred sender mange Hilsner!</t>
   </si>
   <si>
+    <t>1908-06-15</t>
+  </si>
+  <si>
+    <t>Tornehave Birkerød</t>
+  </si>
+  <si>
+    <t>Josefine -
+Charles Abrahams
+Ingeborg Abrahams
+Julie Brandt
+Inge Bredsdorff
+Vigs Bredsdorff
+Alhed Marie Brønsted
+Ellen Brønsted
+Johannes Nicolaus Brønsted
+Louise Brønsted
+Adam Goldschmidt
+Alfred Goldschmidt
+Ina  Goldschmidt
+Johanne Goldschmidt
+Amanda Heinesen
+Olga -, Hushjælp hos Brønsted
+Christine  Mackie
+Anna -, pige i huset hos Brønsted
+Andreas Roos</t>
+  </si>
+  <si>
+    <t>East Andover er en mindre by i den sydlige del af staten New Hampshire. 
+Laura Warberg besøgte sine to døtre i Boston. De var begge amerikansk gift.
+Tornehave var Brønsted-familiens hus i Birkerød. 
+At bryde overtvært: At tage en rask beslutning; skære igennem (ODS).</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, Astrid Warberg-Goldschmidt til Laura Warberg, 1908-06-15, 2439</t>
+  </si>
+  <si>
+    <t>Louise/Lugge er kommet hjem. Astrid fandt det svært at have ansvaret for de mange børn; især under et natligt tordenvejr. 
+Ingeborg har været på besøg med børn. Bagefter blev Astrid syg. 
+Alfred Goldschmidt har hentet Ina/Sjums. Hun og Adam har også været Hellerup og på besøg i Birkerød. 
+Ina er kommet sig og hendes mave er i orden, men alle børnene har fået lus. 
+Stuepigen Anna har heldigvis sagt op til 1. juli. Astrid kan godt styre hende. Astrid nyder at have husforpligtelser igen, og der er planer om, at hun kan blive pige i huset hos søsteren, Louise.
+Astrid synes, at Laura skal komme hjem fra det ækle Amerika.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/jb4D</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Laura Warberg
+(/o Mr. Sawyer)
+244 Columbia road 
+Dorchester
+Boston
+Mass.
+U.S.A.
+[Adressen er overstreget]
+[Noteret med blyant:]
+Birkerød 15/6 1908
+E. Andover 
+N.H. 
+[Håndskrevet på kuvertens bagside:]
+afs. War (papir mangler)
+Birkerød
+Denmark
+[Poststempler]
+[I brevet:]
+Tornehave pr. Birkerød 15/Juni 1908.
+Kæreste Mor! Det er mig umuligt at få Plan i mit Skriveri, men nu går jeg ud fra, at Breve er velkomne også når de kommer uventet – og skriver i Dag, fordi jeg har Lyst til det. 
+Nu har vi da heldigvis fået Lugge hjem igen; jeg var ikke helt fri for at være en Smule ængstelig, da jeg gik her alene med Ansvaret for alle de Børn – særlig da min Enetilværelse indlededes med et Nattetordenvejr – uha, hvor jeg var bange! man havde i Forvejen omstændelig forklaret mig, hvor rasende farligt det var, om Lynet slog ned – Taget vilde skride på 5 Min og umuliggøre Udgangen. Aldrig har jeg oplevet så angstfuld en Nat – men heldigvis er jo Sommernatten kort. Jeg havde Pinselørdag Besøg af Ingeborg – med begge Børnene; men det var en ret mislykket Forestilling – begrundet på et gyseligt og ustandseligt øsende Regnvejr – ledsaget af skarp Kulde og Blæst. Begge hendes Børn blev syge af Turen, og da jeg kom hjem fra at have fulgt dem til Stationen måtte jeg gå i Seng og led de væmmeligste Kvaler – en sindssvag stærk Hovedpine med heftige Brækninger – et Tilfælde, jeg har haft gentagne Gange, når en Forkølelse indtræffer sammen med mine Ting. Pinsedag kom Johanne – og Alfred! En meget dyster og pinlig Dag – knugende Tavshed og Uhyggefornemmelser – Regnvejr – Kulde. Alfred sov på Kroen og hentede næste Dag Sjums, de rejste sammen til Hellerup, hvor Pigen Josefine om Aftenen afhentede Sjums. Johanne rejste om Aftenen i et Tog så overfyldt, at Godsvognene måtte møbleres med Bænkene fra Stationens Ventesal! 
+Den Aften var jeg komplet udmattet af den ækle Pinsetid; men blev i de følgende Dage styrket og oplivet af Andreas Roos (gift med Inge Bredsdorff) og Vigs B, Bror til Inge. De er begge to umådelig flinke og rare; Vigs og jeg er jo gode Venner fra gamle Dage og fandt nu hinanden i en lidenskabelig Litteratursnak; han skriver også. I Går – Sødag – var Sjums og Adams i Hellerup (3die Gang); jeg fulgte dem om Morgenen til Stationen, og Josefine bragte dem til Hellerup, men da det var hendes Frisøndag returnerede hun med næste Tog. Da jeg ½ 7 om Aftenen stod på Stationen for at tage mod Børnene – viste det sig, at ikke alene Alfred, men også Charles ledsagede dem hertil. De gik med op – hilste på Lugge, der arbejdede med Pan i Haven – som de beså; var meget formelle begge to og gik straks igen. Disse Sammenkomster med Alfred er mig efterhånden en sand Lidelse. Nu er han i Kjøbenhavn i disse Dage; jeg skal i Morgen rejse ud med Sjums, som han tager med sig til Malmø for en 8 Dagestid. Det bliver løjerligt at aflevere det lille søde Pus! Jeg har skreven et indtrængende Brev til Amanda om at passe hende rigtig godt. Hun er for Resten kommen sig svært allerede – er langt friskere og livligere nu, og Maven er helt i Orden på dem begge to - de får jo også en glimrende Forplejning – og alt foregår med punktlig nøjagt ["nøjagt" overstreget] Regelmæssighed. Desværre er jo hele vores Ungebestand bleven luset af en Pige, de har haft her (Olga); men for Resten optræder Dyrene ikke i større Mængder, heldigvis. Vi kæmmer bestandig. 
+Som Du måske véd, har den store Pige, Anna, sagt op til 1ste Juli; vi er meget glade derover, hun er så grænseløs muggen og uopdragen; dette kunde endda blive godt, men hun er ikke flink imod Børnene - skænder og buldrer og tumler med dem ved enhver Lejlighed; vi havde en Scene med hende kort før de rejste, hvor både Lugge og Magisteren talte Dunder til hende desangående; næste Dag sagde hun op. For Resten er hun dygtig til sit Arbejde, men kan ikke tænke Spor af sig selv. Jeg har jo nu Husstyrelsen i mine Hænder – jeg er lige glad med hendes Muggenhed – regerer ordentlig med hende, gir mine Ordrer kort og bestemt – samt overhører Muggeriet. Til min Forbavselse bliver alt udført med største Nøjagtighed – og hun synes tilmed at nære en virkelig Respekt for mig – dette være sagt uden alt Praleri, men sådan er det faktisk. Det er jo rart for Lugge, at hun slipper alle Husholdningsspekulationer – hun går omkring og føler sig som Gæst i sit eget Hus, siger hun selv. 
+Og – det morer mig igen at have noget at bestyre, det var alligevel lidt underligt, at man pludselig var sat ud af alting. Vi har ingen anden Pige kunnet få, men Josefine har påtaget sig noget mere Arbejde – jeg ligeså, så jeg tænker nok, at det skal gå. 
+For mig er det en glimrende Finansoperation – Lugge overtager nu nemlig Josefines Kost og Løn – som forhøjes med 4 Kr mdl -, men Alfred skal udrede den nu engang fastsatte Sum 60 + 10 + 8 = 78. De 18, som er for Josefines Kost og Arbejde – tilfalder så mig – jeg får atter Penge mellem Hænder og slipper for det grulige at bede Alfred om Penge. Endvidere har vi slået fast, at jeg – hvis jeg ikke får Jordmorstillingen – bliver her fra 1. Nov som Enepige og Husbestyrerinde (med høj Løn!) Sjums beholder jeg; men Alfred betaler Pension for hende. Tænk hvor udmærket både for Lugge og mig! Synes Du ikke næsten, at jeg i hvert Fald skulde opgive Jordmoriet for denne Plan? Derpå spekulerer vi stærkt, men det er en såre vanskelig Afgørelse at træffe – gid – næsten – at min Ansøgning ikke blev bevilget. Nu skal jeg ind at efterse Sjumses Garderobe til i Morgen og må derfor slutte mit lille Brev. 
+Og Mor – skønt jeg ikke har skrevet om det i Dag – så må Du dog tro, at vi her er ganske opfyldt af Dine Sager, og Lugge og jeg har snakket meget derom. Vi nærer det lille private Håb, at Du rejser tilbage med Mornine – herhjemme er mange Arme åbne til at modtage Dig! Ja, gid Du dog brød overtvært og rejste hjem – og væk fra det ækle Amerika, som dog er og bliver en jammerlig Opdagelse for os! Tusinde kærlige Hilsner fra Din Putte.</t>
+  </si>
+  <si>
     <t>1907-10-30</t>
   </si>
   <si>
     <t>Alhed Larsen</t>
   </si>
   <si>
     <t>Johannes Larsen</t>
   </si>
   <si>
     <t>Boston</t>
   </si>
   <si>
     <t>New York</t>
   </si>
   <si>
     <t>Emil Opffer
 Ellen  Sawyer
 Hempel Syberg</t>
   </si>
   <si>
     <t>Alhed Larsen og drengene er hos hendes søstre i Boston, mens Johannes Larsen er i New York, hvor han laver udstilling i tidsskriftet Dansk Amerikanerens kontor. Emil Opffer var redaktør på dette blad.</t>
   </si>
   <si>
     <t>Det Kongelige Bibliotek</t>
   </si>
@@ -351,259 +427,183 @@
 Dagene i Kerteminde glemmer jeg sent – så rædselsfulde de var – ene i det store Hus med de to små – gnavne – frysende Unger – Adam syg i to Døgn med høj Feber – Sjums Mundbetændelse og bolden Finger – og jeg selv så dødsenstræt og tilintetgjort. Hvad hjalp det så, at jeg havde 100 Kr. liggende, som en god Ven havde sendt mig til en Rekreationsrejse. Men omsider blev Amanda færdig ved sine Forældres Sølvbryllupsfestligheder - og kom mig til Hjælp. I Tirsdags kom hun op – og overtog Børnene – samtidig flyttede vi dem og hele vort Habengut over i det store Kærbyhusgæstekammer, hvor hun nu kan fyre hver Dag i Kakkelovnen og være med Ungerne, når de ikke er ude, hun spiser med dem hos Junge – og hjælper til Gengæld med alt forefaldende. Hun var meget sød og imødekommende til at gå ind på alting, særlig da jeg gav hende 10 Kroner for Besværet. Imidlertid var det Meningen, at Alfred skulde være i Kerteminde i Påsken; på en Måde er det jo så yderst passende, at jeg er borte, men på den anden Side må Alfred af visse Grunde nødig vide, hvor og hos hvem jeg er, da det vilde pine ham – og til hvad Nytte. Altså har vi ordnet det således, at jeg officielt er hos Peter i Jylland til ham – til ham skrev jeg – og han modtager mine Breve fra Alfred og sender dem her til mig. Kun Junge og Uglen ved, hvor jeg er. Ikke Be – hos hvem Alfred skal være Gæst – hun slipper så for at spille Komedie – eller gør det ialtfald i god Tro. 
 Nå – det var Forhistorien – som Du endelig må lægge Mærke til og altså respektere mit Incognito, hvis Du skriver til Be.
 Og så rejste jeg Tirsdag 14de april ["14de april" indsat over linjen] Nat med Dagvognen til Ullerslev fulgt derned af Uglen, der sammen med Junge havde siddet oppe med mig – en vældig hyggelig Aften – vi sad i Uglens hyggelige, varme Dagligstue – drak megen Kaffe med forskelligt til – også Likør og Cigarer. Ved 1 Tiden gik Junge og Kl. 2 drog vi ned til Vognen i herligt Måneskin. Det var en meget underlig Rejse – jeg kunde næste ikke fatte, at jeg nu virkelig rejste bort fra al Sorg og Fortvivlelse – bort til fjerne og ukendte Egne, som jeg havde hørt så meget smukt om. 
 I Kjøbenhavn gik jeg hurtig i en Sporvogn – Farimagsgadens – og gemte mig i Ventesalen på Østerbro Station. Tog med Færgen 11.00 – sov hele Vejen. I Malmø styrtede jeg i en Droske – lukket – og kørte til Stenbocksgatan, hvor jeg modtoges med åbne Arme af Tante Smedberg og Senta S. Blev der til Middag – de var forfærdelig søde og venlige imod mig. Efter Middag kom Sven – Tarnborg – Cids bedste Ven, som også jeg har haft en Del at gøre med og vi er meget fine Venner. Han kom for at få mig med til Lund, hvor vi skulde feste lidt inden Afrejsen. Han havde planlagt hele min Rejse, så der var jo meget at forhandle om. En Droske havde han med sig, og så gled vi altså. Nåede usete af Bekendte til Lund, hvor vi først besørgede et Par Ærinder – gik så en pragtfuld Tur ud på Landet – til den
 II/ ene Side så vi den herligste Solnedgang udover Sletten og Øresund - og bagved os stod Fuldmånen op i al sin Glans. Og så denne ubeskrivelige Følelse af endelig engang at være fri - - ude af det alt sammen – og - - glædes over det, som lå foran én, Rejsen – og Opholdet i den lovpriste Landsdel og – ikke mindst, Gensynet med Cid, som Du jo nok ved, jeg holder meget af. 
 Ved 9 Tiden kom vi tilbage til Lund, hvor vi imidlertid skulde træffe Bjørn Bjørnsen, en ung assistent, som Asra Smedberg er forlovet med. Vi tre spiste så en animeret Souper på Hotellet – og Gud hvor var vi sultne – og glade – og løsslupne – og hvor Maden smagte! Først Smørgåsbord med Snaps og Øl, så Lammekotelet med Rødvin og endelig Ananas au naturel med Portvin - - og så af Sted til Toget. Sven, der har Fribillet til Jernbanen, fulgte mig til Tranås – 5 Timers Iltogsrejse – fra Kl 10-3. Da vi kom til Hesleholm i Småland var der 5 Minutters Ophold – Sven forsvandt – og kom tilbage med en Flaske Champagne! 
 Åh – sådan Fest det var! Blødt og fint rejste vi – på II Klasse stod ude i den lange Korridor og nød Udsigten igennem de dejlige Landskaber – og drak Champagnen af Vandglassene! Røg en Masse Cigarer – spiste Appelsiner – sludrede og var i glimrende Humør. Jeg fik Lov at sove en ½ Time – og var siden frisk igen. 
 Kl 3 var vi i Tranås – et bekendt Kursted med Brystsygesanatorium. Der var 15 min. Ophold – og vi spadserede da på Perronen i det dejlige, friske Morgenluft. Skiltes. En halv Time efter var jeg i Mjølby (i Østergøtland), hvor jeg skulde skifte Tog og hvor jeg løste Billet til 3die Klasse. 
 Op på Dagen fik jeg Rejseselskab af en henrivende ung Pige, vi snakkede ivrigt sammen og det viste sig, at også hun syslede med Pen og Blæk. Desværre skiltes vi i Krylbo; men så var man i Dalarne det var Klokken 12 Torsdag Formiddag. Hvilken Rejse – det var som en Æventyrfærd! Trods al Træthed kunde jeg ikke lade være at se ud - på de dejlige Bjærge med grønne Fyr og Granskove – og Birkeskove med skinnende hvide Stammer - - Sneen lå endnu på mange Steder – og de små røde Træhuse tog sig bedårende ud mod den hvide Sne. 
 Det var blandet Tog – og det gik - usigelig langsomt – men så meget der var at se på – ved hver Station kom der Folk ind i brogede, smukke Nationaldragter og de talte et Sprog, som var fuldkommen uforståeligt for mig; men alle var de glade og muntre – lige så fornøjelige at se på, som deres Dragter – der var en Leen og Snakken hele Tiden. 
 Tilstå må jeg dog, at Trætheden undertiden overvældede mig så jeg måtte sove et Øjeblik. 
 Først Kl. 6.15 om Aftenen nåede vi Insjön, hvor jeg snart i Folkevrimlen fik Øje på en smilende Cid; og så tænkte man ikke mere på sin Træthed. Snart efter var vi ombord på den lille Damper, der tætpakket med de mest forskelligartede Mennesker, førte os blidelig ned ad Dalelven. 
 Åh Mor, det kan ikke beskrives hvor herligt det var!
 Insjön lå spejlblank med sine skovklædte Granitbjerge – Aftenen var så stille og mild – og Solnedgangen - - ! Og Cid fortalte mig om Livet deroppe – om Tømmerfløtningen, der snart skal begynde. Når Sneen smelter i Bjergene, så stiger Elven – og så begynder Tømmerdriften – Tusinder og atter Tusinder af Planker kommer så drivende højt højt nordfra - - og vi så, at de var i Færd med at lave Dæm-III/ninger – Plankerne kædes sammen i hinandens Forlængelse og dermed dannes en hel Vej langs den ene Elvstrand [Tegning med ordene "Elven" og "Dæmning" indsat] – jeg vèd ikke, om der gik Timer eller Minutter, ved blot, at det hele forekom mig at være en Drøm – en vidunderlig skøn og prægtig Drøm, fra hvilken man aldrig skulde ønske at vågne. Så kom vi til Leksand – ved den lille Bro stod fuldt af ventende Mennesker – og der blev et Liv og en Virksomhed, da Båden lagde til. Blandt de mange små Køretøjer fandt vi omsider vores ”Skjuts” vi steg op på Forsædet, Bagagen og en Dalkarl bagpå – han stod op! og kørte Hesten – og det gik i susende Fart op ad skumpede, stenede Småveje – Zig zag op ad Bjerget, til vi landede i en stor gammel rød Gård, hvor en smilende Dalkulla i Nationaldragt viste os Værelset, som Cid havde lejet til mig.
 Det er nærmest en Sal, jeg bebor – Vinduer til 3 Verdenshjørner og fra dem alle en Udsigt!! For øvrigt en meget hyggelig Stue – hvidskuret, tæppelagt Gulv – snehvide, hjemmevævede Gardiner – ligesom der også på alle Borde og på Sengen findes dejlige, vævede Stykker – hvert Hus har sin Væv – og de væver alt selv.
 Da jeg var bleven ordnet en Smule gik vi hen til Pensionatet, hvor jeg spiser – hos Frøkenerne Bernberg - 3 tykke, livlige og meget elskværdige Damer. 
 De – samt de øvrige Pensionærer kaldte mig vedholdende Frøken (trods Præsentationen, der lød på Fru) Næste Morgen, da jeg var ene med Frk. Bernberg sen. sagde jeg til hende, at det var ”et litet Mistag – min Titel var fru – fastän jeg var skild.” 
 Forbavselse! Ved Middagsbordet, da jeg sad i ivrig Passiar med en Lærerinde fra Stockholm – som idelig sagde Frøken S. til mig – bemærkede Frk. B, at det var ”et mistag etc!” 
 Stor Opstandelse! Fra det Øjeblik var jeg Ifølge svensk Skik – den fornemste Gæst – jeg skal have først o s v – o s v – o s v. Svenskerne er kostelige med al deres Etikette. Frkn. Blomberg forandrede straks deres Væsen og er nu udsøgt elskværdige – hensynsfulde - - og konverserende. Men ingen forstår et Muk, når jeg taler dansk – så jeg øves ganske godt i mit Svensk. Næste Dag – Langfredag – var Cid og jeg i Leksand – 3 Kilometer herfra – og så på Kirkefolket. Et uforglemmeligt Syn. De går i Vinterdragt nu – hvid, kort Skindkofte, kantet med en hvid Pelsbræmme – sorte, læggede Nederdele og brandrøde Forklæder; disse sidste betegner Sørgedragter, som bæres i hele Fasten – sidste Dag Langfredag. På Hovedet brogede Huer – forskellige for hver Landsby. De unge Mænd har desværre emanciperet sig og går moderne klædt, hvorimod alle gamle Mænd bærer Dragter – lang sort Klædesfrakke – gule Knæ-skindbuxer og hvide uldne Strømper. Håndværkerne bærer brunt Læderforklæde under den sorte Kappe. Storartet ser de ud allesammen. Efter Gudstjenesten samles alt Folket under Majstangen - og så går Sludderen, mens de venter på Posten, der kan hentes ved 1 Tiden, når Båden er kommen fra Insjøn. – I Går Eftermiddag travede vi i Bjærgene flere Timer – hvilken Luft her er – så ren – så frisk – så bedårende. Heroppe må man vel engang blive til et nyt og bedre Menneske 
 Nu er her ikke Plads til mere dennegang – men jeg skriver engang endnu herfra. Håber at Pengene slår til i 14 Dage – og rejser nok 1ste Maj hjem. Dit Brev fra Kristania nåede jeg at læse i Kerteminde – gid Dit næste Brev bliver ligeså godt! Jeg længes meget efter at høre, hvordan rejsen er gået. – nu er Du nok omtrent derovre. 
 Kære Mor – jeg håber at dette Brev glæder Dig – og at Du ikke finder plads i Dit Hjerte for nogen Forargelse. Jeg synes virkelig selv, at jeg i de 
 [Skrevet på hovedet øverst på brevets s1:]
 sidste År har døjet så meget ondt, så at jeg nu har Lov at føle mig glad engang. Og det gør jeg – takket være - - - ! Gæt selv. Tusinde kærlige Hilsner fra Din Astrid.</t>
   </si>
   <si>
-    <t>1908-05-07</t>
-[...63 lines deleted...]
-  <si>
     <t>1908-06-03</t>
-  </si>
-[...1 lines deleted...]
-    <t>Tornehave Birkerød</t>
   </si>
   <si>
     <t>Josefine -
 Terese -
 Charles Abrahams
 Ingeborg Abrahams
-Anna Anna, pige i huset hos Brønsted
 Alhed Marie Brønsted
 Ellen Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 John Forsell
 Adam Goldschmidt
 Alfred Goldschmidt
 Ina  Goldschmidt
 Selmar Goldschmidt
 Adolph Larsen
 Alhed Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Christine  Mackie
 Elisabeth Mackie
+Anna -, pige i huset hos Brønsted
 Cid Smedberg
 Wilhelm Stenhammar
 Alma -, Stuepige</t>
   </si>
   <si>
     <t>Tornehave var familien Brønsteds hus i Birkerød. 
 Astrid Warberg, som stadig var gift med Alfred Goldschmidt, havde et forhold til Cid Smedberg i 1908. 
 Det vides ikke, hvem Frk. B. var. Christine og Williams ægteskab vaklede allerede i 1908, og de blev siden skilt.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Astrid Warberg-Goldschmidt til Laura Warberg 1908-06-03, 2425</t>
   </si>
   <si>
     <t>Astrid takker moderen for, at hun billiger hendes forhold til Cid. Han arbejder i skovene, og han og Astrid er i brevkontakt. Cid kommenterer også Astrids skriverier. Det er trist, at han ikke fik lov til at forfølge sin drøm om at blive komponist. Cids far støtter ham på alle andre måder godt. Astrids søstre og svogre synes også, at det er dejligt, at Cid og hun har fundet hinanden. 
 Det er trist for Christine/Mornine. 
 Louise og Magisteren er rejst, og Astrid passer deres hus og børn sammen med stuepigerne. Hun beskriver den dejlige have. Børnene trives. Ina og Adam har været på besøg hos Abrahams i Hellerup.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Pfji</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Laura Warberg
 [Mr. Sawyer.) 
 244 Columbiaroad
 Dorchester
 Boston
 Mass.
 U.S.A.
 [Skrevet af ukendt:] 
 Birkerød 3/6-1908
 [I brevet:]
 1) “Tornehave”, Birkerød 3/6-08.
 Kæreste Mor! Tusind Tak for Dit Brev, som jeg lige nu har fået! Jeg har jo fået Dine Hilsner, men er dog meget glad over nu at have Dine Ord til mig selv, om at mit ”epokegørende” Brev fra Dalarne ikke forekom Dig altfor umoralsk, men at Du nærmest betragter den Side af Sagen, der fortæller Dig, at jeg nu er et meget lykkeligt Menneske – og dette kan jeg atter og atter skrive under på; og for Cids Troskab tør jeg indestå med mit Liv; han hører absolut til dem, der aldrig bestemmer sig om, når han har truffen et så alvorligt Valg. Ja, han er i Dalarne for sin praktiske Uddannelses Skyld; i Øjeblikket lever han på Feltfod højt oppe i Skovene sammen med en halv Snes andre Forstmænd – de planterer, 
 [Ukendt har skrevet nederst på s1:] 
 Cid svigtede totalt – November s. Aar. 1939, AW [indsættelse slut]
 tæller Træer og inddeler Skoven; et højst eventyrligt Liv – de har store Madposer med – sover i ligeledes medbragte Soveposer, hvis de ikke netop falder over et af de Bjælkehuse, som findes opført rundt omkring i de store Skove, til Brug for Tømmerkarlene om Vinteren. Cid skriver henrykt om sit Liv deroppe i den herlige Natur – snart har de lyst hele Natten, det er jo meget nordligt. For Resten hører jeg kun sjældent, da der absolut ingen Postgang findes hverken fra eller til. Breve hentes og bringes ganske tilfældigt af forbifarende. Kun engang imellem – som nu til Pinse – rejser de ned til Tibble, hvor de fleste har fast Standkvarter, men først må de trave milelangt gennem Skovene til nærmeste Station. Jeg sender også kun af og til et Brev – da meget stort – adresseret til Tribble, så tager Skovrideren Jägermästeren [”Jägermästeren” indsat over linjen] det med sig, når han drager til Skovs for at inspicere. Men for Resten holder vi så meget af hinanden – og stoler så fuldtud på hinanden, at Bevidstheden derom næsten kan erstatte, hvad en Korrespondance giver – og så meget des mere festligt er det jo, når man en skjønne Dag overraskes af et Brev. 
 Du har Ret i, at vi virkelig har mange Chancer for at kunne blive lykkelige med hinanden; Cid interesserer sig så levende for alt, hvad jeg skriver, og yder mig en meget værdifuld og retfærdig Kritik; ret upartisk – men altid sådan, at den styrker min Selvtillid, den man altid har god Brug for. Han opfordrer mig ivrigt til ikke at opgive Skriveriet; men jeg tror nok, at jeg grundig behøver at hvile mig fra min første Bog, før jeg begynder på en ny. I Mellemtiden vil jeg læse og lære det mest mulige – så kommer Resten af sig selv. Jeg for min Part interesserer mig jo ligeså levende for hans Musik; jeg tror bestemt, han var bleven en stor Komponist, hvis han i sin Tid havde fået Lov til at følge sit Yndlingskald; dette er og bliver hans Livs store og største Skuffelse – dét der nok har bidraget til at gøre ham langt ældre end sin 23 År. (ikke sandt, han gør et langt ældre Indtryk?) 
 Men Du skulde blot høre, hvilke dejlige Ting han trods alt har fået lavet – især nogle henrivende Melodier til Sange. Når han engang får lidt 
 2) mere Ro vil han sætte nogle af mine Vers i Musik, så skal vi prøve at udgi noget. Som Du måske hørte, har han flere Gange som Student accompagneret Stenhammar Forsell ”Farsell” indsat over linjen som siger, at næst efter Stenhammer véd han ingen, der accompagnerer ham så godt! 
 Det er en udmærket Stilling i Sverige at være Forstmand og den bliver stadig bedre; desuden er Faren jo velhavende (17000 årlig) og har Cids Velfærd som eneste og største Livsformål – sætter stadig Penge ud til ham og er i alle Måder aldeles mageløs mod Cid, for hvem han virkelig lever og ånder; når jeg ser alt dette undrer det mig kun, at samme Far havde Hjerte til at sætte sig imod den Musik, som han vidste var Sønnens ét og alt. Men det er jo gjort i den bedste Mening. Fra ”Tante Smedberg” har jeg fået flere lange, lange Breve, og fra ”Farbror John” fik jeg et vældig sødt Brev med Overskrift ”kære lille Astrid” og hvor han siger Du til mig, medens jeg skal sige ”Farbror”, de inviterer mig begge indtrængende til at besøge dem; Cid skriver, at de kappes om at lovprise mig i deres Breve til ham og at de begge er ”aldeles förtjust”. Du ser således, at jeg i den Familie er noget bedre anskreven, end jeg nogen Sinde var det i Alfreds, og det kan naturligvis kun glæde mig. Før til Jul skal jeg ikke gense Cid. Nå, jeg begynder rigtignok med mig selv og mine egne Sager i dette Brev; lad mig blot endnu tilføje, at både Be Las [”Las” indsat over linjen] – Junge – Agraren – Lugge og Magisteren véd om Cid, dette sidste har den praktiske Betydning, at Cid dog gerne skulde kunde besøge mig, når han en sjælden Gang rejser sydpå. Du synes i det hele taget at svæve i den Vildfarelse, at der hesker en stor Hemmelighedsfuldhed imellem os Søstre, men Mor, Du kan trygt skrive det samme til os alle, vi står hinanden så nær, at den enes Sensationer absolut ikke er nogen Hemmelighed for de andre. I Aftes kom Telegrammet fra Mornine, og det så jo ikke videre morsomt ud – alt skal efter dette gå som tidligere så nu er vi i Grunden akkurat ligeså spændt som før. Men godt at den Mær (Frk. B) [”(Frk B)” indsat over linjen], rejser hun har da også lavet Ulykker nok nu. Gid det dog kunde ordnes nogenlunde godt for Mornine – foreløbig ser alt så trist ud for hende. Men hvilken Lykke at hun har den dejlige Putte! for hun er da det mest bedårende man kan tænke sig! det var et helt Savn for os alle, da hun i Søndags drog af Sted med Junge; de tilbageblevne Børn spørger stadig efter hende -. Her i Tornehave (er det ikke et godt Navn!) står Sagerne således til, at Magisteren og Lugge rejste i Formiddags; han for en Måned – til Holland, Tyskland og Schweiz, Lugge for 10 Dage – over til Junge. Dette på Grund af en Hel Del Nervøsitet og Overanstrengelse, men hun så helt frisk og glad ud, da hun i Morges drog af Sted, så det vil nok hjælpe. Derovre mærker hun også mindre til Savnet af Magisteren – når hun kommer tilbage vil det nok mærkes hårdt. Men så har jeg jo overtaget Hus- og Haveførelsen fra nu af og til Lugges Sommerferie; jeg er meget glad over
 3) på den Måde at kunne yde nogen Gengældelse for al den Glæde jeg har af mit Ophold her på dette herlige Sted og hos de to elskelige Mennesker. Haven er ganske ubeskrivelig dejlig! De har længe haft – og har endnu – en Havemand gående, så der ser snart ganske velplejet ud overalt, de brede Havegange pynter også meget, ligeledes er der lavet en rigtig Indgang fra Markstien, Buskene er flettet sammen til en Port, gennem hvilken man går ind på en bred og komfortabel Havegang, som går direkte op til Gården – forbi det lille gamle Havehus. Fra dette udgår en anden Gang – tværs igennem hele Haven – der var vist en Grøft før! Desuden går der en bred Gang langs med Marken (med Stien); der er fældet et enkelt Træ, så Vejen går snorlige, og fra den har man jo hele Tiden en prægtig Udsigt ned over hele Haven op til Hovedbygningen; det vældige Kirsebærtræ foran denne er også fældet, hvilket giver en dejlig fri Udsigt fra Stuerne – men det var måske gjort, før Du rejste. Magisteren er mageløs flink til at få alting gjort; nu har han – selv – lavet en dejlig stor Mistbænk – 4 store Rammer, som han selv har kittet Ruder i. Meloner er plantet, nu skal jeg altså passe dem. Desuden har de anskaffet et pragtfuldt Sæt hvide Havemøbler, samme Slags om dem i Rådhushaven; de står på Terassen som danner Forhaven – og der sidder vi ofte om Aftenen. Endvidere har han købt en Hængekøje – til Lugge at hvile sig i; den er anbragt nede på Tørrepladsen under Frugttræerne – halvt i Sol og halvt i Skygge; deres gamle, store Tegnebord har han slået i Jorden ved Siden af Højen – og der er nu et fuldkommen idyllisk Opholdssted. Jeg skal siden have Symaskin[en] derned – skal sy Kadettøj til Adam til Pinse og en Bluse til mig selv. – Endelig er der jo lagt Kartofler –Ærter – Bønner – Radiser – Kål o s v o s v – alt hvad der skal være i en velindrettet Have – og alt trives og gror så det er en Lyst. Her bliver vist en Himlens Velsignelse af alle Sorter Frugt, Stikkelsbærrene er allerede så store, at alle Tænder med Ret løber i Vand. 
 For Børnene er Stedet her jo et helt Paradis – de trives og blomstrer som alt andet i Haven – og dér er de fra Morgen til Aften – søde og solbrændte og glade alle 4. Sjums er snart ligeså kvik som de andre; i Søndags rejste Josefine (ikke Terese!) med dem begge til Hellerup, hvor de sammen med Alfred skulde besøge Abrahamserne; de havde været så søde og artige – og gjort stor Lykke. Det var uendelig morsomt at hente dem på Banegården ved ½7 Toget om Aftenen – de var rødglødende, sveddryppende, strålende glade af al Dagens Fornøjelse. Alfred skrev næste Dag, at de havde været forfærdelig søde og var bleven meget beundret. – Josefine er et lille Pragtexemplar til at passe dem alle; i Morges da vore kære Magisterfolk var rejst, gik jeg ned på Græsplænen til dem og fik iscenesat nogle stormende Lege, hvorved vi alle 6 morede os lige meget – Sjums og Adam gik splitternøgne en halv Times Tid – alle var barbenede og vi tumlede og sprang og legede så det var en Lyst – lige til vi alle var halvstegt og helt møre – men svært oplivede. Den anden Pige er jo noget mut og mere besværlig – meget uopdragen. Hun sagde op i Morges da Lugge sagde Farvel – til 1ste Juli. Vi er temmelig tilfredse dermed, hun har Tilbud fra sin gamle Alma, som meget gerne vil hertil igen. Nu skriver Lugge til hende. Heldigvis har det imidlertid virket blødgørende på Anna, at hun fik sagt op – jeg synes hun er noget flov (vi lo nemlig alle, da hun kom med sin Meddelelse, som hun vel nok havde troet skulde knuse os. 
 Efter Pinse skal jeg skrive igen. Tusinde Hilsner!
 Din Astrid.</t>
   </si>
   <si>
-    <t>1908-06-15</t>
-[...11 lines deleted...]
-Johannes Nicolaus Brønsted
+    <t>1908-05-07</t>
+  </si>
+  <si>
+    <t>Kerteminde</t>
+  </si>
+  <si>
+    <t>Boston
+244 Columbia Road</t>
+  </si>
+  <si>
+    <t>Laura Balslev
 Louise Brønsted
 Adam Goldschmidt
 Alfred Goldschmidt
 Ina  Goldschmidt
-Johanne Goldschmidt
 Amanda Heinesen
-Olga -, Hushjælp hos Brønsted
+Grethe Jungstedt
+Adolph Larsen
+Alhed Larsen
+Johanne Christine Larsen
 Christine  Mackie
-Andreas Roos</t>
-[...19 lines deleted...]
-    <t>https://fynboerne.ktdk.dk/d/jb4D</t>
+Ellen  Sawyer
+Harris Sawyer
+Cid Smedberg
+Christine Swane
+Erik Warberg Larsen</t>
+  </si>
+  <si>
+    <t>Astrid Warberg-Goldschmidt indledte et forhold til Cid, mens hun var gift med Alfred Goldschmidt. Det vides ikke, hvad Cids familie hed. 
+Warberg-familien kendte flere, der hed Peter, så det kan ikke afgøres, hvem den omtalte var. 
+De omtalte fotografier fandtes ikke sammen med brevet. 
+Chr. Branner var muligvis et medlem af Thora Branners mands familie (Thora var Alhed Larsens søster).</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, Astrid W-G til Laura Warberg, 1908-05-07, 2424</t>
+  </si>
+  <si>
+    <t>Det glæder Astrid, at Laura Warberg er kommet godt frem til USA. 
+Astrid har haft en dejlig rejse til Sverige. Hun er spændt på at høre, hvad moderen mener om hendes forhold til Cid. Hun sender fotos fra Dalarne. 
+Astrid har tilstået overfor Alfred, at hun er kæreste med Cid. Hans familie har taget godt imod hende. 
+Børnene tog godt imod Astrid, da hun kom hjem. 
+Johanne/Junge har ingen pige i huset, og Adolf/Agraren slider i det.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/NjCc</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Laura Warberg
-(/o Mr. Sawyer)
-244 Columbia road 
+244 Columbiaroad
 Dorchester
 Boston
-Mass.
+(Mass.)
 U.S.A.
-[Adressen er overstreget]
-[...8 lines deleted...]
-[Poststempler]
+[Ukendt har noteret på forsiden:] ”Kerteminde 7/5 – 1908”
 [I brevet:]
-Tornehave pr. Birkerød 15/Juni 1908.
-[...6 lines deleted...]
-Og Mor – skønt jeg ikke har skrevet om det i Dag – så må Du dog tro, at vi her er ganske opfyldt af Dine Sager, og Lugge og jeg har snakket meget derom. Vi nærer det lille private Håb, at Du rejser tilbage med Mornine – herhjemme er mange Arme åbne til at modtage Dig! Ja, gid Du dog brød overtvært og rejste hjem – og væk fra det ækle Amerika, som dog er og bliver en jammerlig Opdagelse for os! Tusinde kærlige Hilsner fra Din Putte.</t>
+Kerteminde 7/5 – 08.
+Kære Mor! Rigtignok ved jeg ikke, om det er min lovbefalede Skrivedag i Dag – men nu sover Børnene – Middagsopvadskningen er tilendebragt både hist og her – dvs - både hos Junge, hvor jeg har vadsked og hos Uglen, hvor jeg kan lave – do – Totoget kom i dette Øjeblik, så man er i behagelig god Tid – den jeg da vil benytte til lidt Skriveri; vi har allerede fået tre interessante Breve fra Dig – to til Be og 1 til Mornine – og et er nok undervejs til mig – via Birkerød, hvor Mornine endnu er, medens hendes Brev kom hertil (i går d 5de), vi sender det i Dag sammen med vores egne. Vi er alle så glade over, at den ækle Rejse nu er overstået – og at Du er lykkelig i Havn hos den søde Ellefamilie. Herovre har vi det meget godt – men længes alle ubeskriveligt efter lidt Bedring i Vejret – Kulde og ufremkommeligt Føre har vi haft nu i lange Tider; det er så så kedeligt og så besværligt – navnlig m.H.t. Ungerne. Men blot man har Kræfter og godt Humør, så er det hele jo ingen Sag. Jeg kom Hjem i Lørdags 2den Maj [”2den Maj” indsat over linjen] – fra min dejlige Rejse, som virkelig har gjort Underværker – jeg er så frisk og stærk som ikke i lange Tider – og mere glad end jeg har været i mange År. For Resten er jeg noget spændt på at se, hvad Du har sagt til mit Brev fra Dalarne – om Du blev meget overrasket – og da i hvilken Retning? men jeg tænker bestemt at høre fra Dig desangående; egentlig nærer jeg ikke megen Tvivl om, at Du vil billige Foretagendet; Du har jo selv set Cid, og har vist også tænkt Dig Muligheden af, at han og jeg passede for hinanden. Og hvad angår mit tidligere Livs Ubestandighed – ja, så tænker jeg nok, at den betegner et tilbagelagt Stadium. Jo mere man har prøvet, jo større bliver jo også ens Kompetence til at afgøre, om det nye er godt. Og her råder sandelig ingen Tvivl. Jeg sender Dig vedlagt nogle Billeder, som Cid tog deroppe. Den unge Pige er Datteren i Gården, hun lånte mig sin Dragt; vi er taget i Gården, hvor jeg boede; Jeg synes, de er både nydelige og morsomme; synes Du ikke, at jeg ligner Dig forbavsende på Billedet med Svalegangen?
+Jeg havde en udmærket Hjemrejse – (havde imidlertid skreven og tilstået alt for Alfred – mHt, hvor jeg var, da han nemlig i Påsken havde ytret Tvivl til Be om at jeg var hos Peter, som vi først havde sagt.) Cids Mor tog imod mig på Banegården i Malmø, førte mig til en Kafé og bespiste mig kongeligt medens jeg uafbrudt fortalte om alt deroppefra. Hele hans Familie synes at være mig venlig stemt og holder åbenbart af mig. En Søster sendte mig en henrivende Bluse til Fødselsdagen – og Moren gav mig et Sølvarmbånd, da jeg rejste fra Malmø. 
+Nå, jeg havde kun en lille Times Ophold – tog så med 9 Færgen – og nåede rigelig ½ 1 Toget i Kjøbenhavn. De søde Unger blev begge meget glade over at se mig – men var jo forøvrigt gnavne og skrøbelige endnu efter Influenzaen. Amanda gled samme Aften – og nemt er det ingenlunde for mig at passe dem, men ved Hjælp af de erhvervede Kæmpekræfter går det jo dog. 
+Vi rejser til Birkerød den 15de ds, og der har Lugge fæstet en 15 Års Pige til mig, så det bliver jo storartet; jeg skal også sy en Masse i Sommer. Det går ret godt for Junge uden Pige – Karl har de jo heller ikke – og hyggeligere er det i alle Tilfælde. Agraren slider forfærdeligt og er mager – men begge i godt Humør og det er jo Hovedsagen. Tænk hvilken Sorg med Chr. Branners Død, vi har været så betagede derover. At Rimses Mor døde pludselig af Hjerteslag ved Du vel også. 
+Nu må Ungerne straks være der, så skal jeg hen at bespise dem. Derfor mange Hilsner fra os alle her – til Jer alle fra Din
+Putte</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -680,51 +680,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/3BSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uBiw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M6n4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NjCc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pfji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jb4D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/3BSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uBiw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jb4D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M6n4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pfji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NjCc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M8"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
@@ -847,232 +847,232 @@
       </c>
       <c r="I3" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J3" s="5" t="s">
         <v>30</v>
       </c>
       <c r="K3" s="5" t="s">
         <v>31</v>
       </c>
       <c r="L3" s="6" t="s">
         <v>32</v>
       </c>
       <c r="M3" s="5" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E4" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="D4" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F4" s="5" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="G4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H4" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="I4" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="J4" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="K4" s="5" t="s">
         <v>39</v>
       </c>
-      <c r="I4" s="5" t="s">
+      <c r="L4" s="6" t="s">
         <v>40</v>
       </c>
-      <c r="J4" s="5" t="s">
+      <c r="M4" s="5" t="s">
         <v>41</v>
-      </c>
-[...7 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>25</v>
+        <v>43</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>16</v>
+        <v>44</v>
       </c>
       <c r="E5" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="F5" s="5" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H5" s="5" t="s">
         <v>47</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>48</v>
       </c>
       <c r="J5" s="5" t="s">
         <v>49</v>
       </c>
       <c r="K5" s="5" t="s">
         <v>50</v>
       </c>
       <c r="L5" s="6" t="s">
         <v>51</v>
       </c>
       <c r="M5" s="5" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
         <v>53</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>25</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>54</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>55</v>
+        <v>27</v>
       </c>
       <c r="G6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H6" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="I6" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="I6" s="5" t="s">
+      <c r="J6" s="5" t="s">
         <v>57</v>
       </c>
-      <c r="J6" s="5" t="s">
+      <c r="K6" s="5" t="s">
         <v>58</v>
       </c>
-      <c r="K6" s="5" t="s">
+      <c r="L6" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="L6" s="6" t="s">
+      <c r="M6" s="5" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>25</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>63</v>
+        <v>35</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H7" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="J7" s="5" t="s">
         <v>64</v>
       </c>
-      <c r="I7" s="5" t="s">
+      <c r="K7" s="5" t="s">
         <v>65</v>
       </c>
-      <c r="J7" s="5" t="s">
+      <c r="L7" s="6" t="s">
         <v>66</v>
       </c>
-      <c r="K7" s="5" t="s">
+      <c r="M7" s="5" t="s">
         <v>67</v>
-      </c>
-[...4 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>25</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>27</v>
+        <v>70</v>
       </c>
       <c r="G8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H8" s="5" t="s">
         <v>71</v>
       </c>
       <c r="I8" s="5" t="s">
         <v>72</v>
       </c>
       <c r="J8" s="5" t="s">
         <v>73</v>
       </c>
       <c r="K8" s="5" t="s">
         <v>74</v>
       </c>
       <c r="L8" s="6" t="s">
         <v>75</v>
       </c>
       <c r="M8" s="5" t="s">
         <v>76</v>
       </c>
     </row>