--- v2 (2026-08-06)
+++ v3 (2026-10-17)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2219" uniqueCount="1462" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2299" uniqueCount="1517" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -70,51 +70,51 @@
   </si>
   <si>
     <t>Brev</t>
   </si>
   <si>
     <t>Vilhelmine  Larsen</t>
   </si>
   <si>
     <t>Johannes Larsen</t>
   </si>
   <si>
     <t>Kerteminde</t>
   </si>
   <si>
     <t>København</t>
   </si>
   <si>
     <t>Kammerherrensvej 62 </t>
   </si>
   <si>
     <t>Frøken Bendal
 Sofie Bless
 Ane Marie Christiansdatter
 Margrethe  Eckardt
 Frederik Falkenstjerne
-J.C. Hostrup
+Jens Christian Hostrup
 Cathrine Larsen
 Jeppe Andreas Larsen
 Vilhelm Larsen
 Niels Mollerup
 Hans Poulsen
 Kristian Zahrtmann</t>
   </si>
   <si>
     <t>Hamborgerthe består af sennepsblade, koriander, vinsyre og manna. Virker afførende. (Salmonsen store illustrerede Konversationsleksikon, Kjøbenhavn 1894)
 Det er farbor Jacob (Larsen), der arbejder og bor på godset Birkelse. Vi ved fra et brev fra d. 29.4 1885, at der er lavet en aftale om rekreation for faster Thrine.</t>
   </si>
   <si>
     <t>Det Kongelige Bibliotek</t>
   </si>
   <si>
     <t>Johannes Larsen har problemer med sin mave og hans mor prøver at hjælpe ham, så godt hun kan, på afstand. Hun opfordrer ham til at tale med sin lærer eller sin gode ven, da det virker som om han også har nogle følelsesmæssige problemer.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/8lV5</t>
   </si>
   <si>
     <t>Kjerteminde den 2 Mai 1885
 Kjære Johannes!
 Gud ske Lov at det er lidt bedre med Dig, du maa endelig tage noget amerikansk Olie eller Hamborgerthe og det lidt snart det er meget rimeligt at du trænger til noget af den Slags tal med Frøken Bendal om det og holder du ikke af det saa kan jeg skrive til hende det kan du nu lade mig vide hvad du synes saa vil jeg straks skrive til hende eller mon du ikke har [Drev?] Johannes – du maa endelig vedblivende fortælle mig om dit Befindende, Farmor har strikken 2 Par nye Strømper til Dig skal vi sende dem afsted straks eller vil Du vente til Du sender Vask hjem og det gør du vel snart? Det har da været en dejlig Tour du der gik min lille Ven, forærede du saa ikke Frøken Bendal nogle af Blomsterne gik du alene – nu i Morgen skal du jo saa ud at høre Falkenstjerne for at høre Hostrup ja det er saa dejligt for mig at vide hvor jeg skal tænke paa Dig – Gud Fader give dig Velsignelse – Gudstjenesten
 Faster Thrine rejser iaften til Birkelse for saa at blive derovre et Paar Maaneder om det saa maa hjælpe paa hendes Kræfter. – Vi ere alle raske men jeg har saa travlt med at sige de nye Piger tilrette at jeg ikke faar meget andet gjort i disse Dage Sophie Bles er her idag at hjælpe Margrethe med en Kjole, hun har saa travlt for hendes Broder skal have Bryllup paa Onsdag og aaben sit nye Udsalg paa Torsdag det bliver en stor Forandring for hans Moder naar han nu flytter til den anden Ende gid det maa gaa ham vel han har været en god Søn imod sin Moder og vil vel nok vedblive dermed
@@ -435,51 +435,51 @@
 Tak for Dit lange og interessante Brev! Jeg synes meget godt om den Maade, Du har ordnet Brevskriveriet paa kun vil jeg bemærke, at Du endelig ikke maa blive ængstelig, dersom det en Gang skulle gaa en Dag hen. – Jeg har en hel Del at fortælle om denne Gang, men jeg er saa optaget at jeg med Nød og næppe [tilføjet over ordet: ?] kan naa at skrive et Brev, endsige skrive det pænt. I Aften (Mandag) skal jeg med Onkel Lud i Kunstforeningen til Soirée; først Koncert, saa Fællesspisning og mulig Dans til sidst.
 Tirsdag.
 Nu har jeg været til ovennævnte Svir! – Jeg kom hjem Kl. 4½ og maatte pænt op til sædvanlig Tid, saa hvis dette Brev er noget mat i Sokkerne, saa er det, fordi jeg ogsaa er det. – Jeg morede mig ellers aldeles kolossalt; Kl. 7½ drog jeg af i Drosche sammen med Frk. Jørgensen, iklædt min blegrøde; af extraordinære Prydelser havde jeg blegrøde Vinterasters paa Brystet og en blegrød Fjervifte i et Silkebaand om Livet. – der var en hel Del jeg kendte bl.a. P. Hansen og Marie, - de havde i Festens Anledning meldt sig ind i Foreningen. Endvidere Wiegeland, Cilius Andersen, Wentegodt [tilføjet over ordet:?] og 5-6 Arkitekter, jeg kender fra Jørgensens; - den lille Italiener der gjorde saa [udstreget: I] meget Stads af mig paa Karnevallet, var der ogsaa, [tilføjet i margen: Louis Jensen] baade han og hans Kone kunde kende mig og sagde [overstregede ord] at de forrige Aar havde fornyet Bekendtskabet med mig gennem Busten paa Udstillingen. – Konserten var glimrende, den varede til ca. 10½, saa Fællesspisning med varm Steg og koldt Bord, derefter Dans saa det klaldede efter til Kl c. 4 i en dejlig Sal med bonet [tilføjet over ordet: ?] Parquetgulv. [tilføjet over ordet: ?] Da Dansen holdt op, var vi c. en Snes Mennesker tilbage ( Bendix Frk. Tuxen Christensen og hans Kone (Onkel Luds fine Venner) Thorvald Niss, Jørgensens [overstreget: med a] kort sagt alle dem jeg kendte) disse inviterede Niss(Formanden) til Smørrebrød og Sild; et Bord blev dækket i en Fart og Silden blev nydt i stor Gemytlighed. – Niss er en prægtig en, han og jeg blev fine Venner [overstreget: jeg] indledede Bekendtskabet; idet jeg uden videre inklinerede for ham! – 
 Nu maa jeg til noget andet! – Jeg er bedt til stort Bal hos Esthers d. 15de (i Dag om 14 Dage; Grosserer Hansen og Frue har paa trykt Kort udbedt sig Æren af mit behagelige Selskab! – Hvad mon jeg skal iføres; jeg maa vist være temmelig flot! Mon min lyserøde Tulls ikke kan blive køn, naar der kommer nyt Overtræk; muligvis kan jeg bruge mit Silkeliv, naar det bliver bukket lidt ned i Halsen; dette bliver vist nok billigere end en helt ny; Caspersens i Kvæsthusgade har ellers foreslaaet mig hvid Raasilke à 1.20 Øre Al. – Nu maa Du endelig strax skrive Din Mening om alt dette, og den Tulls maa jeg vel saa have sendt strax; [overstreget: har]kan jeg ikke faa et hvidt Skørt til sendt det jeg har lader jeg vadske.
 Jeg er ked af at dette Brev er saa jasket, men det kunde ikke blive anderledes. I Søndags var jeg forfærdelig optaget; først paa Badeanstalt, saa en lang Visit af M. Sperling, der vilde have mig med hjem, derefter Visit af Brandt, derefter til Middag hos Caspersen i Kvæsthus og tilsidst i Aftenselskab hos Marie og P. Hansen 
 I forrige Uge var jeg til ungt Selskab hos Benzons, meget morsomt.
 Nu maa Brevet af Sted 1000 Hilsner
 Alhed
 Undskyld Skriften
 !!!</t>
   </si>
   <si>
     <t>1891-10</t>
   </si>
   <si>
     <t>Johanne Christine Brandstrup
 Lauritz  Brandstrup
 Julie Brandt
 - Feilberg
 Marianne Høst
 - Kallesen
 Johanne Christine Larsen
 - Laudrup
 Christine  Mackie
 Johanne Oppermann
-- Schmiegelow
+Ernst Schmiegelow
 Ditlev Schroll
 Albrecht  Warberg
 Johannes Wilhjelm</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2183</t>
   </si>
   <si>
     <t>Alhed Larsen skal brændes i næsen for anden gang. Første gang var hun nervøs, men det var ikke slemt.
 Hun har fået besked om to værelser, hun kan leje, og vælger nok det sydvendte. Fru Laudrup vil prøve at finde flere møbler, men Alhed vil gerne have sin kommode tilsendt. 
 Alhed og hendes far mødes hos bedsteforældrene, og de to går også i teatret og ud at spise sammen. 
 Alhed har talt med Frk. Oppermann om farver. 
 Christine har opgivet kontorvejen, men det er også vigtigt, at hun bliver rask. Hun kan evt. prøve med ridning og fodbade.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/aqXo</t>
   </si>
   <si>
     <t>Torsdag Morgen.
 Kæreste Moder! 
 Tak for Dine Breve! det sidste fik jeg i dette Øjeblik, netop som jeg vilde hen at begynde paa et Brev til Dig; jeg har et Kvarters Tid til overs inden jeg skal hen til Fader for at følges med ham til Schmieglow for(?) anden Gang at blive brændt i Næsen. Derom har vel Fader skreven; Jeg var lidt ængstelig, inden jeg prøvede det første Gang; i Dag gaar jeg til det med stor Anstand; det gør næsten ikke ondt, det meste man mærker til det er en meget sveden Lugt og en hvislende Lyd som naar naar spytter paa et varmt Strygejærn – Jeg har ikke skreven før, da Jeg først i Mandags Aftes fik Besked om Værelset; det bliver et dejligt stort Værelse til Solsiden, d.v.s jeg har Valget mellem det og et mod Nord, der er lidt større; men jeg gør vist bedst i at vælge det mod Syd? – Af Møbler faar jeg foreløbig kun en Chaiselong, Stole ["Stole" indsat over linjen] et temmelig stort Bord og et Stativ med Vandtøj; men det kan jo ogsaa nok gaa an, da jeg saa ["saa" udstreget] jo selv har en Del. Fru. L. vil saa bag ["bag" udstreget] efter Haanden ["Haanden" indsat over linjen] se at faa lidt skrabet sammen til mig. – Hun vilde gærne have at jeg skulde holde mig selv med Lagner, Haandklæder og Sengklæder; af dette sidste beholder jeg kun en Hovedpude, Tæppe har jeg jo herinde; – Du maa endelig faa min lille Kommode med til Højrup ved første givne Lejlighed, at der kan komme nye Lister, ej ["ej" udstreget] saa jeg kan faa den herind tillige med Sengtøjet; - jeg vil bruge den til Kamme Tøj og sligt, da jeg ikke faar nogen ordenlig Servante. - - 
 Fredag. Videre kom jeg ikke, den sang. – Hvormeget jeg end skynder mig, løber Tiden dog bestandig fra mig; særlig de Dage jeg er hos Schmieglow løber d ["løber d" udstreget] kniber det; saa kommer jeg først hjem fra Fabrikken cirka 6 1/4. I Gaar Aftes skulde jeg mødes med Fader hos de Gamle – kunde ikke slutte Brevet først, da jeg ikke havde faaet ordenlig Besked om Lampen om Morgenen. – Fader mener ikke, den skal sendes her til Byen, jeg har snakket for ham derom, men han finder det urimeligt. Hansen og Kallesen ere kun Købmænd siger han. – Bedstefader er saa rask, at han vist vil blive henrykt ved Kassens Ankomst; Fader gaar jævnlig et Svip derned og snakker med dem. – Han og jeg er for Resten meget sammen. 2 Gange har vi været i Dagmath. (den ene Gang med Brandt) en Gang i Falkoth; og en Gang i Cirkus Varieté. Bagefter gaar vi saa gærne ind i Paraplyen og spiser til Aften; I Søndagst spiste jeg til Middag hos ham paa Hotellet. Forleden Aften var jeg med ham paa Visitter hos Kapt. Fejlbergs og Willhjelms; disse sidste inviterede os til Middag paa Lørdag – og bagefter i Falketheatret til ”den skønne Helene”, som vi for Resten har set, men de har Fribilletter den Aften. – Saa kommer vi ikke til den ["n" udstreget] Gamle og spiser af Kassen, men dette er forhaabenlig ikke for sent Søndag el. Mandag. – Farverne har jeg talt med Frk. Oppermann om, Frk. Høsts havde kostet 7 fr. men dem kan man ikke faa her; hun mener, at til 6-7 Kr. kan man faa en god Æske Farver, hun har lovet at hjælpe mig at se paa dem! – 
 Naa Christine har saa opgivet Kontorvejen; ja, det fornuftigste er naturligvis, at hun foreløbig sætter alt ind paa at blive rask, saa kommer alt det andet nok af sig selv; Bedstemoder er stadig meget optaget deraf; hun mener absolut at Chr. skulde prøve nogle naturlige Raad f. Ex stærke og varme Fodbade med Salt og Bøgeaske i 2-3 Aftner i Træk, særlig naar Chr. af og til mærker Ømhed i Brystet og S ["S" udstreget] slige Symptomer. Endvidere Ridning; Doktorerne her inde anvender det ligefrem som et Middel mod Blegsot. Jeg tror, Du skulde gøre som Bedstemoder siger, hun taler med stor Kendskab til de Dele, og hun har sikkert mere Erfaring end Dr. Schroll. - - 
 Nu maa jeg slutte, Brevet skal hen. Hils Joh og sig hende Tak for Brevet, hun skal snart høre fra mig. – Du afsender vel ikke de Dele de første Dage, andet end jeg kan naa at skrive, hvis jeg kommer i Tanker om mere. Sæbe vilde jeg gærne have sendt, samt en Dug til Fabr. – En Stump Tæppe f. Ex. Klude, kunde jeg vel ikke faa sendt til mit Vindusfordybning?? – 1000 Hilsner til Eder Alle 
 Din Alhed</t>
@@ -1081,51 +1081,51 @@
 Nu skal Du faa de sidste dages Begivenheder; skønt Alhed jo kommer [”kommer” indsat over linjen] snart efter Brevet, mener vi dog, at det er bedst I faar et Brev forinden, jeg lovede det jo i Elles Brev. Jeg vil begynde lige fra Elle og jeg gik paa Posthuset om Fredagen; da vi gik paa Vesterbro, ser jeg P. Hansen stryge forbi paa sin Cycle og da Elle erklærede, hun vil hilse på ham, stikker jeg resolut i Rend og naar ham min Sandten, var det ikke godt gjort. – Da vi kom hjem var Tebordet dækket, vi skulde have spist inden ”Comitéen” ankom, hvilket vi dog ikke naaede, da Thomas kom lidt efter og dermed var Comiteen fuldtallig; eller saa fuldtallig, den kunde blive den Aften, Marie og Thora kom ikke, og Laders ser man aldrig mere, han sidder altid og hænger i sine Bøger. Men de havde været saa fornuftige at indbyde Thorvald Balslev som stedfortræder for Laders, og vi andre fik Lov [”Lov” indsat over linjen] til at give vores Besyv med, hvis vi ønskede. Elles Tænder begyndte at løbe i Vand efter Turen, da hun hørte Forhandlingerne og straks kom de med det Forslag at hun skulde tage en Retourbillet hjem hertil [”hjem” overstreget; ”hertil” indsat over linjen] fra Søndag Morgen til Mand. Morgen, Ballet deroppe skulde jo være om Lørdagen, men Elle erklærede, at hendes Dyd var større end hendes Lyst, og det var der jo ikke noget at sige til. Elle gav Chianti og vi havde en voldsom gemytlig Aften. - - - - - - - - - -
 Om Lørdagen var vi jo saa hos Langes; Chr &amp;amp; Alhed havde gjort deres Sløjfekjoler fine med noget Kniplingsstof, Christine havde liggende og jeg havde min nye, den er rigtig pæn. Vi var en voldsom Masse, kun unge. Vi legede i Haven, Saltebrød og Enkemand, det sidste ude paa Vejen; og [”og” overstreget] da vi kom ind var der tændt kulørte Lygter i en lille bitte Miniaturehavestue, de har, og Bordet ikke i Miniaturen, men i Spisestuen [”ikke i Miniaturen, men i Spisestuen” indsat over linjen] var dækket, til stående naturligvis – der var voldsom livligt, en glimrende Stemning både ved Bordet og senere ud paa Aftenen. Efter en hel Del Musik legede vi Amor kommer – o.a. og Ordsprogsleg, f. Ex Pan-a-mas-(k)and-alen, saa kan I selv tænke Jer Udførelserne, de var kostelige. Ud paa Aftenen fik vi Kaffe og Kl c. 1 skiltes Selskabet. Vi blev noget hede om Ørene ved at se, at det regnede lidt og var frygtelig koldt; vi tænkte med Gru paa et ”pjaskende” Regnvejr til Turen; det fik vi jo nu ikke men det var den frygteligste Storm, jeg endnu har været med til og en Støv uden Lige. – Jeg havde bestilt Vin hos Schalburg, som vi skulde have med til ”Laans” og havde beordret den sendt til Banegaarden, men min Forfærdelse, da Thomas kom og meldte, at der var ingen Vin! Den var jo munter og Toget skulde lige til at gaa. Til alt Held gik jeg selv ind i Garderoben for at undersøge Sagen; Konen forsikrikrede [”rik” midt i ordet overstreget] der var ingen til os, men jeg rodede uden videre hendes Pakker og Kasser igennem og saa var den der jo godt nok alligevel, og glad blev jeg. Midt under alt dette ringer det til Afang og vi styrtede jo ud og naaede lige at komme med. – Ankommen til Ballerup opsøgte vi straks Kroen, der var den uhyggeligste, jeg endnu har set; de skulde flytte næste Dag, og alt laa hulter til bulter; vi drak Kaffe og gik saa ud til Skoven, der laa en Fjerdingsvej derfra. 
 2) Om Morgenen havde P. været her med 2 Kort Frikort, der kun gjaldt samme Dag. [”Frikort”, der kun gjaldt samme Dag” indsat over linjen] til den frie Udst. den var endnu ikke aaben for Publikum, kun for Kunstnere og andre Betydeligheder f Ex Alhed og mig, saa der var næsten ingen uden os. Notabiliteterne havde været der midt paa Dagen, og gik der først efter Middag. Ude hos Thomas ser jeg paa mit ur i den Tro, den er c. 4 og saa var den over 4 ½. Det kan nok være, jeg kom af Sted i en Fart og halsede hjem, fik ikke en Gang en Antydning af Skænd, skønt de havde spist og efter at have slugt Maden halsede vi paa Udstill., hvor vi kun var en halv Times Tid, saa blev vi jaget ud, da den skulde lukkes. – Var jeg ikke virksom den Lørdag? I Tirsdags var Brandt alene ude hos Thomas, og da var han oppe og skulde udskrives en halv Time senere. – O! Christine! Jeg var ikke henne at sige Farvel til Loria; jeg gad ikke! – Torsdag Morgen rejste Brandt; jeg fulgte hende paa Banegaarden, Alh. vilde have gjort det samme, men kom lidt efter at Toget var gaaet med samt sin Violbuket. I det samme kom Thomas, hans Tog gik 9 35. Lidt efter sankedes Rigmor, Chr. Edv., Thorvald, Laders og Viggo Clausen, Marie Sp. Langerne alle for at hilse af med de 3. Vi havde Violbuketter med til dem og Brune fik den Brandt skulde have haft. Ja det er sandt, Brune mødte Alh. i Valdemgd. og stod pludselig foran mig paa Banegaarden: Brune saa ud til at være i vældig skidt Humør. – Vi gik alle sammen paa Den frie, da de var rejst, Brune fulgte os dertil og gik saa til sit Tog. – Der er meget brillant paa Den frie, et dejligt bibelsk af Joach Skvgd, flere af Eleonor. Chr.billeder af Zartm. Der er en Mængde af Gauguin, Alines Far, noget finder jeg kønt andet ubegribeligt (med rene Ord skrækkeligt) men det er min Fejl, for Alhed, P. og alle dem ere begejstrede. 
 Vi gik dertil vi var segnefærdige og var saa saa fornuftige at bede Thorv. og Marie Sp. op til Frokost. Det gør mig meget ondt at maatte meddele, at de rigtignok hjalp os med at fortære Skildpadden, men der var jo en saadan Masse at Alh. og jeg jo havde forspist os og havde ligget syge hele Paasken, hvis vi skulde have været ene om den. Der var saa meget, at vi spiste hver 3 store Portioner alle 4, og der levnedes endda saa meget, at Alh &amp;amp; jeg spiste af den til Frokost i Gaar. Du kan ikke tro, hvor det var en hyggelig Frokost! Bag efter sang Th. Agnetes Vuggevise, Vildt flyver – og Altid frejdig. Jeg accompagnerede!! – [det første ”c” i ordet overstreget] Da de gik var det Tiden at vi skulde klæde os paa, vi var nemlig bedte til Middag hos Kammerherre Bojesens Kl 5 ½ sammen med Paulsen med Søn og Svigerdatter, Inge og Mand (Bo[ulæseligt] og Broder?) og deres aldeles dejlige Unge, samt gl. Frk Baumann. Gud fri og bevare mig, som vi kedede os – forskaaner baade dig og mig for Beskrivelse, det er det galeste jeg endnu har været
 3 med til. – I Dag har jeg faaet Brevbog fra Elle, hils hende og sig Tak, jeg skal skrive baade i Morgen og i overditto. - - -
 Tænk? P. har foræret os et Frikort til den frie. Han fik 2, et til sig selv og det andet gav han os, var det dog ikke pænt af ham; altid tænker han paa os med saadan noget; han er rigtig nok flink (dette specielt i Henvendelse til Mor!) [”i Henvendelse til” indsat over linjen] –
 Naa, jeg maa videre med mine Oplevelser: Til Fredag var der arrangeret Skovtur med dem fra [et overstreget ord] Georgs Vej. Du kan tro, vi savner Dig, naar vi skal til et eller andet, for vi kan ikke komme til noget til rette Tid. Skønt vi tog den i Løb til Klampenborgbanegården kom vi først, da Toget sagtelig gled bort; P stod der og wartede, de andre stod først paa ved Nørrebro St. Men til vor Undskyldning: Toget gik for [”for” overstreget] 5 Min. før den Tid, Hønset havde sagt. Vi maatte saa vente 1 Time som vi benyttede til at stejle Læssøegade med Meddelelse om Telegrammet fra Thomasserne. De blev saa rørte over at se os, da de troede, det var et rigtigt Besøg – Saa fulgte de os til Banegaarden, hvorpaa vi droge ad Klampenborg til, hvor vi samledes med det øvrige Selskab; Franziska, hendes Søster, lille Marie, Oppermann (Clanopper) Kunstneren og Anna. Turen løb heldigt af, vi havde selv Mad med, spiste i et lille Skovløberhus, var helt ude i Raadvad, der var dejligt i Skoven, aldeles henrivende. Vi var allerede i Kbhvn Kl. 8 igen. – I Dag har jeg været med Alh. ude paa Fabrik. og da jeg kom hjem derfra blev jeg inviteret ind til Rørdams til Chokolade og havde en Blomst med derind; der var Masser af Visitter; Ca[ulæseligt] og Moths og andre, Fru Dotsch er yndig synes jeg, Frk Moth bad mig hilse dig. - -
 Fru R. er for Resten saa trist i Dag, men hun behersker sig jo altid saa mageløst alligevel.
 - Emil var her 2 Gange i Gaar. Om Efterm. havde Gangdøren været slaaet i, og han havde maattet springe over et [”et” indsat over linjen] Plankeværket [”et” i slutningen af ordet overstreget], da Køkkendøren ogsaa var lukket, og saa kom han op til Køkkendøren, hvor Md. Carlsen tog imod ham (vi var jo ikke hjemme) hun forklarede, at han var meget ”hes” og at han havde været noget gnaven. Saa var han her om Aftenen igen med samme Held. Nu gaar jeg paa Posthuset med Brevet, og derefter et lille Vip ned hos de gamle for at condolere Emil og høre hvad han vilde. Som du ser af dette Brev, har vi ikke ligget paa den lade Side, siden du rejste. Hast! Brevet maa af Sted nu.
 [Skrevet på skrå i højre side af brevet:] Læs det højt at Mor, ikke skal se Fejlene. [Indsættelse slut]
 Tak Elle for de rørende Jeg har skreven til Hvilan, at jeg ikke kom nu sammen med Elle. Jeg vilde jo gerne besøge dem i Juni et lidt længere Besøg, og begge Gange kan jeg vel ikke for Pengene, der gaar jo da nogle til saadan en Rejse! – 
 [Indsat øverst på s. 1; på hovedet:]
 og lang, rigtig morsomt og hyggeligt - - - - -
 Hilsen fra Christine, at hun er voldsom lyksalig over Claveret. – I Søndags havde både Lud, [ulæseligt] og Pehrs været her uden at træffe os hjemme; kedeligt. –
 Tusind Hilsner til alle fra Chr. Alhed og Junge.</t>
   </si>
   <si>
     <t>1893-9</t>
   </si>
   <si>
     <t>Thorvald Balslev
 Emil Brandstrup
 Ludvig Brandstrup, billedhugger
 Julie Brandt
 Thomas Bredsdorff
-- Carlsen
+- Carlsen, Madam
 - Guldbrandsen
 Arnold Emil Krog
 Bodil Lange
 Thora Lange
 Christine  Mackie
 Morten Pontoppidan
 Fanny Schaffalitzky de Muckadell
 Maria von Sperling. g. Balslev</t>
   </si>
   <si>
     <t>Brevet stammer formodentlig fra perioden, hvor Alhed Larsen boede sammen med søsteren Christine i Waldemarsgade i København. 
 Man må formode, at "Læssøegaderne" er de personer, som sammen med Thorvald Balslev boede i Læssøegade - formodentlig i et pensionat. 
 Det vides ikke, hvad en "Carsenjo Koncert" er, og om der er læst rigtigt.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB2096</t>
   </si>
   <si>
     <t>Der er skarlagensfeber i omløb, og Alhed ønsker - hvis hun skal smittes - at blive syg nu, så hun kan blive udskrevet før jul. 
 Alhed takker for sækken med madvarer. Kommer anden snart?
 Alhed og co. har haft besøg, og de har været til koncert. Om aftenen skal de til foredrag. 
 Krog har set på Alheds malerier. 
 Komtessen kommer ikke på besøg. Hun er nok bange for smitte.</t>
   </si>
   <si>
@@ -1606,51 +1606,51 @@
   </si>
   <si>
     <t>13de Marts
 Piazza Donatello 10
 Kæreste Mor!
 Mange Tak for Dit sidste lange Brev, som jeg blev vældig glad ved. Det var jo en sørgelig Meddelelse med Muntermand og jeg skrev vist netop noget om ham i Faders Brev. Jeg gad vide, om I saa var paa Glorup, jeg sendte Brevet dertil, da du havde skrevet det i Dit forrige Brev. - - For en Timestid siden tog Lud og Berta af Sted paa en lille Rejse til Genua; de skulle der mødes med B’s Far og Søster Emma og rimeligvis være der sammen med dem nogle Dage. Saa tager ”Fader Bernhardt” til Monte Carlo en 3-4 Uger og Emma kommer med herned. Berta var henrykt naturligvis. – I Aftes fulgte vi Ring paa Banegaarden; han kommer vist desværre ikke gennem Odense alligevel, han havde ellers lovet at gaa op og hilse Christine fra mig, det havde ellers [overstreget: ellers] været forfærdelig morsomt. – Ring vil jeg savne umaadelig meget, vi spiste Frokost sammen hver Dag, han malede ogsaa paa Ufficierne. – Min Cape mangler jeg desværre ikke saa lidt paa endnu, det er et sent Stykke Arbejde. Nu skal jeg hænge vældig i disse Dage, mens de andre ere borte. – Nu lader det for alvor til, at Foraaret staar for Døren, Vejret er meget omskifteligt, men af og til have vi en dejlig Foraarsdag og vi plukke hver Dag en halv Snes Violer inde i Haven. – Naar det bliver rigtig smukt Vejr, vilde jeg gærne være færdig med min Cape. Lut mener ganske vist, at jeg lærer saa meget af det, at jeg strax skulde tage fat paa en til, men det tror jeg da ikke, jeg kan bekvemme mig til, jeg maa vist ud at lave nogle Afskedsbilleder. – Baade Konsulens og Baccis ville have mig op mens jeg er alene, men jeg har sagt nej Tak; jeg vil være flittig og skal desuden passe et Lerarbejde af Luds. Og kun spise og sove deroppe vil jeg dog ikke, naar jeg ellers skal være nede i Byen hele Dagen. - - I Aften skal jeg dog derop, det er Helligdag i Morgen [tilføjet over linjen: i Morgen] og vi skulle ned i "Cascelunerne" [det andet "c" i ordet tilføjet over linjen] at se Prinserevy, ogsaa Zioen Fru Pelle og Beckett. Det er ikke umuligt, at jeg kan komme til at rejse hjem sammen med Becket, han rejser rimeligvis sidst i April; vi talte om det i Gaar, han vil ogsaa gærne have Selskab. - - Han var her i Aftes til en lille Afskedsmiddag for Ring: udmærket Suppe, Æggekage, Lammesteg [overstreget: steg] Kotteletter med Kompot, Ost og Frugt. Vi havde - - - her kom Fru Bacci, nu kan jeg ikke huske hvad jeg begyndte paa. Det sinkede [tilføjet over linjen: sinkede] mig for Resten, nu kan jeg desværre ikke naa at faa Brevet af Sted, saa bliver det nok først i Overmorgen.
 Næste Dag. Jeg er kommen tidlig hjem, jeg kunde se, det kunde lade sig gøre at naa at faa Brevet af Sted i Dag, og saa syntes jeg det var en Skam ikke at gøre det. – Der er omtrent en Time, der kan da naas en Del i den Tid. – Revyen var for Resten sjov; det blev mod al Forventning straalende Vejr, saa det hele tog sig brillant ud. De italienske Militær er nu meget smukke, deres Dragter meget smagfuldere end vore. Der er et lille morsomt, kaldet ”Berseilli creme” [spørgsmålstegn over begge ord]; deres Dragter ere meget fixe, særlig deres Hatte [tegning] der sidde strærkt paa ”Snur” og ere prydede med en mægtig Dusk Hanefjer. De ere vældig raske og kvikke og uddannes særlig til Løb. – Efter ”Revista”en gik vi lidt længere ud, hvor der slet ingen Mennesker var, for at opsøge os et rart Sted at spise Frokost paa. (”Kasjinerne”(udtales således) er et Slags Langelinie for Florentinerne; de strække sig langs Arnoen et Stykke udenfor Byen. Der er hver Eftermiddag Promenade af alle de fine Florentinere, mange i pragtfulde Ekvipager, samt Musik paa en stor aaben Plads. Længere ude er der fuldstændig landligt og henrivende smukt. Der er lange Alleer, Strækninger af Skov, og dejlige Enge.) Vi fandt et herligt Sted til Frokosten, en lille solbeskinnet Eng, der var saa fuld af smaa Krokus, at det lignede et Tæppe, aldeles som naar Skovbunden hjemme er fuld af Anemoner, kun at Tæppet her var lyseblaat! Det var et bedaarende Syn. Jeg plukkede naturligvis en Masse og besluttede at sende en Hattefuld hjem; men jeg kan se, de ere altfor sarte, sender her en Prøve. Er den ikke henrivende. efter [overstreget: efter] Frokosten, som [overstreget: som] var udmærket, Fru B. førte Kød og Vin og Fru Pelle og jeg Sardiner Brød og Kager. – Hvor vi nød Tilværelsen derude, Solen skinnede, Fuglene sang og alting duftede af Foraar. Vi lærte dem at lege Enke, det morede dem kosteligt, Majoren (der er bleven Oberst) er en gammel Knop til at løbe, han og jeg var sammen hele Tiden, vi opnaaede ”Sølvbryllup” mens alle de andre skiftedes til at være Enke. Pigen Erminia er storartet paa en saadan Tur, hun bliver et andet Menneske, naar hun kommer ud hvor der rigtig er landligt, helt vild af Henrykkelse. Saadan var hun ogsaa oppe i Acone. Hun og jeg havde spillet ”berde”, en Slags Filipine, der bestaar i at man stadig skal bære en lille grøn Gren hos sig, som man kan tage frem, naar den anden siger ”verde fruori” (= ”frem med den grønne”). Hun kom ind og skulde overrumple mig i Morges paa Sengen, men jeg halede den triumferende frem fra Hovedgærdet. [overstregede ord] – Lud og Ring snød med den Aften, de skulde lave. De gav den i Stedet inde i Byen, det var om Aftenen paa Faders Fødselsdag. Om Eftermiddagen havde vi været ude alle 4 at se en Majolikafabrik. Der opdagede vi et kønt Krus, men det var temmelig dyrt, 6 Lire, saa købte vi det i Forening og besluttede at kaste Lod om det. Det gjorde vi, da vi kom ind paa Restaurationen og jeg blev den heldige, der fik den lille Seddel, hvorpaa der stod ”Krus”. Jeg var henrykt og indviede det strax, saa Faders Skaal blev drukket standsmæssigt af den mægtige Pokal. Lud holdt en lille Tale. - - - Jeg skrev til Frk. Sperlings Fødselsdag og sendte hende de første Anemoner jeg har funden. – Du maa endelig hilse Tat Mimi mange Gange for hendes lange morsomme Brev. - -
 Have I Vinter E [udstreget: E] endnu? Jeg glæder mig saa forfædelig til at faa to Gange Foraar i Aar. Du ved ikke, hvor jeg nyder Tilværelsen i disse Dage meget, meget mere end i Fjor ved denne Tid. Den Gang var jeg saa tit gnaven og følte mig ensom og trist, i Aar nyder jeg det fuldt ud; og i Løbet af en 8 til 14 Dage bliver det hele jo endda meget smukkere, naar Mandeltræerne begynde at blomstre osv. – 
 _ Nu maa jeg desværre slutte, jeg venter mig næsten en lille overhaling over dette og de sidste korte Breve, samt at Du har ventet dette et Par Dage, men her har været saa meget Uro de sidste Dage. – Pengesagerne maa jeg vente med til næste Gang,nu [overstreget: nu] – Naa jeg maa slutte nu. 1000 kærlige Hilsner! Jeg kan ikke naa at læse igennem. – 
 Be
 14de Marts – 1895.</t>
   </si>
   <si>
     <t>1896-03-06</t>
   </si>
   <si>
     <t>Albrecht  Warberg</t>
   </si>
   <si>
     <t>Vesterbrogade 126, 1620 V</t>
   </si>
   <si>
     <t>Thorvald Balslev
 Berta Brandstrup
 Ludvig Brandstrup, billedhugger
-- Carlsen
+- Carlsen, Madam
 Christian Kampmann
 Conrad Warberg
 Else Warberg
 Andreas Peter Weis</t>
   </si>
   <si>
     <t>Café Guldkuren var "Hotel D'Angleterres nye Restauration" i følge Carl Muusmann i bogen "Halvfemsernes glade København".
 "Ungdomsleg" er et skuespil i 4 akter af Frederik Leth Hansen. Det blev vist på Dagmarteatret i marts 1896.
 Thorvald er muligvis Thorvald Balslev, som på dette tidspunkt var forlovet med Alheds søster Johanne.</t>
   </si>
   <si>
     <t>Alhed sender fødselsdagshilsen til sin far. Hun er ved at male Kampmanns dreng. Ses en del med Berta. Har bedt Weis om at give Thorvald en forstanderstilling.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/6NfH</t>
   </si>
   <si>
     <t>Kære Fader!
 Maa jeg herved sende Dig min hjærteligste Lykønskning til Din Fødselsdag i Morgen! – Jeg kommer lige henne fra Kampmanns, hvor jeg hver Dag maler på Drengen. Det er en vældig sød Unge, men jeg kan endnu slet ikke sige, om det vil lykkes for mig med Maleriet; i Dag fik jeg for Resten en hel Del gjort ved det, men nemt er det sandelig ikke, han sidder ikke stille en Minut. – Jeg kommer der gærne ved 9 Tiden og spiser saa Frokost med dem Kl. 11, naar Manden kommer hjem; vi drikke alle tre hver Dag en Snaps med Angustura, det er udmærket. Det er elskværdige og livlige Folk begge to. – Madam Persen ser jeg en hel Del til. I Gaar var vi sammen inde i [overstreget: Ak] Bibliotheket paa Charlottenborg og bagefter i Guldkuren. I Dag skulle vi igen mødes derinde og saa skal jeg hjem at spise til Middag med hende og bagefter gaa vi muligvis i Theatret til Ungdomsleg. Lud skal til Møde. - - Weis, som jeg var sammen forleden hos Madames spurgte mig om det var mig, han havde nægtet den Ansøgning, samt om han ikke kunde være mig til Tjeneste med et eller andet, - om jeg ikke havde noget at ansøge om o.s.v. – Jeg svarede, at jeg jo vidste af Erfaring, at det ikke nyttede at ansøge ham _om noget, men da jeg hørte, han havde med Seminarier at gøre, bad jeg ham betænke lille Thorvald med en god Forstanderplads, hvilket han lovede! Nu skal vi se, om han holder det. - - Madam Carlsen har gaaet heroppe og underholdt mig, mens jeg har skreven, hun er ligesaa kostelig som før. Jeg skal hilse Dig fra hende. – Vil Du hilse alle_ mange Gange fra mig, ogsaa Onkel Conne og Tante Else. – jeg skal i Morgen til Aftenselskab hos Berta, vi skulle drikke paa Din Sundhed! Din hengivne Datter Be.
 Pan sender mange Hilsner.
 Vesterbrogade 126 5 
 6/3 - 96</t>
   </si>
   <si>
     <t>1897-05-23</t>
@@ -1964,51 +1964,51 @@
   </si>
   <si>
     <t>[1892 oktober til foråret 1893 Junge til Laura Warberg s1-s4 BB0423]
 Kære Mor
 Jeg har det stadig godt. 
 Det er næsten en Skam, at jeg har ladet saa lang Tid gaa hen uden at svare paa Dit lange Brev da Du jo bad om Onkel Frederiks Adr. Lugge havde faaet Dit Brev og derved gik det mig af Tanken; i Gaar var jeg oppe hos Tante Mis for at faa den og da jeg kom hjem opdagede jeg, at jeg havde glemt det. Nu i Aften skal jeg gå derom ad, når jeg gaar paa Posthuset med dette og skrive den paa. Hvis Ordstilling og sligt bliver meningsløst, maa du undskylde; du maa nemlig vide, at her er den vildeste Alarm: Gandenz øver sig paa ”Aa, Mathis” og råber hvert Øjeblik til mig om han nu ikke maa holde op. 
 Pappegøjen skriger op i de mest skrigende Toner som dens Strube kan præstere, og det vil ikke sige lidt; inde ved siden af prøver de Kjoler og debatterer; Carla skriver dansk Stil og vil læse den for mig – det summer ordentlig om Ørerne paa mig.
 Det var dejligt, det gik saa let med Elles Afrejse – jeg har nemlig læst Dit Brev til Fru Hirschsprung nede fra Hamburg, jeg synes det tegnede rigtig godt det hele. Fru H. har ligget i Sengen i disse Dage af Forkølelse, jeg er meget derinde hos dem, de er voldsom søde imod mig. 
 Jeg har været til Ossip Gabrilowitsch Koncert, det var i Tirsdags da hele Familien her var til Bryllup; her blev en mageløs Fest, da de alle kørte deres Vej efter vældigt Bulder for at komme i Stadsen; jeg gik mig en dejlig Tur ud paa Molen i det klareste Maaneskin og derefter til Koncert, han spillede hele Carneval af Schumann, en lille Pastorale af Scarlatti som jeg spiller, ligeledes ”Chason triste” ogsaa af mit Repertoire – jeg var vigtig. 
 Ved I dog, at det er skidt med Tante Mis igen; hun skal maaske opereres af Kaarsberg: det er ikke Blindtarmen, men andet Underlivsvæsen, det er gaaet med. Hun har været dybt nede de sidste Gange, jeg har været der. Skulde Du ikke skrive lidt til hende, de gjorde jo saa meget for Elle? - - 
 Jeg maa nu til lidt Forretninger; jeg har været saa fræk at købe et Pund [tegn for pund] Uldgarn til dig. Fru Neiiend. havde købt til 2 Kr. 25 Ør. for Pundet. Jeg tog et Pund til mig selv. og et til dig; det er jo uhørt billigt; det er ikke meget fint men godt at forfødde med. Jeg skal sende dig det snart, for du vil da have det? I saa Fald vilde jeg grumme gærne have sendt dem, altså 2,25 samt 4 Kr. for Elles Chokolade; den kostede 5,60, men 1,60 havde jeg til Rest fra Telegrammet, og saa hvis Du har solgt nogle Æg, skylder Æggekassen mig jo 7 Kr men derfra maa du altsaa trække Regningen paa mine brune Sko, vist 4 Kr. 50. mon det ikke cirka 8,75 tror du. Jeg har haft store Udgifter, f. Ex Normalbenk., min Gigt i Benet blev så slemt at jeg tit næppe kunde gaa; lidt har det hjulpet, men ikke meget. Hvis du ikke har gjort noget ved det blomstrede lyse Tøj behøves det ikke. At Be har faaet det røde Korset fra Tante Mis er vel snart kommen til Jeres Kundskab. Jeg kunde ikke læse Fransk hos Nonnerne; det kostede 10 kr om Mdn. og naar jeg giver 6 Kr for Musik 2 for Matematik vilde jeg jo ikke faa stort til overs til mit Tøj, Maaske jeg tager nogle tyske Timer hos Frk. Bach, min gamle tyske Lærerinde
 [Skrevet øverst på s 1:]
 Alhed kommer da op til mig en Formiddags Tid, naar hun nu kommer herind. Jeg traf Berta paa Gaden i Dag, hun mente, Be kom en af Dagene. I maa ikke sende Pengene hertil, det holder jeg ikke af – send dem til Lugge; Hvis jeg glemmer noget, kan jeg ikke gøre noget ved det, jeg kan ikke samle mine Tanker mere. – Du skrev at gamle Maren blev begravet i Tirsdags, jeg slutter deraf at hun er død! var det stille og roligt, fortæl mig lidt om det. Hører jeg snart fra Jer.
 Hils alle fra Junge.</t>
   </si>
   <si>
     <t>1899-05-14</t>
   </si>
   <si>
     <t>Edward -
 Wilhelmine Berg
 Johanne  Brandstrup
 Dudley Pray
 Harris Sawyer
 Helen Sawyer
-- Sawyer, Harris' far
+Joseph Sawyer, Harris' far
 Niels Dines Wangberg
 Albrecht  Warberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Ellen og Harris Eastman Sawyer blev gift i Boston i 1899. 
 Thingvalla var et dansk rederi stiftet af C.F. Tietgen i 1880. Det havde hovedsæde i København. Omkring 1900 var det et af de dominerende rederier, som sejlede skandinaviske udvandrede til USA. I 1898 overtog Det Forenede Dampskibs-Selskab (DFDS) rederiet og dets aktiver under navnet Scandinavian America Line (Wikipedia febr. 2026). 
 Tante kan både være Vilhelmine Berg og Johanne/Hanne Brandstrup. 
 "De": De første par år boede Ellen og Harris i hus sammen med hans søster og forældre. Moderens navn kendes ikke. 
 B: Alhed Larsen med kælenavnet Be var gravid.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1523</t>
   </si>
   <si>
     <t>Ellen Sawyer har modtaget fragtbrevet og glæder sig til, at hendes kasser kommer. Dudley Pray kan måske tage sengetæppet med fra Danmark. Ellen ved ikke, om hun og Harris Eastman Sawyer kommer til Danmark denne sommer.
 Ellen vil gerne skaffe sølvtøj til Tante. 
 Harris er optaget af sin mælkesyresag, som kan blive indbringende. Han skriver mange kontrakter, rejser meget og er heldigvis rask. Når Harris kommer hjem, skal man have normal mad i huset igen. Hans familie laver kedelig mad uden variation og smag. Forleden bad Ellen om, at de kunne få oksetunge, og de fik en skrækkelig fed en. Nu vil hun lave rabarbergrød, sildesalat og agurksalat. Amerikanerne bager brød i en blikspand; de spiser ikke forret eller skemad - kun østers kogt i mælk, hvilket er rædselsfuldt. 
 Ellen har besøgt Fætter Edward og hans familie. Hun er blevet god til at finde rundt med sporvognen og har været hos tandlægen. På hjemturen tog hun dog den forkerte forbindelse. 
 Ellen er spændt på, om Alhed/B Larsen får en pige. Hun glemte Astrid/Disens fødselsdag.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/hEmD</t>
   </si>
   <si>
@@ -2018,51 +2018,51 @@
 Om vi kommer i Sommer kan vi ikke sige inden Somren er forbi. Det beror på Geschäften, Helbredet og vore Vinterplaner. Ifald det skulde ske skal vi med Fornøjelse besørge det Sølvtøj til Tante Det er ikke Plet, gedigent Sølv, men de har ikke det Mønster, som er det almindeligste hjemme og som Tante vel også har med Rifler ned af Skaftet. Her er 4-5 forskellige Mønstre – jeg skal ved Lejlighed se at få en sådan Mønsterbog med Priser og sende hjem. – Du har nok også spurgt om Rejsen hjem afhænger af Eastmans Svineslagterihistorie, - det gør den ikke for han mener at den vil trække ud mindst ½ Aar. De vil nemlig ikke betale ham Resten ("Resten" indsat over linjen] inden de ere fuldt ud sikre på at det har hjulpet. 
 Nu er han meget optaget af sin Mælkesyre, som han er i Milwaukee for. Det er noget nyt, som skal indføres på Bryggerierne og som vil blive indbringende, hvis det viser sig at være heldigt. Han er en ivrig Forretningsmand og har en Masse Jærn i Ilden. Han udfærdiger Kontrakten i det mest snørklede, juridiske Sprog, sætter sit Navn under og sender den til dem han har i Sinde at arbejde for og hvis de synes om, hvad han foreslår dem, sætter de deres Navn under og Eastman skrider til Værket. – Imorgen kommer han hjem og min Enkestand er forbi. I Mandags rejste han til Kansas, 24 Timers Rejse fra Chicago, var der 5-6 Timer og gled derpå tilbage. - Han har været så rask hele Tiden, det lader til at han tåler det Klima bedre. – -
 Der er adskillige Fordele ved at han kommer hjem igen, bl.a. den at vi så igen får spiselig Mad i Huset. – Når han ikke er her lever de mere ”amerikansk” og det er trættende i Længden. Bl.a. køber de så ikke Brød, men laver selv, - en Slags Tvebaksdejg, som jeg ikke ret godt kan få ned til Flæsk f. Eks. Der er så lidt Variation at man bliver så led og ked af alting, - de har i Reglen kun en Slags Mad i Huset som spises indtil der ikke er mere af det, - Morgen, Middag og Aften. Jeg kom til at foreslå en Oksetunge, og så fik vi forleden et stort fedt Asen af en Tunge (den må have tilhørt en fed, gammel Tyr) – efter tre Dages Forløb er det kun med Overvindelse at jeg taler om denne Tunge. Køber vi røgede Tunger monstro? Denne Tunge smager vidt forskelligt fra dem hjemme. Nu har jeg bestilt Rhabarber til Rhabarbergrød, Schweizerost og menneskeligt Brød. Når East. kommer hjem skal jeg se at få samlet Stof til Sildesalat. Alt hvad de laver her er så ferskt at man længes efter lidt mere kradst. Jeg har også sendt Bud efter Agurker til A.Salat. De har aldrig noget surt. 
 Husholdningen er rigtig nok vidt forskellig fra den danske, - nemt er det men ikke interessant, - jo forresten undertiden er den, men jeg er vant til det nu, - efter at jeg har set dem bage Brød i en Blikspand (!!!) kan intet mere forbavse mig. De spiser aldrig hvad vi kalder ”Formad” – aldrig Suppe. Vi har kun fået en Slags ”Skemad” og det Østers kogt i Mælk, - ubeskrivelig rædselsfuldt!! Jeg glæder mig til min Kogebog! 
 I Mandags var jeg ude i Boxburry hos min nye Familie, Fætter Edwards. De har et stort Hus og jeg morede mig fortræffeligt. Jeg var bedt til Frokost og fik Hønsefrikasé med surt til, samt Øl, Oksesteg med Kartofler og Jordbær, The og Bagværk. – Efter Frokost spillede Edward en Del, hvorefter vi gik ud og var ude Resten af Dagen. Vi er Edward, Bel, Konen (jeg kender ikke hendes rigtige Navn) og deres store Hund. De har en Hønsegård og en Hane. Vi lå i Græsset og solede os og gik derefter ud for at plukke vilde Blomster, så jeg havde en hel Stak med mig hjem. 
 Jeg kan nu helt godt finde omkring alene. Afstandene ere så uendelige her så man bruger altid elektrisk Sporvogn som her er en uendelig Masser af og det gælder om at finde de rigtige. Alting går i sådan en Hast her og der er sådan en Tummel at det ikke kan nytte stort at spørge. I går var jeg til Tandlæge for at blive plumberet. Det er en gammel Ven af Harris han bor i Cambridge, 1½ Mil Timer ["Mil" overstreget; ”Timer” indsat over linjen] Rejse herfra med Sporvogn. 
 Jeg fandt godt nok derud men da jeg skulde hjem gav de mig forkert Svar på min Forespørgsel, så jeg kom i en gal Sporvogn og Pokker i Vold i en anden Ende af Byen. Jeg kom der igennem en Gade hvor Numrene gik til 1800! De plomberer fortrinligt her, meget hurtigere end hjemme og det gør så godt som ikke ondt. De betales pr Time 
 Jeg glemte totalt Disens Fødselsdag og er meget ked af det – forresten skylder hun mig Brev. – Nu begynder jeg at blive nervøs for B. – det er fælt at være så langt borte det varer sådan en Tid at få noget at vide. – men der skrives vel straks om det. Mon det virkelig skal nå at blive en Pige!
 [Skrevet i venstre margen s. 8; lodret:]
 Hilsen til alle, særlig Far og Hunden fra din Pelle</t>
   </si>
   <si>
     <t>1899-05-28</t>
   </si>
   <si>
     <t>Bellevue St.</t>
   </si>
   <si>
     <t>Frederik Brandstrup
 Trine Johans
 Alhed Larsen
 Andreas Larsen
 Christine  Mackie
 Harris Sawyer
 Helen Sawyer
-- Sawyer, Harris' far
+Joseph Sawyer, Harris' far
 Hempel Syberg
 Albrecht  Warberg</t>
   </si>
   <si>
     <t>Alhed og Johannes Larsens første søn, Andreas, blev født på Erikshaab 12. maj 1899. 
 Ellen og Harris Sawyer blev gift i Boston i begyndelsen af 1899. De boede de første år af deres samliv i et hus sammen med Harris' familie. Hans søster og forældre er omtalt i flere breve. Ialt var de syv beboere, og hvem de sidste to var vides ikke.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1519</t>
   </si>
   <si>
     <t>Ellen Sawyer ønsker tillykke med, at hendes far og mor er blevet bedsteforældre. Hun glæder sig til at se drengen og ønsker alt godt for ham og Alhed.
 Harris Eastman har det godt for tiden. Maden spiller nok en rolle. Ellen er ikke begejstret for amerikansk madlavning, og nu opponerer hun ved at lave agurkesalat, tilføje flere retter persille og koge rabarbergrød. Harris' familie finder det ekstravagant. 
 Ellens tøj er ikke kommet fra Danmark. Hun er blevet henvist til en slags agent, men der sker ikke rigtig noget. 
 Amerikanerne holder ikke pinse; kun jul og nogle patriotiske fester. Harris' far skal holde Memorial Day med "sine" soldater, og Harris vil ikke med, da der sandsynligvis bliver meget tobaksrøg. I stedet tager Ellen og Harris på en udflugt. Landet begynder ikke lige udenfor byen som i København. Der er en uendelighed af villaer uden hegn omkring haverne. Hjælp i huset er meget dyrt. I Sawyer-familien giver man en dollar og 10 cent ugentligt for vask af tøj, og det bliver ikke rent. Laura Warberg må sende sin opskrift på kemisk vask. 
 Harris skal give kemisk bistand til læderfabrikation, og kunden siger, at Harris er den dygtigste kemiker på dette område i USA.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/poDx</t>
   </si>
   <si>
     <t>Bellevue St. Maj 28 – 99
 Kære Mor!
 Jeg har været lidt forsømmelig med Breve i den senere Tid og er meget angergiven. Jeg skal imidlertid se at oprette det forsømte idag ved at skrive en lang Salve. Først må jeg gratulere dig og Far til Bedsteforældreværdigheden! Det var rigtignok dejligt at det gik så godt. Hvor han må være henrivende, den lille Dreng og hvor jeg længes efter atbare se ham. Bare han nu må blive rask og tyk og bare Alhed må komme godt fra det. - Vi ere meget stolte over at være Onkel og Tante og praler af det, når Lejlighed dertil gives. Vi ønsker nu mere end nogensinde at vi kunde komme hjem til Sommer, - Eastman tilbyder jævnligt sine Klienter at rejse over i Forretninger, men de lader ikke til at være ret begærlige efter at få ham afsted.
 Han har mere travlt end nogensinde, men, Gudskelov han er så rask i denne Tid, som han ikke har været i lange Tider. Før han rejste til Chicago var han rigtig ussel, - han havde uophørlig Mavedårlighed og hostede en hel Del hver Morgen. Men så snart han kom afsted, blev han bedre, var rask hele Tiden, mens han var væk og nu også efter at han er kommen hjem. Jeg tror, at Maden har en hel Del at sige. Han trænger til mere Afveksling og til at få Maden prepareret lidt mere kunstfærdigt.
@@ -2208,102 +2208,102 @@
   </si>
   <si>
     <t>Karen på Erikshaab -
 Minnie -
 Ludwig Beethoven
 Margrethe Bentzen
 Thora  Branner
 Edvard Clemmensson
 Jens Hammer
 Grethe Jungstedt
 Adolph Larsen
 Alhed Larsen
 Johanne Christine Larsen
 Niels Lindberg
 Felix Mendelssohn
 Augusta Mogensen
 Christian Mogensen
 Kirstine -, pige i huset hos Hempel Syberg
 - Rosendal
 Ellen  Sawyer
 Harris Sawyer
 Henry Smith, nær Erikshaab
 - Sonne
 Hempel Syberg
 Andreas Warberg, Albrechts far
-- Ward
+Mathilde Ward
 - Wilstrup</t>
   </si>
   <si>
     <t>Chemilette: Beklædningsstykke til kvinder. Chemisette: Hæklet eller broderet bærestykke til en chemise. 
 Astrid var i huset hos Alhed og Johannes Larsen, mens de ventede deres barn nummer to. Alhed havde smerter i hoften under graviditeten. 
 Det vides ikke, hvem Doktorens, Thora R og Degnens var. 
 Barnet, der skulle døbes, var formodentlig Augusta og Christian Mogensens søn, Jupiter.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Laura Warberg til Astrid, 1900-11-28, 2401</t>
   </si>
   <si>
     <t>Laura Warberg vil sørge for, at Astrid får sendt sin kuffert med forklæder, handsker mv. 
 Alhed Larsen har nok fået det skidt, fordi de er flyttet. Harris Eastman har sagt til Ellen, at hvis Alhed får det værre, må Ellen rejse hjem til hende. Ellen arbejder meget i laboratoriet for tiden. Chefen er ved at gå fallit. 
 Lille Grethe går, idet hun skubber møblerne foran sig. Hun prøver at tale, og hun jubler, når forældrene kommer hjem. Minnie er en fantastisk pige i huset. 
 Laura har afholdt stor middag. Johanne og Christine spillede firehændigt. Laura har truet Karen med at skrive til hendes mor og sige, at de ikke kan bruge hende i huset. Derefter blev Kirstine mere omhyggelig. 
 Johanne og Christine når ikke at sy gaven til Ellen færdig før jul, så det er godt, at Alhed og Laura har noget til hende. 
 Der er ikke plads til pedalen i kassen, men måske kan Christine og Andreas/Dede tage den med.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/V6OL</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Frøken Astrid Warberg
 Kærbyhus
 Kjerteminde
 [På kuvertens bagside:]
 Poststempel
 [I brevet:]
 Onsdag Aften d:28de
 Kære lille Putte!
 Hvor jeg dog blev ked af at høre, at Du ikke har faaet Trøjen tillige ["tillige" indsat over linjen] med Galochen, Junge havde glemt den, som var det vigtigste. Skrupforklædet kan vi ikke finde men siden skal jeg sye Dig et nyt og saa skal Din lille Kuffert blive sendt Dig paa Fredag Formiddag, naar Christine bliver kørt til Højrup og deri Trøje, Forklæde, Chemiletterne, de er desværre ikke kommen med i Vadsken, fordi jeg ikke var hjemme, samt Handsker og om vi ellers finder noget af Eders. Jeg haaber den kan gaae med Banemærke, saa er den der vel om Aftenen og koster Dig ikke noget. Det er trist, at Alhed igen har det mindre godt, men det er vel fordi hun har gaaet for meget, mens I flyttede. Jeg glæder mig til at høre fra Eder, naar I er rigtig godt i Gang hos Eder selv. Pas endelig paa Trappen naar Du gaaer med Kul. Paa Afstand er man mere ængstelig for den Slags. Saadan skriver Elle i Dag, at Harry sagde til hende, da de hørte om Be's Sygdom og (hun) Elle ["Elle" indsat over linjen] var ængstelig for den, hun skulde skrive til mig, at jeg skulde telegrafere, hvis der var Fare for Be, saa kunde E. være her paa en 8-10 Dage! Det var kønt tænkt af Eastman! Og saa har jeg dog ikke i mindste Maade antydet, at der var nogen Fare, men som sagt – det er paa Afstand. East. var lige rejst for ca. en Uge til Washington telegraferet efter ham til at holde et Foredrag. Elle har været saa ulige meget i Laboratoriet, paa en Dag nær hele Ugen i den sidste Tid, foruden sine egne Forretninger har hun maattet hjælpe Harry til han fik rigtig Kræfter og der var saa meget Arbejde til ham. Chefen Thifany er ved at gaae fallit og saa skal H. have sit eget Lab. og altsaa herefter hvis Hun fandt Arbejde men de mener nok det gaaer. Elle skriver, det er et strengt Liv for hende i denne Tid, men naar hun kan hjælpe Harry og ved Hjælp af Arbejdet see hen til at komme hjem til Sommer, saa gaar det som Løjer for hende. Lille Grethe rejser sig op ved alle Stolene og begynder at gaae ved at skubbe dem foran sig. Hun begynder at ville snakke. Va-va mener de skal være Far. Hun savner dem eller rettere hun giver et Glædeshyl, naar de kommer hjem om Aftenen og klapper i sine smaa Hænder. Naar Elle ikke strax tager hende, græder hun saa ynkeligt. Elle har haft hende med en hel Dag hos Fru Sonne, Fru Ward var der ogsaa. Grethe var sød og artig, sad hos Elle eller krøb om paa Gulvet. Pigen Minnie er mageløs, de har saa mange sene Middage saa hun ender næsten ene. E. hjælper en Smule, naar hun kommer hjem. Og saa er hun en dannet Pige, kan alt paa egen Haand og er god mod Grethe. Hun er en Juvel, siger E. – I Søndags havde vi vor Klub til Gaase og Andesteg, Koldt Bord, Øl Kaffe til sidst. I Gaar havde vi en finere Historie. Doktorens, Smidts, Mogensens og Hammers, af unge Agraren, [ulæseligt] Lindberg, Thora [ulæseligt] og Edward samt min Kusines Datter Margrethe Bentzen, en nydelig sød Pige paa 24 Aar; Chr. og Junge lider hende godt og bad hende besøge os en Lørdag og Søndag. Vi fik megen køn Musik. J. og Chr. spillede en 4 hændig Symfoni af Beethoven samt første Del af den dejlige Koncert af Mendelsohn, som de skal spille i Faaborg. Fru Wilstrup var her i Søndags og fik stemt Klavererne sammen rigtig godt. De har meget travlt med den især J., hun vil sige de har to Timer inden Jul af hos Fru Rosendal og saa har jeg lovet at overtage det huslige fra nu til Nytaar ogsaa for at hendes Fingre kan blive lidt smidige. Hun skal kun have den halve Timestid om Aftenen med at hjælpe den lille ny ved Bordet. Alt gik saa flot i Gaar. Vi fik 2 Gæs og 2 Ænder stegt, Æble og Svedske Kompot m.m. Rødvin, Koldt Bord men kun Sildesalat salt Kød og Ost, Kiks og Tvebakker og The. Kl. 10 Kaffe med en [ulæseligt] Bakkelse, som J. havde lavet og smaat Bagværk, som jeg havde med fra Odense. Vi havde alle vore fineste Ting fremme og et nydeligt Bord. Christine laa af Hovedpine lige til Kl. 5, saa jeg var paa Færde hele Dagen gjorde rent, satte Blomster eller rettere Grene og Bær omkring i Stuerne og til Bordet Kort. Det jeg dækkede mestens færdigt. Mit Ben er med Gummistrømpen næsten helt godt nu. I Gaar Morges truede jeg Karen med at skrive til hendes Mor, at vi kan intet have hende, naar hun har en saadan Uyst til alt og mener, at hun er saa overlæsset, arbejder som Pige, hun vil absolut ikke, snakker om det til dem alle. Hun var ikke ved Vadsken uden at skylle og vride, men det var alligevel altfor meget, og hun gik uden videre ind! Men min sandten, den Trusel at skrive hjem den har frugtet, hun har øjensynligt gjort sig umage i Gaar og i Dag. Nu vil jeg selv gøre en Del Strygearbejde og saa faa hende i Køkkenet Kl. 11 eller saa. Jeg vil være saa omhyggelig som jeg kan, for at hun ikke skal skuffe for meget. Nu faaer vi see, om jeg bedre kan tumle hende end J. har kunnet. – Kirstine er rigtig flink. – Paa Søndag skal vi til Barnedaab paa Gjelskov; alle Familierne skal med; Degnens var bedt med andet Sted. Ch. og J. skal med. De faar slet ikke syet den Present til Elle før efter Jul; det er rigtignok godt, at Alhed, Du og jeg har noget til hende. Om en Uge sender jeg mit; jeg mangler kun Garn, har først i Dag syet siden jeg kom hjem. Det kan jo sendes, veed I nok, i en stor Konvolut med Sejlgarn om og 10 Øre paa. Jeg har sendt min Lysedug i Fjor og 4 Gange et Pudevaar paa den Maade, alt er kommen hende i Hænde. Eastman er saa rask nu var glad ved den lille Rejse. Hun fik Dagen efter + ["+" er indsat over linjen] baade Brev, skrevet i Toget og Telegram med hans Adr:!! Ja nu veed jeg snart ikke mere lille Putte! Nu skal jeg ogsaa skrive til Syberg. Thora har faaet to Visdomstænder ud, de sad saa fast, men nu har hun da Ro. Husk Alhed paa, at vi endelig maa have de Sutsko. Den Pedal bliver det vanskeligt at faae med. J. skrev at der var ikke Plads til den i Kassen. Vi skal tænke over det. Gud veed, om ikke Christine kunde tage den med til Odense og saa Dede rejse ned til Eder med den paa Søndag. Jeg skal forsøge men kan jo intet love. Nu Farvel lille kære Putte. Kærlige Hilsener til Eder alle fra Mor. 
 [Skrevet langs sidens venstre kant:]
 + hans Afrejse</t>
   </si>
   <si>
     <t>1900-09-01 - 1901-04-24</t>
   </si>
   <si>
     <t>Dagbog</t>
   </si>
   <si>
     <t>Elna -
 Laurentius Allerup
 Ellen Agnete Amstrup
 Louise Amstrup
 Harald Balslev
 Lars Christian Balslev
+Laura Balslev
 Thorvald Balslev
-Laura Balslev, f. Leth
 Herman Bang
 Alice Bondesen
 Emil Brandstrup
 Thora  Branner
 - Fibiger, Frøken
 Marie Juul
 Otto Lagoni
 Peter Erasmus Lange-Müller
 Alhed Larsen
 Jeppe Larsen
 Marie Larsen
 Vilhelm Larsen
 Vilhelmine  Larsen
 Christine  Mackie
 Cathrine Meyer
 Erhard Meyer
 Otto  Meyer
 Sophus  Meyer
 Augusta Mogensen
 Christian Mogensen
 Otto Emil  Paludan
 Antoine-François Prévost d'Exiles
 Leopold Rosenfeld
 Ellen  Sawyer
 Erik Schaffalitzky de Muckadell
@@ -2547,53 +2547,53 @@
 Larsen har dårlig samvittighed over, at Alhed går alene hjemme med det hele.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ad8b</t>
   </si>
   <si>
     <t>Kjøbenhavn 24 . 4 – 1903.
 Kære lille Alhed!
 Det er snart til at fortvivle over det Vejr, i Dag ingen Regn, nu har vi Fredag overstaaet og kun en Dag har jeg kunnet male i denne Uge, det gør mig ondt for Billedet for jeg begynder at tro [at der] virkeligt kunne være bleven [noget af papiret mangler] Billede udaf det, og det er ikke [saa meget ] der mangler, i Dag var jeg derude til kl. 4 ½. Kl. mellem 2 og 3 blev det nogenlunde Tørrevejr og jeg studerede saa paa det Resten af Tiden, men det gør jo ikke stor Forskel paa det. Jeg har spist med Schous i Dag i Kvindernes Køkken og bag efter var vi henne at besøge Franziska som gav et Par Cognacer og Cigar. Schous beder mig hilse. Uglen var med ude at se paa Billedet i Dag men det ved Du jo naar du faar dette, jeg er glad ved at hun kommer derover, jeg gaar og har saadan en forfærdelig daarlig Samvittighed fordi Du er derovre alene. Det glædede mig meget at du skrev at Du spiser ordentlig Middagsmad, bare Du gjorde det [noget af papiret mangler], men det gør Du vel ikke. J[eg var for]færdelig glad ved at faa Brev fra Dig, for jeg holder forfærdelig meget af Dig og tænker umaadeligt meget paa Dig. Jeg har skrevet til Forældrene nu. Ja nu vil jeg slutte med mange kærlige Hilsner til dig, Puf og Lyssemanden.
 Din
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1904-01-19</t>
   </si>
   <si>
     <t>Nørhaa</t>
   </si>
   <si>
     <t>Ellen Agnete Amstrup
 Louise Amstrup
 Eva Balslev
 Ida Balslev
 Johan  Balslev
 Lars Christian Balslev
+Laura Balslev
 Rigmor Balslev
 Vibeke Balslev
-Laura Balslev, f. Leth
 Alhed Marie Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Niels Elgaard Amstrup
 Christine  Mackie
 Marie Paludan
 Otto Emil  Paludan
 Ellen  Sawyer
 Hempel Syberg
 Maria von Sperling. g. Balslev</t>
   </si>
   <si>
     <t>Thorvald Balslev var i 1904 ansat som præst i Nørhaa i THY. Efter hans fars død i 1896 måtte Thorvald Balslevs mor naturligvis flytte fra præstegården. 
 Otto Emil Paludan overtog efter Albrecht Warbergs død i 1902 både stillingen som godsforvalter ved grevskabet Muckadel og boligen Erikshaab. Laura Warberg og sønnen Andreas flyttede i første omgang til København. De to døtre, der boede langt væk, var Ellen Sawyer og Christine Mackie, som begge var gift og bosat i Boston. 
 Louise og Johannes Brønsted fik 19. jan. 1904 deres første barn, Alhed. 
 Johan Balslevs kæreste eller hustru i 1904 kendes ikke, og Eva Balslevs søster er også ukendt.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3847</t>
   </si>
   <si>
     <t>Thorvald Balslev har været ked af, at hans mor og Laura Warberg ikke blev naboer, da de flyttede til København. De er jo lidt i samme situation. Men det er godt, at Thorvalds mor og hendes datter bor så tæt på hinanden. Det må være svært for Laura Warberg at have to døtre langt borte. 
 Thorvald håber, at Otto Emil Paludan ikke længere er så trykket af situationen. Warberg-familien vil nok altid betragte Erikshaab som deres hjem. Sådan har Thorvald det med Tarup. 
 Thorvald og hans familie sover længe. Vinteren har ikke været hård. Han spadserer meget; blandt andet på besøg hos gamle og syge. 
 Eva har mavekatar, men ellers er familiens medlemmer raske. 
@@ -2804,51 +2804,51 @@
 Søndag Aften.
 Det blev en dejlig Spadseretur – kønt, køligt Forårsgråvejr – men rene og tørre Veje. Vi traf Molle og blev vel modtagne – Manden var ikke hjemme. Vi drak Kaffe der og tilbragte nogle hyggelige Timer der – de har det så smukt – og Ungerne er henrivende – Molle selv er også forfærdelig sød. Molle spillede lidt for os – siden Alfred. De har et dejligt Flygel – stort – af et svensk Firma, der ligner Hornung &amp;amp; Møller – siger de, for jeg kan sgutte høre det. 
 Da vi mærkede, at Molle var bedt til Hvilan om Aftenen, så tog vi Afsked - havde ellers tænkt at blive der til Aften.
 Af Turen var vi ellers bleven så skrupsultne, at vi strax, da vi kom til Malmø, maatte ind og have en Forfriskning; vi har jo en lang Vej hertil fra Stationen – c ½ Time. Da vi kom hjem, gav vi strax Pigen Mathilda Ordre at ”duka” Aftensmaden; Du aner ikke, hvor det er herligt at have Pige! hun er nu også så storartet – spørger aldrig om noget – men ordner selv stilfærdigt sit Arbejde og laver alt til Punkt og Prikke, som vi vil have det – desværre er hun kun foreløbig – skal gifte[s] til Maj. ---
 Du er ellers en net èn Junge at skælde mig ud for Troløshed – i Mandags fik jeg et Kort – og forrige Gang et lillebitte 3 Siders Brev fra Dig. Mon Du ikke snart får min rigtige Adresse i Hænde – jeg synes, det er Åringer siden, at jeg opgav den til Dig – men endnu går alle Breve over Fabriken. I Morges havde jeg Brev fra Mor – og var jo strax overbevist om Tutte – særlig da jeg havde drømt en yndig lille Pige om Natten – men nej, Tutte haler det ud bestandig – dog måske det dog er hændt i Nat. 
 På Tirsdag rejser Alfred atter til Leipzig for Resten af Ugen; jeg følger ham til Kjøbenhavn og bliver hos Mor til næste Dag. Måske da Tutte tænder. Uha, det må ellers ikke være rart at skulle på Stiftelse – og endda på Fællesstue; jeg synes da, det må være ganske henrivende at ligge i Barselsseng hjemme i sit eget Hus, hvor man har sin Mand og det hele. Også hvis man skulde dø, hvad man jo altid ricikerer. 
 Når Du svarer på dette Brev, så skriv lidt nøjagtig til mig om, hvornår Du kommer hjem – jeg synes, at Spørgsmålet er noget svævende – men Du vèd måske intet selv derom. Og Pladserne? Sig mig også, om dèt er Chancer. 
 Men bliv dog ikke for længe hos de ækle Amerikanere – Du som ikke behøver det. Molle fortalte om en svensk Digter [”svensk” indsat over linjen], der i et Dagblad havde skreven nogle Artikler, hvori han ikke levnede Amerikanerne Ære for 2 Skilling. Så snart jeg kan få fat i dem – de skal udkomme i Bogform – vil jeg sende Mornine dem – vil de ikke virke som Balsam? 
 Nå - måske ser vi vel Mornine en Dag – det kan jo blive knusende sjov: og hun vil da også have glimrende Gavn af det. –
 Nu må jeg slutte – vi skal i Seng – 
 Tusind Hilsner - Dis</t>
   </si>
   <si>
     <t>1905-03-15</t>
   </si>
   <si>
     <t>Malmø
 St. Pauli Kyrkogatan</t>
   </si>
   <si>
     <t>Ingeborg Abrahams
 - Bendix
 Julie Brandt
 Bodild Branner
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Alhed Marie Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Alfred Goldschmidt
 Henriette Goldschmidt
 Ina  Goldschmidt
 Johanne Goldschmidt
 Selmar Goldschmidt
 Christine  Mackie
 Mathilda -, pige i huset hos Astrid Warberg-Goldschmidt
 Anton  Svendsen
 Laura Warberg</t>
   </si>
   <si>
     <t>Johanne/Junge C. Larsen (f. Warberg) opholdt sig hos sin søster i Boston. Hun var gæst og også pige i huset. Søsteren, Christine Mackie, rejste til Danmark, mens Johanne var hos hende. Christine ønskede at føde sit barn i sit hjemland. 
 Det vides ikke, hvem Pølse-Levin, Fru og Frk. Plaut, Lina Levin og Svend Hertz var, men de fire sidstnævnte var formodentlig venner af Astrid Warberg-Goldschmidts svigermor, Henriette Goldschmidt. 
 Jorcks Passage er en passagebygning mellem Vimmelskaftet (Strøget) og Skindergade i København. Passagen, der blev bygget 1893-95 efter tegninger af arkitekt Vilhelm Dahlerup, er opkaldt efter bygherren, sukkervarefabrikant Reinholdt W. Jorck (1832-1909) (Wikipedia dec. 2023).
 En pincenez er et par briller uden stænger. Man sætter sin pincenez direkte på næsen, og den holdes så på plads ved en art klemme (Wikipedia dec. 2023). 
 Bilsted &amp;amp; Schous Klinik Allégade 31, Frederiksberg (Kraks Vejviser 1907].</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0504</t>
   </si>
   <si>
     <t>Det er i dag, Christine/Mornine rejser hjem fra USA til Danmark.
@@ -2961,51 +2961,51 @@
   <si>
     <t>(på kuvert Haslev 24.3.05)
 Kjærbyhus den 23. Marts
 Kjære lille Dine!
 Du venter nok med Længsel paa Brev og vi andre ventede med; men det blev ikke Glæde for mig i det mindste
 De andre siger nok Uglen bliver ikke bedrøvet, men det maa jeg høre af din egen Mund min Ven for at komme til Ro, da Posten var kommen og jeg stod og rørte Havregrøden og græd samtidig kom Las stormende og var vred, de er jo sindssyge, hvid var han i Ansigtet og rendte rundt paa Gulvet, hvad gjorde med Alhed -?
 Ja de tog det ene det med Hyazinterne men skriv til Uglen at det skal hun ikke bryde sig om, de kasserede flere Gange af mine Arbejder, bare hænge i, det skal nok naaes engang
 Baronen havde sagt kasserer de det saa er det fordi Ansigter ikke er nok udførte men der er saameget godt i Billedet at de godt kan være bekjendt at tage det Det levede jeg paa men som sagt nu maa du svare mig paa Søndag. Kattebogen lille Ven er rigtignok en Foræring fra Las til Dig der blev ingen % taget i Fremtiden saa jeg vidste han fik endeel at raade over du fik 1 Phillipsen 1 og dem i Amerika og dem selv og i Kjøbenhavn.
 Vi var saa ovre at see hans Arbejder det pyntede meget paa dem at de blev indrammede der er nok en 40 St med de 4 store dem satte han til 200 Kr de smaa til 100 kr. om han dog nu maa sælge noget til denne Udstilling for det lader ikke til der gaar noget i Göteborg – nu i disse Dage gaar han paa Taarupstrand og maler det er højt Vejr og dejligt blaat Vand – Las vidste ikke igaar om han kunde løsrive sig fra Maleriet nu faar vi see Lysse skal jo bo her om de kommer afsted han glæder sig jo meget til Touren den lille Puf, men Lysse er saa fornuftig han siger det ikke værdt at Tale om han gaar og glæder sig og kommer maaske ikke af sted. Alhed og de andre 2 der fik 1. Karakter var igaar inde at hente Las’ Brystnaal
 Las og Børnene spiste her; da han var ude for at møde ved Toget var hun ikke med saa lagde Marie Børnene i seng og Las gik med Agraren og Peter Jensen i Theatret her var Skuespillere fra Kjøbenhavn, de gik saa til 11 Toget der var hun heller ikke men det opklaredes i dag, de kom for sildig til 5 Toget i Odense og lejede saa en Droske der kjørte til Dræby Alhed og Frøken Tejsen saa telefonerede hun til Moderen og hun kjørte efter dem de var saa kommen ved 8 [ulæseligt tegn] Tiden saa det var jo ikke saa underligt at der ingen Alhed var med skriv nu endelig hvor meget du vejer nu og om Temperaturen er god nu; ja alt mulig længes jeg efter at høre nu faar vi ikke Brevet afsted med 3 Toget det gaar saa herfra med 8 Toget Torsdag aften naar faar svar paa det for her er delte Meninger om den Ting
 lev nu vel med en kjærlig Hilsen fra Alle – Din egen Mor
 Kære Ugle!
 Du skal da også have et Par Ord fra mig, det er saa længe siden, jeg har skreven til Dig. Ja, det var jo sørgeligt at Dine Billeder blev kasserede, men vi haaber at Du tager det fornuftigt. Du ved jo at de kasserer saa mange gode Billeder derinde, saa Du var vel til Dels forberedt derpaa. Har Karen og Olga saa været og besøge Dig? Vi var saa til udvidet Prøve forrige Søndag, det gik udmærket og vi morede os storartet bagefter, der var ikke stort flere end os der havde sunget der blev til Dansen, først drak vi Kaffe, mens der blev ryddet i Salen, saa dansede vi til kl. 12; Alhed og jeg vilde saa gaa hjem, men Candidat Lunn kom efter os og sagde at vi endelig maatte blive, der var nogle Stykker som vilde spise Smørrebrød sammen og de vilde gerne have os med, vi var en halv Snes Stykker i det Hele; Søndag skulde en Del af os have været paa en lang Spaseretur, vi havde tænkt at gaa til Bøgebjerg og Dr. Petersen havde inviteret os derud og drikke Kaffe, men saa blev Vejret jo saa daarligt at vi maatte opgive Turen, maaske bliver det til noget paa Søndag. Hav det godt kære Ugle og bliv nu endelig ikke saa ked af det at det sætter Dig tilbage. De kærligste Hilsner fra Din Marie.</t>
   </si>
   <si>
     <t>1905-03-31</t>
   </si>
   <si>
     <t>St. Pauli Kyrkogatan 19 Malmø Skåne</t>
   </si>
   <si>
     <t>Sidsel -
 Julie Brandt
 Bodild Branner
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Johannes Nicolaus Brønsted
 Louise Brønsted
 - Fenger
 Alfred Goldschmidt
 Peter Hansen
 Alhed Larsen
 Andreas Larsen
 Johannes Larsen
 Elisabeth Mackie
 Alhed  Møhl, Lysses datter
 Jens Schou
 Christine Swane</t>
   </si>
   <si>
     <t>Christine Swane takkede i et brev fra 28. marts 1905 Astrid Warberg for, at hun havde skaffet en invitation til at udstille på Journalistforbundets udstilling.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Laura Warberg til Astrid Warberg, 1905-03-31, 2407, Skagensbrev</t>
   </si>
   <si>
     <t>Alle er glade for, at Christine Swane/Uglen får billeder med på udstillingen. 
 Laura Warberg har haft mange fra familien til aftensmad og overnatning. Alhed og Johannes Larsen rejser nok snart, for han er i gang med et stort billede. 
 Thora Branner er syg efter en fødsel og må ikke amme. Man prøver at hyre Frk. Fenger til at passe hende. 
 Mon Astrid og Alfred kan finde en god jordemoder?</t>
   </si>
@@ -3257,66 +3257,66 @@
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Astrid Goldschmidt
 Adr: Brønsted
 Birkerød
 via København
 Danmark.
 [På kuvertens bagside:]
 Poststempel
 [I brevet:]
 [Der mangler indledende side eller sider]
 men Elle 4 Timer, kom hjem 10½ spiste ude – imens ringede Gräbes op og spurgte bekymrede til ham! Skandale! Grete var ved Telefonen og sagde at de var ude paa en lang Tur! Han er meget hensynsløs mod andre Mennesker og tænk vi var bedt der for en Uge siden! Nu skulde vi der paa Søndag og det er saadanne skikkelige Damer 3 ugifte som East har kendt fra de var Børn. Vi reparerer Elles Udstyrs Linned, Natkjoler og Benklæder og har syet 1 ny Natkjole og 4 Par nye Benklæder, skal nu sye 3 nye linnede Kjoler til Grete. Det er spændende hvad det bliver til med Washington; vi maa snart kunde vente Afgørelsen. Den 6te Juni rejser Frøken Boberg og jeg er meget glad over det, jeg kan ikke lide hende; hun er saa upaalidelig og smålyver altid med meget mere. Jeg faaer jo lidt mere at bestille, men det er jeg ikke ked af; kan jo alligevel ikke taale altfor megen Syning. Hver Aften gaaer jeg en Tur alene op til og langs ned mod Parken – Franklin, en Timestid. Vi gaaer i Seng Kl. 10 eller der omkring. Om Morgenen er jeg oppe gærne Kl. 6 ¾ og vadsker op fra Dagen før, Middag jo ca. Kl. 7. laver Kaffe o s v., de nyder daglig den gode ikke tykke Kaffe. Kl. 12½ naar Grete kommer af Skole faaer vi gærne 2 Retter, lidt Suppe og Klatter, arme Riddere eller Smørrebrød og The, til Middag ca. 4 [”ca. 4” indsat over linjen] en brillant og solid Ret i Aftes, ægte Majonaise paa kogt koldt Hønsekød med Salat og Tomater, Øl til; Kompot af Æbler og Svedsker til Dessert: hver Dag forskellige Slags Dessert, undertiden Is. Her er vidunderligt smukt, Kastanier og Sirener i fuldt Flor langs vor Gade. der er langt mellem Villaerne store aabne Pladser med Træer og Græs, hvor Børnene leger. Det er en sund By, kun i den inderste gamle mindste Del er det som København. Hele Boston har over en Million Mennesker. Elle er hjemme hver Mandag, saa har vi gærne en eller anden Udflugt, mest er vi bedt med gamle Mrs. Sawyer langt ud i West Bonberry en Tur paa en Time i Sporvogn, til nogle Kusiner af dem; Grete skal med. Hveranden Mandag har vi Vadskekone, som naaer hele Vadsken og stryger en Del inden hun gaaer ved 7-Tiden!! Hun faaer en Dollar og gærne noget Mad med hjem til Moderen. Hun kommer lidt før 10! Jeg har hidtil ladet mit vadske ude mens Fr. Boberg er her, men de river det itu. Lille [ulæseligt] er en fin Dame kan Du troe. Hun betragter Fr. B. som sin Pige, siger ”lille Boberg” sendte i Søndags Aftes deres forrige Barnepige, den tyske Li[ulæseligt] op at besøge hende; Marie havde fri og saa er Fr. B. altid hos Billy. Hun Marie [”Marie” indsat over linjen] længes efter komme derfra da hun keder sig, bliver forresten bedt ind til Nabofamilierne, jeg tænker, de er nysgerrige efter at vide om Chr. snart kommer hjem! – Greter [”r” i slutningen af ordet overstreget] er altid ude i sin Fritid, leger her paa Gaden, Brunswick – Street med 3-4 Pigebørn paa hendes Alder, som hun gaaer i Skole med; uden Hat eller noget gaaer hun ogsaa i Skole 5 Min. herfra. Af Frygt for Ild i Skolen, der forresten er en Stenbygning, leger de jævnlig Ildløs, det vil sige, der lyder 3. Slag paa en stor Klokke paa en bestemt Maade, saa gaaer Børnene ganske rolig ud den ene efter den anden uden Trængsel eller Panik; ligeledes bliver der brændt Papir af naar de mærker Røgen ud paa samme Maade. – Hun har slet ikke Syning endnu i Skolen. I Dag er hun henrykt, hun skal være fri de 2 Timer fra 2 – 4 – og med til Byen med Fr. B. at see levende Billeder. I hele [”hele” indsat over linjen] næste Uge er Fr. B. i Besøg hos en Familie, hvor vi paa Lørdag Aften skal til en større Festlighed paa Dansk. Fruen er dansk, Manden er Russer. Forleden Aften var Elle og jeg i hendes Forening ”Art Club”, en Institution der hjælpes af Kirken, det er unge Piger i alle Stillinger, der ernærer sig selv. De havde for at tjene Penge til Klubben lavet en Slags Cirkus, meget morsomt sat i Scene alle mulige komiske Dragter og Forklædninger, der var Aber, en Elefant, en Giraf, Indianere, en stærk Dame, et Orkester med Redekamme, Trompeter, en Blikkedel, men ogsaa en Klaverspiller; paa ham nær alle sammen unge Piger i Klubben. Vi var lidt trætte af den grulige Støj i et ret lille Lokale, jeg gav Ice-Cream i et Lunchroom lige ved. Du kan ikke tænke Dig som alle Børn er fine og pyntede, naar de gaar paa Gaderne og leger, hvide eller lyse Kjoler altid og alt svarende dertil. Grete er tarvelig forholdsvis, hun har da mange brogede Vadskekjoler, aldrig en ulden Kjole. Damerne er ofte meget fine paa Gaden; hjemme gaaer de den meste Tid af Dagen i Nattrøje og Slæber, de fleste har jo Pige, men de samme Damer ser man saa i Silke og Fløjl og Fjer! I Gaar var East og Elle hos hans Læge, en meget dygtig Lungespecialist, som i Fjor opdagede hvad aldrig nogen før har kunnet finde, en ubetydelig Fejl i den ene Lungespids. I Gaar undersøgte han meget grundigt og alt var uforandret. East er jo saa overdreven ængstelig Lægen sagde at han vilde have udmærket af at boe i Washington ikke saa meget for Klimaet som for den gode [ulæseligt], en Maaned med Gage og mere hvis han vil uden Gage; en Maaned til Sygdom med Gage. East og Fr. [B.?] veed intet om Dine nye Meriter med Cid. Det er dejligt at hans Familie er saa gode mod Dig, de maa være meget frisindede. Nu venter jeg da ikke Brev fra Dig for det første, men skal naturligvis blive henrykt, hvis der kommer et. Hvad bestiller Cid i Dalarne? Forstvæsen? Naar er han færdig med sin Uddannelse? Er det en bedre Stilling i Sverige end i Danmark? Hvor gammel er han? Har han Klaver deroppe? Er hans Fader ogsaa venlig stemt mod mig? Har lille yndige Sjums Appetit og har hun faaet lidt fastere Kød paa Kroppen? Hvilken Syndflod af Spørgsmål! Dede skrev forleden at han søger en Plads hos en Sagfører i Østjylland, han kan ikke mere klare det Driveri ude hos Thomas; havde besøgt Onkel S., der billigede, at han vil væk. De talte ene sammen i 1 Time ”vi kan saa godt sammen” – skrev han. I Dag Kl. ca. 12 drager jeg for første Gang ud paa en Expedition pr. Sporvogn alene har nøjagtig faaet hele [ulæseligt ord] læst; hvad der skal staae paa Sporvognen Gaderne o s v. Jeg skal først
 [Slutningen af brevet mangler].</t>
   </si>
   <si>
     <t>1908-06-03</t>
   </si>
   <si>
     <t>Tornehave Birkerød</t>
   </si>
   <si>
     <t>Josefine -
 Terese -
 Charles Abrahams
 Ingeborg Abrahams
-Anna Anna, pige i huset hos Brønsted
 Alhed Marie Brønsted
 Ellen Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 John Forsell
 Adam Goldschmidt
 Alfred Goldschmidt
 Ina  Goldschmidt
 Selmar Goldschmidt
 Adolph Larsen
 Alhed Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Christine  Mackie
 Elisabeth Mackie
+Anna -, pige i huset hos Brønsted
 Cid Smedberg
 Wilhelm Stenhammar
 Alma -, Stuepige</t>
   </si>
   <si>
     <t>Tornehave var familien Brønsteds hus i Birkerød. 
 Astrid Warberg, som stadig var gift med Alfred Goldschmidt, havde et forhold til Cid Smedberg i 1908. 
 Det vides ikke, hvem Frk. B. var. Christine og Williams ægteskab vaklede allerede i 1908, og de blev siden skilt.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Astrid Warberg-Goldschmidt til Laura Warberg 1908-06-03, 2425</t>
   </si>
   <si>
     <t>Astrid takker moderen for, at hun billiger hendes forhold til Cid. Han arbejder i skovene, og han og Astrid er i brevkontakt. Cid kommenterer også Astrids skriverier. Det er trist, at han ikke fik lov til at forfølge sin drøm om at blive komponist. Cids far støtter ham på alle andre måder godt. Astrids søstre og svogre synes også, at det er dejligt, at Cid og hun har fundet hinanden. 
 Det er trist for Christine/Mornine. 
 Louise og Magisteren er rejst, og Astrid passer deres hus og børn sammen med stuepigerne. Hun beskriver den dejlige have. Børnene trives. Ina og Adam har været på besøg hos Abrahams i Hellerup.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Pfji</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Laura Warberg
 [Mr. Sawyer.) 
 244 Columbiaroad
@@ -3543,52 +3543,52 @@
   <si>
     <t>Pisa 14 Maj 1911
 Via San Lorenzo 16
 Kære Johannes V. og Else.
 I Dag snyder jeg Publikum og giver ingen Forestilling nede ved Arnoen, men vil i Stedet for skrive til Jer. Tak for Brevet og Bogen. Det muntrer op at høre Dit Kampsignal lyde. Der er gået en Prås op for mig ved på ny at læse Dine Artikler, jeg synes jeg bedre forstår hvor Du vil hen. Egentlig er jeg her inde på et Emne hvor jeg har en Del på Hjærte som jeg vilde føle et vist Behag ved at komme frem med men jeg anser det for sundere at lade Tiden tale. (Selvbeherskelse er en af de Dyder jeg desværre ellers ikke tør prale med.). Det er smukt hvad Du skriver om Cavling jeg kom ved at læse det til at tænke på en Dag i Sommer ude på Fynshoved da vi alle fire gik hen langs ”Øvet” og så ud over det modne Korn ud mod Kattegat. Da omtalte Du netop Cavling. 
 Selvom jeg ikke har 8 År til England (jeg er 48) så vil jeg gærne en Tur med til Kanalens Kyster. Det vilde være Sjov at opholde sig der nogle Måneder og ”dybbe” ) [Nederst på arket er tilføjet: ( hedder det at ”dyppe”?] Aquarelpenslerne i Kanalens Vand. Gud ved om det forresten ikke er for saltholdigt til at male Aquarel i, Østersøens går det helt godt med, det har jeg brugt meget af.
 Jeg sidder ved Trylles Sygeseng. Hans Bronchitis, som han var sluppet så let fra i denne Vinter hernede har [nogle bogstaver overstreget] nu lagt ham på Sygelejet. Det er et meget hårdt Anfald denne Gang lige så slemt som noget han har havt hjemme i Danmark. Jeg skylder den begyndende Varme for det. Den er ikke helt pålidelig men kan pludselig afløses af en Times Blæst og Kulde, hvor Støvet flyver i store Skyer gennem Pisas Gader, hvorpå det bliver stille og varmt igen.
 Selv er jeg nogenlunde i Kondition og flittig. Jeg maler på 4 store Aquareller nede fra Arno, og skøndt det er noget af en Tortur at arbejde der, vil jeg dog vedblive dermed foreløbig. Formiddagene er ganske hyggelige, da består mit Publikum af Fiskere og Proletarbørn, som er meget beskedne i deres Livsyttringer men om [ordet ”om” er tilføjet over linjen] Eftermiddagene er jeg, uden at jeg kan begribe Årsagen til denne Forskel, belemret med en [ordet ”en” tilføjet over linjen] Skare af 12-16 Års Lømler, mest Latinskoleelever og desuden nogle Eksistenser der kan svare vore egne Lammefælledsjovere. De sidste er de grinagtigste. De pretenderer at kunne tale Fransk. I øvrigt er jeg jo godt beskyttet mod nærgående Bemærkninger på Grund af min mangelfulde Kundskab i italiensk.
 Helt undgå Anfægtelser kan jeg ikke. I en Diskurs om hvorvidt jeg [ordet ”jeg” indsat over linjen] var Spagniolo eller Francese var der en der, da de ingen Svar fik hos mig, fremkom med den Formodning at jeg simpelthen var – døv - - Skøndt de som I vil kunne forstå generer mig en Del i mit Arbejde kan jeg alligevel ikke lade være at blive rørt over så mange elskværdige Sider hos dem. Denne Elskværdighed er imidlertid så barnagtig og svarer så lidt som mulig til hvad man Forhånd skulde tænke sig om Romernes Efterkommere at man meget snarere tror sig hensat i en Eskimolejr Forfald og Barberi har mange Berøringspunkter. Imidlertid sikken Arkitektur her er. Og den præger lige [ordet ”lige” overstreget] alt lige fra selve det skæve Tårn til Indretningen af en Kloak eller Rendesten. Jeg håber det vil være en god Dressur at tegne en hel Del af dette.
 Det forbavsende er at i disse Italienere hvis Smag er i den Grad vanartet så de ikke interesserer sig for anden Kunst end Glansbilleder og Glasdiamanter, sidder endnu så megen god Tradition fra forrige Tider i Blodet og så megen Dressur i Hånden så det er dem lige så svært at bygge grimt som det er os nord for Alperne kun umulig at bygge kønt. Selv Malerne, de simple Bygningssmørere, har ikke endnu lært at dekorere Huse [ordet ”Huse” overstreget] og male Stuerne grimme. Og der vil vist gå Menneskealdre endnu inden Forfaldet får undergravet det [ordet ”det” overstreget] de sidste Rester af en så solid kunstnerisk Dannelse. Ja jeg ser det nu på den Måde – jeg tænker på Zahrtmann, som er meget uenig med mig, eller vilde være – for jeg taler jo ikke ud til ham derom, - det vilde gøre ham så ondt – også for mig [det følgende skrevet op langs arkets højre side] at jeg kunde være sådan på ”Vildspor. 
 [Det følgende skrevet øverst på ark nr. 3 og på hovedet]: Lev vel og på Gensyn. To År går glemt os? Eders hengivne Ven [Det følgende skrevet på ark nr. 2 og på hovedet]: Fritz Syberg</t>
   </si>
   <si>
     <t>1911-10-22</t>
   </si>
   <si>
     <t>4. sal
 Nørrevoldgade 29</t>
   </si>
   <si>
     <t>Berta Brandstrup
 Ludvig Brandstrup, billedhugger
 Else Birgitte Brønsted
 Louise Brønsted
 Eric Bøttern
-Thora C
 Poul Caspersen
+Thora Caspersen
 - Ehlers
 Adam Goldschmidt
 Alfred Goldschmidt
 Ina  Goldschmidt
 - Johnsen, Fr. 
 Grethe Jungstedt
 Adolph Larsen
 Georg Larsen
 Johanne Christine Larsen
 Marie Larsen
 Christine  Mackie
 Elisabeth Mackie
 - Ryberg-Hauen
 Ellen  Sawyer
 Agnete Swane
 Sigurd  Swane
 Herman Vedel
 Vilhelmine von Sperling</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Caspersen og Jespersen i Charlottenlund var, og heller ikke Herz, Jørgen og Birgit. Tante kan muligvis være Vilhelmine Berg, som Laura Warberg ofte kaldte sådan. 
 Marie er muligvis Marie Larsen, Johannes Larsens søster. 
 Laura Warberg og svigersønnen, Alfred Goldschmidt, kunne ikke sammen.</t>
   </si>
   <si>
@@ -3881,57 +3881,57 @@
   <si>
     <t>Pisa 28 Juni 1912
 Kære Direktør
 M. Rasmussen.
 Tak for Deres Skrivelse. Billedet er endnu ikke kommen, men kommer nok med næste Post. Jeg er lige blevet færdig med et større Billede nede fra Pisas "campo santo". Det forestiller min Kone og ældste Datter stående foran et gammelt græsk Marmorrelief. Min Kone maler også dernede, Blomster groet i campo santos hellige Jord. Den (Jorden) er bragt hjem fra Jerusalem (fra Golgatha) men det ser man ikke på den. Vegetationen er nærmest dansk. Lavendler, gammeldags Roser, Gyldenris Krusemynte og Mos. På Mandag rejser vi ud til Middelhavet og bader i 4 Måneder. Børnene glæder sig. Jeg glæder mig til at male nogle Portrætter af dem mens de har Ferie fra Skolen. 
 Hvis det går efter mine Planer kommer jeg hjem til Nytår om 1½ År (1914) Jeg tænker sa at være nået til en Slags Afslutning med mine Arbejder her i Pisaegnen. Jeg tænker at få det ordnet således at jeg laver en samlet Udstilling [overstreget] af dem - måske i Kunstforeningen. Hvornår Anna og Børnene vil hjem er meget problematisk. Foreløbig befinder de sig så godt så de slet ikke tænker på Hjemrejse -(Gud ved hvorlænge den Stol kommer til at stå tom --!) Men jeg bliver ihvert Fald i Danmark Sommeren 1914 og kan jo så altid tænke på at tage ned til Familien igen om Efteråret og Vinteren Vil Familien så stadig blive i Italien, tager jeg hjem og maler i Danmark den påfølgende Sommer igen, og således bliver jeg ved til Familien en Gang får Lyst til at rejse med mig. Det væsentligste for mig er at hvae Arbejde nok til at føle mig "i Selen" og i den Henseende kan jeg Gudskelov ikke klage. Om der er kønnere her end hjemme betragter jeg nærmest som et Spørgsmål der er umuligt at besvare. Et Landskab i Danmark er det kønneste jeg ved, men der er jo meget andet end Landskaber til i denne Verden. I Danmark er vi jo blevet noget stedmoderlig behandlede med Sol. Det vil nok falde svært for dem som har boet længe i Italien at glemme det italienske Solskin.
 M.H. til Raten da vil jeg bede Dem være så elskværdig at sende Pengene - både min Kones og mine - til:
 Syberg - Kjerteminde Sparekasse
 Kjerteminde
 Jeg meddeler med det samme Sparekassen dette og beder dem modtage dem og indsætte dem på min Bog som er deponeret der. 
 Vor Adr. er fra 1ste Juli og til 1ste November.
 Hotel Balestri
 Marina di Pisa
 Pisa Italia
 Modtag de bedste Hilsener fra os alle her, til Dem og Deres Frue og Børn
 Deres hengivne 
 Fritz Syberg.</t>
   </si>
   <si>
     <t>1912-08-19</t>
   </si>
   <si>
     <t>Frederiksberg Hospital</t>
   </si>
   <si>
-    <t>Anna Anna, pige i huset hos Brønsted
-Thora  Branner
+    <t>Thora  Branner
 Anna Bredsdorff
 Ida Bredsdorff
 Vigs Bredsdorff
 Adam Goldschmidt
-Ina  Goldschmidt</t>
+Ina  Goldschmidt
+Anna -, pige i huset hos Brønsted</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt opholdt sig i flere omgange i søsteren Louise Brønsteds hus i Birkerød. Dette dels for at passe huset, dels fordi Astrids ægteskab med Alfred Goldschmidt ikke fungerede.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv,</t>
   </si>
   <si>
     <t>Astrid Warberg har i søsterens hus i Birkerød haft besøg af Viggo Bredsdorff og hans forlovede, Ida Kold. Adam havde samme aften mareridt.
 Astrid stillede uret to timer tilbage for at narre Maria/Majsa Bredsdorff. Under besøg hos hende og hendes bror fortalte hun, hvad hun havde gjort. 
 Majsa fortalte om sin svigerinde, som kommer fra De Vestindiske Øer og er mulat.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/4Qle</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Laura Warberg.
 pt. Frederiksberg Hospital
 Afd. F.I.
 Kjøbenhavn.
 [på kuvertens bagside: Poststempel]
 Mandag.
 Kære Mor!
 Jeg fik ikke ringet til Tutte igår, men hun har lovet at sende mig et Kort om Tilstanden. Nu skal Du høre lidt herude fra – selv om vi naturligvis ikke kan præstere Verdensbegivenheder. Lørdag Aften havde vi Besøg af Vigs Bredsdorff og hans forlovede, Ida Kold, en meget sød, ung Pige fra Løgstør; hun er 21 År – spiller fænomenalt godt – har 20 Elever i Løgstør – og er huslig hele Formiddagen. De havde en Flaske Kirsebærvin med – jeg havde Cigarer og vi sludrede hyggeligt til henimod Midnat; Vigs er meget filosofisk anlagt, så Samtalen drejede sig mest om ophøjede Materier. Midt i det Hele begyndte Adam at brøle oppe i Slagbænken; da jeg kom derop sagde han, at han havde drømt om en Ko (det er hans Rædsel) og han havde voldsom Hjertebanken. 
@@ -5014,50 +5014,107 @@
     <t>Dorthea Birkholm
 Peter Fenger Just
 Grete Jensen, f. Hansen
 Joakim  Skovgaard</t>
   </si>
   <si>
     <t>Faaborg Museum, Peter Hansens arkiv</t>
   </si>
   <si>
     <t>Elise takker for sidst, der var rart i Faaborg. Fenger-Just har været med en fætter og se på billeder, han har fået fire med hjem at vælge imellem.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/4GCH</t>
   </si>
   <si>
     <t>13-2-17
 Kære Per!
 Tak for sidst! der var rart ovre i Faaborg. Jeg kom hjem med en lille Times Forsinkelse. Det var mærkeligt at se Bæltet aldeles isfrit, kun ovre ved Korsør Havn laa Isen sammenpakket, og vi gik langsomt igennem efter Bryderen. de har det godt, her hjemme. vi gik i Søndags ud paa Isen ved Kalvebodstrand, der var Skøjteløbere og udmærket Is, den er jo ellers l[xxxx] nu og kan hurtigt bryde op. Kom du ud og male Aalestangere?
 Fenger-Just var her i Søndags sammen med en Fætter, der var mange Billeder, han var glad for men han faar nu 4 hjem at vælge imellem nemlig: et af de jydske, det med den høje Luft, Marinen fra Skovkrogen, Bakken med Raklerne og det sidste, som jeg havde med. Det vil jeg nu ikke haabe, at han vælger han talte ikke om noget Pengespørgsmål, men gik sikkert ud fra, at et af Billederne havde vi ment han skulde have og jeg kunde ikke faa det frem. Jeg fik ham jo til at se paa Grethes Vand og han sagde, at det var jo ikke helt klart, men en Del var Salte, og det gaar sikkert fuldstændig over; hun ser ogsaa rask ud, og taaler godt at gaa i Skole.
 Fi[xxxxx] har været her i Dag med Hilsen fra Jolles, de har det godt og var henrykte for Spækket; "det var et dejligt Stykke Spæk", sagde han, "jeg spise ogsaa deraf. Han bor i Berlin og af ham faar de 4 ℔ Smør om Maaneden, det er dog noget. Skovgaard.Udstillingen slutter vist snart, saa du maa komme til Søndag, om du vil se den. Vil du ikke sende mig de 4 smaa røde Emailleknapper som sidder i en Trøje af Getes, den er vist i det store Skab.
 Frk Birkholm har faaet Tunisbrevene.
 Mange kærlige Hilsner fra os alle.
 Din</t>
   </si>
   <si>
+    <t>1917-03-07</t>
+  </si>
+  <si>
+    <t>Rolfsgade 17 4</t>
+  </si>
+  <si>
+    <t>Louise Brønsted
+Christian Caspersen
+Johanne Caspersen
+Alfred Goldschmidt
+Alhed Larsen
+Christine  Mackie
+Ellen  Sawyer
+Janna Schou
+Jørgen Schou
+Marie Schou
+Andreas Warberg
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Astrid/Dis Warberg-Goldschmidt og Jørgen/Buf Schou blev kærester og hun gravid, da han var 19 år, og hun var 34. Astrid var på dette tidspunkt stadig gift med Alfred Goldschmidt. Jørgen Schous mor var Marie Schou; gift anden gang Syberg.
+Søsteren, der befandt sig 20 minutter fra Astrid, er sandsynligvis Louise Brønsted. 
+Jørgens mor, Marie Schou, boede i 1917 i ejendommen Valdal i Valby. Denne bygning rummede flere lejligheder. 
+"Tante" kan være både Wilhelmine Berg/Tante Mis og Johanne Caspersen/Tante Hanne. Der er sandsynligvis tale om sidstnævnte, da hendes mand, Christian/Max Caspersen omtales i forbindelse med hende.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8398</t>
+  </si>
+  <si>
+    <t>Astrid Warberg-Goldschmidt ville købe tøj under udsalget. Alhed/Be Larsen skylder hende 10 kr. 
+Astrid er svært plaget af astma og ligger i sengen. Om natten må hun sidde op. hun har slim i halsen og smerter i underlivet, når hun hoster, og hun holder med begge hænder om maven med den lille unge. 
+Jørgen/Buf må tænde op, hente morgenmad, lave frokost klar, tage på arbejde for derefter at give Astrid aftensmad. Så må han hjem og spise hos moderen og tilbage til Astrid. Hun er lidt bitter over, at søsteren der befinder sig 20 min. væk, ikke kommer på besøg. 
+Astrids mor ved nu det hele. Tante Hanne har været på besøg og læst breve fra Laura Warberg op. Laura kalder Astrids handlinger afskyelige. Astrid reagerer med at blive kold. Tante Hanne har bedt Laura Warberg skrive et venligt brev til Astrid, men Laura var alt for vred og svarede, at Ellen Sawyer også var vred på Astrid, og at Alhed/Be Larsen havde gode grunde til at være kølig. Laura mente desuden, at Astrid havde narret Marie Schou/Syberg, som altid havde været en engel mod Astrid. 
+Ellen har nok flirtet en del, men kun i ånden, mente Tanten. Astrid føler, at hun er syndebuk, for både Ellen, Christine/Mornine Mackie og Alhed/Be Larsen har haft deres "små historier". 
+Astrid har ringet til Christian/Max Caspersen, men han var yderst kølig. Nu vil hun følge diverse råd og skrive til Alfred Goldschmidt og bede ham skaffe en sagfører, da hun gerne vil giftes med Jørgen, så deres barn kan blive "ægte". 
+Jørgen og Astrid glæder sig meget til deres bryllup. Hun syr navne i sit dækketøj mv., eftersom hun og Jørgen skal bo i den lille lejlighed på Valdal, mens Marie Syberg/Schou også bor i ejendommen. 
+Jørgen er god at tale med og meget moden af sin alder.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/A1yu</t>
+  </si>
+  <si>
+    <t>Med kuglepen øverst s. 1: læst 1964
+[Med blæk:]
+Rolfsvej 17 4. den 7/3 - 17.
+Kæreste lille Junge! Tusind Tak for Dit goe Brev - det er også Synd af mig at plage Dig med det Tøj - Du har så Ret i, at det bør vente og ses an - der stod mig blot i Hovedet noget om, at jeg måtte købe under Udsalget, men det er jo så forholdsvis lidt, jeg får at købe, så det klares jo nok. - Du kan sige til Be, at det var 10 Kr, hun kom til at skylde mig; jeg skulde have haft hendes Guldpenge - som jeg kunde tjene 8% på ved at veksle dem i svenske Sedler - da jeg nu ikke alligevel måtte få Guldpengene, har Be sagt noget til Buf om, at jeg i Stedet skulde have Procenterne, men det finder jeg ganske urimeligt. 
+Søde Junge - jeg må have Lov til at hyle lidt for Dig - det hjælper så godt; du kan tænke Dig, at nu har det varet i næsten en Uge - denne forfærdelige Asthma - jeg er fortvivlet, hver Nat må jeg sidde timevis op i Sengen bare for at få Luft; det er lidt bedre om Dagen, når jeg er oppe, men jeg er så totalt udmattet, at det tager mig en Time at klæde mig på - og så må jeg h[ulæseligt] efter Vejret igen en lang Tid - jeg kan ikke gå over Gulvet uden at det begynder igen - og så kaster jeg ustandselig Slim op - og Hosten giver ofte de rædsomste Smerter i Underlivet, så jeg må sidde og holde med begge Hænder på min arme lille Unge; kan Du ikke forstå, det er en Prøvelsens Tid, og at jeg må hyle lidt for Dig. Buf er mageløs - men det er næsten for strengt for ham også - op 6 hver Morgen - hente Koks - gøre Ild - ned efter Mælk og Brød - koge Kakao og smøre Mad, så passer han Frokostbakke til til mig og Kl 7. styrter han til sit Arbejde på et Værksted langt ude på Amager; der står han hele Dagen med strengt legemligt Arbejde - og så snart det slutter - farer han igen ud til mig - gør Sovekamret i Stand og giver mig Middagsmad - styrter hjem til sin egen Middag Kl 6 - så er han her igen ved 8 Tiden - vadsker op - og, når ikke er altfor dødtræt, så vadsker han også Gulvene - og altid er han smilende og sød, skønt jeg dog ser, hvor træt han er; men jeg kan intet - udover at klæde mig på og Dagen igennem koge Saltvand på Kakkelovnen til Gurgling af Halsen, som bestandig er fuld af Slim. Det er ikke Skaberi - jeg prøver til - og mister straks Vejret af det. Er det ikke også fatalt med denne Iskulde, som står ud ad Vinduer og Døre og er uovervindelig. Kan Du ikke tænke, det er be'sk at sidde her ene hele Dagen med alle disse Kvaler - når man har en Søster 20 Min. herfra - og vèd, at hun næsten daglig er herinde - hun vèd, at jeg bestandiger syg - men bevares, det koster jo 4 Øre at telefonere og spørge, hvordan det går. Jeg kan slet ikke fatte det. Nå, det er ikke værd at nære Béskheden - det er også svært, at jeg er så forbavset, Junge. 
+Nu skal jeg ikke hyle mere. Tænk, at Mor nu vèd alt. Jeg har haft 2 Besøg i al denne skrækkelige Sygetid, begge af Tante. Første Gang havde hun lige fået alt at vide - var fortvivlet - rådede mig for Giftermålet etc - som jeg vist har fortalt Dig. Otte Dage efter fik jeg det næste Besøg - lå igen i Sengen og var frygtelig elendig. Tante kom for at læse nogle Breve fra Mor. Ja, Junge, det er skrækkeligt af mig, men når Mor farer sådan frem - med den mest ubarmhjertige Vrede og Foragt, kalder min Handlen væmmelig og afskyelig - taler om den store Skandale etc - så bliver jeg så underlig kold og følelsesløs overfor Mor - hun bliver så fjern og fremmed for mig - det er, som om det slet ikke vedkommer mig. Sorg og Bedrøvelse - det smelter mig fuldstændig og gør mig ulykkelig over, at jeg har voldt andre ondt. Men Vrede gør mig bare kold og hård; jeg vèd, det er stygt af mig - men jeg kan ikke forbedre det; det drejer sig dog om alt det, som for mig betyder mest i Livet - ja alt; det som for mig er det smukkeste og værdifuldeste af alt i Verden.
+Tante havde skreven til Mor, om hun ikke kunde tænke over det - og siden skrive et venligt Brev til mig (den søde Tante!) men Mor svarede, at det var foreløbig umulig - hun var altfor knusende vred. Elle var også meget vred og oprørt, sagde at når Be så ofte havde været kølig mod mig, så havde det sin gode Grund! (!) Junge var den eneste, som undskyldte og forsvarede mig (Tak, lille søde Junge, jeg vèd jo, at Dig kan jeg altid stole på.) Og videre skriver Mor, at det var skammeligt af mig således at narre Fru Syberg, der altid havde været en Engel imod mig (!!) - Mor vilde rigtignok skrive til hende; -. Ja, gør Mor det så kan jeg også være sikker på at blive rehabiliteret - så reel og retfærdig, som Fru S. er - det bliver ikke morsomt for hende, at få Brev fra Mor! 
+Og Tante talte om de andre - ja, hun vidste jo nok, at Mornine flirtede en Del - men hun vidste også, at det kun var ["var" indsat over linjen] sjæleligt - der var aldrig tale om noget legemligt. Jeg måtte jo tie til alting - èn skal jo gerne være Syndebuk, jeg skal nok være det; men når man kender både Bs og Elle og Mornines små Historier, så er det lidt løjerligt at høre på, at de er hellige, mens jeg alene synder. Elles Vrede vil jeg nu foreløbig ikke tro på (hun har da sidst Grund til at være skinhellig!) nej, hun 
+II/
+siger vel sådan, fordi hun mener det er bedre for Mor, men jeg mener nu, at Din Metode er både ærligere og mere formålstjenlig. Det er for Resten underlig, Junge, jeg tænker dog bestandig, at når vi bare blev gift, så var alt i Orden - men det synes jo tvertimod, som om det yderligere opirrer Sindene. 
+Ja lille Junge, det er en bevæget og brydsom Tid. Jeg fulgte Dit Råd og ringede til Max (Tante har bedt mig ikke komme der - og jeg er jo desuden indespærret) han var nu meget retirè - henviste mig til Alfred - sagde kort Farvel. Nå.
+Og nu gør jeg som både Du og Max foreslår - skrive til Alfred, om han mulig vil skaffe en Sagfører; jeg er glad over, at både Du og Be har frarådet mig Dede - efter hans Brev har jeg været alvorlig bekymret for, at han ikke var den rette Mand til at fremme Sagen, så selv om jeg også selv skal betale en Sagfører, må jeg vist dog hellere det, da jeg dog meget gerne vilde giftes inden den lille kommer, så den kan blive "ægte".
+Tænk, Junge, vi går begge to og glæder os sådan til vores Bryllup - vi snakker næsten hver Dag om det- jeg er sikker på, at vi endogså glæder os mere end de allermest "sædelig forlovede." Det er da kunstig nok - og jeg gamle Pige! Jeg sidder her og navner alt mit goe Tøj - Dækketøj osv - (med AW) med Henblik på Fællesmenagen i Valdal; jeg frygter ikke mere for den; vi kan få det henrivende i den lille Lejlighed med Have foran - og jeg føler så sikkert at jeg nok skal blive goe Venner med hans Mor, hun er allerede nu langt mere venlig og hensynsfuld imod mig - det skal nok gå. Bare Du dog kunde komme til at lide Buf- han er virkelig sådan et storartet Menneske - og Du kan da forstå, han må være mange År ældre end sin Alder, siden jeg i ét og alt kan så godt med ham. Altid kan jeg snakke med ham om alt - og han ser så velgørende sundt og frisk på alle Forhold - han er gennem realistisk - totalt fri for sentimental Affektation - jeg tror, at vi har godt af hinanden. Han er den af alle, jeg har harmoneret bedst med - det føler jeg bestandig tydeligere. - . Ja, nu må jeg i Seng - skønt jeg véd det betyder, at den rædsomme Asthma tager fornyet Fart - men jeg er almægtig træt. Din altid Dis.</t>
+  </si>
+  <si>
     <t>1917-06-07</t>
   </si>
   <si>
     <t>Frederiksberg Have</t>
   </si>
   <si>
     <t>Adam Goldschmidt
 Alfred Goldschmidt
 Alhed Larsen
 Janna Schou
 Jørgen Schou
 Marie Schou</t>
   </si>
   <si>
     <t>Efter flere års ulykkeligt ægteskab gik Astrid/Dis Warberg-Goldschmidt fra sin mand, Alfred Goldschmidt, da hun blev kæreste med Jørgen/Buf Schou, som var meget yngre end hende. De to ventede hurtigt barn sammen. Jørgen Schou og hans mor, Marie Syberg, som i sit første ægteskab bar navnet Schou, boede i det nedlagte gartneri Valdal i Valby. 
 Hogemeister, Bendsen, Pauline samt Karen K kendes ikke.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0989</t>
   </si>
   <si>
     <t>Astrid/Dis Warberg-Goldschmidt takker for babytøjet. Hun har fået et gavekort af Jørgen/Buf Schous mor. Astrid får mange udgifter til blandt andet fødehjemmet. Hun overvejer at lave et middagsabonnement. Om tre-fire år kan Jørgen/Buf nok bidrage godt økonomisk. 
 Jørgens mor, Marie Syberg/Schou har helt ændret holdning til Astrid. Tidligere frygtede hun, at barnets komme ville lægge bånd på sønnen, men hun blev lettet, da planen om giftermål blev skrinlagt. Jørgen er også lykkelig over at "krigen" er slut. 
 Efter fødslen skal Astrid efter planen bo en tid på Valdal. 
 Astrids kvistlejlighed er yndig, og hun holder den skinnende ren. Hun har pragtfuldt blomstrende planter, og hun nyder både dem og den skønne sommer samt at glæde sig til barnet. 
@@ -5775,51 +5832,51 @@
     <t>https://fynboerne.ktdk.dk/d/wMIk</t>
   </si>
   <si>
     <t>9-10-23.
 Kære Muk!
 Tak for Brevet i Gaar. Jeg blev meget glad for det, især da jeg havde regnet ud at jeg umuligt kunde faa før Tirsdag Eftermiddag. Jeg løb strax over og viste Bedstemoder det. Hun tænker jo paa at forære jer en Sofa (du maa ikke fortælle hende, jeg har sagt det) riktig pæn, med rødt Betræk. Men da hun ikke rigtig ved om hun har foræret Dis den, skal hun høre fra hende inden hun fortæller jer det. 
 Lejligheden ser jo yndig ud. Skal vi ikke have en Masse Stikkontakter at vi bliver fri for alle de ækle Lamper i Loftet. Jeg er glad ved at du vender Sofabetrækket. Det har altid været pænere paa den anden Side; men det vil vist ikke blive helt let at faa det til at ”staa” til Væggen. Mon jeg ikke kan faa et af de tre smaa Værelser??
 I Dag har vi haft en stor Kampagne med at ordne Syltetøjskabet. Bedstemoder har været herovre og hjælpe (Det er naturligvis hende der har iscenesat det.
 I Gaar strøg vi hele Dagen. 
 Bedstemoder og jeg er begyndt at læse Fransk. Vi læser ”Le Mariage de Chiffon”. Forleden inviterede Bedstemoder mig i Biografen. Vi saa ”Store Forventninger” af Dickens. Den jeg saa blev indspillet paa Valdal – Lørdag Aften satte jeg mit Uhr til at vække Kl. 6; men det vækkede af en el. anden ubegribelig Grund Kl. 12½ Nat; maaske det var for at minde mig om at Fødselsdagen var begyndt og at jeg skulde være andagtsfuld. – Jeg syntes jeg havde saa meget at fortælle , men nu har jeg glemt det. Her er 4 Spørgsmaal: Hvad Sal? Er der Centralvarme? Vender Dagligstuevinduerne mod Nord (nordvest) el Syd (sydøst)? Hvad Gadenummer? 
 Det regner i Dag og jeg har det hyggeligt paa mit Værelse med Ild i Kakkelovnen, røde Roser paa Bordet og nogle smaa meget lette Cigaretter. Jeg læser Maupassants Fortællinger.
 Tak Bes for hendes Brev og foresten Peder for at købe sig selv et Kort. Jeg vil gerne beholde mit.
 Hilsen til jer alle fra Lomme.</t>
   </si>
   <si>
     <t>1924-05-02</t>
   </si>
   <si>
     <t>Møllebakken 14, 5300 Kerteminde, Danmark
 Stige Ø, 5000 Odense, Danmark
 Filsøvej 31-21, 6854 Henne, Danmark
 Romsø, 5300 Kerteminde, Danmark</t>
   </si>
   <si>
     <t>Lars Hedelund
-Matilde Jungstedt
+Matilda Jungstedt
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Georg Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Marie Larsen
 Christine Swane
 Laura Warberg
 Erik Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Forberedelserne til Andreas Larsens 25 års fødselsdag er i gang. Der har været megen travlhed i forbindelse med begravelsen af Georg Larsen. Det bliver ordnet således, at datteren Anna og hendes mand Thomsen kan fortsætte med at drive butikken.
 Marie Larsen har svært ved at skabe et overskud på driften af hønseriet. Der er store problemer med sygdom hos Adolph Larsen og hans familie. Især Adolph Larsen har det skidt, og man er bekymret for, han vil begynde at drikke igen. Andreas Larsen og Laura Warberg hjælper til.
 Johannes Larsen rejser til Fiilsø for at male.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/X4Kb</t>
   </si>
   <si>
     <t>[2-5-1924]
 Kære Muk!
 Tak for dit Brev. Vi har haft en travl Tid, og jeg synes der er saa meget at fortælle, at jeg ikke ved, hvor jeg skal begynde. 
@@ -6071,57 +6128,57 @@
   <si>
     <t>Kære søde Gamle!
 Bare et Par Ord for at sige Dig, at jeg i Morgen rejser et Par dage over til din Far, saa jeg er altsaa ikke hjemme, naar Du kommer paa Lørdag. Maaske Du kunde arrangere Bytning med Hjemmeturen, saa Du kunde komme næste Søndag, saa er jeg jo hjemme og Din Far ganske sikkert ogsaa. – Det er Tante Elles Fødselsdag paa Fredag, hun er i Rynkeby, men Du kan vel ikke naa at skrive et Kort som hun kan have Lørdag Morgen? – Jeg har bedt Gartneren vande Drivhusene og særlig vaage over Dine Tomater, de ser godt ud, bedre for hver Dag, han mente de kom alle sammen. – Vi havde et meget vellykket Sneppegilde i Aftes med Gelle og Erik, det var skammeligt, Du ikke var her, de beklagede det begge. De blev helt betagne, da de kom ud i Køkkenet og saa det festlige Bord. 3 Glas ved hver Kuvert, og den lille Orchidé til Pynt. De fik Fiskegratin i Skaller, Snepper med Fandens Urtesalat, Skylleskaale med 2 nyplukkede Violer i hver og Hofdesert! Til Kaffen fik de Munkar og Havana Cigarer, senere Sjusser. Vi ringede efter Fru Bøttern, Victor var gaaet til politisk Møde, - vi havde det rigtig sjov, Munden stod ikke paa Erik, jeg tror aldrig jeg har set ham saa vel tilpas! Barnedaaben var knap saa sjov!! Jeg har det for Resten rigtig godt i disse Dage, glæder mig til den lille Rejse og til at se, hvad Din Far har lavet. Bare Vejret nu maa blive godt. 1000 Hilsner min egen Dreng
 Din Mor
 4 – 3 – 25
 [Skrevet på side 1, øverst og på hovedet:]
 Send os en lille Hilsen til Kirkeby Kro pr. Henne, men gør det ikke senere end Lørdag. Den er fin Gamle med de 50 ikke!</t>
   </si>
   <si>
     <t> 1. jul. 1925</t>
   </si>
   <si>
     <t>Juat -
 Nielsi -
 Eiler Lehn Schiøler
 John Møller
 Finn Salomonsen</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/PFXTYlb2</t>
   </si>
   <si>
     <t> 2. jul. 1925</t>
   </si>
   <si>
+    <t>John Møller</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/b4wJZexf</t>
+  </si>
+  <si>
     <t>https://fynboerne.ktdk.dk/n/FVFtSb7C</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://fynboerne.ktdk.dk/n/b4wJZexf</t>
   </si>
   <si>
     <t> 4. jul. 1925</t>
   </si>
   <si>
     <t>Juat -
 Eiler Lehn Schiøler
 John Møller
 Finn Salomonsen
 Henning Scheel</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/bAJNMH7J</t>
   </si>
   <si>
     <t> 5. jul. 1925</t>
   </si>
   <si>
     <t>Juat -
 John Holm
 Eiler Lehn Schiøler
 John Møller
 Aage Nissen
 Finn Salomonsen
 Henning Scheel</t>
@@ -6205,74 +6262,74 @@
     <t>21. jul. 1925</t>
   </si>
   <si>
     <t>Alexander Godtbergsen
 Peter Nielsen</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/pPWDOE0k</t>
   </si>
   <si>
     <t>22. jul. 1925</t>
   </si>
   <si>
     <t>Olaf Asmussen Hagerup
 Poul Holbeck
 Enoks Lyberth
 Morten Porsild
 Karl Rosing
 Finn Salomonsen</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/9ihwEhgN</t>
   </si>
   <si>
     <t>24. jul. 1925</t>
+  </si>
+  <si>
+    <t>Peter Rosing</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/iBEm4CRR</t>
   </si>
   <si>
     <t>Olaf Asmussen Hagerup
 Poul Holbeck
 Eiler Lehn Schiøler
 Enoks Lyberth
 John Møller
 Peter Nielsen
 Anna Olsen
 Bolette Rosing
 Jakob Rosing
 Karl Rosing
 Peter Rosing
 Finn Salomonsen
 Henning Scheel</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/5I1gaH7S</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://fynboerne.ktdk.dk/n/iBEm4CRR</t>
   </si>
   <si>
     <t>25. jul. 1925</t>
   </si>
   <si>
     <t>Poul Holbeck
 Eiler Lehn Schiøler
 Enoks Lyberth
 John Møller
 Jakob Rosing
 Karl Rosing
 Peter Rosing
 Finn Salomonsen
 Henning Scheel</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/FtyD3Irg</t>
   </si>
   <si>
     <t>26. jul. 1925</t>
   </si>
   <si>
     <t>Kata -
 Olaf Asmussen Hagerup
 Poul Holbeck
@@ -6714,50 +6771,134 @@
 Brev 2: Marie Larsen (Mareje/Ia) og Carl Andresen (Patronen) kommer, og Alhed glæder sig til at vise dem det nyistandsatte hus. Hun vil gerne have pasteller med på udstillingen, og hun skriver priser, som Andreas dog gerne må formindske. Fasanbilledet er dét fra Wedellsborg. 
 Alhed har det godt, tager ikke medicin og er ikke generet af hjertet. Mon Andreas kommer til Båxhult?</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ZZj3</t>
   </si>
   <si>
     <t>[På kuvertens forside:]
 Hr. Gartner Andreas Larsen
 Kerteminde
 Danmark
 Express
 [På kuvertens bagside:]
 Forsøgt Afleveret Kl 720 Høj
 [Brev:]
 Båxhult 27 Aug 1926.
 Kære Puf.
 Tak for Dit Brev. Jeg kan ikke se hvornaar Du har skrevet det da det er udateret, men det kan forhaabentlig passe, at Du har talt med Esben umiddelbart før han har faaet den Check paa 1000 Kr som jeg sendte ham Dagen før jeg rejste fra Kjøbenhavn. Det var flinkt af Højlund at han saa hurtigt fik Svanerne anbragt. Her er bleven vældigt fint over det Hele. Desværre har vi haft daarligt Jagevejr men vi har da faaet nok at spise og Foch gaar fint. Bryggeren rejser i Dag, jeg tror nok de har nydt at være her. Lysse hentede Bryggeren og mig i Halmstad den 20. altsaa Fredag og om Tirsdagen kom Fru Jakobsen og blev hentet i Landeryd. I Dag er Vejret fint. Med hensyn til Billederne til Odense er det jo ikke nemt at give Besked herfra. Jeg aner jo ikke hvad Frk Klein mener med mange. Men lad hende tage saa mange hun vil, dog ikke af dem der hænger paa Væggene. Dersom Du kunde faa Madsen til at sætte Fasanen og Havebilledet, de staar vist rullet sammen i Roderummet fra Hechts Tourne i ramme, hvis det kan naas kan de jo gaa med lige saa et af Vandbillederne fra Bugten. Paa de Billeder fra i Foraaret er Priserne efter Størrelse 3500 Gæssene, 1500 for Brushønsene og ligesaa det med Kobbersnepper Præstekraver og Ryler. 1200 for de næste, saa 800 og 500 og for de mindste Urhanernes Størrelse 400 for ældre Billeder ligesaa efter størrelse. Kan Du sende mig en lille Papæske der staar uaabnet og indeholder lithografisk Tusch og Kridt sendt af Uttenreiter, muligvis ogsaa hans Brev, paa Bordet i Værkstedet, samt i en Paprulle noget af det Papir (ca 10 Ark) jeg laver Tavler paa, paa Bordet mellem Sofaen og Vaskerummet, det kan Du lade Madsen gøre. Jeg skal nemlig lave 4 Lithografier til Klingen, havde tænkt det kunde naas naar jeg kom hjem, men Din Moder har det saa godt her oppe og vil gerne blive her noget længere. Vi har faaet et fint Flag, som vi flagede med da Fru J. kom. Og det skal op naar Patronen og Marie kommer. 
 Mange kærlige Hilsner Din Far.
 Kære søde Gamle!
 Vi har det dejligt. Du kan ikke tænke Dig, hvor Bryggerens har været søde at have, nu rejser de desværre i Dag, men saa har vi jo Mareje og Patronen til gode, jeg glæder mig meget til at vise Ia Båxhult i ny forskønnet Skikkelse. Jeg vil gærne have nogle Pasteller med paa den Udstilling: den store med [ulæseligt]æbletræet og Gaarden (400 Kr.) det blomstrende Æbletræ med de to Svaner (300) Kallaerne (300) Tøj til Tørring (200) og Drudes [ordet ”Drudes” overstreget] den store Blomsterbuket, der hænger hos Drude – 3-400) men Du maa godt forandre i Priserne, hvis i synes, de er for høje og ogsaa skyde ud, hvis der er for mange. –
 Jeg har det ganske udmærket, har Medicin med, men ikke rørt den, da jeg ikke har haft en Fornemmelse i Hjærtet heroppe. Jeg taaler som sædvanlig glimrende at gaa heroppe, og vi gaar enten Vejret er saadan eller saadan. Mon Du dog ikke nok kører herop og ser til os? Har Du faaet mine Kort? Skriver Du ikke lidt til mig en Dag. Fasanen Din Far skriver om er det store med Hanfasanen fra Wedellsborg, det var rart om det kom med, Kruuse har været varm paa det, jeg tror det maa have forputtet sig i Roderummet (Fuglestuen) eller det brandfri. Nu skal tante Junge have et Par Ord til Fødselsdagen. – 1000 Hilsner Din Mor.
 Lysse har skudt 9 Ænder. De har skudt 10 Tjurer og Urhøns, Ly de fleste.
 Fredag
 Jeg beder Esben sende Penge til Thomsen og 100 Kr. til Løn til Frk. J. og 50 til diverse Husholdn de sendes til Dig.</t>
+  </si>
+  <si>
+    <t>1926-09-30</t>
+  </si>
+  <si>
+    <t>USA
+New York City
+Chemical Department</t>
+  </si>
+  <si>
+    <t>Adam Afzelius
+Agnes Afzelius
+Ellen Brønsted
+Peter Oluf Brønsted
+Ina  Goldschmidt
+Johannes Hohlenberg
+Elisabeth Ludvigsen, oversætter
+- Rastrup
+Harriet Rastrup
+Ellen  Sawyer
+Janna Schou
+Jørgen Schou
+Franz Schubert
+Rudolf Steiner
+Harry Søiberg
+- Weirsøe</t>
+  </si>
+  <si>
+    <t>Louise/Lugge og Johannes Brønsted var i USA, hvor han fungerede som gæsteprofessor på flere universiteter. Sønnen Peter var med dem. Døtrene var i Danmark imens.
+Rossia var det forsikringsselskab, hvori Astrid/Dis Warberg var ansat. 
+Astrid renskrev manuskripter forfattet af Søiberg. I sensommeren 1926 hjalp Ellen/Bes Brønsted med dette arbejde mod betaling
+Astrid lejede i 1926 en lejlighed med tilhørende have i Hareskov. Stedet tilhørte Fru Weirsøe. Astrid holdt fest, da hun var blevet opsagt. I haven havde hun fået opført Thopodeaborg, som var en kopi af barndommens legehus, og hun havde efter opsigelsen stadig adgang til dette.
+Doktoren, Doktor Hansen, Dich, frøken Breuner, fru Weirsøes slægtninge, fru Zeuthen og frøken Franch kendes ikke. 
+Det fremgår af et senere brev fra Astrid Warberg, at Rastrup ikke fik stillingen i Rossia.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8421</t>
+  </si>
+  <si>
+    <t>Chefen er gået fra kontoret, så nu skriver Astrid Warberg brev. Hun takker for Louise Brønsteds brev, der blev skrevet, mens Louise så på Ku Klux Klan-processionen.
+Astrid er næsten færdig med at renskrive Søibergs bog.
+Astrid har været til afskedsfrokost hos Fru Weirsøe. Hun læste Ellen Sawyers novelle op ved bordet.
+Frk. Ludvigsen er i gang med at oversætte Astrids bog.
+Festen i Hareskov blev en succes med masser af musik og sang, dejligt vejr og måneskin. Dagen efter gik nogle af deltagerne i skoven og fik varm frokost. 
+Dich og Janna/Nus Schou har pakket i lejligheden, og Jørgen/Buf Schou har kørt tingene til Rolfsvej.
+Astrid har lavet et skattetrick hvad angår husbestyrerindefradrag.
+Rastrup-parret har meldt sig ind i Antroposofisk Selskab. Agnes Afzelius har fundet en bolig til dem nær sin egen. 
+Astrid prøver at skaffe Rastrup arbejde i Rossia.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/pLIs</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside:]
+4
+Fru cand polyt. Louise Brønsted
+c/o Prof. Dr. V. K. La Mer
+Chemical Department
+Columbia University
+New York City.
+U.S.A.
+[På kuvertens bagside; skrevet på påklistret papirlap:]
+A. Warberg
+Rolfsvej 17 4
+F. 
+[I brevet:]
+Rossia. 30 Sept. 1926.
+Kæreste Lugge!
+Chefen er lige gået ud af Døren med Hat på - hvad er da rimeligere end at jeg benytter hans Fraværelse til at skrive til dig. Tak for dit lange og interessante Brev - skrevet fra et Hotelvindue i Washington, hvor du sidder og ser på Ku Klux Klan Processionen - Dich havde Brevet med ud til mig til Hareskov i Lørdags - vores sidste Weekend derude - jeg var cyklet derud lige fra Kontoret - de andre tog med Toget; dit Brev nød jeg nede i Thopedeaborg, hvor Dich lidt efter kom ned og serverede The med Marmelademad - der er meget lunere nu nede i den lille hyggelige Bræddestue end oppe i Lejligheden, hvor der dennegang var lumsk koldt, så vi egentlig ikke var altfor kede over, at det var sidste Gang - og hvilket herligt Halvår har vi dog ikke haft vort ugentlige Tilhold derude! Jeg var forresten dygtig træt af den drøje Søiberg-Uge - men nu er jeg omtrent færdig - det sidste Kapitel venter jeg på, han vilde læse det andet igennem først. Det blev så c. 65 Kr til mig og 21 Kr til Bes - så snart Bogen er helt færdig kan jeg blot bede Forlaget udbetale de resterende Penge, skrev Søiberg, fra hvem jeg havde et og deraf elskværdigt Brev med Tak for Hjælpen; jeg har jo også anstrængt mig godt og stadig været à jour. På Anmodning fik jeg en à conto Udbetaling på 56 Kr, hvormed jeg nu har klaret mig gennem denne Måned -
+Bes får sine, når Bogen er færdig. Om Søndagen (25 Sept) var vi alle tre inviteret til en mægtig flot Afskedsfrokost nede hos Fru Weirsøe - hendes Søn og Svigerdatter m. 4 Børn var der - så vi blev 10 Personer; Doktoren gav Snaps - Stemningen høj; ved Kaffen oplæste jeg Elles glimrende Novelle, som tager sig vældig flot ud i Fyens Venstreblad med den udmærkede Tegning af Ma Frits ved Rokken - men det er lumpent, at hun kun fik 20 Kr. for den!
+Jeg tænker, at Elle selv har sendt dig Bladet - ellers vil jeg gøre det senere, for jeg rekvirerede straks 10 Expl. fra Odense til at være dels gavmild og dels pralende med. 
+Samme Dag som dit Brev kom, fik jeg èt fra New York, fra Frk Ludvigsen, som allerede er gaaet i Gang med Oversættelsen og venter et godt Resultat - og hun roser igen Bogen i høje Toner. Ja, det vilde jo bedre på Finanserne, hvis den Historie går i Orden! 
+Vores Fest i Hareskov Ugen forud - 18 Sept - blev en mægtig Succés. Gæsterne blev straks rystet sammen - dels og først ved Hjælp af en excellent cock.tail - serveret straks ved Ankomsten nede i Doktorens Saloner - og dels ved Musikken, der helt igennem var udsøgt - foruden vidunderlig Sang af Frk Franch (russiske Folkeviser - franske Romancer) og af Dr. Hansen - Schubert; fik vi herlig Klaver af Fru Zeuthen - Sammenspil m. hende og Doktoren (sidste Klaver) - og endelig trådte Hohlenberg til - med Doktor Larsens anden Violin - så vi blev et helt Orkester (2 Violiner og 2 Klaver.)
+Repertoiret var helt klassisk.
+Festen begunstigedes yderligere af det mest bedårende, lune Sommervejr - der holdt sig hele Natten - ofte var vi ude på min store Altan for at nyde Udsigten ned over Haven, hvor Dr. havde tændt alle vores R[ulæseligt] Lygter - desuden var det momentvis Måneskin - ellers diset, varm Luft; Musikken foregik oppe hos mig - Aftensmaden - Kl c 11 - nede hos Fru Weirsøe - Stemningen hele Tiden storartet. Ved 1/2 2 Tiden tog Dr. Hansen og Fru Zeuthen hjem til Bagsværd pr Bil - men endnu længe sang Frk franck til Hohlenbergs Accompagnement; de overnattede jo (H. i Thopedeaborg!) så vi havde dem hele næste Dag, hvor Vejret var ligeså himmelsk og hvor vi gik en herlig Tur i Skovene - også for at samle Svampe til Middagen - og tænk - så fandt vi kun een eneste stakkels Rabarbersvamp - og de to foregående Søndage havde vi på et Øjeblik fået en stor Kurvfuld Pigsvampe - rigelig nok til Middag! Så vilde de hjem. Men de havde nu også fået en solid varm Frokost Kl c 2 (Morgenmad c 1/2 12 - vi kom
+II/
+jo først i Seng Kl 3 efter Festen!)
+Nå - og i Mandags - 27. Sept. havde Nus fri fra Skole i Anl. af Kongens Fødselsdag - så blev hun af Dich derude den Dag for at pakke og ordne Lejligheden efter os - en Del blev jo derude, så vi stadig kan have Tilhold i Thopedeaborg og om Aftenen hentede Buf dem derude og kørte dem og hele Flyttelæsset i sin Bil til Rolfsvej - det er jo utrolig, hvad man i Løbet af en Sommer kan få samlet sammen. Desuden 50 ℔ fine Æbler à 25 øre ℔, købt af Fru Weirsøe - samt 10 ℔ Hyldebær à 20 Øre - alt fra Haven! Jeg havde fået Besøg af Rastrup og Adam - Buf blev også til The, og vi havde en rar Aften. Hvis Vinteren holder, hvad den lover, så ser det rigtig nok rart ud - Sjums som Husbestyrerinde (du kalder mig et Finansgeni?) - så hør da et lille godt Nummer: til Skattevæsnet har jeg ansøgt om og fået bevilget en Skattereduktion, fordi jeg holder en højt gageret Husbestyrerinde (Dich) for selv at kunne gå på Kontor. Nu har jeg ansøgt om og ligeledes fået bevilget Fritagelse for den lovpligtige Tyendeforsikring (15 Kr) da jeg fra Nov. får min ulønnede Datter i Huset - at hun får 30 Kr mdl. er jo intet at komme med! 
+Men altså - jeg glæder mig til Vintren sammen med Rastrups og Afzeliusserne. Rastrup er - jo mere han lærer af Steiner - mere og mere betaget - i Aftes fik jeg udvirket, at han måtte komme med til den smukke St. Michaelsfest i antrof. Selskab, fejres hvert År d. 29 Sept. En meget festlig, smuk og berigende Aften, som resulterede i, at Rastrup meldte sig selv og Harriet ind i Selskabet, så nu kan de komme med til alle Møderne i Vinter. Jeg er vældig glad. Men det er sandt - dette morer jo ikke dig. Bagefter gik en Del af os på Grand og drak Kaffe og havde det storartet. R. fulgte mig hjem - vi gik hele Vejen og talte uafbrudt om vores store fælles Interesse; han havde været begejstret for Aftenen - så, nu begynder jeg igen - men du aner ikke, hvor det føles opløftende at finde fuldkommen forstående Meningsfæller; på Lørdag og Søndag skal Harriet altså med - så taler en Wienerinde - Frl. Breuner, som har aft en Del personligt med Dr. Steiner, vi glæder os sådan. 
+Fru Afz. (Agnes) har nu lejet 2 Vær. m. Adgang til Køkken til Rastrups nær ved, hvor hun selv bor - du ved vel, at der ventes en lille, så nu arbejder vi alle på at skaffe dem Arbejde - jeg har et Jern her på Rossia - og er rasende spændt på Udfaldet - der menes at være en god Chance - hvor vilde det være himmelsk! Og tænk til Vinter - når jeg skal ud til Foredrag - behøver jeg aldrig at være ked af det for Husbestyrerinden der så er tvungen til at sidde hjemme - for Sjums har sin Adam - og altfor meget vil de ikke savne mig. Og tænk så at komme hjem til hyggelig Kop The hos mine egne! Åh Lugge! at Tingene dog sommetider kan ordne sig så dejligt.
+I næste Brev skal jeg skrive om Rastrups Stilling, som opfylder mig mere end noget andet i Øjeblikket - de søde Mennesker.
+Nu er I altså afsted på den storstilede industrielle Rejse - god Fornøjelse! og gid alt stadig må gå godt for Jer derovre. Det ønsker med Hilsner til Jer alle tre
+Din Dis
+skrevet i Dølgsmål og under mange Farer -</t>
   </si>
   <si>
     <t>1927-04-19</t>
   </si>
   <si>
     <t>Philip Levison</t>
   </si>
   <si>
     <t>Christian Ottesen</t>
   </si>
   <si>
     <t>Tak for det skønne arbejde</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Cp59</t>
   </si>
   <si>
     <t>PH. LEVISON
 AFDELINGSLÆGE VED FRBG. HOSPITAL København B., 19/4 1927
 KONSULT. I NERVESYGDOMME 1-2½ VESTERRBROGADE 44, 1.
 LØRDAG 11-12 (MAJ-SEPTEMBER IKKE LØRDAG) (I TEATERPASSAGEN)
 TLF.VESTER 1450.
 PRIVAT: EVA 123
 Fra 1ste Januar 1927 flyttes
 Konsultation og Behandling
@@ -7038,51 +7179,51 @@
 Nr.
 Hr. ["Hr." overstreget]
 er i Dag udbetalt med
 Hovedstol … Kr. Øre
 Renter til Dato…. Kr. " " 
 Ialt .. Kr.- Øre
 Brædstrup, den 192
 Aktieselskabet 
 Banken for Brædstrup og Omegn.
 [Håndskrevet:]
 9937
 Fru Astrid Møller
 København
 1.000
 14 
 1014
 20/2 … 9
 [Ulæselig underskrift]</t>
   </si>
   <si>
     <t>1929-02-27</t>
   </si>
   <si>
     <t>Bodild Branner
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Alhed Marie Brønsted
 Ellen Brønsted
 Else Birgitte Brønsted
 Johannes Nicolaus Brønsted
 Peter Oluf Brønsted
 Esben Hansen
 Harald Høffding
 Matilda Jungstedt
 Drude Jørgensen
 - Krarup, læge
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Elena Larsen
 Johan Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Thøger  Larsen
 Christine  Mackie
 Elisabeth Mackie
 Maurice Maeterlinck
 Arnold Olsen
 Hans Olsen
 Otto Emil  Paludan
 Kirstine -, pige i huset hos Hempel Syberg
@@ -7180,50 +7321,93 @@
 Mon Louise Brønsted kommer til Fyn i påsken?
 Ellen har været til koncert.
 Det er spændende med byggeriet af Instituttet.
 Ellen er sparsommelig med mad. Hendes kat har fået en kæreste.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/7j5m</t>
   </si>
   <si>
     <t>[Øverst s. 1 skrevet med blyant:]
 Tante Elle
 [Skrevet med blæk; Ellen Sawyers skrift:]
 d. 14de og 18de Marts - 1929
 Kæreste Lugge!
 Tak for dine tre (3) Breve, - alle lige velkomne. Og Tak for den dejlige Dug, du sendte mig til min Fødselsdag. Den passer udmærket til mit "Spisebord" og jeg er meget glad ved den. Da jeg havde faaet den, opdagede jeg, at jeg jo egentlig trængte meget til den, da jeg kun har nogle smaa gamle Laser, - til smaa Selskaber, for jeg har rigeligt med store Duge. - Ja, det blev jo en ret stille Fødselsdag, da alle Gæsterne blev anmodet om at blive borte, - me-e-en! Jeg fik jo mange Opmærksomheder af Blomster og Breve og lille Junge kom om Aftenen og nød et Glas Vin og en Cigar. Hun er jo rask igen. Jeg var oppe det halve af Lørdag, - hele Søndag og ude hos Eleverne Mandag, men kun pr Rutebil. Nu cycler jeg igen. Vejene er fine og Vejret dejligt. Jeg har slet ingen Efterveer med Træthed og Sløjhed, - havde 7 Elever den første Mandag og var til Selskab om Aftenen og spillede L'hombre til 12 uden at mærke noget. I maa nu sige, hvad I vil, men de tykke har nu alligevel et Reservefond af Kræfter, som de tynde maatte ønske sig. Det har været en mager Vinter, hvad Indkomster angaar, - 3 Uger syg og en Del Forsømmels paa Gr. af Vejret. Heldigvis faldt en Del af Vejret og Sygdommen sammen - (nu vrimler Gækker og Krokus op i Haven, - skønt der endnu ligger en Meters Sne i Ribsbuskene). Naa men det gør jo heller ikke noget med det Pengetab nu, da vi jo vælter i Penge, - takket være vores kære Pallam og gode gamle Onkel Syberg. Ja, Lugge, det er ogsaa rart at vi kan tænke, at han holdt sit Løfte til Mor, og at du vandt Chokoladen. Ja, hvor man under Mornine en lille glansfuld Periode. Den bliver vel ikke lang, - kender man hende ret. Men tænk, at komme ud af sin Gæld, - det maa da være herligt. Nej, Lugge, jeg vil ikke købe Livrente, ikke foreløbig da. Jeg vil eje 10,000 først. Dem skal jeg nok faa, naar jeg bare maa beholde Helsen en halv Snes Aar. Jeg har 6000 nu. De giver mig 270 om Aaret. 154 har jeg i Legater, det er 424. For dem kan jeg købe 500 Kr. Obligationer omAaret. Saa kan du selv regne ud. - Man kan aldrig vide, hvordan det kan gaa. Jeg kunde jo faa Lyst til at købe mig en Forretning af en Slags, - det er i al Fald mere morsomt at have Pengene at manøvrere med, end at 
 2)
 købe Livrente. - Foreløbig har vi jo ingen faaet endnu, men Dede skriver, at til 1ste April, omtrent, sender han os Pallams. Onkel Sybergs trækker vist længere ud. Stakkels Tutte maa jo ud med en vældig Arveafgift, - men det skrev jeg vist til Mornine. - - - - Naa, saa vidt kom jeg igaar. Saa gik jeg over til Junge og spiste til Aften med Junge og Marie. Agraren var ude paa Togt. Han har sviret energisk nu, - jeg ved ikke hvor længe, - holdt op et Par Dage og har nu taget fat igen. At han dog ikke kan naa at drikke sig ihjel! Jeg tror al de Sprit virker preserverende. Junge er alligevel helt godt til Pas. De Penge har jo virket vældig stimulerende. Hun kommer ud af hans gamle Gæld, som altid har pint hende og kan ogsaa "røre sig lidt". Fattigdom er nu nedbrydende. Nu har hun ogsaa lige tjent 100 Kr. paa et Klaver, saa hun har købt Konfirmationsudstyr til Manse, - nyt Tøj og en Kasket og en Regnfrakke, - Sokker o.s.v. Det er jo paa Søndag. Palmesøndag. Der skal ikke være Spor af Festlighed, - kun mig og Is til Desert. Jeg giver ham et Fotografiapparat. Tutte har sendt 10 Kr, som jeg skal købe for. Jeg tænker jeg køber en Tegnebog (til Penge) for dem. De vil jo gærne have nogle af de traditionelle Gaver at vise frem Hvis I vil have Idèer, saa kunde jeg tænke mig en Æske Jetons, - han elsker jo at spille L'hombre, - el. Bøger om Fugle. el. Lommetørklæder. Sig til Mornine at hun ikke skal holde det hemmeligt for Ta Mis Pan ["Pan" indsat over linjen] Hun kan saamænd godt sende ham lidt. Vi har været saa beskedne med Konfirmationer i hele vores Børneflok, saa det kan de gærne paaskønne paa Manse. Iggar Eft. var han til "Overhøring" i Kirken. Jeg kom der over mens de klædte sig paa til at gaa derned. Det viste sig at Manse ikke kunde Trosartiklerne. Dem fik vi ham saa lært. Og han kunde ikke huske, hvad Salmer de skulde kunne. Heldigvis kom han da ikke op. De saa saa rørende ud, da de vandrede afsted derned. - Lugge, jeg har faaet saadan en god Idé. Jeg vil ogsaa flotte mig lidt med mine Rigdomme. Jeg vil invitere Junge til en lille Udenlandsrejse i Sommer! Rhin-rejsen, Køln og Holland. Vi snakker meget om det og Junge glæder sig saadan. - Det er saa sundt for hende ["for hende" indsat over linjen] at føle, at der ogsaa er lidt Fornøjelse i Verden for hende, - det er hun sandelig ikke forvænt med. - Vi vil køre i Rutebiler og se paa Landskaber og male og se paa Kunst naturligvis. det skal 
 3)
 nok blive morsomt. Hvis I vèd noget om Holland, - saa lad os det vide. - Saa jeg sparer af alle Livsens Kræfter * Jeg tænker vi kan gøre det for 600 Kr. Det skal være, naar Bibbe er hjemme og kan bremse Kalorius - ellers er det jo en fast Regel, at hans "Sygdom" indløber, saa saare Junge vender Ryggen til. Paa Mandag skal der være Auktion paa Erikshaab. Junge og jeg vil derned. Det kunde være, der var et og andet, vi vilde købe og desuden kan der tænkes at være noget endnu fra vores Tid, - bl.a. de gamle Bøger paa det store Værelse. Vi biler derned. Dede kommer. Det bliver jo vemodigt - men jeg synes, vi skal være der. Dede har taget Silhouetterne fra Spisestuen og hængt dem op i sin Stue. Det er rart synes jeg, - saa er de i Hus.
 Kommer I ikke herover i Paasken??? Jeg skal ganske vist ud om Lørdagen, men det gør jo ingenting. Saa kunde I jo komme Palmesøndag, - være med til Manse og være med paa Erikshaab. - Eller er det for svært, lille Lugge? - Det vilde være yndigt om I kom en lille Foraarstur. Svar snarest. Jeg er spændt paa Las og Puf saa kom i Aftes. Jeg holder Øje med Huset, men [et ulæseligt ord indsat over linjen] har ikke set nogen spanke om dér endnu. Jeg maa op og se efter inden jeg cycler ud. - Jeg glæder mig til de er hjemme igen. Det er saa tomt naar de er væk. - I Aftes var jeg til Koncert paa Thornøe. Den var god. Fru Berner sang herligt og Chr. Erbennen spillede guddommeligt. Hvor han dog spiller vidunderligt. Fru Chenowitz akkompagnerede. Hun er lidt massiv og enevældig. - 
 Hvor er det morsomt at de er begyndt at grave paa Instituttet. Nu kan I rigtig holde Øje med det. Bare det nu ikke maa vare rigtig længe. - Og hvor dejligt, at du nu har Penge at planlægge med. Ellers havde der været en "aber" ved at flytte ind i et større Hjem. Det kostede mig adskillige Hundrede at flytte ind her, og det er da i det Smaa. - Maaske der paa Erikshaab kunde findes et og andet, I kunde faa billigt. - Tænk over det!!!!
 Jeg havde saadan et rart Brev fra Tutte i Dag. Det var saa morsomt at se lidt til hende i den Tid hun var i Odense. Hun er nu herligt, ["t" sidst i ordet overstreget] - det er Tutte. - Hvor er det dejligt at Putte er anbragt. Vi var sammen med Dr. Torborg til Thorkilds Daab og syntes saa godt om ham. -
 [Indsat s. 3 i venstre margen; lodret:]
 Ikke desto mindre flottede jeg mig i Lørdags med at købe en Kalveskank til 30 Øre. Det er anden Gang siden Jul at jeg har købt ind til Middag. Ellers lever jeg af [teksten fortsætter øverst s. 3; på hovedet] salte Sild og Hyldebærsuppe og Gaver. - Jeg faar Suppe til to Middage og Hachis til èn. - Naa, nu vèd jeg vist ikke mere denne Gang. 1000 Hilsner til jer alle, - ogsaa Lommes. Din Elle
 [Indsat i venstre margen, s. 4; lodret:] Lille Mis har indgaaet Kammeratægteskab med en stor Slambert af en graa, vulgær Hankat med gule Øjne. Jeg fatter ikke lille Mis - den fine pæne Mis fra et godt Hjem! - Jeg driver ham væk 20 G. om Dagen.</t>
+  </si>
+  <si>
+    <t>1929-03-21</t>
+  </si>
+  <si>
+    <t>Axel  Müller
+Harald Müller
+Janna Schou
+Jørgen Schou
+Laura Warberg Petersen
+- Weirsøe</t>
+  </si>
+  <si>
+    <t>At kakkelovnene ikke skulle sælges må handle om, at Albrecht Warbergs efterfølger som godsforvalter under grevskabet Muckadell, Otto Emil Paludan, døde 5. feb. 1929. Han boede på Erikshaab, som tidligere havde været Warberg-familiens hjem gennem mange år. Eftersom Paludan var enlig og uden arvinger, blev der afholdt auktion over hans ejendele.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8397</t>
+  </si>
+  <si>
+    <t>Johanne/Junge Larsen føler med Astrid/Dis Warberg, fordi hendes arvepenge går til at underholde Axel Müllers bror, Harald. Astrid må tænke sig godt om. Det er slemt, at Axel lyver for hende. Det må være svært at nægte sin bror penge, hvis han siger, at han sulter. Johanne spørger, om Astrid og Axel har ægtepagt. Hvis Axel giver broderen 3 kr. dagligt, må Axel vel skære ned på sit eget forbrug. Johanne foreslår Astrid at stille et ultimatum. 
+Astrid må ikke tænke på Laura/Bibbe Warbergs påskeferie. 
+Kakkelovnene bliver ikke sat til salg, da de tilhører grevskabet.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/F24c</t>
+  </si>
+  <si>
+    <t>[Med blæk på kuvertens forside:]
+Til Dis
+Til Dis
+[Med kuglepen på kuvertens forside:]
+18 - 4 - 2000 Bibbe W.P.
+[Med blæk i brevet:]
+21 - 3 - 29
+Undskyld at jeg sender det i Bibbes, det gaar nok for en Gang.
+Kære lille Dis!
+Dette bliver kun et Par Ord, jeg er saa træt. Du kan tro, jeg føler med dig - alt det svære du lever i. Kan det virkelig tænkes, at dine gode Arvepenge skal fyldes i Harald (indirekte)? Og er det nødvendigt?? Tænk endelig roligt og nøgternt og sagligt paa det. Man maa jo sommetider her i Livet ligesom stuve sin Fortvivlelse lidt til Side mens man tænker køligt paa Tingene. At Axel lyver for dig er jo slemt nok, men glemme maa man dog ikke, at det halvt - eller helt - er for at skaane dig. Forfejlet i dette Tilfælde naturligvis, men dog for at skaane dig. Og at det maa være utrolig svært at sige nej til en Broder, der kommer og fortæller at han sulter og maaske ogsaa virkelig gør det, hvis han ikke hjælpes. - Du kan ikke faa hans Forhold lidt undersøgt?? Hvis han blokker Axel for selv at flotte sig er det da for galt. Og hvad saa, hvis dine Arvepenge er brugt op hvad vil han saa falde tilbage paa?? Har I Ægtepagt?? Brug for Himmelens Skyld din Forstand, søde Dis, og tag det saa roligt det er dig gørligt. - - Du skriver et Sted: Regningerne myldrede ind mens han var syg. Men hvilke? Jeg kan jo ikke andet end mene, at hvis Axel giver sin Broder 3 Kr daglig, saa maa Axel til Gengæld sætte sine private - personlige - Fornødenheder ned til et Minimum. Er det umuligt tror du, at faa ham til at lade være med det Tagen paa Kredit? Kunde du ikke sætte et Ultimatum netop i det Spørgsmål? 
+Har I ikke Ægtepagt, risikerer du jo hele dit Indbo - alt! -
+Du maa virkelig ikke ofre en Tanke paa Bibbes Paaskeferie - husk jeg anede jo ikke alt dette, da jeg skrev og vidste ikke at det skulde uden den store Flytning, vidste ikke at Fru Weirøe ikke vilde bespise Jer, vidste ikke at Nus ikke kunde være hos sin Far - og saa er det jo ikke Spor af vigtigt med den Rejse, vi havde hende jo i Julen og faar hende saa længe til Sommer du maa da kende mig nok til at vide, at jeg ikke virkede om hende paa Bekostning af dig? Men sæt dig ind i min Tankegang: for at tilbringe et Par rolige Dage i Hareskoven du og Axel alene uden Madlavning - er du med - det kunde du under rolige Forhold godt have gjort uden nogen Bryderi. Som Sagerne staar er det jo en simpel Umulighed og nu tænker vi (jeg mener du) ikke Spor mere paa det.
+Tusind Tak for Tieren? Det var alt for galt lille Dis men han bliver jo ovenud!
+Nu maa jeg i Seng, har Masser om Ørene i denne Tid. Jeg skriver igen saa snart jeg kan. Hils Axel det Skind, det gør mig nu ondt for ham. Flere Hilsner til dig selv søde Dis fra din Junge
+[Indsat øverst s. 4; på hovedet:]
+Kakkelovnene sælges ikke, de tilhører Grevskabet.</t>
   </si>
   <si>
     <t>1929-04-09</t>
   </si>
   <si>
     <t>Viggo Stockfleth</t>
   </si>
   <si>
     <t>Vesterbrogade 48, København
 Charlottenborg, Kongens Nytorv</t>
   </si>
   <si>
     <t>Andreas Larsen
 Johan Larsen
 Ólafur Tubals</t>
   </si>
   <si>
     <t>Johannes Larsens søn Johan giftede sig med Elena Italia den 23-2-1929.
 Charlottenborg er hjemstedet for flere kunstinstitutioner, bl.a. Kunsthal Charlottenborg, hvor der har været udstilling af kunst siden 1883. Kunsthallen er med sine 1200 kvadratmeter en af de største udstillingsbygninger i Nordeuropa.
 Det vides ikke, hvem Hammer var. Den islandske kunstner er muligvis Ólafur Tubals.</t>
   </si>
   <si>
     <t>Læge Stockfleth har taget nogle billeder for Johannes Larsen på Charlottenborg.</t>
   </si>
   <si>
@@ -7431,51 +7615,51 @@
 Las har jeg kun lige set. -
 Har I hørt, at Mogens's Konfirmation blev udsat en Uge, fordi han blev saa forfærdelig syg af en "Forgiftning". De var angst for ham. Nu skal vi derop paa Lørdag, Søndag og Mandag.
 Bare det Vers kunde komme igennem til Thøgers Mindesmærke. Det er da saa smukt og udtrykker egentlig hele hans Livsfornemmelse i en mærkelig koncentreret Form, - hans Glæde over Livet, - hans stadige Tanke
 [Teksten fortsætter på sidste side i venstre margen; lodret:] paa Døden - og den vide Horisont. Hvor var han et herligt Menneske. Det er en Rigdom at have [øverst på sidste side; på hovedet:] kendt ham og have hjulpet ham. Jeg betaler det gærne med det svidende Savn som han efterlod. - 
 [Indsat på næstsidste side i venstre margen; lodret:] Nu Farvel for denne Gang, lille Lugge. Held og Lykke med det, - med Pigerne, mener jeg. Jeg synes du skulde skrive til Erna for at forhøre. I så Fald, lad mig vide, - jeg kan se Familjen paa Tirsdag. -</t>
   </si>
   <si>
     <t>1933-01-17</t>
   </si>
   <si>
     <t>Hareskov St.</t>
   </si>
   <si>
     <t>Harriet Afzelius
 Adam Goldschmidt
 Brita Goldschmidt
 Ina  Goldschmidt
 Amanda Heinesen
 Julius Hviid
 Grethe Jungstedt
 - Knudsen, skomager
 Adolph Larsen
 Andreas Larsen
 Johannes Larsen
 Marie Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Arne Mortensen
 Erik Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvilket spil Laura/Bibbe havde med at gøre i Hillerød. 
 Succes var et chokolademærke solgt af firmaet Galle &amp;amp; Jessen (Arkiv.dk – her billede fra 1922).
 Fra litteraturen om Larsen-familien vides, at køberen af Kærbygaard hed Arne Mortensen.
 Johanne og Adolph Larsen købte senere i 1933 Lindøgaard nær Dræby/Munkebo.
 Amanda er muligvis Amanda Heinesen.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0607</t>
   </si>
   <si>
     <t>Johanne/Junge C. Larsen håber ikke, at Laura/Bibbe er syg. Hun er ikke stærk. Selv har Johanne et øre, der vædsker, og hun er næsten døv på det, så hun må til speciallæge.
 Adolph/Agraren Larsen har solgt Kærbygaard for 18.000 kr. Det er en god handel. Johanne og han købte kransekage og chokolade og inviterede gæster til kaffe for at fejre det. Adolph skal nu ikke længere arbejde for andre, Erik/Tinge bliver selvstændig, og Johanne vil holde op med at undervise i klaverspil. 
 Johanne har mødt Amanda, som spurgte til Ina/Sjums.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/F1Lr</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 OBS Salget!
@@ -7501,51 +7685,51 @@
 Jeg læste med stor Interesse om Adams og Fru Brittas [det andet ”t” i navnet overstreget] Besøg – Adam bliver nok lykkelig, det vilde ikke passe til ham ikke at blive det! Stol paa det!
 Pudevaaret er ikke mit; du skal faa det ved Lejlighed. Hvad du skriver om Bibbe er saa rigtigt, gid det hele maa gaa saa godt for hende, jeg har aldrig set hende saa glad og harmonisk som i Julen. Hvor var hun yndig
 [Skrevet på hovedet øverst på s. 4:]
 Din Bog når jeg ikke at tale om i Aften, jeg må i Seng, kun at jeg synes den er udmærket, du skal og maa fortsætte. Men det er vel vanskeligere naar man kommer fremad i Livsforløbet?
 [Skrevet langs venstre margen s. 4:]
 Tusind Hilsner til Jer alle tre Din glade Junge.</t>
   </si>
   <si>
     <t>1934-06-06</t>
   </si>
   <si>
     <t>England
 Epsom Downs</t>
   </si>
   <si>
     <t>Else Birgitte Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Gunnar Helweg-Larsen
 Hatla Helweg-Larsen
 Else Jensen
 Jens Jensen
 Johannes V. Jensen
 - Johansen, kaptajn
 Marie Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 - Meyer, England
 Albert Naur
 Christine Swane
 Leo Swane</t>
   </si>
   <si>
     <t>”Det gik så godt økonomisk også for JL, at det i juni 1934 blev til en ”turist-tur” tilmed ad luftvejen sammen med Johannes V. Jensen til Amsterdam og England, hvor der bl,a, blev mulighed for at se Stonehenge og Darwins hus, samt hvad der for Johannes Larsen må have været en stor tilfredsstillelse – at stifte direkte bekendtskab med det britiske forbillede, Bewicks original-træsnitsstokke.” Erland Porsmose: Johannes Larsen s. 290.
 Epsom Downs ligger ca. 21,7 km syd for det centrale London og er kendt for sin galopbane Epsom Downs Racecourse, hvor det traditionsrige hestevæddeløb Epsom Derby afvikles. Wikipedia jan. 2022.
 Øgruppen Svaneklapperne strækker sig fra den sydlige del af Saltholm mod øst og nord. Kilde: Wikipedia jan. 2022.
 Mutton chops: Fårekoteletter.
 Lager er en betegnelse for en undergæret øl, der gærer langsomt ved lave temperaturer og lagres ved lave temperaturer i 1-2 uger. Kilde: Wikipedia jan. 2022.</t>
   </si>
   <si>
     <t>Johannes Larsen havde fint udsyn fra flyveren. Det var mærkeligt at flyve, og Holland ser underlig ud fra luften. I London tog de til hotellet, og derefter spiste de aftensmad og gik i seng. Næste dag tog selskabet til derby. Der var vildt mange mennesker og også rutchebaner, ølsalg mv. En helikopter fløj rundt over området. 
 Larsen har set et gartneri, hvor man dyrkede brøndkarse. Han forsøger at få en etiket af en aleflaske til Andreas/Puf.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/uGWz</t>
   </si>
   <si>
     <t>Epsom Downs 6 Juni 1934.
 Kære Puf!
 Det var en fin Tur i Gaar. Vi startede Kl. ca 9 i sigtbart Vejr og kunde tydelig se Kullen da vi gik ud over Kalvebodstrand ved Svaneklapperne, saa havde vi god Udsigt til mellem Køge og Næstved saa rullede der et Skytæppe hen under os, saa kørte ovenpaa noget hvidt til vi saa lidt af Lolland og lidt efter passerede lige N om Femern og ind over Holstein og derefter Solskin til Amsterdam vi passerede Elben lige ovenfor Mundingen og lidt efter Weser S for Bremerhaven. Det er meget mærkeligt at sidde i en Omnibus, og hænge 2-3 Km oppe i Luften uden at kunde mærke at vi flytter os, for sommetider havde vi endda en Fornemmelse af at gaa baglænds, men naar vi ser lige ned og ser Skyggen af Maskinen som en lille graa Plet nede paa Jorden kan vi jo nok se at det gaar fremad. Kl 12 var vi i Amsterdam, hvor vi gik ned og spiste Frokost, Sandwishes og noget Lagerbier fra Fad der lignede meget Carlsberg Guldbajer. Saa gik vi op igen og fløj til Rotterdam i en anden Maskine, men der var vi kun i 10 Min. Holland ser mærkeligt ud fra Luften alle Marker og Haver fuldkomment regelmæsig rektangulære med Grøfter om [Tegning] saadan. Fra Rotterdam fløj vi lige ud over Schelde og Nordsøen stadig i klart Vejr til vi nærmede os England saa kom der først nogle smaa hvide Skyer langt nede under os men ikke tættere end at vi hele Tiden kunde Vandet og de forskellige Farve paa Bunden og Dæmningerne der saa meget smaa ud i den Højde vi fløj i 2500 m. Vi gik ind ved Themsmundingen og fulgte Floden omtr. halvvejs til London, saa kom der desværre en stor Skybanke og gemte det hele til vi ved Corydon gik ned gennem et Hul. Vi landede Kl. 3½ og kørte saa med Luftfartens Bus til Charing Cross hvor vi tog en Taxa til vort Hotel paa Torrington square lige bag British Museum. Det hedder Morgans Hotel og koster 2 Pund om Ugen med Breakfast. Vi gik hen i Oxford street og spiste Mutton chops og Spinat efter en dry Martini d.v.s. jeg bestilte 3 og drak min og Johs. V.s. Jeg nød ogsaa 2 pale Ale fra Fad og en Guinness Porter og en Lager og saa gik vi hjem og sov. Jeg vaagnede i Morges ved Skovduens Kurren i Platanerne udenfor paa Pladsen, det er et meget roligt Sted, men meget primitivt men gode Senge. Vi spiste Frokost med en Kaptajn Johansen der bor der en Ven af Jens. Han dirigerede os ud til Victoria St. hvor vi tog Billet til Epsom downs, det er nemlig Derby Dag i Dag og vi har været til det store Løb og vilde fra Inderpladsen hvor det er gratis Alting, med Undtagelse af at vi betaler en Mand 2 Shillings hver for at staa paa nogle Kasser. Jeg har aldrig set saa mange Biler og Busser og Mennesker før. Folk er kørt hertil i Busser fra alle Egne af England helt oppe fra Skotland. Vi har spist Frokost hos en Ingeniør Meyer der er gift med en Slægtning af Else og nu efter Væddeløbet sidder jeg her og skriver mens Johs V faar sig en Middagslur. Vi kom hertil fra St. i Bil. den første vi spurgte vilde have 10 Shillings for at køre os herhen, men en gl Fyr der holdt ved Siden af tilbød at gøre det for 6, ham tog vi og kørte med ham i ca ½ Time mens han holdt og spurgte alle mulige Mennesker om Vej indtil vi paa Tilbagevejen fandt Huset 5 m Gang fra St. Vi skal spise Middag her. Her er ikke mere Papir i Blokken men her ligger et Stykke Skrivepapir 
 [Fortrykt øverst på papiret:]
 BUTE HOUSE, 
@@ -7692,51 +7876,51 @@
     <t>Elisa Hansen har fået en opsigelse hvad angår boiligen. Hun har en stor lejlighed på Enghave Plads i kikkerten og tror, at hun tager den.
 Harald er blevet gift.
 Den følgende dag kører Elisa m.fl. til Faaborg og videre derfra til Aalborg og Båxhult.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/BOKX</t>
   </si>
   <si>
     <t>Kære Bamsebøsse.
 Til Lykke med Fødselsdagen, jeg haaber, at det nye Aar og den store Begivenhed, som indtræffer, maa blive saa vellykket, at det bliver et Standartaar, "rico di ogni bene," som det saa smukt hedder i dit Fødelands Sprog. Vi lever i stor Sindsbevægelse i disse Dage. Netop som vi fik Kældrene fyldt med Vinterens Brændselsforsyning, kom der en Opsigelse - Fraflytning til Oktober Flyttedag. Paa en Maade er det meget rart, thi Støjen nedefra, er begyndt at gaa mig paa Nerverne, men jeg tror saamænd ikke, at jeg kunde tage mig sammen til selv at sige op. Er det ikke ogsaa mærkeligt, at en Lejlighed paa Enghaveplads, som jeg tit har syntes kunde være ønskværdig, netop er ledig. Det er Huset ved Siden af Kirken, og der er frit baade for og bag, fire meget ordentlige ikke særlig spændende Værelser, lille Køkken, godt Badeværelse og Pigekammer, et stort pænt Pulterkammer, hvor jeg kan have Billeder og overflødigt Gods staaende. Saa kunde jeg faa 2 Værelser, Kylle et ret stort, Lis et mindre og i Pigeværelset kan jeg have Klædeskab og en Seng til dig og hvem der ellers har Lyst at sove der. Der er Sol og frisk Luft, jeg tror jeg tager den. Prisen er 1150 Kr og nu giver jeg 600, Kylle 300, saa det er jo til at overkomme, det maa kaldes billigt. Det er paa 3die Sal, øverste Etage, saa det er nemt at komme op paa Loftsværelset. Nu er Harald gift, han faar ikke det bedste Skudsmaal af Ida og Monna, som har deres Viden fra Knud, som ellers aldrig udtaler sig uforbeholdent, særlig ikke om Familieaffærer, saa jeg er bange for det er en Bus, nu faar vi se. Jeg tænker næsten, vi tager afsted i Morgen Lørdag over til Faaborg, hvor vi bliver et Par Dage, saa naturligvis over Lillebæltsbroen op gennem Jylland. Louise har bedt os meget om at komme til Aalborg paa et lille Besøg, saa kan vi tage fra Frederikshavn til Gøteborg og derfra den yndige Tur til Båxhult. Jeg tænker næsten, at vi omkring d 10 eller 12te Juli har faaet nok af at flakke rundt, og tænker med Glæde paa at falde til Ro paa Båxhult.
 Nu vil jeg da haabe, at Pakken naar dig paa Dagen, og vil du saa ikke gaa op og søge i Skuffen paa Medicinskabet, der vil du finde en Salt- og Peberfugl samt Fortjenstmedaille i Guld med Brillanter. Og saa sender jeg de kærligste Hilsener til jer alle tre.
 Din
 hengivne
 Mos
 28-6-35.</t>
   </si>
   <si>
     <t>1935-10-26</t>
   </si>
   <si>
     <t>Achton Friis
 Adolph Larsen
 Andreas Larsen
 Elena Larsen
 Urban Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 - Rud
 Lars Swane</t>
   </si>
   <si>
     <t>Tegninger til Fyn: Achton Friis var i gang med at udgive en bog om Fyn med illustrationer af Johannes Larsen. 
 Joen Vedel beskrev på hjemmesiden https://kunsten.nu/artguide/calendar/kunst-for-varer-og-joen-vedel/ Kunst for Varer således: “Det var nu afdøde kunstmaler Gordon Fazakerley, der først beskrev Kunst for Varer for mig. Han fortalte hvordan han havde erhvervet sig en fornem barnevogn til sit første barn i begyndelsen af 1960erne. Betalingen var et maleri. Jeg havde aldrig før hørt om foreningen, som drev sit eget galleri først i Stormgade, siden i Bredgade i København. Den blev stiftet i 1924 af maleren Aage Berthelsen for at ‘hjælpe Kammeraterne og skaffe dem og os selv Varer til at opholde Livet med, og til Tider et eller andet, vi ellers aldrig havde Raad til at købe.’ For et par år siden fandt jeg et hæfte fra Kunst fra Varer i rodekasserne, som i en periode stod i kælderen i den Frie Udstillingsbygning – og det er det hæfte vi viser frem de næste måneder.” 
 Glorup er en herregård i Svindinge Sogn på Sydøstfyn. (Kilde: Wikipedia febr. 2022). 
 Ørbæklunde er grundlagt ca. år 1500 af Poul Laxmand under navnet Lundsgaard. Det var derefter en befæstet borg, betegnet Ørbæklundsgaard fra 1502 og kendt under sit nuværende navn Ørbæklunde fra omkring 1528. Gården ligger i Ørbæk Sogn, Nyborg Kommune. (Kilde: Wikipedia febr. 2022).
 Lykkesholm er en gammel hovedgård, som nævnes første gang i 1329 og kaldt Magelund, men benævnt Lykkesholm fra 1380. Gården ligger cirka 3 km sydvest for den fynske by Ørbæk og ca. 21 km sydøst for Odense. (Kilde: Wikipedia febr. 2022).
 Ørsbjerg er en lille landsby i Assens kommune.</t>
   </si>
   <si>
     <t>Johannes Larsen og hans søn har kørt rundt på Fyn og lavet tegninger til Achton Friis' bog. De besøgte Lars Swane i Svendborg. 
 Lørdag var Larsen på jagt med tandlæge Rud. Derefrer malede han på elsdyrbilledet (på Rådhuset) i Odense.
 Onsdag skal Larsen til klapjagt med Vilhelm/Klaks. 
 Larsen sælger et billede gennem Kunst for Varer, så Else og Elena/Bimse hver kan få et beløb til tøj.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/iQEv</t>
   </si>
   <si>
     <t>Kjerteminde Lørdag 26/10. 35.
 Kære Lysse!
 Tak for sidst! Naar Du først nu hører fra mig, kommer det af, at, her laa et Brev fra Achton Friis, da jeg kom hjem med Anmodning o ["o" overstreget] om Vignetter og resterende Tegninger til Fyn. Jeg gik i Gang med dem med det samme og Puf og jeg kørte omkring og tegnede, bl.a. var vi 2 Gange paa Horne Land. Paa den ene Tur besøgte vi Lasse Swane der boede paa Wandals Hotel i Svendborg mens han var oppe til Eksamen som han bestod nogle Dage senere. Anden Gang besøgte vi Farbror Urban paa Hjemvejen. Jeg tog mig fri en Lørdag hvor jeg var inviteret paa Jagt med Tandlæge Rud. Han har lejet Jagten paa 2 Gaarde hver 100 Td.L. der ligger umiddelbart ved Vejen naar vi kommer over for Svinget S for Ørbæklunde, i Hjørnet mellem Glorup, Ørbæklunde og Lykkesholm. Det regnede hele Formiddagen og Hundene var mere til Skade end Nytte og vi fik kun hver en Hare før Frokost, men om Eft. var det Tørvejr og jeg skød 4 Harer og 2 Fasaner og Tandlægen 2 Harer og 3 Fasaner. I det hele saa vi nogle og 20 Harer, der var ogsaa nogle 3-4 Flokke Høns men de lettede hver Gang uden for Skudhold. Saa snart jeg havde faaet Tegningerne ekspederet. Begyndte jeg i Odense og er nu godt i Gang med det store Elsdyrbillede. I Dag tog vi hjem til Middag da det vil passe mig bedre at begynde Mandag Mrg paa det næste Stykke, som jeg gerne vil have en hel Dag til. Puf og Else er taget til Lindøgaard, for at aftale med Agraren, om at være parat Onsdag Mrg da vi skal derom ad for at [plet på papiret] ham med til Klapjagt hos Klaks i Ørsbjerg. Jeg fik i Dag Brev fra Kunst for Varer om jeg vil sælge et Billede til en Grosserer for Damekollektion (800 Kr.). og Puf og jeg blev enige om at sige ja og dele det saaledes at Bimse faar for 500 Kr. og Else for 300, da sidstnævnte formodes at være bedre forsynet for Tiden. Kan Du ikke sende mig Bimses Adr, saa jeg kan meddele hende Resultatet hvis Handelen gaar i Orden. Ellers staar al Ting godt til her og jeg haaber at det samme er Tilfældet paa Båxhult Mange Hilsner fra os alle 3.
 Din Far.</t>
@@ -7844,51 +8028,51 @@
 Hareskov
 [I brevet:]
 Hareskov, 14 Maj 1936 (Torsdag)
 Kæreste lille Junge! Hvor er det dog en stor Skam, at jeg ikke for længst har skreven et lille Trøstensbrev til dig da Manse rejste – og nu er det snart en Uge siden – jeg har dog tænkt så meget på dig i den Anledning, det er altid en skrækkelig Tomhed at komme igennem, når én rejser – især én af dem, man i Dagligdagen er knyttet til, det er som en Amputation; men nu har du forhåbentlig allerede det første udenlandske Brev at fryde dig over – man får altid en eller anden Erstatning, hvergang noget mistes – og nu vil Postens Ankomst stadig være et gyldent Spørgsmålstegn – og lifligt når Svaret er ja – der er Brev i dag! Ikke Junge?
 Grunden til at Trøstensbrevet fra mig udeblev så længe er simpelthen: Mangel på Kraft – såvel indre som ydre; det er nu et Foretagende at få et fremmed Menneske i Huset – og de nye Foretagender får mig til at klappe helt sammen i de senere Aar; og så kom jo samtidig alt det med vores goe Grethe, der så pludselig helt forsvandt ud af vores Tilværelse, det var også noget, der tyngede meget. I Tiden lige efter meldte der sig uafladelig Gæster, men heldigvis afværgedes de af Axel – jeg kunde absolut ikke tage mere – lå en hel Dag i vanvittige Hovedsmerter, men nu begynder det et linde lidt; den tykke Doktor er Spændingen gået af – eller – du forstår – han er falden helt til – så han 
 [På papirets bagside:] uha
 2/ ikke mere tynger mig Spor; han har købt sig Overålstøj - og hjælper mig troligt i Haven , hvor vi nu endelig er ved at få tilsået, det kneb i Aar med Kraften dertil; igår ordnede vi alle Grønsagsbedene - lagde Ærter, såede Gulerødder – Bønner – Salat etc – to hele Dage sled vi, men i Dag må jeg holde mig i Skindet og nusle indendørs. Men han vilde partout grave Grønjord – vi har fået Lov at dyrke Kartofler på [ulæseligt]ners Grund hernedenfor vores, ned mod Søen – det går han så og virker med det nu. Buf – som har røde Hunde og derfor ikke er på Fabrikken – kom for lidt siden; han, Nus og Trut virker på fuld Kraft på Glasmaleriet nede i Atelieret (som det nu kaldes) – du kan lige stole på, det er dejlige Ting – alle som ser det er yderst begejstrede og de har allerede solgt en Masse til private – hvad jo egentlig ikke er Meningen, da det er baseret på Butikssalg - men takket være Privatsalget har de stadig ikke nået at præstere et Lager (Prøvelager) til de store Forretninger. De brænder en Ovnfuld c hver 2-3die Dag, kun éngang er noget mislykkedes – og det blev strax solgt underhaanden uden Tab. Det er en hel Fornøjelse at komme derned og kigge til dem og se hvad de nu har lavet. Buf er en enestående Hjælp for dem – han er selv glødende begejstret og havde mest Lyst til at opgive alt andet og blive Kompagnon. Søren Madsen har med en flot Gestus ydet en Kredit på 100 Kr., idet han en Aften kom med herlige Glasting fra Holmegaard for det Beløb – de har Kredit til Oktober og må da afbetale med 10 Kr pr Måned – du forstår nok, at dette betyder umådeligt meget for dem her i den første Tid, inden de tjener noget rigtigt – nu kan de male løs hver dag – man får Masser for 100 Kr – og de har jo 20 % for kontant Betaling. - . Munter har Løbetid – 3 Uger – og må ikke komme udenfor Gården; det lille Skind, han græder meget og ser bedende på os; men hver Aften, når vi alle har fri, får han Lov at færdes lidt med os i Haven under streng Opsigt. Mibbe har også Udflugtstid og tænk, nogle Bæster har to Gange skudt på ham, han har to gabende Sår i venstre Lår og hinker ynkeligt, vi gir ham Extraforplejning, et Æg hver Dag, etc. I Aftes fangede Axel en stor Rødskade til ham – å, hvor han svansede; han kan jo nemlig ikke selv fange, når han er invalid. Axel fangede to Fisk til, dem skal jeg nu ud og ordne til Frokost. Doktoren er vildt begejstret for min Madlavning og spiser kolossalt – han spiser for 3 så han er ikke lukrativ. Men så gør han jo Gavn i Haven, går Byærinder for mig, henter Mælk på Gården, holder selv sine Værelser og er iøvrigt dybt taknemmelig over at være i dette Paradis, som han siger. Det er en Tilfredsstillelse at kunne gøre noget for de ulykkelige Jøder dernede. 
 Nu må jeg i gang igen, det var en lille Morgenpassiar til en lille Cigar. Tænk på Axel på Lørdag Kl 4, - så foretager han den første Vielse her! Jeg skal nok snart skrive igen.
 Tusinde Hilsner! Din altid Dis
 Hils Manse når du skriver!
 [Skrevet øverst på s.1 og indrammet af en streg:]
 Vi har aldrig hørt om du var tilfreds med Æblesalget S.u. !!!! - Obs.</t>
   </si>
   <si>
     <t>1936-10-01</t>
   </si>
   <si>
     <t>Elena Larsen
 Johan Larsen</t>
   </si>
   <si>
     <t>Poul Haase
 Andreas Larsen
 Jens Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Axel Muus
 - Rud
 Ane Talbot
 Julius Wedell</t>
   </si>
   <si>
     <t>Scott er Johannes Larsens jagthund. Julius Wedel/Sabswedel var den tidligere ejer. 
 Johannes Larsen kendte flere, der hed Christiansen, så det kan ikke afgøres, hvem M. Christiansen var. 
 Feden er navnet på et sydligt område ved Kerteminde havn på vej mod Nyborg.
 Brockdorff Gods er en lille hovedgård på halvøen Hindsholm, som indtil 1980 var avlsgård til Scheelenborg Gods. Godset var bortforpagtet omkring år 1900. Christian Iuel-Brockdorff solgte godset til Jens Anker Wistoft Larsen, hvis søn Søren Wistoft Larsen i 2022 ejer godset på 558 ha. Hovedbygningen er opført 1785.
 Maroquin er gedeskind af høj kvalitet, anvendt til bogbind. Skindene, der traditionelt stammer fra nordafrikanske geder, garves, strækkes og indfarves i garverier, især i Frankrig. I nutiden fås huder til fabrikation af maroquin også fra tamme geder, navnlig i området omkring Cape Town i Sydafrika. (Kilde: lex.dk).</t>
   </si>
   <si>
     <t>Toldvæsnet konfiskerede den ene hare, da Johannes Larsen skulle rejse hjem fra Sverige, men han fik den anden hare og to grågæs med hjem. 
 Den ene knortegås er død. Sædgåsen stak af og blev skudt fra en pram.
 Ane har fødselsdag, og Johannes Larsen har givet hende en hamster i bur. 
 Larsen hyrer nye piger i huset. Han har købt American Ornithology i fem bind.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/QyIv</t>
   </si>
   <si>
     <t>Kjerteminde 1 Octbr 1936.
 Kære Lysse og Bimse!
 Tak for sidst! Det var en herlig Tid vi havde deroppe. Vi havde en god Hjemrejse, med Undtagelse af at vi nær ikke var kommen med Færgen paa Grund af de glemte Papirer og at det danske Toldvæsen huggede den ene Hare der laa fremme i Vognen, den skulde sejles ud midtstrøms og smides i Søen, til Gengæld var de saa optaget af den at de undlod at kige i den øvrige Bagage, saa vi et Par Dage efter kunde spise Muus´s Hare. Vi har faaet de 2 Graagæs hjem, det er et Par dejlige Fugle og de er saa tamme at de spiser af Haanden. Scott sendte jeg straks ned til Sabswedel. I Gaar ringede jeg og spurgte hvordan det gik, ”ikke godt” sagde han ”det er en af de haardeste jeg har haft fat i,” og saa bad han mig om at ringe igen om 14 Dage. Jeg havde ellers tænkt at faa ham med paa Jagt hos Tandlæge Rud paa Lørdag, men S vilde ikke af med ham før han var helt i orden. Den ene Knortegaas var død og en er fløjet saa nu er her kun 2, den gl. Gaas og en Gase. Sædgaasen var ogsaa fløjet og M. Christiansen havde set den blive skudt fra Skydepram i Fjorden, efter at den havde været en Tur ude over Feden. Det er lille Anes Fødselsdag i Dag og jeg har foræret hende et Bur med en Hamster. Begge vore Piger er rejst i Dag, men der har meldt sig en Barne, og Stuepige i Gaar og en Kokkepige i Dag sidstnævnte har været 2 Aar paa Brockdorff og det lader til at vi tager dem. Jeg var inde hos Haase da jeg rejste gennem Kjøbenhavn og købte Wilsons ”american Ornithologi” den jeg talte om i Fjor, 5 Bind i grønt Maroquin og Guldtryk og do Snit og i Mahognikasse. Ellers er her vist ikke videre at bemærke. Mange Hilsner til Jer alle 4. ogsaa fra Else og Puf
@@ -8087,51 +8271,51 @@
 Alt herovre er jo falden ud på en hel anden Måde end jeg havde tænkt mig, men på en bedre, tror jeg nok. Den dybe Ensomhed – de stille Timer på Værelset med Studium af lærde Værker – blev der intet af; men nu forstår jeg også, at det havde jeg slet ikke Kræfter til og det havde vist slet ikke været den rette Medicin. Det, som sker er langt bedre. Der vendes op og ned på alting; man sættes 50 År tilbage i Tiden – når man går ad de kendte Veje, hvor uhyre meget er ganske uforandret som dengang; og taler man med de gamle Folk, så fornemmer man også et levende Pust fra dengang; men ellers er Aanden i alting bleven helt anderledes – i den møder man den nye Tid – så vidt forskellig fra den gamle. Det har været meget overvældende for mig altsammen, men i Dag – den ottende Dag – føler jeg ikke mere så stærkt den rædsomme Susen i Hovedet, og jeg har sovet dejligt i Nat – for første Gang en god og rolig Nat. – I Går – Søndag – gik jeg sammen med den unge Krokone i Kirke i Hillerslev til Gudstjenesten Klokken 2. Det var bidende koldt – Frostklart, men Solskin. Vejene meget glatte. Jeg vadede gennem små Driver på Kirkegården for at se til Gravene. Pallams Gravsted er herskabeligt; dog er Marmorpladen med hans Navne etc - naturligvis sat ind i Stengærdet – som på Fars Grav! men Gravstedet er indrammet af et flot Smedejernsgitter – der er fine Plantninger o s v; hans Søster døde først, så Pallam har vel selv ordnet Gravstedet. På Marmorpladen står – med sorte Bogstaver som på Fars – altså ikke de sædvanlige forgyldte – hans Navn og – Godsforvalter på Erikshåb. Mens jeg stod og betragtede alt dette, kom jeg til at tænke på, hvor beskeden hele Pallams Stilling var i de 25 Aar, han var Fuldmægtig hos Far – hvis Ekko han var i et og alt. Han var jo en Asket – vilde ikke have Kakkelovn på sit Værelse og hvor var der uhyggeligt i Pallams Værelse! Så blev han Godsforvalter i de næste 25 År – måske 30 - og nu er hans Gravsted et af de fineste på hele Kirkegården. Hvor jeg under ham det! den goe, trofaste, beskedne Pallam! Så gik jeg over til Fars Gravsted i det modsatte Hjørne af Kirkegården; den er næsten helt groet til med Efeu; der står endnu en af de gamle, hvidmalede Havebænke fra Erikshåb – ældgammel nu og skrøbelig – jeg sad et Øjeblik og drømte om gamle Dages Glans og Storhed – sic trancit gloria mundi – Gravstedet er alt andet end prangende, men Fars Navn nævnes endnu med Ærefrygt af alle herovre på Egnen. – 
 Kirken var den samme – og dog anderledes; i hvert Fald hvad det indre angår; der var kommen 
 II
 Centralvarme – elektrisk Lys – og ditto Høreapparater – i en Del af Stolene – til gamle og døve – en Slags Højtaleranlæg til Prædikestolen. Enkelte gamle Kalkmalerier var afdækket i de smukke Hvælvinger – Kirken var bleven så hyggelig – vi kom i god Tid; Solen skinnede ind ad de store Vinduer – jeg genoplevede intensivt alle de store Begivenheder fra dengang for længe siden. Jeg så endnu Konfirmationsdagen for 40 Aar siden – jeg var – som Godsforvalterens Datter – den eneste hvidklædte – og stod øverst på Kirkegulvet – nederst stod Karen Pilegård – fordi hun var Friskolebarn!
 Nu er de ydre Kår byttet betydelig om – hun er nærmest Herregårdsfrue - - men så er jeg gift med Verdens dejligste Sognefoged !!!
 Prædikanten var en lille kedsommelig ung udflydende Fyr – som vævede en hel Time – lutter intetsigende Ord. Laders sad lige foran os. Der skulle ofres, og han havde glemt sine Penge – så jeg lånte ham en Tokrone. Vi hilste på Baronens, som tilbød os Plads i deres Vogn, men jeg foretrak at gå, og så vilde Laders følges med mig. For første Gang så jeg – og betrådte – den nye, flotte Landevej, som er ført over Aaen ned forbi Brinken til Odensebanken. Marie kom ud i Gangdøren og modtog os – hun er overvældende sød og hjertelig; så det varmer én lige ind til Hjerterødderne. Varme, hyggelige Stuer – Kaffe – Cigar. Vi snakker glimrende sammen. Til Aften kom Loria m. Kone (født Windfelt Hansen) – han hedder Pastor Lorentzen, Bror til den Vilhelm Lorentzen, som fylder 60 en af Dagene – Kunsthistoriker eller lign. De er fra Nr. Lyndelse Præstegård; nu er Loria Frimenighedspræst i Sønder Næraa. Et dejligt Aftensmåltid – i vores gode gamle Spisestue. Jeg genkendte rørt den gamle Kakkelovn fra vores Tid!
 Siden havde vi en dejlig Aften; det morede mig at høre på al deres muntre Præstesnak – begge Præster har meget Lune, det vrimlede med Vitser og morsomme Oplevelser. Marie kan ogsaa en Masse goe Historier – Dialekten kan vi alle. Så fik vi Dessert og Vin – og ved 10½ Tiden brød man op; Fru Loria kørte Bilen – de tog mig med til Korsvejen. 
 En fantastik Spadseretur! Det er vel et lille halvt Aarhundrede siden, jeg har gået alene en Aften på en øde fynsk Landevej. Måneskin – stjerneklart; langs Vejen på begge Sider høje Stenmure – de er bleven helt sorte nu og fortonede sig som mærkelige Granitmure – det var som at gå gennem et øde Månelandskab - - hvor Murene holdt op og Vejen blev åben, blæste det så voldsomt, at jeg kun med yderste Nød undgik at blive væltet! Men så kom jeg i Læ af de store Bakker – og nåede glad Kroen ved 11 Tiden. De sad oppe i ”Privaten” og vilde høre nyt ”fra den store Verden”; jeg gav dem et Passende Uddrag. 
 I Dag skal jeg til Mine i Lindemandshuset – vi er lige gamle og har leget sammen. I Morgen er vi bedt til Sognefogdens. En Dag vil jeg til Ensomhed – den gamle Frk. Petersen lever endnu – hun var Husjomfru på Gjelskov i 90erne og hed Jomfru Bender. Jeg har meget at gøre og Tiden flyver. Søndag tager jeg til Hesselager - man kan afbryde Rejsen en Dag. De er så interesseret i min Bog; vil du ikke ringe til Boghandler Oelenschläger - i Gyldenløvesgade (ved Søerne) – han havde et Restoplag – og få fat i en 4-5 Stk, jeg gav 50 Øre pr Stk sidst – som Forfatterinden – og sende mig dem til Gaver. 
 Kærlige Hilsner til Nusset og dig! Din egen Dis
 [Skrevet på langs på sidste sides venstre kant:]
 Frimærkerne er på retur!</t>
   </si>
   <si>
     <t>1937-03-30</t>
   </si>
   <si>
     <t>Daisy  Berg
 Else Birgitte Brønsted
 Louis Golding
 Ina  Goldschmidt
 Adolph Larsen
 Andreas Larsen
 Johannes Larsen
 Marie Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Thomas Mann
 Axel  Müller
 Ellen  Sawyer
 Janna Schou
 Christine Swane
 Lars Swane
 Lasse Taaning
 Albrecht  Warberg
 Andreas Warberg
 Erik Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen
 Karl Zeckendorf</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Lars/Lasse Taanings bror, svigerinde og dennes veninde var. Gurli, "Krastine", Kat. Sørensen, Eggert og Franzen kendes heller ikke. 
 Det er uklart, hvem det er, som Johanne C. Larsen omtaler som "ens Svigersøn". Selv havde hun ikke i 1937 en svigersøn. Det vides ikke, hvad Ina Goldschmidts barn/Astrid Warbergs barnebarn hed. 
 Sechendorf er Karl Zeckendorf, som var en jødisk øjenlæge. Janna Schou, Astrid Warbergs datter, var i et kærlighedsforhold til ham, indtil han blev ført til koncentrationslejren Sachsenhausen og myrdet.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0803</t>
   </si>
   <si>
     <t>Johanne C. Larsen har slagtet, og midt i arbejdet med dette kom der gæster. Hun er ked af, at Astrid Warberg var så berørt af ikke at blive inviteret til Else Birgitte/Mudis bryllup. Johanne blev heller ikke inviteret. Hun er bitter over, at Brønsted-familien udelukker Astrid. 
 Det er et stort påskegilde, Astrid har haft. 
@@ -8383,93 +8567,171 @@
 Jeg, nej det er sandt saadan maa man jo ikke begynde, altsaa: Det er gaaet op for mig hvad det er for noget forbandet Sludder du prøver paa at bilde mig ind om at jeg ser saa dejlig ud saa der ingen Ende er paa det, og jeg har derfor tænkt mig at tage Skeen i en noget anden Haand og gaa hen og lade mig krølle i hele Hovedet! Jeg haaber du vil tage vel i mod mig, selv om de ikke er gaaet ud til jeg vender hjem. Aprospos Skønhed, kan jeg fortælle dig at vi ikke skal fortryde paa at Møllers Venus var udsolgt fra Planteskolen for jeg smagte det forleden og der var ikke meget Grin ved hende, skønt hun saah dejlig ud. - Jeg var i Dag oppe paa Las' Udstilling som havde Premiére, desværre traf jeg ikke Cefen selv, han havde ikke været der og vilde heller ikke komme der igen i Dag. Derimod traf jeg Tante Lugge og Muddi, Las bor ude hos Magisteren, saa ved jeg da hvor jeg skal faa fat paa ham. Han var kommet i Gaar og var i Gang med at skære en Blok af Xylografen. 
 I Aften kan det dog ikke blive, for Mos og jeg skal til Concertpalæet og høre Laumont spille Beethoven. Paa Udstillingen var der 4 Båxhultbilleder, Tjurhanen, Billedet med de 2 Ballonaspe og det fra Salen og saa det fra i Fjor med Lagaarden der spejler sig i Dammen. Salsbilledet var et af de Billeder jeg syntes saa allerbedst ud paa hele Udstillingen, det har ogsaa en Hædersplads paa ["paa" overstreget] som Midtpunkt paa Væggen lige til venstre for Indgangen, det er altsaa ikke alene mig der synes om det. - I Dag har jeg ikke været hos Tandlæge, jeg reddede mig en Fridag paa Grund af Fernisseringen; derimod fik jeg min daglige Strøgtur og jeg nyder at drysse ind gennem Byen og sluge Butikkerne. Willum og Elin kommer her til Middag i Morgen og i Gaar var Erna her, saa du kan se at jeg ikke spilder Tiden. - Nu skal jeg til at læge Jensebassen i Seng.
 1000 Kys til Fasermand og Petermand
 fra Mosermand.
 P.S. Jeg har ogsaa tænkt paa at tage en Afmagringskur og en Ansigtsbehandling. - Bare inte nervøser. -</t>
   </si>
   <si>
     <t>1938-04-25</t>
   </si>
   <si>
     <t>Johanne  Larsen</t>
   </si>
   <si>
     <t>Lindøgaard</t>
   </si>
   <si>
     <t>Franziska  Erichsen
 Kirsten Hjorth
 Niels  Junker
 Drude Jørgensen
 Adolph Larsen
 Andreas Larsen
 Henning Larsen
 Martin Larsen
 Vilhelm Larsen
+Else Larsen,  Andreas Larsens kone
 Kirsten Larsen, Elena Larsens veninde
-Else Larsen, Else, Andreas Larsens kone
 Axel  Müller
 Fritz Syberg
 - Vesterdal
 Thora Vesterdal
 Mary Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Bents bedstemor og professoren var. 
 Udstillingsbygningen ved Odense Å hedder Filosoffen.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0418</t>
   </si>
   <si>
     <t>Johanne Larsen ønsker tillykke med fødselsdagen. 
 Det er koldt og tørt, så Johanne er bekymret for høsten. 
 Kirsten/Pelle Hjorth er begyndt at komme på besøg, og det er hyggeligt. Pelle synes, at der er meget "vrøvl" hjemme hos hende selv. 
 Johanne og Adolph har fået lam og kalve. Drengene fisker, og de kan af og til sælge af fangsten. 
 Johanne m.fl. har været i Odense for at se Forårsudstillingen. De mødte et katolsk konfirmationsoptog. Johannes Larsens billeder var dejlige, men Johanne brød sig ikke om de fleste af Sybergs. Efter udstillingen besøgte hun Henning/Bror og Kirsten, og til sidst spiste de i Fyns Forsamlingshus. Her mødte de Professoren, som opførte sig mærkeligt og var sørgeligt forandret.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/vy50</t>
   </si>
   <si>
     <t>Lindøgård d. 25-4-1938
 Kæreste lille Dis!
 Nu er Piben tændt, en lille Kaffetaar ved Siden og nu skulde det saa gærne gaa løs med Fødselsdagsbrev til dig. Solen straaler skønt og lover fint Vejr til i Morgen. Allerførst skal jeg da have nedskrevet alle mine gode og varme Ønsker for Dig – eller i hvert Fald en Brøkdel, dem alle kan Papiret umulig rumme!! Naa, lad mig nu ikke blive for gevaltig, men i al Jævnhed ønske dig en god Dag og et godt Aar! Intet Ønske kan vel være mere paa sin Plads end det, at Du maa have din kære Axel frisk og stærk. – Jeg tænker mig at Du har lavet og laver noget Festlighed for Dagen, som Du jo altid forstaar at lave noget Festlighed i dit lille smukke Hjem. Du kan tro, jeg glæder mig til ved at tænke paa, hvor yndigt vi havde det – Skæbnen er os dog ret god ved at lade os ses af og til, Tiden er heller ikke mere til at forsømme sligt, vi har ikke mere de Oceaner af Tid foran os som tidligere, da Tiden laa lang og forjættende for os. Nu begynder vi - jeg ihvert Fald – at tælle de fremtidige Aar paa Fingrene. Og selvom Aarene blev mange, var det jo næppe muligt at Hjernen vilde holde, saa man kunde have Glæde af Samvær. Bents Bedstemor, som kun er sidst i 70erne, kan ikke en Gang kende sine nærmeste. Her staar alt vel til – naar undtages at der hviler et lille permanent Tryk paa os alle over Tørken og Kulden. Forleden var der tyk Is paa Bassinet i Haven c. ⅓ Tomme! Vi har heldigvis ikke saaet vore Roer saa tidligt at de var kommen op, hvor det var sket, er de svedet bort. Mon I har faaet? Ja, netop hos Jer er der jo ret fugtigt, saa I trænger maaske ikke saa haardt som vi her paa de lette Jorde. Manse og jeg kørte i Gaar til Odense (derom senere) og det saa mange Steder ynkeligt ud, ogsaa Kornet. Et Sted saa vi en lille Mauk Mark ["Mark" indsat over linjen] plantet til med Kaal – det var altsammen visnet. 
 Netes Datter, Pelle – hendes rigtige Navn er Kirsten, det er næsten Synd, at hun ikke kaldes ved det smukke Navn – har er ["er" indsat over linjen] begyndt at dyrke os; hun var her næsten hele Paasken og nyder det; hun lærer Tandteknik i Odense og slider ret haardt i det, og naar hun skal holde Ferie hjemme, kan hun ikke faa Fred for sin Far, som altid høvler om hende at hun skal bestille noget; hun kom med en Saddel, som hun havde laant for Paasken og ½ Fl. Akvavit, som satte Kulør paa 2 af vore Paaske.Aftensmader. Hun er en umaa
 2
 delig sød Pige; jeg ved ikke et Menneske som til den Grad falder sammen med Husets Psyke som hun; hun minder saa meget om os Søstre som unge; og saa ligner hun Bibbe saa mærkværdigt. Første Gang hun var her kom hun ind samtidig med Else (Puf) og de stod ved Siden af hinanden i Døren; da jeg havde hilst af med Else, sagde jeg til Pelle: men Gud, søde Bibbe, hvad staar du dog der for i Overtøj! Jeg maa jo ikke have set rigtig paa hende, og det var Aften med tændt Lys, men først da jeg vendte mig, kom hun efter mig og sagde ”men det er jo mig, Tante Junge. Var det dog ikke besynderligt? Naa, men det som jeg kom fra og som jeg vilde have fortalt om Pelle var, at hun havde sagt til Mary, ”Hvor I dog har det dejligt her, altid saa fredeligt og harmonisk”, og det var altsaa for at belyse, at ”alt staar vel til her”. Vi nyder hende meget, og det er saa morsomt at have en af sin egen Slags. Stakkels Pelle føjede til, da hun sagde det til Mary: hjemme er der altid saa meget Vrøvl. - - Vi har faaet 6 smaa Lam i Aar, det ene af Faarene fik 2 dødfødte, et fik 2, hvoraf det ene døde – lidt skal man jo altid have Uheld med, men 6 har vi da altsaa af 4 Faar og saa maa vi vel ikke klage – selv om det ene maa dækkes op af Bibbe, som for Resten har megen Glæde af sin Virksomhed med det. Vore Køer har kælvet godt og normalt og de tre var da Kviekalve; den ene af Tyrekalvene gav vi Mælk en 14 Dages Tid og den afgav dejligt Kød for hele Paasken – og endnu! Saa sparer vi at købe. Og de gode Drenge virker med deres Fiskeri i deres Fritid; de har købt Ruser og fanger mere end vi kan spise – forledes havde de 41 Torsk men undertiden kun en eller to. Saa vi svælger i Fisk, men nu har det ["t" i slutningen af ordet overstreget] et helt Hyttefad fuldt og skal have dem solgt. Vi kan saa sandelig ikke klage over vore 4 Børn, for de hænger i og gaar op i Arbejdet med Liv og Sjæl og er altid saa søde. Selv Tinge er bleven meget mere glad og jeg spørger mig selv med en stille ængstelig Hvisken, om der mulig skulde oprinde bedre Tider for ham. Han og Manse er nu saa gode Kammerater; det er rigtignok noget andet end før M. rejste til England. 
 Saa var der vores Odensetur i Gaar, den 
 3
 må Du høre lidt om. Vi skulde se Foraarsudstillingen derude i deres smukke lille Udstill.Bygning nede ved Aaen, omtrent ved det Sted, hvor ”Heden” (som de Barbarer nu har omdøbt til Sdr. Boulevard) begynder. Vi tog Morgen Rutebilen og det var straalende Solskin, men koldt jo. Vi spaserede fra Bilen ned over Albanitorv, hvor de mægtige Klokker i den katolske Kirke lige begyndte at runge; og saa tonede et Optog med katolske Konfirmander frem fra en Sidegade, forrest 4 udklædte Messedrenge med et el. andet i Hænderne (jeg husker ikke hvad) saa en gammel tyk Pater og efter ham en Skare Drenge i stiveste Konfirmandspuds, saa en tyk Nonne og efter hende en Skare hvidtklædte unge Piger i helt enkle hvide Kjoler, hvide Strømper og sorte Sko og med Slør – også hvide – som dækkede deres Overkrop; det var nydeligt og festligt. - - Efter en Omgang i den skønne Klosterhave langs med Aaen, hvor der stod et sort Svanepar med Unger, gik vi i Munkemose, hvor talrige Ænder Svaner og Gæs skulde beses og saa var det Tiden, hvor de lukkede op paa Udstillingen; vi havde i en Bagerbutik forsynet os med Smaakager og en Plade Succes, som vi nød i Munkemose, saa vi kunde være styrket til at bese Kunsten! Udst. var bedre end da vi var der for to Aar siden og der var smukke Billeder. Jeg glædede mig meget over 6 dejlige Billeder af Las, et fra den store Stue – Salen – paa Båxhult, de andre var Kjerteminde, Huset og Haven; å hvor jeg syntes de var bedaarende. Men saa var det til Gengæld smerteligt at se Sybergs Billeder; han maler helt anderledes nu, synes jeg. For to Aar siden var jeg betaget over at se to dejlige Landskaber men nu! Naar jeg undtager Tante Franziskas pragtfulde Skikkelse i en Liggestol var det hele saa underligt middelmaadigt, uldent og for mig at se uskønt, men de kan vel heller ikke blive ved! Jeg har ellers altid været en stor Beundrer af Sybergs Kunst. 
 Efter 1½ Times Betragtning af de 3 smaa Sales Indhold vandrer vi hen til Bror Klakses yngste ["Klakses yngste" indsat over linjen] og Kirsten. De bor i en lille henrivende 2 Værelses Kvistlejlighed i en [et bogstav overstreget] moderne Bygning i en lille Gade, Falen – tænk at et saa sjovt gammelt Navn har faaet Lov til at bibeholdes – der er Altan, hvor deres 
 4.
 lille Unge kan staa og sove; det var et yndigt lille Besøg; jeg synes altid det er saa morsomt at besøge smaa ny-startede Hjem; og det blev i Sandhed udbytterigt – for os! Vi drog af med et Sær blaat Chiviotstøj, et Par tykke graa Flonelsbenklæder og en Regnfrakke! Og saa til Fyens Forsamlingshus, hvor vi har tænkt os Muligheden af Drudes Nærværelse, men blev, som vi jo saa ofte bliver her i Livet, skuffede. Da Agraren havde givet helt godt med af Penge og jeg havde en Fem’er liggende fra min Rejse, bestilte vi flot Dineren: Suppe, Drudes berømte Suppe, Kyllingesteg med nye Kartofler og Agurkesalat samt Karamelbudding. Dertil 2 Paaskebryg! - - Jeg havde truffet Fru Junker – Dr. J.s Kone – paa Udst. og spurgte til Prof. Hun sagde, det blev værre og værre; han gaar og synger hele Dagen, saa han er permanent hæs, og Drude kan næsten ikke holde ham ud. Saa spurgte jeg Opvartersken paa F. For. , som jeg jo kender godt, og hun svarede næsten ligesaadan; han er, kunde jeg forstaa, en frygtelig Plage for Personalet derude, naar han kommer – og det gør han tit. Saa traf det sig, at han netop kom og efter at vi nogen Tid havde hørt ham larme inde i Buffetten, gik jeg derhen og spurgte, om han ikke kom og sludrede lidt med os. Han blev helt bevæget ved at se mig og dvælede meget ved at jeg ikke havde skrevet til ham; saa fik vi forøvrigt en rigtig dejlig Passiar, næsten paa en Time; han priste dig i høje Toner og sagde, at han havde fundet dig meget mere lødig end han havde tænkt sig efter at have læst ”Den synske”. Saa snakkede vi om mange andre Ting og Manse var meget imponeret over hans Klogskab og Intelligens; han blev bag efter ved med at komme tilbage til, hvor han dog var klog og blændende. Manse saa han jo for første Gang – nej anden maaske – saa han kan jo ikke dømme, men jeg, som har kendt ham saa godt og elsket ham saa højt jeg sørger jo over den uhyggelige Væsensforandring, der er sket med ham, saa smertelig forandret nej forgrovet, mener jeg; og saa denne trættende Hang til at fortælle Anekdoter, som han aldrig før har haft men som Drude har i saa høj Grad [”men som Drude har i saa høj Grad” indsat over linjen]. Men du og nu Manse har alligevel kendt ham for lidt til at se Forandringen. Gid han endda maatte blive ved status quo! Han skulde til Fødselsdag ude hos Thora Vesterdal, men tog en Vogn for at sidde hos os saa meget længere. Å Posten! Allerede! Ja saadan gaar det altid – at han er for tidlig paa den naar det kniber
 [Skrevet langs sidste sides venstre kant:]
 Tusinde Hilsner fra os alle til Jer alle. Tusind Lykønskn. Din Junge.</t>
   </si>
   <si>
+    <t>1939-05-25</t>
+  </si>
+  <si>
+    <t>Hareskov</t>
+  </si>
+  <si>
+    <t>Kerteminde
+Sygehuset</t>
+  </si>
+  <si>
+    <t>- Albertsen
+Ina  Goldschmidt
+Adolph Hitler
+Bodil Ipsen
+Adolph Larsen
+Søren Madsen
+Axel  Müller
+Daniel Myschetzky
+Karen Pilegaard
+Janna Schou
+Marie Stuart
+Therp
+Laura Warberg
+Minna Warberg
+Mogens Warberg
+Erik Warberg Larsen
+Martin Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Johanne/Junge C. Larsen var i maj 1939 indlagt med en brækket fod. 
+I et brev fra Astrid Warberg-Goldschmidt til Johanne C. Larsen 1939-05-10 fortalte Astrid, at en kammerat havde lavet et telt/en pavillon til hende til havebrug (brevet er ikke i KTDK). 
+Thopedeaborg var en kopi af barndommens legehus, som Astrid Warberg fik opført i haven i Hareskov By. 
+Astrid Warberg-Goldschmidt havde i længere perioder ikke kontakt med datteren Ina/Sjums.
+Scwamm d'rüber: "Visk det ud"; pyt med det. (Lex.dk)
+En swagger var en løsthængende frakke til både indendørs og udendørs brug. Denne beklædning var moderne i 1930erne (Nat.Museets hjemmeside).
+Friedrich Schiller skrev skuespillet Marie Stuart i år 1800. 
+Heilmann kan være flere forskellige personer. Følgende kendes ikke: Albrecht, Edith, Ungkarlene, Syersken, Frk. Halle. 
+Ole kan muligvis være Ina Goldschmidts søn.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8400</t>
+  </si>
+  <si>
+    <t>Astrid Warberg er bekymret for, om Fyrst Myschetzky har husket at poste hendes brev. Han er ensom og kommer tit på besøg.
+Frugttræerne blomstrer, og haven er skøn. Synd, at Johanne/Junge Larsen er indlagt i forårstiden.
+Heilmann og en tysk kaptajn, som er flygtet efter at have været med i et komplot mod Hitler, vil gerne leje sig ind i annexet mm. Astrid har derfor ryddet og rengjort udhusene, og så kom de to ikke som aftalt.
+Janna/Nus Schou er vendt glad hjem fra sin rejse. Hun sælger en masse af sine glasting. Minna Warberg har bla. bestilt en sølvbryllupsgave. 
+Axel, Astrid og Janna skal til fest. Janna har købt en swingkjole. Astrid har fået syet sin brudekjole om og ændret moderens overstykke til en frakke. 
+Astrid har besøgt Frk. Halle, som har kyllinger, kaniner og ræveunger.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/7h9M</t>
+  </si>
+  <si>
+    <t>[Med blæk på kuvertens forside:]
+Fru Johanne Warberg Larsen
+Sygehuset i
+Kerteminde
+Fyen
+[Med blå kuglepen på kuvertens forside:]
+læst 12-2-2000.
+(Bibbe)
+[I brevet:]
+Dette er et fedt Fortællebrev!
+Hareskov, 25 Maj 1939.
+Kære lille Junge! Du skal sandelig have et lille Pinsebrev - og det må forfattes i Aften, så Axel kan få det med i Morgen, Fredag. Bare du har fået mit sidste, som jeg i Søndags medgav Myschetzky - jeg stoler ikke på Herrers Brevhukommelser! måske befinder det sig stadig i hans fyrstelige Lomme! Forhåbentlig har du fået en lille beskeden Pinsesending med lidt Frugt og Chokolade, og forhåbentlig vil den gøre dig godt! Ifjor lå jeg til Sengs April-Maj; så jeg føler dybt med dig, at du går glip af denne skønne Tid; i Dag har der endelig været rigtig sommervarmt - jeg har siddet ude i Haven hele Dagen med noget Sytøj; Frugttræerne står nu i det vildeste Flor - jeg tror aldrig de har blomstret så overvældende som i Aar - det er simpelthen Blomster altsammen - hvertandet Træ røde - hvertandet snehvide; og Pæretræerne ligeledes snehvide - og så dette vidunderlige Vejr til Blomstringen - Bierne muntrer sig ordentlig - jeg nyder Haven intensivt, også fordi den nu er så velholdt i alle Retninger - også med Gødning, Beskæring osv, den er virkelig fuldendt; mit Telt er trådt i Funktion - dvs. der er lagt Gulv - nemlig Græstørv fra Engen - og en Liggestol sat op - derinde tog jeg Middagssøvnen i Dag - efter først at have ligget og frydet mig over alle Frugtblomsterne - fra Teltet kan jeg overse hele Haven.
+Jeg har siddet i Aften og arbejdet med en Oversættelse (Fordanskning) for Myschetzky - Klokken er snart 10 - og jeg har en Masse at fortælle. (Apropos M. - fik du nogensinde læst "Nøglen" - den russiske Roman, du lånte af mig fra Zarrigets sidste Tid?)
+Mit Brev i Søndags sluttede med, at M. kom. Han blev til Aftensmad - da han er ensom og ulykkelig (?) - nemlig bortgået fra Kone og to voksne Børn, det er jo altid et foretagende, og han synes at være glad ved at komme herud til os. Lidt ud på Aftenen kom så Heilmann med en tysk forhenv. Kaptajn, Hr. Albrecht - flygtet, da han var med til et Komplot mod Hitler! De vilde frygtelig gerne leje Thopedeaborg m. Annexet osv - var begge vildt begejstrede for Haven - og hele Menagen; Albrecht var meget interessant - højst kultiveret - havde på 3 Aar lært sig fint Dansk, kendte forud fra Oversættelser en Mængde dansk Literatur, som han nu havde læst på Dansk! De vilde komme midt i Ugen og aftale, hvad de selv skulde medbringe. Mandag Aften kom mit søde Nus - strålende glad fra Sverrigsturen med Edith (Fru Madsen) - de var kommen til Københ. Søndag Aften Kl 12, Nus havde så overnattet hos Edith. Næste Dag gik hun ud til Kunderne med sine 2 Kofferter - fulde af Nyheder (de var hos Terp inden Afrejsen til Sverrig - hvor de iøvrigt købte en Masse nye morsomme Ting, i Glas altså) - og tænk dig hun fik Bestillinger for over 600 Kr! noget uhørt i Sommertiden - de har endnu aldrig haft så meget Sommerarbejde. Og i Aftes
+2/
+kom en forhenv. Skolekammerat fra Lyngby, som skulde købe en Brudegave - hun købte et Likørstel til 15 Kroner. Og i Dag telefonerede Minna - (de har fejret Mogens' fine Examen - han har stået berømmet i alle Aviser - 188 points - der skal 175 til Udmærkelse - og han er vist Landets yngste Jurist - de er lykkelige) - Minna ringede altsaa i Dag og bestilte en Sølvbryllupsgave til et Lægepar - med opgivne Motiver (Nus sagde, det var næsten som til en Selskabssang!!) - det bliver dyrt! de bør også straffes, fordi de aldrig når herud, hvilket Axel (ikke jeg) er meget fortørnet over! Axel føler sådant som en Tilsidesættelse - men Herregud - - -. Dog skal jeg ikke nægte, at jeg blev lidt frapperet da Minna sagde, at Sjums og Ole havde besøgt dem for en Ugestid siden - Sjums' Operation var forlængst vel overstået - og jeg skrev igår et bekymret Brev til hende og spurgte, hvornår hun skulde på Hospitalet! Nå. Schwamm d'rüber. -
+På Lørdag får Axel Sommerferie og samme Aften skal vi til det store årlige Drikke og Dansegilde hos Ungkarlene; Nus har i den Anledning købt sig en henrivende Swingkjole, som klær hende bedårende. Jeg har været til hos ["til" overstreget; "hos" indsat over linjen] den lokale (gode) Syerske, som "omforandrer" min sidste Brudekjole, som var af Natursilke - med et småternet grønligt Mønster, som i Aar er meget moderne - den tegner til at blive nydelig. Og vil du tænke dig, af Mors gamle, sorte Råsilkeoverstykke har hun syet en tip top moderne Swagger, som er bleven et helt Pragtstykke, jeg synes, det er så morsomt, at Mors gode Klædningsstykke nu igen kommer til Ære og Værdighed; jeg har passet godt på det og luftet det hvert Forår af Kisterne.
+Både Nus og jeg glæder os nu en Streg mere, som man jo gør, når Stadsen er i Orden.
+På Grund af de formodede Lejere tog jeg fat i Mandags på at gøre hovedrent i Thopedeaborg, der var helt stuvet til med en Masse Sager, som jeg måtte flytte ud i det tømte Tørvehus - skønt gamle Albertsen hjalp mig godt med al Flytningen, oversteg Foretagendet dog meget mine svage Kræfter - men yndigt blev der. Næste Dag kneb det derfor - men der var ingen Vej udenom, nu kom Turen til Endevending af de tre store Kofferter fulde af forskelligt Tøj - alt blev luftet i Solen - sorteret - Vintertøj pebret ned - jeg arbejdede begge Dage fra 6 Morgen til 6 Aften. Og tænk - så kom de Snøbler slet ikke. Axel ringede Heilmann op i Dag - de kommer først efter Pinse - Bæster, jeg havde altså ikke behøvet forcere Arbejdet sådan. Nå, så tog jeg to rolige Sydage i Haven, igår og i Dag, og er nu frisk til Pinserengøring i Morgen og Lørdag. Fru Pilegård, Sallinge, har skreven, at hun i Morgen afsender nogle slagtede og istandgjorte Kyllinger til Pinsehøjtiden - lubra! Og arme lille Munter skal opereres i Morgen paa begge Øjne (lokalbedøves) af Dyrlægen. Frk. Halle (Rævehalle) som er Sygeplejerske har lovet at assistere; vi var derovre i Aftes - så Ræveungerne, de er bedårende - blåsorte med hvid Dusk på Halen! under Burene løber hvide Kaniner på saftigt Græs - Rævetænderne løber i Vand. En af hendes 200 Kyllinger var bleven bidt ["bidt" overstreget] hugget i Nakken af en [teksten fortsætter i venstre margen s. 4; lodret:] Skade, hun havde givet den Hefteplaster på; der som en Hætte gik helt ud over Hovedet, om Halsen et Bind - den var uhyre komisk, lignede Bodil Ibsen som Maria Stuart (s 1' Side) 
+[Indsat i venstre margen s. 1; lodret:] Mere var der ikke om Kyllingerne. Søren Madsen og Edith var der i Aftes og købte for 22 Kr. af Nus (foruden for 170. - forleden!) Hils nu alle dine gode! Bibbes Blomst er stadig herlig! 
+Tusinde Hilsner, søde lille Junge, fra Dis. Nus hilser!</t>
+  </si>
+  <si>
     <t>1940-02-25</t>
   </si>
   <si>
     <t>Elena Larsen
 Jens Larsen
 Peter Andreas Larsen
 Peter Magnussen
 Alhed  Møhl, Lysses datter
 - Spies, Frøknerne
 Ane Talbot
 Viggo Winkel</t>
   </si>
   <si>
     <t>Det er frostvejr, og der er mange fugle i en våge ved Langebro. Larsen maler akvareller blandt andet fra vågen set fra Frøknerne Spies' vindue.
 Salget Winkel &amp;amp; Magnussens auktion var ikke ret godt, men en del af billederne var også uden fugle. 
 Der er lunt og godt på Møllebakken, men man har måttet slukke fyret i Værkstedet, da det var for dyrt, og der er rationering.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/qlFP</t>
   </si>
   <si>
     <t>Kjerteminde Søndag 25 Febr. 1940.
 Kære Lysse!
 Tak for Brevet! og til Lykke med Fødselsdagen i Overmorgen. Vi har nu haft et Par Dages Tø med et Par ⁰ Varme, men i Nat fik vi igen Frost og i Dag har det været Stille klart Solskin med Frost i Skyggen. Her har været en Masse Svømmefugle i Vaagen i Havnen og V for Langebro. Flest Skalleslugere (toppet) og en halv Snes store do og en enkelt lille. Nogle Lappedykkere mange Hvinænder ca 15 Havlitter 4-5 Ederfugle 10-12 Fløjelsænder og nogle Sortænder, mange Troldænder og en Del Bjærgænder, et Par Graaænder, 23-24 Blishøns 6 Sangsvaner hvoraf de 2 er døde, den ene fik jeg levende men den var død næste Morgen.17 Knopsvaner hvoraf jeg har 2 der klarer sig fint. Taffelænderne glimrer ved deres Fraværelse, men jeg saa dog en ♂ nogle Dage efter at Bugten var tillagt. Jeg maler Vinteraquareller og har faaet lavet en Del, ogsaa et par nede fra Vaagen med Ænder og Svaner set fra Frknerne Spies’s Vindue. Jeg havde Auktion hos W &amp;amp; M forleden men det har i vel set af Aviserne, for I er vel mere i Forbindelse med Omverdenen end vi der faar Posten fløjet herover, naar der ikke er Taage, hvad det er en Gang imellem. Resultatet af Auktionen var jo ikke særlig straalende men det maa jo taget i Betragtning at det var de Billeder jeg ikke har kunnet sælge, bl.a fordi der ikke var Fugle paa. Vi har det ellers godt og lunt inden Døre, men vi har for længst slukket Fyret i Værkstedet, dels fordi der ikke kunde blive varmt, dels fordi det er dyrt og dels fordi der er Rationering paa Brændsel, saa vi alligevel snart maatte holde op af Mangel paa Brænde. Naa. Glædelig Fødselsdag! Mange Hilsner til Jer allesammen
 Din Far.</t>
@@ -8505,51 +8767,51 @@
   <si>
     <t>https://fynboerne.ktdk.dk/d/dfkr</t>
   </si>
   <si>
     <t>Kjerteminde 4 Septbr. 1940.
 Kære Lysse!
 Jeg fik et Brev fra Dig dateret 9/7 40 og en eller 2 Dage efter fik Puf et Brev dateret 20/7. 40. Puf mener at det var omkring første Aug. og at han svarede Dig samme Dag, og jeg mener at jeg skrev til Dig omtrent samtidig med Puf. I Dag kom Dit Brev fra 28/8. Tak for det! Det er dejligt at høre at I har det godt. Det har vi ogsaa. Lugge er for Tiden hos Elle og var her i Gaar til Middag og Aften henholdsvis stegte Rødspætter og Sukkermajs. Vi fik forleden af Christiansen en hel Ds ægte Ansjoser hvoraf vi spiste en kogte og lagde en stor Krukke fuld, ned i spansk Salt, en Del har vi nu taget op og lagt i Olivenolje. Vi har smagt dem og de smager meget nær som Sardeller, men vi tror de bliver bedre naar de bliver lagrede. Jeg fik for ca 3 Maaneder siden 6 Swinhoefasanæg af Chr. og lagde en af de smaa Høns paa dem den fik 3 Kyllinger hvoraf en Kat om Natten tog den ene i Vinhuset, hvor jeg havde anbragt dem uden at bemærke at der var en Rude ude i Gavlen. Om Aftnen kom en Mand der bor hos Hinkes med en Agerhønsekylling og spurgte om det ikke var en Dværgkylling der var bleven borte fra os, den gik og peb ovre i Gaarden. Jeg fik den saa og satte den til Hønen og da de havde staaet i en lille Indhegning paa Plænen en halv Snes Dage lukkede jeg dem ud. Fasanerne 2 Hønekyllinger har de sidste 14 Dage siddet i Toppen af Æbletræet, men Agerhønen der er en Hane gaar endnu ind i Kassen med Hønen, om Dagen følges de ad. Agerhønen kommer naar jeg kalder og spiser af Haanden. En Ræv tog forleden en Rugehøne og et Par Dage efter, en Ederfugl. Vi satte en Saks i Hegnet hvor den havde slæbt Ederfuglen ud og fangede et Pindsvin men næste Morgen skød Puf Ræven paa Gang ved Bassinet. Han sad i Lysthuset. En anden Ræv tog samme Nat ca 20 Ænder og Gæslinger fra 555. Kabell ringede og hilste fra Jer saa snart han kom hjem. Det lyder meget fristende, men jeg vil nu betænke mig en hel Del før jeg bestemmer mig til at tage op til Jer, og der er meget lidt Sandsynlighed for at jeg gør det. Marie kom her i Gaar fra Lindøgaard hvor hun har været i 4 Uger og nu bliver hun her en bitte Tid. Vi fik i Dag et Knippe Vildt fra Bech Thomsen ved Fiilsø bestaaende af 8 forskellige Arter: Graaand Skeand Krikand Hjejle Brushane Kobbersneppe Hvidklire Islandsk Ryle. Jeg har vel fortalt Dig at jeg er bleven Æresmedlem af ”Jagtselskabet Fiilsø”. Jeg er ogsaa bleven statpensioneret med 300 om Maaneden fra 1 April og saa længe jeg lever. De ankommer regelmæssigt den 1st i hver Maaned. 
 Til de 2 Fasanhøner som jeg nævnte ovenfor har jeg en Hane fra i Fjor som jeg fik af Chr. Det er en meget smuk Fasan Rød om Øjnene [Tegning] med rødt Næb og røde Ben, sort paa Hals og Krop med blaa Fjerkanter som en Urhane Skulderfjerene røde med Kobberglans og Vingerne med grønne Kanter, en lille hvid Top og hvid Baghals og mellem Skuldre og hvide mellemste Halefjer. Størrelsen omtrent som alm Fasan. Det er meningen jeg vil sætte den ud til Hønerne til Foraaret hvis det lykkes dem at overvintre. Af Fuglene i Volieren har Svenskiriskerne ynglet (4-5 Unger) og ligesaa Bjærgiriskerne, men de sidste blev kun halvvoksne. Jeg skal hilse fra Marie, ogsaa fra Else og Puf der er cyklet ud paa Taarbystranden for at se efter Champignoner. Mange Hilsner til Jer allesammen fra 
 Din Far.</t>
   </si>
   <si>
     <t>1940-10-03</t>
   </si>
   <si>
     <t>Lauritz  Brandstrup
 Marius Christiansen
 - Gosch
 Elise Hansen
 Else Jensen
 Jens Jensen
 Johannes V. Jensen
 - Kabell
 Jens Larsen
 Jonas Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 Ejvind Møller</t>
   </si>
   <si>
     <t>Elena og Johan Larsens nye søn var Johannes/Jonas Larsen. 
 En tegning af et vikingeskib optrådte på etiketten til en af de øl, som Andreas/Puf Larsen bryggede. Den omtalte sag må have handlet om hans ret til at bruge dette motiv. 
 Swinhoesfasan er en hønsefugl, der lever i blandt andet Taiwan (Wikipedia marts 2022).
 Det vides ikke hvad "den Clement" er.</t>
   </si>
   <si>
     <t>Johannes Larsen skriver tillykke med den nye søn.
 Jens Jensen er blevet kredslæge.
 Andreas/Puf har vundet varemærkesagen, men har fået en sror advokatregning.
 Johannes Larsen har fasankyllinger, en agerhøne, dværghøns mm. En ræv tog en edderfugl, hvorefter Andreas/Puf skød den. 
 Larsen har været på Langeland for at se på skarvkolonier. En skovrider gav ham en tobaksdåse, som har tilhørt Lauritz Brandstrup, og Andreas/Puf har fået den. 
 Familien har fået både ansjoser og sild, og de spiser også af de fisk, som Christiansen kommer med til odderne. 
 Johannes Larsen er blevet æresmedlem af Jagtselskabet Fiilsø.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/azsA</t>
   </si>
   <si>
     <t>Kjerteminde 3 Octbr 1940.
 Kære Lysse og Bimse!
 Til Lykke med den nye Søn! Jeg har været en Uges Tid i Kjøbenhavn for at faa gjort noget ved mine Tænder og var et Par Gange hos Elise. Jeg var ogsaa hos Johannes V’s der var glade ved at Jens var bleven Kreslæge i Kallundborg incl. Samsø; nu kan han jo nemt sejle til Kjerteminde. Jeg traf ogsaa Dede hos Magisterens. Puf vandt den Varemærkesag ved Sø og Handelsretten og Gosch blev dømt til at betale Sagsomkostningerne med 150 Kr. hvad der jo er som en Skræder i Helvede da Sagførerne skal have 800 K. deraf 400 til Ejvind Møller, som jeg traf hos Johs V. og fik til at tage Kunst for Beløbet. Naar Du ikke har set min Skrift siden Februar er det ikke min Skyld. Jeg har bl.a. skreven 2 Breve til Dig i Septbr, det ene d. 25/ [”25/” overstreget] 4/9. Lad mig vide om Du faar dette? det er jo ærgerligt at betale den dyre Porto naar Brevene ikke bliver besørgede. Vi har faaet et nyt, graat Gulvtæppe i Dagligstuen og lagt Resterne af det gamle i Trappestuen. Vi havde en Dværghøne der gik i Haven med 2 Svinhoefasankyllinger og en Agerhønekylling, den sidste en Hane der er saa tam at den kommer naar jeg kalder og spiser af Haanden, den er nu voksen og næsten helt i Voksendragt, men jeg lukkede dem ind i Volieren da jeg rejste til Kjøbenhavn. For ca 14 Dage siden tog en Ræv en Ederfuglehun her i Haven og vi satte en Saks hvor den havde slæbt den gennem Hegnet, der sad et dødt Pindsvin i den om Morgnen. Om Aftnen satte vi Saksen igen efter at have lukket Gæs og Ænder ind ved Bassinet og uden at jeg vidste om det satte Puf sig op i Lysthuset med Bøssen og skød Ræven paa Gangen ud for Bassinet, Skindet er nu i Odense hos en Bundtmager. Til Lykke Bimse med Staalvasken og den fynske Pige ja og Vej og Baad og Aal og Gedder. Lad mig bare faa den Clement herover. Jeg var en Gang i Sommer paa Langeland for at se en Aalekragekoloni ved Tranekær Slotssø, der har været der de 3 sidste Aar, der var et Par og Tyve Reder i Elletrær ved Søen, men der skal have været omtrent dobbelt saa mange i Fjor, en Del af Redetræerne var fældet
@@ -8675,100 +8937,324 @@
 Hvordan gaar den med Svea? Det forlyder at hun skal have en lille.
 JL.
 Johannes Larsen
 Kjerteminde
 p.T. Sandfær pr. Vind Station</t>
   </si>
   <si>
     <t>1942-01-10</t>
   </si>
   <si>
     <t>Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Ruth -
 - Bilde
 Erik Høgsbro
 - K, Lindøgaard
 Jacob Lange
 Adolph Larsen
 Andreas Larsen
 Grethe Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
 Marie Larsen
 Vilhelm Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Louise Løgstrup
 Cathrine Meyer
 Ellen  Sawyer
 Lasse Taaning
 Astrid Warberg-Goldschmidt
 Erik Warberg Larsen
 Martin Warberg Larsen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Jens Hansen, som først ville sælge en gård og derefter ikke ville, var. Heller ikke hvem Ruth var. 
 Sagen om at "Agraren var gaaet" og "til vor store Lettelse nøjedes det med den ene Dag": Adolf Larsen var kvartalsdranker.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0211</t>
   </si>
   <si>
     <t>Johanne Larsen blev glad for Bibbes brev. Johanne havde ikke råd til større julegaver. Hun ville gerne hjælpe Bibbe mere. Nu betaler hun hendes tandlægeregning - eller rettere: Martin/Manse gør det. Det var dyrt at holde jul.
 Løgstrups på Lindø vil sælge deres gård, og Erik/Tinge har budt på den. Der skal rejses penge til sagen ved at sælge dyrene og malerier. Lasse Taaning kan låne familien 1000 kr. De vil helst ikke låne af Vilhelm/Klaks Larsen. 
 Marie skal rejse nu. Nytårsaften var smuk og krigsvemodig. 
 Adolph har haft en "tur", men den varede heldigvis kun én dag. 
 Måske kan Johanne og familien låne af Ellen.
 Jacob Lange er død.
 Mon Bibbe møder nazister blandt lægerne?</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/dwSj</t>
   </si>
   <si>
     <t>[Håndskrevet af ukendt/Bibbe:] 15-6-03
 Lindøgaard. Lørdag Aften 10-1-1942
 Kære lille Bibbe!
 Ja, du har saa sandelig Ret i, at dine Breve betyder (mindst) lige saa meget for mig som omvendt, og du kan tro, jeg blev lykkelig over endelig i Dag at faa et Brev fra dig – jeg havde jo hele Tiden sat min Næse op efter at faa et Brev som ”Kvittering” for Julebreve og -pakke, og var meget dybt skuffet, da Marie og ikke jeg fik et. Naa, men i Dag kom det, og saa taler vi ikke mere om det, men du faar saa mange Tak for det. Aa, den Pakke kunde saamænd have været meget mere indholdsrig end den var, men jeg havde ikke flere Penge og Mandfolkenes Gaver var jo sandelig store nok, men Penge fylder jo nu en Gang ikke saa meget. Tænk, at du skal give 40 Kr. for et Par Sko, vor Herre bevares! Du kan altsaa ikke en Gang tjene til et Par Sko paa 1½ Maaned, der er nu ikke rigtig Forhold i det, men vi maa jo huske paa, at du er i Lære. Jeg vilde saa gerne hjælpe dig noget mere, men ser du, nu vil jeg til at betale din Tandlægeregning paa 115 Kr. d.v.s. Manse betaler den, naar han nu faar Roepenge, som han ikke har faaet endnu og saa betaler jeg dem af hos ham. Jeg har ingen store Udgifter for mig, har lige faaet Tabletter og Hørfrø for 14.15 Øre samt betalt en gammel Regning hos Bisgaard paa 5 Kr. (haaber det er rigtigt, det var et Par Strømper; de er jo altid akkurate der) jeg fik jo 15 Kr. til Jul, 10 af Tante Else og 5 af Far, saa jeg kan undvære 30 Kr. af mine Januar Penge. Saa vil jeg skrive op, hvad jeg lægger ud her i Husholdningen og andet, det skal ogsaa regnes med til Afbetaling paa Tandregn.; det har jeg jo ellers aldrig været saa nøjeregnende med, men du kan stole paa, det løber op. Jeg vilde ellers ikke have fortalt dig, at jeg betaler den, men gør det altsaa alligevel, fordi du ellers maa synes, det er mærkeligt, at jeg ikke hjælper dig noget mere. Du er dog den største af alle mine Interesser, og jeg selv har jo ikke noget videre at give mine Penge ud til; Jul er jo en dyr Omgang, Frk. Kr. fik en Gave (Undertøj) til 15 Kr og Mandfolkenes kostede 33 Kr, Marie fik 5 Kr. og 4 Kr. til en Krans til Fars Grav, Tante Dis Paalægsgafler – husker ikke Summen, men det hele løber op - - alt dette skrives for at du kan forstaa, hvad alt mit Mammon gaar til. - - Naa, nu skal du høre om en Sag, der optager alle Sind og Tanker 
 2.
 her paa Lindøgaard i disse Dage: Løgstrups nede paa Lindø vil sælge deres Ejendom og Tinge er Liebhaver!! Nu gaar vi samme Omgang igennem som da Jens Hansen vilde sælge, men alligevel ikke vilde, lad os nu haabe, at vi ikke skal gaa samme Skuffelse igennem igen. Han forlanger 28.000 Kr, hvad vi synes er en stiv Pris, men som Høgsbro, Landsretssagføreren i Odense, ham med Saneringslaanet, mente var uhyre billig. ”Skynd Dem hjem og køb” sagde han til Tinge ”inden Manden sætter Prisen op.” Løgstrup var hernede i Forgaars Aftes for at meddele dem sin Pris altsaa 28000 og i Aftes gik Drengene derned og bød 26.000 Kr. og saa maatte de tage Kaminen (som de elsker) og deres Lysekroner og Gardinstænger med – hvad jeg troede var en Selvfølge – L. sagde saa, at han vilde sige dem straks, at han ikke vilde sælge, før han fik talt med sin Mor; hun bor i Jylland og han var i Dag ude at blive fotograferet til Rejsen. 
 Det værste er, ar der skal rejses 13000 Kr. da der kun kan blive 14000 i Prioriteter, saa har vi jo 27000, hvilket er den Sum han antages at vilde sælge for. Du siger vel, hvor i al Verden, vi vil rejse alle de Penge fra, og det maa du nok sige der maa sælges los af Dyrene her paa Lindøgaard og naar Tinge saa har købt, sættes noget af den gode Besætning der ned fra herop. 8 af vore Malerier er draget ud til Las i Dag han skal vurdere dem, og det formodes af Las (ikke af Puf) at Diskontokassen vil laane med dem som Pant. Jeg tror som Puf, at den gaar ikke, men saa maa vi finde andre Udveje. Tinge maatte haave Fjervognen med de to Heste for derud for at faa alle de Malerier transporteret derud; han gæster rigtig Kjertem. i disse Dage; i Gaar var han [”han” indsat over linjen] baade derude for at tale med Las, som altsaa fandt paa det med Diskontokassen, derfra kørte han med Sv. Hansens Lastbil til Odense og talte med Høgsbro og endelig paa Lindø for at give Løgstrup Buddet. Saa du ser, han ligger ikke paa den lade Side. I Gaar traf han tilfældig Lasse Taaning og fortalte ham om det hele. Lasse sagde straks ”du kan godt laane et Tusind Kr. - eller noget – hos mig.” Vi syntes, det lysnede paa det hele med den lille Solstråle. Kan vi undgaa at gaa til Klaks, vil vi jo helst, men Udvej skal vi finde. Nu er det jo knagende spændende, hvordan Løgstrup er stemt, naar han kommer hjem fra Jylland; det er 
 3
 jo i det hele taget spændende Dage, vi gennemlever og Resultatet kender jo ingen, men jeg syntes du skulde være med i det. Klokken er 12, Midnat, og Tinge ventes hjem fra Kjert. hvortil han igen cyclede saa snart han ved halv 6 [”6” indsat over linjen] Tiden vendte hjem med Køretøjet. Det er Maries sidste Aften derude; hun og Katrine Meyer rejser i Morgen, M. udsatte sin Rejse 2 Dage for at følges med hende; Rie rejste herfra i Søndags, altsaa for en Uge siden. Vi havde en smuk Nytaarsaften, der var noget eget højtideligt over den, Juletrætet [de sidste bogstaver i ordet overstreget og over linjen indsat ”et”] tændt og smukke Kor i Radioen, den sidste Fl. Kirsebærvin var gemt til Nytaarsaften Der var en Slags vemodig Højtidsstemning over det Hele ved Tanken om, at det er et nyt Krigs og Rædselsaar vi gaar ind i, det var næsten som om alle i Radioen var sært bevægede – eller var det kun hos os selv den Stemning var? Nu maa Tinge da snart være her, jeg kan i hvert Fald ikke skrive mere, men maa fortsætte i Morgen. Godnat lille Bi.
 Mandag Det blev ikke til noget i Gaar. Lasse Taaning var her, kom lige til Eftermiddagskaffen og vi havde en af vore Julelagkager, som havde ligget hen; den sidste Aften, som Rie var her blev ikke noget festlig, for Agraren var desværre gaaet, men til vor store Lettelse nøjedes det med den ene Dag og han blev straks i Orden, glad og veltilfreds, saa det kom vi nemt over, det er dog ogsaa uheldigt, at det altid skal komme, naar Marie er her – hun sagde ellers en Gang, at bare hun var her, saa skete der ingen Ting, det er nu ikke rigtig slaaet til.
 Mens jeg husker det, vil du saa ikke huske mig at svare mig paa, om du havde de bøger af F. Elles. Lasse blev paa en Maade en Skuffelse, for vi havde tænkt os, at han ejede mange flere Penge og at han mulig vilde laane os flere end de Tusind; vi spurgte ikke direkte, men i Samtalens Løb kom det frem, at han kun havde det ene Tusind og at dem maatte Tinge laane. Nu har Manse regnet efter og mener at der kan skaffes 9000 ud af Gaarden, men det er rigtignok ogsaa at skrabe Bunden – Salg af to store Heste, et af Føllene, 2 Kvier, 1 Ko, for 1000 Kr. Korn – men det er jo ogsaa strengt at komme af med saa meget dog – der maa ofres noget for at faa det Salg til at glide; hvis han nu bare vil sælge. Løgstrup rejste til Jylland i Gaar og ventes hjem i Dag.
 4.
 Du kan forstaa, det er spændende om hun hans Mor [”hans Mor” indsat over linjen] vil hjælpe ham til Køb af en Gaard, hvis hun ikke er gaaet ind paa det, ligger det hele, og alle vore Regninger har været forgæves. Saa snart der foreligger noget, skal jeg skrive. 
 Elle er jo et af vore Haab, men Lasse mente ikke, hun var kommen hjem; hans Mor havde ordnet Erindringsmærker for hende, og de var ikke hentede endnu; jeg kan slet ikke forstaa det og det er væmmeligt ikke at vide noget - - - - naa, dette inspirerede mig til at gaa hen og ringe til Else, som fortalte, at hun kom i Aften; hun havde været c 1 Uge hos Lugge efter sin Hjemkomst fra Stockholm; desværre var Lug. bleven syg af Angina og haft temmelig høj Feber og ligger hele den Uge, Elle var der, hvilken Skuffelse for dem begge to. Mine og Sven havde fyret i tre Dage, saa det havde været rart for hende at komme hjem. Det bliver interessant at høre om hendes Rejse – navnlig fra Stockholm de kan jo kun skrive til hinanden om rene Hverdagstingting.
 Nu har vi nydt en dejlig Rødbedeboeuf, den er Frk. Kr. efterhaanden ferm til at lave, Løg kan vi da heldigvis faa endnu. Hun begynder da saa smaat at kunne lave god Mad; i Begyndelsen forstod hun slet ikke at ”smage til” hvilket jo er noget af det vigtigste, men jeg har herset og belært det, jeg kunde og som sagt det begynder at lysne. 
 Fik du Udklippet om Jakob Langes Begravelse? Jeg ved ikke, hvad han døde af, men han var bleven mager og kraftløs i Løbet af det sidste halve Aar. - - Følger du med i Verdensgangen kan du nogensinde høre dansk Londonpresse? Ellers kan jeg jo godt af og til fortælle lidt derom - Det gaar jo godt, selv Japanerne bremses dog noget af Kineserne. Træffes du meget med Nazister?? Hvordan er Lægerne i den Henseende??
 Hvor er det morsomt at høre om Læsningen, når skal I have Eksamen?? Hvordan har Bilde det? du har maaske ikke saa meget at gøre med hende, nu da I ikke bor sammen.- Vil du ikke give mig Ruths Adresse, vi fik Kort fra hende til Jul fra Kbhvn. og fortælle mig lidt om lille Grethe (Tinesen) hende fik vi ogsaa Kort fra, gik det i Orden med at faa sendt Penge hjem fra Tyskland?? Knæet er kun middelmaadigt, men Vinteren har dog vist Indflydelse, mon ikke, jeg synes gærne det er værre om Vinteren. - - nu er det vist snart Frotid, Peter kom nu – han lod sig i Gaar, Sønd. Eft. bevæge til at blive til Kaffe, spiste Lagkage, røg en Cigar og var hyggelig – let genert fordi Lasse var her. Peter er nu henrivende som du siger
 [Skrevet på hovedet øverst s1:]
 Saa tilsidst kun Hilsen fra Far (som sender dig Cigarer) Drengene og Peter. Dog flest fra Mutteren.</t>
   </si>
   <si>
+    <t>1942-11-11</t>
+  </si>
+  <si>
+    <t>Louise Amstrup
+Thora Cohn
+Adolph Larsen
+Andreas Larsen
+Else Larsen
+Jeppe Larsen
+Johannes Larsen
+Marie Larsen
+Vilhelm Larsen
+Axel  Müller
+Meta -, pige i huset hos Johanne C. Larsen
+Sofie -, pige i huset på Lindøgaard 1942
+Ellen  Sawyer
+Ane Talbot
+Albrecht  Warberg
+Conrad Warberg
+Else Warberg
+Karen Warberg
+Marie Warberg
+Erik Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>"Jeg har stridt den gode strid, fuldført løbet og bevaret troen." Paulus' 2. brev til Timotheus, kap. 4. 
+"I dem har jeg ikke behag". Prædikerens Bog 12,1.
+Else Warbergs pigenavn var Brandt. 
+"Lases": Johannes Larsen blev kaldt Las. Lases er medlemmerne af hans husstand, hvilket vil sige ham selv, Andreas/Puf og Else Larsen og deres børn, Ane, Thora og Jeppe Larsen. 
+Et saltkar fra Ensomhed: Laura og Albrecht Warberg (Johanne og Astrids forældre) boede de første år af deres ægteskab på gården Ensomhed i Heden på Fyn. 
+Else Warbergs brors datter og hendes søsters sønner kendes ikke. Martha West samt datteren fra Hedengaard er også ukendte. 
+Karen Warberg blev kaldt Nina. Hun og hendes søstre blev desuden med en fællesbetegnelse kaldt Titterne.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8405</t>
+  </si>
+  <si>
+    <t>Det er trist, at Astrid/Dis Warberg stadig er syg, og at hun ikke kan stole på sin læge, som oven i købet er nazist.
+Johanne/Junge Larsen har haft travlt med brevskrivning og med at brodere en sengeforligger til Ellen Sawyer samt en pude til Laura/Bibe Warberg. Til jul kommer Marie Larsen, Ellen Sawyer og måske Laura.
+Andreas/Puf og Else Larsen samt Erik/Tinge Warberg Larsen var med til Else Warbergs begravelse. De fulgtes med en masse fra Elses familie i rutebilen. Døtrene/Titterne serverede smørrebrød, og derefter drog man til kirken. Præsten kaldte i sin tale Else for en "lady". Efter kirken blev der serveret en treretters menu.
+Johanne/Junge Larsen havde sendt en krans. Det var godt, at Else slap herfra nu, for hun led. Datteren kunne desuden snart ikke holde til mere pasning og manglende nattesøvn. Johanne holdt meget af Else, og de skrev sammen.
+Johanne har haft Johannes, Andreas og Else Larsen til middag; dyreryg. Hun havde fundet sit fineste porcelæn frem.
+Johanne kan ikke forstå, at Axel Müller kan holde ud at høre radio en hel aften. - Hun har sat mørklægningsgardiner op.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/gNWA</t>
+  </si>
+  <si>
+    <t>Lindøgaard 11_te_ Nov. 1942.
+Kæreste lille Dis.
+Hvor er det dog kedeligt, at du saadan bliver ved med at være syg; hver Gang jeg faar Brev fra dig, er det en slem Overraskelse at se Blyanten, for jeg har hver Gang gaaet med Forestillingen om, at du forlængst var i Oden igen; jeg er jo nemlig, som du skrev om det straks, gaaet ud fra at det var en Influenza-Forkølelse og en saadan faar jo en Ende, men det maa altsaa være noget andet mystisk - Maveforkølelse lyder da ganske fjollet, men Galde forstaar man sig jo ikke paa, jeg mener hvordan det optræder; jeg synes det er noget kedeligt noget, lille Dis; man vil dog altid gerne vide Besked med, hvad man ligger for og ikke nøjes med bare Symptomerne. Det er meget slemt, at I, som har saa forfærdelig meget med Sygdom, ikke har en Læge, som er dygtig, og som I kan have Tillid til. Bare det, at han er Nazist maa jo svække ens Tillid til ham - det er ikke de gode Elementer, der gaar den Vej. Tak for dit lange Brev, du sanker gloende Kul paa mit Hoved - jeg burde have skrevet noget oftere, især nu da du er syg, men hvis du vidste, hvor jeg har skrevet i den senere Tid, især til Bibbe, men Tante Elses Død gav mig ogsaa saa meget Skriveri og saa har jeg maset med noget Sytøj, der skulde være færdigt. Vil du høre om det? Jeg har taget mig sammen til at sy en Sengeforligger til Elle til Jul; samme Mønster som den Pude, jeg lavede til dig, og der er 60 Firkanter og Sofie, som skal sy Foer paa for mig, spurgte efter det, da hun gerne vil have det fra Haanden; saa kom jeg i Tanker om, at lille Skipper, som er syg, da ogsaa skulde have noget syet og saa masede jeg videre med en Sofapude, (samme Slags) som nu er færdig men mangler Monteringen - hvilket næsten er det værste, fordi der jo er Grænser for det Materiale, man kan finde i sine Gemmer. Ved Siden af er der jo denne stadige Flod af Stopning og Lapning; landbrugsarbejdende Mandfolk er sene at sy om! Men som altid, lille Dis, Undskyldninger er Anklager, og jeg føler min Samvittighed over for dig sort. 
+Dejligt, at du var saa glad ved Æblerne, men du kommer ogsaa til at betragte dem lidt som en Slags i god Tid Julegave - Forsendelser nu om Dage tager til ens Portemonnaie; og saa er det et Ord, at du nøjes med at sende mi_g et Julebrev - hvis du da kan overkomme det, for som du siger, Julen nærmer sig med raskere og raskere Fjed, og der er meget at lave. Muligt faar vi tre her til Julen: Marie, Elle og Bibbe - den sidste dog meget tvivlsom. _Hvis de kommer alle tre, haaber jeg inderlig paa mildt Vejr, for vi har kun to Senge, strengt taget kun een, da den ene er Sofies, og med Sengeklæder er det meget smaat: men hvis Bibbe ligger paa Divanen her, hvor der er Varme, gaar det vel. 
+Det var rigtignok godt, at du skrev straks til Titterne, det haaber jeg de andre ogsaa har, som jeg har ["har" overstreget] underrettede. For Resten har jeg faaet en Fornemmelse af, at de klarer 
+2/
+sig bedre end man paa Forhaand skulde have tænkt; jeg har talt mange Gange i Telefonen med dem og ved Begravelsen var de saa rolige og - det man kalder "fattede" - mente Else. Puf, Else og Tinge var med til Begravelsen; du kan tro, jeg var Puf taknemmelig fordi han satte igennem, at de tog derned, skønt Titte og Nina jo straks sagde, at det skulde foregaa i dybeste Stilhed; det er ingen nem Rejse, for skønt de kun var dernede i 5 timer, kunde Puf og Else ikke gøre det paa een Dag, men maatte overnatte i Odense, og de var dog begyndt Turen Kl. 7 om Morgenen! Saadan er Forbindelserne nu om Dage. Der var et helt lille Selskab fra Odense med den Rutebil, der gaar lige forbi Skovridergaarden: Nete, Martha West, Lis (T. Elses Broderdatter) og 2 af hendes Søstersønner, som ogsaa hedder Brandt med Koner og endnu en Familie - en Datter fra Hedengaard; kaldte Far hende ikke Stilken? De kom derned ved halv 1 Tiden, og de gode Titter havde et stort Kaffebord m. et mægtigt Fad Smørrebrød. Saa fulgte de Tante Else op til hendes sidste jordiske Plads ved Siden af Onkel Conne; næsten over alt paa den ret lange Vej til Svindinge var der strøet Gran og Blomster; alle Vegne stod Folk ved Vejen ved Huse og Gaarde for at slutte sig til, og da de kom derop, stod der et helt Menneske-Hav (tror jeg, Tinge udtrykte sig). Skønt de ikke havde averteret var hele den store Svindinge Kirke fuld!! Og saa holdt Præsten (som mærkelig nok, Tinge syntes var saa sympatisk, mens Titte og Nina ikke bryder sig om ham) en Tale som var een stor Hyldest til Tante Else - om hendes Godhed og om alt hvad hun havde været for Befolkningen. Han sagde en Gang i Talen " - - jeg vil helst bruge det engelske Udtryk og sige: hun var en lady - -" Tinge vilde ogsaa citere noget andet i Talen og begyndte: han talte ogsaa om, at Paulus skrev til sin Ven - -? Timotheus, sagde jeg Ja! men hvordan var det nu, noget om Striden, hvorpaa jeg omgaaende sagde: "jeg har stridt den gode Strid og fuldendt Løbet." Tinge var usigelig imponeret over min teologiske Viden! Tinge kom hjem Kl 8 1/2 om Aftenen, cyclende fra Odense og fortalte mig indgaaende om det altsammen. Han havde de trykte Salmer med, som for Resten forsvandt paa en gaadefuld Måde, før jeg fik dem at se - det kaldte Tinge "Programmet"! De havde faaet en dejlig Middag da de kom tilbage, fin Suppe, som Tinge sagde, Peberrodskød Æblekage, Kaffe med store rigtige Cigarer, det hele saa imponerende. Og saa kom Tinge Gang paa Gang tilbage til hvor de dog havde været søde og tiltalende, hele den Brandtske Slægt, næsten mest Lis. Og Nina ringede mig op Dagen efter og sagde "hvor va_r Tinge dog sød" saa varmt til mig - "og Tak for det altsammen"! En Skuffelse var det mig, at de ikke havde naaet at se Kransene, hvilke der var fra hvem og det var Nina ogsaa saa ked af, men det havde været umuligt; kun ganske faa var bragt til Skovridergaarden og ved selve Begravelsen var der jo ikke Tid til at se paa hver enkelt. Jeg - personlig - havde sendt en stor Krans med 
+3.
+hvide Krysantemum hele Vejen rundt (7 Kr.) Else havde besigtiget Kransene, før de blev sendt. Agr. og Drengene en med brogede Blomster; Elle selvf. og Lases, saa der var 4 fra denne Gren af Familien. Nu haaber jeg du har faaet et nogenlunde Billede af det hele.
+Det var en stor Lykke at T. Else døde _nu, dels laa hun og led saa meget ondt - de Dage var i Sandhed kommen for hende, om hvilke man maa sige med Prædikeren: de behager mig ikke! og dels var Titte ved at bryde sammen af Overanstrengelse, Mangel paa ordentlig Nattesøvn og Mangel paa at ville tage Hensyn til sig selv. Allerede i Sommer sagde Martha West en Del derom, og Nina havde sagt det til Else ved Begravelsen, at Titte kunde ikke have holdt ud ret meget længere. Men alligevel sørger vi jo, vi som elskede hende saa højt, og som har følt hendes uendelige Godhed, hvad vel jeg især kan tale med om. Vi stod hinanden meget nær, lille Tante Else og jeg; vi saas ikke meget, det var to Aar siden, jeg havde været der sidst, lige efter at jeg havde ligget paa Odense Sygehus, men mange var de Breve vi havde vekslet og saa uendelig meget Kærlighed var strømmet mig i Møde fra de Breve. Underligt nok Dis, men det at du ikke tog derned i Sommer gav Stødet til at vi tog derned, for da jeg mærkede Ninas Skuffelse over det, sagde jeg til mig selv: vi maa derned - og de 50 Kr. til Bilen blev præsteret og jeg fik sagt Farvel til hende; jeg vidste jo, det var sidste Gang, jeg saa hende. 
+Lad mig nu fortælle om noget mere morsomt: vi havde Selskab i Gaar! Manse have købt et Dyr af Klaks, da han sidst var paa Jagt dernede, og Lases blev inviteret til at spise Dyreryg. Jeg var spirrende af Nervøsitet over at skulle stege Dyreryg til saadanne Feinsmekkere; men saa blev den saa fuldendt god, saa saftig og mør og dejlig. Alt hvad jeg har af gamle fine Sager kom frem, de gamle Saltkar fra Ensomhed, den fine gamle Syltetøjsassiet og Sukker og Fløde Stellet, som Forældrene fik til deres Bryllup af Andenlærerens i Tranekær og som Mor forærede mig det Aar, Far var død. Naar du kommer her igen (til Sommer?) skal du rigtignok se paa mit fine Glasskab og hilse paa dem af de gamle sager, som jeg har. - - Først fik vi en Ostepind med 4 Slags Ost, arrangeret nydeligt af den gæve Metha, som jeg jo fik igen til Novemb. dertil Snaps! Stemningen kom straks i Orden! Saa Dyreryggen med min sidste Ribsgelé, der var fra i Fjor, i Aar kunde vi ikke sylte Gelé. Dernæst henkogte Pærer m. rigtig Flødeskum. Rigelig med Bajere. Du kan tro, det hele var godt, baade Mad, Anretning og Stemning. Den lille Stue var saa yndig og godt opvarmet. Billeder hængt op og godt med Blomster. Det er sjældent, synes jeg, vi laver noget, som er vellykket i alle Ender og Kanter. Las var saa sød! Bare det, at de vilde komme og øjensynlig kom med Glæde og kostede den dyre Bil (20 Kr) var os en stor Vederkvægelse. 
+Vi har det godt alle fire. Fra Bibbe venter jeg saa smaat Brev i Dag for at høre hvordan det gaar med Rekonvalesent-Ferien, om hun kommer eller ikke; man er jo som en Karklud efter den Sygdom - Træthed er det mest overvejende Symptom i den Sygdom - saa jeg synes ikke, de kan forsvare at lade hende gaa i Arbejde uden Reconvalesens, men sidst, da hun skrev, var Forhaabningerne svunden ind; nu faar vi se. 
+Hvor kan et Menneske holde til at høre Radio hele Aftenen igennem, det ulykkelige Menneske! Ja, er det ikke det, jeg altid har sagt de Apparater ødelægger Hjemmene! Dit er da ødelagt som Hjem betragtet, hvis alle Aftner, som skulde være sødmefyldte, forvandles til een uudholdelig Pine. Læser Axel aldrig? Det passer daarligt med al hans Kultur-Ambition. - Gid du dog nu maa være rask, den sidste Febermelding lød da bedre! I Gaar var der jo kun 14 Dage til Juleaften og man vilde gerne lave lidt. 
+[Indsat øverst s. 1:] Vi faar vist ikke Bøde, denne Gang, haaber vi kan klare den den i Fremtiden, men det er jo ikke nemt i dette store Hus. Vaskehus, Gang o.s.v. man raver i Mørke. Sovekamret har jeg faaet mørklagt med tykke Gardiner. Saa Farvel søde Dis og god Bedring med Sygdommen. Gid du snart var i Orden. Tusind Hilsner fra din Junge.</t>
+  </si>
+  <si>
+    <t>1943-02-02</t>
+  </si>
+  <si>
+    <t>Fyn
+Dræby</t>
+  </si>
+  <si>
+    <t>Bakkevej 12 Hareskov St.</t>
+  </si>
+  <si>
+    <t>Kamma Balslev
+Burmeister &amp; Wain</t>
+  </si>
+  <si>
+    <t>"Kaj-Lykke": Man må antage, at Janna Schou havde en kæreste ved navn Kaj. Han kendes ikke. 
+Ordet hørse kendes ikke.
+B &amp;amp; W blev 27. jan. 1943 bombet af otte britiske fly, idet man fra engelsk side mente, at fabrikken solgte dieselmotorer og andet materiel til Tyskland. Otte personer blev dræbt og 68 såret, da bomberne udover fabrikken ramte det omkringliggende beboelseskvarter. (Nationalmuseets hjemmeside: Bomber over Danmark, sept. 2026). 
+Laura/Bibbe Warberg var i efteråret 1942 indlagt med gulsot. 
+Pensionatet: Daisy Bergs mor, Wilhelmine Berg (en søster til Laura Warberg) drev et pensionat i Gothersgade, København. Noget tyder på, at Daisy Berg overtog driften efter moderens død i 1936. 
+Konsul og vingrosserer Thor Andersen købte i 1942 Frederiksgave (Hagenskov Gods' hjemmeside, sept. 2026).</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8410</t>
+  </si>
+  <si>
+    <t>Det er mærkeligt, at Janna har smerter efter svulstoperationen. Johanne/Junge C. Larsen har ikke haft ondt efter sådanne indgreb - kun af at ligge på ryggen. 
+Johanne medsender en tegning af den nyindrettede stue. Ellen Sawyer har været på besøg og beundret det hele.
+Johanne håber, at Meta kan finde ud af at bruge det nye komfur energirigtigt. 
+Ved Astrid om det var en fejl, da B &amp;amp; W blev bombet?
+Johanne takker Axel Müller for, at han vil sende udenlandsk tobak. 
+Johanne giver gode råd hvad angår modning af flæskekød.
+Marie Balslev, f. Sperling, har skrevet, at Nicoline Balslev er udskrevet, og Vilhelm Balslev får lysbehandlinger.
+Erik/Tine Warberg Larsen har det godt og arbejder for sin bror på gården. Laura/Bibbe Warberg har ingen kræfter efter sygdommen. Nonnerne lod hende ikke holde fri, da hun blev udskrevet.
+Adolph/Agraren Larsen har fået en god appetit.
+Daisy Bergs tyske mand er blevet arresteret, efter at han havde opsagt en tysk kvinde på pensionatet. Johanne vil skrive til Daisy.
+Adolph og Johanne køber aldrig kød. De laver alt kødmad selv.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/bz0K</t>
+  </si>
+  <si>
+    <t>[Med sort blæk på kuvertens forside:]
+Fru Astrid Warberg Müller
+Bakkevej 12.
+Hareskov St.
+[Med blyant på kuvertens forside:]
+4 Febr. 1943
+besv. 15 Febr.
+[Med kuglepen på kuvertens forside:]
+30-3-2001
+18-6-2000
+BWP.
+[Med sort blæk på kuvertens bagside:]
+Lindøgaard, Dræby St, Fyen
+[I brevet:]
+Lindøgaard. Tirsdag d. 2-2-1943.
+Kære lille Dis!
+Tak for dit gode lange Brev, det var pænt af dig at skrive igen. Det er jo dejligt, at det gaar godt med Janna, men jeg kan ikke forstaa, at hun har Smerter; jeg har dog paa mine Hospitalsophold oplevet en hel Del Svulst-Operationer, og jeg synes altid, de sagde, at naar først Bedøvelseskalamiteterne var ovre, havde de ikke Spor af Smerter. Men alle Svulster er jo ikke ens, det kan jo være at Æggestok-Sv. er særlig smertefuld. At maatte ligge paa Ryggen er slemt for mange, jeg ved hvad jeg døjede, da jeg i 4 meget lange Uger maatte ligge paa min Ryg, og da jeg endelig fik Lov til at ligge paa Siden, havde jeg ikke Kraft til at vende mig - og der var dog kun 102 Pund at vende. Er det Gentofte Sygehus, hun ligger paa, det er det vel. Hils hende saa meget fra mig, det lille Skind - dog, naar man oplever en Kaj-Lykke, er Sindet jo i Orden. Nu gaar det nok fremad med raske Skridt, men 3 Uger er jo en lang Tid. Jeg er meget imponeret over alle dine Besøg hos hende, hun kan rigtignok sagtens - desværre kunde jeg jo ikke yde Bibbe noget i den Retning i hendes 5 Uger, men hun havde da for Resten Besøg nok. 
+Tak for din store Interesse for alle vore Nyordninger. Vi er henrykte over det alt sammen, kan du tro. Jeg har nu lavet et Rids, men Forholdet er ikke godt, Møblerne fylder for lidt, der er ikke slet saa meget Gulvplads, som jeg har lavet, men du ser i hvert Fald Sofaens Plads - jeg har forsømt at skrive: til højre - helt oppe ved den modsatte Væg. Elle var her i Søndags; hun kom et Kvarter over 12 og mente hun var i god Tid til Middag - desværre havde vi spist Kl. 11, da Metha skulde med Toget til Odense, men til alt Held havde vi levnet Middagsmad og jeg fik varmet 3 Stk. Medisterpølse med Rødkaal og Tilbehør og Desert. Hun var helt ovenud begejstret over Stuen og i det hele taget overvældet over alle vore Nyanskaffelser; det var saa morsomt. Det er dette at vi nu har en rigtig Stue at hygge os i med flere af vore pæne Ting og ikke bare en lille Folkestue med umagelige Træmøbler. Ja, det er en Begivenhed for os. Komfuret er stillet op - i Lørdags - og det makker i enhver Henseende ret. Jeg hørser med Metha, at hun skal lægge godt mærke til det, saa hun lærer Reguleringen, hvilket jo er Fidusen, saa der kan spares Brændsel; hvis hun er ligegyldig med det, spares der jo ikke saa meget; men Intelligens er jo ikke hendes stærke Side, saa det skal nok knibe med det - jeg maa vist hørse videre nogen Tid endnu. - Radioen er udmærket, og vi kan følge med i Begivenhederne alle Steder fra. Du gode Gud, hvad der sker! Vi er meget spændt paa, men kan ikke faa at vide om Burmeister &amp;amp; Wain blev bombet eller om de rent ud tog Fejl og kun ødelagde den uskyldige Sukkervarefabrik. Hverken du eller Mornine, som jeg lige har haft Brev fra, giver os Oplysning om det. D. danske Pr. fra London mente vist, at de havde bombet den store Samlehal (den store Glasbygning) men passer det?? Det var jo for at stoppe for Eksporten af Dieselmotorer til T. at de satte det i Scene. Skriv, hvis du ved noget om det.
+Jo, tusind Tak, hvis Axel virkelig vil have Ulejlighed med at skaffe og sende Tobak - dog ikke dansk, som vi selv kan faa, men ikke godt kan ryge. Ellers alt andet. Hvis det skulde være muligt at faa rigtig grovskaaret Pibetobak hvad jeg selv jo helst ryger, var det jo herligt, men tillige andet finskaaret; Manse jublede ved Tanken, Brugsforeningen faar saa uhyre lidt hjem nu. Vi vil helst have det sendt mod Efterkrav, men forøvrigt, hvad der er nemmest for Axel - Pengene skal blive sendt omgående. Sig Axel tusind Tak, vi vil være ham saa taknemmelige.
+Jeg kan desværre ikke raade dig med Flæskestegen og kender kun Hamburgerryg af Navn, men hvorfor kunde den ikke hænge? Naar vi slagter, har vi Stegene hængende i Ugevis. Svøb et enkelt Stk tynd_t Tøj (gl. Gardin) om den og hæng den op ude paa Muren; naar den ikke vil længere - hvilket jo er en Skønssag - saa dyp den i en Gryde kogende Vand; efter endnu nogle Dage, kan man halvstege den
+_2.
+hvorefter den atter kan ligge nogle dage - altid under Tilsyn - paa den Maade kan man have fersk Kød længe, vel at mærke ved Vintertid, og saa bliver det saa dejlig mørt af saadan en Behandling Dette skrives for en anden Gangs Skyld, for den Steg, du skrev om, har du vel allerede taget under Behandling; hvis du har lagt den i Saltlage, saa lad den ikke ligge ret længe, ikke over et Par Dage, og saa skal den endda vandes godt ud - 3-4 Dage. Men det er lettere, hvis man har det i Hænder, end at udtale sig skriftligt om det.
+Jeg havde Brev fra Marie Sperling for et Par Dage siden; Line er nu udskrevet og kommer på et Rekreationshjem i Hornbæk; noget lettere Sygeplejearbejde er sikret hende. Vilhelm, som p.t. faar Lysbehandling i Kbhn. havde haft Brev fra sin Kone - der er jo deres Gaard, der hedder Brogaard? - Over Br.g. var der forleden udspillet en Luftkamp, flere Bomber faldt i Nærheden og en mindre Gaard fuldstændig udslettet. Her er ikke videre hyggeligt i Danmark, heller!
+Tak for din Forespørgsel til de to Børn; jeg synes, Tinge har det saa udmærket for Tiden, nu har han i lang Tid været i konstant godt Humør, altid glad og saa livlig. Han er ikke meget nede i sit Hus, er her baade om Dagen paa Arbejde og om Aftenen, naar vi sidder hyggeligt i vor gode Stue og læser. Naar Arbejdet skal gøres dernede, gaar han derned. Han faar 50 Kr. i Løn af Manse - det er jo ingen høj Løn, men den Tid han bruger til sit eget, gaar jo ogsaa fra. - Om Bibbe ved jeg ikke stort for Tiden, hun har taget Ferie (med min Sanktion) m.H.t. at skrive hjem; al den første Tid passede hun kun sit Sygeplejevæsen, havde ikke Spor af Kraft til nogetsomhelst andet, og nu tænker jeg mig, at hun har skrevet Jule-Takke-Breve. Jeg tror ikke, hun skrev et eneste Julekort i Aar, det arme Barn, hun havde simpelthen ikke Kræfter til noget. Elle havde haft Takkebrev fra hende hun havde skrevet, at hun travede Ture og at hun syntes det var det, der gav hende de bedste Kræfter. Jeg har lige sendt hende lidt Æbler, et Par Vaskeklude, som jeg havde hæklet, mine Gummistøvler, som jeg aldrig kommer til at passe mere med de hævede Ankler, der følger med Sygdommen, og lidt andet, saa nu hører jeg nok fra hende. Gid hun snart maa være helt i Orden igen. Tænk, at de lod hende arbejde i lige over 3 Uger, da hun kom hjem, uden at give hende en Fridag, mens en anden af Kammeraterne havde haft 3 Fridage i den Tid. Den Søster der, har behandlet hende skandaløst; Bibbe er ikke underkastende nok, saa hun er bleven sur paa hende; Bibbe tager nu det hele med oprejst Pande og uden at kny eller blive sur - den Glæde skal hun ikke ha', siger Bibbe. Nu mangler der kun 1 1/4 Aar, saa er hun færdig med at være Elev. Hun er kommen bag ud med Læsningen deroppe og har hidtil ikke haft Kræfter til at indhente det forsømte; men hun naar det saamænd nok igen, naar hun først tager fat. Det var rigtignok en lang Snak om Børnene. Om Agraren er at melde, at han har faaet saadan en abnorm god Appetit, og da det næsten al Tid har skortet saa meget paa det, tager jeg det for gode Tegn. 
+Mon du har hørt, at Daisys Mand, som jo er Tysker er bleven arresteret af d. t. Værnem. og ført til Tyskland, "til en uvis Skæbne", skrev Mornine. Daisy er sikkert allerede ude af sig selv, det lille Skind; jeg forsømte hende som saa mange andre med en Julehilsen; jeg vil nu gerne skrive til hende, men jo kun med svage Hentydninger af det skete, man ved jo aldrig, om de har hendes Post under Opsyn. Grunden var, at han havde opsagt en tysk Dame, der boede i Pensionatet!! Det lyder nu saa fjollet, at jeg tror, det i Virkeligheden er for at faa Arbejdskraft derned til, naar de gør den Slags.
+Mon jeg fik gjort rigtig Rede for Stegen - nej, du kan ikke stege den, naar den har være i Saltlage, men udvandet og kogt er den jo ogsaa dejlig f. Eks. med Grønlangkaal eller hvad andre Grønsager, man har. navnlig hvis den ogsaa ryges - men altsaa alligevel vandes ud. Saa bliver det vel nærmest som saltet, røget og kogt Skinke, hvad der jo er vidunderligt, vi faar det bare aldrig, da det forekommer os at være for lidt sparsommeligt; vi spiser alle vor Skinker som Karbadeflæsk eller Spegeskinke - altsaa blot skaaret af som den er; ogsaa til Paalæg er saadan en saltet og røget - men ellers saa - Skinke jo uvurderlig. Er det ikke pudsigt, vi køber aldrig Kød, jeg kan da ikke huske, naar vi sidst har købt Hakkekød, det eneste vi kan tænke paa at købe. Du vil vel sige, hvad faar I saa til Søndag Middagen. Det magre af Grisene vander vi ud (Kødet skæres i Skiver, ellers kan det ikke udvandes nok), og saa laver vi Frikadeller af det; det er en god Sønd.mid.m. og saa har vi alt vor henkogte Grisemad og Vildt. Hvis vi her paa Landet ikke havde vore Grise at leve af, gik den ikke. - Hvis der ikke sker noget særligt, hverken her eller der, saa varer det noget inden du hører fra mig, for jeg maa tage mig sammen og faa de Breve fra Haanden, som jeg skylder, og Bibbe har jeg jo altid at sørge for. Hils Aksel saa meget og tusinde Hilsner til dig selv. Din Junge
+[Indsat øverst s. 1; på hovedet:]
+Fik T. A. K. og d. biodynamiske Selskab ikke købt Frederiksgave? Vi saa for nogen Tid siden at det var købt af en eller anden, men maaske dækkede navnet de to Selskaber. S.u. 
+[Grundplan af et rum inkl. inventar er tegnet på et separat ark. På tegningen øverst er skrevet:]
+Lille Bogreol Tobaksbord Tobaksbord Hjørnesofaen Bord Min Lænestol
+[Langs venstre side:]
+Vindue Vindue Kurvestol Vindue Sybord Stol Kurvestol Konsol m. Radio
+[Langs højre side:]
+Taburet Bogreol
+[Underst:]
+Mit gamle Skrivebord Dør Gangen Kakkelovn</t>
+  </si>
+  <si>
+    <t>1943-06-25</t>
+  </si>
+  <si>
+    <t>Lindøgård
+Dræby Station</t>
+  </si>
+  <si>
+    <t>Bakkevej 12 Hareskov</t>
+  </si>
+  <si>
+    <t>Joachim Balslev
+Lars Balslev
+Lars Christian Balslev
+Maria Balslev
+Martin Henrik  Balslev
+Vilhelm Balslev
+Bodild Branner
+Thora  Branner
+Alfred Fly
+Adolph Larsen
+Ellen  Sawyer
+Nicoline  von Sperling
+Maria von Sperling. g. Balslev
+Andreas Warberg
+Erik Warberg Larsen
+Martin Warberg Larsen
+Troels Warberg Pedersen
+Andreas With-Jensen</t>
+  </si>
+  <si>
+    <t>Peter Træskomand er formodentlig en person, som Warberg-børnene har kendt under deres opvækst på gården Erikshaab. 
+Den cyklende pige og hendes bror i Vester Kærby kendes ikke. 
+Nicoline von Sperling boede på herregården Sandholt. Hun og hendes familie var nære venner med Warberg. Albrecht Warberg førte regnskaber for Nicoline von Sperling. Marie/Maria Balslev, f. von Sperling, og Nicoline von Sperling var halvsøstre. 
+Laders var Marie Balslevs mand, Lars Christian Balslev. 
+Agraren: Adolph Larsen, gift med Johanne C. Larsen. 
+Når Tora/Tutte Branner skulle besøge Glorup var der muligvis tale om en visit hos Marie og Karen Warberg. Deres far/Toras farbror, Conrad Warberg, var i en årrække godsforvalter på stedet, men både han og hans hustru var i 1943 døde. Efter Conrad Warbergs pensionering flyttede familien ind i Glorups skovridergård. Det er uklart, hvor de to ugifte søstre boede i 1943.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8408</t>
+  </si>
+  <si>
+    <t>Johanne/Junge C. Larsen har haft det dårligt, og Erik/Tinge Warberg Larsen ringede efter lægen. Han gav hende indsprøjtninger med kalk og vitaminer. Johanne optager ikke vitaminer nok gennem kosten, selvom hun er meget omhyggelig med at få blandt andet grøntsager nok. 
+Ellen Sawyer har været på besøg, og det har Marie Balslev også. Marie har fået behandlet et sår med røntgen, for det ville ikke læges. Hun medbragte breve skrevet af Nicoline von Sperling.
+En ung pige kom og roste Laura/Bibbe Warberg for hendes indsats på Odder Sygehus.
+Tora/Tutte Branner vil komme på besøg et par dage med sine børn i løbet af sommeren.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/igzS</t>
+  </si>
+  <si>
+    <t>[Med sort blæk på kuvertens forside:]
+Modt. 26 Juni 1943.
+Fru Astrid Warberg Müller
+Bakkevej 12
+Hareskov St
+[Med blå kuglepen på kuvertens forside:]
+7-1-2000.
+30-6-2000
+BWP.
+[Med sort blæk på kuvertens bagside:]
+Lindøgaard Dræby St. Fyen
+[I brevet:]
+Lindøgd. Fredag 25-6-1943
+Kære lille Dis!
+Tak for dine to gode deltagende Breve, jeg maa vel hellere straks skrive Sygejournal! Du ved, jeg skrev til dig Lørdag, at jeg havde haft et Tilbagefald om Natten - næste Nat blev mildest talt slem, en Smule Søvn mellem 4 og 5, saa fik jeg Kaffe og Tabletter og sov nogle Timer. Da jeg op paa Formiddagen kom op, og Tinge saa mit Ansigt, fløj han straks til Telefonen og ringede Dr. Fly op - hun skulde kalde! Jeg var misfornøjet med at kalde ham herud en Søndag, men Tinge sagde: du maa da ogsaa tage Hensyn til os andre! Naa, da saa Forbindelsen kom, mente Dr. Fly, at han hellere maatte se det paa et Højdepunkt og kom saa ved Middagstid. Han var her 1/2 Time og var saa god og deltagende. Han aflæste først, om jeg havde for højt Blodtryk, for saa turde han ikke have givet mig en ret kraftig Indsprøjtning; det havde jeg ikke, og jeg fik den. Han sad med min Puls og saa paa mig, jeg kom til at ryste over hele Kroppen, der var helt latterligt, men aabenbart normalt nok; da Rystningen var ovre fik jeg en Kalkindsprøjtning i Rumpen. Han forklarede mig, at det var det samme, som jeg nu længe har faaet gennem Munden i Form af Tabletter og Medicin, men et eller andet i min Organisme gør, at jeg ikke kan optage det. Det er det samme med Vitaminerne. A Vitam. faas jo rigeligt i en Bondegd. jeg bælger mig med Mælk, der jo indeholder meget Kalk, D Vitam. faar jeg gennem det grønne, hvad Dr. Fly jo - selvfølgelig - straks lærte mig, da jeg blev syg, saa Grønkaal og Persille hele Vinteren samt raa Æbler. Jeg mindes endnu rørt, at Peter Træskomand stolt kom med en Kaalstok med friske Blade paa Slutn. af en af Isvintrene den havde ligget under Sneen og holdt sig frisk, i de to Vintre kneb det jo med det grønne. 
+Men ser du, det er med det som med Medicinen - af en eller anden Grund, kan jeg ikke optage Vitaminerne, det er underligt, men jeg vidste nok fra Bibbe, at det kunde finde Sted. Saa skulde jeg videre have 11 Indsprøjtninger 5 Kalk, og 6 Vitaminindspr. det kommer Sygeplejersken og og giver mig, nu skal vi saa se, om det kan hjælpe paa de idelige Tilbagefald. Den gode Elle kom om Søndagen, skønt det kun var 8 Dage siden, hun var her, men hun havde været så ængstelig for mig; jeg var meget sløj - dels en vågen Nat og dels de to stærke Indsprøjn. Ud paa Eft. lagde jeg mig lidt, mens hun gik en Tur med Agrar. i Markerne for at se paa Avlen. Aftensmaden lod jeg Mandfolkene om. Elle rejser, eller er nok rejst til Brædstrup, Dedde fylder i Aar 60 - ja det ved du naturligvis. Næste Dag var jeg helt vel ved det og godt var det, da Marie skulde komme om Efterm. Agraren hentede hende i Dræby
+2
+Hun havde et Plaster paa den ene Kind - hun har i det meste af et Aar gået med et lille Saar, som ikke paa nogen Maade vilde læge; nu havde en af Sønnerne sagt indstændigt til hende, at hun skulde gaa til Læge; hun var hos en Hudspecialist, som sendte hende til en af Overlægerne paa Sygehuset, som beordrede en Røntgenbehandling med det samme; saa skulde hun selv skifte Plaster hver Dag og komme igen først i August. Vi maa rigtignok haabe, det saa er ovre til den Tid. Jeg skal hilse dig fra Marie og sige, at de ser dig vel, naar du kommer til Sallinge.
+Hun og jeg havde det vidunderligt de to Dage, det var dejligt at have een hele ubeskåren Dag foruden de to halve; vi har det altid saa dejligt sammen, Marie og jeg, det tror jeg ogsaa at hun synes - det er vist ikke alene af Barmhjærtighed at hun kommer, men ogsaa fordi hun selv nyder det. Hun havde med ["med" indsat over linjen] de gamle Breve som Frøken Sperling har skrevet af og selv skrevet en hel Del om de Mennesker og de Tiders Begivenheder - ja, du har jo læst dem. Marie læste en hel Del af det højt for mig, saa vi kunde samtale om dem - hvor Sandholt har betydet meget for de forskellige Generationer. 
+Samtidig med at Marie og Agr. i Mandags kom fra Stationen, kom en ung Pige paa Cycle fra Vester Kærby, hvor hun besøger en der gift Broder, som har en Gaard der; hun kom med Hilsen fra Bibbe, en Elev der paa Odder Sygehus og priste Bibbe i høje Toner fortalte om hvor afholdt hun er af dem alle baade Patienter og Kammerater. Jeg havde et pænt Kaffebord parat (Lagkage bl.a.) og der blev de straks placeret, Drengene kom ogsaa, det var saa morsomt og Snakken gik saa godt og livligt, og Kaffen var varm og go'.
+Jeg havde forleden Brev fra Tutte, hun har jo lejet Huset ud i Juli og har inviteret Bodild og Andreas paa en Fyens Tur, om de maatte komme her et Par Dage, hun vilde ogsaa bede Elle om at tage mod dem et Par Dage. Elle kom altsaa netop herud, saa jeg kunde tale med hende om det, Manse, som jo er Vært her gik straks til og der var ikke noget i Vejen, Elle vilde uhyre gerne have dem. Saa var der Tidspunktet. Ser du, Pigen skal have Ferie nu, men jeg tør næsten ikke lade hende rejse før jeg selv er kommen lidt til Hægterne, jeg tænker mig den første Uge i Juli Md. saa før den 7-8de turde jeg ikke tage imod dem. Jeg kan godt have dem alle tre paa en Gang, jeg har altsaa den nye og en Spiralseng staar der derovre og desuden en Barneseng; der kan vi lægge noget Halm i Bunden og en lille Madras over, saa kan Andreas godt ligge der. - De helt nærmere Data faar du efterhånden som jeg ved dem, jeg synes det var morsomt om du og Tutte kunde være her samtidig men du kan jo ikke være her samtidig med Bodild og Andreas; nu ved du nogenlunde hvordan det har sig, mulig du kunde tale med Tutte derom i Telefonen eller pr. Brev. 
+Det er Laders' Fødseldag d. 18/7. 
+Der var saa meget interessant i dine Breve bl.a. om Husets Restauration og - godt at du passer Skattevæsenet.
+Jeg tror ikke du faar mere denne Gang, mange Hilsner og paa glædelig Gensyn om altsaa ikke saa farlig længe
+Din Junge.
+Tak for dine gode "grønne" Raad i dine to sidste Breve, undskyld hvis du har skrevet om det før og jeg ikke har besvaret det, men hvor kan du næsten tro, at jeg ikke skulde bruge Grøntkur, det er da noget af det første man gør, naar der er Vitaminmangel og jeg maa da sikkert tidligere have skrevet om alt det, jeg skaffer mig om Vinteren, i Sommerhalvaar. har man jo Masser - Radiser/ [ulæseligt ord] er særlig godt for min Sygdom) Karse, Agurker, Spinat i lange Baner o.s.v. I Persille er der særlig mange D Vitam. den faar man jo saa i Saucer, hvad vi faar næsten hveranden Dag. 
+[Indsat øverst på sidste side; på hovedet:]
+Det bliver saa nok til at du tager Glorups og Kroen først, efter den Tid er saa nok Bodild og Andreas taget til Elle</t>
+  </si>
+  <si>
     <t>1943-06-28</t>
   </si>
   <si>
     <t>Christa Knuth</t>
   </si>
   <si>
     <t>Knuthenborg pr. Bandholm</t>
   </si>
   <si>
     <t>Gonny Egeberg Jørgensen
 Adam Knuth
 Elisabeth Knuth
 Johannes Madsen
 William Shakespeare</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Amtslægen var. 
 Johannes Larsen kaldte i et af sine allerførste breve til Christa Knuth hende en "fuldendt Værtinde". 
 Shakespeare-citatet stammer fra skuespillet King John (Kong Johan) 4. akt, scene 2, fra ca. 1595. Salisbury siger her "gild refined gold, to paint the lily", hvilket kan fortolkes som, at det er spild af tid at male eller forgylde en lilje, eftersom noget, der allerede er perfekt ikke kræver yderligere udsmykning/forskønnelse.</t>
   </si>
   <si>
     <t>Johannes Larsen havde en varm og hård hjemtur. Dynen på hotellet var for kort. Han tog til Holmegaard Glasværk med Amtslægen. I Ringsted kørte toget fra ham, så han fik tre timers ventetid. I Nyborg fik han kørelejlighed til Kerteminde. Et par dage efter fik Larsen en slem forkølelse. Nu har han ryddet op i værkstedet.
 Johannes Larsen takker for et dejligt ophold. Christa Knuth har skrevet, at han har kaldt ende "den fuldendte Værtinde" (dette i hans brev til hende 1942-10-21), og Larsen svarer med et Shakespeare-citat.</t>
   </si>
   <si>
@@ -8782,51 +9268,51 @@
 [Håndskrevet på kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 28 Juni 1943.
 Kære Grevinde!
 Der var ingen Hotelkarl paa Næstved Banegaard og da jeg sveddryppende ankom til Hotellet og spurgte hvordan jeg skulde faa Adgang til Færgen næste Dag fik jeg at vide at jeg personlig skulde afhente Tegnet paa Banegaarden. Jeg bestemte saa at drikke en Pilsner først men der var ingen Øl. Saa drak jeg en Sodavand og traskede til Banegaarden igen. Fik et Kort til Færgen, det eneste de havde og Besked om næste Dag Kl 12,02 at tage med en Slæber til Ringsted og derfra til Korsør. Saa gik jeg tilbage til Hotellet og spiste 4 Stk Mad og 2 Kortelettre og 2 Glas, Øl, der var nemlig Fadøl naar man spiste til. Saa tilbragte jeg Natten med skiftevis at hale Dynen op om Skuldrene og ned om Benene idet den i første Tilfælde kun naaede lidt nedenfor Knæene og i sidste op til Brystet. Næste Dag besøgte jeg Amtslægen som jeg kørte med til Holmegaard og saa Glasværket i Virksomhed mens han tilsaa en Patient, saa om ad Herlufholm og Frokost, hvorefter han kørte mig til Banegaarden. Jeg kom godt til Ringsted, men da jeg ikke før er kommen ind i Byen fra den Side forestillede jeg mig at jeg skulde ud samme Vej og lod det Tog der holdt køre, inden jeg spurgte hvornaar Korsørtoget gik. Det var det jeg Idiot skulde have været med. Saa havde jeg 3 Timer at vente til det næste og Udsigt til at betale 30 Kr for en Bil fra Nyborg og hjem – Heldigvis skulde der ikke Adgangskort til næste Færge. Saa købte jeg en Wo[ulæseligt] ”det indre Kup” og satte mig til at læse. Ankommen til Nyborg ved 9 Tiden havde jeg endelig lidt Held. Der var en Bil fra Kjerteminde der skulde hente et Selskab ved Færgen og der fik jeg Plads hos Chaufføren; tilbød at betale Halvdelen men slap med en Trediedel og kom saa endelig hjem henad Kl. 10. Alt stod vel til. Næste Dag drev jeg og om Fredagen var jeg i Odense og fik en Generalforkølelse saa jeg var rigtig sløj Lørdag og Søndag men i Dag har jeg det helt godt og har faaet skreven en Del Breve og ved Hjælp af min Glarmester hængt Billeder op i Værkstedet, saa det ser nogenlunde beboeligt ud, saa maa jeg i Morgen faa ryddet op på Gulvet.
 2.
 Det var Indledningen
 Nu kommer det egentlige. Tusind Tak for den dejlige Tid. Du sagde noget om at jeg havde kaldt Dig ”den fuldendte Værtinde” det kan jeg jo ikke forbedre, ”To gild refined gold, to paint the lilae, to add fresh perfume to the violet o.s.v. som Shakespeare siger et eller andet Sted, men jeg kan altsaa konstatere at det passer. Jeg haaber snart at høre fra Dig at I har det godt og nyder det gode Vejr ved Stranden.
 Hils Børnene og Frk Egeberg og mange Hilsner til
 Dig selv fra
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1943-11-04</t>
   </si>
   <si>
     <t>Thora Cohn
 Achton Friis
 Elena Larsen
 Jeppe Larsen
 Johanne Christine Larsen
 Johannes Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 Ellen  Sawyer
 Ane Talbot
 Erik Warberg Larsen
 Grete Warberg Larsen
 Martin Warberg Larsen</t>
   </si>
   <si>
     <t>Johannes Larsens veninde, Christa Knuth, boede på Knuthenborg.
 Per var barn af Erik/Tinge Warberg Larsen og dennes første kone. Ole var Grethes søn fra første ægteskab. Andreas/Puf Larsens forklaring angående børnene er således ikke korrekt. 
 Andreas Larsens gode ven, Sven Havsteen-Mikkelsen, havde en idé om, at det var mere "nordisk" at stave ordet af "av", og Andreas Larsen benyttede også i en periode denne stavemåde.</t>
   </si>
   <si>
     <t>Johannes Larsen er på Knuthenborg for at male et billede af en præmietyr. 
 Johanne/Junge Larsen har det bedre. Erik/Tinge Warberg Larsen har købt en lille gård. Grethe skal skilles og danner nu par med Erik/Tinge. 
 Andreas/Puf Larsen nyder, at han og familien ikke har gæster. 
 Jeppe og Andreas Larsen har været på Kølstrup Kirkegård. Børn og voksne er blevet vaccineret mod difteritis.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/n1Xs</t>
   </si>
   <si>
     <t>4 Nov. 43.
 Kære Lysse.
 Nu må jeg vist hellere benytte lejligheden til at skrive lidt mere til Dig nu mens det lader sig gøre; her ved vi jo aldrig hvornår de stopper postgangen. Som jeg vist skrev i mit sidste korte og desværre negative brev, er Far for tiden på Knuthenborg. Han er bestilt til at male en tyr, som fik præmie på Bellahøj i forsommeren, men han bliver der jo åbenbart et stykke tid for at gå på jagt eller male. - Jeg har idag været ude at skrabe muslinger for første gang iår
@@ -8908,80 +9394,77 @@
   <si>
     <t>Rørdam d. 27’-5’-44.
 Kære Vense! Til Lykke med Fødselsdagen! Og til Lykke med Dit fine Salg, med Legatet og med Finansloven, - det har glædet os meget at høre om. Men husk nu at sætte lidt af paa Din Konto til Skatterne til næste Aar. Desværre er det jo ogsaa nu saadan, at efter den søde Kløe kommer den sure Svie, - og det er jo ikke givet at Hansen i [ulæseligt ord] holder sig til næste Aar. – Søster har være i København til Eksamen, som hun har været meget nervøs for, men hun klarede sig da til mgx, saa det var jo meget fint, og hun blev da ogsaa henrykt for Resultatet. Mon hun ikke har faaet Tid til at ringe til jer? Vi venter hende hjem i Aften, - forhaabentlig er Færgefarten normal, - det er jo ikke hver Dag, det gaar efter Planen. Nu vilde hun meget gerne bytte med en Kollega i Odense, saa hun kunde tilbringe sit sidste Elevaar der. Hun har et lille Haab om det, men det kommer jo an paa hvordan Bibliotekaren i Viborg i stiller sig, og han vil nok ikke ret gerne af med hende. Børnene fra Odense kommer hjem i Eftermiddag, men de skal jo af Sted igen paa Mandag. Anne Lis har dog været her en Uge, hun kom herud med Henning og Mor i Søndags, og maaske faar hun Lov at blive her en Tid endnu, naar de andre rejser, - hun har jo godt af at være her ude paa Landet.
 Her har vi det ellers godt! Ja, I har maaske hørt, at jeg har haft en slem Omgang Influenza og Gulsot i Foraaret. Jeg laa i 3 Uger og begyndte at komme op i Paasken. I Begyndelsen var jeg slemt mat i Sokkerne og der gik temmelig længe inden jeg igen fik min Appetit, - vistnok fordi jeg gik med en Bronkit.
 I min Alder varer det jo temmelig længe med at komme til Kræfter, naar man har været saa langt ude, men nu mangler jeg kun lidt Træning, og føler mig ellers fuldkommen rask.
 Vedlagt følger en Check til Fødselsdagsgaver til Dig og Marie. Desværre kan man jo for Tiden ikke faa ret meget at købe, af det, som man gerne vilde have.
 Mange kærlig Hilsner til Dig og Marie 
 Din hengivne Klaks.</t>
   </si>
   <si>
     <t>1944-11-04</t>
   </si>
   <si>
     <t>Jens Larsen</t>
   </si>
   <si>
     <t>Thora Cohn
 Elena Larsen
 Jens Larsen
 Jeppe Larsen
 Johan Larsen
 Johannes Larsen
 Jonas Larsen
 Peter Andreas Larsen
 Vilhelm Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 Ane Talbot</t>
   </si>
   <si>
     <t>Johan/Puf Larsen var en nær ven af maleren Sven Havsteen-Mikkelsen. Sidstnævnte skrev "av" i stedet for "af" - også i sammensatte ord - fordi han fandt denne stavning mere oprindelig og nordisk. Når Johan/Puf staver således, er det formodentlig under påvirkning fra vennen. 
 Hunden, som Johannes Larsen har omtalt i et brev til Johan Larsen tidligere, var en pointer.</t>
   </si>
   <si>
     <t>Andreas/Puf ønsker Jens tillykke. 
 Johannes Larsen har fået en hund af samme race som Scott, og den er ved at lære ikke at jage høns, gæs mv. i haven. På ture til stranden løber den uden snor, og den slæber stykker af en død måge med til badehuset. Hunden hedder Tiras opkaldt efter Jens' oldefars første hunde. Johannes Larsen er rejst til Vilhelm/Klaks for at gå på jagt.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/frAp</t>
   </si>
   <si>
     <t>Afs: Brygger 
 Andreas Larsen
 Kerteminde 
 Kerteminde 4 Nov. 44.
 Kære Jens.
 Tillykke med fødselsdagen. Er det ni år Du bliver dennegang? Så kan Du vel så småt begynde at læse Dine breve selv; men Dine kundskaber går vel mere i retning av svensk skrivning så dette må Din Mor eller Far vel læse for Dig. Du har vel hørt, at Farfar har fået en hund; den er av samme race som Scott, men den er kun halvvoksen endnu. Den er vældig glad for at løbe omkring i haven og lege, og den har næsten lært, at den ikke må løbe efter hønsene, ænderne og gæssene. Kun en gang imellem, når en høne eller en and bliver bange for ham og basker avsted, kan han ikke lade være at løbe bagefter. Han hedder Tiras som Din Oldefars to første hunde hed. Hver eftermiddag går Farfar en tur ud langs stranden med Tiras og her får han lov til at løbe frit om uden snor, hvad der morer ham meget, Han fandt for en halv snes dage siden en stor død måge ude i nærheden av slusen; hver dag slæber han den et stykke med sig, når de er på hjemvejen, og Farfar siger, at han snart har fået den helt hjem til vores badehus. Farfar er idag rejst ned til onkel Klaks, hvor han skal på jagt i morgen det er søndag. Han bliver så dernede et par dage, vistnok til onsdag. Om lidt skal Else og jeg ud at gå tur med Tiras, så tager vi ham i snor mens vi går til postkassen med dette brev, inden vi går ud langs stranden, hvor han kan løbe om uden snor.
 Vil Du hilse alle de andre fra os.
 Mange hilsner til Dig selv fra Farfar og os som ikke er rejst: Thora, Jeppe, Ane, Else og Puf</t>
   </si>
   <si>
     <t>1944-12-22</t>
-  </si>
-[...1 lines deleted...]
-    <t>Bakkevej 12 Hareskov St.</t>
   </si>
   <si>
     <t>Lars Christian Balslev
 Anne Marie -, i huset på Lindøgaard
 Niels Iuel
 Adolph Larsen
 Andreas Larsen
 Johannes Larsen
 Marie Larsen
 Axel  Müller
 Ellen  Sawyer
 Janna Schou
 Franz Syberg
 Agnes Taaning
 Grete Warberg Larsen
 Martin Warberg Larsen
 Per Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Jensen og Kaj var.
 Tornøes Hotel ligger og lå i Kerteminde. 
 Malerens er Johannes Larsen, hans søn, svigerdatter og børnebørn. De boede sammen på Møllebakken i Kerteminde. 
 Ladersen var Lars Christian Balslevs kælenavn. De af hans voksne børn var interneret i Frøslev-lejren p.gr.a. deltagelse i modstandskampen. Han tilsyneladende også.</t>
   </si>
@@ -9095,51 +9578,51 @@
 Johannes Larsen
 p.T. Kaas pr. Lime
 [I brevet:]
 Kaas i Salling 5 Septbr 1945.
 Kære Grevinde!
 Det er snart længe siden Du har hørt fra mig. Jeg ved ikke en Gang om jeg har fortalt at jeg laa i 3 Uger af Hold i Ryggen, d.v.s jeg stod op et Par Gange men maatte i Seng igen. Saa rejste jeg til Kongsø ved Bryrup hvor jeg blev forsinket en Uge af Regnvejr og nu er jeg altsaa her. Det er besværligt at rejse. Jeg tog fra Kongsø til Nørre Snede i Bil, derfra med Rutebil til Viborg, hvor jeg overnattede. Næste Dag til Skive med Tog og derfra hertil med Bil. Saa gik der et Par Dage saa blev jeg ringet op fra Kjerteminde, at Etatsraadinde Rasmussen var død og skulde begraves fra Museet i Faaborg, og i Lørdag Morgen tog jeg saa en Bil til Faaborg, overværede Begravelsen og saa af Sted igen, saa jeg var her Kl. 11,15 om Aftnen. Her er vældig kønt og her er Krikænder i Hundredvis og Graaænder i Tusindvis og de første 4 Dage var her en Svane i Søen, her er ogsaa 3 Hejrer. Jeg maler nogle mindre Akvareller men jeg er sløjt gaaende paa Gr. af det forbandede Hold som stadig generer mig. Jeg tænker paa at rejse hjem i næste Uge, da jeg har Bestilling paa 4 Oljebilleder hvoraf jeg havde lovet det ene til først i denne Maaned hvilket altsaa ikke bliver til noget. Lysse og Familie fik ført Udrejse Tilladelse da Høhøsten var begyndt saa den Rejse gik ind og nu vil de endelig have mig derop, men jeg gruer for at rejse. Jeg spekulerer paa at faa en Lægeattest, saa jeg kan faa Politiets Tilladelse til at køre hjem i Bil. Det kneb med at faa Lov til at køre til Faaborg. Nu skal Brevene af Sted
 Mange Hilsner 
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1947-12-20</t>
   </si>
   <si>
     <t>Edel -
 Ena -
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Adolph Larsen
 Andreas Larsen
 Henning Larsen
 Johannes Larsen
 Marie Larsen
 Peter Andreas Larsen
 Gudmund Larsen 
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Pernille Marryat
 Ib Marryat Johansen
 Axel  Müller
 Lauritz Pedersen
 Georg Poulsen
 Janna Schou
 Lars Swane
 Rigmor Thorsen
 Erik Warberg Larsen
 Grete Warberg Larsen
 Lise Warberg Larsen
 Martin Warberg Larsen
 Erik Warberg Larsen, søn af Erik og Grethe
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Hvad familien skulle i Nyborg vides ikke.
 Den lille syerske fra Strandgyden kendes ikke. Heller ikke Charles. 
 Det vides ikke, hvad Lauritz Pedersens svigerinde og hendes mand hed. Svigerinden var formodentlig Lauritz Petersens første kones søster. Det er også uklart, hvor deres fælles gård, Dalsgaard, lå.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0654</t>
   </si>
   <si>
     <t>Peters Ena snakker alt for meget.
@@ -9196,51 +9679,51 @@
   </si>
   <si>
     <t>Hareskov
 Bakkevej 12</t>
   </si>
   <si>
     <t>Edel -
 Ena -
 Bodild Branner
 Frits Branner
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Thora Cohn
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Elena Larsen
 Erik Larsen
 Grethe Larsen
 Jeppe Andreas Larsen
 Johan Larsen
 Johannes Larsen
 Lise Larsen
 Marie Larsen
 Martin Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Christine  Mackie
 Pernille Marryat
 Axel  Müller
 Leo Swane
 Ane Talbot
 Gunnar Tinesen</t>
   </si>
   <si>
     <t>Johannes Nicolaj Brønsted (Magisteren), som var gift med Louise, Alhed Larsen, Astrid Warberg-Goldschmidt og Johanne Larsens søster, døde 17. dec. 1947. 
 De mortuis nil nisi bene er latin for 'om de døde (skal man) kun (tale) godt'. Den oprindelige græske formulering er mere direkte: Tal ikke ondt om de døde (Diogenes' Laërtius 1.70). (Kilde: Lex.dk).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0655</t>
   </si>
   <si>
     <t>Marie Larsen er taget til Kerteminde for at være med i festlighederne, når Johannes Larsen på sin fødselsdag bliver udnævnt til æresborger i byen. 
 Johanne/Junge Larsen takker for den skønne julepakke. 
 Johannes/Las Larsen har fortalt Johanne lidt om Brønsteds/Magisterens begravelse, og Andreas/Puf fandt præstens tale god. Marie har vist meget lidt deltagelse og endog fremhævet nogle af Brønsteds mindre heldige sider. 
 Efter planen skal Christine og Leo Swane køre med Johan/Lysse Larsen og Elena/Bimse for at deltage i æresborgerfesten. 
 Man holdt jul i havestuen på Lindøgaard. Dagen efter kom Lise med familien og takkede for dukken fra Johanne og Adolph. 
 Johanne ved ikke rigtigt, om det var forkert af Astrid ikke at deltage i Brønsteds begravelse. 
 Lørdag: Johan og Elena kom midt om natten, og Leo Swane og Christine var ikke med.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/qXs1</t>
@@ -9270,51 +9753,51 @@
 Lørdag 
 I Dag er det altsaa den store Dag i Kjerteminde! Jeg havde i Aftes en af mine ikke usædvanlige Søvnløshedsanfald, hørte saa Klokken slaa 2, men da ikke halv 3. – Kl. 5 vaagnede vi ved at en Bil kørte ind i Gaarden – Lysse og Bimse: 
 [Skrevet på hovedet øverst på s. 4:]
 min første Tanke var: så kommer Christine ikke, men ingen af dem havde tænkt paa at spørge Lysse om, hvordan det hang sammen, men jeg er da forberedt paa, at jeg saa ikke faar hende at se og det havde 
 [Skrevet på venstre kant på s. 4:]
 jeg dog saadan glædet mig til. – Jeg laa og fulgte Slagets Gang, hørte Manse gøre Ild, kalde paa Peter og sætte Madvarer frem for dem; naa, jeg fik da sovet fra 8-10, saa nu gaar den vel. Lys. og B. har vel skiftedes til at køre og sove!
 [Skrevet langs venstre kant på s. 2:]
 Jeg saa dem altsaa slet ikke, hvad der ikke gjorde noget, ieg har jo aldrig været ovenud indtaget i Bimse. Hvis Chr. ikke kommer bliver jeg altsaa den eneste Repræsentant for Alheds Familie
 [Skrevet på hovedet øverst på s. 2:]
 Naa, saa slutter jeg af, lille Dis. Du kan tro, det er mig en stor Glæde at faa saa gode Breve fra dig Endnu en Gang Tak for Pakken, Hilsen til Jer begge, din Junge.</t>
   </si>
   <si>
     <t>1948-09-22</t>
   </si>
   <si>
     <t>Thora Cohn
 Dams Hotel
 Kai Grunth
 Sven Havsteen-Mikkelsen
 Hedvig Høst
 Oluf Høst
 Ville Jais Nielsen
 Johannes Jais-Nielsen
 Arne Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Bendt Rom
 Olaf Rude
 Finn Salomonsen
 Ane Talbot</t>
   </si>
   <si>
     <t>Biæderen er ej sjælden træk- og ynglefugl i Danmark.
 Jordsvaler: Digesvaler
 Det vides ikke, hvad fyrmesteren på Christiansø og amtmanden i Rønne hed. 
 Oluf Høsts "større Gaard inde i Landet" hedder Bognemark, og han malede den utallige gange. 
 Mesinebryggeren kendes ikke, og det vides heller ikke, hvem der var pige i huset hos Larsen-familien i sept. 1948.</t>
   </si>
   <si>
     <t>Johannes Larsen har været på Bornholm. På flyveturen dertil kunne han intet se pga. regn. Han tog ind på et hotel i Rønne, og her kom Arne Larsen og viste ham fotos af nogle biædere, som havde haft reder nord for Hasle. Dagen efter blev Larsen hentet af Olaf Rude, og de kørte ud og så biæderredehullerne. De næste dage besøgte de Hammershus og rundkirker samt flere byer og de var til middag med Oluf og Hedvig Høst samt Jais-Nielsen.
 Larsen var også en tur til Christiansø i dårligt vejr. Dagen efter spiste Larsen, Rude og Jais hos Høst i dennes dejlige hus, og Høst og Larsen var ved dennes gård (Bognemark). 
 I Rønne igen besøgte Larsen Amtmanden. Da Larsen kom frem til flyet, viste det sig, at der var overvægt, men en passager tilbød at vente til næste dag med at tage til København, og problemet blev derved løst. Udsigten fra flyet var denne dag fin.
 Larsen med familie har været i Odense og se et guldfund fra Midskov. De har også været på besøg hos Sven Havsteen-Mikkelsen på Taasinge, og han gav dem en skotsk hyrdehund fra et kuld hvalpe, som Johan/Puf tidligere havde set.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/TrRn</t>
   </si>
   <si>
     <t>Kjerteminde 22 Septbr 1948.
 Kære Lysse!
 Tak for Dit Brev. Skønt jeg havde glædet mig til den Tur gennem Jylland til Göteborg og videre til Båxhult, passer det mig i Grunden helt godt at den ikke bliver til noget til Aar. Jeg kan trøste Dig med at vi ikke var samtidig i Kjøbenhavn, da Du var der var jeg allerede hjemme. Vi havde Besøg af Bent Rom da jeg bestemte mig til Turen og han tilbød at jeg kunde overnatte i hans Lejlighed, hvad jeg saa gjorde og fløj Dagen efter til Bornholm. Flyveturen var en Skuffelse da det var saa Regntykt at jeg ikke en Gang kunde se Saltholm og overhovedet ingen Ting saa før vi kom til Bornholm, hvor jeg tog ind paa Dams Hotel i Rønne og ringede til Olaf Rude der sagde at han vilde hente mig næste Formiddag. Jeg gik saa ind og satte mig for at spise og saa kom der en Lektor Arne Larsen, som Rude havde sendt hen for at han kunde fortælle mig om Biæderne. Der er jo sket det mærkelige at 2 Par Biædere, en sydeuropæisk Fugl der tidligere er skudt nogle Gange her i Landet, men ikke vides at have ynglet N for Alperne i de sidste 100 Aar, havde ynglet i en Grusgrav paa en Mark ved Kysten lidt N for Hasle. Lektor Larsen viste mig nogle Billeder af dem. Der var baade Flugtfotografier og Fotografier af de gamle i Hullerne og af en Unge som en Kat havde haft fat i, og som senere døde. Redehullerne var anbragt i en Jordsvalekoloni. Dagen efter kørte jeg saa med Rude til Allinge hvor han bor, og paa Vejen stod vi af og var henne at se paa den omtalte Grusgrav, hvor Biæderne havde lavet 8 Redehuller. De var rejst om Fredagen før jeg om Tirsdagen kom derover. Om Eftermiddagen kørte vi op til Hammershus og næste Dag var vi igen deroppe og se paa Ruinerne og om Eftermiddagen til en af de 4 Rundkirker Olsker. Forøvrigt kørte Rude mig 2 Ture hver Dag og jeg fik 2 Festmaaltider daglig. Næste Dag var jeg med Rude og hans Kone paa en lang Tur gennem alle Byerne paa Ø Kysten til Dueodde og over Aakirkeby hjem gennem Ekkodalen. Vi var til stor Middag hos Grunther der har bygget sig et Hus ved Gudhjem, sammen med Jais Nielsen og hans Kone og Høst og hans Kone; Saa var jeg alene en Tur til Christiansø, men uheldig med Vejret. Jeg havde Mad med og fik en Pilsner en Bitter og en Kop Kaffe paa en Beværtning og gik saa ud
@@ -9679,53 +10162,50 @@
 I godt Vejr blev det overdraget mig at sejle Baaden hjem, mens de andre fik sig en lille Lur. Det var jeg stolt af. 
 Saa skulde Sildene pilles af Garnene og disse skilles og tørres. Det skulde nu vise sig, hvor mange "Volle" (Ol) der var fanget. En Gang var der saa mange, at nogle af Garnene maatte efterlades paa Fangstpladsen til senere Afhentning. Til andre Tider var der kun til Middagsmaden. Tørringen foregik hovedsaglig paa Feden, som var helt dækket med Garn. Vi havde et Stillads til at hænge dem paa, saa fyldte de ikke saa meget. Det var ogsaa mere praktisk, naar de skulde renses for Tang. I Stormvejr kunde de være saa fulde af "Skidt" og saa sammensnoede, at det tog et Par Dage at faa dem i Orden. Vi Børn hjalp gerne med.
 Efter Middag fik man travlt med at faa Garnerne i Baaden og sat ["sat" overstreget] Sten bundet paa igen. ("lønne.") Naar der skulde sejles ud, tøvede man lidt, indtil endelig en tog Mod til sig og satte Sejl; saa fik
 [61]
 de alle travlt. Der blev et syndigt Virvar i Havnen, indtil de kom fri af hinanden. 
 Foraarssilden var ikke værdsat den Gang. Den var for mager. Ofte kom Bønderne og hentede hele Læs til Gødning. Torsken duede kun, naar der var r i Maanedens Navn, ligesom der heller ikke maatte spilles Kort i andre Maaneder. (Der var ca. 80 Bæltsbaade.) [("Der var ca. 80 Bæltsbaade.") overstreget]
 For os Drenge var det en Begivenhed, naar der kom Soldater fra Odense og Nyborg. Jeg husker særlig en Efteraarsmanøvre, da der blev skudt i Gaderne og vi fik fri fra Skolen. Kampen trak sig syd paa over Broen, og vi fulgte med helt til Davinde. Men omsider maatte vi jo se at komme hjem igen, hvad der ikke var nær saa morsomt gennem Pløje- og Stubmarker. 
 En Gang imellem laante Fader et Køretøj hos en af Svogrene, og vi kørte en Tur til Rønninge eller til Ravnholt og vel ["vel" overstreget] ogsaa til Hjallelse. I Rømninge ninge ["ninge" indsat med blyant over linjen] havde Fader nogle Slægtninge, to eller tre Skræderfamilier. De besøgte os kun, naar der var Rigsdagsvalg. Vort Besøg gjaldt Krebsefangst, og om Aftenen spiste vi Krebs. 
 [62]
 Ved Herregaarden Ravnholt i Midtfyn boede Moders Moster Tante Stine. Hun havde været gift med en Kusk der paa Gaarden og havde et lille hyggeligt Hus, hvis Have stødte op til en Skov. Den var jeg lidt bange for selvom en Sang: "det er dog en dejlig Skov, her er ingen Røvere," saa kunde man jo aldrig vide - -
 Naar vi kørte hjem om Aftenen var det ikke let at finde Vej. Det var for det meste Biveje, som snoede sig paa den mest forvirrende Maade. For at læse Vejviserne, maatte Fader rive Tændstikker, og undertiden viste det sig, at vi var paa en forkert Vej, saa at vi maatte tilbage igen. 
 Mange Steder var der slet ingen Vejskilte; saa var der ikke andet at gøre, hvis der da ikke var Mennesker i Nærheden, og e fleste var gaaet til Ro paa den Tid, saa var der kun den Udvej at lade Hesten bestemme Retningen. Tit var den klogere paa det Punkt, end vi andre.
 En Gang havde vi lejet et Vognmandskøretøj med en stædig Hest. Den blev pludselig staaende, naar det passede den at hvile lidt, og saa var den ikke til at drive af Stedet, før den selv fik Lyst. Men paa Hjemvejen var Hestene altid
 [63]
 mere villige, saa længtes de efter deres Baas. 
 Det var en af de store Begivenheder, naar vore tre Familier foretog Køreture sammen f.Eks. Fjorden rundt og havde Madkurve med. Men især den aarlige Turtil Hjallelse glædede vi os til. Det var Mormoder vi besøgte, saa længe hun boede der. De sidste Aar tilbragte hun i Kerteminde hos Morbroder Jeppe. Vi kørte med tre Char à bancer og et Par mindre Vogne. Morbroder Martin havde et Par kønne Graaskimler, og Morbroder Jeppe et Par fine Køreheste, en sort og en brun, og forøvrigt maatte Arbejdshestene holde for. Naar de fik sværtet Hovene og blev striglet og fik noget pænt Seletøj paa, saa de ganske godt ud. De kunde blive helt vigtige og kaade, naar de skulde køre "til Stads." 
 Da Turen var paa 3 172 Mil, blev der bedet undervejs i Geels Kro. Det var især for Hestenes Skyld, men vi andre kunde ogsaa trænge til at rette Benene og faa lidt Mad. Humøret var højt, og der blev sunget og raabt Vittigheder fra den ene Vogn til den anden. Selv Morbroder Martin, som til daglig var temmelig faamælt, kunde blive morsom og gennem alt
 [64]
 hørtes Morbroder Urbans friske karakteristiske Latter. (Hørr hørr). Han var en god Tegner ["Han var en god Tegner" indsat efter linjen med blyant]
 En de Mylius, stamherre til Rønningesøgaard boede en Sommer i "det lange Hus" ved Siden af os, i den Lejlighed vi tidligere havde haft. Hans Kone var fra Skotland, og de talte altid engelsk sammen. Det var en meget tiltalende Dame, men vist ikke af adelig Herkomst, hvad hendes Svigermoder nok ikke var saa glad for.</t>
   </si>
   <si>
     <t>1949-03-12</t>
   </si>
   <si>
-    <t>Hareskov</t>
-[...1 lines deleted...]
-  <si>
     <t>Ena -
 Harriet Afzelius
 Axel Beck
 Henrik Bichel
 Peter Bichel
 Otto  Fischer
 Johannes Hohlenberg
 Alhed Larsen
 Marie Larsen
 Axel  Müller
 Peter Rohde
 Thorkild Roose
 Ellen  Sawyer
 Janna Schou
 Christine Swane
 Fritz Syberg</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Agnes, Peter, Edel, Ena og Lehmanns var.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0796</t>
   </si>
   <si>
     <t>Harriet Afzelius har fået en søn med en psykiater.
@@ -9778,99 +10258,99 @@
   </si>
   <si>
     <t>1950-08-14</t>
   </si>
   <si>
     <t>Holger -
 - Agner
 Johanne Christine Brandstrup
 Grete Gylden Thomsen
 Britta Ipsen
 Ole Kraft
 Adolph Larsen
 Johannes Larsen
 Marie Larsen
 Axel  Müller
 Helga Nielsen
 Johanne Oppermann
 Lauritz Pedersen
 Ruth -, pige i huset hos Johanne Larsen
 Christine Swane
 Albrecht  Warberg
 Dan Warberg
 Laura Warberg
 Grete Warberg Larsen
 Martin Warberg Larsen
-Laura Warberg Petersen
-Troels Warberg Petersen</t>
+Troels Warberg Pedersen
+Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0552</t>
   </si>
   <si>
     <t>Johanne/Junge broderer servietter.
 Hun har betændelse i næsen og maveproblemer.
 Troels er blevet døbt. Johanne og Adolph/Agraren var ikke med i kirken, men på Andkærgaard bagefter. Der blev pakket gaver ud i haven i dejligt vejr. Både Laura/Bibbe og Lauritz er lykkelige. 
 Marie Larsen er på besøg, og hun broderer hele dagen.
 Dan Warberg har også været omkring Lindøgård.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/8032</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 XXX
 modt. 15’ Aug. 1950.
 et festligt Brev.
 besv. 23’ Aug. August 1950.
 (om min Bog og Frits’ Besøg.)
 Fru A. Warberg Müller
 Bakkevej 12
 Hareskov St.
 22-7-2000.
 BWP.
 50
 [Skrevet på kuvertens bagside:]
 Lindøgaard Dræby St. Fyen
 [I brevet:]
 Lindøgaard Mand. 14-8-1950
 Kære lille Dis!
 Tak fordi du skrev saa omgaaende og som altid saa interessant og indholdsrigt. Det er li’egodt rart med Breve, saa vi kan følge med i alt om hinanden.
 Nu har jeg allerede været oppe i flere Dage, men føler mig stadig som en Klud, ja ikke stort bedre end efter mine store Sygdomme. Jeg har er [”er” indsat over linjen:”] er endnu ikke begyndt at bestille noget og har dog saa meget at lave. Tak for Bestillingen af de 6 Servietter til Holger, kunde du ikke spørge ham om Tidspunktet (Julegave?) for hvis det ikke haster, kunde jeg tænke mig at sy de 18 som Manse skal have og som altsaa bor her, saa jeg altid har Modeller at sy efter. Dem kunde jeg saa sende dig til Eftersyn, saa kunde jeg [”jeg” overstreget] han selv pille de 6 ud, som han vil have; de er jo nemme at returnere i en stor Konvolut. 
 Jeg fik sendt Bud efter Dr. Agner, da jeg efterhaanden blev lidt nysgerrig efter at vide, hvoraf den standhaftige Feber kom. Det viste sig at være Betændelse i Næsen, deraf de hæftige Smerter hen over Næsen i Begyndelsen af Forkølelsen Nu drypper Marie mig 4 Gg. om Dagen og Feberen er ovre. Jeg tror nu at min Afmagtstilstand kommer fra Maven, der har tet sig kedeligt hele Tiden og har den lille private Mening, at det er en Streg af Para-Dysenteri, som jeg havde for en halv Snes Aar siden og derfor nok ved, hvordan en saadan tager paa Befindenet. Jeg holder Diæt og spiser meget lidt. 
 Nej, der var saamænd ikke noget letsindigt i Barnedaaben; Agr. og jeg kørte først derhen Kl 12, de andre som skulde fungere i Kirken blev hentet af Lauritz tidlig paa Morgenstunden, da Gudstjenesten var Kl 8 ½ (!) Det var gaaet saa godt, Bibbe bar, Grete stod hos, Lauritz og Manse stod Faddere. Jeg morede mig over din lille spøgefulde Bemærkning over, at jeg event. skulde ”bære”, især da jeg saa maatte tænke mig, at jeg i saa Fald maatte have Drengen i en Rygsæk, da jeg jo maa have mine Arme til at bruge Stokkene. Menigheden vilde nok have kigget! Det blev en saa henrivende Dag, kun os 6 [”6” indsat over linjen] som Gæster, altsaa 9 til Bords baade Frokost og Middag 
-II 3. Slags Vin, som jeg nød. Jeg huskede, da jeg havde Para-Dysenteri var jeg vild
-efter Vin, og det har jeg ogsaa været i denne Sygdom.
+II
+3. Slags Vin, som jeg nød. Jeg huskede, da jeg havde Para-Dysenteri var jeg vild efter Vin, og det har jeg ogsaa været i denne Sygdom.
 ganske dejlig Mad, alt saa nydeligt. Jo saa ovenud festligt, og Bibbe saa straalende glad, hvor er hun lykkelig over sin Dreng, jeg synes aldrig jeg har set saa stor en Lykke over et Barn. Du kan tro, at den Dreng vil forandre l [”I” overstreget] meget i alle Forhold paa Andkærgaard; for ogsaa Lau. er lykkelig over ham. Der var et Væld af Gaver; da vi kom Kl 12 var de alle – også Troels - i Haven i det herlige Solskin, der laa Gaverne uoppakkede paa Havebordet. Dejlige Blomsterbuketter, forskelligt til Drengen og saa alle Bibbes Gaver. Troels fik smaa Las-Træsnit baade af Manse og Tinges. Jeg gav ham de to Par Kopper X [”X” indsat over linjen], som Far og Mor fik til deres Sølvbr. af Johanne Oppermann. med L.W. og A.W. og Datoer med forgyldte Bogstaver paa Underkopperne. Kan du huske dem? De kan jo ligesaa godt gaa til den Gren af Familien. Bibbe fik af mig [”af mig” indsat over linjen] 10 Servietter (nu har hun 18) og 20 Kr. til Hjælp til en Visittaske; ogsaa Penge fra Marie og Uglen dertil, hun havde nu faaet en af Lauritz (henrivende) men det vidste vi jo ikke, saa maa hun bruge Pengene til andet.
 [Skrevet langs sidens venstre kant:] 
 X Mon et Barn nogensinde før har faaet Kopper til sin Daab. 
 Om Eftermid. kom Helga og Brita og fotograferede os; Bibbe m. Troels og Grete hos, og dernæst os alle. Ja, du kan ikke tænke dig, hvor det var en skøn Dag, og tænk i denne Sommer at faa et saa pragtfuldt Vejr. Det var lykkeligt at opleve den Dag. Vi var alle sammen saa glade. Troels var bedaarende, han trives og blomstrer, saa det er en Lyst.
 Jeg maa fortælle dig lidt om mit Doktorbesøg. Da han var færdig med mig, skulde have Te og blev budt ind i Stuen. Næ, sagde han, vi maa da sidde hos Dem, ellers skal vi sidde og raabe til Dem, der staar jo et Bord og saa begyndt han at rydde af mit lille Vaskebord, anbragte alle Smaatingene i Vinduerne, de store ting paa Gulvet, flyttede Bordet (der heldigvis var belagt med et rent og fint Pyntehaandklæde) hen til min Seng og saa havde han, Rie og jeg et Par fornøjelige Timer med Passiar og Røg. Han er forfærdelig sød den lille Doktor.
 Jeg skal hilse dig fra Rie. Hun sidder og syr hele Dagen, et mægtigt Korsstingsbroderi en Bordløber, som Manse er saa begejstret for og som han vist ogsaa skal have til Jul
 III
 det bliver vidunderlig smukt, Marie har jo en udmærket og en sikker Smag til at sætte Farverne sammen, hun er jo ikke for ingenting af Las-familien. Kun indvender jeg, at hun er for flittig tænk, hun kan sy ustandselig fra Morg. til Aft. nej langt ud paa Aftenen og faar eft. min Mening alt for lidt ud af sin Ferie, er for lidt i Luften, gaar ikke en ordentlig Tur hver Dag.
-Samme Dag, som jeg fik dit Brev, fik jeg 2 andre fra Hais, den gode trofaste Hais, som sendte mig er Udklip, der berømmede Grete Gyldens Klaverkoncert i Tivoli. Hais havde været der med Birgit.
+Samme Dag, som jeg fik dit Brev, fik jeg 2 andre fra Hais, den gode trofaste Hais, som sendte mig et Udklip, der berømmede Grete Gyldens Klaverkoncert i Tivoli. Hais havde været der med Birgit.
 Og saa fra lille Dan Warberg, som takkede for sit lille Besøg her: han cyclede efter Ferien – 30te Juli tror jeg – fra Brædstrup til Kbhvn. og havde saa ringet og bedt om han måtte overnatte her, hvad han jo heller end gerne maatte. Marie var her jo, men saa foreslog Ruth, at hun laa oppe hos sin Søster i Munkebo, og saa laa Dan i hendes Værelse – nok saa snildt. Han er ubeskrivelig sød og vi havde saadan et godt lille Samvær med ham.
 Ja, du har Ret i dine Betragtninger over Navnene. Troels Lauritz Petersen har en udmærket Klang, hvorimod Warb. Navnet ikke rigtig passer, men Bibbe er nu saa glad ved det Navn, hun har altid kaldt sig det, især paa Sygehusene kan de ikke have alle de 
 -sen Navne. - - En Ting til fra dit Brev: Nej, jeg vil sandelig holde paa Ordet: Aand og ikke Kraft, for med Ordet Kraft tænker man absolut paa noget fysisk. (Ole Bjørn Kraft) f. Eks. hvor mange Heste-Kraft o.s.v. jeg synes, det er en rigtig daarlig Erstatning de der har lavet for det smukke Ord: Aand.
 Dejligt at høre at Axel har det godt.
 Bankede du? Hils ham saa meget.
 Nu fik jeg min Salighed da griflet et rigtigt Brev sammen, godt gjort! Men jeg tror nu ogsaa, jeg begynder at mærke lidt tilbagevendende ”Kraft”, - som altsaa for Fremtiden har to Betydninger. 
 Saa Farvel lille Dis, kærlig Hilsen fra din Junge.</t>
   </si>
   <si>
     <t>1939 el. 1940-02</t>
   </si>
   <si>
     <t>Marius Christiansen
 Adolph Hitler
 Svend Nytaar
 Ellen  Sawyer</t>
   </si>
   <si>
     <t>Den nordlige del af Kerteminde by kaldtes Friheden. Området lå udenfor acisseboden og var således tidligere fritaget for at betale acisse (told af handlede varer).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3882</t>
   </si>
   <si>
     <t>Vandet i toilettet i skuret er frosset. Andreas Larsen har isoleret rørene ved køkkenet med tørv mm, og han lader to vandhaner løbe om natten. Desuden tøer han rør op med en blæselampe. Svend Nytaar henter vand i Larsens brønd.
@@ -9987,59 +10467,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/8lV5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sRSA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a4vyLlWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j8a2KPF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ty3V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/An00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oyxZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rCXw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aqXo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AtS0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6WTi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yEEe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YpPV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mzaq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DCwL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vkZS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5q3n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zYdu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gYAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TwIT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MAyf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rmsf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mM5S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/igzP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XaH1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IynE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eYoh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GAwd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/94Kz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kGFM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y0d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6NfH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Spl4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hs1x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ib7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1nbP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pdj3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RMwG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ESRX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s0cD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hEmD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/poDx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Dtr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KKTn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V6OL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zVbT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nnvu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FXkc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ad8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rj5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/98cP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FYTo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wuMq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eprp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dPGj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WuGv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pz9p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/59xR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VK6y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pfji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qx0N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aVbY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Ztd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MSU6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/THUn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/doA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ImAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9XDW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IUUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OT2N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XYAW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kXix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OWdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Qle" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IHLY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/10ov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7mLu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/vR0npe0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uUmD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0abE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XSDI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SlQ5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PGbj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/f2vL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CyMWeWs9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S3gy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3Bw6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1qtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cIzN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LrfZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YC8U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jpZ0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aHOB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qpd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oH8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mXtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nnnI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HWoO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBcu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4GCH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dn6L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2hZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LoPR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bQI3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rHUU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HRAM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C3Rp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cYgH1hkn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8Lrd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/btoB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vRmb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6f3H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gGrPbIOu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s4WF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zuAU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/44vs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/71OaE2Pq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sx0R7477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wMIk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X4Kb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UyhD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cnGBbRDA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wBZqLrfY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Pu9hAz9J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ahnr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F2eP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KA1V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NQUB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PFXTYlb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FVFtSb7C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/b4wJZexf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/bAJNMH7J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JGRurXx5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jAafo5Ej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sraAvI7G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jUpjDsi5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gg0Kq5xx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AbIwK2ds" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/4j36nABk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pPWDOE0k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9ihwEhgN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5I1gaH7S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iBEm4CRR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FtyD3Irg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/NqdWSk9Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/27xRz3oU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UN6m6i0O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oKFRCN1X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QGzDyRx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/YW4sQ9Sx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/J9RCyjQK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/W4C1Dsb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/o3uP0rTX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GjmjBRL3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/RXvysJNZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3rU2TbmY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/HpCV8zLO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/T0xVO7qr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xGkgQ4lS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gUE7xLJu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XHwRrmXJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/I03iokaz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/d8BQ6gjM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/s5dKk7Qe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mQP42PpV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/HE09QJq2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UIMwH8M9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wUYt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZZj3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cp59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xw5xLNUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7pxLnlSp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ppA14zv8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9LPr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Lk8o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ym4L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mzk8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tlfS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7j5m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9VDN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t3l5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/utly" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fsgQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1Lr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uGWz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BFJ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UYms" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e8x4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BOKX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iQEv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8fxw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vS70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QyIv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ihaP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Vty" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ibx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rT9z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s0LM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qoxh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BSno" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vqGL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Xlg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vy50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qlFP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dfkr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/azsA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0wPP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QTkb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwSj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zz2x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n1Xs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A0QC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bfqP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/frAp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AkuE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bOsD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iQmy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vpPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qXs1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TrRn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AOwC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OlBH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/8lV5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sRSA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a4vyLlWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j8a2KPF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ty3V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/An00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oyxZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rCXw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aqXo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AtS0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6WTi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yEEe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YpPV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mzaq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DCwL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vkZS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5q3n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zYdu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gYAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TwIT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MAyf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rmsf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mM5S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/igzP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XaH1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IynE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eYoh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GAwd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/94Kz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kGFM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y0d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6NfH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Spl4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hs1x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ib7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1nbP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pdj3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RMwG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ESRX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s0cD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hEmD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/poDx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Dtr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KKTn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V6OL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zVbT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nnvu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FXkc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ad8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rj5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/98cP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FYTo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wuMq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eprp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dPGj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WuGv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pz9p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/59xR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VK6y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pfji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qx0N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aVbY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Ztd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MSU6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/THUn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/doA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ImAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9XDW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IUUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OT2N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XYAW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kXix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OWdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Qle" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IHLY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/10ov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7mLu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/vR0npe0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uUmD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0abE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XSDI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SlQ5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PGbj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/f2vL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CyMWeWs9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S3gy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3Bw6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1qtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cIzN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LrfZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YC8U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jpZ0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aHOB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qpd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oH8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mXtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nnnI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HWoO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBcu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4GCH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A1yu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dn6L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2hZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LoPR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bQI3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rHUU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HRAM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C3Rp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cYgH1hkn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8Lrd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/btoB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vRmb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6f3H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gGrPbIOu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s4WF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zuAU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/44vs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/71OaE2Pq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sx0R7477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wMIk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X4Kb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UyhD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cnGBbRDA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wBZqLrfY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Pu9hAz9J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ahnr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F2eP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KA1V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NQUB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PFXTYlb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/b4wJZexf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FVFtSb7C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/bAJNMH7J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JGRurXx5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jAafo5Ej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sraAvI7G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jUpjDsi5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gg0Kq5xx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AbIwK2ds" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/4j36nABk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pPWDOE0k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9ihwEhgN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iBEm4CRR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5I1gaH7S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FtyD3Irg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/NqdWSk9Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/27xRz3oU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UN6m6i0O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oKFRCN1X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QGzDyRx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/YW4sQ9Sx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/J9RCyjQK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/W4C1Dsb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/o3uP0rTX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GjmjBRL3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/RXvysJNZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3rU2TbmY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/HpCV8zLO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/T0xVO7qr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xGkgQ4lS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gUE7xLJu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XHwRrmXJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/I03iokaz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/d8BQ6gjM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/s5dKk7Qe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mQP42PpV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/HE09QJq2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UIMwH8M9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wUYt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZZj3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pLIs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cp59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xw5xLNUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7pxLnlSp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ppA14zv8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9LPr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Lk8o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ym4L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mzk8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tlfS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7j5m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F24c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9VDN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t3l5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/utly" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fsgQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1Lr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uGWz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BFJ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UYms" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e8x4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BOKX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iQEv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8fxw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vS70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QyIv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ihaP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Vty" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ibx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rT9z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s0LM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qoxh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BSno" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vqGL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Xlg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vy50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7h9M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qlFP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dfkr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/azsA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0wPP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QTkb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwSj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gNWA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bz0K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/igzS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zz2x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n1Xs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A0QC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bfqP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/frAp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AkuE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bOsD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iQmy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vpPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qXs1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TrRn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AOwC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OlBH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M229"/>
+  <dimension ref="A1:M236"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -14661,5791 +15141,6100 @@
         <v>753</v>
       </c>
       <c r="L104" s="6" t="s">
         <v>754</v>
       </c>
       <c r="M104" s="5" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="5" t="s">
         <v>756</v>
       </c>
       <c r="B105" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C105" s="5" t="s">
         <v>336</v>
       </c>
       <c r="D105" s="5" t="s">
         <v>138</v>
       </c>
       <c r="E105" s="5" t="s">
         <v>757</v>
       </c>
-      <c r="F105" s="5" t="s">
-        <v>337</v>
+      <c r="F105" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G105" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H105" s="5" t="s">
         <v>758</v>
       </c>
       <c r="I105" s="5" t="s">
         <v>759</v>
       </c>
       <c r="J105" s="5" t="s">
         <v>760</v>
       </c>
       <c r="K105" s="5" t="s">
         <v>761</v>
       </c>
       <c r="L105" s="6" t="s">
         <v>762</v>
       </c>
       <c r="M105" s="5" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="5" t="s">
         <v>764</v>
       </c>
       <c r="B106" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C106" s="5" t="s">
-        <v>50</v>
+        <v>336</v>
       </c>
       <c r="D106" s="5" t="s">
-        <v>336</v>
+        <v>138</v>
       </c>
       <c r="E106" s="5" t="s">
-        <v>17</v>
+        <v>765</v>
       </c>
       <c r="F106" s="5" t="s">
-        <v>765</v>
+        <v>337</v>
       </c>
       <c r="G106" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H106" s="5" t="s">
         <v>766</v>
       </c>
       <c r="I106" s="5" t="s">
         <v>767</v>
       </c>
       <c r="J106" s="5" t="s">
         <v>768</v>
       </c>
       <c r="K106" s="5" t="s">
         <v>769</v>
       </c>
       <c r="L106" s="6" t="s">
         <v>770</v>
       </c>
       <c r="M106" s="5" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="5" t="s">
         <v>772</v>
       </c>
       <c r="B107" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C107" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="D107" s="5" t="s">
+        <v>336</v>
+      </c>
+      <c r="E107" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F107" s="5" t="s">
         <v>773</v>
       </c>
-      <c r="D107" s="5" t="s">
+      <c r="G107" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H107" s="5" t="s">
         <v>774</v>
       </c>
-      <c r="E107" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H107" s="5" t="s">
+      <c r="I107" s="5" t="s">
         <v>775</v>
       </c>
-      <c r="I107" s="5" t="s">
+      <c r="J107" s="5" t="s">
         <v>776</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="K107" s="5" t="s">
         <v>777</v>
       </c>
       <c r="L107" s="6" t="s">
         <v>778</v>
       </c>
       <c r="M107" s="5" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="5" t="s">
         <v>780</v>
       </c>
       <c r="B108" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C108" s="5" t="s">
         <v>781</v>
       </c>
       <c r="D108" s="5" t="s">
-        <v>33</v>
+        <v>782</v>
       </c>
       <c r="E108" s="5" t="s">
-        <v>18</v>
+        <v>652</v>
       </c>
       <c r="F108" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G108" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H108" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H108" s="5" t="s">
+        <v>783</v>
       </c>
       <c r="I108" s="5" t="s">
-        <v>782</v>
+        <v>784</v>
       </c>
       <c r="J108" s="5" t="s">
-        <v>22</v>
+        <v>172</v>
       </c>
       <c r="K108" s="5" t="s">
-        <v>783</v>
+        <v>785</v>
       </c>
       <c r="L108" s="6" t="s">
-        <v>784</v>
+        <v>786</v>
       </c>
       <c r="M108" s="5" t="s">
-        <v>785</v>
+        <v>787</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="5" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="B109" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C109" s="5" t="s">
+        <v>789</v>
+      </c>
+      <c r="D109" s="5" t="s">
         <v>33</v>
       </c>
-      <c r="D109" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="E109" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F109" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G109" s="5" t="s">
-[...3 lines deleted...]
-        <v>789</v>
+      <c r="G109" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H109" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I109" s="5" t="s">
         <v>790</v>
       </c>
       <c r="J109" s="5" t="s">
-        <v>172</v>
+        <v>22</v>
       </c>
       <c r="K109" s="5" t="s">
         <v>791</v>
       </c>
       <c r="L109" s="6" t="s">
         <v>792</v>
       </c>
       <c r="M109" s="5" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="5" t="s">
         <v>794</v>
       </c>
       <c r="B110" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C110" s="5" t="s">
-        <v>361</v>
+        <v>33</v>
       </c>
       <c r="D110" s="5" t="s">
-        <v>532</v>
-[...1 lines deleted...]
-      <c r="E110" s="5" t="s">
         <v>795</v>
       </c>
+      <c r="E110" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="F110" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G110" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G110" s="5" t="s">
+        <v>796</v>
       </c>
       <c r="H110" s="5" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="I110" s="5" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="J110" s="5" t="s">
-        <v>504</v>
+        <v>172</v>
       </c>
       <c r="K110" s="5" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="L110" s="6" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="M110" s="5" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="5" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="B111" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C111" s="5" t="s">
         <v>361</v>
       </c>
       <c r="D111" s="5" t="s">
         <v>532</v>
       </c>
       <c r="E111" s="5" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="F111" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G111" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H111" s="5" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="I111" s="5" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="J111" s="5" t="s">
         <v>504</v>
       </c>
       <c r="K111" s="5" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="L111" s="6" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="M111" s="5" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="5" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="B112" s="5" t="s">
-        <v>345</v>
+        <v>14</v>
       </c>
       <c r="C112" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>361</v>
+      </c>
+      <c r="D112" s="5" t="s">
+        <v>532</v>
+      </c>
+      <c r="E112" s="5" t="s">
+        <v>810</v>
       </c>
       <c r="F112" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G112" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H112" s="5" t="s">
-        <v>809</v>
-[...5 lines deleted...]
-        </is>
+        <v>811</v>
+      </c>
+      <c r="I112" s="5" t="s">
+        <v>812</v>
+      </c>
+      <c r="J112" s="5" t="s">
+        <v>504</v>
       </c>
       <c r="K112" s="5" t="s">
-        <v>810</v>
+        <v>813</v>
       </c>
       <c r="L112" s="6" t="s">
-        <v>811</v>
-[...1 lines deleted...]
-      <c r="M112" s="5"/>
+        <v>814</v>
+      </c>
+      <c r="M112" s="5" t="s">
+        <v>815</v>
+      </c>
     </row>
     <row r="113">
       <c r="A113" s="5" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="B113" s="5" t="s">
-        <v>14</v>
+        <v>345</v>
       </c>
       <c r="C113" s="5" t="s">
-        <v>813</v>
-[...8 lines deleted...]
-        <v>815</v>
+        <v>16</v>
+      </c>
+      <c r="D113" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E113" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F113" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G113" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H113" s="5" t="s">
-        <v>816</v>
-[...1 lines deleted...]
-      <c r="I113" s="5" t="s">
         <v>817</v>
       </c>
-      <c r="J113" s="5" t="s">
+      <c r="I113" s="5"/>
+      <c r="J113" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K113" s="5" t="s">
         <v>818</v>
       </c>
-      <c r="K113" s="5" t="s">
+      <c r="L113" s="6" t="s">
         <v>819</v>
       </c>
-      <c r="L113" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="M113" s="5"/>
     </row>
     <row r="114">
       <c r="A114" s="5" t="s">
-        <v>822</v>
+        <v>820</v>
       </c>
       <c r="B114" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C114" s="5" t="s">
-        <v>813</v>
+        <v>821</v>
       </c>
       <c r="D114" s="5" t="s">
         <v>336</v>
       </c>
       <c r="E114" s="5" t="s">
-        <v>814</v>
+        <v>822</v>
       </c>
       <c r="F114" s="5" t="s">
-        <v>815</v>
+        <v>823</v>
       </c>
       <c r="G114" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H114" s="5" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="I114" s="5" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="J114" s="5" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="K114" s="5" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="L114" s="6" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
       <c r="M114" s="5" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="5" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="B115" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C115" s="5" t="s">
-        <v>830</v>
+        <v>821</v>
       </c>
       <c r="D115" s="5" t="s">
-        <v>320</v>
+        <v>336</v>
       </c>
       <c r="E115" s="5" t="s">
-        <v>18</v>
+        <v>822</v>
       </c>
       <c r="F115" s="5" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="G115" s="5" t="s">
+        <v>823</v>
+      </c>
+      <c r="G115" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H115" s="5" t="s">
         <v>831</v>
       </c>
-      <c r="H115" s="5" t="s">
+      <c r="I115" s="5" t="s">
         <v>832</v>
       </c>
-      <c r="I115" s="5" t="s">
+      <c r="J115" s="5" t="s">
         <v>833</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="K115" s="5" t="s">
         <v>834</v>
       </c>
       <c r="L115" s="6" t="s">
         <v>835</v>
       </c>
       <c r="M115" s="5" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="5" t="s">
         <v>837</v>
       </c>
       <c r="B116" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C116" s="5" t="s">
-        <v>637</v>
+        <v>838</v>
       </c>
       <c r="D116" s="5" t="s">
         <v>320</v>
       </c>
-      <c r="E116" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E116" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F116" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="G116" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G116" s="5" t="s">
+        <v>839</v>
       </c>
       <c r="H116" s="5" t="s">
-        <v>838</v>
+        <v>840</v>
       </c>
       <c r="I116" s="5" t="s">
-        <v>839</v>
+        <v>841</v>
       </c>
       <c r="J116" s="5" t="s">
-        <v>840</v>
+        <v>172</v>
       </c>
       <c r="K116" s="5" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
       <c r="L116" s="6" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="M116" s="5" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="5" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="B117" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C117" s="5" t="s">
-        <v>16</v>
+        <v>637</v>
       </c>
       <c r="D117" s="5" t="s">
-        <v>33</v>
-[...9 lines deleted...]
-      <c r="G117" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="E117" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F117" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G117" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H117" s="5" t="s">
         <v>846</v>
       </c>
-      <c r="H117" s="5" t="s">
+      <c r="I117" s="5" t="s">
         <v>847</v>
       </c>
-      <c r="I117" s="5" t="s">
+      <c r="J117" s="5" t="s">
         <v>848</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="K117" s="5" t="s">
         <v>849</v>
       </c>
       <c r="L117" s="6" t="s">
         <v>850</v>
       </c>
       <c r="M117" s="5" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="5" t="s">
         <v>852</v>
       </c>
       <c r="B118" s="5" t="s">
-        <v>345</v>
+        <v>14</v>
       </c>
       <c r="C118" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D118" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D118" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="E118" s="5" t="s">
+        <v>853</v>
       </c>
       <c r="F118" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G118" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="G118" s="5" t="s">
+        <v>854</v>
+      </c>
+      <c r="H118" s="5" t="s">
+        <v>855</v>
+      </c>
+      <c r="I118" s="5" t="s">
+        <v>856</v>
+      </c>
+      <c r="J118" s="5" t="s">
+        <v>22</v>
       </c>
       <c r="K118" s="5" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="L118" s="6" t="s">
-        <v>854</v>
-[...1 lines deleted...]
-      <c r="M118" s="5"/>
+        <v>858</v>
+      </c>
+      <c r="M118" s="5" t="s">
+        <v>859</v>
+      </c>
     </row>
     <row r="119">
       <c r="A119" s="5" t="s">
-        <v>855</v>
+        <v>860</v>
       </c>
       <c r="B119" s="5" t="s">
-        <v>14</v>
+        <v>345</v>
       </c>
       <c r="C119" s="5" t="s">
-        <v>637</v>
-[...8 lines deleted...]
-        <v>18</v>
+        <v>16</v>
+      </c>
+      <c r="D119" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E119" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F119" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G119" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H119" s="5" t="s">
-[...6 lines deleted...]
-        <v>172</v>
+      <c r="H119" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I119" s="5"/>
+      <c r="J119" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K119" s="5" t="s">
-        <v>859</v>
+        <v>861</v>
       </c>
       <c r="L119" s="6" t="s">
-        <v>860</v>
-[...3 lines deleted...]
-      </c>
+        <v>862</v>
+      </c>
+      <c r="M119" s="5"/>
     </row>
     <row r="120">
       <c r="A120" s="5" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="B120" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C120" s="5" t="s">
-        <v>16</v>
+        <v>637</v>
       </c>
       <c r="D120" s="5" t="s">
-        <v>532</v>
+        <v>320</v>
       </c>
       <c r="E120" s="5" t="s">
-        <v>17</v>
-[...7 lines deleted...]
-        <v>863</v>
+        <v>864</v>
+      </c>
+      <c r="F120" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G120" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H120" s="5" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="I120" s="5" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="J120" s="5" t="s">
-        <v>22</v>
+        <v>172</v>
       </c>
       <c r="K120" s="5" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="L120" s="6" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="M120" s="5" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="5" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="B121" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C121" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D121" s="5" t="s">
-        <v>320</v>
+        <v>532</v>
       </c>
       <c r="E121" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F121" s="5" t="s">
-        <v>18</v>
+      <c r="F121" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G121" s="5" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="H121" s="5" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="I121" s="5" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="J121" s="5" t="s">
-        <v>172</v>
+        <v>22</v>
       </c>
       <c r="K121" s="5" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="L121" s="6" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="M121" s="5" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="5" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="B122" s="5" t="s">
-        <v>345</v>
+        <v>14</v>
       </c>
       <c r="C122" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D122" s="5" t="inlineStr">
-[...33 lines deleted...]
-        </is>
+      <c r="D122" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="E122" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F122" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G122" s="5" t="s">
+        <v>878</v>
+      </c>
+      <c r="H122" s="5" t="s">
+        <v>879</v>
+      </c>
+      <c r="I122" s="5" t="s">
+        <v>880</v>
+      </c>
+      <c r="J122" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="K122" s="5" t="s">
+        <v>881</v>
       </c>
       <c r="L122" s="6" t="s">
-        <v>877</v>
-[...1 lines deleted...]
-      <c r="M122" s="5"/>
+        <v>882</v>
+      </c>
+      <c r="M122" s="5" t="s">
+        <v>883</v>
+      </c>
     </row>
     <row r="123">
       <c r="A123" s="5" t="s">
-        <v>878</v>
+        <v>884</v>
       </c>
       <c r="B123" s="5" t="s">
         <v>345</v>
       </c>
       <c r="C123" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D123" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E123" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F123" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G123" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H123" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I123" s="5"/>
       <c r="J123" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K123" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L123" s="6" t="s">
-        <v>879</v>
+        <v>885</v>
       </c>
       <c r="M123" s="5"/>
     </row>
     <row r="124">
       <c r="A124" s="5" t="s">
-        <v>880</v>
+        <v>886</v>
       </c>
       <c r="B124" s="5" t="s">
-        <v>14</v>
+        <v>345</v>
       </c>
       <c r="C124" s="5" t="s">
-        <v>881</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>16</v>
+      </c>
+      <c r="D124" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E124" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F124" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G124" s="5" t="s">
-[...12 lines deleted...]
-        <v>886</v>
+      <c r="G124" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H124" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I124" s="5"/>
+      <c r="J124" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K124" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L124" s="6" t="s">
         <v>887</v>
       </c>
-      <c r="M124" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M124" s="5"/>
     </row>
     <row r="125">
       <c r="A125" s="5" t="s">
-        <v>889</v>
+        <v>888</v>
       </c>
       <c r="B125" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C125" s="5" t="s">
-        <v>881</v>
+        <v>889</v>
       </c>
       <c r="D125" s="5" t="s">
         <v>704</v>
       </c>
       <c r="E125" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F125" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G125" s="5" t="s">
         <v>890</v>
       </c>
       <c r="H125" s="5" t="s">
         <v>891</v>
       </c>
-      <c r="I125" s="5"/>
+      <c r="I125" s="5" t="s">
+        <v>892</v>
+      </c>
       <c r="J125" s="5" t="s">
-        <v>885</v>
+        <v>893</v>
       </c>
       <c r="K125" s="5" t="s">
-        <v>892</v>
+        <v>894</v>
       </c>
       <c r="L125" s="6" t="s">
-        <v>893</v>
+        <v>895</v>
       </c>
       <c r="M125" s="5" t="s">
-        <v>894</v>
+        <v>896</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="5" t="s">
-        <v>895</v>
+        <v>897</v>
       </c>
       <c r="B126" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C126" s="5" t="s">
-        <v>320</v>
+        <v>889</v>
       </c>
       <c r="D126" s="5" t="s">
-        <v>896</v>
+        <v>704</v>
       </c>
       <c r="E126" s="5" t="s">
-        <v>897</v>
+        <v>17</v>
       </c>
       <c r="F126" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G126" s="5" t="s">
         <v>898</v>
       </c>
       <c r="H126" s="5" t="s">
         <v>899</v>
       </c>
-      <c r="I126" s="5" t="s">
+      <c r="I126" s="5"/>
+      <c r="J126" s="5" t="s">
+        <v>893</v>
+      </c>
+      <c r="K126" s="5" t="s">
         <v>900</v>
       </c>
-      <c r="J126" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K126" s="5" t="s">
+      <c r="L126" s="6" t="s">
         <v>901</v>
       </c>
-      <c r="L126" s="6" t="s">
+      <c r="M126" s="5" t="s">
         <v>902</v>
-      </c>
-[...1 lines deleted...]
-        <v>903</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="5" t="s">
+        <v>903</v>
+      </c>
+      <c r="B127" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C127" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="D127" s="5" t="s">
         <v>904</v>
       </c>
-      <c r="B127" s="5" t="s">
-[...13 lines deleted...]
-        </is>
+      <c r="E127" s="5" t="s">
+        <v>905</v>
       </c>
       <c r="F127" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G127" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="G127" s="5" t="s">
+        <v>906</v>
+      </c>
+      <c r="H127" s="5" t="s">
+        <v>907</v>
+      </c>
+      <c r="I127" s="5" t="s">
+        <v>908</v>
+      </c>
+      <c r="J127" s="5" t="s">
+        <v>172</v>
       </c>
       <c r="K127" s="5" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="L127" s="6" t="s">
-        <v>906</v>
-[...1 lines deleted...]
-      <c r="M127" s="5"/>
+        <v>910</v>
+      </c>
+      <c r="M127" s="5" t="s">
+        <v>911</v>
+      </c>
     </row>
     <row r="128">
       <c r="A128" s="5" t="s">
-        <v>907</v>
+        <v>912</v>
       </c>
       <c r="B128" s="5" t="s">
         <v>345</v>
       </c>
       <c r="C128" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D128" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E128" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F128" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G128" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H128" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I128" s="5"/>
       <c r="J128" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K128" s="5" t="s">
-        <v>905</v>
+        <v>913</v>
       </c>
       <c r="L128" s="6" t="s">
-        <v>908</v>
+        <v>914</v>
       </c>
       <c r="M128" s="5"/>
     </row>
     <row r="129">
       <c r="A129" s="5" t="s">
-        <v>909</v>
+        <v>915</v>
       </c>
       <c r="B129" s="5" t="s">
         <v>345</v>
       </c>
       <c r="C129" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D129" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E129" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F129" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G129" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H129" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I129" s="5"/>
       <c r="J129" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K129" s="5" t="s">
-        <v>910</v>
+        <v>913</v>
       </c>
       <c r="L129" s="6" t="s">
-        <v>911</v>
+        <v>916</v>
       </c>
       <c r="M129" s="5"/>
     </row>
     <row r="130">
       <c r="A130" s="5" t="s">
-        <v>912</v>
+        <v>917</v>
       </c>
       <c r="B130" s="5" t="s">
-        <v>14</v>
+        <v>345</v>
       </c>
       <c r="C130" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D130" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="D130" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E130" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F130" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G130" s="5" t="s">
-[...9 lines deleted...]
-        <v>172</v>
+      <c r="G130" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H130" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I130" s="5"/>
+      <c r="J130" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K130" s="5" t="s">
-        <v>916</v>
+        <v>918</v>
       </c>
       <c r="L130" s="6" t="s">
-        <v>917</v>
-[...3 lines deleted...]
-      </c>
+        <v>919</v>
+      </c>
+      <c r="M130" s="5"/>
     </row>
     <row r="131">
       <c r="A131" s="5" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="B131" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C131" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D131" s="5" t="s">
-        <v>33</v>
+        <v>904</v>
       </c>
       <c r="E131" s="5" t="s">
-        <v>920</v>
-[...1 lines deleted...]
-      <c r="F131" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F131" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G131" s="5" t="s">
         <v>921</v>
       </c>
-      <c r="G131" s="5" t="s">
+      <c r="H131" s="5" t="s">
         <v>922</v>
       </c>
-      <c r="H131" s="5" t="s">
+      <c r="I131" s="5" t="s">
         <v>923</v>
-      </c>
-[...1 lines deleted...]
-        <v>924</v>
       </c>
       <c r="J131" s="5" t="s">
         <v>172</v>
       </c>
       <c r="K131" s="5" t="s">
+        <v>924</v>
+      </c>
+      <c r="L131" s="6" t="s">
         <v>925</v>
       </c>
-      <c r="L131" s="6" t="s">
+      <c r="M131" s="5" t="s">
         <v>926</v>
-      </c>
-[...1 lines deleted...]
-        <v>927</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="5" t="s">
-        <v>928</v>
+        <v>927</v>
       </c>
       <c r="B132" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C132" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D132" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="E132" s="5" t="s">
+        <v>928</v>
+      </c>
+      <c r="F132" s="5" t="s">
         <v>929</v>
       </c>
-      <c r="D132" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E132" s="5" t="s">
+      <c r="G132" s="5" t="s">
         <v>930</v>
       </c>
-      <c r="F132" s="5" t="s">
-[...2 lines deleted...]
-      <c r="G132" s="5" t="s">
+      <c r="H132" s="5" t="s">
         <v>931</v>
       </c>
-      <c r="H132" s="5" t="s">
+      <c r="I132" s="5" t="s">
         <v>932</v>
       </c>
-      <c r="I132" s="5"/>
       <c r="J132" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="K132" s="5" t="s">
         <v>933</v>
       </c>
-      <c r="K132" s="5" t="s">
+      <c r="L132" s="6" t="s">
         <v>934</v>
       </c>
-      <c r="L132" s="6" t="s">
+      <c r="M132" s="5" t="s">
         <v>935</v>
-      </c>
-[...1 lines deleted...]
-        <v>936</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="5" t="s">
-        <v>937</v>
+        <v>936</v>
       </c>
       <c r="B133" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C133" s="5" t="s">
-        <v>33</v>
+        <v>937</v>
       </c>
       <c r="D133" s="5" t="s">
-        <v>896</v>
-[...9 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E133" s="5" t="s">
+        <v>938</v>
+      </c>
+      <c r="F133" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="G133" s="5" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="H133" s="5" t="s">
-        <v>939</v>
-[...1 lines deleted...]
-      <c r="I133" s="5" t="s">
         <v>940</v>
       </c>
+      <c r="I133" s="5"/>
       <c r="J133" s="5" t="s">
-        <v>172</v>
+        <v>941</v>
       </c>
       <c r="K133" s="5" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
       <c r="L133" s="6" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="M133" s="5" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="5" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="B134" s="5" t="s">
-        <v>345</v>
+        <v>14</v>
       </c>
       <c r="C134" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>33</v>
+      </c>
+      <c r="D134" s="5" t="s">
+        <v>904</v>
       </c>
       <c r="E134" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F134" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G134" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G134" s="5" t="s">
+        <v>946</v>
       </c>
       <c r="H134" s="5" t="s">
-        <v>945</v>
-[...10 lines deleted...]
-        </is>
+        <v>947</v>
+      </c>
+      <c r="I134" s="5" t="s">
+        <v>948</v>
+      </c>
+      <c r="J134" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="K134" s="5" t="s">
+        <v>949</v>
       </c>
       <c r="L134" s="6" t="s">
-        <v>946</v>
-[...1 lines deleted...]
-      <c r="M134" s="5"/>
+        <v>950</v>
+      </c>
+      <c r="M134" s="5" t="s">
+        <v>951</v>
+      </c>
     </row>
     <row r="135">
       <c r="A135" s="5" t="s">
-        <v>947</v>
+        <v>952</v>
       </c>
       <c r="B135" s="5" t="s">
         <v>345</v>
       </c>
       <c r="C135" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D135" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E135" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F135" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G135" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H135" s="5" t="s">
-        <v>945</v>
+        <v>953</v>
       </c>
       <c r="I135" s="5"/>
       <c r="J135" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K135" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L135" s="6" t="s">
-        <v>948</v>
+        <v>954</v>
       </c>
       <c r="M135" s="5"/>
     </row>
     <row r="136">
       <c r="A136" s="5" t="s">
-        <v>947</v>
+        <v>955</v>
       </c>
       <c r="B136" s="5" t="s">
         <v>345</v>
       </c>
       <c r="C136" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D136" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E136" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F136" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G136" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H136" s="5" t="s">
-        <v>949</v>
+        <v>956</v>
       </c>
       <c r="I136" s="5"/>
       <c r="J136" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K136" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L136" s="6" t="s">
-        <v>950</v>
+        <v>957</v>
       </c>
       <c r="M136" s="5"/>
     </row>
     <row r="137">
       <c r="A137" s="5" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
       <c r="B137" s="5" t="s">
         <v>345</v>
       </c>
       <c r="C137" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D137" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E137" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F137" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G137" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H137" s="5" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="I137" s="5"/>
       <c r="J137" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K137" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L137" s="6" t="s">
-        <v>953</v>
+        <v>958</v>
       </c>
       <c r="M137" s="5"/>
     </row>
     <row r="138">
       <c r="A138" s="5" t="s">
-        <v>954</v>
+        <v>959</v>
       </c>
       <c r="B138" s="5" t="s">
         <v>345</v>
       </c>
       <c r="C138" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H138" s="5" t="s">
-        <v>955</v>
+        <v>960</v>
       </c>
       <c r="I138" s="5"/>
       <c r="J138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L138" s="6" t="s">
-        <v>956</v>
+        <v>961</v>
       </c>
       <c r="M138" s="5"/>
     </row>
     <row r="139">
       <c r="A139" s="5" t="s">
-        <v>957</v>
+        <v>962</v>
       </c>
       <c r="B139" s="5" t="s">
         <v>345</v>
       </c>
       <c r="C139" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D139" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E139" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F139" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G139" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H139" s="5" t="s">
-        <v>958</v>
+        <v>963</v>
       </c>
       <c r="I139" s="5"/>
       <c r="J139" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K139" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L139" s="6" t="s">
-        <v>959</v>
+        <v>964</v>
       </c>
       <c r="M139" s="5"/>
     </row>
     <row r="140">
       <c r="A140" s="5" t="s">
-        <v>960</v>
+        <v>965</v>
       </c>
       <c r="B140" s="5" t="s">
         <v>345</v>
       </c>
       <c r="C140" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D140" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E140" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F140" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G140" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H140" s="5" t="s">
-        <v>961</v>
+        <v>966</v>
       </c>
       <c r="I140" s="5"/>
       <c r="J140" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K140" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L140" s="6" t="s">
-        <v>962</v>
+        <v>967</v>
       </c>
       <c r="M140" s="5"/>
     </row>
     <row r="141">
       <c r="A141" s="5" t="s">
-        <v>963</v>
+        <v>968</v>
       </c>
       <c r="B141" s="5" t="s">
         <v>345</v>
       </c>
       <c r="C141" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D141" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E141" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F141" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G141" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H141" s="5" t="s">
-        <v>964</v>
+        <v>969</v>
       </c>
       <c r="I141" s="5"/>
       <c r="J141" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K141" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L141" s="6" t="s">
-        <v>965</v>
+        <v>970</v>
       </c>
       <c r="M141" s="5"/>
     </row>
     <row r="142">
       <c r="A142" s="5" t="s">
-        <v>966</v>
+        <v>971</v>
       </c>
       <c r="B142" s="5" t="s">
         <v>345</v>
       </c>
       <c r="C142" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D142" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E142" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F142" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G142" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H142" s="5" t="s">
-        <v>967</v>
+        <v>972</v>
       </c>
       <c r="I142" s="5"/>
       <c r="J142" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K142" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L142" s="6" t="s">
-        <v>968</v>
+        <v>973</v>
       </c>
       <c r="M142" s="5"/>
     </row>
     <row r="143">
       <c r="A143" s="5" t="s">
-        <v>969</v>
+        <v>974</v>
       </c>
       <c r="B143" s="5" t="s">
         <v>345</v>
       </c>
       <c r="C143" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D143" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E143" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F143" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G143" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H143" s="5" t="s">
-        <v>970</v>
+        <v>975</v>
       </c>
       <c r="I143" s="5"/>
       <c r="J143" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K143" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L143" s="6" t="s">
-        <v>971</v>
+        <v>976</v>
       </c>
       <c r="M143" s="5"/>
     </row>
     <row r="144">
       <c r="A144" s="5" t="s">
-        <v>972</v>
+        <v>977</v>
       </c>
       <c r="B144" s="5" t="s">
         <v>345</v>
       </c>
       <c r="C144" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D144" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E144" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F144" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G144" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H144" s="5" t="s">
-        <v>973</v>
+        <v>978</v>
       </c>
       <c r="I144" s="5"/>
       <c r="J144" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K144" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L144" s="6" t="s">
-        <v>974</v>
+        <v>979</v>
       </c>
       <c r="M144" s="5"/>
     </row>
     <row r="145">
       <c r="A145" s="5" t="s">
-        <v>975</v>
+        <v>980</v>
       </c>
       <c r="B145" s="5" t="s">
         <v>345</v>
       </c>
       <c r="C145" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D145" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E145" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F145" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G145" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H145" s="5" t="s">
-        <v>976</v>
+        <v>981</v>
       </c>
       <c r="I145" s="5"/>
       <c r="J145" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K145" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L145" s="6" t="s">
-        <v>977</v>
+        <v>982</v>
       </c>
       <c r="M145" s="5"/>
     </row>
     <row r="146">
       <c r="A146" s="5" t="s">
-        <v>978</v>
+        <v>983</v>
       </c>
       <c r="B146" s="5" t="s">
         <v>345</v>
       </c>
       <c r="C146" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D146" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E146" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F146" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G146" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H146" s="5" t="s">
-        <v>979</v>
+        <v>984</v>
       </c>
       <c r="I146" s="5"/>
       <c r="J146" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K146" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L146" s="6" t="s">
-        <v>980</v>
+        <v>985</v>
       </c>
       <c r="M146" s="5"/>
     </row>
     <row r="147">
       <c r="A147" s="5" t="s">
-        <v>981</v>
+        <v>986</v>
       </c>
       <c r="B147" s="5" t="s">
         <v>345</v>
       </c>
       <c r="C147" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D147" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E147" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F147" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G147" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H147" s="5" t="s">
-        <v>982</v>
+        <v>987</v>
       </c>
       <c r="I147" s="5"/>
       <c r="J147" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K147" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L147" s="6" t="s">
-        <v>983</v>
+        <v>988</v>
       </c>
       <c r="M147" s="5"/>
     </row>
     <row r="148">
       <c r="A148" s="5" t="s">
-        <v>981</v>
+        <v>989</v>
       </c>
       <c r="B148" s="5" t="s">
         <v>345</v>
       </c>
       <c r="C148" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D148" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E148" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F148" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G148" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H148" s="5" t="s">
-        <v>984</v>
+        <v>990</v>
       </c>
       <c r="I148" s="5"/>
       <c r="J148" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K148" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L148" s="6" t="s">
-        <v>985</v>
+        <v>991</v>
       </c>
       <c r="M148" s="5"/>
     </row>
     <row r="149">
       <c r="A149" s="5" t="s">
-        <v>986</v>
+        <v>989</v>
       </c>
       <c r="B149" s="5" t="s">
         <v>345</v>
       </c>
       <c r="C149" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D149" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E149" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F149" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G149" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H149" s="5" t="s">
-        <v>987</v>
+        <v>992</v>
       </c>
       <c r="I149" s="5"/>
       <c r="J149" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K149" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L149" s="6" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="M149" s="5"/>
     </row>
     <row r="150">
       <c r="A150" s="5" t="s">
-        <v>989</v>
+        <v>994</v>
       </c>
       <c r="B150" s="5" t="s">
         <v>345</v>
       </c>
       <c r="C150" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D150" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E150" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F150" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G150" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H150" s="5" t="s">
-        <v>990</v>
+        <v>995</v>
       </c>
       <c r="I150" s="5"/>
       <c r="J150" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K150" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L150" s="6" t="s">
-        <v>991</v>
+        <v>996</v>
       </c>
       <c r="M150" s="5"/>
     </row>
     <row r="151">
       <c r="A151" s="5" t="s">
-        <v>992</v>
+        <v>997</v>
       </c>
       <c r="B151" s="5" t="s">
         <v>345</v>
       </c>
       <c r="C151" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D151" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E151" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F151" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G151" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H151" s="5" t="s">
-        <v>993</v>
+        <v>998</v>
       </c>
       <c r="I151" s="5"/>
       <c r="J151" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K151" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L151" s="6" t="s">
-        <v>994</v>
+        <v>999</v>
       </c>
       <c r="M151" s="5"/>
     </row>
     <row r="152">
       <c r="A152" s="5" t="s">
-        <v>995</v>
+        <v>1000</v>
       </c>
       <c r="B152" s="5" t="s">
         <v>345</v>
       </c>
       <c r="C152" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D152" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E152" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F152" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G152" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H152" s="5" t="s">
-        <v>996</v>
+        <v>1001</v>
       </c>
       <c r="I152" s="5"/>
       <c r="J152" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K152" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L152" s="6" t="s">
-        <v>997</v>
+        <v>1002</v>
       </c>
       <c r="M152" s="5"/>
     </row>
     <row r="153">
       <c r="A153" s="5" t="s">
-        <v>998</v>
+        <v>1003</v>
       </c>
       <c r="B153" s="5" t="s">
         <v>345</v>
       </c>
       <c r="C153" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D153" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E153" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F153" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G153" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H153" s="5" t="s">
-        <v>999</v>
+        <v>1004</v>
       </c>
       <c r="I153" s="5"/>
       <c r="J153" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K153" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L153" s="6" t="s">
-        <v>1000</v>
+        <v>1005</v>
       </c>
       <c r="M153" s="5"/>
     </row>
     <row r="154">
       <c r="A154" s="5" t="s">
-        <v>1001</v>
+        <v>1006</v>
       </c>
       <c r="B154" s="5" t="s">
         <v>345</v>
       </c>
       <c r="C154" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D154" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E154" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F154" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G154" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H154" s="5" t="s">
-        <v>1002</v>
+        <v>1007</v>
       </c>
       <c r="I154" s="5"/>
       <c r="J154" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K154" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L154" s="6" t="s">
-        <v>1003</v>
+        <v>1008</v>
       </c>
       <c r="M154" s="5"/>
     </row>
     <row r="155">
       <c r="A155" s="5" t="s">
-        <v>1004</v>
+        <v>1009</v>
       </c>
       <c r="B155" s="5" t="s">
         <v>345</v>
       </c>
       <c r="C155" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D155" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E155" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F155" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G155" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H155" s="5" t="s">
-        <v>1005</v>
+        <v>1010</v>
       </c>
       <c r="I155" s="5"/>
       <c r="J155" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K155" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L155" s="6" t="s">
-        <v>1006</v>
+        <v>1011</v>
       </c>
       <c r="M155" s="5"/>
     </row>
     <row r="156">
       <c r="A156" s="5" t="s">
-        <v>1007</v>
+        <v>1012</v>
       </c>
       <c r="B156" s="5" t="s">
         <v>345</v>
       </c>
       <c r="C156" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D156" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E156" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F156" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G156" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H156" s="5" t="s">
-        <v>1008</v>
+        <v>1013</v>
       </c>
       <c r="I156" s="5"/>
       <c r="J156" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K156" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L156" s="6" t="s">
-        <v>1009</v>
+        <v>1014</v>
       </c>
       <c r="M156" s="5"/>
     </row>
     <row r="157">
       <c r="A157" s="5" t="s">
-        <v>1010</v>
+        <v>1015</v>
       </c>
       <c r="B157" s="5" t="s">
         <v>345</v>
       </c>
       <c r="C157" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D157" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E157" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F157" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G157" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H157" s="5" t="s">
-        <v>1011</v>
+        <v>1016</v>
       </c>
       <c r="I157" s="5"/>
       <c r="J157" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K157" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L157" s="6" t="s">
-        <v>1012</v>
+        <v>1017</v>
       </c>
       <c r="M157" s="5"/>
     </row>
     <row r="158">
       <c r="A158" s="5" t="s">
-        <v>1013</v>
+        <v>1018</v>
       </c>
       <c r="B158" s="5" t="s">
         <v>345</v>
       </c>
       <c r="C158" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H158" s="5" t="s">
-        <v>1014</v>
+        <v>1019</v>
       </c>
       <c r="I158" s="5"/>
       <c r="J158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L158" s="6" t="s">
-        <v>1015</v>
+        <v>1020</v>
       </c>
       <c r="M158" s="5"/>
     </row>
     <row r="159">
       <c r="A159" s="5" t="s">
-        <v>1016</v>
+        <v>1021</v>
       </c>
       <c r="B159" s="5" t="s">
         <v>345</v>
       </c>
       <c r="C159" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D159" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E159" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F159" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G159" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H159" s="5" t="s">
-        <v>1017</v>
+        <v>1022</v>
       </c>
       <c r="I159" s="5"/>
       <c r="J159" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K159" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L159" s="6" t="s">
-        <v>1018</v>
+        <v>1023</v>
       </c>
       <c r="M159" s="5"/>
     </row>
     <row r="160">
       <c r="A160" s="5" t="s">
-        <v>1019</v>
+        <v>1024</v>
       </c>
       <c r="B160" s="5" t="s">
         <v>345</v>
       </c>
       <c r="C160" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D160" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E160" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F160" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G160" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H160" s="5" t="s">
-        <v>1020</v>
+        <v>1025</v>
       </c>
       <c r="I160" s="5"/>
       <c r="J160" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K160" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L160" s="6" t="s">
-        <v>1021</v>
+        <v>1026</v>
       </c>
       <c r="M160" s="5"/>
     </row>
     <row r="161">
       <c r="A161" s="5" t="s">
-        <v>1022</v>
+        <v>1027</v>
       </c>
       <c r="B161" s="5" t="s">
         <v>345</v>
       </c>
       <c r="C161" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D161" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E161" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F161" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G161" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H161" s="5" t="s">
-        <v>1023</v>
+        <v>1028</v>
       </c>
       <c r="I161" s="5"/>
       <c r="J161" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K161" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L161" s="6" t="s">
-        <v>1024</v>
+        <v>1029</v>
       </c>
       <c r="M161" s="5"/>
     </row>
     <row r="162">
       <c r="A162" s="5" t="s">
-        <v>1025</v>
+        <v>1030</v>
       </c>
       <c r="B162" s="5" t="s">
         <v>345</v>
       </c>
       <c r="C162" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D162" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E162" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F162" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G162" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H162" s="5" t="s">
-        <v>1026</v>
+        <v>1031</v>
       </c>
       <c r="I162" s="5"/>
       <c r="J162" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K162" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L162" s="6" t="s">
-        <v>1027</v>
+        <v>1032</v>
       </c>
       <c r="M162" s="5"/>
     </row>
     <row r="163">
       <c r="A163" s="5" t="s">
-        <v>1028</v>
+        <v>1033</v>
       </c>
       <c r="B163" s="5" t="s">
         <v>345</v>
       </c>
       <c r="C163" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D163" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E163" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F163" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G163" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H163" s="5" t="s">
-        <v>1029</v>
+        <v>1034</v>
       </c>
       <c r="I163" s="5"/>
       <c r="J163" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K163" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L163" s="6" t="s">
-        <v>1030</v>
+        <v>1035</v>
       </c>
       <c r="M163" s="5"/>
     </row>
     <row r="164">
       <c r="A164" s="5" t="s">
-        <v>1031</v>
+        <v>1036</v>
       </c>
       <c r="B164" s="5" t="s">
         <v>345</v>
       </c>
       <c r="C164" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H164" s="5" t="s">
-        <v>1032</v>
+        <v>1037</v>
       </c>
       <c r="I164" s="5"/>
       <c r="J164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L164" s="6" t="s">
-        <v>1033</v>
+        <v>1038</v>
       </c>
       <c r="M164" s="5"/>
     </row>
     <row r="165">
       <c r="A165" s="5" t="s">
-        <v>1034</v>
+        <v>1039</v>
       </c>
       <c r="B165" s="5" t="s">
         <v>345</v>
       </c>
       <c r="C165" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D165" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E165" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F165" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G165" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H165" s="5" t="s">
-        <v>1035</v>
+        <v>1040</v>
       </c>
       <c r="I165" s="5"/>
       <c r="J165" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K165" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L165" s="6" t="s">
-        <v>1036</v>
+        <v>1041</v>
       </c>
       <c r="M165" s="5"/>
     </row>
     <row r="166">
       <c r="A166" s="5" t="s">
-        <v>1037</v>
+        <v>1042</v>
       </c>
       <c r="B166" s="5" t="s">
         <v>345</v>
       </c>
       <c r="C166" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H166" s="5" t="s">
-        <v>1038</v>
+        <v>1043</v>
       </c>
       <c r="I166" s="5"/>
       <c r="J166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L166" s="6" t="s">
-        <v>1039</v>
+        <v>1044</v>
       </c>
       <c r="M166" s="5"/>
     </row>
     <row r="167">
       <c r="A167" s="5" t="s">
-        <v>1040</v>
+        <v>1045</v>
       </c>
       <c r="B167" s="5" t="s">
         <v>345</v>
       </c>
       <c r="C167" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H167" s="5" t="s">
-        <v>1041</v>
+        <v>1046</v>
       </c>
       <c r="I167" s="5"/>
       <c r="J167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L167" s="6" t="s">
-        <v>1042</v>
+        <v>1047</v>
       </c>
       <c r="M167" s="5"/>
     </row>
     <row r="168">
       <c r="A168" s="5" t="s">
-        <v>1040</v>
+        <v>1048</v>
       </c>
       <c r="B168" s="5" t="s">
         <v>345</v>
       </c>
       <c r="C168" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H168" s="5" t="s">
-        <v>1043</v>
+        <v>1049</v>
       </c>
       <c r="I168" s="5"/>
       <c r="J168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L168" s="6" t="s">
-        <v>1044</v>
+        <v>1050</v>
       </c>
       <c r="M168" s="5"/>
     </row>
     <row r="169">
       <c r="A169" s="5" t="s">
-        <v>1045</v>
+        <v>1048</v>
       </c>
       <c r="B169" s="5" t="s">
         <v>345</v>
       </c>
       <c r="C169" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D169" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E169" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F169" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G169" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H169" s="5" t="s">
-        <v>1046</v>
+        <v>1051</v>
       </c>
       <c r="I169" s="5"/>
       <c r="J169" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K169" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L169" s="6" t="s">
-        <v>1047</v>
+        <v>1052</v>
       </c>
       <c r="M169" s="5"/>
     </row>
     <row r="170">
       <c r="A170" s="5" t="s">
-        <v>1048</v>
+        <v>1053</v>
       </c>
       <c r="B170" s="5" t="s">
         <v>345</v>
       </c>
       <c r="C170" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D170" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E170" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F170" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G170" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H170" s="5" t="s">
-        <v>1049</v>
+        <v>1054</v>
       </c>
       <c r="I170" s="5"/>
       <c r="J170" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K170" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L170" s="6" t="s">
-        <v>1050</v>
+        <v>1055</v>
       </c>
       <c r="M170" s="5"/>
     </row>
     <row r="171">
       <c r="A171" s="5" t="s">
-        <v>1051</v>
+        <v>1056</v>
       </c>
       <c r="B171" s="5" t="s">
         <v>345</v>
       </c>
       <c r="C171" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D171" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E171" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F171" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G171" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H171" s="5" t="s">
-        <v>1052</v>
+        <v>1057</v>
       </c>
       <c r="I171" s="5"/>
       <c r="J171" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K171" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L171" s="6" t="s">
-        <v>1053</v>
+        <v>1058</v>
       </c>
       <c r="M171" s="5"/>
     </row>
     <row r="172">
       <c r="A172" s="5" t="s">
-        <v>1054</v>
+        <v>1059</v>
       </c>
       <c r="B172" s="5" t="s">
         <v>345</v>
       </c>
       <c r="C172" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D172" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E172" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F172" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G172" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H172" s="5" t="s">
-        <v>1055</v>
+        <v>1060</v>
       </c>
       <c r="I172" s="5"/>
       <c r="J172" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K172" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L172" s="6" t="s">
-        <v>1056</v>
+        <v>1061</v>
       </c>
       <c r="M172" s="5"/>
     </row>
     <row r="173">
       <c r="A173" s="5" t="s">
-        <v>1057</v>
+        <v>1062</v>
       </c>
       <c r="B173" s="5" t="s">
-        <v>14</v>
+        <v>345</v>
       </c>
       <c r="C173" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D173" s="5" t="s">
-[...3 lines deleted...]
-        <v>1058</v>
+      <c r="D173" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E173" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F173" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G173" s="5" t="s">
-        <v>1059</v>
+      <c r="G173" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H173" s="5" t="s">
-        <v>1060</v>
-[...8 lines deleted...]
-        <v>1062</v>
+        <v>1063</v>
+      </c>
+      <c r="I173" s="5"/>
+      <c r="J173" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K173" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L173" s="6" t="s">
-        <v>1063</v>
-[...1 lines deleted...]
-      <c r="M173" s="5" t="s">
         <v>1064</v>
       </c>
+      <c r="M173" s="5"/>
     </row>
     <row r="174">
       <c r="A174" s="5" t="s">
         <v>1065</v>
       </c>
       <c r="B174" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C174" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D174" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="E174" s="5" t="s">
         <v>1066</v>
       </c>
-      <c r="D174" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E174" s="5" t="s">
+      <c r="F174" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G174" s="5" t="s">
         <v>1067</v>
       </c>
-      <c r="F174" s="5" t="s">
-[...2 lines deleted...]
-      <c r="G174" s="5" t="s">
+      <c r="H174" s="5" t="s">
         <v>1068</v>
       </c>
-      <c r="H174" s="5" t="s">
+      <c r="I174" s="5" t="s">
         <v>1069</v>
       </c>
-      <c r="I174" s="5" t="s">
+      <c r="J174" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K174" s="5" t="s">
         <v>1070</v>
       </c>
-      <c r="J174" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K174" s="5" t="s">
+      <c r="L174" s="6" t="s">
         <v>1071</v>
       </c>
-      <c r="L174" s="6" t="s">
+      <c r="M174" s="5" t="s">
         <v>1072</v>
-      </c>
-[...1 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="5" t="s">
-        <v>1074</v>
+        <v>1073</v>
       </c>
       <c r="B175" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C175" s="5" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D175" s="5" t="s">
+        <v>904</v>
+      </c>
+      <c r="E175" s="5" t="s">
         <v>1075</v>
       </c>
-      <c r="D175" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F175" s="5" t="s">
-        <v>18</v>
-[...4 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="G175" s="5" t="s">
+        <v>1076</v>
       </c>
       <c r="H175" s="5" t="s">
-        <v>1076</v>
-[...1 lines deleted...]
-      <c r="I175" s="5"/>
+        <v>1077</v>
+      </c>
+      <c r="I175" s="5" t="s">
+        <v>1078</v>
+      </c>
       <c r="J175" s="5" t="s">
         <v>172</v>
       </c>
       <c r="K175" s="5" t="s">
-        <v>1077</v>
+        <v>1079</v>
       </c>
       <c r="L175" s="6" t="s">
-        <v>1078</v>
+        <v>1080</v>
       </c>
       <c r="M175" s="5" t="s">
-        <v>1079</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="5" t="s">
-        <v>1080</v>
+        <v>1082</v>
       </c>
       <c r="B176" s="5" t="s">
-        <v>345</v>
+        <v>14</v>
       </c>
       <c r="C176" s="5" t="s">
-        <v>16</v>
-[...14 lines deleted...]
-        </is>
+        <v>336</v>
+      </c>
+      <c r="D176" s="5" t="s">
+        <v>704</v>
+      </c>
+      <c r="E176" s="5" t="s">
+        <v>823</v>
+      </c>
+      <c r="F176" s="5" t="s">
+        <v>1083</v>
       </c>
       <c r="G176" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H176" s="5" t="s">
-        <v>1081</v>
-[...5 lines deleted...]
-        </is>
+        <v>1084</v>
+      </c>
+      <c r="I176" s="5" t="s">
+        <v>1085</v>
+      </c>
+      <c r="J176" s="5" t="s">
+        <v>1086</v>
       </c>
       <c r="K176" s="5" t="s">
-        <v>1082</v>
+        <v>1087</v>
       </c>
       <c r="L176" s="6" t="s">
-        <v>1083</v>
-[...1 lines deleted...]
-      <c r="M176" s="5"/>
+        <v>1088</v>
+      </c>
+      <c r="M176" s="5" t="s">
+        <v>1089</v>
+      </c>
     </row>
     <row r="177">
       <c r="A177" s="5" t="s">
-        <v>1084</v>
+        <v>1090</v>
       </c>
       <c r="B177" s="5" t="s">
-        <v>345</v>
+        <v>14</v>
       </c>
       <c r="C177" s="5" t="s">
-        <v>16</v>
-[...14 lines deleted...]
-        </is>
+        <v>1091</v>
+      </c>
+      <c r="D177" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="E177" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F177" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G177" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H177" s="5" t="s">
-        <v>1085</v>
+        <v>1092</v>
       </c>
       <c r="I177" s="5"/>
-      <c r="J177" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J177" s="5" t="s">
+        <v>172</v>
       </c>
       <c r="K177" s="5" t="s">
-        <v>1082</v>
+        <v>1093</v>
       </c>
       <c r="L177" s="6" t="s">
-        <v>1086</v>
-[...1 lines deleted...]
-      <c r="M177" s="5"/>
+        <v>1094</v>
+      </c>
+      <c r="M177" s="5" t="s">
+        <v>1095</v>
+      </c>
     </row>
     <row r="178">
       <c r="A178" s="5" t="s">
-        <v>1087</v>
+        <v>1096</v>
       </c>
       <c r="B178" s="5" t="s">
         <v>345</v>
       </c>
       <c r="C178" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D178" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E178" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F178" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G178" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H178" s="5" t="s">
-        <v>1088</v>
+        <v>1097</v>
       </c>
       <c r="I178" s="5"/>
       <c r="J178" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K178" s="5" t="s">
-        <v>1089</v>
+        <v>1098</v>
       </c>
       <c r="L178" s="6" t="s">
-        <v>1090</v>
+        <v>1099</v>
       </c>
       <c r="M178" s="5"/>
     </row>
     <row r="179">
       <c r="A179" s="5" t="s">
-        <v>1091</v>
+        <v>1100</v>
       </c>
       <c r="B179" s="5" t="s">
-        <v>627</v>
+        <v>345</v>
       </c>
       <c r="C179" s="5" t="s">
-        <v>896</v>
-[...8 lines deleted...]
-        <v>1093</v>
+        <v>16</v>
+      </c>
+      <c r="D179" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E179" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F179" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G179" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H179" s="5" t="s">
-        <v>1094</v>
-[...5 lines deleted...]
-        <v>1096</v>
+        <v>1101</v>
+      </c>
+      <c r="I179" s="5"/>
+      <c r="J179" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K179" s="5" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
       <c r="L179" s="6" t="s">
-        <v>1098</v>
-[...3 lines deleted...]
-      </c>
+        <v>1102</v>
+      </c>
+      <c r="M179" s="5"/>
     </row>
     <row r="180">
       <c r="A180" s="5" t="s">
-        <v>1100</v>
+        <v>1103</v>
       </c>
       <c r="B180" s="5" t="s">
-        <v>627</v>
+        <v>345</v>
       </c>
       <c r="C180" s="5" t="s">
-        <v>750</v>
-[...8 lines deleted...]
-        <v>1103</v>
+        <v>16</v>
+      </c>
+      <c r="D180" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E180" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F180" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G180" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H180" s="5" t="s">
         <v>1104</v>
       </c>
-      <c r="I180" s="5" t="s">
+      <c r="I180" s="5"/>
+      <c r="J180" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K180" s="5" t="s">
         <v>1105</v>
       </c>
-      <c r="J180" s="5" t="s">
+      <c r="L180" s="6" t="s">
         <v>1106</v>
       </c>
-      <c r="K180" s="5" t="inlineStr">
-[...9 lines deleted...]
-      </c>
+      <c r="M180" s="5"/>
     </row>
     <row r="181">
       <c r="A181" s="5" t="s">
+        <v>1107</v>
+      </c>
+      <c r="B181" s="5" t="s">
+        <v>627</v>
+      </c>
+      <c r="C181" s="5" t="s">
+        <v>904</v>
+      </c>
+      <c r="D181" s="5" t="s">
+        <v>782</v>
+      </c>
+      <c r="E181" s="5" t="s">
+        <v>1108</v>
+      </c>
+      <c r="F181" s="5" t="s">
         <v>1109</v>
       </c>
-      <c r="B181" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D181" s="5" t="s">
+      <c r="G181" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H181" s="5" t="s">
         <v>1110</v>
       </c>
-      <c r="E181" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H181" s="5" t="s">
+      <c r="I181" s="5" t="s">
         <v>1111</v>
       </c>
-      <c r="I181" s="5" t="s">
+      <c r="J181" s="5" t="s">
         <v>1112</v>
       </c>
-      <c r="J181" s="5" t="s">
+      <c r="K181" s="5" t="s">
         <v>1113</v>
       </c>
-      <c r="K181" s="5" t="s">
+      <c r="L181" s="6" t="s">
         <v>1114</v>
       </c>
-      <c r="L181" s="6" t="s">
+      <c r="M181" s="5" t="s">
         <v>1115</v>
-      </c>
-[...1 lines deleted...]
-        <v>1116</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="5" t="s">
+        <v>1116</v>
+      </c>
+      <c r="B182" s="5" t="s">
+        <v>627</v>
+      </c>
+      <c r="C182" s="5" t="s">
+        <v>750</v>
+      </c>
+      <c r="D182" s="5" t="s">
         <v>1117</v>
       </c>
-      <c r="B182" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C182" s="5" t="s">
+      <c r="E182" s="5" t="s">
         <v>1118</v>
-      </c>
-[...4 lines deleted...]
-        <v>660</v>
       </c>
       <c r="F182" s="5" t="s">
         <v>1119</v>
       </c>
       <c r="G182" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H182" s="5" t="s">
         <v>1120</v>
       </c>
       <c r="I182" s="5" t="s">
         <v>1121</v>
       </c>
       <c r="J182" s="5" t="s">
         <v>1122</v>
       </c>
-      <c r="K182" s="5" t="s">
+      <c r="K182" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L182" s="6" t="s">
         <v>1123</v>
       </c>
-      <c r="L182" s="6" t="s">
+      <c r="M182" s="5" t="s">
         <v>1124</v>
-      </c>
-[...1 lines deleted...]
-        <v>1125</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="5" t="s">
-        <v>1126</v>
+        <v>1125</v>
       </c>
       <c r="B183" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C183" s="5" t="s">
-        <v>110</v>
+        <v>16</v>
       </c>
       <c r="D183" s="5" t="s">
-        <v>704</v>
-[...4 lines deleted...]
-        </is>
+        <v>1126</v>
+      </c>
+      <c r="E183" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F183" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G183" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H183" s="5" t="s">
         <v>1127</v>
       </c>
       <c r="I183" s="5" t="s">
         <v>1128</v>
       </c>
       <c r="J183" s="5" t="s">
         <v>1129</v>
       </c>
       <c r="K183" s="5" t="s">
         <v>1130</v>
       </c>
       <c r="L183" s="6" t="s">
         <v>1131</v>
       </c>
       <c r="M183" s="5" t="s">
         <v>1132</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="5" t="s">
         <v>1133</v>
       </c>
       <c r="B184" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C184" s="5" t="s">
-        <v>110</v>
+        <v>1134</v>
       </c>
       <c r="D184" s="5" t="s">
-        <v>704</v>
-[...9 lines deleted...]
-        </is>
+        <v>336</v>
+      </c>
+      <c r="E184" s="5" t="s">
+        <v>660</v>
+      </c>
+      <c r="F184" s="5" t="s">
+        <v>1135</v>
       </c>
       <c r="G184" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H184" s="5" t="s">
-        <v>1134</v>
+        <v>1136</v>
       </c>
       <c r="I184" s="5" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="J184" s="5" t="s">
-        <v>1136</v>
+        <v>1138</v>
       </c>
       <c r="K184" s="5" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
       <c r="L184" s="6" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
       <c r="M184" s="5" t="s">
-        <v>1139</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="5" t="s">
-        <v>1140</v>
+        <v>1142</v>
       </c>
       <c r="B185" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C185" s="5" t="s">
-        <v>1141</v>
+        <v>110</v>
       </c>
       <c r="D185" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>704</v>
+      </c>
+      <c r="E185" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F185" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G185" s="5" t="s">
-        <v>1142</v>
+      <c r="G185" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H185" s="5" t="s">
         <v>1143</v>
       </c>
       <c r="I185" s="5" t="s">
         <v>1144</v>
       </c>
       <c r="J185" s="5" t="s">
-        <v>172</v>
+        <v>1145</v>
       </c>
       <c r="K185" s="5" t="s">
-        <v>1145</v>
+        <v>1146</v>
       </c>
       <c r="L185" s="6" t="s">
-        <v>1146</v>
+        <v>1147</v>
       </c>
       <c r="M185" s="5" t="s">
-        <v>1147</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="5" t="s">
-        <v>1148</v>
+        <v>1149</v>
       </c>
       <c r="B186" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C186" s="5" t="s">
-        <v>1149</v>
+        <v>110</v>
       </c>
       <c r="D186" s="5" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="E186" s="5" t="s">
+        <v>704</v>
+      </c>
+      <c r="E186" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F186" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G186" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H186" s="5" t="s">
         <v>1150</v>
       </c>
-      <c r="F186" s="5" t="inlineStr">
-[...7 lines deleted...]
-      <c r="H186" s="5" t="s">
+      <c r="I186" s="5" t="s">
         <v>1151</v>
       </c>
-      <c r="I186" s="5" t="s">
+      <c r="J186" s="5" t="s">
         <v>1152</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="K186" s="5" t="s">
         <v>1153</v>
       </c>
       <c r="L186" s="6" t="s">
         <v>1154</v>
       </c>
       <c r="M186" s="5" t="s">
         <v>1155</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="5" t="s">
         <v>1156</v>
       </c>
       <c r="B187" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C187" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="D187" s="5" t="s">
+        <v>336</v>
+      </c>
+      <c r="E187" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F187" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G187" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H187" s="5" t="s">
         <v>1157</v>
       </c>
-      <c r="D187" s="5" t="s">
-[...10 lines deleted...]
-      <c r="G187" s="5" t="s">
+      <c r="I187" s="5" t="s">
         <v>1158</v>
       </c>
-      <c r="H187" s="5" t="s">
+      <c r="J187" s="5" t="s">
         <v>1159</v>
       </c>
-      <c r="I187" s="5" t="s">
+      <c r="K187" s="5" t="s">
         <v>1160</v>
       </c>
-      <c r="J187" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K187" s="5" t="s">
+      <c r="L187" s="6" t="s">
         <v>1161</v>
       </c>
-      <c r="L187" s="6" t="s">
+      <c r="M187" s="5" t="s">
         <v>1162</v>
-      </c>
-[...1 lines deleted...]
-        <v>1163</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="5" t="s">
-        <v>1164</v>
+        <v>1163</v>
       </c>
       <c r="B188" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C188" s="5" t="s">
-        <v>110</v>
+        <v>1164</v>
       </c>
       <c r="D188" s="5" t="s">
-        <v>704</v>
-[...4 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E188" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F188" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G188" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G188" s="5" t="s">
+        <v>1165</v>
       </c>
       <c r="H188" s="5" t="s">
-        <v>1165</v>
+        <v>1166</v>
       </c>
       <c r="I188" s="5" t="s">
-        <v>1166</v>
+        <v>1167</v>
       </c>
       <c r="J188" s="5" t="s">
-        <v>1167</v>
+        <v>172</v>
       </c>
       <c r="K188" s="5" t="s">
         <v>1168</v>
       </c>
       <c r="L188" s="6" t="s">
         <v>1169</v>
       </c>
       <c r="M188" s="5" t="s">
         <v>1170</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="5" t="s">
         <v>1171</v>
       </c>
       <c r="B189" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C189" s="5" t="s">
-        <v>138</v>
+        <v>1172</v>
       </c>
       <c r="D189" s="5" t="s">
-        <v>336</v>
+        <v>16</v>
       </c>
       <c r="E189" s="5" t="s">
-        <v>17</v>
-[...7 lines deleted...]
-        </is>
+        <v>1173</v>
+      </c>
+      <c r="F189" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G189" s="5" t="s">
+        <v>1173</v>
       </c>
       <c r="H189" s="5" t="s">
-        <v>1173</v>
+        <v>1174</v>
       </c>
       <c r="I189" s="5" t="s">
-        <v>1174</v>
+        <v>1175</v>
       </c>
       <c r="J189" s="5" t="s">
-        <v>1175</v>
+        <v>172</v>
       </c>
       <c r="K189" s="5" t="s">
         <v>1176</v>
       </c>
       <c r="L189" s="6" t="s">
         <v>1177</v>
       </c>
       <c r="M189" s="5" t="s">
         <v>1178</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="5" t="s">
         <v>1179</v>
       </c>
       <c r="B190" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C190" s="5" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D190" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D190" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E190" s="5" t="s">
-        <v>1180</v>
+        <v>18</v>
       </c>
       <c r="F190" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G190" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G190" s="5" t="s">
+        <v>1181</v>
       </c>
       <c r="H190" s="5" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="I190" s="5" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="J190" s="5" t="s">
-        <v>1096</v>
+        <v>172</v>
       </c>
       <c r="K190" s="5" t="s">
-        <v>1183</v>
+        <v>1184</v>
       </c>
       <c r="L190" s="6" t="s">
-        <v>1184</v>
+        <v>1185</v>
       </c>
       <c r="M190" s="5" t="s">
-        <v>1185</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="5" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
       <c r="B191" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C191" s="5" t="s">
-        <v>16</v>
+        <v>110</v>
       </c>
       <c r="D191" s="5" t="s">
-        <v>896</v>
-[...2 lines deleted...]
-        <v>1187</v>
+        <v>704</v>
+      </c>
+      <c r="E191" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F191" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G191" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H191" s="5" t="s">
         <v>1188</v>
       </c>
       <c r="I191" s="5" t="s">
         <v>1189</v>
       </c>
       <c r="J191" s="5" t="s">
-        <v>1096</v>
+        <v>1190</v>
       </c>
       <c r="K191" s="5" t="s">
-        <v>1190</v>
+        <v>1191</v>
       </c>
       <c r="L191" s="6" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="M191" s="5" t="s">
-        <v>1192</v>
+        <v>1193</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="5" t="s">
-        <v>1193</v>
+        <v>1194</v>
       </c>
       <c r="B192" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C192" s="5" t="s">
-        <v>749</v>
+        <v>138</v>
       </c>
       <c r="D192" s="5" t="s">
-        <v>1194</v>
-[...9 lines deleted...]
-        </is>
+        <v>336</v>
+      </c>
+      <c r="E192" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F192" s="5" t="s">
+        <v>1195</v>
       </c>
       <c r="G192" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H192" s="5" t="s">
-        <v>1195</v>
+        <v>1196</v>
       </c>
       <c r="I192" s="5" t="s">
-        <v>1196</v>
+        <v>1197</v>
       </c>
       <c r="J192" s="5" t="s">
-        <v>1113</v>
+        <v>1198</v>
       </c>
       <c r="K192" s="5" t="s">
-        <v>1197</v>
+        <v>1199</v>
       </c>
       <c r="L192" s="6" t="s">
-        <v>1198</v>
+        <v>1200</v>
       </c>
       <c r="M192" s="5" t="s">
-        <v>1199</v>
+        <v>1201</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="5" t="s">
-        <v>1200</v>
+        <v>1202</v>
       </c>
       <c r="B193" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C193" s="5" t="s">
-        <v>749</v>
+        <v>16</v>
       </c>
       <c r="D193" s="5" t="s">
-        <v>1194</v>
-[...4 lines deleted...]
-        </is>
+        <v>904</v>
+      </c>
+      <c r="E193" s="5" t="s">
+        <v>1203</v>
       </c>
       <c r="F193" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G193" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H193" s="5" t="s">
-        <v>1201</v>
+        <v>1204</v>
       </c>
       <c r="I193" s="5" t="s">
-        <v>1202</v>
+        <v>1205</v>
       </c>
       <c r="J193" s="5" t="s">
-        <v>1113</v>
+        <v>1112</v>
       </c>
       <c r="K193" s="5" t="s">
-        <v>1203</v>
+        <v>1206</v>
       </c>
       <c r="L193" s="6" t="s">
-        <v>1204</v>
+        <v>1207</v>
       </c>
       <c r="M193" s="5" t="s">
-        <v>1205</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="5" t="s">
-        <v>1206</v>
+        <v>1209</v>
       </c>
       <c r="B194" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C194" s="5" t="s">
-        <v>749</v>
+        <v>16</v>
       </c>
       <c r="D194" s="5" t="s">
-        <v>1194</v>
-[...4 lines deleted...]
-        </is>
+        <v>904</v>
+      </c>
+      <c r="E194" s="5" t="s">
+        <v>1210</v>
       </c>
       <c r="F194" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G194" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H194" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H194" s="5" t="s">
+        <v>1211</v>
       </c>
       <c r="I194" s="5" t="s">
-        <v>1207</v>
+        <v>1212</v>
       </c>
       <c r="J194" s="5" t="s">
-        <v>1113</v>
+        <v>1112</v>
       </c>
       <c r="K194" s="5" t="s">
-        <v>1208</v>
+        <v>1213</v>
       </c>
       <c r="L194" s="6" t="s">
-        <v>1209</v>
+        <v>1214</v>
       </c>
       <c r="M194" s="5" t="s">
-        <v>1210</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="5" t="s">
-        <v>1211</v>
+        <v>1216</v>
       </c>
       <c r="B195" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C195" s="5" t="s">
-        <v>16</v>
+        <v>749</v>
       </c>
       <c r="D195" s="5" t="s">
-        <v>774</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1217</v>
+      </c>
+      <c r="E195" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F195" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G195" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H195" s="5" t="s">
-        <v>1212</v>
+        <v>1218</v>
       </c>
       <c r="I195" s="5" t="s">
-        <v>1213</v>
+        <v>1219</v>
       </c>
       <c r="J195" s="5" t="s">
-        <v>1096</v>
+        <v>1129</v>
       </c>
       <c r="K195" s="5" t="s">
-        <v>1214</v>
+        <v>1220</v>
       </c>
       <c r="L195" s="6" t="s">
-        <v>1215</v>
+        <v>1221</v>
       </c>
       <c r="M195" s="5" t="s">
-        <v>1216</v>
+        <v>1222</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="5" t="s">
-        <v>1217</v>
+        <v>1223</v>
       </c>
       <c r="B196" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C196" s="5" t="s">
         <v>749</v>
       </c>
       <c r="D196" s="5" t="s">
-        <v>1194</v>
+        <v>1217</v>
       </c>
       <c r="E196" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F196" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G196" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H196" s="5" t="s">
-        <v>1218</v>
+        <v>1224</v>
       </c>
       <c r="I196" s="5" t="s">
-        <v>1219</v>
+        <v>1225</v>
       </c>
       <c r="J196" s="5" t="s">
-        <v>1113</v>
+        <v>1129</v>
       </c>
       <c r="K196" s="5" t="s">
-        <v>1220</v>
+        <v>1226</v>
       </c>
       <c r="L196" s="6" t="s">
-        <v>1221</v>
+        <v>1227</v>
       </c>
       <c r="M196" s="5" t="s">
-        <v>1222</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="5" t="s">
-        <v>1223</v>
+        <v>1229</v>
       </c>
       <c r="B197" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C197" s="5" t="s">
-        <v>336</v>
+        <v>749</v>
       </c>
       <c r="D197" s="5" t="s">
-        <v>138</v>
-[...5 lines deleted...]
-        <v>1225</v>
+        <v>1217</v>
+      </c>
+      <c r="E197" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F197" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G197" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H197" s="5" t="s">
-        <v>1226</v>
+      <c r="H197" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I197" s="5" t="s">
-        <v>1227</v>
+        <v>1230</v>
       </c>
       <c r="J197" s="5" t="s">
-        <v>1228</v>
+        <v>1129</v>
       </c>
       <c r="K197" s="5" t="s">
-        <v>1229</v>
+        <v>1231</v>
       </c>
       <c r="L197" s="6" t="s">
-        <v>1230</v>
+        <v>1232</v>
       </c>
       <c r="M197" s="5" t="s">
-        <v>1231</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="5" t="s">
-        <v>1232</v>
+        <v>1234</v>
       </c>
       <c r="B198" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C198" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D198" s="5" t="s">
-        <v>1233</v>
+        <v>782</v>
       </c>
       <c r="E198" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F198" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G198" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H198" s="5" t="s">
-        <v>1234</v>
+        <v>1235</v>
       </c>
       <c r="I198" s="5" t="s">
-        <v>1235</v>
+        <v>1236</v>
       </c>
       <c r="J198" s="5" t="s">
-        <v>1096</v>
+        <v>1112</v>
       </c>
       <c r="K198" s="5" t="s">
-        <v>1236</v>
+        <v>1237</v>
       </c>
       <c r="L198" s="6" t="s">
-        <v>1237</v>
+        <v>1238</v>
       </c>
       <c r="M198" s="5" t="s">
-        <v>1238</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="5" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="B199" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C199" s="5" t="s">
-        <v>138</v>
+        <v>749</v>
       </c>
       <c r="D199" s="5" t="s">
-        <v>336</v>
-[...4 lines deleted...]
-      <c r="F199" s="5" t="s">
+        <v>1217</v>
+      </c>
+      <c r="E199" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F199" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G199" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H199" s="5" t="s">
         <v>1241</v>
       </c>
-      <c r="G199" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H199" s="5" t="s">
+      <c r="I199" s="5" t="s">
         <v>1242</v>
       </c>
-      <c r="I199" s="5" t="s">
+      <c r="J199" s="5" t="s">
+        <v>1129</v>
+      </c>
+      <c r="K199" s="5" t="s">
         <v>1243</v>
       </c>
-      <c r="J199" s="5" t="s">
+      <c r="L199" s="6" t="s">
         <v>1244</v>
       </c>
-      <c r="K199" s="5" t="s">
+      <c r="M199" s="5" t="s">
         <v>1245</v>
-      </c>
-[...4 lines deleted...]
-        <v>1247</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="5" t="s">
-        <v>1248</v>
+        <v>1246</v>
       </c>
       <c r="B200" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C200" s="5" t="s">
         <v>336</v>
       </c>
       <c r="D200" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="E200" s="5" t="s">
+        <v>1247</v>
+      </c>
+      <c r="F200" s="5" t="s">
+        <v>1248</v>
+      </c>
+      <c r="G200" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H200" s="5" t="s">
         <v>1249</v>
       </c>
-      <c r="E200" s="5" t="s">
+      <c r="I200" s="5" t="s">
         <v>1250</v>
       </c>
-      <c r="F200" s="5" t="s">
+      <c r="J200" s="5" t="s">
         <v>1251</v>
       </c>
-      <c r="G200" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H200" s="5" t="s">
+      <c r="K200" s="5" t="s">
         <v>1252</v>
       </c>
-      <c r="I200" s="5" t="s">
+      <c r="L200" s="6" t="s">
         <v>1253</v>
       </c>
-      <c r="J200" s="5" t="s">
+      <c r="M200" s="5" t="s">
         <v>1254</v>
-      </c>
-[...9 lines deleted...]
-        <v>1256</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="5" t="s">
-        <v>1257</v>
+        <v>1255</v>
       </c>
       <c r="B201" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C201" s="5" t="s">
-        <v>336</v>
+        <v>16</v>
       </c>
       <c r="D201" s="5" t="s">
-        <v>1249</v>
+        <v>1256</v>
       </c>
       <c r="E201" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F201" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G201" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H201" s="5" t="s">
+        <v>1257</v>
+      </c>
+      <c r="I201" s="5" t="s">
         <v>1258</v>
       </c>
-      <c r="F201" s="5" t="s">
-[...7 lines deleted...]
-      <c r="H201" s="5" t="s">
+      <c r="J201" s="5" t="s">
+        <v>1112</v>
+      </c>
+      <c r="K201" s="5" t="s">
         <v>1259</v>
       </c>
-      <c r="I201" s="5" t="s">
+      <c r="L201" s="6" t="s">
         <v>1260</v>
       </c>
-      <c r="J201" s="5" t="s">
+      <c r="M201" s="5" t="s">
         <v>1261</v>
-      </c>
-[...7 lines deleted...]
-        <v>1264</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="5" t="s">
-        <v>1265</v>
+        <v>1262</v>
       </c>
       <c r="B202" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C202" s="5" t="s">
         <v>138</v>
       </c>
       <c r="D202" s="5" t="s">
         <v>336</v>
       </c>
-      <c r="E202" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="E202" s="5" t="s">
+        <v>1263</v>
+      </c>
+      <c r="F202" s="5" t="s">
+        <v>1264</v>
       </c>
       <c r="G202" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H202" s="5" t="s">
+        <v>1265</v>
+      </c>
+      <c r="I202" s="5" t="s">
         <v>1266</v>
       </c>
-      <c r="I202" s="5" t="s">
+      <c r="J202" s="5" t="s">
         <v>1267</v>
       </c>
-      <c r="J202" s="5" t="s">
+      <c r="K202" s="5" t="s">
         <v>1268</v>
       </c>
-      <c r="K202" s="5" t="s">
+      <c r="L202" s="6" t="s">
         <v>1269</v>
       </c>
-      <c r="L202" s="6" t="s">
+      <c r="M202" s="5" t="s">
         <v>1270</v>
-      </c>
-[...1 lines deleted...]
-        <v>1271</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="5" t="s">
-        <v>1272</v>
+        <v>1271</v>
       </c>
       <c r="B203" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C203" s="5" t="s">
-        <v>361</v>
+        <v>336</v>
       </c>
       <c r="D203" s="5" t="s">
+        <v>1272</v>
+      </c>
+      <c r="E203" s="5" t="s">
         <v>1273</v>
       </c>
-      <c r="E203" s="5" t="s">
+      <c r="F203" s="5" t="s">
         <v>1274</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="G203" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H203" s="5" t="s">
         <v>1275</v>
       </c>
       <c r="I203" s="5" t="s">
         <v>1276</v>
       </c>
       <c r="J203" s="5" t="s">
         <v>1277</v>
       </c>
-      <c r="K203" s="5" t="s">
+      <c r="K203" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L203" s="6" t="s">
         <v>1278</v>
       </c>
-      <c r="L203" s="6" t="s">
+      <c r="M203" s="5" t="s">
         <v>1279</v>
-      </c>
-[...1 lines deleted...]
-        <v>1280</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="5" t="s">
-        <v>1281</v>
+        <v>1280</v>
       </c>
       <c r="B204" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C204" s="5" t="s">
-        <v>361</v>
+        <v>336</v>
       </c>
       <c r="D204" s="5" t="s">
-        <v>1273</v>
+        <v>1272</v>
       </c>
       <c r="E204" s="5" t="s">
-        <v>1274</v>
-[...4 lines deleted...]
-        </is>
+        <v>1281</v>
+      </c>
+      <c r="F204" s="5" t="s">
+        <v>1264</v>
       </c>
       <c r="G204" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H204" s="5" t="s">
         <v>1282</v>
       </c>
       <c r="I204" s="5" t="s">
         <v>1283</v>
       </c>
       <c r="J204" s="5" t="s">
-        <v>1277</v>
+        <v>1284</v>
       </c>
       <c r="K204" s="5" t="s">
-        <v>1284</v>
+        <v>1285</v>
       </c>
       <c r="L204" s="6" t="s">
-        <v>1285</v>
+        <v>1286</v>
       </c>
       <c r="M204" s="5" t="s">
-        <v>1286</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="5" t="s">
-        <v>1287</v>
+        <v>1288</v>
       </c>
       <c r="B205" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C205" s="5" t="s">
-        <v>749</v>
+        <v>138</v>
       </c>
       <c r="D205" s="5" t="s">
-        <v>1194</v>
+        <v>336</v>
       </c>
       <c r="E205" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F205" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G205" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H205" s="5" t="s">
-        <v>1288</v>
+        <v>1289</v>
       </c>
       <c r="I205" s="5" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="J205" s="5" t="s">
-        <v>1113</v>
+        <v>1291</v>
       </c>
       <c r="K205" s="5" t="s">
-        <v>1290</v>
+        <v>1292</v>
       </c>
       <c r="L205" s="6" t="s">
-        <v>1291</v>
+        <v>1293</v>
       </c>
       <c r="M205" s="5" t="s">
-        <v>1292</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="5" t="s">
-        <v>1293</v>
+        <v>1295</v>
       </c>
       <c r="B206" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C206" s="5" t="s">
-        <v>1194</v>
+        <v>361</v>
       </c>
       <c r="D206" s="5" t="s">
-        <v>774</v>
-[...4 lines deleted...]
-        </is>
+        <v>1296</v>
+      </c>
+      <c r="E206" s="5" t="s">
+        <v>1297</v>
       </c>
       <c r="F206" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G206" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H206" s="5" t="s">
-        <v>1294</v>
+        <v>1298</v>
       </c>
       <c r="I206" s="5" t="s">
-        <v>1295</v>
+        <v>1299</v>
       </c>
       <c r="J206" s="5" t="s">
-        <v>1113</v>
+        <v>1300</v>
       </c>
       <c r="K206" s="5" t="s">
-        <v>1296</v>
+        <v>1301</v>
       </c>
       <c r="L206" s="6" t="s">
-        <v>1297</v>
+        <v>1302</v>
       </c>
       <c r="M206" s="5" t="s">
-        <v>1298</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="5" t="s">
-        <v>1299</v>
+        <v>1304</v>
       </c>
       <c r="B207" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C207" s="5" t="s">
-        <v>1194</v>
+        <v>361</v>
       </c>
       <c r="D207" s="5" t="s">
-        <v>774</v>
-[...6 lines deleted...]
-      <c r="F207" s="5" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E207" s="5" t="s">
+        <v>1297</v>
+      </c>
+      <c r="F207" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G207" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H207" s="5" t="s">
+        <v>1305</v>
+      </c>
+      <c r="I207" s="5" t="s">
+        <v>1306</v>
+      </c>
+      <c r="J207" s="5" t="s">
         <v>1300</v>
       </c>
-      <c r="G207" s="5" t="inlineStr">
-[...12 lines deleted...]
-      </c>
       <c r="K207" s="5" t="s">
-        <v>1303</v>
+        <v>1307</v>
       </c>
       <c r="L207" s="6" t="s">
-        <v>1304</v>
+        <v>1308</v>
       </c>
       <c r="M207" s="5" t="s">
-        <v>1305</v>
+        <v>1309</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="5" t="s">
-        <v>1306</v>
+        <v>1310</v>
       </c>
       <c r="B208" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C208" s="5" t="s">
-        <v>1307</v>
+        <v>749</v>
       </c>
       <c r="D208" s="5" t="s">
-        <v>336</v>
-[...2 lines deleted...]
-        <v>1308</v>
+        <v>1217</v>
+      </c>
+      <c r="E208" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F208" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G208" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H208" s="5" t="s">
-        <v>1309</v>
+        <v>1311</v>
       </c>
       <c r="I208" s="5" t="s">
-        <v>1310</v>
+        <v>1312</v>
       </c>
       <c r="J208" s="5" t="s">
-        <v>1311</v>
+        <v>1129</v>
       </c>
       <c r="K208" s="5" t="s">
-        <v>1312</v>
+        <v>1313</v>
       </c>
       <c r="L208" s="6" t="s">
-        <v>1313</v>
+        <v>1314</v>
       </c>
       <c r="M208" s="5" t="s">
-        <v>1314</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="5" t="s">
-        <v>1315</v>
+        <v>1316</v>
       </c>
       <c r="B209" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C209" s="5" t="s">
-        <v>16</v>
+        <v>1217</v>
       </c>
       <c r="D209" s="5" t="s">
-        <v>774</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>782</v>
+      </c>
+      <c r="E209" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F209" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G209" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H209" s="5" t="s">
-        <v>1316</v>
-[...1 lines deleted...]
-      <c r="I209" s="5"/>
+        <v>1317</v>
+      </c>
+      <c r="I209" s="5" t="s">
+        <v>1318</v>
+      </c>
       <c r="J209" s="5" t="s">
-        <v>1096</v>
+        <v>1129</v>
       </c>
       <c r="K209" s="5" t="s">
-        <v>1317</v>
+        <v>1319</v>
       </c>
       <c r="L209" s="6" t="s">
-        <v>1318</v>
+        <v>1320</v>
       </c>
       <c r="M209" s="5" t="s">
-        <v>1319</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="5" t="s">
-        <v>1320</v>
+        <v>1322</v>
       </c>
       <c r="B210" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C210" s="5" t="s">
-        <v>16</v>
+        <v>1217</v>
       </c>
       <c r="D210" s="5" t="s">
-        <v>774</v>
-[...7 lines deleted...]
-        </is>
+        <v>782</v>
+      </c>
+      <c r="E210" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F210" s="5" t="s">
+        <v>1323</v>
       </c>
       <c r="G210" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H210" s="5" t="s">
-        <v>1321</v>
+        <v>1324</v>
       </c>
       <c r="I210" s="5" t="s">
-        <v>1322</v>
+        <v>1325</v>
       </c>
       <c r="J210" s="5" t="s">
-        <v>1096</v>
+        <v>1129</v>
       </c>
       <c r="K210" s="5" t="s">
-        <v>1323</v>
+        <v>1326</v>
       </c>
       <c r="L210" s="6" t="s">
-        <v>1324</v>
+        <v>1327</v>
       </c>
       <c r="M210" s="5" t="s">
-        <v>1325</v>
+        <v>1328</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="5" t="s">
-        <v>1326</v>
+        <v>1329</v>
       </c>
       <c r="B211" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C211" s="5" t="s">
-        <v>16</v>
+        <v>1330</v>
       </c>
       <c r="D211" s="5" t="s">
-        <v>1233</v>
+        <v>336</v>
       </c>
       <c r="E211" s="5" t="s">
-        <v>17</v>
+        <v>1331</v>
       </c>
       <c r="F211" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G211" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H211" s="5" t="s">
-        <v>1327</v>
+        <v>1332</v>
       </c>
       <c r="I211" s="5" t="s">
-        <v>1328</v>
+        <v>1333</v>
       </c>
       <c r="J211" s="5" t="s">
-        <v>1096</v>
+        <v>1334</v>
       </c>
       <c r="K211" s="5" t="s">
-        <v>1329</v>
+        <v>1335</v>
       </c>
       <c r="L211" s="6" t="s">
-        <v>1330</v>
+        <v>1336</v>
       </c>
       <c r="M211" s="5" t="s">
-        <v>1331</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="5" t="s">
-        <v>1332</v>
+        <v>1338</v>
       </c>
       <c r="B212" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C212" s="5" t="s">
+        <v>336</v>
+      </c>
+      <c r="D212" s="5" t="s">
         <v>138</v>
       </c>
-      <c r="D212" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E212" s="5" t="s">
-        <v>1308</v>
-[...4 lines deleted...]
-        </is>
+        <v>1339</v>
+      </c>
+      <c r="F212" s="5" t="s">
+        <v>1340</v>
       </c>
       <c r="G212" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H212" s="5" t="s">
-        <v>1333</v>
+        <v>1341</v>
       </c>
       <c r="I212" s="5" t="s">
-        <v>1334</v>
+        <v>1342</v>
       </c>
       <c r="J212" s="5" t="s">
-        <v>1335</v>
+        <v>1343</v>
       </c>
       <c r="K212" s="5" t="s">
-        <v>1336</v>
+        <v>1344</v>
       </c>
       <c r="L212" s="6" t="s">
-        <v>1337</v>
+        <v>1345</v>
       </c>
       <c r="M212" s="5" t="s">
-        <v>1338</v>
+        <v>1346</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="5" t="s">
-        <v>1339</v>
+        <v>1347</v>
       </c>
       <c r="B213" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C213" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D213" s="5" t="s">
-        <v>774</v>
+        <v>782</v>
       </c>
       <c r="E213" s="5" t="s">
-        <v>1340</v>
-[...2 lines deleted...]
-        <v>1341</v>
+        <v>17</v>
+      </c>
+      <c r="F213" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G213" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H213" s="5" t="s">
-        <v>1342</v>
-[...3 lines deleted...]
-      </c>
+        <v>1348</v>
+      </c>
+      <c r="I213" s="5"/>
       <c r="J213" s="5" t="s">
-        <v>1096</v>
+        <v>1112</v>
       </c>
       <c r="K213" s="5" t="s">
-        <v>1344</v>
+        <v>1349</v>
       </c>
       <c r="L213" s="6" t="s">
-        <v>1345</v>
+        <v>1350</v>
       </c>
       <c r="M213" s="5" t="s">
-        <v>1346</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="5" t="s">
-        <v>1347</v>
+        <v>1352</v>
       </c>
       <c r="B214" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C214" s="5" t="s">
-        <v>138</v>
+        <v>16</v>
       </c>
       <c r="D214" s="5" t="s">
-        <v>1348</v>
+        <v>782</v>
       </c>
       <c r="E214" s="5" t="s">
-        <v>1308</v>
+        <v>17</v>
       </c>
       <c r="F214" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G214" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H214" s="5" t="s">
-        <v>1349</v>
+        <v>1353</v>
       </c>
       <c r="I214" s="5" t="s">
-        <v>1350</v>
+        <v>1354</v>
       </c>
       <c r="J214" s="5" t="s">
-        <v>1351</v>
+        <v>1112</v>
       </c>
       <c r="K214" s="5" t="s">
-        <v>1352</v>
+        <v>1355</v>
       </c>
       <c r="L214" s="6" t="s">
-        <v>1353</v>
+        <v>1356</v>
       </c>
       <c r="M214" s="5" t="s">
-        <v>1354</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="5" t="s">
-        <v>1355</v>
+        <v>1358</v>
       </c>
       <c r="B215" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C215" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D215" s="5" t="s">
-        <v>1356</v>
+        <v>1256</v>
       </c>
       <c r="E215" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F215" s="5" t="s">
-        <v>1357</v>
+      <c r="F215" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G215" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H215" s="5" t="s">
-        <v>1358</v>
+        <v>1359</v>
       </c>
       <c r="I215" s="5" t="s">
-        <v>1359</v>
+        <v>1360</v>
       </c>
       <c r="J215" s="5" t="s">
-        <v>1113</v>
+        <v>1112</v>
       </c>
       <c r="K215" s="5" t="s">
-        <v>1360</v>
+        <v>1361</v>
       </c>
       <c r="L215" s="6" t="s">
-        <v>1361</v>
+        <v>1362</v>
       </c>
       <c r="M215" s="5" t="s">
-        <v>1362</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="5" t="s">
-        <v>1363</v>
+        <v>1364</v>
       </c>
       <c r="B216" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C216" s="5" t="s">
-        <v>896</v>
+        <v>138</v>
       </c>
       <c r="D216" s="5" t="s">
-        <v>774</v>
+        <v>336</v>
       </c>
       <c r="E216" s="5" t="s">
-        <v>17</v>
+        <v>1331</v>
       </c>
       <c r="F216" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G216" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H216" s="5" t="s">
-        <v>1364</v>
+        <v>1365</v>
       </c>
       <c r="I216" s="5" t="s">
-        <v>1365</v>
+        <v>1366</v>
       </c>
       <c r="J216" s="5" t="s">
-        <v>1113</v>
+        <v>1367</v>
       </c>
       <c r="K216" s="5" t="s">
-        <v>1366</v>
+        <v>1368</v>
       </c>
       <c r="L216" s="6" t="s">
-        <v>1367</v>
+        <v>1369</v>
       </c>
       <c r="M216" s="5" t="s">
-        <v>1368</v>
+        <v>1370</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="5" t="s">
-        <v>1369</v>
+        <v>1371</v>
       </c>
       <c r="B217" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C217" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D217" s="5" t="s">
-        <v>1356</v>
+        <v>782</v>
       </c>
       <c r="E217" s="5" t="s">
-        <v>17</v>
+        <v>1372</v>
       </c>
       <c r="F217" s="5" t="s">
-        <v>1357</v>
+        <v>1373</v>
       </c>
       <c r="G217" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H217" s="5" t="s">
-        <v>1370</v>
+        <v>1374</v>
       </c>
       <c r="I217" s="5" t="s">
-        <v>1371</v>
+        <v>1375</v>
       </c>
       <c r="J217" s="5" t="s">
-        <v>1113</v>
+        <v>1112</v>
       </c>
       <c r="K217" s="5" t="s">
-        <v>1372</v>
+        <v>1376</v>
       </c>
       <c r="L217" s="6" t="s">
-        <v>1373</v>
+        <v>1377</v>
       </c>
       <c r="M217" s="5" t="s">
-        <v>1374</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="5" t="s">
-        <v>1375</v>
+        <v>1379</v>
       </c>
       <c r="B218" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C218" s="5" t="s">
-        <v>1376</v>
+        <v>138</v>
       </c>
       <c r="D218" s="5" t="s">
-        <v>320</v>
+        <v>1380</v>
       </c>
       <c r="E218" s="5" t="s">
-        <v>1377</v>
+        <v>1331</v>
       </c>
       <c r="F218" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G218" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H218" s="5" t="s">
-        <v>1378</v>
+        <v>1381</v>
       </c>
       <c r="I218" s="5" t="s">
-        <v>1379</v>
+        <v>1382</v>
       </c>
       <c r="J218" s="5" t="s">
-        <v>1380</v>
+        <v>1383</v>
       </c>
       <c r="K218" s="5" t="s">
-        <v>1381</v>
+        <v>1384</v>
       </c>
       <c r="L218" s="6" t="s">
-        <v>1382</v>
+        <v>1385</v>
       </c>
       <c r="M218" s="5" t="s">
-        <v>1383</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="5" t="s">
-        <v>1384</v>
+        <v>1387</v>
       </c>
       <c r="B219" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C219" s="5" t="s">
-        <v>896</v>
+        <v>138</v>
       </c>
       <c r="D219" s="5" t="s">
-        <v>1385</v>
+        <v>336</v>
       </c>
       <c r="E219" s="5" t="s">
-        <v>17</v>
+        <v>1331</v>
       </c>
       <c r="F219" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G219" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H219" s="5" t="s">
-        <v>1386</v>
+        <v>1388</v>
       </c>
       <c r="I219" s="5" t="s">
-        <v>1387</v>
+        <v>1389</v>
       </c>
       <c r="J219" s="5" t="s">
-        <v>1096</v>
+        <v>1390</v>
       </c>
       <c r="K219" s="5" t="s">
-        <v>1388</v>
+        <v>1391</v>
       </c>
       <c r="L219" s="6" t="s">
-        <v>1389</v>
+        <v>1392</v>
       </c>
       <c r="M219" s="5" t="s">
-        <v>1390</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="5" t="s">
-        <v>1391</v>
+        <v>1394</v>
       </c>
       <c r="B220" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C220" s="5" t="s">
         <v>138</v>
       </c>
       <c r="D220" s="5" t="s">
         <v>336</v>
       </c>
       <c r="E220" s="5" t="s">
-        <v>1240</v>
+        <v>1395</v>
       </c>
       <c r="F220" s="5" t="s">
-        <v>1392</v>
+        <v>1396</v>
       </c>
       <c r="G220" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H220" s="5" t="s">
-        <v>1393</v>
+        <v>1397</v>
       </c>
       <c r="I220" s="5" t="s">
-        <v>1394</v>
+        <v>1398</v>
       </c>
       <c r="J220" s="5" t="s">
-        <v>1395</v>
+        <v>1399</v>
       </c>
       <c r="K220" s="5" t="s">
-        <v>1396</v>
+        <v>1400</v>
       </c>
       <c r="L220" s="6" t="s">
-        <v>1397</v>
+        <v>1401</v>
       </c>
       <c r="M220" s="5" t="s">
-        <v>1398</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="5" t="s">
-        <v>1399</v>
+        <v>1403</v>
       </c>
       <c r="B221" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C221" s="5" t="s">
-        <v>1400</v>
+        <v>138</v>
       </c>
       <c r="D221" s="5" t="s">
-        <v>320</v>
+        <v>336</v>
       </c>
       <c r="E221" s="5" t="s">
-        <v>1401</v>
-[...4 lines deleted...]
-        </is>
+        <v>1404</v>
+      </c>
+      <c r="F221" s="5" t="s">
+        <v>1405</v>
       </c>
       <c r="G221" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H221" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H221" s="5" t="s">
+        <v>1406</v>
       </c>
       <c r="I221" s="5" t="s">
-        <v>1402</v>
+        <v>1407</v>
       </c>
       <c r="J221" s="5" t="s">
-        <v>1403</v>
+        <v>1408</v>
       </c>
       <c r="K221" s="5" t="s">
-        <v>1404</v>
+        <v>1409</v>
       </c>
       <c r="L221" s="6" t="s">
-        <v>1405</v>
+        <v>1410</v>
       </c>
       <c r="M221" s="5" t="s">
-        <v>1406</v>
+        <v>1411</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="5" t="s">
-        <v>1407</v>
+        <v>1412</v>
       </c>
       <c r="B222" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C222" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D222" s="5" t="s">
-        <v>1356</v>
+        <v>1413</v>
       </c>
       <c r="E222" s="5" t="s">
-        <v>1408</v>
+        <v>17</v>
       </c>
       <c r="F222" s="5" t="s">
-        <v>1357</v>
+        <v>1414</v>
       </c>
       <c r="G222" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H222" s="5" t="s">
-        <v>1409</v>
+        <v>1415</v>
       </c>
       <c r="I222" s="5" t="s">
-        <v>1410</v>
+        <v>1416</v>
       </c>
       <c r="J222" s="5" t="s">
-        <v>1113</v>
+        <v>1129</v>
       </c>
       <c r="K222" s="5" t="s">
-        <v>1411</v>
+        <v>1417</v>
       </c>
       <c r="L222" s="6" t="s">
-        <v>1412</v>
+        <v>1418</v>
       </c>
       <c r="M222" s="5" t="s">
-        <v>1413</v>
+        <v>1419</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="5" t="s">
-        <v>1414</v>
+        <v>1420</v>
       </c>
       <c r="B223" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C223" s="5" t="s">
-        <v>138</v>
+        <v>904</v>
       </c>
       <c r="D223" s="5" t="s">
-        <v>336</v>
+        <v>782</v>
       </c>
       <c r="E223" s="5" t="s">
-        <v>1240</v>
-[...2 lines deleted...]
-        <v>1392</v>
+        <v>17</v>
+      </c>
+      <c r="F223" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G223" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H223" s="5" t="s">
-        <v>1415</v>
+        <v>1421</v>
       </c>
       <c r="I223" s="5" t="s">
-        <v>1416</v>
+        <v>1422</v>
       </c>
       <c r="J223" s="5" t="s">
-        <v>1417</v>
+        <v>1129</v>
       </c>
       <c r="K223" s="5" t="s">
-        <v>1418</v>
+        <v>1423</v>
       </c>
       <c r="L223" s="6" t="s">
-        <v>1419</v>
+        <v>1424</v>
       </c>
       <c r="M223" s="5" t="s">
-        <v>1420</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="5" t="s">
-        <v>1421</v>
+        <v>1426</v>
       </c>
       <c r="B224" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C224" s="5" t="s">
-        <v>138</v>
+        <v>16</v>
       </c>
       <c r="D224" s="5" t="s">
-        <v>336</v>
+        <v>1413</v>
       </c>
       <c r="E224" s="5" t="s">
-        <v>1308</v>
+        <v>17</v>
       </c>
       <c r="F224" s="5" t="s">
-        <v>1422</v>
+        <v>1414</v>
       </c>
       <c r="G224" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H224" s="5" t="s">
-        <v>1423</v>
+        <v>1427</v>
       </c>
       <c r="I224" s="5" t="s">
-        <v>1424</v>
+        <v>1428</v>
       </c>
       <c r="J224" s="5" t="s">
-        <v>1425</v>
+        <v>1129</v>
       </c>
       <c r="K224" s="5" t="s">
-        <v>1426</v>
+        <v>1429</v>
       </c>
       <c r="L224" s="6" t="s">
-        <v>1427</v>
+        <v>1430</v>
       </c>
       <c r="M224" s="5" t="s">
-        <v>1428</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="5" t="s">
-        <v>1429</v>
+        <v>1432</v>
       </c>
       <c r="B225" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C225" s="5" t="s">
-        <v>16</v>
+        <v>1433</v>
       </c>
       <c r="D225" s="5" t="s">
-        <v>774</v>
+        <v>320</v>
       </c>
       <c r="E225" s="5" t="s">
+        <v>1434</v>
+      </c>
+      <c r="F225" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G225" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H225" s="5" t="s">
+        <v>1435</v>
+      </c>
+      <c r="I225" s="5" t="s">
+        <v>1436</v>
+      </c>
+      <c r="J225" s="5" t="s">
+        <v>1437</v>
+      </c>
+      <c r="K225" s="5" t="s">
+        <v>1438</v>
+      </c>
+      <c r="L225" s="6" t="s">
+        <v>1439</v>
+      </c>
+      <c r="M225" s="5" t="s">
+        <v>1440</v>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" s="5" t="s">
+        <v>1441</v>
+      </c>
+      <c r="B226" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C226" s="5" t="s">
+        <v>904</v>
+      </c>
+      <c r="D226" s="5" t="s">
+        <v>1442</v>
+      </c>
+      <c r="E226" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F225" s="5" t="inlineStr">
-[...47 lines deleted...]
-      </c>
       <c r="F226" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G226" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H226" s="5" t="s">
-        <v>1437</v>
+        <v>1443</v>
       </c>
       <c r="I226" s="5" t="s">
-        <v>1438</v>
+        <v>1444</v>
       </c>
       <c r="J226" s="5" t="s">
-        <v>172</v>
-[...4 lines deleted...]
-        </is>
+        <v>1112</v>
+      </c>
+      <c r="K226" s="5" t="s">
+        <v>1445</v>
       </c>
       <c r="L226" s="6" t="s">
-        <v>1439</v>
+        <v>1446</v>
       </c>
       <c r="M226" s="5" t="s">
-        <v>1440</v>
+        <v>1447</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="5" t="s">
-        <v>1441</v>
+        <v>1448</v>
       </c>
       <c r="B227" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C227" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="D227" s="5" t="s">
         <v>336</v>
       </c>
-      <c r="D227" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E227" s="5" t="s">
-        <v>1442</v>
+        <v>1263</v>
       </c>
       <c r="F227" s="5" t="s">
-        <v>1240</v>
+        <v>1396</v>
       </c>
       <c r="G227" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H227" s="5" t="s">
-        <v>1443</v>
+        <v>1449</v>
       </c>
       <c r="I227" s="5" t="s">
-        <v>1444</v>
+        <v>1450</v>
       </c>
       <c r="J227" s="5" t="s">
-        <v>1445</v>
+        <v>1451</v>
       </c>
       <c r="K227" s="5" t="s">
-        <v>1446</v>
+        <v>1452</v>
       </c>
       <c r="L227" s="6" t="s">
-        <v>1447</v>
+        <v>1453</v>
       </c>
       <c r="M227" s="5" t="s">
-        <v>1448</v>
+        <v>1454</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="5" t="s">
-        <v>1449</v>
+        <v>1455</v>
       </c>
       <c r="B228" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C228" s="5" t="s">
-        <v>138</v>
+        <v>1456</v>
       </c>
       <c r="D228" s="5" t="s">
-        <v>336</v>
+        <v>320</v>
       </c>
       <c r="E228" s="5" t="s">
-        <v>1240</v>
-[...2 lines deleted...]
-        <v>1392</v>
+        <v>1457</v>
+      </c>
+      <c r="F228" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G228" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H228" s="5" t="s">
-[...2 lines deleted...]
-      <c r="I228" s="5"/>
+      <c r="H228" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I228" s="5" t="s">
+        <v>1458</v>
+      </c>
       <c r="J228" s="5" t="s">
-        <v>1451</v>
+        <v>1459</v>
       </c>
       <c r="K228" s="5" t="s">
-        <v>1452</v>
+        <v>1460</v>
       </c>
       <c r="L228" s="6" t="s">
-        <v>1453</v>
+        <v>1461</v>
       </c>
       <c r="M228" s="5" t="s">
-        <v>1454</v>
+        <v>1462</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="5" t="s">
-        <v>1455</v>
+        <v>1463</v>
       </c>
       <c r="B229" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C229" s="5" t="s">
-        <v>896</v>
-[...4 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="D229" s="5" t="s">
+        <v>1413</v>
       </c>
       <c r="E229" s="5" t="s">
+        <v>1464</v>
+      </c>
+      <c r="F229" s="5" t="s">
+        <v>1414</v>
+      </c>
+      <c r="G229" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H229" s="5" t="s">
+        <v>1465</v>
+      </c>
+      <c r="I229" s="5" t="s">
+        <v>1466</v>
+      </c>
+      <c r="J229" s="5" t="s">
+        <v>1129</v>
+      </c>
+      <c r="K229" s="5" t="s">
+        <v>1467</v>
+      </c>
+      <c r="L229" s="6" t="s">
+        <v>1468</v>
+      </c>
+      <c r="M229" s="5" t="s">
+        <v>1469</v>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230" s="5" t="s">
+        <v>1470</v>
+      </c>
+      <c r="B230" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C230" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="D230" s="5" t="s">
+        <v>336</v>
+      </c>
+      <c r="E230" s="5" t="s">
+        <v>1263</v>
+      </c>
+      <c r="F230" s="5" t="s">
+        <v>1396</v>
+      </c>
+      <c r="G230" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H230" s="5" t="s">
+        <v>1471</v>
+      </c>
+      <c r="I230" s="5" t="s">
+        <v>1472</v>
+      </c>
+      <c r="J230" s="5" t="s">
+        <v>1473</v>
+      </c>
+      <c r="K230" s="5" t="s">
+        <v>1474</v>
+      </c>
+      <c r="L230" s="6" t="s">
+        <v>1475</v>
+      </c>
+      <c r="M230" s="5" t="s">
+        <v>1476</v>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231" s="5" t="s">
+        <v>1477</v>
+      </c>
+      <c r="B231" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C231" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="D231" s="5" t="s">
+        <v>336</v>
+      </c>
+      <c r="E231" s="5" t="s">
+        <v>1331</v>
+      </c>
+      <c r="F231" s="5" t="s">
+        <v>1478</v>
+      </c>
+      <c r="G231" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H231" s="5" t="s">
+        <v>1479</v>
+      </c>
+      <c r="I231" s="5" t="s">
+        <v>1480</v>
+      </c>
+      <c r="J231" s="5" t="s">
+        <v>1481</v>
+      </c>
+      <c r="K231" s="5" t="s">
+        <v>1482</v>
+      </c>
+      <c r="L231" s="6" t="s">
+        <v>1483</v>
+      </c>
+      <c r="M231" s="5" t="s">
+        <v>1484</v>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232" s="5" t="s">
+        <v>1485</v>
+      </c>
+      <c r="B232" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C232" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D232" s="5" t="s">
+        <v>782</v>
+      </c>
+      <c r="E232" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F229" s="5" t="inlineStr">
-[...25 lines deleted...]
-        <v>1461</v>
+      <c r="F232" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G232" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H232" s="5" t="s">
+        <v>1486</v>
+      </c>
+      <c r="I232" s="5" t="s">
+        <v>1487</v>
+      </c>
+      <c r="J232" s="5" t="s">
+        <v>1112</v>
+      </c>
+      <c r="K232" s="5" t="s">
+        <v>1488</v>
+      </c>
+      <c r="L232" s="6" t="s">
+        <v>1489</v>
+      </c>
+      <c r="M232" s="5" t="s">
+        <v>1490</v>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" s="5" t="n">
+        <v>1949</v>
+      </c>
+      <c r="B233" s="5" t="s">
+        <v>1491</v>
+      </c>
+      <c r="C233" s="5" t="s">
+        <v>1492</v>
+      </c>
+      <c r="D233" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E233" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F233" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G233" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H233" s="5" t="s">
+        <v>1493</v>
+      </c>
+      <c r="I233" s="5" t="s">
+        <v>1494</v>
+      </c>
+      <c r="J233" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="K233" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L233" s="6" t="s">
+        <v>1495</v>
+      </c>
+      <c r="M233" s="5" t="s">
+        <v>1496</v>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" s="5" t="s">
+        <v>1497</v>
+      </c>
+      <c r="B234" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C234" s="5" t="s">
+        <v>336</v>
+      </c>
+      <c r="D234" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="E234" s="5" t="s">
+        <v>1339</v>
+      </c>
+      <c r="F234" s="5" t="s">
+        <v>1263</v>
+      </c>
+      <c r="G234" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H234" s="5" t="s">
+        <v>1498</v>
+      </c>
+      <c r="I234" s="5" t="s">
+        <v>1499</v>
+      </c>
+      <c r="J234" s="5" t="s">
+        <v>1500</v>
+      </c>
+      <c r="K234" s="5" t="s">
+        <v>1501</v>
+      </c>
+      <c r="L234" s="6" t="s">
+        <v>1502</v>
+      </c>
+      <c r="M234" s="5" t="s">
+        <v>1503</v>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235" s="5" t="s">
+        <v>1504</v>
+      </c>
+      <c r="B235" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C235" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="D235" s="5" t="s">
+        <v>336</v>
+      </c>
+      <c r="E235" s="5" t="s">
+        <v>1263</v>
+      </c>
+      <c r="F235" s="5" t="s">
+        <v>1396</v>
+      </c>
+      <c r="G235" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H235" s="5" t="s">
+        <v>1505</v>
+      </c>
+      <c r="I235" s="5"/>
+      <c r="J235" s="5" t="s">
+        <v>1506</v>
+      </c>
+      <c r="K235" s="5" t="s">
+        <v>1507</v>
+      </c>
+      <c r="L235" s="6" t="s">
+        <v>1508</v>
+      </c>
+      <c r="M235" s="5" t="s">
+        <v>1509</v>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" s="5" t="s">
+        <v>1510</v>
+      </c>
+      <c r="B236" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C236" s="5" t="s">
+        <v>904</v>
+      </c>
+      <c r="D236" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E236" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F236" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G236" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H236" s="5" t="s">
+        <v>1511</v>
+      </c>
+      <c r="I236" s="5" t="s">
+        <v>1512</v>
+      </c>
+      <c r="J236" s="5" t="s">
+        <v>1513</v>
+      </c>
+      <c r="K236" s="5" t="s">
+        <v>1514</v>
+      </c>
+      <c r="L236" s="6" t="s">
+        <v>1515</v>
+      </c>
+      <c r="M236" s="5" t="s">
+        <v>1516</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -20635,44 +21424,51 @@
     <hyperlink ref="M205" r:id="rId210"/>
     <hyperlink ref="M206" r:id="rId211"/>
     <hyperlink ref="M207" r:id="rId212"/>
     <hyperlink ref="M208" r:id="rId213"/>
     <hyperlink ref="M209" r:id="rId214"/>
     <hyperlink ref="M210" r:id="rId215"/>
     <hyperlink ref="M211" r:id="rId216"/>
     <hyperlink ref="M212" r:id="rId217"/>
     <hyperlink ref="M213" r:id="rId218"/>
     <hyperlink ref="M214" r:id="rId219"/>
     <hyperlink ref="M215" r:id="rId220"/>
     <hyperlink ref="M216" r:id="rId221"/>
     <hyperlink ref="M217" r:id="rId222"/>
     <hyperlink ref="M218" r:id="rId223"/>
     <hyperlink ref="M219" r:id="rId224"/>
     <hyperlink ref="M220" r:id="rId225"/>
     <hyperlink ref="M221" r:id="rId226"/>
     <hyperlink ref="M222" r:id="rId227"/>
     <hyperlink ref="M223" r:id="rId228"/>
     <hyperlink ref="M224" r:id="rId229"/>
     <hyperlink ref="M225" r:id="rId230"/>
     <hyperlink ref="M226" r:id="rId231"/>
     <hyperlink ref="M227" r:id="rId232"/>
     <hyperlink ref="M228" r:id="rId233"/>
     <hyperlink ref="M229" r:id="rId234"/>
+    <hyperlink ref="M230" r:id="rId235"/>
+    <hyperlink ref="M231" r:id="rId236"/>
+    <hyperlink ref="M232" r:id="rId237"/>
+    <hyperlink ref="M233" r:id="rId238"/>
+    <hyperlink ref="M234" r:id="rId239"/>
+    <hyperlink ref="M235" r:id="rId240"/>
+    <hyperlink ref="M236" r:id="rId241"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>