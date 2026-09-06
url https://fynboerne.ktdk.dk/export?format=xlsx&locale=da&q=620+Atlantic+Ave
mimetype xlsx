--- v0 (2026-06-01)
+++ v1 (2026-09-06)
@@ -138,51 +138,51 @@
 Tænk H’s Moder har opdaget vore Planer om en Ordning. East røbede det selv, ved at blive ærgerlig og hidsig en Dag da hun som sædvanlig udbredte sig om Ubehagelighederne ved Børn. Hun sagde imidlertid ingenting den Gang, men et Par Dage senere, da der kom en irsk Pige og solgte Kniplinger, sagde hun til H. [”til H.” indsat over linjen] at nu havde hun købt Kniplinger til en lille Kjole til sit Barnebarn. Jeg tror, at hun glæder sig lumsk til det.
 Forrige Uge var jeg næsten hver Dag i Laboratoriet og hjalp. Den ene Dag pakkede jeg en Masse Glasvarer ud af [”af” overstreget], og da de vare pakkede i Hø, lavede det jo en slem Uorden. Så vil Uheldet at Mr. Tiffany netop kom ned der om Morgenen før Rengøringsmanden havde været der og før Harry kom, - han kom sent ind den Morgen på Grund af Mavepine, og Dagen efter skrev han, Mr. T. – til Harry’s Assistent, om de ikke kunde holde det lidt senere. Den Vigtigper, jeg er ordentlig stødt på ham. – 
 En af de Dage jeg var i Laboratoriet havde vi Besøg der det meste af Dagen af en af Harry’s ældste og bedste Venner, Wesley Priest – også Kemiker. Det er pudsigt at Harrys to bedste Venner ere nogle lange Rapperter, begge nogle lystige Fyre, begge glade ved noget godt at drikke (og meget helst). Han [”Han” overstreget. ”Harry” indsat over linjen] Harry behandler dem faderligt, og det klæder ham så grinagtigt, da han kun er halvt så stor som dem. 
 Wesley P. jagede mig en grulig Skræk i Livet ved at fortælle med det alvorligste Ansigt om hvor brandfarligt det Laboratorium er og at det så godt som vilde være umuligt at komme ud o.s.v., - indtil Harry oplyste mig om, at han altid fortalte sådanne Historier.
 Senere var han med os på vor Stamkafé hvor vi indtog en forsvarlig Middag med al den Vin vi kunde drikke. Jeg er altid sulten så Harry må en Gang imellem fodre mig ordentlig igennem.
 Jeg er da forresten fornuftig nok til også selv at sørge for kraftig Mad herhjemme.
 Igår tog vi ud fra Morgenstunden med Madkurv. Det blev imidlertid en øsende Regn, men vi klarede os alligevel. Helen og Charles Pear var med, - han er Medlem af en Club, som ejer et Bådehus ved den Aa, som vi sejler i Kano på. Der gik vi i Læ og tilbragte Dagen meget rart. Der var en åben Altan med Tag over, som vendte ud til Aaen og der sad vi. Der er meget smukt, - store Skove til begge Sider, - så vi fik da den friske Luft alligevel. Vi kom hjem Kl 7, skrupsultne, naturligvis, og jeg satte mig straks i Bevægelse for noget varm The og solid, varm Aftensmad. Svigermoder fandt det sikkert ekstravagant – hun havde rigtignok ikke tænkt at vi vilde have andet end Vaniljeis og Kage!! – efter at vi har gået på tørt Smørrebrød hele Dagen!! – Det kribler i mig når jeg tænker på at Harry i mange Aar har måttet finde sig i den Slags, - han som bliver hulkindet på tre Dage. Han siger selv, at han er sikker på, at han har været så meget bedre dette Forår og Sommer fordi han altid får kraftig Kost nu. 
 Dette Brev er ikke så indholdsrigt som dit, men vi har jo heller ikke haft Barnedåb at fortælle om. Vil du hilse Ta’mus og Daisy. – 
 [Skrevet lodret ved venstre kant på side 5:]
 Vi har fået to Brudegaver i de sidste Dage, - en lille Krystal-
 [lodret langs kanten på side 6:]
 konfektskål og en Kageskål. Vi har en Masse nydelige Ting nu
 [lodret langs kanten på side 1 fortsættende over selve brevteksten samme side:]
 Vil du minde Disser om det lovede Brev og glem endelig ikke at sende det Stykke af Dannelg. Molle skrev, at hun havde læst et Stykke i Dannelg som mindede hende så levende om Håbet og Alhed, - det må være det. Jeg er spændt.
 Hilsner til alle fra East og Pelle</t>
   </si>
   <si>
     <t>USA
 Boston</t>
   </si>
   <si>
     <t>Grethe Jungstedt
 Alhed Larsen
 Christine  Mackie
 Harris Sawyer
-- Sawyer, Harris' far
+Joseph Sawyer, Harris' far
 - Sonne
 Nelly Tailor
 Mathilde Ward</t>
   </si>
   <si>
     <t>Gamle Bedstemor Sawyers navn kendes ikke. Ej heller Harris Sawyers mors navn
 Miss Morrison er ligeledes ukendt. 
 Grethe Jungstedt, f. Sawyer, blev født i januar 1900.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1600</t>
   </si>
   <si>
     <t>Ellen Sawyer vil fremover skrive oftere, men korte breve.
 Harris Sawyers forældre har været til begravelse, og det var dejligt for Ellen at have huset for sig selv. Nelly kom på besøg og senere Fru Ward, som gerne vil lære nogle amerikanere at kende. Mathilde Ward var begejstret for Ellens hus. 
 Ellen går til musikundervisning hos Miss Morrison, men hun har dårligt tid til at øve sig. Grethe kravler, rejser sig op ved møblerne og putter alting i munden.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/RpEx</t>
   </si>
   <si>
     <t>[Fortrykt øverst på arket; venstre side:]
 DR. HARRIS E. SAWYER,
 CHEMSIT AND BACTERIOLOGIST,
 620 ATLANTIC AVE.,
@@ -339,96 +339,54 @@
 Det var rigtignok forfærdelig morsomt at Dede klarede det så stolt. Hvor Tiden dog løber – det forekommer kun som et Par Aar, siden vi vare med ham ude til Optagelsesprøve og hans Latinskoletid lå for os som en lang Række Aar, - og nu er de gået uden man aner hvordan.
 Hvor han vist nyder denne Ferie, - som Student!!!
 Viser Muntermand monstro Tegn på at han er stolt af ham?
 Onkel Syberg har vel kun opsat sin Middag til Fader er bedre.
 2)
 Vi har det vel her det samme. – har ikke været af Stedet undtagen et Par Køreture om Aftenen i de elekt. Sporvogne. Man kommer ikke uden for Døren når man kan undgå det i sådan Varme, som vi har haft, - det er jo ligefrem livsfarligt. Igår var det lidt lindere, så jeg tog til Byen om Form. for at besørge lange opsparede Ærinder, - købte små Lakstøvler til Grethe (jeg håber på at de vil holde lidt bedre) og i et Udsalg fandt jeg yndige små Silkestrømper til samme Pris som de alm. Bomulds. Hun var så stolt af sine fine Ben at hun på ingen Måde vilde lade mig trække dem af om Aftenen. 
 Forleden havde hun et lille bitte Anfald af Diarrhe (det første i Sommer) og jeg kurerede det straks ved at give hende arrowroot og Mælk til alle Måltider. Mrs. Ward siger at det er det samme som Salep. Det skulde du råde B. hvis hendes Drenge skulde få det. 
 Harry var kun borte 8 Dage, kom hjem og overraskede os om Mandagen.
 På en Måde var Rejsen mislykket: da han kom derned havde de nemlig taget alle Maskinerne ned så Fabrikken ikke gik og han kunde intet se el. gøre for dem
 Det er jo imidlertid ikke hans Fejl, så de må betale ham 20 Dol. om Dagen alligevel, - det kommer vel 
 3)
 nok til at knibe med at få dem. – Men det var en interessant Tur – særlig at han fik de vældige Drypstenshuler i Luray at se. Jeg skal sende Billeder af dem. De dannes jo derved, at Vandet drypper ["Drypper" overstreget] siver ned gennem Jorden Dråbe for Dråbe. Kalk udskildes fra hver Dråbe og stivner og derved at det så ledes drypper og stivner på de samme Steder Hundreder af Aar, dannes der Søjler og Piller og vældige Kalkblokke. En omstyrtet Pille (som Billedet viser) var 1 Million Aar gammel før den for 6000 Aar siden styrtede om. Man kan med temmelig Bestemthed beregne dette efter den Hurtighed hvormed det drypper og former sig. Videnskabsmænd fra Washington har exploret der og konstateret disse Fakta. Harry bragte en Stentap hjem (det ser ud som en Istap af Sten). 
 I Romney (Rejsens Mål) var han omkring i Skovene at se på Træer og de hørte flere Klapperslanger, - der er tykt med dem og med Kopperslanger (de giftigste af alle Slanger) så han var ikke rigtig dristig ved det og trak 3 Par Strømper på. – Han var kun der èn Dag, - så Resten af de 8 Dage tilbragte han rejsende. Maden var elendig alle vegne syd for New York – og Varmen for det meste tem-
 melig stærk (skønt mærkelig nok for det er ["for det er" overstreget] ikke så stærk som vi havde det her på samme Tid) – så han havde tabt lidt, - men havde ellers ikke videre Men af det, hvilket viser at han ikke har så få Kræfter endda. – 
 Han har nu en meget travl Tid for sig: Papiranalyserne begynder i Morgen og idag kommer Mr. Feltons Søn for at tage sine første Timer i Kemi. Men jeg har skrevet det – han skal have to Timer dgl. à 3 Dage til – ja til han kan noget. Hvis han ikke er altfor klog mener H. at han kan få c. 200 D. ud af det.
 I mener vist, at jeg taler lidt vel meget om ”Mamon”, men det er jo kun fordi det afhænger deraf hvornår vi kan komme hjem. 
 Lille Grethe sover for det meste tre Timer til Middag nu, - hun går ikke i Seng før 8, når det er så varmt, - så køler hun af et Par Timers Tid efter Solnedgang. – 
 Hun var så henrykt det lille Pus da Harry kom hjem. Om Aftenen kunde hun ikke sove skønt hun var rasende søvnig blev hun ved at sige ”Papa hold Baby Hand” – ”Papa home”. Så gik Harry ind og holdt hendes Hånd og øjeblikkelig faldt hun i Søvn. 
 Postvæsenetbudet ["væsenet" midt i ordet overstreget] ringer altid to Ring og det kender hun og siger straks ”Postman, letter for 
 [Skrevet langs venstre margen s. 8:]
 Baby” – er hun ikke klog, - eller er de alle sådan – 1½ Aar.
 [Skrevet på tværs øverst s1:]
 Bare nu Far er bedre i næste Brev, jeg længes efter at høre om det. Bunker af Hilsner til er alle fra Pelle.</t>
   </si>
   <si>
-    <t>1902 før maj eller juni</t>
+    <t>Sommer 1902</t>
   </si>
   <si>
     <t>Boston</t>
-  </si>
-[...40 lines deleted...]
-    <t>Sommer 1902</t>
   </si>
   <si>
     <t>Louise Brønsted
 Grethe Jungstedt
 Harris Sawyer
 Hempel Syberg
 Albrecht  Warberg
 Andreas Warberg</t>
   </si>
   <si>
     <t>Pleurity (engelsk) eller pleuritis (dansk) er en betændelsestilstand i lungehinderne, der forårsager skarpe brystsmerter, som forværres ved dyb vejrtrækning eller hoste. 
 Klokken var et apparat, som Albrecht Warberg blev behandlet med eller i på en klinik i København. Behandlingen skulle hjælpe på hans astma.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1566</t>
   </si>
   <si>
     <t>Ellen Sawyer var begyndt at blive bekymret for sin far. Var det varmen, der var hård ved ham? Det må have været rart at være hos Hempel Syberg. 
 Ellen vil skrive en gratulation til Andreas/Dede Warberg.
 Ellen kan ikke ryge, da der er en gæst. I USA anser man det for uanstændigt, at kvinder ryger. Man lever i det hele taget meget sobert; står tidligt op og drikker kun lidt alkohol.
 For nyligt lejede Harris Sawyer en hest og en vogn, og familien kørte ud i de store skove på Blue ills. Grethe holdt tømmerne og morede sig herligt. De plukkede bær og blomster. Harris var syg af varmen, og Ellen var bekymret for hans lunger. Hun fodrer ham godt, og Harris jubler over hendes mad. Ellen må nøjes med at spise mindre, men Grethe giver god motion, for når hun vågner, vil hun straks i tøjet og ud.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/v3nr</t>
   </si>
@@ -438,50 +396,92 @@
 CHEMIST AND BACTERIOLOGIST,
 620 ATLANTIC AVE.,
 BOSTON, MASS., U.S.A.
 TELEPHONES} HATHAWAY BUILDING, BOSTON
 203-3 DORCHESTER
 [Fortrykt øverst til højre s. 1, 3 og 5:]
 SPECIALIST IN QUESTIONS CONCERNING
 MOULDS,
 YEAST,
 BACTERIA,
 ANTICEPTICS
 [Med håndskrift:]
 Kære Mor!
 Jeg var begyndt at blive ikke så lidt ængstelig for at Far mulig var dårligere, da der intet Brev kom i Mandags, og jeg var derfor betydelig lettet ved dit Brev igår, hvor du skiver, at han er bedre. Nu ere I vel for længst hjemme igen og han er forhåbentlig næsten rask igen. Var det Varmen, der havde anfægtet ham, el. kom det helt af sig selv. 
 Det må da have været morsomt (forholdsvis) at være hos Onkel S. - mere underholdende at ligge syg der end hjemme. – Hvor morsomt med Dede, - jeg må rigtignok skrive Gratulationsbrev til Student Dengemand.
 Her er en Fremmed, hvilket kreperer mig, for jeg kan da ikke ret godt ryge min Cigaret, som jeg altid gør, når jeg skriver, - det er jo umulig ["umulig" overstreget], - det er jo nemlig ["nemlig" overstreget] anset for at være uanstændigt, at Damer rygger, så når der ingen Mandfolk er i Huset, går det ikke an at de kan lugte det ["det" overstreget] Tobak. – 
 Man lever i det hele taget 
 2)
 et uhyre [og afholdende Liv, - tidlig oppe og tidlig i Seng – d.v.s. 6½ og 10½ ikken ["ikken" overstreget] ingen Tobaksrygning und. en lille beskeden Cigaret en Gang imellem, - kun sjældent Spirituosa og aldrig mere end et el. et Par Glas ad Gangen. Det kan ikke nægtes at man har bedre af at moderere sig, skønt det jo er lidt trivielt før man bliver vant til det. – 
 Nu om Sommeren er her jo ingen Selskabelighed, - de fleste er på Landet og det er også for varmt i Reglen. Vore Adspredelser består hovedsagelig i at tage ud på Landet el. gå op i Parken. Mon jeg skrev om vore Køretur? Harry lejede Hest og Vogn for en hel Dag og vi kørte en vældig Tur ud i de store Skove på ”Blue Hills”, - Harry, Grethe og jeg. Den Lille var henrykt, - hun sad mellem os og holdt Enden af Tømmerne og morede sig af Hjertens Lyst. Ude i Skoven stod vi af og plukkede Blomster og fandt Bær og det var i det hele taget vellykket. Harry havde det ikke så 
 3) 
 godt et Par Dage – begrundet på Varmen og for meget at gøre. Jeg var meget bange for at hans Pleurity var ved at komme igen, men der er vist ingen Fare, for nu har han det bedre igen. Heldigvis er det mere køligere nu. Jeg fodrer ham godt op, med Saft af 1 Pund Kød hver Dag, og udmærkede Middage. Harry siger at jeg laver ligeså god (og undertiden bedre) Mad end han kan få på Restaurationer, så du kan deraf slutte at jeg må have forbedret mig en Del i den Retning siden jeg var hjemme. Jævne Supper er min Specialitet, og Harry får det hver Dag, det er jo let fordøjeligt og nærende! Jeg spiser det ikke selv, da jeg er bange for at blive for fed. Jeg er da svunden lidt i Sommer. – 
 Grethe gør sit til at give mig Motion, - næppe er hun vågnet fra sin Middagslur før hun begynder, - ”down stairs, - out, Hat on. – Mamma take Baby” o.s.v. og hun holder ikke op før jeg giver hende Tøjet på, og hun skriger af Glæde når jeg tager hende 
 [Skrevet på tværs øverst s. 1:]
 Nu håber jeg at høre stadig god Bedring for Far, hvornår skal han i Klokken Tak Lugge for Brevet som vi var meget rørte over Hilsen E</t>
+  </si>
+  <si>
+    <t>1902 før maj eller juni</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1567</t>
+  </si>
+  <si>
+    <t>Grethe og Ellen Sawyer har besøgt Fru Sonne. Grethe turde ikke lege med børnene.
+Fru Holbrook er ikke glad for at bo i Ohio. Hendes dreng og Grethe legede godt sammen, og de klæder hinanden; han lys og fin, hun mørk.
+Ellen kan ikke få svigerfamilien til at holde op med at give Grethe slik og kager. Dr. Taylor siger, at det ødelægger tænderne.
+Ellen og familien kommer ikke ud at rejse dette år. 
+I tre måneder har Harris betalt alt for hele husstanden, for hans far har ikke meget arbejde, og han er ikke ret dygtig. Ellen ville ønske, at Harrys forældre og søskende kunne flytte, men Harris har ikke råd til at betale to huslejer.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/QzWv</t>
+  </si>
+  <si>
+    <t>[Fortrykt øverst til venstre s. 1 og 3:]
+DR. HARRIS SAWYER,
+CHEMIST AND BACTERIOLOGIST,
+620 ATLANTIC AVE.,
+BOSTON, MASS., U.S.A.
+TELEPHONES HATHAWAY BUILDING, BOSTON,
+203-3 DORCHESTER.
+[Fortrykt øverst til højre s. 1 og 3:]
+SPECIALIST IN QUESTIONS CONCERNING
+MOULDS,
+YEAST,
+BACTERIA,
+ANTISEPTICS.
+[Den eller de første sider af brevet mangler. Håndskrevet:]
+bærer hende ned af Trappen. Vi var ovre hos Fru Sonne forleden, men der er ingen Fornøjelse ved at tage hende med der for hun vil sidde på mit Skød hele Tiden og tør slet ikke lege med Børnene, - 3 er hende lidt for meget. 
+I går var Mrs. Holbrook her med Baby næsten hele Dagen. De er ikke ret glade ved deres nye opholdssted i Ohio og vil gerne tilbage. Hun venter nok Nr. 2 og er denne Gang meget glad ved Udsigterne. Baby Holbrook har været syg og så mager og ussel ud, men er ellers et umådelig godt Barn. Han og Grethe kunde rigtig godt sammen. De klæder hinanden godt, - han er bleg, lys og fin, - hun med sine store Kuløjne, Olivenfarveteint ["farve" overstreget; ”teint” indsat over linjen] og små hvide Tænder. Hun har nu 12 Tænder og de ere meget hvide og regelmæssige, - jeg håber det andet Sæt vil komme ligeså gode som disse. 
+Jeg har min Nød med at holde dem fra at give hende Kage og sødt, vi giver hende selv ikke Spor af den Slags, - med vor gode Vilje skal hendes Tænder ikke spoleres. Dr. Taylor han sagde forleden at det er Ruin for Tænderne 
+Harry har nu i 3 Måneder betalt næsten ["næsten" indsat over linjen] alt og det er jo bekosteligt. Den Gamle har noget Arbejde, men ikke meget. Han tager hvad han kan få, - jeg tror han murer for Tiden. 
+Den Gamle er ikke ret dygtig, og det bliver sjælden til ret meget hvad han tager sig til. Når vi dog bare havde dem et andet Sted, for vi er alle træt af denne Menage, men det koster jo ikke så lidt at få dem flyttet og betale Husleje et Sted til. Nå men hvis Syrerne bliver ved at gå op, når det sig nok. – Harry har nu købt det sidste store Apparat til Lab. – et [ulæseligt ord], 
+han sagde forleden at det er Ruin for Tænderne Den ["den" overstreget] Dr. Taylors Dukke brøler en hel Del, men sover godt om Natten, og det hjælper jo på det. 
+Nej, vi kommer såmænd ingen Vegne i År, - Indtægterne er gode men Udtægterne også gode. 
+Hilsen til Bedstemor fra Grethe.
+[Skrevet på hovedet s. 3:]
+Dette Brev er nok lidt svinet, - Grethe har hjulpen mig med denne sidste Side.</t>
   </si>
   <si>
     <t>1902-06-01</t>
   </si>
   <si>
     <t>Christine  Mackie
 Harris Sawyer</t>
   </si>
   <si>
     <t>Christine/Mornine Mackie rejste omkring 1. juni 1902 fra Danmark til Boston, hvor hun skulle bo hos søsteren, Ellen Sawyer, og fungere som pige i huset samt hjælpe til i Harris Sawyers kemiske laboratorium.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1588</t>
   </si>
   <si>
     <t>Christine/Mornine er nu på rejse mod USA. Ellen Sawyer håber, at hun får meget ud af dette kapitel i livet. Christine skal hjælpe Harris Eastman Sawyer i laboratoriet, og det bliver første gang, hun har et egentligt arbejde, hvilket nok vil bidrage til, at hun bliver normal igen. Harris er en god læremester og desuden meget pertentlig. Hvis Christines egen energi skulle drive arbejdet, blev det nok ikke til noget.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/nkFS</t>
   </si>
   <si>
     <t>[Fortrykt øverst til venstre side 1:]
 R. HARRIS E. SAWYER
 CHEMIST AND BACTERIOLOGIST,
 620 ATLANTIC AVE.,
@@ -594,51 +594,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/OqXO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RpEx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AvOW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DAqO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QzWv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v3nr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nkFS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/OqXO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RpEx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AvOW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DAqO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v3nr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QzWv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nkFS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M8"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
@@ -869,101 +869,101 @@
       <c r="A6" s="5" t="s">
         <v>46</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H6" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I6" s="5"/>
+      <c r="H6" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>49</v>
+      </c>
       <c r="J6" s="5" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="K6" s="5" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="L6" s="6" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="M6" s="5" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H7" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H7" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I7" s="5"/>
       <c r="J7" s="5" t="s">
         <v>55</v>
       </c>
       <c r="K7" s="5" t="s">
         <v>56</v>
       </c>
       <c r="L7" s="6" t="s">
         <v>57</v>
       </c>
       <c r="M7" s="5" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
         <v>59</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>16</v>