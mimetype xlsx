--- v1 (2026-08-19)
+++ v2 (2026-10-07)
@@ -714,51 +714,51 @@
 Bach kommer sandsynligvis og ser paa No 1 til en Udstilling han skal have i Januar, desuden vil han gærne have to eller tre mindre af dem Du har hængende i Gangen for at kunne faa en Samling ud af det, det bliver i saa Fald dels Søndermarksbillederne, blomstrende Kirsebærtræ og Foraarsskitse, men derimod ingen af de to med Trylle i Sengen der begge er solgt til Gustav Petersen Aalborg.
 Paa Gensyn
 Far. 
 [På side 2 med anden skrift end Fritz Sybergs:]
 Bach 10 1/2
 Søndag</t>
   </si>
   <si>
     <t>1937-03-30</t>
   </si>
   <si>
     <t>Johanne Christine Larsen</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Daisy  Berg
 Else Birgitte Brønsted
 Louis Golding
 Ina  Goldschmidt
 Adolph Larsen
 Andreas Larsen
 Johannes Larsen
 Marie Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Thomas Mann
 Axel  Müller
 Ellen  Sawyer
 Janna Schou
 Christine Swane
 Lars Swane
 Lasse Taaning
 Albrecht  Warberg
 Andreas Warberg
 Erik Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen
 Karl Zeckendorf</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Lars/Lasse Taanings bror, svigerinde og dennes veninde var. Gurli, "Krastine", Kat. Sørensen, Eggert og Franzen kendes heller ikke. 
 Det er uklart, hvem det er, som Johanne C. Larsen omtaler som "ens Svigersøn". Selv havde hun ikke i 1937 en svigersøn. Det vides ikke, hvad Ina Goldschmidts barn/Astrid Warbergs barnebarn hed. 
 Sechendorf er Karl Zeckendorf, som var en jødisk øjenlæge. Janna Schou, Astrid Warbergs datter, var i et kærlighedsforhold til ham, indtil han blev ført til koncentrationslejren Sachsenhausen og myrdet.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0803</t>
   </si>
   <si>
     <t>Johanne C. Larsen har slagtet, og midt i arbejdet med dette kom der gæster. Hun er ked af, at Astrid Warberg var så berørt af ikke at blive inviteret til Else Birgitte/Mudis bryllup. Johanne blev heller ikke inviteret. Hun er bitter over, at Brønsted-familien udelukker Astrid. 
 Det er et stort påskegilde, Astrid har haft. 
@@ -1083,51 +1083,51 @@
 Seks forretninger i Odense er blevet bombet, og Ulrik Dircks er blevet skudt.
 Øhlenschlæger Johansen har været på besøg for at lave film om Larsen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/bFM2</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm
 [I brevet:]
 Kjerteminde 13 Novbr. 1944.
 Kære Grevinde
 Tak for Dit lange Brev. Jeg haaber at Du nu er sluppen over Forkølelsen Her har vi det godt. Forrige Søndag var jeg til en lille Klapjagt hos min Broder Skovrideren og blev der et Par Dage saa jeg kom hjem i Onsdags. Jeg har en Masse Bestillinger i Gang, 13 Oliebilleder og et farvelagt Bomærke til en Sparekasse i Nr Aaby, som jeg i Forvejen har lavet et do i sort og hvidt. Jeg maler hver Formiddag og om Eftermiddagen gaar jeg en Tur med min nye Hund og sætter mig saa til at skrive Breve naar jeg kommer hjem, Folk skriver og spørger om de mærkeligste Ting, Dette her var planlagt til i Lørdags men det naaede jeg altsaa ikke. Jeg bliver mere og mere glad ved Hunden, den udvikler sig godt i alle Retninger og tegner til at blive en Skønhedsaabenbaring. Det glæder mig at Du og Din Broder synes saa godt om den Svaneakvarel, det er jo altid spændende med en Bestilling, hvordan Modtagerne stiller sig til Resultatet. Det er ogsaa morsomt, at Elisabeth er saa glad ved Dværghønsene, det har jeg meddelt Christiansen. Der er jo ellers vældig gang i Schalburgtagen for Tiden i Torsdag bombede 6 større Forretninger i Odense deriblandt Svaneapoteket og skød cand farm Dirks, saadan en pæn og tiltalende Mand. Det gaar jo ogsaa stærk i Aalborg, Odens og Svendborg. Her var en Mand forleden og filmede mig. Det er en Øhlenschlæger Johansen i Store Hedinge ham med Finsen Filmen, der har fundet paa at filme en Del Malere og Forfattere til Opbevaring for Eftertiden
 Mange Hilsner
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1945-02-26</t>
   </si>
   <si>
     <t>Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Torkild Warberg</t>
   </si>
   <si>
     <t>Eftersom Christa Knuths breve til Johannes Larsen ikke er bevaret, vides det ikke, hvilke dunkle punkter der var i hendes seneste brev til ham. 
 De fire omtalte læger boede i hospitalets lægeboliger på Kløvervænget, Odense, og her har Syddansk Universitetshospital nu rejst en mindesten foran bygningen, hvor mordene fandt sted. De fire læger var Henning Dahlsgaard (27), Jørgen Hvalkof (28). Christian Fabricius Møller (28) og Henning Ørsberg (29). Der var tale om et øje for øje-hævndrab, som i datiden kaldtes clearingmord (Ugeskrift for Læger, 2. marts 2005). 
 Natten til den 21. februar 1945 blev fire store ejendomme i Odense centrum lagt i ruiner på grund af placerede bomber. (Artikel i Fyens Stiftstidende 9/2 2015: Nazistisk terror får et minde i Odense). 
 Det vides ikke, hvem maleren Riiseby var.</t>
   </si>
   <si>
     <t>Johannes Larsen har ligget syg af forkølelse og har haft tid til at læse Christa Knuths brev, hvori han ikke fandt dunkle punkter. Han har ikke erfaring med svaner, men Christas svaneunger burde nok være blevet stækket. 
 Else Larsen havde aflæst elektricitetsmåleren forkert, og det viser sig nu, at familien har brugt deres el-kvote op. De må klare sig med lysestumper de følgende dage. 
 Fire unge læger fra Odense Sygehuset er blevet myrdet, og den svenske konsul samt en løjtnant er skudt. Fyens Tidende og en del andre huse er blevet sprængt i luften. Der er nu indført spærretid.
 Larsens svogers søn er taget af Gestapo.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/T87z</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde 
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [I brevet:]
 Kjerteminde 26 Febr. 1945.
@@ -1172,51 +1172,51 @@
 Jeg var nemlig i den Vagon hvor Brand og Fosforbomben var anbragt, og som foraarsagede at10 Mennesker dræbtes og 35 saaredes mer eller mindre farligt.
 Muuligt har De slet ikke hørt noget om denne forfærdelige Katastrofe, da jeg har bemærket at saavel Radio som Hovedstadspressen ikke har omtalt den [udstreget ”den”] Katastrofen [udstreget”Katastrofen”] og [”og” indsat over linjen] som ramte Ekspressen, der gaar [overstreget ”gaar”] gik [”gik” indsat over linjen] fra Kbhvn. Lørdag Morgen, efter at den med stor Forsinkelse ved Kl. 23 Tiden var nogle km. nord for Hobro, hvor de mange Mennesker blev Offer for det kyniske – ja sadistiske Attentat.
 Det lykkedes ikke at redde alle de saarede, da Flammerne omspændte Vagonen i Løbet af mindre en et Par Min.
 Selv slap jeg - som ved et Mirakkel - med en Flænge i Hovedbunden, og et ret betydeligt Blodtab, og saa selvf. et Tab af nogle Ejendele. Jeg havde intil Randers - hvor jeg fik Siddeplads - opholdt mig i Sidegangen, hvor alle blev dræbt eller haardt saaret.
 Naa, jeg er altsaa i Stand til at indfri mit Løfte og sende dem det omtalte Lærred.
 Der er 4 ½ Meter hvid Hør a. Kr, 15 Kr. 67,50
 5, 20 Met. Graa do a. ” 15 75,00
 Desuden et Stk Hørlærred til samlet Pris ” 0,00
 Kr. 162,00
 Hvis noget af det fremsendte ikke er efter Ønske, eller ikke egner sig til det paatænkte Formaal, skal De bare returnere det.
 Med Hilsen
 [underskrift] Sixtus Thomsen</t>
   </si>
   <si>
     <t>1945-04-03</t>
   </si>
   <si>
     <t>Lindøgaard pr. Dræby St.</t>
   </si>
   <si>
     <t>Bakkevej 12 Hareskov St.</t>
   </si>
   <si>
     <t>Lars Christian Balslev
 Maria Balslev
-Martin Balslev
+Martin Henrik  Balslev
 Julie Brandt
 Louise Brønsted
 Anne Marie -, i huset på Lindøgaard
 Charlotte Knipschildt
 Adolph Larsen
 Johannes Larsen
 Christine  Mackie
 Axel  Müller
 Ellen  Sawyer
 Maria von Sperling. g. Balslev
 Torkild Warberg
 Erik Warberg Larsen
 Grete Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem "de søde piger" er. Muligvis Astrid Warbergs egne to døtre. Den unge mand, der solgte fisk, kendes heller ikke. 
 Torkild Warbergs villa sprængt i luften: Se hans biografi.
 Der blev aldrig gravet løbegrave i Johannes Larsens have - kun gjort klar til arbejdet. 
 Det vides ikke, hvem Line var.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0639</t>
   </si>