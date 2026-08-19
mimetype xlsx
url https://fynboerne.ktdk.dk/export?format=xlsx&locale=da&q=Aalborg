--- v0 (2026-05-15)
+++ v1 (2026-08-19)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="380" uniqueCount="266" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="391" uniqueCount="273" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -1380,50 +1380,97 @@
 Bo Warberg</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Carsten var.
 Ordene "Spillerne", "Fornyelsestiden" og "Sedlerne" refererer til, at Christine Mackie solgte lodder til Klasselotteriet.
 "Den ny Warberg" er formodentlig Bo Warberg, som blev født 10/7 som søn af Johanne, f. Svejstrup, og Torkil Warberg. Familien boede i Ålborg. Christine Mackie skulle efter alt at dømme deltage i barnedåben i Ålborg.</t>
   </si>
   <si>
     <t>Christine Mackie takker for det dejlige ophold på Båxhult. Hun glæder sig over, at Elena og Johan Larsen kan leve så lykkeligt sammen efter så mange års slid og slæb. 
 Christine har besøgt Elise Hansen/Fru P, som er blevet gammel. Elise Hansen og datteren var bekymrede over, at tagstenene endnu ikke var lagt.
 Hjemrejsen var god, men Christine havde ikke svenske penge nok til mad. Da hun kom hjem, købte hun smørrebrød. 
 Christine sender bånd til Alheds fletninger. Hun syr hagesmæk som barselsgave til "den ny Warberg".</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/rNe8</t>
   </si>
   <si>
     <t>4/9 - 47.
 Kære søde Bimse!
 Kære søde Lysse!
 Idag er det så en Uge siden jeg rejste hjem - jeg har siddet i Aften, hen efter Solnedgang, og længtes efter Båxhult og jer allesammen! Hvor skal I dog have Tak for den uforglemmelige Tid hos jer! Jeg nød hver Time og gik omkring i en permanent Lykkerus! jeg vil håbe, at jeg når at komme igen inden jeg dør! Bare det at se et Hjem som jeres er jo en stor Lykke - jeg har aldrig troet, at der fandtes noget så harmonisk og smukt. At tænke sig, at I har levet så mange År sammen og båret Slid og Slæb - vel tit egentlig over Ævne - og Fattigdom har I også båret - og I er stadig gode mod hinanden! Det er i Sandhed et Under, som gør én glad og taknemmelig.
 Jeg var i Aftes et hyggeligt Besøg hos Fru P. og Kylle med Hilsner fra jer; de var så søde begge to og vi sad og sludrede så fornøjeligt et Par Timer; de havde det godt; men jeg kunde nok se, hvad I mente med, at Fru P_s_ Alder mærkes mere, end da jeg sidst så hende, det er også nogle År siden; men hun var livlig og morsom at snakke med som før. Jeg blev fint trakteret med en dejlig Kop Kaffe, hjemmebagt Sandkage, en fin Likør fra Fødselsdagen - og 2 store Cigarer! Jeg vilde gærne ud til dem før jeg skrev til jer, og jeg skulde hilse. De var bekymrede, fordi Stenene ikke var kommen på Taget; det er vel tørt endnu hos jer som her, så I når det måske inden Regnen kommer - hvad den forhåbentlig gør; en af Spillerne udtalte idag, dystert, at han troede, Tørken kom af Atombomberne; ja, Fanden vide det!
 Min Rejse forløb glimrende. Jeg var alene til Laholm, så kom en ung Handelsrejsende ind; han var ikke smal og aflang, men kort og tykmavet. Jeg fik en lang Passiar med ham, til han stod ud i Båstad (eller er det omvendt? jeg kan ikke huske Ordenen i Stationerne.) I Hälsingborg ordnede jeg først med Billet og Bagage og gik så ud i Byen og besteg den høje Bakke med 128 Trappetrin op til Kärnan, hvor jeg drak en Kop Kaffe og røg en Cigar i den lange Veranda, hvor jeg var alene. Der var ingen Vrøvl i Tolden på nogen af Siderne, jeg sagde, hvad jeg havde købt, og det var all right. Kl. 8.12 var vi i Kbh. og jeg fik en Vogn hjem, så jeg fik Kufferten med. Sulten var jeg sgu! der var ikke svenske Penge nok til Smørgås i H-borg, jeg kom X [indsat øverst s. 2; på hovedet] X hjem med 6 sv. Øre, som ikke blev konfiskerede! Da jeg kom hjem, gik jeg hunting i Carstens Madskab, men fandt ikke Fugls Føde; så jeg gik over i en lille Restaurant på Hjørnet af Bülowsvej, hvor de var så rare at lade mig få 3 Stk Smørrebrød med hjem, dem nød jeg på Sengen til en Kande The - indviede den lille ny Kedel; Carsten synes, den er så sød, [det følgende indsat side 2 langs venstre margen; på højkant] at han ligefrem får Tårer i Øjnene, når han ser den! Næste Dag bagte jeg - trods Lotteritravlhed - en Kage med Rosiner og Sukat - ganske dejlig. Jeg har jo så haft travlt siden med Fornyelse, i Morgen er det sidste Dag, den varer fra 9-5, en lang Dag. 
 [Det følgende indsat side 1 øverst; på tværs og langs venstre margen:] Hermed de to Bånd til lille Alheds gule Fletning - de er desværre lidt beskidte; og de er vist også for lange, men det er der da gode Råd for. - Jeg har fået min Billet til Ålborg til på Onsdag Aften. Jeg kom i Tanker om, at jeg måtte have en lille Barselsgave til den ny Warberg; og jeg havde min Nød med at finde på, hvad det skulde være, det måtte ikke koste noget nævneværdigt! så fandt jeg et Stykke Lærred stort nok til en Hagesmæk, som jeg nu sidder og syer i Fornyelsestiden mellem Sedlerne; det er med de små bitte Korssting, som jeg ikke har syet i 6-7 År - men desværre giver det mig det rædsomste Tic! Nu skal det dog føres igennem til den bitre Ende - den bliver fortryllende sød, med Blomster og Fugle i lyseblåt og mat rosa. - Så sender jeg 1000 kærlige Hilsener til jer alle fem! og endnu engang Tak for den dejlige Tid! 
 Meme.</t>
+  </si>
+  <si>
+    <t>1949-09-01</t>
+  </si>
+  <si>
+    <t>Estrid Brandrup
+Alan Havsteen-Mikkelsen
+Olaf Havsteen-Mikkelsen
+Pamela Havsteen-Mikkelsen
+Sven Havsteen-Mikkelsen
+Svend Aage Heineke
+Elena Larsen</t>
+  </si>
+  <si>
+    <t>Andreas/Puf Larsens ven, maleren Sven Havsteen-Mikkelsen, var meget optaget af "det nordiske". Han mente, at det var mere nordisk at skrive "av" end "af", og Andreas Larsen overtog denne skik.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3873</t>
+  </si>
+  <si>
+    <t>Borgmesteren har været på besøg for at forhandle om kommunens køb af Johannes Larsens store billede. I tre år havde borgmesteren ikke hævet sin gage, og regnskabet var i øvrigt godt. Borgmesteren vidste, at Johannes Larsen ønskede, at billedet blev i Kerteminde. Andreas og Else Larsen sagde, at salgsprisen, da billedet blev vist i Aalborg, var 15.000, og at kommunen kunne få det for 12.000. Man fornemmede, at borgmesterens bud var 10.000.
+Andreas og Else Larsen skriver igen til Johannes Larsen, når sagen har været oppe på et møde.
+Om eftermiddagen skal Larsen-familien på besøg hos Sven og Pamela Havsteen-Mikkelsen for at se hans billeder. 
+Det må have været rart for Elena/Bimse Larsen at være på Anholt. 
+Andreas' tandlæge er glad for sit billede.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/4kbT</t>
+  </si>
+  <si>
+    <t>[Fortrykt øverst s. 1 og 3:]
+ANDREAS LARSENS BRYGGERI
+POSTKONTO 57698 KERTEMINDE TELEFON 177
+KERTEMINDE,...... 194
+[Håndskrevet:]
+1 Sept 9
+Kære Far.
+Tak for Dit brev forleden.
+Igår ringede Borgmesteren og spurgte om han måtte komme og tale med os om salg av billeder, nu da Du ikke var hjemme. Det var jo, som vi ventede, om det store billede det drejede sig. Han skulde have et møde med regnskabsudvalget på mandag, avslutning på en 3årig periode i hvilken han ikke havde hævet sin borgmestergage og da regnskabet iøvrigt viste positiv saldo, vilde han foreslå på mødet at [en overstregning] byen skulde købe billedet. Han vilde så spørge om prisen; han havde forstået at Du gerne så billedet blive i Kerteminde og de vilde jo gerne have det. Vi fortalte at Din højeste pris i Aalborg havde været 15.000 netto, men at vi vilde mene at 12.000 var prisen til byen. Vi prøvede altså at få de 12, men kunde forstå at 10.000 havde betydelig større chance for at gå igennem. Jeg havde lidt "inside information" som sagde mig det samme og desuden beløber den ikke hævede gage sig såvidt jeg ved til omtrent den sum. Altså vi lod ham tilbyde dem det til 10.000. Vi håber nu at Du ikke var utilfreds med det. 
+2.)
+Det at det netop er halv pris, mente vi alle 3 ["alle 3" indsat over linjen] måtte virke som en gestus fra Dig, som byrådet vanskeligt kunde sidde overhørigt. På mandag er altså mødet og vi skal skrive igen såsnart vi hører resultatet. Måske bliver det ikke avgjort på første møde x), så går der jo lidt længere tid. - I eftermiddag skal vi ned til Sven og Pam, som er kommet tilbage fra England nu børnenes ferie er slut. Sven vilde gerne have at vi skulde se hans billeder inden han sender dem til København til indramning. -
+Mon Bimse er kommet tilbage fra Anholt? Det må have været dejligt for hende at være der i ro efter alle de gæster I har haft.
+Nu får Du ikke mere dennegang, jeg skal til tandlæge. Han er forresten henrykt for sit billede, det er en hel fornøjelse at sidde i "stolen" og høre om det!
+Mange Hilsner til Jer alle fra Else og Puf.
+Der er kommet en del expl. av vedlagte sangværk forleden, I skal ikke forholdes nydelsen derav. 
+[Indsat øverst s. 3:]
+x) regnskabsudvalget er jo ikke det samme [noget af papiret mangler] byråd</t>
   </si>
   <si>
     <t>1950-07-05</t>
   </si>
   <si>
     <t>Småland
 Majenfors</t>
   </si>
   <si>
     <t>Dres -
 Holger -
 Ellen Agnete Amstrup
 Adolph Hitler
 Thyra Iuel
 Adolph Larsen
 Marie Larsen
 Rasmus Larsen
 Christine  Mackie
 Axel  Müller
 Lauritz Pedersen
 Christine Swane
 Lars Swane
 Sigurd  Swane
 Harry Truman
 Ursula Uttenreitter
@@ -1614,59 +1661,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/VVAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gKcs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uggH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bAMD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6Npb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FaH9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Was" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VZB0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/84Zz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oOuq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tv9U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4zWF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PLHu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/A622cSGK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gs56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/NVkk0dbJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2m0jOOTw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/nl7aMJ1j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z8uu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BOKX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LyOZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rT9z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qoxh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pO1P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lul7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QTkb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RtHB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bFM2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/T87z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bOsD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t1xn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/66Z4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VBwC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fpY0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rNe8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JQ1X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XjPj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/VVAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gKcs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uggH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bAMD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6Npb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FaH9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Was" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VZB0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/84Zz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oOuq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tv9U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4zWF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PLHu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/A622cSGK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gs56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/NVkk0dbJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2m0jOOTw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/nl7aMJ1j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z8uu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BOKX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LyOZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rT9z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qoxh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pO1P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lul7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QTkb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RtHB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bFM2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/T87z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bOsD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t1xn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/66Z4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VBwC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fpY0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rNe8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4kbT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JQ1X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XjPj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M38"/>
+  <dimension ref="A1:M39"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -3254,164 +3301,210 @@
       </c>
       <c r="I36" s="5" t="s">
         <v>249</v>
       </c>
       <c r="J36" s="5" t="s">
         <v>142</v>
       </c>
       <c r="K36" s="5" t="s">
         <v>250</v>
       </c>
       <c r="L36" s="6" t="s">
         <v>251</v>
       </c>
       <c r="M36" s="5" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
         <v>253</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>155</v>
+        <v>131</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>156</v>
+        <v>26</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>223</v>
-[...1 lines deleted...]
-      <c r="F37" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="F37" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G37" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H37" s="5" t="s">
         <v>254</v>
       </c>
-      <c r="G37" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H37" s="5" t="s">
+      <c r="I37" s="5" t="s">
         <v>255</v>
       </c>
-      <c r="I37" s="5" t="s">
+      <c r="J37" s="5" t="s">
         <v>256</v>
       </c>
-      <c r="J37" s="5" t="s">
+      <c r="K37" s="5" t="s">
         <v>257</v>
       </c>
-      <c r="K37" s="5" t="s">
+      <c r="L37" s="6" t="s">
         <v>258</v>
       </c>
-      <c r="L37" s="6" t="s">
+      <c r="M37" s="5" t="s">
         <v>259</v>
-      </c>
-[...1 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>81</v>
+        <v>155</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>82</v>
-[...9 lines deleted...]
-        </is>
+        <v>156</v>
+      </c>
+      <c r="E38" s="5" t="s">
+        <v>223</v>
+      </c>
+      <c r="F38" s="5" t="s">
+        <v>261</v>
       </c>
       <c r="G38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H38" s="5" t="s">
         <v>262</v>
       </c>
-      <c r="I38" s="5"/>
+      <c r="I38" s="5" t="s">
+        <v>263</v>
+      </c>
       <c r="J38" s="5" t="s">
+        <v>264</v>
+      </c>
+      <c r="K38" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="L38" s="6" t="s">
+        <v>266</v>
+      </c>
+      <c r="M38" s="5" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="5" t="s">
+        <v>268</v>
+      </c>
+      <c r="B39" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C39" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="D39" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F39" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G39" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H39" s="5" t="s">
+        <v>269</v>
+      </c>
+      <c r="I39" s="5"/>
+      <c r="J39" s="5" t="s">
         <v>84</v>
       </c>
-      <c r="K38" s="5" t="s">
-[...6 lines deleted...]
-        <v>265</v>
+      <c r="K39" s="5" t="s">
+        <v>270</v>
+      </c>
+      <c r="L39" s="6" t="s">
+        <v>271</v>
+      </c>
+      <c r="M39" s="5" t="s">
+        <v>272</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
     <hyperlink ref="M22" r:id="rId27"/>
     <hyperlink ref="M23" r:id="rId28"/>
     <hyperlink ref="M24" r:id="rId29"/>
     <hyperlink ref="M25" r:id="rId30"/>
     <hyperlink ref="M26" r:id="rId31"/>
     <hyperlink ref="M27" r:id="rId32"/>
     <hyperlink ref="M28" r:id="rId33"/>
     <hyperlink ref="M29" r:id="rId34"/>
     <hyperlink ref="M30" r:id="rId35"/>
     <hyperlink ref="M31" r:id="rId36"/>
     <hyperlink ref="M32" r:id="rId37"/>
     <hyperlink ref="M33" r:id="rId38"/>
     <hyperlink ref="M34" r:id="rId39"/>
     <hyperlink ref="M35" r:id="rId40"/>
     <hyperlink ref="M36" r:id="rId41"/>
     <hyperlink ref="M37" r:id="rId42"/>
     <hyperlink ref="M38" r:id="rId43"/>
+    <hyperlink ref="M39" r:id="rId44"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>