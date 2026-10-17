--- v2 (2026-08-31)
+++ v3 (2026-10-17)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1055" uniqueCount="734" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1065" uniqueCount="741" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -3592,50 +3592,125 @@
   </si>
   <si>
     <t>Johannes Larsen var i januar og februar indlagt på Radiumstationen i København, hvor han fik røntgenbehandlinger på grund af en halssygdom.</t>
   </si>
   <si>
     <t>Brevet er i privateje, A</t>
   </si>
   <si>
     <t>Johannes Larsen er hjemme igen. 
 Larsen har ikke hørt, om Johan/Lysse nogensinde har fået det landbrugsblad, som han har tegnet abonnement på. 
 Lars Swane har været på besøg. 
 Elisabeth Neckelmann har fået Tagea Brandts Rejselegat.
 Overlægen har lovet, at Johannes Larsen bliver helt rask.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/4XYe</t>
   </si>
   <si>
     <t>Tirsdag Kjerteminde 18 Marts 1941.
 Kære Lysse!
 Tak for Brevet! Det var jo en Skuffelse at I ikke kom herned. Jeg har nu været hjemme siden sidste Tirsdag, vi har haft Østenvind og Frost hele Tiden og først i Nat er Vinden gaaet om i Vest og Isen paa Bugten var væk i Morges, paa nær det der ligger paa Revlerne. 
 Jeg tegnede en Gang i Sommer Abbonnement i Dit Navn paa et Agrarblad der hedder Landet og i Gaar betalte jeg et nyt Kvartal, men jeg kommer i Tanker om at jeg aldrig har hørt noget om at I har faaet det, hvis I ikke har det, maa jeg jo gøre Vrøvl med Redaktionen. Den Dag jeg kom hjem havde vi Besøg af Lasse der havde været i Aarhus og lave Udstilling sammen med et Par Kammerater og et Par Dage efter kom Peter Brønsted og Grethe der havde været paa Besøg i Odense og rejste hjem i Søndags. Jeg ser i Avisen at Lis har faaet Tagea Brandt Legat og at hun er i Sverige ellers skulde hun have haft et Telegram nu nøjedes jeg med at skrive til Elise, og hvis Lis er hos Jer maa I gratulere hende fra mig. Jeg har det nu snart godt og Overlægen lovede mig at jeg efter Haanden skulde komme helt i Orden igen. Jeg skal hilse fra Puf og Else og mange Hilsner fra mig selv.
 Din Far.</t>
   </si>
   <si>
+    <t>1943-01-14</t>
+  </si>
+  <si>
+    <t>Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Maria Balslev
+Nicoline Balslev
+Vilhelm Balslev
+Christian Barnekow
+Johanne Christine Brandstrup
+Lauritz  Brandstrup
+Thora  Branner
+Louise Brønsted
+Hjalmar Helweg
+Grethe Jungstedt
+Kaj Kaj, gift med Metha, pige i huset hos Johanne C. Larsen
+Adolph Larsen
+Christine  Mackie
+Christian Mogensen
+Meta -, pige i huset hos Johanne C. Larsen
+Astrid Warberg-Goldschmidt
+Erik Warberg Larsen
+Martin Warberg Larsen
+Per Warberg Larsen</t>
+  </si>
+  <si>
+    <t>Lauritz og hans børn kendes ikke; heller ikke Jensen, Karl, Laura, Erna, Sine, Axel Larsen og hans kone, Selmør med søster eller Politi-Rasmussen. 
+Det vides ikke, hvad Barnekows mor hed. 
+Bedstefar Tranekær var Laura Warbergs far, Lauritz Brandstrup, og dermed var han Johanne C. Larsens morfar. Hans første kone, med hvem han fik fire børn, døde, og derefter giftede han sig med Johanne, f. Fenger. I dette ægteskab var der også fire børn. Johanne og hendes søskende betragtede alle hustru nummer to som deres mormor. 
+At forføde en sok er at strikke ny fod på et strømpeskaft.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8415</t>
+  </si>
+  <si>
+    <t>Det er svært at vaske storvask om vinteren. Nu er det tøvejr, og mændene tærsker, og så kan Johanne C. Larsen vaske.
+Forpagter Mogensen er død. Det samme er Axel Larsen.
+Er der noget galt med centralfyret hos Laura/Bibbe/Bi Warberg? 
+Maler Lauritz og hans børn har fået æg og æbler af Johanne.
+Christine/Mornine Mackie har sendt et foto af Bedstefar Tranekær/Lauritz Brandstrup og hans anden hustru, Johanne Brandstrup.
+Dr. Helweg har skaffet Nicoline/Line Balslev et let job, som hun kan tiltræde, når hun bliver raskere. Hendes bror, Vilhelm Balslev, er stadig syg.
+Johanne har skrevet i to pigers poesibøger og givet dem fint indpakket chokolade.
+Adolph Larsen har lagt havreneg ud til fasanerne i haven.
+Johanne takker for bøgerne. Japanernes idé om et samlet Østen var god.
+Mary vil have forhøjet børnebidraget til hendes og Erik/Tinge Warbergs søn.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Xxry</t>
+  </si>
+  <si>
+    <t>Torsdag. 14-1-1943.
+Kæreste lille Bi!
+Nu kan du rigtignok tro, det er en renvasket og fin Mutter, der skriver til dig. Det er meget besværligt for mig at faa Storvask om Vinteren; de - Mænnerne - har lagt sig efter at gaa sent i Seng, senere end jeg, saa der er lukket af for Aftenvask og vi vaager saadan over vores dyrebare Ildebrændsel, at jeg kvier mig ved at fyre i Sovekamret i den usle gamle Kakkelovn som sluger et Par Vognlæs Brænde før der er varmt nok for mig usle - kuldskære.
+Saa i Dag fik vi noget i Retning af Tø, Tagene drypper da, selv om vort Termometer viser en Gr. eller to og - de tærsker, saa er jeg a'e med dem, og saa gik det løs med Storvask. Vi har for Resten ogsaa bestemt Vask, satte straks i Blød, for at udnytte Tøvejret, saa nu er der Gang i det hele. 
+Mon jeg ikke nu skulde blive lidt mere oplagt til at skrive, nu har jeg faaet de fleste af mine Forpligtelser fra Haanden, dette er det 22_nde_ Brev jeg skriver siden Juleaften, deraf 3 Kondolensebreve - hvor Folk dog dør i denne Vinter, vi bliver helt fattige af at købe Kranse. Forpagter Mogensen, som vi kendte saa godt fra han var Forpagter paa Gjelskov er død paa Alderdomshjemmet i Odense, og nu er vores gamle Ven Axel Larsen død, vi ved det kun fra Avisen; Jensen skrev en meget smuk Nekrolog over ham i Venstrebladet. Stakkels Fru Larsen, de havde det saa godt sammen, men hun har jo vidst det længe. 
+Du kan tro, jeg ogsaa glæder mig for din Skyld over Tøvejret, men bare det nu varer, Vinden er igen gaaet om ad Øst, saa vi faar vel Frost igen. 
+Er der noget galt med jeres Centralfyr, siden I skal have det saa koldt paa Jeres Værelser? der bliver jo ingen Hygge ved Jeres Fritimer paa den Maade, naar I skal sidde indpakkede. Hold mig lidt à jour med det, naar du skriver. Det er dog en farlig Mængde Læsning I har for Tiden og hvor slemt for dig med det store Hul i det.
+Drengene var i Aftes oppe hos Lauritz - Maleren - vi havde 11 friske Æg liggende og jeg foreslog Manse at tage dem med op til Børnene; det syntes han vældig godt om, Manse er helt flink til at give bort - Gudskelov. De fik saa en Kurv Æbler foruden, jeg har dog ikke hørt noget om Besøget, da de altsaa tærsker; Methas Kaj hjælper dem, Karl R[ulæseligt] som ellers er den der træder til, naar vi mangler en Mand, skulde køre med Sneplov.
+Jeg fik skrevet et langt Brev til Tante Mornine i Gaar, hun sendte mig til Jul et Fotografi taget efter et Daguereotopi ["u" i ordet indsat over linjen] af Bedstefar Tranekær og hans anden Kone, den Bedstemor vi kendte og elskede og hendes Kusine, Mor til Komponisten Barnekow. Saa har jeg faaet Takkebreve fra Dis Lugge og Tutte - det fra Tutte kom først i Gaar og jeg syntes det var lidt modfaldent i Tonen - maaske det var den tiltagende Frist; de kan ikke faa al den Ildebrændsel, de skal bruge og er det ikke næsten værre at fryse end at svede, ingen af Delene er atraaværdigt. Fra Marie Balsl. har jeg ogsaa hørt som Svar paa et Nytaarsbrev. Hun fortalte, at Prof. Helweg havde henvendt sig til Lines forrige Overlæge paa Nørre Hospital - er det ikke saadan det hedder - for at forhøre om han havde en lettere Plads til Line, naar hun en Gang om et halvt eller helt Aar kunde begynde igen. Prof. H. mente at det vilde være rart for Line om hun havde et Arbejde at se hen til i Rekonvalesensen, saa hun ikke skulde tænke frem og tilbage paa det, men den Overlæge, jeg ved ikke hans Navn, men det ved vel Ellens Grethe, var ganske og aldeles uinteresseret i Lines Fremtid; det var i hvert Fald, hvad jeg fik ud af Maries Brev. Nu maa jeg hen og lave Haandarbejde - et Par Strømper til Manse (forfødet) af det blaa Garn. Farvel saa længe.
+Lørdag I Gaar blev det ikke til noget med Skriveriet. Laura kom paa Visit, at ["at" overstreget] dels for at give mig en Opskrift, jeg havde bedt om (man skal næsten lære Husholdning paa ny i disse Tider) dels for at takke for noget, jeg havde sendt ind til dem; Erna havde været her med sin "Poesibog", og da jeg i Sines havde "digtet" to Sange, maatte jeg ogsaa op med to til Erna Saa købte jeg 3 Chokoladestænger og pakker dem hver ["hver" overstreget] ind hver for sig mægtig fint ind og med Sølvbånd og smaa fine Julesedler med deres Navne og pakkede det hele ind i Julepapir - Metha var inde med det; Børn kan tit have Glæde af saadans Krimskrams, og de smaa Gryn kom jo Juleaften med en Æske Godter til mig, mens jeg intet havde til dem - det var flovt. Heldigvis havde vi levnet Lagkage fra Julefrokosten med Peter, Sofie og Elle - mon jeg dog fortalte dig om den - saa de fik et net Traktement, men jeg følte mig jo i Gæld til dem. - Naa, Laura fik Kaffe og vi havde en god Snak, Laura er sød, men hun kan ikke faa sig til at gaa igen, og min Rejse om i Haven gik langt over den - p. Gr. a. Fasanerne - tilladte Tid. Far har lagt et Havreneg op ad det store gamle Æbletræ og der løber Fasanerne, for Tiden 2 Haner og 4 Høner, og æder af Hjertens Lyst.
+Paa Grund af min Uoplagthed til at skrive fik jeg vist slet ikke sagt ordentlig Tak for dine Gaver sødeste Bi - har jeg takket dig saa meget fra Metha for Dugen, det skulde jeg - og tusinde Tak for det alt sammen til os andre; jeg har genlæst Cooper med stor Interesse, men de har jo filet lidt grundigt af, de Bæster. Hvor er mange af dem, der behandler Udgivelse af gamle Bøger dog ukultiverede; det er paa det Omraade som paa snart de fleste udelukkende et Pengespørgsmaal for dem - maaske et Tagen for meget Hensyn til den store jævne Hob, som først og fremmest skal have noget, der glider let og hurtigt ned. - Og hvilken Skat, jeg dog efter Julen fandt oppe i Dragkisteskuffen! Hvor har du dog faaet alle de interessante, videnskabelige Bøger? Jeg gik straks i Gang med "Kina og Japan i det nittende Aarhundrede." Gud Fader bevares hvor maa de - Kineserne - hade de europæiske Barbarer, for det er vi jo i deres Øjne, og hvor har man været modbydelige imod dem med den Opiumsindførsel til Landet - fuldkommen Bødler. 
+Jeg kommer til at tænke paa, at der egentlig er en Analogi: - - ligesom der er saa meget, man kan stemme for i de Tyskes Idéer, nemlig er forenet Europa, saa er der da ["da" overstreget] meget i Japanernes Ide om et forenet Østen, men begge Dele ødelægges derved at de respektive Lande, Tyskland og Japan, begge vil være de regerende, hvilket ødelægger Spillet begge Steder. 
+I de Bøger - uanset hvem af os de var til - har jeg Mad til lange Tider og du skal rigtig nok have tusind Tak for dem. Er det din Ven, Bibliotekaren, der har sat dig paa Sporet af dem?
+Marie Balslev har ringet siden jeg skrev det første af Brevet. Hun havde altsaa fulgt Vilhelm over til Kbhvn. til Undersøgelse og Fotografering og det blev en stor Skuffelse; Foto'erne er ikke, saadan at han kan komme op endnu; foreløbig skal han have en Maaneds Lysbehandling og saa sandsynligvis hjem og ligge videre.
+Derimod havde Line det saa godt. Prof. Helweg skaffer hende let Arbejde paa Kommunehospit; og der menes, at hun snart skal udskrives! Hun skal saa først paa et Rekreationshjem, antagelig Dianalund, og saa hjem til Erikshaab.
+Jeg kan ikke fortælle dig noget nyt om Selmør - jeg kan ikke faa mig til at ringe - men Laura sagde i O ["O" overstreget] Gaar, at i Avisen havde der staaet, at der kom en ny Læge d. 20_nde_, altsaa om 4 Dage. Det arme Barn, hvor mit Hjerte dog bløder for hende, hvor skal hun dog kunne begaa sig hen i Verden. Mon hun er rask nok til Sygeplejen, som hun jo før har været ved, og hvad ellers. Hun og Søsteren kan vist slet ikke sammen. Posten mener at den Søster er saa usympatisk, men maaske han kun har den Opfattelse fra Selmør. Jeg gad vide, om du hører fra hende. Det er naturligvis tragisk, hvad man tænker om hendes Fremtid, synes jeg. Mon der kunde tænkes en Husbestyrerindeplads hos en "enlig Herre"? Men dygtig er hun vel ikke? Saa snart jeg hører noget, skal jeg lade dig det vide. 
+I Dag tærsker de nede hos Tinge, vi her fik "optærsken" i Forgaars, og det er egentlig dejligt at komme ned om Morgenen (lidt før 9) til en tom Stue, saa jeg i privat Fred kan klæde mig paa og gøre Toilette. 
+Mary har indgivet Ansøgning om at faa Tinges Bidrag til Drengen forhøjet!! Jeg tænker mig, at det er mere Chikane end Pengetrang. Politi-Rasmussen var her i Gaar og fik det skrevet op om Tinges Formuesomstændigheder og det var en god Rapport, han lavede, jeg kan næsten ikke tro, de paa det Grundlag kan dømme ham til at komme højere op. Rasmussen var flink, han fik Kaffe med - og en Cigar. 
+[Indsat øverst s. 4; på hovedet:]
+T. Elle har jeg ikke hørt fra eller om siden Jul, jeg haaber hun holder sig hjemme og ikke tager paa Landet i den Vinter
+[Indsat øverst s. 1; på hovedet:]
+Mon du nu har haft en Fridag? Hvor var det stygt, det der. Tænk bare ikke paa lange Breve, før du kommer helt i Orden og ikke er saa ophængt med Læsearbejde. Køb et Par Brevkort, blot jeg ved, hvordan du har det, saa er det nok. Spar endelig paa dine Kræfter, Arbejdet skal jo gøres. Saa ikke mere denne Gang, udover, hvad jeg har skrevet har jeg intet oplevet. De allerkærligste Hilsner og god Bedring fra din Mor.</t>
+  </si>
+  <si>
     <t>1944-01-25</t>
   </si>
   <si>
     <t>Maria Balslev
 Alfred Fly
 Axel  Müller
 Ellen  Sawyer
 Janna Schou
 Christine Swane
 Lars Swane
 Karen Warberg
 Erik Warberg Larsen
 Grete Warberg Larsen
 Martin Warberg Larsen
 Per Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Erik/Tinge Warberg Larsen havde en søn, Per, fra første ægteskab. Det vides ikke, om Grethe også havde en søn (jvnf. "Drengene"), eller om Erik havde endnu et barn. 
 Det vides ikke, hvem Stisen var.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2449</t>
   </si>
   <si>
@@ -3772,53 +3847,50 @@
   </si>
   <si>
     <t>Else Larsen takker for de flotte gaver. Ane fik rulleskøjterne, og Jeppe arvede de gamle. Ane går til svømning. Thora og Jeppe bader fra badehuset.
 Puf og en gartner har ordnet haven meget fint. 
 Det er lykkedes Else at hyre en pige, Ester.
 En Schalburgtage-bombe, som var rettet mod Fyns Stiftstidende, har beskadiget Elses forældres kontor og lejlighed samt omliggende ejendomme. Elses mor er meget ude af fatning. Hun og manden ventede i fem dage på nye vinduer, men en ny sprængladning smadrede dem. Elses forældre kom til Kerteminde, men tog hurtigt tilbage til Odense. Elses mor blev derefter syg med høj feber, men heldigvis kom Ester og kunne hjælpe med diverse. 
 Else har sammen med hele Syberg-familien deltaget i Johanne/Besse Giersings begravelse på Drigstrup Kirkegård, og det var meget trist. Franz/Trylle Sybergs 40års fødselsdagsfest blev aflyst. 
 Else har været på besøg hos Johanne/Junge Larsen, og hun havde det overraskende godt.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/3dkp</t>
   </si>
   <si>
     <t>1) Kerteminde d. 4/7 1944
 Kære Ugle og Rie!
 Mange Tak for jeres Breve og jeres mange Forsendelser, jeg er meget glad for Tallerkenerne og Fadet, vi trængte saadan til begge Dele og Las er glad for Glassene, han skriver nok selv; og sikken en Flothed med Rulleskøjter, Ane havde faaet et Par, men hun fik de ny og Jeppe de gamle og begge var meget glade, han er allerede den dygtigste, Ane er ikke saa ihærdig til at lære, naar hun ikke kan straks, taber hun Modet. Heldigvis er hun vedholdende med Svømningen, hun faar Undervisning i Aar igen og bliver meget rost af Lærerinden, hun opholder sig næsten hele Dagen ude paa Badeanstalten, der er heldigvis meget lavere i Aar, hun kan næsten bunde ved Broen. Jeppe og Thora opholder sig ved Badehuset hele Dagen, vi har faaet lavet en Bro, som Jollen ligger ved. I Haven foregaar en Masse, vi har haft en Gartner gaaende nu i 2 Maaneder foruden at Puf har været der hele Tiden og der er ryddet vældig op alle Vegne, fældet udgaaede Træer og Hylde og Elme, som stod allevegne, Køkkenhaven i fin Stand og alle Plænerne klippet med Maskine, bare det giver Arbejde til en Mand den meste Tid. Men jeg glemmer det vigtigste, jeg har faaet en Pige i sidste Øjeblik efter at jeg havde opgivet fuldstændig og indrettet mig paa at være alene med Grete til lidt Hjælp, denne er fra Aarhus og Veninde med Christiansens Pige og er gennem hende bleven anbefalet Pladsen, hun har ikke været i Huset i et Aar, men lader til at være helt flink og omgængelig og ihvertfald en stor Hjælp. Her var en kort forinden, som jeg havde telefoneret til efter en Annonce, hun havde Masser af Tilbud og forlangte 175 Kr, var 20 Aar og kunde daglig, men vilde gerne lære finere Madlavning, jeg gik ind paa alt, men hun ringede næste Dag, at hun havde taget en anden Plads, det er et formeligt Kapløb, naar der er en eller anden Form for Hushjælp i Udsigt. Iøvrigt har vi haft en temmelig bevæget Tid, Far, Mor og Kæreste skulde jo komme til Pinse, men 
 2) umiddelbart forinden blev Fyns Stiftstidende bombet, hvorved en Mur væltede ind i Fars Kontor og i Lejligheden blev naturligvis alle Ruder knust og Glasskaarene fløj rundt og ødelagde forskelligt, alt i Vinduerne røg ned paa Gaden og ikke mindst, de fik alle 3 saadan et Chok, som Mor ihvertfald ikke har forvunden endnu, jeg var der Dagen efter. Bulteriet var ubeskriveligt, der havde ligget en Bombe i Passagen og den havde raseret samtlige Ejendomme i den Grad, at alle Døre og Vinduer var slaaet til Pindebrænde, Butikkerne var fuldstændig raseret, Varerne laa og flød paa Gaden som iøvrig var dækket af et tykt Lag af Glasskaar og Murbrokker, hvorimellem Folk gik og ledte efter deres Ejendele, fra Etagerne øste de ustandselig Spandevis af Skaar og Ragelse ud af Vinduerne ned paa Gaden, de bliver ikke beboelige i flere Maaneder. Mor, som jo var sluppet meget naadigt gik og græd og jamrede og kunde slet ikke faa fat paa noget, Far og Kæreste var graa i Ansigterne af Træthed, de havde ryddet op fra Kl 2 om Natten og gik i susende Gennemtræk fra alle de aabne Dør og Vinduesaabninger. Imidlertid fik de da slaaet Pap og Brædder for og kom ned Pinsedag, men rejste allesammen næste Dag for at komme hjem og faa Ruder i, det maatte Mor saa vente paa i 5 dage og de andre opgav definitivt enhver Tanke om Ferie, nu skulde alt takseres og interimistisk ordnes og Kæreste kom langt bagud med Kontorarbejdet, der var jo ikke Ro eller Fred til nogetsomhelst. Deres Telefon var den eneste som duede, saa den brugte alle og Cigardamen, som havde Fars tidligere Butik maatte installeres hos dem og er der da endnu og dele sin Smule Tobak ud, det giver jo en masse Uro. Saa kom Mor da endelig herned, men gik Glip af nogle dejlige Dage og et Par Dage efter kom den næste Bombning, som ikke gjorde saa megen Ravage hos os, men var til Gengæld mere sindsoprivende, Mor var jo heldigvis her, hun klappede helt sammen da jeg kom ned og fortalte det og vilde trods kraftige Protester derind. Der var ikke sket noget videre, for de havde været 
 3) saa forsynlige at sætte Vinduerne paa Klem, saa de fløj op i Stedet for at sprænges, men en stor Ejendom paa Hjørnet af Vestergade og Klaregade var brændt og J.G. Jakobsens Bagside og Guldsmed Christophersens Baghus var ødelagt, saa det var jo paa nærmeste Hold, Kæreste troede, hendes Trommehinder var sprængt, hun kunde ikke høre længe efter, Kontorruderne, som de omsider havde faaet i efter at have gaaet i Mørke i 8 Dage med det dejligste Solskin udenfor, var naturligvis røget igen; Mor blev saa inde om Natten og da bombede Danskerne et Par Fabrikker i Byens Udkant og saa kunde de ikke afvente Schalburgernes næste Modsvar, alle flygtede fra Byens Midte, Far og Mor fik i Huj og Hast et Klædeskab med Tøj, en Kuffert med Sølvtøj o.lign. anbragt ude omkring og tog herned om Aftenen, og siden har Mor saa boet i Sommerlejligheden og Far og Kæreste er rejst frem og tilbage Morgen og Aften, der var ikke eet Menneske i deres eller de tilstødende Ejendomme i den Tid, men der er ikke sket noget og nu er Folk begyndt at flytte ind igen og de var besluttet paa at rejse hjem til 1 Juli skønt vi godt kunde huse dem med 2 ledige Pigeværelser, men saa i Tirsdags blev Mor syg med Hoved og Halspine og Onsdag laa hun med 40,1 og var meget daarlig med en rygende Angina, Torsdag var hun ved Hjælp af Piller lidt bedre og Fredag flyttede vi hende i Ambulance herop, de skulde jo ud af Lejligheden til Lørdag, hun vilde absolut hjem, men det var jo den rene Elendighed at faa hende derud og ligge, Kæreste blev hernede for at passe hende og heldigvis dukkede saa Ester (Pigen) op Torsdag og gik i Arbejde Fredag, det lysnede svært paa det hele. Lørdag kom saa Far om Eftermiddagen og en Kusine til mig, hvis Forældre var taget til København, hun skulde være taget om til dem Lørdag, men kunde altsaa ikke komme afsted og var muttersalene og vi havde saa en helt rar Søndag, Mor var meget bedre og lidt oppe og Vejret var ogsaa
 4) dejligt, ganske vist var vi til Besses Begravelse paa Drigstrup Kirkegaard om Eftermiddagen, det var meget sørgeligt, hun havde lige været paa Pilegaarden, heldigvis naaede alle hendes Søskende hertil til Begravelsen trods en Masse Genvordigheder, Trylle og Gudrun vidste ikke engang om Meddelelsen om Tid og Sted for Begravelsen var naaet frem til dem. Trylles 40Aars Fødselsdag skulde have været fejret i Morgen med hele Familien og os, det bliver der ikke noget af nu, de fleste er rejst ved første Lejlighed hjem til deres Familie, sikke ogsaa Tilstande, Gudskelov de ikke bor i København. 
 I Dag er Mor rejst, og nu haaber jeg de faar nogenlunde Ro, hun kan ikke tage meget mere, men hun var utaalmodig efter at komme hjem og hygge lidt om dem, der ser jo ud af [ulæseligt ord] efter Rystelserne. Her er fredeligt, men vi følger spændt Begivenhedernes Udvikling, kun Las tager til Klax Fødselsdag Puf vil nødig tage herfra og desuden havde vi paa det Tidspunkt, da vi sagde nej, ingen Pige. Vi var paa Lindøgaard forleden, Tante Junge havde det forbausende godt, men ingen derfra tager til Rørdam, mon du faar Held til at komme over, vi skulde have Mornine i denne Maaned, men nu ved vi jo ikke hvordan alting gaar. 
 Nu tror jeg ikke, der er mere at berette, jeg er ogsaa bange for, det snart er ulæseligt, saa jeg vil slutte med Tusind Hilsner til jer begge fra
 alle her og jeres Else</t>
   </si>
   <si>
     <t>1944-07-07</t>
-  </si>
-[...1 lines deleted...]
-    <t>Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Lindøgaard</t>
   </si>
   <si>
     <t>Martin Henrik  Balslev
 Nicoline Balslev
 Vilhelm Balslev
 Alfred Fly
 Anne Marie -, i huset på Lindøgaard
 Adolph Larsen
 Ellen  Sawyer
 Maria von Sperling. g. Balslev
 Astrid Warberg-Goldschmidt
 Grete Warberg Larsen
 Martin Warberg Larsen</t>
   </si>
   <si>
     <t>Agraren er på Tur: Adolf Larsen/Agraren var kvartalsdranker og forsvandt jævnligt flere dage fra hjemmet. 
 Følgende omtalte personer kendes ikke: Lab-Lasse, Ric, Laura Warberg Petersens engelske veninde, Malerens fra Munkebo, Fischers fra Kerteminde, Frk. Andersen, Rs. Lassen, Hans Kristian og Ruth Petersen. 
 Pax var en strandrestaurant, som lå nær Lundsgårdsklinten i Kerteminde.
 Lægen Adolph Sell stiftede i 1897 Anstalten for epileptiske i Tersløse, senere Philadelphia og siden Kolonien Filadelfia (fra 2007: Filadelfia).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0871</t>
@@ -4787,59 +4859,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/Atkv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/05eB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uYyC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lUmkJx6X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/swVt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Q7eh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AtS0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/azqM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aHBj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DPRb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KITS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cQkh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qZxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kDjI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yEEe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NaIz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dDEX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rjAw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VVAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d1jj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YpPV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AWGP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mzaq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/56CF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Izlx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DCwL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RUmn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sl96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xCq7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SWEt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HgXl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J0tW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cnLh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SqKV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mr2J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6Kxs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U7Kt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tOrM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LpU2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xsak" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uLV5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kYWG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gcGF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usQS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jXdK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kEW9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pHau" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Was" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D0Sc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tv9U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4zWF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TfnB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QbgP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TRbN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5TkK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/36pi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y6g9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5WId" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UvT0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qBZs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iIIF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oc0G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/zVxwP1xI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Xri" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JvdR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UvDl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pWZm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RNOx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AqTF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SgBP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wHXl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ARYY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ibx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pO1P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wpLc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsmJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rCYM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t5q2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SejG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P6rt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4XYe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JdVO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hAY5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3dkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p2AD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/T87z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bmdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oPQm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IRXy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yesP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tN7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iY0z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Okvf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/67AZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/Atkv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/05eB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uYyC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lUmkJx6X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/swVt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Q7eh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AtS0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/azqM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aHBj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DPRb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KITS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cQkh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qZxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kDjI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yEEe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NaIz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dDEX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rjAw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VVAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d1jj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YpPV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AWGP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mzaq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/56CF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Izlx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DCwL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RUmn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sl96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xCq7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SWEt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HgXl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J0tW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cnLh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SqKV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mr2J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6Kxs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U7Kt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tOrM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LpU2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xsak" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uLV5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kYWG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gcGF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usQS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jXdK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kEW9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pHau" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Was" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D0Sc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tv9U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4zWF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TfnB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QbgP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TRbN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5TkK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/36pi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y6g9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5WId" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UvT0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qBZs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iIIF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oc0G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/zVxwP1xI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Xri" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JvdR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UvDl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pWZm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RNOx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AqTF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SgBP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wHXl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ARYY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ibx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pO1P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wpLc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsmJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rCYM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t5q2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SejG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P6rt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4XYe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xxry" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JdVO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hAY5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3dkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p2AD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/T87z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bmdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oPQm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IRXy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yesP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tN7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iY0z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Okvf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/67AZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M98"/>
+  <dimension ref="A1:M99"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -8549,698 +8621,745 @@
       </c>
       <c r="J83" s="5" t="s">
         <v>626</v>
       </c>
       <c r="K83" s="5" t="s">
         <v>627</v>
       </c>
       <c r="L83" s="6" t="s">
         <v>628</v>
       </c>
       <c r="M83" s="5" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="5" t="s">
         <v>630</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C84" s="5" t="s">
         <v>581</v>
       </c>
       <c r="D84" s="5" t="s">
-        <v>340</v>
-[...5 lines deleted...]
-        <v>616</v>
+        <v>631</v>
+      </c>
+      <c r="E84" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F84" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G84" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H84" s="5" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="I84" s="5" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="J84" s="5" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="K84" s="5" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="L84" s="6" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="M84" s="5" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="5" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C85" s="5" t="s">
-        <v>34</v>
+        <v>581</v>
       </c>
       <c r="D85" s="5" t="s">
-        <v>638</v>
+        <v>340</v>
       </c>
       <c r="E85" s="5" t="s">
-        <v>35</v>
+        <v>583</v>
       </c>
       <c r="F85" s="5" t="s">
+        <v>616</v>
+      </c>
+      <c r="G85" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H85" s="5" t="s">
         <v>639</v>
       </c>
-      <c r="G85" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H85" s="5" t="s">
+      <c r="I85" s="5" t="s">
         <v>640</v>
       </c>
-      <c r="I85" s="5" t="s">
+      <c r="J85" s="5" t="s">
         <v>641</v>
       </c>
-      <c r="J85" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="K85" s="5" t="s">
+        <v>642</v>
       </c>
       <c r="L85" s="6" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="M85" s="5" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="5" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C86" s="5" t="s">
-        <v>645</v>
+        <v>34</v>
       </c>
       <c r="D86" s="5" t="s">
         <v>646</v>
       </c>
       <c r="E86" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="F86" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F86" s="5" t="s">
+        <v>647</v>
       </c>
       <c r="G86" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H86" s="5" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="I86" s="5" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="J86" s="5" t="s">
-        <v>649</v>
-[...1 lines deleted...]
-      <c r="K86" s="5" t="s">
+        <v>553</v>
+      </c>
+      <c r="K86" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L86" s="6" t="s">
         <v>650</v>
       </c>
-      <c r="L86" s="6" t="s">
+      <c r="M86" s="5" t="s">
         <v>651</v>
-      </c>
-[...1 lines deleted...]
-        <v>652</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="5" t="s">
-        <v>653</v>
+        <v>652</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C87" s="5" t="s">
-        <v>581</v>
+        <v>653</v>
       </c>
       <c r="D87" s="5" t="s">
         <v>654</v>
       </c>
       <c r="E87" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="F87" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G87" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H87" s="5" t="s">
         <v>655</v>
       </c>
-      <c r="F87" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H87" s="5" t="s">
+      <c r="I87" s="5" t="s">
         <v>656</v>
       </c>
-      <c r="I87" s="5" t="s">
+      <c r="J87" s="5" t="s">
         <v>657</v>
       </c>
-      <c r="J87" s="5" t="s">
+      <c r="K87" s="5" t="s">
         <v>658</v>
       </c>
-      <c r="K87" s="5" t="s">
+      <c r="L87" s="6" t="s">
         <v>659</v>
       </c>
-      <c r="L87" s="6" t="s">
+      <c r="M87" s="5" t="s">
         <v>660</v>
-      </c>
-[...1 lines deleted...]
-        <v>661</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="5" t="s">
-        <v>662</v>
+        <v>661</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C88" s="5" t="s">
-        <v>34</v>
+        <v>581</v>
       </c>
       <c r="D88" s="5" t="s">
-        <v>638</v>
+        <v>631</v>
       </c>
       <c r="E88" s="5" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>639</v>
+        <v>662</v>
+      </c>
+      <c r="F88" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G88" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H88" s="5" t="s">
         <v>663</v>
       </c>
       <c r="I88" s="5" t="s">
         <v>664</v>
       </c>
       <c r="J88" s="5" t="s">
-        <v>553</v>
+        <v>665</v>
       </c>
       <c r="K88" s="5" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="L88" s="6" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="M88" s="5" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="5" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C89" s="5" t="s">
-        <v>581</v>
+        <v>34</v>
       </c>
       <c r="D89" s="5" t="s">
-        <v>340</v>
+        <v>646</v>
       </c>
       <c r="E89" s="5" t="s">
-        <v>583</v>
+        <v>35</v>
       </c>
       <c r="F89" s="5" t="s">
-        <v>616</v>
+        <v>647</v>
       </c>
       <c r="G89" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H89" s="5" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="I89" s="5" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="J89" s="5" t="s">
-        <v>671</v>
+        <v>553</v>
       </c>
       <c r="K89" s="5" t="s">
         <v>672</v>
       </c>
       <c r="L89" s="6" t="s">
         <v>673</v>
       </c>
       <c r="M89" s="5" t="s">
         <v>674</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="5" t="s">
         <v>675</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C90" s="5" t="s">
-        <v>34</v>
+        <v>581</v>
       </c>
       <c r="D90" s="5" t="s">
-        <v>638</v>
+        <v>340</v>
       </c>
       <c r="E90" s="5" t="s">
-        <v>35</v>
+        <v>583</v>
       </c>
       <c r="F90" s="5" t="s">
-        <v>639</v>
+        <v>616</v>
       </c>
       <c r="G90" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H90" s="5" t="s">
         <v>676</v>
       </c>
       <c r="I90" s="5" t="s">
         <v>677</v>
       </c>
       <c r="J90" s="5" t="s">
-        <v>553</v>
+        <v>678</v>
       </c>
       <c r="K90" s="5" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="L90" s="6" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="M90" s="5" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="5" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C91" s="5" t="s">
         <v>34</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>638</v>
+        <v>646</v>
       </c>
       <c r="E91" s="5" t="s">
         <v>35</v>
       </c>
       <c r="F91" s="5" t="s">
-        <v>639</v>
+        <v>647</v>
       </c>
       <c r="G91" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H91" s="5" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="I91" s="5" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="J91" s="5" t="s">
         <v>553</v>
       </c>
       <c r="K91" s="5" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="L91" s="6" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="M91" s="5" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="5" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C92" s="5" t="s">
         <v>34</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>638</v>
+        <v>646</v>
       </c>
       <c r="E92" s="5" t="s">
         <v>35</v>
       </c>
       <c r="F92" s="5" t="s">
-        <v>639</v>
+        <v>647</v>
       </c>
       <c r="G92" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H92" s="5" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="I92" s="5" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="J92" s="5" t="s">
         <v>553</v>
       </c>
       <c r="K92" s="5" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="L92" s="6" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="M92" s="5" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
     </row>
     <row r="93">
-      <c r="A93" s="5" t="n">
-        <v>1949</v>
+      <c r="A93" s="5" t="s">
+        <v>694</v>
       </c>
       <c r="B93" s="5" t="s">
-        <v>693</v>
+        <v>14</v>
       </c>
       <c r="C93" s="5" t="s">
-        <v>694</v>
-[...14 lines deleted...]
-        </is>
+        <v>34</v>
+      </c>
+      <c r="D93" s="5" t="s">
+        <v>646</v>
+      </c>
+      <c r="E93" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="F93" s="5" t="s">
+        <v>647</v>
       </c>
       <c r="G93" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H93" s="5" t="s">
         <v>695</v>
       </c>
       <c r="I93" s="5" t="s">
         <v>696</v>
       </c>
       <c r="J93" s="5" t="s">
+        <v>553</v>
+      </c>
+      <c r="K93" s="5" t="s">
+        <v>697</v>
+      </c>
+      <c r="L93" s="6" t="s">
+        <v>698</v>
+      </c>
+      <c r="M93" s="5" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="5" t="n">
+        <v>1949</v>
+      </c>
+      <c r="B94" s="5" t="s">
+        <v>700</v>
+      </c>
+      <c r="C94" s="5" t="s">
+        <v>701</v>
+      </c>
+      <c r="D94" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E94" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F94" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G94" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H94" s="5" t="s">
+        <v>702</v>
+      </c>
+      <c r="I94" s="5" t="s">
+        <v>703</v>
+      </c>
+      <c r="J94" s="5" t="s">
         <v>326</v>
       </c>
-      <c r="K93" s="5" t="inlineStr">
-[...45 lines deleted...]
-        <v>703</v>
+      <c r="K94" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L94" s="6" t="s">
         <v>704</v>
       </c>
       <c r="M94" s="5" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="5" t="s">
         <v>706</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C95" s="5" t="s">
         <v>34</v>
       </c>
       <c r="D95" s="5" t="s">
-        <v>638</v>
+        <v>707</v>
       </c>
       <c r="E95" s="5" t="s">
-        <v>35</v>
+        <v>401</v>
       </c>
       <c r="F95" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G95" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H95" s="5" t="s">
-        <v>707</v>
-[...1 lines deleted...]
-      <c r="I95" s="5" t="s">
         <v>708</v>
       </c>
+      <c r="I95" s="5"/>
       <c r="J95" s="5" t="s">
-        <v>553</v>
+        <v>709</v>
       </c>
       <c r="K95" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="L95" s="6" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="M95" s="5" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="5" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="B96" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C96" s="5" t="s">
-        <v>581</v>
+        <v>34</v>
       </c>
       <c r="D96" s="5" t="s">
-        <v>340</v>
+        <v>646</v>
       </c>
       <c r="E96" s="5" t="s">
-        <v>583</v>
-[...2 lines deleted...]
-        <v>616</v>
+        <v>35</v>
+      </c>
+      <c r="F96" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G96" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H96" s="5" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="I96" s="5" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="J96" s="5" t="s">
-        <v>715</v>
+        <v>553</v>
       </c>
       <c r="K96" s="5" t="s">
         <v>716</v>
       </c>
       <c r="L96" s="6" t="s">
         <v>717</v>
       </c>
       <c r="M96" s="5" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="5" t="s">
         <v>719</v>
       </c>
       <c r="B97" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C97" s="5" t="s">
-        <v>34</v>
+        <v>581</v>
       </c>
       <c r="D97" s="5" t="s">
-        <v>638</v>
+        <v>340</v>
       </c>
       <c r="E97" s="5" t="s">
-        <v>35</v>
+        <v>583</v>
       </c>
       <c r="F97" s="5" t="s">
+        <v>616</v>
+      </c>
+      <c r="G97" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H97" s="5" t="s">
         <v>720</v>
       </c>
-      <c r="G97" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H97" s="5" t="s">
+      <c r="I97" s="5" t="s">
         <v>721</v>
       </c>
-      <c r="I97" s="5" t="s">
+      <c r="J97" s="5" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>553</v>
       </c>
       <c r="K97" s="5" t="s">
         <v>723</v>
       </c>
       <c r="L97" s="6" t="s">
         <v>724</v>
       </c>
       <c r="M97" s="5" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="5" t="s">
         <v>726</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C98" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="D98" s="5" t="s">
+        <v>646</v>
+      </c>
+      <c r="E98" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="F98" s="5" t="s">
         <v>727</v>
       </c>
-      <c r="D98" s="5" t="s">
+      <c r="G98" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H98" s="5" t="s">
+        <v>728</v>
+      </c>
+      <c r="I98" s="5" t="s">
+        <v>729</v>
+      </c>
+      <c r="J98" s="5" t="s">
+        <v>553</v>
+      </c>
+      <c r="K98" s="5" t="s">
+        <v>730</v>
+      </c>
+      <c r="L98" s="6" t="s">
+        <v>731</v>
+      </c>
+      <c r="M98" s="5" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" s="5" t="s">
+        <v>733</v>
+      </c>
+      <c r="B99" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C99" s="5" t="s">
+        <v>734</v>
+      </c>
+      <c r="D99" s="5" t="s">
         <v>550</v>
       </c>
-      <c r="E98" s="5" t="s">
-[...26 lines deleted...]
-        <v>733</v>
+      <c r="E99" s="5" t="s">
+        <v>735</v>
+      </c>
+      <c r="F99" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G99" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H99" s="5" t="s">
+        <v>736</v>
+      </c>
+      <c r="I99" s="5"/>
+      <c r="J99" s="5" t="s">
+        <v>737</v>
+      </c>
+      <c r="K99" s="5" t="s">
+        <v>738</v>
+      </c>
+      <c r="L99" s="6" t="s">
+        <v>739</v>
+      </c>
+      <c r="M99" s="5" t="s">
+        <v>740</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -9299,44 +9418,45 @@
     <hyperlink ref="M74" r:id="rId79"/>
     <hyperlink ref="M75" r:id="rId80"/>
     <hyperlink ref="M76" r:id="rId81"/>
     <hyperlink ref="M77" r:id="rId82"/>
     <hyperlink ref="M78" r:id="rId83"/>
     <hyperlink ref="M79" r:id="rId84"/>
     <hyperlink ref="M80" r:id="rId85"/>
     <hyperlink ref="M81" r:id="rId86"/>
     <hyperlink ref="M82" r:id="rId87"/>
     <hyperlink ref="M83" r:id="rId88"/>
     <hyperlink ref="M84" r:id="rId89"/>
     <hyperlink ref="M85" r:id="rId90"/>
     <hyperlink ref="M86" r:id="rId91"/>
     <hyperlink ref="M87" r:id="rId92"/>
     <hyperlink ref="M88" r:id="rId93"/>
     <hyperlink ref="M89" r:id="rId94"/>
     <hyperlink ref="M90" r:id="rId95"/>
     <hyperlink ref="M91" r:id="rId96"/>
     <hyperlink ref="M92" r:id="rId97"/>
     <hyperlink ref="M93" r:id="rId98"/>
     <hyperlink ref="M94" r:id="rId99"/>
     <hyperlink ref="M95" r:id="rId100"/>
     <hyperlink ref="M96" r:id="rId101"/>
     <hyperlink ref="M97" r:id="rId102"/>
     <hyperlink ref="M98" r:id="rId103"/>
+    <hyperlink ref="M99" r:id="rId104"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>