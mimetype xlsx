--- v0 (2026-05-31)
+++ v1 (2026-09-07)
@@ -583,51 +583,51 @@
   </si>
   <si>
     <t> 3. mar. 1914</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/5xImRv5g</t>
   </si>
   <si>
     <t> 8. mar. 1914</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/PFdDRBzc</t>
   </si>
   <si>
     <t> 9. mar. 1914</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/8XPI3lxW</t>
   </si>
   <si>
     <t>1917-09-27</t>
   </si>
   <si>
     <t>Camilla Bertram
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Otto Gelsted
 Christian  Houmark
 Andreas Larsen
 Johan Larsen
 Marie Larsen
 Karl Madsen
 - Nissen
 Arvid Rørdam
 Christine Swane
 Maria von Sperling. g. Balslev
 Christoph Ernst Friedrich Weyse</t>
   </si>
   <si>
     <t>Alhed Larsen er i Københavnsområdet og besøger diverse mennesker.</t>
   </si>
   <si>
     <t>Alhed Larsen har været til sin søster Tuttes fødselsdagsmiddag og til frokost med Tante og Max. Sidstnævnte var skuffede over ikke at have set Johannes Larsen i Kerteminde, men begejstrede for drivhuset og haven. 
 Alheds sangtimer hos Betram går fint.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/tvZc</t>
   </si>
   <si>
@@ -1429,51 +1429,51 @@
   <si>
     <t>Brevet er i privateje, A</t>
   </si>
   <si>
     <t>Johannes Larsen bliver hentet tirsdag eller onsdag, for han skal være hjemme, til Tubals kommer i påsken. Han træner med hunden Scott, som tegner til at blive en virkelig god jagthund. Larsen har kun måttet straffe hunden en enkelt gang. Han spørger, hvordan det går med fuglejagten i Småland.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/0wqH</t>
   </si>
   <si>
     <t>Kirkeby 25 Marts 1934.
 Kære Lysse!
 Tak for Brevet, ja det har jeg vist for Resten takket for. Jeg har været heroppe siden d. 16 og Puf kommer og henter mig Tirsdag eller Onsdag saa jeg kan være hjemme til Paaske da vi blandt andre faar Besøg af Tubals der har meldt sin Ankomst. Desuden kommer Mudi og eventuelt Peter og Grethe som Puf har inviteret men som ikke til Dato har ladet høre fra sig. Jeg har ikke bestilt andet her end gaa omkring med Scott, der tegner til at blive en fremragende Brugshund. Han søger flot og vender paa Fløjt og har en fænomenal Næse. Den første Dag var jeg ude med ham sammen med Birch og hans gamle Korthaar og da løb han lige ind i Hønsene, men da jeg næste Dag var ude med ham alene stod han fast for et Par Høns og Dagen efterfulgte han Færten af et Par Høns over en Græsmark og en Rugmark og stod fast for dem da de havde trykket sig i noget langt Græs ved en Grøft. Jeg gik saa videre med ham i den Retning de var fløjet, ned mod Vadestedet noget efter trak han om og stod igen, gik han stiv og rolig ca 100 Al lige op i Vinden og stod fast, jeg troede naturligvis det var Hønsene igen og gik frem foran ham for at rejse dem, da der til min Forbavselse sprang en Hare ca 50 Al foran ham, og der var absolut ingen Ting i mellem. Han staar nu for baade Agerhøns Urhøns Fasaner Bekkasiner og Harer, men de sidste er han tilbøjelig til at følge et Stykke paa Vej. I Gaar fik han Klø for det et Par Gange. Naa det ordner sig nok, Salswedell har lovet at gøre ham Hareren og det er jo nemt gjort, et Sted hvor der vrimler med Harer som paa Wedellsborg. Hvordan gaar det med Fågeljakten paa Romma og Strømhult? Du maa endelig se at faa det i Orden selv om det maaske skal koste lidt mere end de 30 Kr. Mange Hilsner til Jer alle 3
 Din Far.</t>
   </si>
   <si>
     <t>1936-06-15</t>
   </si>
   <si>
     <t>Andreas Larsen
 Elena Larsen</t>
   </si>
   <si>
     <t>Andreas Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Ane Talbot
 Andreas Warberg</t>
   </si>
   <si>
     <t>Johannes Larsen malede freskobilleder i festsalen på Odense Rådhus.</t>
   </si>
   <si>
     <t>Johannes Larsen er i gang med det sidste billede i Odense. 
 Johan og Elena vil måske kunne holde agerhønsene i haven i live ved at fodre dem om vinteren.
 Påfuglen har fire kyllinger. Larsen fodrer fugle ved stuevinduet.
 Johannes Larsen og sønnen, Andreas, har fanget gedder hos Frederik/Dede.
 Ane taler en del, men meget er ikke forståeligt.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/936h</t>
   </si>
   <si>
     <t>Kjerteminde 15 Juni 1936.
 Kære Lysse &amp;amp; Bimse!
 Tak fordi I er saa flittige til at skrive I kan tro jeg paaskønner det i allerhøjeste Grad. Jeg slider nu i det med det sidste Billede i Odense, d.v.s. i Dag holder jeg blaa Mandag, derfor dette. Det er morsomt med de Agerhøns, især at de holder sig i Haven, saa er der jo Haab om at i ved Fodring kan holde dem i Live Vinteren over. Men hvad med Tranerne. Foraaret her har været nederdrægtigt koldt især i hele Maj og det er stadig koldt om Morgenen i Nat har det regnet lidt og i Dag er det mildere. Det var en trist Historie med Gulrosa, men det var da godt at den anden Ko kom til Live igen. Paafuglen har 4 Kyllinger der nu ser ud til at klare sig, den ene døde da den var en Uges Tid gl. som sædvanlig men nu er de 4 ca 14 Dage og raske. En And stak af med Ællingerne da den fik udruget, men en anden kom med 6 der nu er henved 3 uger. Jeg fodrer nu udenfor Spisestuevinduet og vores Skovduer kommer nu hver Aften ved 7 Tiden og spiser sig Kroen fuld, men altid kun en ad Gangen en Unge eller en gammel, men om det er de samme 2 eller der er 3 eller 4 er jeg ikke bleven klar over endnu, der kommer først en gl og ca ¼ Time efter en Unge. Jeg ved ikke om jeg har fortalt at Puf kørte mig op til Dede i Pintsen, paa Geddefiskeri og at vi saa 3 Kuld Svaner i Søen hvoraf et Par havde 8 Unger og et andet 9. mens det 3die var for langt væk til at tælles. Puf var deroppe Søndagen efter og kom hjem med 2 Gedder. Vi har det godt alle sammen og Børnene trives udmærket lille Ane kan nu sige en hel Del, men ikke alt er lige forstaaeligt. 
 Mange Hilsner fra Puf og Else og Jeres JL.</t>
   </si>
   <si>
     <t>1936-07-08</t>
   </si>
@@ -1494,51 +1494,51 @@
 Johannes Larsen spørger, om han kan leje Selmquists jagt.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/TICa</t>
   </si>
   <si>
     <t>Kjerteminde 8 Juli 1936
 Kære Lysse!
 Jeg har læst i Naumann om Agerhønsenes Ernæring det fylder 2-3 dobbeltspaltede Sider og det ser ud som om de æder saa godt som alle Slags Ukrudt og Græsfrø og Grønsager samt Orme og Larver og alle mulige mindre Biller, Fluer, Myg og andre Insekter og Græshopper, i Roemarkerne skal de navnlig æde Hirsegræsfrø og Frøene af Pileurt, Sæd æder de vist kun om Efteraar og Vinter naar det kniber for dem og da helst Hvede, saa Byg, Havre og nødigst Rug. Det saadan i Hovedtrækkene hvad jeg kunde faa ud af det, saa der er vist ikke noget at lokke dem med paa denne Aarstid det skulde da være Myreæg som skal være en af deres Yndlingsspiser. Men til Vinter vil de sikkert være glade for en Bunke Afharpning. Vores Sædgæs forsvandt Natten til Søndag. Samme Dag ankom der et Par Undulater som tog Ophold i Forhaven hvor de har været siden. De holder især til i Budleiaen og Kirsebærtræet og ernærer sig af Græsfrø i den Del af Plænen som endnu ikke er slaaet. Jeg har sat Drikkekar og Badekar ud til dem, men det synes ikke at interessere dem, ligeledes har jeg anbragt en Mejsekasse i Kirsebærtræet men den har jeg heller ikke set dem tage Notits af. Det er nogle gevaldige Flyvere, undertiden flyver de saa højt op i Luften at vi knap kan følge dem, somme Tider sidder de ogsaa paa Telefontraadene. Vi venter Dede i Dag han skal bo hos Elle 4-5 Dage. Der er Ting jeg har ventet at se i Dine Breve, og hver Gang glemt naar jeg skrev, i det ligger mig meget paa Sinde: Hvordan gaar det med Selmquists Jagt, hvis vi ikke faar den er jo hele Tegningen ødelagt; og saa meget kan han vel ikke forlange at det ikke skulde kunde betale sig at leje den. Der var flovt, at vi ikke havde husket Bimses Fødselsdag: Hils hende mange Gange og Drengene. Vi har det godt her.
 Din Far.</t>
   </si>
   <si>
     <t>1936-09-01</t>
   </si>
   <si>
     <t>Carl Johannes A. Bless
 Johan Peder Bless
 Sofie Bless
 Alhed Larsen
 Jens Larsen
 Jeppe Andreas Larsen
 Johan Larsen
 Jonas Larsen
 Peter Andreas Larsen
 Vilhelmine  Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Axel Muus
 Alhed  Møhl, Lysses datter
 H. Rasmussen, politifuldmægtig</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Jens var. Larsen-familien kendte flere, der bar dette navn. 
 De indsamlede tusindgylden skulle formodentlig bruges til snaps.</t>
   </si>
   <si>
     <t>Brevet er i privateje</t>
   </si>
   <si>
     <t>Else og Andfreas/Puf Larsen har sat blomster på Alhed Larsens grav og luget, klippet og vandet. De har også ordnet Bless-familiens grav, og Andreas vil se til sin farmor og farfars gravsted.
 Politifuldmæftig Rasmussen spørger, om Johannes Larsen vil tage ind omkring Ny Carlsbergfondet og se på de billeder, som fondet har lovet Kerteminde Museum. 
 Det stormer. Den syge knortegås er død. 
 Andreas Larsen og Jens har været på en lang sejltur omkring Kalundborg, Lolland, Svendborg, Avernakø og Sønderborg. De cyklede hjem fra Faaborg.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/N4zH</t>
   </si>
   <si>
     <t>1 Sept. 36. 
 Kære Far.
 Igaar var det Mors Dødsdag og Else og jeg var ude paa Kirkegaarden med en stor Buket Rosenkatost og de Flox vi kunde finde; det var ikke mange, men sammen med de Roser, som jeg havde sat derud Dagen før, saa det helt godt ud. Jeg havde Dagen før skuffet og revet og Else og jeg klippede alle de afblomstrede Nelliker af. Idag har jeg været ude med de to store Vandkander og vandet baade Mors Grav og Blessernes. Iaften skal jeg ud og vande videre ogsaa Farmors og Farfars, det er godt tørt altsammen. - Politifuldmægtigen har spurgt om 
 2./
@@ -1587,95 +1587,95 @@
     <t>Kjerteminde 4 Septbr. 1940.
 Kære Lysse!
 Jeg fik et Brev fra Dig dateret 9/7 40 og en eller 2 Dage efter fik Puf et Brev dateret 20/7. 40. Puf mener at det var omkring første Aug. og at han svarede Dig samme Dag, og jeg mener at jeg skrev til Dig omtrent samtidig med Puf. I Dag kom Dit Brev fra 28/8. Tak for det! Det er dejligt at høre at I har det godt. Det har vi ogsaa. Lugge er for Tiden hos Elle og var her i Gaar til Middag og Aften henholdsvis stegte Rødspætter og Sukkermajs. Vi fik forleden af Christiansen en hel Ds ægte Ansjoser hvoraf vi spiste en kogte og lagde en stor Krukke fuld, ned i spansk Salt, en Del har vi nu taget op og lagt i Olivenolje. Vi har smagt dem og de smager meget nær som Sardeller, men vi tror de bliver bedre naar de bliver lagrede. Jeg fik for ca 3 Maaneder siden 6 Swinhoefasanæg af Chr. og lagde en af de smaa Høns paa dem den fik 3 Kyllinger hvoraf en Kat om Natten tog den ene i Vinhuset, hvor jeg havde anbragt dem uden at bemærke at der var en Rude ude i Gavlen. Om Aftnen kom en Mand der bor hos Hinkes med en Agerhønsekylling og spurgte om det ikke var en Dværgkylling der var bleven borte fra os, den gik og peb ovre i Gaarden. Jeg fik den saa og satte den til Hønen og da de havde staaet i en lille Indhegning paa Plænen en halv Snes Dage lukkede jeg dem ud. Fasanerne 2 Hønekyllinger har de sidste 14 Dage siddet i Toppen af Æbletræet, men Agerhønen der er en Hane gaar endnu ind i Kassen med Hønen, om Dagen følges de ad. Agerhønen kommer naar jeg kalder og spiser af Haanden. En Ræv tog forleden en Rugehøne og et Par Dage efter, en Ederfugl. Vi satte en Saks i Hegnet hvor den havde slæbt Ederfuglen ud og fangede et Pindsvin men næste Morgen skød Puf Ræven paa Gang ved Bassinet. Han sad i Lysthuset. En anden Ræv tog samme Nat ca 20 Ænder og Gæslinger fra 555. Kabell ringede og hilste fra Jer saa snart han kom hjem. Det lyder meget fristende, men jeg vil nu betænke mig en hel Del før jeg bestemmer mig til at tage op til Jer, og der er meget lidt Sandsynlighed for at jeg gør det. Marie kom her i Gaar fra Lindøgaard hvor hun har været i 4 Uger og nu bliver hun her en bitte Tid. Vi fik i Dag et Knippe Vildt fra Bech Thomsen ved Fiilsø bestaaende af 8 forskellige Arter: Graaand Skeand Krikand Hjejle Brushane Kobbersneppe Hvidklire Islandsk Ryle. Jeg har vel fortalt Dig at jeg er bleven Æresmedlem af ”Jagtselskabet Fiilsø”. Jeg er ogsaa bleven statpensioneret med 300 om Maaneden fra 1 April og saa længe jeg lever. De ankommer regelmæssigt den 1st i hver Maaned. 
 Til de 2 Fasanhøner som jeg nævnte ovenfor har jeg en Hane fra i Fjor som jeg fik af Chr. Det er en meget smuk Fasan Rød om Øjnene [Tegning] med rødt Næb og røde Ben, sort paa Hals og Krop med blaa Fjerkanter som en Urhane Skulderfjerene røde med Kobberglans og Vingerne med grønne Kanter, en lille hvid Top og hvid Baghals og mellem Skuldre og hvide mellemste Halefjer. Størrelsen omtrent som alm Fasan. Det er meningen jeg vil sætte den ud til Hønerne til Foraaret hvis det lykkes dem at overvintre. Af Fuglene i Volieren har Svenskiriskerne ynglet (4-5 Unger) og ligesaa Bjærgiriskerne, men de sidste blev kun halvvoksne. Jeg skal hilse fra Marie, ogsaa fra Else og Puf der er cyklet ud paa Taarbystranden for at se efter Champignoner. Mange Hilsner til Jer allesammen fra 
 Din Far.</t>
   </si>
   <si>
     <t>1940-10-03</t>
   </si>
   <si>
     <t>Elena Larsen
 Johan Larsen</t>
   </si>
   <si>
     <t>Lauritz  Brandstrup
 Marius Christiansen
 - Gosch
 Elise Hansen
 Else Jensen
 Jens Jensen
 Johannes V. Jensen
 - Kabell
 Jens Larsen
 Jonas Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 Ejvind Møller</t>
   </si>
   <si>
     <t>Elena og Johan Larsens nye søn var Johannes/Jonas Larsen. 
 En tegning af et vikingeskib optrådte på etiketten til en af de øl, som Andreas/Puf Larsen bryggede. Den omtalte sag må have handlet om hans ret til at bruge dette motiv. 
 Swinhoesfasan er en hønsefugl, der lever i blandt andet Taiwan (Wikipedia marts 2022).
 Det vides ikke hvad "den Clement" er.</t>
   </si>
   <si>
     <t>Johannes Larsen skriver tillykke med den nye søn.
 Jens Jensen er blevet kredslæge.
 Andreas/Puf har vundet varemærkesagen, men har fået en sror advokatregning.
 Johannes Larsen har fasankyllinger, en agerhøne, dværghøns mm. En ræv tog en edderfugl, hvorefter Andreas/Puf skød den. 
 Larsen har været på Langeland for at se på skarvkolonier. En skovrider gav ham en tobaksdåse, som har tilhørt Lauritz Brandstrup, og Andreas/Puf har fået den. 
 Familien har fået både ansjoser og sild, og de spiser også af de fisk, som Christiansen kommer med til odderne. 
 Johannes Larsen er blevet æresmedlem af Jagtselskabet Fiilsø.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/azsA</t>
   </si>
   <si>
     <t>Kjerteminde 3 Octbr 1940.
 Kære Lysse og Bimse!
 Til Lykke med den nye Søn! Jeg har været en Uges Tid i Kjøbenhavn for at faa gjort noget ved mine Tænder og var et Par Gange hos Elise. Jeg var ogsaa hos Johannes V’s der var glade ved at Jens var bleven Kreslæge i Kallundborg incl. Samsø; nu kan han jo nemt sejle til Kjerteminde. Jeg traf ogsaa Dede hos Magisterens. Puf vandt den Varemærkesag ved Sø og Handelsretten og Gosch blev dømt til at betale Sagsomkostningerne med 150 Kr. hvad der jo er som en Skræder i Helvede da Sagførerne skal have 800 K. deraf 400 til Ejvind Møller, som jeg traf hos Johs V. og fik til at tage Kunst for Beløbet. Naar Du ikke har set min Skrift siden Februar er det ikke min Skyld. Jeg har bl.a. skreven 2 Breve til Dig i Septbr, det ene d. 25/ [”25/” overstreget] 4/9. Lad mig vide om Du faar dette? det er jo ærgerligt at betale den dyre Porto naar Brevene ikke bliver besørgede. Vi har faaet et nyt, graat Gulvtæppe i Dagligstuen og lagt Resterne af det gamle i Trappestuen. Vi havde en Dværghøne der gik i Haven med 2 Svinhoefasankyllinger og en Agerhønekylling, den sidste en Hane der er saa tam at den kommer naar jeg kalder og spiser af Haanden, den er nu voksen og næsten helt i Voksendragt, men jeg lukkede dem ind i Volieren da jeg rejste til Kjøbenhavn. For ca 14 Dage siden tog en Ræv en Ederfuglehun her i Haven og vi satte en Saks hvor den havde slæbt den gennem Hegnet, der sad et dødt Pindsvin i den om Morgnen. Om Aftnen satte vi Saksen igen efter at have lukket Gæs og Ænder ind ved Bassinet og uden at jeg vidste om det satte Puf sig op i Lysthuset med Bøssen og skød Ræven paa Gangen ud for Bassinet, Skindet er nu i Odense hos en Bundtmager. Til Lykke Bimse med Staalvasken og den fynske Pige ja og Vej og Baad og Aal og Gedder. Lad mig bare faa den Clement herover. Jeg var en Gang i Sommer paa Langeland for at se en Aalekragekoloni ved Tranekær Slotssø, der har været der de 3 sidste Aar, der var et Par og Tyve Reder i Elletrær ved Søen, men der skal have været omtrent dobbelt saa mange i Fjor, en Del af Redetræerne var fældet
 2.
 i Vinter. Skovrideren der bor ved Siden af den gl. Skole kom jeg til at snakke med om gamle Brandstrup, og da han hørte jeg havde Sønner der røg, gik han ind og hentede en nydelig Mahogni Tobaksdaase som havde været Br.s og som han sagde havde staaet hos ham i mange Aar og ventet paa en Efterkommer af gl. Br.. Puf blev meget glad ved den. alt dette har jeg vist skreven om før. Ogsaa at jeg fik en Hilsen fra Jer gennem Kabell, der ringede op da han kom hjem. Samme Mand rejste jeg sammen med hjem fra Kjøbenhavn og fik en Del mere at vide deroppe fra bl.a. at der ingen Fugle var i Aar. I Forgaars var jeg med Christiansen ude paa Jagt ved Lille Viby vi saa 3 Harer og fik de 2 og han forærede mig den ene. En Gang i Sommer fik vi en hel Del ægte Ansjoser, vi lagde en Krukke fuld ned i spansk Salt og ligger den nu i Olje og de smager som italienske Sardeller. Vi har ogsaa faaet lagt nogle fortrinlige Sild med baade Krydder og Spegesild. Vi har ogsaa spist en Del af de ægte Ansjoser stegt og kogt og de var gode paa begge Maader. [Tegning] det er en fin Fisk med store Øjne og spids Næse med Overbid og næsten cirkelrund i Gennemsnit. Vi har i det hele Taget spist en hel Del af det Christiansen kommer med til 0dderne, især smaa Makreller og Brislinger og Hornfisk. Jeg har vist ogsaa fortalt Jer at jeg er bleven Æresmedlem af ”Jagtselskabet Fiilsø.” Men jeg har ikke været derovre siden. Nu kan jeg ikke hitte paa mere i Øjeblikket, men hvis I faar dette og jeg faar Svar skal I faa Brev igen. Mange Hilsner fra Puf og Else som jeg ogsaa skal ønske Jer til Lykke fra i Anledning af den nye Dreng; og mange Hilsner til Jer allesammen fra 
 Jeres JL.
 Afs: Johannes Larsen
 Kjerteminde
 Danmark</t>
   </si>
   <si>
     <t>1948-04-05</t>
   </si>
   <si>
     <t>Christa Knuth</t>
   </si>
   <si>
     <t>Knuthenborg pr. Bandholm</t>
   </si>
   <si>
     <t>Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Johannes Larsen ændrede Alhed Larsens vinterhave til voliére.</t>
   </si>
   <si>
     <t>Johannes Larsen vil gerne have fotografiet fra flamingoburet. Han spørger, om Christa Knuth har fået stenbiderne. 
 Larsen ordner sin voliére, hvori han planter rødgraner. Flere af hans fugle ruger og har unger.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/DKxs</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [På hovedet på kuvertens bagside:]
 Elisabeth Knuth
 Elisabeth Knuth
 Elisabeth Knuth
 [Ulæselige krusseduller]