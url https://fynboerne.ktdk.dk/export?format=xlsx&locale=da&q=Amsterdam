--- v0 (2026-04-29)
+++ v1 (2026-10-10)
@@ -359,51 +359,51 @@
   </si>
   <si>
     <t>Blegdamsvej 19. 4 juni 1934.
 Kære Puf!
 Jeg kom godt her ind i Gaar. Mag. havde været paa Fugleexkursion ved Selsø; men kom hjem til Middag. Jeg var ude hos Joh V´s om Aftnen. I Formiddags var jeg i Byen og rende Ærinder og endte hos Bendt Rom som laante mig en lettere Kuffert til Turen. Derfra tog jeg til Gunner og Hadla og spiste Frokost og saa til Uglen og Marie og derfra her hjem. Hvor jeg rekvirerede 6 pale Ale og 6 Strong do og sendte Bud efter Kristiansen som nu kom ind ad Døren. Jeg skal møde i Meldahlsgade 5. Kl. 8.10 og køre med Luftfartens Bus til Kastrup hvor jeg træffer Johs og Else som Naur kører derud. Mudi staar og venter paa dette. Mange Hilsen til Jer. begge
 Din Far.</t>
   </si>
   <si>
     <t>1934-06-06</t>
   </si>
   <si>
     <t>England
 Epsom Downs</t>
   </si>
   <si>
     <t>Else Birgitte Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Gunnar Helweg-Larsen
 Hatla Helweg-Larsen
 Else Jensen
 Jens Jensen
 Johannes V. Jensen
 - Johansen, kaptajn
 Marie Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 - Meyer, England
 Albert Naur
 Christine Swane
 Leo Swane</t>
   </si>
   <si>
     <t>”Det gik så godt økonomisk også for JL, at det i juni 1934 blev til en ”turist-tur” tilmed ad luftvejen sammen med Johannes V. Jensen til Amsterdam og England, hvor der bl,a, blev mulighed for at se Stonehenge og Darwins hus, samt hvad der for Johannes Larsen må have været en stor tilfredsstillelse – at stifte direkte bekendtskab med det britiske forbillede, Bewicks original-træsnitsstokke.” Erland Porsmose: Johannes Larsen s. 290.
 Epsom Downs ligger ca. 21,7 km syd for det centrale London og er kendt for sin galopbane Epsom Downs Racecourse, hvor det traditionsrige hestevæddeløb Epsom Derby afvikles. Wikipedia jan. 2022.
 Øgruppen Svaneklapperne strækker sig fra den sydlige del af Saltholm mod øst og nord. Kilde: Wikipedia jan. 2022.
 Mutton chops: Fårekoteletter.
 Lager er en betegnelse for en undergæret øl, der gærer langsomt ved lave temperaturer og lagres ved lave temperaturer i 1-2 uger. Kilde: Wikipedia jan. 2022.</t>
   </si>
   <si>
     <t>Johannes Larsen havde fint udsyn fra flyveren. Det var mærkeligt at flyve, og Holland ser underlig ud fra luften. I London tog de til hotellet, og derefter spiste de aftensmad og gik i seng. Næste dag tog selskabet til derby. Der var vildt mange mennesker og også rutchebaner, ølsalg mv. En helikopter fløj rundt over området. 
 Larsen har set et gartneri, hvor man dyrkede brøndkarse. Han forsøger at få en etiket af en aleflaske til Andreas/Puf.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/uGWz</t>
   </si>
   <si>
     <t>Epsom Downs 6 Juni 1934.
 Kære Puf!
 Det var en fin Tur i Gaar. Vi startede Kl. ca 9 i sigtbart Vejr og kunde tydelig se Kullen da vi gik ud over Kalvebodstrand ved Svaneklapperne, saa havde vi god Udsigt til mellem Køge og Næstved saa rullede der et Skytæppe hen under os, saa kørte ovenpaa noget hvidt til vi saa lidt af Lolland og lidt efter passerede lige N om Femern og ind over Holstein og derefter Solskin til Amsterdam vi passerede Elben lige ovenfor Mundingen og lidt efter Weser S for Bremerhaven. Det er meget mærkeligt at sidde i en Omnibus, og hænge 2-3 Km oppe i Luften uden at kunde mærke at vi flytter os, for sommetider havde vi endda en Fornemmelse af at gaa baglænds, men naar vi ser lige ned og ser Skyggen af Maskinen som en lille graa Plet nede paa Jorden kan vi jo nok se at det gaar fremad. Kl 12 var vi i Amsterdam, hvor vi gik ned og spiste Frokost, Sandwishes og noget Lagerbier fra Fad der lignede meget Carlsberg Guldbajer. Saa gik vi op igen og fløj til Rotterdam i en anden Maskine, men der var vi kun i 10 Min. Holland ser mærkeligt ud fra Luften alle Marker og Haver fuldkomment regelmæsig rektangulære med Grøfter om [Tegning] saadan. Fra Rotterdam fløj vi lige ud over Schelde og Nordsøen stadig i klart Vejr til vi nærmede os England saa kom der først nogle smaa hvide Skyer langt nede under os men ikke tættere end at vi hele Tiden kunde Vandet og de forskellige Farve paa Bunden og Dæmningerne der saa meget smaa ud i den Højde vi fløj i 2500 m. Vi gik ind ved Themsmundingen og fulgte Floden omtr. halvvejs til London, saa kom der desværre en stor Skybanke og gemte det hele til vi ved Corydon gik ned gennem et Hul. Vi landede Kl. 3½ og kørte saa med Luftfartens Bus til Charing Cross hvor vi tog en Taxa til vort Hotel paa Torrington square lige bag British Museum. Det hedder Morgans Hotel og koster 2 Pund om Ugen med Breakfast. Vi gik hen i Oxford street og spiste Mutton chops og Spinat efter en dry Martini d.v.s. jeg bestilte 3 og drak min og Johs. V.s. Jeg nød ogsaa 2 pale Ale fra Fad og en Guinness Porter og en Lager og saa gik vi hjem og sov. Jeg vaagnede i Morges ved Skovduens Kurren i Platanerne udenfor paa Pladsen, det er et meget roligt Sted, men meget primitivt men gode Senge. Vi spiste Frokost med en Kaptajn Johansen der bor der en Ven af Jens. Han dirigerede os ud til Victoria St. hvor vi tog Billet til Epsom downs, det er nemlig Derby Dag i Dag og vi har været til det store Løb og vilde fra Inderpladsen hvor det er gratis Alting, med Undtagelse af at vi betaler en Mand 2 Shillings hver for at staa paa nogle Kasser. Jeg har aldrig set saa mange Biler og Busser og Mennesker før. Folk er kørt hertil i Busser fra alle Egne af England helt oppe fra Skotland. Vi har spist Frokost hos en Ingeniør Meyer der er gift med en Slægtning af Else og nu efter Væddeløbet sidder jeg her og skriver mens Johs V faar sig en Middagslur. Vi kom hertil fra St. i Bil. den første vi spurgte vilde have 10 Shillings for at køre os herhen, men en gl Fyr der holdt ved Siden af tilbød at gøre det for 6, ham tog vi og kørte med ham i ca ½ Time mens han holdt og spurgte alle mulige Mennesker om Vej indtil vi paa Tilbagevejen fandt Huset 5 m Gang fra St. Vi skal spise Middag her. Her er ikke mere Papir i Blokken men her ligger et Stykke Skrivepapir 
 [Fortrykt øverst på papiret:]
 BUTE HOUSE, 
@@ -444,51 +444,51 @@
 Rumpsteak er en 2 cm tyk bøf, skåret af tykstegsfileten.
 Haddock: Kuller.
 Grønne mandler bruges i salater eller som en snack med salt. Man spiser hele mandlen med skal. Mandlen inden i er helt blød. (Kilde: Wikipedia jan. 2022).
 Salisbury: Få kilometer fra byen findes stenkredsen Stonehenge. (Kilde: Wikipedia jan. 2022).</t>
   </si>
   <si>
     <t>Der er tørke i England. Johannes Larsen, Else og Johs. V. Jensen har været på en masse ture i skove og bakker, i Darwins hus mv. Larsen har besøgt St. Pauls. 
 Spisekortet på restauranterne er meget lidt varierede. På hotellet får de morgenmad. Kaffen er forfærdelig, så Larsen drikker the. Han har besøgt en frugtbutik med diverse eksotiske frugter. 
 Andreas/Puf må hente rejseselskabet i Esbjerg.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/BFJ7</t>
   </si>
   <si>
     <t>London 13 Juni 1934
 Kære Puf Tak for Brevet som jeg fik i Gaar. Jeg skriver med Blyant fordi jeg lod min Fyldepen blive i Kjøbenhavn til Reparation og der er ikke Blæk her paa Værelserne. Det har været Solskin hver Dag siden den første Dag vi var her og her er meget tørt, de berømte engelske Plæner er nærmest gulgraa i Farven hvor der ikke er Skygge. Udenpaa Busserne og indvendig er der Opslag: ”use less water”. Vi har været nogle dejlige Ture i Omegnen. En Fætter af Else hentede os forleden i en Babyford og kørte os først til Kew og saa til Hampton court og derfra til et Hjem ved Warlington, der laa paa en Skraaning med en pragtfuld Udsigt over en dyb Dal til nogle høje delvis skovklædte Bakker. Vilde Turtelduer kurrede og jeg saa en af dem. I Lørdags var vi inviterede ud til Elses Kusine gift [ulæseligt] Meyer, der hvorfra jeg skrev. De kørte os en lang Tur hvor vi var inde i nogle Skove med Rhododendron og oppe paa et Par af de højeste Bakker i Surrey. I Gaar tog vi med Toget til Bromley og Bil til Downe og besaa Darwins Hus, der staar møbleret omtrent som i D. Tid og med en køn Have og en pragtfuld stor Park, vi spiste i Kro og tog saa med en Bus til Streatham. I Dag var jeg med Else og Joh V i Bishop Gate for at hæve Penge i Horton Bank, paa Tilbagevejen stod jeg af ved St Pauls og vilde op i Krypten men kunde ikke komme der op da der var special service i Kirken og gik saa op i The Monument i Stedet. Vi har ellers været i Musæum hver Dag og i zool. Have og i Tower. Jeg tørster temmelig meget og drikker 3 Ale til Frokost og 3-4 til Aften af og til med en Guinnes eller Lager imellem eller begge Dele. Spisesedlen er ens paa alle Beværtninger og temmelig fattig i Udvalget. Jeg spiser enten Lambchops eller Rumpsteak med Spinat el. Wat[ulæseligt] eller Fisk eller Laks og grønne Agurker og Ost. Vi faar Morgenmad her paa Hotellet Havregrød med Mælk. Æg og Skinke eller stegt Fisk. En Dag fik jeg stegt røget Haddock, det var meget godt, derimod prøvede frisk Haddock, det skal jeg ikke have mere af. Saa faar vi Verdens forfærdeligste Kaffe, den har jeg opgivet og drikker The. Derimod har jeg nu faaet [ulæseligt] til at købe mig nogle Flasker (Pintfl) Ale som jeg har paa Værelset og tager med ned om Morgen og stiller under Bordet. I Gaar var vi inde i en Frugtbutik og købte nogle Appelsiner (SAafrika) og nogle gule Tomater og nogle friske Figner. Man kunde ogsaa faa modne Kirsebær og Ribs og grønne Mandler og Mango[ulæseligt] og andet fra Madeira. Her har Du nogle Etiketter fra mine Aleflasker. Jeg skal hilse fra Joh V. og Else. Jeg tænker at Du kan hente os i Esbjerg en Gang først i næste Uge. Nærmere fra Salisbury eller naar vi kommer her igen eller Telegram. Hvis Du ikke hører mer maa Du tage min Pels med til Joh V. Mange Hilsner til Jer begge 2 Din Far</t>
   </si>
   <si>
     <t>1938-05-20</t>
   </si>
   <si>
     <t>Brevkort</t>
   </si>
   <si>
     <t>Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Marie Larsen
 Christine Swane
 Lars Swane</t>
   </si>
   <si>
     <t>Birkerød
 Skovgaardsvej 5</t>
   </si>
   <si>
     <t>Christine Swane blev i marts 1938 tildelt Tagea Brandts Rejselegat på 10.000 kr. Lars/Lasse Swane planlagde en rejse for Christine Swane og ham selv over Amsterdam, Haag, Antwerpen, Paris og videre til Bretagne. Efter et ophold i Loire rejste de to tilbage til Paris og hjem over London. Rejsen varede to måneder fra sidste halvdel af juni til midt i august (Birgit Bjerre: Christine Swane. Kvindelig maler i mændenes verden. Johannes Larsen Museet 2003 s. 87).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Christine Swanes brevarkiv, kasse 1, 2002/61, A8, Lb II</t>
   </si>
   <si>
     <t>Else og Andreas/Puf Larsen ønsker Christine og Lars/Lasse Swane en god rejse til Bretagne. De ser frem til at se Marie Larsen, mens de to andre er på rejse.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/hIOv</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Frk