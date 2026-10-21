--- v0 (2026-05-31)
+++ v1 (2026-10-21)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="35" uniqueCount="34" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="44" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -153,50 +153,125 @@
     <t>[Skrevet på kuvertens forside:]
 Fru Joh. Warberg Larsen
 Amtssygehuset A VI 
 stue 9.
 Odense 
 Fyen. 
 [Mærke påsat]
 [Håndskrevet i brevet:]
 Hareskov, 28ende Maj 1940 (1869)
 Kære lille søde Junge!
 Tusind Tak for dit lange Brev, som lå her til mig, da jeg i går Aftes kom hjem fra min vidunderlige Ferie i Fr.værk og Hillerød; men tænk, at jeg kom forsent med Skovturen – det nager mig! Nu synes jeg, du skulle bruge Sedlen til små Husvalelser på Hospitalet – Appelsiner – Slik og hvad du har Lyst til, den er tænkt som Luksus til dig selv, lille Junge, og det vil jeg ønske, at du vil bruge den til; jeg føler dybt med dig, hvor er det dog Synd, at de lægger dig så hårdt, hvad skal det dog gavne, de hitter dog også på de mest utroligste Ting; men bare de nu også kan få dig ordnet godt, hvor er det dog spændende! Det er storartet, at Fru Overgård vil telefonere hjem for dig, så er det, som om du er nærmere. I det store og hele synes det jo som om du er ret tilfreds med Forholdene derude; mon du ikke fik den Hovedpine af den stærke Varme? nu er det da bleven lidt mere køligt igen, det er bedre, når man skal ligge i Sengen. – i Dag er det 71 Aar siden Far og Mor holdt Bryllup - vi plejer at skrive til hinanden den Dag – en af os gør det da, i Aar er det så mig. 
 Jeg har lidt Fart på for at udnytte det sidste Dagslys, vi mørkelægger nemlig ikke mere, men går i Seng, når vi ikke kan se mere – så kan man dog vågne til lyse Stuer. Jeg har haft sådan en dejlig Dag, nyder at være hjemme hos mine to goe; tænk, Nus havde af sig selv ferniseret og lakeret det fuldstændig afslidte Køkkengulv, var det ikke sødt af hende!
 I øvrigt skete det kedelige, at netop mens jeg var væk, kom Sjums på Besøg her; nå, hun og Nus havde nu haft så dejligt sammen, og jeg telefonerede fra Fr.værk og hilste på hende, hun var meget imponeret af, så velforsynet jeg havde efterladt mit Hus i alle Måder, med Bagværk, Mad, Rengøring, Orden osv. ”Jeg – sagde Sjums – har kun efterladt dem en Kurv med ustoppede Strømper!”
 Min Rejse var velsignet med det mest enestående Vejr – d v s den Mandag (20 ds) da jeg rejste, regnede det hele Dagen – men jeg frydede mig for den nysåede og tørstende Have. Alle de øvrige Dage var det herligt Sommervejr; jeg stod tidligt op og spadserede en Time; kom lige hjem til Morgenkaffen sammen med Ellen Fensbøl, der var knusende sød som altid. Om Eftmd. cyklede vi dejlige Ture, jeg elsker den Egn og den By. Fredag tog jeg til Hillerød og besøgte efter Telefonaftale Tutte, hun overtalte mig til at blive til Mandag og vi havde Masser af gode Stunder, hun var i så godt Humør. Lørdag Morgen spadserede jeg ud til Friises og fik en Time, der varede 2 Timer, hun roste mig meget, var imponeret af mine Fremskridt. Fru F. indbød mig til at komme Søndag til Morgenkaffe for at hilse på Fru Hørup, som bor hos dem, men som jeg ikke kunde træffe om Lørdagen. Fru F. fulgte mig på Vej (jeg spiste
 2) 
 Frokost med dem i Haven) – og vi traf efter Aftale Tutte ved Badstuen i ”Indelukket”; så gik Fru F. – Tutte havde ikke Spor imod, at jeg besøgte hende igen Søndag Morgen. Tutte gav Kaffe i en ny Restaurant, Rosenhaven, hvor vi sad på en Terasse lige ned til Søen – du kan tro, at Snakken gik! Frits var umådelig sød, men meget stille og tavs; Tutte siger dog, at han begynder at blive helt sig selv; han morede sig over mit Stykke i Avisen og kaldte mig ”Ingeborg på 5’ Sal”, så der er også lidt Humor i ham. 
 (Her kom et Besøg – nu er det næsten mørkt). Mandag var det T og Vilh.s 36 årige års, [”års” indsat over linien] Bryllupsdag – jeg gav 2 Fl Æblemost, som faldt i god Jord. Om Fmd. var vi alle tre på Fr.borgmusæet, som jeg aldrig har set! Det rummer mange rædselsfulde Ting, men ind i mellem er der Perler, som man ønsker at vende tilbage til. (Søndag var vi til Middag ½ 6 hos Bodild som var umådelig sød – hun kom forøvrigt hver Dag en lille Visit.) Mandag Eftermd rejste jeg – fulgt på Banen af den søde Bodild – det var en helt igennem så vellykket Rejse. 
 I Kbh. traf jeg Axel og vi fulgtes ad hjem – hvor min søde Nus havde en herlig Middag parat, jeg var henrykt over at være hjemme hos dem igen; alt var gået så godt, Nus er så interesseret i at lave Mad. 
 I Dag har jeg rigtig taget mit lille goe Hus i Besiddelse, først en grundig Rengøring med Gulvvask over det hele Linien; så Frokost m Nus og så i Haven hele Dagen lige til ½ 5, lugede alle [ulæseligt]bedene, det kan Alb. ikke mere se, så der er meget for mig at lave – så mange Kræfter har jeg ikke haft i mange Aar. Så ind og gøre Ild i Komfuret og varme Maden fra igår – nemt. Nu er det helt mørkt – Kl er 10, altså 9 efter Vorherres Tid, men det er jo Gråvejr, vi får nok mere Regn. Nus og jeg sidder i det lune Køkken – her er lysest og varmest. 
 Næste Gang besvarer jeg dit Brev, i Aften vilde jeg lige fortælle dig det sidst oplevede. 
 Gid det nu må gå dig godt, lille Junge og hvor vil jeg længes efter Bulletiner!
 Tusinde Hilsner!
 Din altid
 Dis.
 I øvrigt er Verden jo skrupskør.</t>
+  </si>
+  <si>
+    <t>1943-05-24</t>
+  </si>
+  <si>
+    <t>Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Lindøgaard</t>
+  </si>
+  <si>
+    <t>Amtssygehuset Odder</t>
+  </si>
+  <si>
+    <t>Adolph Larsen
+Andreas Larsen
+Meta -, pige i huset hos Johanne C. Larsen
+Annelise -, pige i huset hos Johanne C. Larsen 1943
+Christine Swane
+Erik Warberg Larsen
+Martin Warberg Larsen</t>
+  </si>
+  <si>
+    <t>"2 breve indeni": Ved transskriptions- og registreringsarbejdet er det ene brev taget ud af kuverten og registreret selvstændigt. Begge breve er fra Johanne C. Larsen, men fra forskellige datoer. 
+Laura/Bibbe Warberg var syg af gulsot i efteråret 1942 og langt ind i 1943. 
+Dræby-doktoren kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8412</t>
+  </si>
+  <si>
+    <t>Det er trist, at Laura/Bibbe stadig ikke har kræfter. Hospitalet burde give hende bedre arbejdsvilkår.
+Både Adolph/Agraren, Martin/Manse og Erik/Tinge Larsen er kommet til skade med deres fingre, og Joanne/Junge har ligtorne.
+Martin planter blomster i haven for sin mors skyld.
+Martin, Erik og Annelise har høstet hø. Annelise er vokset op hos sine bedsteforældre på Kertinge Mark, og hun er dygtig til landbrugsarbejde.
+Christine Swane/Uglen har snart fødselsdag, og Johanne har ingen gave til hende.
+Meta er blevet gift, og Johanne er bekymret, for hun har hørt, at manden er lidt vel glad for at gå på kroen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Zi3U</t>
+  </si>
+  <si>
+    <t>[Med sort blæk på kuvertens forside:]
+Elev, Frøken Bibbe Warberg Larsen
+Amtssygehuset
+Odder
+[Med kuglepen på kuvertens forside:]
+2 breve indeni.
+6-10-04
+28-4-04.
+21-1-03.
+1-1-03.
+23-8-01
+28-8-04
+[Med blyant på kuvertens bagside:]
+Venlig Hilsen fra H. Sørensen.
+Jeg havde jo regnet med at hilse paa Dem, men maaske næste Gang om 5 Uger
+Hilsen Bech
+[I brevet:]
+Lindøgaard Mandag d. 24_nde_ Maj 43.
+Kære lille Bibbe!
+Tak for dit Brev i Tirsdags; du skal aldrig bryde dig om, at det er kort, det gør slet ingen Ting - bare jeg hører fra dig. Det er nok lige galt igen med Kræfterne, kan jeg forstaa. Hvorfor Søren kan de de ikke ogsaa lade dig gaa i Ro paa Tuben, hvor du dog har det lettere i Stedet for, at du idelig skal køres til de andre Afdelinger, men det maa de jo forstaa og ikke jeg, men jeg troede, at naar I var paa en Afd., saa var I der og ikke 100 andre Steder. Jeg kan jo forstaa paa dit Brev, at det ser sløjt ud for dig, min lille Ven. Hold mig endelig á jour; selv om jeg ikke kan hjælpe dig, vil jeg dog nok vide Besked. 
+Du fik først mit Brev i Onsdags, skriver du, tænk, at der ikke kan blive en til at give dig det op, naar du ligger i Sengen. 
+Dette bliver ogsaa et kort Brev - dog ikke for at gøre hævnende Gengæld, men dels er her ikke noget at skrive om, dels er jeg ikke i Skrivehumør og dels er jeg for sent paa det - kunde ikke drive mig til at faa begyndt i Gaar, Søndag. For øvrigt staar ellers alting godt nok til her, naar undtages at alle tre Mandfolk gaar med hver en læderet Haand. Jeg skrev vel, at Far for en Uges Tid siden blev slaaet af d.gl. Røde, da den var til Hingst - mellem de to midterste Fingre og blev forbunden hos Dræby Doktoren; det begynder da saa smaat at læges nu, vi har den i varmt Sæbevand hver Dag. Manse er falden en Dag og faaet en Flænge i det tykke under Tommelfingeren, hvilket er ubehageligt, naar han malker, men dog ellers snart er lægt, Tinge har faaet en Finger slaaet eller klemt i et Kotøjr - hans Forklaring om en Slags er jo aldrig til at blive klog paa; og lad mig saa for at fuldstændiggøre Billedet tilføje, at din Moder har faaet tre Ligtjørne, som forhindrer hende i at gaa noget videre, Knæet er ellers saa godt nu, naar jeg bare holder Maade med gaaendet - og det gør jeg altsaa i denne Tid, p. Gr. a. Tjørnene, hvoraf den ene har anbragt sig under Foden!
+Det var et helt Jammerbillede, jeg her har oprullet for dig - dog af de smaa. Hvis jeg skrev til dig om min Kløsyge, hvad jeg ikke husker, men vel nok har gjort, vil jeg da fortælle dig, at den er ved at gaa over; jeg fik noget mere Medicin hos Dr. og nu er jeg over det værste, hvilket er helt rart, da jeg virkelig følte mig saa utilpas af det. 
+Tænk, Manse har allerede plantet Bedene til med Blomster - for flere Dage siden, de staar saa ranke og friske allesammen, bliver vandet med Slangen, ellers kunde de jo ikke klare sig i denne Tørke; der er de smaa Lobelia
+2.
+du ved de smaa blaa som Kantblomster, Floks og Sinier, i det andet Bed ud for Pigekamret er der Betunier - eller begynder Ordet med P.?Verbena [i ordet er et "a" efter b'et overstreget; over dette er indsat et "e"] og Asters. Det er pænt af Manse at ordne det han siger, han gør det for min Skyld. I det lange Staudebed - fra Vaskehusdøren og opefter - hvor der gik saa mange af Stauderne ud i Fjor, eller rettere ikke kom, har han plantet Nelliker; desuden er der indkøbt nye Georginer, da Knoldene fra i Fjor rådnede i Vinter.
+I Dag ha ["ha" overstreget] er det da et velsignet Vejr, saa stille og fint, men det bedste er næsten, at det synes at trække sammen, for vi trænger meget til Regn, det gør vist hele Danmark. Vi fik lidt i Gaar, Søndag, men kun en ganske lille Byge, som intet Forslog; baade Tinge, Manse og Annelise satte Hø op i Gaar Eft. da det altsaa truede med Regn; det var Luzernehøet, som var tæt og godt, der blev vist 28 Stakke. Annelise havde som hver Søndag fri, men vilde ingen Steder og tilbød at hjælpe. Hun kørte med Hesterive; hun er svært dygtig til al den Slags; hun er fra den lille Gaard, som vi kan se fra Munkebo paa den anden Side af Kertemindefjorden, altsaa paa Kjertinge Mark, og hun har været med til alle Slags Landbrugsarbejde fra hun var Barn. Hun er opdraget hos sine Bedsteforældre der i den Gaard, da Faderen døde meget tidligt og hendes Mor gik saa "til Hotelfaget" og Børnene - 2 - kom til Bedsteforældrene. Forresten er Bedstefaderen lige død og der er nu en Moster og hendes Mand i Gaarden; den gamle Bedstemor, som for Resten er 3 Aar ynge end jeg, har sendt mig en stor Buket Tulipaner og Pæoner med A.L. Den gamle har så frygtelig ondt af det for mig, siger A.L. Hun selv kan ikke høre - ganske vist - men hun kan da gå ude og passe Fjerkræet!! Jeg vilde nu hellere være mig, hvis jeg skulde vælge - selv om jeg ikke kan passe Fjerkræ! - - Puf ringede i Aftes for at sige Tak for en Bog, som Manse gav ham til sin Fødselsdag - fra Lindøgaard, blev der skrevet - den kostede 12 Kr. han maatte bytte den, hvad han ogsaa har gjort, da han havde den, han fik. Far talte med ham, Drengene var allerede gaaet i Seng; de har det godt derinde, sagde Puf, som var svært taknemmelig over den store Gave. 
+Tømrerne kommer stadig ikke til Fortsættelse af Tagene, hvad vi snart er lidt misfornøjede med. 
+Nu skal vi snart skrive til T. Ugles Fødselsdag d. 29/5. jeg er flov over ikke at have Gave, men hvordan skal jeg bære mig ad, kan intet regne ud.
+Lille Metha havde Bryllup i Gaar, jeg er lidt bange for, om Kaj nu ogsaa er god nok til hende. Der ymtes ikke saa lidt om Kroen, men måske det bliver lidt anderledes nu, da hun er hans Kone og er der altid - skønt jeg nu ikke har videre Fidus til det. Vi gav hende et Gavekort
+3.
+fra Brugsen paa 15 Kr. De 10 gi'r Manse og jeg de 5; hun ved bedst selv, hvad hun trænger til. Bare den lille rare Pige maa faa det lidt godt og ikke faa for mange Skuffelser af sin Kaj.
+Alle mine - mange - unge Pelargonier og da Moderplanterne med staar nu i store fyldige Knopper, nogle af dem helt udsprungne, jeg har saa megen Glæde af mine Blomster i Aar. Du skulde se Jødeskægget; den er bleven P[ulæseligt] Kærlig Hilsen din Mor.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -273,59 +348,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/07i7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZT2Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/07i7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZT2Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zi3U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M3"/>
+  <dimension ref="A1:M4"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -430,49 +505,93 @@
       </c>
       <c r="G3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H3" s="5" t="s">
         <v>28</v>
       </c>
       <c r="I3" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J3" s="5" t="s">
         <v>30</v>
       </c>
       <c r="K3" s="5" t="s">
         <v>31</v>
       </c>
       <c r="L3" s="6" t="s">
         <v>32</v>
       </c>
       <c r="M3" s="5" t="s">
         <v>33</v>
       </c>
     </row>
+    <row r="4">
+      <c r="A4" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="G4" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="I4" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="J4" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="K4" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="L4" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="M4" s="5" t="s">
+        <v>43</v>
+      </c>
+    </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
+    <hyperlink ref="M4" r:id="rId9"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>