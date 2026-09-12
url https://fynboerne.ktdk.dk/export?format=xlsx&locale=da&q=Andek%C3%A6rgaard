--- v0 (2026-06-05)
+++ v1 (2026-09-12)
@@ -70,51 +70,51 @@
   </si>
   <si>
     <t>Brev</t>
   </si>
   <si>
     <t>Vilhelmine  Larsen</t>
   </si>
   <si>
     <t>Johannes Larsen</t>
   </si>
   <si>
     <t>Kerteminde</t>
   </si>
   <si>
     <t>København</t>
   </si>
   <si>
     <t>Nyborg
 Halmstad Sweden</t>
   </si>
   <si>
     <t>Johan Bless
 Alfred Eckardt
 Christian Eckardt
 Margrethe  Eckardt
-J.C. Hostrup
+Jens Christian Hostrup
 Adolph Larsen
 Jeppe Andreas Larsen
 Niels Mollerup</t>
   </si>
   <si>
     <t>Den nye gård: muligvis er ombygningen af købmandsgården i Langegade 50 først helt færdig nu.
 "Vilhelm" og "Adolph" er to af I.A. Larsens skibe.
 Duder er Vilhelmine Larsens måde at stave til duer på.
 Udflyttergårdene: Møllegården, Andekjærgården, Pilegården og Damgården. (Erland Porsmose: Fritz Syberg - Kunsten, naturen, kærligheden. Gyldendal 2012)</t>
   </si>
   <si>
     <t>Det Kongelige Bibliotek</t>
   </si>
   <si>
     <t>Johannes Larsen har ikke fået besøg og penge som lovet, fordi der har været problemer med levering af tømmer. I.A. Larsen har været i Nyborg for at få styr på tingene. Han skal huske at give besked om, hvornår Mollerup kommer og skrive, hvad han synes, han skal betale i husleje. Margrethe Eckardt skal besøge sine forældre på gården Høljeryd i Sverige.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/QhX0</t>
   </si>
   <si>
     <t>[Påtrykt]
 J.A. Larsen
 Kjerteminde [Håndskrevet:] den 6 mai 1885
 Kjæreste Johannes
 Igaar var Fader i Nyborg for at trøste den Mand der venter paa Tømmeret og see om varerne vare gode, allerede i dag Kl 9½ kom Kuf ”Vilhelm” tilsyne og er allerede i Nyborg. ”Adolph” ligger sejlklar og med denne gode Vind kan den snart naa Halmstad og med Guds Hjælp [markeret med tal og linje at ordene skal byttes rundt] alle Sorger slukkes, at Fader ingen Ubehageligheder skal have fordi det gaar over Tiden med Leveringen, see derfor kunde jeg ikke svare paa dit Brev jeg vidste godt at du ikke fik nogen af din Ønsker opfyldt mit Barn hverken at vi skulde give Møde eller Penge, du har heller ikke ventet det naar Du havde taget Fornuften til Hjælp men Hjærte og Fantasi eller Kjærlighed til Kunsten er løbet ad med Dig
@@ -311,52 +311,52 @@
     <t>Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Lindøgaard pr. Dræby St.</t>
   </si>
   <si>
     <t>Hareskov St.
 Bakkevej 12</t>
   </si>
   <si>
     <t>Dres -
 Holger -
 Alfred Fly
 Johannes Hohlenberg
 Johannes Larsen
 Helga Nielsen
 Lauritz Pedersen
 Jørgen Schou
 Mette Schou
 Leo Swane
 Erik Warberg Larsen
 Grete Warberg Larsen
 Lise Warberg Larsen
 Martin Warberg Larsen
 Erik Warberg Larsen, søn af Erik og Grethe
-Laura Warberg Petersen
-Troels Warberg Petersen</t>
+Troels Warberg Pedersen
+Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Jørgen og Gretes søster var. Lille Marie kendes heller ikke. 
 Laura/Bibbe Warberg P. og hendes familie boede på Andkærgaard.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0662</t>
   </si>
   <si>
     <t>Johanne/Junge C. Larsen har syet 50 servietter siden februar og også strikket til Laura/Bibbe Warberg Petersen. Nu syr hun nogle nye modeller.
 Det er dejligt, at Astrid/Dis skal til Småland.
 En fluesnapper har bygget rede over Astrids dør.
 Laura/Bibbe og drengen har været til middag, men han blev forvirret og græd meget. Lauritz er på rejse med bestyrelsen i en andelsfoderstofsforening.
 Laura/Bibbe er meget egnet til at få børn, og Johanne håber, at hun får flere. 
 Lise Warberg Larsen er på besøg på Sjælland, og Erik Warberg L. savner hende.
 Erik/Tinge og Martin/Manse har været hos Laura/Bibbe til middag. Pigen havde fri, så Bibbe havde travlt. Bibbe har fået voldsomt mange gaver i forbindelse med fødslen af Troels
 Johanne fortæller om Leo Swanes indkøb hos en tobakshandler i Kerteminde.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/55oU</t>
   </si>
   <si>
     <t>[Håndskrevet med blyant på kuvertens forside:]
 10’ Juni 1950
 [Håndskrevet med sort pen:]
@@ -405,52 +405,52 @@
   </si>
   <si>
     <t>Bakkevej 12 Hareskov St.</t>
   </si>
   <si>
     <t>Holger -
 - Agner
 Johanne Christine Brandstrup
 Grete Gylden Thomsen
 Britta Ipsen
 Ole Kraft
 Adolph Larsen
 Johannes Larsen
 Marie Larsen
 Axel  Müller
 Helga Nielsen
 Johanne Oppermann
 Lauritz Pedersen
 Ruth -, pige i huset hos Johanne Larsen
 Christine Swane
 Albrecht  Warberg
 Dan Warberg
 Laura Warberg
 Grete Warberg Larsen
 Martin Warberg Larsen
-Laura Warberg Petersen
-Troels Warberg Petersen</t>
+Troels Warberg Pedersen
+Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0552</t>
   </si>
   <si>
     <t>Johanne/Junge broderer servietter.
 Hun har betændelse i næsen og maveproblemer.
 Troels er blevet døbt. Johanne og Adolph/Agraren var ikke med i kirken, men på Andkærgaard bagefter. Der blev pakket gaver ud i haven i dejligt vejr. Både Laura/Bibbe og Lauritz er lykkelige. 
 Marie Larsen er på besøg, og hun broderer hele dagen.
 Dan Warberg har også været omkring Lindøgård.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/8032</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 XXX
 modt. 15’ Aug. 1950.
 et festligt Brev.
 besv. 23’ Aug. August 1950.
 (om min Bog og Frits’ Besøg.)
 Fru A. Warberg Müller
 Bakkevej 12
 Hareskov St.
 22-7-2000.