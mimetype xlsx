--- v0 (2026-06-05)
+++ v1 (2026-07-27)
@@ -44,192 +44,152 @@
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
     <t>Generel kommentar</t>
   </si>
   <si>
     <t>Arkivplacering</t>
   </si>
   <si>
     <t>Dokumentindhold</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Transskription</t>
   </si>
   <si>
+    <t>1885-05-06</t>
+  </si>
+  <si>
+    <t>Brev</t>
+  </si>
+  <si>
+    <t>Vilhelmine  Larsen</t>
+  </si>
+  <si>
+    <t>Johannes Larsen</t>
+  </si>
+  <si>
+    <t>Kerteminde</t>
+  </si>
+  <si>
+    <t>København</t>
+  </si>
+  <si>
+    <t>Nyborg
+Halmstad Sweden</t>
+  </si>
+  <si>
+    <t>Johan Bless
+Alfred Eckardt
+Christian Eckardt
+Margrethe  Eckardt
+J.C. Hostrup
+Adolph Larsen
+Jeppe Andreas Larsen
+Niels Mollerup</t>
+  </si>
+  <si>
+    <t>Den nye gård: muligvis er ombygningen af købmandsgården i Langegade 50 først helt færdig nu.
+"Vilhelm" og "Adolph" er to af I.A. Larsens skibe.
+Duder er Vilhelmine Larsens måde at stave til duer på.
+Udflyttergårdene: Møllegården, Andekjærgården, Pilegården og Damgården. (Erland Porsmose: Fritz Syberg - Kunsten, naturen, kærligheden. Gyldendal 2012)</t>
+  </si>
+  <si>
+    <t>Det Kongelige Bibliotek</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har ikke fået besøg og penge som lovet, fordi der har været problemer med levering af tømmer. I.A. Larsen har været i Nyborg for at få styr på tingene. Han skal huske at give besked om, hvornår Mollerup kommer og skrive, hvad han synes, han skal betale i husleje. Margrethe Eckardt skal besøge sine forældre på gården Høljeryd i Sverige.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/QhX0</t>
+  </si>
+  <si>
+    <t>[Påtrykt]
+J.A. Larsen
+Kjerteminde [Håndskrevet:] den 6 mai 1885
+Kjæreste Johannes
+Igaar var Fader i Nyborg for at trøste den Mand der venter paa Tømmeret og see om varerne vare gode, allerede i dag Kl 9½ kom Kuf ”Vilhelm” tilsyne og er allerede i Nyborg. ”Adolph” ligger sejlklar og med denne gode Vind kan den snart naa Halmstad og med Guds Hjælp [markeret med tal og linje at ordene skal byttes rundt] alle Sorger slukkes, at Fader ingen Ubehageligheder skal have fordi det gaar over Tiden med Leveringen, see derfor kunde jeg ikke svare paa dit Brev jeg vidste godt at du ikke fik nogen af din Ønsker opfyldt mit Barn hverken at vi skulde give Møde eller Penge, du har heller ikke ventet det naar Du havde taget Fornuften til Hjælp men Hjærte og Fantasi eller Kjærlighed til Kunsten er løbet ad med Dig
+Fryd dig over alt hvad du seer husk saa meget Du kan men Ejendomsretten faar du lade de andre beholde en lille Tid endnu, bliv nu ikke altfor bedrøvet, eller tænk de kunde godt have sendt mig Penge – du kan tro der er saa meget jeg og Faer ogsaa ønskede at eje og at gjøre men det forbyder sig alt sammen selv i Øjeblikket.
+Med Hensyn til Spørgsmålet om Hr Mollerup saa har Fader og jeg idag paa vores Morgentour talt om at have ham her i Huset, naar han vil nøjes med det, som vi haer. 30 eller om Du synes 25 Kr maanedlig men ikke Vadsk Johannes for Pigen er ikke flink til Strygning og saadanne Herrer ere lidt vanskelige – med Lindtøjet synes du at 30 er det mest passende det kunde maaske undre ham om vi gjorde det altfor billig men Du har nu som sagt selv Lov til at vælge imellem de 2 Priser vil han komme saa sig mig endelig Tiden _hører Du _
+Gud ske Lov at Du er bedre, men jeg er endnu ikke rolig før jeg hører Du er heelt rask glem ikke at svare herpaa; Vi har det alle godt idag vajer Dannebrog for første Gang fra den nye Gaard. Bless har Bryllup og saa syntes jeg det var saa tomt at der ikke skulde flages for ham
+Adolph er ivrig med Høns og Duder de vil ikke lægge Æg og de har været ude at gjøre Opkøb med Andeæg der langt oppe i Udflyttergaardene, saa der er en Høne der ligger paa dem om de nu maa blive til Ællinger vil Du have Blousen af hvidt graat eller sort Tøj?
+Det var dejligt at Du hørte Hostrup men du fortæller mig ikke noget videre om den
+Touren du fortalte mig om den var lang saadan en Udflugt den kunde vel da skaffe Dig Søvn om Natten Johannes ja du skulde vist gaa dig træt for at sove 
+rimeligt er det at Skolen holder op før Pindsen saa vi har Dig til Helligdagene, Margrethe rejser ligefør Pinsen hjem mon dog Alfred skal naa at komme i land fortæl mig om Eckardt Stykker naaede at blive hængt op anden Gang jeg er bange de kom for seent sig mig dog hvad du synes om disse sidste, hvad er det du ikke kan lide paa de andre 2 Billeder; kunde han dog blot sælge oh vi beder for ham Nu er Kl. mange saa jeg maa rigtignok sige Farvel til dig min kjære elskede Johannes, Gud Fader bevare dig og give dit gode Helbred igjen saa du maa faa Kraft og Virkelyst i rigeligt Maal – Hils Alle
+Din inderlig hengivne Moder</t>
+  </si>
+  <si>
     <t>1948-03-10</t>
-  </si>
-[...4 lines deleted...]
-    <t>Johannes Larsen</t>
   </si>
   <si>
     <t>Laurine Pedersen
 Laura Warberg Petersen</t>
-  </si>
-[...1 lines deleted...]
-    <t>Kerteminde</t>
   </si>
   <si>
     <t>Ullerslev
 Andkærgård</t>
   </si>
   <si>
     <t>Elena Larsen
 Johan Larsen</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1343</t>
   </si>
   <si>
     <t>Johannes Larsen takker for smørmærker og tændstikker. Han har været i Sverige og i Trelleborg.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/eT5B</t>
   </si>
   <si>
     <t>[Skrevet på kuvert forside:]
 Fru Laura Petersen
 Andkærgaard
 pr. Ullerslev.
 [Skrevet på kuvert bagside:]
 Johannes Larsen
 Kjerteminde
 [Med anen skrift:]
 30-1-2000
 [I brevet]
 Kjerteminde 10 Marts 1948.
 Kære Bibbe og Laurits!
 Tusind Tak for Smørmærker og Tændstikker, som laa her da jeg forleden kom hjem fra Sverige hvor jeg havde været en Uges Tid hos Lysse og Bimse. Sidstnævnte kørte mig til Korsør hvor vi paa Vejen var ude og saa det Vikingehus der er bygget ved Trelleborg.
 Med de venligste Hilsener fra 
 Jeres hengivne
 Johannes Larsen</t>
-  </si>
-[...91 lines deleted...]
-Saa Farvel lille Dis, kærlig Hilsen fra din Junge.</t>
   </si>
   <si>
     <t>1949-08-05</t>
   </si>
   <si>
     <t>Marie Larsen</t>
   </si>
   <si>
     <t>Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Birkerød
 Skovgårdsvej 5</t>
   </si>
   <si>
     <t>Bovense pr. Ullerslev
 Andekærgaard</t>
   </si>
   <si>
     <t>Roger -
 Elena Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Christine  Mackie
 Christine Swane
@@ -255,50 +215,59 @@
   <si>
     <t>[Skrevet på kuvertens forside:]
 Fru Bibbe Warberg Petersen.
 Andkærgaard.
 Bovense 
 pr. Ullerslev.
 Fyn.
 [På kuvertens bagside:]
 Afs. M. Larsen Skovgårdsvej 5. Birkerød 
 [I brevet:]
 Birkerød d. 5 – 8 – 49. – 
 Kære lille Bibbe!
 Tusinde Gange til Lykke! Hvor jeg ønsker for Dig at du maa faa et godt Aar, fuldt af mange Goder! Det er dog et skrækkeligt Vejr, vi har haft, slemt for Høsten, dog haaber jeg at I ikke har haft saa meget Regn som vi har haft her, der kan jo være Tilfælde hvor det er rart at bo i en regnfattig Egn. –
 Paa Grund af Vejret har vi ikke kunnet komme ind til Byen, jeg vilde gerne have fundet noget rigtig pænt til Dig, nu maa Du nøjes med en Æske Confect, saa tager jeg noget med til Dig naar jeg forhaabentlig inden saa længe kommer til Fyn. – 
 Vi er igen bleven skuffet, med Hensyn til Sverrigsturen, vi var inviteret derover til d. 1ste, men da Lasse og Ursula ikke er kommet hjem, maatte vi igen sige Nej; Las er der for Tiden og jeg havde glædet mig saa meget til at være sammen med ham deroppe, det havde været ligesom i gamle Dage, men det slog altsaa Fejl; Uglen taler med Bimse i Telefonen, hun skal til Anholt inden saalænge; Uglen spurgte saa om vi ikke kunne komme lidt derop i September, men det kunde vi ikke for da skulde Mornine derop; jeg bliver snart bitter over at det aldrig kan lykkes mig, bortset fra Las hvor jeg nok jeg er den der holder mest af alt deroppe. – 
 Nu er Lasse og Ursula her i Landet igen, Lasse ringede fra Christiansfelt i Aftes, i Morgen tager de derfra og vilde saa kikke ind paa Lindøgaard og i Kerteminde paa Vejen hjem, mon de ikke skulde se ind til Jer ogsaa de kører da lige forbi Jeres Dør; vi venter dem Søndag eller Mandag, saa har de ogsaa været borte i 10 Uger, det er en lang Tid; det bliver morsomt at høre om alt hvad de har oplevet paa Turen og vi haaber at det har hjulpen godt på Ursulas Helbred; de har Roger med Hjem. – 
 Det er kedeligt at det ikke hjælper paa Din Mors Ben, mon dog ikke al den Sol vi har haft har gjort godt paa Benet; det har været en streng Uge mens Frøkenen (jeg kan ikke huske hvad hun hedder) havde Ferie, jeg føler med Din Mor, det maa være meget slemt ikke at kunne foretage sig noget, naar man ved der er saa meget der skulle gøres; hvordan mon de egentlig er tilfredse med hende? Det meste jeg har hørt om hende er at hun skulde have Ferie. – Vi havde jo et morsomt lille Besøg af Ruth og Per, det var i det gode Vejr, vi sad nede i Haven og drak Te og sludrede; Per sagde at Du havde flere Drenge i Ferien, saa havde Du nok haft travlt lille Bi. – Jaa saa Farvel og hav det godt til vi ses, jeg tænker 
 [Skrevet langs venstre kant s4:]
 jeg rejser, naar Lasse og Ursula har været hjemme en 
 [Skrevet på tværs øverst s1:]
 lille Tid, jeg ved endnu ikke om jeg kommer først til Kerteminde eller Lindøgaard.
 Hils Bedste og Lauritz; Masser af Hilsner og Kys til Dig søde Bibbe fra Rie. –</t>
   </si>
   <si>
     <t>1950-06-06</t>
+  </si>
+  <si>
+    <t>Johanne Christine Larsen</t>
+  </si>
+  <si>
+    <t>Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Lindøgaard pr. Dræby St.</t>
   </si>
   <si>
     <t>Hareskov St.
 Bakkevej 12</t>
   </si>
   <si>
     <t>Dres -
 Holger -
 Alfred Fly
 Johannes Hohlenberg
 Johannes Larsen
 Helga Nielsen
 Lauritz Pedersen
 Jørgen Schou
 Mette Schou
 Leo Swane
 Erik Warberg Larsen
 Grete Warberg Larsen
 Lise Warberg Larsen
 Martin Warberg Larsen
 Erik Warberg Larsen, søn af Erik og Grethe
 Laura Warberg Petersen
 Troels Warberg Petersen</t>
   </si>
   <si>
@@ -344,101 +313,132 @@
 [Håndskrevet på kuvertens bagside:]
 Lindøgaard Dræby St. Fyen.
 [Håndskrevet med sort kuglepen:]
 13-7-05
 [Håndskrevet i brevet:]
 Lindøgaard 6-6-50
 Kære lille Dis!
 Tak for dit lange og gode Brev! Nej, jeg var ikke bleven nervøs; tidligere betød det altid Sygdom, når der var længe imellem Brevene, men nu ved jeg, at det bare er, at det trækker lidt ud, og det gør da ingenting; du må ikke føle Brevskr. til mig som en Byrde eller Pligt. 
 I dette Øjeblik blev de 4 Servietter færdige, jeg skulde først have Kontrolassistentens 12 færdige. Nu har jeg siden midt i Februar syet 50, men hvor er jeg ogsaa flittig, at den megen Strik til Bibbe og andre tager jo også Tid! Og Strømpestopning! Naar jeg skriver smaat, er det for at nøjes med 1 Ark, saa Brevet ikke skal blive for tungt. Mens jeg husker det: Jo Tak, vi vil meget gerne have Trøjen. Tak paa Forhaand. I næste Brev kommer Udklippene og Fotografierne, hvor er de glimrende – især af Jørgen, det er en meget smuk Lighed. 
 Tænk, at I skal til Småland! Tillykke til det! Maaske gaar det meget bedre i Aar med Dres, nu er I ligesom forberedte paa hendes Uomgængelighed. Gid I nu maa få godt Vejr, det betyder meget deroppe. Og ikke alt for hedt.
 Er det ikke knagende billigt med de 100 Kr. for hele Somr'en for Tobedeab. men det er jo ogsaa Penge naturligvis.
 Jo, det var dejligt for dig – det med Hohlenberg, og saa at han kunde saa godt med Holger, det er altid morsomt når ens Venner kan sammen. Og tænk Dis, at I har Nattegale. Aa, hvor vilde jeg dog gerne endnu en Gang i mit Liv høre dens vidunderlige Sang, det giver hele vor Ungdom! Naa, vi har jo ogsaa mange Fugle. En lille Fluesnapper bygger Rede – og har lagt Æg – paa Gesimsen over vor Indgangsdør, du ved der er [Tegning] saadan over Døren. Er det ikke sjovt. Bibbe og den lille har det godt begge to. De var her med Drengen 2_den_ Pinsedag til Aftensmad, de har en lille Kasse til ham, som kan gaa ind i Bilen; desværre blev han saa opreven af Færden, saa han græd meget herhenne, saa de kommer vist ikke saa snart igen. Lauritz er ude at rejse. Han er i Bestyrelsen for ”Fyens Andelsforretn. for Korn og Foderstoffer" og hele Bestyrelsen er i Tyskl. Holland og Belgien for at se paa et eller andet. De kørte d. 2_den_ Juni i 4 Biler, første Dag til Hamborg. Bibbe kørte han til Odense om Morgenen. Desværre er der smadder-hedt, men det er da alligevel en dejlig Tur, skriver han; ventes hjem Lørd. eller Søndag. Jeg synes, det er saa dejligt for ham, at han nu ogsaa har været udenlands, han hører saa tit om vore Udenlandsrejser, og det er en stor Oplevelse for ham. - - Jeg tror, som du ogsaa antydede i et af dine Breve, at den lille Fyr vil have en god Indflydelse paa deres Samvær, Lauritz er saa glad ved ham. Naar Bibbe er saa velegnet til at faa Børn, som Dr. Fly sagde, hun var, burde hun jo have en til, hvad hun sikkert ogsaa hellere end gerne vilde, men nu skal vi saa se, om Lauritz gaar med til det. 
 Jeg glemte, da jeg skrev om Servietterne, at jeg har med min bedste Vilje ikke kunnet regne ud, hvad [Tegning] er for en; tegn den dog – for Sjovs Skyld lidt nøjagtig ud, saa jeg kan faa fat paa, hvad det er for en; men nu har jeg faaet lavet flere nye Modeller; blandt dem er denne med Karlen og Pigen, der danser om Majstangen, den synes jeg nu er vældig pæn den synes jeg du skulde beholde. Jo, den gode [ulæseligt ord] skal rigtignok have 4; og jeg vil godt sy dem for 1,50 hvis en eller anden skulde have Lyst til nogle.
 I dette Øjeblik læser taler [”taler” indsat over linjen] Speakeren op om et Skib paa 3000 Tons, der brænder, den hedder Mette Schou – mon det er Bufs Kone, der er kaldt op?
 Da jeg var midt paa 1_ste_ Side, kom lille Grete med Erik, og vi fik os en god lang Passiar, jeg har ikke set hende i flere Dage, da de har haft travlt med at gaa i Roerne, hun hjælper jo Tinge tappert. Lise er paa Sjælland hos Gretes Søster, det er lidt strengt for Drengen at undvære hende, for hun er for ham som en Mor; skønt hun rejste – vist – 22/5 - siger han endnu stadig hver Dag: Lise skal komme hjem. Ellers plejer de hurtigt at glemme i den Alder, men jeg tror, man kan sige, at Lise staar fuldt paa Højde med Grete for Lillebror. 
 Det er dejligt med den Varme, jeg sidder meget i Haven, og jeg tror, mit Knæ har godt af Solen, det forekommer mig, at der er Bedring i det nu. 
 I Søndags var Tinge og Manse paa Andkærgd. til Middag; Grete og Erik havde været der paa Dagen før. Desværre var det Pigens Fridag, det maa have taget lidt af Glansen, for naar Bibbe skulde passe baade Huset, den lille, Karlene, de fremmede og Kyllinger og Høns, saa kunde der jo knapt blive den Ro over det, selv om Grete self. hjalp hende. Men hvor havde Bibbe alligevel været lykkelig over at have dem. Hvor B. dog hænger ved sin Slægt. Grete var aldeles betaget over alt det Bibbe havde faaet, ja meget mere Tøj end Drengen vil kunne naa at bruge, men ogsaa Sølvting – Bæger Ske Gaffel o. s. v. Og af Blomster stadig et Væld. Ja, det var virkelig som Helga sagde – og du antydede – det er jo som en kongelig Fødsel! Visitter vrimler stadig ind, Lauritz er jo ogsaa meget afholdt og har mange Forbindelser, foruden saa alle Bibbes Venner. Paa den Tid, da vi barslede var det endnu ikke bleven Skik med saadanne Gaver, vel? Jeg kan da ikke huske noget om det. - - Det kunde da ellers være dejligt for dig og Axel at være der et Par Dage alene, kedeligt, at det ikke kan naa sig. – Apropos om en lille By’s Intimitet. Kender du Historien om ”Pibedrejeren”, ogsaa Tobakshandler. Det var da Leo Swane første Gang var i Kjerteminde. Dagen efter sin Ankomst kom han ind til Pibedrejeren for at købe Tobak; Lases havde bedt ham købe noget til dem. Saa siger Leo: Og saa skulde jeg have an Kasse Cigarer 
 [Skrevet på hovedet på side 2:]
 men hvad var det nu de hed”. Uden et Ord gik P. hen efter en Kasse og stillede for ham. ”Ja, det er dem, men hvor i al Verden kunde De vide det?” hvortil P. paa sin tørre Facon 
 [Skrevet langs venstre margen på side 2:]
 sagde” Jo, jeg saa Dem gaa forbi med Kunstmalerens i Gaar”. Du forstaar, Leo havde ikke med et Ord nævnt Kunstmalerens. 
 [Skrevet på hovedet øverst på første side:]
 Saa faar du til Slut saa mange Hilsner til Axel, og hils ogsaa lille Marie fra mig. Tusind Hilsner din Junge.</t>
   </si>
   <si>
-    <t>1885-05-06</t>
-[...16 lines deleted...]
-J.C. Hostrup
+    <t>1950-08-14</t>
+  </si>
+  <si>
+    <t>Bakkevej 12 Hareskov St.</t>
+  </si>
+  <si>
+    <t>Holger -
+- Agner
+Johanne Christine Brandstrup
+Grete Gylden Thomsen
+Britta Ipsen
+Ole Kraft
 Adolph Larsen
-Jeppe Andreas Larsen
-[...30 lines deleted...]
-Din inderlig hengivne Moder</t>
+Johannes Larsen
+Marie Larsen
+Axel  Müller
+Helga Nielsen
+Johanne Oppermann
+Lauritz Pedersen
+Ruth -, pige i huset hos Johanne Larsen
+Christine Swane
+Albrecht  Warberg
+Dan Warberg
+Laura Warberg
+Grete Warberg Larsen
+Martin Warberg Larsen
+Laura Warberg Petersen
+Troels Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0552</t>
+  </si>
+  <si>
+    <t>Johanne/Junge broderer servietter.
+Hun har betændelse i næsen og maveproblemer.
+Troels er blevet døbt. Johanne og Adolph/Agraren var ikke med i kirken, men på Andkærgaard bagefter. Der blev pakket gaver ud i haven i dejligt vejr. Både Laura/Bibbe og Lauritz er lykkelige. 
+Marie Larsen er på besøg, og hun broderer hele dagen.
+Dan Warberg har også været omkring Lindøgård.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/8032</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+XXX
+modt. 15’ Aug. 1950.
+et festligt Brev.
+besv. 23’ Aug. August 1950.
+(om min Bog og Frits’ Besøg.)
+Fru A. Warberg Müller
+Bakkevej 12
+Hareskov St.
+22-7-2000.
+BWP.
+50
+[Skrevet på kuvertens bagside:]
+Lindøgaard Dræby St. Fyen
+[I brevet:]
+Lindøgaard Mand. 14-8-1950
+Kære lille Dis!
+Tak fordi du skrev saa omgaaende og som altid saa interessant og indholdsrigt. Det er li’egodt rart med Breve, saa vi kan følge med i alt om hinanden.
+Nu har jeg allerede været oppe i flere Dage, men føler mig stadig som en Klud, ja ikke stort bedre end efter mine store Sygdomme. Jeg har er [”er” indsat over linjen:”] er endnu ikke begyndt at bestille noget og har dog saa meget at lave. Tak for Bestillingen af de 6 Servietter til Holger, kunde du ikke spørge ham om Tidspunktet (Julegave?) for hvis det ikke haster, kunde jeg tænke mig at sy de 18 som Manse skal have og som altsaa bor her, saa jeg altid har Modeller at sy efter. Dem kunde jeg saa sende dig til Eftersyn, saa kunde jeg [”jeg” overstreget] han selv pille de 6 ud, som han vil have; de er jo nemme at returnere i en stor Konvolut. 
+Jeg fik sendt Bud efter Dr. Agner, da jeg efterhaanden blev lidt nysgerrig efter at vide, hvoraf den standhaftige Feber kom. Det viste sig at være Betændelse i Næsen, deraf de hæftige Smerter hen over Næsen i Begyndelsen af Forkølelsen Nu drypper Marie mig 4 Gg. om Dagen og Feberen er ovre. Jeg tror nu at min Afmagtstilstand kommer fra Maven, der har tet sig kedeligt hele Tiden og har den lille private Mening, at det er en Streg af Para-Dysenteri, som jeg havde for en halv Snes Aar siden og derfor nok ved, hvordan en saadan tager paa Befindenet. Jeg holder Diæt og spiser meget lidt. 
+Nej, der var saamænd ikke noget letsindigt i Barnedaaben; Agr. og jeg kørte først derhen Kl 12, de andre som skulde fungere i Kirken blev hentet af Lauritz tidlig paa Morgenstunden, da Gudstjenesten var Kl 8 ½ (!) Det var gaaet saa godt, Bibbe bar, Grete stod hos, Lauritz og Manse stod Faddere. Jeg morede mig over din lille spøgefulde Bemærkning over, at jeg event. skulde ”bære”, især da jeg saa maatte tænke mig, at jeg i saa Fald maatte have Drengen i en Rygsæk, da jeg jo maa have mine Arme til at bruge Stokkene. Menigheden vilde nok have kigget! Det blev en saa henrivende Dag, kun os 6 [”6” indsat over linjen] som Gæster, altsaa 9 til Bords baade Frokost og Middag 
+II 3. Slags Vin, som jeg nød. Jeg huskede, da jeg havde Para-Dysenteri var jeg vild
+efter Vin, og det har jeg ogsaa været i denne Sygdom.
+ganske dejlig Mad, alt saa nydeligt. Jo saa ovenud festligt, og Bibbe saa straalende glad, hvor er hun lykkelig over sin Dreng, jeg synes aldrig jeg har set saa stor en Lykke over et Barn. Du kan tro, at den Dreng vil forandre l [”I” overstreget] meget i alle Forhold paa Andkærgaard; for ogsaa Lau. er lykkelig over ham. Der var et Væld af Gaver; da vi kom Kl 12 var de alle – også Troels - i Haven i det herlige Solskin, der laa Gaverne uoppakkede paa Havebordet. Dejlige Blomsterbuketter, forskelligt til Drengen og saa alle Bibbes Gaver. Troels fik smaa Las-Træsnit baade af Manse og Tinges. Jeg gav ham de to Par Kopper X [”X” indsat over linjen], som Far og Mor fik til deres Sølvbr. af Johanne Oppermann. med L.W. og A.W. og Datoer med forgyldte Bogstaver paa Underkopperne. Kan du huske dem? De kan jo ligesaa godt gaa til den Gren af Familien. Bibbe fik af mig [”af mig” indsat over linjen] 10 Servietter (nu har hun 18) og 20 Kr. til Hjælp til en Visittaske; ogsaa Penge fra Marie og Uglen dertil, hun havde nu faaet en af Lauritz (henrivende) men det vidste vi jo ikke, saa maa hun bruge Pengene til andet.
+[Skrevet langs sidens venstre kant:] 
+X Mon et Barn nogensinde før har faaet Kopper til sin Daab. 
+Om Eftermid. kom Helga og Brita og fotograferede os; Bibbe m. Troels og Grete hos, og dernæst os alle. Ja, du kan ikke tænke dig, hvor det var en skøn Dag, og tænk i denne Sommer at faa et saa pragtfuldt Vejr. Det var lykkeligt at opleve den Dag. Vi var alle sammen saa glade. Troels var bedaarende, han trives og blomstrer, saa det er en Lyst.
+Jeg maa fortælle dig lidt om mit Doktorbesøg. Da han var færdig med mig, skulde have Te og blev budt ind i Stuen. Næ, sagde han, vi maa da sidde hos Dem, ellers skal vi sidde og raabe til Dem, der staar jo et Bord og saa begyndt han at rydde af mit lille Vaskebord, anbragte alle Smaatingene i Vinduerne, de store ting paa Gulvet, flyttede Bordet (der heldigvis var belagt med et rent og fint Pyntehaandklæde) hen til min Seng og saa havde han, Rie og jeg et Par fornøjelige Timer med Passiar og Røg. Han er forfærdelig sød den lille Doktor.
+Jeg skal hilse dig fra Rie. Hun sidder og syr hele Dagen, et mægtigt Korsstingsbroderi en Bordløber, som Manse er saa begejstret for og som han vist ogsaa skal have til Jul
+III
+det bliver vidunderlig smukt, Marie har jo en udmærket og en sikker Smag til at sætte Farverne sammen, hun er jo ikke for ingenting af Las-familien. Kun indvender jeg, at hun er for flittig tænk, hun kan sy ustandselig fra Morg. til Aft. nej langt ud paa Aftenen og faar eft. min Mening alt for lidt ud af sin Ferie, er for lidt i Luften, gaar ikke en ordentlig Tur hver Dag.
+Samme Dag, som jeg fik dit Brev, fik jeg 2 andre fra Hais, den gode trofaste Hais, som sendte mig er Udklip, der berømmede Grete Gyldens Klaverkoncert i Tivoli. Hais havde været der med Birgit.
+Og saa fra lille Dan Warberg, som takkede for sit lille Besøg her: han cyclede efter Ferien – 30te Juli tror jeg – fra Brædstrup til Kbhvn. og havde saa ringet og bedt om han måtte overnatte her, hvad han jo heller end gerne maatte. Marie var her jo, men saa foreslog Ruth, at hun laa oppe hos sin Søster i Munkebo, og saa laa Dan i hendes Værelse – nok saa snildt. Han er ubeskrivelig sød og vi havde saadan et godt lille Samvær med ham.
+Ja, du har Ret i dine Betragtninger over Navnene. Troels Lauritz Petersen har en udmærket Klang, hvorimod Warb. Navnet ikke rigtig passer, men Bibbe er nu saa glad ved det Navn, hun har altid kaldt sig det, især paa Sygehusene kan de ikke have alle de 
+-sen Navne. - - En Ting til fra dit Brev: Nej, jeg vil sandelig holde paa Ordet: Aand og ikke Kraft, for med Ordet Kraft tænker man absolut paa noget fysisk. (Ole Bjørn Kraft) f. Eks. hvor mange Heste-Kraft o.s.v. jeg synes, det er en rigtig daarlig Erstatning de der har lavet for det smukke Ord: Aand.
+Dejligt at høre at Axel har det godt.
+Bankede du? Hils ham saa meget.
+Nu fik jeg min Salighed da griflet et rigtigt Brev sammen, godt gjort! Men jeg tror nu ogsaa, jeg begynder at mærke lidt tilbagevendende ”Kraft”, - som altsaa for Fremtiden har to Betydninger. 
+Saa Farvel lille Dis, kærlig Hilsen fra din Junge.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -515,51 +515,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/eT5B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZKsR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/55oU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QhX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/QhX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eT5B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZKsR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/55oU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M6"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
@@ -605,87 +605,87 @@
         <v>11</v>
       </c>
       <c r="M1" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E2" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F2" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="G2" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G2" s="5" t="s">
+        <v>19</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="I2" s="5"/>
+        <v>20</v>
+      </c>
+      <c r="I2" s="5" t="s">
+        <v>21</v>
+      </c>
       <c r="J2" s="5" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="K2" s="5" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="L2" s="6" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="M2" s="5" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="5" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="F3" s="5" t="s">
         <v>28</v>
       </c>
       <c r="G3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H3" s="5" t="s">
         <v>29</v>
       </c>
       <c r="I3" s="5"/>
       <c r="J3" s="5" t="s">
         <v>30</v>
       </c>
       <c r="K3" s="5" t="s">
         <v>31</v>
       </c>
       <c r="L3" s="6" t="s">
         <v>32</v>
       </c>
       <c r="M3" s="5" t="s">
         <v>33</v>
       </c>
@@ -719,113 +719,113 @@
       </c>
       <c r="I4" s="5" t="s">
         <v>40</v>
       </c>
       <c r="J4" s="5" t="s">
         <v>41</v>
       </c>
       <c r="K4" s="5" t="s">
         <v>42</v>
       </c>
       <c r="L4" s="6" t="s">
         <v>43</v>
       </c>
       <c r="M4" s="5" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
         <v>45</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>25</v>
+        <v>46</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="G5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H5" s="5" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="I5" s="5" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="J5" s="5" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K5" s="5" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="L5" s="6" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="M5" s="5" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>15</v>
+        <v>47</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>17</v>
+        <v>48</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>57</v>
+      </c>
+      <c r="G6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H6" s="5" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="I6" s="5" t="s">
         <v>58</v>
       </c>
+      <c r="I6" s="5"/>
       <c r="J6" s="5" t="s">
         <v>59</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>60</v>
       </c>
       <c r="L6" s="6" t="s">
         <v>61</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>62</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>