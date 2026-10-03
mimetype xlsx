--- v1 (2026-07-06)
+++ v2 (2026-10-03)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1824" uniqueCount="1129" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1869" uniqueCount="1161" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -906,51 +906,51 @@
 Adolph havde gemt lidt godt til os af det Eckard Kone sendte ham til sin fødselsdag … smager udmærket
 Lev vel lille Christine og Gud bevare Dig
 Saadan et rigtig Brev faar jeg ikke Tid til at skrive før efter Bazaren.
 Båxhult Onsdag 27 Sept 99
 Kære Forældre!
 Om lidt kører Adolph med Fru Warberg og han venter saa dernede og tager Marie med hjem. Da jeg antager at Marie skriver et Par Ord til jer sender jeg dette og beder hende lægge det inden i.
 Vi ere alle raske og har det godt. Vi har givet Lina Brevet, hun krøllede det og Alhed maatte læse det op for hende, men vi har endnu ikke set noget Resultat, Østerberg derimod sagde forleden at den Tiende betaler han sit Arrende saa naar Du vilde sende Kvittering eller Fuldmagt kan vi jo faa det. Alhed har bedt Garell om en specificeret Regning og det viser sig at vi fra 19 August til i Forgaars har faaet Varer for 30 Kr. deraf for 12 Kr. Brød og Smør, Sukker og Petroleum er de næst største Poster. Vi har faaet Væge til Lampen og faaet det lille Komfur i Brug. Vi fik Suppe til Middag i Gaar. Ja jeg kan ikke naa at fortælle mere da han nu er der med Vognen. Husk at sende den Fuldmagt eller Kvittering omgaaende. Mange Hilsner Jeres Johannes Larsen 
 Båxhult d. 28-9 99
 Kære Fader!
 Alhed og jeg skal en Svip ned til Høljeryd og saa skriver jeg et Par Ord med det samme ; indlagte Brev fra Johannes havde Adolph med til mig i Gaar, men han gav mig det først da jeg havde skrevet på et Kort, derfor tog jeg det med hertil for at skrive lidt i Dag; desuden var der Brev til mig hvori han bad mig om at løse en Pakke som laa paa Stationen fra en Papirhandler i København, jeg maatte saa dertil bruge omtrent Resten af mine Penge, jeg har kun 55 Øre og nu bruger vi 20 til Frimærker Johannes har ogsaa skreven et Brev; der er ingen af de andre som ejer en rød Øre; Inspektøren betaler ingen Penge før d. 10ende October, det har han selv sagt til Johannes, de forfalder ikke før den Dag siger han, men saa skal vi ogsaa faa dem med det samme naar vi møder med Kvitteringen; som Du ser af Johannes Brev har Smedens faaet det Brev Du har sendt herop, men Lina gav Alhed en lang Forklaring om at de havde betalt forud saa de skyldte ingen Penge, Vil Du ikke med det samme Du sender Østerbergs kvittering give mig rigtig Besked om den Sag, for hvis de virkelig skylder, saa vil jeg bede dem om Penge, det er rædsomt at staa helt uden og nu har Johannes i dag skreven til Winkel og Magnussen om nogle Farver, da han mangler dem og i disse Dage maa tegne paa Grund deraf og det er jo sørgeligt da han har 3-4 billeder i Gang, naar de Farver kommer skal han jo af med nogle Penge, saa hvis vi ikke kan faa nogle herovre før den 10ende, maa vi bede Dig hvis Du kan at sende os lidt til den Tid; ja jeg er meget ked af at jeg straks skal plage dig for Penge kære Faer men det er jo galt at staa helt foruden. Fru Warberg rejste i Gaar Morges saa jeg fik hende slet ikke at se. Lad mig endelig faa at høre om I fik en Mand til og hvordan det gaar med Jorden det piner mig meget at tænke paa.
 Det er sandt vil Du bede Moder om straks at sende den Pakke Farver der ligger oppe paa Johannes værelse herover, dem skal han ogsaa bruge nu, de har sendt dem forkert. Hvis Uglen er hjemme endnu saa husk hende paa at Disen skal have ”Fru Marianne”.
 Jeg kan ikke naa at skrive mere, men I skal nok snart faa et ordentligt Brev. Drengen er yndig og der er dejligt herovre på Båxhult. De kærligste hilsener fra Jeres hengivne Datter Marie.
 P:S: Har Ø.Kvien kælvet?</t>
   </si>
   <si>
     <t>1899-10-03</t>
   </si>
   <si>
     <t>Ellen  Sawyer</t>
   </si>
   <si>
     <t>Boston</t>
   </si>
   <si>
     <t>Harris Sawyer
-- Sawyer, Harris' far
+Joseph Sawyer, Harris' far
 Nelly Tailor
 - Taylor</t>
   </si>
   <si>
     <t>Laura Warberg besøgte i efteråret 1899 datteren Alhed Larsen og hendes mand, Johannes Larsen, samt deres lille søn på ejendommen Båxhult i Småland, Sverige. 
 Ellen og Harris Sawyer blev gift i Boston 25. juni 1899. De boede den første tid i hus sammen med Harris' familie, som efter Ellens mening rodede for meget. 
 Kristen Landpost kendes ikke.
 Tokaj er en hvidvinsdrue, som anvendes i vinregionen Tokaj-Hegyalja i Ungarn. 
 Smyrnatæpper er en handelsbetegnelse for håndknyttede tæpper fra det vestlige Tyrkiet, fremstillet fra slutningen af 1800-tallet og eksporteret i store mængder fra Smyrna (nuv. İzmir). De ofte store tæpper med enkle mønstre var billige og populære i Vesten i første halvdel af 1900-tallet (Lex.dk).
 Dr Sargents kendes ikke.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1549</t>
   </si>
   <si>
     <t>Nu er Laura Warberg nok hjemme fra Småland. 
 Det er blevet efterår i Boston. Eastman fylder kul på fyret i kælderen hver morgen. Det er en let og dejlig måde at fyre op på, men familien bliver forvænt af det. Ellen tror, at det er sundt at opholde sig i skiftende temperaturer. 
 Harris Sawyer er rask, og han knokler meget. Om aftenen spiller han og Ellen skak. Den forrige aften vandt hun, og efter den begivenhed besøgte de Tailors. Deres lille hus er hyggeligt og meget ordentligt. Stuen er ejendommelig med indbyggede glasskabe til porcelæn. Det er nemt at holde orden, når husarbejdet ikke er besværligt.
 Man kan få dejlig, billig frugt i Boston.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/7GyO</t>
   </si>
   <si>
     <t>Boston Okt. 3de 99.
@@ -1059,51 +1059,51 @@
 Det er en overmaade flink Pige – jeg fritaget for mange Arbejder nu Dorthe rejste til Kjøbenhavn saa Du møder hende maaske engang hun havde ingen Plads men rejste med saa lyse Tanker om Fremtiden det bliver mig for vidtløftig at fortælle Afskeden, men skriv dog til Vilhelm han er meget [forlang] og bedrøvet fordi du er saa [hvas eller hæs] du ved da nok, at han holder saa meget af Dig. Agraren var hjemme forrige Søndag og var glad for sin Løn og Nordmanden men det har jeg vist fortalt dig han skal ogsaa have en Pakke i Aften
 Lev vel hils Olga som Du hilses fra din Moder</t>
   </si>
   <si>
     <t>1899-11-25</t>
   </si>
   <si>
     <t>Marie Larsen
 Vilhelmine  Larsen</t>
   </si>
   <si>
     <t>Lina -
 - Eckmann
 Johanne Giersing
 Niels Chr.  Jantzen
 Ellen Johansen
 Fru Jungberg
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Georg Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
 Marie Larsen
 Vilhelm Larsen
-Marie   Larsen, Georg Larsens datter
+Anna Marie   Larsen, Georg Larsens datter
 Anna Syberg
 Fritz Syberg
 Hans  Syberg
 Laura Warberg
 - Østerberg</t>
   </si>
   <si>
     <t>Den lille lejlighed: Alhed og Johannes Larsen flytter i efteråret 1899 ind i en lejlighed på Feden.</t>
   </si>
   <si>
     <t>Der tre breve. Hovedbrev fra Vilhelmine Larsen i Kerteminde og to vedlagte breve fra Marie Larsen på Båxhult.
 Hovedbrev: Christine Swane må være tålmodig, hun skal nok få sine penge. Hun skal ikke tage sig af hvad Ellen Johansen siger. Det er stadig usikkert, om forældrene tager til Sverige.
 Vedlagte breve: Marie Larsen håber meget at forældrene kommer til Båxhult. Johannes Larsen maler på to billeder med Alhed og Puf, samt et billede med grantræer.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/iMUd</t>
   </si>
   <si>
     <t>Kjerteminde den 25/11 99
 Kjære lille Ugle !
 Nu kom dit længe ventede Brev og du kan saa faa dit Søndagsbrev. Jeg er lige færdig med at veje noget Uld som skal være til Dækner – du havde nu ligefuldt faaet et Brev midt i Ugen om jeg havde faaet 1 Kr. at sende dig men det trækker ud med Jantzens Roepenge saa snart de kommer skal jeg sende dig hav Taalmodighed saalænge. Skriv ikke til Vilhelm derude han er her – kom i Aftes – og boer paa Johannes Værelse og har allerede i dag tilmorgen begyndt paa sine skriftlige Arbejder – han sidder foran det store Vindue og tegner paa Spillebordet der er god Plads for ham Kl 8 kommer han ned og til Kl. 9 er hans Værelse i Orden saa efter Middag gaar han igjen Kl. 1 og arbejder til 5 ved den lave Lampe
 Efter Nytaar vil hun saa til Sybergs hun kom fra Erikshaab der længes de ogsaa snart efter Alhed og Barnet Fru Varberg var helt ængstlig for dem, jeg tænker mig de kommer lige til Erikshaab til Juul og saa her senere i Vinterquarter paa Feden.
 Du skal sandelig ikke tage dig nær hvad Ellen Johansen finder for godt at komme med – er hun dygtig nok til at møde op med en saa afgjørende Kritik Jeg troer det ikke.
 Her sender jeg disse Breve fra Sverrig de kom i forgaars og Agraren fik de sidste nu skal du have disse.
 Jeg har ikke svaret endnu for det for det staar jo paa om jeg kan skrive vi kommer eller Marie skal rejse ene hjem nu paa Mandag skal Faer til Odense maaske der da bliver Udsigt til et bestemt Svar.
@@ -1251,51 +1251,51 @@
 "Hovedet" er den yderste spids af Fyns Hoved. 
 Selskabet har drukket kaffe "oppe i Skoven": Der var servering både i Skovpavillonen og i Louisenlund i Lundsgårdskoven på den tid. 
 Broløkke er en herregård, der ligger lidt nord for Kerteminde.</t>
   </si>
   <si>
     <t>Alheds søster, Louise er på besøg med sin mand, Brønsted (Magisteren), og de tager på udflugter, får kaffe, cykler tur, spiser på hotellet og synger tostemmigt på Torvet. Alhed Larsen og gæsterne har også været i hestevogn til Fyns Hoved. De brød ind i Sybergs hus for at komme i tørvejr. 
 Alhed Larsen og drengene har fået en ugle fra Broløkke. Den får lunge at spise.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/M0Oc</t>
   </si>
   <si>
     <t>Kæreste Lavsi!
 Jeg kigger hver Dag om der ikke skulde være et Par Ord fra Dig. Vi har det alle godt, Magisterens kom Dagen efter, I var rejst, vi more dem paa alle mulige Maader. Første Dag tog vi dem til Truntehuset at drikke Kaffe, yndigt Vejr. Dagen efter cyclede Mag. og jeg til Rynkeby, de andre tog med Toget, der er kommen en dreng paa 8 Pund, alt staar godt til. I Gaar tog vi til F [ordene overstreget fra ”I”] Lørdag Aften gik vi paa Hotellet og spiste til Aften og drak Likører til Kl. 12, da vi gik derfra, stillede vi os op paa Torvet i Kirkedørsnichen og sang 2 stemmige Sange og samlede Opløb af alt hvad der endnu var paa Gaden, hvilket ikke var saa meget. I Gaar tog vi til Fyns Hoved, kørte Kl. 10 med Søren J’s Char à banc spiste i Kunstnerens Hus, mens Regnen strømmede ned, vi brød derind ved at tage Maven ud, senere klarede det af og vi gik en lang Tur ud paa Hovedet, hvor der var pragtfuldt, vi plukkede Evighedsblomster til en ny Guirlande. – I Dag har vi været oppe i Skoven at drikke Kaffe og fotografere Bordene! Værten var beæret.
 Nu gaar vi ud paa Hotellet og drikker en Thepunschssjus, saa Du ser, vi more dem det vi kan, Magisteren rejser i Morgen, Lugge bliver endnu et Par Dage. Jeg haaber I har det storartet deroppe, jeg glæder mig meget til at høre noget deroppe fra. Hils Lud mange Gange. Skriv nu et Par Ord. Du maa ikke sige til Skovs at vi har taget Bordene, de skal have [resten af teksten er skrevet ind på tværs over ”Kæreste Lavsi!”] et Kort med dem paa. Vi har faaet Uglen fra Brolykke, Drengene gik op og hentede den, den faar Lunge. 1000 Hilsner fra Din A.
 Mandag Aften</t>
   </si>
   <si>
     <t>1905-11</t>
   </si>
   <si>
     <t>Sidsel -
 Julie Brandt
 Bodild Branner
 Ellen Branner
-Wilhelm Branner
+Vilhelm Branner
 Alhed Marie Brønsted
 Louise Brønsted
 Alfred Goldschmidt
 Drude Jørgensen
 Alhed Larsen
 Johannes Larsen
 Christine  Mackie
 Hempel Syberg
 Andreas Warberg</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt lånte formodentlig Laura Warbergs lejlighed på Sortedams Dosseringen i København, mens Laura Warberg deltog i dåbsfesten i Odense. Sidsel var pige i huset hos Laura Warberg.
 Dåbsbarnet må have været Thora og Wilhelm Branners førstefødte, Bodild, og Thoras adoptivfar, Hempel Syberg, lagde hus til festen. 
 Det vides ikke, hvem Kaufmann, Meyer, Helga og Johanne G. var.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0891</t>
   </si>
   <si>
     <t>Dåbsfesten i Odense var vellykket. Den lille pige var yndig, og Thora/Tutte havde ny dragt på. Laura Warberg har været fire dage på Erikshaab.
 Christine Mackie er bange for kryb, og Laura ville hjælpe med at indfange dem.
 Louise/Lugge Brønsted er rejst til Småland.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/4KkS</t>
@@ -1558,104 +1558,104 @@
   <si>
     <t>19. aug. 1909</t>
   </si>
   <si>
     <t>Dagbog</t>
   </si>
   <si>
     <t>Ludvig Brandstrup, billedhugger</t>
   </si>
   <si>
     <t>Notater om fugle, jagt og vejrlig fra ophold i Sverige med Ludvig Brandstrup</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/5hH9jw99</t>
   </si>
   <si>
     <t>22. aug. 1909</t>
   </si>
   <si>
     <t>Notater om fugle, vejrlig og jagt under ophold på gården Båxhult i Sverige</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/tzd4SO58</t>
   </si>
   <si>
+    <t>25. aug. 1909</t>
+  </si>
+  <si>
+    <t>August Birch, Sverige
+- Eckmann
+- Nilsson</t>
+  </si>
+  <si>
+    <t>Notater om fugle og vejrlig under ophold i Sverige. Hjemrejse.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/bByyl7CW</t>
+  </si>
+  <si>
     <t>1909-08-25</t>
   </si>
   <si>
     <t>Sverige
 Båxhult</t>
   </si>
   <si>
     <t>Jeppe Andreas Larsen</t>
   </si>
   <si>
     <t>Tjäder er det svenske ord for en tjur.</t>
   </si>
   <si>
     <t>Johannes Larsen sender nogle skudte fugle og beder Alhed give hans far et par af dem.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/M4HG</t>
   </si>
   <si>
     <t>Båxhult 25 Aug 1909.
 Kære Alhed
 Hermed et Knippe Fugle skudt i Gaar saa jeg haaber Du faar dem friske. Vil Du give Fader Tjäderen eller 2 Urhøns. Nu maa jeg slutte Birchs Vogn holder og venter paa at faa det med. Kan Du lugte Linnëaen
 Kærlige Hilsner
 JL.</t>
-  </si>
-[...12 lines deleted...]
-    <t>https://fynboerne.ktdk.dk/n/bByyl7CW</t>
   </si>
   <si>
     <t>1914-05-03</t>
   </si>
   <si>
     <t>St. Pauli Kyrkogatan 19 Malmø Skåne</t>
   </si>
   <si>
     <t>Ingeborg Abrahams
 Eline  Brandstrup
 Jørgen Brandstrup
 Ludvig Brandstrup, billedhugger
 Ebbe Branner
 Frits Branner
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Alhed Marie Brønsted
 Ellen Brønsted
 Else Birgitte Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Peter Oluf Brønsted
 Christian Caspersen
 Johanne Caspersen
 Adam Goldschmidt
 Alfred Goldschmidt
 Henriette Goldschmidt
 Ina  Goldschmidt
 Selmar Goldschmidt
 Jens Hinke
 Grethe Jungstedt
 Anders  Kragh
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Johan Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Ellen  Sawyer
 Ernst Syberg
 Franz Syberg
@@ -2162,50 +2162,124 @@
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ZZj3</t>
   </si>
   <si>
     <t>[På kuvertens forside:]
 Hr. Gartner Andreas Larsen
 Kerteminde
 Danmark
 Express
 [På kuvertens bagside:]
 Forsøgt Afleveret Kl 720 Høj
 [Brev:]
 Båxhult 27 Aug 1926.
 Kære Puf.
 Tak for Dit Brev. Jeg kan ikke se hvornaar Du har skrevet det da det er udateret, men det kan forhaabentlig passe, at Du har talt med Esben umiddelbart før han har faaet den Check paa 1000 Kr som jeg sendte ham Dagen før jeg rejste fra Kjøbenhavn. Det var flinkt af Højlund at han saa hurtigt fik Svanerne anbragt. Her er bleven vældigt fint over det Hele. Desværre har vi haft daarligt Jagevejr men vi har da faaet nok at spise og Foch gaar fint. Bryggeren rejser i Dag, jeg tror nok de har nydt at være her. Lysse hentede Bryggeren og mig i Halmstad den 20. altsaa Fredag og om Tirsdagen kom Fru Jakobsen og blev hentet i Landeryd. I Dag er Vejret fint. Med hensyn til Billederne til Odense er det jo ikke nemt at give Besked herfra. Jeg aner jo ikke hvad Frk Klein mener med mange. Men lad hende tage saa mange hun vil, dog ikke af dem der hænger paa Væggene. Dersom Du kunde faa Madsen til at sætte Fasanen og Havebilledet, de staar vist rullet sammen i Roderummet fra Hechts Tourne i ramme, hvis det kan naas kan de jo gaa med lige saa et af Vandbillederne fra Bugten. Paa de Billeder fra i Foraaret er Priserne efter Størrelse 3500 Gæssene, 1500 for Brushønsene og ligesaa det med Kobbersnepper Præstekraver og Ryler. 1200 for de næste, saa 800 og 500 og for de mindste Urhanernes Størrelse 400 for ældre Billeder ligesaa efter størrelse. Kan Du sende mig en lille Papæske der staar uaabnet og indeholder lithografisk Tusch og Kridt sendt af Uttenreiter, muligvis ogsaa hans Brev, paa Bordet i Værkstedet, samt i en Paprulle noget af det Papir (ca 10 Ark) jeg laver Tavler paa, paa Bordet mellem Sofaen og Vaskerummet, det kan Du lade Madsen gøre. Jeg skal nemlig lave 4 Lithografier til Klingen, havde tænkt det kunde naas naar jeg kom hjem, men Din Moder har det saa godt her oppe og vil gerne blive her noget længere. Vi har faaet et fint Flag, som vi flagede med da Fru J. kom. Og det skal op naar Patronen og Marie kommer. 
 Mange kærlige Hilsner Din Far.
 Kære søde Gamle!
 Vi har det dejligt. Du kan ikke tænke Dig, hvor Bryggerens har været søde at have, nu rejser de desværre i Dag, men saa har vi jo Mareje og Patronen til gode, jeg glæder mig meget til at vise Ia Båxhult i ny forskønnet Skikkelse. Jeg vil gærne have nogle Pasteller med paa den Udstilling: den store med [ulæseligt]æbletræet og Gaarden (400 Kr.) det blomstrende Æbletræ med de to Svaner (300) Kallaerne (300) Tøj til Tørring (200) og Drudes [ordet ”Drudes” overstreget] den store Blomsterbuket, der hænger hos Drude – 3-400) men Du maa godt forandre i Priserne, hvis i synes, de er for høje og ogsaa skyde ud, hvis der er for mange. –
 Jeg har det ganske udmærket, har Medicin med, men ikke rørt den, da jeg ikke har haft en Fornemmelse i Hjærtet heroppe. Jeg taaler som sædvanlig glimrende at gaa heroppe, og vi gaar enten Vejret er saadan eller saadan. Mon Du dog ikke nok kører herop og ser til os? Har Du faaet mine Kort? Skriver Du ikke lidt til mig en Dag. Fasanen Din Far skriver om er det store med Hanfasanen fra Wedellsborg, det var rart om det kom med, Kruuse har været varm paa det, jeg tror det maa have forputtet sig i Roderummet (Fuglestuen) eller det brandfri. Nu skal tante Junge have et Par Ord til Fødselsdagen. – 1000 Hilsner Din Mor.
 Lysse har skudt 9 Ænder. De har skudt 10 Tjurer og Urhøns, Ly de fleste.
 Fredag
 Jeg beder Esben sende Penge til Thomsen og 100 Kr. til Løn til Frk. J. og 50 til diverse Husholdn de sendes til Dig.</t>
   </si>
   <si>
+    <t>1926-09-01</t>
+  </si>
+  <si>
+    <t>4 København
+Rolfsvej 17</t>
+  </si>
+  <si>
+    <t>USA
+New York City
+Chemical Department</t>
+  </si>
+  <si>
+    <t>Adam Afzelius
+Agnes Afzelius
+Aschehoug
+Alhed Marie Brønsted
+Ellen Brønsted
+Else Birgitte Brønsted
+Johannes Nicolaus Brønsted
+Peter Oluf Brønsted
+Adam Goldschmidt
+Alfred Goldschmidt
+Victor La Mer
+Janna Schou</t>
+  </si>
+  <si>
+    <t>Johannes Brønsted var gæsteprofessor ved flere universiteter i USA. 
+Rossia var Astrid Warberg-Goldschmidts arbejdsplads; et forsikringsselskab. 
+Astrid Warberg-Goldschmidts bog "Den synske. En moderne Spaakvindes Optegnelser" udkom på Hasselbalchs Forlag 1925.
+Astrid Warberg lejede en tid en grund i Hareskov. Hun dyrkede grøntsager og blomster dér, og hun fik opført en kopi af barndommens legehus.
+Ukendte: Bib. Jakobsen, Johannes Apotek, Frk. Ludvigsen, Rastrups, Ivar, Frk. Jakobsen, Dich.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8417</t>
+  </si>
+  <si>
+    <t>Astrid Warberg-Goldschmidt sidder på sit arbejde og skriver brev. 
+Alle ansatte på forsikringsbureauet skal 10 % ned i løn.
+Der er planer om at udgive Astrids bog i USA.
+Ina Goldschmidt er - meget hurtigt - blevet forlovet med Adam Afzelius. Det er godt, at hun kommer væk fra sin far. Astrid foreslår, at Ina flytter hjem til hende og holder hus (uden løn) for at lære det. Måske giver Alfred stadig månedspenge. 
+Lejemålet i Hareskoven ophører nu.
+Astrid foreslår, at Ellen/Bes Brønsted kommer hjem til hende og renskriver Søibergs nye bog mod betaling pr. side. Louise må tage stilling til dette og evt. kontakte Ellen.
+Ellen har lige været på Båxhult og i Malmø og Limhamn.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/ogWb</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside:]
+Fru cand polyt. Louise Brønsted
+c/o Prof. Dr. V. K. La Mer
+Chemical Department
+Columbia University
+New York City
+U.S.A.
+[På kuvertens bagside, fortrykt og delvist overstreget:]
+"ROSSIA"
+Toldbodgade
+København
+[På kuvertens bagside; håndskrevet:]
+Afs. A Warberg
+Rolfsvej 17 4 F
+Copenhagen
+Denmark - 
+[I brevet:]
+Rossia, 1 Sept 1926.
+Kæreste Lugge!
+Mon jeg dog ikke kan skumle mig til at få skreven et lille Brev i Dag - min strenge Chef sidder ganske vist lige bagved mig, men han er i Øjeblikket stærkt optaget af "Kontoranliggender" med en lille herværende Veninde - disse Samtaler er ofte vor Redning hernede og giver os Anledning til små kærkomne Pauser - den, der ikke har rent Mel i Posen, har gerne så travlt med at skynde disse, så vi andre glider ubemærket gennem Kontrollen - huha - jeg har regnet lige siden Kl 8 i Morges - 46000. 21/32 ‰ - 10 % osv. - jeg kan dette, Lugge, men hvor det matter - Side op og Side ned i hele Verdens Møntsorter, hvoraf engl. £ er hamprest - men tænk, at sådant dog altså kan læres! Jeg betaler gerne denne Pris for at slippe herfra på Slaget 4 hver Dag - der er ikke mere noget der hedder at tage Posten - 
+Men tænk dig - forleden sprang Bomben - vi blev alle sat 10 % ned i gage - for mig er det 27 Kr pr Måned! Her var Jammer og vilde Veklager over hele Linjen - Afdelingscheferne græd næsten højest og gik til Gangheden, men intet hjalp - og nu siger de jo at Pristallet (som du måske fatter?) - at det går op igen så sidder vi kønt i det allesammen (siger man) ["(siger man)" indsat over linjen]. Nå, vi skal jo igennem. Jeg må i denne Forbindelse fortælle dig at Bib Jakobsen (fra H Johannes Apotek), har lagt sig i Selen for at få min Bog oversat i USA - og nu er der indløbet et temmelig lovende Brev fra en efter Sigende meget dygtig og indsigtsfuld Dame i New York - en dansk Frk Ludvigsen - som vil oversætte den - evt. til et Magasin, hvilket hun mener vil give det bedste økonomiske Udbytte - så hvem ved - - det er spændende!
+Måske har du allerede hørt fra dine Unger, hvordan det er gået Sjums? At hun jo tog op til Rastrups og var der sammen med dem allesammen - bl.a. Adam Afzelius - med hvem hun 10 Dage efter returnerede til mig i Hareskov - sigende, at de var rigtignok forlovede! Nå ja, jeg synes i hvert Fald godt om Agnes - med hvem jeg hurtig blev konfronteret og gode Venner, dus etc. Hun og Ivar - samt Adam Afz. ["Afz." indsat over linjen] og Sjums (Frk Jakobsen foreslår, at vi kalder de to Adam'er for den gamle og den nye Adam!) besøgte mig kort efter en Aften på Rolfsvej, hvor vi fik en uhyre festlig Aften ud af det - Ivar er også vældig sød - ja, det er Adam jo også - men mere veg i det - og foreløbig altfor glødende forelsket til at han kan bedømmes rigtig.
+Som "Fremtid" betragtet - synes det mig ikke absolut tillidsvækkende - men foreløbig ser det jo ud til at skulle bringe Sjums væk fra de højst deprimerende Forhold hos Alfred i Malmø - de to ødelægger langsomt hinanden -. Nu har vi lagt den Plan, at Sjums skal komme til mig i Vinteren og styre Hus for Nus og mig - samtidig med at hun lærer sig selv at styre Hus for sådan en lille Familie. Hun får så en minimal Gage - i Håb om, at Alfred opretholder Månedspengene - og jeg kan så se at komme til Rette med Lønreduktionen, samt komme til Hægterne efter Somrens absolute Leven langt over Evne; fra 1 Okt. ophører Lejemålet i Hareskov - dvs denne 1 Sept. betaler jeg Husleje sidste Gang derude - det vil jo lette svært - en hel Friplads til Nus i det kommende År. Dich rejser 1ste November og nu skriver Sjums, at hun vist ikke kan komme før 1ste December; så har jeg nu fået en Idé, som jeg skynder mig at forelægge dig. Bes går jo ledig - jeg har lige fra Aschehougs Forlag faaet Tilbud om at maskinskrive Søibergs nye Roman, nu foreslår jeg, at Bes kommer til mig i November - uden Løn - men med Ret til at skrive 5 Sider Søiberg om Dagen - à 0,35 Øre = Kr 1,75, hvilket giver på den Måned Kr 49.00 + Drikkepenge - 1 Kr for at runde af til 50.00. Det vilde være vidunderligt for begge Parter, synes du ikke? Jeg kunde så skrive 10 Sider om Aftenen og vi kunde derved få Bogen til Side - det er altid expres ved Søibergs Bøger, de kommer i sidste Øjeblik - og skal i Trykken til Jul. Nu taler jeg også med Bes - men skriv nu omgående til hende, hvis du billiger Planen. Hun er jo på Båxhult for Tiden - var først med Sjums i Malmø - de bilede og festede ordentlig - var til Karneval i Limhamn, Bes som sort Djævel, besat med Vaskebjørnshaler - gjorde enorm Lykke, skrev Sjums, havde en tro Kavalér hele Aftenen og morede sig glimrende. Ja, nu må jeg slutte - men det var også et langt og godt Brev (!) - Tak for Hilsenen, som Lomme telefonerede til mig. Dejligt at I har det godt - jeg glæder mig meget på Jeres Vegne. Hils nu dine Herrer! 
+Og Tusinde Hilsner til Dig selv, kæreste Lugge, fra Din Dis</t>
+  </si>
+  <si>
     <t>1926-09-10</t>
   </si>
   <si>
     <t>Johan Larsen</t>
   </si>
   <si>
     <t>Landeryd, Småland
 Ottawa
 Sjöbo, Sweden</t>
   </si>
   <si>
     <t>Alhed Larsen
 Andreas Larsen
 Eiler Lehn Schiøler</t>
   </si>
   <si>
     <t>Gården Båxhult nær Landeryd i Småland ejedes af Johannes Larsen og er stadig i familiens eje (2018).
 Det vides ikke, hvilken udstilling i Ottawa, der er tale om. Muligvis blev den ikke realiseret. 
 Gifvato må være en lokalitet nær Båxhult.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv.</t>
   </si>
   <si>
     <t>Johannes Larsen er i Småland og beder derfor Lysse og Puf hjælpe sig med at sende malerier fra København til udstilling i Ottawa i Canada.
@@ -2351,85 +2425,85 @@
   </si>
   <si>
     <t>Johannes Larsen befinder sig på gården i Båxhult i Sverige. Vejret er ikke godt, og det forhindrer ham i at høre tjurens skogren. Han bakser med nogle vignetters placering i bøgerne.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/mIt6</t>
   </si>
   <si>
     <t>Båxhult 29 April 1927.
 Kære Achton Friis
 Hermed nogle Blade med Vignetter som jeg haaber De kan bruge nogle af. Jeg har haft en Del Mas med at ramme den rigtige Størrelse og er ikke sikker paa om ikke nogle af dem maa sættes lidt ned. Egentlig burde man jo have Korrektur med Pladsen aaben til Vignetterne paa det rigtige Papir saa at man kunne tegne dem direkte sammen med Texten, det bliver for tilfældigt paa denne Maade, men det kan vel ikke være anderledes. Men Resultatet bliver altid at jeg synes mine Vignetter ser temmelig forbandede ud i Bøger. Der er et Par Vipstjerter jeg vakler imellem, den med x mener jeg er den bedste Fugl, men maaske vil den anden virke bedre, det maa De om. Noget lignende har jeg bemærket paa Bladet med Natravnene. Her er et forbandet Vejr fra vi kom herop her det frosset hver Nat, men tillige har det forværret sig hver Dag indtil det i Gaar kulminerede med Snestorm hele Dagen. Ellers Vinden omkring NV og afvexlende Regn, Hagl, Sne og Solskin. Jeg kom herop for at høre Tjæderen skogre, men endnu har jeg ikke opdaget at de bestiller noget, skønt jeg har været ude tidligt et Par Mrgn. Maaske kommer det, men den Tid der er gaaet kommer jo ikke igen, og ingen Ting faar jeg bestilt. 
 Ellers er her hyggeligt og rart. Vi fraadser med Ild i Spisestuen og Kakkelovn. Fru Krohn der har besøgt os en Tid, tager dette med, da jeg mangler Indpakningsmateriale og Adr.Kort. Mange Hilsner til hele Familien fra os begge.
 Deres hengivne
 Johannes Larsen.
 P.S.
 Jeg haaber De ved Hjælp af Underskrifterne kan finde ud af hvad det forestiller.
 JL.
 P.P.S.
 Det aller vigtigste. Tak for [ulæselig] som jeg har læst 2 Gange og glæder mig til at læse 3die Gang naar Hæfterne kommer.
 JL.</t>
   </si>
   <si>
     <t>Albert Repholtz</t>
   </si>
   <si>
+    <t>Der findes tre udgaver af dette brev.
+Skovgården Båxhult er beliggende i Småland i Sverige.
+Refusere: afvise.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen skriver til Repholtz, Selskabet for Grafisk Kunst, at han er stærkt utilfreds med, at træsnit, bestilt af selskabet, afvises af bestyrelsen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/qBAQ</t>
+  </si>
+  <si>
+    <t>Båxhult 29 April 1927.
+Kære Hr. Albert Repholtz!
+Det gør mig ondt at Selskabets Bestyrelse ikke synes om det Træsnit, som De har bestilt hos mig og kan af gode Grunde ikke indlade mig paa at omarbejde et, efter min Mening, saa godt som færdigt Arbejde for at tilfredsstille et Publikum, i dette Tilfælde Bestyrelsen, hvis Syn og Smag jeg aabenbart ikke deler, og følgelig mangler enhver Forudsætning for at kunde tilfredsstille.
+Forøvrigt takker jeg Dem for Deres Oprigtighed og gaar ud fra, at De ogsaa ønsker at høre min Hjærtens Mening, og det er uden Omsvøb den, at jeg vil føle mig nederdrægtigt slet behandlet, hvis Selskabet, hvilket synes at fremgaa af Deres Brev, har i Sinde at refusere mit Arbejde og løbe fra sine Forpligtigelser overfor mig.
+Deres hengivne
+Johannes Larsen.</t>
+  </si>
+  <si>
     <t>Der eksisterer tre udkast til dette brev.
 Skovgården Båxhult er beliggende i Småland i Sverige.</t>
   </si>
   <si>
     <t>Johannes Larsen skriver til Repholtz, Selskabet for Grafisk Kunst, at han er stærkt utilfreds med, at træsnit, som blev bestilt af selskabet, afvises af bestyrelsen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/5cBm</t>
   </si>
   <si>
     <t>Kære Hr. Albert Repholtz!
 Det gør mig ondt, at Selskabets Bestyrelse ikke synes om det Træsnit, de har bestilt hos mig. Jeg kan af gode Grunde ikke indlade mig paa at omarbejde en, efter min Mening, saa godt som færdig Ting, for at tilfredsstille et Publikum, hvis Syn og Smag jeg paa ingen Maade deler, og følgelig mangler enhver Forudsætning for at kunde tilfredsstille.
 Deres hengivne Johannes Larsen.
 P.S.
 Med "Publikum" mener jeg naturligvis Bestyrelsen, hvis Syn paa mit Arbejde De saa klart fremstiller i Deres Brev.
 JL</t>
-  </si>
-[...17 lines deleted...]
-Johannes Larsen.</t>
   </si>
   <si>
     <t>1927-05-02</t>
   </si>
   <si>
     <t>Båxhult, Landeryd, Sverige
 Æbelø
 Vorsø, Horsens Fjord
 4945 Femø
 Hjelm
 Nordby, Samsø</t>
   </si>
   <si>
     <t>- Friis
 Achton Friis
 Martha Friis
 Asta Krohn
 Alhed Larsen
 Andreas Larsen</t>
   </si>
   <si>
     <t>Johannes Larsen har sendt vignetter med Fru Krohn. Har har fået dagbøgerne fra bla Vorsø og spørger, om Achton Friis kan bruge dem.
 Larsen bestræber sig på at holde lav profil i forhold til redaktionen af billedstoffet i bogværket, men har dog i dette brev et ønske om, at man vil medtage en bestemt tegning fra øen Hjelm.
 Efter megen kulde er vejret ved at blive bedre.</t>
   </si>
@@ -3177,229 +3251,229 @@
   </si>
   <si>
     <t>Det er meget varmt, og Elisa Hansen lider under det, men Grete nyder temperaturen. Grete har travlt på værksedet. Hans Syberg er kørt til Grækenland. 
 Franz/Trylle Syberg søger organiststilling i Kerteminde og er flyttet. Anna Louise/Rabbe Syberg overtager hans værelse hos Elisa. Ernst/Rille Syberg har opgivet juraen og helliget sig kunsten. 
 Elisa og datteren har kørt rundt nær Jyderup. Kålmarkerne var hærget af larver.
 Elisa spørger, om hun kan kautionere for Johan/Lysse og Elenas lån.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/6SKO</t>
   </si>
   <si>
     <t>Kære Bams. 16/8 - 32.
 Kylle har været saa meddelsom i den sidste Tid, saa jeg har ikke haft Stof til et Brev, men nu kommer det. Det er saadan en Hede, saa det er svært nok at udtrykke sig i Sammenhæng. Engang imellem faar vi et Tordenvejr, og bagefter er det lige hedt. Gete fryder sig over Vejret, hun kan godt døje Varmen og trives godt i den. Hun bor her i denne Tid, og det er hyggeligt at have hendes Besøg. Hun er hver Dag paa Værkstedet, hvor de har meget at gøre. Hans er nu endelig kørt i sin Bil til Grækenland, og kommer saa tilbage og henter Familien til Italien. Det er en dyr Maade at rejse paa, og han er egentlig ikke helt fornøjet med Bilen. Trylle er jo i Kjerteminde og muligvis bliver han der. Organisten derovre har taget sin Afsked, og Tr er Vikar og der er en Mulighed for at han kan faa Embedet, hvad jeg ikke kan forstaa, da han ikke har taget sin Eksamen. Naa, jeg haaber, at han spiller saa fortryllende, at de tager ham uden det, og saa afløser Rabbe ham som min Pensionær. Hun er vist rigtig sød, men vi vil savne Trylle ikke mindst til Bridgen. Rille er ogsaa derovre, han har opgivet Juraen, og slaaet sig paa Kunsten, og det var ham, der skulde være Familiens Støtte! maaske Trylle derimod bliver det. Gete havde glædet sig saa meget til at komme til Båxhult, men Huset har travlt, saa foreløbig bliver det ikke. Kylle mødte Fru K[ulæseligt] i Østergade, og hun fortalte, at om et Par Maaneder skulde hun giftes med sin Tyrk, hun har vist været sammen med ham i Paris. Kylle og jeg kørte fra Lis i Torsdags i dejligt men meget varmt Vejr. Vi studerede rigtig Jyderupegnen og klatrede op paa rene Bjærgtoppe, Bjærgsted hed ogsaa den ene, og ved Ranglemølle kørte vi op ad en Bakke, som var lige saa stejl om ikke slet saa langstrakt som Hallandsaas. 
 Du kan tro, jeg tænkte paa dine Kaalhoveder, somme Steder var der store Plantninger fuldstændig afribbede af Kaalorme. Det var mest Blomkaalen, det gik ud over, og jeg glædede mig over, at du dog har reddet nogle af dem. Jeg synes det er en grov Pris, at vi skal give 29 Øre for 1 ltr sød Mælk 20 Øre for Kærnem. og saa er det endda noget vandet Stads; paa Mejerierne gav vi 85 Øre for Smør, her 1,15. 
 Jeg gad vidst om, I har faaet det ordnet med den Kaution for Moselaanet, Kunde det ikke lade sig gøre saadan, at jeg privat kautionerede for den Del en eventuel svensk Kautionist skrev under paa; forstaar du hvad jeg mener, jeg kan ikke tænke i denne Hede. Paa Søndag holder Kylle jo Fødselsdag. Vi syntes, der maatte gøres noget ekstra, og tænkte paa en Flyvetur til Malmø; men det bliver maaske for dyrt i denne fattige Tid; og saa kan vi spise Frokost hos Hammer, det smager dog af Fugl. 
 [Det følgende indsat øverst s. 1; på hovedet:] Jeg længes efter at høre fra jer og hele jeres Bedrift, og saa Petermand, det er et Savn ikke at se og høre ham. Mange Hilsener fra os alle især fra Mos</t>
   </si>
   <si>
     <t>1933-08-30</t>
   </si>
   <si>
     <t>- Jeppsson
 Andreas Larsen
 Elena Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Lysse/Johan må befinde sig på familiens skovgård i Sverige med sin kone og deres lille søn, Peter Andreas. 
 At være Fjärdingsman var i Sverige længe en lokal tillidsopgave, men blev udviklet i slutningen af 1800-tallet til et lavere statsligt job, oftest på deltid. Fjärdingsmanden bistod kronolänmanden med inddrivning, politiaktivitet, vejtilsyn og andet. Kilde: Wikipedia jan 2022.
 Foch var Johannes Larsens hund.
 Vandsyn: Et periodisk eftersyn (ved dertil beskikkede personer) af alle offentlige vandløb. Kilde: Ordnet.dk.
 I brevet 1933-09-06 skrev Johannes Larsen mere til sin søn om den sag, som dette brev også handler om. Det drejede sig om et "vandsyn" og om, hvorvidt en ø hørte til Båxhult eller ej.</t>
   </si>
   <si>
     <t>Johannes Larsen har skrevet til Jeppsson om synsforretningen. Han ville have taget hunden Foch med på jagt i Sverige, men den døde forinden. Larsen har travlt med sit store vandbillede, men vil komme til Sverige i september.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Tigc</t>
   </si>
   <si>
     <t>Kjerteminde 30 Aug 1933.
 Kære Lysse!
 Jeg skrev til Jeppsson samme Dag jeg fik Dit Brev og i Gaar fik jeg følgende Svar fra ham. Det var altsaa en Bus. Det vil sige med Hensyn til hans Medvirkning ved Synsforretning i Lillbruks Dam. Men jeg kunde jo ikke godt skrive og anmode Fjärdingsmanden om at blive Ombudsmand før jeg havde hørt fra Jeppsson. Tænkte mig ogsaa Muligheden af at Du havde sat Dig i Forbindelse med ham. Hvordan gik Dit forøvrigt??? Jeg havde tænkt mig at tage derop til Hønsejagten for at Foch kunde faa den Fornøjelse en Gang til, da han klarede sig saa fænomenalt i Dec. ved Fiilsø. men han blev syg og døde om Lørdagen 19 Aug. Jeg har nu travlt med mit store Vandbillede, men vi tænker paa alle tre at komme over at se til Jer en Gang i Septbr. I skal høre nærmere naar vi kan fiksere Tidspunktet. Haaber I til den Tid har Matboken i Ordning. Vi glæder os til Turen. 
 Mange Hilsner til Jer alle 3, ogsaa fra Puf og Else.
 Din Far
 P.S. Skriv et Par Ord om det Vandsyn.
 JL.</t>
   </si>
   <si>
     <t>1933-09-06</t>
   </si>
   <si>
     <t>August Birch, Sverige
 Ludvig Brandstrup, billedhugger
 - Jeppsson
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Fjärdingsman var i Sverige længe en lokal tillidsopgave, men blev udviklet i slutningen af 1800-tallet til et lavere statsligt job, oftest på deltid. Fjærdingsmanden bistod kronolænmanden med inddrivning, politiaktivitet, vejtilsyn og andet. Kilde: Wikipedia jan 2022.
 Vandsyn: et periodisk eftersyn (ved dertil beskikkede personer) af alle offentlige vandløb. Kilde: Ordnet.dk
 Achton Friis: De jyders land, bind 1- 2 udkom 1932-1933.</t>
   </si>
   <si>
     <t>Johannes Larsen har været så optaget af sit store billede, at tiden er skredet frem til, at vandsynet skulle finde sted. Den største del af øen hører så åbenbart til Båxhult. Det er uheldigt at skødet eller papirerne er blevet væk, for der stod, at Birch ikke måtte opstemme Lillebruksdam.
 Puf/Andreas og Johannes Larsen er ikke gale på Lysse/Johan, men de er kede af ikke at have ladet høre fra sig.
 Puf er blevet gift. Dagen efter kørte Else og Puf Johannes Larsen til Vendsyssel, hvor han har tegnet til De Jyders Land.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/E9DU</t>
   </si>
   <si>
     <t>Kjerteminde 6 Septbr 1933.
 Kære Lysse!
 Ja nu har Du vel faaet mit Brev med Jeppssons indlagte Svar. Det var jo kedeligt nok, men jeg skrev til ham samme Dag jeg fik Dit Brev og jeg havde ventet at høre fra ham saa jeg enten kunde naa at meddele ham Dig at han vilde paatage sig at være Ombudsmand eller at jeg kunde skrive til Fjärdingsmanden og saa samtidig meddele ham ["ham" overstreget] Dig at jeg havde skrevet. Jeg har været saa optaget af at male paa mit store Billede saa Tiden er løbet fra mig, saa jeg blev meget bestyrtet da jeg fik Jeppssons Brev og opdagede at det var samme Dag at Vandsynet skulde foregaa. Forøvrigt synes jeg at Du gerne kunde have forhørt Jeppsson om han havde hørt fra mig. Men det er der jo ikke noget at gøre ved nu. Jeg synes ikke det ser saa godt ud nu de har anerkendt at den tørste Del af Øen hører til Båxhult, for det maa jo betyde at der følger Vandrettigheder med. Det er kedeligt at de Papirer med Birchs Skøde, eller rettere mit og Brandstrups er bleven væk sammen med de gamle Handlinger, for øvrigt stod der at vi ikke maatte gøre Vrøvl hvis han stemmede for Lillebruks dam saa Vandet gik op i Båxhults ”såkallade Vattengata” men det kan vel kun gælde for den Tid Birch havde Höljeryd. Hverken Puf eller jeg kan regne ud hvad Du sigter til, naar mener vi er gale i Hovedet paa Dig. Vi har allerhøjst lidt daarlig Samvittighed over ikke at have ladet høre saa meget fra os. Forøvrigt mener jeg at Puf har underrettet Jer om at han er bleven gift. Ellers ved vi ikke af at her er foregaaet noget af Betydning, udover at de Dagen efter Brylluppet kørte mig op til Vendsyssel og at jeg har rejst rundt der og tegnet altsaa i Thy og Vendsyssel og nu er hjemme igen og færdig med at tegne til de Jyders Land. Jeg meddelte Dig vist forleden at vi tænker at besøge Jer sidst i denne Maaned og at vi skriver naar vi har faaet fastsat en Dag for Afrejsen
 [Resten af brevet mangler]</t>
   </si>
   <si>
     <t>1933-10-05</t>
   </si>
   <si>
     <t>Andreas Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Puf og Else knokler med frugten. Familien vil komme til Båxhult tirsdag eller onsdag.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Zoil</t>
   </si>
   <si>
     <t>Kjerteminde 5/10 – 33.
 Kære Lysse og Bimse!
 I kan vel ikke begribe hvor vi bliver af? Jeg har ikke kunnet blive færdig med mit Arbejde før og Puf og Else slider med at bjærge noget af den overvældende Masse Frugt og lave Most af de nedfaldne Æbler. Men nu har vi tænkt at køre til Kjøbenhavn paa Søndag og saa set at komme til Båxhult Tirsdag eller Onsdag, næppe før Onsdag da jeg skal ende en Masse Ærinder i Kjøbenhavn først. 
 Mange Hilsner ogsaa til Peter
 Jeres JL.</t>
   </si>
   <si>
     <t>1933-12-21</t>
   </si>
   <si>
     <t>Peter Andreas Larsen
 Peter Magnussen
 Viggo Winkel</t>
   </si>
   <si>
     <t>Tjalfe og Foch var hunde.</t>
   </si>
   <si>
     <t>Johannes Larsen, Puf og Else når ikke at komme til Sverige til jul. Larsen har bl.a. travlt med en udstilling. De har fået deres pelse. Puf, Else og Larsen sender gaver. Larsen minder om, at Lysse og Bimse skal have masser af god brændevin på lager, når han kommer. 
 Der har været flere fugle på besøg i haven.
 Larsen har købt en pointerhvalp. Dens forældre har vundet priser.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/WgEr</t>
   </si>
   <si>
     <t>Kjerteminde 21 Dec. 1933.
 Kære Lysse og Bimse!
 Ja desværre lader det sig ikke gøre at komme op til Jer i Julen. Jeg har haft saa megen Forstyrrelse med et Par Kjøbenhavnrejser o.s.v i de sidste Par Maaneder saa jeg er kommen bagefter med al Ting. Desuden skal jeg have en Aquarel &amp;amp; Tegningudstilling hos W&amp;amp;M i Februar (lukker op d. 2) og jeg maa se at faa lavet noget mere end jeg har, da der gerne skulde være noget at sælge af. Jeg er først lige bleven færdig med den næstsidste af mine Bestillinger. Vi har faaet vore Pelse, Buntmageren var her med dem forleden, saa nu er vi godt kørende og glæder os til at køre til Båxhult efter endt Udstilling medio Febr. Det er der jo underligt ikke saa længe til. Tak for Brevet, vil I hilse Peter mange Gange fra mig. Jeg sender i Dag nogle Bøger og Puf og Else sender en anden Pakke i Morgen. Desuden sender jeg en Hundredkroneseddel, som jo formindskes betydeligt af Kursen, men jeg har ikke flere i Øjeblikket. I sørger jo nok for at have noget absolut rent Brännvin, til vi kommer at det ikke skal gaa som sidst. Jeg skal nok se at faa nogle flere Penge til den Tid, men I maa helst benytte jer af Tilfældet med Julen saa der kan være lagt en ordentlig Grund for Beholdningen. Vi har haft Sne og Frost en Tid og i Søndags havde vi Besøg af en Fasanhane en Rørhøne og en Graaand der spiste med Ænderne, Graaanden er bleven men Fasanen har jeg ikke set siden og Rørhønen ikke siden Mandag. Jeg ved ikke om jeg fortalte at jeg havde købt en Pointerhvalp, han bliver et halvt Aar 27 Dec. og har udviklet sig godt siden vi fik ham baade sjæleligt og legemligt. Jeg tror han kommer til at ligne Tjalfe mere end Foch. Hans Forældre er Brahesborgs Elis &amp;amp; Gyllerups Skot, sidstnævnte har vundet den svenske Guldpokal paa svensk Markprøve. Naa nu vil jeg ønske Jer alle 3 en glædelig Jul og et godt Nytaar I gør nok hvad I kan for at faa fat i Pakkerne, det er vist ikke for tidligt de kommer af Sted.
 Jeres JL.</t>
   </si>
   <si>
     <t>1934-04-07</t>
   </si>
   <si>
     <t>Drude Jørgensen
 Andreas Larsen
 Elena Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 - Mogensen, stenhugger</t>
   </si>
   <si>
     <t>Busten: Ludvig Brandstrups buste af Alhed Larsen blev sat på en sokkel på hendes grav. 
 Oskullan ligger tæt på skovgården Båxhult i Småland, hvor Johan Larsen og hans familie boede. 
 Ladugården: stalden.</t>
   </si>
   <si>
     <t>Privateje</t>
   </si>
   <si>
     <t>En stenhugger har opsat en granitsokkel med bronzebusten af Alhed på hendes grav.
 Drude Jørgensen har givet Johannes Larsen en hundredekroneseddel til Lysse, fordi han har været syg.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ndFP</t>
   </si>
   <si>
     <t>Kjerteminde 7. April 1934.
 Kære Lysse!
 Puf er i Dag i Mesinge og brygge. Else og jeg har været ude med Blomster til Din Moders Grav, hvor jeg har ladet Stenhugger Mogensen opsætte en firkantet Granitsten med den ene Bronzebuste paa. Stenen blev stillet op i Gaar og Busten sat fast i Morges. Den staar saadan:
 [2 tegninger indsat]
 og ser saadan ud:
 Drude var her i Gaar Eftermiddags med en Hundredekronseddel, som hun bad mig sende Dig, hun syntes Du trængte til en Opmuntring fordi Du havde været syg. Her er den. Tak for Dit Brev. Jeg glæder mig til at se Resultatrnet af Din Hugning i Oskullan og Vandet i Dammen bag Ladugården. Her gaar det godt. Vi har haft et dejligt Vejr med Sol og Stille i de 3 sidste Dage, men nu er det Graavejr og SØ Blæst og raat igen som de første Paaskedage. Jeg skal hilse fra Puf og Else og mange Hilsner fra 
 Din 
 Far.
 Ogsaa til Bimse og Peter. 
 PS.
 Jeg forsøgte at faa byttet i Banken men de havde kun 50 svenske Kroner saa nu faar Du en af hver Slags.
 JL.</t>
   </si>
   <si>
     <t>1934-07-13</t>
   </si>
   <si>
     <t>Andreas Larsen
 Vilhelm Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Axel Muus
 Alfred Roepstorff</t>
   </si>
   <si>
     <t>Hovrätten er en appeldomstol, der fungerer som anden instans mellem Byretten og Højesteret.
 Lagaskift: Lovændring.
 Höljeryd er Larsen-familiens ene skovgård i Småland.</t>
   </si>
   <si>
     <t>Dokumenterne vedr. Båxhult og lovændringen er bortkommet, men man kan få nye for 2,50 kr. 
 Klaks/Vilhelm Larsens 60 års fødselsdag skal fejres to dage senere.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/0cU4</t>
   </si>
   <si>
     <t>Kjerteminde 13 Juli 1934.
 Kære Lysse!
 Tak for Brevet. Puf siger ar alle Dokumenter vedrørende Båxhult er bleven borte sammen med Handlingerne vedrørende Lagaskiftet i Höljeryd 1845. Saa vi har altsaa ingen Expl. af Lagparten. Men i Forgaars talte jeg med en Hofrättsassessor der er Svigersøn af Dommer Roepstorff som jeg skal male, og han sagde, at vi kunde faa en ny formedels 2,50 Øre, saa det er jo ikke saa farligt. Nu fik vi 11 mm Regn, men det holdt hurtigt op igen. Ellers staar alt vel til. 
 Mange Hilsner fra os alle 3. Muus kom i Dag, vi skal til stor 60 Aars Fødselsdag hos Klaks i Overmorgen
 Din Far.</t>
   </si>
   <si>
     <t>1934-11-14</t>
   </si>
   <si>
     <t>Andreas Larsen
 Elena Larsen</t>
   </si>
   <si>
     <t>Frithiof Kemp
 - Kruuse
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Fotografierne fra mosen skulle formodentlig bruges i forbindelse med Johannes Larsens udsmykning af festsalen på Odense Rådhus. 
 Sandholt er en herregård i Sandholt Lyndelse, Faaborg-Midtfyns Kommune. Dens ejer, Nicoline von Sperling, var en nær ven af Warberg-familien. 
 Tybrind er en lille hovedgård under Wedellsborg Gods. Johannes Larsens bror, Vilhelm/Klaks, var ansat under dette gods i en lang årrække.</t>
   </si>
   <si>
     <t>Johannes Larsen skal bruge fotografierne fra mosen til sit arbejde. 
 Han har været på jagt hos Vilhelm/Klaks og til stor klapjagt på Sandholt. 
 Kemp har lagt penge ud for noget.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/LvkX</t>
   </si>
   <si>
     <t>Kjerteminde 14 Nov. 1934.
 Kære Lysse og Bimse
 Tusind Tak for den dejlige Tid jeg havde paa Båxhult. Jeg er nu saa smaat kommen i Gang med mit Arbejde og i den Anledning vil jeg minde om at jeg faar Brug for de Fotografier fra Mosen, som jeg altsaa imødeser med Længsel. Her staar det til som da Bimse var her. Vi var paa Jagt hos Klaks i Regnvejr, hvor Puf som sædvanlig skød en Ræv, Klaks havde i forvejen lovet Else den hvis han fik en. Vi fik en Del Harer og 2 Snepper og vist kun 3 Fasaner, da de ikke var til at drive op. Derimod var jeg i Torsdags til Klapjagt paa Sandholt med Petr. Kruuse hvor vi 138 Stk deraf 98 Fasaner Resten Harer. Den 21 skal jeg med Kemp paa Klapjagt paa Tybrind. Jeg skrev til Kemp om Fugamålet foreslog ham at lægge Pengene ud hvilket han har gjort. Jeg satte ham ind i Sagen, men da jeg ser han har sendt hele Beløbet, har han altsaa ikke anset det for opportunt at prutte. 
 Mange Hilsner ogsaa fra Puf og Else.
 Jeres 
 JL.</t>
   </si>
   <si>
     <t>1934-12-11</t>
   </si>
@@ -3672,85 +3746,85 @@
   <si>
     <t>[På kuvertens forside:]
 Landmand
 Hr. Johan Larsen
 Båxhult
 Långaryd
 Sverrig.
 [På kuvertens bagside:]
 Husk: Enghaveplads 20. III tv.
 [I brevet:]
 Torsd. i Birkerød
 Kære Gamling!
 Jeg skal hilse dig saa meget fra Uglen og Maraje, som jeg besøgte i deres nye Hus i Gaar; det er minsanten et storartet Hus Uglen har faaet sig der bygget af en ung lovende Arkitekt med alle Hensyn til Komfort. Det mest karakteristiske er de mægtige Vinduer fra Gulv til Loft i Opholdsstuen og Værkstedet. Sakker har bygget Ovnen, bare ikke Uglen skulde have gjort det selv. Der er selvfølgelig Centralfyr, Badeværelse og Spisekøkken og varmt Vand over det hele. Og saa er det jo Uglen der har møbleret det og hun har jo ["jo" overstreget] nu en særpræget Evne til at gøre det hyggeligt, morsomt og festligt. Vi blev ordentlig beværtede med Frokost og stor hjemmebagt Kage, som Maraje havde bagt fordi de nok tænkte at vi vilde besøge dem en af disse Dage. Da jeg gik vilde de absolut beholde Peter, de afleverede ham her om Aftenen belæsset med Legetøj, han var helt ude af sig selv af Henrykkelse. Gaverne havde inspireret ham til flgd. Udtalelse: Jeg bliver frygtelig forkælet hvor jeg kommer, Bes forkæler mig saadan at de bliver vrede paa hende og skælder hende rigtig ud for det. - I Morgen flytter vi ind igen. Jeg sender Aviser i Dag, men der mangler fra de Dage jeg har været her, for Lomme er tilbage med Avislæsningen, men det vigtigste: Historieemnerne er der da.
 Nu skal jeg tusse paa Posthuset, saa Farvel for denne Gang, du kære gamle. 1000 Hilsner
 Bimsepigen.</t>
   </si>
   <si>
     <t>1935-10-26</t>
   </si>
   <si>
     <t>Achton Friis
 Adolph Larsen
 Andreas Larsen
 Elena Larsen
 Urban Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 - Rud
 Lars Swane</t>
   </si>
   <si>
     <t>Tegninger til Fyn: Achton Friis var i gang med at udgive en bog om Fyn med illustrationer af Johannes Larsen. 
 Joen Vedel beskrev på hjemmesiden https://kunsten.nu/artguide/calendar/kunst-for-varer-og-joen-vedel/ Kunst for Varer således: “Det var nu afdøde kunstmaler Gordon Fazakerley, der først beskrev Kunst for Varer for mig. Han fortalte hvordan han havde erhvervet sig en fornem barnevogn til sit første barn i begyndelsen af 1960erne. Betalingen var et maleri. Jeg havde aldrig før hørt om foreningen, som drev sit eget galleri først i Stormgade, siden i Bredgade i København. Den blev stiftet i 1924 af maleren Aage Berthelsen for at ‘hjælpe Kammeraterne og skaffe dem og os selv Varer til at opholde Livet med, og til Tider et eller andet, vi ellers aldrig havde Raad til at købe.’ For et par år siden fandt jeg et hæfte fra Kunst fra Varer i rodekasserne, som i en periode stod i kælderen i den Frie Udstillingsbygning – og det er det hæfte vi viser frem de næste måneder.” 
 Glorup er en herregård i Svindinge Sogn på Sydøstfyn. (Kilde: Wikipedia febr. 2022). 
 Ørbæklunde er grundlagt ca. år 1500 af Poul Laxmand under navnet Lundsgaard. Det var derefter en befæstet borg, betegnet Ørbæklundsgaard fra 1502 og kendt under sit nuværende navn Ørbæklunde fra omkring 1528. Gården ligger i Ørbæk Sogn, Nyborg Kommune. (Kilde: Wikipedia febr. 2022).
 Lykkesholm er en gammel hovedgård, som nævnes første gang i 1329 og kaldt Magelund, men benævnt Lykkesholm fra 1380. Gården ligger cirka 3 km sydvest for den fynske by Ørbæk og ca. 21 km sydøst for Odense. (Kilde: Wikipedia febr. 2022).
 Ørsbjerg er en lille landsby i Assens kommune.</t>
   </si>
   <si>
     <t>Johannes Larsen og hans søn har kørt rundt på Fyn og lavet tegninger til Achton Friis' bog. De besøgte Lars Swane i Svendborg. 
 Lørdag var Larsen på jagt med tandlæge Rud. Derefrer malede han på elsdyrbilledet (på Rådhuset) i Odense.
 Onsdag skal Larsen til klapjagt med Vilhelm/Klaks. 
 Larsen sælger et billede gennem Kunst for Varer, så Else og Elena/Bimse hver kan få et beløb til tøj.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/iQEv</t>
   </si>
   <si>
     <t>Kjerteminde Lørdag 26/10. 35.
 Kære Lysse!
 Tak for sidst! Naar Du først nu hører fra mig, kommer det af, at, her laa et Brev fra Achton Friis, da jeg kom hjem med Anmodning o ["o" overstreget] om Vignetter og resterende Tegninger til Fyn. Jeg gik i Gang med dem med det samme og Puf og jeg kørte omkring og tegnede, bl.a. var vi 2 Gange paa Horne Land. Paa den ene Tur besøgte vi Lasse Swane der boede paa Wandals Hotel i Svendborg mens han var oppe til Eksamen som han bestod nogle Dage senere. Anden Gang besøgte vi Farbror Urban paa Hjemvejen. Jeg tog mig fri en Lørdag hvor jeg var inviteret paa Jagt med Tandlæge Rud. Han har lejet Jagten paa 2 Gaarde hver 100 Td.L. der ligger umiddelbart ved Vejen naar vi kommer over for Svinget S for Ørbæklunde, i Hjørnet mellem Glorup, Ørbæklunde og Lykkesholm. Det regnede hele Formiddagen og Hundene var mere til Skade end Nytte og vi fik kun hver en Hare før Frokost, men om Eft. var det Tørvejr og jeg skød 4 Harer og 2 Fasaner og Tandlægen 2 Harer og 3 Fasaner. I det hele saa vi nogle og 20 Harer, der var ogsaa nogle 3-4 Flokke Høns men de lettede hver Gang uden for Skudhold. Saa snart jeg havde faaet Tegningerne ekspederet. Begyndte jeg i Odense og er nu godt i Gang med det store Elsdyrbillede. I Dag tog vi hjem til Middag da det vil passe mig bedre at begynde Mandag Mrg paa det næste Stykke, som jeg gerne vil have en hel Dag til. Puf og Else er taget til Lindøgaard, for at aftale med Agraren, om at være parat Onsdag Mrg da vi skal derom ad for at [plet på papiret] ham med til Klapjagt hos Klaks i Ørsbjerg. Jeg fik i Dag Brev fra Kunst for Varer om jeg vil sælge et Billede til en Grosserer for Damekollektion (800 Kr.). og Puf og jeg blev enige om at sige ja og dele det saaledes at Bimse faar for 500 Kr. og Else for 300, da sidstnævnte formodes at være bedre forsynet for Tiden. Kan Du ikke sende mig Bimses Adr, saa jeg kan meddele hende Resultatet hvis Handelen gaar i Orden. Ellers staar al Ting godt til her og jeg haaber at det samme er Tilfældet paa Båxhult Mange Hilsner fra os alle 3.
 Din Far.</t>
   </si>
   <si>
     <t>1935-11-03</t>
   </si>
   <si>
     <t>Elise Hansen
 Grete Jensen, f. Hansen
 Johan Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 - Liljeberg
 Elisabeth Neckelmann
 Marie Neckelmann</t>
   </si>
   <si>
     <t>Elena Larsens nye adresse: Hun var højgravid og boede med den ældste søn hos moderen, Elisa Hansen, i København, mens hun ventede på fødslen. Elisa Hansen var netop flyttet til en ny lejlighed. 
 Joen Vedel skrev på https://kunsten.nu/artguide/calendar/kunst-for-varer-og-joen-vedel/: "Det var nu afdøde kunstmaler Gordon Fazakerley, der først beskrev Kunst for Varer for mig. Han fortalte hvordan han havde erhvervet sig en fornem barnevogn til sit første barn i begyndelsen af 1960erne. Betalingen var et maleri. Jeg havde aldrig før hørt om foreningen, som drev sit eget galleri først i Stormgade, siden i Bredgade i København. Den blev stiftet i 1924 af maleren Aage Berthelsen for at ‘hjælpe Kammeraterne og skaffe dem og os selv Varer til at opholde Livet med, og til Tider et eller andet, vi ellers aldrig havde Raad til at købe.’”</t>
   </si>
   <si>
     <t>Johannes Larsen har byttet et billede for en anvisning på dametøj til sine to svigerdøtre gennem "Kunst for Varer". Han beder Elena/Bimse gå til en grosserer og få delt anvisningen i to.
 Puf beder Elena om sende ham et rejsetæppe, og han spørger, om Lysse/Johan vil have en frakke, som han ikke selv kan lide.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/SHet</t>
   </si>
   <si>
     <t>Kjerteminde 3 Nov 1935.
 Kære Bimse!
 Tak for sidst! Jeg har haft saa travlt! Adressen saa jeg først for en Uges Tid siden fik mig samlet sammen til at skrive til Lysse og bede om Din ny Adr. Som Du ser af indlagte har jeg gennem ”Kunst for varer” solgt et Billede for 800 Kr Varer i dette Tilfælde Damekonfektion, det staar mig ikke klart hvad det er men jeg mente at det maatte være noget Du og Else kunde bruge. Vi er bleven enige om her at dele det saaledes at Du faar for 500 Kr og Else for 300 Kr, da det formodes at Else er bedst udstyret i Øjeblikket. Vil Du naar det passer Dig gaa ind i Frederiksberggade 2 I hos Grosserer Liljeberg og faa vedlagte Anvisning delt saaledes at Du sender den ene paa 300 Kr til Else og beholder den anden selv. Vi har det godt. Hilsen fra Puf og Else, hils Din Moder og Søstre
 Din JL. 
 Kære Bimse.
 Kunde Du ikke en Dag naar Du har lidt god Tid sende mig en blaa Frakke og et gult eller brunt, lyst Rejsetæppe, som jeg lod blive hos Din Moder, dengang jeg ventede at komme til at køre Peugeoten op til Båxhult. Samtidig kunde Du maaske lade mig vide om den nye Overfrakke med Vat-skuldrene, som jeg havde med til Båxhult sidst, efter Din Mening har nogen Interesse for Lysse. Sagen er den at jeg hele Tiden har været ked af den og efterhaanden er blevet saa gal paa den at jeg har købt mig en ny. Det er saa min Hensigt at sælge den til en Marskendiser, men da jeg jo sikkert kommer til at sætte en Del til paa den og dette piner min (lille) Kræmmersjæl, saa har jeg tænkt paa at forære Lysse den, men da jeg ikke selv kan lide den, tiltaler det mig jo heller ikke. 
 [Skrevet på hovedet øverst på side 2:]
 Hvis Du tilfældigvis ved at Lysse heller ikke kan lide den, vil jeg bide i det sure Æble og sælge den med Tab. S.U.
 Venlig Hilsen o s v 
@@ -3829,208 +3903,208 @@
     <t>Larsen-familien havde egen strand ganske nær ved deres villa på Møllebakken i Kerteminde. 
 Johannes Larsen dekorerede 1934-1936 festsalen på Odense Rådhus med freskomalerier. Murermester Ernlund pudsede væggene op, så Larsen kunne arbejde i vådt puds. Kartoner er skitser i fuldformat. Andreas Larsen fungerede tit som chauffør for sin far.</t>
   </si>
   <si>
     <t>Andreas/Puf Larsen lader sin lille datter, Ane, bade i Dalbybugten. Ved familiens egen strand er der for mange glasskår, rustne cykler mm. 
 Johannes Larsen vil den følgende dag blive færdig med sit sidste billede på rådhuset (i Odense). Derefter skal han og Andreas Larsen have hver en liter øl.
 Carl Kyed har købt et portræt, som Larsen i 1917 malede af Hempel Syberg. Kyed vil forære Dalum Landbrugsskole portrættet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/gnyZ</t>
   </si>
   <si>
     <t>Mandag 29/6 - 36
 Kære Bimse og Lysse.
 Her har I et Par Billeder vi tog forleden ved Dalby-bugten, hvor vi bader med Pigen, fordi der dér er lavt nok til hende; nede ved vores egen Strand er der saa mange Glasskaar og rustne Kasseroller og Cyklestel m.m. saa vi ikke vil lade hende løbe med bare Ben dernede. Nu maa jeg fortsætte med Blyant, der er ikke mere i Pennen. Imorgen bliver Far vist færdig med det sidste Billede her i Raadhuset. Tirsdag Morgen ["Tirsdag Morgen" indsat over linjen] Naa saa naaede jeg ikke længere igaar, det blev Øltid. Naar vi er færdige i Eftermiddag skal vi hen paa Vinstuen og have hver en Liter Øl, det er det største Kvantum man kan faa her i Byen, noget lille efter Stockholmske Forhold, men ganske virkningsfuldt paa en fynsk Tørst. - Der var en Folketingsmand Kyed i Lørdags for at købe det andet af de to Portrætter Far malede af Onkel Syberg i 1917; han vilde forære det til Dalum Landbrugsskole, som har et Jubilæum inden længe. Da han var alene om Gaven kunde han ikke betale nogen stor Pris, saa han fik det for 500 Kr. Nu er Ernlund færdig med at pudse, saa skal jeg hjælpe med at sætte Kartonen [det følgende indsat øverst s. 2; på hovedet:] paa og saa kører jeg hjem og henter Far i Eftermiddag, til Øltid! Mange Hilsner til Jer alle fra Puf.
 [Det følgende indsat øverst s. 1; på tværd:]
 Vi er meget glade ved "Båxhult Nyheter" desværre viser det sig jo, at vi ikke er saa flinke til at gøre Gengæld.</t>
   </si>
   <si>
     <t>1936-07-30</t>
   </si>
   <si>
     <t>Ebbe Branner
 Else Birgitte Brønsted
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Christine  Mackie
 Elisabeth Mackie</t>
   </si>
   <si>
     <t>Johannes Larsen kendte mange, der hed Jens, så det kan ikke aføres, hvem den omtalte Jens var. 
 Bøgebjerg og Langø er lokaliteter på halvøen Hindsholm nord for Kerteminde.
 Det er uklart, hvem Reservebaronen var. Fritz Syber blev kaldt Baronen. 
 Svensk irisk er en ældre betegnelse for grønirisk. Johannes Larsen kaldte ofte bare fuglen for en svensker.
 Olshult er beliggende ved Långaryd og Båxhult i Småland, hvor Johan Larsen med familie boede.</t>
   </si>
   <si>
     <t>Andreas/Puf er ude at sejle og sove i telt. 
 Johannes Larsen spørger, om Johan/Lysse vil hente ham.
 Rosenbedet omkring flagstangen er lavet om til en dam.
 Der er mange fugle i haven. En sortrygget, engelsk vipstjert er set med unger, og det er første gang, den har ynglet i Danmark. Undulater har der også været i haven. 
 Det er ærgerligt, hvis Olshulterne får jagtretten.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/AthZ</t>
   </si>
   <si>
     <t>[Fortrykt:]
 Johannes Larsen
 Kierteminde
 [Håndskrevet:]
 30 Juli 1936.
 Kære Lysse!
 Jeg lukkede Pufs Brev op i Gaar da han er ude at sejle i min Jolle. I Gaar Nat overnattede han lidt N for Bøgebjerg i Telt og i Gaar var han kommen om til Langø hvorfra han ringede og Else og Mudi var ude at se til ham i Bilen. Mornine og Putte er her. Jeg har nu skreven til Ebbe og forklaret ham at hans Besøg ikke kan finde Sted før om Midten af Septbr, men at jeg deroppe fra skal lade ham vide naar jeg rejser hjem. Jeg tænker paa at rejse op til Jer et Par Dage før d 26 Aug. Var det ikke muligt at Du kunde komme herned og køre mig op. For Puf er rimeligvis til den Tid ude at sejle med Jens der har faaet bygget en dejlig Baad, som vi var nede at se sidste Lørdag og kom hjem Søndag, nej forrige Søndag, Tiden gaar. De skulde have sejlet 1st Aug. da Jens faar Ferie men nu er der kommen Besked om at det først kan blive midt i August da hans Overlæge er bleven syg i Kjøbenhavn Jeg ved ikke om vi har fortalt at vi har lavet Rosenbedet om Flagstangen om til en Dam der holder godt paa Vandet i hvert Fald saa længe det regner, andet ved vi ikke endnu. Der kommer en hel Del Smaafugle og samler sig Solsorter Stære Stillitser Irisker Svensker Bogfinker Guldsp. o.s.v. men den mest celebre er en sortrygget, engelsk Vipstjert ♂ der er kommen hver Dag i de sidste 14 Dage – og i den senere Tid af og til med store Unger og en enkelt Gang Hunner for et Par Dage siden desværre fløj den strax jeg fik den i Kikkerten saa jeg kunde ikke blive klar over om den var af samme Race eller det var en alm Vipstjert i Dag var den her igen men den havde vasket sig pjaskvaad saa jeg kunde ikke se hvordan den saa ud, hvis den er samme Slags om Hannen er den første Gang de er truffet ynglende her i Landet. Vi har haft et Par Undulater i Forhaven en 3 Ugers Tid og da det var 2 Hanner anskaffede jeg et Par Hunner til dem, saa blev den ene væk, nogle Dage senere kom Reservebaronen med den bortfløjne som en Mand nede i Byen havde fanget, den blev nu sat ind i Buret til ♀♀ og et Par [”og et Par” overstreget] Min imidlertid havde den fritflyvende Han selv skaffet sig en Hun som den forsvandt med efter nogle Dages Forløb, saa nu har vi kun de 3 i Buret som jeg nok tror er 3 Hanner Det gør naturligvis ingen Ting hvis Jagtselskabet ”Lycken” lejer Haröhult, det er ikke det jeg er bange for, men der var jo tale om Olshulterne der bød saa rasende og det var jo lidt af en Ulykke om de fik den. Else er paa Lindøgaard Med Mornine og Putte. Mange Hilsner til Jer allesammen 
 Din Far.</t>
   </si>
   <si>
     <t>1936-09-01</t>
   </si>
   <si>
     <t>Carl Johannes A. Bless
 Johan Peder Bless
 Sofie Bless
 Alhed Larsen
 Jens Larsen
 Jeppe Andreas Larsen
 Johan Larsen
 Jonas Larsen
 Peter Andreas Larsen
 Vilhelmine  Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Axel Muus
 Alhed  Møhl, Lysses datter
 H. Rasmussen, politifuldmægtig</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Jens var. Larsen-familien kendte flere, der bar dette navn. 
 De indsamlede tusindgylden skulle formodentlig bruges til snaps.</t>
   </si>
   <si>
     <t>Else og Andfreas/Puf Larsen har sat blomster på Alhed Larsens grav og luget, klippet og vandet. De har også ordnet Bless-familiens grav, og Andreas vil se til sin farmor og farfars gravsted.
 Politifuldmæftig Rasmussen spørger, om Johannes Larsen vil tage ind omkring Ny Carlsbergfondet og se på de billeder, som fondet har lovet Kerteminde Museum. 
 Det stormer. Den syge knortegås er død. 
 Andreas Larsen og Jens har været på en lang sejltur omkring Kalundborg, Lolland, Svendborg, Avernakø og Sønderborg. De cyklede hjem fra Faaborg.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/N4zH</t>
   </si>
   <si>
     <t>1 Sept. 36. 
 Kære Far.
 Igaar var det Mors Dødsdag og Else og jeg var ude paa Kirkegaarden med en stor Buket Rosenkatost og de Flox vi kunde finde; det var ikke mange, men sammen med de Roser, som jeg havde sat derud Dagen før, saa det helt godt ud. Jeg havde Dagen før skuffet og revet og Else og jeg klippede alle de afblomstrede Nelliker af. Idag har jeg været ude med de to store Vandkander og vandet baade Mors Grav og Blessernes. Iaften skal jeg ud og vande videre ogsaa Farmors og Farfars, det er godt tørt altsammen. - Politifuldmægtigen har spurgt om 
 2./
 du ikke, naar du rejser igennem København paa Hjemvejen, kan gaa op i Ny-Carlsberg-Fondet og se paa de Billeder de har lovet Kerteminde Museum. - Vi har Storm i disse Dage. Der ryger endel Æbler, men vi naar da at faa plukket de fleste Charlamowski. Den syge Knortegaas døde Dagen efter jeg kom hjem. De andre tre er her endnu; naar Graaænderne letter fordi de bliver bange for noget, nøjes Knortegæssene med at løbe, de har aabenbart ikke opdaget, at de kan flyve. Den gamle Knortegaas ["Knortegaas" indsat over linjen] ser noget sløj ud, men jeg gav den straks rent Vand, saa jeg haaber den 
 3./
 retter sig. - Jens og jeg havde en dejlig Tur i Baaden: Efter Kerteminde var vi i Kalundborg - Musholmen - Agersø, hvor vi ikke kunde se nogen Stubmølle paa Helleholm og heller ingen "Haabets Minde" ved Havnen. Fra Agersø gik vi mod Nakskov Fjord, men da der stod Torden over Laaland bestemte vi os om og gik norden om Langeland til Dagelykke. Derfra til Svendborg Sund, hvor vi laa nogle Dage paa Grund af Blæst. En Dag var vi paa Skarø, men vendte tilbage til Svendborgsund om Eftermiddagen. Derefter til Korshavn, hvor vi var en 
 4./
 Dag over. Vi spadserede over Revet til Avernakø, hvor Majstængerne staar endnu. Derimod er der kun to Stumper tilbage af "høje Stene" ved revet ["Revet" overstreget] Drejet. Paa Korshavn fandt vi Tusindgylden saa vi kunde forsyne begge Familierne for det kommende Aar. Næste Dag gik vi til Sønderborg, men blev bugseret ind fra Pøls Huk af en Jagt, hvis Ejer og Skipper Jens kendte. Han viste sig at stamme fra Kerteminde, saa vi fik os en lang Snak over en Flaske Whisky, som vi havde taget med over i Jagten. Vi sad paa Fordækket i det dejligste
 5./
 Maaneskin med svag Brise, mens Skipperens Søn styrede. Næste Dag tog vi med Færgen til Faaborg hvortil min Cykle var sendt. Om Aftenen cyklede vi sammen til Revsvindinge, hvorfra Jens fortsatte til Nyborg og jeg til Kerteminde. Ogsaa den Aften havde vi næsten stille, men siden har det blæst og igaar og i Dag er det steget til Storm. - Jeg skal hilse fra Jens naar jeg skriver til Båxhult; han vilde gerne have truffet Lysse, men vi fik først at vide at han var rejst.
 Hils ogsaa Axel Muus. [En streg er tegnet rundt om "Hils ogsaa Axel Muus."]
 Mange Hilsner til Jer Alle deroppe fra Else og Puf.</t>
   </si>
   <si>
     <t>1936-10-26</t>
   </si>
   <si>
     <t>Else Jensen
 Emmerik Jensen
 Jens Jensen
 Johannes V. Jensen
 Andreas Larsen
 Jens Larsen
 Johannes Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Elisabeth Neckelmann</t>
   </si>
   <si>
     <t>Elena Larsen og sønnen Jens var med Elenas mor, Elisa Hansen, i Faaborg i efteråret 1936. De boede i Elisa Hansens hus. Johan og Peter Larsen var imens hjemme på Båxhult i Småland. 
 Harry var formodentlig en person, som hjalp Johan Larsen på gården. 
 Sybarit: Overdreven livsnyder. (Gr. sybarites efter den oldgræske by Sybaris i Syditalien (ødelagt 510 f.Kr.)) (Søgning på internettet).</t>
   </si>
   <si>
     <t>Elena Larsen traf ikke Kerteminderne, da hun var på Fyn. De tog ikke telefonen. Hun rejste så med sin mor tilbage til København. På færgen mødte de Johannes V. Jensen, der spiste leverpostejsmad, mens hans kone og sønnen, Emmerik/Em, var søsyge. 
 Elena og hendes mor punkterede på hjemturen og fik hjælp af et par bønder. 
 Jens Larsen undersøger alt i lejligheden og har smadret et par askebægre.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/RJJn</t>
   </si>
   <si>
     <t>Mandag d 26-10-36
 Kære Fasseren!
 Jeg blev rigtignok glad for jeres Breve som kom nu til Morgen, jeg var saa smaat begyndt at ængste mig; men jeg kan jo nok forstaa at jeg ikke er saa nem at faa Ram paa. - Desværre gik it Kertemindebesøg i Vadsken for Guderne maa vide hvor de føjter om. Jeg ringede 4 Gange til dem i Lørdags og een Gang Søndag Morgen med samme negative Resultat: ingen der svarede. Saa kunde det ikke nytte at tage derop, for de maa jo aabenbart være paa længere Expedition, ["," overstreget] siden ogsaa Pigerne er permitterede. Saa tog jeg med tilbage til København i et herligt men stormende Vejr. Paa Færgen traf Vi Johs. V. og Else og Em der havde været nede og besøge Jens. Jeg skal hilse saa mange Gange. Else var ikke rigtig glad ved Søen, hun sad musebomstille i et Hjørne for at beholde det hele indenbords. Ogsaa Em var grøn. Men Jensen spiste Leverpostejmader med Appetit. - Paa Køgevejen punkterede vi med et Brag og maatte afmontere al vores Bagage der var sat fast bagpaa med flere km. Tøjsnor. Selvfølgelig kunde vi ikke finde ud af til hvilken Side vi skulle dreje Skruerne og det saa sort ud for os, indtil der kom et Par Bønderkarle forbi, som foretog sig det fornødne. saa kunde vi rulle videre ad den nye Køgestrandvej og arriverede hertil ["hertil" overstreget] uden videre Uheld hertil, hvor vi blev modtaget af Lis med Bøffer med Løg. - I Dag er Vennejensen ved at tage Lejligheden i Besiddelse, foreløbig er der røget et Par Askebægre, men han gaar ogsaa grundigt til Værks, systematisk og fra en Ende af. Det nytter ikke at man fjerner ham fra det Møbel han er i Gang med at undersøge; selv om man sætter ham i den modsatte Ende af Lejligheden stiler han direkte tilbage til det han var ved. Nu er han heldigvis færdig med Kakkelovne og Boghylder. I Eftermiddag skal jeg have ham anbragt hos Sisse mens jeg gaar i Biografen.
 Jeg er glad ved at du har faaet Harry igen. Det var en ordentlig Omgang Unger den Kanin fik. Mon ikke den anden Hun skal en lille Forlystelsestur ind til Hannen, men det har du selvfølgelig forlystet dig selv med for længe siden din gamle Sybarit. - Ja saa var der ikke andet og mere. Bare en hel Masse Hilsner.
 FRA MOSSEREN.</t>
   </si>
   <si>
     <t>1936-11-16</t>
   </si>
   <si>
     <t>Frederik Ahlefeldt-Laurvig
 Johannes V. Jensen
 Peder Kruuse
 Andreas Larsen
 Elena Larsen
 Jens Larsen
 Jeppe Larsen
 Vilhelm Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 - Lykke</t>
   </si>
   <si>
     <t>Fjellebro: hovedgård og gods 6 km syd for Ringe på Fyn. Hovedbygningen er opført i 1622 og ombygget i 1726-1772-1885. Fjællebro Gods er på 177 hektar. Ejer 1927-1943 var Frederik Preben greve Ahlefeldt-Laurvig-Bille. (Wikipedia febr. 2022).
 Sandholt er en gammel hovedgård, som ligger i Sandholt Lyndelse Sogn, nu Faaborg-Midtfyn Kommune. Hovedbygningen er opført i 1516 og ombygget flere gange. Godset er på 441 hektar. (Wikipedia febr. 2022).</t>
   </si>
   <si>
     <t>Larsen ønsker til lykke med Jens' fødselsdag. Jeppe kan nu gå, når man holder ham i hænderne.
 Johannes Larsen har været på jagt hos Vilhelm/Klaks. Johannes V. Jensen var med.
 Murerne arbejder på bryggeriet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/vPi9</t>
   </si>
   <si>
     <t>Kjerteminde 16 Nov. 1936.
 Kære Lysse!
 Tak for Brevet. Det er en Skandale at vi glemte Jens’s Fødselsdag. Til Lykke med ham og alle hans Tænder og Færdigheder. I.A. Larsen er jo noget længere tilbage, han er vel nærmest paa samme Standpunkt som Jens var, da jeg rejste fra Båxhult, dog er han nærmere ved at kunde gaa, han gaar helt godt naar vi holder ham i Hænderne og forleden rejste han sig op uden at støtte sig til noget. Jeg har ligget nogle Dage af Forkølelse efter den Jagt hos Klaks forleden. Johs. V. var med, han havde været et Par Dage hos Grev Ahlefeldt paa Fjellebro for at se paa Bueskydning. Det regnede det meste af Dagen og der kom ikke megen Vildt for. der blev skudt 8 Harer og en Sneppe og 4 Fasaner hvoraf jeg skød de 3. Johannes V. kørte med os hjem om Aftnen men rejste allerede næste Middag til Kjøbenhavn. Jens og Lykke var her om Søndagen. Puf laa i Gaar af Forkølelse men er staaet op i Dag til Middag i Anledning af at Murerne er begyndt at mure hans Bryggeri og skal sætte Vinduer i i Eftermiddag. Else er i Byen, Nu kan jeg ikke hitte paa mere denne Gang. Det var Fandens at vi blev snydt for Bimse og Jens. Mange Hilsner til Jer alle sammen fra 
 Din Far. 
 P.S.
 Jeg skal til Klapjagt hos P. A. Kruuse paa Sandholt paa Onsdag.
 JL.</t>
   </si>
   <si>
     <t>1937-2</t>
   </si>
   <si>
     <t>Elena Larsen
 Jens Larsen
 Jeppe Larsen
 Johannes Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Jens  Nielsen
 Ane Talbot
 Erik Warberg Larsen
 Martin Warberg Larsen</t>
   </si>
   <si>
     <t>Gnav eller gnavspil: Regler og foto af brikkerne kan ses ved opslag på Wikipedia 
 Martin/Manse Warberg Larsen opholdt sig 1936-1937 på Farmoor Farm nær London for at dygtiggøre sig indenfor landbrug. 
 Målarens Torp er også nævnt i Vilhelm Larsens brev til Johan Larsen 1930-06-23. 
 Carlslund må have været en af bygningerne, der hørte under gården Båxhult i Småland.</t>
   </si>
   <si>
     <t>Andreas Larsen har fået drejet 42 træbrikker til et gnavspil til Johan Larsen. Andreas venter nu på, at Johannes Larsen laver tegninger til påsætning på brikkernes underside. 
 Johannes Larsen vil male på Båxhult en stor del af sommeren. Andreas og Else Larsen overvejer i samme periode at lukke huset i Kerteminde ned og opholde sig i Småland. Herved kan de spare en del penge, som måske kan bruges på at sætte Carlslund istand.
 Andreas sender fotografier og bøger. 
 Isen er næsten væk.
 Rasmus Petersen er død.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/PV9y</t>
   </si>
   <si>
     <t>Kære Lysse Tillykke!
 Tak for Jeres Breve igaar. Det er da godt du er rask igen. Jeres Plan med Tinge tror jeg desværre ikke der er megen Chance for at faa realiseret, Manse er jo i England, det har I vist ikke tænkt paa. Jeg skal imidlertid nok spørge Tinge om hans Mening herom, naar jeg ser ham en Dag. - Vi har i længere Tid forberedt en Fødselsdagsgave til dig, som du alligevel ikke naar at faa til Tiden. Det er et Gnav-Spil. Det bestaar af 42 Brikker af denne størrelse og Form: [Tegning]
 Ovenfra saadan: [Tegning]
@@ -4100,51 +4174,51 @@
   <si>
     <t>Elisa Hansen glæder sig til at se forandringerne på Båxhult. Man har vel der besøg fra Kerteminde og megen jagt og bærhøst.
 Elisa og datteren kører tur hver søndag. 
 Jens Jensen har været på besøg. Han har fået nyt job i Århus. Han vil gerne til Båxhult, men vil ikke køre turen alene. Jens Jensen og hans kone venter barn. 
 Louise har været til barnedåb og en runde omkring sine børn.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/wpLc</t>
   </si>
   <si>
     <t>Kære Bams! Nu synes jeg, at Øjeblikket egner sig til en lille Snakop med Båxhult. Juul gaar og rumsterer og ferniserer, saa her er ikke til at være, endnu er her et tilgængeligt Sted ved mit Chatol og det maa jeg benytte, mens Tid er. Jeg kan godt tænke, at det er en storartet Forandring paa Værelserne, Kontoret og den grønne Stue og maaske kan jeg ikke styre min Nysgerrighed længere end til Oktoberferien. Nu har I vel Besøg af Las og Pufs og Jægerne skyder vel, saa I har vildt i Overflod ja og saa er der Bærfrugt, nu er Tyttebærrene nok modne; jeg har syltet 5 Pund, hvad der er rigeligt til mit Forbrug. I maa da have faaet alt Kornet ind, nu er Markerne tomme hernede, og saa har vi da faaet nogen Regn imellem, saa Græsset vokser. Der var en Tid hvor Varmen var trykkende, men nu er den lige tilpas. Vi kører en længere Tur hver Søndag og ligger og læser Aviser et el. andet fredeligt Sted, som iøvrigt bliver sværere og sværere at finde. Jeg synes ikke Kylle er helt tilfreds med Bilen, skønt den kører aldeles udmærket, men hun er nok bleven lidt nervøs efter den Historie i Sverige. Der var jo heller ikke noget i Vejen med den paa vor Tur i Sverige, ja den var virkelig helt rigtig. Naa saa Petermands Begejstring for Skolen er bleven lidt afsvalet, han kan jo ogsaa faa Tiden til at gaa uden den Beskæftigelse; men jeg længes da efter et af hans smaa Breve, saa nu maa jeg have sendt en lille Vareprøve over til ham. Igaar havde jeg Besøg af Jens. Han havde haft en længere Ferie og boet ude i Tibirke. Han havde megen Lyst til at tage en Tur til Båxhult, men hverken Villum el Ib Andersen kunde tage med og alene det indlader han sig ikke paa skønt han har den glimrende Bil. Til Oktober skal han til Aarhus, han har faaet en god Stilling, det er paa et Hospital ude ved Marselisborg, men det lød da ellers til, at han var glad for at være i Sønderborg. Han var saa sød og hyggelig og jeg var saa glad for at se ham. Fra N.E. har jeg hørt, at der ventes en Arving, og jeg tror, at for Jens vil det være en stor Lykke. Hos Brix har de haft Barnedaab i Søndags; Louise er i den Anledning herovre, og gør sin Runde hos alle sine Børn, hos N.E., Gerda, Pil og Ellen. Her er hun nu mindst begejstret for at komme. Vi var hos Pil til højt Smørrebrød og megen Sp[ulæseligt]. Hvad tager lille Jensen sig for, der er mange Farer paa hans Vej, jeg tænker tit paa, hvordan han nu klarer dem. Mange, mange Hilsener til jer alle fra
 Moa.
 30-8-37.</t>
   </si>
   <si>
     <t>1937-09-13</t>
   </si>
   <si>
     <t>Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Mary Boisen
 Thora Cohn
 Andreas Larsen
 Johanne Christine Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 - Müller, Frk. 
 Christine Swane
 Ane Talbot
 Gunnar Tinesen
 Erik Warberg Larsen</t>
   </si>
   <si>
     <t>Laura/Bibbe Warberg Petersen opholdt sig i England, da hun modtog brevet. 
 Båxhult var en af Larsen-familiens skovgårde i Småland. 
 Det vides ikke, hvem Bent var, og det er uklart, hvem "de små", som nævnes i brevet, var. 
 Overskuddet fra ”Kvindernes Udstilling fra Fortid og Nutid” i 1895 gik til opførelsen af til en kvindernes bygning, som var verdens første større bygning af kvinder og for kvinder. Christine Swane solgte i 1937 maleriet "Udsigt i Tisvilde Hegn" til Ny Carlsbergfondet, som forærede det til Kvindernes Bygning. https://www.kvindernesbygning.dk/kvindernes-bygnings-historie-copy-3/</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0414</t>
   </si>
   <si>
     <t>Andreas/Puf og Else Larsen har kørt Johannes Larsen/Las til Båxhult. 
 Marie Larsen har hjulpet med høst, tærskning og brænde. Frk. Müller har været på besøg.
 Erik/Tinge og Mary har fået indrettet en dejlig stue. 
 Christine Swane/Tante Ugle har for de penge hun fik for maleriet til "Kvindernes Bygning" købt en trekant jord, så haven er blevet udvidet. Hun sælger godt, og der kommer snart en kunsthandler på besøg.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/9eus</t>
   </si>
   <si>
@@ -4177,51 +4251,51 @@
   </si>
   <si>
     <t>Johannes Larsen/Las har været på besøg, og han så godt ud. Han spiste risvandgrød med æblekompot og øl på. 
 Der er ikke hyggeligt i lejligheden, for en masse af billederne er ude for at blive fotograferet. 
 Elin og Villum Jensen kommer til middag. 
 Det er dejligt, at Elena har plukket så mange bær. Elisa vil gerne have lidt syltede champignons. 
 Elisa og datteren har kørt tur. De har ikke været heldige med bilen. 
 Det er spændende, hvordan salget af kreaturerne går.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/BSno</t>
   </si>
   <si>
     <t>Kære Bams! 29-9-37.
 Igaar fik vi Besøg af Las og jeg pressede ham jo for at fortælle nyt fra Båxhult. Han saa rask og godt ud, ikke til at ane at han fornylig har ["har" indsat over linjen] været saa forkølet. Det blev øsende Regn og saa fik jeg ham anbragt med Krydsord, mens jeg lavede Middagen. Jeg har endnu aldrig set nogen spise Risvandgrød med Æblekompot og bajersk Øl paa, men det gjorde han altsaa, og det smagte ham storartet. Her ser ikke rigtig hyggeligt ud da en hel Del af Billederne er ude for at blive fotograferet. Elin og Villum spiser til Middag her paa Fredag - det er heldigt at her er godt med Blomkaal og lign. Elin gaar nu ikke afvejen for noget Kødmad og det skal hun ogsaa faa. Det er jo kolossale Masser, du har faaet samlet af Bær, men det er jo ogsaa en vigtig Ting at være forsynet med til Vinteren. Jeg vilde meget gærne have et lille Glas Champignons i Eddike, her ser man aldrig en eneste, Folk er tidlig paa Jagt efter dem. I har nok faaet lidt mere Regn, end vi har, det er næsten altid Solskin og varmt Vejr. Vi kørte en Tur i Mandags, Kylle havde fri, og vi sad oppe paa Sandbjerg og spiste vor Frokost og kiggede paa Sverige og Hven, det var fuldstændig Sommervejr. Bilen kører godt, men jeg tror ikke Kylle har rigtig Tillid til den, jeg ved ikke om det er sandt el. uden Grund. Rigtig heldig har vi ikke været med den Bil, hverken hvad Pris el. Kvaliet angaar. 
 Frk Hansen kommer her Fredag og Lørdag i næste Uge, saa faar vi se, om hun kan faa noget skønt lavet til dig. Men hvis du blot senere kom herned, kunde hun jo nok rette eventuelle Fejl. 
 [Skrevet øverst s. 1; på hovedet:] Det bliver spændende at høre hvordan Auktionen paa Kreaturerne spænder af. Las fortalte mig, saa dygtig Peter er til at hjælpe til og nu er han jo [det følgende skrevet langs venstre margen s. 1:] heller ikke ked af Skolen. Jensekal han er en rigtig Røver, der saadan flaar Tapetet i Stk. Jeg glæder mig til at se [det følgende skrevet nederst s. 1; en streg tegnet over teksten:] de to Unger. Mange Hilsener til jer alle 4. Mos.</t>
   </si>
   <si>
     <t>1938-01-20</t>
   </si>
   <si>
     <t>Thora Cohn
 Jeppe Larsen
 Johannes Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Ane Talbot</t>
   </si>
   <si>
     <t>Else Larsen har dagen før født en datter. De ligger på en klinik i Odense og har det godt.
 Andreas Larsen leder efter skødet til Båxhult.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/gw5c</t>
   </si>
   <si>
     <t>[Fortrykt på s. 1:] ANDREAS LARSEN
 KJERTEMINDE
 [Håndskrevet:]
 20 Jan
 Kære Lysse og Bimse.
 Else fik igaar en Datter og de har det begge godt. Hun vejer 7 [tegn for pund] og noget, som jeg ikke kan huske, har lange Negle og langt sort Haar. De ligger paa en Klinik i Odense; det er dyrt i Benzin, men ellers ikke.
 Far siger jeg skal skrive at vi er i fuld Gang med at lede efter Skødet til Båxhult. Naar vi har spist skal jeg gennemgaa Indholdet i Chatolskufferne. Dette kan ikke blive længere nu, jeg skal have det med i Byen inden 6. (c: 18). Jeg haaber I har det godt som vi har det ["som vi har det" indsat over linjen] og sender mange Hilsner ogsaa fra Else, Far og Ane og Jeppe
 Puf.</t>
   </si>
   <si>
     <t>1938-02-02</t>
   </si>
   <si>
     <t>Erna -
 Ludwig Beethoven
@@ -4334,52 +4408,52 @@
 Kære Lysse
 Puf siger jeg skal skrive i Aften for at Du kan faa det til Fødselsdagen.
 Til Lykke!
 Jeg har været forkølet siden Bimse rejste og ligget i Sengen men i Gaar stod jeg op og i Dag har da kunnet male lidt, hvad der er heldigt da jeg kun i Morgen til kan male paa det store Billede, da det skal sendes ind til den frie Udstilling paa Lørdag. Ellers er her ikke foregaaet noget. I Forgaars laa der en Malemuk, Fulmarus glaciales i Kjøkkengangen, jeg ved ikke hvem der har lagt den, Christiansen fortalte mig at en Fisker for en Tid siden skød en gl. ♂ Kongeederfugl og har faaet den udstoppet. Achton Friis havde set en Andrik af Rødhoved And i Søerne mellem Troldænderne. Puf er ovre at høre Schusnick i Radioen nu kan jeg ikke hitte paa mer. Mange Hilsner til Jer alle Fire
 Din Far.</t>
   </si>
   <si>
     <t>1938-04-25</t>
   </si>
   <si>
     <t>Johanne  Larsen</t>
   </si>
   <si>
     <t>Lindøgaard</t>
   </si>
   <si>
     <t>Franziska  Erichsen
 Kirsten Hjorth
 Niels  Junker
 Drude Jørgensen
 Adolph Larsen
 Andreas Larsen
 Henning Larsen
 Martin Larsen
 Vilhelm Larsen
+Else Larsen,  Andreas Larsens kone
 Kirsten Larsen, Elena Larsens veninde
-Else Larsen, Else, Andreas Larsens kone
 Axel  Müller
 Fritz Syberg
 - Vesterdal
 Thora Vesterdal
 Mary Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Bents bedstemor og professoren var. 
 Udstillingsbygningen ved Odense Å hedder Filosoffen.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0418</t>
   </si>
   <si>
     <t>Johanne Larsen ønsker tillykke med fødselsdagen. 
 Det er koldt og tørt, så Johanne er bekymret for høsten. 
 Kirsten/Pelle Hjorth er begyndt at komme på besøg, og det er hyggeligt. Pelle synes, at der er meget "vrøvl" hjemme hos hende selv. 
 Johanne og Adolph har fået lam og kalve. Drengene fisker, og de kan af og til sælge af fangsten. 
 Johanne m.fl. har været i Odense for at se Forårsudstillingen. De mødte et katolsk konfirmationsoptog. Johannes Larsens billeder var dejlige, men Johanne brød sig ikke om de fleste af Sybergs. Efter udstillingen besøgte hun Henning/Bror og Kirsten, og til sidst spiste de i Fyns Forsamlingshus. Her mødte de Professoren, som opførte sig mærkeligt og var sørgeligt forandret.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/vy50</t>
   </si>
   <si>
@@ -4478,51 +4552,51 @@
 Båxhult
 Långaryd
 Sverige.
 [Håndskrevet med blyant på kuvertens bagside:]
 Vester 1328V
 Sukker
 Tandpasta
 Gibs.
 [Håndskrevet i brevet med samme skrift som på kuvertens forside:]
 Fredag 25/11 38
 Käre Petermand!
 Jeg lå netop og tänkte på, hvordan det mon gik med din Tand af ["af" overstreget] og så kom dit Brev, det er rigtignok godt du slap af med det vämmelige Aperat, der har generet dig så länge. Nu slipper du nok ogsaa snart af med det ömme Tandköd. Jeg var glad ved at du skrev til mig med det samme. Her har vi det godt. Jes og jeg skal nu i Parken og have os en Gyngetur, måske det närmest bliver Jes, der gynger og mig der puffer. 
 Kan du sörge for at tage 20 lille Dråber 2 Gange om Dagen og dertil 4 Kalktabletter og de samme Retter kan du servere for Faseren, det kan han aldrig tage Skade af. - Har I tagDet var godt, at Peteret Georgineknoldene i Hus? Husk de tåler ikke Nattefrost, nu de ligger ovenpå Jorden. - Jeg skal hilse Jer fra Tante Ugle, jeg har ikke selv talt med hende, men Lisse pynter Juleborde sammen med hende inde i Politikens Hus. - I Går tror jeg nok jeg tjente 1000 Kr. Jeg skrev i hvert Fald et glimrende Indläg til en Zymar-Konkurrence, hvor 1ste Prämie er 1000 Kr. En Pakke Zymar får jeg vel i det mindste.
 Nu skal I begge 2 have en Masse Hilsner og et Smäkkys fra
 Mosseren.</t>
   </si>
   <si>
     <t>1938-11-29</t>
   </si>
   <si>
     <t>Hans Beck Thomsen
 - Gedde
 Adolph Larsen
 Andreas Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter</t>
   </si>
   <si>
     <t>Pigen er Johan/Lysse og Elena/Bimses datter Alhed.</t>
   </si>
   <si>
     <t>Larsen ønsker tillykke med pigen. 
 Han har været ved Fiilsø i stormvejr.
 Vinterhaven er skadet af stormen, så nu bliver den omdannet til volière med trådnet over. 
 Johannes Larsen har fået nogle fugle.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/28Xv</t>
   </si>
   <si>
     <t>[Fortrykt:]
 Johannes Larsen
 Kierteminde
 [Håndskrevet:]
 29 Nov. 1938
 Kære Lysse!
 Til Lykke med Pigen. Vi fik Brev fra Bimse i Morges og blev vældig glade. Det var nok noget før i havde ventet det men nu kan Du vel faa hele Familien samlet paa Båxhult i Julen. Puf havde ellers snakket om at tage op og holde Dig med Selskab i Din Ensomhed. Vi havde en vældig Storm i Natten til Torsdag. Jeg var paa Fiilsø og Puf kom Onsdag for at hente mig hjem. Torsdag Mrg var jeg paa Andetræk med Beck Th. som skød 3 Troldænder. Bag efter kørte vi ud og saa Havet i Oprør og saa hjem om Eftermdg. Vinterhaven var plukket i Gavlen og nu piller vi Glasset af Taget og lægger Staaltraadnet over og laver den om til Voliere. Odderne har det godt og vi har faaet Bestanden af Fjerkræ forøget med 2 Graaænder fra Agraren, en Hanederfugl fra Gedde og en Sædgaas fra Filsø. Alle vore andre Ænder var væk da jeg kom hjem. Jeg skal hilse fra Puf og Else og ønske til Lykke. Mange Hilsner til Dig og Peter fra Din Far. 
 [Fortrykt:]
 Johannes Larsen
 Kierteminde
@@ -4642,51 +4716,51 @@
 Det vides ikke, hvem Ellen Haunstrup var.</t>
   </si>
   <si>
     <t>Elena Larsen og børnene kommer hjem tirsdag. Hun regner med, at Johan Larsen henter dem ved toget i Landeryd.
 Elena har en del selskabelighed i København.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/IEcI</t>
   </si>
   <si>
     <t>Tors. 5-1-39
 Kæreste!
 Dette er saa det uigenkaldeligt sidste Brev inden Hjemkomsten som altsaa er fastsat til Tirsdag. - Det gaar ikke saa gelassent med Skriveriet nu paa det sidste, her er meget at bedrive. Tandlæge, Indkøb og Besøg og saa er der jo ogsaa Søster som skal passes engang imellem. Igaar var Erna og Ellen Haunstrup (ogsaa Skolekammerat) her til Middag. I Eftermiddag var Fru Johs. V. her til The og i Aften skal vi til [ulæseligt ord]. I Morgen skal jeg til Middag hos Erna og i Overmorgen kommer Uglen Marie og Lasse her til Middag, saa du kan se at jeg fører en selskabelig Tilværelse. Men det er nu slet ikke noget imod en Invitation jeg har faaet til Tirsdag, til en lille intim Middag paa et Gods i det øde Småland med een jeg kan lide; det er baade romantisk og spændende, og jeg glæder mig vanvittigt. - Du kommer og henter os i Landeryd Kl 1/2 12 og skulde vi mod Forventning ikke være med, maa du vente til 1/2 1 el 1, saa er det fordi Toget i Halmstad er kørt fra os.
 Nu bliver der ikke mere Skriverage i Dag eller Overhovedet mere denne Gang. Men Masser af Hilsner og Kys fra din Nissepige.</t>
   </si>
   <si>
     <t>1939-07-02</t>
   </si>
   <si>
     <t>Thora Cohn
 Andreas Larsen
 Jeppe Larsen
 Johan Larsen
 Martin Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 Ane Talbot
 Lasse Taaning
 Poul Valentin Jensen
 Erik Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvad Lysses forslag til Tinge og Manse gik ud på. 
 Tipperne og Værnengene er en halvø i Vestjylland, beliggende ved sydenden af Ringkøbing Fjord og er en vigtig rasteplads for trækfugle. Det har været i statens eje siden sidste halvdel af 1700-tallet , og i 1898 blev der indført bestemmelser om fredning af det rige fugleliv i området. I 1928 blev der oprettet et fuglereservat, og der blev ansat en opsynsmand Valentin Jensen (Kilde: Wikipedia marts 2022).</t>
   </si>
   <si>
     <t>Nationalmuseet i Stocholm har købt for 500 kr. træsnit, og Larsen beder Elena/Bimse sætte de 450 ind på hendes konto, men tage fra til fødselsdagsgave og brændevin.
 Det er tørke. Man venter tidlig høst på Lindøgaard.
 Andreas/Puf sejler i Odense Fjord med Lasse Taaning.
 Valentin Jensen har været på besøg for at filme odderne.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/F6m1</t>
   </si>
   <si>
     <t>Kjerteminde 2 Juli 1939.
 Kære Bimse!
 Det er forsmædeligt at jeg aldrig kan huske Din Fødselsdag. Foranlediget ved Lysses Brev fik vi jo fyret et Telegram af som jeg haaber Du har faaet i rette Tid. Jeg fik i Forgaars Brev fra Nationalmuseet i Stockholm at de havde købt for 500 Kr Træsnit, Jeg har bedt dem sende Pengene til Båxhult og naar de ankommer vil jeg bede Jer sætte dem ind i Jeres Bank i Landeryd, efter at have fradraget 50 Kr. til at købe Dig en Fødselsdagsgave for, saa at Resten kan være disponibel til jeg kommer en Gang i August. I kan jo ogsaa tage fra til et Par Liter saa der kan Brännevin i Huset naar jeg kommer. Jeg har ladet Lysses Forslag til Tinge eller Manse gaa videre gennem Bibbe, der dog ikke mente det kunde lade sig gøre, da de skulde tække om og ventede en tidlig Høst paa grund af Varme og Tørke. Her fik vi en 30 mm for en 14 Dages Tid siden og 20 i Gaar og i Nat. Puf sejlede i Morges med Lasse Taaning om i Odensefjorden, saa Else og jeg er alene med Børnene. Vi havde i Gaar Besøg af mag. Valentin Jensen, ham der passer Tipperne, han havde bedt om at maatte komme at filme Odderne, nu skal vi se hvad der kommer ud af det. Vi har det godt og haaber det er ligesaa hos Jer. Mange Hilsner fra Else til Jer allesammen og fra mig
 Din JL.</t>
@@ -4723,69 +4797,177 @@
 [Håndskrevet i brevet:]
 7/8-39.
 Kære Lysse.
 Tak for Brevet. Det lyder meget tiltalende med et Besøg af Dig, men kan det ikke ordnes sadan at Du rejser herned og tager Laalandsbesøget enten paa Vejen herned eller paa Vejen hjem med Far? Jeg skal sige Dig jeg kan meget vanskeligt komme herfra nu; Bryggeriet er meldt til, og jeg venter at komme til at tappe Øl tilsalg i denne Maaned, og saa er der jo en Del at ordne forinden. Hvis jeg skulde køre Far op til Jer, saa blev det op den ene Dag og hjem den næste, saa der vilde jo ikke blive Tid til at bygge Pram. Hvis Du derimod kommer her, kan vi se paa Skydepramme (Manse har en, som jeg synes er bedre end de fleste) og Du kan faa gode Raad og Nitteværktøj hos mig, samt købe Nagler, hvis Du har svært ved at faa dem i Indlandet hvor Du bor. Du skal ikke begynde at samle Bord til den før Du har været her, for den skal vist ikke være af Egetræ og den skal _ikke_være 1/2 Tomme tyk i Bordene.
 - Far regner med at tage herfra den 21 Aug. saa vi haaber Du kommer lidt snart. - Vi var sammen med Fru P. og Kylle nede hos Etatsraadinden i Faaborg sidste Søndag. De kom jo oppe fra Jer, saa vi hørte jo lidt Nyt fra Båxhult; de var paa Vej til Jylland.
 Paa Gensyn!
 Mange Hilsner til Bimse, Digselv og de andre ogsaa Dot.
 [Indsat nederst på sidste side; lodret; venstre side af arket:]
 Vi har en fin Dolk til Peters 10-aars Fødselsdag, som vi aldrig har haft Mod til at sende
 [Indsat nederst på sidste side; lodret; højre side af arket:]
 Den kan du faa med</t>
   </si>
   <si>
     <t>1939-10-31</t>
   </si>
   <si>
     <t>Carl Andresen
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Thora Cohn
 Carl Kyed
 Andreas Larsen
 Jens Larsen
 Jeppe Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 Ane Talbot
 Andreas Warberg
 Minna Warberg</t>
   </si>
   <si>
     <t>Johannes Larsen har malet Tamdrup Kirke til en kunde og spist middag hos ham.
 En kat har taget Larsens rørhøne, og han skød nogle dage efter katten.
 Larsen havde glemt sin bøsse hos Brønsted og savner nu en blikrulle og en kikkert. Han spørger, om han har glemt disse ting og sin frakke på Båxhult.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/7r0i</t>
   </si>
   <si>
     <t>Kjerteminde 31 Octbr. 1939.
 Kære Lysse og Bimse!
 Tak for sidst! Ja det er snart længe siden. Jeg har været en Tur i Jylland og boet hos Dede og Minna mens jeg malede et Billede af Tamdrup Kirke til Folketingsmand Kyed. I Aftes var jeg ude paa hans Gaard paa Sletten og afleverede det. d.v.s. han hentede mig i Bil i Odense og vi fik en fin lille Middag sammen med Peter D[ulæseligt]sam, der var dækket med 5 Glas pr. Kuvert. Vores Rørhøne som efterhaanden var bleven ganske tam og gik omkring med Gæssene og Ænderne, blev forleden taget af en Kat, som derefter blev saa fræk at den jagede omkring i Haven efter Hønsene. Da den forleden Morgen sad og solede sig oppe paa Plænen kunde jeg ikke nære mig for at hente Bøssen og skyde den. A propos Bøssen saa havde jeg efterhaanden gjort mig fortrolig med at min var bleven hugget fra Vognen paa Færgen, men det er nu bleven opklaret at den var glemt hos Brønsteds og den kom i Gaar. Yderligere savnede jeg Blikrullen og Kikkerten, sidstnævnte er ogsaa hos Brønsted, men Rullen ikke. Endelig paastaar Else at jeg havde min Vinterfrakke med da vi kørte til Sverige, samt at den ikke findes her i Huset. Mon disse 2 Genstande skulde være bleven paa Båxhult. Jeg fik i Dag Brev fra Patronen med indlagt Billede fra Båxhult, det har I formodentlig ogsaa faaet. Jeg ser i Bladene her at Svenskerne har ordnet saadan at det svenske Landbrug kan faa al den Hjælp det behøver. Meget praktisk. Til Lykke! Vi har det godt allesammen og haaber det samme er Tilfældet hos Jer. Mange Hilsner fra os alle her til Jer allesammen.
 Jeres JL.</t>
+  </si>
+  <si>
+    <t>1940-01-03</t>
+  </si>
+  <si>
+    <t>Bodild Branner</t>
+  </si>
+  <si>
+    <t>Hillerød</t>
+  </si>
+  <si>
+    <t>Småland
+Långaryd</t>
+  </si>
+  <si>
+    <t>Thora  Branner
+Vilhelm Branner
+Elena Larsen
+Jens Larsen
+Jonas Larsen
+Peter Andreas Larsen
+Alhed  Møhl, Lysses datter
+Andreas With-Jensen
+Johan With-Jensen</t>
+  </si>
+  <si>
+    <t>Majenfors er en by i Sverige.
+Professor Steffensen kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8384</t>
+  </si>
+  <si>
+    <t>Bodild Branner sender et foto af sønnen, som desværre endnu er enebarn.
+Johan/Lysse Larsen skrev i 1937 til Bodild, at han havde dårlig samvittighed over endnu ikke at have afleveret bogen "Hvad Nytte er Skoven til" tilbage til Bodild og hendes familie. Han har stadig ikke gjort det, og de vil gerne have bogen igen. 
+Bodild og familien vil gerne besøge Johan og Elena Larsen, men det er en lang cykeltur fra Majenfors til Båxhult. 
+Bodilds far er blevet pensioneret, og han og moderen har bygget et hus i Hillerød tegnet af deres søn, Frits. 
+Andreas og Bodild kælker. Han skal snart begynde i skole. 
+Hvis Johan kommer i nærheden, vil Bodild m.fl. være glade for et besøg.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/K81i</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside:]
+Hr. Lantbrukere Johan Larsen.
+Båxhult.
+Långaryd.
+Småland.
+Sverige
+[På kuvertens bagside:]
+B. With-Jensen.
+Hillerød.
+[I brevet:]
+Hillerød 3. 1. 40.
+Kære Lysse!
+Rigtig godt Nytår ønsker vi Dig og din Kone og Dine Børn!
+Her sender jeg Dig et Billede af mit lille Barn, som uheldigvis stadig er i Ental.
+Visseligen ønsker jeg Jer et godt Nytår, men dette mit Ønske er dog ikke Grunden til, at jeg skriver Dig til. Jeg tvinges til at citere et Brev, Du har sendt mig: "Min Samvittighed har nu nået en sådan Grad af Dårlighed i Anledning af den lånte Bog om Skoven, at jeg føler mig nødt til i det mindste at skrive og snakke lidt o.s.v." Dateret Båxhult 20.8.37.! I samme Brev nævner Du Muligheden af at tage til Falster, og så komme ind om et Svip. Vi har ventet Dig lige siden. Kommer Du snart? Jeg vil ikke plage Dig, men skulde Du en Dag falde over Bogen. (Hvad Nytte er Skoven til.) så vilde vi altså vældig gerne have den igen. I Sommer var en Ven af min Johan, en Søn af Din Kones Lærer, Professor Steffensen, lige ved at komme og besøge Jer, da han var på Cykletur i Småland, for at hente ovennævnte, men uheldigvis turde han ikke, da det kom til Stykket, det Fæ.
+Vi har tit talt om, ["," overstreget] hvor morsomt, ["," overstreget] det var at besøge Jer, og haft Lyst til at gøre det om, men det er en lang Vej på Cykle ned fra Majenfors, så det er ikke blevet af, da ikke endnu. 
+Her har vi det helt godt. Min Far har taget sin Afsked, og de har bygget sig et rart Hus, som Frits har tegnet, med en dejlig Have til, vi bor ti Minutter fra dem i en Lejlighed. Andreas voxer og skal snart i Skole. Hvis I nogensinde skulde komme her i Nærheden, vilde vi blive forfærdelig glade for et Besøg. mine Gamle bor Præstevænget 8. ["mine Gamle bor Præstevænget 8." indsat over linjen] vi "Københavnsvej 8 III v. Andreas og jeg er hver Dag ude at kælke, vi har nærved en Fimbulsvinter, men det har I vel også.
+Nu håber jeg ikke, Du tager mig ilde op, at jeg rykker Dig, hvis det er besværligt for Dig, kan Du jo bare glemme det igen.
+Vi håber I har det godt og sender Jer alle de bedste Hilsner. 
+Din hengivne
+Bodild.</t>
+  </si>
+  <si>
+    <t>1940-08-01</t>
+  </si>
+  <si>
+    <t>Julie Brandt
+Ellen Brønsted
+Elena Larsen
+Johannes Larsen
+Marie Larsen
+Else Larsen,  Andreas Larsens kone
+Christine  Mackie
+Elisabeth Mackie
+Ellen  Sawyer
+Christine Swane
+Ernst Syberg</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3868</t>
+  </si>
+  <si>
+    <t>Man må undskylde de folk, der tager fejl. Det er jo menneskeligt. 
+Andreas er flov over, at han igen glemte Elena/Bimse Larsens fødselsdag. 
+Det er fint, at det går godt med fiskeriet på Båxhult. Else og Andreas forsøgte engang at fange ål, og efter tre uger fik de én, som kostede dem 28 kr. i benzin og fiskegrej.
+Der er ikke helt så mange gæster hos Else, Johannes og Andreas Larsen, som der plejer, og det er dejligt. Christine/Meme og Elisabeth/Putte Mackie har været der, og Marie/Ia Larsen samt Christine/Uglen Swane. 
+Bryggeriet er ramt af "Sagerne" (formodentlig krigen). 
+Ernst/Rille Syberg skal giftes, og Johannes, Else og Andreas skal i den anledning til Pilegården tirsdag.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/8A4l</t>
+  </si>
+  <si>
+    <t>[Fortrykt øverst s. 1 og 3:]
+ANDREAS LARSENS BRYGGERI
+POSTKONTO 57698 KERTEMINDE TELEFON 177
+KERTEMINDE,.................194
+[Håndskrevet:]
+1. August 0
+Kære Lysse.
+Tak for Dit Brev, som jeg fik tilmorgen. Angaaende Genistregen, saa maa man vel til en vis Grad undskylde de Folk, at de stikker Fingeren i Jorden og lugter hvor de er. Det er jo dog ikke sikkert at de lugter rigtigt, det er jo saa almindeligt og ["almindeligt og" indsat over linjen] menneskeligt at fejle. Det gik jo ikke os bedre end sædvanligt m.H.t. Bimses Fødselsdag iaar. Det er flovt at vi aldrig kan lære at huske den. Det er morsomt med Jeres Fiskeri; mon det nu vil gaa Jer ligesaa godt med Aalene, som med Gedderne? Else og jeg fiksede 2 1 (de to tal indsat over det foregående ord som tegn til, at "k" og "s" skal byttes om) engang Aal i en Mose i Dalby. Da vi havde sat Kroge, som vi røgtede om Morgenen næsten før det blev lyst, forat de ikke skulde gaa af Krogene, i saadan noget som 3 Uger, fangede vi en 1/4 P's Aal. Vi beregnede at den stod os i 28 Kroner, naar vi regnede med Benzin og Redskaber, (ikke med Tiden!)
+2/
+Forat bøde lidt paa det, købte vi 3 Aal til af en Dreng, som fiskede i samme Mose, de kostede tilsammen 75 Øre, det hjalp jo lidt på Regnskabet. - Du skriver at I vil gerne høre lidt herfra. Vi lever stille og roligt med færre Gæster end vi plejer at have, hvilket bekommer os helt godt. Vi har lige fulgt Meme ned til Toget, hun og Putte har været her nogle Dage, Putte rejste igen for 4-5 Dage siden. Paa Lørdag venter vi Ia og Ugle. De skal videre til Lindøgaard, hvor de har det godt, de er mere tilfredse, eller skal vi sige mindre utilfredse med Sagerne end vi; men deres Erhverv er jo heller ikke saa ilde faren som Bryggeriet. - Naa det var Ia vi slap ved. Ellen har Besøg af Pan og Bes for Tiden. - Paa Tirsdag, den 6te, skal Rille giftes; Far, Else og jeg skal ned paa Pilegaarden i den Anledning. - Vi har ogsaa en fin Køkkenhave iaar, vi passer den selv; det er morsomt, vi har Tid til det og saa sparer vi Havemand, som vi ellers hvert Aar har maattet have til Hjælp
+[Resten af brevet mangler]</t>
   </si>
   <si>
     <t>1941-01-27</t>
   </si>
   <si>
     <t>København Ø
 stue 12. Strandboulevard 49</t>
   </si>
   <si>
     <t>Else Birgitte Brønsted
 Hans Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Niels Brønsted
 Peter Oluf Brønsted
 Christian Eckardt
 Karl Isakson
 Alhed Larsen
 Elena Larsen
 Jens Larsen
 Jonas Larsen
 Peter Andreas Larsen
 Nicolaus Lützhøft
 Alhed  Møhl, Lysses datter
 Ludvig Neckelmann
@@ -4887,58 +5069,58 @@
 Båxhult
 Långaryd
 Sverige
 [Håndskrevet på kuvertens bagside:]
 Johannes Larsen
 p.T. Sandfær pr. Vind St.
 Danmark
 [I brevet:]
 Sandfær pr. Vind St. 4 Juni 1941.
 Kære Lysse!
 Som Du ser sidder jeg her i Vestjylland, men det er kun til i Morgen saa rejser jeg hjem igen. Jeg har været her for at male et Billede til en Grosserer Brokholm i Aalborg. Det skulde være med skogrende Urhaner, saa jeg har maattet staa op Kl. 3½ hver Morgen og trave en halv Mil ud i Landskabet med fuld Oppakning og male et Par Timer og saa hjem til Morgenkaffen. Det var mig lidt ubehageligt i Begyndelsen, men man kan jo vende sig til meget. Alligevel er jeg lettet over at det er overstaaet. Gaarden her er paa ca 500 Td.L. og ligger ved en Aa med lange Hedebakker paa hver Side, paa den anden Side Aaen er en stor Statsplantage, Stausø Pl. Der er en Del Kronvildt, en Morgen jeg gik ud stod der 4 i Rugen lige udenfor Gaarden og en Dag jeg gik en Tur i Plantagen saa jeg 2 X 2. En Del af Jorden her er Hede, en Del Plantage, en Del Eng ved Aaen og Resten Pløjeland eller rettere Sand. Her er 16 Malkekøer 8 store Kvier og 12 mindre og Kalve, men Manden siger at han i Fjor reducerede Bestanden med 1/3 paa Gr. af Forholdene. Brokholm har været her et Par Gange og jeg var med ham nede ved Aaen og fiske med Flue. Den første Gang fik han en mindre og en større Stalling paa 2 Pund og 3 Ørreder (Portionsfisk) desværre aad Kattene dem, altsaa de sidste de første spiste vi om Aftenen med en Snaps til. Her er mange Urhøns og mange Gøge. Jeg ved ikke om jeg har fortalt Jer, at kort efter jeg var kommen hjem fra Kjøbenhavn sad jeg en Dag og spiste mig en Sardel til en Snaps til Frokost. Jeppe og Thora sad der og da jeg havde drukket min Snaps fik de lov til at faa lidt Hvidtøl i Glasset. Jeppe fik først og forsvandt saa, men han maa have set sit Snit til at komme Sukker i, for lidt efter da Thora var kommen saa langt ned i Glasset at hun kunde se Bunden, hørte jeg et lille begejstret Udbrud: ” Oj! Oj! For Satan! Der er Sukker i s’gu.[”] Jeg har faaet malet 6 Billeder her. 
 3 Urhanebilleder, af hvilke Brokholm vist vælger det største til 2400 Kr. det var i hvert Fald det han syntes bedst om da han var her Pintsedag. Vi aftalte at jeg skulde sende dem alle 3 til Aalborg naar de blev færdige saa han kunde se dem sammen. Konen her Fru Toft er stillet ligesom Bimse hun har ingen Pige, til Gengæld har kun en Søn en Dreng paa 8 Aar, Manden har derimod 3 Karle, Køerne, sortbrogede bliver maskinmalkede og her er elektrisk Hegn. En Dieselmotor der maler og laver Lys. Jydske røde Heste, en Hoppe fik i Gaar et Hingstføl, og saa er der en lettere brun Hest der gaar for Jumpe, en Hannoveraner eller noget i den Retning. Naa nu faar I ikke mere denne Gang. Mange Hilsner til Jer allesammen fra 
 Din Far. 
 P.S. 
 Hvordan gaar den med Svea? Det forlyder at hun skal have en lille.
 JL.
 Johannes Larsen
 Kjerteminde
 p.T. Sandfær pr. Vind Station</t>
   </si>
   <si>
     <t>1942-02-19</t>
   </si>
   <si>
     <t>Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Brormand - 
 Jens Larsen
 Jonas Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter</t>
   </si>
   <si>
     <t>Taarbystranden ved Odense Fjord kaldes i vore dage Tårup Strand. 
 Det vides ikke, hvem eller hvad Höll var. 
 Skidvalla: Glidevoks.
 Klageskrivelsen til Nationalbanken er omtalt i flere breve fra Andreas Larsen til Johan Larsen i perioden.</t>
   </si>
   <si>
     <t>Andreas og Else Larsen har været på en skitur til Drigstrup. På udturen var det tøvejr. Andreas havde vokset skiene.
 Andreas har ikke modtaget klageskrivelsen til Nationalbanken, og han tænker på, om hans sidste breve til Johan Larsen er gået tabt.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/bK8H</t>
   </si>
   <si>
     <t>[Fortrykt på arket s. 1:]
 KERTEMINDE, ...... 194
 [Håndskrevet efter "194":] 2
 [Håndskrevet i brevet:]
 Kære Lysse.
 Tillykke med den 27.
 Jeg haaber dette naar frem til Dagen. Mon I har Tid til at dyrke Skisporten i denne Vinter? Her har vi da været ude nogle Gange. Forleden skulde vi hente Kornkort i Drigstrup i en Gaard som ligger med Markerne ned til det yderste af Taarbystranden (Höll). Else og jeg gik saa derud paa Ski; det var Tø og stærk Modvind derud, men hjem var det stilnet noget af og begyndt at fryse igen. Det var en dejlig Tur, men det var jo lidt haardt for Skiene, de var voksede til "tør Nysne"; mine lignede nyskuret Trægulv, hvorimod Elses, som er nyere og fra Fødselen behandlet som Jeres svenske Ski (mørke), de er finske, bedre havde modstaaet Tøværet. Jeg gav saa mine en Omgang med "Skidvalla N_o_ 4", som jeg tog med fra Sverige dengang Brormand var med deroppe. Siden har vi ikke haft Lejlighed til at prøve Skiene, men nu ["nu" indsat over linjen] skal vi se at komme lidt ud i Eftermiddag. - Jeg har endnu ikke modtaget den Klageskrivelse; saa det ser jo ud somom mit næst sidste Brev ikke er naaet Båxhult. Kan Du ikke lade mig vide om Du (I) har faaet et Brev fra mig som er dateret den 7/2 og et foregaaende (ca 10 Dage før tror jeg), som begge omtalte den Klageskrivelse som vi skal have at vise Nationalbanken forat faa Tilladelse til Oversendelse af Penge. - Naa vi kom bort fra Fødselsdagen, God Dag! Mange Hilsner til Jer alle fra Else og Puf.</t>
   </si>
   <si>
@@ -5020,82 +5202,82 @@
   </si>
   <si>
     <t>Kerteminde d. 28-8-42.
 Kære Lysse. Tusind Tak for Dit Brev i Anledning af min Fødselsdag, det var pænt af Dig at skrive til mig, jeg blev meget glad for det; Du kan tro jeg savnede Dig, lige til det sidste nærede jeg et svagt Haab om at Du vilde komme, de andre lo ad mig, men man kan jo somme Tider være fjollet, Du var en af dem jeg nødigst vilde savne den Dag; Bibbe som vi ikke var sikker paa, kom heldigvis, Søster fra Rørdam var den eneste som ikke kunne komme, hun er paa et Bibliothek oppe i Viborg, Gudrun var heller ikke med, hun var bleven syg et Par Dage før; det var forfærdelig pænt af Las, Puf og Else at holde saadan en Fest for mig, Vejret var dejligt, vi spiste ovre i Værkstedet, som Puf og Lasse havde pyntet vidunderligt, der var Bøg hele Vejen rundt, undtagen hvor de store Billeder hænger, Bordet var ogsaa meget smukt med Blomster og Masser af Lys, det havde Else og Uglen staaet for, Maden var dejlig og det var et meget vellykket Gilde, Elle havde skreven en Sang og der blev holdt adskillige Taler, blandt andet af Tinge, hvad jeg var meget rørt over; det eneste kedelige var at Klaks ved 12 Tiden fandt paa at, Henning, Bror og deres Koner skulde tage hjem, Ditte og Kirsten gik tilsidst skikkeligt op og klædte sig om, de skulde cycle hjem, men saa tog Puf og Lasse fat og fik dem overtalt til at blive, der var nemlig ingen Grund til at tage af Sted, da de havde afsat deres Poder hos Bedstemødrene, (I ved maaske ikke en Gang, at Ditte og Kirsten d. 7ende April fik hver en Lille, Ditte en Pige og Kirsten en Dreng, var det ikke et pudsigt Tilfælde,) naa, men alt endte altsaa i Fryd og god Forstaaelse. – 
 Med Hensyn til Billedet, saa er den Herre og Dame midt i Baggrunden, Elses Forældre, saa jeg kan godt forstaa at du ikke husker Erhards saadan, han og hans Kone var ikke med heller ikke Mix og Myg, fra først af var det din Fars Mening at alle Fætre og Kusiner med Mænd og Koner skulde med, men det satte jeg mig imod, vi var i saa Fald, bleven dobbelt saa mange og det syntes jeg var alt for galt i disse Tider, Marie Meyer var bedt med, fordi hun bor her i Byen og da Katrine var paa Besøg hos hende kom hun naturligvis ogsaa med; den Dame der staar yderst ved Siden af Tinge er Elses Moster, baade hun og Tinge er daarlige paa Billedet, Manse er pæn, men jeg synes nu at baade Puf, Du og Tinge er kønnere, men det er naturligvis en Smagssag.
 Paa Lindøgaard var jeg i godt 3 Uger og havde det dejligt skønt Vejret ikke var særlig godt, Junge har det jo ikke særlig godt, hendes Knæ var bleven Røntgenfotograferet og Lægen havde sagt at nu kunde det ikke blive værre, da al Brusk var fortæret, det trøstede hende at høre, men hun kan kun gaa med 2 Stokke og ikke ret langt ad Gangen, men dog ud i Haven og undertiden lidt ud i Markerne; deres Korn er bedre i Aar end det har været de sidste Aar og nu har de faaet en hel Del Regn, det hjælper godt paa Græs og Roer, lige uden for Haven var der en halv Td. Land med Ærter til Konservesfabrikken og de gav et vældigt Udbytte, da de var plukkede, saaede de Grønkaalsfrø i Stykket; det var morsomt at se saa glad Tinge var for sin ny Ejendom, det er ogsaa et dejligt Hus han har faaet, han spiser Middag paa Lindøgaard men klarer ellers sig selv. - 
 Vi var en dejlig Tur paa Enebærodden forleden Dag, Las, Puf, Else og de 2 store cyclede, Thora og jeg dels spadserede og tog [”tog” indsat over linjen] dels med Rutebil vi blev sat over fra Gabet, med en Motorjolle, hvor er der vidunderligt paa den Odde, vi spadserede rundt i flere Timer og fik et dejligt Bad i Kattegat inden vi tog hjem, Uglen og jeg har en Gang været der med Tinge sejlende fra Lindøgaard, der er Lyng Enebær og en lille Skov med mange forskellige Slags Træer, Tyttebær var der ogsaa men Du har vel for resten været der. – 
 Det var morsomt at se Bimse og Børnene i Foraaret, hvor er det nogle henrivende Børn I har, lille Alhed er da en ren Skønhed; det maa være et stort Savn for Jer at I ikke faar Fru P. og Kylle over hos Jer i Sommer; det er jo ogsaa længe siden Din Far har været paa Båxhult, Du kan tro at jeg heller end gerne besøgte Jer og det dejlige Småland; hver Sommer, især i September længes jeg meget derover, tak fordi I vil se mig, lad os haabe at det ikke maa vare længe inden man kan rejse frit hvor man vil. – Uglen kom hertil for en Uge siden, hun, Lasse og Ursula har været i Christiansfeldt en Maanedstid for at male, der er en Hotelvært, hos hvem de nu for tredje Gang bor for Billeder, desværre laa Uglen i Sengen en Ugestid med stærk Bronchitis og Feber, nu har hun det godt igen og vi har faaet rigtig Sommer for første Gang i Aar, vi nyder det og gaar i Vandet Allesammen hver Dag. – Forhaabentlig har I ogsaa haft baade Regn og Varme saa Afgrøden staar godt, det er trist at se paa naar den ikke bliver god paa Grund af Vejrliget. –
 Junge ringede i Gaar, de har ophøstet og de tærskede et Læs Bygrivning for at faa noget til Kreaturerne; de har faaet elektrisk Indhegning derhenne, saa de kan slippe Køerne ud om Morgenen og kalde dem hjem igen om Aftenen naar de skal malke, det sparer jo meget Arbejde, i det hele taget synes jeg de har forbedret det meget derhenne, baade hvad Markerne og Jordene angaar, de har et dejligt lille Føl, der var et til, men det blev født for tidligt og levede kun nogle Uger, til næste Aar haaber de at faa 2 og Tinge et Føl. – Her har de det godt Alle, Din Far arbejder hver Dag, han har flere Bestillinger; Jeppe er begyndt at gaa i Skole, nu efter Sommerferien og han er meget glad for det. - * [Det følgende skrevet s. 1, øverst på siden og på tværs:] Lasse og Ursula har det godt, vi hilste paa dem i Odense den Dag Uglen kom de havde 1 Times Ophold hun er en vældig sød Pige, Uglen er saa glad ved hende, de bor yndigt ved Birkerød Sø; Lasse sælger godt, han er med i en Malersammenslutning som hedder Badeblomsten, de havde Udstilling i den ”Frie” sidst i Mai, han havde 10 Billeder og solgte de 9, den Dag han havde Bryllup (Pinsedag) blev der ringet at han havde solgt 2 Billeder, saa de var glade kan Du forstaa; naar Du en Gang kommer hertil Landet, haaber jeg Du besøger baade os og dem, Søren Christensen som var med at ovre hos Jer har bygget et Hus ligeved Siden af Lasses, han er gift med Gull[ulæseligt] Mai N[ulæseligt]. – Nu ved jeg ikke mere at fortælle og slutter med mange kærlige Hilsner til Bimse Børnene og Dig selv fra din Ia. – Tak fordi Du skrev. -</t>
   </si>
   <si>
     <t>1943-03-19</t>
   </si>
   <si>
     <t>Ludvig Brandstrup, billedhugger
 Gustav Carlsson
 Esben Hansen
 Georg Jacobsen
 - Jeppsson
 Frithiof Kemp
 Andreas Larsen
 Jens Larsen
 Jeppe Larsen
 Jonas Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 Ane Talbot</t>
   </si>
   <si>
     <t>Restaurant ”Hos Bang” eksisterede 1938-1978 og lå i Vestergade 40, Odense C. (Internettet marts 2022).
 Arrondering (fra fransk arrondir) er at samle jordtilliggender omkring en ejendom, i ældre tid typisk at en herregård søgte at samle sit fæstegods i nærheden af hovedgården eller omkring en ladegård. Arrondering kunne ske ved mageskifte eller køb. (Wikipedia juli 2022). På svensk bruges ordet arrendere om at forpagte. Gustav Carlsson var en tid forpagter af Båxhult.</t>
   </si>
   <si>
     <t>Kemp har rådet Larsen til at give Johan skøde på gården. Jacobsen og Esben Hansen er inde på, at Andreas får en tilsvarende sum. 
 Johan må derfor skønne, hvad Båxhult er værd. I 1925 eller 1926 gav Larsen Ludvig Brandstrup 9000 kr. for halvparten. Efter at Johan har forbedret bygninger og jord, må gården være mere værd.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Czhi</t>
   </si>
   <si>
     <t>Kjerteminde 19 Marts 1943.
 Kære Lysse.
 Ja Du er vel efter Haanden noget utaalmodig efter at høre fra mig. Det første Brev fik jeg sendt til Kjøbenhavn og gik saa hen og viste Kemp det og talte med ham om sagen. Han syntes godt om Dit Brev og raadede mig til at lade Dig faa Skøde paa Gaarden. Da jeg kom hjem tog jeg ud til Odense og talte med Esben-Hansen og Jacobsen om det, Esben-Hansen syntes ogsaa det var rimeligt og Jacobsen sagde at saa maatte jeg sikre Puf en tilsvarende Sum. Han sagde at han kunde ikke læse saadan et langt Brev undtagen han var alene, og bad om at maatte beholde det til Dagen efter. Han skulde have Middag samme Dag og bad mig om at komme med hvorefter han satte Esben til at bestille et Værelse til mig paa Grand og sendte os hen til Bang til Frokost paa Bankens Regning. Da jeg næste Dag var hjemme fik jeg vedlagte Brev fra ham. Herefter kommer Du altsaa til at fortælle mig hvad Du anser Båxhult for at være værd. Til Orientering kan jeg meddele at jeg i sin Tid, det var vist 1925 eller 26 gav Brandstrup 9000 Kr for Halvparten, hvoraf jeg laante 7000 i Gaarden og betalte Resten contant. Fra da af til Du overtog den fik jeg fra 800 Kr til 1000 Kr om Aaret gennem Jepsson, mens Carlsson betalte Afgifterne og undlod at betale sit Aroende. Det jeg gerne vil er altsaa hvad Gaarden er værd i Handelen, den maa jo være en Del mere værd nu, Du har forbedret paa baade Bygningerne og Jorden. Puf ser naturligvis ogsaa gerne at han faar Værdier til samme Beløb, vi ser altsaa helst at Du sætter den saa højt som muligt. Og saa vil vi ogsaa gerne vide hvor store Prioriteterne er. Vi er raske og har det godt og jeg har meget at bestille i hvert Fald i det første halve Aar. Mange Hilsner til Jer allesammen. Jeg var meget imponeret af Peters Brev til Puf.
 Din Far.</t>
   </si>
   <si>
     <t>1943-03-30</t>
   </si>
   <si>
     <t>Andreas Larsen
 Elena Larsen
 Jens Larsen
 Jonas Larsen
 Jørgen Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter</t>
   </si>
   <si>
     <t>Johannes Larsen og hans søn diskuterede dels ombygning/restaurering af gården Båxhult, hvor Johan boede med sin familie, dels overdragelse af ejendommen fra far til søn.</t>
   </si>
   <si>
     <t>Andreas/Puf og Johannes Larsen blev overraskede over indholdet af Johan/Lysses brev, men det gik op for denm, at han ikke havde fået Larsens sidste brev, da han skrev. Planerne er i øvrigt udmærkede.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/n9Mm</t>
   </si>
   <si>
     <t>Kjerteminde 30 Marts 1943.
 Kære Lysse!
 Tak for Brevene til Puf og mig der kom paa Rekordtid, nemlig 6 Dage. Vi blev straks noget forbavsede over Indholdet da vi antog det for Svar paa mit sidste Brev og ikke kunde begribe at Du havde faaet det ud af det, men ved nærmere Granskning af Datoerne, gik det op for os at Du umuligt kunde have faaet mit Brev, inden Du skrev og at Indholdet af Pufs Brev maatte være noget Du havde fantaseret Dig til. Naar Du faar dette har Du vel for længst faaet det forrige og derved faaet et andet Syn paa Sagen. Forøvrigt synes jeg, at det er nogle udmærkede Planer Du har og det vil være mig en stor Skuffelse hvis de skulde opgives. Mange Hilsner, ogsaa fra Puf og Else til Bimse Børnene og Dig selv fra
 Din Far.</t>
   </si>
   <si>
     <t>1943-05-26</t>
   </si>
   <si>
     <t>Johan Larsen
 Peter Larsen</t>
   </si>
   <si>
@@ -5230,51 +5412,51 @@
     <t>Johannes Larsen overdrog i 1945 skovgården Båxhult i Småland til sin yngste søn, Johan og hans hustru, mens ejerskabet over huset på Møllebakken i Kerteminde gik til den ældste, Andreas/Puf Larsen og dennes kone. 
 Brevet hører formodentlig sammen med et andet i samlingen.</t>
   </si>
   <si>
     <t>Johan Larsen skal ikke betale noget. Hans bror, Andreas/Puf, vil blive sikret en tilsvarende sum.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/uF4T</t>
   </si>
   <si>
     <t>P.S.
 Jeg er kommen i Tanker om at Du maaske kunde misforstaa ovenstaaende: Det er jo ikke Meningen at Du skal betale noget i Afstaaelse, men at jeg skal sikre Puf en lignende Sum eller Værdi. Det skulde glæde mig om jeg kunde leve saa længe, at jeg kunde faa Dig at se som Herremand, for det er vel det der er Meningen
 JL.</t>
   </si>
   <si>
     <t>1944-05-14</t>
   </si>
   <si>
     <t>Thora Cohn
 Georg Jacobsen
 Andreas Larsen
 Elena Larsen
 Jens Larsen
 Jeppe Larsen
 Jonas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter</t>
   </si>
   <si>
     <t>Johan og Elena Larsen overtog endeligt gården Båxhult i Småland i 1945.</t>
   </si>
   <si>
     <t>Johan/Lysse kan nu få skøde på Båxhult, og Andreas/Puf vil få ejendomme for et tilsvarende beløb. Johannes Larsen ønsker blot, at frontespisen bliver bevaret i hans livstid, og at de træer, som han har fredet, bliver stående.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/UiCM</t>
   </si>
   <si>
     <t>Kjerteminde 14 Maj 1944.
 Kære Lysse!
 Efter at have virket med Sagen, siden Du udtalte Ønsket om at faa Skøde paa Båxhult, er jeg nu saadan stillet at det kan lade sig gøre. Da jeg i sin Tid talte med Bankdirektør Jacobsen om det, sagde han at jeg i saa Fald maatte give Puf et lignende Beløb. Du sagde, at Du regnede Båxhult, eller rettere min Part deraf til 30.000 Kr. Forudsat at Du gaar ind paa at jeg tilskøder Puf en tilsvarende Part af de herværende Ejendomme kan Du faa en Sagfører til at lave Dig et Dokument om Overdragelse og sende mig. Du skal saa faa det omgaaende i underskrevet Stand. Der bliver nogle Klausuler, men dem kan vi jo ordne mundtlig. F. Eks. at jeg forbeholder mig Frontespisen paa Livstid, at de Træer, jeg har fredet skal blive staaende, at Du vedligeholder min Jagt mod at jeg betaler Omkostningerne o.s.v. Det kommer vi nok ud af. Vi har det alle godt her og nu er det et dejligt Vejr med stille Varme. Mange Hilsner til Jer allesammen.
 Din 
 Far.
 Johannes Larsen
 Kjerteminde
 Danmark.</t>
   </si>
   <si>
     <t>1944-10-04</t>
   </si>
   <si>
@@ -5309,51 +5491,51 @@
 Bagefter gav jeg Kaffe hos à Porta, dyrt og daarligt - baade Kaffen og Kagerne.
 4-10-44.
 Jeg er rigtignok stolt af mit ældste Barnebarn, hvor er Peter dog dygtig. Jeg talte i Sommer med Niels Erik om ham, og han sagde, at han burde endelig uddannes til Ingeniør eller saadan noget. "Selv om han bliver 17 Aar, inden han faar Artium betyder det intet, saa meget mere moden bliver han." Du kan jo betale for ham," ja det gør jeg med den største Fornøjelse." Saaledes faldt Ordene, som jeg vil bede jer lægge jer paa Sinde. 
 Her er et sødt lille Billede af Jonas, jeg synes han ligner lidt Jens. Juel kommer her som sædvanlig, lige begejstret for alle Båxhultbørnene. "Jonas, han er nu dejlig," siger hun. 
 [Indsat side 3 i venstre margen; lodret:] Mange kærlige Hilsener sendes jer alle ogsaa til jeres Gæst. Brevet er fra Mos.</t>
   </si>
   <si>
     <t>1945-05-14</t>
   </si>
   <si>
     <t>Christa Knuth</t>
   </si>
   <si>
     <t>Knuthenborg pr. Bandholm</t>
   </si>
   <si>
     <t>Alfred Benzon
 Bøje Benzon
 Marius Christiansen
 Thora Cohn
 Gudmundur Kamban
 Andreas Larsen
 Elena Larsen
 Jeppe Larsen
 Johan Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Ellen  Sawyer
 Ane Talbot</t>
   </si>
   <si>
     <t>Det vides fra et andet brev, at den svigerinde, der deltog i fejringen af befrielsen var Ellen Sawyer.</t>
   </si>
   <si>
     <t>Johannes Larsen takker for stauderne. Han har delt dem med Marius Christiansen. Christiansen vil sende Christa Knuth nogle rugeæg. 
 Da Larsen hørte om kapitulationen, lavede han romtoddyer til Else, Ellen og sig selv. 
 Han spørger, om det er rigtigt, at Kamban er blevet skudt.
 Johan/Lysse og Elena Larsen ringede til Pufs fødselsdag. De vil komme på besøg, og Johannes Larsen vil tage med dem hjem til Båxhult, som han ikke har set i seks år. 
 Der er kommet både ællinger og gæslinger. Børnene fik en ælling, men Ane kom til at ligge den ihjel, da hun tog den med i seng.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/yXSz</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm. 
 [I brevet:]
 Kjerteminde 14 Maj 1945.
 Kære Grevinde!
@@ -5438,59 +5620,59 @@
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/rzdS</t>
   </si>
   <si>
     <t>”Lindøgaard”
 9-3-46
 Kære Lysse og Bimse og Allesammen!
 + 1 Forfatter
 Allerførst Tusind Tak for den dejlige Tid vi havde hos Jer det var virkelig en Oplevelse af de store, først og fremmest selvfølgelig det at lære Jer at kenne. Undskyld jeg siger det, men jeg kan knusende godt li’ Jer, haaber ikke I har noget imod det. Lad dog ikke Forfatteren høre dette, [”dette” indsat over linjen] saa ved jeg, han skal til at tørre Øjne, og jeg er ikke sikker paa han har noget rent Lommetørklæde. Vi er endnu helt opfyldt af Båxhult og har lidt svært ved at vænne os til den graa Hverdag som virkelig er mere graa end tilladeligt. 
 Efter dette som Forf. rimeligvis vil betegne som en Indledning – jeg ved jo hvor stilig han er – (det er ikke ment som nogen Fornærmelse) vil jeg gaa over til at fortælle lidt om Hjemturen. 
 I Halmstad trak vi straks Lysses [ulæseligt ord] frem og Hovedattraktionerne: Epa og Café Centrum fandt vi temmelig hurtigt og efter at have nydt den obligate ”Chocolade med vispgrädde” til gik vi ud paa Indkøb. De gode Svenskere er vist ikke vant til at se Baskerhuer, en Gang imellem puffede de til hinanden og mumlede noget om Englændere. Ganske vist var vi nybarberede og lignede Gentlemen, nej, det var vist forkert udtrykt, Larsener kan jo ikke ligne Gentlem. De er det jo. I Malmø fordrev vi saa Tiden med at fylde Kakao i Kaffeæsker og andet Pusleri til Ære for Tullemand. 
 Det gik ogsaa meget godt indtil Tullemand tog en af mine fine Kaffeæsker op til nærmere Beskuelse; om det nu var Æskens røde Farve der irriterede hans ærlige svenske Nazisjæl, ved jeg ikke, men jeg blev kendeligt blegere og kunde faktisk ha’ brugt et make-up. Efter denne Sindsbevægelse skyndte vi os ombord og fik en svensk Eksport der gjorde godt, og saa smagte den af Øl. For at faa det bekræftet fik vi to til og det var rigtigt nok. 
 Poul fik et extra Blink i Øjet og sagde ”Well feller” og det betyder at nu skal der ske noget. Paa Spisekortet stod der frisk Tjäder. Da vi antydede til Tjeneren at det maatte være frosset Tjäder det drejede sig om, fik han Komplekser og skyndte sig ud til Chefen. Lidt efter kom han ud igen, stolt som en Tjäderfyr og meldte at den var jaktbar paa Tiden. Da det er en god Regel at man ikke skal sige Tjeneren imod gjorde vi det heller ikke. Tjäderen smagte godt. Snapsene var [”var” indsat over linjen] store og der var mange af dem saa mit Indtryk af de danske Toldere er vagt og noget tagget.
 I Gaar var Poul og jeg oppe hos Onkel Las og vi fik en hyggelig Snak om Båxhult. Hovedet af Tjäderhønen havde vi med [”vi med” indsat over linjen] og til vores store Ærgrelse sagde Onkel Las strax at det var en ung Tjäderhøne. Han havde lige faaet Brev fra dig – Lysse – og fortalte at I havde været glade ved at ha’ os deroppe og det var jo lige noget vi kunde lide at høre.
 Pigen havde ikke fri og vi blev inviteret til Aftensmad hvor vi fortsatte med at snakke Båxhult. Bagefter var vi i Biografen og saa Pimpernel Smith med Leslie Howard. Knippelgodt. Det hele var gaaet fint herhjemme medens jeg havde været borte og baade Far og Mor er raske. Bibbe ligger derimod i Sengen med ondt i Halsen og de kære Patienter maa passe sig selv. De beder mig alle hilse men flest Hilsener er der fra Jeres hengivne Manse.
 Og forhaabentligt paa Gensyn inden alt for længe</t>
   </si>
   <si>
     <t>1946-05-31</t>
   </si>
   <si>
     <t>B. Bach
 Ellen Branner
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Louise Brønsted
 Andreas Larsen
 Gudrun Larsen
 Ingrid Larsen
 Jens Larsen
 Johannes Larsen
 Vilhelm Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Søren  Melson
 Gull-Maj Norén
 Christine Swane
 Lars Swane
 Poul Uttenreitter
 Ursula Uttenreitter
 Erik Warberg Larsen
 Grete Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Christine Swane/Uglen fyldte 70 år 29. maj 1946.
 Det vides ikke, hvad der menes med, at Poul Uttenreitter medbragte to koner til festen.</t>
   </si>
   <si>
     <t>Elena Larsen har deltaget i Christine Swane/Uglens 70års fødselsdag, og hun fortæller om maden og vinen samt om, hvem hun talte med. 
 Else Larsen sagde, at Andreas/Puf Larsen havde ændret opførsel overfor Johannes Larsen/Las efter Johan/Lysse Larsens besøg i efteråret, så resultatet af rejsen var godt.
 Johannes Larsen har været i Jylland og male brushøns. Han vil gerne tale med Elena om noget en dag.
 Louise Brønsted/Tante Lugge har bedt om en snak med Elena en dag. Louise lød nervøs, og det gjorde Elena bekymret.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/7bEs</t>
   </si>
   <si>
@@ -5558,113 +5740,113 @@
 [Håndskrevet i brevet:]
 6/11 - 46
 Kære lille Lysse!
 Det er jo lidt sent at takke dig for dit Fødselsdagsbrev til min Fødselsdag d. 10. Maj (er 8) hvor jeg fyldte ikke 74 men, desværre 76! Men her gør jeg det altså. Tak for Brevet! Det indeholdt jo både noget fornøjeligt og det modsatte; det var meget morsomt at høre om alle de Forbedringer i jeres dejlige gamle Hus! det er vel nok imponerende, hvad du beskriver! Med alle de moderne Installationer og Fliser i lange Baner! Hvor vilde jeg dog gærne engang besøge jer, inden jeg dør! Men det er vanskeligt på mange Måder. Jeg tænker tit på gamle Båxhult og den dejlige Egn - Broudåsen! Var det der, den gamle Kone boede? Alhed havde bagt en Kage til hende og vi gik op med den en Sommeraftenstund, lidt hen på Aftnen, så hun var gået i Seng; vi bankede på, jeg kan endnu høre hendes gamle forskrækkede Stemme: "å de' lefvande?" Dengang havde vi endnu det f. som I har sløjfet; for en halv Snes År siden havde jeg en ganske lille Korrespondance med en gammel Kontrakts[ulæseligt] på Orust, han stavede endnu på den gammeldags Manér, den kan jeg bedst lide!
 Det triste var, hvad du fortalte om dit Julebesøg i Kjerteminde, jeg tror nu, du ser for sort på det. Jeg var der i Sommer - hver Sommer bestemmer jeg at jeg vil skrive til dig derfra! - og jeg synes, det hele var forholdsvis harmonisk, det var meget sjældent at det skurrede. Ja, du har sandelig Ret i, at Puf er en ener - Mor sagde så tit "Puf er et herligt Menneske" - et ædelt Menneske, det er hjærteskærende at tænke på, at han skal være halv- eller helulykkelig. Men jeg er nu vis på, at hvis - når - Forholdene engang igen bliver sådan at han kan få fat på det Arbejde, som ligger parat og venter, så vil alt forandre sig derovre; det må jo være frygteligt at gå og vente, når man bare går og længes efter at få Lov at tage fat. Der var en lille Ting, som betød en stor Forbedring af den daglige Atmosfære. Las er holdt op med sin daglige Snaps til Aften (= 3-4 Snapse) og det har gjort, at han er langt mindre irritabel og besværlig end før. Det er jo noget vanskeligere om Vinteren, hvor Børnene er så meget inde, og Las altid sidder i Stuen, han tåler ikke det mindste Kny fra dem, de arme Unger! Men henimod Jul, når de tør begynde at fyre i Centralfyret, så hjælper det, så er de ovenpå med deres Leg og deres Skærmydsler. Jeg havde 3 vidunderlige Uger derovre.
 Vi er så bedrøvede i denne Tid, fordi Tutte ligger for Døden. Hun blev for et Par År siden opereret for Cancer mammæ, og nu er det gået i Lungerne og det er håbløst; det er vist kun Dage - eller Timer, hun har tilbage; hun ligger og døser i Morfinrus for at hindre Smerter og, navnlig Åndenød. Det er hårdt at miste Søskende, det er dog de Mennesker, der som oftest står en nærmest. Bimse ved det nok; og jeg savner da hver Dag din Mor. 
 [Skrevet lodret langs venstre margen side 2:] Folmer ringede forleden og spurgte mig, om du kom til jeres Studenterjubilæum det anede jeg jo intet om; han vilde selv skrive til dig, og da jeg sagde, at jeg havde et Brev på Stabelen, bad han mig styrke til at du kom! det synes jeg i Sandhed også, at du [skrevet side 1, øverst på arket, på tværs:] skal hvis du på nogen Måde kan rive dig Løs et Par Dage! Det måtte da være mægtig sjov at mødes med de gamle Skolekammerater.
 Nu må du hilse hele din søde Familie kærligt fra mig! De kærligste Hilsner til dig selv fra
 Mornine.
 Da jeg havde lukket Brevet, ringede Lugge, at Tutte var død i Nat Kl. 1/2 3. Hun sov stille hen. Hun vidste, at hun skulde dø og havde talt om det med Børnene. De to stakkels Børn vil savne hende bittert; man kan ikke se, hvordan de skal kunne undvære den kloge, stærke Mor. 
 Bodilds Ægteskab er jo ikke af de ideelle, og stakkels Fritz er så ensom og set skævt til af så mange, som ikke kender ham, det søde Menneske han er, men man ser kun hans sære Væsen.</t>
   </si>
   <si>
     <t>1946-12-24</t>
   </si>
   <si>
     <t>Thora Cohn
 Knud Dalhoff Larsen
 Christa Knuth
 Andreas Larsen
 Jens Larsen
 Jeppe Larsen
 Jonas Larsen
 Marie Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 Ane Talbot</t>
   </si>
   <si>
     <t>Johannes Larsen omdannede efter Alheds død vinterhaven til volière. 
 Sidensvans: Silkehale. 
 Det vides ikke, hvilket stort billede Johannes Larsen arbejdede på.</t>
   </si>
   <si>
     <t>Andreas/Puf har fanget en silkehale (sidensvans), som Larsen nu har i et bur. 
 Larsen har gigt i hoften og får behandlinger i Odense, og han ser frem til igen at kunne male. Han har været til fødselsdag hos Grevinde Knuth. Mens han var væk, brød en kat ind i volièren og tog en masse fugle.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/K47c</t>
   </si>
   <si>
     <t>Kjerteminde 24 Decbr. 1946.
 Kære Lysse!
 Tak for Dit lange Brev: Det var et morsomt Tilfælde med Direktør Dalhoff. Det kan vist nok passe at det har været udstillet i Odense til 3600 Kr. Den Gang var mine Priser det laveste de har været siden 1920, men i de sidste Aar har jeg faaet mere end det dobbelte af hvad de den Gang kostede. Jeg skal undersøge om det kan lade sig gøre at sende det. Jeg glæder mig til en Gang at se hvad I har lavet ved Huset. Jeg forstaar at det er en gennemgribende Forandring. Her kom i Gaar en Kasse med mange dejlige Ting, Tusind Tak! den gjorde stor Lykke. Puf var i Forgaars i Nyborg for at hente Marie, der var ingen Rutebil. Paa Vejen fangede han en forsulten Sidensvans, som siden har siddet og ædt i et lille Bur. Her er mange af den Slags for Tiden, men jeg har ikke kunnet fange nogle, da jeg den sidste Maaneds Tid eller halvanden har haft en ækel Gigt i Hoften, saa jeg hverken har kunnet gaa eller staa eller bestille noget. Jeg blev røntgenfotograferet i Odense, og tager der ud en Gang om Ugen og faar Røntgenbehandling. Heldigvis generer det mig ikke at køre i Bil. Den fjortende var jeg paa Knuthenborg til Grevindens Fødselsdag til halve Hummere og Kalkun. Puf kørte mig til Færgen i Svendborg og Grevinden hentede mig i Rudkøbing. Der var Kaneføre paa Lolland og den Dag jeg rejste Hjem kom der mere Sne og her er nu hvid Jul. Desværre havde der været en Kat der var brudt ind i min Voliere mens jeg var borte og havde ædt mine Stillitser og Dompapper og en Kanariefugl og nogle Grønsiskener og Graasiskener. Det gaar bedre med mig nu for hver Dag. I Gaar kunde jeg staa og barbere færdig uden Hvil og gik omkring hele Dagen uden Smerter, saa jeg haaber at jeg snart kan komme til at male igen paa mit store Billede som jeg gerne vil have udstillet til Foraaret. Jeg skal hilse Jer mange Gange fra os allesammen og ønske Jer en rigtig glædelig Jul og et godt Nytaar. I faar det jo lidt sent. Jeg regner med at komme til Båxhult til Pintsen. Mange Hilsner til jer allesammen fra Din Far.</t>
   </si>
   <si>
     <t>1947-06-07</t>
   </si>
   <si>
     <t>Christa Knuth
 Søren Krage
 Adolph Larsen
 Andreas Larsen
 Jeppe Larsen
 Johanne Christine Larsen
 Marie Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Axel  Müller
 Ellen  Sawyer
 Christine Swane
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Johannes Larsen takker for sidst. Christa Knuth og han fandt ikke Søren Krage, men tog så til Marie og Christine samt på kro. Larsen overnattede på Knuthenborg og tog derefter hjem. 
 Der er kommet en del fugleunger i volièren. 
 Larsen har haft stor familiemiddag.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/VdrO</t>
   </si>
   <si>
     <t>Kjerteminde 7 Juni 1947.
 Kære Lysse og Bimse.
 Tusind Tak for den dejlige Tid paa Båxhult. Grevinden og jeg forsøgte at finde Søren Krages i Lillerød, det lykkedes os at finde deres Hus, men tomt, vi fik oplyst hos Naboen at de var rejst til Kjøbenhavn. Saa kørte vi til Birkerød og bestilte Kaffe hos Uglen og Marie og kørte saa hen til Kroen og spiste Aal i Karry og derfra hen til Uglen og Marie igen. Vi drak Sodavand ved Storstrømsbroen og kom til Knuthenborg Kl. 7,15. Jeg blev der næste Dag over og rejste saa hjem Torsdag hvor Puf og Else hentede mig i Svendborg. Det regnede godt den Dag, Torsdag altsaa, d.v.s. paa Lolland, paa Fyn var der kun kommen et Par mindre Tordenbyger. Her staar alt godt til. I Volieren var den ny Sidensvans helt kommen sig. Kanariefuglen havde 3 halvstore Unger og Dværgvagtlerne fik udligget i Gaar, men kun 3 Unger, 2 Æg var ubefrugtede og i det ene en død Unge. Dompapperme bygger, og Anden kom i Gaar med 2 Ællinger. Jeg ser det ser ud som 20 men Nullet hører til det ovenover befindtlige og altsaa 2 Ællinger. I Aftes havde vi Elle, Junge og Dis med Mænd til Middag. Første Klasses kogte Rødspætter, Tarteletter med Kød og Champignons og Islagkage. Jeppe ligger i Sengen med Feber, men i Dag har han det helt godt. Jeg skal hilse fra Puf og Else og Børnene. Endnu en Gang Tak for sidst
 Jeres JL.</t>
   </si>
   <si>
     <t>1947-07-29</t>
   </si>
   <si>
     <t>Marius Christiansen
 Hans Hvass
 Johannes V. Jensen
 Tage la Cour
 Andreas Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Christine  Mackie
 Aage Marcus</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Fru T var. Billederne til Aarhus var muligvis til en tidligere omtalt Hr. Kjær, som heller ikke kendes. 
 Hans Hvass; Sjældne danske fugle. Gyldendalske Boghandel 1947. Illustreret af Johannes Larsen.
 En Hilsen til Johannes Larsen paa 80-Aars Dagen. Gyldendalske Boghandel 1947. Tage la Cour og Aage Marcus (red.)
 Johannes V. Jensen: Aarstiderne. Gyldendal 1924 og 1947. Digte af Johannes V. Jensen, tegninger af Johannes Larsen
 Peter Larsen, Johannes Larsens barnebarn, voksede op på gården Båxhult i Småland</t>
   </si>
   <si>
     <t>Johannes Larsen har afsendt billeder og lavet tegninger til Johannes V. Jensens Aarstiderne. Han har også tegnet til Hans Hvass' bog. Nu vil han arbejde på søbilledet. 
 Tage la Cour og aage Marcus arbejder på et festskrift i anledning af Larsens 80års dag. De vil gerne trykke et selvportræt, og Larsen beder Christa Knuth sende hendes ind til Gyldendal til reproduktion.
 Peter har været på besøg. Han havde været på Båxhult og beretter derfra.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/IRXy</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm. 
 [På kuvertens bagside:]
@@ -5826,51 +6008,51 @@
     <t>1948-02-06</t>
   </si>
   <si>
     <t>Hareskov
 Bakkevej 12</t>
   </si>
   <si>
     <t>Edel -
 - Agner
 Alhed Marie Brønsted
 Ellen Brønsted
 Else Birgitte Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Peter Oluf Brønsted
 Thora Cohn
 - Føge
 Poul Gregersen
 Ernst Hartmann
 Joseph Haydn
 Adolph Larsen
 Andreas Larsen
 Jeppe Larsen
 Johannes Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Christine  Mackie
 Axel  Müller
 Lauritz Pedersen
 Holger Rasmussen
 Mads Rasmussen
 Ane Talbot
 Erik Warberg Larsen
 Lise Warberg Larsen
 Martin Warberg Larsen
 Per Warberg Larsen</t>
   </si>
   <si>
     <t>Johannes Nicolaus Brønsted døde 17. dec. 1947. Tornehave i Birkerød var han og hans families hjem.</t>
   </si>
   <si>
     <t>Johanne anbefaler Astrid at købe en større pibe.
 Louise/Lugge er ramt hårdt af sorg efter mandens død. Johannes Larsen skal bo hos hende nogle dage i forbindelse med en udstillingsophængning. Måske skal Louise flytte ind i en af Tornehaves sidefløje. 
 Johanne og familien har haft selskab. Martin/Manse havde skudt en tjurhane, og man inviterede gæster og møblerede om. Johannes Larsen ville tidligt hjem, men resten af selskabet festede til ud på natten. 
 Peter og Martin/Manse har tapetseret og hængt billeder op. 
 Laura/Bibbe har været hjemme. Hun synger i kor - blandt andet Haydn - og har fået en flot selskabskjole til dette brug. 
 Familien har lært tyske Ernst Hartmann at kende.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/dAa2</t>
   </si>
@@ -5894,173 +6076,211 @@
 Tusind Tak for dit sidste Brev, der jo ikke, som du selv bemærkede, var slet saa glansfuldt som alle dine senere Breve ellers har været. Tobaksmissèren er jo ret alvorlig, hvis du ikke kan vænne dig til Piben; mon ikke det vilde hjælpe, hvis du fik en lidt større Pibe, de bittesmaa er vist ikke saa gode at ryge af, og saa skulde du jo gerne finde noget meget mild Tobak, den – synes jeg – bider ikke saa meget paa Tungen som den fine Tobak, der næsten altid tillige er stærk. Jeg forstaar saa godt, at Savnet af Tobakshyggen maaske bliver det værste at undvære. - - Du tog lidt for tungt paa, at du ikke havde takket for Julebrevene – skidt med det, men du forstaar, jeg vilde bare vide, om du havde faaet dem. - - At I har ondt ved at faa Pengene til at slaa til, er sandelig ikke underligt, gid I maa kunne klare det!
 Lugge havde jeg Brev fra for ikke ret længe siden, et ganske lille et – Svarbrev -. Saa vidt jeg kunde se, er hun ikke kommen ret vidt endnu; hun kan slet ikke taale at se Mennesker endnu; kun en Fru - nej jeg har glemt Navnet – havde været hos hende en Eftermiddg, en hun staar meget nær. Las skulde ind til Kbhvn i Anledn. af hans Udstilling; de havde ringet og talt m. Bes, som jo stadig bor der, om Las maatte bo der, og det maatte han, jeg kan ikke vide, om det ikke skulde gøre hende lidt godt, Las med sit rolige Væsen – og Lugge ved jo godt, at der bag hans dagligdags Facon findes megen Varme og Medfølelse. Mornine har jeg haft en Del Breve fra siden Mag. døde, og hun skriver stadig om, hvor forfærdelig Lugge lider, jeg har været bange for, at det helt skulde knuse hende, men for Børnenes Skyld gør hun jo, hvad hun kan for at komme over det, Hun ved endnu ikke, hvor længe hun kan blive boende, det skal nu undersøges, om Sidelængen i Tornehave er god nok (solid nok, menes der vel) til at der kunde indrettes en Lejlighed til hende der, det vilde hun helst, skrev hun, bo alene i et lille Hus kunde da aldrig gaa i disse usikre forbandede Tider med alle de Forbrydere, som Krigen har affødt, der hitter paa alt muligt ondt. Ja, Dis, det er som et stadigt Tryk dette at tænke paa Lugges forfærdelige Sorg, bare hun dog kunde blive Menneske igen, baade for hendes egen, Børnenes og vi andres Skyld. Jeg har gaaet lidt alene med min Sorg over hende, godt at Mornine har skrevet lidt til mig. Elle har jeg ikke set siden Magisterens Død, kun 
 2.
 talt een Gang med hende i Telefonen efter Juleferien; da sagde hun, at Lugge havde saa forfærdelige faa fysiske Kræfter. 
 Vi har egentlig haft en rørig Tid her; I Dag for en Uge siden havde vi Selskab. Manse havde nemlig skudt en Thurhane, da han i Julen var paa Båxhult, og Lysse havde givet ham den med hjem: saa vilde Manse have Dr. Agners og Lases herud at spise den, og du kan tro, det blev en Succés; de fik Silde- og Ostesnitter X først, dertil havde jeg givet ½ Flaske Snaps; saa Tjur og henkogt Fasan, Æbletrifli m. vores dejlige fede Flødeskum paa - de jublede over al den Fl.sk. Jeg havde været lidt ængstelig for om Lases og Agners, der aldrig før havde sets, kunde spænds sammen, men det gik fortræffeligt. Jeg havde lavet Stue i Havestuen, hvor Manse har Soveværelse, flyttet hans Dyne væk, saa Sengen blev en Ottoman, det store Gulvtæppe og Lænestolene flyttet derind, et lille lavt Bord med Tobaksanretn. foran Ottomanen, Tæppe foran, mit brogede Slumretæppe hængt for Havedøren, Julelys i en Række paa Dragkisten – ja, da vi kom derind efter Bordet, og Edel havde tændt alle Lys, og Stuen var varm og helt gennemlun, saa var det aldeles henrivende
 [Skrevet langs sidens venstre kant:]
 X da vi gik til Bords og Las saa Snitterne paa sin Tallerken sagde han: H ["H" overstreget] sikke noget dejlig Mad!
 saa jeg selv var helt imponeret af det. Ud paa Aftenen The her i Spisestuen, men saa vilde Las ogsaa hjem. Han var om Onsdagen kommen i Seng Kl. 4 ½ efter en Fødselsd. i Faaborg – Mads Rasmussens Søn fyldte 50. Godt gjort af en Mand paa 80. Bagefter festede vi videre med Doktorens, som begge er knusende søde; Fru A. havde en Sammenplantn. med til mig, som har staaet lige til i Dag: to røde Tulipaner, blaa Krokus m. 3 Blomster og gule Erantis, den har været henrivende. Søndagen før havde Manse, Tinge og Peter tapetseret her i Spisestuen, jeg er meget imponeret over Arbejdet, det er som en Fagmand har lavet det. Tapetet meget smukt fint grønstribet, meget lyst. Hele Mandagen hængte vi Billeder op – ja, det var da Manse, som gjorde det; jeg havde Køkkenarbejde, da Edel havde fri fra Søndag Middag til Tirsd. Morgen. Jeg synes, hun maa være bleven imponeret, da hun kom ind den Morgen, for alt var gjort rent og i Orden, Blomsterne bruset, alt paa Plads, Gulvet vasker og bonet og Væggene fulde af Kunst. Jeg havde ikke rørt en Finger ved det, Manse og Peter lavede det hele, men ikke eet Billede blev hængt op, uden at jeg blev klar ["klar" overstreget] kaldt ind for at afgive min Kendelse. 
 3.
 Manse sætter i det hele taget og i alle Forhold megen Pris paa min Dom og Mening, det kvæger mig meget; han er i det hele taget saa umaadelig sød imod mig, og altsaa ogsaa anerkendende; naar man gaar i sit 75de Aar, maa man vist ikke undlade at sætte Pris paa det og det gør jeg ogsaa.
 Vi har haft Bibbe hjemme et Par Dage; hun kom Onsd. Aften ved 9 Tiden og vi havde saadan en hyggelig Aften med hende; trods al hendes Lykke m. Lauritz længes hun efter os og Lindøgd. og hun var saa glad over at være her hos os. Hun kan desværre saa daarlig holde til saa tit at komme sent i Seng; hvad de har haft af Koncerter, Prøver, Sammenkomster, Jubilæumshistorien! ja, jeg kunde slet ikke følge med i det. Hun har faaet en pragtfuld Selskabskjole, lang, sort, vid, nedringet, sort Silke; de skulde forleden til Odense, hvor Aarstiderne af Haydn gik, Bibbe sang i Koret. Der saa vi Kjolen, da de kom efter Manse, som de havde inviteret; jeg skulde ogsaa have været med og sørgede over ikke at kunne; jeg gik med Tøffel p.Gr.a en betændt Ligtorn, Fanden staa i den! Bibbe saa henrivende ud i den Robe, og saa har hun faaet en Frakke med Sølvræv, hun er ikke billig!
 Hen paa Eftermiddagen næste Dag gik hun og Lise, som Agraren havde hentet om Morgenen ned til Lindø, hvor hun skulde dyrke dem Resten af Dagen det var neml. Pers Fødselsdag, og Per er jo Bibbes Yndling. Næste Dag over Middag ["over Middag" indsat over linjen] kørte Peter hende hjem paa sin Motorcycle; du kan tro, det var dejligt at have hende. 
 Vi har dyrket en lille Tysker Ernst Hartmann, som Manse og Poul Gregersen havde truffet nede ved Havnen; Manse inviterede ham til Middag i Søndags og saa kom han igen Tirsd. Aften (Peter hentede ham) du kan tro, det var en straalende glad lille Tysker, som Peter kom ned, vi havde været gode imod ham, og han fortalte mig, at han syntes, han havde lært saa meget af os ved Samtalerne med os; de Tyskere skal jo have Sandheden at vide fra andre, i deres Hjemland faar de den saavist ikke at vide; ingen af hans Kammerater vil indrømme at Tyskland selv var Skyld i Krigen, sagde han, men han selv begyndte at forstaa det. Han var Lægesøn fra Bremen, af Officersfamilie. 
 Lørdag Nu maa jeg se at faa dette færdigt. Jeg skal nok sørge for Plads til os i Nyborg; mon den Tur virkelig skulde blive til noget, det mener altsaa Fru Føge, jeg har ellers haft mine Tvivl. Jeg tror nu ikke, det bliver svært at skaffe Plads først i Maj, Sommerferien er jo noget ganske andet, men der er næppe mange paa den Tid, hvor vi vil være der. 
 Gid det nu maa gaa bedre med alle dine Genvordigheder lille Dis! Hils Axel og vær selv hilset fra din Junge. 
 [Skrevet langs venstre kant på s6:]
 Tirsd. Aften sad vi og snakkede med Tyskeren til halv 1; du skulde have hørt mit Sprog, halv tysk og halv engelsk – som han taler; vi lod ham tale Tysk og svarede paa Engelsk, det gik stolt.</t>
   </si>
   <si>
     <t>1948-04-16</t>
   </si>
   <si>
     <t>Christa Knuth
 Andreas Larsen
 Elena Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Holger Rasmussen</t>
   </si>
   <si>
     <t>Sidensvans: Svensk for silkehale.
 Brunelle: Jernspurv.
 Johannes Larsen og grevinde Christa Knuth besøgte i pinsen 1948 Elena og Johan Larsen på Båxhult.
 Andreas/Puf Larsen havde fået opført et bryggeri på Møllebakkegrunden.</t>
   </si>
   <si>
     <t>Johannes Larsen takker for transport og ophold på Båxhult. Mon ikke Johan og Elena får forpagtningen af Höljeryd?
 Johannes Larsen har en mængde fugle i sin voliere. 
 Han og familien skal til Holger Rasmussen.
 Christa Knuth ligger i sengen med noget nerve-relateret.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/biXe</t>
   </si>
   <si>
     <t>Kjerteminde 16 April 1948.
 Kære Lysse!
 Tak for Brevet i Gaar. Det er jo forsmædeligt, at jeg skal faa Brev før jeg endnu har faaet samlet mig sammen til at skrive og takke Dig og Bimse for sidst, det gælder baade for Ophold og Befordring til og fra Båxhult. Det var dejligt at se hvor godt I har faaet al Ting indrettet. Nu er det jo spændende hvordan det vil gaa med Høljeryd, men det kan vel næsten ikke gaa anderledes end at I faar den Forpagtning. Her har jeg megen Fornøjelse af min Voliere. Jeg har en pæn Samling Fugle: 
 3 Par Dompapper, 3 Par Kanariefugle, 3 Par Grønsiskere. 3 Dværgvagtler. 3 Gulspurve (1 ♀ 2 ♂♂) 3 Korsnæb, et Par Graasiskener, 2 Kvækere ♂♂ et Par Stillitser, 2 Tornirisker ♂♂ ? et Par Svenskirisker, 1 Bomlærke ♂ 1 Sidensvans ♂ og en Brunelle? samt 8 Guldfisk. 
 Jeg er begyndt at male i Dag, det er meget svært at komme i Gang, naar man har været saa længe fra det. 
 Puf brygger i Dag. Paa Søndag skal vi alle ned til Holger Rasmussens i Faaborg. Jeg havde Brev fra Grevinden i Gaar. Hun har ligget i 3 Uger af Nerve – et eller andet og mener at hun skal ligge en Uge til. 
 Vi har i Gaar og i Dag haft delvis Havbleg og Solskin men det fryser lidt om Natten.jeg skal hilse mange Gange fra Else og Puf.
 Mange Hilsner og Tak fra 
 Jeres 
 JL.
 [noter langs venstre side 2]
 Sjuthis [svært læseligt]
 Lanthandelen</t>
   </si>
   <si>
+    <t>1948-07-30</t>
+  </si>
+  <si>
+    <t>Adam Knuth
+Frederik Knuth
+Jens Larsen
+Johan Larsen
+Johannes Larsen</t>
+  </si>
+  <si>
+    <t>Christa Knuth og Johannes Larsen, som i en årrække var nære venner, var sammen på besøg hos Elena/Bimse og Johan/Lysse Larsen på gården Båxhult i Småland sommeren 1947. Det er uklart, om Christa Knuths søn, Adam, deltog i denne rejse, men eftersom han og Jens Larsen, som var søn af Elena og Johan Larsen, var så gode venner som beskrevet i brevet, er det sandsynligt. 
+Frederik og Christa Knuth blev skilt 1948, og Christa Knuth flyttede fra Knuthenborg ind i en murermestervilla. Flytningen var formodentlig endnu ikke sket, da Christa Knuth skrev brevet. Hun benyttede da også Knuthenborgs brevpapir. Den sidste tid parret var gift, boede Frederik Knuth oftest på hotel (oplyst af en efterkommer af Christa Knuth).</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3864</t>
+  </si>
+  <si>
+    <t>Jens Larsen og Adam Knuth er uadskillelige. Christa Knuth vil gerne beholde Jens på Lolland frem til, at Adams nye skoleår begynder. Drengene render næsten nøgne rundt i varmen. Man sejler i den nye motorbåd.
+Måske tager Christa Knuth en tur til Johannes Larsen i sensommeren. Hun overvejer også en rejse til England.
+Den sag, som Christa og Elena talte om på Båxhult, kom der ikke noget ud af. Nu må man se, hvordan det kommer til at gå med skilsmissen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/x2kr</t>
+  </si>
+  <si>
+    <t>[Fortrykt øverst s. 1:]
+KNUTHENBORG
+[Håndskrevet i brevet:]
+30/7 - 48
+Kæreste Bimse.
+Mange Tak for dit Brev forleden fra København og det i tog fra Båxhult. - Jens har det storartet og han og Adam er uadskillelige. Vi vil meget gerne beholde ham her til Adam skal i Skole d. 16. August - vi er selv meget begejstrede for Jens, der ganske har erobret vore Hjerter - han er en ligedan sød Dreng i alle Retninger. - Han har Tøj nok - det hænder jo vi vasker og desuden er han og Adam næsten nøgne det meste af Dagen. De er helt sorte paa Ryggen - dog ikke af Snavs, men af Sol! Vi farer rundt i den nye Motorbaad - de første Ture har vi været paa Lindholm, det tager kun 1/2 Time at "køre" derover. Her er meget varmt 27⁰ C. i Skyggen - det er jo rigtig varmt for mig!
+Vi har haft mange Gæster, saa det er rart at Vejret er saadan at vi kan være ude hele Dagen.
+Jeg har lige haft langt Brev fra Las, han har det udmærket heldigvis. Maaske tager jeg derover til Septm. nu faar vi se, muligvis tager ... og jeg en lille Tur til England en ca. 14 Dage, men jeg har ikke helt bestemt mig endnu. - Selvfølgelig faar Jens og Peter en [ulæseligt] jeg er jo blevet [ulæseligt ord] at jeg glemte at spørge Dig om vi ikke vilde have dem under dit lange Ophold i Hovedstaden [ulæseligt]
+Her gaar alt ved det gamle - det vil altsaa sige godt! Den lille "Sag" vi talte om paa Båxhult kom der inte_t ud af, meget uheldigt for Anklageren! _Og dumt! Nu faar vi se hvordan det gaar med Skilsmissen - og hvornaar. Tilsyneladende er der intet at mærke! 
+I Hast og 1000 Hilsener til jer alle - Kys til Lysse og dig fra _Christa. Jens hilser meget
+_</t>
+  </si>
+  <si>
     <t>1948-09-02</t>
   </si>
   <si>
     <t>Jens Larsen
 Jonas Larsen
 Peter Andreas Larsen
 Alhed  Møhl, Lysses datter
 Marie Neckelmann</t>
   </si>
   <si>
     <t>Belåten (svensk): Tilfreds, glad 
 Hins (svensk): Den anden</t>
   </si>
   <si>
     <t>Christine Mackie takker for 10 dejlige dage på Båxhult. Hjemrejsen var hård, for da hun kom til Malmø, gik færgen først den følgende morgen. En stationsforstander var sød og lod hende sove i en tom passagervogn. Han kom også med uldtæppe og pude til hende og vækkede hende næste morgen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/8EAa</t>
   </si>
   <si>
     <t>2/9-48.
 Hils Frøken Kylle og sig Tak for Lån! Jeg har et grundet Håb om at få fat på en svensk do.!
 Kære Lysse og Bimse!
 Inden jeg begynder Beretningen om min eventyrlige Hjemrejse, vil jeg sige jer så mange Tak for de 10 dejlige Dage! for Ro og Fred og Hvile og Opmuntring og god og forsvarlig Behandling i alle mulige Retninger! På det Område, hvor i År stod tilbage for ifjor, er I Sagesøse, det må Vorherre tage på sin Kappe når han er så hensynsløs at lade det regne over os retfærdige.
 Jeg kom så godt til Halmstad i jeres lille Tog, hvor det trak forbandet, hvor end jeg anbragte mig.
 I Halmstad fik jeg det første Chock, idet en Banemand sagde, at snälltoget til Malmø var gået for 2 Min. siden, men da det viste sig, at der gik et andet 1/2 Time efter, kom jeg hurtigt til mig selv. Jeg havde en meget rar Rejse til Malmø - når jeg sad på begge mine Ben i Sofaen, dér trak det næmlig også iskoldt om Fødderne. I Malmø gik jeg strax glad og tillidsfuld ud og fik min Kuffert udleveret, og skulde så have et Stadsbud til at bære den ud til Båden - hvad for en Båd? spurgte han ja, den til Kbh - - der var ingen før næste Morgen Kl. 1/2 7!! Det var en så barok Situation, at jeg brast i Grin! men det var jo i sig selv ikke særlig morsomt, da Pengene ikke rakte til Hotel og jeg ikke, som Statsbud-Formanden foreslog kunde tænke mig at gå på Gaden, når Stationen stängtes. Jeg anråbte dem om at anvise mig en overordnet, som kunde råde mig og foreholdt dem, at det var Liv eller Helbred om at gøre, men det sked de på; de var frække nok til at sige, at jeg måtte tage min koffert med, som stod på Skranken, men så blev jeg gal og tvang dem til at finde min Garantiseddel i det bortkastede Affald. Jeg gik så ud i Hallen og spejdede efter en Uniform, men fandt ingen; så kom jeg i Tanker om Garderoben, og dér var endelig et Medmenneske, og han viste mig Vejen til Stationsforstanderens Kontor - langt borte og for mine beskedne Åndsevner svært at finde, men det lykkedes da, og jeg udøste nu mit Hjærte for en smuk og sympatisk Herre i fin Uniform; han og hans ikke mindre tiltalende unge Assistent hørte med Deltagelse om mine Besværligheder og min Beretning om den dumme Hins i Landeryd; jeg spurgte, om der ikke var et Hul et Sted på Stationen, hvor jeg kunde få Lov at være om Natten! Jo, jeg skulde gå med ham, så skulde han vise mig til Rette; vi foretog så en Fodtur langt ud i Systemet, hvor der stod en ensom III Kl. Jernbanevogn med Påskrift, at den ikke måtte kobles til noget Tog; der gik vi ind og beså Lejligheden, som jo var helt tiltalende; jeg satte min Håndkuffert og fulgte med ham tilbage for at se, om der var åbent i Restauranten - det var der, i I Kl.s og der var lunt og rart, og jeg spiste to smörgåser og drak mindst en Liter The. Så gik jeg da de lukkede Kl. 11, ud og købte nogle Aviser mod Kulden - jeg bad om de tykkeste! det var svenska Dagbladet. Hermed vandrede jeg ud på Linjen og ind i mit bramfri Nattekvarter; men tænk, lidt efter kom Forstanderen bærende med en Pude og det største og tykkeste Uldtæppe, jeg har set! var det da ikke ualmindelig sødt! - Jeg stak Hovedet gennem en Avis, under Trøjen, så den holdt mig varm på Ryg og Bryst, og så gik jeg i Seng, godt vøvet ind i det dejlige Tæppe, som holdt mig fuldstændig varm; jeg faldt godt nok i Søvn, men vågnede senere ved en brutal Trampen i min Vogn og en Lygte i Ansigtet, to Mænd spurgte, om jeg havde Tilladelse til at ligge der - det havde jeg jo, og så forsvandt de, og jeg faldt igen i Søvn. Kl. 4 kom en Mand og vækkede mig, af Opmærksomhed, for hvis jeg skulde med Stockholmsexpressen, så gik den snart. Derefter turde jeg ikke lægge mig til at sove igen, men stod op Kl. 1/2 5 og spaserede op og ned ad Gulvet en Timestid, svøbt i Uldtæppet. Kl. 1/2 6 kom den Engel til Forstanderen for at se, at jeg ikke sov over mig! Jeg forklarede ham, at han havde reddet mit gamle Liv med Tæppet . hvilket sikkert var den rene Sandhed, og han smilede belålen, jeg var sgu lige ved at kysse ham. Jeg skrev et sødt Brev til ham, da jeg kom hjem og takkede ham med sort på hvidt. 
 Resten gik glat, og Morgenkaffen på Færgen var noget af det underfuldeste, jeg har nydt. Ingen aner vist, hvor man bliver sprælsk og lebendig efter en Nat i en enlig Jernbanevogn og meget lidt Søvn! Jeg blev det i den Grad, at jeg gav mig til at føre en spøgefuld Samtale på fransk med en Herre ved mit Bord! Med Kufferterne var der [det følgende skrevet s. 3; lodret i venstre margen:] ingen Besvær; jeg kom hjem Kl. 1/2 10 og burde være gået på Hovedet i Arbejde med mine Sedler - men jeg må dog indrømme, at jeg den Dag ikke hørte til de arbejdsvillige; næste Dag var jeg all right og er det fremdeles. Hermed slutter [det følgende skrevet s. 4; i venstre margen, lodret:] Beretningen om Tante Mornines store Udenlandsrejse. 1000 Hilsner til jer alle!</t>
   </si>
   <si>
     <t>1948-09-22</t>
   </si>
   <si>
     <t>Thora Cohn
 Dams Hotel
 Kai Grunth
 Sven Havsteen-Mikkelsen
 Hedvig Høst
 Oluf Høst
 Ville Jais Nielsen
 Johannes Jais-Nielsen
 Arne Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Bendt Rom
 Olaf Rude
 Finn Salomonsen
 Ane Talbot</t>
   </si>
   <si>
     <t>Biæderen er ej sjælden træk- og ynglefugl i Danmark.
 Jordsvaler: Digesvaler
 Det vides ikke, hvad fyrmesteren på Christiansø og amtmanden i Rønne hed. 
 Oluf Høsts "større Gaard inde i Landet" hedder Bognemark, og han malede den utallige gange. 
 Mesinebryggeren kendes ikke, og det vides heller ikke, hvem der var pige i huset hos Larsen-familien i sept. 1948.</t>
   </si>
   <si>
     <t>Johannes Larsen har været på Bornholm. På flyveturen dertil kunne han intet se pga. regn. Han tog ind på et hotel i Rønne, og her kom Arne Larsen og viste ham fotos af nogle biædere, som havde haft reder nord for Hasle. Dagen efter blev Larsen hentet af Olaf Rude, og de kørte ud og så biæderredehullerne. De næste dage besøgte de Hammershus og rundkirker samt flere byer og de var til middag med Oluf og Hedvig Høst samt Jais-Nielsen.
 Larsen var også en tur til Christiansø i dårligt vejr. Dagen efter spiste Larsen, Rude og Jais hos Høst i dennes dejlige hus, og Høst og Larsen var ved dennes gård (Bognemark). 
 I Rønne igen besøgte Larsen Amtmanden. Da Larsen kom frem til flyet, viste det sig, at der var overvægt, men en passager tilbød at vente til næste dag med at tage til København, og problemet blev derved løst. Udsigten fra flyet var denne dag fin.
 Larsen med familie har været i Odense og se et guldfund fra Midskov. De har også været på besøg hos Sven Havsteen-Mikkelsen på Taasinge, og han gav dem en skotsk hyrdehund fra et kuld hvalpe, som Johan/Puf tidligere havde set.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/TrRn</t>
   </si>
   <si>
     <t>Kjerteminde 22 Septbr 1948.
 Kære Lysse!
 Tak for Dit Brev. Skønt jeg havde glædet mig til den Tur gennem Jylland til Göteborg og videre til Båxhult, passer det mig i Grunden helt godt at den ikke bliver til noget til Aar. Jeg kan trøste Dig med at vi ikke var samtidig i Kjøbenhavn, da Du var der var jeg allerede hjemme. Vi havde Besøg af Bent Rom da jeg bestemte mig til Turen og han tilbød at jeg kunde overnatte i hans Lejlighed, hvad jeg saa gjorde og fløj Dagen efter til Bornholm. Flyveturen var en Skuffelse da det var saa Regntykt at jeg ikke en Gang kunde se Saltholm og overhovedet ingen Ting saa før vi kom til Bornholm, hvor jeg tog ind paa Dams Hotel i Rønne og ringede til Olaf Rude der sagde at han vilde hente mig næste Formiddag. Jeg gik saa ind og satte mig for at spise og saa kom der en Lektor Arne Larsen, som Rude havde sendt hen for at han kunde fortælle mig om Biæderne. Der er jo sket det mærkelige at 2 Par Biædere, en sydeuropæisk Fugl der tidligere er skudt nogle Gange her i Landet, men ikke vides at have ynglet N for Alperne i de sidste 100 Aar, havde ynglet i en Grusgrav paa en Mark ved Kysten lidt N for Hasle. Lektor Larsen viste mig nogle Billeder af dem. Der var baade Flugtfotografier og Fotografier af de gamle i Hullerne og af en Unge som en Kat havde haft fat i, og som senere døde. Redehullerne var anbragt i en Jordsvalekoloni. Dagen efter kørte jeg saa med Rude til Allinge hvor han bor, og paa Vejen stod vi af og var henne at se paa den omtalte Grusgrav, hvor Biæderne havde lavet 8 Redehuller. De var rejst om Fredagen før jeg om Tirsdagen kom derover. Om Eftermiddagen kørte vi op til Hammershus og næste Dag var vi igen deroppe og se paa Ruinerne og om Eftermiddagen til en af de 4 Rundkirker Olsker. Forøvrigt kørte Rude mig 2 Ture hver Dag og jeg fik 2 Festmaaltider daglig. Næste Dag var jeg med Rude og hans Kone paa en lang Tur gennem alle Byerne paa Ø Kysten til Dueodde og over Aakirkeby hjem gennem Ekkodalen. Vi var til stor Middag hos Grunther der har bygget sig et Hus ved Gudhjem, sammen med Jais Nielsen og hans Kone og Høst og hans Kone; Saa var jeg alene en Tur til Christiansø, men uheldig med Vejret. Jeg havde Mad med og fik en Pilsner en Bitter og en Kop Kaffe paa en Beværtning og gik saa ud
 2
 for at se paa Øen, men saa var det blevet Regnvejr og regnede mens jeg var der. Da jeg havde gaaet den store Ø rundt gik jeg ind til Fyrmesteren er den øverste Toldmyndighed og hilste ham fra Finn Salomonsen Vi sad saa og snakkede ved en Cigar og et Par Glas Portvin og saa gik jeg den lille Ø rundt i Regnvejr og satte mig ned i Kahytten. Det var blæst op og Vinden lige imod saa der var en hel Del søsyge. Rude og Høst stod og tog imod mig i Gudhjem og Rude kørte mig saa hjem. Næste Dag var Rudes og Jais, hans Kone var rejst til en fin Middag hos Høsts der har et dejligt Hus i Gudhjem, med Have op ad Klippen Bokul hvor der er en lille Lystskov med en stor Dam og paa den anden Side ligger den Gaard som Høst altid maler og hvor han har Atelier for uden et i haven og et i Huset. Jeg var med Høst oppe i Bondegaarden. Desuden ejer han en større Gaard inde i Landet og har bygget en stor fin Biograf til sin Søn. Saa var jeg nogle flere Ture med Rude, bl.a. paa Rytterknægten og i Bastemosen, og i den største Rundkirke Øster Larsker. Onsdag 1 Septbr kørte Rude og jeg til Rønne og besøgte Amtmanden hvor vi fik The og Kager og senere en Cocktail. Rude og Amtmanden skulde med Damperen om Aftenen, mens jeg havde faaet Billet til Flyvemaskinen. Amtmandens Chaufør kørte mig ud til Flyvepladsen. Der var 6 Passagerer som der var Plads til, men da vi blev vejede viste det sig at der var Overvægt, og vi fik den Besked at enten skulde en af Passagererne trække sig tilbage eller ogsaa skulde al Bagagen sendes med Damperen. Det saa jo ikke godt ud. Min Rejsetaske var ulaaset, og jeg kunde jo ikke komme til Kjøbenhavn uden Hotelplads og uden Nattøj, saa jeg var forberedt paa at returnere til Rønne, da heldigvis en af Passagererne erklærede at hans Hjem Rejse godt kunde vente til Dagen efter. Saa kom vi da af Sted og skønt det var lidt diset kunde jeg dog se Vandet hele Tiden og det var morsomt at flyve over Skaane, der laa i Soldis med nogle gulranede Skyer forude og en vældig Tordenbyge med Nedbør til højre for os og Skanør og Falsterbo til venstre. Vi fløj fra Bornholm Kl 6,15 en Time efter i Kastrup og jeg naaede at faa 3 Stk Mad og en Fadøl paa Banegaarden. Traf Mesingebryggeren paa Færgen 
 3
 og kørte med ham hjem og var her Kl. godt 12. I Forgaars var vi allesammen i Odense for at se et Guldfund fra Midskov. En Gaardmand derude ryddede en Busk og fandt 7 Guldkar af samme Slags som dem fra Lavindsgaard og dem fra Boeslunde, Du ved dem med Hankene. Disse havde 3 haft [Tegning] Hanke der var brækkede af, men der 2-3 smaa Guldplader der havde været nittede paa og en del af en Guldtraad. Hankene havde været [hul i papiret]viklet med. I Gaar var vi alle sammen )x nede hos Svend Mikkelsen der har købt et Hus paa Taasinge i Troense. Vi fik en sort og en hvid skotsk Hyrdehund med hjem som Puf havde været med til at udvælge af et Kuld Hvalpe da de var derovre i Fjor, det er en Hanhund der hedder ”Glen” Vi har haft meget uroligt Vejr i den sidste Tid og en Mængde Frugt er blæst ned og i Dag trækker der nogle store Byger med Regn og Hagl. 
 Mange Hilsner Jeres JL.
 )x Else var ikke med da hun er forkølet og i Dag ligger vores Pige med et daarligt Ben.
 P.S.
 I faar en af Dagene en Invitation til Anes Konfirmation i October, som jeg haaber at I kan komme til
 JL.</t>
   </si>
   <si>
     <t>1948-12-08</t>
   </si>
   <si>
     <t>Refshalevej 16 Maribo</t>
   </si>
   <si>
     <t>Helge Constantin Jensen
 Andreas Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Christa Knuth flyttede efter sin skilsmisse fra Knuthenborg til en villa i Maribo.</t>
   </si>
   <si>
     <t>Johannes Larsen har været syg med feber. Han skulle have været på jagt med Obert Helge Jensen på Rømø og Slien, men han måtte aflyse. De kom afsted en anden dag. En fisker har lovet Larsen en sejltur til Hatterrevet nord for Samsø, og Larsen har fået bestilling på et billede derfra. 
 Johannes Larsen kommer den 13. for at deltage i Christa Knuths fødselsdag.
 Peter fra Båxhult har været på besøg.
 Larsen spørger, om Christa Knuth fik byttet den villa, som hun havde købt.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/CaeP</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Refshalevej 16.
 Maribo. 
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde 
 [Julemærke 1948]
 [I brevet:]
 Kjerteminde 8 Decbr. 1948.
@@ -6572,51 +6792,51 @@
     <t>https://fynboerne.ktdk.dk/d/6Eao</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Refshalevej.
 Maribo.
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 26 April 1950.
 Kære Grevinde.
 Som Du ser er jeg nu hjemme igen. Jeg havde det som altid dejligt paa Båxhult, men det jeg var kommen derop for faldt ikke saa heldigt ud. Til Trods for at jeg var med Lysse ude ved 4 Tiden 6-7 Gange og selv en Morgen stod op Kl. 2 ¾ og sad paa et Sted i Skoven fra Kl. 3-4 og et andet Sted en halv Time kom jeg ikke Tjurene, nærmere end til et Par Gange at høre nogle fjerne Lyde. For øvrigt regnede det med Undtagelse af et Par Dage hele Tiden og frøs hver Nat. Den Aften vi havde bestemt til at tage hjem næste Dag, sagde min Søster at næste Gang hun kom derop vilde hun gerne til Smålands Taberg, hvorpaa Lysse sagde at det kunde hun komme i Morgen. Næste Dag var det straalende Solskin og næsten Stille. Bimse ringede til Skolen og bad Søster og Jonas fri og saa kørte hun og Marie og Børnene og jeg ad Nissastigen til Jönköping, hvor vi spiste Frokost i Alphyddan, en højt over Byen beliggende Beværtning med Udsigt over Byen og Vättern og Visingsø og Husquarna. Derefter kørte vi op paa Taberg, hvor der var masser af blaa Anemoner, som vi gravede nogle Stykker op af, deriblandt en smuk rød som Søster fandt. saa kørte vi ad Sagastigen hjem og var hjemme til Aftensmad. Dagen efter kørte Bimse mig os ["mig" overstreget; ”os” indsat over linien] til Birkerød hvor jeg overnattede og næste Dag kørte hun mig til Korsør og Puf hentede mig i Nyborg. Nu har jeg i et Par Dage ordnet den Post her laa og besvaret det nødtørftige og saa skulde jeg i Morgen se at faa begyndt at bestille noget. Paa Fredag Kl. 12 skal jeg til Indvielsen af det nybyggede Pax. Mange Hilsener ogsaa til Adam.
 Din hengivne
 Johannes Larsen</t>
   </si>
   <si>
     <t>1950-05-02</t>
   </si>
   <si>
     <t>Thora Cohn
 Andreas Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Ane Talbot</t>
   </si>
   <si>
     <t>Pax var navnet på den strandrestaurant, som Johan og Dagmar (Nan og Tulle) Due Nielsen ejede i Kerteminde. De var nære venner af Johannes Larsen.</t>
   </si>
   <si>
     <t>Johannes Larsen kom godt hjem, men han havde ventetid i Nyborg. Det har været koldt.
 Larsen har været til indvielsesfest i Pax.
 Den lille fugl, som johan talte om, må være en spurvehøg.
 Det er dejligt, at Johan og Elena har fundet Larsens fyldepen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/m6hV</t>
   </si>
   <si>
     <t>Kjerteminde 2 Maj 1950.
 Kære Lysse og Bimse!
 Tusind Tak for det dejlige Ophold paa Båxhult og for Jeres Befordring ud og hjem. Jeg kom godt hjem, men maatte vente en god Times Tid i Nyborg der var ingen Puf ved Færgen og det tog nogen Tid at faa Telefonforbindelse. Det viste sig at han fra Kjøbenhavn havde faaet at vide at jeg vilde tage over med en Automobilfærge og regnet ud at jeg ikke kunde komme før ved 9 Tiden. Tak for Brevet Lysse! Det lader jo altsaa til at det ikke har været forsent jeg var der oppe. Læg nu Mærke til hvor længe de bliver ved. Maaske kan jeg saa faa bedre Held næste Aar. Her har været væmmelig koldt i den sidste Tid indtil vi i Gaar naaede op til 19⁰ om Eftermiddagen og i Dag tegner det til at blive ligesaa varmt. Fredag var jeg til Indvielsesfrokost i ”Pax” ca 40 Mennesker, Haandværkerne, Byrødder og Politi og Presse. Det var meget festligt, men det tog jo Appetitten til Elses Fødselsdagsmiddag om Aftnen. Den lille Falk Du taler om kan ikke have været andet end en Han Spurvehøg, der er meget mindre end Hunnen og har rustgule Tværstriber paa Bukserne. 
 Det glæder mig at I har fundet min Fyldepen, jeg var saa sikker paa at jeg havde puttet den i Kufferten og troede den var falden ud. 
 Mange Hilsner fra Puf og Else og Børnene og 
 Jeres hengivne 
 JL.</t>
   </si>
   <si>
     <t>1950-08-10</t>
@@ -6666,66 +6886,66 @@
 Refshalevej
 Maribo
 Danmark.
 [På kuvertens bagside:]
 Johannes Larsen
 Båxhult
 Långaryd
 Sverige
 [I brevet:]
 Båxhult 8 Septbr. 1950.
 Kære Grevinde!
 Tak for ”Søndags B.T.” Jeg har nu faaet 3 Akvareller færdig og er i Gang med 2 men i Gaar og i Dag har det ikke været til at arbejde ude paa Grund af Storm og Regn og Hagel og Torden. Jeg skal hilse fra Bimse og Lysse og mange Hilsener fra
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1950-09-12</t>
   </si>
   <si>
     <t>Joy Deason
 Jesper Hansen
 Grethe Jungstedt
 Adolph Larsen
 Andreas Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Pernille Marryat
 Ib Marryat Johansen
 Ruth -, pige i huset hos Johanne Larsen
 Ellen  Sawyer
 Janna Schou
 Fritz Warberg
 Karen Warberg
 Marie Warberg
 Grete Warberg Larsen
 Lise Warberg Larsen
 Martin Warberg Larsen
 Per Warberg Larsen
 Erik Warberg Larsen, søn af Erik og Grethe
-Laura Warberg Petersen
-Troels Warberg Petersen</t>
+Troels Warberg Pedersen
+Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem H &amp;amp; S var.
 "Englænderne" var Joy Deason og hendes ven, Peter. Martin/Manse Warberg Larsen lærte dem at kende, da han opholdt sig i England for at lære om landbrugsvæsen. 
 Fjællebro er en gammel hovedgård, der ligger i Herringe Sogn, Ringe Kommune. Fjællebro Gods ejes siden 2016 af Fjellebro Gods A/S (Wikipedia jan. 2024).
 Ørbæklunde er grundlagt ca. år 1500 under navnet Lundsgaard. Det var derefter en befæstet borg, betegnet Ørbæklundsgaard fra 1502 og kendt under sit nuværende navn Ørbæklunde fra omkring 1528. Gården ligger i Ørbæk Sogn, Nyborg Kommune. (Wikipedia jan. 2024). 
 Lykkesholm er en gammel hovedgård, som nævnes første gang i 1329 og kaldt Magelund, men benævnt Lykkesholm fra 1380. Gården ligger cirka 3 km sydvest for den fynske by Ørbæk og ca. 21 km sydøst for Odense. (Wikipedia jan. 2024).
 Glorup er en herregård i Svindinge Sogn på Sydøstfyn. (Wikipedia jan. 2024)
 Rygård er en herregård i Langå Sogn på Sydøstfyn. Den er i sameje med Glorup (Wikipedia jan. 2024). 
 Det vides ikke, hvad Fritz Warbergs svigermor hed. Ruths søster kendes heller ikke. 
 "Øjeblikket" var formodentlig et tidsskrift.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0581</t>
   </si>
   <si>
     <t>Det er slemt med børnelammelsen.
 Frygteligt, at Andreas/Puf og Else Larsen mistede deres nyfødte. Else sagde, at det var godt, at det ikke var Laura/Bibbe Warberg Petersens dreng, der døde.
 Andreas/Puf har kørt tur med de englændere, der er på besøg på Lindøgaard. De to er uinteresserede i det meste, og Joy er desuden uopdragen.
 Laura/Bibbe har også kørt tur med en flok.
 Peter Larsen og Jesper Hansen har været på besøg og kørt ture med folk. Peter kørte Joy og Peter på banegården, og det var rart at slippe af med dem.
 Regnen ødelægger høsten.
 Fritz Warberg har været på Fyn. Han fik besked om ikke at opholde sig for længe hos Elle(n) Sawyer.
 Johanne/Junge syr servietter og bordløbere.</t>
   </si>
@@ -6797,51 +7017,51 @@
 Danmark. 
 [På kuvertens bagside:]
 Johannes Larsen
 Båxhult
 Långaryd
 Sverige. 
 [I brevet:]
 Båxhult 9 Octbr. 1950.
 Kære Grevinde
 Tak for Søndags B.T. Dersom Du sender den der kommer i Morgen bliver det den sidste, for Bimse har lovet at køre mig til Kjøbenhavn paa Fredag. Det har været et bedrøveligt Vejr, det har regnet hver Dag i de sidste 5 Dage, hvad der har forsinket mit Arbejde meget, jeg har kun faaet malet 9 Akvareller og havde planlagt 6-7 til. Det er jo heller ikke morsomt for Lysse at se Sæden staa og raadne paa Markerne og han kan heller ikke faa pløjet Kartoflerne op. Jeg har en Del jeg skal have gjort i Kjøbenhavn saa jeg ved ikke hvornaar jeg kan komme til Maribo og om jeg i det hele taget kan naa at komme der, men det kan vi jo tale om i Telefonen. Jeg tager ind paa la Cours Hotel, hvis jeg kan faa Plads. Mange Hilsener ogsaa fra Bimse og Lysse.
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1951-01-08</t>
   </si>
   <si>
     <t>- Agner
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Alfred Fly
 Jesper Hansen
 Adolph Larsen
 Andreas Larsen
 Johan Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Axel  Müller
 Lauritz Pedersen
 Meta -, pige i huset hos Johanne C. Larsen
 Ellen  Sawyer
 Ane Talbot
 Fritz Warberg
 Grete Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Astrid Warbergs mand, Axel Müller, fyldte 70 i 1951.
 Det vides ikke, hvem Lille Marie og Dürkop var. 
 Fremtiden: tidsskrift for international orientering. Udgivet af Udenrigspolitiske selskab.
 Øjeblikket: tidsskrift om kunst - og det kunst handler om. Udgivet af Foreningen Øjeblikket. 
 Det vides ikke, hvad der menes med "Th's Vald."</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0569</t>
   </si>
   <si>
     <t>Johanne/Junge spørger, om Astrid selv skal lave mad den 15., og om hun skal sende konfekt eller vin som gave? Hu takker for, at Astrid har vist interesse for Laura/Bibbes bihulebetændelse. Laura er godt hjulpet af ny medicin. En overgang frytede Johanne, at Laura var sindssyg. 
 Johanne har ikke pige i huset, men Adolph/Agraren og Martin/Manse har passet hende, da hun var syg, og de laver husarbejde om vinteren. Ruth kommer mulivis igen. Grete hjælper også af og til med vask. 
 Martin/Manse er på ferie blandt andet på Båxhult. Ellen/Elle Sawyer er kommet hjem.
 Else Larsen er overanstrengt og ulykkelig over at have mistet den nyfødte dreng. En indlæggelse er på tale. 
@@ -6985,51 +7205,51 @@
 Maribo.
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I kuverten:]
 Kjerteminde 19 Aug. 1951.
 Kære Grevinde
 Tak for Dit Brev. Jeg skal nu om lidt til Odense for at hente Pas og Penge. Bimse er nemlig kommen lidt før Lysse havde bebudet, og i Morgen kører jeg med hende til Kjøbenhavn og fortsætter saa i Overmorgen til Båxhult. Jeg tænker jeg bliver der til først i October og bliver saa nogle Dage i Kjøbenhavn paa Hjemvejen. Jeg skal meddele Dig naar jeg kommer til Kjøbenhavn.
 Mange Hilsener
 Din hengivne
 Johannes Larsen
 P.S.
 Hils Adam og Elisabeth
 JL.</t>
   </si>
   <si>
     <t>1951-11-22</t>
   </si>
   <si>
     <t>L.R.S. Carstensen
 Marius Christiansen
 Else Jensen
 Christa Knuth
 Andreas Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 Ane Talbot</t>
   </si>
   <si>
     <t>Båxhult var en af Larsen-familiens skovgårde Landeryd i Småland.
 Gustav Carlsson arrenderede (forpagtede) al Båxhults jord i 1927. Kjellberg ønskede at forpagte Bommen, som var en af torperne på Båxhult. Om arrangementet blev til noget, vides ikke, men da Johan Larsen (Alhed og Johannes Larsens søn) i 1930 overtog Båxhult, flyttede han huset Bommen til Båxhult og omdannede det til vaskehus. Bygningen blev siden kaldt Bommastugan. (Dette oplyst af Jens Larsen, søn af Johan Larsen 2018).</t>
   </si>
   <si>
     <t>Man kan lave fuglelim ved at koge rå linolie, men det lugter slemt. 
 Johannes Larsen har været i København og også på Lolland, hvor han kørte rundt med Christa Knuth.
 Han er blevet færdig med nogle småbestillinger.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/g3CC</t>
   </si>
   <si>
     <t>Kjerteminde 22 Novbr. 1951.
 Kære Lysse og Bimse.
 Det er en Skandale at jeg først nu faar samlet mig sammen til at skrive og takke Jer for den dejlige Tid paa Båxhult. Tusind Tak. Og Tak for Brevet Lysse. Jeg har talt med Christiansen om det Fugelim. Raa Linolie koges til det bliver seigt, det er det hele, men det lugter forbandet saa Det maa helst foregaa i Bommastugan. Her var en Stillits for et Par Dage siden i en Burre jeg havde ladet staa i Græsplænen udfor Spisestuen, men jeg har ikke set den siden. Jeg var en Uges Tid i Kjøbenhavn hos Else og endnu et Par Dage hos Grevinden, hvor vi kørte nogle Ture omkring paa Lolland saa nu har jeg snart set hele Øen. Puf og Else hentede mig i Svendborg. Siden har jeg haft travlt med nogle Smaabestillinger. Jeg fik lavet den Akvarel færdig til L.R.S. Carstensen og har sendt den men ikke hørt fra ham endnu. Vi har det godt her og haaber det samme er Tilfældet hos Jer. Mange Hilsener til Jer allesammen ogsaa fra Puf og Else og Børnene.
 Din Far.</t>
   </si>
   <si>
     <t>1930-1935</t>
   </si>
   <si>
@@ -7052,51 +7272,51 @@
 Far 10 "
 Lysse 10 "
 Penge vil blive sendt herfra.
 Hvis jeg virkelig ikke har skrevet siden den 27/2, saa maa her staa, at vi drak Fødselsdagschokolade den 27/5. - Vi glæder os til at se Jer, Far glæder sig altsaa først. Alt vel her, d.v.s. de har lige ringet nede fra Jernbanen, at der er kommet et levende Egern til os fra Tisvilde, det skal jeg ned at hente nu.
 Mange Hilsner
 fra Puf
 Far Hilser.
 [Skrevet på side 2; nederst og på tværs:]
 Far 27/12 [ulæseligt]7 - Fr.o.m. 20.8
 10 Dage
 Lysse 27/2 [ulæseligt] 5 næste Sønd.
 Bertelsen 4 Dage fra o.m. 20
 30
 8 [de to tal overstreget]
 20. 23 30 6 13 20
 Jönkop
 15 30
 Tomell.</t>
   </si>
   <si>
     <t>1939 eller derefter</t>
   </si>
   <si>
     <t>Thora Cohn
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Ane Talbot</t>
   </si>
   <si>
     <t>Johannes Larsen opholdt sig hos sønnen, Johan/Lysse Larsen, på gården Båxhult i Sverige. 
 Scott var en hund. 
 Det vides ikke, hvem Smed Knudsen var.</t>
   </si>
   <si>
     <t>Johannes Larsen skal hjem fra Sverige, og der er to planer for, hvordan transporten skal foregå. Måske kan Johan/Lysse Larsen komme med til Kerteminde, så Andreas/Puf Larsen kan vise ham bryggeriet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/PcEp</t>
   </si>
   <si>
     <t>Kære Far.
 Det var en Overraskelse for os, at du vil hjem saasnart. Vi har to Forslag at gøre Jer; det første gaar ud paa at lokke Lysse til at køre dig til København og fortsætte med Scott til Kerteminde, hvor vi saa kunde nyde godt af hans Selskab i et Par Dage indtil han, Else og jeg sammen kunde køre til København, han forat fortsætte Rejsen, vi forat tage dig med hjem x). Det er længe siden han har været her, og vi vilde blive meget glade for at se ham; det kunde særligt more mig at vise ham Bryggeriet. Det andet Forslag gaar ud paa at jeg ["jeg" overstreget] Else og jeg skulde køre rejse ["køre" overstreget; "rejse" indsat over linjen] til Båxhult den ene Dag og næste Dag køre hjem gennem København, hvor vi skulde se paa Gulvtæppe og sætte dig af, mens vi fortsatte til Kerteminde med Scott. Du skulde saa senere rejse hjem med Toget; det haaber jeg du ikke vil have noget imod, naar vi har taget Scott og Bøsse med os i Bilen. Jeg kan ikke godt bruge mere end et Par Dage til Turen, da Smed Knudsen om 8 Dage skal installere en Pumpe i Bryggeriet hvad jeg nødvendigvis maa være tilstede til.
 Lad os hurtigt vide hvilket Forslag I foretrækker, vi foretrækker langt det første.
 Mange Hilsner fra os alle
 Puf.
 Kan en Daglejer ikke erstatte Lysse i en 8 Dages Tid?
 [Indsat i venstre margen s. 1:] x/ og se paa Tæppe.
 [Indsat i venstre margen s. 2; på tværs:]
 55
 270
 260
@@ -7203,59 +7423,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/aZbI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hYJm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hDhH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Du1z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VJ8S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/znpL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mcSx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0BX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ipxB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ogv2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NB7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/roCY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zjJ8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6mrV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gycL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yzCx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pHgU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Dtr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7GyO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RK6E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tGsC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iMUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eTde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KKTn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yWfG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M0Oc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4KkS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A2oC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OhSR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/a6gU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBTR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Do2Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cLxs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5hH9jw99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/tzd4SO58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M4HG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/bByyl7CW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eMZY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PGBi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kFkS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1lf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rMRi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z8MY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wphB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Dcei" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/T0xVO7qr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BvUR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iqXt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZZj3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Civm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PBAI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MsPI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/RCdfidDt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mIt6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5cBm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qBAQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A8wI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LwLS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Vu4Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pqRh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/glJH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bf2P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NkIu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lc4Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z8uu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LDZo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lE3T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1k9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z1SX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xbl0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ePqx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/njgK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eHK2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RDPa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v5EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/62ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6SKO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Tigc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E9DU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zoil" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WgEr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ndFP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0cU4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LvkX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bgpx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7nsT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UYms" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ARYY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VJ39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vSvC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BOKX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nSVM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iQEv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SHet" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xZp9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6iY9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gnyZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AthZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N4zH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RJJn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vPi9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PV9y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qoIf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wpLc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9eus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BSno" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gw5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Xlg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J84q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ms74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vy50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AjCU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G7LF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IOG6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/28Xv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UmiQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pUXH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0JVY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IEcI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F6m1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/opAm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7r0i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eR2Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QTkb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bK8H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dEZS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Hgo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Czhi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n9Mm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UzWC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WWm6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DoLU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uF4T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UiCM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SsRr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yXSz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yoph" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rzdS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7bEs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7qPa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K47c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VdrO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IRXy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wjod" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rNe8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3x1u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dAa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/biXe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8EAa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TrRn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CaeP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BZ1Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fzA4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/22Qb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6Eao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/m6hV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p1L7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bRdW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iY0z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nAje" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9xyB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OauH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Eiyn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/At2V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/g3CC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tNks" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PcEp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/aZbI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hYJm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hDhH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Du1z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VJ8S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/znpL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mcSx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0BX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ipxB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ogv2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NB7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/roCY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zjJ8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6mrV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gycL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yzCx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pHgU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Dtr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7GyO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RK6E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tGsC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iMUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eTde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KKTn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yWfG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M0Oc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4KkS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A2oC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OhSR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/a6gU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBTR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Do2Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cLxs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5hH9jw99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/tzd4SO58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/bByyl7CW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M4HG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eMZY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PGBi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kFkS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1lf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rMRi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z8MY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wphB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Dcei" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/T0xVO7qr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BvUR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iqXt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZZj3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ogWb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Civm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PBAI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MsPI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/RCdfidDt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mIt6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qBAQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5cBm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A8wI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LwLS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Vu4Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pqRh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/glJH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bf2P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NkIu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lc4Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z8uu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LDZo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lE3T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1k9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z1SX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xbl0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ePqx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/njgK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eHK2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RDPa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v5EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/62ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6SKO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Tigc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E9DU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zoil" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WgEr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ndFP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0cU4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LvkX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bgpx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7nsT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UYms" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ARYY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VJ39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vSvC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BOKX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nSVM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iQEv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SHet" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xZp9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6iY9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gnyZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AthZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N4zH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RJJn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vPi9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PV9y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qoIf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wpLc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9eus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BSno" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gw5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Xlg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J84q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ms74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vy50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AjCU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G7LF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IOG6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/28Xv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UmiQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pUXH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0JVY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IEcI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F6m1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/opAm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7r0i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K81i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8A4l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eR2Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QTkb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bK8H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dEZS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Hgo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Czhi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n9Mm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UzWC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WWm6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DoLU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uF4T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UiCM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SsRr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yXSz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yoph" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rzdS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7bEs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7qPa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K47c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VdrO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IRXy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wjod" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rNe8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3x1u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dAa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/biXe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x2kr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8EAa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TrRn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CaeP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BZ1Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fzA4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/22Qb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6Eao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/m6hV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p1L7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bRdW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iY0z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nAje" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9xyB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OauH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Eiyn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/At2V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/g3CC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tNks" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PcEp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M169"/>
+  <dimension ref="A1:M173"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -8818,136 +9038,136 @@
       </c>
       <c r="H36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I36" s="5"/>
       <c r="J36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K36" s="5" t="s">
         <v>274</v>
       </c>
       <c r="L36" s="6" t="s">
         <v>275</v>
       </c>
       <c r="M36" s="5"/>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
         <v>276</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>14</v>
+        <v>269</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D37" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E37" s="5" t="s">
+      <c r="D37" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F37" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G37" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H37" s="5" t="s">
         <v>277</v>
       </c>
-      <c r="F37" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H37" s="5" t="s">
+      <c r="I37" s="5"/>
+      <c r="J37" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K37" s="5" t="s">
         <v>278</v>
       </c>
-      <c r="I37" s="5" t="s">
+      <c r="L37" s="6" t="s">
         <v>279</v>
       </c>
-      <c r="J37" s="5" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="M37" s="5"/>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>269</v>
+        <v>14</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D38" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D38" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="E38" s="5" t="s">
+        <v>281</v>
       </c>
       <c r="F38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H38" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="I38" s="5" t="s">
+        <v>283</v>
+      </c>
+      <c r="J38" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K38" s="5" t="s">
         <v>284</v>
       </c>
-      <c r="I38" s="5"/>
-[...5 lines deleted...]
-      <c r="K38" s="5" t="s">
+      <c r="L38" s="6" t="s">
         <v>285</v>
       </c>
-      <c r="L38" s="6" t="s">
+      <c r="M38" s="5" t="s">
         <v>286</v>
       </c>
-      <c r="M38" s="5"/>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
         <v>287</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>34</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>106</v>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F39" s="5" t="s">
         <v>288</v>
       </c>
       <c r="G39" s="5" t="inlineStr">
         <is>
           <t/>
@@ -9441,5411 +9661,5585 @@
       </c>
       <c r="I50" s="5" t="s">
         <v>373</v>
       </c>
       <c r="J50" s="5" t="s">
         <v>84</v>
       </c>
       <c r="K50" s="5" t="s">
         <v>374</v>
       </c>
       <c r="L50" s="6" t="s">
         <v>375</v>
       </c>
       <c r="M50" s="5" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="s">
         <v>377</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>16</v>
+        <v>106</v>
       </c>
       <c r="D51" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="E51" s="5" t="s">
         <v>378</v>
       </c>
-      <c r="E51" s="5" t="s">
-[...7 lines deleted...]
-      <c r="G51" s="5" t="s">
+      <c r="F51" s="5" t="s">
         <v>379</v>
+      </c>
+      <c r="G51" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H51" s="5" t="s">
         <v>380</v>
       </c>
       <c r="I51" s="5" t="s">
         <v>381</v>
       </c>
       <c r="J51" s="5" t="s">
         <v>382</v>
       </c>
       <c r="K51" s="5" t="s">
         <v>383</v>
       </c>
       <c r="L51" s="6" t="s">
         <v>384</v>
       </c>
       <c r="M51" s="5" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="5" t="s">
         <v>386</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>387</v>
       </c>
       <c r="E52" s="5" t="s">
         <v>35</v>
       </c>
       <c r="F52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G52" s="5" t="s">
-        <v>355</v>
+        <v>388</v>
       </c>
       <c r="H52" s="5" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="I52" s="5" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="J52" s="5" t="s">
-        <v>84</v>
+        <v>391</v>
       </c>
       <c r="K52" s="5" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="L52" s="6" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="M52" s="5" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C53" s="5" t="s">
-        <v>161</v>
+        <v>16</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>105</v>
+        <v>396</v>
       </c>
       <c r="E53" s="5" t="s">
-        <v>17</v>
-[...7 lines deleted...]
-        </is>
+        <v>35</v>
+      </c>
+      <c r="F53" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G53" s="5" t="s">
+        <v>355</v>
       </c>
       <c r="H53" s="5" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="I53" s="5" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="J53" s="5" t="s">
-        <v>397</v>
+        <v>84</v>
       </c>
       <c r="K53" s="5" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="L53" s="6" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="M53" s="5" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="5" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="B54" s="5" t="s">
-        <v>269</v>
+        <v>14</v>
       </c>
       <c r="C54" s="5" t="s">
-        <v>16</v>
-[...14 lines deleted...]
-        </is>
+        <v>161</v>
+      </c>
+      <c r="D54" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="E54" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F54" s="5" t="s">
+        <v>403</v>
       </c>
       <c r="G54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H54" s="5" t="s">
-        <v>402</v>
-[...5 lines deleted...]
-        </is>
+        <v>404</v>
+      </c>
+      <c r="I54" s="5" t="s">
+        <v>405</v>
+      </c>
+      <c r="J54" s="5" t="s">
+        <v>406</v>
       </c>
       <c r="K54" s="5" t="s">
-        <v>403</v>
+        <v>407</v>
       </c>
       <c r="L54" s="6" t="s">
-        <v>404</v>
-[...1 lines deleted...]
-      <c r="M54" s="5"/>
+        <v>408</v>
+      </c>
+      <c r="M54" s="5" t="s">
+        <v>409</v>
+      </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="B55" s="5" t="s">
-        <v>14</v>
+        <v>269</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D55" s="5" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="D55" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E55" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F55" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G55" s="5" t="s">
-        <v>406</v>
+      <c r="G55" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H55" s="5" t="s">
-        <v>407</v>
-[...5 lines deleted...]
-        <v>84</v>
+        <v>411</v>
+      </c>
+      <c r="I55" s="5"/>
+      <c r="J55" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K55" s="5" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="L55" s="6" t="s">
-        <v>410</v>
-[...3 lines deleted...]
-      </c>
+        <v>413</v>
+      </c>
+      <c r="M55" s="5"/>
     </row>
     <row r="56">
       <c r="A56" s="5" t="s">
-        <v>405</v>
+        <v>414</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>412</v>
+        <v>396</v>
       </c>
       <c r="E56" s="5" t="s">
         <v>35</v>
       </c>
       <c r="F56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G56" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="G56" s="5" t="s">
+        <v>415</v>
+      </c>
+      <c r="H56" s="5" t="s">
+        <v>416</v>
       </c>
       <c r="I56" s="5" t="s">
-        <v>413</v>
+        <v>417</v>
       </c>
       <c r="J56" s="5" t="s">
-        <v>22</v>
+        <v>84</v>
       </c>
       <c r="K56" s="5" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
       <c r="L56" s="6" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="M56" s="5" t="s">
-        <v>416</v>
+        <v>420</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="5" t="s">
-        <v>405</v>
+        <v>414</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>412</v>
+        <v>421</v>
       </c>
       <c r="E57" s="5" t="s">
         <v>35</v>
       </c>
       <c r="F57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H57" s="5" t="s">
-        <v>412</v>
+        <v>421</v>
       </c>
       <c r="I57" s="5" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
       <c r="J57" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K57" s="5" t="s">
-        <v>418</v>
+        <v>423</v>
       </c>
       <c r="L57" s="6" t="s">
-        <v>419</v>
+        <v>424</v>
       </c>
       <c r="M57" s="5" t="s">
-        <v>420</v>
+        <v>425</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="5" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>387</v>
+        <v>421</v>
       </c>
       <c r="E58" s="5" t="s">
         <v>35</v>
       </c>
       <c r="F58" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G58" s="5" t="s">
-[...5 lines deleted...]
-      <c r="I58" s="5"/>
+      <c r="G58" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H58" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I58" s="5" t="s">
+        <v>426</v>
+      </c>
       <c r="J58" s="5" t="s">
-        <v>84</v>
+        <v>22</v>
       </c>
       <c r="K58" s="5" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="L58" s="6" t="s">
-        <v>425</v>
+        <v>428</v>
       </c>
       <c r="M58" s="5" t="s">
-        <v>426</v>
+        <v>429</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="5" t="s">
-        <v>427</v>
+        <v>430</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>428</v>
+        <v>396</v>
       </c>
       <c r="E59" s="5" t="s">
         <v>35</v>
       </c>
       <c r="F59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G59" s="5" t="inlineStr">
-[...11 lines deleted...]
-      </c>
+      <c r="G59" s="5" t="s">
+        <v>431</v>
+      </c>
+      <c r="H59" s="5" t="s">
+        <v>432</v>
+      </c>
+      <c r="I59" s="5"/>
       <c r="J59" s="5" t="s">
-        <v>430</v>
+        <v>84</v>
       </c>
       <c r="K59" s="5" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="L59" s="6" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="M59" s="5" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="5" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>428</v>
+        <v>437</v>
       </c>
       <c r="E60" s="5" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="F60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G60" s="5" t="s">
-        <v>435</v>
+      <c r="G60" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="I60" s="5"/>
+      <c r="I60" s="5" t="s">
+        <v>438</v>
+      </c>
       <c r="J60" s="5" t="s">
-        <v>436</v>
+        <v>439</v>
       </c>
       <c r="K60" s="5" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="L60" s="6" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="M60" s="5" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="5" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C61" s="5" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>319</v>
+        <v>437</v>
       </c>
       <c r="E61" s="5" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="F61" s="5" t="s">
         <v>17</v>
       </c>
+      <c r="F61" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="G61" s="5" t="s">
-        <v>441</v>
-[...6 lines deleted...]
-      </c>
+        <v>444</v>
+      </c>
+      <c r="H61" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I61" s="5"/>
       <c r="J61" s="5" t="s">
-        <v>84</v>
+        <v>445</v>
       </c>
       <c r="K61" s="5" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="L61" s="6" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="M61" s="5" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="5" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C62" s="5" t="s">
-        <v>16</v>
+        <v>387</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>378</v>
+        <v>319</v>
       </c>
       <c r="E62" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F62" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F62" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="G62" s="5" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="H62" s="5" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="I62" s="5" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="J62" s="5" t="s">
-        <v>451</v>
+        <v>84</v>
       </c>
       <c r="K62" s="5" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="L62" s="6" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="M62" s="5" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="5" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>378</v>
+        <v>387</v>
       </c>
       <c r="E63" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G63" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G63" s="5" t="s">
+        <v>457</v>
       </c>
       <c r="H63" s="5" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="I63" s="5" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="J63" s="5" t="s">
-        <v>382</v>
+        <v>460</v>
       </c>
       <c r="K63" s="5" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="L63" s="6" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="M63" s="5" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="64">
-      <c r="A64" s="5" t="n">
+      <c r="A64" s="5" t="s">
+        <v>464</v>
+      </c>
+      <c r="B64" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C64" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D64" s="5" t="s">
+        <v>387</v>
+      </c>
+      <c r="E64" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F64" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G64" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H64" s="5" t="s">
+        <v>465</v>
+      </c>
+      <c r="I64" s="5" t="s">
+        <v>466</v>
+      </c>
+      <c r="J64" s="5" t="s">
+        <v>391</v>
+      </c>
+      <c r="K64" s="5" t="s">
+        <v>467</v>
+      </c>
+      <c r="L64" s="6" t="s">
+        <v>468</v>
+      </c>
+      <c r="M64" s="5" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="5" t="n">
         <v>1928</v>
-      </c>
-[...43 lines deleted...]
-        <v>468</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>319</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>378</v>
+        <v>387</v>
       </c>
       <c r="E65" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F65" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F65" s="5" t="s">
+        <v>470</v>
       </c>
       <c r="G65" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H65" s="5" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="I65" s="5" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="J65" s="5" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="K65" s="5" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="L65" s="6" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="M65" s="5" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="5" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C66" s="5" t="s">
-        <v>16</v>
+        <v>319</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>319</v>
-[...2 lines deleted...]
-        <v>476</v>
+        <v>387</v>
+      </c>
+      <c r="E66" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F66" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G66" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H66" s="5" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="I66" s="5" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="J66" s="5" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="K66" s="5" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="L66" s="6" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="M66" s="5" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="5" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C67" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>378</v>
+        <v>319</v>
       </c>
       <c r="E67" s="5" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="F67" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G67" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H67" s="5" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="I67" s="5" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="J67" s="5" t="s">
-        <v>479</v>
+        <v>488</v>
       </c>
       <c r="K67" s="5" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="L67" s="6" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="M67" s="5" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="5" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C68" s="5" t="s">
-        <v>491</v>
+        <v>16</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>378</v>
+        <v>387</v>
       </c>
       <c r="E68" s="5" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F68" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G68" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H68" s="5" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="I68" s="5" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="J68" s="5" t="s">
-        <v>471</v>
+        <v>488</v>
       </c>
       <c r="K68" s="5" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="L68" s="6" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="M68" s="5" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="5" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C69" s="5" t="s">
-        <v>491</v>
+        <v>500</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>378</v>
+        <v>387</v>
       </c>
       <c r="E69" s="5" t="s">
-        <v>492</v>
+        <v>501</v>
       </c>
       <c r="F69" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G69" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H69" s="5" t="s">
-        <v>499</v>
+        <v>502</v>
       </c>
       <c r="I69" s="5" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="J69" s="5" t="s">
-        <v>471</v>
+        <v>480</v>
       </c>
       <c r="K69" s="5" t="s">
-        <v>501</v>
+        <v>504</v>
       </c>
       <c r="L69" s="6" t="s">
-        <v>502</v>
+        <v>505</v>
       </c>
       <c r="M69" s="5" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="5" t="s">
-        <v>504</v>
+        <v>507</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C70" s="5" t="s">
-        <v>319</v>
+        <v>500</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>378</v>
-[...4 lines deleted...]
-        </is>
+        <v>387</v>
+      </c>
+      <c r="E70" s="5" t="s">
+        <v>501</v>
       </c>
       <c r="F70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H70" s="5" t="s">
-        <v>505</v>
+        <v>508</v>
       </c>
       <c r="I70" s="5" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="J70" s="5" t="s">
-        <v>471</v>
+        <v>480</v>
       </c>
       <c r="K70" s="5" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
       <c r="L70" s="6" t="s">
-        <v>508</v>
+        <v>511</v>
       </c>
       <c r="M70" s="5" t="s">
-        <v>509</v>
+        <v>512</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="5" t="s">
-        <v>510</v>
+        <v>513</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C71" s="5" t="s">
-        <v>511</v>
+        <v>319</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>378</v>
+        <v>387</v>
       </c>
       <c r="E71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H71" s="5" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="I71" s="5" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="J71" s="5" t="s">
-        <v>471</v>
+        <v>480</v>
       </c>
       <c r="K71" s="5" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="L71" s="6" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="M71" s="5" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="5" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C72" s="5" t="s">
-        <v>319</v>
+        <v>520</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>378</v>
+        <v>387</v>
       </c>
       <c r="E72" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F72" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G72" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H72" s="5" t="s">
-        <v>518</v>
+        <v>521</v>
       </c>
       <c r="I72" s="5" t="s">
-        <v>519</v>
+        <v>522</v>
       </c>
       <c r="J72" s="5" t="s">
-        <v>471</v>
+        <v>480</v>
       </c>
       <c r="K72" s="5" t="s">
-        <v>520</v>
+        <v>523</v>
       </c>
       <c r="L72" s="6" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="M72" s="5" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="5" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C73" s="5" t="s">
-        <v>524</v>
+        <v>319</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>525</v>
-[...2 lines deleted...]
-        <v>526</v>
+        <v>387</v>
+      </c>
+      <c r="E73" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F73" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G73" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H73" s="5" t="s">
         <v>527</v>
       </c>
-      <c r="I73" s="5"/>
+      <c r="I73" s="5" t="s">
+        <v>528</v>
+      </c>
       <c r="J73" s="5" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="K73" s="5" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="L73" s="6" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="M73" s="5" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="5" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C74" s="5" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>511</v>
-[...4 lines deleted...]
-        </is>
+        <v>534</v>
+      </c>
+      <c r="E74" s="5" t="s">
+        <v>535</v>
       </c>
       <c r="F74" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G74" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H74" s="5" t="s">
-        <v>533</v>
-[...3 lines deleted...]
-      </c>
+        <v>536</v>
+      </c>
+      <c r="I74" s="5"/>
       <c r="J74" s="5" t="s">
-        <v>471</v>
+        <v>488</v>
       </c>
       <c r="K74" s="5" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="L74" s="6" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
       <c r="M74" s="5" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="5" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C75" s="5" t="s">
-        <v>532</v>
+        <v>541</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>511</v>
+        <v>520</v>
       </c>
       <c r="E75" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F75" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G75" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H75" s="5" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="I75" s="5" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="J75" s="5" t="s">
-        <v>471</v>
+        <v>480</v>
       </c>
       <c r="K75" s="5" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="L75" s="6" t="s">
-        <v>542</v>
+        <v>545</v>
       </c>
       <c r="M75" s="5" t="s">
-        <v>543</v>
+        <v>546</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="5" t="s">
-        <v>544</v>
+        <v>547</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C76" s="5" t="s">
-        <v>319</v>
+        <v>541</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>378</v>
+        <v>520</v>
       </c>
       <c r="E76" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F76" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G76" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H76" s="5" t="s">
-        <v>545</v>
+        <v>548</v>
       </c>
       <c r="I76" s="5" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="J76" s="5" t="s">
-        <v>471</v>
+        <v>480</v>
       </c>
       <c r="K76" s="5" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="L76" s="6" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
       <c r="M76" s="5" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C77" s="5" t="s">
-        <v>532</v>
+        <v>319</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>511</v>
+        <v>387</v>
       </c>
       <c r="E77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H77" s="5" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
       <c r="I77" s="5" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="J77" s="5" t="s">
-        <v>471</v>
+        <v>480</v>
       </c>
       <c r="K77" s="5" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="L77" s="6" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
       <c r="M77" s="5" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="5" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C78" s="5" t="s">
-        <v>532</v>
+        <v>541</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>511</v>
+        <v>520</v>
       </c>
       <c r="E78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H78" s="5" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
       <c r="I78" s="5" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="J78" s="5" t="s">
-        <v>471</v>
+        <v>480</v>
       </c>
       <c r="K78" s="5" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="L78" s="6" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
       <c r="M78" s="5" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="5" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C79" s="5" t="s">
-        <v>16</v>
+        <v>541</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>520</v>
+      </c>
+      <c r="E79" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H79" s="5" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
       <c r="I79" s="5" t="s">
-        <v>564</v>
+        <v>567</v>
       </c>
       <c r="J79" s="5" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="K79" s="5" t="s">
-        <v>565</v>
+        <v>568</v>
       </c>
       <c r="L79" s="6" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="M79" s="5" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="5" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C80" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>378</v>
+        <v>387</v>
       </c>
       <c r="E80" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F80" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G80" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H80" s="5" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="I80" s="5" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
       <c r="J80" s="5" t="s">
-        <v>479</v>
+        <v>488</v>
       </c>
       <c r="K80" s="5" t="s">
-        <v>571</v>
+        <v>574</v>
       </c>
       <c r="L80" s="6" t="s">
-        <v>572</v>
+        <v>575</v>
       </c>
       <c r="M80" s="5" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="5" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C81" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D81" s="5" t="s">
-        <v>525</v>
+        <v>387</v>
       </c>
       <c r="E81" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F81" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G81" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H81" s="5" t="s">
-        <v>575</v>
-[...1 lines deleted...]
-      <c r="I81" s="5"/>
+        <v>578</v>
+      </c>
+      <c r="I81" s="5" t="s">
+        <v>579</v>
+      </c>
       <c r="J81" s="5" t="s">
-        <v>479</v>
+        <v>488</v>
       </c>
       <c r="K81" s="5" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="L81" s="6" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="M81" s="5" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="5" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C82" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D82" s="5" t="s">
-        <v>525</v>
+        <v>534</v>
       </c>
       <c r="E82" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H82" s="5" t="s">
-        <v>580</v>
-[...3 lines deleted...]
-      </c>
+        <v>584</v>
+      </c>
+      <c r="I82" s="5"/>
       <c r="J82" s="5" t="s">
-        <v>479</v>
+        <v>488</v>
       </c>
       <c r="K82" s="5" t="s">
-        <v>582</v>
+        <v>585</v>
       </c>
       <c r="L82" s="6" t="s">
-        <v>583</v>
+        <v>586</v>
       </c>
       <c r="M82" s="5" t="s">
-        <v>584</v>
+        <v>587</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="5" t="s">
-        <v>585</v>
+        <v>588</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C83" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D83" s="5" t="s">
-        <v>378</v>
+        <v>534</v>
       </c>
       <c r="E83" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F83" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G83" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H83" s="5" t="s">
-        <v>586</v>
+        <v>589</v>
       </c>
       <c r="I83" s="5" t="s">
-        <v>587</v>
+        <v>590</v>
       </c>
       <c r="J83" s="5" t="s">
-        <v>588</v>
+        <v>488</v>
       </c>
       <c r="K83" s="5" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="L83" s="6" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
       <c r="M83" s="5" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="5" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C84" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D84" s="5" t="s">
-        <v>378</v>
+        <v>387</v>
       </c>
       <c r="E84" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F84" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G84" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H84" s="5" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="I84" s="5" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="J84" s="5" t="s">
-        <v>479</v>
+        <v>597</v>
       </c>
       <c r="K84" s="5" t="s">
-        <v>595</v>
+        <v>598</v>
       </c>
       <c r="L84" s="6" t="s">
-        <v>596</v>
+        <v>599</v>
       </c>
       <c r="M84" s="5" t="s">
-        <v>597</v>
+        <v>600</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="5" t="s">
-        <v>598</v>
+        <v>601</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C85" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D85" s="5" t="s">
-        <v>599</v>
+        <v>387</v>
       </c>
       <c r="E85" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F85" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G85" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H85" s="5" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="I85" s="5" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="J85" s="5" t="s">
-        <v>479</v>
+        <v>488</v>
       </c>
       <c r="K85" s="5" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
       <c r="L85" s="6" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="M85" s="5" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="5" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C86" s="5" t="s">
-        <v>532</v>
+        <v>16</v>
       </c>
       <c r="D86" s="5" t="s">
-        <v>511</v>
-[...4 lines deleted...]
-        </is>
+        <v>608</v>
+      </c>
+      <c r="E86" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F86" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G86" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H86" s="5" t="s">
-        <v>606</v>
+        <v>609</v>
       </c>
       <c r="I86" s="5" t="s">
-        <v>607</v>
+        <v>610</v>
       </c>
       <c r="J86" s="5" t="s">
-        <v>471</v>
+        <v>488</v>
       </c>
       <c r="K86" s="5" t="s">
-        <v>608</v>
+        <v>611</v>
       </c>
       <c r="L86" s="6" t="s">
-        <v>609</v>
+        <v>612</v>
       </c>
       <c r="M86" s="5" t="s">
-        <v>610</v>
+        <v>613</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="5" t="s">
-        <v>611</v>
+        <v>614</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C87" s="5" t="s">
-        <v>319</v>
+        <v>541</v>
       </c>
       <c r="D87" s="5" t="s">
-        <v>525</v>
+        <v>520</v>
       </c>
       <c r="E87" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F87" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G87" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H87" s="5" t="s">
-        <v>612</v>
+        <v>615</v>
       </c>
       <c r="I87" s="5" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="J87" s="5" t="s">
-        <v>471</v>
+        <v>480</v>
       </c>
       <c r="K87" s="5" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
       <c r="L87" s="6" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="M87" s="5" t="s">
-        <v>616</v>
+        <v>619</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="5" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C88" s="5" t="s">
-        <v>532</v>
+        <v>319</v>
       </c>
       <c r="D88" s="5" t="s">
-        <v>511</v>
+        <v>534</v>
       </c>
       <c r="E88" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F88" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G88" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H88" s="5" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
       <c r="I88" s="5" t="s">
-        <v>619</v>
+        <v>622</v>
       </c>
       <c r="J88" s="5" t="s">
-        <v>471</v>
+        <v>480</v>
       </c>
       <c r="K88" s="5" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="L88" s="6" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="M88" s="5" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="5" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C89" s="5" t="s">
-        <v>532</v>
+        <v>541</v>
       </c>
       <c r="D89" s="5" t="s">
-        <v>511</v>
+        <v>520</v>
       </c>
       <c r="E89" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F89" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G89" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H89" s="5" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="I89" s="5" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="J89" s="5" t="s">
-        <v>471</v>
+        <v>480</v>
       </c>
       <c r="K89" s="5" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
       <c r="L89" s="6" t="s">
-        <v>627</v>
+        <v>630</v>
       </c>
       <c r="M89" s="5" t="s">
-        <v>628</v>
+        <v>631</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="5" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C90" s="5" t="s">
-        <v>532</v>
+        <v>541</v>
       </c>
       <c r="D90" s="5" t="s">
-        <v>511</v>
+        <v>520</v>
       </c>
       <c r="E90" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F90" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G90" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H90" s="5" t="s">
-        <v>630</v>
+        <v>633</v>
       </c>
       <c r="I90" s="5" t="s">
-        <v>631</v>
+        <v>634</v>
       </c>
       <c r="J90" s="5" t="s">
-        <v>471</v>
+        <v>480</v>
       </c>
       <c r="K90" s="5" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="L90" s="6" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="M90" s="5" t="s">
-        <v>634</v>
+        <v>637</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="5" t="s">
-        <v>635</v>
+        <v>638</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C91" s="5" t="s">
-        <v>636</v>
+        <v>541</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>520</v>
+      </c>
+      <c r="E91" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F91" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G91" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H91" s="5" t="s">
-        <v>319</v>
+        <v>639</v>
       </c>
       <c r="I91" s="5" t="s">
-        <v>637</v>
+        <v>640</v>
       </c>
       <c r="J91" s="5" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="K91" s="5" t="s">
-        <v>638</v>
+        <v>641</v>
       </c>
       <c r="L91" s="6" t="s">
-        <v>639</v>
+        <v>642</v>
       </c>
       <c r="M91" s="5" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="5" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C92" s="5" t="s">
-        <v>532</v>
+        <v>645</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>511</v>
-[...4 lines deleted...]
-        </is>
+        <v>387</v>
+      </c>
+      <c r="E92" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F92" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G92" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H92" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H92" s="5" t="s">
+        <v>319</v>
       </c>
       <c r="I92" s="5" t="s">
-        <v>642</v>
+        <v>646</v>
       </c>
       <c r="J92" s="5" t="s">
-        <v>471</v>
+        <v>488</v>
       </c>
       <c r="K92" s="5" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="L92" s="6" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
       <c r="M92" s="5" t="s">
-        <v>645</v>
+        <v>649</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="5" t="s">
-        <v>646</v>
+        <v>650</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C93" s="5" t="s">
-        <v>511</v>
+        <v>541</v>
       </c>
       <c r="D93" s="5" t="s">
-        <v>378</v>
-[...5 lines deleted...]
-        <v>648</v>
+        <v>520</v>
+      </c>
+      <c r="E93" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F93" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G93" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H93" s="5" t="s">
-        <v>649</v>
+      <c r="H93" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I93" s="5" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="J93" s="5" t="s">
-        <v>471</v>
+        <v>480</v>
       </c>
       <c r="K93" s="5" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="L93" s="6" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="M93" s="5" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="5" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C94" s="5" t="s">
-        <v>16</v>
+        <v>520</v>
       </c>
       <c r="D94" s="5" t="s">
-        <v>378</v>
+        <v>387</v>
       </c>
       <c r="E94" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>656</v>
+      </c>
+      <c r="F94" s="5" t="s">
+        <v>657</v>
       </c>
       <c r="G94" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H94" s="5" t="s">
-        <v>655</v>
+        <v>658</v>
       </c>
       <c r="I94" s="5" t="s">
-        <v>656</v>
+        <v>659</v>
       </c>
       <c r="J94" s="5" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="K94" s="5" t="s">
-        <v>657</v>
+        <v>660</v>
       </c>
       <c r="L94" s="6" t="s">
-        <v>658</v>
+        <v>661</v>
       </c>
       <c r="M94" s="5" t="s">
-        <v>659</v>
+        <v>662</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="5" t="s">
-        <v>660</v>
+        <v>663</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C95" s="5" t="s">
-        <v>636</v>
+        <v>16</v>
       </c>
       <c r="D95" s="5" t="s">
-        <v>511</v>
+        <v>387</v>
       </c>
       <c r="E95" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F95" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G95" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H95" s="5" t="s">
-        <v>661</v>
+        <v>664</v>
       </c>
       <c r="I95" s="5" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="J95" s="5" t="s">
-        <v>479</v>
+        <v>488</v>
       </c>
       <c r="K95" s="5" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
       <c r="L95" s="6" t="s">
-        <v>664</v>
+        <v>667</v>
       </c>
       <c r="M95" s="5" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="5" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
       <c r="B96" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C96" s="5" t="s">
-        <v>511</v>
+        <v>645</v>
       </c>
       <c r="D96" s="5" t="s">
-        <v>378</v>
-[...4 lines deleted...]
-        </is>
+        <v>520</v>
+      </c>
+      <c r="E96" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F96" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G96" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H96" s="5" t="s">
-        <v>667</v>
+        <v>670</v>
       </c>
       <c r="I96" s="5" t="s">
-        <v>668</v>
+        <v>671</v>
       </c>
       <c r="J96" s="5" t="s">
-        <v>471</v>
+        <v>488</v>
       </c>
       <c r="K96" s="5" t="s">
-        <v>669</v>
+        <v>672</v>
       </c>
       <c r="L96" s="6" t="s">
-        <v>670</v>
+        <v>673</v>
       </c>
       <c r="M96" s="5" t="s">
-        <v>671</v>
+        <v>674</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="5" t="s">
-        <v>672</v>
+        <v>675</v>
       </c>
       <c r="B97" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C97" s="5" t="s">
-        <v>532</v>
+        <v>520</v>
       </c>
       <c r="D97" s="5" t="s">
-        <v>511</v>
-[...2 lines deleted...]
-        <v>673</v>
+        <v>387</v>
+      </c>
+      <c r="E97" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F97" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G97" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H97" s="5" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="I97" s="5" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="J97" s="5" t="s">
-        <v>471</v>
+        <v>480</v>
       </c>
       <c r="K97" s="5" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="L97" s="6" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
       <c r="M97" s="5" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="5" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C98" s="5" t="s">
-        <v>319</v>
+        <v>541</v>
       </c>
       <c r="D98" s="5" t="s">
-        <v>525</v>
-[...4 lines deleted...]
-        </is>
+        <v>520</v>
+      </c>
+      <c r="E98" s="5" t="s">
+        <v>682</v>
       </c>
       <c r="F98" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G98" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H98" s="5" t="s">
-        <v>680</v>
+        <v>683</v>
       </c>
       <c r="I98" s="5" t="s">
-        <v>681</v>
+        <v>684</v>
       </c>
       <c r="J98" s="5" t="s">
-        <v>471</v>
+        <v>480</v>
       </c>
       <c r="K98" s="5" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="L98" s="6" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
       <c r="M98" s="5" t="s">
-        <v>684</v>
+        <v>687</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="5" t="s">
-        <v>685</v>
+        <v>688</v>
       </c>
       <c r="B99" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C99" s="5" t="s">
-        <v>16</v>
+        <v>319</v>
       </c>
       <c r="D99" s="5" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>534</v>
+      </c>
+      <c r="E99" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F99" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G99" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H99" s="5" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="I99" s="5" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
       <c r="J99" s="5" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="K99" s="5" t="s">
-        <v>688</v>
+        <v>691</v>
       </c>
       <c r="L99" s="6" t="s">
-        <v>689</v>
+        <v>692</v>
       </c>
       <c r="M99" s="5" t="s">
-        <v>690</v>
+        <v>693</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="5" t="s">
-        <v>691</v>
+        <v>694</v>
       </c>
       <c r="B100" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C100" s="5" t="s">
-        <v>319</v>
+        <v>16</v>
       </c>
       <c r="D100" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>387</v>
+      </c>
+      <c r="E100" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F100" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G100" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H100" s="5" t="s">
-        <v>692</v>
+        <v>695</v>
       </c>
       <c r="I100" s="5" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="J100" s="5" t="s">
-        <v>471</v>
+        <v>488</v>
       </c>
       <c r="K100" s="5" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
       <c r="L100" s="6" t="s">
-        <v>695</v>
+        <v>698</v>
       </c>
       <c r="M100" s="5" t="s">
-        <v>696</v>
+        <v>699</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="5" t="s">
-        <v>697</v>
+        <v>700</v>
       </c>
       <c r="B101" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C101" s="5" t="s">
-        <v>511</v>
+        <v>319</v>
       </c>
       <c r="D101" s="5" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="E101" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F101" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G101" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H101" s="5" t="s">
-        <v>698</v>
+        <v>701</v>
       </c>
       <c r="I101" s="5" t="s">
-        <v>699</v>
+        <v>702</v>
       </c>
       <c r="J101" s="5" t="s">
-        <v>471</v>
+        <v>480</v>
       </c>
       <c r="K101" s="5" t="s">
-        <v>700</v>
+        <v>703</v>
       </c>
       <c r="L101" s="6" t="s">
-        <v>701</v>
+        <v>704</v>
       </c>
       <c r="M101" s="5" t="s">
-        <v>702</v>
+        <v>705</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="5" t="s">
-        <v>703</v>
+        <v>706</v>
       </c>
       <c r="B102" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C102" s="5" t="s">
-        <v>16</v>
+        <v>520</v>
       </c>
       <c r="D102" s="5" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>387</v>
+      </c>
+      <c r="E102" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F102" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G102" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H102" s="5" t="s">
-        <v>704</v>
+        <v>707</v>
       </c>
       <c r="I102" s="5" t="s">
-        <v>705</v>
+        <v>708</v>
       </c>
       <c r="J102" s="5" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="K102" s="5" t="s">
-        <v>706</v>
+        <v>709</v>
       </c>
       <c r="L102" s="6" t="s">
-        <v>707</v>
+        <v>710</v>
       </c>
       <c r="M102" s="5" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="5" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="B103" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C103" s="5" t="s">
-        <v>319</v>
+        <v>16</v>
       </c>
       <c r="D103" s="5" t="s">
-        <v>378</v>
-[...4 lines deleted...]
-        </is>
+        <v>387</v>
+      </c>
+      <c r="E103" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F103" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G103" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H103" s="5" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
       <c r="I103" s="5" t="s">
-        <v>711</v>
+        <v>714</v>
       </c>
       <c r="J103" s="5" t="s">
-        <v>471</v>
+        <v>488</v>
       </c>
       <c r="K103" s="5" t="s">
-        <v>712</v>
+        <v>715</v>
       </c>
       <c r="L103" s="6" t="s">
-        <v>713</v>
+        <v>716</v>
       </c>
       <c r="M103" s="5" t="s">
-        <v>714</v>
+        <v>717</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="5" t="s">
-        <v>715</v>
+        <v>718</v>
       </c>
       <c r="B104" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C104" s="5" t="s">
-        <v>16</v>
+        <v>319</v>
       </c>
       <c r="D104" s="5" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>387</v>
+      </c>
+      <c r="E104" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F104" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G104" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H104" s="5" t="s">
-        <v>716</v>
+        <v>719</v>
       </c>
       <c r="I104" s="5" t="s">
-        <v>717</v>
+        <v>720</v>
       </c>
       <c r="J104" s="5" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="K104" s="5" t="s">
-        <v>718</v>
+        <v>721</v>
       </c>
       <c r="L104" s="6" t="s">
-        <v>719</v>
+        <v>722</v>
       </c>
       <c r="M104" s="5" t="s">
-        <v>720</v>
+        <v>723</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="5" t="s">
-        <v>721</v>
+        <v>724</v>
       </c>
       <c r="B105" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C105" s="5" t="s">
-        <v>532</v>
+        <v>16</v>
       </c>
       <c r="D105" s="5" t="s">
-        <v>511</v>
-[...4 lines deleted...]
-        </is>
+        <v>387</v>
+      </c>
+      <c r="E105" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F105" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G105" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H105" s="5" t="s">
-        <v>722</v>
+        <v>725</v>
       </c>
       <c r="I105" s="5" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="J105" s="5" t="s">
-        <v>471</v>
+        <v>488</v>
       </c>
       <c r="K105" s="5" t="s">
-        <v>724</v>
+        <v>727</v>
       </c>
       <c r="L105" s="6" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
       <c r="M105" s="5" t="s">
-        <v>726</v>
+        <v>729</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="5" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="B106" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C106" s="5" t="s">
-        <v>70</v>
+        <v>541</v>
       </c>
       <c r="D106" s="5" t="s">
-        <v>728</v>
+        <v>520</v>
       </c>
       <c r="E106" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F106" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G106" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H106" s="5" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
       <c r="I106" s="5" t="s">
-        <v>730</v>
+        <v>732</v>
       </c>
       <c r="J106" s="5" t="s">
-        <v>731</v>
+        <v>480</v>
       </c>
       <c r="K106" s="5" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="L106" s="6" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="M106" s="5" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="5" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="B107" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C107" s="5" t="s">
-        <v>532</v>
+        <v>70</v>
       </c>
       <c r="D107" s="5" t="s">
-        <v>511</v>
+        <v>737</v>
       </c>
       <c r="E107" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F107" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G107" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H107" s="5" t="s">
-        <v>736</v>
+        <v>738</v>
       </c>
       <c r="I107" s="5" t="s">
-        <v>737</v>
+        <v>739</v>
       </c>
       <c r="J107" s="5" t="s">
-        <v>471</v>
+        <v>740</v>
       </c>
       <c r="K107" s="5" t="s">
-        <v>738</v>
+        <v>741</v>
       </c>
       <c r="L107" s="6" t="s">
-        <v>739</v>
+        <v>742</v>
       </c>
       <c r="M107" s="5" t="s">
-        <v>740</v>
+        <v>743</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="5" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="B108" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C108" s="5" t="s">
-        <v>319</v>
+        <v>541</v>
       </c>
       <c r="D108" s="5" t="s">
-        <v>525</v>
+        <v>520</v>
       </c>
       <c r="E108" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F108" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G108" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H108" s="5" t="s">
-        <v>742</v>
-[...1 lines deleted...]
-      <c r="I108" s="5"/>
+        <v>745</v>
+      </c>
+      <c r="I108" s="5" t="s">
+        <v>746</v>
+      </c>
       <c r="J108" s="5" t="s">
-        <v>471</v>
+        <v>480</v>
       </c>
       <c r="K108" s="5" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="L108" s="6" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
       <c r="M108" s="5" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="5" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="B109" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C109" s="5" t="s">
-        <v>511</v>
+        <v>319</v>
       </c>
       <c r="D109" s="5" t="s">
-        <v>378</v>
+        <v>534</v>
       </c>
       <c r="E109" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F109" s="5" t="s">
-        <v>648</v>
+      <c r="F109" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G109" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H109" s="5" t="s">
-        <v>747</v>
-[...3 lines deleted...]
-      </c>
+        <v>751</v>
+      </c>
+      <c r="I109" s="5"/>
       <c r="J109" s="5" t="s">
-        <v>471</v>
+        <v>480</v>
       </c>
       <c r="K109" s="5" t="s">
-        <v>749</v>
+        <v>752</v>
       </c>
       <c r="L109" s="6" t="s">
-        <v>750</v>
+        <v>753</v>
       </c>
       <c r="M109" s="5" t="s">
-        <v>751</v>
+        <v>754</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="5" t="s">
-        <v>752</v>
+        <v>755</v>
       </c>
       <c r="B110" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C110" s="5" t="s">
-        <v>511</v>
+        <v>520</v>
       </c>
       <c r="D110" s="5" t="s">
-        <v>378</v>
+        <v>387</v>
       </c>
       <c r="E110" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F110" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F110" s="5" t="s">
+        <v>657</v>
       </c>
       <c r="G110" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H110" s="5" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="I110" s="5" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
       <c r="J110" s="5" t="s">
-        <v>471</v>
+        <v>480</v>
       </c>
       <c r="K110" s="5" t="s">
-        <v>755</v>
+        <v>758</v>
       </c>
       <c r="L110" s="6" t="s">
-        <v>756</v>
+        <v>759</v>
       </c>
       <c r="M110" s="5" t="s">
-        <v>757</v>
+        <v>760</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="5" t="s">
-        <v>758</v>
+        <v>761</v>
       </c>
       <c r="B111" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C111" s="5" t="s">
-        <v>16</v>
+        <v>520</v>
       </c>
       <c r="D111" s="5" t="s">
-        <v>378</v>
-[...5 lines deleted...]
-        <v>648</v>
+        <v>387</v>
+      </c>
+      <c r="E111" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F111" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G111" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H111" s="5" t="s">
-        <v>759</v>
+        <v>762</v>
       </c>
       <c r="I111" s="5" t="s">
-        <v>760</v>
+        <v>763</v>
       </c>
       <c r="J111" s="5" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="K111" s="5" t="s">
-        <v>761</v>
+        <v>764</v>
       </c>
       <c r="L111" s="6" t="s">
-        <v>762</v>
+        <v>765</v>
       </c>
       <c r="M111" s="5" t="s">
-        <v>763</v>
+        <v>766</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="5" t="s">
-        <v>764</v>
+        <v>767</v>
       </c>
       <c r="B112" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C112" s="5" t="s">
-        <v>765</v>
+        <v>16</v>
       </c>
       <c r="D112" s="5" t="s">
-        <v>106</v>
+        <v>387</v>
       </c>
       <c r="E112" s="5" t="s">
-        <v>766</v>
-[...4 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="F112" s="5" t="s">
+        <v>657</v>
       </c>
       <c r="G112" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H112" s="5" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="I112" s="5" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="J112" s="5" t="s">
-        <v>769</v>
+        <v>488</v>
       </c>
       <c r="K112" s="5" t="s">
         <v>770</v>
       </c>
       <c r="L112" s="6" t="s">
         <v>771</v>
       </c>
       <c r="M112" s="5" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="5" t="s">
         <v>773</v>
       </c>
       <c r="B113" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C113" s="5" t="s">
-        <v>16</v>
+        <v>774</v>
       </c>
       <c r="D113" s="5" t="s">
-        <v>378</v>
+        <v>106</v>
       </c>
       <c r="E113" s="5" t="s">
-        <v>484</v>
+        <v>775</v>
       </c>
       <c r="F113" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G113" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H113" s="5" t="s">
-        <v>319</v>
+        <v>776</v>
       </c>
       <c r="I113" s="5" t="s">
-        <v>774</v>
+        <v>777</v>
       </c>
       <c r="J113" s="5" t="s">
-        <v>479</v>
+        <v>778</v>
       </c>
       <c r="K113" s="5" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="L113" s="6" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="M113" s="5" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="5" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="B114" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C114" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D114" s="5" t="s">
-        <v>779</v>
+        <v>387</v>
       </c>
       <c r="E114" s="5" t="s">
-        <v>35</v>
+        <v>493</v>
       </c>
       <c r="F114" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G114" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H114" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H114" s="5" t="s">
+        <v>319</v>
       </c>
       <c r="I114" s="5" t="s">
-        <v>780</v>
+        <v>783</v>
       </c>
       <c r="J114" s="5" t="s">
-        <v>471</v>
+        <v>488</v>
       </c>
       <c r="K114" s="5" t="s">
-        <v>781</v>
+        <v>784</v>
       </c>
       <c r="L114" s="6" t="s">
-        <v>782</v>
+        <v>785</v>
       </c>
       <c r="M114" s="5" t="s">
-        <v>783</v>
+        <v>786</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="5" t="s">
-        <v>784</v>
+        <v>787</v>
       </c>
       <c r="B115" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C115" s="5" t="s">
-        <v>532</v>
+        <v>16</v>
       </c>
       <c r="D115" s="5" t="s">
-        <v>785</v>
-[...7 lines deleted...]
-        <v>786</v>
+        <v>788</v>
+      </c>
+      <c r="E115" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="F115" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G115" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H115" s="5" t="s">
-        <v>787</v>
+      <c r="H115" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I115" s="5" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="J115" s="5" t="s">
-        <v>471</v>
+        <v>480</v>
       </c>
       <c r="K115" s="5" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="L115" s="6" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="M115" s="5" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="5" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="B116" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C116" s="5" t="s">
-        <v>16</v>
+        <v>541</v>
       </c>
       <c r="D116" s="5" t="s">
-        <v>378</v>
-[...7 lines deleted...]
-        </is>
+        <v>794</v>
+      </c>
+      <c r="E116" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F116" s="5" t="s">
+        <v>795</v>
       </c>
       <c r="G116" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H116" s="5" t="s">
-        <v>793</v>
+        <v>796</v>
       </c>
       <c r="I116" s="5" t="s">
-        <v>794</v>
+        <v>797</v>
       </c>
       <c r="J116" s="5" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="K116" s="5" t="s">
-        <v>795</v>
+        <v>798</v>
       </c>
       <c r="L116" s="6" t="s">
-        <v>796</v>
+        <v>799</v>
       </c>
       <c r="M116" s="5" t="s">
-        <v>797</v>
+        <v>800</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="5" t="s">
-        <v>792</v>
+        <v>801</v>
       </c>
       <c r="B117" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C117" s="5" t="s">
-        <v>511</v>
+        <v>16</v>
       </c>
       <c r="D117" s="5" t="s">
-        <v>378</v>
-[...4 lines deleted...]
-        </is>
+        <v>387</v>
+      </c>
+      <c r="E117" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F117" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G117" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H117" s="5" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
       <c r="I117" s="5" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="J117" s="5" t="s">
-        <v>471</v>
+        <v>488</v>
       </c>
       <c r="K117" s="5" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="L117" s="6" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
       <c r="M117" s="5" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="5" t="s">
-        <v>803</v>
+        <v>801</v>
       </c>
       <c r="B118" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C118" s="5" t="s">
-        <v>511</v>
+        <v>520</v>
       </c>
       <c r="D118" s="5" t="s">
-        <v>378</v>
+        <v>387</v>
       </c>
       <c r="E118" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F118" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G118" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H118" s="5" t="s">
-        <v>804</v>
+        <v>807</v>
       </c>
       <c r="I118" s="5" t="s">
-        <v>805</v>
+        <v>808</v>
       </c>
       <c r="J118" s="5" t="s">
-        <v>471</v>
+        <v>480</v>
       </c>
       <c r="K118" s="5" t="s">
-        <v>806</v>
+        <v>809</v>
       </c>
       <c r="L118" s="6" t="s">
-        <v>807</v>
+        <v>810</v>
       </c>
       <c r="M118" s="5" t="s">
-        <v>808</v>
+        <v>811</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="5" t="s">
-        <v>809</v>
+        <v>812</v>
       </c>
       <c r="B119" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C119" s="5" t="s">
-        <v>511</v>
+        <v>520</v>
       </c>
       <c r="D119" s="5" t="s">
-        <v>378</v>
+        <v>387</v>
       </c>
       <c r="E119" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F119" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G119" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H119" s="5" t="s">
-        <v>810</v>
+        <v>813</v>
       </c>
       <c r="I119" s="5" t="s">
-        <v>811</v>
+        <v>814</v>
       </c>
       <c r="J119" s="5" t="s">
-        <v>471</v>
+        <v>480</v>
       </c>
       <c r="K119" s="5" t="s">
-        <v>812</v>
+        <v>815</v>
       </c>
       <c r="L119" s="6" t="s">
-        <v>813</v>
+        <v>816</v>
       </c>
       <c r="M119" s="5" t="s">
-        <v>814</v>
+        <v>817</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="5" t="s">
-        <v>815</v>
+        <v>818</v>
       </c>
       <c r="B120" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C120" s="5" t="s">
-        <v>511</v>
+        <v>520</v>
       </c>
       <c r="D120" s="5" t="s">
-        <v>378</v>
+        <v>387</v>
       </c>
       <c r="E120" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F120" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G120" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H120" s="5" t="s">
-        <v>816</v>
+        <v>819</v>
       </c>
       <c r="I120" s="5" t="s">
-        <v>817</v>
+        <v>820</v>
       </c>
       <c r="J120" s="5" t="s">
-        <v>471</v>
+        <v>480</v>
       </c>
       <c r="K120" s="5" t="s">
-        <v>818</v>
+        <v>821</v>
       </c>
       <c r="L120" s="6" t="s">
-        <v>819</v>
+        <v>822</v>
       </c>
       <c r="M120" s="5" t="s">
-        <v>820</v>
+        <v>823</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="5" t="s">
-        <v>821</v>
+        <v>824</v>
       </c>
       <c r="B121" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C121" s="5" t="s">
-        <v>16</v>
+        <v>520</v>
       </c>
       <c r="D121" s="5" t="s">
-        <v>511</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>387</v>
+      </c>
+      <c r="E121" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F121" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G121" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H121" s="5" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="I121" s="5" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
       <c r="J121" s="5" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="K121" s="5" t="s">
-        <v>824</v>
+        <v>827</v>
       </c>
       <c r="L121" s="6" t="s">
-        <v>825</v>
+        <v>828</v>
       </c>
       <c r="M121" s="5" t="s">
-        <v>826</v>
+        <v>829</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="5" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="B122" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C122" s="5" t="s">
-        <v>319</v>
+        <v>16</v>
       </c>
       <c r="D122" s="5" t="s">
-        <v>378</v>
-[...4 lines deleted...]
-        </is>
+        <v>520</v>
+      </c>
+      <c r="E122" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F122" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G122" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H122" s="5" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
       <c r="I122" s="5" t="s">
-        <v>829</v>
+        <v>832</v>
       </c>
       <c r="J122" s="5" t="s">
-        <v>471</v>
+        <v>488</v>
       </c>
       <c r="K122" s="5" t="s">
-        <v>830</v>
+        <v>833</v>
       </c>
       <c r="L122" s="6" t="s">
-        <v>831</v>
+        <v>834</v>
       </c>
       <c r="M122" s="5" t="s">
-        <v>832</v>
+        <v>835</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="5" t="s">
-        <v>833</v>
+        <v>836</v>
       </c>
       <c r="B123" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C123" s="5" t="s">
-        <v>16</v>
+        <v>319</v>
       </c>
       <c r="D123" s="5" t="s">
-        <v>525</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>387</v>
+      </c>
+      <c r="E123" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F123" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G123" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H123" s="5" t="s">
-        <v>834</v>
-[...1 lines deleted...]
-      <c r="I123" s="5"/>
+        <v>837</v>
+      </c>
+      <c r="I123" s="5" t="s">
+        <v>838</v>
+      </c>
       <c r="J123" s="5" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="K123" s="5" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="L123" s="6" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="M123" s="5" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="5" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="B124" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C124" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D124" s="5" t="s">
-        <v>378</v>
+        <v>534</v>
       </c>
       <c r="E124" s="5" t="s">
-        <v>839</v>
-[...2 lines deleted...]
-        <v>786</v>
+        <v>17</v>
+      </c>
+      <c r="F124" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G124" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H124" s="5" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
       <c r="I124" s="5"/>
       <c r="J124" s="5" t="s">
-        <v>479</v>
+        <v>488</v>
       </c>
       <c r="K124" s="5" t="s">
-        <v>841</v>
+        <v>844</v>
       </c>
       <c r="L124" s="6" t="s">
-        <v>842</v>
+        <v>845</v>
       </c>
       <c r="M124" s="5" t="s">
-        <v>843</v>
+        <v>846</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="5" t="s">
-        <v>844</v>
+        <v>847</v>
       </c>
       <c r="B125" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C125" s="5" t="s">
-        <v>16</v>
+        <v>848</v>
       </c>
       <c r="D125" s="5" t="s">
-        <v>378</v>
+        <v>387</v>
       </c>
       <c r="E125" s="5" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F125" s="5" t="s">
-        <v>114</v>
+        <v>850</v>
       </c>
       <c r="G125" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H125" s="5" t="s">
-        <v>846</v>
+        <v>851</v>
       </c>
       <c r="I125" s="5" t="s">
-        <v>847</v>
+        <v>852</v>
       </c>
       <c r="J125" s="5" t="s">
-        <v>479</v>
+        <v>853</v>
       </c>
       <c r="K125" s="5" t="s">
-        <v>848</v>
+        <v>854</v>
       </c>
       <c r="L125" s="6" t="s">
-        <v>849</v>
+        <v>855</v>
       </c>
       <c r="M125" s="5" t="s">
-        <v>850</v>
+        <v>856</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="5" t="s">
-        <v>851</v>
+        <v>857</v>
       </c>
       <c r="B126" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C126" s="5" t="s">
-        <v>852</v>
+        <v>319</v>
       </c>
       <c r="D126" s="5" t="s">
-        <v>378</v>
+        <v>387</v>
       </c>
       <c r="E126" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F126" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G126" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H126" s="5" t="s">
-        <v>853</v>
-[...3 lines deleted...]
-      </c>
+        <v>858</v>
+      </c>
+      <c r="I126" s="5"/>
       <c r="J126" s="5" t="s">
-        <v>471</v>
+        <v>859</v>
       </c>
       <c r="K126" s="5" t="s">
-        <v>855</v>
+        <v>860</v>
       </c>
       <c r="L126" s="6" t="s">
-        <v>856</v>
+        <v>861</v>
       </c>
       <c r="M126" s="5" t="s">
-        <v>857</v>
+        <v>862</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="5" t="s">
-        <v>858</v>
+        <v>863</v>
       </c>
       <c r="B127" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C127" s="5" t="s">
-        <v>511</v>
+        <v>16</v>
       </c>
       <c r="D127" s="5" t="s">
-        <v>378</v>
-[...9 lines deleted...]
-        </is>
+        <v>387</v>
+      </c>
+      <c r="E127" s="5" t="s">
+        <v>864</v>
+      </c>
+      <c r="F127" s="5" t="s">
+        <v>795</v>
       </c>
       <c r="G127" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H127" s="5" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="H127" s="5" t="s">
+        <v>865</v>
+      </c>
+      <c r="I127" s="5"/>
       <c r="J127" s="5" t="s">
-        <v>471</v>
+        <v>488</v>
       </c>
       <c r="K127" s="5" t="s">
-        <v>860</v>
+        <v>866</v>
       </c>
       <c r="L127" s="6" t="s">
-        <v>861</v>
+        <v>867</v>
       </c>
       <c r="M127" s="5" t="s">
-        <v>862</v>
+        <v>868</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="5" t="s">
-        <v>863</v>
+        <v>869</v>
       </c>
       <c r="B128" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C128" s="5" t="s">
-        <v>70</v>
+        <v>16</v>
       </c>
       <c r="D128" s="5" t="s">
-        <v>378</v>
+        <v>387</v>
       </c>
       <c r="E128" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>870</v>
+      </c>
+      <c r="F128" s="5" t="s">
+        <v>114</v>
       </c>
       <c r="G128" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H128" s="5" t="s">
-        <v>864</v>
+        <v>871</v>
       </c>
       <c r="I128" s="5" t="s">
-        <v>865</v>
+        <v>872</v>
       </c>
       <c r="J128" s="5" t="s">
-        <v>471</v>
+        <v>488</v>
       </c>
       <c r="K128" s="5" t="s">
-        <v>866</v>
+        <v>873</v>
       </c>
       <c r="L128" s="6" t="s">
-        <v>867</v>
+        <v>874</v>
       </c>
       <c r="M128" s="5" t="s">
-        <v>868</v>
+        <v>875</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="5" t="s">
-        <v>869</v>
+        <v>876</v>
       </c>
       <c r="B129" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C129" s="5" t="s">
-        <v>16</v>
+        <v>877</v>
       </c>
       <c r="D129" s="5" t="s">
-        <v>378</v>
+        <v>387</v>
       </c>
       <c r="E129" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F129" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G129" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H129" s="5" t="s">
-        <v>870</v>
+        <v>878</v>
       </c>
       <c r="I129" s="5" t="s">
-        <v>871</v>
+        <v>879</v>
       </c>
       <c r="J129" s="5" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="K129" s="5" t="s">
-        <v>872</v>
+        <v>880</v>
       </c>
       <c r="L129" s="6" t="s">
-        <v>873</v>
+        <v>881</v>
       </c>
       <c r="M129" s="5" t="s">
-        <v>874</v>
+        <v>882</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="5" t="s">
-        <v>875</v>
+        <v>883</v>
       </c>
       <c r="B130" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C130" s="5" t="s">
-        <v>16</v>
+        <v>520</v>
       </c>
       <c r="D130" s="5" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>387</v>
+      </c>
+      <c r="E130" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F130" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G130" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H130" s="5" t="s">
-        <v>876</v>
+      <c r="H130" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I130" s="5" t="s">
-        <v>877</v>
+        <v>884</v>
       </c>
       <c r="J130" s="5" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="K130" s="5" t="s">
-        <v>878</v>
+        <v>885</v>
       </c>
       <c r="L130" s="6" t="s">
-        <v>879</v>
+        <v>886</v>
       </c>
       <c r="M130" s="5" t="s">
-        <v>880</v>
+        <v>887</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="5" t="s">
-        <v>881</v>
+        <v>888</v>
       </c>
       <c r="B131" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C131" s="5" t="s">
-        <v>16</v>
+        <v>70</v>
       </c>
       <c r="D131" s="5" t="s">
-        <v>882</v>
+        <v>387</v>
       </c>
       <c r="E131" s="5" t="s">
-        <v>883</v>
+        <v>17</v>
       </c>
       <c r="F131" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G131" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H131" s="5" t="s">
-        <v>884</v>
+        <v>889</v>
       </c>
       <c r="I131" s="5" t="s">
-        <v>885</v>
+        <v>890</v>
       </c>
       <c r="J131" s="5" t="s">
-        <v>886</v>
+        <v>480</v>
       </c>
       <c r="K131" s="5" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="L131" s="6" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
       <c r="M131" s="5" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="5" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="B132" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C132" s="5" t="s">
-        <v>319</v>
+        <v>16</v>
       </c>
       <c r="D132" s="5" t="s">
-        <v>525</v>
+        <v>387</v>
       </c>
       <c r="E132" s="5" t="s">
-        <v>891</v>
+        <v>17</v>
       </c>
       <c r="F132" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G132" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H132" s="5" t="s">
-        <v>892</v>
+        <v>895</v>
       </c>
       <c r="I132" s="5" t="s">
-        <v>893</v>
+        <v>896</v>
       </c>
       <c r="J132" s="5" t="s">
-        <v>894</v>
+        <v>488</v>
       </c>
       <c r="K132" s="5" t="s">
-        <v>895</v>
+        <v>897</v>
       </c>
       <c r="L132" s="6" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
       <c r="M132" s="5" t="s">
-        <v>897</v>
+        <v>899</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="5" t="s">
-        <v>898</v>
+        <v>900</v>
       </c>
       <c r="B133" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C133" s="5" t="s">
-        <v>70</v>
+        <v>16</v>
       </c>
       <c r="D133" s="5" t="s">
-        <v>153</v>
+        <v>387</v>
       </c>
       <c r="E133" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F133" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G133" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H133" s="5" t="s">
-        <v>899</v>
+        <v>901</v>
       </c>
       <c r="I133" s="5" t="s">
-        <v>900</v>
+        <v>902</v>
       </c>
       <c r="J133" s="5" t="s">
-        <v>901</v>
+        <v>488</v>
       </c>
       <c r="K133" s="5" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="L133" s="6" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="M133" s="5" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="5" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
       <c r="B134" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C134" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D134" s="5" t="s">
-        <v>378</v>
-[...4 lines deleted...]
-        </is>
+        <v>907</v>
+      </c>
+      <c r="E134" s="5" t="s">
+        <v>908</v>
       </c>
       <c r="F134" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G134" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H134" s="5" t="s">
-        <v>378</v>
+        <v>909</v>
       </c>
       <c r="I134" s="5" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
       <c r="J134" s="5" t="s">
-        <v>471</v>
+        <v>911</v>
       </c>
       <c r="K134" s="5" t="s">
-        <v>907</v>
+        <v>912</v>
       </c>
       <c r="L134" s="6" t="s">
-        <v>908</v>
+        <v>913</v>
       </c>
       <c r="M134" s="5" t="s">
-        <v>909</v>
+        <v>914</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="5" t="s">
-        <v>910</v>
+        <v>915</v>
       </c>
       <c r="B135" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C135" s="5" t="s">
-        <v>16</v>
+        <v>319</v>
       </c>
       <c r="D135" s="5" t="s">
-        <v>378</v>
+        <v>534</v>
       </c>
       <c r="E135" s="5" t="s">
-        <v>17</v>
+        <v>916</v>
       </c>
       <c r="F135" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G135" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H135" s="5" t="s">
-        <v>911</v>
+        <v>917</v>
       </c>
       <c r="I135" s="5" t="s">
-        <v>912</v>
+        <v>918</v>
       </c>
       <c r="J135" s="5" t="s">
-        <v>479</v>
+        <v>919</v>
       </c>
       <c r="K135" s="5" t="s">
-        <v>913</v>
+        <v>920</v>
       </c>
       <c r="L135" s="6" t="s">
-        <v>914</v>
+        <v>921</v>
       </c>
       <c r="M135" s="5" t="s">
-        <v>915</v>
+        <v>922</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="5" t="s">
-        <v>916</v>
+        <v>923</v>
       </c>
       <c r="B136" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C136" s="5" t="s">
-        <v>532</v>
+        <v>70</v>
       </c>
       <c r="D136" s="5" t="s">
-        <v>511</v>
-[...4 lines deleted...]
-        </is>
+        <v>153</v>
+      </c>
+      <c r="E136" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F136" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G136" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H136" s="5" t="s">
-        <v>917</v>
+        <v>924</v>
       </c>
       <c r="I136" s="5" t="s">
-        <v>918</v>
+        <v>925</v>
       </c>
       <c r="J136" s="5" t="s">
-        <v>471</v>
+        <v>926</v>
       </c>
       <c r="K136" s="5" t="s">
-        <v>919</v>
+        <v>927</v>
       </c>
       <c r="L136" s="6" t="s">
-        <v>920</v>
+        <v>928</v>
       </c>
       <c r="M136" s="5" t="s">
-        <v>921</v>
+        <v>929</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="5" t="s">
-        <v>922</v>
+        <v>930</v>
       </c>
       <c r="B137" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C137" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D137" s="5" t="s">
-        <v>923</v>
-[...5 lines deleted...]
-        <v>924</v>
+        <v>387</v>
+      </c>
+      <c r="E137" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F137" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G137" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H137" s="5" t="s">
-        <v>925</v>
+        <v>387</v>
       </c>
       <c r="I137" s="5" t="s">
-        <v>926</v>
+        <v>931</v>
       </c>
       <c r="J137" s="5" t="s">
-        <v>471</v>
+        <v>480</v>
       </c>
       <c r="K137" s="5" t="s">
-        <v>927</v>
+        <v>932</v>
       </c>
       <c r="L137" s="6" t="s">
-        <v>928</v>
+        <v>933</v>
       </c>
       <c r="M137" s="5" t="s">
-        <v>929</v>
+        <v>934</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="5" t="s">
-        <v>930</v>
+        <v>935</v>
       </c>
       <c r="B138" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C138" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D138" s="5" t="s">
-        <v>378</v>
+        <v>387</v>
       </c>
       <c r="E138" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F138" s="5" t="s">
-        <v>114</v>
+      <c r="F138" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H138" s="5" t="s">
-        <v>931</v>
+        <v>936</v>
       </c>
       <c r="I138" s="5" t="s">
-        <v>932</v>
+        <v>937</v>
       </c>
       <c r="J138" s="5" t="s">
-        <v>479</v>
+        <v>488</v>
       </c>
       <c r="K138" s="5" t="s">
-        <v>933</v>
+        <v>938</v>
       </c>
       <c r="L138" s="6" t="s">
-        <v>934</v>
+        <v>939</v>
       </c>
       <c r="M138" s="5" t="s">
-        <v>935</v>
+        <v>940</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="5" t="s">
-        <v>936</v>
+        <v>941</v>
       </c>
       <c r="B139" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C139" s="5" t="s">
-        <v>937</v>
+        <v>541</v>
       </c>
       <c r="D139" s="5" t="s">
-        <v>938</v>
-[...2 lines deleted...]
-        <v>766</v>
+        <v>520</v>
+      </c>
+      <c r="E139" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F139" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G139" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H139" s="5" t="s">
-        <v>939</v>
+        <v>942</v>
       </c>
       <c r="I139" s="5" t="s">
-        <v>940</v>
+        <v>943</v>
       </c>
       <c r="J139" s="5" t="s">
-        <v>471</v>
+        <v>480</v>
       </c>
       <c r="K139" s="5" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="L139" s="6" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="M139" s="5" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="5" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="B140" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C140" s="5" t="s">
-        <v>511</v>
+        <v>16</v>
       </c>
       <c r="D140" s="5" t="s">
-        <v>378</v>
-[...9 lines deleted...]
-        </is>
+        <v>948</v>
+      </c>
+      <c r="E140" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F140" s="5" t="s">
+        <v>949</v>
       </c>
       <c r="G140" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H140" s="5" t="s">
-        <v>945</v>
+        <v>950</v>
       </c>
       <c r="I140" s="5" t="s">
-        <v>946</v>
+        <v>951</v>
       </c>
       <c r="J140" s="5" t="s">
-        <v>471</v>
+        <v>480</v>
       </c>
       <c r="K140" s="5" t="s">
-        <v>947</v>
+        <v>952</v>
       </c>
       <c r="L140" s="6" t="s">
-        <v>948</v>
+        <v>953</v>
       </c>
       <c r="M140" s="5" t="s">
-        <v>949</v>
+        <v>954</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="5" t="s">
-        <v>950</v>
+        <v>955</v>
       </c>
       <c r="B141" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C141" s="5" t="s">
-        <v>951</v>
+        <v>16</v>
       </c>
       <c r="D141" s="5" t="s">
-        <v>378</v>
+        <v>387</v>
       </c>
       <c r="E141" s="5" t="s">
-        <v>952</v>
+        <v>17</v>
       </c>
       <c r="F141" s="5" t="s">
         <v>114</v>
       </c>
       <c r="G141" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H141" s="5" t="s">
-        <v>953</v>
+        <v>956</v>
       </c>
       <c r="I141" s="5" t="s">
-        <v>954</v>
+        <v>957</v>
       </c>
       <c r="J141" s="5" t="s">
-        <v>955</v>
+        <v>488</v>
       </c>
       <c r="K141" s="5" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="L141" s="6" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
       <c r="M141" s="5" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="5" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="B142" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C142" s="5" t="s">
-        <v>16</v>
+        <v>962</v>
       </c>
       <c r="D142" s="5" t="s">
-        <v>378</v>
+        <v>963</v>
       </c>
       <c r="E142" s="5" t="s">
-        <v>17</v>
+        <v>775</v>
       </c>
       <c r="F142" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G142" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H142" s="5" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
       <c r="I142" s="5" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="J142" s="5" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="K142" s="5" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="L142" s="6" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="M142" s="5" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="5" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="B143" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C143" s="5" t="s">
-        <v>16</v>
+        <v>520</v>
       </c>
       <c r="D143" s="5" t="s">
-        <v>525</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>387</v>
+      </c>
+      <c r="E143" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F143" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G143" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H143" s="5" t="s">
-        <v>966</v>
-[...1 lines deleted...]
-      <c r="I143" s="5"/>
+        <v>970</v>
+      </c>
+      <c r="I143" s="5" t="s">
+        <v>971</v>
+      </c>
       <c r="J143" s="5" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="K143" s="5" t="s">
-        <v>967</v>
+        <v>972</v>
       </c>
       <c r="L143" s="6" t="s">
-        <v>968</v>
+        <v>973</v>
       </c>
       <c r="M143" s="5" t="s">
-        <v>969</v>
+        <v>974</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="5" t="s">
-        <v>970</v>
+        <v>975</v>
       </c>
       <c r="B144" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C144" s="5" t="s">
-        <v>16</v>
+        <v>976</v>
       </c>
       <c r="D144" s="5" t="s">
-        <v>923</v>
+        <v>387</v>
       </c>
       <c r="E144" s="5" t="s">
-        <v>17</v>
+        <v>977</v>
       </c>
       <c r="F144" s="5" t="s">
-        <v>924</v>
+        <v>114</v>
       </c>
       <c r="G144" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H144" s="5" t="s">
-        <v>971</v>
+        <v>978</v>
       </c>
       <c r="I144" s="5" t="s">
-        <v>972</v>
+        <v>979</v>
       </c>
       <c r="J144" s="5" t="s">
-        <v>471</v>
+        <v>980</v>
       </c>
       <c r="K144" s="5" t="s">
-        <v>973</v>
+        <v>981</v>
       </c>
       <c r="L144" s="6" t="s">
-        <v>974</v>
+        <v>982</v>
       </c>
       <c r="M144" s="5" t="s">
-        <v>975</v>
+        <v>983</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="5" t="s">
-        <v>976</v>
+        <v>984</v>
       </c>
       <c r="B145" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C145" s="5" t="s">
-        <v>70</v>
+        <v>16</v>
       </c>
       <c r="D145" s="5" t="s">
-        <v>525</v>
+        <v>387</v>
       </c>
       <c r="E145" s="5" t="s">
-        <v>766</v>
+        <v>17</v>
       </c>
       <c r="F145" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G145" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H145" s="5" t="s">
-        <v>977</v>
+        <v>985</v>
       </c>
       <c r="I145" s="5" t="s">
-        <v>978</v>
+        <v>986</v>
       </c>
       <c r="J145" s="5" t="s">
-        <v>471</v>
+        <v>488</v>
       </c>
       <c r="K145" s="5" t="s">
-        <v>979</v>
+        <v>987</v>
       </c>
       <c r="L145" s="6" t="s">
-        <v>980</v>
+        <v>988</v>
       </c>
       <c r="M145" s="5" t="s">
-        <v>981</v>
+        <v>989</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="5" t="s">
-        <v>982</v>
+        <v>990</v>
       </c>
       <c r="B146" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C146" s="5" t="s">
-        <v>951</v>
+        <v>16</v>
       </c>
       <c r="D146" s="5" t="s">
-        <v>525</v>
-[...4 lines deleted...]
-        </is>
+        <v>534</v>
+      </c>
+      <c r="E146" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F146" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G146" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H146" s="5" t="s">
-        <v>983</v>
-[...3 lines deleted...]
-      </c>
+        <v>991</v>
+      </c>
+      <c r="I146" s="5"/>
       <c r="J146" s="5" t="s">
-        <v>471</v>
+        <v>488</v>
       </c>
       <c r="K146" s="5" t="s">
-        <v>985</v>
+        <v>992</v>
       </c>
       <c r="L146" s="6" t="s">
-        <v>986</v>
+        <v>993</v>
       </c>
       <c r="M146" s="5" t="s">
-        <v>987</v>
+        <v>994</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="5" t="s">
-        <v>988</v>
+        <v>995</v>
       </c>
       <c r="B147" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C147" s="5" t="s">
-        <v>989</v>
+        <v>16</v>
       </c>
       <c r="D147" s="5" t="s">
-        <v>106</v>
+        <v>948</v>
       </c>
       <c r="E147" s="5" t="s">
-        <v>990</v>
+        <v>17</v>
       </c>
       <c r="F147" s="5" t="s">
-        <v>991</v>
+        <v>949</v>
       </c>
       <c r="G147" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H147" s="5" t="s">
-        <v>992</v>
-[...1 lines deleted...]
-      <c r="I147" s="5"/>
+        <v>996</v>
+      </c>
+      <c r="I147" s="5" t="s">
+        <v>997</v>
+      </c>
       <c r="J147" s="5" t="s">
-        <v>993</v>
+        <v>480</v>
       </c>
       <c r="K147" s="5" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="L147" s="6" t="s">
-        <v>995</v>
+        <v>999</v>
       </c>
       <c r="M147" s="5" t="s">
-        <v>996</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="5" t="s">
-        <v>997</v>
+        <v>1001</v>
       </c>
       <c r="B148" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C148" s="5" t="s">
-        <v>989</v>
+        <v>70</v>
       </c>
       <c r="D148" s="5" t="s">
-        <v>106</v>
+        <v>534</v>
       </c>
       <c r="E148" s="5" t="s">
-        <v>766</v>
-[...2 lines deleted...]
-        <v>998</v>
+        <v>775</v>
+      </c>
+      <c r="F148" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G148" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H148" s="5" t="s">
-        <v>999</v>
+        <v>1002</v>
       </c>
       <c r="I148" s="5" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="J148" s="5" t="s">
-        <v>993</v>
+        <v>480</v>
       </c>
       <c r="K148" s="5" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
       <c r="L148" s="6" t="s">
-        <v>1002</v>
+        <v>1005</v>
       </c>
       <c r="M148" s="5" t="s">
-        <v>1003</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="5" t="s">
-        <v>1004</v>
+        <v>1007</v>
       </c>
       <c r="B149" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C149" s="5" t="s">
-        <v>16</v>
+        <v>976</v>
       </c>
       <c r="D149" s="5" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>534</v>
+      </c>
+      <c r="E149" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F149" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G149" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H149" s="5" t="s">
-        <v>1005</v>
+        <v>1008</v>
       </c>
       <c r="I149" s="5" t="s">
-        <v>1006</v>
+        <v>1009</v>
       </c>
       <c r="J149" s="5" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="K149" s="5" t="s">
-        <v>1007</v>
+        <v>1010</v>
       </c>
       <c r="L149" s="6" t="s">
-        <v>1008</v>
+        <v>1011</v>
       </c>
       <c r="M149" s="5" t="s">
-        <v>1009</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="5" t="s">
-        <v>1010</v>
+        <v>1013</v>
       </c>
       <c r="B150" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C150" s="5" t="s">
-        <v>951</v>
+        <v>1014</v>
       </c>
       <c r="D150" s="5" t="s">
-        <v>525</v>
-[...9 lines deleted...]
-        </is>
+        <v>106</v>
+      </c>
+      <c r="E150" s="5" t="s">
+        <v>1015</v>
+      </c>
+      <c r="F150" s="5" t="s">
+        <v>1016</v>
       </c>
       <c r="G150" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H150" s="5" t="s">
-        <v>1011</v>
-[...3 lines deleted...]
-      </c>
+        <v>1017</v>
+      </c>
+      <c r="I150" s="5"/>
       <c r="J150" s="5" t="s">
-        <v>471</v>
+        <v>1018</v>
       </c>
       <c r="K150" s="5" t="s">
-        <v>1013</v>
+        <v>1019</v>
       </c>
       <c r="L150" s="6" t="s">
-        <v>1014</v>
+        <v>1020</v>
       </c>
       <c r="M150" s="5" t="s">
-        <v>1015</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="5" t="s">
-        <v>1016</v>
+        <v>1022</v>
       </c>
       <c r="B151" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C151" s="5" t="s">
-        <v>16</v>
+        <v>1014</v>
       </c>
       <c r="D151" s="5" t="s">
-        <v>378</v>
+        <v>106</v>
       </c>
       <c r="E151" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>775</v>
+      </c>
+      <c r="F151" s="5" t="s">
+        <v>1023</v>
       </c>
       <c r="G151" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H151" s="5" t="s">
-        <v>1017</v>
+        <v>1024</v>
       </c>
       <c r="I151" s="5" t="s">
+        <v>1025</v>
+      </c>
+      <c r="J151" s="5" t="s">
         <v>1018</v>
       </c>
-      <c r="J151" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K151" s="5" t="s">
-        <v>1019</v>
+        <v>1026</v>
       </c>
       <c r="L151" s="6" t="s">
-        <v>1020</v>
+        <v>1027</v>
       </c>
       <c r="M151" s="5" t="s">
-        <v>1021</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="5" t="s">
-        <v>1022</v>
+        <v>1029</v>
       </c>
       <c r="B152" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C152" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D152" s="5" t="s">
-        <v>923</v>
+        <v>387</v>
       </c>
       <c r="E152" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F152" s="5" t="s">
-        <v>1023</v>
+      <c r="F152" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G152" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H152" s="5" t="s">
-        <v>1024</v>
+        <v>1030</v>
       </c>
       <c r="I152" s="5" t="s">
-        <v>1025</v>
+        <v>1031</v>
       </c>
       <c r="J152" s="5" t="s">
-        <v>471</v>
+        <v>488</v>
       </c>
       <c r="K152" s="5" t="s">
-        <v>1026</v>
+        <v>1032</v>
       </c>
       <c r="L152" s="6" t="s">
-        <v>1027</v>
+        <v>1033</v>
       </c>
       <c r="M152" s="5" t="s">
-        <v>1028</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="153">
-      <c r="A153" s="5" t="n">
-        <v>1949</v>
+      <c r="A153" s="5" t="s">
+        <v>1035</v>
       </c>
       <c r="B153" s="5" t="s">
-        <v>1029</v>
+        <v>14</v>
       </c>
       <c r="C153" s="5" t="s">
-        <v>1030</v>
-[...9 lines deleted...]
-        </is>
+        <v>948</v>
+      </c>
+      <c r="D153" s="5" t="s">
+        <v>520</v>
+      </c>
+      <c r="E153" s="5" t="s">
+        <v>908</v>
       </c>
       <c r="F153" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G153" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H153" s="5" t="s">
-        <v>1031</v>
+        <v>1036</v>
       </c>
       <c r="I153" s="5" t="s">
-        <v>1032</v>
+        <v>1037</v>
       </c>
       <c r="J153" s="5" t="s">
-        <v>84</v>
-[...4 lines deleted...]
-        </is>
+        <v>1038</v>
+      </c>
+      <c r="K153" s="5" t="s">
+        <v>1039</v>
       </c>
       <c r="L153" s="6" t="s">
-        <v>1033</v>
+        <v>1040</v>
       </c>
       <c r="M153" s="5" t="s">
-        <v>1034</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="5" t="s">
-        <v>1035</v>
+        <v>1042</v>
       </c>
       <c r="B154" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C154" s="5" t="s">
-        <v>16</v>
+        <v>976</v>
       </c>
       <c r="D154" s="5" t="s">
-        <v>525</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>534</v>
+      </c>
+      <c r="E154" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F154" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G154" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H154" s="5" t="s">
-        <v>1036</v>
+        <v>1043</v>
       </c>
       <c r="I154" s="5" t="s">
-        <v>1037</v>
+        <v>1044</v>
       </c>
       <c r="J154" s="5" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="K154" s="5" t="s">
-        <v>1038</v>
+        <v>1045</v>
       </c>
       <c r="L154" s="6" t="s">
-        <v>1039</v>
+        <v>1046</v>
       </c>
       <c r="M154" s="5" t="s">
-        <v>1040</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="5" t="s">
-        <v>1041</v>
+        <v>1048</v>
       </c>
       <c r="B155" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C155" s="5" t="s">
-        <v>319</v>
+        <v>16</v>
       </c>
       <c r="D155" s="5" t="s">
-        <v>511</v>
-[...4 lines deleted...]
-        </is>
+        <v>387</v>
+      </c>
+      <c r="E155" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F155" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G155" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H155" s="5" t="s">
-        <v>1042</v>
+        <v>1049</v>
       </c>
       <c r="I155" s="5" t="s">
-        <v>1043</v>
+        <v>1050</v>
       </c>
       <c r="J155" s="5" t="s">
-        <v>471</v>
+        <v>488</v>
       </c>
       <c r="K155" s="5" t="s">
-        <v>1044</v>
+        <v>1051</v>
       </c>
       <c r="L155" s="6" t="s">
-        <v>1045</v>
+        <v>1052</v>
       </c>
       <c r="M155" s="5" t="s">
-        <v>1046</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="5" t="s">
-        <v>1047</v>
+        <v>1054</v>
       </c>
       <c r="B156" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C156" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D156" s="5" t="s">
-        <v>923</v>
+        <v>948</v>
       </c>
       <c r="E156" s="5" t="s">
-        <v>114</v>
+        <v>17</v>
       </c>
       <c r="F156" s="5" t="s">
-        <v>1048</v>
+        <v>1055</v>
       </c>
       <c r="G156" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H156" s="5" t="s">
-        <v>1049</v>
+        <v>1056</v>
       </c>
       <c r="I156" s="5" t="s">
-        <v>1050</v>
+        <v>1057</v>
       </c>
       <c r="J156" s="5" t="s">
-        <v>471</v>
+        <v>480</v>
       </c>
       <c r="K156" s="5" t="s">
-        <v>1051</v>
+        <v>1058</v>
       </c>
       <c r="L156" s="6" t="s">
-        <v>1052</v>
+        <v>1059</v>
       </c>
       <c r="M156" s="5" t="s">
-        <v>1053</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="157">
-      <c r="A157" s="5" t="s">
-        <v>1054</v>
+      <c r="A157" s="5" t="n">
+        <v>1949</v>
       </c>
       <c r="B157" s="5" t="s">
-        <v>14</v>
+        <v>1061</v>
       </c>
       <c r="C157" s="5" t="s">
-        <v>16</v>
-[...8 lines deleted...]
-        <v>1023</v>
+        <v>1062</v>
+      </c>
+      <c r="D157" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E157" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F157" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G157" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H157" s="5" t="s">
-        <v>1055</v>
+        <v>1063</v>
       </c>
       <c r="I157" s="5" t="s">
-        <v>1056</v>
+        <v>1064</v>
       </c>
       <c r="J157" s="5" t="s">
-        <v>471</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>84</v>
+      </c>
+      <c r="K157" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L157" s="6" t="s">
-        <v>1058</v>
+        <v>1065</v>
       </c>
       <c r="M157" s="5" t="s">
-        <v>1059</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="5" t="s">
-        <v>1060</v>
+        <v>1067</v>
       </c>
       <c r="B158" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C158" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D158" s="5" t="s">
-        <v>525</v>
+        <v>534</v>
       </c>
       <c r="E158" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H158" s="5" t="s">
-        <v>1061</v>
+        <v>1068</v>
       </c>
       <c r="I158" s="5" t="s">
-        <v>1062</v>
+        <v>1069</v>
       </c>
       <c r="J158" s="5" t="s">
-        <v>479</v>
+        <v>488</v>
       </c>
       <c r="K158" s="5" t="s">
-        <v>1063</v>
+        <v>1070</v>
       </c>
       <c r="L158" s="6" t="s">
-        <v>1064</v>
+        <v>1071</v>
       </c>
       <c r="M158" s="5" t="s">
-        <v>1065</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="5" t="s">
-        <v>1066</v>
+        <v>1073</v>
       </c>
       <c r="B159" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C159" s="5" t="s">
-        <v>16</v>
+        <v>319</v>
       </c>
       <c r="D159" s="5" t="s">
-        <v>923</v>
-[...5 lines deleted...]
-        <v>1023</v>
+        <v>520</v>
+      </c>
+      <c r="E159" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F159" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G159" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H159" s="5" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="I159" s="5"/>
+        <v>1074</v>
+      </c>
+      <c r="I159" s="5" t="s">
+        <v>1075</v>
+      </c>
       <c r="J159" s="5" t="s">
-        <v>471</v>
+        <v>480</v>
       </c>
       <c r="K159" s="5" t="s">
-        <v>1068</v>
+        <v>1076</v>
       </c>
       <c r="L159" s="6" t="s">
-        <v>1069</v>
+        <v>1077</v>
       </c>
       <c r="M159" s="5" t="s">
-        <v>1070</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="5" t="s">
-        <v>1071</v>
+        <v>1079</v>
       </c>
       <c r="B160" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C160" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D160" s="5" t="s">
-        <v>923</v>
+        <v>948</v>
       </c>
       <c r="E160" s="5" t="s">
         <v>114</v>
       </c>
       <c r="F160" s="5" t="s">
-        <v>1023</v>
+        <v>1080</v>
       </c>
       <c r="G160" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H160" s="5" t="s">
-        <v>525</v>
-[...1 lines deleted...]
-      <c r="I160" s="5"/>
+        <v>1081</v>
+      </c>
+      <c r="I160" s="5" t="s">
+        <v>1082</v>
+      </c>
       <c r="J160" s="5" t="s">
-        <v>471</v>
+        <v>480</v>
       </c>
       <c r="K160" s="5" t="s">
-        <v>1072</v>
+        <v>1083</v>
       </c>
       <c r="L160" s="6" t="s">
-        <v>1073</v>
+        <v>1084</v>
       </c>
       <c r="M160" s="5" t="s">
-        <v>1074</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="5" t="s">
-        <v>1075</v>
+        <v>1086</v>
       </c>
       <c r="B161" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C161" s="5" t="s">
-        <v>989</v>
+        <v>16</v>
       </c>
       <c r="D161" s="5" t="s">
-        <v>106</v>
+        <v>948</v>
       </c>
       <c r="E161" s="5" t="s">
-        <v>990</v>
+        <v>17</v>
       </c>
       <c r="F161" s="5" t="s">
-        <v>991</v>
+        <v>1055</v>
       </c>
       <c r="G161" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H161" s="5" t="s">
-        <v>1076</v>
+        <v>1087</v>
       </c>
       <c r="I161" s="5" t="s">
-        <v>1077</v>
+        <v>1088</v>
       </c>
       <c r="J161" s="5" t="s">
-        <v>1078</v>
+        <v>480</v>
       </c>
       <c r="K161" s="5" t="s">
-        <v>1079</v>
+        <v>1089</v>
       </c>
       <c r="L161" s="6" t="s">
-        <v>1080</v>
+        <v>1090</v>
       </c>
       <c r="M161" s="5" t="s">
-        <v>1081</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="5" t="s">
-        <v>1082</v>
+        <v>1092</v>
       </c>
       <c r="B162" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C162" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D162" s="5" t="s">
-        <v>923</v>
+        <v>534</v>
       </c>
       <c r="E162" s="5" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>1023</v>
+        <v>17</v>
+      </c>
+      <c r="F162" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G162" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H162" s="5" t="s">
-        <v>525</v>
-[...1 lines deleted...]
-      <c r="I162" s="5"/>
+        <v>1093</v>
+      </c>
+      <c r="I162" s="5" t="s">
+        <v>1094</v>
+      </c>
       <c r="J162" s="5" t="s">
-        <v>471</v>
+        <v>488</v>
       </c>
       <c r="K162" s="5" t="s">
-        <v>1083</v>
+        <v>1095</v>
       </c>
       <c r="L162" s="6" t="s">
-        <v>1084</v>
+        <v>1096</v>
       </c>
       <c r="M162" s="5" t="s">
-        <v>1085</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="5" t="s">
-        <v>1086</v>
+        <v>1098</v>
       </c>
       <c r="B163" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C163" s="5" t="s">
-        <v>989</v>
+        <v>16</v>
       </c>
       <c r="D163" s="5" t="s">
-        <v>106</v>
+        <v>948</v>
       </c>
       <c r="E163" s="5" t="s">
-        <v>766</v>
-[...4 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="F163" s="5" t="s">
+        <v>1055</v>
       </c>
       <c r="G163" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H163" s="5" t="s">
-        <v>1087</v>
-[...3 lines deleted...]
-      </c>
+        <v>1099</v>
+      </c>
+      <c r="I163" s="5"/>
       <c r="J163" s="5" t="s">
-        <v>1089</v>
+        <v>480</v>
       </c>
       <c r="K163" s="5" t="s">
-        <v>1090</v>
+        <v>1100</v>
       </c>
       <c r="L163" s="6" t="s">
-        <v>1091</v>
+        <v>1101</v>
       </c>
       <c r="M163" s="5" t="s">
-        <v>1092</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="5" t="s">
-        <v>1093</v>
+        <v>1103</v>
       </c>
       <c r="B164" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C164" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D164" s="5" t="s">
-        <v>923</v>
+        <v>948</v>
       </c>
       <c r="E164" s="5" t="s">
-        <v>1094</v>
+        <v>114</v>
       </c>
       <c r="F164" s="5" t="s">
-        <v>1023</v>
+        <v>1055</v>
       </c>
       <c r="G164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H164" s="5" t="s">
-        <v>1095</v>
-[...3 lines deleted...]
-      </c>
+        <v>534</v>
+      </c>
+      <c r="I164" s="5"/>
       <c r="J164" s="5" t="s">
-        <v>471</v>
+        <v>480</v>
       </c>
       <c r="K164" s="5" t="s">
-        <v>1097</v>
+        <v>1104</v>
       </c>
       <c r="L164" s="6" t="s">
-        <v>1098</v>
+        <v>1105</v>
       </c>
       <c r="M164" s="5" t="s">
-        <v>1099</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="5" t="s">
-        <v>1100</v>
+        <v>1107</v>
       </c>
       <c r="B165" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C165" s="5" t="s">
-        <v>16</v>
+        <v>1014</v>
       </c>
       <c r="D165" s="5" t="s">
-        <v>378</v>
+        <v>106</v>
       </c>
       <c r="E165" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>1015</v>
+      </c>
+      <c r="F165" s="5" t="s">
+        <v>1016</v>
       </c>
       <c r="G165" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H165" s="5" t="s">
-        <v>1101</v>
+        <v>1108</v>
       </c>
       <c r="I165" s="5" t="s">
-        <v>1102</v>
+        <v>1109</v>
       </c>
       <c r="J165" s="5" t="s">
-        <v>479</v>
+        <v>1110</v>
       </c>
       <c r="K165" s="5" t="s">
-        <v>1103</v>
+        <v>1111</v>
       </c>
       <c r="L165" s="6" t="s">
-        <v>1104</v>
+        <v>1112</v>
       </c>
       <c r="M165" s="5" t="s">
-        <v>1105</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="5" t="s">
-        <v>1106</v>
+        <v>1114</v>
       </c>
       <c r="B166" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C166" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D166" s="5" t="s">
-        <v>923</v>
+        <v>948</v>
       </c>
       <c r="E166" s="5" t="s">
-        <v>17</v>
+        <v>114</v>
       </c>
       <c r="F166" s="5" t="s">
-        <v>1023</v>
+        <v>1055</v>
       </c>
       <c r="G166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H166" s="5" t="s">
-        <v>1107</v>
-[...3 lines deleted...]
-      </c>
+        <v>534</v>
+      </c>
+      <c r="I166" s="5"/>
       <c r="J166" s="5" t="s">
-        <v>471</v>
+        <v>480</v>
       </c>
       <c r="K166" s="5" t="s">
-        <v>1109</v>
+        <v>1115</v>
       </c>
       <c r="L166" s="6" t="s">
-        <v>1110</v>
+        <v>1116</v>
       </c>
       <c r="M166" s="5" t="s">
-        <v>1111</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="5" t="s">
-        <v>1112</v>
+        <v>1118</v>
       </c>
       <c r="B167" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C167" s="5" t="s">
-        <v>16</v>
+        <v>1014</v>
       </c>
       <c r="D167" s="5" t="s">
-        <v>525</v>
+        <v>106</v>
       </c>
       <c r="E167" s="5" t="s">
-        <v>17</v>
+        <v>775</v>
       </c>
       <c r="F167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H167" s="5" t="s">
-        <v>1113</v>
+        <v>1119</v>
       </c>
       <c r="I167" s="5" t="s">
-        <v>1114</v>
+        <v>1120</v>
       </c>
       <c r="J167" s="5" t="s">
-        <v>479</v>
+        <v>1121</v>
       </c>
       <c r="K167" s="5" t="s">
-        <v>1115</v>
+        <v>1122</v>
       </c>
       <c r="L167" s="6" t="s">
-        <v>1116</v>
+        <v>1123</v>
       </c>
       <c r="M167" s="5" t="s">
-        <v>1117</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="5" t="s">
-        <v>1118</v>
+        <v>1125</v>
       </c>
       <c r="B168" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C168" s="5" t="s">
-        <v>319</v>
+        <v>16</v>
       </c>
       <c r="D168" s="5" t="s">
-        <v>525</v>
-[...9 lines deleted...]
-        </is>
+        <v>948</v>
+      </c>
+      <c r="E168" s="5" t="s">
+        <v>1126</v>
+      </c>
+      <c r="F168" s="5" t="s">
+        <v>1055</v>
       </c>
       <c r="G168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H168" s="5" t="s">
-        <v>1119</v>
-[...1 lines deleted...]
-      <c r="I168" s="5"/>
+        <v>1127</v>
+      </c>
+      <c r="I168" s="5" t="s">
+        <v>1128</v>
+      </c>
       <c r="J168" s="5" t="s">
-        <v>471</v>
+        <v>480</v>
       </c>
       <c r="K168" s="5" t="s">
-        <v>1120</v>
+        <v>1129</v>
       </c>
       <c r="L168" s="6" t="s">
-        <v>1121</v>
+        <v>1130</v>
       </c>
       <c r="M168" s="5" t="s">
-        <v>1122</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="5" t="s">
-        <v>1123</v>
+        <v>1132</v>
       </c>
       <c r="B169" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C169" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D169" s="5" t="s">
+        <v>387</v>
+      </c>
+      <c r="E169" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F169" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G169" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H169" s="5" t="s">
+        <v>1133</v>
+      </c>
+      <c r="I169" s="5" t="s">
+        <v>1134</v>
+      </c>
+      <c r="J169" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="K169" s="5" t="s">
+        <v>1135</v>
+      </c>
+      <c r="L169" s="6" t="s">
+        <v>1136</v>
+      </c>
+      <c r="M169" s="5" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" s="5" t="s">
+        <v>1138</v>
+      </c>
+      <c r="B170" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C170" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D170" s="5" t="s">
+        <v>948</v>
+      </c>
+      <c r="E170" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F170" s="5" t="s">
+        <v>1055</v>
+      </c>
+      <c r="G170" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H170" s="5" t="s">
+        <v>1139</v>
+      </c>
+      <c r="I170" s="5" t="s">
+        <v>1140</v>
+      </c>
+      <c r="J170" s="5" t="s">
+        <v>480</v>
+      </c>
+      <c r="K170" s="5" t="s">
+        <v>1141</v>
+      </c>
+      <c r="L170" s="6" t="s">
+        <v>1142</v>
+      </c>
+      <c r="M170" s="5" t="s">
+        <v>1143</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" s="5" t="s">
+        <v>1144</v>
+      </c>
+      <c r="B171" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C171" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D171" s="5" t="s">
+        <v>534</v>
+      </c>
+      <c r="E171" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F171" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G171" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H171" s="5" t="s">
+        <v>1145</v>
+      </c>
+      <c r="I171" s="5" t="s">
+        <v>1146</v>
+      </c>
+      <c r="J171" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="K171" s="5" t="s">
+        <v>1147</v>
+      </c>
+      <c r="L171" s="6" t="s">
+        <v>1148</v>
+      </c>
+      <c r="M171" s="5" t="s">
+        <v>1149</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" s="5" t="s">
+        <v>1150</v>
+      </c>
+      <c r="B172" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C172" s="5" t="s">
         <v>319</v>
       </c>
-      <c r="D169" s="5" t="s">
+      <c r="D172" s="5" t="s">
+        <v>534</v>
+      </c>
+      <c r="E172" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F172" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G172" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H172" s="5" t="s">
+        <v>1151</v>
+      </c>
+      <c r="I172" s="5"/>
+      <c r="J172" s="5" t="s">
+        <v>480</v>
+      </c>
+      <c r="K172" s="5" t="s">
+        <v>1152</v>
+      </c>
+      <c r="L172" s="6" t="s">
+        <v>1153</v>
+      </c>
+      <c r="M172" s="5" t="s">
+        <v>1154</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" s="5" t="s">
+        <v>1155</v>
+      </c>
+      <c r="B173" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C173" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="D173" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E169" s="5" t="inlineStr">
-[...30 lines deleted...]
-        <v>1128</v>
+      <c r="E173" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F173" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G173" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H173" s="5" t="s">
+        <v>1156</v>
+      </c>
+      <c r="I173" s="5" t="s">
+        <v>1157</v>
+      </c>
+      <c r="J173" s="5" t="s">
+        <v>480</v>
+      </c>
+      <c r="K173" s="5" t="s">
+        <v>1158</v>
+      </c>
+      <c r="L173" s="6" t="s">
+        <v>1159</v>
+      </c>
+      <c r="M173" s="5" t="s">
+        <v>1160</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -14975,44 +15369,48 @@
     <hyperlink ref="M145" r:id="rId150"/>
     <hyperlink ref="M146" r:id="rId151"/>
     <hyperlink ref="M147" r:id="rId152"/>
     <hyperlink ref="M148" r:id="rId153"/>
     <hyperlink ref="M149" r:id="rId154"/>
     <hyperlink ref="M150" r:id="rId155"/>
     <hyperlink ref="M151" r:id="rId156"/>
     <hyperlink ref="M152" r:id="rId157"/>
     <hyperlink ref="M153" r:id="rId158"/>
     <hyperlink ref="M154" r:id="rId159"/>
     <hyperlink ref="M155" r:id="rId160"/>
     <hyperlink ref="M156" r:id="rId161"/>
     <hyperlink ref="M157" r:id="rId162"/>
     <hyperlink ref="M158" r:id="rId163"/>
     <hyperlink ref="M159" r:id="rId164"/>
     <hyperlink ref="M160" r:id="rId165"/>
     <hyperlink ref="M161" r:id="rId166"/>
     <hyperlink ref="M162" r:id="rId167"/>
     <hyperlink ref="M163" r:id="rId168"/>
     <hyperlink ref="M164" r:id="rId169"/>
     <hyperlink ref="M165" r:id="rId170"/>
     <hyperlink ref="M166" r:id="rId171"/>
     <hyperlink ref="M167" r:id="rId172"/>
     <hyperlink ref="M168" r:id="rId173"/>
     <hyperlink ref="M169" r:id="rId174"/>
+    <hyperlink ref="M170" r:id="rId175"/>
+    <hyperlink ref="M171" r:id="rId176"/>
+    <hyperlink ref="M172" r:id="rId177"/>
+    <hyperlink ref="M173" r:id="rId178"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>