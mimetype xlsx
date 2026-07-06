--- v0 (2026-05-20)
+++ v1 (2026-07-06)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1813" uniqueCount="1121" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1824" uniqueCount="1129" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -5123,50 +5123,97 @@
     <t>Brev fra Johannes Larsen til Johan:
 Johannes Larsen maler på Knuthenborg, hvor der er mange fugle. Han har solgt tegningerne fra De Danskes Øer til Kobberstiksamlingen.
 Han skal nok arbejde på, at Johan får sine ønsker hvad angår Båxhult opfyldt.
 Brev fra Johannes Larsen til Peter:
 Johannes Larsen får meget god mad på Knuthenborg. Anden derhjemme har fået ællinger og hønen kyllinger. Den gamle ugle har revet Larsen i øret tre gange og også angrebet Andreas og Jeppe.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/UzWC</t>
   </si>
   <si>
     <t>Knuthenborg 26 Maj 1943.
 Kære Lysse.
 Det er snart længe siden Du har hørt fra mig. Du maa ikke blive altfor utaalmodig. Jeg har haft meget travlt lige siden jeg kom hjem fra Kjøbenhavn og som Du ser er jeg nu her hvor jeg har drevet om nogle Dage og set paa Landskabet, men nu er jeg begyndt at male. Her er en Hejrekoloni og en 20-30 Graagæs og en umaadelig Mængde Nattergale der synger Døgnet rundt. Jeg har ogsaa hørt en Pirol. Jeg har solgt godt siden Nytaar, bl.a. hat jeg solgt Øtegningerne til Kobberstiksamlingen for 25.000 Kr. Jeg bliver nok her til midt i næste Maaned og naar jeg kommer hjem skal jeg nok virke for at Du kan faa Dit Ønske opfyldt med Hensyn til Båxhult. Mange Hilsner til Jer allesammen 
 Din Far.
 Johannes Larsen Kjerteminde
 p.T. Knuthenborg Bandholm. 
 20 [ulæseligt]
 St. Frida 22 Apr. 21 Maj 14 Juni
 L. Frida 16 Maj
 Knuthenborg 26 Maj 1943.
 Kære Peter!
 Puf fortæller mig at det snart er Din Fødselsdag. Til Lykke. Som Du ser er jeg her for Tiden og bliver her til omkring Midten af næste Maaned. Vi faar friskkogte Rejer og foruden andre Ting Aal paa forskellig Maade hver Dag til Frokost og til Middag for vi ny Kartofler og ny Gulerødder og Asparges til Forret og Jordbær til Dessert. Jeg havde Brev fra Puf i Gaar vores Graaand har faaet 10 Ællinger og vi har en Høne med 8 Kyllinger og en Blaamejse med 8 Æg, og en Ugle med en stor Unge. Den gamle Ugle har 3 Gange fløjet i Hovedet paa mig og revet mig i Øret og paa Halsen, den er ogsaa fløjet paa Puf og har revet Jeppe i Nakken. Jeg haaber Du maa faa en god Fødselsdag, men den er vel forbi naar Du faar dette. 
 Din hengivne Farbror Johannes.</t>
   </si>
   <si>
+    <t>1943-12-18</t>
+  </si>
+  <si>
+    <t>Kerteminde
+Møllebakken</t>
+  </si>
+  <si>
+    <t>Otto Cohn
+Jens Larsen
+Jeppe Larsen
+Johanne Christine Larsen
+Johannes Larsen
+Jonas Larsen
+Peter Andreas Larsen
+Else Larsen,  Andreas Larsens kone
+Alhed  Møhl, Lysses datter
+Ane Talbot
+Martin Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Andreas/Puf Larsens gode ven, maleren Sven Havsteen-Mikkelsen, udskiftede i ord som "af" f'et med et v, da han fandt denne stavemåde mere autentisk nordisk end den almindeligt vedtagne. Andreas Larsen overtog idéen. 
+Det vides ikke, hvem Ulla var.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3859</t>
+  </si>
+  <si>
+    <t>Andreas håber, at der er varmt og rart på Båxhult nu, hvor der er blevet isoleret.
+Børnene har fundet skiene frem, selvom der ikke er sne. 
+Ane har fået Elses gamle cykel, og Thora har arvet Anes forrige. 
+Andreas har været i byen med Bibbe/Laura Warbeg og Martin/Manse Warberg Larsen, og bagefter spiste de sammen.
+Johannes Larsen skærer stokke til Den Grimme Ælling.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/WWm6</t>
+  </si>
+  <si>
+    <t>Afs: Andreas Larsen Kerteminde 18 Dec 1943
+Møllebakken
+Kerteminde
+Kære Lysse og Bimse.
+Dette er vistnok lidt sent at skrive Julebrev, men det kan måske også være rart at få en hilsen mellem Jul og Nytår. Jeg håber I må tilbringe Julen lunt og godt indendøre, nu I har fået isoleret både foroven og forneden og fået nye ovne. Mon I har noget sne. Vi har ikke set et snefnug endnu, men alligevel har børnene slæbt skiene frem, så de har da ikke glemt sporten fra ifjor, hvor de såvidt jeg husker kun havde dem på en enkelt dag. Forventningerne er store: hos børnene sne og juletræ, hos de voksne måske mindre hvide og fredelige begivenheder! Ane har fået en gammel cykle, som har været Elses og så har Thora fået Anes barnecykle, som hun lærte at køre på på en eftermiddag, så nu er vi alle cyklende! Nu kom Bibbe og Manse og fulgtes med Else og mig til byen for at ende ærinder d.v.s. vi gik nu hver for sig forat få noget besørget. Bagefter spiste vi tilaften og nu sidder børnene og pakker gaver ind mens vi andre ryger en lille cerut av europæisk tobak med omblad av "havanna"-papir. Tante Junge har det godt nu, er oppe og går omkring. - Far er begyndt at skære 8 stokke av buxbom til "den lille mis" d.v.s. han er altså lige begyndt på den første.
+Nå nu er her efterhånden så megen snak og uro i stuen, så jeg ikke kan skrive selv herhenne i telefonstolen, så nu vil je slutte med at ønske Jer alle et godt nytår fra os alle
+Hils Ulla og Peter mange gange. ker. Hilsen fra Puf</t>
+  </si>
+  <si>
     <t>1943-12-22</t>
   </si>
   <si>
     <t>Andreas Larsen
 Elena Larsen
 Else Larsen
 Johan Larsen
 Peter von Syberg
 Ulla Syberg
 Gitte Wilmann</t>
   </si>
   <si>
     <t>Gitte Wilmann er muligvis kommet i huset hos familien Larsen på Båxhult.
 Ulla Syberg, som var jøde, og hendes søn, Peter, flygtede fra Danmark til Sverige i oktober 1943 og boede i begyndelsen på Båxhult.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv. Christine Swane Breve. Kasse 1, kuvert 4, 2002/61, A8 Lb11</t>
   </si>
   <si>
     <t>Marie Larsen skriver til Christine Swane for at fortælle, at Gitte Wilmann er hos Elena/Bimse Larsen og Johan/Lysse Larsen på skovgården Båxhult i Småland.
 Ulla og Peter (Syberg) er rejst videre til Stockholm.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/DoLU</t>
   </si>
@@ -6008,161 +6055,173 @@
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Refshalevej 16.
 Maribo. 
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde 
 [Julemærke 1948]
 [I brevet:]
 Kjerteminde 8 Decbr. 1948.
 Kære Grevinde!
 Tak for Brevet I Dag. Jeg forstaar at det maa have været svært for Dig at sige Farvel t Knuthenborg. Jeg er lige staaet op efter at have ligget af Forkølelse en 14 Dages Tid og er lidt sløj endnu. Den Forkølelse kom mig meget ubelejligt, den 15tende skulde Puf have kørt mig til Kolding hvor Oberst Helge Jensen der er Kommandant i Tønder skulde hente mig. Jeg var inviteret til en Jagt den 26 og senere skulde vi paa en anden Jagt nede ved Slien, saa jeg skulde have Pas med, og saa skulde vi have været til Rømø og i det hele se os om i Omegnen. Det var en Tur jeg havde glædet mig vældigt til og saa fik jeg en voldsom Snue Dagen før og laa med Feber i nogle Dage. Men saa sagde Obersten i Telefonen at jeg kunde komme der ned, naar jeg blev rask, saa skulde jeg baade komme til Slien og til Rømø. Jeg har ogsaa aftalt en Tur med en herværende Fisker til Hatterevet, en tør Grund mellem det nordlige Samsø og Sejerø. Det skal være henunder Jul, en Dag med godt Vejr og helst Solskin. Det er en Heldagstur, herfra ved 8 Tiden, der oppe ved Middagstid og saa hjem igen. Sagen er at jeg har faaet Bestilling paa et Billede med Motiv derfra til 5000 Kr. som skal leveres omkring første Marts. Saa Du ser jeg har nok at gøre. Alligevel vil jeg gerne komme til Din Fødselsdag, dersom det kan lade sig gøre. Jeg skal vel i saa Fald komme den 13 og og saa rejse hjem igen d. 15. Vi havde Besøg af Peter fra Båxhult i Forgaars, han havde været et Par Dage paa Lundsgaard. Han er en sød Dreng og saa synes jeg han havde forskønnet sig meget siden jeg sidst saa ham. Her har vi det ellers godt og nu skal jeg til at gaa lidt ud og se at komme i Orden igen. Det er en væmmelig Fornemmelse at have spildt et Par Uger, naar man i Forvejen synes at man har altfor lidt Tid til sin Raadighed, men det er der jo desværre ikke noget at gøre ved. Du undskylder nok at der gik et Hjørne af Papiret da jeg rev det af, men jeg gad ikke begynde forfra. Jeg skal hilse fra Else og Puf. Fik Du saa byttet den Villa Du havde købt? eller er det den Du bor i? Mange Hilsener fra
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>Erindringsskrivelser</t>
   </si>
   <si>
     <t>Otto  Meyer</t>
   </si>
   <si>
     <t>Mathias  Allerup
+HC  Andersen
 Carl Becher 
+Albrecht Benzon
+Christian Benzon
 Hans  Bless
 Johan Peder Bless
 Niels Bom
 - Brandt, inspektør
 Edvard Christensen
 Hans Christensen
 Christian Eckardt
 Marie Frandsen
 Peder Hansen
 Joseph Haydn
 - Holbeck
 Jens Christian Hostrup
+Anders Høj
+Jens Høj
+Rasmus Høj
 Ellen Hørup
 - Ibsen, organist
 Anders Klinkby
 Ane Kold
 Christen Kold
 Anders  Kragh
 Alfred Larsen
 Andreas Larsen
 Anton Larsen
 Caroline Larsen
 Dorthea Larsen
 Erik Larsen
 Helga Larsen
 Ida Larsen
 Jacob Larsen
 Jeppe Andreas Larsen
 Johan Larsen
 Lars Larsen
 Laurits  Larsen
 Urban Larsen
 Valdemar Larsen
 Vilhelm Larsen
 Aage Larsen
 Urban Larsen, søn af Anders Urban Larsen
 Niels Lindberg
 Karl Madsen
 - Madsen, Bager
 Johan Mantzius
 Karl  Mantzius
+August Meyer
 Erhard Meyer
+Frederike Meyer
+Gertrud Meyer
 Marie Meyer
 Sophie Meyer
 Sophus  Meyer
 Wolfgang Mozart
 Elias Muus
 Karen Mygdal Meyer
 Anna Møller
 Peder Nielsen
 Rudolf Nielsen
 Johan  Norden
+Anders Ottesen
+Christian Rex
 Emil Sanne
 Viggo Sanne
 Anton Frederik Schondel
 Otto Emil Schondel
 Anton  Svendsen
+Wilhelm Tagge
 Asta Thalbitzer
 Wenzel Heinrich Tornøe
 Hans Christian Tvedskov
 William Wandahl</t>
   </si>
   <si>
     <t>S. 28: Banegården lå på Strandvejen i Kerteminde.
 Hotelhaven må have hørt til Hotel Kerteminde, som lå Strandvejen 25.
 Kamperhoug er en gade i Kerteminde. Ordet "til" efter "Kamperhoug" er overstreget og erstattet med "og". Lillestranden må ikke forveksles med området, der i vore dage bærer samme navn og findes parallelt med Fiskergade i Kerteminde.
 Det vides ikke, hvem Axel Larsen og garver Holst var. 
 S. 30: Valdemar og Aage Christensen kendes ikke. "Nu Aage Chr. Kertem." indsat sidst på linjen med kuglepen. 
 S. 31: Toldforvalteren kendes ikke.
 S. 34: Thomsen kendes kun som Urban Larsens svigerfar. 
 S. 37: Mathilde Nielsen og læderhandler Nielsen kendes ikke. 
 S. 38: Sadelmageren, politibetjenten, Oluf, Henriette, Ehlert, Jacob, Bessermann, den yngre søster og Vilhelm kendes ikke. 
 S. 40: Marie Brødkone er ukendt. 
 S. 50: Jernstøber Møller og hans børn kendes ikke.
 S. 51: PerLausen/Peter Larsen kendes ikke.
 Doner er snarer til fuglefangst (Den Danske Ordbog). Kramsfugle: Småfugle, især drosler, fanget til spisebrug (Lex.dk). 
 Lundsgård er ikke et slot, men en herregård beliggende lidt syd for Kerteminde.
-S. 52: De tre betjente kendes ikke</t>
+S. 52: De tre betjente kendes ikke.
+S. 61: Slægtningene i Rønninge kendes ikke.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/PMSd</t>
   </si>
   <si>
     <t>[Fortrykt på hæftets omslag, for:]
 R.E.K.
 Kollegiebogen
 Birkerød Boghandel
 E. Axelsen Drejer
 Tlf. 165 – Birkerød – Tlf. 165
 [Håndskrevet på hæftets omslag, for:]
 Barndommen.
 [Håndskrevet i hæftet:]
 Erindringer fra min Barndom. [indsat med blyant:] 1948-49.
 [Med blæk:]
 Om Forfædrene ved jeg desværre ikke meget. Tipoldefader var Tobaksspinder i Itzehoe og var sandsynligvis tysk men dansk Statsboger. Han havde 2 Døtre, (den ene var gift med en Garver Holck i Nyborg, den anden med en Underofficer i Næstved.) og 12 Sønner, som man ikke ved noget om, naar undtages den ene som var min Oldefader. Han var Underofficer ved Dragonerne og blev forflyttet til Odense, hvor han blev gift med Marie Lisbeth (Elisabeth?) Af deres Børn kendes kun Farfader Otto Friederreich Meyer født 1795 (?). Han var Garver og Skomager og siden Underofficer ved Dragonerne i Odense, hvor han blev gift med Datter af en Underofficer. Senere blev han Portner hos Grosserer Puggaard i København og endelig Høker i St. Jørgensgade i Odense. Efter den første Kones Død blev han gift med Farmoder Gertrud Marie Kirstine Rasmussen født ca. 1820 som Datter af en Tømrer R. i Odense, der stammede fra Biskorup. De havde 3 Døtre: Sophie (4 Sønner) Andersine gift med Politibetjent Knud Pedersen Odense (4 Døtre og 3 Sønner), Frederike gift med Rentier Hansen senere Jordemoder
 [2]
 i København (2 Døtre 1 Søn) og 2 Sønner: August som var Murer og udvandrede til Amerika (3 Børn) og min Fader Sophus Severin født i Odense 22 April 1840. [Tilføjet i venstre margen med blyant:] d. 18 Febr 1935 [Tilføjelse slut] Farfar døde allerede 1850 – 23 Aar før jeg blev født. Farmor, som vi kaldte Bedstemoder overlevede ham i 42 Aar, idet hun døde 1892. Der kom nu en stræng Tid for Bedstemoder med 5 smaa Børn. For en Kvinde var der den Gang næsten ingen anden Beskæftigelse end Vask og Rengøring. Hun var heldig og fik nogle gode Pladser hos rare Mennesker (en Frk. Fanøe, Frk Maaløe og Generalinde Juul), og i mange Aar gjorde hun rent paa Fyens Stifts Sparekasse. (Her fik hun den lille jernbeslaaede Kiste, som jeg bruger til Noder). Der var naturligvis lidt Smalhals i Hjemmet. Saa snart Fader var konfirmeret, kom han paa Landet som Tjenestedreng. Senere gik han i Murerlære, blev Soldat og var med i Krigen 1864 som Undrerkorporal ved Artilleriet og blev tildelt Dannebrogskorset af Kong Christian den 9ende [tilføjet med blå kuglepen:] personlig
 Efter Krigen arbejdede Fader ved restaureringen af Tranekær Slot paa Langeland og Ravnholt i Midtfyen. Sidstnævnte Sted traf han 
 [3]
 Moder Sophie Kirstine Larsen født 14 Juli 1839 som Datter af Bødker i Hjallelse ved Odense Lars Jeppesen født 1793 (?) [spørgsmålstegnet i parantesen overstreget med blå kuglepen] og Hustru Marie Kristiansdatter født 1805 (jeg har en Almanak fra hendes Fødselsaar), Datter af Frederik Kristian v. [”v.” indsat med blyant over linjen] Benzon til Kristiansdal Dalum. Mine Forældre blev viet den 5te i 11te 1869 i Dalum Kirke og bosatte sig i Odense, hvor Fader fik Borgerskab som Murmester. [Tilføjet med blå kuglepen efter ”Murmester”:] Hestene løb løbsk paa Turen fra Kirken, men det gik godt. [Tilføjelse slut] De fik 4 Sønner, hvoraf de to ældste – begge døbt Otto – døde som spæde, og 2 Døtre, alle født i Albanigade i Odense. Undertegnede Otto Larsen Meyer er den ældste af de nulevende født 21 Aug. 1873. 
 Fader byggede Albani Mølle for en Møller Brandt, som senere blev Inspektør ved den frie Udstilling. Blandt andet byggede han ogsaa et Hus for en Møllebygger Rasmussen i Albanigade. Her byggede Fader tillige 3 Huse for egen Regning, som efterhaanden blev solgt. Jeg blev født i det første, min ældste Søster Marie, født 30-11- [tilføjet med blyant:] 1875 i det andet og Katrine Augusta født 28-7- [tilføjet med blyant] 1878 og Erhard 
-[Øverst på s. 3 er med kuglepen skrevet:] 26. Septbr. Død 11. Jan. 1880 [det er uklart, 
-hvilken person oplysningerne hører sammen med).
+[Øverst på s. 3 er med kuglepen skrevet:] 26. Septbr. Død 11. Jan. 1880 [det er uklart, hvilken person oplysningerne hører sammen med).
 [Øverst s. 3, til højre, er med blå kuglepen skrevet:] død 22-1-1912
 [I højre Margen udfor Marie Kristiandatter er med blå kuglepen skrevet:] død 1889
 [I venstre margen s. 3 er med blyant skrevet:]
 Chr. Abrecht von Benzon maler 1815-49. Malte H.C. Andersen
 Oldemor 1780-1834. [ulæseligt tegn] 
 [4]
-født den 8nde Jan. 1881 i det 3dje, den Gang Nr. 80. Jeg husker kun det sidste, hvor vi boede indtil 1881. Vi beboede selv Stuelejligheden og 1ste Sal var udlejet. I Baghuset i en aarrække Bedstemoder og en Tid sammen med Faster Sophie. [Indsat med blyant over linjen:] 1ste Sal [indsættelse slut] I Stuen Faster Sine med sine mange Børn og Mand som blev Vicevært efter vor Afrejse i 1881.
+født den 8nde Jan. 1881 i det 3dje, den Gang Nr. 80. Jeg husker kun det sidste, hvor vi boede indtil 1881. Vi beboede selv Stuelejligheden og 1ste Sal var udlejet. I Baghuset i en Aarrække Bedstemoder og en Tid sammen med Faster Sophie. [Indsat med blyant over linjen:] 1ste Sal [indsættelse slut] I Stuen Faster Sine med sine mange Børn og Mand som blev Vicevært efter vor Afrejse i 1881.
 Det første jeg husker fra Barndommen er min Søster Maries Daab, da jeg var godt 2 Aar. At køre i lukket Karet til Kirken var jo en stor Oplevelse, og St. Knuds Kirkes mægtige Rum interesserede meget. En Fætter Otto – ”store Otto” -, som var et Par Aar ældre, og jeg gik undt og talte højt om Tingene, indtil Graveren kom og lukkede Munden paa os med et stort Maltbolsje. Det havde jeg aldrig set Mage til!
 Morsomme var Turene til Hjallelse, naar vi om Søndagen besøgte Moderes Forældre. Paa Barnevognen var lavet et Sæde med Fodpose, hvor jeg blev anbragt, saa længe vi kun var to; siden maatte jeg gaa. Fader trak saa Vognen den halve Mil eller bar mig, naar jeg [5]
 Blev træt. Huset i Hjallelse var trelænget Bindingsværk med Straatag. I Stuehuset var en Opholdsstue med 2 Indsat over linjen med blå kuglepen: Alkover, Køkken med Spisekammer og Bryggers, desuden en ”Sal” eller ”Stadsstue” og for Enden af denne 2 Gæsteværelser. I Sidehuset var der Kostald, Svinesti og Hønsehus, Værksted eller ”Huggehus” med forskelligt Bødkerværktøj, hvoriblandt en ”Snittebænk” var særlig spændende. Man sad overskrævs paa den, og med Fødderne kunde man bevæge en Vippe, som derved kunde fastholde den Genstand, der skulde bearbejdes med Kniven. Denne havde to Haandtag og man kunde altsaa snitte med begge Hænder. Den tredje Længe var en mindre Ladebygning med en stor rød Port. En Lænkehund, ”Bismarck” hørte ogsaa til Besætningen. Hvor meget Jord, der hørte til Huset, ved jeg ikke, men en dejlig gammel Have var for mig det vigtigste. For vel havde vi Have i Odense, men den var ny med smaa Træer og manglede det [”det” indsat over linjen], som en gammel Bondehave kan have. Her var gamle Træer med Kirse-
 [5]
 bær, Pærer og Æbler – Kaviller, som var røde baade udvendig og indvendig og de dejlige gule Blommer, som man aldrig ser mere, og saa var der Stikkelsbær – gule og røde og med Haar paa! En høj med Popler og Ahorn var ogsaa interessant. Men det mest idylliske var en lille Laage i Havegærdet – grøn af Ælde og en lille Bro, som over en dyb Vandrende førte ud i Marken. Noget saa yndigt har jeg ikke set siden!
 Af Mormoders Mad husker jeg især Smørrebrød med noget Medister. Morfaders Begravelse gjorde et dybt Indtryk paa mig. I Tankerne ser jeg ham endnu liggende i Kisten med det blege indfaldne Ansigt. [Indsat med blyant efter linjen:] Ellers mindes jeg ham siddende ved Kakkelovnen med sin Stok [indsættelse slut]
 Fra Albanigade mindes jeg Bedstemoders Komode med forskelligt Nips – især en Træsko af Rav og en lille Rok. Naar hun bagte Pandekager fik vi som Regel en sammenrullet Kage med Puddersukker i, som vi gik og bed af. Morsomt var det naar Bedstemoder lod sig bevæge til at gaa med os ud til en lille Skov ved Nyborgvejen. Men det skete sjældent, for det var en lang Vej for smaa Ben. ”Den lille Skov” var en ganske
 [6]
 lille Samling Træer, men for mig noget af det dejligste, jeg vidste. Den laa vist i Ejby. Mad og Sodavand havde vi med i Barnevognen. En Oplevelse, som gjorde et stærkt Indtryk, havde jeg engang, da jeg sammen med Moder med Barnevogn kom gaaende ind mod Byen. Vi var kommet over Albanibro og gik paa venstre Fortov, da vi ser et Køretøj med løbske Heste komme farende fra Torvet over mod Industribygningen (den tidligere Industribygn.), hvor de drejer og i rasende Fart ned ad Bakken styrer lige mod os. Hjertet stod stille af Skræk. – I sidste Øjeblik kom en Herre af vort Bekendtskab løbende, og ved at svinge sin Paraply fik han Hestene til at forandre Retning, saa vi undgik Faren. En anden Oplevelse, som staar i et festligt Lys for mig, er en Tur til Svendborg med ”Forsvarsbrødrene”. Moder og de mindre Søskende tog med Toget til Hjallelse Lørdag Aften og Fader og jeg skulde rejse Søndag Morgen. Men først skulde Sovekammergulvet ferniseres, og jeg syntes, det varede en Evighed, inden Fader blev færdig. Endelig kom vi da afsted. Jeg var det eneste Barn, som var med paa Turen. Ved Hjallelse Station
 [7]
 Stod Moder og vinkede til os, da vi kørte forbi. Marschen fra Svendborg Banegaard til Kristiansminde staar levende for mig. Et Hornorkester gik i Spidsen. Endnu mindes jeg Turen, naar jeg hører ”Holmens faste Stok” eller lignende Sange. Om Aftenen, da vi gik tilbage, saa vi ned over Byen med de mange Lys. Det var æventyrligt!
 Af vor Omgangskreds i Odense husker jeg – foruden førnævnte Møllebygger Rasmussen og Møller Brandt – en Murermester Steffen Jensen og Redaktør af Fyns Tidende Jørgen Petersen. Fader var meget politisk interesseret og var med til at stifte ”Fyns Tidende”. Bladet blev stiftet med Aktier paa 60 Kr., men i Begyndelsen gik det saa daarligt, at Fader blev tilbudt en Aktie for en Bajer. Senere blev de jo mere værd og blev opskrevne til 3 Stks. à 150 Kr.. De 60 Kr. giver nu ca. 280 Kr. i Udbytte. (400 %) 
 En Løjtnant Klinkby lejede en Tid en Stue hos os. Han var en flink Mand og blev efterhaanden som hørende til Familien og Dus med Fader. Gennem Lhombre-Spil [”h” i ordet indsat med blyant over linjen] kom han i Berøring med Redaktør Petersen og blev siden gift med en Søster
 [8]
 til Fru Petersen, som var fra Dalby paa Hindsholm. Her boede forresten Klinkbys to Brødre en Lærer og en Gaardmand. De var ellers Jyder og var alle begyndt som Tjenestekarle. Løjtnanten blev Kaptajn og Oberstløjtnant og var i en Aarrække Lærer ved Birkerød Latinskole hos Manzius. Jeg besøgte ham i 1889 sammen med Johannes Larsen, hvis Broder Vilhelm den Gang gik i Skole i Birkerød og boede hos Klinkby. Hans Datter lærte jeg senere at kende, da hun begyndte et Hjemmebageri hos ”gamle Frk. Høj” i Birkerød.
 I vores Gaard i Albanigade var der en [Hele linjen overstreget]
 Til en Fødselsdag fik jeg en Mølle af Møllebygger Rasmussen. Den blev opstillet paa en Stang i Haven og glædede mig meget. Siden tabte den noget min Interesse, da Albani-Møllerens Søn Karl havde faaet en, som var saa stor, at han selv kunde sidde i den.(Møller Brandt blev senere Inspektør ved den frie Udstilling, og jeg kom meget hos Familien, da jeg var i København i 1888-89. Det var gode og hyggelige Mennesker. To Døtre var forlovet med Studenter – den yngste Sara
 [9]
 med den senere Rektor i Esbjerg Oluf Nielsen, som var Søn af Sadelmager Nielsen i Kerteminde.)
 Da Fader byggede Pigeskolen over for Museet blev jeg betroet til at bringe hans Frokostpakke. Jeg fik ogsaa Lov til at gaa Byærinder.
 Da jeg blev 7 Aar kom jeg i Skole hos Rasmussen og Gregersen paa Overgade. Min Lærerinde var en Fru Lollesgaard, som lærte os at læse efter Lydmetoden.
 Skolebestyrer Nicolaj Gregersen var Ungkarl og født i Kerteminde, hvor han bosatte sig paa sine ældre Dage. Hans Brødre var Snedkerm. Gregersen og Skomagerm. Gregersen i Kertem. og den kendte Skolebestyrer for Teknologisk Institut og Direktøren for Luftfarten. Nicolai Gr. var en dygtig Pædagog og et godt Menneske. Han fortalte mig senere, at han i gamle Dage havde lagt Mærke til mine Forældre, naar de var i Kirke: ”det var saadan et ualmindelig nydeligt ungt Par.”
 I vores Gaard var en Sidebygning mod den ene Nabo og et Plankeværk mod den anden. Ved [overstreget fra ”I vores” til og med ”Ved”]
 [10]
 Først nogen Tid efter Indflytningen i Nr. 80 blev Trappegangen malet færdig. Det var en Malermester Andkær, der udførte Arbejdet. Væggene blev malet som Marmorfliser, og jeg saa ["jeg" indsat over linjen] interesseret til. Endnu kan jeg mærke Limfarvelugten, naar jeg tænker paa det.
@@ -6311,51 +6370,95 @@
 Allerede som Barn interesserede Johannes Larsen sig for Fugle. Han lavede gode Fugletegninger, fangede Fugle og skød Fugle. Han havde en fin Samling af Fugleskind og Æg. Selv havde jeg ogsaa en lignende men mindre Samling. Desuden samlede jeg paa Insekter, Mønter, Oldsager og Aviser. En Avis fra 1700 og noget var det fornemste Stykke.
 [47]
 Paa Fødselsdage gjorde vi tit smaa Udflugter med Moder og Kammerater til Klinten eller Skoven. Undertiden gik vi til "Jomfruhøjen," hvor Sagnet fortalte, at der havde staaet et Taarn, og en Jomfru var bleven indmuret deri. Vi havde naturligvis Madkurv med, for det var jo en vigtig Ting.
 Vi havde en god og dygtig Moder, som sled og sparede for at holde Hjemmet oppe, naar Faders Indtægter undertiden var smaa. Hvad vores kære Moder har betydet for os, kan ikke beskrives. Vi havde ogsaa en god og kærlig Fader, som var dygtig i sit Fag. (Jeg har nogle af hans Arkitekturtegninger fra den Tid, han gik i teknisk Skole.)
 Fader blev snart valgt ind i Bestyrelserne for Haandværkerforeningen, Den selskabelige Forening og Pavillonselskabet. Den selskabelige Forening virkede om Vinteren ved forskellig Underholdning og Baller. Jeg husker nogle Tableuer, hvori jeg deltog og hvor Fader læste Æventyr. Pavillonselskabet holdt Baller om Sommeren i Skovpavillonen ved "Louisenlund." Saa var der kulørte Lamper i Træerne,
 [48]
 og Havnefoged Christensen i Diplomatfrakke og hvide Handsker førte Dansen op. Et lille Orkester spillede under Ledelse af Organist Ibsen. Han var en dygtig Klaverspiller, men med sine sære Fagter og sin mærkelige ranglede Fremtoning vakte han ufrivillig Munterhed. Paa Grund af sinpibende Stemme kaldtes han "Pip pip." 
 Moder havde en Søster Katrine Larsen kaldet Trine, som var ugift og havde et Bageri i "Bagergaarden," som tilhørte Morbroder Jeppe. Hendes Broder var Den ældste Broder hed ["Hendes Broder var" overstreget. "Den ældste Broder hed" indsat over linjen] Jakob. Han var Gartner og senere Inspektør paa Godset Birkelse i Vendsyssel. Han var en myndig Mand og færdedes altid til Hest paa de udstrakte Jorder. Hans kone hed Stine, og de havde 3 Børn: Ida (Adelaide), Erik og Laurits. (Denne kendte jeg bedst. Han lærte Handel hos Morbroder Jeppe og var senere ansat der. Han blev gift med en Datter af Skomager Holbech, Caroline, og fik en Forretning i Odense.) Saa var der de tidligere nævnte Brødre Jeppe Andreas og Martin Frederik. Anton var Saddelmager og var gift og bosat i Zwickau i Sachsen i en Aarrække. Paa sine ældre Dage kom han hjem og fik Ophold hos sin Broder Jeppe indtil sin 
 [49]
 Død. Urban havde 2 Sønner: Urban, som var Elektrikker og ansat ved Sukkerkogeriet i Odense, og Aage, som blev Direktør for Slagteriet i Svendborg.
 En Tid var vor Fornøjelse Søndag Morgen at aflægge Besøg i Moster Trines Bageri, hvor Bager Madsen lavede de lækre Konditorkager. Der faldt altid noget af, især naar Napoleonskagerne blev skaaret til. Samme Bager Madsen var en stor Skakspiller, og i Pauserne sad han altid og løste Skakopgaver eller lavede Opgaver til Bladene. Men i sin Optagethed glemte han undertiden Brødet i Ovnen. Han blev gift med Mosters unge Pige Andrea og overtog Bageriet, da Moster blev syg. Ved at puffe Skuffer ind med Knæet havde Moster beskadiget Knæskallen, saa hun blev sengeliggende i længere Tid og længe maatte bruge Krykker. I den Tid boede hun hos os. Hun havde ogsaa andre Svagheder, for hun tog stadig Piller, og for at faa dem til at glide ned, gned hun sig paa Halsen. Om det hjalp, ved jeg ikke, men det saa komisk ud. Paa sine ældre Dage blev hun rask til Bens, og hun var 95, da
 [50]
 hun døde.
 Blandt Jernstøber Møllers 9 Børn var det især Karl og Johan jeg leede med. Karl interesserede sig for alt i Naturen. (Han blev fotograf og giftede sig med Heino Gads Datter Anna. Han havde Forretning i Kerteminde i flere Aar, og rejste derefter til Amerika.) Vi strejfede meget i Skov og ved Strand for at finde noget mærkeligt. Min lille Broder Erhard vilde gerne med paa vore Ture; men da det ikke passede os med en saadan Klods om Benet, forsøgte vi paa forskellig Maade at slippe af med ham ved at købe os fri eller ved at skræmme ham med Løver og Tigre og lignende. Det lykkedes ikke altid, og en Gang var han med paa en lang Vandring langs Stranden til Stavreshoved. Det var en anstrengende Tur for den lille Fyr, og Moder var da ogsaa rystet, da hun hørte det. Han var 7 1/2 Aar yngre end jeg. Sjældne Ting fandt vi saamænd aldrig udover forstenede Søpindsvin og "Vettelys." Ja, engang fandt vi en "Strandvasker" Liget af en Fisker. Han saa uhyggelig ud, blaa og opsvulmet.
 [51]
 I Udkanten af Lundsgaard Skov, hvor vi var paa Jagt efter Hugorme opdagede vi en Dag, at der var ophængt "Doner" i Hegnet, Løkker af Hestehaar til Fangst af "Kramsfugle" - Drosler og Solsorter. Lokkemaden var Rønnebær, der var anbragt saadan at Fuglene kunde hænge sig i Løkken. Vi betragtede dem meget interesseret, da Skytten paa Lundsgaard pludselig overraskede os. Han troede, vi vilde stjæle Fuglene, - der var forresten ingen i Fælderne -, han truede os, og befalede os at gaa med op paa Slottet. Vi rystede af Skræk, men fik dog snart Lov til at gaa.
 Af Husdyr havde vi Høns og en Kat. En Gang fik jeg af Faders gamle Arbejdsmand i Odense "Per Lausen" (Peter Larsen) et Bur med hvide Mus. En Tid havde jeg Turdelduer, en tam Raageunge, Marsvin og Pindsvin.
 Tit havde vi Storm med Højvande, saa vort Hus var helt omgivet af Vand, og vi kun ved Hjælp af en Pram kunde komme i Forbindelse med Omverdenen. Saa blev Fiskergade oversvømmet og Klintevejen blev ødelagt af Bølgerne. Paa den anden Side Klinten, maatte
 [52]
 Vejen til sidst flyttes længere ind i Landet. Hos os naaede Vandet dog aldrig ind i Stuerne. 
 Da Morbroder Jeppes Hus blev bygget om, boede Familien i Huset ved Siden af os. Det laa lavere end vort, og en Aften ved Højvande kom Morbroder Urban med lange Støvler paa og bar Familien over til os. I Spænding ventede vi om Natten paa, at Strømmen skulde vende og Vandet begynde at falde. 
 En Søndag om Efteraaret var hele Familien paa Nøddetur. Det morede os altid. Hver havde sin Pose, og Fader trak Grenene ned med sin Stok. Saa gjaldt det om, hvem der kunde faa flest. Naar vi kom hjem, blev Haserne pillet af, og Nødderne blev lagt til Tørring paa Loftsgulvet. En Gang var der kommen en Rotte op paa Loftet, og jeg hørte om Natten ustandselig Traven frem og tilbage. Om Morgenen viste det sig, at de fleste Nødder var forsvundne; men vi fandt hurtigt Gemmesteder, og Rotten gik i en Fælde.
 Der var tre Politibetjente i Byen: Klokker, Nielsen og Larsen. Den sidste var tillige Arrestforvalter og kaldtes "skæve Laus". Han havde en
 [53]
 tysk Kone og en Datter, Charlotte, som var Byens Skønhedsdronning. 
-Nytaarsaften var der Fest i Gaden. Op og ned ad Langegade drog en Sværm af Børn og unge Mennesker og fyrede "Kinesiske Pistoler," "Skruptudser" og lignende af, mens de sang: "Hurra Pip pip, Hurra for skæve Laus, o ja o ja og sing salia." Undertiden blev en og anden af Demonstranterne anholdt af Betjentene, som assisteredes af den emsige Politi- og Herredsfuldmægtig senere Kæmner Nielsen, kaldet "lille Snus" paa Grund af en Vane med at snøfte.</t>
+Nytaarsaften var der Fest i Gaden. Op og ned ad Langegade drog en Sværm af Børn og unge Mennesker og fyrede "Kinesiske Pistoler," "Skruptudser" og lignende af, mens de sang: "Hurra Pip pip, Hurra for skæve Laus, o ja o ja og sing salia." Undertiden blev en og anden af Demonstranterne anholdt af Betjentene, som assisteredes af den emsige Politi- og Herredsfuldmægtig senere Kæmner Nielsen, kaldet "lille Snus" paa Grund af en Vane med at snøfte.
+De fleste bar Øgenavne den Gang. Den saakaldte Borgervæbning med "Løjtnant" Skomager Niels Bom i Spidsen deltog ogsaa i Ordenens Opretholdelse. I Provisorietiden, da Gendarmerikorpset blev oprettet, fik Kerteminde ogsaa en Trup beredne Gendarmer under Anførsel af en Sergent Rasmussen, som efter Korpsets Opløsning blev Politiassistent for Hindsholm. De lyseblaa var ikke populære, og navnlig Nytaarsaften var de ildesete. De unge Sømænd og Fiskere drillede dem med Fyrværkeri og haanende Tilraab indtil de
+[54]
+red frem med dragne Sabler og ryddede Gaden. Den daværende Borgmester, Politimester og Herredsfoged von ["von" overstreget] Kammerjunker von Lewetzauw ow ["auw" overstreget; "ow" indsat over linjen] holdt sig klogelig i Baggrunden, og Arrestforvareren blev ogsaa undertiden holdt inde, da hans Tilsynekomst kun forøgede Løjerne. Disse var i Almindelighed temmelig harmløse. Ved Hjælp af lange Snore ringede man man med Skibsklokkerne, hejste forskellige Genstande op i Master og Flagstænger og byttede Skilte. Var Politiet ved Havnen, tændtes der Baal i "Friheden" og emvendt. Pumperne paa Gaden med Halm om blev antændt. [Sætningen fra "Pumperne" til og med "antændt" indsat med blyant]
+En aarlig tilbagevendende Begivenhed var Fugleskydningen. Kl. 4 om Morgenen blev Skytterne - og alle andre - vækkede af to Trommeslagere, som gik gennem Gaderne. Den ene var Anders Ottesen, hvis gamle tøndeformede Tromme gjorde et mægtigt Spektakel. Kl. 6 afmarscheredes fra Torvet med Musik og Fane; derefter kom to Smaapiger med Gevinsterne. I Spidsen gik Drejer Tagge med Paraply. Han skulde føre Listen over Skydningerne. Optoget gik nu gennem de
+[55]
+vigtigste Gader for at opsamle Skytterne. Først hentede man naturligvis Fuglekongen, som bar et grønt Skærf med Sølvplader, hvorpaa de tidligere Kongers Navne var indgraveret. De menige bar en Fugl bundet i Knaphullet med et grønt Baand. Efter en Morgenbitter paa Tornøes Hotel gik Turen til Skovanlæget. Her var Fuglen anbragt paa en høj Mast. Den var lavet af Træ med Jernbeslag. Det gjaldt om, at den havde en passende Styrke, saa den kunde holde til hen paa Eftermiddagen. Det er hændt, at den er falden allerede ved Frokosttid, og dermed var Eftermiddagen ødelagt, da Kone og Børn skulde komme og beundre de gæve Skytter. Den har ogsaa været saa stærk, saa Skydningen maatte fortsættes næste Dag, og derved fik mange ikke den rette festlige Afslutning med en ny Konge; ogsaa fordi denne efter gammel Skik skulde spendere en Bolle Punch. 
+Kl. 9 spistes Frokost, hvor Hovedretten var Skinke med Grønærter. Kl. 12 marcherede man atter til Byen og holdt et Par Timers Pause. For enkelte var det i høj Grad til-
+[56]
+trængt.
+Til Skydning anvendtes to gamle Muskedonnere Forladere ["Forladere" indsat over linjen], men enkelte af de yngre Skytter medbragte selv almindelige Rifler. Et Par Mand havde nok at gøre med Ladningen. Fuglen bar i Næbbet en Ring med en Citron. Først skulde Citronen falde af og dernæst Ringen, saa Hovedet, Halsen, Halen, venstre Vinge, højre do og endelig Brystpladen. Gevinsterne var Sølvskeer af forskellig Slags. Brystpladen (Fuglekongen) tilfaldt 6 Spiseskeer, Højre Vinge (Kronprinsen) fik en Potageske. Fader vandt en Gang Potageskeen, som vi senere fik i Brudegave.
+Om Aftenen var der stor Middag med mange Taler og Bal. De andre Præmier var Theskeer og andre Skeer.
+[57]
+Fiskeriet spillede en stor Rolle dengang, saavel som nu. Særlig "Bæltfisket -" Sildefisket i Eftersommeren var vigtigt. Naar det slog fejl, var det en Katastrofe for de fattige Fiskere, og det indvirkede naturligvis for hele Næringslivet i Byen. Motorer kendtes jo ikke, og Vinterfiskeriet foregik fra aabne Joller nær Kysten med Bundgarn spændt ud mellem Pæle, Fiskeri med Kroge og aaleruser. Til Bætfiskeriet brugtes Dæksbaade. Det var et smukt Syn, naar de ca. 80 store Baade med Sejl stod ud af Havnen. Det skete om Eftermiddagen mellem Kl. 1 og 6, alt efter Vejr og Vind. Vinden skulde helst være vestlig og frisk. Undertiden blev det stille undevejs, og hele Flaaden maatte vende om. De store Baade maatte ros, og det gik langsomt. Til Tider kom man først hjem henad Morgenstunden. Saa blev der sunget og snakket fra den ene Baad til den anden. Engang gik vi iland paa Kysten. Men naar der blæste en frisk Vind, sejlede man om Kap, og da var det morsomt at være med. Hver Baad var bemandet med to voksne og en Dreng.
+Morbroder Jeppe havde sammen med Dr. 
+[58]
+Schondel ladet bygge en stor smuk Baad "Louise". Den blev ført af Anders Høj og hans Søn, Rasmus var med som Dreng. Den anden Mand var en Tid lang Jens Høj. Undertiden fik jeg Lov at sejle med, og det var vældig morsomt, skønt jeg gerne blev lidt søsyg og fik Kvalme uden dog at brække mig. Under Sejladsen blev der sunget Sømandsviser og andre Sange, f. Eks. husker jeg "Madam Brøndum siger, det er ingen Skam at ta sig en lillebitte Korndram." Det var gerne et Sted mellem Synshoved og Samsø, at vi gjorde Holdt. Saa blev Masten lagt ned, og en Landterne ["d" i ordet overstreget] blev tændt. Naar Sejlene ikke længere stivede Baaden af, begyndte den rigtig at rulle i Bølgerne. 
+Nu blev Garnene "givet." De var bundet sammen i en lang Række og fyldte Lasten. Garnenes ene Side var besat med Korkstykker og den anden med Sten, for at holde dem lodret i Vandet. Med Mellemrum blev der anbragt "Vejere" (Vagere) Bøjer med Flag. Garnene drev nu med Strømmen og trak Baaden med sig. Retningen bestemtes af om der var "Norden eller sønden Vande." Nørrevande ["Nørrevande" indsat efter linjen med kuglepen]
+Overalt saas Lanterner. Det var ikke alene fra Kerteminde, men ogsaa fra andre Byer kom der
+[59]
+Baade. En Mand holdt Vagt, og de andre gik til Køjs. Forude var et Lukaf for "Makkeren" og Drengen og agter en Kahyt til Føreren. Der skulde jeg ogsaa sove, men jeg foretrak gerne at blive paa Dækket trods Kulden, da jeg ikke kunde tage Lugten af Olietøj og den beklumrede Luft i det lille Rum.
+Kom der et større Ski i faretruende Nærhed, blev der tændt Blus for at advare. Men det hændte, at en Damper alligevel sejlede ind i Garnene og skar dem over eller slæbte bort med dem, og saa var det vanskeligt at faa fat i dem igen. 
+Kl. 1-2 skulde Garnene atter hales ind. Det var et ["et" overstreget] anstrængende. Det var jo nemlig Baaden, der skulde trækkes op mod en til Tider krap Sø, og "Louise" var en stor tung Baad. Men Jens Høj havde gode Armkræfter, saa det gik. Nu var det spændede, om der var Sild i Garnene. Naar der var mange, var det en Fornøjelse at se dem blinke og sprælle, idet de kom op af Vandet. Efterhaanden blev Garnene ordnede pænt i Lasten af Fører og Dreng. Saa blev Masten rejst og Sejlene sat, og der blev Tid til Morgenmad og en Kop
+[60]
+varm Kaffe - dog uden Sukker og Fløde. Tidlig om Morgenen var vi igen i Havn, og her ventede de respektive Koner med Morgenkaffe. 
+I godt Vejr blev det overdraget mig at sejle Baaden hjem, mens de andre fik sig en lille Lur. Det var jeg stolt af. 
+Saa skulde Sildene pilles af Garnene og disse skilles og tørres. Det skulde nu vise sig, hvor mange "Volle" (Ol) der var fanget. En Gang var der saa mange, at nogle af Garnene maatte efterlades paa Fangstpladsen til senere Afhentning. Til andre Tider var der kun til Middagsmaden. Tørringen foregik hovedsaglig paa Feden, som var helt dækket med Garn. Vi havde et Stillads til at hænge dem paa, saa fyldte de ikke saa meget. Det var ogsaa mere praktisk, naar de skulde renses for Tang. I Stormvejr kunde de være saa fulde af "Skidt" og saa sammensnoede, at det tog et Par Dage at faa dem i Orden. Vi Børn hjalp gerne med.
+Efter Middag fik man travlt med at faa Garnerne i Baaden og sat ["sat" overstreget] Sten bundet paa igen. ("lønne.") Naar der skulde sejles ud, tøvede man lidt, indtil endelig en tog Mod til sig og satte Sejl; saa fik
+[61]
+de alle travlt. Der blev et syndigt Virvar i Havnen, indtil de kom fri af hinanden. 
+Foraarssilden var ikke værdsat den Gang. Den var for mager. Ofte kom Bønderne og hentede hele Læs til Gødning. Torsken duede kun, naar der var r i Maanedens Navn, ligesom der heller ikke maatte spilles Kort i andre Maaneder. (Der var ca. 80 Bæltsbaade.) [("Der var ca. 80 Bæltsbaade.") overstreget]
+For os Drenge var det en Begivenhed, naar der kom Soldater fra Odense og Nyborg. Jeg husker særlig en Efteraarsmanøvre, da der blev skudt i Gaderne og vi fik fri fra Skolen. Kampen trak sig syd paa over Broen, og vi fulgte med helt til Davinde. Men omsider maatte vi jo se at komme hjem igen, hvad der ikke var nær saa morsomt gennem Pløje- og Stubmarker. 
+En Gang imellem laante Fader et Køretøj hos en af Svogrene, og vi kørte en Tur til Rønninge eller til Ravnholt og vel ["vel" overstreget] ogsaa til Hjallelse. I Rømninge ninge ["ninge" indsat med blyant over linjen] havde Fader nogle Slægtninge, to eller tre Skræderfamilier. De besøgte os kun, naar der var Rigsdagsvalg. Vort Besøg gjaldt Krebsefangst, og om Aftenen spiste vi Krebs. 
+[62]
+Ved Herregaarden Ravnholt i Midtfyn boede Moders Moster Tante Stine. Hun havde været gift med en Kusk der paa Gaarden og havde et lille hyggeligt Hus, hvis Have stødte op til en Skov. Den var jeg lidt bange for selvom en Sang: "det er dog en dejlig Skov, her er ingen Røvere," saa kunde man jo aldrig vide - -
+Naar vi kørte hjem om Aftenen var det ikke let at finde Vej. Det var for det meste Biveje, som snoede sig paa den mest forvirrende Maade. For at læse Vejviserne, maatte Fader rive Tændstikker, og undertiden viste det sig, at vi var paa en forkert Vej, saa at vi maatte tilbage igen. 
+Mange Steder var der slet ingen Vejskilte; saa var der ikke andet at gøre, hvis der da ikke var Mennesker i Nærheden, og e fleste var gaaet til Ro paa den Tid, saa var der kun den Udvej at lade Hesten bestemme Retningen. Tit var den klogere paa det Punkt, end vi andre.
+En Gang havde vi lejet et Vognmandskøretøj med en stædig Hest. Den blev pludselig staaende, naar det passede den at hvile lidt, og saa var den ikke til at drive af Stedet, før den selv fik Lyst. Men paa Hjemvejen var Hestene altid
+[63]
+mere villige, saa længtes de efter deres Baas. 
+Det var en af de store Begivenheder, naar vore tre Familier foretog Køreture sammen f.Eks. Fjorden rundt og havde Madkurve med. Men især den aarlige Turtil Hjallelse glædede vi os til. Det var Mormoder vi besøgte, saa længe hun boede der. De sidste Aar tilbragte hun i Kerteminde hos Morbroder Jeppe. Vi kørte med tre Char à bancer og et Par mindre Vogne. Morbroder Martin havde et Par kønne Graaskimler, og Morbroder Jeppe et Par fine Køreheste, en sort og en brun, og forøvrigt maatte Arbejdshestene holde for. Naar de fik sværtet Hovene og blev striglet og fik noget pænt Seletøj paa, saa de ganske godt ud. De kunde blive helt vigtige og kaade, naar de skulde køre "til Stads." 
+Da Turen var paa 3 172 Mil, blev der bedet undervejs i Geels Kro. Det var især for Hestenes Skyld, men vi andre kunde ogsaa trænge til at rette Benene og faa lidt Mad. Humøret var højt, og der blev sunget og raabt Vittigheder fra den ene Vogn til den anden. Selv Morbroder Martin, som til daglig var temmelig faamælt, kunde blive morsom og gennem alt
+[64]
+hørtes Morbroder Urbans friske karakteristiske Latter. (Hørr hørr). Han var en god Tegner ["Han var en god Tegner" indsat efter linjen med blyant]
+En de Mylius, stamherre til Rønningesøgaard boede en Sommer i "det lange Hus" ved Siden af os, i den Lejlighed vi tidligere havde haft. Hans Kone var fra Skotland, og de talte altid engelsk sammen. Det var en meget tiltalende Dame, men vist ikke af adelig Herkomst, hvad hendes Svigermoder nok ikke var saa glad for.</t>
   </si>
   <si>
     <t>1949-06-02</t>
   </si>
   <si>
     <t>Jens Hostrup-Schultz
 Else Jensen
 Johannes V. Jensen
 Christa Knuth
 Elisabeth Knuth
 Andreas Larsen
 Jens Larsen
 Jonas Larsen
 Peter Andreas Larsen
 Alhed  Møhl, Lysses datter
 Andreas Warberg</t>
   </si>
   <si>
     <t>Jættestuen findes i Snave på Hindsholm nord for Kerteminde. 
 Kirkeby: Henne Kirkeby ved Fiilsø</t>
   </si>
   <si>
     <t>Fjeren var fra en snespurv.
 Johannes Larsen har haft influenza. Derefter fik han besøg af Else og Johannes V. Jensen.
 Johan/Lysse med familie kan ikke komme i pinsen, for grevinde Knuth og Elisabeth kommer, og de skal til Tønder, Rømø mm. 
@@ -7100,59 +7203,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/aZbI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hYJm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hDhH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Du1z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VJ8S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/znpL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mcSx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0BX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ipxB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ogv2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NB7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/roCY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zjJ8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6mrV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gycL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yzCx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pHgU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Dtr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7GyO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RK6E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tGsC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iMUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eTde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KKTn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yWfG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M0Oc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4KkS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A2oC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OhSR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/a6gU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBTR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Do2Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cLxs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5hH9jw99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/tzd4SO58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M4HG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/bByyl7CW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eMZY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PGBi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kFkS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1lf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rMRi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z8MY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wphB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Dcei" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/T0xVO7qr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BvUR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iqXt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZZj3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Civm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PBAI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MsPI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/RCdfidDt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mIt6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5cBm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qBAQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A8wI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LwLS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Vu4Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pqRh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/glJH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bf2P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NkIu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lc4Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z8uu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LDZo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lE3T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1k9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z1SX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xbl0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ePqx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/njgK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eHK2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RDPa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v5EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/62ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6SKO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Tigc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E9DU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zoil" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WgEr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ndFP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0cU4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LvkX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bgpx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7nsT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UYms" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ARYY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VJ39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vSvC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BOKX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nSVM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iQEv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SHet" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xZp9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6iY9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gnyZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AthZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N4zH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RJJn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vPi9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PV9y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qoIf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wpLc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9eus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BSno" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gw5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Xlg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J84q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ms74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vy50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AjCU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G7LF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IOG6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/28Xv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UmiQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pUXH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0JVY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IEcI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F6m1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/opAm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7r0i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eR2Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QTkb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bK8H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dEZS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Hgo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Czhi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n9Mm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UzWC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DoLU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uF4T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UiCM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SsRr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yXSz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yoph" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rzdS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7bEs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7qPa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K47c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VdrO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IRXy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wjod" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rNe8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3x1u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dAa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/biXe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8EAa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TrRn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CaeP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BZ1Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fzA4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/22Qb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6Eao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/m6hV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p1L7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bRdW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iY0z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nAje" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9xyB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OauH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Eiyn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/At2V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/g3CC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tNks" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PcEp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/aZbI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hYJm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hDhH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Du1z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VJ8S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/znpL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mcSx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0BX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ipxB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ogv2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NB7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/roCY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zjJ8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6mrV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gycL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yzCx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pHgU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Dtr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7GyO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RK6E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tGsC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iMUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eTde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KKTn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yWfG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M0Oc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4KkS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A2oC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OhSR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/a6gU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBTR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Do2Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cLxs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5hH9jw99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/tzd4SO58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M4HG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/bByyl7CW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eMZY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PGBi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kFkS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1lf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rMRi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z8MY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wphB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Dcei" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/T0xVO7qr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BvUR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iqXt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZZj3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Civm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PBAI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MsPI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/RCdfidDt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mIt6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5cBm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qBAQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A8wI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LwLS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Vu4Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pqRh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/glJH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bf2P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NkIu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lc4Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z8uu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LDZo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lE3T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1k9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z1SX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xbl0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ePqx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/njgK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eHK2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RDPa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v5EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/62ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6SKO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Tigc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E9DU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zoil" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WgEr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ndFP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0cU4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LvkX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bgpx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7nsT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UYms" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ARYY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VJ39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vSvC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BOKX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nSVM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iQEv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SHet" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xZp9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6iY9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gnyZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AthZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N4zH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RJJn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vPi9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PV9y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qoIf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wpLc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9eus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BSno" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gw5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Xlg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J84q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ms74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vy50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AjCU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G7LF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IOG6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/28Xv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UmiQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pUXH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0JVY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IEcI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F6m1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/opAm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7r0i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eR2Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QTkb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bK8H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dEZS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Hgo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Czhi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n9Mm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UzWC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WWm6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DoLU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uF4T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UiCM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SsRr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yXSz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yoph" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rzdS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7bEs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7qPa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K47c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VdrO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IRXy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wjod" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rNe8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3x1u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dAa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/biXe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8EAa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TrRn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CaeP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BZ1Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fzA4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/22Qb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6Eao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/m6hV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p1L7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bRdW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iY0z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nAje" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9xyB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OauH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Eiyn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/At2V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/g3CC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tNks" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PcEp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M168"/>
+  <dimension ref="A1:M169"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -13019,1685 +13122,1730 @@
       </c>
       <c r="I131" s="5" t="s">
         <v>885</v>
       </c>
       <c r="J131" s="5" t="s">
         <v>886</v>
       </c>
       <c r="K131" s="5" t="s">
         <v>887</v>
       </c>
       <c r="L131" s="6" t="s">
         <v>888</v>
       </c>
       <c r="M131" s="5" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="5" t="s">
         <v>890</v>
       </c>
       <c r="B132" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C132" s="5" t="s">
-        <v>70</v>
+        <v>319</v>
       </c>
       <c r="D132" s="5" t="s">
-        <v>153</v>
+        <v>525</v>
       </c>
       <c r="E132" s="5" t="s">
-        <v>17</v>
+        <v>891</v>
       </c>
       <c r="F132" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G132" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H132" s="5" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="I132" s="5" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="J132" s="5" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="K132" s="5" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="L132" s="6" t="s">
-        <v>895</v>
+        <v>896</v>
       </c>
       <c r="M132" s="5" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="5" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
       <c r="B133" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C133" s="5" t="s">
-        <v>16</v>
+        <v>70</v>
       </c>
       <c r="D133" s="5" t="s">
-        <v>378</v>
-[...4 lines deleted...]
-        </is>
+        <v>153</v>
+      </c>
+      <c r="E133" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F133" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G133" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H133" s="5" t="s">
-        <v>378</v>
+        <v>899</v>
       </c>
       <c r="I133" s="5" t="s">
-        <v>898</v>
+        <v>900</v>
       </c>
       <c r="J133" s="5" t="s">
-        <v>471</v>
+        <v>901</v>
       </c>
       <c r="K133" s="5" t="s">
-        <v>899</v>
+        <v>902</v>
       </c>
       <c r="L133" s="6" t="s">
-        <v>900</v>
+        <v>903</v>
       </c>
       <c r="M133" s="5" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="5" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
       <c r="B134" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C134" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D134" s="5" t="s">
         <v>378</v>
       </c>
-      <c r="E134" s="5" t="s">
-        <v>17</v>
+      <c r="E134" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F134" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G134" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H134" s="5" t="s">
-        <v>903</v>
+        <v>378</v>
       </c>
       <c r="I134" s="5" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="J134" s="5" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="K134" s="5" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="L134" s="6" t="s">
-        <v>906</v>
+        <v>908</v>
       </c>
       <c r="M134" s="5" t="s">
-        <v>907</v>
+        <v>909</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="5" t="s">
-        <v>908</v>
+        <v>910</v>
       </c>
       <c r="B135" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C135" s="5" t="s">
-        <v>532</v>
+        <v>16</v>
       </c>
       <c r="D135" s="5" t="s">
-        <v>511</v>
-[...4 lines deleted...]
-        </is>
+        <v>378</v>
+      </c>
+      <c r="E135" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F135" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G135" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H135" s="5" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
       <c r="I135" s="5" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="J135" s="5" t="s">
-        <v>471</v>
+        <v>479</v>
       </c>
       <c r="K135" s="5" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="L135" s="6" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="M135" s="5" t="s">
-        <v>913</v>
+        <v>915</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="5" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="B136" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C136" s="5" t="s">
-        <v>16</v>
+        <v>532</v>
       </c>
       <c r="D136" s="5" t="s">
-        <v>915</v>
-[...5 lines deleted...]
-        <v>916</v>
+        <v>511</v>
+      </c>
+      <c r="E136" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F136" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G136" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H136" s="5" t="s">
         <v>917</v>
       </c>
       <c r="I136" s="5" t="s">
         <v>918</v>
       </c>
       <c r="J136" s="5" t="s">
         <v>471</v>
       </c>
       <c r="K136" s="5" t="s">
         <v>919</v>
       </c>
       <c r="L136" s="6" t="s">
         <v>920</v>
       </c>
       <c r="M136" s="5" t="s">
         <v>921</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="5" t="s">
         <v>922</v>
       </c>
       <c r="B137" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C137" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D137" s="5" t="s">
-        <v>378</v>
+        <v>923</v>
       </c>
       <c r="E137" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F137" s="5" t="s">
-        <v>114</v>
+        <v>924</v>
       </c>
       <c r="G137" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H137" s="5" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="I137" s="5" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
       <c r="J137" s="5" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="K137" s="5" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="L137" s="6" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="M137" s="5" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="5" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="B138" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C138" s="5" t="s">
-        <v>929</v>
+        <v>16</v>
       </c>
       <c r="D138" s="5" t="s">
-        <v>930</v>
+        <v>378</v>
       </c>
       <c r="E138" s="5" t="s">
-        <v>766</v>
-[...4 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="F138" s="5" t="s">
+        <v>114</v>
       </c>
       <c r="G138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H138" s="5" t="s">
         <v>931</v>
       </c>
       <c r="I138" s="5" t="s">
         <v>932</v>
       </c>
       <c r="J138" s="5" t="s">
-        <v>471</v>
+        <v>479</v>
       </c>
       <c r="K138" s="5" t="s">
         <v>933</v>
       </c>
       <c r="L138" s="6" t="s">
         <v>934</v>
       </c>
       <c r="M138" s="5" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="5" t="s">
         <v>936</v>
       </c>
       <c r="B139" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C139" s="5" t="s">
-        <v>511</v>
+        <v>937</v>
       </c>
       <c r="D139" s="5" t="s">
-        <v>378</v>
-[...4 lines deleted...]
-        </is>
+        <v>938</v>
+      </c>
+      <c r="E139" s="5" t="s">
+        <v>766</v>
       </c>
       <c r="F139" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G139" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H139" s="5" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
       <c r="I139" s="5" t="s">
-        <v>938</v>
+        <v>940</v>
       </c>
       <c r="J139" s="5" t="s">
         <v>471</v>
       </c>
       <c r="K139" s="5" t="s">
-        <v>939</v>
+        <v>941</v>
       </c>
       <c r="L139" s="6" t="s">
-        <v>940</v>
+        <v>942</v>
       </c>
       <c r="M139" s="5" t="s">
-        <v>941</v>
+        <v>943</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="5" t="s">
-        <v>942</v>
+        <v>944</v>
       </c>
       <c r="B140" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C140" s="5" t="s">
-        <v>943</v>
+        <v>511</v>
       </c>
       <c r="D140" s="5" t="s">
         <v>378</v>
       </c>
-      <c r="E140" s="5" t="s">
-[...3 lines deleted...]
-        <v>114</v>
+      <c r="E140" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F140" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G140" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H140" s="5" t="s">
         <v>945</v>
       </c>
       <c r="I140" s="5" t="s">
         <v>946</v>
       </c>
       <c r="J140" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="K140" s="5" t="s">
         <v>947</v>
       </c>
-      <c r="K140" s="5" t="s">
+      <c r="L140" s="6" t="s">
         <v>948</v>
       </c>
-      <c r="L140" s="6" t="s">
+      <c r="M140" s="5" t="s">
         <v>949</v>
-      </c>
-[...1 lines deleted...]
-        <v>950</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="5" t="s">
+        <v>950</v>
+      </c>
+      <c r="B141" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C141" s="5" t="s">
         <v>951</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="D141" s="5" t="s">
         <v>378</v>
       </c>
       <c r="E141" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>952</v>
+      </c>
+      <c r="F141" s="5" t="s">
+        <v>114</v>
       </c>
       <c r="G141" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H141" s="5" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="I141" s="5" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="J141" s="5" t="s">
-        <v>479</v>
+        <v>955</v>
       </c>
       <c r="K141" s="5" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
       <c r="L141" s="6" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="M141" s="5" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="5" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
       <c r="B142" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C142" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D142" s="5" t="s">
-        <v>525</v>
+        <v>378</v>
       </c>
       <c r="E142" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F142" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G142" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H142" s="5" t="s">
-        <v>958</v>
-[...1 lines deleted...]
-      <c r="I142" s="5"/>
+        <v>960</v>
+      </c>
+      <c r="I142" s="5" t="s">
+        <v>961</v>
+      </c>
       <c r="J142" s="5" t="s">
         <v>479</v>
       </c>
       <c r="K142" s="5" t="s">
-        <v>959</v>
+        <v>962</v>
       </c>
       <c r="L142" s="6" t="s">
-        <v>960</v>
+        <v>963</v>
       </c>
       <c r="M142" s="5" t="s">
-        <v>961</v>
+        <v>964</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="5" t="s">
-        <v>962</v>
+        <v>965</v>
       </c>
       <c r="B143" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C143" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D143" s="5" t="s">
-        <v>915</v>
+        <v>525</v>
       </c>
       <c r="E143" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F143" s="5" t="s">
-        <v>916</v>
+      <c r="F143" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G143" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H143" s="5" t="s">
-        <v>963</v>
-[...3 lines deleted...]
-      </c>
+        <v>966</v>
+      </c>
+      <c r="I143" s="5"/>
       <c r="J143" s="5" t="s">
-        <v>471</v>
+        <v>479</v>
       </c>
       <c r="K143" s="5" t="s">
-        <v>965</v>
+        <v>967</v>
       </c>
       <c r="L143" s="6" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
       <c r="M143" s="5" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="5" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="B144" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C144" s="5" t="s">
-        <v>70</v>
+        <v>16</v>
       </c>
       <c r="D144" s="5" t="s">
-        <v>525</v>
+        <v>923</v>
       </c>
       <c r="E144" s="5" t="s">
-        <v>766</v>
-[...4 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="F144" s="5" t="s">
+        <v>924</v>
       </c>
       <c r="G144" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H144" s="5" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
       <c r="I144" s="5" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="J144" s="5" t="s">
         <v>471</v>
       </c>
       <c r="K144" s="5" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="L144" s="6" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
       <c r="M144" s="5" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="5" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="B145" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C145" s="5" t="s">
-        <v>943</v>
+        <v>70</v>
       </c>
       <c r="D145" s="5" t="s">
         <v>525</v>
       </c>
-      <c r="E145" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E145" s="5" t="s">
+        <v>766</v>
       </c>
       <c r="F145" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G145" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H145" s="5" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
       <c r="I145" s="5" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="J145" s="5" t="s">
         <v>471</v>
       </c>
       <c r="K145" s="5" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L145" s="6" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="M145" s="5" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="5" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="B146" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C146" s="5" t="s">
-        <v>981</v>
+        <v>951</v>
       </c>
       <c r="D146" s="5" t="s">
-        <v>106</v>
-[...4 lines deleted...]
-      <c r="F146" s="5" t="s">
+        <v>525</v>
+      </c>
+      <c r="E146" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F146" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G146" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H146" s="5" t="s">
         <v>983</v>
       </c>
-      <c r="G146" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H146" s="5" t="s">
+      <c r="I146" s="5" t="s">
         <v>984</v>
       </c>
-      <c r="I146" s="5"/>
       <c r="J146" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="K146" s="5" t="s">
         <v>985</v>
       </c>
-      <c r="K146" s="5" t="s">
+      <c r="L146" s="6" t="s">
         <v>986</v>
       </c>
-      <c r="L146" s="6" t="s">
+      <c r="M146" s="5" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="5" t="s">
+        <v>988</v>
+      </c>
+      <c r="B147" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C147" s="5" t="s">
         <v>989</v>
-      </c>
-[...4 lines deleted...]
-        <v>981</v>
       </c>
       <c r="D147" s="5" t="s">
         <v>106</v>
       </c>
       <c r="E147" s="5" t="s">
-        <v>766</v>
+        <v>990</v>
       </c>
       <c r="F147" s="5" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="G147" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H147" s="5" t="s">
-        <v>991</v>
-[...1 lines deleted...]
-      <c r="I147" s="5" t="s">
         <v>992</v>
       </c>
+      <c r="I147" s="5"/>
       <c r="J147" s="5" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="K147" s="5" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
       <c r="L147" s="6" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
       <c r="M147" s="5" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="5" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
       <c r="B148" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C148" s="5" t="s">
-        <v>16</v>
+        <v>989</v>
       </c>
       <c r="D148" s="5" t="s">
-        <v>378</v>
+        <v>106</v>
       </c>
       <c r="E148" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>766</v>
+      </c>
+      <c r="F148" s="5" t="s">
+        <v>998</v>
       </c>
       <c r="G148" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H148" s="5" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="I148" s="5" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="J148" s="5" t="s">
-        <v>479</v>
+        <v>993</v>
       </c>
       <c r="K148" s="5" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
       <c r="L148" s="6" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="M148" s="5" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="5" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
       <c r="B149" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C149" s="5" t="s">
-        <v>943</v>
+        <v>16</v>
       </c>
       <c r="D149" s="5" t="s">
-        <v>525</v>
-[...4 lines deleted...]
-        </is>
+        <v>378</v>
+      </c>
+      <c r="E149" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F149" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G149" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H149" s="5" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="I149" s="5" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="J149" s="5" t="s">
-        <v>471</v>
+        <v>479</v>
       </c>
       <c r="K149" s="5" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="L149" s="6" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="M149" s="5" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="5" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="B150" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C150" s="5" t="s">
-        <v>16</v>
+        <v>951</v>
       </c>
       <c r="D150" s="5" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>525</v>
+      </c>
+      <c r="E150" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F150" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G150" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H150" s="5" t="s">
-        <v>1009</v>
+        <v>1011</v>
       </c>
       <c r="I150" s="5" t="s">
-        <v>1010</v>
+        <v>1012</v>
       </c>
       <c r="J150" s="5" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="K150" s="5" t="s">
-        <v>1011</v>
+        <v>1013</v>
       </c>
       <c r="L150" s="6" t="s">
-        <v>1012</v>
+        <v>1014</v>
       </c>
       <c r="M150" s="5" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="5" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="B151" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C151" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D151" s="5" t="s">
-        <v>915</v>
+        <v>378</v>
       </c>
       <c r="E151" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F151" s="5" t="s">
-        <v>1015</v>
+      <c r="F151" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G151" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H151" s="5" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
       <c r="I151" s="5" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="J151" s="5" t="s">
+        <v>479</v>
+      </c>
+      <c r="K151" s="5" t="s">
+        <v>1019</v>
+      </c>
+      <c r="L151" s="6" t="s">
+        <v>1020</v>
+      </c>
+      <c r="M151" s="5" t="s">
+        <v>1021</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" s="5" t="s">
+        <v>1022</v>
+      </c>
+      <c r="B152" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C152" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D152" s="5" t="s">
+        <v>923</v>
+      </c>
+      <c r="E152" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F152" s="5" t="s">
+        <v>1023</v>
+      </c>
+      <c r="G152" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H152" s="5" t="s">
+        <v>1024</v>
+      </c>
+      <c r="I152" s="5" t="s">
+        <v>1025</v>
+      </c>
+      <c r="J152" s="5" t="s">
         <v>471</v>
       </c>
-      <c r="K151" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A152" s="5" t="n">
+      <c r="K152" s="5" t="s">
+        <v>1026</v>
+      </c>
+      <c r="L152" s="6" t="s">
+        <v>1027</v>
+      </c>
+      <c r="M152" s="5" t="s">
+        <v>1028</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" s="5" t="n">
         <v>1949</v>
       </c>
-      <c r="B152" s="5" t="s">
-[...31 lines deleted...]
-      <c r="J152" s="5" t="s">
+      <c r="B153" s="5" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C153" s="5" t="s">
+        <v>1030</v>
+      </c>
+      <c r="D153" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E153" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F153" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G153" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H153" s="5" t="s">
+        <v>1031</v>
+      </c>
+      <c r="I153" s="5" t="s">
+        <v>1032</v>
+      </c>
+      <c r="J153" s="5" t="s">
         <v>84</v>
       </c>
-      <c r="K152" s="5" t="inlineStr">
-[...47 lines deleted...]
-        <v>1030</v>
+      <c r="K153" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L153" s="6" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="M153" s="5" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="5" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
       <c r="B154" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C154" s="5" t="s">
-        <v>319</v>
+        <v>16</v>
       </c>
       <c r="D154" s="5" t="s">
-        <v>511</v>
-[...4 lines deleted...]
-        </is>
+        <v>525</v>
+      </c>
+      <c r="E154" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F154" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G154" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H154" s="5" t="s">
-        <v>1034</v>
+        <v>1036</v>
       </c>
       <c r="I154" s="5" t="s">
-        <v>1035</v>
+        <v>1037</v>
       </c>
       <c r="J154" s="5" t="s">
-        <v>471</v>
+        <v>479</v>
       </c>
       <c r="K154" s="5" t="s">
-        <v>1036</v>
+        <v>1038</v>
       </c>
       <c r="L154" s="6" t="s">
-        <v>1037</v>
+        <v>1039</v>
       </c>
       <c r="M154" s="5" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="5" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="B155" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C155" s="5" t="s">
-        <v>16</v>
+        <v>319</v>
       </c>
       <c r="D155" s="5" t="s">
-        <v>915</v>
-[...5 lines deleted...]
-        <v>1040</v>
+        <v>511</v>
+      </c>
+      <c r="E155" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F155" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G155" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H155" s="5" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="I155" s="5" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
       <c r="J155" s="5" t="s">
         <v>471</v>
       </c>
       <c r="K155" s="5" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
       <c r="L155" s="6" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
       <c r="M155" s="5" t="s">
-        <v>1045</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="5" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="B156" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C156" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D156" s="5" t="s">
-        <v>915</v>
+        <v>923</v>
       </c>
       <c r="E156" s="5" t="s">
-        <v>17</v>
+        <v>114</v>
       </c>
       <c r="F156" s="5" t="s">
-        <v>1015</v>
+        <v>1048</v>
       </c>
       <c r="G156" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H156" s="5" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="I156" s="5" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="J156" s="5" t="s">
         <v>471</v>
       </c>
       <c r="K156" s="5" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
       <c r="L156" s="6" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="M156" s="5" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="5" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
       <c r="B157" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C157" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D157" s="5" t="s">
-        <v>525</v>
+        <v>923</v>
       </c>
       <c r="E157" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F157" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F157" s="5" t="s">
+        <v>1023</v>
       </c>
       <c r="G157" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H157" s="5" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="I157" s="5" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="J157" s="5" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="K157" s="5" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
       <c r="L157" s="6" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="M157" s="5" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="5" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
       <c r="B158" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C158" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D158" s="5" t="s">
-        <v>915</v>
+        <v>525</v>
       </c>
       <c r="E158" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F158" s="5" t="s">
-        <v>1015</v>
+      <c r="F158" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H158" s="5" t="s">
-        <v>1059</v>
-[...1 lines deleted...]
-      <c r="I158" s="5"/>
+        <v>1061</v>
+      </c>
+      <c r="I158" s="5" t="s">
+        <v>1062</v>
+      </c>
       <c r="J158" s="5" t="s">
-        <v>471</v>
+        <v>479</v>
       </c>
       <c r="K158" s="5" t="s">
-        <v>1060</v>
+        <v>1063</v>
       </c>
       <c r="L158" s="6" t="s">
-        <v>1061</v>
+        <v>1064</v>
       </c>
       <c r="M158" s="5" t="s">
-        <v>1062</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="5" t="s">
-        <v>1063</v>
+        <v>1066</v>
       </c>
       <c r="B159" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C159" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D159" s="5" t="s">
-        <v>915</v>
+        <v>923</v>
       </c>
       <c r="E159" s="5" t="s">
-        <v>114</v>
+        <v>17</v>
       </c>
       <c r="F159" s="5" t="s">
-        <v>1015</v>
+        <v>1023</v>
       </c>
       <c r="G159" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H159" s="5" t="s">
-        <v>525</v>
+        <v>1067</v>
       </c>
       <c r="I159" s="5"/>
       <c r="J159" s="5" t="s">
         <v>471</v>
       </c>
       <c r="K159" s="5" t="s">
-        <v>1064</v>
+        <v>1068</v>
       </c>
       <c r="L159" s="6" t="s">
-        <v>1065</v>
+        <v>1069</v>
       </c>
       <c r="M159" s="5" t="s">
-        <v>1066</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="5" t="s">
-        <v>1067</v>
+        <v>1071</v>
       </c>
       <c r="B160" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C160" s="5" t="s">
-        <v>981</v>
+        <v>16</v>
       </c>
       <c r="D160" s="5" t="s">
-        <v>106</v>
+        <v>923</v>
       </c>
       <c r="E160" s="5" t="s">
-        <v>982</v>
+        <v>114</v>
       </c>
       <c r="F160" s="5" t="s">
-        <v>983</v>
+        <v>1023</v>
       </c>
       <c r="G160" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H160" s="5" t="s">
-        <v>1068</v>
-[...3 lines deleted...]
-      </c>
+        <v>525</v>
+      </c>
+      <c r="I160" s="5"/>
       <c r="J160" s="5" t="s">
-        <v>1070</v>
+        <v>471</v>
       </c>
       <c r="K160" s="5" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
       <c r="L160" s="6" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="M160" s="5" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="5" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
       <c r="B161" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C161" s="5" t="s">
-        <v>16</v>
+        <v>989</v>
       </c>
       <c r="D161" s="5" t="s">
-        <v>915</v>
+        <v>106</v>
       </c>
       <c r="E161" s="5" t="s">
-        <v>114</v>
+        <v>990</v>
       </c>
       <c r="F161" s="5" t="s">
-        <v>1015</v>
+        <v>991</v>
       </c>
       <c r="G161" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H161" s="5" t="s">
-        <v>525</v>
-[...1 lines deleted...]
-      <c r="I161" s="5"/>
+        <v>1076</v>
+      </c>
+      <c r="I161" s="5" t="s">
+        <v>1077</v>
+      </c>
       <c r="J161" s="5" t="s">
-        <v>471</v>
+        <v>1078</v>
       </c>
       <c r="K161" s="5" t="s">
-        <v>1075</v>
+        <v>1079</v>
       </c>
       <c r="L161" s="6" t="s">
-        <v>1076</v>
+        <v>1080</v>
       </c>
       <c r="M161" s="5" t="s">
-        <v>1077</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="5" t="s">
-        <v>1078</v>
+        <v>1082</v>
       </c>
       <c r="B162" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C162" s="5" t="s">
-        <v>981</v>
+        <v>16</v>
       </c>
       <c r="D162" s="5" t="s">
-        <v>106</v>
+        <v>923</v>
       </c>
       <c r="E162" s="5" t="s">
-        <v>766</v>
-[...4 lines deleted...]
-        </is>
+        <v>114</v>
+      </c>
+      <c r="F162" s="5" t="s">
+        <v>1023</v>
       </c>
       <c r="G162" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H162" s="5" t="s">
-        <v>1079</v>
-[...3 lines deleted...]
-      </c>
+        <v>525</v>
+      </c>
+      <c r="I162" s="5"/>
       <c r="J162" s="5" t="s">
-        <v>1081</v>
+        <v>471</v>
       </c>
       <c r="K162" s="5" t="s">
-        <v>1082</v>
+        <v>1083</v>
       </c>
       <c r="L162" s="6" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="M162" s="5" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="5" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
       <c r="B163" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C163" s="5" t="s">
-        <v>16</v>
+        <v>989</v>
       </c>
       <c r="D163" s="5" t="s">
-        <v>915</v>
+        <v>106</v>
       </c>
       <c r="E163" s="5" t="s">
-        <v>1086</v>
-[...2 lines deleted...]
-        <v>1015</v>
+        <v>766</v>
+      </c>
+      <c r="F163" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G163" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H163" s="5" t="s">
         <v>1087</v>
       </c>
       <c r="I163" s="5" t="s">
         <v>1088</v>
       </c>
       <c r="J163" s="5" t="s">
-        <v>471</v>
+        <v>1089</v>
       </c>
       <c r="K163" s="5" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="L163" s="6" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="M163" s="5" t="s">
-        <v>1091</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="5" t="s">
-        <v>1092</v>
+        <v>1093</v>
       </c>
       <c r="B164" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C164" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D164" s="5" t="s">
-        <v>378</v>
+        <v>923</v>
       </c>
       <c r="E164" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>1094</v>
+      </c>
+      <c r="F164" s="5" t="s">
+        <v>1023</v>
       </c>
       <c r="G164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H164" s="5" t="s">
-        <v>1093</v>
+        <v>1095</v>
       </c>
       <c r="I164" s="5" t="s">
-        <v>1094</v>
+        <v>1096</v>
       </c>
       <c r="J164" s="5" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="K164" s="5" t="s">
-        <v>1095</v>
+        <v>1097</v>
       </c>
       <c r="L164" s="6" t="s">
-        <v>1096</v>
+        <v>1098</v>
       </c>
       <c r="M164" s="5" t="s">
-        <v>1097</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="5" t="s">
-        <v>1098</v>
+        <v>1100</v>
       </c>
       <c r="B165" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C165" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D165" s="5" t="s">
-        <v>915</v>
+        <v>378</v>
       </c>
       <c r="E165" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F165" s="5" t="s">
-        <v>1015</v>
+      <c r="F165" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G165" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H165" s="5" t="s">
-        <v>1099</v>
+        <v>1101</v>
       </c>
       <c r="I165" s="5" t="s">
-        <v>1100</v>
+        <v>1102</v>
       </c>
       <c r="J165" s="5" t="s">
-        <v>471</v>
+        <v>479</v>
       </c>
       <c r="K165" s="5" t="s">
-        <v>1101</v>
+        <v>1103</v>
       </c>
       <c r="L165" s="6" t="s">
-        <v>1102</v>
+        <v>1104</v>
       </c>
       <c r="M165" s="5" t="s">
-        <v>1103</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="5" t="s">
-        <v>1104</v>
+        <v>1106</v>
       </c>
       <c r="B166" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C166" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D166" s="5" t="s">
-        <v>525</v>
+        <v>923</v>
       </c>
       <c r="E166" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F166" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F166" s="5" t="s">
+        <v>1023</v>
       </c>
       <c r="G166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H166" s="5" t="s">
-        <v>1105</v>
+        <v>1107</v>
       </c>
       <c r="I166" s="5" t="s">
-        <v>1106</v>
+        <v>1108</v>
       </c>
       <c r="J166" s="5" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="K166" s="5" t="s">
-        <v>1107</v>
+        <v>1109</v>
       </c>
       <c r="L166" s="6" t="s">
-        <v>1108</v>
+        <v>1110</v>
       </c>
       <c r="M166" s="5" t="s">
-        <v>1109</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="5" t="s">
-        <v>1110</v>
+        <v>1112</v>
       </c>
       <c r="B167" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C167" s="5" t="s">
-        <v>319</v>
+        <v>16</v>
       </c>
       <c r="D167" s="5" t="s">
         <v>525</v>
       </c>
-      <c r="E167" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E167" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H167" s="5" t="s">
-        <v>1111</v>
-[...1 lines deleted...]
-      <c r="I167" s="5"/>
+        <v>1113</v>
+      </c>
+      <c r="I167" s="5" t="s">
+        <v>1114</v>
+      </c>
       <c r="J167" s="5" t="s">
-        <v>471</v>
+        <v>479</v>
       </c>
       <c r="K167" s="5" t="s">
-        <v>1112</v>
+        <v>1115</v>
       </c>
       <c r="L167" s="6" t="s">
-        <v>1113</v>
+        <v>1116</v>
       </c>
       <c r="M167" s="5" t="s">
-        <v>1114</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="5" t="s">
-        <v>1115</v>
+        <v>1118</v>
       </c>
       <c r="B168" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C168" s="5" t="s">
         <v>319</v>
       </c>
       <c r="D168" s="5" t="s">
-        <v>16</v>
+        <v>525</v>
       </c>
       <c r="E168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H168" s="5" t="s">
-        <v>1116</v>
-[...3 lines deleted...]
-      </c>
+        <v>1119</v>
+      </c>
+      <c r="I168" s="5"/>
       <c r="J168" s="5" t="s">
         <v>471</v>
       </c>
       <c r="K168" s="5" t="s">
-        <v>1118</v>
+        <v>1120</v>
       </c>
       <c r="L168" s="6" t="s">
-        <v>1119</v>
+        <v>1121</v>
       </c>
       <c r="M168" s="5" t="s">
-        <v>1120</v>
+        <v>1122</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" s="5" t="s">
+        <v>1123</v>
+      </c>
+      <c r="B169" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C169" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="D169" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E169" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F169" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G169" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H169" s="5" t="s">
+        <v>1124</v>
+      </c>
+      <c r="I169" s="5" t="s">
+        <v>1125</v>
+      </c>
+      <c r="J169" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="K169" s="5" t="s">
+        <v>1126</v>
+      </c>
+      <c r="L169" s="6" t="s">
+        <v>1127</v>
+      </c>
+      <c r="M169" s="5" t="s">
+        <v>1128</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -14826,44 +14974,45 @@
     <hyperlink ref="M144" r:id="rId149"/>
     <hyperlink ref="M145" r:id="rId150"/>
     <hyperlink ref="M146" r:id="rId151"/>
     <hyperlink ref="M147" r:id="rId152"/>
     <hyperlink ref="M148" r:id="rId153"/>
     <hyperlink ref="M149" r:id="rId154"/>
     <hyperlink ref="M150" r:id="rId155"/>
     <hyperlink ref="M151" r:id="rId156"/>
     <hyperlink ref="M152" r:id="rId157"/>
     <hyperlink ref="M153" r:id="rId158"/>
     <hyperlink ref="M154" r:id="rId159"/>
     <hyperlink ref="M155" r:id="rId160"/>
     <hyperlink ref="M156" r:id="rId161"/>
     <hyperlink ref="M157" r:id="rId162"/>
     <hyperlink ref="M158" r:id="rId163"/>
     <hyperlink ref="M159" r:id="rId164"/>
     <hyperlink ref="M160" r:id="rId165"/>
     <hyperlink ref="M161" r:id="rId166"/>
     <hyperlink ref="M162" r:id="rId167"/>
     <hyperlink ref="M163" r:id="rId168"/>
     <hyperlink ref="M164" r:id="rId169"/>
     <hyperlink ref="M165" r:id="rId170"/>
     <hyperlink ref="M166" r:id="rId171"/>
     <hyperlink ref="M167" r:id="rId172"/>
     <hyperlink ref="M168" r:id="rId173"/>
+    <hyperlink ref="M169" r:id="rId174"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>