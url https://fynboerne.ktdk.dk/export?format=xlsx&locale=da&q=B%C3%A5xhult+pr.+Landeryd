--- v0 (2026-05-20)
+++ v1 (2026-08-19)
@@ -342,51 +342,51 @@
 (DENNA SIDA ANVÄNDAS ENDAST FÔR ADRESSERINGEN) 
 Till
 Bostad: 
 (om den kan uppgifvas.)
 Adressort:
 [Med håndskrift på kortets forside:]
 Danmark.
 Frøken Astrid Warberg
 Erikshaab
 Højrup Fyn
 [Håndskrevet på kortets anden side:]
 Båxhult d: 18de.
 I Aften kom Pakken, og vi var meget glade ved at see den i Havn, men nok lidt skuffede over ikke at finde Breve deri. Du forsømmer os rigtignok lidt svært lille Putte, jeg har kun faaet et eneste Brev paa de 2½ Uge, jeg har været borte. Ikke et Ord om Elles Brev, hvilket dog vist er kommen til Chr. Nu tænker jeg stærkt paa at rejse herfra i Morgen 8 Dage vist nok. Hilsener til Eder alle! Dette bliver sikkert mit sidste Brev herfra</t>
   </si>
   <si>
     <t>1905-11</t>
   </si>
   <si>
     <t>Kerteminde</t>
   </si>
   <si>
     <t>Sidsel -
 Julie Brandt
 Bodild Branner
 Ellen Branner
-Wilhelm Branner
+Vilhelm Branner
 Alhed Marie Brønsted
 Louise Brønsted
 Alfred Goldschmidt
 Drude Jørgensen
 Alhed Larsen
 Johannes Larsen
 Christine  Mackie
 Hempel Syberg
 Andreas Warberg</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt lånte formodentlig Laura Warbergs lejlighed på Sortedams Dosseringen i København, mens Laura Warberg deltog i dåbsfesten i Odense. Sidsel var pige i huset hos Laura Warberg.
 Dåbsbarnet må have været Thora og Wilhelm Branners førstefødte, Bodild, og Thoras adoptivfar, Hempel Syberg, lagde hus til festen. 
 Det vides ikke, hvem Kaufmann, Meyer, Helga og Johanne G. var.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0891</t>
   </si>
   <si>
     <t>Dåbsfesten i Odense var vellykket. Den lille pige var yndig, og Thora/Tutte havde ny dragt på. Laura Warberg har været fire dage på Erikshaab.
 Christine Mackie er bange for kryb, og Laura ville hjælpe med at indfange dem.
 Louise/Lugge Brønsted er rejst til Småland.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/4KkS</t>