--- v0 (2026-04-26)
+++ v1 (2026-09-13)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="559" uniqueCount="345" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="595" uniqueCount="369" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -356,51 +356,51 @@
 Lykke til – og saa kil paa!
 Lørdag Morgen Desværre maa Brevet jo allerede af Sted i Dag, da vi jo ikke kan afsende Breve om Lørdagen. 
 Nu skrev jeg saa den lille Vise, som det maaske kan more dig at se; den er jo noget tynd, men hvad hvis Stemningen er god, kan meget glide. 
 Hvor det glæder mig for Axel, at han nu har lidt (el. meget) bedre Forhold paa sit Kontor; det har jo uendelig meget at sige, naar han tilbringer saa mange Timer af sit Liv paa saadan et muggent Kontor. – Jeg læste nu dit Brev igennem igen. Hvor er der meget meningsløst i den Nazi-Regering. De vil med Vold og Magt af med Jøderne, men naar Dr. Sechendorfs Broder vil emigrere, kan han mulig ikke komme derfra. Det lyder meningsløst. Tror du ikke, det hænger saadan sammen, at han ikke kan faa sine Penge ud af Landet og derfor er afskaaret derfra? - For Resten havde jeg en svag Fornem
 4. 
 melse af, at Regeringen var begyndt at blive lidt mere normal (jvf. Landsbury´s Besøg hos Hitler) men maaske de er for dumme til at tage ved Lære af Landets Tilstand; de bliver vist mere og mere forarmede fordi alt skal gaa til den forbandede Oprustning – hvilket atter vil sige Storkapitalen. – Lad os haabe Tyskerne kan faa lavet Omvæltning uden Borgerkrig; de har dog før lavet en saadan – i Slutningen af Verdenskrigen – uden at der blev udgydt en Blodsdraabe; men selvf. er jo de to Situationer meget forskellige. Lad os haabe det bedste for det stakkels tyske Folk. 
 Du skriver at vi faar ikke Verdensfred, før hvert enkelt Menneske bliver bedre – altsaa fredelig indstillet; nej, det er sikkert rigtig nok, men det er jo ogsaa det Fredsvennerne arbejder så hardt med. Man har jo Slagordet ”Sindenes Afrustning” og Dr. Muncks [”c” i ordet overstreget] Tale i Geneve for nogle Maaneder siden – husker du nok – var jo det selvsamme som du siger. Jeg har saa tit kørt frem med den Betragtning ”Du og jeg og mange med os er Fredsvenner, og naar vi er det og saa er [”er” indsat over linjen] helt opfyldt af den Indstilling, at end ikke vor pekuniære Fordel vilde kunne rokke denne Indstilling - saa ligger det indenfor Mulighedernes Grænse, at alle kunde blive Fredsvenner og saa – voilà – Verdensfreden!” Der gøres jo et kolosalt Arbejde Verden over paa denne ”moralske Afrustning” og selv om vi intet ved om Udfaldet er det dog en god Fornemmelse at være med i det Arbejde. For mit Vedkommende blev det Slut, da jeg kom her til Lindøgaard, men har dog viet Arbejdet en Del af mine Kræfter før den Tid; endog holdt Foredrag. - - - - -
 Verdensanskuelse – nej, jeg har ingen! For noget negativt er jo nu en Gang ikke noget positivt. Jeg har ikke megen Intelligens – det skal Guderne vide, men den Smule jeg har, synes jeg, fortæller mig, at det er ufatteligt – det er vel alle enige om [”enige om” indsat over linjen] selv Videnskabens Dyrkere, som du synes at have et Horn i Siden paa; at alle rettænkende Mennesker maa forkaste, at Kemikerne laver Giftgassen er jo indlysende, men de er jo ogsaa kun Mennesker og de [”de” indsat over linjen] sætter sig derved i Klasse med alle de mange, der paa anden Maade fremmer og ophjælper Krigene. Men selve det at Mennesker vil udgranske Naturens Hemmeligheder og gøre sig til Herre over Stoffet kan jeg ikke med min bedste Mening se noget forkert i, og hvor ved du noget om Videnskabsmændenes Indstilling overfor Tilværelsens Gaader? Kender du James Jeans Bøger? Astronomi i nogenlunde populær Form – dog for en stor Del over min ringe Fatteevne; den, jeg har, hedder ”Universet” og efter denne lange tykke Bogs Udredelse om Stjærner og Æter, rent videnskabeligt selvfølgelig, skriver han i Slutningen, hvor han taler om Stoffets Tilblivelse disse Ord: ” For at faa en konkret Forestilling om en saadan Skabelse kunde vi tænke os, at Guds Finger satte Æteren i Svingninger og dermed gav Anledning til Skabelsen”. En saadan Guds Finger maa vel alle tænkende Mennesker mene existerer – det der skiller din Opfattelse fra min er blot det, at du tror – nej ved - at du ved Besked med Fingerens Indehaver, mens jeg mener, at vi Mennesker ikke kan have det allerfjerneste Begreb om den Kraft, Gud 
 5.
 Skaberen eller hvad Navn vi nu vil give det store – ufattelige -. Alle de mange mange Religioner er Udslag af Menneskers Trang til Viden om den Ting – el. lad mig sige Gud – og de er jo saa i Regelen ogsaa ”blevet kult [”kult” overstreget] moralske Faktorer [”], hvilket jo i høj Grad har berettiget deres Existens og er bleven til Velsignelse for Menneskeheden. Og det være da uendeligt langt fra mig at forsøge at rokke ved Menneskers religiøse Overbevisninger. Hvad der ikke mindst har oprørt mig ved russisk og tysk Diktatur er deres Arbejden paa at fratage Folkene deres Religion; de tager Brødet fra dem, men deres Trøst - Religionen – kunde de mintro dog gærne lade dem beholde, hvis den styrker dem i Tilværelsens Lidelser, og det er der jo ingen Tvivl om, at den gør. – Kan det kaldes at have en Livsopfattelse, jeg mener nej. 
 Der er for Resten en lille Ting i dit Brev, jeg maa skrive lidt om; du skriver: ”Du er Fredsven, men ogsaa Ven af en Videnskab, som bl.a. laver Giftgas - - ” Nej søde Dis, det er for overfladisk en Betragtning; for hvem mener dog at Videnskaben er ufejlbarlig? At jeg man [”jeg” overstreget; ”man” indsat over linjen] skal knæle for den og sige Ja og Tak for alt, hvad den laver? Man skal da ikke fordømme al Videnskaben, fordi den fejler paa visse Punkter. Det kan for Resten godt være, at Videnskabsmænd ikke tænker paa Mennesker, at de i ualmindelig Grad opsluges af deres Arbejde, men saa maa Mennesker jo om hvad af de videnskabelige Resultater de vil udnytte og hvordan de vil udnytte den - - og det gør de altså nederdrægtig skidt paa Gassernes Omraader. Men maa vel lidt opvejes ved den medicinske Videnskabs Virksomhed; hvis den finder ud af noget, som kan hjælpe mig af med min Gigt er det dog et Plus, hvor det andet er et Minus!
 Tror du ikke, du kan give mig Ret i nogle af disse Betragtninger? Og kan du ikke det gør det da heller slet ingen Ting; vi holder jo ikke af hinanden hverken for vores Tros eller Ikke-Tros eller vore Egenskabers Skyld, men fordi der er Sympati imellem os og er de gode Søstre og Venner som vi altid har været og som vi vil vedblive at være til ”Løbet” bliver Slut. Nu maa Brevet ogsaa snart være Slut; nu vinker Pandekagerne – de desværre endnu uskabte Pandekager – efter mig.
 Senere. Tænk nu kom Posten længe før sin Tid, nu venter han mens jeg faar dette lukket
 Tusinde af alt muligt – 
 Din Junge</t>
   </si>
   <si>
     <t>1938-12-29</t>
   </si>
   <si>
     <t>Thora  Branner
 Alfred Fly
 Andreas Larsen
 Johannes Larsen
 Marie Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Axel  Müller
 Janna Schou
 Christine Swane
 Lars Swane
 Erik Warberg Larsen
 Grete Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0951</t>
   </si>
   <si>
     <t>Johanne C. Larsen takker for alle de mange julegaver. Hun har fået kvittering for de gaver, som hun selv har sendt.
 Laura/Bibbe Warberg Petersen og Johanne havde knoklet med en gris, hvorefter de skulle pakke gavekasser.
 Johanne og familien havde en hyggelig juleaften i den lavloftede stue. Hun fik som altid flest gaver. 
 Juledag kom Lars/Lasse Swane på ski og blev til den følende dag. Andreas/Puf og Else Larsen samt Christine/Uglen Swane kom på besøg i bil.
 Vejene har i øvrigt været lukket af sne. Johanne måtte transportere sine æg på en slæde. 3. juledag kunne Marie Larsen ikke komme til Kerteminde og deltage i Johannes Larsens fødselsdag. 
 Johanne havde det rart på Kerteminde Sygehus. Hun fik dog røntgenfotograferet foden, og der er ikke noget at gøre ved den smertende storetå. Hun har desuden haft et anfald i sin arm.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/opQe</t>
   </si>
   <si>
     <t>[Skrevet med sort blæk på kuvertens forside:]
@@ -427,51 +427,51 @@
 [Skrevet langs venstre margen s. 4:]
 Tak for Besørgelsen af Marcipanen og Chokoladen; er du ked af at jeg sender noget af det i Frimærker. Hvor var den glimrend
 [Skrevet øverst s. 4; på hovedet:]
 Nu maa du nøjes for denne Gang, lille Dis, jeg kan ikke som du og absolut ikke til enhver Tid. Endnu en Gang mange mange Tak for det hele og tusinde Hilsner til jer alle tre fra din Junge
 [Skrevet øverst s. 3; på hovedet:]
 Hvor var det dejligt at høre alt det om Janna, om hendes fine Hus og den gode Forretning; det var et henrivende Billede af hende med Partnere i det smukke Værksted. 
 [Skrevet øverst på s. 1; på hovedet:]
 Og saa er det Aar forbi og vi skal i Gang med det nye. 1938 har været ret stormfuldt Aar for os og for Jer (omvendt) gid det nye maa blive lidt ”raskere” og roligere – ikke alene for Jer, men rundt om i alle de forskellige Familier – Hjem unge og gamle 
 Glædelig Nytaar til Jer alle tre fra det ganske Lindøgaard</t>
   </si>
   <si>
     <t>1939-03-18</t>
   </si>
   <si>
     <t>Bakkevej 12 Hareskov St.</t>
   </si>
   <si>
     <t>Lars Christian Balslev
 Louise Brønsted
 Thora Cohn
 Aksel Dydensborg
 Adolph Larsen
 Andreas Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Axel  Müller
 Otto Emil  Paludan
 Ellen  Sawyer
 Adelheyde Syberg
 Ane Talbot
 Maria von Sperling. g. Balslev
 Albrecht  Warberg
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>I sommeren 1938 aftalte England, Frankrig, Italien og Tyskland, at området i Tjekkoslovakiet kaldet Sudetertyskland indlemmedes i det tyske rige som en lydstat (der boede mange tyskere i denne del grænsende ind mod det tyske rige). Den engelske premierminister Chamberlain udtalte ved hjemkomsten til London de berømte ord ”Peace in our time”). - 5. marts 1939 angreb Tyskland resten af Tjekkoslovakiet. Snart drev forfølgelsen af de sudetertyske jøder og arbejderbevægelsen dog en del på flugt, flest til Tjekkoslovakiet (Kilde: Lex. dk). 
 Albrecht Warberg blev født 7. marts 1839 på gården Ensomhed i Heden på Midtfyn. Han blev begravet på Hillerslev Kirkegård. 
 Egelund eller Lundgaard, Lumbyvej 56, Lumby. Oprindelig en tvillingegård (matr. nr. 6a og 7a) (Kilde: Arkiv.dk). 
 Lars Christian/Laders og Marie Balslev boede 1929 til 1958 på Erikshaab (Alhed Larsens og hendes søskendes barndomshjem).
 Kirkelaugnet: Der menes formodentligt en bygning/et laugshus ved kirken, oprindelig benyttet af et håndværkerlaug/lav/sammenslutning.
 Diatermi: Kortbølgebehandlinger i form af lokal varmebehandling, af bl.a. gigt- og muskelsmerter (Kilde: Lex.dk).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0600</t>
   </si>
   <si>
     <t>Axel Müller har været syg.
 Johanne og tre af hendes søstre har højtideligholdt deres fars 100årsdag. De kørte først til Heden Kirkegård og besøgte Adelheyde/Mimi Sybergs grav. Derefter fik de middag på gården Erikshaab. Der var en dejlig udsigt gennem haven, som var blevet ryddet. Efter maden tog selskabet til Hillerslev Kirkegård, hvor de trimmede Albrecht Warbergs gravsted og plantede blomster samt lagde kranse på den samt på Otto Emil Paludan/Pallams grave. De sluttede med kaffe på Erikshaab og kørte så til Kerteminde, hvor de spiste hos Johannes Larsen med familie. 
 Johanne får lysbehandlinger i sin tå.</t>
   </si>
@@ -780,50 +780,134 @@
 Kæreste lille Dis.
 Hvor der dog er bleven lang Tavshed imellem os, igen har nok vore Breve krydsedes! Tak for dit sidste. Jeg ser baade af det og af dit sidste lange Fødselsdagsbrev til Elle (hun var her nogle Timer i Søndags, cyclede igen Kl 3, men var da kommen før Middag, det er anden Gang siden Jul, hun var her; hun skulde ud til Middag, hun fører et udsvævende Liv, som de sagde om Comtesse Fanny, da hun blev gift) at du har været flere Gange i Kbhv. og haft det festligt og dejligt. Hvor det dog glædede mig at høre, søde Dis, baade fordi det viser, at du er rask og fordi du har tjænt til det efter den lange Vinter, efter saadan en stille Tid, hvor man kun ser de samme Mennesker – selv om det er de bedste – trænger man til at se andre, og ogsaa til at befinde sig andre Steder. Jeg læste din Basken med Vingerne med stor Glæde og Interesse. Tænk, at du laver alt uden ringeste Hjælp, kan du dog overkomme det, ja, det er jo meget mindre enkelt end det var før, at føre Hus; meget er blevet anderledes, vi har i Dag kogt blød Sæbe af Sæbespaaner, Soda, Borax og Vand; dog, det er jo kun en Smaating. - - Mon vor store epokegørende Nyhed her er rygtedes til dig? At Bibbe til 1_ste_ Maj skal til Odder Sygehus som Elev! Næsten siden Jul har hun virket med det og skrevet utallige Ansøgninger, faaet Afslag paa Afslag, næsten alle med den Motivering, at de kun tog Elever under 30 Aar. Saa endelig fik vi Svar fra Overs.pl. paa Odder Sygehus, bl.a. skrev hun [”hun” indsat over linjen] ”ingen Regel uden Undtagelse og De synes jo at være Undtagelsen”. Bibbe blev ovenud lykkelig og gik straks i Gang med sin Udstyrelse: 4 Kjoler 8 store Forklæder o.s.v., hun faar 25 kr. om Mdn. Det var jo i høj Grad paa Tide, at Bibbe fik sig et Livserhverv og jeg har baade tænkt paa og talt om, at Sygepleje maatte ligge for hende, men først hendes Røde Kors Tjeneste i Vinter, hvor hun har arbejdet en Del paa Sygehuset – ogsaa en Nattevagt - har givet hende Blod paa Tanden, ja glødende Lyst til det. Nu staar Himmel og Jord i et for at faa alt færdigt til Bibbe og Frk. Andresen skal rejse 1_st_ Maj; i Dag ordnes Spisekammer 
 2 Køkken, Kælder og Vaskehus; vi havde været i med Peter Træskomand om at kalke, men han henviste til sin Kone, du ved vor Ungdoms Jomfru Dovsen [”Dovsen” overstreget] Dovlsen i Højrup. Hun er et Jærn til alt Arbejde; desuden har vi en unge Kone (som har tjænt her en Gang) til Rengøringen, vor egen Frøken Andreassen er jo ikke videre gæv til nogen Verdens Ting og Bibbe er i Kjerteminde i Dag til Begravelse; kan du huske, vi havde nogle gode Venner i Kj.: Skolebestyrer Christensens; han døde for adskillige Aar siden, og hun kom aldrig over sin Sorg; den knuste hende, hendes Hjerne tog Skade, og nu er hun død, hvilket kun er godt. Det var et Par herlige Mennesker; hvor har Elle og jeg tilbragt mange hyggelige Timer i deres Hjem, saa gæstfrit og harmonisk som det var; de vidste aldrig hvor godt, de vilde gøre det for deres Gæster. 
 Du kan forstaa, at det med Bibbe er helt revolutionært for os. Agraren og jeg vil savne hende ubeskriveligt, for mig gaar Solen ned, naar hun rejser, men Tanken om, hvor godt det er for hende selv maa jo bære over det; Dr. Lankjær mener at det vil tage det sidste af hendes Nervesygdom, og han gav hende uden at blinke Attest for at hun var rask – fordi han var saa sikker paa, at anden Luft, andet Arbejde og nye Mennesker vilde kurere hende. Hvad der skulde til af Attester og Anbefalinger, kan du ikke tænke dig. Det hele skulde ordnes og sendes saa ekspres, at det ikke kunde naa sig at faa en Anbef. fra dig, men hvad hun fik samlet viste sig altså at være nok; der var to at vælge imellem – der i Odder – og det blev altsaa Bibbe.
 Sikken en dejlig Ro, der er falden over Huset nu; vi har haft Kvas-Hugger i Dag lige fra i Morges til nu ved 4 Tiden, det er en meget larmende Maskine, som fordrer en Del Mandskab; vi var 12 til Middag, Mandfolkene og jeg spiste herinde, de 4 kvindelige i Køkkenet Friggedeller og Sø’suppe. ------
 Onsdag. Det er jo i Dag d. 9_nde_ April, og jeg synes, det er saadan en Sorgens Dag, ikke just fordi det er vor Aarsdag, hvad betyder en Dato, men fordi Efterretningerne fra Balkan er saa nedslaaende. Belgrad har de jo næsten ødelagt og saa vidt man kan faa ud af den engelske Presse, ser det sort ud paa Balkan, for Jugoslavien og Grækenland, de ulykkelige Lande, hvor er de dog tapre og modige, men 
 3 hvem ved, Dis, hvis de to Lande bliver sablet ned, vil det maaske blive Draaben, som får Amerikas Bæger til at flyde over, saa de gaar med; vi, jeg mener Verden, maa jo have de Sataner kæmpet ned, de maa da een Gang lære at forstaa, at Verden ikke vil regeres af dem. Bedst var det jo om den tyske Mentalitet kunde forandres, saa de mistede deres ulyksalige Hang tik at vilde [”vilde” overstreget] ville underlægge sig hele Verden, men kan man tænke sig, at nogle Slægtled kunde forandre paa deres Storhedsvanvid. Maaske! For er det ikke netop det, de er: sindssyge paa det Omraade. Og hvordan faar vi dem helbredte? Jeg tvivler ikke et Øjeblik paa, at de til sidst vil tabe, simpelt hen fordi hverken Staterne eller Sydamerika vil tillade dem at vinde, men hvad saa? Staar vi saa ikke paa samme Trin som da Verdenskrigen sluttede? Hvor de Mennesker dog gør sig forhadte rundt omkring i hele Verden; jeg ved da med mig selv, at jeg hader dem af hele min Sjæl, Sind og Tanke, men de er meget for lidt intelligente til at forstaa det; Fru Andresens Svigersøn (Otto A.s Kone) sagde til hende for nogle Aar siden ”hvor kan det dog være, at Danskerne slet ikke kan lide os.” Hun henviste til 1864. Ja, hvad var det: det vidste han da ikke en Smule om, nej de er et Løgnens Folk, der skriver deres Verdenshistorie som det passer dem. Bibbe var sammen med Marie og Katrine Meyer forleden (Mix’es Søster) Kath. havde været sammen med Madsen Mygdals hos Mix’es og det viste sig at baade M.M. og Kone var Nazister! Katrine som er glødende Anti-Tysk har frabedt sig at blive bedt sammen med dem mere. Men mon det alligevel ikke er ret faa, der har det Sindelag, at de hælder til Forbryder-Metoderne. Vi træffer da aldrig nogen. - - Agraren er i Kjertem. til Behandling paa Sygehuset, nu er Ansigtet snart i Orden. Med mig gaar det nogenlunde som sædvanlig, jeg haaber paa den kommende Sol. 
 Vi er i Færd med at faa en Husbestyrerinde til Maj, en Jyllandspige fra Aalestrup, som jeg ikke ved, hvor ligger; vi korresponderer om det og det synes at gaa i Orden. 60 Kr (!) Jeg kan jo ikke lave noget uden at det straks bliver daarligere med Knæet. Jeg spurgte forleden Doktoren, om han troede, jeg kom til at gaa om et Aar; han sagde ja, men jeg synes, at han havde det Ansigt
 4
 paa, som de har, naar de narrer Patienterne. Jeg synes, at [”at” overstreget] jeg begynder at mærke, at jeg har Nerver; det maa ellers siges at have været upaaklagelige i min snart 3årige Sygetid. Jeg skal give dig et lille Eksembel paa min Ikke-Nervøsitet. Da Doktoren var her for noget siden, havde jeg bedt ham om at tage en Tang med til at hale en Rod ud, som sad efterladt og som af og til blev betændt; da vi snakkede om Knæ kom jeg i Tanker om Roden og spurgte, om han havde husket Tangen – Jo! Han halede den op af Tasken, jeg gabede, han tog ved, og ud fløj Roden. Jeg sagde Tak! Satte Tænderne i igen og vi snakkede videre om Knæet uden at berøre ”Operationen” med et Ord, og uden at jeg i mindste Maade følte Sindsbevægelse ved det. Nervøse Folk reagerer lidt anderledes. Men Bibbes Afrejse er værre end en Tandrod og det reagerer jeg overfor. 
 Hvis jeg nu skal snakke lidt Økonomi, vil jeg først spørge dig, hvordan du klarer dig og om du nåede til Vejs Ende med den resterende Skat og saa fortælle dig lidt om os – jeg ved det vil glæde dig – Vi havde 4 Heste og mente, vi kunde klare os med 3, solgte saa den ene og fik 1800 Krus !!! for den. Samtidig solgte vi 2 [”2” indsat over linjen] Køer, som skulde kælve men var lidt bedagede, saa Handleren maatte op med 2750 Kr. Saa drog Manse hen til Sognefogeden i Dræby, som har en Prioritet i Gaarden her paa 9500 Kr (det var oprindelig 10.000 men vi har betalt de 500 af) og spurgte ham, om han vilde have noget imod at modtage 2000 som Afdrag. Nej, det havde han ikke, skønt Manse syntes han saa lidt alvorlig ud; de, der har Penge er jo ikke bedst stillede for Tiden. Han sagde: Ja, saa fornuftige skulde alle være! Jeg synes, det er helt flink af den unge Dreng til Manse – som da for Resten efterhaanden er bleven 26 Aar – at han hører til de fornuftige, og lader alt gaa her paa den gamle spartanske Maade i Stedet for at faa Højheds-Vanvid. Var det ikke en helt sjov lille Historie? Men saa har jeg for Resten heller ikke stort mere at berette – jo Marie Balslev har jeg [”jeg” overstreget] lige ringet [”n” i ordet indsat over linjen]; Vilhelm har faaet Lov til at komme hjem og ligge et halvt Aar! De er lykkelige, for saa kan han da snakke med sin Forkarl og være hos Kone og Barn. De har ikke sets i 9 Maaneder.
 Jeg længes meget efter at høre fra dig du hører jo igen fra mig d. 26_nde_.
 Tusinde Hilsner søde Dis til dig og dine fra din Junge 
 [Skrevet langs venstre margen s. 6:]
 Gudruns Broder Kaj er i Tyskland, ingen ved hans Adresse og de kan ikke komme i Forbindelse med ham. Bibbe tager sig dette meget nær, ja ogsaa vi her 
 [Skrevet langs venstre margen s. 5:]
 Stakkels lille Gudrun Nielsen, Tornøes Hotel ligger vist paa sit sidste; hun fik Lungebetændelse brat og voldsomt. Maaske hun x
 [Skrevet på hovedet øverst s. 5:]
 x er død i Nat, i Aftes sagde Sørensen (Overtjeneren og Gudruns Ven og Støtte) til Bibbe i Telefonen at hun ikke levede Natten over, han var dybt fortvivlet.
 [Skrevet langs venstre margen s. 4:]
 haft en Del med hende at gøre i de senere Aar, Bibbe meget.
 [Skrevet på hovedet øverst s. 1:]
 Torsdag. Vi fik i Aftes et dejligt lille Hoppeføl; det er vores gamle Røde, som nu for 4_de_ Gang kommer med i Fol til os, altid normalt og godt. For Tiden er det jo ogsaa en stor økonomisk Gevinst. - - Det er dejligt at tænke paa, at Axel nu har 4 Helligdage. Gid Solskinnet vil vedvare til ham. Hav det godt i Paasken alle tre!</t>
   </si>
   <si>
+    <t>1942-01-05</t>
+  </si>
+  <si>
+    <t>Ellen Agnete Amstrup
+Julie Brandt
+Thora  Branner
+Louise Brønsted
+Alfred Fly
+Adolph Larsen
+Andreas Larsen
+Else Larsen
+Jeppe Larsen
+Johannes Larsen
+Marie Larsen
+Eli Laub
+Christine  Mackie
+Elisabeth Mackie
+Axel  Müller
+Ellen  Sawyer
+Janna Schou
+Else Warberg
+Erik Warberg Larsen
+Martin Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>På kuvertens forside er skrevet, at kuverten indeholder to breve. Brevet fra 11. nov. 1942 er i forbindelse med registreringen taget ud af kuverten, da det ikke hørte til i den. Det er registreret selvstændigt. 
+"Pan-Breve": Warberg-søstrenes veninde, Julie Brandt, blev kaldt Pan. 
+Johannes Larsen og den danske Sommer. Halvtreds Tegninger af Johannes Larsen med et Digt af Johannes V. Jensen. Gyldendal 1941. 
+Frk. Kristensen kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8404</t>
+  </si>
+  <si>
+    <t>Johanne/Junge C. Larsen har haft det godt i julen og slappet af. Inden jul havde hun nået alt det, som hun ville, og det gav ro. Dr. Fly vil ikke give hende medicin for hendes tossede ben.
+I julen fik Johanne og familien kirsebærvin og konfekt. Johanne nød brevene fra søstrene.
+Ellen Sawyer er kommet tilbage fra julebesøget og er vist nu i København. 
+Christine og Elisabeth/Putte Mackie holdt jul i deres nye lejlighed.
+Det er en katastrofe, at USA er gået ind i krigen. 
+Johanne har købt en bog om Frankrigs sammenbrud, og da hun havde læst den, gav hun Louise/Lugge Brønsted den. 
+Thora/Tutte Branner og Johanne har brevvekslet.
+Det var trist, at gåsen var for fed for Astrid/Dis Warberg. 
+Marie Larsen har været hos Johanne i julen. Hun var stolt over, at Jeppe gerne ville med hende hjem.
+Martin/Manse Warberg Larsen var ikke glad i julen. Der var vist noget i driften, der bekymrede ham. 
+Laura/Bibbe Warberg Petersen arbejdede juleaften.
+Johanne vil gerne høre mere om Janna Schou. Det er dejligt, at hun har solgt så godt. 
+Johanne fortæller om julegaverne, som bl.a. omfattede Johannes Larsens nyeste bog.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/1nCO</t>
+  </si>
+  <si>
+    <t>[Med sort blæk på kuvertens forside:]
+Fru A. Warberg Müller
+Bakkevej 12.
+Hareskov St.
+[Med blyant på kuvertens forside:]
+modt. 6 Jan 1942
+og et fra 11/Nov. 42.
+[Med blå kuglepen på kuvertens forside:]
+13-12-02
+31-1-2000
+[Med sort blæk på kuvertens bagside:]
+Lindøgaard Dræby St. Fyen
+[Med blå kuglepen på kuvertens bagside:]
+31-1-2000
+[I brevet:]
+Lindøgaard 5-1-1942.
+Hils Axel og Janna.
+Har I det godt alle tre? Skriv snart igen.
+Kæreste lille Dis!
+Bare du ikke længe har kigget efter Brev fra mig men jeg har haft saa mange Takkebreve at skrive, og da jeg allerede før Jul takkede dig for din dejlige Gave, blev der jo skubbet ud til lidt senere, og jeg har desuden ikke haft Aanden over mig til Brevskrivning; det er jo lidt forskelligt med ens Skrivelyst. Jeg har været bedst tilpas ved i Julen bare at "sidde hen" og hvile, ryge, læse og dase. Jeg kan mærke Aarene - eller er det Sygdommen - paa denne Træthed, som der jo ikke er noget at gøre ved; Dr. Fly vil jo ikke give mig noget for den "det er Sygdommen" siger han "og jeg vil helst ikke give Dem noget for det." Maaske har jeg taget for haardt fat før Jul - vi ved jo alle, at der er meget at virke med før Jul baade for Hjerne og Krop, eller maaske er det kun fordi det nu er Vinter, at det tossede Ben skaber sig sådan. 
+Du kan tro, vi festede med dit smukke Stel i Julen, vi fik 2 Fl. Kirsebærvin (Petri, glimrende) af Tutte, og det klædte Karaflen saa nydeligt med den røde Vin. Af Lugge fik vi 1/2 Fl. Akvavit (og en Æske dejlig Konfekt) saa her var Højvande. Tak søde Dis for dine 2 lange gode Breve, baade "det egentlige Julebrev" og det nu for et Par Dage siden, det var saa morsomt at høre saa smukt og udførligt om Jeres Jul. Jeg har i det hele taget solet mig i Søsterbreve baade før og efter Jul, lange og morsomme baade fra Christine, Lugge og Tutte; med morsomme mener je interessante og oplysende. Og du søde Dis er jo altid en dejlig sikker Ma[ulæseligt; du skal vide, at dine Breve betyder meget for mig jeg er jo lidt isoleret fra saa mange af mine. 
+Elle er saa vidt jeg ved kommen tilbage til Kbhvn. i Gaar - Søndag - vist for at være der en Dags Tid eller to, og saa er den dejlige Ferie forbi; men nu kan hun da leve paa alt det, hun nu har oplevet i Samværet med dem og har faaet mere Indblik i alt det som de ikke kan skrive om. - Christine og Putte havde en dejlig Jul sammen i deres nye smukke Lejlighed, med Sol, Nete havde sendt dem en Kalkun, som Putte stegte i deres Komfur, de havde Juletræ og Eli Laub som Gæst. Men at Amerika er gaaet ind i Krigen er jo for dem en forfærdelig Katastrofe, hvordan det skal gaa, begriber jeg ikke, men en Udvej bliver der vel, mulig at Putte kan naa at tjene noget ved sin Sang en Gang. - - Fra Lugge fik jeg i Forgaars et ret langt Brev. Det var saa-
+2
+mænd et Takkebrev. Jeg fik 10 Kr. af T. Else til min Fødselsdag; for dem købte jeg mig en lige udkommen Bog af en svensk Journalist - Victor Vinde - den hedder En Stormagts Fald og handler om Frankrigs Sammenbrud. meget interessant; jeg læste den to Gange og lod den saa blive Julegave til Lugge, som heldigvis ikke havde læst den før - saadan opfattede jeg da hendes Brev. - Men Lugge nævner ikke noget om, hvordan hun selv har det, og da jeg følte en meget stor Skuffelse over det, sagde jeg til mig selv, at jeg rigtignok i alle mine Breve for Fremtiden vilde huske at skrive om mit Knæ! Og lille Tutte og jeg har vekslet ikke saa faa Breve inden Jul og nu sidst med et Par Pan-Breve til dig. Jeg beholder det til Elle har været her en Gang og læst det; vil du saa have det igen? - - Jeg skulde vel skrive lidt om vores Jul, men kan ikke male det ud som du; hvor var det dog trist, at den Gaas var for fed for dig, lille Dis. Kan du aldrig slippe det Nyrevæsen? Skal du altid have det at trækkes med, saa er det da trist. Men det var Julen - - Marie kom Juleaftens Eft. og stod endnu i Gangen og tog Tøj af, da vi øjeblikkelig skulde have en Historie om, at Jeppe - Pufs og Elses - havde villet være med hende og gladelig var taget hjemmefra for at være hos Marie i Julen. Høj, triumferende Latter. Det er Maries det bedste, naar hun kan faa vore Børn - smaa og store - til at hænge mest ved hende, mere ved hende end ved Forældrene. Ikke saa faa Gange fik vi Historien om Jeppe repeteret. - - Det var jo dejligt, at Marie kom; navnlig for Tinge betyder hun så umaadelig meget, og hun er jo meget hyggelig at have, men uhyrlig stilfærdig med Aarene. Hun sidder uafbrudt og læser - B.Ter Hjemmes Julehefter, men alligevel er det jo hyggeligt, at hun sidder der. - - Jeg for mit personlige Vedkommende var saa uhyre vel tilpas i Juledagene, var af en eller anden ukendt Grund saa glad i mit Sind og syntes, at Tilværelsen var dejlig; noget tror jeg, det skyldtes, at jeg havde naaet alt, hvad jeg havde foresat mig at naa, alt! Og det giver nu ens Sind en god Beskaffenhed. Blandt andet havde jeg faaet sendt en lille Julegave til flere end ellers - Elle, Christine, Tutte, Lugge, dig og saa var jeg veltilpas over den gode Julepakke, jeg havde faaet afsendt (og i god Tid) til Bibbe. Mon det ikke for en stor Del er den Slags, der giver Fred i Sindet og Glæde ved Tilværelsen. Men jeg havde den Skuffelse, at Manse ikke var saa glad ved sin Jul, hvad der gjorde mig saa meget mere ondt; som han havde købt ind af alt
+3
+muligt, Gaver og Godter og Solbærrom for at gøre det festligt for os. Hvor er Manse en dejlig Søn for mig at have, du kan ikke tænke dig, hvor han altid er sød imod mig Sagen var vist, at noget ved Bedriften pinte ham. Paa Grund af Tyskeriet er det smaat med Banevogne og vi havde en Del Roer, der laa og ventede paa Vogn og Frostvejr blev det jo, saa det tog Skade af at ligge - - den Slags piner uden at man egentlig gør sig klart, hvad det er, der piner. Smaating kan ogsaa plage en. Naa, men for øvrigt gik Julen udmærket, et lille Brev fra Bibbe havde gjort godt, men hun har vel saa meget at gøre; jeg fik et Kort fra hendes i Forgårs og hun havde det godt, tror jeg. Du skriver, at jeg glemmer at skrive om Bibbe, men jeg ved ikke, hvad jeg skal skrive; Sygehistorier er jo da ikke noget at gengive og det er jo mest hendes Verden; hun lader til at være glad ved Arbejdet der, men gruer vist over alt Nisseriet som vist særlig udfoldede sig i Julen; Kl 10 1/2 Juleaften fik hun fri for Nisse-Festligheden og kom op til sig selv, hvor hun saa aabnede Breve og Pakker og holdt Jul med sig selv til Kl 1 1/2. Jeg er glad ved at tænke, at jeg sendte hende nogle smaa Cigarer, for de maa da have pyntet paa hendes lille private Juleaften. Siden vi er ved vore Datterforhold - nej lille Dis, du kan rigtignok aldrig skrive for meget om Janna og hendes Færd; det interesserer mig i allerhøjeste Grad altsammen og jeg har glædet og frydet mig over hendes gode Juleforretning. Hun tør vel ikke sætte sine Priser lidt op? saa vilde hun jo selv faa lidt mere for sit kolossale Slid. 
+Jeg har vist slet ikke skrevet om vore Gaver, eller mine. Agr. og jeg fik af Las: "Johannes Larsen og den danske Sommer" og var himmelhenrykt over det dejlige Værk; det er hver Gang paany en Oplevelse og Berigelse at se alle de dejlige Tegninger igennem. Vi fik en imponerende Mængde Sjag Tobak af Puf, jeg vidste nok, han havde længe købt ind før Markedet strammedes. 
+Fra Bibbe en dejlig lille Bog med alt muligt i - ja selv Landkort og Fremmedords-tydning fra Drengene 1 ny Pibe og Tobak fra ["fra" overstreget] samt en dejlig Portemonnaie. fra Agraren 5 Kr. fra Elle Juleroser, fra Christine en Bog Lugge og Tutte ved den, fra Frk. Kristensen en ønsket Smørassiet m. Laag, fra Marie Servietter og andet. 
+Nu kun mange mange gode Hilsner fra din Junge</t>
+  </si>
+  <si>
     <t>1942-04-25</t>
   </si>
   <si>
     <t>Fritz -
 Thora  Branner
 Louise Brønsted
 Adolph Larsen
 Rasmus Larsen
 Louise Løgstrup
 Axel  Müller
 Irene -, pige i huset på Lindøgaard
 Ellen  Sawyer
 Janna Schou
 Lasse Taaning
 Albrecht  Warberg
 Laura Warberg
 Erik Warberg Larsen
 Martin Warberg Larsen</t>
   </si>
   <si>
     <t>De mange Warberg-søskende fik tilsyneladende først i en meget moden alder at vide, at Astrids dødfødte søskend var en dreng og ikke en pige. Laura og navnlig Albrecht Warberg ønskede sig i mange år brændende en søn. Albrecht Warberg gik til præsten med det døde barn i en cigarkasse og sagde "Her kommer den sørgende Fader" (1958-11-03, Johanne C. Larsen til Astrid Warberg-Goldschmidt, BB2507). 
 Det vides ikke, hvem Lærerinden var. Thomas, Peter og Sofie må være slægtninge til Løgstrup-parret, men de kendes i øvrigt ikke. 
 Krastine/Kristine, som blev undervist sammen med Astrid Warberg, er nævnt i Astrid Warbergs og Johanne C. Larsens biografier.</t>
   </si>
   <si>
@@ -989,50 +1073,206 @@
     <t>[Håndskrevet med kuglepen på kuvertens forside:]
 3-1-03.
 15 april, 2001.
 27 marts 2001.
 16-6 2000
 BWP.
 Påskelørdag. [Pil til denne linie fra "15 april 2001"]
 [Med sort blæk:]
 Fru A. Warberg-Müller
 Bakkevej 12
 Hareskov St.
 [Håndskrevet på kuvertens bagside:]
 Lindøgaard Dræby St. Fyen.
 [I brevet:]
 29-12-42. Kæreste lille Dis.
 Nej, det var saa sandelig ingen uægte Julegave, du sendte mig; jeg tror da ikke, du kunde have sendt noget, jeg blev mere glad ved. Jeg ejer dem ikke og tilmed kendte hverken Elle eller jeg de Breve, og det var en meget stor Oplevelse for os at læse dem; Elle læste dem højt for mig af et Par Gange, for det er jo en helt stor Bog, og vi nød begge to at faa et lille Indblik i vore gode Forfædres Liv og Færden; vores Oldemor har sikkert været en Personlighed og baade klog og god. Sikken udmærket, hun da kunde skrive. Derimod fik jeg en Mistanke bekræftet, den, nemlig, at der må have været en hel Del at sige Bedstefar Ensomhed paa; han maa jo have sjoflet sine gamle Forældre i en temmelig høj Grad, og saa meget de dog havde ofret paa hans Uddannelse og saa pænt vores Oldefar altid skrev om de Pengeforsendelser, som har bragt dem baade Spekulationer og Savn – men aldrig et Ord om, at det var svært for dem. Han kunde nok have gengældt det med at rejse til dem, naar de længtes så meget efter ham og i hvert Fald skrevet lidt flittigere til dem. Du kan tro, han har været en Egoist, hvad jeg nok har tænkt mig, Hvorimod ”den gode Stine” nok har været et udmærket Menneske – dog vist ingen Børneven, for selv om jeg tydeligt husker hende og kan se hende for mig, følte vi Børn os ikke knyttet til hende og jeg mindes aldrig at hun har taget mig paa sit Skød (som Tante Minni saa ofte gjorde) eller snakket med os; men et Menneske kan jo ikke have alle Dyder: det var som sagt en stor Oplevelse at læse dem og jeg er lykkelig over at eje dem og at kunde efterlade dem til mine Børn, og jeg siger dig tusind Tak for dem. Fra Christine fik baade Elle og jeg det Billede, jeg her sender dig – dog kun paa Laan – og det er da ogsaa en hel Skat at eje. Mornine havde været saa forfærdelig dybt nede i Pengesorger, at hun var ved helt at fortvivle (hun kan jo ikke faa det til at slaa til) men saa ret inden Jul kom det væltende ind over hende med Mammon, et Legat paa 200 Kr. og andet; f. Eks. kom Daisy og hendes Mand med 50 Kr., Elle og jeg havde sendt hende hver 10 Kr – det hele beløb sig til 285 Kr. og det bragte hende paa Fode igen. Tak for dine lange Breve, hvor det dog var godt, at der kom en Vending i det for dig. Hvorfor spekulerer du dog paa Kræft – intet tyder dog derpaa, det kommer anderledes listende; men en Tyktarmslidelse (hvad det tyder som) er jo heller ikke saa morsomt have at trækkes med. Det er dejligt at I synes saa godt om Kaj; jeg har for Resten ikke talt om det til nogen, men maaske behøver jeg ikke at udvise Diskretion; dog var det muligt, at de Unge godt vilde have det lidt for sig selv. Min Oplevelse af din Tilstand slog en hel Kolbøtte da jeg læste, at du havde været i Kbhvn. for at ende Ærinder og være til Middag; men var det dog ikke lidt voveligt Ogsaa min Opfattelse af Jeres Formues Omstændigheder slog Kolbøtte, da du skrev om 90 Kr. til Julegaver. Ja, ja, alt er relativt – ogsaa Fattigdom. 
 Bibbe kom Torsdag før Jul og blev til Tirsdag – 4 hele Dage. Manse lod hende baade hente (Dræby) og bringe i Bil el. maaske splejsede han og Tinge. Det var himmelsk at have hende, men havde jo været langt bedre at ha’ hende i Julen; hun var meget sløj og træt og jeg var grædefærdig ved Tanken om, at hun skulde på Arbejde så snart. Hun ringede Juleaften, det gode Barn, var kommen godt hjem og hun sagde, at det gik over Forventning med at taale Arbejdet. – Elle kom til Juleaftens Frokost, som altid er festlig; vi havde Peter og Sofie, fik Snaps og det hele var meget muntert. Tinge hentede hentede Marie i Kjerteminde ud på Eftermiddagen, vi havde en yndig Jul, stille og hyggelig. Den sidste Aften Bibbe var her fik vi Gaasesteg, Æblekage og Juletræ – helt som Juleaften Elle cyclede hjem i Gaar, Mandag, Marie er her endnu. 
 [Skrevet på hovedet øverst på side 1:]
 Her var mange og gode Gaver, Manse havde købt Bøger til os alle; jeg fik ” - men dette frem for alt - - ” Elle blev glad ved mit Tæppe til hende, det var nu ogsaa pænt. Bibbe fik en Sofapude og 10 Kr. til Hjælp til et Par Handsker – foruden flotte Gaver fra de andre. Elle gav mig rustfri Knive, som jeg manglede og var henrykt over. Du faar ikke mere denne Gang, jeg har saa uendelig meget at skrive; fordi Bibbe var her, sløjede jeg af med Juleposten og sprang mange over. Vil du takke Axel saa meget for den lille pæne og nyttige Kalender, og hilse den søde Janna, bare hun har klaret det enorme Slid. 
 [Skrevet langs venstre margen side 2:]
 Mon du ved, at Bes venter en Arving til Juni. 
 [Skrevet på hovedet øverst på side 2:]
 Selv faar du mange goe Hilsner med Tak for Gaven fra din Junge.</t>
   </si>
   <si>
+    <t>1943-02-02</t>
+  </si>
+  <si>
+    <t>Fyn
+Dræby</t>
+  </si>
+  <si>
+    <t>Kamma Balslev
+Burmeister &amp; Wain</t>
+  </si>
+  <si>
+    <t>"Kaj-Lykke": Man må antage, at Janna Schou havde en kæreste ved navn Kaj. Han kendes ikke. 
+Ordet hørse kendes ikke.
+B &amp;amp; W blev 27. jan. 1943 bombet af otte britiske fly, idet man fra engelsk side mente, at fabrikken solgte dieselmotorer og andet materiel til Tyskland. Otte personer blev dræbt og 68 såret, da bomberne udover fabrikken ramte det omkringliggende beboelseskvarter. (Nationalmuseets hjemmeside: Bomber over Danmark, sept. 2026). 
+Laura/Bibbe Warberg var i efteråret 1942 indlagt med gulsot. 
+Pensionatet: Daisy Bergs mor, Wilhelmine Berg (en søster til Laura Warberg) drev et pensionat i Gothersgade, København. Noget tyder på, at Daisy Berg overtog driften efter moderens død i 1936. 
+Konsul og vingrosserer Thor Andersen købte i 1942 Frederiksgave (Hagenskov Gods' hjemmeside, sept. 2026).</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8410</t>
+  </si>
+  <si>
+    <t>Det er mærkeligt, at Janna har smerter efter svulstoperationen. Johanne/Junge C. Larsen har ikke haft ondt efter sådanne indgreb - kun af at ligge på ryggen. 
+Johanne medsender en tegning af den nyindrettede stue. Ellen Sawyer har været på besøg og beundret det hele.
+Johanne håber, at Meta kan finde ud af at bruge det nye komfur energirigtigt. 
+Ved Astrid om det var en fejl, da B &amp;amp; W blev bombet?
+Johanne takker Axel Müller for, at han vil sende udenlandsk tobak. 
+Johanne giver gode råd hvad angår modning af flæskekød.
+Marie Balslev, f. Sperling, har skrevet, at Nicoline Balslev er udskrevet, og Vilhelm Balslev får lysbehandlinger.
+Erik/Tine Warberg Larsen har det godt og arbejder for sin bror på gården. Laura/Bibbe Warberg har ingen kræfter efter sygdommen. Nonnerne lod hende ikke holde fri, da hun blev udskrevet.
+Adolph/Agraren Larsen har fået en god appetit.
+Daisy Bergs tyske mand er blevet arresteret, efter at han havde opsagt en tysk kvinde på pensionatet. Johanne vil skrive til Daisy.
+Adolph og Johanne køber aldrig kød. De laver alt kødmad selv.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/bz0K</t>
+  </si>
+  <si>
+    <t>[Med sort blæk på kuvertens forside:]
+Fru Astrid Warberg Müller
+Bakkevej 12.
+Hareskov St.
+[Med blyant på kuvertens forside:]
+4 Febr. 1943
+besv. 15 Febr.
+[Med kuglepen på kuvertens forside:]
+30-3-2001
+18-6-2000
+BWP.
+[Med sort blæk på kuvertens bagside:]
+Lindøgaard, Dræby St, Fyen
+[I brevet:]
+Lindøgaard. Tirsdag d. 2-2-1943.
+Kære lille Dis!
+Tak for dit gode lange Brev, det var pænt af dig at skrive igen. Det er jo dejligt, at det gaar godt med Janna, men jeg kan ikke forstaa, at hun har Smerter; jeg har dog paa mine Hospitalsophold oplevet en hel Del Svulst-Operationer, og jeg synes altid, de sagde, at naar først Bedøvelseskalamiteterne var ovre, havde de ikke Spor af Smerter. Men alle Svulster er jo ikke ens, det kan jo være at Æggestok-Sv. er særlig smertefuld. At maatte ligge paa Ryggen er slemt for mange, jeg ved hvad jeg døjede, da jeg i 4 meget lange Uger maatte ligge paa min Ryg, og da jeg endelig fik Lov til at ligge paa Siden, havde jeg ikke Kraft til at vende mig - og der var dog kun 102 Pund at vende. Er det Gentofte Sygehus, hun ligger paa, det er det vel. Hils hende saa meget fra mig, det lille Skind - dog, naar man oplever en Kaj-Lykke, er Sindet jo i Orden. Nu gaar det nok fremad med raske Skridt, men 3 Uger er jo en lang Tid. Jeg er meget imponeret over alle dine Besøg hos hende, hun kan rigtignok sagtens - desværre kunde jeg jo ikke yde Bibbe noget i den Retning i hendes 5 Uger, men hun havde da for Resten Besøg nok. 
+Tak for din store Interesse for alle vore Nyordninger. Vi er henrykte over det alt sammen, kan du tro. Jeg har nu lavet et Rids, men Forholdet er ikke godt, Møblerne fylder for lidt, der er ikke slet saa meget Gulvplads, som jeg har lavet, men du ser i hvert Fald Sofaens Plads - jeg har forsømt at skrive: til højre - helt oppe ved den modsatte Væg. Elle var her i Søndags; hun kom et Kvarter over 12 og mente hun var i god Tid til Middag - desværre havde vi spist Kl. 11, da Metha skulde med Toget til Odense, men til alt Held havde vi levnet Middagsmad og jeg fik varmet 3 Stk. Medisterpølse med Rødkaal og Tilbehør og Desert. Hun var helt ovenud begejstret over Stuen og i det hele taget overvældet over alle vore Nyanskaffelser; det var saa morsomt. Det er dette at vi nu har en rigtig Stue at hygge os i med flere af vore pæne Ting og ikke bare en lille Folkestue med umagelige Træmøbler. Ja, det er en Begivenhed for os. Komfuret er stillet op - i Lørdags - og det makker i enhver Henseende ret. Jeg hørser med Metha, at hun skal lægge godt mærke til det, saa hun lærer Reguleringen, hvilket jo er Fidusen, saa der kan spares Brændsel; hvis hun er ligegyldig med det, spares der jo ikke saa meget; men Intelligens er jo ikke hendes stærke Side, saa det skal nok knibe med det - jeg maa vist hørse videre nogen Tid endnu. - Radioen er udmærket, og vi kan følge med i Begivenhederne alle Steder fra. Du gode Gud, hvad der sker! Vi er meget spændt paa, men kan ikke faa at vide om Burmeister &amp;amp; Wain blev bombet eller om de rent ud tog Fejl og kun ødelagde den uskyldige Sukkervarefabrik. Hverken du eller Mornine, som jeg lige har haft Brev fra, giver os Oplysning om det. D. danske Pr. fra London mente vist, at de havde bombet den store Samlehal (den store Glasbygning) men passer det?? Det var jo for at stoppe for Eksporten af Dieselmotorer til T. at de satte det i Scene. Skriv, hvis du ved noget om det.
+Jo, tusind Tak, hvis Axel virkelig vil have Ulejlighed med at skaffe og sende Tobak - dog ikke dansk, som vi selv kan faa, men ikke godt kan ryge. Ellers alt andet. Hvis det skulde være muligt at faa rigtig grovskaaret Pibetobak hvad jeg selv jo helst ryger, var det jo herligt, men tillige andet finskaaret; Manse jublede ved Tanken, Brugsforeningen faar saa uhyre lidt hjem nu. Vi vil helst have det sendt mod Efterkrav, men forøvrigt, hvad der er nemmest for Axel - Pengene skal blive sendt omgående. Sig Axel tusind Tak, vi vil være ham saa taknemmelige.
+Jeg kan desværre ikke raade dig med Flæskestegen og kender kun Hamburgerryg af Navn, men hvorfor kunde den ikke hænge? Naar vi slagter, har vi Stegene hængende i Ugevis. Svøb et enkelt Stk tynd_t Tøj (gl. Gardin) om den og hæng den op ude paa Muren; naar den ikke vil længere - hvilket jo er en Skønssag - saa dyp den i en Gryde kogende Vand; efter endnu nogle Dage, kan man halvstege den
+_2.
+hvorefter den atter kan ligge nogle dage - altid under Tilsyn - paa den Maade kan man have fersk Kød længe, vel at mærke ved Vintertid, og saa bliver det saa dejlig mørt af saadan en Behandling Dette skrives for en anden Gangs Skyld, for den Steg, du skrev om, har du vel allerede taget under Behandling; hvis du har lagt den i Saltlage, saa lad den ikke ligge ret længe, ikke over et Par Dage, og saa skal den endda vandes godt ud - 3-4 Dage. Men det er lettere, hvis man har det i Hænder, end at udtale sig skriftligt om det.
+Jeg havde Brev fra Marie Sperling for et Par Dage siden; Line er nu udskrevet og kommer på et Rekreationshjem i Hornbæk; noget lettere Sygeplejearbejde er sikret hende. Vilhelm, som p.t. faar Lysbehandling i Kbhn. havde haft Brev fra sin Kone - der er jo deres Gaard, der hedder Brogaard? - Over Br.g. var der forleden udspillet en Luftkamp, flere Bomber faldt i Nærheden og en mindre Gaard fuldstændig udslettet. Her er ikke videre hyggeligt i Danmark, heller!
+Tak for din Forespørgsel til de to Børn; jeg synes, Tinge har det saa udmærket for Tiden, nu har han i lang Tid været i konstant godt Humør, altid glad og saa livlig. Han er ikke meget nede i sit Hus, er her baade om Dagen paa Arbejde og om Aftenen, naar vi sidder hyggeligt i vor gode Stue og læser. Naar Arbejdet skal gøres dernede, gaar han derned. Han faar 50 Kr. i Løn af Manse - det er jo ingen høj Løn, men den Tid han bruger til sit eget, gaar jo ogsaa fra. - Om Bibbe ved jeg ikke stort for Tiden, hun har taget Ferie (med min Sanktion) m.H.t. at skrive hjem; al den første Tid passede hun kun sit Sygeplejevæsen, havde ikke Spor af Kraft til nogetsomhelst andet, og nu tænker jeg mig, at hun har skrevet Jule-Takke-Breve. Jeg tror ikke, hun skrev et eneste Julekort i Aar, det arme Barn, hun havde simpelthen ikke Kræfter til noget. Elle havde haft Takkebrev fra hende hun havde skrevet, at hun travede Ture og at hun syntes det var det, der gav hende de bedste Kræfter. Jeg har lige sendt hende lidt Æbler, et Par Vaskeklude, som jeg havde hæklet, mine Gummistøvler, som jeg aldrig kommer til at passe mere med de hævede Ankler, der følger med Sygdommen, og lidt andet, saa nu hører jeg nok fra hende. Gid hun snart maa være helt i Orden igen. Tænk, at de lod hende arbejde i lige over 3 Uger, da hun kom hjem, uden at give hende en Fridag, mens en anden af Kammeraterne havde haft 3 Fridage i den Tid. Den Søster der, har behandlet hende skandaløst; Bibbe er ikke underkastende nok, saa hun er bleven sur paa hende; Bibbe tager nu det hele med oprejst Pande og uden at kny eller blive sur - den Glæde skal hun ikke ha', siger Bibbe. Nu mangler der kun 1 1/4 Aar, saa er hun færdig med at være Elev. Hun er kommen bag ud med Læsningen deroppe og har hidtil ikke haft Kræfter til at indhente det forsømte; men hun naar det saamænd nok igen, naar hun først tager fat. Det var rigtignok en lang Snak om Børnene. Om Agraren er at melde, at han har faaet saadan en abnorm god Appetit, og da det næsten al Tid har skortet saa meget paa det, tager jeg det for gode Tegn. 
+Mon du har hørt, at Daisys Mand, som jo er Tysker er bleven arresteret af d. t. Værnem. og ført til Tyskland, "til en uvis Skæbne", skrev Mornine. Daisy er sikkert allerede ude af sig selv, det lille Skind; jeg forsømte hende som saa mange andre med en Julehilsen; jeg vil nu gerne skrive til hende, men jo kun med svage Hentydninger af det skete, man ved jo aldrig, om de har hendes Post under Opsyn. Grunden var, at han havde opsagt en tysk Dame, der boede i Pensionatet!! Det lyder nu saa fjollet, at jeg tror, det i Virkeligheden er for at faa Arbejdskraft derned til, naar de gør den Slags.
+Mon jeg fik gjort rigtig Rede for Stegen - nej, du kan ikke stege den, naar den har være i Saltlage, men udvandet og kogt er den jo ogsaa dejlig f. Eks. med Grønlangkaal eller hvad andre Grønsager, man har. navnlig hvis den ogsaa ryges - men altsaa alligevel vandes ud. Saa bliver det vel nærmest som saltet, røget og kogt Skinke, hvad der jo er vidunderligt, vi faar det bare aldrig, da det forekommer os at være for lidt sparsommeligt; vi spiser alle vor Skinker som Karbadeflæsk eller Spegeskinke - altsaa blot skaaret af som den er; ogsaa til Paalæg er saadan en saltet og røget - men ellers saa - Skinke jo uvurderlig. Er det ikke pudsigt, vi køber aldrig Kød, jeg kan da ikke huske, naar vi sidst har købt Hakkekød, det eneste vi kan tænke paa at købe. Du vil vel sige, hvad faar I saa til Søndag Middagen. Det magre af Grisene vander vi ud (Kødet skæres i Skiver, ellers kan det ikke udvandes nok), og saa laver vi Frikadeller af det; det er en god Sønd.mid.m. og saa har vi alt vor henkogte Grisemad og Vildt. Hvis vi her paa Landet ikke havde vore Grise at leve af, gik den ikke. - Hvis der ikke sker noget særligt, hverken her eller der, saa varer det noget inden du hører fra mig, for jeg maa tage mig sammen og faa de Breve fra Haanden, som jeg skylder, og Bibbe har jeg jo altid at sørge for. Hils Aksel saa meget og tusinde Hilsner til dig selv. Din Junge
+[Indsat øverst s. 1; på hovedet:]
+Fik T. A. K. og d. biodynamiske Selskab ikke købt Frederiksgave? Vi saa for nogen Tid siden at det var købt af en eller anden, men maaske dækkede navnet de to Selskaber. S.u. 
+[Grundplan af et rum inkl. inventar er tegnet på et separat ark. På tegningen øverst er skrevet:]
+Lille Bogreol Tobaksbord Tobaksbord Hjørnesofaen Bord Min Lænestol
+[Langs venstre side:]
+Vindue Vindue Kurvestol Vindue Sybord Stol Kurvestol Konsol m. Radio
+[Langs højre side:]
+Taburet Bogreol
+[Underst:]
+Mit gamle Skrivebord Dør Gangen Kakkelovn</t>
+  </si>
+  <si>
+    <t>1943-06-25</t>
+  </si>
+  <si>
+    <t>Lindøgård
+Dræby Station</t>
+  </si>
+  <si>
+    <t>Bakkevej 12 Hareskov</t>
+  </si>
+  <si>
+    <t>Joachim Balslev
+Lars Balslev
+Lars Christian Balslev
+Maria Balslev
+Martin Henrik  Balslev
+Vilhelm Balslev
+Bodild Branner
+Thora  Branner
+Alfred Fly
+Adolph Larsen
+Ellen  Sawyer
+Nicoline  von Sperling
+Maria von Sperling. g. Balslev
+Andreas Warberg
+Erik Warberg Larsen
+Martin Warberg Larsen
+Troels Warberg Pedersen
+Andreas With-Jensen</t>
+  </si>
+  <si>
+    <t>Peter Træskomand er formodentlig en person, som Warberg-børnene har kendt under deres opvækst på gården Erikshaab. 
+Den cyklende pige og hendes bror i Vester Kærby kendes ikke. 
+Nicoline von Sperling boede på herregården Sandholt. Hun og hendes familie var nære venner med Warberg. Albrecht Warberg førte regnskaber for Nicoline von Sperling. Marie/Maria Balslev, f. von Sperling, og Nicoline von Sperling var halvsøstre. 
+Laders var Marie Balslevs mand, Lars Christian Balslev. 
+Agraren: Adolph Larsen, gift med Johanne C. Larsen. 
+Når Tora/Tutte Branner skulle besøge Glorup var der muligvis tale om en visit hos Marie og Karen Warberg. Deres far/Toras farbror, Conrad Warberg, var i en årrække godsforvalter på stedet, men både han og hans hustru var i 1943 døde. Efter Conrad Warbergs pensionering flyttede familien ind i Glorups skovridergård. Det er uklart, hvor de to ugifte søstre boede i 1943.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8408</t>
+  </si>
+  <si>
+    <t>Johanne/Junge C. Larsen har haft det dårligt, og Erik/Tinge Warberg Larsen ringede efter lægen. Han gav hende indsprøjtninger med kalk og vitaminer. Johanne optager ikke vitaminer nok gennem kosten, selvom hun er meget omhyggelig med at få blandt andet grøntsager nok. 
+Ellen Sawyer har været på besøg, og det har Marie Balslev også. Marie har fået behandlet et sår med røntgen, for det ville ikke læges. Hun medbragte breve skrevet af Nicoline von Sperling.
+En ung pige kom og roste Laura/Bibbe Warberg for hendes indsats på Odder Sygehus.
+Tora/Tutte Branner vil komme på besøg et par dage med sine børn i løbet af sommeren.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/igzS</t>
+  </si>
+  <si>
+    <t>[Med sort blæk på kuvertens forside:]
+Modt. 26 Juni 1943.
+Fru Astrid Warberg Müller
+Bakkevej 12
+Hareskov St
+[Med blå kuglepen på kuvertens forside:]
+7-1-2000.
+30-6-2000
+BWP.
+[Med sort blæk på kuvertens bagside:]
+Lindøgaard Dræby St. Fyen
+[I brevet:]
+Lindøgd. Fredag 25-6-1943
+Kære lille Dis!
+Tak for dine to gode deltagende Breve, jeg maa vel hellere straks skrive Sygejournal! Du ved, jeg skrev til dig Lørdag, at jeg havde haft et Tilbagefald om Natten - næste Nat blev mildest talt slem, en Smule Søvn mellem 4 og 5, saa fik jeg Kaffe og Tabletter og sov nogle Timer. Da jeg op paa Formiddagen kom op, og Tinge saa mit Ansigt, fløj han straks til Telefonen og ringede Dr. Fly op - hun skulde kalde! Jeg var misfornøjet med at kalde ham herud en Søndag, men Tinge sagde: du maa da ogsaa tage Hensyn til os andre! Naa, da saa Forbindelsen kom, mente Dr. Fly, at han hellere maatte se det paa et Højdepunkt og kom saa ved Middagstid. Han var her 1/2 Time og var saa god og deltagende. Han aflæste først, om jeg havde for højt Blodtryk, for saa turde han ikke have givet mig en ret kraftig Indsprøjtning; det havde jeg ikke, og jeg fik den. Han sad med min Puls og saa paa mig, jeg kom til at ryste over hele Kroppen, der var helt latterligt, men aabenbart normalt nok; da Rystningen var ovre fik jeg en Kalkindsprøjtning i Rumpen. Han forklarede mig, at det var det samme, som jeg nu længe har faaet gennem Munden i Form af Tabletter og Medicin, men et eller andet i min Organisme gør, at jeg ikke kan optage det. Det er det samme med Vitaminerne. A Vitam. faas jo rigeligt i en Bondegd. jeg bælger mig med Mælk, der jo indeholder meget Kalk, D Vitam. faar jeg gennem det grønne, hvad Dr. Fly jo - selvfølgelig - straks lærte mig, da jeg blev syg, saa Grønkaal og Persille hele Vinteren samt raa Æbler. Jeg mindes endnu rørt, at Peter Træskomand stolt kom med en Kaalstok med friske Blade paa Slutn. af en af Isvintrene den havde ligget under Sneen og holdt sig frisk, i de to Vintre kneb det jo med det grønne. 
+Men ser du, det er med det som med Medicinen - af en eller anden Grund, kan jeg ikke optage Vitaminerne, det er underligt, men jeg vidste nok fra Bibbe, at det kunde finde Sted. Saa skulde jeg videre have 11 Indsprøjtninger 5 Kalk, og 6 Vitaminindspr. det kommer Sygeplejersken og og giver mig, nu skal vi saa se, om det kan hjælpe paa de idelige Tilbagefald. Den gode Elle kom om Søndagen, skønt det kun var 8 Dage siden, hun var her, men hun havde været så ængstelig for mig; jeg var meget sløj - dels en vågen Nat og dels de to stærke Indsprøjn. Ud paa Eft. lagde jeg mig lidt, mens hun gik en Tur med Agrar. i Markerne for at se paa Avlen. Aftensmaden lod jeg Mandfolkene om. Elle rejser, eller er nok rejst til Brædstrup, Dedde fylder i Aar 60 - ja det ved du naturligvis. Næste Dag var jeg helt vel ved det og godt var det, da Marie skulde komme om Efterm. Agraren hentede hende i Dræby
+2
+Hun havde et Plaster paa den ene Kind - hun har i det meste af et Aar gået med et lille Saar, som ikke paa nogen Maade vilde læge; nu havde en af Sønnerne sagt indstændigt til hende, at hun skulde gaa til Læge; hun var hos en Hudspecialist, som sendte hende til en af Overlægerne paa Sygehuset, som beordrede en Røntgenbehandling med det samme; saa skulde hun selv skifte Plaster hver Dag og komme igen først i August. Vi maa rigtignok haabe, det saa er ovre til den Tid. Jeg skal hilse dig fra Marie og sige, at de ser dig vel, naar du kommer til Sallinge.
+Hun og jeg havde det vidunderligt de to Dage, det var dejligt at have een hele ubeskåren Dag foruden de to halve; vi har det altid saa dejligt sammen, Marie og jeg, det tror jeg ogsaa at hun synes - det er vist ikke alene af Barmhjærtighed at hun kommer, men ogsaa fordi hun selv nyder det. Hun havde med ["med" indsat over linjen] de gamle Breve som Frøken Sperling har skrevet af og selv skrevet en hel Del om de Mennesker og de Tiders Begivenheder - ja, du har jo læst dem. Marie læste en hel Del af det højt for mig, saa vi kunde samtale om dem - hvor Sandholt har betydet meget for de forskellige Generationer. 
+Samtidig med at Marie og Agr. i Mandags kom fra Stationen, kom en ung Pige paa Cycle fra Vester Kærby, hvor hun besøger en der gift Broder, som har en Gaard der; hun kom med Hilsen fra Bibbe, en Elev der paa Odder Sygehus og priste Bibbe i høje Toner fortalte om hvor afholdt hun er af dem alle baade Patienter og Kammerater. Jeg havde et pænt Kaffebord parat (Lagkage bl.a.) og der blev de straks placeret, Drengene kom ogsaa, det var saa morsomt og Snakken gik saa godt og livligt, og Kaffen var varm og go'.
+Jeg havde forleden Brev fra Tutte, hun har jo lejet Huset ud i Juli og har inviteret Bodild og Andreas paa en Fyens Tur, om de maatte komme her et Par Dage, hun vilde ogsaa bede Elle om at tage mod dem et Par Dage. Elle kom altsaa netop herud, saa jeg kunde tale med hende om det, Manse, som jo er Vært her gik straks til og der var ikke noget i Vejen, Elle vilde uhyre gerne have dem. Saa var der Tidspunktet. Ser du, Pigen skal have Ferie nu, men jeg tør næsten ikke lade hende rejse før jeg selv er kommen lidt til Hægterne, jeg tænker mig den første Uge i Juli Md. saa før den 7-8de turde jeg ikke tage imod dem. Jeg kan godt have dem alle tre paa en Gang, jeg har altsaa den nye og en Spiralseng staar der derovre og desuden en Barneseng; der kan vi lægge noget Halm i Bunden og en lille Madras over, saa kan Andreas godt ligge der. - De helt nærmere Data faar du efterhånden som jeg ved dem, jeg synes det var morsomt om du og Tutte kunde være her samtidig men du kan jo ikke være her samtidig med Bodild og Andreas; nu ved du nogenlunde hvordan det har sig, mulig du kunde tale med Tutte derom i Telefonen eller pr. Brev. 
+Det er Laders' Fødseldag d. 18/7. 
+Der var saa meget interessant i dine Breve bl.a. om Husets Restauration og - godt at du passer Skattevæsenet.
+Jeg tror ikke du faar mere denne Gang, mange Hilsner og paa glædelig Gensyn om altsaa ikke saa farlig længe
+Din Junge.
+Tak for dine gode "grønne" Raad i dine to sidste Breve, undskyld hvis du har skrevet om det før og jeg ikke har besvaret det, men hvor kan du næsten tro, at jeg ikke skulde bruge Grøntkur, det er da noget af det første man gør, naar der er Vitaminmangel og jeg maa da sikkert tidligere have skrevet om alt det, jeg skaffer mig om Vinteren, i Sommerhalvaar. har man jo Masser - Radiser/ [ulæseligt ord] er særlig godt for min Sygdom) Karse, Agurker, Spinat i lange Baner o.s.v. I Persille er der særlig mange D Vitam. den faar man jo saa i Saucer, hvad vi faar næsten hveranden Dag. 
+[Indsat øverst på sidste side; på hovedet:]
+Det bliver saa nok til at du tager Glorups og Kroen først, efter den Tid er saa nok Bodild og Andreas taget til Elle</t>
+  </si>
+  <si>
     <t>1944-01-25</t>
   </si>
   <si>
     <t>Maria Balslev
 Alfred Fly
 Axel  Müller
 Ellen  Sawyer
 Janna Schou
 Christine Swane
 Lars Swane
 Karen Warberg
 Erik Warberg Larsen
 Grete Warberg Larsen
 Martin Warberg Larsen
 Per Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Erik/Tinge Warberg Larsen havde en søn, Per, fra første ægteskab. Det vides ikke, om Grethe også havde en søn (jvnf. "Drengene"), eller om Erik havde endnu et barn. 
 Det vides ikke, hvem Stisen var.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2449</t>
   </si>
   <si>
@@ -1122,51 +1362,51 @@
     <t>[På kuvertens forside:]
 modt. Juledag 1944.
 Fru A. Warberg Müller
 Bakkevej 12
 Hareskov St.
 [På kuvertens bagside:]
 Lindøgaard Dræby St Fyn
 [Skrevet nederst på kuvertens bagside og på hovedet:]
 Tusind Tak for de nydelige Kort, glemte Maries Brev; intet særligt ud over hvad jeg skrev.
 [I brevet:]
 Lindøgaard Fredag 22-12-1944.
 Har ikke Tid at læse igennem. 
 Kære lille Dis!
 Det er (for mig) en tidlig Morgenstund, jeg fik Kaffe paa Sengen Kl 8 og det er for mig tidligt. Inden jeg nu skal i Gang med det blø’e Brø’ hvilket vil sige Julekage Honningkage Lagkage og den du sendte mig Opskrift paa, som vi har prøvet og finder glimrende – altsaa inden jeg gaar i Gang med det, skal du have et lille Julebrev. Der er kommen en Pakke fra dig, en stor en, men jeg er streng med ikke at [ulæseligt ord] Vrøvl – ikke at pakke Pakken op før Juleaften, saa dette kun en foreløbig ”Kvittering” og Tak! Fik du en lille tarvelig Julegave fra mig? Jeg har maattet fare med Lempe, da jeg har givet Per en Overfrakke til 45 Kr. og Bibbe et Træsnit af Las – Gejerfuglene – som jeg endnu ikke ved, hvad koster, da jeg har bestilt det hos Puf, der ogsaa har besørget Indramning. Vi er helt godt med hvad Arbejde angaar, men jeg kan jo sagtens, naar jeg har den glimrende Hjælp i den dygtige Pige. Hvordan mon du klarer dig, lille Dis med dine stakkels faa Kræfter? Bibbe har det nogenlunde men heller ikke mere; hun tog dog en Slagtedag for mig, hun og Grethe lavede Rullepølser, Spegepølser og kogte en Del hen, Resten havde Anne Marie og jeg lavet Dagen før. Jeg har konstateret – egentlig til min Overraskelse – at min Hjerne fungerer lige saa godt som tidligere nu ved disse Juleforberedelser, hvor saa meget skal huskes og ordnes. Det er flere Aar siden, jeg selv kunde staa for Slagtningen; man skal holde Hjernen klar, naar en 400 Punds Gris skal ordnes – hvad der skal saltes, holdes fersk, hvad til Spegepølser, til Medister og hvad koges hen. Manse, som er meget interesseret og har en Mening selv om de Dele, hjalp mig. Vi kom for sent paa det med at bestille Slagter – skønt jeg stadig mindede Manse, saa Enden paa det blev, at vi skulde slagte i Tirsdags Kl 5 om Morgenen; der skulde saa gøres Ild under Kedelen Kl 3 ½ og da jeg ikke turde stole paa de unge, holdt jeg mig vaagen, de to sidste Timer sad jeg op i Sengen; da jeg Kl 3 ½ kom op i Havestuen (hvor Manse sover nu) havde baade han og Bibbe Lys, saa jeg kunde have sparet mig! Jeg sov saa nogle Timer og arbejdede med Slagtningen det meste af Dagen – er jeg saa ikke ved at udvikle mig til Kæmpe?
 Bibbes og min Tur til Kjerteminde forløb glimrende; vi havde Bil baade ud og hjem; var derude Kl. 12, gik derinde og havde egentlig saa godt Held med os. Vi havde spist Middag her hjemme først, drak Efterm.kaffe hos Jensen og gik saa op til Elle, som havde ventet os til Middag. Vi var bedt til Malerens til Aftensmad, det var saa fornøjeligt og Gudskelov i al Tarvelighed, hvad jeg havde udbedt mig; de har faaet Centralvarmeapparatet flyttet fra Værkstedet ind i Boligen og laa i et hyggeligt Rod. – Jeg nød 3 Snapse! Saa kneb det med at gaa ned til Hotellet, Bibbe havde nær aldrig faaet mig slæbt derned; da jeg skulde op ad Trappen stod der en Flok, som skulde ind og jeg siger saa til en lang Kleppert som stod der – ”aa tag ve’ mig” og en meget kultiveret Stemme svared ja, det skal jeg rigtignok”. Det var, sagde Bibbe mig senere en af Juel-Sønnerne fra Hverringe; da vi gik hen gennem Gangen slyngede jeg et henkastet ”Tak til ham, der hjalp mig” ud over Skulderen. - - Saa en lille Passiar ind hos Kaj, det var underligt at sidde i den dejlige hyggelige Stue en Gang igen. Næste Form. til en festlig The hos Fru Taaning (bedt) saa juleagtigt og pænt rigtig The og en dejlig Cigar, saa Middag hos Elle med Vin, derefter ned til Kirkekoncert; Trylle spillede herligt og et lille udsøgt Kor sang meget smukt; vi drak Kaffe med dem alle paa Tornøe og hilste paa saa mange gamle Kendinge. Hjem ved 6 Tiden til Agr. og Manse, alt var gaaet godt her hjemme. Elle skal være hos Malerens Juleaften, kommer her til Nytaar, vi flytter en Seng ind til Bibbe.
 Det er næsten ikke til at holde ud at tænke paa Ladersen med 2 Børn i Frøslev jeg sender dig Maries Brev, det er lettere end at fortælle om det. Jeg er dybt bedrøvet.
 Nu vinker det blø’e Brø’, jeg må afsted og ønsker til Slut jer alle 4 en rigtig god og glædelig Jul og – Dis – et godt Nytaar ikke alene for Jer men for den hele Menneskeslægt - - lad mig lige fortælle at Manse kom i Forgaars Aftes med den Besked at vi fik 25 Tyskere og en Del Heste til Indkvartering og at de kom i Nat!! Al vor Juleglæde svandt, men allerede i Gaar fik vi at vide at den bedske Drik udsættes til efter Jul. Vi maa tage Anne Marie op til Bibe, tør ikke lade hende sove derude i sit Værelse. Mulig det helt skydes over. Hvor de dog gaar frem nu igen!
 Tusind Hilsner søde Dis fra alle her til Jer alle Din Junge.</t>
   </si>
   <si>
     <t>1945-01-10</t>
   </si>
   <si>
     <t>Lars Christian Balslev
 Maria Balslev
-Martin Balslev
+Martin Henrik  Balslev
 Louise Brønsted
 Adam Goldschmidt
 Brita Goldschmidt
 Ina  Goldschmidt
 Axel  Müller
 Ellen  Sawyer
 Janna Schou
 Maria von Sperling. g. Balslev
 Grete Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Martin og Maria Balslev var begge interneret i Frøslevlejren. 
 Laura/Bibbe Warberg Larsen/Petersen uddannede sig til sygeplejerske.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0636</t>
   </si>
   <si>
     <t>Astrid/Dis skal ikke være så bekymret, men hellere tænke på Maria og Lars Christian/Laders Balslevs børn.
 Laura/Bibbe fik mange julegaver. Hun har været afholdt i Odder. Nu arbejder hun i nattevagt på Kerteminde Sygehus og tjener godt. Hun vil ikke i fastansættelse. Laura har altid haft hovedsmerter og kunne f.eks. som barn ikke tåle at øve længe på klaver.
 Johanne/Junge kan ikke varme huset op. 
 Det var flotte gaver, som Adam og Brita gav Astrid.
 Elle(n) har været på besøg.</t>
@@ -1300,51 +1540,51 @@
 Fru A. Warberg Müller
 Bakkevej 12
 Hareskov St.
 [På kuvertens bagside:]
 Lindøgaard Dræby St. Fyen.
 [I brevet:]
 Lindøgd. Tirsd. Onsd. [”Onsd.” overstreget] 30-1-1945
 Kære lille Dis!
 Til Lykke! Til Lykke! med alt det gode, der er sket. Nr. 1 er jo, at du ved Sjums i Sikkerhed, det har ogsaa væltet en stor Sten fra mit Hjerte. Jeg hørte en Gang i den eng. Radio, at et lille Skib var bleven standset og undersøgt og der blev taget tre Fanger, og jeg blev skrækslagen. Men senere sage de at en hel Del danske var ankommen til Sv. og igen steg Modet. Mon hun nu ikke har sendt dig et Brevkort, det kunne jo gøres uden Risiko – blot en Hilsen men det tænker hun vel ikke paa. Og Grunden!! Ja, det er jo en Lykke uden lige, at I nu ikke skal have de umulige økonomiske Forhold, og dette er noget varigt og ikke blot en midlertidig foranstaltning som f. Eks. Et Laan, hvad altid har haft min dybeste Mistillid, mens andre (f. Eks. Las) altid har ment, at saa var Sagen klaret. 
 Dette bliver kun et Par Ord, for jeg har et Parforce-Arbejde med at strikke Vanter til Manse. Bibbe kom med noget Garn – 4 forskellige Farver – og jeg gik straks i Gang, for hans er fuldstændig slidt op, og det er for trangt at arbejde ude uden Vanter.
 Ak hvilken Vinter Dis! Vores Skattemand fortalte forleden at 50 Familier her i Sognet var blottet for Brændsel og Kommunen har næsten ikke mere til dem, det bliver den rene Nød. Ogsaa vi fryser. Desværre har Fyringen været den ellers dygtige An. Maries meget svage Punkt, hun har trods mine kæmpemæssige Anstrængelser fyret aldeles skamløst ødselt. Mens jeg ved Middagstid sidder og skriver dette, er her 9 ½ Gr. Reaumur om Eftermiddagen 12 %. Jeg har læsset Masser af Tøj paa mig, og saa maa man jo vænne sig til det. Nu da Tyskerne endog vil tage af, hvad her er i Landet, er det jo ganske udelukket at købe. Det er strengt at fryse. I Søndags flyttede vi Sovek. Møbl. her i Spisestuen, og har saa lavet Stue i Sovek. Her er bleven mægtig hyggeligt, og vi mener, her bliver lunere. Det lange Bord staar paa tværs ud mod Værkstedet, Slagbænken med med Ryggen mod Køkkenvæggen, saa kan du se det for dig, Tæpper over hele Gulvet Dragkisten har beholdt sin Plads, ligesaa den lille Sofa ved Radiatoren, hvor der er dejlig lunt at sidde. Hvad der ogsaa vil hjælpe paa at faa Brændselet til at slaa til er jo, at vi ikke kan staa op før det lysner og maa gaa i Seng Kl. 9. Vi faar kun 12 Kilowat – og I faar nu kun 8? Det bliver underligt, men hvad er ikke underligt i disse Tider.
 Bibbe skulde være rejst i Dag, men maatte opgive p. Gr. a. Sne og rejser først paa Torsdag – den ½ Febr. Det bliver nok en rædselsfuld Rejse, men hun er da fornuftig nok til at ”stavle” en Mængde Tøj paa sig.
 Onsdag
 Næste Dag. Egentlig meget heldigt, at Posten i Gaar kom om Form. i Stedet for om Eftm. x [indsat i venstre margen:] x mit Brev ikke kom af Sted [indsættelse slut] saa kan jeg faa svaret paa dit Brevkort. Tak for det og tusinde Gange til Jannas Bedrift. Hvilken usigelig Lykke, at det nu er overstaaet vel overstaaet, ja den største af de 3 Lykker. Hils dog Janna saa varmt fra mig og ønsk hende til Lykke med den lille Pige. Du nævner ikke Vægten, husk det næste Gang, det er ikke helt lige meget om det er et bitte lille et eller en ordentlig velvoksen ditto. - - Vores søde Bi er lige rejst, hun maatte af Sted i Dag, da de nye Forbindelser fra i Morgen, den første Februar herfra er ad Hekkenfeld til. Det er rædselsfuldt at vide hende paa den farefulde Rejse og at vide hende 2 Mdr. i Kbhvn. Hvor man ikke ved, hvad der kan ske. Bombning f. Eks. 
 Hvilke enorme Begivenheder! 95 Miles fra Berlin og som de dog gaar fremad med Stormskridt. Det var synd, Bodild skulde dø uden at opleve dette. - - Bibbe har skrevet til dig, fik du det? 
 [Indsat øverst på s. 1, på hovedet:] Nu skal jeg i Seng – dog heldigvis ikke fordi jeg er syg, men fordi Varmen er lukket ned. Ilden slukket. Smeden kommer nu Kl 12 og forlænger Radiatoren her inde for at vi kan faa det lidt varmere med samme Brændsel. Hils Axel saa meget og tusinde Hilsn. Til dig selv fra din Junge</t>
   </si>
   <si>
     <t>1945-02-09</t>
   </si>
   <si>
     <t>Ina  Goldschmidt
 Anne Marie -, i huset på Lindøgaard
 Adolph Larsen
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Ole -, Lindøgaard
 Axel  Müller
 Janna Schou
 Erik Warberg Larsen
 Grete Warberg Larsen
 Martin Warberg Larsen
 Per Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det er uklart, hvem børnene på fotografierne var. Adam Goldschmidts datter, Lena Brita, blev født 1942. Ina Goldschmidts Harriet i 1927, Ulf i 1933. Janna Schous datter, Pernille, er født 1945, men eftersom Jannas far var Jørgen/Buf Schou, var hun ikke af jødisk slægt. 
 Det vides ikke, hvem Ruth Petersen var. Ej heller kendes navnet på Janna Schous svigermor. 
 Johanne købte en dyr frakke og et træsnit af Johannes Larsen som julegaver.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2451</t>
   </si>
   <si>
     <t>Johanne/Junge har fået brevpapir af Andreas/Puf og Else Larsen i julegave.
 Hun takker for de lånte fotos af børnene. De ser slet ikke jødiske ud.
 Johanne takker også for tobakken, og hun vil gerne købe mere.
 Det er godt, at Janne har hjælp efter fødslen nu, hvor man hverken har varme eller lys nok.
 Det er ved at blive forår.
 Martin/Manse har været aktiv med at skaffe brændsel.
 Grethe og Martin er omsider blevet gift, og familien har haft en hyggelig fest.</t>
@@ -1371,51 +1611,51 @@
 Kære lille Dis!
 Jeg har paa Fornemmelsen at dette kun bliver et lille Brev, til gengæld skal det være paa mit fine nye Brevpapir, som jeg fik af Puf og Else til Jul; jeg er vældig stolt af at have Br.papir med Navn. Desværre er det med Linier, hvad der navnlig slet ikke passer til fint Papir. 
 Tak for dit sidste Brev. Ja, næppe havde jeg sendt dit Brev sidst, før jeg kom i Tanker om Billederne, jeg var lige ved at sende dem næste Dag, men tænkte saa, at det hastede nok ikke saa meget at jeg behøvede at afse 20 Ør. paa dem – 20 Ør. er dog Penge! De er aldeles henrivende hun ligner jo Sjums op ad Dage; hun maa være en yndig lille en. Drengen er ogsaa sød hvor ser han dog uendelig lidt jødisk ud, hun ogsaa. Tak for Laan! Og vil du sige Axel Tak for Tobakken den er ganske dejlig, jeg bruger den til at blande mel. min hjemmedyrkede Tobak, hvis Axel vil sende mig en 1 Pakke til, hvad jo slet ikke haster, kan jeg sende en Femmer, det kan jeg for Resten gøre med det samme, mere har jeg ikke Raad til, jeg er kommen lidt bagefter i denne Mdr. Julen var mig mægtig dyr. 45 Kr. for Frakken, 20 Kr. til et Træsnit til Bibbe og alle andre Gaver til dem her hjemme ogsaa altfor dyre, saa kommer man jo ba’ etter. 
 Hvor var det dog dramatisk og spændende med Jannas Fødselsfærd, og hvor var det en glimrende Præstation men 5 ½ Pund er jo lidt bitte; begge Drengene her vejede 9 Pund og Bibbe 8, og endda synes jeg de var smaa. Nu hører jeg næste Gang maaske om hendes Hjemkomst, det bliver ikke let for hende med al den Lys og Varmerationering, godt at hun har sin Svigermor til at støtte sig i den første svære Tid.
 Apropos Varme! Vi priser Tøvejret og fryser ikke, naar det er saa mildt i Vejret, selv med vores meget nedsatte Fyring. Nej, du kan tro, der er intet at bebrejde Manse, det har ligget ham stærkt paa Sinde hele Tiden, og han har købt for noget af [”af” overstreget] over 1000 Kr Brændsel. At han fik skaffet det sidste Læs Brunkul var lidt af en Bedrift, men Himmelen være priset, at han fik det, ellers havde det set galt ud. Hele Egnen her er ramt af Brændselsnød, der fryses mange Steder. Grunden er nok at Tørvene her – jeg mener dem vi fik her omkring [”omkring” indsat over linjen] var saa utrolig udrøje, saa alle har forregnet sig, da de købte ind. For vores Vedkommende A.M.s skamløse Ødslen jeg er lidt bitter over det, for baade Manse og jeg havde arbejdet for at faa hende til at spare. Manse mente, det var fordi hun ikke vilde, altsaa en Slags Stædighed – Jyderne er jo saa stædige, men jeg mente, det var Dumhed. Men bebrejde Manse noget, kan man sandelig ikke, han er hundeangst for at jeg skal fryse. Nu fælder han en af vore mægtige Popler i Haven, for at have godt med Brænde næste Aar – hvad vi for Resten ogsaa havde i Aar, men intet forslog jo. - - 
 I Gaar havde vi saamænd Bryllupsgilde. Endelig havde Grethe faaet sine Skilsmissepapirer i Orden, saa de kunde blive gift, og lille Grethe var lykkelig; det var ikke saa rart for hende at være ”ugift”, naar hun var saa iøjnefaldende langt henne. De mødte Kl 10 henne hos Sognefogeden i Dræby og havde en hel hyggelig Stund hos de meget flinke Mennesker, fik Vin og mange gode Ønsker. Jeg har altid holdt saa meget af den Sognefoged. De kom her ved 11 Tiden, saa glade og fornøjede og saa saa smukke ud, da de straalende kom kørende ind i Gaarden i Giggen. 
 Saa kom Drengene, rene og fine, de havde selv besørget deres Omklædning og til Tilfredshed. Agraren havde været i Munkebo om Morgenen og købt en rød Alpeviol til Grethe; den stod midt paa Bordet, som var dækket med alt vores pæneste Udstyr. Vi fik jævn Suppe (henkogt) med Ærter og Gulerødder, 2 mægtige Hanekyllinger med Agurker og Gélé samt en fortræffelig Æblekage. Da vi helt er hørt op med at bage, havde vi købt Lagkagebunde og Smaakager til Kaffen som vi nød midt paa Eftermiddagen. Vi havde lige faaet Cigarer fra Brugsen, saa Røg manglede heller ikke. Det var saa baade festligt og hyggeligt. Vin kunde vi jo ikke præstere, men saa drak vi Æblemost af Vinglas, saa vi kunde drikke deres Skaal, de havde faaet en Stol, en Slags Lænestol af Familien i Kjerteminde af Manse et Gavekort i Brugsen paa 25 Kr. og nu har jeg lige hørt, at Naboerne har skillinget sammen og overrakt dem en Konvolut med 65 Kr. Jeg er saa rørt over det. Der var et Telegram fra Ruth Petersen, hvem Bibbe har holdt à jour, saa det var jo ude omkring og lille Ole har heller ikke kunnet holde tæt, men fortalt det til deres Nabokone. 
 Nu kan vi snart faa Foraar, Vintergækkerne er snart store ude i Haven og jeg tror, men er ikke sikker, at jeg hørte Viben i Gaar, da jeg var i Haven; jeg synes aldrig vi har ventet Foraaret med saa stor Længsel som i Aar, og hvis de nu ikke kan præstere Lys til os mere, saa maa vi sandelig være taknemmelige for at vi gaar den lyse Tid i Møde.
 Vi har hørt fra Bibe, hun er glad ved sit nye Arbejde, hun skriver at det hele er saa udmærket organiseret der, meget bedre end i Odder. 
 [Indsat øverst på s. 4; på hovedet:] Saa bliver det ikke til mere denne Gang; tilgiv mig at jeg glemte Billederne sidst, jeg var saa vred paa mig selv for det og forstaar ikke, hvordan jeg kunde være saa sløset
 [Indsat øverst s. 3; på hovedet:] Hermed Femmeren, hvis det næste Gang bliver lidt mere, kan jeg maaske udligne med Frimærker, eller har I dem gratis? Hils Axel! Tusind Hilsner Junge</t>
   </si>
   <si>
     <t>1945-03-17</t>
   </si>
   <si>
     <t>Ellen  Sawyer</t>
   </si>
   <si>
     <t>Kerteminde</t>
   </si>
   <si>
     <t>Harriet Afzelius
 Grethe Jungstedt
 Kurt Jungstedt
-Matilde Jungstedt
+Matilda Jungstedt
 Johanne Christine Larsen
 Axel  Müller
 Ole Poulsen
 Janna Schou</t>
   </si>
   <si>
     <t>En fidibus er betegnelsen for en sammenfoldet strimmel papir til tænding af piber, pejse, ovne og lignende.
 Harriet er muligvis Harriet Afzelius. Når Ellen Sawyer fortæller Astrid warberg-Goldschmidt, at Astrids barnebarn er i huset i Stockholm, kan det skyldes, at Astrid i perioder stort set ikke var i kontakt med datteren Ina og dennes familie. Det vides ikke, hvem Sj. var. 
 Det lille barnebarn var Pernille Marryat, f. 1945. 
 Lille var Grethe og Kurt Jungstedts datter, Matilde/Matilda.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0812</t>
   </si>
   <si>
     <t>Ellen Sawyer takker for cigaretterne. Tobak og tændstikker er en mangelvare. 
 Der bliver bygget befæstninger og gravet skyttegrave i Kerteminde. 
 Dejligt med Astrid Warbergs nye barnebarn.
 Margaret/Grethe og Kurt Jungstedt har sølvbryllup i juni, og deres datter er ansat hos en arkitekt.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Y2b7</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
@@ -1491,51 +1731,51 @@
 Kæreste lille Dis, hvor jeg forstaar dit Savn af Janna, og det føles dobbelt – ja mere end dobbelt – fordi du er alene hele Dagen. Hvor godt man end forstaar at – hvad skal jeg sige – underholde sig selv, saa er det ingen Spøg at være alene hele den lange Dag igennem, det prøvede jeg i Amerika, og det var drøjt, så drøjt at jeg ogsaa den Gang mente mig selv at være på Sindssygens Rand. Saa jeg forstaar dig og har den varmeste Medfølelse i det. Jeg forstaar ogsaa, naar du skriver, at det hjælper ikke, at hun er saa forholdsvis nær, Tværtimod! Hvis hun var helt borte, f. Eks. boede i Jylland, var det lettere at bygge en ny Tilværelse op; paa denne Maade vil det vare længere før du vænnes til Tabet af hende, og dog vilde man selvf. ikke bytte eller ønske hende længere borte. Det eneste Gode, jeg kan se ved det, er at det nu er bleven Foraarstid, og Foraaret har jo mange Glæder og Goder i sit Følge, langt værre om det havde været de vemodige Maaneder Oktober og November. Men som du selv skriver, der er ikke andet ved det at gøre end at se at holde Halen saa højt som muligt og forlange af sig selv, at man skal kunne bære det. Og saa maa vi haabe paa, at Tiden vil mildne Savnet, saa du kan faa Glæde ud af Møderne med hende – muligvis det gaar hurtigere, end du nu er i Stand til at tænke dig. Hvor jeg dog haaber og ønsker det. Den lille Pige maa vel ogsaa være et stort Plus for dig. Men først og sidst, at Janna er glad og – som du skriver glad, naar du kommer. Tænk, at du kan spasere en hel Time dertil. Ogsaa hjem? det skrev du ikke noget om. Men hør Dis, jeg vil ikke høre noget om, at du skulde betænke dig paa at udgyde dine Sorger og Problemer for mig. Hvad har man dog sine Venner (Søstre) til, naar man ikke skulde kunne klage sin Nød til dem, naar Livets Bølger gaar højt, som vi udtrykte det i vore unge Dage, nej, lad os nu være her! Og lov mig, at du bare skriver løs, selv om det gør en ondt at høre om Sorger, saa vil man da ti Gange hellere høre dem og have en Følelse af, at ens Svar mulig kan trøste og styrke lidt, end man vil være udenfor og – skaanes! Tænk paa, hvad jeg sikkert har aflæsset til dig i sin Tid, da mit Livs Bølger fuldstændig konstant gik højt, det har næppe været Smaating, du har maattet høre om. 
 Nej, det var saamænd kun en Forglemmelse at jeg glemte X [”X” indsat over linjen] at kvittere og takke for Tobakken, det gik hurtigt op for mig, da jeg havde sendt Brevet. Vi vil være Jer saa taknemmelige, hvis I af og til vil sende noget, for nu kniber
 2.
 det snart haardt; den hjemmeavlede Tobak er der ikke saa meget Drøje i, som jeg havde tænkt, og det gaar hurtigt ned ad Bakke med den. Saa hvis I vil have Ulejlighed med det og absolut ikke Udgift, vil vi som sagt være Jer megen Tak skyldige. 
 Tak fordi du holder mig à jour med Jeres økonomiske Forhold; hvor var det dejligt, om I kunne komme rigtig paa Fode, og om Axel kunde faa nye Tænder; det vil gøre ham 10 Aar yngre, og vist ikke alene at se til. 
 Jo, saadan er det jo, der hvor Pengene er, skal der yderligere dynges paa, og Fattigfolk skal de nok vide at flaa. Vi maa habe paa J.A.K., at de Synsmaader en Gang maa vinde Sejr.
 Herfra er som sædvanlig intet nyt. Vi ser aldrig nogen her, nu da Bibbe er en Saga, Rutebilen saa at sige ogsaa, og ingen har Dæk paa deres Cycler. Elle har vi ikke set siden Jul, og naar faar vi hende at se, skønt Vejret jo er lige til at cycle i, saa fint et Foraarsvejr. Godt at vi har Lindøerne, dem ser vi da af og til. Grete har det [”det” indsat over linjen] ikke saa farlig godt, hun længes vist efter, at hendes Time skal slaa, det lille Skind. 
 Næste Dag, Mandag Form. I Morges kom Tinge og spurgte om Anne Marie maatte komme ned og hjælpe Grethe lidt i Eft. Nu har hun faaet Hexeskud og ligger og kan ikke røre sig; det er saa trist, at hun skal døje med alt muligt, den lille go’e Grethe! 
 Det er Middag nu, og jeg er bange, det bliver ikke til meget mere, Posten er tidlig paa det om Mandagen
 Næste Gang skal jeg sende det bio-dynamiske Skrift, du sendte, jeg har knapt læst det endnu og det er jo meget interessant. Det andet beholder jeg altsaa. Tak! – Nu har Anne Marie igen haft en Omgang med Betændelse, denne Gang i Øret og hun har døjet meget og haft Doktor her 2 Gange ligget i Sengen 2 Dage og haft mange Smerter. 
 Der er saadan en flink lille ung Læge i Dræby, jeg havde aldrig set ham før; den første Dag, han var her, bød jeg ham Kaffe og han blev siddende i nær ved 2 Timer og snakkede med mig; vi var meget ivrige begge to, saa han glemte Tiden. Vi var meget enige – det er man jo gerne for Tiden, fordi det mest er een Ting, man diskuterer nu: Krigen og alt hvad dermed hører. Det var en helt Oplevelse for mig, jeg ser næsten aldrig andre Mennesker. 
 Efter Middag. Det er underligt nok, for skønt alt hvad der sker i Verden – et Hav af Rædsler – opfylder en hver Time paa Dagen, saa er der noget ved det, der gør, at man ikke skriver om det. Men du kan tro, at alt det forfærdelige som vi hører om, og som [”og som” indsat over linjen] ligger paa en som en Mare ogsaa bidrager til, at gøre det daglige Savn af Janna endnu tungere end det vilde være, dersom Verden havde sit normale Udseende. Jeg har da i hvert Fald saa tit den Fornemmelse, at det er ikke til at bære. Og Verdens Fremtid må man ogsaa - uundgaaelig – spekulere paa. Faar vi mon den forfærdelige tyske Krigsmentalitet udryddet nogensinde. Ja, en Gang maa jo den tyske Nation blive voksen, men hvor længe vil det vare? den er for mig at se en stor lømmelagtig Dreng med alle den Alders Skavanker – ogsaa Børns Grusomhed har den i rigt Maal. En underlig Mangel paa Fantasi, der gør, at de slet ikke formaar at fatte andre Menneskers Lidelser. Nu er Lidelserne over dem selv, men vil de kunde lære af det? Eller vil det udelukkende resultere i Hævnfølelse? Det er Fremtidens Gaader. Saa vidt jeg husker, sagde Fanny jo, at der vilde gaa en uhyre lang Aarrække uden Krige, men den synske Fisker oppe i Nordnorge, der spaaede 1ste Verdenskrig, paastod, at der vilde komme Krig i 1953, hvor Frankrig og Rusland vilde slutte sig sammen og ødelægge Sverige. Det lyder fantastisk. Man kan ikke tænke sig Frankrig have Interesser i Sverige, vel? Og der er kun 8 Aar til, han maa vist have set forkert med et Aarhundrede eller to. – Naa, nu blev det alligevel til lidt mere Brev, 
 [Skrevet på hovedet øverst på s. 1:]
 Jeg skulde egentlig have hjulpet A.M. med Opvasken, saa hun kunde komme hurtig ned til Grethe, men det Ky’ det Ky’ -
 God Bedring med det lilles Snue, det er da kedeligt, naar hun saa ikke kan komme ud.
 Nu haaber jeg, at det hele maa bedres lidt for dig, søde Dis. ”Tiden læger” som Mornine skrev som 14årig, 2 Dage efter en dødsens Fortvivlelse over en ubesvaret Elskov.
 Tusinde Hilsener fra din Junge. 
 [Indsat nederst s. 2:] X hvilket herligt Sprog, der kan falde en i Pennen.</t>
   </si>
   <si>
     <t>1945-04-03</t>
   </si>
   <si>
     <t>Lars Christian Balslev
 Maria Balslev
-Martin Balslev
+Martin Henrik  Balslev
 Julie Brandt
 Louise Brønsted
 Anne Marie -, i huset på Lindøgaard
 Charlotte Knipschildt
 Adolph Larsen
 Johannes Larsen
 Christine  Mackie
 Axel  Müller
 Ellen  Sawyer
 Maria von Sperling. g. Balslev
 Torkild Warberg
 Erik Warberg Larsen
 Grete Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem "de søde piger" er. Muligvis Astrid Warbergs egne to døtre. Den unge mand, der solgte fisk, kendes heller ikke. 
 Torkild Warbergs villa sprængt i luften: Se hans biografi.
 Der blev aldrig gravet løbegrave i Johannes Larsens have - kun gjort klar til arbejdet. 
 Det vides ikke, hvem Line var.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0639</t>
   </si>
@@ -1633,141 +1873,141 @@
 Hareskov St.
 [På kuvertens bagside:]
 Lindegaard Dræby St. Fyen.
 Lindegaard Tirsd. Middag 10-4-1945. 
 Kære lille Dis! Det er vel nok godt gjort, at naar jeg sender Brev til dig den 3 die, saa faar jeg Brev fra dig den 9 ende, hvori du skriver: skriv snart! Det er mintro en langsommelig Postgang for Tiden. 
 Det var sandelig en righoldig Post i Gaar. Grete og hendes Broder, Børge som jeg kender godt og holder meget af, traf til at være her, vi sad ved Kaffen, da Posten kom. Først din lille meget indholdsrige Pakke, tusind Tak for det alt sammen, saavel Gaverne som det besørgede, Børge var grøn af Misundelse navnlig over den ene Pakke Tobak, som Kenderne betegnede som meget fin. Og de tilsendte Breve!! Jeg har saa tit været ked af, at de gamle Breve fra den søde Onkel Frederik var gaaet tabt; Marie Paludan (den søde i en anden Mening) gjorde mig jo den Tort at brænde en stor Papæske med Breve som stod paa Loftete, [sidste ”e” ordet overstreget] da jeg var i Amerika og jeg har troet, at alle hans var derimellem, dette ene, som jeg husker saa godt i hvert Fald Begyndelsen ,,naa saa du har mødt din første Jomfru Larsen” o.s.v. er altsaa paa en eller anden underlig maade bleven reddet fra Baalet. Tænk 50 Aar gammelt! 
 Saa var der en mægtig Pakke og da jeg saa Afsendernavnet: Bodild W. J. sagde jeg straks til Grete, at det var vist noget, hun havde Interesse i, og ganske rigtig, lutter Sager til Børnetøj af forskellig Art; hun skrev, at hun havde efter Tante Louises Død fået en hel Del efter hende, saa nu var der en Del, hun kunde undvære; det var sødt af hende og saa uhyre kærkomment. Hvilken let Død den gode Louise fik. Jeg havde hørt det fra min Svigerinde Marie; hun skrev om Ellen Branner, der var saa sløj og træt og var bleven saa ældet. Tænk, hun var gaaet i Frederiksb. Allé, da Maskinen styrtede ned over d. franske Skole, det føg om hende med Partikler af alle Slags, men da hun har svagt Hjerte, maatte hun tvinge sig til at gaa ganske langsomt til hun naaede i Sikkerhed. Hvilke rædselsfulde Oplevelser Menneskeheden dog har i disse Aar.
 Men lad mig blive færdig med den righoldige Post: endvidere var der Brev fra Tutte. De havde d. 8de Marts Bodilds Fødselsdag netop siddet og læst et [”et” indsat over linjen] Brev fra Louise og beundret en Gave fra Louise, da Johan ringede fra Kbhvn. at hun var død – laa død i sin Seng om Morgenen. Det maa have været underligt – hun var altsaa allerede død, da de fik Brev og Pakke fra hende. Tuttes Ben er da igen lidt bedre, gid det dog maa vare, det er lidt ængsteligt, at det sådan stadig bryder op.
 Vi slagter i Dag, men da vi er saa godt med og mit Ben ikke paa nogen Maade vil finde sig i Overanstrengelse for Tiden, har jeg nu efter Middag sat mig ned til dette lille Brev. Bibbe er endnu ikke kommen, vi venter hende i Morgen. Mon hun saa naaede ud til dig, hun tænkte at laane en Cycle i Birkerød, men der er vel snart ikke flere Cycler i Orden. Elle skal nok faa sin Æske Tændst. Vi tænder nu vore Piber ved Fidibussen, naar vi har Ild i Køkkenet. Er det lidt skraldt med Humøret lille Dis? Vor Herres Sol skinner dog ellers saa velsignet i denne Tid, men det kan vel ikke gøre det. Mon ikke, det skulde hjælpe lidt, naar den Tid kommer, der de 3 søde Piger bliver bosat derude, hvis du faar Fornemmelsen af en god Omgang lige ved dig. Og saa at Janna er saa lykkelig, og den lille Pige saa yndig. Og din Mønster-Have. Vi maa tage det hele med lille Dis i disse Tider; alle de Rædsler pynter ikke paa ens Velbefindende – mildest talt!
 [Indsat side 1 øverst, skrevet på hovedet:]
 Hvor er det dog nogle dejlige Cigarer, du har sendt mig, jeg har røget den ene og skal nok ryge de andre tre selv ogsaa. Og Tak for Krystal,s. det sparer saa godt paa Sukkeret. – Den Muskatnød du sendte mig i Julen er jeg saa glad ved, den pynter paa Fiskeretter. - - Hvor morsomt med alle de gamle Breve. – Kan du huske, at Fanny spåede om alle de Horder Syd fra, der vilde strømme her op og plyndre?
 [Indsat s. 1 i venstre margen:]
 Jeg sender en 5er i næste Brev, har ingen i Øjeblikket, saa kan vi al [”al” overstreget] udligne, hvis I en Gang sender lidt igen.
 [Indsat s. 1, nederst, på hovedet:]
 Sig Axel tusind Tak for Tobakken.
 [Indsat s. 2 i venstre margen:]
 Og saa kun tusinde Hilsner til dig selv lille Dis. Godt Mod! Din Junge</t>
   </si>
   <si>
     <t>1945-04-12</t>
   </si>
   <si>
     <t>Brevkort</t>
   </si>
   <si>
-    <t>Else Larsen, Else, Andreas Larsens kone
+    <t>Else Larsen,  Andreas Larsens kone
 Didrik Overgaard Nielsen
 Emma Overgaard Nielsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Adolph Larsen var indlagt med en kræftknude i maven. Johanne/Junge Larsen boede nogle dage hos Else Larsens forældre (Overgaard) i Odense for i forbindelse med besøg på hospitalet at have mindre transport.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0644</t>
   </si>
   <si>
     <t>Johanne/Junge Larsen er hjemme igen efter at have været hos Overgaards, som var søde. Laura/Bibbe har talt med egen læge, som sagde, at selvom der var tale om en kræftknude, var chancerne for helbredelse gode.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/0jIO</t>
   </si>
   <si>
     <t>[Fortrykt på kortets adresseside:]
 BREVKORT.
 [Post-logo]
 Afsender
 [Håndskrevet på adressesiden:]
 Dec 45
 JW. Larsen, Lindøgaard
 Dræby St. Fyen
 Fru 
 A. Warberg Müller
 Bakkevej 12
 Hareskov St. 
 [Håndskrevet på brevkortets tekstside:]
 Tirsdag.
 Kære lille Dis!
 Nu er jeg hjemme igen, jeg turde ikke blive der længere, da Else mente, det blev for meget for hendes Mor. Jeg kom hjem sm. m. Bibbe og Manse Søndag Aft. For din Femmer gik vi i Biffen og saa et vældig sjovt amer. Stykke. Overgaards var saa søde at være hos og Fru O. sagde i Telefonen i Gaar, at hun savnede sådden! Vi er bleven saa opmuntrede og forhaabningsfulde efter en Samtale Bibbe havde med vores egen Læge her; han sagde, at selv om det var en Kræftknude kunde det udmærket godt helbredes helt, naar den blev fjærnet ved Operation. Han sagde det ikke for at trøste, sagde han, men vilde sige det 
 [på brevkortets adresseside:]
 samme, hvis det var en Kollega, han talte med. Det blev vi meget glade over at høre og har nu faaet godt Haab igen. Mange Hilsner til Jer begge fra din Junge Bibbe er derude i Dag.</t>
   </si>
   <si>
     <t>1945-11-26</t>
   </si>
   <si>
     <t>Alfred Fly
 Adolph Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Didrik Overgaard Nielsen
 Emma Overgaard Nielsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Adolph/Agraren Larsen levede mange år efter den vellykkede operation.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0643</t>
   </si>
   <si>
     <t>Lægen sagde, at det var nødvendigt at operere Adolph/Agraren. Han kom med ambulance på hospitalet. Johanne/Junge spurgte via Else, om hun kunne bo hos Elses forældre en tid, og det var OK.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/nlNE</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 modt. Tirsd. Aften 27/11- 45.
 (om Agrarens Sygdom)
 Fru A. Warberg Müller
 Bakkevej 12
 Hareskov St.
 [Fortrykt på kuvertens bagside:]
 JOHANNE WARBERG LARSEN
 LINDØGAARD
 [Håndskrevet:]
 pr. Dræby St. 
 [I brevet. Fortrykt:] 
 JOHANNE WARBERG LARSEN
 [Håndskrevet:]
 Lindøgaard Mandag 26-11-45 
 Kære lille Dis!
 I Fredags Aftes sagde Doktoren at en Operation var tilraadelig – ja vist nødvendig. Allerede næste Formiddag kom han derud – til Odense – Bibbe med i Ambulancen; hun blev der til i Gaar Aftes og mente, at den stakkels Agrar var meget ked af det. Jeg ringede i Aftes [”i Aftes” indsat over linjen] til Else og spurgte om hun troede, hendes Forældre vilde huse mig en lille Tid, og det vilde de med Fornøjelse - viste det sig. 
 Jeg tager derud nu om et Par Timer derfor bliver dette lidt knapt. Vi ser temmelig mørkt paa det og maa gøre alt hvad vi kan for at mildne det for ham. Han ligger heldigvis paa en 2 Sengsstue. Jeg skriver igen. 
 Tusind Hilsner Din Junge
 Adr. Overgaard Nielsen
 Vestergade 28 III
 Odense</t>
   </si>
   <si>
     <t>1945-12-04</t>
   </si>
   <si>
     <t>Adolph Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Didrik Overgaard Nielsen
 Emma Overgaard Nielsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det er Adolph Larsen, som er syg af kræft og indlagt. Hans sygdom er omtalt i flere breve fra perioden.</t>
   </si>
   <si>
     <t>Johanne/Junge er nu kommet hjem igen. Familiens egen læge har sagt, at hvis kræftknuden bliver bortopereret, er prognoserne gode, og det har givet nyt håb.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/LwFS</t>
   </si>
   <si>
     <t>[Fortrykt:]
 BREVKORT.
 Post-logo
 Afsender
 [Håndskrevet:]
 Dec 45
 JW. Larsen, Lindøgaard
 Dræby St. Fyen
 Fru A. Warberg Müller
 Bakkevej 12
@@ -1808,51 +2048,51 @@
     <t>[Fortrykt:]
 BREVKORT.
 Post-logo
 Afsender
 [Håndskrevet:]
 Dec 45
 JW. Larsen, Lindøgaard
 pr. Dræby St. Fyen.
 Fru A. Warberg Müller
 Bakkevej 12
 Hareskov St. 
 [Brevkortets bagside:]
 Kære Dis! Fredag
 Jeg har pakket Æbler i Jeres Kuffert, godt med Halm for neden og oven og kun 2 Lag Æbler. Nu har jeg faaet Betænkeligheder, for jeg synes den er saa tung. Spørg Axel, om han tror, det kan gøre Kufferten noget. Jeg vil binde godt med Høstbindergarn uden om den for at styrke den. Jeg vil ikke sende den før jeg hører om A’s Mening desangaaende. Du fik vel mit Kort om at jeg er kommen hjem, Bibbe og jeg skal derud i Morgen, der er ikke noget om Operation endnu; han har det helt godt, har været lidt oppe et Par Dage, men alle de Undersøgelser tager en Del paa ham. Gretes Per var derude i Gaar vist mest for at se til Agraren den kære Dreng købte Krysantemer derude til Agraren. I Dag er Edith i Odense og vilde se op til ham – Hvis Operationen bliver ved at trække ud, faar vi ham vel daarlig hjem til Jul. Vi laver intet til til Julen og giver ikke Gaver i Aar ---
 [Brevkortets forside:]
 Hvordan mon I har det? Din A – a?
 Bibbe har taget Pladsen som Vikar her i Sognet. Mange Hilsner til A. og dig selv fra din Junge.</t>
   </si>
   <si>
     <t>1946-04-01</t>
   </si>
   <si>
     <t>Adolph Larsen
 Andreas Larsen
 Johannes Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Axel  Müller
 Edith -, pige i huset på Lindøgaard
 Christine Swane
 Erik Warberg Larsen
 Grete Warberg Larsen
 Lise Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Malerens var Johannes Larsen, hans søn og svigterdatter på Møllebakken i Kerteminde.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2452</t>
   </si>
   <si>
     <t>Johanne Larsen kan ikke forstå, at Astrid kunne gå tur efter den hårde omgang med tandudtrækninger. Selv måtte hun hjem og ligge i sengen hos Johannes Lasen og hans familie, da hun havde fået trukket 17 tænder ud.
 Johanne kommer ikke til Astrids fødselsdag, for hun har travlt, og hun er bange for at blive syg, hvis vejret bliver koldt. Hele Johannes familie er inviteret til Christine Swanes/Uglens 70årsdag, men kun de unge tager med. 
 Laura/Bibbe arbejder som hjemmesygeplejerske, og hun synes ikke, at der er nok at lave.
 Lise har brændt hænderne slemt på kakkelovnen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Kww0</t>
   </si>
   <si>
@@ -1964,64 +2204,64 @@
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 6 August 1946
 besv 18 Aug. 
 Fru A. Warberg Müller
 Bakkevej 12
 Hareskov St
 [På kuvertens bagside:]
 Lindøgaard Dræby St. Fyen.
 [I brevet:]
 Lindøgaard Søndag 4-8-1946.
 Baade Axels og mit har nok været lidt Bornholmsk Syge, det er der saa meget af for Tiden.
 Kære lille Dis!
 Dette er helt vinterligt – skønt Aftenen for Resten er saa skøn – her sidder Agraren, Rie, Bibbe og jeg med tændt Lampe i den store Stue; B. strikker de to andre læser, og jeg skriver og siger Tak for dit Brev. Det var en stor Lettelse at høre, at Axel er i Sving igen, men jo ingen Lettelse, at du har haft Galder uf, de modbydelige Galder! Mon du ikke har kigget efter Brev fra mig, men Himmel og Jord har staaet i et for mig; midt i Ugen blev jeg en Nat overrasket med Opkastninger; Gud, hvor jeg brækkede mig, blev saa i Sengen med 38 3 ogsaa Dagen efter igen, og saa var jeg saa umulig af Pirrelighed, at det slet ikke var nemt for dem her. C [”C” overstreget] Mornine ringede fra Kjerteminde, at hun Elle og Tutte vilde komme med Formiddagsbilen Lørdag – ja i Gaar altsaa. Bibbe og jeg pillede om Fredagen [”Fredagen” indsat over linjen] 4 Vildænder, som Manse nok saa belejlig havde skudt om Torsdagen, den Dag Andejagten jo gaar ind. Om Morgenen havde jeg lavet 2 store Skaale Rødgrød. Anne Marie skulde komme Lørdag, saa jeg imødesaa Dagen med Ro. Lørdag Morgen, da jeg sad ved min Morgenkaffe kom Anne Marie og meddelte, at Drengen var syg, saa hun kunde ikke komme jeg blev meget ked af [et overstreget bogstav] det, for jeg havde ingen Kræfter p.Gr.a. den forbandede Mavesygdom. Saa fortalte hun – at hun maatte hellere holde op med at komme, for de laa i Byggeroderi, og hendes Mand holdt ikke af at hun gik ud. Det brast helt for mig! Bibbe kom i det samme og blev rædselsslagen paa mine Vegne, over, at den Støtte skulde tages fra mig. Naa, Dagen gik for Resten godt nok, der var jo ikke saa meget at gøre ved Middagen, jeg fik Ænderne ordnet og sat paa, dækkede Bord til 10, Marie skrabede Kartoflerne – en mægtig Grydefuld – og Bibbe hærgede i hele Huset og satte Blomster i Vand; jeg var færdig halv 11, nej 11, da de kom, Marie passede Ænderne, saa jeg sad og snakkede med dem (Søstrene), [”Søstrene” indsat over linjen] gik kun lige ned og lavede Sauce. Som de Ænder smagte dem! Og Rødgrøden med. Vi tog Kaffen ved Bordet, Bibbe ordnede den mens jeg i en Fart skrubbede alle Tallerkner og Fade og Sølvtøj af. Saa tog ellers Bibbe og Marie hele den mægtige Opvask og jeg sad og snakkede med dem hele Eftermiddagen. Vi havde det henrivende, de var mægtig søde. Vi fik The inden de rejste, Kvart over 5. Du kan tro, det blev en dejlig Dag. - - Nej hør, jeg glemte helt at fortælle hvorfor jeg var saa dybt nede den Lørdag Morgen da Anna M. kom og meldte Afbud, at jeg græd! Jo tænkt om Natten vaagnede jeg med Smerter i højre Haand, ude af Stand til at bevæge Fingrene, med andre Ord mit gammelkendte Gigtanfald, der for 9-10 Aar siden var en hel Svøbe for mig; jeg maatte – den Gang – ligge i Sengen uden at røre en Muskel i Haanden, den var hoven og udspændt – Fingrene som udspændte Pølser! Men om Morgenen var det bedre, jeg kunde klæde mig selv paa, og det bedredes for hver Time der gik, saa det lettede jo paa Humøret, men at jeg næsten gik Amok, da A. M. kom med det Budskab netop den Dag, kan du vel nok forstaa. Selvom dette nu fik et saa hurtigt Forløb, og Hævningen kun var ubetydelig, virkede det dog som et Momento – tænk om jeg gaar en Vinter med den Slags Anfald i Møde! Og du kan tro, mit Hoved er ogsaa sløjt for Tiden, det hele staar saa tit stille for mig, jeg tænker det er min snart høje Alder, der gør det vanskeligere for mig at klare Paragrafferne, skønt baade Marie og Bibbe hjælper mig godt. Forleden Eft. da jeg lige var bleven færdig med Opvask og Eleven i Klaver og faaet mig lagt til Hvile med et Lettelsens Suk, hørte jeg Stemmer: Mix, Myg, Marie Meyer og Katrine Jeg fik jo lavet Kaffe, og det var rigtig hyggeligt, men alligevel! Saa, du kan tro, jeg kan forstaa, at du ikke kan holde til alt det, du har; mange Mennesker er nu ikke godt for svage Hoveder. Du nævner Brita – der var da slet ikke Tale om, at de skulde komme; da jeg var ovre hos Jer? eller var det bare at jeg ikke hørte om det? Hvis de kommer er det da en Guds Lykke at I har Topedeaborg ledig. Jeg er meget spændt paa at høre om Forløbet. Naturligvis vil du gerne se Adam og den lille. 
 Jeg maa i Seng, skal lidt tidlig op i Morgen, skal vaske Æg, pakke din Taske, som Æggemanden saa kan faa med, vaske et Læs af Strømper og faa min Ribssaft kogt færdig og fyldt paa Flasker, som da er renset.
 Derfra god Nat og god Bedring med det hele. Tak for Laan af Tasken, haaber den kommer over i god Behold.
 Tusind Hilsner til Jer begge.
 fra din Junge.
 Marie hilser, Bibbe ligesaa med mange Tak for sidst. 
 [Indsat øverst s. 4; på hovedet:] Æggemanden fik din Taske med i Formiddags haaber du naar at faa den inden du skal rejse til Bogø! Mandag</t>
   </si>
   <si>
     <t>1946-12-19</t>
   </si>
   <si>
-    <t>Andreas Branner
-Bodild Branner
+    <t>Bodild Branner
 Frits Branner
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Alhed Larsen
 Pernille Marryat
 Axel  Müller
 Ellen  Sawyer
 Albrecht  Warberg
 Erik Warberg Larsen
 Grete Warberg Larsen
 Lise Warberg Larsen
-Martin Warberg Larsen</t>
+Martin Warberg Larsen
+Andreas With-Jensen</t>
   </si>
   <si>
     <t>Følgende personer kendes ikke: Else fra Kroen, min lille Elev og Jørgen.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0646</t>
   </si>
   <si>
     <t>Johanne/Junge og Grete har slagtet en stor gris. Grete er meget dygtig, men Johanne har ingen kræfter. 
 Erik/Tinge har meget held med sin strandjagt, som er en indbringende hobby.
 Det var trist med Thora/Tutte. Andreas reagerede hverken da hun eller Vilhelm døde. Man må håbe, at han bare ikke kan udtrykke følelser. 
 Elle(n) skal med bil til København.
 Ved juletid tænker Johanne altid på barndommens jul på Erikshaab. 
 Grete, Erik og deres børn har været til midda hos Johanne og Adolph.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ws90</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Jul 1946.
 Fru A. Warberg Müller
 Bakkevej 12
 Hareskov St.
 25-1-2002.
@@ -2125,51 +2365,51 @@
 Næste Dag. Mere blev det ikke til i Gaar og i Dag begynder det ikke allerbedst. Jeg bliver først kaldt paa, naar Stuen her er ren og navnlig varm og i Dag opvarmedes det først Kl. 10! I Gaar kom Posten inden Middag (ellers mel. 2-3) så du ser, det hele er lidt ubestemt. Sagen er, at om Aftenen – sent – er her jo Ro nok, men da er jeg meget for træt til at skrive Brev. 
 Senere Manse elsker at sidde herinde og snakke med mig om alle sine Fremtidsplaner – Køb af mere Jord til Gaarden o.s.v. Hvor er det henrivende for ”en Moder” at mærke, at der intet sker uden at hun er med i Forhandlingerne. Jeg er jo ogsaa en Del inde i alt, hvad angaar Landbrug, saa jeg endog af og til kan være af en anden Mening end ham og ikke altid bare naa og ja. Nu mærkede han at i Dag vilde jeg helst være fri; der kom et lille: nå, du vil ikke snakke – og gled saa ud til sit Virke. Tinge kunde det ikke saa let falde ind at snakke, naar der overhovedet er nogetsomhelst, der kan udsættes. Han er den store solide Arbejdskraft. I Aftes sad han her og slob e ["o" overstreget og ”e” i ordet indsat over linjen, så ordet biver "sleb"] det store Træ-Sav, og i Dag er han gaaet i Gang med at fælde Mirabel-Hækken; den er bleven for gammel og skal falde; saa gror den op fra neden og giver os igen Mirabeller. Bøgelysthuset skal også ned; Manse så lidt ængstelig til mig, da min Glæde ved de Bøge er velkendt, men ogsaa de gror jo op igen; jeg gør af Princip aldrig Indvendinger mod den Slags Bestemmelser, for at de ikke skal føle os gamle som Klods om Benet. Nu er det dem, der råder og de skal staa frit. Vi har haft Aar nok til at raade i. – Bibbe er desværre ikke særlig rask for Tiden, det arme Barn, naar mon hun dog kan rette sig helt igen. Hun bager derude paa fuld Kraft til Manden og Konen, som kommer til Aftenkaffe i Morgen Aften. Vi lever i en hel Feber af Spænding! Og saa er alt det jo kun Smaating, naar man tænker paa Verdens-Situationen. Den begynder sande-
 4 lig at blive spændende. Hvor Englænderne dog kan og hvor Hr. M. faar Klø. Nu ser han vist klart, at han skulde have holdt sig paa Afstand af Hitler. Det kunde jo se ud som om han i Fredstid har haft megen Sans for Italiens indre Udvikling – materielt selvfølgelig kun; paa Sicilien f. Eks. er der nok gjort utrolig meget for at vinde nyt Land; mægtige Arealer var i Færd med at opdyrkes der og give Brød til mange Munde; men hans Krigs-Tilbøjeligheder ødelægger jo alt. – Manse hører næsten al Presse fra England, kender Tiderne og stiller ved Radioen. Det gør I vel ogsaa, i hvert Fald kan man jo høre norsk, svensk og dansk Presse fra London fra 7½ - 8. Hvor maa den abes. Kajser [”e” indsat over linjen, så der står ”Kejser”] være glad, nu er han langt inde i sit Land igen. Det ser galt ud i Morgen; de arme! de faar rigtig nok Knytnæverne at føle; men Turen kommer jo ogsaa til os en Gang, hvis de nuværende Tilstande skal vare; - - Kender du ”Familien Thibault”? Der er jo Masser af Bind; jeg er kommen til det Bind, som har til Undertitel: ”Somren 1914”. Det er meget interessant; han fremfører i en Samtale sin Mening, om de dybere Aarsager til Verdenskrigen; det er en fransk Socialist som taler og han er blottet for Patriotisme (saadan da) og skifter Sol og Vind lige mellem Landene og han lægger egentlig ingen Ekstra-Skyld paa Tyskland, men giver Rusland og Frankrig deres rigelige Del af Ansvaret. Erobringen af Marokko vejer tungt på deres Skyldner-Side. Og naar man skal være retfærdig var det jo heller ikke Spor mere pynteligt end Italiens Erobr. af Abessinien. England har jo ogsaa i høj Grad været virksom med at faa Kolonier, men der er den meget store Forskel, at de gør det saa det bliver til virkelig Gode for de indfødte (sandsynligvis af Klogskabshensyn) det ved jeg mange Eksembler paa. Anderledes stiller det sig maaske, naar det drejer sig om f. Eks. Indien, der selv har en kultiveret Klasse som kunde raade for Sagerne. Naa – ikke mere om alt det – det flyder jo over en Gang imellem, naar man er saa fyldt af det hele; men det er jo kun, hvad vi alle ved og uafladelig kredser om – hele Udenrigs-Situationen.
 [Skrevet på hovedet øverst s. 8:]
 Jeg har ikke set Elle siden en Uges Tid før Jul, jeg bryder mig ikke særlig om, at hun skal tage de kolde Ture herud, jeg vil hellere vente til Vejret bedres. Saa vidt jeg ved har hun det godt. 
 [Skrevet på hovedet øverst s. 6:]
 Selvom jeg ikke har skrevet om Sjumses Sygdom og den ulykkelige Polak, har jeg dog været meget opfyldt og rystet over begge. Sikken en Jul for stakkels lille Sjumse.
 [Skrevet på hovedet øverst s. 5:]
 Marie Balslev ringede forleden; jeg havde sendt hende en lille Æske med Lommetørklæder. – De havde haft en vidunderlig dejlig Dag, alle Børnene undtagen Vilhelm som for Resten er meget bedre, men dog ikke slipper m. mindre end et Aar – havde været der. Marie var meget glad v Daasen
 [Skrevet på hovedet øverst s. 4:]
 Jeg vilde saa gærne have skrevet et langt og godt Brev denne Gang, men nu maa du nøjes med dette meget forvirrede. Hils Aksel og Nus mange Gange og selv, lille go’e Dis utallige Hilsner fra din Junge
 [Skrevet øverst s. 3:]
 Og saa skal der jo sælges nogle Kreaturer, en Ko og nogle Kvier. 
 [Skrevet på hovedet øverst s. 2:]
 Har jeg skrevet om Las? Han fik fjernet en Polyp fra det ene Stemmebaand paa en Klinik i Odense og er nu i Kbhvn. for at faa Røntgenbehandling – hos Finsen, Strandboulevarden.</t>
   </si>
   <si>
     <t>1947-02-06</t>
   </si>
   <si>
     <t>Bodild Branner
 Frits Branner
 Thora  Branner
 Alhed Larsen
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Marie - Marie, hushjælp hos Astrid Goldschmidt-Warberg
 Pernille Marryat
 Axel  Müller
 Ellen  Sawyer
 Lise Warberg Larsen
 Martin Warberg Larsen
 Per Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det er uklart, hvem "den lille", der er hos præst, var. 
 De to søstre, som Johanne og Astrid havde mistet, var Alhed Larsen og Thora Branner.
 Else og Andreas/Puf Larsen boede sammen med Johannes Larsen på Møllebakken 14 i Kerteminde.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0649</t>
   </si>
   <si>
     <t>Johanne/Junge har været syg. Godt, at Axel er kommet hjem fra hospitalet.
 Lille Lise er fyldt to år.
 Elle(n) har været på besøg og fortalt om julen samt om Fritz og Bodild Branners visit. Fritz mangler helt initiativ og har ingen kræfter til at arbejde. 
 Johanne mener, at Else og Andreas/Puf Larsen ville have et lykkeligere liv, hvis de havde deres eget hjem og ikke skulle føre traditionerne videre. Else er dygtig til at holde pænt og rent, men hjemmet mangler ånd og gæstfrihed. 
 Martin/Manse tjener godt på dyr, som han nedlægger ved strandjagt.</t>
   </si>
   <si>
@@ -2193,51 +2433,51 @@
 Lindøgaard
 Torsdag d. 6-2-1947.
 Kære lille Dis!
 Hvor Du vist længes efter Brev fra mig; du tænker nok: Junge er vist syg, og det passer jeg har lagt i 3-4 Dage, nej det er da kun 3, for jeg stod op Kl. 10 i Dag og lavede Mad, den lille var til Præst; men det har kun været alm. Forkølelse, naar undtages, at det var en ualmindelig stærk Forkølelse, og det er for koldt at sidde op i Sengen og skrive. Er det dog ikke forfærdeligt, at vi skal have den haarde Frost igen; vi sidder lunt nok, men man ved jo om Masser af Mennesker, der ikke har el. kan skaffe Brændsel og som simpelt hen knag fryser.
 Vi har lige spist og Posten kan komme snart, nu lader jeg Pennen ile det, den kan, for et Livstegn skal du have i Dag. 
 Til Lykke til Axels Hjemkomst! hvor dejligt for ham, at han kan være hjemme hos dig nu i stedet for paa Sygehuset og sikken en Hjemkomst, du gav ham, den var vel nok dul.a. Du maa rigtig nok skønne paa lille Marie (og gør det naturligvis også) for hvor er hun dig dog til megen Støtte, som nu f.Eks. at du havde hende til at være hos dig, mens Axel var borte, og saa at hun kunde have alt i Orden til hans Hjemkomst. Jeg har aldrig faaet at vide, om Axel prøvede min Medicin mod Bronchitis, og om den hjalp ham; jeg kunde jo kun sige, at mig hjælper den omgaaende. 
 Og til Lykke til lille Nilles 2 årige Fødselsdag, hvor maa hun være yndig; du kan tro, at vores er det ogsaa; jeg har ikke set hende i over 4 Uger, og Bibbe siger, at hun udvikler sig for hver Dag; nu kan de føre Samtaler med hende; det var Pers Fødselsd. i Gaar, og Bibbe skulde komme om Aftenen; ”du maa ikke lægge mig i Seng” sagde Lise; hun vilde nok have Bibbes Ankomst med. For første Gang græd hun, da hun omsider maatte i Seng, det maa jo ogsaa være svært, naar allle de andre skal feste videre med Lagkage o.s.v. 
 Vi havde et dejligt Besøg af Elle i Søndags; vores Hofchaufør hentede hende ved 2-3 Tiden og kørte hende hjem ved 9 Tiden det er saa sødt af Elle, at hun ofrer 16 Kr. paa et Søndagsbesøg paa Lindøgd. vi havde det dejligt og fik alt fortalt om Julen, som havde været dejlig for hende Bodild og Fritz havde været der en Dag, B. er betænkelig ved Fr. hvordan han skal faa begyndt at klare sig; alle Mennesker siger: hvorfor flytter de dog ikke sammen i det store Hus? Jo Tak, hvis Bodild gik ind paa det, vilde det være en ny Dæksmand for Fritz til ikke at bestille noget, og de vilde komme til at forsørge ham i al Evighed; han maa lære at forsørge sig selv en gang, den stakkels Fritz. Som Elle siger X er den fuldstændige Mangel pa Initiativ og Arbejdskraft unormal. Det eneste bundne Arbejde, han har haft (Landbohøjskolen) gjorde ham jo for Resten syg, saa hvordan skal det gaa ham. De to Søstre, vi har mistet har i Sandhed efterladt sig Savn, som ikke har kunnet erstattes. Jeg tror, Livet havde formet sig mere harmonisk for Puf og Else, om de havde faaet deres eget lille Hjem i stedet for at Else har skullet føre det gamle Hjem videre i samme tradition, hvad hun dog ikke har magtet, undtagen hvad alt det ydre, jeg mener det materielle angaar, Aanden i det har hun ikke haft Evne til at holde ved lige, og hvad nytter den mest fuldkomne Orden og Renlighed, hvis Aanden (f. Eks. Gæstfriheden) ikke er i Orden 
 Vi har det godt her, Manse er paa Stranden meget ofte; i Forgaars skød han for 71 Kr, d.v.s. godt 50 Kr. i ren Indtægt. (Patroner er saa dyre) 
 X Bodild kalder ham jo simpelt hen doven.
 [Skrevet på hovedet på s. 2:]
 jeg vil ikke begynde paa et nyt Ark og skal ogsaa gøres i Stand nu; jeg skal have en Elev. Hvor Solen dog varmer godt nu; den hjælper paa Brændselet. Hils Axel saa mange Gange ogsaa lille
 [Skrevet langs venstre margen på s. 2:]
 Marie og skriv snart. Kærlige Hilsner din Junge.</t>
   </si>
   <si>
     <t>1947-07-12</t>
   </si>
   <si>
     <t>Laszlo -
 Grethe Jungstedt
 Adolph Larsen
 Andreas Larsen
 Johannes Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Astrid Møller
 Emma Overgaard Nielsen
 - Petersen, dyrlægefrue
 - Petersen, sygehuset
 Ellen  Sawyer
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det er svært at læse, om den engelske pige var 14 eller 19 år. I 1947 var der ca. 500 ungarske børn på ferieophold på Fyn (Arkiv.dk, juli 2023). 
 Det vides ikke, hvem Jørgen og Dorthe var. 
 Martin/Manses angst for, at Adolph/Agraren skulle "gaa". Adolph Larsen var kvartalsdranker, og ind imellem fik han et "anfald" og forsvandt i dagevis. 
 Mette, Eivind og Asger: Se Astrid Møller.
 Else og Andreas/Puf Larsen var i England og Skotland, hvor Andreas Larsen skulle lære noget om ølbrygning.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2464</t>
   </si>
   <si>
     <t>En engelsk pige har boet hos Johanne og Adolph Larsen nogle dage.
 Johanne Larsen har været nogle dage hos Ellen i Kerteminde. De havde gæster til kaffe flere gange. Det var dejligt at gense Astrid/Trisse Møller.
 Else og Andreas/Puf Larsen bliver meget forsinkede på deres hjemtur fra England og Skotland.
 Det er svært at tage stilling til Slesvigsspørgsmålet.
 Johanne skriver betragtninger om stormagter som fx Tyskland.</t>
   </si>
@@ -2368,51 +2608,51 @@
 Lindøgaard Lørd. 29-11-47.
 Kære lille Dis!
 Det var dog en hel Velsignelse at faa saadan et godt Brev fra dig, det var saa sandelig en god Tur, han der havde til Kontoret. Naar I faar fuld Gage baade for Nov. og Decemb. kan I saa ikke lægge lidt af det til Side til Skatten, for den bliver jo hamber til næste Aar, naar I faar mindre at leve af, men alligevel skal af med den sædv høje Skat. De Blade du skrev om, har jeg regnet sammen til 184 Kr. årlig det kan der købes en hel Del Mad for. Ja, det var som jeg vist skrev, at en Ændring paa Sagerne vilde hjælpe paa Axels Helbred – det er jo endelig ikke saa svært at regne ud, for Nerver er jo paa Spil alle Vegne. Hvor er det dog dejligt, lille Dis! Tror du nok, du kan faa Raad til det Nyborg-Ophold, som jeg ser hen til med saa stor Forventning. Skulde vi faa daarligt Vejr, har vi da nok at snakke om indendørs. Ser du ikke ogsaa hen til det som en god Oplevelse? Vi maa se at faa det til at blive af. Naar vi kommer ind i det nye Aaar, vil jeg spare sammen til det og jeg tror [”tror” indsat over linjen] ogsaa godt, jeg kan bestride vort fælles Cerutbehov, din Rejse til Nyborg er jo dyrere end min. Saa vil Lauritz hente os ud til dem, saa du faar Bibbe at se i hendes Hjem, og maaske han ogsaa vil køre os en Tur f. Eks. til Glorup, til de gode Titter – det har jeg nu ikke talt med ham om, men han er vældig flink med Bilen hvis hans Dæk bare vil holde, de er frygtelig skrøbelige og han kan ikke faa nye. – Vi havde saadan en morsom Aften
 2 Jo ["Jo" overstreget] i Torsdags. Vi havde faaet dem til at kommer herud og havde lavet fin Aftensmad til dem: Dug paa Bordet, Bajere – den sidste Rest fra Gildet – 2 Fasaner, henkogte og pænt koldt Bord; de var begejstrede og overraskede. De kom om Eftermiddag, men vi havde saadan et morsomt Besøg; Gretes Bror, Børge, arbejder hos en Mand, der hedder Vincent – fransk Afstamn. – han har en en Gros Forretn. Med Luksusting Julekort, Servietter, Gengivelse af Malerier, Børnebøger o.s.v. o.s.v. [”o.s.v. o.s.v.” indsat over linjen] De kom for at se det Maleri af Las med Agraren, der sidder paa Andetræk; Tinge og Manse har jo hver sit Maleri, Studier af ["af" overstreget] til det store som hænger paa Statens Museum for Kunst. Han valgte vores fordi det var lettere at gengive. Dagen efter skulde de ud til Las for at blive enige med ham; de har før lavet noget af hans, og da fik han 8000 Kr. men denne Gang menes han at ville forlange Halvdelen af Nettofortjenesten, og det er jo et skrapt Forlangende. Du kan ikke tænke dig, hvor den Mand var henrivende. Dis, der er nu noget ved Kulturmennesker! man ved det øjeblikkelig naar han træder ind i ens Stue, og soler sig ved at være sammen med et Kulturmenneske, og saa var han saa elskelig; vi snakkede og snakkede og faldt saa glimrende sammen. Som vi ærgrede os, da det for sent gik op for os, at vi godt kunde have faaet dem, ham og Børge altsaa, til at blive, for de skulde hen til Odense og sove der. Selv Agraren sagde, at det var helt vemodigt at sige Farvel til ham. Ham maa vi henvende os til, hvis 
 3 du laver en Børnebog, han ”gør” i den Slags, du kunde maaske sammen med Janna tjene store Penge ved det.
 Det havde først været Meningen, de skulde laane det Billede, som Tinge har, og da det saa blev vores, sagde Børge til ham, at saa blev Tinge vist lidt skuffet, saa sagde Vincent straks: godt, saa siger vi 500 Kr, saa kan de faa 250 Kr hver – Tinge og Manse altsaa. Bare for at laane det Billede!!
 Til Aftenkaffen kørte Lauritz ned eft. Grete og Tinge, Søren ankom i Bil, og vi havde en umaadelig morsom Aften Næ, hvor Snakken gik. Vi havde anstrengt os, havde til Kaffen hjemmebagt Franskbrød m. Ost og Marmelade, en Lagkage med Chokoladeglassur samt en Æblekage, godt m. Flødesk. De jublede højt, da det kom paa Bordet. Det var sidste Aften i vores gode Stue; næste Morgen flyttede vi ned i Spisestuen; vi tør ikke mere fyre deroppe, for Brændselet svinder foruroligende. Det værste er jo med Julen, men saa fyrer vi op i Manses Stue, Havestuen lige til Juleaften, saa vi kan have Julestue der. Her er saamænd ellers hyggeligt nok; Gulvtæppet er her nede, mine pæne Blomster er flyttet herned, jeg har 3 blomstrende Alpevioler, hvoraf den ene er selvopdreven og jeg har to andre som endnu ikke er kommen i Blomst. Her er yndigt, men alligevel savner jeg jo min Stue. 
 Søren er en Kammerat af Bibbe fra Middelf. Sinds.s.h. hun har været et Aar i Paris som Nurse er nu sygeplejerske i Kjerteminde en meget sød Pige. - - Vi har det alle godt her. Hermed 1 Smørmrk.
 Masser af Hilsner til Jer begge</t>
   </si>
   <si>
     <t>1947-12-20</t>
   </si>
   <si>
     <t>Edel -
 Ena -
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Adolph Larsen
 Andreas Larsen
 Henning Larsen
 Johannes Larsen
 Marie Larsen
 Peter Andreas Larsen
 Gudmund Larsen 
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Pernille Marryat
 Ib Marryat Johansen
 Axel  Müller
 Lauritz Pedersen
 Georg Poulsen
 Janna Schou
 Lars Swane
 Rigmor Thorsen
 Erik Warberg Larsen
 Grete Warberg Larsen
 Lise Warberg Larsen
 Martin Warberg Larsen
 Erik Warberg Larsen, søn af Erik og Grethe
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Hvad familien skulle i Nyborg vides ikke.
 Den lille syerske fra Strandgyden kendes ikke. Heller ikke Charles. 
 Det vides ikke, hvad Lauritz Pedersens svigerinde og hendes mand hed. Svigerinden var formodentlig Lauritz Petersens første kones søster. Det er også uklart, hvor deres fælles gård, Dalsgaard, lå.</t>
   </si>
   <si>
     <t>Peters Ena snakker alt for meget.
 Edel er en god hjælp i huset. Man har bagt lagkagebunde til Erik Warberg Larsens barnedåb. Laura/Bibbe skal bære, og Lauritz P. stå fadder.
 Det er dejligt, at Astrid Warberg-Goldschmidts arbejdsevne er kommet tilbage, og at Axel Müller har det bedre. Godt også med kakkelovnen. 
 Maler Georg Poulsen har været på besøg for at låne billeder til Johannes Larsens 80års-fødselsdagsudstilling i Odense. Johannes Larsen er i godt humør. Han tager med til Johannes Nicolaus Brønsted/Magisterens begravelse. 
@@ -2465,51 +2705,51 @@
     <t>1947-12-26</t>
   </si>
   <si>
     <t>Lindøgaard</t>
   </si>
   <si>
     <t>Edel -
 Ena -
 Bodild Branner
 Frits Branner
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Thora Cohn
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Elena Larsen
 Erik Larsen
 Grethe Larsen
 Jeppe Andreas Larsen
 Johan Larsen
 Johannes Larsen
 Lise Larsen
 Marie Larsen
 Martin Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Christine  Mackie
 Pernille Marryat
 Axel  Müller
 Leo Swane
 Ane Talbot
 Gunnar Tinesen</t>
   </si>
   <si>
     <t>Johannes Nicolaj Brønsted (Magisteren), som var gift med Louise, Alhed Larsen, Astrid Warberg-Goldschmidt og Johanne Larsens søster, døde 17. dec. 1947. 
 De mortuis nil nisi bene er latin for 'om de døde (skal man) kun (tale) godt'. Den oprindelige græske formulering er mere direkte: Tal ikke ondt om de døde (Diogenes' Laërtius 1.70). (Kilde: Lex.dk).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0655</t>
   </si>
   <si>
     <t>Marie Larsen er taget til Kerteminde for at være med i festlighederne, når Johannes Larsen på sin fødselsdag bliver udnævnt til æresborger i byen. 
 Johanne/Junge Larsen takker for den skønne julepakke. 
 Johannes/Las Larsen har fortalt Johanne lidt om Brønsteds/Magisterens begravelse, og Andreas/Puf fandt præstens tale god. Marie har vist meget lidt deltagelse og endog fremhævet nogle af Brønsteds mindre heldige sider. 
 Efter planen skal Christine og Leo Swane køre med Johan/Lysse Larsen og Elena/Bimse for at deltage i æresborgerfesten. 
 Man holdt jul i havestuen på Lindøgaard. Dagen efter kom Lise med familien og takkede for dukken fra Johanne og Adolph. 
 Johanne ved ikke rigtigt, om det var forkert af Astrid ikke at deltage i Brønsteds begravelse. 
 Lørdag: Johan og Elena kom midt om natten, og Leo Swane og Christine var ikke med.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/qXs1</t>
@@ -2547,51 +2787,51 @@
 [Skrevet på hovedet øverst på s. 2:]
 Naa, saa slutter jeg af, lille Dis. Du kan tro, det er mig en stor Glæde at faa saa gode Breve fra dig Endnu en Gang Tak for Pakken, Hilsen til Jer begge, din Junge.</t>
   </si>
   <si>
     <t>1948-02-06</t>
   </si>
   <si>
     <t>Edel -
 - Agner
 Alhed Marie Brønsted
 Ellen Brønsted
 Else Birgitte Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Peter Oluf Brønsted
 Thora Cohn
 - Føge
 Poul Gregersen
 Ernst Hartmann
 Joseph Haydn
 Adolph Larsen
 Andreas Larsen
 Jeppe Larsen
 Johannes Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Christine  Mackie
 Axel  Müller
 Lauritz Pedersen
 Holger Rasmussen
 Mads Rasmussen
 Ane Talbot
 Erik Warberg Larsen
 Lise Warberg Larsen
 Martin Warberg Larsen
 Per Warberg Larsen</t>
   </si>
   <si>
     <t>Johannes Nicolaus Brønsted døde 17. dec. 1947. Tornehave i Birkerød var han og hans families hjem.</t>
   </si>
   <si>
     <t>Johanne anbefaler Astrid at købe en større pibe.
 Louise/Lugge er ramt hårdt af sorg efter mandens død. Johannes Larsen skal bo hos hende nogle dage i forbindelse med en udstillingsophængning. Måske skal Louise flytte ind i en af Tornehaves sidefløje. 
 Johanne og familien har haft selskab. Martin/Manse havde skudt en tjurhane, og man inviterede gæster og møblerede om. Johannes Larsen ville tidligt hjem, men resten af selskabet festede til ud på natten. 
 Peter og Martin/Manse har tapetseret og hængt billeder op. 
 Laura/Bibbe har været hjemme. Hun synger i kor - blandt andet Haydn - og har fået en flot selskabskjole til dette brug. 
 Familien har lært tyske Ernst Hartmann at kende.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/dAa2</t>
   </si>
@@ -2703,52 +2943,52 @@
 Nu bliver det vist ikke til mere, lille Dis, for denne Gang, lad mig tilsidst sige dig tusind Tak for det gode ...
 [Skrevet langs venstre margen ark 2:]
 mest 1150 Kr til Termin idet han solgte ...
 [Skrevet på hovedet øverst på bagsiden af ark 2/s. 4:]
 Naar Dr. Bech siger, at hele Hareskov vist er et usundt Sted at bo, saa er der dog alligevel lidt om vores Snak, selv om det ikke netop gælder selve Jeres Hus; men du ved nok, at siden jeg fik at vide, at der aldrig er Aftentaager har jeg taget mine Ord
 [Skrevet langs venstre kant på forsiden af ark 2/s. 3:]
 i mig; Erikshaab var sikkert ogsaa et meget usundt Sted at bo, men der var vi jo nu en Gang, saa derved var intet at gøre. 
 [Skrevet på hovedet øverst på bagsiden af ark 3/sidste side:]
 han kørte langs Kartoffelrækkerne for at jeg kunde se 3 Klyder, som ligger paa Æg; den ene blev liggende paa Reden skønt vi holdt stille, ikke to Alen fra den, den anden gik fra Reden
 [Skrevet langs venstre kant på forsiden af ark 3/næstsidste side:]
 og stod og skældte ud lige ved Vognen; det er nogle aldeles henrivende Fugle med deres høje fine Ben – Agraren sagde ogsaa, at det var en Oplevelse at se dem saa nær, en Opl. som ikke mange fik.</t>
   </si>
   <si>
     <t>1949-05-24</t>
   </si>
   <si>
     <t>Louise Brønsted
 Thora Cohn
 Adolph Larsen
 Andreas Larsen
 Grethe Larsen
 Henning Larsen
 Jeppe Larsen
 Johannes Larsen
 Martin Larsen
+Else Larsen,  Andreas Larsens kone
 Kirsten Larsen, Elena Larsens veninde
-Else Larsen, Else, Andreas Larsens kone
 Ellen  Sawyer
 Lars Swane
 Ane Talbot
 Ursula Uttenreitter
 Andreas Warberg
 Minna Warberg
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Frk. Hansen, Keld, Per, Ole og Thyra var.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB 0659</t>
   </si>
   <si>
     <t>Andreas/Dedde Warberg har været på besøg hos Ellen Sawyer. Andreas og Else Larsen kom og snakkede. I øvrigt er der ikke megen kontakt mellem "Malerens" og de øvrige i familien. Kun Martin/Manse ses med Johannes Larsen til fuglesnak. Andreas/Puf Larsen er blevet lidt sær. Han er netop fyldt 50.
 Dedde tog videre til Lindøgaard, og man gik tur og så på afgrøderne. Det er trist, at Dedde fik en kone, som ikke passer til ham. 
 Louise/Lugge Brønsteds hus er ikke færdigt, og det bliver dyrt. 
 Martin/Manse Larsen køber mere jord. Erik/Tinge Larsen er hårdt spændt for.
 Johanne Larsen underviser Ole i engelsk.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/cB31</t>
   </si>
   <si>
@@ -2779,52 +3019,52 @@
 Men det var Dede. De kom her Søndag Efterm. ved halv 3 Tiden og gik kort efter en lang Tur gennem Markerne; det havde jeg holdt paa, for ingen kan elske Naturen højere end Dedde, og jeg vilde ogsaa gerne have, han skulde se vor lovende og flotte Afgrøde – maaske den bedste, vi endnu har set her paa denne Tid af Aaret. Han var ogsaa glad ved Turen i det underskønne Vejr. De kom tilbage Kl 4 – ja Elle var bleven her hos mig – og Frøken Hansen havde et dejligt Kaffebord og kom med Kaffekanden, da de traadte ind. Du kan tro, det var lækkert, hun er meget dygtig og bager vidunderligt. Dedde havde 10 Cerutter med til mig, saa vi fik en god Smøg og en herlig og hyggelig Snak; desværre vilde han allerede af Sted godt 5, men jeg var jo lykkelig over at se ham; jeg føler mig mere og mere knyttet til 
 2
 Dedde end tidligere. Hvor var det Synd for ham, at han ikke fik en Kone, der passer bedre til ham, saa han kunde have haft et godt Herreværelse med sine Bøsser, sin Hund og Sager i Stedet for den feminine Stue, som udelukkende bærer Præg af Minna. Og saa er Stuen jo endda det mindste ved det! Han hører næsten bedre, end han har gjort, det er da en stor Lykke. 
 Manse var borte i en Uge og havde nydt sin Ferie; det viste sig, at Kelds Ven Dürkopp – eller noget lignende – var gift med en Datter af en af Agrarens Kusiner, saa hun og Manse er altsaa Næstsøskendebørn; hende syntes Manse saa uhyre godt om. Han var saa i Birkerød, hvor Lasse Swane nu bor og var der det meste af Tiden; han og Ursula spadserede en Dag over til Lugge, det var jeg glad ved; hendes Hus er langtfra færdigt endnu; det bliver desværre meget meget dyrere end der ["der" overstreget] det var kalkuleret til, bare lille Lugge kan klare det. Da Manse saa kom hjem, maatte han spænde sig selv forfærdelig haardt for for at indvinde de tabte Arbejdsdage; tidligt oppe er han og arbejder til c. 9 om Aftenen, der er jo ikke saa lidt at gøre paa en Bondegaard; Tinge tager noget af Roepasningen, saa tjener han da noget ved det. De er i Færd med at handle, Manse køber 6 Tdr. Land Inddæmning. Arrangementet med at skaffe Pengene – 3200 Kr. er gaaet i Orden, nu er det bare med at faa Tid til at tage til Odense og faa det lavet færdigt, hos Sagføreren altsaa. Tinge var nødt til at skaffe Penge, han har en Gæld, han ikke kan komme ud af paa anden Maade, og Manse kunde ikke tænke sig at lade den Jord gaa over til fremmede, saa han tog den – ret store - Beslutning at købe. Tinge er jo spændt haardere for end han kan magte; det hjælper, naar Per om et Aar er færdig med sin Lære og kan sørge for sig selv. Lille Ole har de nu megen Nytte af, han er en dejlig Dreng; som han altid hjælper til derhjemme, det kan du ikke tænke dig. Per er nu ogsaa det, selv om hans Tid jo ikke tillader ham at hjælpe; jeg læser stadig Engelsk med ham og han er snart helt gæv, jeg er rørt over, at han ofte, ja næsten altid, naar han kommer spørger – med en lidt bekymret Mine om, hvordan jeg har det, og hvordan det gaar med Knæet; det er da forfærdelig sødt af en Dreng paa 18 Aar, og jeg ikke Fornemmelsen af, at det [et overstreget bogstav] er af Høflighed, men udelukkende fordi det er ham om at gøre at faa det at vide. Saadan noget rører mig dybt og gør godt! 
 Saa til Slut Tak for Brev og Thyra, som er meget interessant denne Gang – og mange Hilsener til Jer begge fra din Junge.</t>
   </si>
   <si>
     <t>1950-06-06</t>
   </si>
   <si>
     <t>Dres -
 Holger -
 Alfred Fly
 Johannes Hohlenberg
 Johannes Larsen
 Helga Nielsen
 Lauritz Pedersen
 Jørgen Schou
 Mette Schou
 Leo Swane
 Erik Warberg Larsen
 Grete Warberg Larsen
 Lise Warberg Larsen
 Martin Warberg Larsen
 Erik Warberg Larsen, søn af Erik og Grethe
-Laura Warberg Petersen
-Troels Warberg Petersen</t>
+Troels Warberg Pedersen
+Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Jørgen og Gretes søster var. Lille Marie kendes heller ikke. 
 Laura/Bibbe Warberg P. og hendes familie boede på Andkærgaard.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0662</t>
   </si>
   <si>
     <t>Johanne/Junge C. Larsen har syet 50 servietter siden februar og også strikket til Laura/Bibbe Warberg Petersen. Nu syr hun nogle nye modeller.
 Det er dejligt, at Astrid/Dis skal til Småland.
 En fluesnapper har bygget rede over Astrids dør.
 Laura/Bibbe og drengen har været til middag, men han blev forvirret og græd meget. Lauritz er på rejse med bestyrelsen i en andelsfoderstofsforening.
 Laura/Bibbe er meget egnet til at få børn, og Johanne håber, at hun får flere. 
 Lise Warberg Larsen er på besøg på Sjælland, og Erik Warberg L. savner hende.
 Erik/Tinge og Martin/Manse har været hos Laura/Bibbe til middag. Pigen havde fri, så Bibbe havde travlt. Bibbe har fået voldsomt mange gaver i forbindelse med fødslen af Troels
 Johanne fortæller om Leo Swanes indkøb hos en tobakshandler i Kerteminde.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/55oU</t>
   </si>
   <si>
     <t>[Håndskrevet med blyant på kuvertens forside:]
 10’ Juni 1950
 [Håndskrevet med sort pen:]
@@ -2927,52 +3167,52 @@
   </si>
   <si>
     <t>1950-08-14</t>
   </si>
   <si>
     <t>Holger -
 - Agner
 Johanne Christine Brandstrup
 Grete Gylden Thomsen
 Britta Ipsen
 Ole Kraft
 Adolph Larsen
 Johannes Larsen
 Marie Larsen
 Axel  Müller
 Helga Nielsen
 Johanne Oppermann
 Lauritz Pedersen
 Ruth -, pige i huset hos Johanne Larsen
 Christine Swane
 Albrecht  Warberg
 Dan Warberg
 Laura Warberg
 Grete Warberg Larsen
 Martin Warberg Larsen
-Laura Warberg Petersen
-Troels Warberg Petersen</t>
+Troels Warberg Pedersen
+Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0552</t>
   </si>
   <si>
     <t>Johanne/Junge broderer servietter.
 Hun har betændelse i næsen og maveproblemer.
 Troels er blevet døbt. Johanne og Adolph/Agraren var ikke med i kirken, men på Andkærgaard bagefter. Der blev pakket gaver ud i haven i dejligt vejr. Både Laura/Bibbe og Lauritz er lykkelige. 
 Marie Larsen er på besøg, og hun broderer hele dagen.
 Dan Warberg har også været omkring Lindøgård.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/8032</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 XXX
 modt. 15’ Aug. 1950.
 et festligt Brev.
 besv. 23’ Aug. August 1950.
 (om min Bog og Frits’ Besøg.)
 Fru A. Warberg Müller
 Bakkevej 12
 Hareskov St.
 22-7-2000.
@@ -2988,60 +3228,60 @@
 Jeg fik sendt Bud efter Dr. Agner, da jeg efterhaanden blev lidt nysgerrig efter at vide, hvoraf den standhaftige Feber kom. Det viste sig at være Betændelse i Næsen, deraf de hæftige Smerter hen over Næsen i Begyndelsen af Forkølelsen Nu drypper Marie mig 4 Gg. om Dagen og Feberen er ovre. Jeg tror nu at min Afmagtstilstand kommer fra Maven, der har tet sig kedeligt hele Tiden og har den lille private Mening, at det er en Streg af Para-Dysenteri, som jeg havde for en halv Snes Aar siden og derfor nok ved, hvordan en saadan tager paa Befindenet. Jeg holder Diæt og spiser meget lidt. 
 Nej, der var saamænd ikke noget letsindigt i Barnedaaben; Agr. og jeg kørte først derhen Kl 12, de andre som skulde fungere i Kirken blev hentet af Lauritz tidlig paa Morgenstunden, da Gudstjenesten var Kl 8 ½ (!) Det var gaaet saa godt, Bibbe bar, Grete stod hos, Lauritz og Manse stod Faddere. Jeg morede mig over din lille spøgefulde Bemærkning over, at jeg event. skulde ”bære”, især da jeg saa maatte tænke mig, at jeg i saa Fald maatte have Drengen i en Rygsæk, da jeg jo maa have mine Arme til at bruge Stokkene. Menigheden vilde nok have kigget! Det blev en saa henrivende Dag, kun os 6 [”6” indsat over linjen] som Gæster, altsaa 9 til Bords baade Frokost og Middag 
 II 3. Slags Vin, som jeg nød. Jeg huskede, da jeg havde Para-Dysenteri var jeg vild
 efter Vin, og det har jeg ogsaa været i denne Sygdom.
 ganske dejlig Mad, alt saa nydeligt. Jo saa ovenud festligt, og Bibbe saa straalende glad, hvor er hun lykkelig over sin Dreng, jeg synes aldrig jeg har set saa stor en Lykke over et Barn. Du kan tro, at den Dreng vil forandre l [”I” overstreget] meget i alle Forhold paa Andkærgaard; for ogsaa Lau. er lykkelig over ham. Der var et Væld af Gaver; da vi kom Kl 12 var de alle – også Troels - i Haven i det herlige Solskin, der laa Gaverne uoppakkede paa Havebordet. Dejlige Blomsterbuketter, forskelligt til Drengen og saa alle Bibbes Gaver. Troels fik smaa Las-Træsnit baade af Manse og Tinges. Jeg gav ham de to Par Kopper X [”X” indsat over linjen], som Far og Mor fik til deres Sølvbr. af Johanne Oppermann. med L.W. og A.W. og Datoer med forgyldte Bogstaver paa Underkopperne. Kan du huske dem? De kan jo ligesaa godt gaa til den Gren af Familien. Bibbe fik af mig [”af mig” indsat over linjen] 10 Servietter (nu har hun 18) og 20 Kr. til Hjælp til en Visittaske; ogsaa Penge fra Marie og Uglen dertil, hun havde nu faaet en af Lauritz (henrivende) men det vidste vi jo ikke, saa maa hun bruge Pengene til andet.
 [Skrevet langs sidens venstre kant:] 
 X Mon et Barn nogensinde før har faaet Kopper til sin Daab. 
 Om Eftermid. kom Helga og Brita og fotograferede os; Bibbe m. Troels og Grete hos, og dernæst os alle. Ja, du kan ikke tænke dig, hvor det var en skøn Dag, og tænk i denne Sommer at faa et saa pragtfuldt Vejr. Det var lykkeligt at opleve den Dag. Vi var alle sammen saa glade. Troels var bedaarende, han trives og blomstrer, saa det er en Lyst.
 Jeg maa fortælle dig lidt om mit Doktorbesøg. Da han var færdig med mig, skulde have Te og blev budt ind i Stuen. Næ, sagde han, vi maa da sidde hos Dem, ellers skal vi sidde og raabe til Dem, der staar jo et Bord og saa begyndt han at rydde af mit lille Vaskebord, anbragte alle Smaatingene i Vinduerne, de store ting paa Gulvet, flyttede Bordet (der heldigvis var belagt med et rent og fint Pyntehaandklæde) hen til min Seng og saa havde han, Rie og jeg et Par fornøjelige Timer med Passiar og Røg. Han er forfærdelig sød den lille Doktor.
 Jeg skal hilse dig fra Rie. Hun sidder og syr hele Dagen, et mægtigt Korsstingsbroderi en Bordløber, som Manse er saa begejstret for og som han vist ogsaa skal have til Jul
 III
 det bliver vidunderlig smukt, Marie har jo en udmærket og en sikker Smag til at sætte Farverne sammen, hun er jo ikke for ingenting af Las-familien. Kun indvender jeg, at hun er for flittig tænk, hun kan sy ustandselig fra Morg. til Aft. nej langt ud paa Aftenen og faar eft. min Mening alt for lidt ud af sin Ferie, er for lidt i Luften, gaar ikke en ordentlig Tur hver Dag.
 Samme Dag, som jeg fik dit Brev, fik jeg 2 andre fra Hais, den gode trofaste Hais, som sendte mig er Udklip, der berømmede Grete Gyldens Klaverkoncert i Tivoli. Hais havde været der med Birgit.
 Og saa fra lille Dan Warberg, som takkede for sit lille Besøg her: han cyclede efter Ferien – 30te Juli tror jeg – fra Brædstrup til Kbhvn. og havde saa ringet og bedt om han måtte overnatte her, hvad han jo heller end gerne maatte. Marie var her jo, men saa foreslog Ruth, at hun laa oppe hos sin Søster i Munkebo, og saa laa Dan i hendes Værelse – nok saa snildt. Han er ubeskrivelig sød og vi havde saadan et godt lille Samvær med ham.
 Ja, du har Ret i dine Betragtninger over Navnene. Troels Lauritz Petersen har en udmærket Klang, hvorimod Warb. Navnet ikke rigtig passer, men Bibbe er nu saa glad ved det Navn, hun har altid kaldt sig det, især paa Sygehusene kan de ikke have alle de 
 -sen Navne. - - En Ting til fra dit Brev: Nej, jeg vil sandelig holde paa Ordet: Aand og ikke Kraft, for med Ordet Kraft tænker man absolut paa noget fysisk. (Ole Bjørn Kraft) f. Eks. hvor mange Heste-Kraft o.s.v. jeg synes, det er en rigtig daarlig Erstatning de der har lavet for det smukke Ord: Aand.
 Dejligt at høre at Axel har det godt.
 Bankede du? Hils ham saa meget.
 Nu fik jeg min Salighed da griflet et rigtigt Brev sammen, godt gjort! Men jeg tror nu ogsaa, jeg begynder at mærke lidt tilbagevendende ”Kraft”, - som altsaa for Fremtiden har to Betydninger. 
 Saa Farvel lille Dis, kærlig Hilsen fra din Junge.</t>
   </si>
   <si>
     <t>1950-08-28</t>
   </si>
   <si>
-    <t>Nelly -
-Joy Deason
+    <t>Joy Deason
 Ina  Goldschmidt
-Matilde Jungstedt
+Matilda Jungstedt
 Andreas Larsen
 Marie Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Christine  Mackie
 Holger  Møller Hjorth
 Ellen  Sawyer
+Nelly Tailor
 Grete Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Per, Ole og Dessau var.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB 0664</t>
   </si>
   <si>
     <t>Else og Andreas/Puf har fået en lille dreng. Efter to dage blev han syg og indlagt og døde. 
 Johanne Larsen har fået konstateret, at hun har næsebetændelse. Hun syr lyseduge og servietter.
 Det er morsomt med Astrids forfatterskab. 
 Kornhøsten er overstået. Martin/Manse har forsøgt sig med nye afgrøder. Dagen før ankom to englændere, som Martin kender fra sin tid i England. Johanne og Adolf har dårligt råd til at have dem på besøg, men de er nødt til at gengælde deres gæstfrihed.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/rqX8</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Astrid Warberg Müller
 Bakkevej 12
 Haveskov St
 [Skrevet af ukendt:]
@@ -3052,66 +3292,66 @@
 [På kuvertens bagside:]
 Lindøgaard Dræby St.
 [I brevet:]
 Lindøgaard Mand. 28-8-1950
 Kære lille Dis!
 Tak for dit gode Brev! Jeg fik det i Fredags, og det kom saa uhyre tilpas som en Opmuntring i den store Sorg, vi lige var bleven ramt af. Jeg har paa Fornemmelsen, at jeg aldrig har faaet dig fortalt, at Else (Puf) ventede sig en lille; de havde hele Tiden sagt d. 20/8, og en dejlig lille Dreng kom d. 23_de_ ved 3 Tiden om Natten; det var gaaet saa uhyre let for Else, og det hele kun varet et Par Timer. Else havde glædet sig saadan til det lille Barn, og som du kan tænke dig var Lykken stor. Marie, Bibbe og Elle, som naaede at faa ham at se, har sagt, at det var saadan en ualmindelig dejlig Dreng, og han laa og sov saa trygt og saa saa sund ud, men Natten til Fredag blev han syg, Doktoren fik ham paa Sygehuset i Odense, hvor han døde om Morgenen. Det var et forfærdeligt Slag, det gjorde os saa bitterlig ondt for Else, men alligevel var det jo godt, at Drengen ikke var bleven større end de to Døgn. Bibbe var saa ude af sig selv af Sorg – hun havde været der om Torsdagen med Marie, som skulde rejse Dagen efter og derfor fik Lov at komme ind til hende og set det hele saa lykkeligt Else laa og straalede, et Blomsterflor var der det hele saa smukt og godt – og saa det hele vendt til Sorg og Smerte. 
 Jeg ved ikke rigtig om jeg i mit sidste Brev fortalte om mit Doktorbesøg, hvor det blev konstateret, at det var Næse-Betændelse – er det dog ikke kunstigt, som jeg altid hitter paa mærkelige Sygdomme. Marie dryppede saa min Næse, og saa maa det vel være gået over, jeg kunde ellers ikke mærke noget, det var kun den stadige Feber, der fik mig til at faa fat i Doktoren. Der gik 3 Uger ialt ["ialt indsat over linjen], hvor jeg var til ingen Ting, hvilket vil sige, at jeg ikke bestilte Haands Gavn. Men nu er det jo et overvundet Stadium, og mit Knæ bedres ogsaa helt godt, men Doktoren mener nu ikke, jeg skal gaa paa det ud over, hvad der er nødvendigt. - - Nu har jeg syet 17 Servietter til M. alle forskellige, men hvis det ikke haster med Holgers, vil jeg først sy den Lysedug til min gamle Veninde Nelly i Amerika, Putte skal have den med, naar hun rejser hjem.
 Jeg synes, det er saa forfærdeligt morsomt med dit nye Forfatterskab, du kan vist sagtens skrive noget, der er bedre end, hvad der foreligger, dog maa jeg siger ["r" sidst i ordet overstreget], at jeg ikke kender stort til dem – Drengebøger med spændende Æventyr morer mig at læse (jeg har fortæret Masser af Pers og Oles Bøger) men Ungpigebøger er jeg altid gaaet udenom i en stor Bue. Dine bliver nok med lidt Humør i. Det var morsomt at høre om dit Sjumse-Besøg pg den lille Solstraalefortælling om Dessau. 
 Du spørger om Høsten – ja Kornhøsten var til Ende, før vi fik Regn, vi havde ikke saa meget med Korn i Aar; Korn er det som paa disse magre Jorde daarligst taaler Tørke (hvad vi jo altid plages af netop paa den Tid, hvor det gerne skulde regne) derfor er Manse slaaet ind paa saa meget andet. Han har i Aar haft: Tidlige Kartofler, grøn Lucerne til Fabrikker, modne Ærter, Lupiner, Sennep, Kaalfrø, Rajgræsfrø, Sukkerroer. Ærter og Lupiner er høstet, men ude endnu, Sennep skal de høste i Eftermiddag, saa selv om det vi tidligere forstod ved ”Høsten” er ovre, har de meget Arbejde endnu. Det hele har været under Middel, Kornet naaede kun 10-12 Fold, og det er jo meget sløjt. Alle Landbrugets Udgifter er saa høje saa f. Eks. de store Kornpriser ikke forslaar. Desværre har vi en dyr Tid for os: i Gaar ankom de to Englændere, som jeg vist maa have skrevet om. Joy Deason og hendes ”friend”. Manse hentede dem i Odense og maatte tage Bil hjem, da der ingen Forbindelse var, og saa maa man jo leve anderledes, end vi plejer, tænk bare paa alt det Franskbrød; vi bruger jo Gas og har aldrig Ild paa Komfuret, bager ikke selv. Hun er 21 Aar, Manse siger at hun er i Udvikling som en 14 Aars. Vi har alle været meget nedbøjede over at skulde have det Besøg, men Manse kunde ikke sige nej; han har tidligere inviteret hendes Forældre, som var saa mageløse mod M. da han for 13-14 Aar siden boede hos dem; men de er saamænd meget søde; nu skal vi se, om jeg kan formaa dem til at tale saa højt og tydeligt, at jeg kan forstaa dem. Marie lærte det ikke i de 4 Uger, hun var her, hun mumlede den sidste Dag som den første – og altid fik hun et Hva’be’har? - - Vil du nøjes med dette sløje Brev – jeg tror ikke, jeg endnu har faaet Humøret efter Sorgen over Puf og Else. - - Elle ser jeg aldrig, hendes Hud er dog bedre nu, gid hun igen kunde blive til at cycle. Lille er stadig hos hende, venter sig i Oktober. 
 [Skrevet på hovedet på s4:]
 Nede paa Lindø har de det godt. Grete er altid elskelig imod mig, kommer ofte op med dejlige Blomster, som de har i lange Baner, og Ungernes Besøgen os, kan jeg ikke klage paa; de savner Rie,
 [Skrevet langs venstre kant på s4:]
 som var meget for dem, hun er jo Børneven, saa det kan forslaa.
 Tusinde Hilsner til Jer begge fra din Junge.</t>
   </si>
   <si>
     <t>1950-09-12</t>
   </si>
   <si>
     <t>Joy Deason
 Jesper Hansen
 Grethe Jungstedt
 Adolph Larsen
 Andreas Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Pernille Marryat
 Ib Marryat Johansen
 Ruth -, pige i huset hos Johanne Larsen
 Ellen  Sawyer
 Janna Schou
 Fritz Warberg
 Karen Warberg
 Marie Warberg
 Grete Warberg Larsen
 Lise Warberg Larsen
 Martin Warberg Larsen
 Per Warberg Larsen
 Erik Warberg Larsen, søn af Erik og Grethe
-Laura Warberg Petersen
-Troels Warberg Petersen</t>
+Troels Warberg Pedersen
+Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem H &amp;amp; S var.
 "Englænderne" var Joy Deason og hendes ven, Peter. Martin/Manse Warberg Larsen lærte dem at kende, da han opholdt sig i England for at lære om landbrugsvæsen. 
 Fjællebro er en gammel hovedgård, der ligger i Herringe Sogn, Ringe Kommune. Fjællebro Gods ejes siden 2016 af Fjellebro Gods A/S (Wikipedia jan. 2024).
 Ørbæklunde er grundlagt ca. år 1500 under navnet Lundsgaard. Det var derefter en befæstet borg, betegnet Ørbæklundsgaard fra 1502 og kendt under sit nuværende navn Ørbæklunde fra omkring 1528. Gården ligger i Ørbæk Sogn, Nyborg Kommune. (Wikipedia jan. 2024). 
 Lykkesholm er en gammel hovedgård, som nævnes første gang i 1329 og kaldt Magelund, men benævnt Lykkesholm fra 1380. Gården ligger cirka 3 km sydvest for den fynske by Ørbæk og ca. 21 km sydøst for Odense. (Wikipedia jan. 2024).
 Glorup er en herregård i Svindinge Sogn på Sydøstfyn. (Wikipedia jan. 2024)
 Rygård er en herregård i Langå Sogn på Sydøstfyn. Den er i sameje med Glorup (Wikipedia jan. 2024). 
 Det vides ikke, hvad Fritz Warbergs svigermor hed. Ruths søster kendes heller ikke. 
 "Øjeblikket" var formodentlig et tidsskrift.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0581</t>
   </si>
   <si>
     <t>Det er slemt med børnelammelsen.
 Frygteligt, at Andreas/Puf og Else Larsen mistede deres nyfødte. Else sagde, at det var godt, at det ikke var Laura/Bibbe Warberg Petersens dreng, der døde.
 Andreas/Puf har kørt tur med de englændere, der er på besøg på Lindøgaard. De to er uinteresserede i det meste, og Joy er desuden uopdragen.
 Laura/Bibbe har også kørt tur med en flok.
 Peter Larsen og Jesper Hansen har været på besøg og kørt ture med folk. Peter kørte Joy og Peter på banegården, og det var rart at slippe af med dem.
 Regnen ødelægger høsten.
 Fritz Warberg har været på Fyn. Han fik besked om ikke at opholde sig for længe hos Elle(n) Sawyer.
 Johanne/Junge syr servietter og bordløbere.</t>
   </si>
@@ -3262,59 +3502,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/deAq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vS70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PNXE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/opQe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAfR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i36C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lul7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P6rt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VfiW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UduZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ROqW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GNMG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JdVO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AkuE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l7zx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cmc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mgB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jdbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y2b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t1xn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xput" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0jIO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nlNE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LwFS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J1od" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kww0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JSMC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i0jC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ws90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JNI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rLbi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S9Qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3x1u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hx17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vpPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qXs1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dAa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZ8G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cB31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/55oU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iPJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rqX8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iY0z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/deAq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vS70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PNXE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/opQe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAfR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i36C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lul7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P6rt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VfiW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1nCO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UduZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ROqW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GNMG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bz0K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/igzS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JdVO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AkuE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l7zx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cmc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mgB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jdbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y2b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t1xn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xput" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0jIO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nlNE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LwFS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J1od" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kww0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JSMC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i0jC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ws90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JNI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rLbi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S9Qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3x1u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hx17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vpPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qXs1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dAa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZ8G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cB31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/55oU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iPJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rqX8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iY0z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M47"/>
+  <dimension ref="A1:M50"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -3864,1487 +4104,1616 @@
       </c>
       <c r="L13" s="6" t="s">
         <v>106</v>
       </c>
       <c r="M13" s="5" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
         <v>108</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E14" s="5" t="s">
         <v>35</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>72</v>
+        <v>57</v>
       </c>
       <c r="G14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H14" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I14" s="5" t="s">
         <v>110</v>
       </c>
       <c r="J14" s="5" t="s">
         <v>111</v>
       </c>
       <c r="K14" s="5" t="s">
         <v>112</v>
       </c>
       <c r="L14" s="6" t="s">
         <v>113</v>
       </c>
       <c r="M14" s="5" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
         <v>115</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E15" s="5" t="s">
         <v>35</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>57</v>
+        <v>72</v>
       </c>
       <c r="G15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H15" s="5" t="s">
         <v>116</v>
       </c>
       <c r="I15" s="5" t="s">
         <v>117</v>
       </c>
       <c r="J15" s="5" t="s">
         <v>118</v>
       </c>
       <c r="K15" s="5" t="s">
         <v>119</v>
       </c>
       <c r="L15" s="6" t="s">
         <v>120</v>
       </c>
       <c r="M15" s="5" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
         <v>122</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>35</v>
+        <v>123</v>
       </c>
       <c r="F16" s="5" t="s">
         <v>57</v>
       </c>
       <c r="G16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H16" s="5" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="I16" s="5" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="J16" s="5" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="K16" s="5" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="L16" s="6" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="M16" s="5" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>35</v>
+        <v>131</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>57</v>
+        <v>132</v>
       </c>
       <c r="G17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H17" s="5" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="I17" s="5" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="J17" s="5" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="K17" s="5" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="L17" s="6" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E18" s="5" t="s">
         <v>35</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>57</v>
       </c>
       <c r="G18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H18" s="5" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="I18" s="5" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="J18" s="5" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="K18" s="5" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="L18" s="6" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E19" s="5" t="s">
         <v>35</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>57</v>
       </c>
       <c r="G19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H19" s="5" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="I19" s="5"/>
+        <v>147</v>
+      </c>
+      <c r="I19" s="5" t="s">
+        <v>148</v>
+      </c>
       <c r="J19" s="5" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="K19" s="5" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="L19" s="6" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="M19" s="5" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E20" s="5" t="s">
         <v>35</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>57</v>
       </c>
       <c r="G20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H20" s="5" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="I20" s="5" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="J20" s="5" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="K20" s="5" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="L20" s="6" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>157</v>
+        <v>15</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>158</v>
+        <v>35</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>72</v>
+        <v>57</v>
       </c>
       <c r="G21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H21" s="5" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="I21" s="5" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="J21" s="5" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="K21" s="5" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="L21" s="6" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E22" s="5" t="s">
         <v>35</v>
       </c>
       <c r="F22" s="5" t="s">
         <v>57</v>
       </c>
       <c r="G22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H22" s="5" t="s">
-        <v>166</v>
-[...3 lines deleted...]
-      </c>
+        <v>168</v>
+      </c>
+      <c r="I22" s="5"/>
       <c r="J22" s="5" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="K22" s="5" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="L22" s="6" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="M22" s="5" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E23" s="5" t="s">
         <v>35</v>
       </c>
       <c r="F23" s="5" t="s">
         <v>57</v>
       </c>
       <c r="G23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H23" s="5" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="I23" s="5" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="J23" s="5" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="K23" s="5" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="L23" s="6" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="M23" s="5" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>15</v>
+        <v>181</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>35</v>
+        <v>182</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>57</v>
+        <v>72</v>
       </c>
       <c r="G24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H24" s="5" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="I24" s="5" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="J24" s="5" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="K24" s="5" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="L24" s="6" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="M24" s="5" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>187</v>
+        <v>14</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E25" s="5" t="s">
         <v>35</v>
       </c>
       <c r="F25" s="5" t="s">
         <v>57</v>
       </c>
       <c r="G25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H25" s="5" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="I25" s="5" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="J25" s="5" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="K25" s="5" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="L25" s="6" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="M25" s="5" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>35</v>
       </c>
       <c r="F26" s="5" t="s">
         <v>57</v>
       </c>
       <c r="G26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H26" s="5" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="I26" s="5" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="J26" s="5" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="K26" s="5" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="L26" s="6" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="M26" s="5" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>187</v>
+        <v>14</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E27" s="5" t="s">
         <v>35</v>
       </c>
       <c r="F27" s="5" t="s">
         <v>57</v>
       </c>
       <c r="G27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H27" s="5" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="I27" s="5" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="J27" s="5" t="s">
-        <v>190</v>
+        <v>206</v>
       </c>
       <c r="K27" s="5" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="L27" s="6" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>187</v>
+        <v>211</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E28" s="5" t="s">
         <v>35</v>
       </c>
       <c r="F28" s="5" t="s">
         <v>57</v>
       </c>
       <c r="G28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H28" s="5" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="I28" s="5" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="J28" s="5" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="K28" s="5" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="L28" s="6" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="M28" s="5" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E29" s="5" t="s">
         <v>35</v>
       </c>
       <c r="F29" s="5" t="s">
         <v>57</v>
       </c>
       <c r="G29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H29" s="5" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="I29" s="5" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="J29" s="5" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="K29" s="5" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="L29" s="6" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>14</v>
+        <v>211</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>35</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>57</v>
       </c>
       <c r="G30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H30" s="5" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="I30" s="5" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="J30" s="5" t="s">
-        <v>224</v>
+        <v>214</v>
       </c>
       <c r="K30" s="5" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="L30" s="6" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="M30" s="5" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>14</v>
+        <v>211</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>229</v>
+        <v>15</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>35</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>57</v>
       </c>
       <c r="G31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H31" s="5" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="I31" s="5" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="J31" s="5" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="K31" s="5" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="L31" s="6" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>35</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>57</v>
       </c>
       <c r="G32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H32" s="5" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="I32" s="5" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="J32" s="5" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="K32" s="5" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="L32" s="6" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="M32" s="5" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>35</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>57</v>
       </c>
       <c r="G33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H33" s="5" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="I33" s="5" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="J33" s="5" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="K33" s="5" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="L33" s="6" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="M33" s="5" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>15</v>
+        <v>253</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E34" s="5" t="s">
         <v>35</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>57</v>
       </c>
       <c r="G34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H34" s="5" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="I34" s="5" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="J34" s="5" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="K34" s="5" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="L34" s="6" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="M34" s="5" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>35</v>
       </c>
       <c r="F35" s="5" t="s">
         <v>57</v>
       </c>
       <c r="G35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H35" s="5" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="I35" s="5" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="J35" s="5" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="K35" s="5" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="L35" s="6" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="M35" s="5" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>35</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>57</v>
       </c>
       <c r="G36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H36" s="5" t="s">
-        <v>265</v>
-[...1 lines deleted...]
-      <c r="I36" s="5"/>
+        <v>268</v>
+      </c>
+      <c r="I36" s="5" t="s">
+        <v>269</v>
+      </c>
       <c r="J36" s="5" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="K36" s="5" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="L36" s="6" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E37" s="5" t="s">
         <v>35</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>271</v>
+        <v>57</v>
       </c>
       <c r="G37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H37" s="5" t="s">
-        <v>272</v>
-[...1 lines deleted...]
-      <c r="I37" s="5"/>
+        <v>275</v>
+      </c>
+      <c r="I37" s="5" t="s">
+        <v>276</v>
+      </c>
       <c r="J37" s="5" t="s">
-        <v>266</v>
+        <v>277</v>
       </c>
       <c r="K37" s="5" t="s">
-        <v>273</v>
+        <v>278</v>
       </c>
       <c r="L37" s="6" t="s">
-        <v>274</v>
+        <v>279</v>
       </c>
       <c r="M37" s="5" t="s">
-        <v>275</v>
+        <v>280</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
-        <v>276</v>
+        <v>281</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E38" s="5" t="s">
         <v>35</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>57</v>
       </c>
       <c r="G38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H38" s="5" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
       <c r="I38" s="5" t="s">
-        <v>278</v>
+        <v>283</v>
       </c>
       <c r="J38" s="5" t="s">
-        <v>210</v>
+        <v>284</v>
       </c>
       <c r="K38" s="5" t="s">
-        <v>279</v>
+        <v>285</v>
       </c>
       <c r="L38" s="6" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="M38" s="5" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
-        <v>282</v>
+        <v>288</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>283</v>
+        <v>35</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>72</v>
+        <v>57</v>
       </c>
       <c r="G39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H39" s="5" t="s">
-        <v>284</v>
-[...3 lines deleted...]
-      </c>
+        <v>289</v>
+      </c>
+      <c r="I39" s="5"/>
       <c r="J39" s="5" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="K39" s="5" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="L39" s="6" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="M39" s="5" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E40" s="5" t="s">
-        <v>283</v>
+        <v>35</v>
       </c>
       <c r="F40" s="5" t="s">
-        <v>72</v>
+        <v>295</v>
       </c>
       <c r="G40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H40" s="5" t="s">
-        <v>291</v>
-[...3 lines deleted...]
-      </c>
+        <v>296</v>
+      </c>
+      <c r="I40" s="5"/>
       <c r="J40" s="5" t="s">
-        <v>266</v>
+        <v>290</v>
       </c>
       <c r="K40" s="5" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="L40" s="6" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="M40" s="5" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E41" s="5" t="s">
         <v>35</v>
       </c>
       <c r="F41" s="5" t="s">
-        <v>72</v>
+        <v>57</v>
       </c>
       <c r="G41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H41" s="5" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="I41" s="5" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="J41" s="5" t="s">
-        <v>299</v>
+        <v>234</v>
       </c>
       <c r="K41" s="5" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="L41" s="6" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="M41" s="5" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E42" s="5" t="s">
-        <v>35</v>
+        <v>307</v>
       </c>
       <c r="F42" s="5" t="s">
-        <v>271</v>
+        <v>72</v>
       </c>
       <c r="G42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H42" s="5" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="I42" s="5" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="J42" s="5" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="K42" s="5" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="L42" s="6" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="M42" s="5" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E43" s="5" t="s">
-        <v>35</v>
+        <v>307</v>
       </c>
       <c r="F43" s="5" t="s">
-        <v>271</v>
+        <v>72</v>
       </c>
       <c r="G43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H43" s="5" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="I43" s="5" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="J43" s="5" t="s">
-        <v>313</v>
+        <v>290</v>
       </c>
       <c r="K43" s="5" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="L43" s="6" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="M43" s="5" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E44" s="5" t="s">
-        <v>318</v>
-[...4 lines deleted...]
-        </is>
+        <v>35</v>
+      </c>
+      <c r="F44" s="5" t="s">
+        <v>72</v>
       </c>
       <c r="G44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H44" s="5" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="I44" s="5" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="J44" s="5" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="K44" s="5" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="L44" s="6" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="M44" s="5" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E45" s="5" t="s">
         <v>35</v>
       </c>
       <c r="F45" s="5" t="s">
-        <v>57</v>
+        <v>295</v>
       </c>
       <c r="G45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H45" s="5" t="s">
-        <v>326</v>
-[...1 lines deleted...]
-      <c r="I45" s="5"/>
+        <v>328</v>
+      </c>
+      <c r="I45" s="5" t="s">
+        <v>329</v>
+      </c>
       <c r="J45" s="5" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="K45" s="5" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="L45" s="6" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="M45" s="5" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="5" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E46" s="5" t="s">
-        <v>283</v>
+        <v>35</v>
       </c>
       <c r="F46" s="5" t="s">
-        <v>57</v>
+        <v>295</v>
       </c>
       <c r="G46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H46" s="5" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="I46" s="5" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="J46" s="5" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="K46" s="5" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="L46" s="6" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="M46" s="5" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E47" s="5" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>342</v>
+      </c>
+      <c r="F47" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H47" s="5" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="I47" s="5" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="J47" s="5" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="K47" s="5" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="L47" s="6" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="M47" s="5" t="s">
-        <v>344</v>
+        <v>348</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="5" t="s">
+        <v>349</v>
+      </c>
+      <c r="B48" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C48" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D48" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E48" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="F48" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="G48" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H48" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="I48" s="5"/>
+      <c r="J48" s="5" t="s">
+        <v>351</v>
+      </c>
+      <c r="K48" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="L48" s="6" t="s">
+        <v>353</v>
+      </c>
+      <c r="M48" s="5" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="B49" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C49" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D49" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E49" s="5" t="s">
+        <v>307</v>
+      </c>
+      <c r="F49" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="G49" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H49" s="5" t="s">
+        <v>356</v>
+      </c>
+      <c r="I49" s="5" t="s">
+        <v>357</v>
+      </c>
+      <c r="J49" s="5" t="s">
+        <v>358</v>
+      </c>
+      <c r="K49" s="5" t="s">
+        <v>359</v>
+      </c>
+      <c r="L49" s="6" t="s">
+        <v>360</v>
+      </c>
+      <c r="M49" s="5" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="5" t="s">
+        <v>362</v>
+      </c>
+      <c r="B50" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C50" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D50" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E50" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="F50" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="G50" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H50" s="5" t="s">
+        <v>363</v>
+      </c>
+      <c r="I50" s="5" t="s">
+        <v>364</v>
+      </c>
+      <c r="J50" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="K50" s="5" t="s">
+        <v>366</v>
+      </c>
+      <c r="L50" s="6" t="s">
+        <v>367</v>
+      </c>
+      <c r="M50" s="5" t="s">
+        <v>368</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -5352,44 +5721,47 @@
     <hyperlink ref="M23" r:id="rId28"/>
     <hyperlink ref="M24" r:id="rId29"/>
     <hyperlink ref="M25" r:id="rId30"/>
     <hyperlink ref="M26" r:id="rId31"/>
     <hyperlink ref="M27" r:id="rId32"/>
     <hyperlink ref="M28" r:id="rId33"/>
     <hyperlink ref="M29" r:id="rId34"/>
     <hyperlink ref="M30" r:id="rId35"/>
     <hyperlink ref="M31" r:id="rId36"/>
     <hyperlink ref="M32" r:id="rId37"/>
     <hyperlink ref="M33" r:id="rId38"/>
     <hyperlink ref="M34" r:id="rId39"/>
     <hyperlink ref="M35" r:id="rId40"/>
     <hyperlink ref="M36" r:id="rId41"/>
     <hyperlink ref="M37" r:id="rId42"/>
     <hyperlink ref="M38" r:id="rId43"/>
     <hyperlink ref="M39" r:id="rId44"/>
     <hyperlink ref="M40" r:id="rId45"/>
     <hyperlink ref="M41" r:id="rId46"/>
     <hyperlink ref="M42" r:id="rId47"/>
     <hyperlink ref="M43" r:id="rId48"/>
     <hyperlink ref="M44" r:id="rId49"/>
     <hyperlink ref="M45" r:id="rId50"/>
     <hyperlink ref="M46" r:id="rId51"/>
     <hyperlink ref="M47" r:id="rId52"/>
+    <hyperlink ref="M48" r:id="rId53"/>
+    <hyperlink ref="M49" r:id="rId54"/>
+    <hyperlink ref="M50" r:id="rId55"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>