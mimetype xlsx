--- v0 (2026-04-28)
+++ v1 (2026-09-20)
@@ -118,51 +118,51 @@
 [Skrevet langs venstre margen s. 4:]
 Paa Lørdag Aften kommer der 2 unge danske Herre Leth, de ere meget spillende og Kaptajnen har sagt, at de skal sørge for en Musiklærer til mig
 [Skrevet langs venstre margen s. 3:]
 Her er brilliant Tid til at øve sig, En el. anden har sat i Fru H.,
 [Skrevet langs venstre margen s. 2:]
 at man maa øve sig 2 Timer om Dagen, jeg tænker det skal rigtig blive til noget. - -
 [Skrevet øverst på tværs og langs venstre margen s. 1:]
 Nu haaber jeg ikke at du siger ”Men se hun skriver ikke et Ord om” - - . Jeg satte intet til paa Rejsen. Altsaa skriver jeg i Morgen til Tante Mimmi. - Jeg har haft Brev fra Leon. han kom ikke til St. fordi han var syg, han er nu paa Mælkekur. Hils lille Lus og Tak hende for hendes Brev, for vilde gærne sende hende en lille Lap, men her er ikke Plads.
 [Indsat øverst s. 1; under dato mm; på tværs:] 1000 Hilsner til Alle (glem ikke Hanne og Caroline. Mest dig selv fra din Pelle. 
 Hilsen fra Fru Havemann. 
 [Skrevet henover teksten s. 1; på tværs:]
 Jeg haaber da, at I ere gode mod Hempel og Petus og tager dem til med, det maa du endelig, hils dem. Har Hempel faaet</t>
   </si>
   <si>
     <t>1893-9</t>
   </si>
   <si>
     <t>Alhed Larsen</t>
   </si>
   <si>
     <t>Thorvald Balslev
 Emil Brandstrup
 Ludvig Brandstrup, billedhugger
 Julie Brandt
 Thomas Bredsdorff
-- Carlsen
+- Carlsen, Madam
 - Guldbrandsen
 Arnold Emil Krog
 Bodil Lange
 Thora Lange
 Christine  Mackie
 Morten Pontoppidan
 Fanny Schaffalitzky de Muckadell
 Maria von Sperling. g. Balslev</t>
   </si>
   <si>
     <t>Brevet stammer formodentlig fra perioden, hvor Alhed Larsen boede sammen med søsteren Christine i Waldemarsgade i København. 
 Man må formode, at "Læssøegaderne" er de personer, som sammen med Thorvald Balslev boede i Læssøegade - formodentlig i et pensionat. 
 Det vides ikke, hvad en "Carsenjo Koncert" er, og om der er læst rigtigt.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB2096</t>
   </si>
   <si>
     <t>Der er skarlagensfeber i omløb, og Alhed ønsker - hvis hun skal smittes - at blive syg nu, så hun kan blive udskrevet før jul. 
 Alhed takker for sækken med madvarer. Kommer anden snart?
 Alhed og co. har haft besøg, og de har været til koncert. Om aftenen skal de til foredrag. 
 Krog har set på Alheds malerier. 
 Komtessen kommer ikke på besøg. Hun er nok bange for smitte.</t>
   </si>
   <si>
@@ -1105,51 +1105,51 @@
 Johannes Larsen.
 vend
 P.S.
 Glarmesterens Adr. er:
 Johs Madsen
 Vestergade
 Kjerteminde.</t>
   </si>
   <si>
     <t>1948-09-22</t>
   </si>
   <si>
     <t>Johan Larsen</t>
   </si>
   <si>
     <t>Thora Cohn
 Dams Hotel
 Kai Grunth
 Sven Havsteen-Mikkelsen
 Hedvig Høst
 Oluf Høst
 Ville Jais Nielsen
 Johannes Jais-Nielsen
 Arne Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Bendt Rom
 Olaf Rude
 Finn Salomonsen
 Ane Talbot</t>
   </si>
   <si>
     <t>Biæderen er ej sjælden træk- og ynglefugl i Danmark.
 Jordsvaler: Digesvaler
 Det vides ikke, hvad fyrmesteren på Christiansø og amtmanden i Rønne hed. 
 Oluf Høsts "større Gaard inde i Landet" hedder Bognemark, og han malede den utallige gange. 
 Mesinebryggeren kendes ikke, og det vides heller ikke, hvem der var pige i huset hos Larsen-familien i sept. 1948.</t>
   </si>
   <si>
     <t>Brevet er i privateje, A</t>
   </si>
   <si>
     <t>Johannes Larsen har været på Bornholm. På flyveturen dertil kunne han intet se pga. regn. Han tog ind på et hotel i Rønne, og her kom Arne Larsen og viste ham fotos af nogle biædere, som havde haft reder nord for Hasle. Dagen efter blev Larsen hentet af Olaf Rude, og de kørte ud og så biæderredehullerne. De næste dage besøgte de Hammershus og rundkirker samt flere byer og de var til middag med Oluf og Hedvig Høst samt Jais-Nielsen.
 Larsen var også en tur til Christiansø i dårligt vejr. Dagen efter spiste Larsen, Rude og Jais hos Høst i dennes dejlige hus, og Høst og Larsen var ved dennes gård (Bognemark). 
 I Rønne igen besøgte Larsen Amtmanden. Da Larsen kom frem til flyet, viste det sig, at der var overvægt, men en passager tilbød at vente til næste dag med at tage til København, og problemet blev derved løst. Udsigten fra flyet var denne dag fin.
 Larsen med familie har været i Odense og se et guldfund fra Midskov. De har også været på besøg hos Sven Havsteen-Mikkelsen på Taasinge, og han gav dem en skotsk hyrdehund fra et kuld hvalpe, som Johan/Puf tidligere havde set.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/TrRn</t>
   </si>
   <si>
@@ -1178,65 +1178,65 @@
   <si>
     <t>Dræby
 Lindøgaard</t>
   </si>
   <si>
     <t>Småland
 Majenfors</t>
   </si>
   <si>
     <t>Christian  Brandstrup
 Eline  Brandstrup
 Wisie Brandt
 Frits Branner
 - Faksø
 Adam Goldschmidt
 Brita Goldschmidt
 Hans Iuel
 Thyra Iuel
 Grethe Jungstedt
 Kurt Jungstedt
 - Kruuse
 Adolph Larsen
 Andreas Larsen
 Johannes Larsen
 Marie Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Christine  Mackie
 Elisabeth Mackie
 Pernille Marryat
 Ib Marryat Johansen
 Lauritz Pedersen
 Ruth -, pige i huset hos Johanne Larsen
 Ellen  Sawyer
 Janna Schou
 Christine Swane
 - Thomsen, Kerteminde
 Andreas Warberg
 Martin Warberg Larsen
-Laura Warberg Petersen
-Troels Warberg Petersen</t>
+Troels Warberg Pedersen
+Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvad Astrid Warbergs svigermor hed. Heller ikke vides det, hvem "Englænderne" og Jørgen var. 
 Familien kendte flere ved navn Kruuse, men den her omtalte var formodentlig i familie med Eline Brandstrup. 
 Christian Brandstrups erindringer kan findes på internettet (maj 2023).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0131</t>
   </si>
   <si>
     <t>Johanne takker for det dejlige tøj og for "Mord-Romanerne", som hun straks har læst. Adolf vil læse dem til vinter. Hun spørger, hvordan det går med Adams ægteskab, og hun håber, at hans kone har skjulte talenter. Johanne spørger også, om det kan passe, at Ib Marryat tjener 1500 kr. om måneden?
 Johannes knæ har det bedre, men hun går ikke ud i haven, som er et vildnis.
 Man tager kartofler op på gården, og det er spændende, hvad de vil indbringe. Ruth tabte sit ur i marken, men en dygtig schæferhund fandt det.
 Frederik Andreas/Dede har været på hospitalet.
 Kornet hos Laurits og Laura har lagt sig ned. De har været på besøg med deres lille dreng.
 Thyra Iuel har også været på besøg med en bog og et servilt brev. Hun inviterede Larsen-familien på besøg. 
 Kurt og Grete Jungstedt kommer 14 dage til Danmark.
 Else og Andreas/Puf venter barn, og Johanne synes, det er en dårlig idé. 
 Johanne har solgt 12 servietter.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Y5jP</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside: Dis’ adresse er skrevet af afsender, andre bemærkninger af ukendt/BWP]