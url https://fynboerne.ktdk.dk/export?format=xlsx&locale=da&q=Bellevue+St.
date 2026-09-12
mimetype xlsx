--- v0 (2026-04-26)
+++ v1 (2026-09-12)
@@ -156,51 +156,51 @@
 Really, she ought have telegraphed me the name of the steamer; for I want to meet her in New York. I am not at all afraid that she will have any trouble in finding our home without my assistance; but I would have preferred to meet her. 
 We are just moving from 37 Yates St., about two miles further out toward the country. It seemed wise for us to go, before Elle’s arrival; since, in the old house we could not have made her so comfortable as we wish to. Our new address will be 27 Bellevue St., Dorchester. (Dorchester, I must explain, is an old village which have been absorbed by Boston as Frederiksberg was absorbed by Copenhagen.)
 My mother wishes me to tell you that she is very glad to have Elle come to us, and that she will try to be a mother to her as well as to me. We will take good care of her, I assure you. 
 My physician says that there is no cause for alarm, &amp;amp; that all I need is freedom from worry, good air, and abundant food; so I have no special fear for the future. Fortunately my business is reaching the point where I am not obliged to work hard myself. 
 With sincerest greetings to all: - your devoted son in law,
 “Eastman”. 
 [Skrevet øverst på s. 1:]
 I shall write to you, every week, until Elle is with us.</t>
   </si>
   <si>
     <t>1899-03-02</t>
   </si>
   <si>
     <t>Ellen  Sawyer</t>
   </si>
   <si>
     <t>Boston
 Bellevue St.</t>
   </si>
   <si>
     <t>Thora  Branner
 - Jensen, Frøken, Erikshaab
 Clarence Sawyer
 Harris Sawyer
 Helen Sawyer
-- Sawyer, Harris' far
+Joseph Sawyer, Harris' far
 Hempel Syberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Ellen og Harris Sawyer blev gift i Boston i beyndelsen af 1899. 
 Pigen Katty kendes ikke. Svigermoderen, gamle Eastmans ven og den gamle bedstemors navne er også ukendte.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1527</t>
   </si>
   <si>
     <t>Ellen Sawyer undskylder, at hun ikke har skrevet. Harris Sawyer har det godt, og han har en god appetit. Han skal fremover have kødsuppe før sin aftensmad. 
 Pigen i huset er gået sin vej. Der er heller ikke arbejde til en pige. I huset er der centralvarme, hvilket giver en konstant temperatur overalt og intet støv. En gang ugentligt vasker en dame gulvene. Alle reder deres egne senge. Badeværelset er godt. Madvarerne bliver bragt til døren, og madlavningen er enkelt. Man spiser kun to gange dagligt. 
 Sawyer-familien - Harris, hans forældre, hans to søstre og en bedstemor - beboer 1. og 2. salen, og der bor en anden familie i stueetagen. 
 Ellen er ved at blive god til sproget, og hun kan også færdes rundt med tog og sporvogn. Harris og hun tager på udflugter og ser kunst. De har besøgt Harvard og set en udstilling med blomster lavet af glas. De har også været på italiensk restaurant. Amerikanerne er i øvrigt idiotiske. 
 Harris har sendt 200 breve ud med bekendtgørelse om, at Ellen og han er blevet gift. Ellen glæder sig til at vise Harris frem, for hun er stolt af ham. 
 En ven af Harris' far vil hjælpe med at få Ellens bagage sendt til Boston.
 Ellen takker Frøken Jensen for de broderede bukser, som er blevet beundret på bryllupsdagen. Amerikanerne er imponeret af håndbroderet og europæisk tøj.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/OF5O</t>
   </si>
   <si>
     <t>Belevue St. – Boston
 d. 2den Marts 99.
@@ -215,102 +215,102 @@
 Lige nu kom der Brev fra Onkel S., Tutte og Disser. Det er umuligt at beskrive, hvor det er morsomt at høre hjemme fra, - jeg sluger Brevene med gridsk Grådighed. – Men når jeg læser de ængsteligste Forespørgsler til Harry og de gode Ønsker for Fremtiden for os, føler jeg den største Lyst til at gå ud og telegrafere hjem, at man skal leve længe inden man finder to, der er mere glade end Eastman og jeg. – Hvis det bare var lidt lettere at komme hjem. Jeg glæder mig så knusende til at forevise Eastman, - jeg må tilstå, at jeg er lidt stolt af ham. – 
 Så snart det er muligt, vilde jeg gærne have sendt min store Kasse med alt mit Habengut. Gl. Eastman har en Ven som er Toldofficer, og han har lovet at tage sig af det. Når det bliver sendt som ”left Bagage” direkte hertil, vil vi rimeligvis ikke komme til at betale Told. – Jeg vil skrive om et Par Dage igen og sende en Liste over, hvad jeg gærne vil have sendt. 
 Jeg vil da så ["da" overstreget; ”så” indsat over linien] fortælle om min nye Familje, som jeg vist slet ikke har meldt meddelt ["meldt" overstreget; ”meddelt” indsat over linjen] om endnu. 
 Jeg har i Tankerne gratuleret Frk. Jensen idag, d. 3 af Marts. Fortæl hende, at Bukserne Broderiet [”Broderiet” anført oven over linien] vækker Furore. Jeg havde dem på, som jeg lovede, på min Bryllupsdag, men har nu gemt dem hen til Sølvbrylluppet og vil i de 25 Aar hovedsagelig anvende dem til at imponere med. 
 Alt hvad der er håndbroderet, bliver højt beundret her – Alt mit Tøj bliver beundret - det ser lidt udenlandsk ud og det imponerer Amerikanerne. I det Hele taget betragtes Udlændinge med ærbødig Beundring og jeg søger naturligvis at holde Stillingen så længe som mulig. 
 Nu Farvel.
 1000 Hilsner til alle 
 Elle
 Stor Hast</t>
   </si>
   <si>
     <t>1899-5</t>
   </si>
   <si>
     <t>Bellevue St. 27</t>
   </si>
   <si>
     <t>Wilhelmine Berg
 Julie Brandt
 Thora  Branner
 Harald Hirschsprung
 Andreas Larsen
 Dudley Pray
 Harris Sawyer
 Helen Sawyer
-- Sawyer, Harris' far
-- Schofield
+Joseph Sawyer, Harris' far
+William Henry Schofield
 Hempel Syberg
 Andreas Warberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Ellen og Harris Eastman Sawyer blev gift 12. feb. 1899, og de boede sammen i Boston. De første par år delte parret hus med Harris' familie, og det gik ikkke godt. 
 Harris havde en doktorgrad i kemi fra Harvard. Han havde en lungesygdom og døde tidligt. 
 Den lille dreng er Alhed og Johannes Larsens første søn, som blev født 12. maj 1899. Der var en tid planer om, at han skulle hedde Jeppe. - Dede var Ellen Sawyer og Alhed Larsens bror Andreas. 
 Mr. Mark, Mr. og Mrs. Hall, Dr. Andrw og Angelica kendes ikke.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1591</t>
   </si>
   <si>
     <t>Ellen Sawyer glæder sig til at se den lille dreng, som hun ønsker alt godt. 
 Det er sjovt, at Dudley Pray er populær.
 Vejret er godt, og luften er ikke så tung, så Harris Sawyer hoster ikke meget. Hans mave gør knuder hver måned omkring den 1., så det skyldes nok nervøsitet pga. husleje og andre regninger. Helt rask bliver han dog næppe, før de slipper for at bo sammen med hans familie. Ellen og Harris vil gerne have et pænt og sirligt hjem, men de er på dette område i mindretal i forhold til Harris' familie.
 Ellen og Harris tager på udflugter i weekenden. De har været på en ø med et fort og på Nantucket. En dag var de i Cambridge på besøg hos flere af Harris' gamle lærere og studiekammerater. Harris udviste stor stolthed over at være blevet gift.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/hOav</t>
   </si>
   <si>
     <t>Bellevue St. 27
 Kære Mor!
 Dine Breve kommer meget regelmæssigt Mandag Morg. [”Mandag Morg.” indsat over linjen] og jeg har lige nydt ét. Hvor den lille Dreng må være yndig og hvor jeg dog længes efter at se ham. Dette Brev vil formodentlig komme lige til hans Daab, - jeg ved ikke om man bruger at lykønske ved den Lejlighed, men Skade kan det jo aldrig og vist er det at jeg ønsker lille Jeppe alt det gode der er til på hans Løbebane. Jeg vil ønske, at han skal døbes Andreas, - det er et kønt Navn, - hvis vi nogen sinde skal være så heldige at få en Dreng skal han hedde Andreas efter Onkel Dede. – Der har nok ordentlig været en bevæget Tid på Haabet, - jeg synes du skulde tage en lille Tur ind til Tante Mis. – Det er jo morsomt at Dudley Pray falder i god Jord – hans Skønhed el. sprudlende Liv må han have lagt sig efter på Rejsen, - jeg så ikke noget til det. – Han er en stor skikkelig Bommert, veltilpas med sig selv og hele Verden. Jeg gad vide hvad han betaler og hvilket Værelse han har. Det Asen, at han ikke fortæller herovre fra, - jeg indprentede ham dog at han skulde det før han rejste
 Vi har i den senere Tid haft det temmelig med Varme, 26-27 Grader R, men det bliver nok meget værre. Luften er ikke tung så det er ikke særlig ubehageligt og om Aftenen er det altid køligt, - vi sidder da i Reglen ude på vor Altan. Her er mange Træer og Buske rundt om os – d. v. s. på den anden Side Gaden – så Luften er ren og frisk og slet ikke byagtig. Det er så sundt for Harry og han er da også så rask i den senere Tid at det er en Fornøjelse (jeg banker heftigt under Bordet). – Han hoster nu kun ubetydeligt om Morgenen og ser så rask ud. Maven har også været god i lang Tid, kun forleden Dag d. 1ste begyndte den at gøre Knuder, men det trak over. Det slog ham at det er i Reglen omkring d. 1ste i Måneden at han har sine Mavehistorier, som tager Kræfterne for lang Tid, og det er ikke umuligt at det, som han siger, står i Forbindelse med Husleje + Regninger, som kommer omkring d. 1ste. Det beviser, at det for en stor Del, er nervøst, og det giver det bedste Haab om at vi skal få Bugt med det. Der er mere Redeligheder i Pengevæsenet i denne Måned, fordi der ikke er bleven ”lånt” af Kassen, Indtægterne ere have ["ere" overstreget; ”have” indsat over linjen] også været gode, så der er ikke noget at bekymre sig over. Rigtig i Orden kommer Eastman nu ikke ikke før vi slipper ud af dette velsignede Familieliv. – Det er mærkeligt at han er så vidt forskellig fra sin Familije i Småvaner og Mening om Husholdning. Heldigvis er vi fuldstændig af samme Mening ang. dette – vi vil have det pænt og sirligt til daglig og lidt Variation, men da vi kun nu ["nu" overstreget] er to mod 5 kan vi ikke gennemføre det. Det er også sin Sag for mig at reformere alt for meget. Men vi lægger mangfoldige Planer om hvordan vi vil indrette os. Når bare H. kunde lade være med at krepere sig, som er så slemt for ham, - men det kan han ikke. Imidlertid ærgrer han sig ikke noget nu i Sammenligning med da han var alene om det. Han siger så ofte at det var en sand Guds Lykke at jeg kom og det var det sikkert også. Når han kommer hjem om Aftenen føler han sig fredelig og veltilpas, og Lørdag og Søndag er næsten som små Ferier. Så snart Når ["Så snart" overstreget: "Når" ”Når” indsat over linjen] det er godt Vejr på disse to Dage gør vi lange Ture og Udflugter og morer os fortræffeligt ”Memorial Day” begav vi os afsted om Morgenen og så først gamle East manøvrere med sine Soldater, hvilket var meget morsomt, derefter spadserede vi ned til Vandet over en lang Bro til en lille Ø hvor der er et Fort som menes at skulde forsvare Boston. På den ene Side af Øen er der en Græsmark og Eng med store gamle Træer og der smed vi os og spiste Bananer og Kager og så ud over Søen med alle Bådene og Skibene. Det var så tidligt på Dagen at der næsten ingen andre var – der gik to gamle Mænd og gjorde Hø, men det forhøjede kun Stemningen. I Lørdags var vi en endnu længere Tur. – Vi tog med en lille Damper over Boston Havn til ”Nantucket”. Du kan vist finde det på Kortet Nantucket er en Halvø, som kommer c sådan [Tegning] Havnen er smækfuld af små Øer og det er en interessant Tur. På N. er der Badeliv og ”Kommers”. Vi blev der en Timestid og så på det og spadserede på Strandbredden, - så tog vi et lille elektrisk Tog tilbage, ned gennem Nantucket, - en ganske dejlig Tur (åben Vogn!) gennem tætte Skove og Klippelandskaber. Det er kun små Klipper men de ”gør sig” og de forhindrer de utålelige små Træhuse i at myldre frem over alt – der var virkelig et Par Mil, hvor der var aldeles landligt og ubeboet. – 
 I – Torsdags var vi ogsaa på Benene hele Eft. Vi havde meldt os til at besøge forskellige i Cambridge, - den Del af Byen hvor Universitetet er. Vi gik fra Sted til Sted og lod os fejre. Først visiterede vi en Mr. Mark, Ingeniør, Lærer ved Universitetet: gl. Ven og Kammerat af H. Han har et Par Værelser i en af de store Bygninger hvor Studenterne bor og viste os en af denne Bygninger [”denne” indsat over linjen] Det er som alt andet her i stor Stil. Han trakterede os med Jordbær og var livlig og morsom. Derefter gik vi til en anden Bygning, hvor Dr. Schofield bor. Han havde inviteret 4-5 af Harris gamle Venner fra Universitetstiden – de ere nu ansatte som Lektorer og Professorer ved Harvard. Der er ingen Ende på som Harry kror sig og vigter sig over for sine gamle Venner fordi han kan møde med ”sin Kone”. – han overlader ved sådan en Lejlighed mest Snakken til mig og sidder skinnende af Fornøjelse se og iagttager hvad Indtryk mine Ord gør på dem, - jeg følte mig helt som en Udstillingsgenstand. Vi fik Is - The med Citron i og blev behandlet med stor Artighed og jeg blev overrakt en Buket Blomster, - 
 Derefter gik vi til Mr. Og Mrs. Hall, - fortræffelige Mennesker – nogle af H. bedste Venner. Der spiste vi til Aften: Skinke og Laxesalat, Smør og Brød [”Smør og Brød” indsat over linjen], Jordbær, Is og Kager. ”Pålæg” kender de ikke Øl og Vin er emanciperet. Klk 9 begav vi os til Dr Andrew som har ”at home” den Dag. De har et meget smukt Hjem og ere fortrinlige Mennesker. De minder mig i det hele om Prof. Hirschsprung Den gamle Dr. Andrew er det rareste på Jorden og hans Kone er Velvilligheden selv, de to Døtre som ere tykke, ser godt ud, spiller og synger og regerer Huset. Den ene Angelica er rigtig Sangerinde, hun har givet flere Koncerter i Vinter. De er alle gennemdannede, livlige og søde. – Det var en morsom Dag, vi kom hjem Kl. 11 som er meget sent for os. Jeg havde min grønne Bendixkjole med Firkanterne samt amerikansk Hat!
 H havde Brev fra Mr. Pray, som lød fornøjet og glad 
 [Indsat øverst s. 1; på hovedet:] Der er endnu Stilhed om mine Kasser men det kommer vel
 [Skrevet langs venstre margen s. 9:] Nu kun de kærligste Hilsner fr ["fr" overstreget] til alle fra Pelle
 [Indsat langs venstre margen s. 11:] 
 Jeg har nydt Pinsebrevene fra Disser, Tutte Onkel S. B. og Pan.</t>
   </si>
   <si>
     <t>1899-05-28</t>
   </si>
   <si>
     <t>Bellevue St.</t>
   </si>
   <si>
     <t>Frederik Brandstrup
 Trine Johans
 Alhed Larsen
 Andreas Larsen
 Christine  Mackie
 Harris Sawyer
 Helen Sawyer
-- Sawyer, Harris' far
+Joseph Sawyer, Harris' far
 Hempel Syberg
 Albrecht  Warberg</t>
   </si>
   <si>
     <t>Alhed og Johannes Larsens første søn, Andreas, blev født på Erikshaab 12. maj 1899. 
 Ellen og Harris Sawyer blev gift i Boston i begyndelsen af 1899. De boede de første år af deres samliv i et hus sammen med Harris' familie. Hans søster og forældre er omtalt i flere breve. Ialt var de syv beboere, og hvem de sidste to var vides ikke.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1519</t>
   </si>
   <si>
     <t>Ellen Sawyer ønsker tillykke med, at hendes far og mor er blevet bedsteforældre. Hun glæder sig til at se drengen og ønsker alt godt for ham og Alhed.
 Harris Eastman har det godt for tiden. Maden spiller nok en rolle. Ellen er ikke begejstret for amerikansk madlavning, og nu opponerer hun ved at lave agurkesalat, tilføje flere retter persille og koge rabarbergrød. Harris' familie finder det ekstravagant. 
 Ellens tøj er ikke kommet fra Danmark. Hun er blevet henvist til en slags agent, men der sker ikke rigtig noget. 
 Amerikanerne holder ikke pinse; kun jul og nogle patriotiske fester. Harris' far skal holde Memorial Day med "sine" soldater, og Harris vil ikke med, da der sandsynligvis bliver meget tobaksrøg. I stedet tager Ellen og Harris på en udflugt. Landet begynder ikke lige udenfor byen som i København. Der er en uendelighed af villaer uden hegn omkring haverne. Hjælp i huset er meget dyrt. I Sawyer-familien giver man en dollar og 10 cent ugentligt for vask af tøj, og det bliver ikke rent. Laura Warberg må sende sin opskrift på kemisk vask. 
 Harris skal give kemisk bistand til læderfabrikation, og kunden siger, at Harris er den dygtigste kemiker på dette område i USA.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/poDx</t>
   </si>
   <si>
     <t>Bellevue St. Maj 28 – 99
 Kære Mor!
 Jeg har været lidt forsømmelig med Breve i den senere Tid og er meget angergiven. Jeg skal imidlertid se at oprette det forsømte idag ved at skrive en lang Salve. Først må jeg gratulere dig og Far til Bedsteforældreværdigheden! Det var rigtignok dejligt at det gik så godt. Hvor han må være henrivende, den lille Dreng og hvor jeg længes efter atbare se ham. Bare han nu må blive rask og tyk og bare Alhed må komme godt fra det. - Vi ere meget stolte over at være Onkel og Tante og praler af det, når Lejlighed dertil gives. Vi ønsker nu mere end nogensinde at vi kunde komme hjem til Sommer, - Eastman tilbyder jævnligt sine Klienter at rejse over i Forretninger, men de lader ikke til at være ret begærlige efter at få ham afsted.
 Han har mere travlt end nogensinde, men, Gudskelov han er så rask i denne Tid, som han ikke har været i lange Tider. Før han rejste til Chicago var han rigtig ussel, - han havde uophørlig Mavedårlighed og hostede en hel Del hver Morgen. Men så snart han kom afsted, blev han bedre, var rask hele Tiden, mens han var væk og nu også efter at han er kommen hjem. Jeg tror, at Maden har en hel Del at sige. Han trænger til mere Afveksling og til at få Maden prepareret lidt mere kunstfærdigt.
@@ -391,51 +391,51 @@
 Forrige Uge var jeg næsten hver Dag i Laboratoriet og hjalp. Den ene Dag pakkede jeg en Masse Glasvarer ud af [”af” overstreget], og da de vare pakkede i Hø, lavede det jo en slem Uorden. Så vil Uheldet at Mr. Tiffany netop kom ned der om Morgenen før Rengøringsmanden havde været der og før Harry kom, - han kom sent ind den Morgen på Grund af Mavepine, og Dagen efter skrev han, Mr. T. – til Harry’s Assistent, om de ikke kunde holde det lidt senere. Den Vigtigper, jeg er ordentlig stødt på ham. – 
 En af de Dage jeg var i Laboratoriet havde vi Besøg der det meste af Dagen af en af Harry’s ældste og bedste Venner, Wesley Priest – også Kemiker. Det er pudsigt at Harrys to bedste Venner ere nogle lange Rapperter, begge nogle lystige Fyre, begge glade ved noget godt at drikke (og meget helst). Han [”Han” overstreget. ”Harry” indsat over linjen] Harry behandler dem faderligt, og det klæder ham så grinagtigt, da han kun er halvt så stor som dem. 
 Wesley P. jagede mig en grulig Skræk i Livet ved at fortælle med det alvorligste Ansigt om hvor brandfarligt det Laboratorium er og at det så godt som vilde være umuligt at komme ud o.s.v., - indtil Harry oplyste mig om, at han altid fortalte sådanne Historier.
 Senere var han med os på vor Stamkafé hvor vi indtog en forsvarlig Middag med al den Vin vi kunde drikke. Jeg er altid sulten så Harry må en Gang imellem fodre mig ordentlig igennem.
 Jeg er da forresten fornuftig nok til også selv at sørge for kraftig Mad herhjemme.
 Igår tog vi ud fra Morgenstunden med Madkurv. Det blev imidlertid en øsende Regn, men vi klarede os alligevel. Helen og Charles Pear var med, - han er Medlem af en Club, som ejer et Bådehus ved den Aa, som vi sejler i Kano på. Der gik vi i Læ og tilbragte Dagen meget rart. Der var en åben Altan med Tag over, som vendte ud til Aaen og der sad vi. Der er meget smukt, - store Skove til begge Sider, - så vi fik da den friske Luft alligevel. Vi kom hjem Kl 7, skrupsultne, naturligvis, og jeg satte mig straks i Bevægelse for noget varm The og solid, varm Aftensmad. Svigermoder fandt det sikkert ekstravagant – hun havde rigtignok ikke tænkt at vi vilde have andet end Vaniljeis og Kage!! – efter at vi har gået på tørt Smørrebrød hele Dagen!! – Det kribler i mig når jeg tænker på at Harry i mange Aar har måttet finde sig i den Slags, - han som bliver hulkindet på tre Dage. Han siger selv, at han er sikker på, at han har været så meget bedre dette Forår og Sommer fordi han altid får kraftig Kost nu. 
 Dette Brev er ikke så indholdsrigt som dit, men vi har jo heller ikke haft Barnedåb at fortælle om. Vil du hilse Ta’mus og Daisy. – 
 [Skrevet lodret ved venstre kant på side 5:]
 Vi har fået to Brudegaver i de sidste Dage, - en lille Krystal-
 [lodret langs kanten på side 6:]
 konfektskål og en Kageskål. Vi har en Masse nydelige Ting nu
 [lodret langs kanten på side 1 fortsættende over selve brevteksten samme side:]
 Vil du minde Disser om det lovede Brev og glem endelig ikke at sende det Stykke af Dannelg. Molle skrev, at hun havde læst et Stykke i Dannelg som mindede hende så levende om Håbet og Alhed, - det må være det. Jeg er spændt.
 Hilsner til alle fra East og Pelle</t>
   </si>
   <si>
     <t>1899-08-20</t>
   </si>
   <si>
     <t>Malin   Holmström-Ingers
 Jonas Lie
 Christine  Mackie
 Charles Pear
 Clarence Sawyer
 Helen Sawyer
-- Sawyer, Harris' far
+Joseph Sawyer, Harris' far
 - Taylor
 Andreas Warberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Separationsspørgsmålet: Ellen og Harris Sawyer boede den første tid af deres ægteskab sammen med hans forældre, søstre og bedstemor. Det fungerede ikke, så Harris og Ellen arbejdede på at komme til at bo for sig selv. 
 Fran Dewick og hans forlovede kendes ikke; heller ikke Mr. Edmans, Føreren eller Dr. Richards med kone og døtre. 
 1 amerikansk alen er 62,81 cm.
 En gammel dansk fod er en historisk længdeenhed, der før metersystemets indførelse i 1907 var defineret som 31,385 cm (ofte rundet til 31,4 cm). En dansk fod svarer til 12 tommer (á 2,615 cm) og udgør halvdelen af en alen.
 Den danske mil blev afskaffet ved metersystemets indførelse i 1907, hvor den omregnedes til 7532 meter.
 Det vides ikke, hvad en Marie Kirstine Gryde er.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1526</t>
   </si>
   <si>
     <t>Ellen og Harris Sawyer har haft en dejlig rejse, og det er svært at komme hjem til familien. De to har diskuteret separationen, og de har nu vendt sagen med Harris' familie. Man flytter formodentlig hver til sit om to måneder. 
 Rejsen bestod af en todages fodtur over bjergene. Flere af deltagerne måtte melde fra, men fire personer kom afsted. De vandrede gennem løvskov op ad bakke. Højere oppe var der granskov og vandfald med iskoldt, krystalklart vand. Føreren gik i forvejen til en lille hytte, hvor han havde tændt op i ildstedet. Han havde medbragt forsyninger og kogte kødsuppe samt serverede skinke, kartofler mm. Efter maden studerede man måneskinnet og udsigten. Inde i hytten igen fortalte føreren om dengang, hvor han havde dræbt en bjørn. Man sov på et leje af grankviste og med dækkener over sig. Næste morgen vandrede selskabet videre. På toppen af Mount Washington er der opført et fancy hotel, hvilket generede alle, men de gik alligevel derind og fik et dejligt måltid. Derefter gik de ned ad bakke, hvilket var hårdt. 
 Ellen og Harris har også besøgt Ravinehouse, som er en kombination af en bondegård og et hotel. Her lærte Ellen et par søde familier at kende. Ellen ville gerne på en vandretur i bjergene med Andreas/Dede Warberg.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/xcGh</t>
   </si>
   <si>
     <t>Bellevue St Aug 20.
@@ -538,56 +538,56 @@
   <si>
     <t>Ellen Sawyer vil meget gerne have pudevår til den lille. Det er sødt af Laura Warberg at lave så meget til hende. Ellen troede, at moderen havde opgivet lysedugen. Amerikanerne kan ikke lave håndarbejde, og de beundrer de håndlavede ting, som Ellen har.
 To af Harris Sawyers gamle tanter har givet Ellen en "babybasket" samt sæbe, svamp, pudder mm. Ellen har fået mange gaver. 
 Harris' arbejde med svinene er lykkedes godt, så nu venter han på betalingen. Han har netop lavet liste over parrets ejendele til en brandforsikring. Da han kom hjem fra Danmark, ejede han 10 cents og et mikroskop, sit tøj og sin gæld. Nu ejer han meget mere, men gælden er ikke væk.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/lKAO</t>
   </si>
   <si>
     <t>24 Bellevue St. 
 Jan 4 – 1900
 Kære Mor!
 Tak for dit Nytårsbrev. De gode Ønsker returnerer jeg til dig og hele Familien af ganske Hjærte. Nu er Julegæsterne vel sagtens ved at bryde op. De sidste Dage i Ferien anvendes i Reglen til at efterse de Bortrejsendes Tøj – jeg tænker mig, at lille Lugges Skoninger ere under Reparation. – Og Tak, jeg vil meget gærne have nogle små Pudevår. 6 er jo en forfærdelig Masse til en sådan lille et lille èt, - jeg vil også blive glad ved 4 (muligvis endnu gladere ved 6) Lærred er nok for koldt om Vinteren, men to af dem til Sommerbrug vil være storartet. Lav dem fuldstændig som du selv synes og finder pænest – men helst med Bånd i Stedet for Knapper og Størrelsen vil jeg angive senere i Brevet. – Det er rigtig nok alt for galt med alt det du dog laver til mig. Jeg troede rigtig nok du havde opgivet det store Arbejde med Lysdugen, men det bliver unægtelig morsomt at få den. Jeg har ingen fin Lysdug og altid beundret din ægyptiske meget. Jeg glæder mig også til at vise Folk her et smuk Lysdug. De har utrolig lidt Begreb om Håndarbejde her, - de giver sig ikke Tid til den Slags og har meget lidt udviklet Smag i den Retning. Man finder ikke èt anstændigt Broderi selv i de bedste Butikker. – Junges Buffetdug bliver gennembeundret (den var også henrivende) og alle mine andre Håndarbejder beundres og forevises som Kunstgenstande, - hvad de jo på en Måde også er, - Kunstindustri kan man nok kalde det. – 
 Pakken er endnu ikke ariveret, men det må være lige ved, det tager Thingvalla 3 Uger i Reglen at komme her over. – De Masser jeg og Drengen har fået foræret!! Den sidste Aquisition (jeg ved ikke hvordan det Ord staves) til hans Ejendele var ["var" overstreget] kom igår fra to gamle Tanter til Harry, som i Mands Minde ikke har foræret el. gjort noget for nogen. De ere berømte her for, - og igår ankommer en af dem med den nydeligste ”babybasket”. Det er en flad Kurv, c. ½ Al. lang, foret med lyserødt, be ["be" overstreget] trukkket over med hv. Mull. Siderne ere forsynede med små Lommer og en Nålepude og i Kurven fandtes en Sæbedåse med et Stk. fin Sæbe, en blød lille Svamp, Pudderdåse og Pudderkvast, store og små Sikkerhedsnåle. Det er en nydelig og meget brugbar Present. Den står nu i en Skuffe og venter på den Lilles første g ["g" overstreget] Toilet. Foruden de nævnte Ting er der hans Kam, Børste, Nåle og et komplet Sæt Tøj fra de mindste hvide Strømper til Kjolen. – Den er dækket til med et Flonelshåndklæde. 
 Vi har nu stræng Kulde og der er en Del Sne, men det er forresten mest stille, klart Solskin. Harry har lidt Snue, men har da ingen rigtig Forkølelse haft i lange Tider. Du spørger til ”Svinene”. Jeg ved ikke om jeg skrev det sidst, at de har erklæret Arbejdet for at være lykkedes, og han kan få sine Penge, såsnart de ere i Orden igen. Det havde jo været nok så morsomt, om han havde fået dem, men han har en Del Ekstraarbejde i denne Måned, så det gør ingen Ting, og Hovedsagen er, at han har fået Bugt med Bacillerne. - Nu ved Nytårstid har han lavet en Liste på al sin Ejendom (for Brandforsikring) og jeg finder, at han har Grund til at være helt tilfreds Da han kom hjem fra Danmark, ejede han 10 Cents, sit Mikroskop, for en Værdi af 30 Dol. Apparater, sine Klæder og 300 Dollars Gæld. – Han ejer nu for c. 1000 Dollars Apparater, c. 3000 Dollars værdi her i Huset (iberegnet hvad jeg medbragte), - Gælden er den samme, - den er kun bleven flyttet. Jeg mener, at han har været flittig, når man tager i Betragtning at Konkurrencen er ligeså stor her som hjemme og at her er en Syndflod af Kemikere. - Nu må jeg gemme Resten af mit Stof til Dissers Brev. – 
 Masser af Hilsner til dig og Far fra Pelle = Riesen. 
 [Skrevet langs venstre margen s. 1:]
 Pudevårenes Størrelse = Længden af denne Side Papir 2 Gange samt 3 Tommer. 
 [Skrevet på tværs øverst s. 1:]
 Jeg har været så uheldig at skrive med Kopiblæk</t>
   </si>
   <si>
     <t>1900-04-09</t>
   </si>
   <si>
-    <t>Nelly -
-- Jenkins
+    <t>- Jenkins
 Grethe Jungstedt
 Alhed Larsen
 Johannes Larsen
-Hempel Syberg</t>
+Hempel Syberg
+Nelly Tailor</t>
   </si>
   <si>
     <t>Ellen Sawyer boede i Boston med sin amerikanske mand, og parret fik i 1900 datteren Grethe. 
 Alhed Larsen udstillede på Charlottenborg foråret 1900. Johannes Larsen havde en udstilling på Den Frie.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB1669</t>
   </si>
   <si>
     <t>Ellen springer sommetider en "brevdag" over, da hun har travlt med nyfødt barn og med gæster. 
 Udgifterne til fødsel og efterfølgende behandlinger blev 300 dollars. Ellen fik feber og problemer med leveren efter fødslen, og hun er stadig mat. 
 Grethe er sød og nem. Hun smiler meget og bliver voldsomt ivrig, når hun hører sang eller klavermusik.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/gWgR</t>
   </si>
   <si>
     <t>Bellevue St. Apr. 9
 Kære Mor!
 Ved at skrive Dato, kommer jeg til at tænke på, at jeg nok har glemt Onkel Sybergs Fødselsdag i Aar. Det er rigtignok en Skam og du kommer til at bede ham undskylde. Jeg mener ham det godt og ønsker ham alt godt for det nye Aar.
 Jeg fik dit Brev i dag, hvor du skriver at du [”du” overstreget] et Brev fra mig var så [”så” overstreget] forsinket – jeg ved ikke hvordan det kan være gået til. – Men ængst dig endelig ikke, hvis det skulde hænde, at der glider en Brevdag over – man er jo aldrig helt sin egen Herre med en lille Unge, om hun er aldrig så god. Og desuden kan der komme uventede Fremmede og forhindre min Skriven. Som f. Eks. igår havde vi 3 Sæt, og idag 3 Sæt – i Morgen skulde Nelly og jeg ud et Par Visiter, så jeg må skrive i Aften. – Jeg har nok to Breve og et Brevkort at besvare. – Hvor storartet morsomt at B fik sine Billeder på Udstillingen, at Las fik solgt så godt og at de er inde at slå lidt til Skagler nu. Jeg er spændt på at høre lidt nærmere om til hvem, hvad o.s.v. han solgte – glem endelig ikke at sende mig nogle Politiker. 
 Ja jeg har fået 3 Pudevår, de ere på en lyseblå Pude og klæder lille Grethe sødt. 4 vil vare lange Tider. De fine Kniplinger bliver alm. beundrede og de ere også henrivende. – Lille Grethe har Strømper nok, - hun vil rimeligvis ikke ”gå med dem”, når det bliver varmt. – Hvad hun har kostet har vi ikke regnet sammen nøjagtigt endnu, - det er omkring ved S [”S” overstreget] 300 dollars. Hvis min Feber ikke var kommen til, vilde vi være kommet billigere fra det end de fleste. Men, som bekendt, kan det ikke nytte at ”ærke” sig, - det kunde nu ikke blive anderledes. – Nej, Dr. Jenkins gjorde [”gjorde” overstreget; ”begik” indsat over linjen] begik ingen Bommert, men både han og Dr. C. erklærede at de aldrig havde haft en Patient der var mere ugunstigt bygget. – Jeg kan ikke rigtig komme over det, - jeg troede at jeg var helt frisk, men i denne Uge har jeg været herunter igen. Forrige [nr. to ”r” overstreget i ordet] Mandag havde jeg Dr. J. ude, og han fandt et Levertilfælde til en Forandring – lidt Hævelse og en let Betændelse, som forårsagede en Del Smerter. Jeg har ikke ligget, men forholdt mig meget rolig med varme Omslag, så nu er jeg oven på igen, men må være forsigtig. Jeg er nu lidt nervøs, som du vist kan se af min Håndskrift, - det er kun lige til jeg kan styre Pennen. –
 Hvad mener I så om lille Grethe? Hun er naturligvis 20 Gg. sødere i Virkeligheden. – Denne sidste Uge har hun udviklet sig svært. Hun begynder at fingerere hvad man giver hende i Hænderne, og kan lege i lange Tider med en rød Klud, og når jeg kommer hen og ser til hende griner hun over hele Ansigtet. Det er nu ikke Tvivl om, at hun viser Sans for Musik: Når jeg synger for hende, stikker hun i Grin og småpludrer – undertiden kommer hun i en sådan Ekstase, at jeg må holde op for ikke at overanstrænge hendes lille Hjærne: Øjnene står helt stive i Hovedet på hende af Iver, og hun får et eget lille energisk Træk om Munden og udstøder små Glædeshyl, - Arme og Ben går som Trommestikker. Svigermoder siger at hun aldrig har set noget lignende med så lille et Barn. – Hun begynder altid at småsnakke når hun hører Klaveret. –
 Hun har endnu ikke en eneste Gang brølet om Natten, und. for sin Flaske nat. Hun tager sig en 4 Timers Lur hver Form, og adskillige Smålure. 
 [Der mangler sandsynligvis en side mere af brevet]</t>