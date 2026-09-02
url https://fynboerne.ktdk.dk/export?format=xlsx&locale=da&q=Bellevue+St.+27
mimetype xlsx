--- v0 (2026-05-31)
+++ v1 (2026-09-02)
@@ -114,52 +114,52 @@
 My mother wishes me to tell you that she is very glad to have Elle come to us, and that she will try to be a mother to her as well as to me. We will take good care of her, I assure you. 
 My physician says that there is no cause for alarm, &amp;amp; that all I need is freedom from worry, good air, and abundant food; so I have no special fear for the future. Fortunately my business is reaching the point where I am not obliged to work hard myself. 
 With sincerest greetings to all: - your devoted son in law,
 “Eastman”. 
 [Skrevet øverst på s. 1:]
 I shall write to you, every week, until Elle is with us.</t>
   </si>
   <si>
     <t>1899-5</t>
   </si>
   <si>
     <t>Ellen  Sawyer</t>
   </si>
   <si>
     <t>Bellevue St. 27</t>
   </si>
   <si>
     <t>Wilhelmine Berg
 Julie Brandt
 Thora  Branner
 Harald Hirschsprung
 Andreas Larsen
 Dudley Pray
 Harris Sawyer
 Helen Sawyer
-- Sawyer, Harris' far
-- Schofield
+Joseph Sawyer, Harris' far
+William Henry Schofield
 Hempel Syberg
 Andreas Warberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Ellen og Harris Eastman Sawyer blev gift 12. feb. 1899, og de boede sammen i Boston. De første par år delte parret hus med Harris' familie, og det gik ikkke godt. 
 Harris havde en doktorgrad i kemi fra Harvard. Han havde en lungesygdom og døde tidligt. 
 Den lille dreng er Alhed og Johannes Larsens første søn, som blev født 12. maj 1899. Der var en tid planer om, at han skulle hedde Jeppe. - Dede var Ellen Sawyer og Alhed Larsens bror Andreas. 
 Mr. Mark, Mr. og Mrs. Hall, Dr. Andrw og Angelica kendes ikke.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1591</t>
   </si>
   <si>
     <t>Ellen Sawyer glæder sig til at se den lille dreng, som hun ønsker alt godt. 
 Det er sjovt, at Dudley Pray er populær.
 Vejret er godt, og luften er ikke så tung, så Harris Sawyer hoster ikke meget. Hans mave gør knuder hver måned omkring den 1., så det skyldes nok nervøsitet pga. husleje og andre regninger. Helt rask bliver han dog næppe, før de slipper for at bo sammen med hans familie. Ellen og Harris vil gerne have et pænt og sirligt hjem, men de er på dette område i mindretal i forhold til Harris' familie.
 Ellen og Harris tager på udflugter i weekenden. De har været på en ø med et fort og på Nantucket. En dag var de i Cambridge på besøg hos flere af Harris' gamle lærere og studiekammerater. Harris udviste stor stolthed over at være blevet gift.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/hOav</t>
   </si>
   <si>
     <t>Bellevue St. 27
 Kære Mor!