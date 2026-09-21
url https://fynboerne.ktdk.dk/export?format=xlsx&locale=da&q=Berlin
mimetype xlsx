--- v1 (2026-08-04)
+++ v2 (2026-09-21)
@@ -621,52 +621,52 @@
 Christine Swane
 Adelheyde Syberg
 Hempel Syberg
 Sigurd Thomsen
 Vagn Thomsen
 - Vesterdal
 Johannes Vesterdal
 Albrecht  Warberg
 Frederik Warberg
 Laura Warberg
 Else Wienberg</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/5K5zZYof</t>
   </si>
   <si>
     <t>1900-09-01 - 1901-04-24</t>
   </si>
   <si>
     <t>Elna -
 Laurentius Allerup
 Ellen Agnete Amstrup
 Louise Amstrup
 Harald Balslev
 Lars Christian Balslev
+Laura Balslev
 Thorvald Balslev
-Laura Balslev, f. Leth
 Herman Bang
 Alice Bondesen
 Emil Brandstrup
 Thora  Branner
 - Fibiger, Frøken
 Marie Juul
 Otto Lagoni
 Peter Erasmus Lange-Müller
 Alhed Larsen
 Jeppe Larsen
 Marie Larsen
 Vilhelm Larsen
 Vilhelmine  Larsen
 Christine  Mackie
 Cathrine Meyer
 Erhard Meyer
 Otto  Meyer
 Sophus  Meyer
 Augusta Mogensen
 Christian Mogensen
 Otto Emil  Paludan
 Antoine-François Prévost d'Exiles
 Leopold Rosenfeld
 Ellen  Sawyer
 Erik Schaffalitzky de Muckadell
@@ -1615,68 +1615,68 @@
 Ellen Sawyer har sendt et trist brev om mandens sygdom.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/fBxg</t>
   </si>
   <si>
     <t>Lille Kærbyhus d: 12-6-11.
 Kære Astrid – 
 Jeg vilde ikke skrive til Dig, før jeg vidste, hvor Du var, eller sende Pakken. Alfred kunde jo godt have sat sig imod Din Rejse, - godt han ikke gjorde det og at Du nu kan være med Børnene i Fred og Ro vel ca. 4 Uger?, kunde Du ikke lade Anna passe ham og Huset en Tid alene?? saa Du kunde yderligere forlænge Dit Ophold. Dersom Anna kan føre Hus lidt økonomisk, saa koster I jo ikke mere i Birkerød end hjemme, vel endog knap saa meget. Det maa Du da en Gang sige mig lidt om. Hermed Kjolen og Din Blækstift, som laa i min lille Taske. Jeg kom godt hertil, gik Kl. ca. 7 hen til Syberg, bankede stille paa Køkkendøren, og kom ind i Spisestuen. Syberg havde været temmelig syg i en Uge, var begyndt at være oppe; han var uhyre venlig mod mig, vi snakkede en hel Del. Jeg kom her 6.20, Johanne havde ikke bemærket, at jeg vilde komme Tirsdag, de sad og spiste til Aften, Pauline var her, men rejste lidt efter. J. er saa kolossal optaget af sin Musik og af Eleven, hun har nylig faaet en ny. 
 Det har været en lille Skuffelse, at hverken hun eller Alhed nogensinde har Tid til at høre om min Rejse, men forleden Aften gik jeg ned til Christine og fortalte hende og Marie i næsten 2 Timer. De var meget interesserede. I Aftes kom de hjem fra Sølvbryllup, der var forløbet meget godt, uhyre storartet Arrangement. De holdt alle til paa Erikshaab og havde det brillant der. I Morges blev Oline – Pigen her syg ligger i Dag mindst, Dr. Hviid var her i Formiddags. Hun var skæv. Ryggen skal ind til Kbh og have Bandage. J. tænker om hun mulig i den Tid kan faae Amanda. Jeg rejser til Snøde paa Lørdag og derfra til Glorup. Det gaar godt med Musiken i Skoven, 2 Gange om Ugen 2 Timer ad Gangen. J. maa øve sig meget dertil. Lige nu var Amanda her og sagde sin Time af for Resten af denne Maaned; hun rejser paa Torsdag til Kbh. og Malmø, da hun hørte, I er i Birkerød, vilde hun tage en Dag derud; vilde skrive til Dig fra Kbh. Vi veed endnu ikke, naar Moderen kommer til her. Lille Bes leger saa udmærket med Anna og Ellen og alt Puttes Legetøj, hun sover i Puttes Seng, det Skind er jo ind under Pe[ulæseligt], var ret modfalden, da de alle rejste fra hende i Torsdags i Kbh., men var behersket og meget sød. Jeg kan slet ikke skrive til M[ulæseligt] jeg veed ingen Adr. Naar Du skriver, saa hils dem og sig Tak for Kortet. Det var dejligt, Børnene havde haft en god Pinse i Kbh; hils dem mange Gange. Fandt Du saa Brevet med deres Tegninger? Syberg havde endt sit Telegram med: Gudsfred og Velsignelse – det var bleven til Husfred og V. – i de kommende Aar!! Nete stregede det fatale Ord over! Jeg har saa mange Breve at skrive i Eftermiddag; Erik sidder her og tegner, J. inde at have Time. og andet. Barnepigen er i Skole om Eftem.; men en Søster af hende tager Bibbe, naar hun vaagner af sin 2 Timers Middagssøvn. Hun er sød det lille Pus. Det staar helt godt til for dem med Penge, hun er inde i Dag at betale Renter, 300 til Hverringe og 150 til Bonden, 75 skal sendes til Syberg. Men de har ca. 300 om Maaneden ind for Mælk nu for Tiden!!! De har 12 Køer i Sommer, har købt to. Nu Farvel lille Putte! Ja det var en herlig Tur! Jeg har lagt Plan for den næste,: Berlin, Dresden, Eisennach og Wartburg og maaske Amsterdam. – 
 De synes udmærket her om min Plan at give Muk 300 Kr. næste Sommer til den Amerika Tur; bare for Elles Skyld. Her laa et lille trist forjaget Brev, han ligger endnu, men har begyndt at spise og sove. – Hvilken Tilværelse for Elle! Jeg har aldrig Medlidenhed med ham! Hun skrev, naar de igen faar Indtægter, det har de altsaa ikke noget, der hedder for Tiden! – saa sender hun for den Ramme, men jeg skrev strax, at jeg skal nok betale det hele, saa kan hun holde det lidt til 6te Marts. – Tænk om hun kan have Muk en Maaneds Tid til næste [”næste” indsat over linjen] Sommer. Men saa en til at have i Birkerød imens?? Du???
 Ja saa Farvel da! Hils Lomme og Anna mange Gange. Hr. Peter er dejlig! Kærlige Hilsner fra Bedstemor.
 [Indsat s. 1 i venstre margen, lodret:] Blækstiften er et Ærme</t>
   </si>
   <si>
     <t>1912-01-07</t>
   </si>
   <si>
     <t>Øxendrup</t>
   </si>
   <si>
     <t>Malmø
 St. Pauli Kyrkogatan 19</t>
   </si>
   <si>
-    <t>Anna Anna, pige i huset hos Brønsted
-Wilhelmine Berg
+    <t>Wilhelmine Berg
 Christian  Brandstrup
 Eline  Brandstrup
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Louise Brønsted
 Carl Carl, Ellen Sawyers kæreste
 - Claudie
 Ina  Goldschmidt
 Grethe Jungstedt
 Alhed Larsen
 Andreas Larsen
 Johan Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Christine  Mackie
 Mine Mine, Brædstrup
+Anna -, pige i huset hos Brønsted
 Ellen  Sawyer
 Hempel Syberg
 Andreas Warberg
 Conrad Warberg
 Else Warberg
 Karen Warberg
 Marie Warberg</t>
   </si>
   <si>
     <t>Laura Warberg opholdt sig på Glorup, hvor Albrecht Warberg, hendes svoger, var godsforvalter. Det kan ikke afgøres, hvilken af de to døtre fra Glorup der skal rejse med Laura W. De blev samlet kaldt Titterne, og i dette brev optræder navnet Titte.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2076</t>
   </si>
   <si>
     <t>Laura Warberg nyder at være på Glorup. Hun rejser derfra til Birkerød for at hjælpe datteren Louise. I april vil hun opholde sig hos Hempel Syberg og i sidste del af april samt maj hos Alhed og Johannes Larsen. 20. maj rejser hun sydpå over Hamborg til Schweiz, München mm. Mon dog ikke Astrid kan komme med på rejsen? Laura har spurgt Else og Conrad Warberg, om deres datter må tage med på rejsen. Hun blev henrykt. 
 Kan Astrid mon ikke tjene lidt penge ved at skrive til bladene?
 Laura spørger, om Ellen stadig har god kontakt med Carl. Grethe har talt om, at hun og moderen skal tilbringe sommeren med ham.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/QkiQ</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Astrid Goldschmidt
@@ -2985,51 +2985,51 @@
 Trods Gigt og Nyrer har jeg det ug.
 Mange Hilsener til Dig og Else.
 Eders hengivne
 Fritz Syberg.</t>
   </si>
   <si>
     <t>1933-11-30</t>
   </si>
   <si>
     <t>Elena Larsen
 Johan Larsen</t>
   </si>
   <si>
     <t>Ragnhild -
 - Bendtsen
 Harald Bing
 Johannes Nicolaus Brønsted
 Achton Friis
 Georg Jacobsen
 Frithiof Kemp
 Anker Kyster
 Adolph Larsen
 Andreas Larsen
 Musse Larsen
 Vilhelm Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Karl Madsen
 Harald Nyborg
 Hubert Paulsen
 Valdemar Rørdam
 Karl Schou
 Sigurd  Swane
 Peter Tutein</t>
   </si>
   <si>
     <t>Fehr blev i 1926 grundlagt som forhandler af Ford biler med afdelinger i flere fynske byer. I 2003 ophørte firmaet. (Internet-søgning jan. 2022).
 Det vides ikke, hvem Ragnhild var. 
 Foch var Johannes Larsens hund. Den døde i aug. 1933.
 Hovrättsråd: Dommer ved appeldomstolen, som er den næstøverste domstol i Sverige. (Wikipedia jan. 2022).</t>
   </si>
   <si>
     <t>Leo Swane og bankdirektør Jacobsen har fået Ny Carlsbergfondet og Odense Kommune med på, at Johannes Larsen skal dekorere festsalen på Odense Rådhus. Han har flere bestillinger på billeder og betaler et afdrag på bilen med malerier. 
 Larsen har med søn og svigerdatter været på udstilling og tur til Sjælland. Han har også været på klapjagt. 
 Larsen har købt en hundehvalp. 
 Johan/Lysse må kontakte hovrettsråden. 
 Achton Friis har været på 14 dages ophold på Møllebakken. 
 En mår har taget et par af Larsens høns.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/kR28</t>
   </si>
@@ -3251,89 +3251,89 @@
 Kære lille Dis!
 Til Lykke! Til Lykke! med alt det gode, der er sket. Nr. 1 er jo, at du ved Sjums i Sikkerhed, det har ogsaa væltet en stor Sten fra mit Hjerte. Jeg hørte en Gang i den eng. Radio, at et lille Skib var bleven standset og undersøgt og der blev taget tre Fanger, og jeg blev skrækslagen. Men senere sage de at en hel Del danske var ankommen til Sv. og igen steg Modet. Mon hun nu ikke har sendt dig et Brevkort, det kunne jo gøres uden Risiko – blot en Hilsen men det tænker hun vel ikke paa. Og Grunden!! Ja, det er jo en Lykke uden lige, at I nu ikke skal have de umulige økonomiske Forhold, og dette er noget varigt og ikke blot en midlertidig foranstaltning som f. Eks. Et Laan, hvad altid har haft min dybeste Mistillid, mens andre (f. Eks. Las) altid har ment, at saa var Sagen klaret. 
 Dette bliver kun et Par Ord, for jeg har et Parforce-Arbejde med at strikke Vanter til Manse. Bibbe kom med noget Garn – 4 forskellige Farver – og jeg gik straks i Gang, for hans er fuldstændig slidt op, og det er for trangt at arbejde ude uden Vanter.
 Ak hvilken Vinter Dis! Vores Skattemand fortalte forleden at 50 Familier her i Sognet var blottet for Brændsel og Kommunen har næsten ikke mere til dem, det bliver den rene Nød. Ogsaa vi fryser. Desværre har Fyringen været den ellers dygtige An. Maries meget svage Punkt, hun har trods mine kæmpemæssige Anstrængelser fyret aldeles skamløst ødselt. Mens jeg ved Middagstid sidder og skriver dette, er her 9 ½ Gr. Reaumur om Eftermiddagen 12 %. Jeg har læsset Masser af Tøj paa mig, og saa maa man jo vænne sig til det. Nu da Tyskerne endog vil tage af, hvad her er i Landet, er det jo ganske udelukket at købe. Det er strengt at fryse. I Søndags flyttede vi Sovek. Møbl. her i Spisestuen, og har saa lavet Stue i Sovek. Her er bleven mægtig hyggeligt, og vi mener, her bliver lunere. Det lange Bord staar paa tværs ud mod Værkstedet, Slagbænken med med Ryggen mod Køkkenvæggen, saa kan du se det for dig, Tæpper over hele Gulvet Dragkisten har beholdt sin Plads, ligesaa den lille Sofa ved Radiatoren, hvor der er dejlig lunt at sidde. Hvad der ogsaa vil hjælpe paa at faa Brændselet til at slaa til er jo, at vi ikke kan staa op før det lysner og maa gaa i Seng Kl. 9. Vi faar kun 12 Kilowat – og I faar nu kun 8? Det bliver underligt, men hvad er ikke underligt i disse Tider.
 Bibbe skulde være rejst i Dag, men maatte opgive p. Gr. a. Sne og rejser først paa Torsdag – den ½ Febr. Det bliver nok en rædselsfuld Rejse, men hun er da fornuftig nok til at ”stavle” en Mængde Tøj paa sig.
 Onsdag
 Næste Dag. Egentlig meget heldigt, at Posten i Gaar kom om Form. i Stedet for om Eftm. x [indsat i venstre margen:] x mit Brev ikke kom af Sted [indsættelse slut] saa kan jeg faa svaret paa dit Brevkort. Tak for det og tusinde Gange til Jannas Bedrift. Hvilken usigelig Lykke, at det nu er overstaaet vel overstaaet, ja den største af de 3 Lykker. Hils dog Janna saa varmt fra mig og ønsk hende til Lykke med den lille Pige. Du nævner ikke Vægten, husk det næste Gang, det er ikke helt lige meget om det er et bitte lille et eller en ordentlig velvoksen ditto. - - Vores søde Bi er lige rejst, hun maatte af Sted i Dag, da de nye Forbindelser fra i Morgen, den første Februar herfra er ad Hekkenfeld til. Det er rædselsfuldt at vide hende paa den farefulde Rejse og at vide hende 2 Mdr. i Kbhvn. Hvor man ikke ved, hvad der kan ske. Bombning f. Eks. 
 Hvilke enorme Begivenheder! 95 Miles fra Berlin og som de dog gaar fremad med Stormskridt. Det var synd, Bodild skulde dø uden at opleve dette. - - Bibbe har skrevet til dig, fik du det? 
 [Indsat øverst på s. 1, på hovedet:] Nu skal jeg i Seng – dog heldigvis ikke fordi jeg er syg, men fordi Varmen er lukket ned. Ilden slukket. Smeden kommer nu Kl 12 og forlænger Radiatoren her inde for at vi kan faa det lidt varmere med samme Brændsel. Hils Axel saa meget og tusinde Hilsn. Til dig selv fra din Junge</t>
   </si>
   <si>
     <t>1945-05-04</t>
   </si>
   <si>
     <t>Christa Knuth</t>
   </si>
   <si>
     <t>Knuthenborg pr. Bandholm</t>
   </si>
   <si>
     <t>Alfred Benzon
 Bøje Benzon
 Joseph Goebbels
 Adolph Hitler
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 - Tørring</t>
   </si>
   <si>
     <t>Johannes Larsen har sammen med fabrikant Tørring fejret Berlins fald med et glas rom, rigtig kaffe og wienerbrød. Han ville ønske, at Hitlerog Goebbels ikke var døde, men skulle ende deres dage i konzentrationslejr. 
 Larsen regner med snart at få ællinger.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/SP5f</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm. 
 [I brevet:]
 Kjerteminde 4 Maj. 1945.
 Kære Grevinde.
 Tak for Brevet i Dag og for Kortet fra Kjøbenhavn forleden. Ja nu er der da endelig kommen Gang i Foretagendet. I Gaar havde jeg Fabrikant Tørring fra Odense, der for Tiden ferierer her nede, til Kaffe og Wienerbrød i Anledning af Berlins Fald. Den sidste Rest af rigtig Kaffe og dertil en gl. St Croix Rom, som jeg har faaet af Bøje Benzon, det er en hans Farfar gamle Alfred Benzon har importeret i 1849 og den holder 65,9 %, saa det er jo ingen Svagdrik. Det er kedeligt at Hitler og Goebbels er døde, jeg kunde have undt dem at tilbringe Resten af deres Levetid i Koncentrationslejr, sammen med de øvrige af Bundtet. Det er ret tidligt med Graaællingerne, men ikke usædvanligt. Jeg venter i disse Dage at faa 13 Ællinger og 6 Gæslinger. Jeg glæder mig til at se Stauderne. Jeg skal hilse fra Puf og Else. Mange Hilsener fra
 Din hengivne
 Johannes Larsen.
 P.S.
 Nu tuder Sirenerne Luftallarm, men det plejer jo ikke at betyde noget her
 JL.</t>
   </si>
   <si>
     <t>1947-12-06</t>
   </si>
   <si>
     <t>Thora Cohn
 Hans Hvass
 Johannes V. Jensen
 Adam Knuth
 Andreas Larsen
 Gudrun Larsen
 Jeppe Larsen
 Vilhelm Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Ane Talbot</t>
   </si>
   <si>
     <t>Tredie forøgede udgave af Johannes V. Jensen: Aarstiderne blev udsendt i anledning af Johannes Larsens 80 års fødselsdag. Bogen er illustreret af Johannes Larsen. 
 Holger Rasmussen, Holger M.: Brændevinsgrisen. Gyldendal, 1947. Illustreret af Johannes Larsen. 
 Johannes V. Jensen: Johannes Larsen og hans Billeder. Gyldendal, 1947.
 Hans Hvass: Sjældne danske fugle. Gyldendalske Boghandel 1947. Illustreret af Johannes Larsen.</t>
   </si>
   <si>
     <t>Larsen håber, at både Adam og Christa Knuth kan lide Adams ex libris.
 Johannes Larsen bliver overrendt af fotografer og journalister. Johs. V. Jensens Aarstiderne er udkommet i tredje udgave, og Larsen har læst korrektur på Hvass' Sjældne danske fugle samt på Brændevinsgrisen og Johannes Larsen og hans billeder. 
 Familien skal til 40års bryllupsdag hos Larsens bror. Derefter vil Larsen til Filsø.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/8GOR</t>
   </si>
   <si>
     <t>Kjerteminde 6 Decbr. 1947.
 Kære Grevinde!
 Tak for Fasanerne som kom nu, ligesom jeg var bleven færdig med Adams Ex libris, som det er mit Haab at hverken Du eller Adam maa blive altfor skuffet over. Vi er for Tiden overrendt af Interwievere og Pressefotografer. Forleden var her en fra Berlingeren og Billedbladet, der gennemfotograferede mig og hele Familien og Fuglene og Bryggeriet og Dagen efter en fra Fyens Stifttidende, der forhørte mig og fotograferede og i Eftermiddag kommer der en Redaktør fra Berlingeren. Johs V. ”Aarstiderne” er nu udkommen i tredje formerede Udgave og jeg har haft sidste Korrektur paa Hans Hvass ”sjældne Fugle” og paa Brædevinsgrisen, desuden Johs V.s ”Johannes Larsen og hans Billeder” færdig i sin udvidede Udgave. I Morgen skal vi til Frokost eller Middag eller begge Dele, hos min Broder Skovrideren der fejrer Deres 40 aarige Bryllupsdag, da de ikke er sikre paa at opleve den 50tyvende. Og saa tænker jeg paa at tage en Tur til Fiilsø for at faa nogle nye Indtryk i Haab om at kunne male nogle Billeder der ovre fra. Jeg skal hilse mange Gange fra Else og Puf. Mange Hilsner fra 
 Din hengivne
 Johannes Larsen.</t>
   </si>
 </sst>
 </file>