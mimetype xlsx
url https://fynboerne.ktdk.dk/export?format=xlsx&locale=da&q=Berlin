--- v2 (2026-09-21)
+++ v3 (2026-11-06)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="896" uniqueCount="600" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="919" uniqueCount="619" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -795,50 +795,101 @@
 Snøde
 pr. Lohals
 Langeland. 
 [På kuvertens bagside:]
 Poststempel
 [I brevet:]
 Erikshaab d: 19de Debr.
 Kære lille Putte!
 Tak for Brevet. Du kan troe jeg er glad over, at Du har det saa godt hos Tante og at de vil beholde Dig i Julen. Jeg glæder mig ikke til at tilbringe den hos Syberg, saa bitter og utaalelig han er for Tiden; det er jo ogsaa drøjt for ham med det Parti og særlig nu, da N.P. har den Luskeri med en af de Damer. Gid det dog kunde gaae ovenbys igen; jeg tror ikke Hr. [ulæseligt] har sine Papirer i Orden, ellers vilde han dog sende dem til Syberg; men han har slet ikke været i Berlin, kun i Assens og nu igen i Odense. Hvad skal det dog blive til! Thora er selv vis paa, at hun skal hertil efter Nytaar men hun vil gærne nu. Hun er livlig og vel tilfreds, vi kan da ikke see andet! I Morgen tænker jeg vi ses. der er Pakke til Eder, en Ramme til Tante, men hvis vi ikke naaer at faae et Billede af Far at sende i Brev saa sæt Dit i, Du har det vel med; en Bog til Poul det er ikke let at finde paa noget til ham; han kommer da hjem? Lugge har travlt; i Morgen afgaaer vor store Jærnseng til hende jeg har haft Saddelmager til at stoppe Madrassen om og sætte nyt Tøj. Hermed Prøver af deres Tapeter. De har taget en lidt større Lejlighed og hans Moder faaer den første deres Køkkendøre støder sammen. Hun er saa flot til at give dem mange Ting til Huset, Porcelæn, Køkkenting hvad hun kan undvære, en Glasopsats med en smuk Sølvfod, i Brudegave en Potageske af Sølv; en giver dem 2 Spiseskeer; Johanne giver dem et Mahogni Bord som det lille gamle der altid har staaet i vort Sovekammer og Thora giver en smuk Syæske dertil; jeg lover hende et broderet Tæppe under det. Jeg er nu næsten færdig med det nødvendigste, der skal vadskes på Mandag. De har købt et stort smukt rødt Gulvtæppe og røde Gardiner som Prøve; Stuen er jo ellers olivengrøn. Dede er desværre saa forkølet med Hoste, han ligger disse Dage. –
 Lili og Thora bager hele Formiddagen og har ogsaa travlt med at sye, men i Efterm. vil de skrive til Dig. De rejser begge i Morgen. Der er kommen Brev fra Elle og Chr., men maa Du vist snart høre fra dem. endnu i disse vidste de intet om Dig og John Chr. har været en hel Dag hos sine Svigerforældre, især Faderen og Søsteren er venlige mod hende, de er alle glade ved hendes Musik De ejer flere Huse i og Jord uden for Boston, desuden 2 Plantager paa Cuba, hvor Faderen er født, men de indbringer ikke meget. Der er ikke mange ”Parties” i Boston, skriver Elle; Frøken Jansens Søster til ham paa Trolleborg, har udtalt sig beundrende om Christines Dygtighed til at ”f_inde dem”. Naar de danske derovre veed om Forlovelsen, saa er den da snart ude her. Elle har faaet en vældig dygtig Pige til 5 Dollars om Ugen, men hun vil have en billigere. 4 er det almindelige. Elle har Kvalme det Skind. – Pastor Sørensen sendte mig i Gaar sin Tale over Far; Christine havde bedt ham om den og saa skrev han 
 2) den, mærkværdig at han kunde saa længe efter; han har ogsaa sendt Christine den. Thora skrev den af til Grevinden og jeg har lige skrevet et langt Brev til hende om Christines Forlovelse, at de ikke skulde høre den fra Trolleborg. – Vil Du have Min Kommode sendt ind til Bülowsvej? Saa skal jeg besørge det. Jeg sender efter Nytaar en Seng Bord Stole _vist min Chaiselongen saa maa jeg da være lidt af Januar hos Eder og see Lugges Hjem, det bliver nok yndigt. Bare Tante skulde til Byen paa den Tid! Gardinerne er bleven hængende til Dig, der kan nok blive ret ordenligt i den store Stue. Grethes Mor er død, hun har været hjemme og skal nu have hele Julen og have [ulæseligt ord] til at boe hos sig og lave Mad til hende. Dede vil ikke være mere hos Sagføreren, skrev Lugge; saa kan 
 3) og Du kan vel nok være her en Tid efter Nytaar; jeg glæder mig til Eder lille ”Putte. Endnu har jeg ikke læst de svenske Aviser, jeg syer og skriver Breve, det er alt hvad jeg kan naae; men jeg taaler det godt nok, skal jo nu ogsaa hvile Juledagene. Fortæl Tante, at Broder Christian har bedt mig sende Susan lidt Penge, og at jeg har skrevet til Christine om at sende 50 Kr. af de Penge, Eastman skylder os, det er 235 Kr. og Christine skulde bruge til det nødvendigste af dem, men Dr. Mackie betaler nok hendes Rejse hertil, om de ogsaa ikke ["ikke" overstreget] bliver gift før her. 
 Nu har jeg ikke Tid til mere lille Putte!
 Kærlige Hilsener til Eder alle tre fra Mor. 
 [Skrevet på hovedet på sidste side:}
 Gardinerne er røde
 Damask ensfarvede, 
 M kan ikke finde Pos
 [Tapetprøver:]
 Sovekammer.
 Der er 5 lyse Striber ved Siden af hinanden. 
 M[ulæseligt]in. 
 Min Stue</t>
   </si>
   <si>
+    <t>1903-10-20</t>
+  </si>
+  <si>
+    <t>Christine  Mackie</t>
+  </si>
+  <si>
+    <t>Louise Brønsted</t>
+  </si>
+  <si>
+    <t>Dresden
+Hotel Stadt Gotha</t>
+  </si>
+  <si>
+    <t>Holger Birkerod
+Julie Brandt
+Hedevig Lützhøft
+Nicolaus Lützhøft
+William Mackie
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Christine/Mornine og William Mackie blev gift i Danmark sommeren 1903, og den omtalte rejse var deres bryllupsrejse. 
+Antifebrin: Feberstillende medikament (ODS). 
+Erik Thorup, Kempinsky, italienerne og Poul kendes ikke. 
+Katzenjammer = tømmermænd.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8491</t>
+  </si>
+  <si>
+    <t>Christine/Mornine Mackie har besøgt museet uden William/Billy Mackie, som var sur. De har begge spist sammen med Lützhøfts/Lysse flere gange. De har også været sammen med Thorup og Birkerod på en knejpe. Dagen efter havde de tømmermænd.
+På en restaurant på Unter den Linden mødte de italienerne, som de kender fra National i Danmark. Et mærkeligt tilfælde.
+Christine er plaget af hæmorider.
+Nu er Christine og William på et dejligt hotel. De savner deres lille hund. 
+Louise Brønsted må sende moderen brevet, for Christine når ikke mere brevskrivning.
+Lørdag vil William og Christine være i Wien.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/aDH0</t>
+  </si>
+  <si>
+    <t>Dresden. Hotel "Stadt Gotha" 20/10 - 03.
+Kære lille Lugge!
+Vi kom hertil igår efter 3 stormende Dage i Berlin - vi havde det aldeles henrivende morsomt sammen med Lysses og to andre danske, Holger Birkerod og Erik Thorup, den første Sanger, den sidste Ingeniør. Morgenen efter at vi var kommen gik jeg strax hen til Lysses, hvor jeg drak Kaffe og fik Antifebrin og aftalt med dem at mødes til Middag; så luskede jeg lidt hen på Musæet og derfra hjem til Billy, som var gnaven og ikke vilde nogen Ting, hvorfor jeg alene gik med Lysses hen i en snurrig, mørk, uhyggelig Restaurant, som kun udmærkede sig ved en Ting: Billighed; vi tog Middag (2 Retter) og det kostede for os alle tre tilsammen 2 Kr. inkl. Øl og Drikkepenge. Om Aftenen inviterede vi Mutter og Lysse til Middag hos Kempinsky, hvor vi tilbragte en uhyre hyggelig Aften og spiste fin Mad med fin Vin. Næste Dag var jeg flere Timer på Musæet, udmærket oplagt til at se, Billy og Lysse stødte til der og vi spiste alle 4 sammen i noget med "Franciskauer" - et uhyre stort Lokale - Kælder - med gammeldags Præg. Om Aftenen kom Mutter, Lysse Thorup og Birkerod efter The og førte os hen til en Knejpe i den mest middelalderlige Stil, jeg har drømt om, "Nürnbergerhof", hvor vi sad og drak *Øl af Stenkrus til Kl. 1/2 2 og røg og snakkede og morede os noget aldeles enestående guddommeligt. Bagefter gik vi til "Kaisercafe" og drak Kaffe; Kl. var tre, da vi kom hjem, og næste Fm. havde vi Katzenjammer. 
+Men lad mig dog ikke glemme at fortælle, at den Eft. eller Aften gik Billy og jeg ind i en stor nydelig Restaurant på unter den Linden for at spise til Aften, inden vi skulde med de andre i Nürnbergerhof. Og da vi havde siddet der en Timestid, hvem toner så op - én for én - Italienerne, vores egne fra National! Stort rørende Gensyn! Og det kunstige ved det var, at det var så ganske tilfældigt; det var den første Aften de spillede i det Lokale; de havde været en Måned i Wittenberg. Jeg synes, det var yderst kuriøst når man betænker, hvor stor en By Berlin er og med tusinder af Spisesteder! - Men Lugge, hvor jeg har lidt Helvedes Kvaler de sidste 3 Dage af Hærmeorrhrider - det er dog en sønderrivende Kval; især igår da vi rejste fra Berlin og jeg desuden havde Halspine, Hovedpine og Kvalme - jeg gik strax i Seng, da vi kom hertil og var ganske sindsforstyrret af Pine inden jeg ved Hjælp af noget Opium fik Ro og faldt i Søvn. Idag er det meget bedre, men der er ikke Tale om at gå nogen Steder, jeg er glad, når jeg kan bare sidde oprejst. Jeg er ganske indtaget i Hotellet her, det er så morsomt gammeldags. Vi har jeres to Værelser - eller i hvert Fald må det være to tilsvarende (1 Sal) her er jo rasende mørkt, så vi må have Lys tændt hele Dagen, og klamt og koldt var her, men idag har vi fået Ild i Kaminen. Poul kommer her for at spise til Aften med os. - Vi savner den lille Hund meget. Det eneste jeg har haft af Hund siden vi forlod ham, var en lille Gravhvalp, som jeg lånte 5 Minutter i Søndags Aftes i Italienernes Lokale (sammen med Mutter og Lysse til Kl 1/2 2) den sad på mit Skød og bed mig i Øret allerede 5 Minutter. Henrivende. 
+Kan du ikke sende Mor dette Brev, jeg kan umulig skrive mere end én Gang om vore Berlineroplevelser. Fortæl også Pan en Smule og hils hende! - I Berlin boede vi i et stort Hotel på Hjørnet af Jägerstrasse og Friederichsstr. vi havde Hjørnestuen på 4 Sal og det var forfærdelig morsomt om Aftnen at sidde i Vindueskarmen med Benene op og en Cigar og se på Færdslen. - - Skriv nu en Smule til os til Wien post rest. (Fru Christine Mackie) Vi må på Grund af vore fra Berlin derangerede Pengesager gøre det kort i Prag, så vi er rimeligvis i Wien ca på Lørdag. - Så kun mange Hilsner til jer alle fra os begge!
+Mornine.
+[Indsat øverst s. 1; på tværs:]
+Hermed vor Rejseplan til Underretning for Mor: efter Wien: Venedig, Bologna, Ravenna, Florens, Pisa, Rapallo, Genova, Nervi - Milano - Innsbrück München, Nürnberg, Gotha, Leipzig, Berlin.</t>
+  </si>
+  <si>
     <t>1905-04-30</t>
   </si>
   <si>
     <t>Jens Birkholm
 Franziska  Erichsen
 Johanne Giersing
 Nicolaus Lützhøft
 Clara Syberg
 Franz Syberg
 Hans  Syberg
 Lars Syberg</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Lassen, Knud, Peter og Olga var.</t>
   </si>
   <si>
     <t>Faaborg Museum, Fritz og Anna Sybergs brevarkiv</t>
   </si>
   <si>
     <t>Anna Syberg skriver til Fritz at hun er kommet godt hjem. Hun skriver også, at hvis han har det så dårligt, kan han bare blive væk, det vil hun gerne støtte ham i, også hvis det koster en skilsmisse.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/AHH3</t>
   </si>
   <si>
@@ -2754,50 +2805,127 @@
 Else Jensen
 Kisse Larsen
 Eiler Lehn Schiøler
 Harald Leth
 Olaf Rude
 Christine Swane</t>
   </si>
   <si>
     <t>Café Bernina, Vimmelskaftet 47, København, var i mange år mødested for kunstnere og bohèmer. 
 Der var Folketingsvalg 11. april 1924. Socialdemokratiet fik for første gang regeringsmagten med Stauning i spidsen.
 Johannes Larsen var i København fra slutningen af februar til midt i maj for dels at male på storkebilledet til Kongens Håndbibliotek, Christiansborg, dels tavler/illustrationer til Lehn Schiølers bogværk Danmarks Fugle (se også Johannes Larsen til Alhed Larsen 3. marts 1924). 
 Christine Swane var syg. Hun blev indlagt på sanatorium senere på året. Det kan ikke afgøres, hvem Larsen, der nævnes sammen med Kisse, var.</t>
   </si>
   <si>
     <t>Johannes Larsen har siddet sammen med venner på Bernina og ventet på valgresultat. Bagefter gik de på Rådhuspladsen, hvor der var mange mennesker. Han kommer hjem til påske. Det er svært at nå at blive færdig med projekterne i København.
 Larsen har besøgt Christine Swane (Uglen) og set Harald Leths udstilling. Han maler i museumssalen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/4j7f</t>
   </si>
   <si>
     <t>Kjøbenhavn 12-4-1924.
 Kære Puf!
 Tak for Brevet! Det er dejligt at Du kommer Dig saa godt. I Aftes var jeg med Magisteren ude paa Bernina for at høre Valgresultater. Der var desuden Else Johs. V, Falck Jensen og Kisse og Larsen. Vi sad og spiste Smørrebrød og drak Øl og ventede. Først omkr Kl. 11 ½ begyndte der at komme Telegr, det første fra Vonsild. Saa hørte vi et Par til og gik hen paa Raadhuspladsen der var fuld af Mennesker og stod lidt borte paa Politikens” Magna Vox og gik saa hver til sit. Jeg glæder mig til at komme hjem til Paaske og skal nok komme af Sted Torsdag Middag. Det kniber ellers med at blive færdig med hvad jeg har for her. Men ellers maa det jo vente til næste Gang. Jeg har været henne hos Uglen et Par Gange og forleden var jeg henne at se en Udstilling, Leth havde arrangeret i sit Atelier i det gamle Frederiksberg Hospital paa H[ulæseligt]. Han skal nu have Rudes Atelier naar Rude rejser. Der er ellers ikke meget at berette den ene Dag gaar som den anden, jeg sætter mig her i Museumssalen og maler og gaar kun sjældent ud. Jeg skal hilse fra Schiøler og Eiler. Mange Hilsner
 Fra Din Far</t>
+  </si>
+  <si>
+    <t>1926-10-25</t>
+  </si>
+  <si>
+    <t>Rolfsvej 17 København</t>
+  </si>
+  <si>
+    <t>116 Bishop Street New Haven Conn. USA</t>
+  </si>
+  <si>
+    <t>Adam Afzelius
+Agnes Afzelius
+Kaj Afzelius
+Alhed Marie Brønsted
+Johannes Nicolaus Brønsted
+Peter Oluf Brønsted
+Adam Goldschmidt
+Ina  Goldschmidt
+Johanne Goldschmidt
+Johannes Hohlenberg
+- Rastrup
+Janna Schou
+Jørgen Schou
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Rossia var det forsikringsselskab, som Astrid Warberg arbejdede for. 
+Johannes Brønsted var gæsteprofessor ved flere amerikanske universiteter i 1926. Louises og hans tre døtre var imens hjemme i Danmark. Deres bror, Peter, var med i USA. 
+Mohr, Buster og deres kærester kendes ikke. Ej heller Fru Breuner.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8420</t>
+  </si>
+  <si>
+    <t>Astrid Warberg m.fl. har haft besøg af en tysk kvinde, som holdt en mængde foredrag, som fængslede alle.
+Adam Afzelius har fået tilladelse til at flytte fra Regensen, og som gift mand får han 100 kr. månedligt i boliggodtgørelse, så han vil leje et værelse på Rolfsvej. Alfred Goldschmidt vil slet ikke hjælpe det unge par økonomisk. Astrid må give Ina/Sjums 40 kr. i løn som husbestyrerinde, og det har hun dårligt råd til. Det må ikke gå ud over Janna/Nus/Nusset Schou. 
+Alfreds søster, Johanne Dahl, vil gerne have Ina i huset, men Astrid glæder sig til omsider at få pigen hjem. Alfred vil ikke have Ina på besøg, hvis hun gifter sig.
+Astrid spørger, om de kan holde bryllupsfesten i Louise og Johannes Brønsteds lejlighed. De bliver 15 personer, og der er ikke plads i Astrids bolig.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/M1ij</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside:]
+5
+Mrs. L. Brønsted
+Bishop Street 106
+New Haven
+Conneticut
+U.S.A.
+[Fortrykt og overstreget på kuvertens bagside:]
+"ROSSIA"
+Bornholmsgade 8
+København K.
+[Håndskrevet på kuvertens bagside:]
+Warberg
+Rolfsvej 17
+København
+[I brevet:]
+pt. Rossia, Mandag Morgen
+d. 25 Oktober 1926.
+Kæreste Lugge!'Nu er det næsten en Måned siden jeg sidst skrev til dig - jeg tror mit Brev krydsedes med dit Kort, hvor I var i Gang med den store Rejse - Tak! Jeg har tænkt meget på dig i denne Måned - har syntes, der var overvældende Masser at fortælle dig - men når jeg skulde til det, så følte jeg pludselig med stor Bedrøvelse, at alt det der fyldte mig med så megen Glæde - med nye og friskere Syn på Tilværelsen og på alting - det var jo Ting, som kun vilde få dig til at ryste på Hovedet - og så kom jeg stadig ikke til at skrive. Men helt springe det over kan jeg dog ikke - at vi har haft en tysk Dame heroppe - Fru Breuner - Datter af en tysk Professor v. Berlins Universitet - et uhyre kundskabsrigt Menneske, som holdt 6 glimrende Foredrag for os - om Kunst - om Kvindesag - om Spejderbevægelse - om Sprog osv - osv - stærkt sammentrængt, da hendes Tid var så begrænset og hun havde så meget på Hjerte - men hvert eneste Foredrag var en mægtig Oplevelse for os alle. Hun besøgte mig privat en Aften - Rastrups med - det var uhyre interessant.
+En anden Aften improviserede vi en Sammenkomst i et andet privat Hjem - en Søndag Aften - hvor hun i fire stive Timer holdt os åndeløst fængslede - Rastrup fulgte mig siden til min Dør - for at vi endnu en lille Tid kunde tale om det - Kl var 1/2 1 Nat! Harriet var gået tidlig i Seng, hendes Baby nærmer sig jo.
+Nå - alt dette skal jeg ikke gå nærmere ind på, da jeg ved det ikke interesserer dig -
+Men nu skal du høre andet og meget mere betænkeligt. Adam Af. kom op til mig i Fredags og meddelte, at nu havde han fået Tilladelse til at fraflytte Regensen, hvorved han får en Boliggodtgørelse på c 100 Kr mdl - grundet på Ægteskabs Indgåelse - og på dette gifter de sig den 4' December - trods alle respektive faderlige og moderlige - indtrængende Advarsler!!! Det økonomiske er hovedsaglig baseret på - altså de nævnte 100 Kr - men dernæst på, at Sjums bliver min Husbestyrerinde - Adam vil leje et Værelse på Rolfsvej! Alfred nægter rentud enhver pekuniær Støtte, når Sjums vil til mig - men dette har både hun og Adam holdt fast på; jeg havde jo håbet på at kunde nøjes med 30 Kr. i Gage - da Sjums dog ikke kan vadske og sy (og jeg er nedsat fra Dec. med 27,- Kr. pr Måned! Men nu må jeg jo op på 40 - når Alfred intet vil bidrage - og hvor økonomisk vil Sjums være? Jeg gruer lidt for Økonomien - som dog i Forvejen var yderst besværlig - og jeg synes jo ikke, det bør gå ud over lille Nus, som jeg dog gerne vilde kunne ofre lidt på. Adam får 50 Kr. mdl. af sin Far - men han er lige ved og en at måtte indlægges på Grund af Bekymringer for Rostrups - hvem han hjælper med 75 Kr. mdl. - men bliver han syg, holder alt dette op - hvad mener du! Nå, men det skal jo gå - jeg skiftevis græder og ler - min Datter Fru Afzelius! Du må da sende dem et Kort til d. 4. December (Rolfsvej) Adam sagde,at du var hans specielle Veninde eller sådan noget. 
+II/
+Nu er der det Dilemma, at Johanne Dahl (f. Goldschmidt) gerne vil have Sjums i Huset (dog véd jeg ikke, om dette også gælder, når Sjums gifter sig) - og du forstår jo nok, at når jeg endelig efter 10års Forløb kan få min Datter hjem - så siger jeg ikke nej på Grund af lumpne Pengesorger!!!
+Desuden - Alfred har jo 20.000 om Året af Penge fra Rente - går det rent galt, så må han dog antages at vilde hjælpe dem! Foreløbig har han ymtet noget om, at hvis Sjums giftede sig nu, så var det ikke sikkert han brød sig om at se hende derovre som Gæst!!!
+(og jeg er jo vant til i alle Ferier at sende Husbestyrerinden hjem på egen Kost!!!) ja, det er indviklet; men de Unge gør jo, som de vil, vi andre kan nøjes med Advarsler, som de ikke hører altfor meget på!
+Nå, men alting skal jo klares - Buf og jeg klarede jo vores i sin Tid - og det så vel egentlig ligeså broget ud.
+Trods alt glæder jeg mig til at få Sjums i Huset - ikke mindst for Nussets Skyld - så hun nu måske slipper for de evige Systemskifter.
+Trods al Fattigdom vilde jeg jo gerne gøre Bryllupsdagen lidt festlig for dem - det synes jo ikke, som Alfred vil med - for i så Fald trækker jeg mig tilbage, da han jo ikke vil træffe mig - hvem han uretfærdig beskylder for at have arrangeret det hele! Jeg véd heller ikke, hvad de Unge selv tænker om Arrangementet - men hvis - osv osv - vilde du så eventuelt have noget imod, at vi arrangerede en lille Sammenkomst i Jeres Lejlighed, da min jo er så begrænset? Det blev da kun Agnes og Hr Afzelius - Rastrups - de to Forlovere; Mohr og Buster (evtl. med Kærester) - Brudeparret - jeg - og i yderste Enkelhed - Smørrebrød - Vin og Kage el. lign. - jeg vilde være nødt til at hæve igen af Mors Penge - hvis vi ikke lan lave Sammenskudsgilde - jeg véd jo intet - men skriv til mig, om vi eventuelt må lade Aftenen foregå hos Jer? Vi blev altså med Lomme - Bes - og Mudi - 15 Personer!
+Nå - nu ikke mere i Dag - jeg skal have din nye Adresse hos Lomme, som kommer til mig i Aften sammen med Rastrups - Adam og Hohlenberg - hun blev meget glad, da jeg inviterede hende i Aftes. 
+Tusinde Hilsner kæreste Lugge - til Jer alle - speciellest dig fra Dis 
+[Indsat øverst s. 1:]
+Desværre mislykkedes det med at få Rastrup hen til Rossia!</t>
   </si>
   <si>
     <t>19. jan. 1928</t>
   </si>
   <si>
     <t>Denne dag i Johannes Larsens dagbog indeholder en beskrivelse fra rejsen til Portugal, Madeira, De Kanariske Øer, Afrika, Italien og Frankrig.
 Dagbogen har notater fra afgangen i København den 14. januar 1928, til afrejsen fra Paris den 28, februar 1928..
 Blandt deltagerne i rejsen var Johannes V. Jensen, Brygger Jacobsen og sønnen Puf.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/7ESPx50T</t>
   </si>
   <si>
     <t>1928-02-05</t>
   </si>
   <si>
     <t>Andreas Larsen
 Johannes Larsen</t>
   </si>
   <si>
     <t>Nice</t>
   </si>
   <si>
     <t>Peter Hansen
 Vagn Jacobsen
@@ -3432,59 +3560,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/ioZy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AqEQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fPgj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hYZJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yFtw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IIhi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bv6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/os86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jiof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KPcv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dLi0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nnvu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yZWK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7cvL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AHH3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0dG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nPmU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KbCJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KW2z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jCjQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CsZa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lcOb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gggx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rzyK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uysG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iCxe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aVbY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rk2B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hlmk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NjiB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6xDY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TZ4h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ktbH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Leu2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fBxg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QkiQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PIMJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HxTY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ywer" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9JR9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Vtin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/10ov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4h0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tuK6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kpam" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4vkB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3Bw6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mrI9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/m4b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X7xB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MzRh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b8Cz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eDde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4x9t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4GCH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AKkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9RQc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/127l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7IvF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/akx6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DS1x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ff9K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ljuL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zuAU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zA0R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xbji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4j7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7ESPx50T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1CD1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ThrVRR7n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ym4L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EorP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aH2l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kR28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uwnu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/caqx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dYR8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MFKY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mgB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SP5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8GOR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/ioZy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AqEQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fPgj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hYZJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yFtw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IIhi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bv6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/os86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jiof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KPcv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dLi0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nnvu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yZWK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7cvL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aDH0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AHH3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0dG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nPmU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KbCJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KW2z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jCjQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CsZa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lcOb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gggx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rzyK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uysG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iCxe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aVbY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rk2B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hlmk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NjiB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6xDY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TZ4h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ktbH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Leu2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fBxg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QkiQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PIMJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HxTY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ywer" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9JR9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Vtin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/10ov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4h0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tuK6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kpam" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4vkB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3Bw6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mrI9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/m4b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X7xB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MzRh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b8Cz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eDde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4x9t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4GCH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AKkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9RQc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/127l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7IvF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/akx6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DS1x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ff9K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ljuL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zuAU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zA0R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xbji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4j7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M1ij" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7ESPx50T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1CD1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ThrVRR7n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ym4L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EorP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aH2l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kR28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uwnu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/caqx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dYR8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MFKY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mgB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SP5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8GOR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M84"/>
+  <dimension ref="A1:M86"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -4221,3013 +4349,3101 @@
       </c>
       <c r="I17" s="5" t="s">
         <v>130</v>
       </c>
       <c r="J17" s="5" t="s">
         <v>131</v>
       </c>
       <c r="K17" s="5" t="s">
         <v>132</v>
       </c>
       <c r="L17" s="6" t="s">
         <v>133</v>
       </c>
       <c r="M17" s="5" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
         <v>135</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>58</v>
+        <v>136</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>59</v>
+        <v>137</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>17</v>
+        <v>138</v>
       </c>
       <c r="F18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H18" s="5" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="I18" s="5" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="J18" s="5" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="K18" s="5" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="L18" s="6" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>33</v>
+        <v>58</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>95</v>
+        <v>59</v>
       </c>
       <c r="E19" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F19" s="5" t="s">
-        <v>143</v>
+      <c r="F19" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H19" s="5" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="I19" s="5" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="J19" s="5" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="K19" s="5" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="L19" s="6" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="M19" s="5" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>151</v>
+        <v>14</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>16</v>
+        <v>95</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>18</v>
-[...7 lines deleted...]
-        <v>152</v>
+        <v>17</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="G20" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H20" s="5" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="I20" s="5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="J20" s="5" t="s">
-        <v>20</v>
+        <v>156</v>
       </c>
       <c r="K20" s="5" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="L20" s="6" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>14</v>
+        <v>161</v>
       </c>
       <c r="C21" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="D21" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D21" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E21" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G21" s="5" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="H21" s="5" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="I21" s="5" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="J21" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K21" s="5" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="L21" s="6" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E22" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F22" s="5" t="s">
-        <v>166</v>
+      <c r="F22" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G22" s="5" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="H22" s="5" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="I22" s="5" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="J22" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K22" s="5" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="L22" s="6" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="M22" s="5" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>18</v>
-[...4 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>176</v>
       </c>
       <c r="G23" s="5" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="H23" s="5" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="I23" s="5" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="J23" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K23" s="5" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="L23" s="6" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="M23" s="5" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E24" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G24" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G24" s="5" t="s">
+        <v>184</v>
       </c>
       <c r="H24" s="5" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="I24" s="5" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="J24" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K24" s="5" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="L24" s="6" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="M24" s="5" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>187</v>
+        <v>18</v>
       </c>
       <c r="F25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G25" s="5" t="s">
-        <v>188</v>
+      <c r="G25" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H25" s="5" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="I25" s="5" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="J25" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K25" s="5" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="L25" s="6" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="M25" s="5" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E26" s="5" t="s">
-        <v>18</v>
+        <v>197</v>
       </c>
       <c r="F26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G26" s="5" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="H26" s="5" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="I26" s="5" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="J26" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K26" s="5" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="L26" s="6" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="M26" s="5" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>202</v>
+        <v>16</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>203</v>
-[...4 lines deleted...]
-        </is>
+        <v>32</v>
+      </c>
+      <c r="E27" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G27" s="5" t="s">
-        <v>204</v>
-[...6 lines deleted...]
-      <c r="I27" s="5"/>
+        <v>205</v>
+      </c>
+      <c r="H27" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="I27" s="5" t="s">
+        <v>207</v>
+      </c>
       <c r="J27" s="5" t="s">
-        <v>205</v>
+        <v>20</v>
       </c>
       <c r="K27" s="5" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="L27" s="6" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>203</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>213</v>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G28" s="5" t="s">
-        <v>211</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>214</v>
+      </c>
+      <c r="H28" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I28" s="5"/>
       <c r="J28" s="5" t="s">
-        <v>205</v>
+        <v>215</v>
       </c>
       <c r="K28" s="5" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="L28" s="6" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="M28" s="5" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>32</v>
+        <v>213</v>
       </c>
       <c r="E29" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G29" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G29" s="5" t="s">
+        <v>221</v>
       </c>
       <c r="H29" s="5" t="s">
-        <v>217</v>
-[...3 lines deleted...]
-      </c>
+        <v>222</v>
+      </c>
+      <c r="I29" s="5"/>
       <c r="J29" s="5" t="s">
-        <v>20</v>
+        <v>215</v>
       </c>
       <c r="K29" s="5" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="L29" s="6" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G30" s="5" t="s">
-        <v>223</v>
+      <c r="G30" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H30" s="5" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="I30" s="5" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="J30" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K30" s="5" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="L30" s="6" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="M30" s="5" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>203</v>
+        <v>16</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>202</v>
-[...12 lines deleted...]
-        </is>
+        <v>32</v>
+      </c>
+      <c r="E31" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F31" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G31" s="5" t="s">
+        <v>233</v>
       </c>
       <c r="H31" s="5" t="s">
-        <v>231</v>
-[...1 lines deleted...]
-      <c r="I31" s="5"/>
+        <v>234</v>
+      </c>
+      <c r="I31" s="5" t="s">
+        <v>235</v>
+      </c>
       <c r="J31" s="5" t="s">
-        <v>205</v>
+        <v>20</v>
       </c>
       <c r="K31" s="5" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="L31" s="6" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>203</v>
+        <v>213</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F32" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F32" s="5" t="s">
+        <v>240</v>
       </c>
       <c r="G32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H32" s="5" t="s">
-        <v>202</v>
-[...3 lines deleted...]
-      </c>
+        <v>241</v>
+      </c>
+      <c r="I32" s="5"/>
       <c r="J32" s="5" t="s">
-        <v>205</v>
+        <v>215</v>
       </c>
       <c r="K32" s="5" t="s">
-        <v>237</v>
+        <v>242</v>
       </c>
       <c r="L32" s="6" t="s">
-        <v>238</v>
+        <v>243</v>
       </c>
       <c r="M32" s="5" t="s">
-        <v>239</v>
+        <v>244</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>241</v>
+        <v>213</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>203</v>
+        <v>220</v>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H33" s="5" t="s">
-        <v>202</v>
+        <v>212</v>
       </c>
       <c r="I33" s="5" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="J33" s="5" t="s">
-        <v>243</v>
+        <v>215</v>
       </c>
       <c r="K33" s="5" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="L33" s="6" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="M33" s="5" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>249</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>213</v>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H34" s="5" t="s">
-        <v>251</v>
+        <v>212</v>
       </c>
       <c r="I34" s="5" t="s">
         <v>252</v>
       </c>
       <c r="J34" s="5" t="s">
-        <v>90</v>
+        <v>253</v>
       </c>
       <c r="K34" s="5" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="L34" s="6" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="M34" s="5" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>258</v>
-[...9 lines deleted...]
-        </is>
+        <v>259</v>
+      </c>
+      <c r="E35" s="5" t="s">
+        <v>260</v>
+      </c>
+      <c r="F35" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="G35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H35" s="5" t="s">
-        <v>259</v>
-[...1 lines deleted...]
-      <c r="I35" s="5"/>
+        <v>261</v>
+      </c>
+      <c r="I35" s="5" t="s">
+        <v>262</v>
+      </c>
       <c r="J35" s="5" t="s">
-        <v>260</v>
+        <v>90</v>
       </c>
       <c r="K35" s="5" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="L35" s="6" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="M35" s="5" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>249</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>268</v>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F36" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H36" s="5" t="s">
-        <v>266</v>
-[...3 lines deleted...]
-      </c>
+        <v>269</v>
+      </c>
+      <c r="I36" s="5"/>
       <c r="J36" s="5" t="s">
-        <v>90</v>
+        <v>270</v>
       </c>
       <c r="K36" s="5" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="L36" s="6" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>203</v>
+        <v>275</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>272</v>
-[...9 lines deleted...]
-        </is>
+        <v>259</v>
+      </c>
+      <c r="E37" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F37" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="G37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H37" s="5" t="s">
-        <v>273</v>
-[...1 lines deleted...]
-      <c r="I37" s="5"/>
+        <v>276</v>
+      </c>
+      <c r="I37" s="5" t="s">
+        <v>277</v>
+      </c>
       <c r="J37" s="5" t="s">
-        <v>274</v>
+        <v>90</v>
       </c>
       <c r="K37" s="5" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="L37" s="6" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="M37" s="5" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>33</v>
+        <v>213</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>282</v>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H38" s="5" t="s">
-        <v>280</v>
-[...3 lines deleted...]
-      </c>
+        <v>283</v>
+      </c>
+      <c r="I38" s="5"/>
       <c r="J38" s="5" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="K38" s="5" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="L38" s="6" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="M38" s="5" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>95</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>287</v>
-[...2 lines deleted...]
-        <v>288</v>
+        <v>289</v>
+      </c>
+      <c r="F39" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H39" s="5" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="I39" s="5" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="J39" s="5" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="K39" s="5" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="L39" s="6" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="M39" s="5" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>257</v>
+        <v>33</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>59</v>
-[...12 lines deleted...]
-        <v>296</v>
+        <v>95</v>
+      </c>
+      <c r="E40" s="5" t="s">
+        <v>297</v>
+      </c>
+      <c r="F40" s="5" t="s">
+        <v>298</v>
+      </c>
+      <c r="G40" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H40" s="5" t="s">
-        <v>297</v>
-[...1 lines deleted...]
-      <c r="I40" s="5"/>
+        <v>299</v>
+      </c>
+      <c r="I40" s="5" t="s">
+        <v>300</v>
+      </c>
       <c r="J40" s="5" t="s">
-        <v>260</v>
+        <v>301</v>
       </c>
       <c r="K40" s="5" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="L40" s="6" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="M40" s="5" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>151</v>
+        <v>14</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>32</v>
+        <v>267</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>16</v>
-[...10 lines deleted...]
-        </is>
+        <v>59</v>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F41" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G41" s="5" t="s">
+        <v>306</v>
       </c>
       <c r="H41" s="5" t="s">
-        <v>302</v>
-[...3 lines deleted...]
-      </c>
+        <v>307</v>
+      </c>
+      <c r="I41" s="5"/>
       <c r="J41" s="5" t="s">
-        <v>20</v>
+        <v>270</v>
       </c>
       <c r="K41" s="5" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="L41" s="6" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="M41" s="5" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>14</v>
+        <v>161</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>257</v>
+        <v>32</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>258</v>
-[...4 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E42" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F42" s="5" t="s">
-        <v>308</v>
+        <v>17</v>
       </c>
       <c r="G42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H42" s="5" t="s">
-        <v>259</v>
-[...1 lines deleted...]
-      <c r="I42" s="5"/>
+        <v>312</v>
+      </c>
+      <c r="I42" s="5" t="s">
+        <v>313</v>
+      </c>
       <c r="J42" s="5" t="s">
-        <v>260</v>
+        <v>20</v>
       </c>
       <c r="K42" s="5" t="s">
-        <v>309</v>
+        <v>314</v>
       </c>
       <c r="L42" s="6" t="s">
-        <v>310</v>
+        <v>315</v>
       </c>
       <c r="M42" s="5" t="s">
-        <v>311</v>
+        <v>316</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
-        <v>312</v>
+        <v>317</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>313</v>
+        <v>267</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>314</v>
+        <v>268</v>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F43" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F43" s="5" t="s">
+        <v>318</v>
       </c>
       <c r="G43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H43" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H43" s="5" t="s">
+        <v>269</v>
       </c>
       <c r="I43" s="5"/>
       <c r="J43" s="5" t="s">
-        <v>315</v>
+        <v>270</v>
       </c>
       <c r="K43" s="5" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="L43" s="6" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="M43" s="5" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>151</v>
+        <v>14</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>32</v>
-[...15 lines deleted...]
-      </c>
+        <v>324</v>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F44" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G44" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H44" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I44" s="5"/>
       <c r="J44" s="5" t="s">
-        <v>90</v>
+        <v>325</v>
       </c>
       <c r="K44" s="5" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="L44" s="6" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="M44" s="5" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>14</v>
+        <v>161</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>258</v>
+        <v>330</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>328</v>
+        <v>32</v>
       </c>
       <c r="E45" s="5" t="s">
-        <v>329</v>
-[...9 lines deleted...]
-        </is>
+        <v>233</v>
+      </c>
+      <c r="F45" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G45" s="5" t="s">
+        <v>331</v>
       </c>
       <c r="H45" s="5" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="I45" s="5" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="J45" s="5" t="s">
-        <v>332</v>
+        <v>90</v>
       </c>
       <c r="K45" s="5" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="L45" s="6" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="M45" s="5" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="5" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C46" s="5" t="s">
-        <v>59</v>
+        <v>268</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>257</v>
+        <v>338</v>
       </c>
       <c r="E46" s="5" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="F46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H46" s="5" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="I46" s="5" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="J46" s="5" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="K46" s="5" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="L46" s="6" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="M46" s="5" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>33</v>
+        <v>59</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>95</v>
+        <v>267</v>
       </c>
       <c r="E47" s="5" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="F47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H47" s="5" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="I47" s="5" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="J47" s="5" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="K47" s="5" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="L47" s="6" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="M47" s="5" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="5" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C48" s="5" t="s">
-        <v>328</v>
+        <v>33</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>258</v>
-[...4 lines deleted...]
-        </is>
+        <v>95</v>
+      </c>
+      <c r="E48" s="5" t="s">
+        <v>355</v>
       </c>
       <c r="F48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H48" s="5" t="s">
-        <v>353</v>
-[...1 lines deleted...]
-      <c r="I48" s="5"/>
+        <v>356</v>
+      </c>
+      <c r="I48" s="5" t="s">
+        <v>357</v>
+      </c>
       <c r="J48" s="5" t="s">
-        <v>260</v>
+        <v>358</v>
       </c>
       <c r="K48" s="5" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="L48" s="6" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="M48" s="5" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>257</v>
+        <v>338</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>59</v>
+        <v>268</v>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H49" s="5" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="I49" s="5"/>
       <c r="J49" s="5" t="s">
-        <v>260</v>
+        <v>270</v>
       </c>
       <c r="K49" s="5" t="s">
-        <v>359</v>
+        <v>364</v>
       </c>
       <c r="L49" s="6" t="s">
-        <v>360</v>
+        <v>365</v>
       </c>
       <c r="M49" s="5" t="s">
-        <v>361</v>
+        <v>366</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="5" t="s">
-        <v>362</v>
+        <v>367</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>95</v>
+        <v>267</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>33</v>
-[...5 lines deleted...]
-        <v>363</v>
+        <v>59</v>
+      </c>
+      <c r="E50" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F50" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H50" s="5" t="s">
-        <v>364</v>
-[...3 lines deleted...]
-      </c>
+        <v>368</v>
+      </c>
+      <c r="I50" s="5"/>
       <c r="J50" s="5" t="s">
-        <v>366</v>
+        <v>270</v>
       </c>
       <c r="K50" s="5" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="L50" s="6" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="M50" s="5" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>16</v>
+        <v>95</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>371</v>
-[...9 lines deleted...]
-        </is>
+        <v>33</v>
+      </c>
+      <c r="E51" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="F51" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="G51" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H51" s="5" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="I51" s="5" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="J51" s="5" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="K51" s="5" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="L51" s="6" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="M51" s="5" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="5" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C52" s="5" t="s">
-        <v>59</v>
+        <v>16</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>328</v>
-[...2 lines deleted...]
-        <v>378</v>
+        <v>381</v>
+      </c>
+      <c r="E52" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H52" s="5" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="I52" s="5" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="J52" s="5" t="s">
-        <v>340</v>
+        <v>383</v>
       </c>
       <c r="K52" s="5" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="L52" s="6" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="M52" s="5" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C53" s="5" t="s">
-        <v>95</v>
+        <v>59</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>33</v>
-[...4 lines deleted...]
-        </is>
+        <v>338</v>
+      </c>
+      <c r="E53" s="5" t="s">
+        <v>388</v>
       </c>
       <c r="F53" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G53" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H53" s="5" t="s">
-        <v>385</v>
-[...1 lines deleted...]
-      <c r="I53" s="5"/>
+        <v>389</v>
+      </c>
+      <c r="I53" s="5" t="s">
+        <v>390</v>
+      </c>
       <c r="J53" s="5" t="s">
-        <v>386</v>
+        <v>350</v>
       </c>
       <c r="K53" s="5" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
       <c r="L53" s="6" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="M53" s="5" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="5" t="s">
-        <v>390</v>
+        <v>394</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C54" s="5" t="s">
-        <v>16</v>
+        <v>95</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>391</v>
+        <v>33</v>
+      </c>
+      <c r="E54" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G54" s="5" t="s">
-        <v>392</v>
+      <c r="G54" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H54" s="5" t="s">
-        <v>393</v>
-[...3 lines deleted...]
-      </c>
+        <v>395</v>
+      </c>
+      <c r="I54" s="5"/>
       <c r="J54" s="5" t="s">
-        <v>20</v>
+        <v>396</v>
       </c>
       <c r="K54" s="5" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="L54" s="6" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="M54" s="5" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C55" s="5" t="s">
-        <v>399</v>
+        <v>16</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>203</v>
+        <v>32</v>
       </c>
       <c r="E55" s="5" t="s">
-        <v>18</v>
+        <v>401</v>
       </c>
       <c r="F55" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G55" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G55" s="5" t="s">
+        <v>402</v>
       </c>
       <c r="H55" s="5" t="s">
-        <v>400</v>
-[...1 lines deleted...]
-      <c r="I55" s="5"/>
+        <v>403</v>
+      </c>
+      <c r="I55" s="5" t="s">
+        <v>404</v>
+      </c>
       <c r="J55" s="5" t="s">
-        <v>401</v>
+        <v>20</v>
       </c>
       <c r="K55" s="5" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="L55" s="6" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="M55" s="5" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="5" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C56" s="5" t="s">
-        <v>16</v>
+        <v>409</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>32</v>
+        <v>213</v>
       </c>
       <c r="E56" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H56" s="5" t="s">
-        <v>406</v>
-[...3 lines deleted...]
-      </c>
+        <v>410</v>
+      </c>
+      <c r="I56" s="5"/>
       <c r="J56" s="5" t="s">
-        <v>20</v>
+        <v>411</v>
       </c>
       <c r="K56" s="5" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="L56" s="6" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
       <c r="M56" s="5" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="5" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C57" s="5" t="s">
-        <v>399</v>
+        <v>16</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>203</v>
+        <v>32</v>
       </c>
       <c r="E57" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H57" s="5" t="s">
-        <v>412</v>
-[...1 lines deleted...]
-      <c r="I57" s="5"/>
+        <v>416</v>
+      </c>
+      <c r="I57" s="5" t="s">
+        <v>417</v>
+      </c>
       <c r="J57" s="5" t="s">
-        <v>413</v>
+        <v>20</v>
       </c>
       <c r="K57" s="5" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
       <c r="L57" s="6" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="M57" s="5" t="s">
-        <v>416</v>
+        <v>420</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="5" t="s">
-        <v>417</v>
+        <v>421</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C58" s="5" t="s">
-        <v>418</v>
+        <v>409</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>273</v>
-[...4 lines deleted...]
-        </is>
+        <v>213</v>
+      </c>
+      <c r="E58" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F58" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G58" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H58" s="5" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="I58" s="5"/>
       <c r="J58" s="5" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="K58" s="5" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
       <c r="L58" s="6" t="s">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="M58" s="5" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="5" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C59" s="5" t="s">
-        <v>59</v>
+        <v>428</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>257</v>
-[...2 lines deleted...]
-        <v>425</v>
+        <v>283</v>
+      </c>
+      <c r="E59" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H59" s="5" t="s">
-        <v>426</v>
-[...3 lines deleted...]
-      </c>
+        <v>429</v>
+      </c>
+      <c r="I59" s="5"/>
       <c r="J59" s="5" t="s">
-        <v>340</v>
+        <v>430</v>
       </c>
       <c r="K59" s="5" t="s">
-        <v>428</v>
+        <v>431</v>
       </c>
       <c r="L59" s="6" t="s">
-        <v>429</v>
+        <v>432</v>
       </c>
       <c r="M59" s="5" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="5" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C60" s="5" t="s">
-        <v>16</v>
+        <v>59</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>432</v>
+        <v>267</v>
       </c>
       <c r="E60" s="5" t="s">
-        <v>17</v>
+        <v>435</v>
       </c>
       <c r="F60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H60" s="5" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="I60" s="5" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="J60" s="5" t="s">
-        <v>90</v>
+        <v>350</v>
       </c>
       <c r="K60" s="5" t="s">
-        <v>435</v>
+        <v>438</v>
       </c>
       <c r="L60" s="6" t="s">
-        <v>436</v>
+        <v>439</v>
       </c>
       <c r="M60" s="5" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="5" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C61" s="5" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>442</v>
+      </c>
+      <c r="E61" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H61" s="5" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="I61" s="5" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="J61" s="5" t="s">
-        <v>20</v>
+        <v>90</v>
       </c>
       <c r="K61" s="5" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
       <c r="L61" s="6" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="M61" s="5" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="5" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C62" s="5" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>87</v>
+        <v>16</v>
       </c>
       <c r="E62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H62" s="5" t="s">
-        <v>445</v>
+        <v>449</v>
       </c>
       <c r="I62" s="5" t="s">
-        <v>446</v>
+        <v>450</v>
       </c>
       <c r="J62" s="5" t="s">
-        <v>447</v>
+        <v>20</v>
       </c>
       <c r="K62" s="5" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="L62" s="6" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
       <c r="M62" s="5" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="5" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C63" s="5" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>452</v>
+        <v>87</v>
+      </c>
+      <c r="E63" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H63" s="5" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="I63" s="5" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="J63" s="5" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="K63" s="5" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="L63" s="6" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="M63" s="5" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="5" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="B64" s="5" t="s">
-        <v>459</v>
+        <v>14</v>
       </c>
       <c r="C64" s="5" t="s">
-        <v>460</v>
+        <v>16</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>95</v>
+        <v>32</v>
       </c>
       <c r="E64" s="5" t="s">
-        <v>461</v>
-[...1 lines deleted...]
-      <c r="F64" s="5" t="s">
         <v>462</v>
+      </c>
+      <c r="F64" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G64" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H64" s="5" t="s">
         <v>463</v>
       </c>
-      <c r="I64" s="5"/>
+      <c r="I64" s="5" t="s">
+        <v>464</v>
+      </c>
       <c r="J64" s="5" t="s">
-        <v>464</v>
+        <v>20</v>
       </c>
       <c r="K64" s="5" t="s">
         <v>465</v>
       </c>
       <c r="L64" s="6" t="s">
         <v>466</v>
       </c>
       <c r="M64" s="5" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="5" t="s">
         <v>468</v>
       </c>
       <c r="B65" s="5" t="s">
-        <v>14</v>
+        <v>469</v>
       </c>
       <c r="C65" s="5" t="s">
-        <v>59</v>
+        <v>470</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>469</v>
+        <v>95</v>
       </c>
       <c r="E65" s="5" t="s">
-        <v>470</v>
-[...4 lines deleted...]
-        </is>
+        <v>471</v>
+      </c>
+      <c r="F65" s="5" t="s">
+        <v>472</v>
       </c>
       <c r="G65" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H65" s="5" t="s">
-        <v>471</v>
-[...3 lines deleted...]
-      </c>
+        <v>473</v>
+      </c>
+      <c r="I65" s="5"/>
       <c r="J65" s="5" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="K65" s="5" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="L65" s="6" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="M65" s="5" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="5" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>59</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>328</v>
+        <v>479</v>
       </c>
       <c r="E66" s="5" t="s">
-        <v>425</v>
+        <v>480</v>
       </c>
       <c r="F66" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G66" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H66" s="5" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="I66" s="5" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="J66" s="5" t="s">
-        <v>340</v>
+        <v>483</v>
       </c>
       <c r="K66" s="5" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="L66" s="6" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="M66" s="5" t="s">
-        <v>482</v>
+        <v>486</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="5" t="s">
-        <v>483</v>
+        <v>487</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C67" s="5" t="s">
-        <v>16</v>
+        <v>59</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>257</v>
+        <v>338</v>
       </c>
       <c r="E67" s="5" t="s">
-        <v>17</v>
+        <v>435</v>
       </c>
       <c r="F67" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G67" s="5" t="s">
-        <v>484</v>
+      <c r="G67" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H67" s="5" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="I67" s="5" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="J67" s="5" t="s">
-        <v>20</v>
+        <v>350</v>
       </c>
       <c r="K67" s="5" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
       <c r="L67" s="6" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="M67" s="5" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="5" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C68" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>32</v>
+        <v>267</v>
       </c>
       <c r="E68" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F68" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G68" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G68" s="5" t="s">
+        <v>494</v>
       </c>
       <c r="H68" s="5" t="s">
-        <v>491</v>
+        <v>495</v>
       </c>
       <c r="I68" s="5" t="s">
-        <v>492</v>
+        <v>496</v>
       </c>
       <c r="J68" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K68" s="5" t="s">
-        <v>493</v>
+        <v>497</v>
       </c>
       <c r="L68" s="6" t="s">
-        <v>494</v>
+        <v>498</v>
       </c>
       <c r="M68" s="5" t="s">
-        <v>495</v>
+        <v>499</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="5" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C69" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D69" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E69" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F69" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G69" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H69" s="5" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="I69" s="5" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
       <c r="J69" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K69" s="5" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="L69" s="6" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="M69" s="5" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="5" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C70" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>503</v>
-[...4 lines deleted...]
-        </is>
+        <v>32</v>
+      </c>
+      <c r="E70" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G70" s="5" t="s">
-        <v>504</v>
+      <c r="G70" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H70" s="5" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="I70" s="5" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="J70" s="5" t="s">
-        <v>90</v>
+        <v>20</v>
       </c>
       <c r="K70" s="5" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="L70" s="6" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="M70" s="5" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="5" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="B71" s="5" t="s">
-        <v>106</v>
+        <v>14</v>
       </c>
       <c r="C71" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D71" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D71" s="5" t="s">
+        <v>513</v>
       </c>
       <c r="E71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G71" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="G71" s="5" t="s">
+        <v>514</v>
+      </c>
+      <c r="H71" s="5" t="s">
+        <v>515</v>
+      </c>
+      <c r="I71" s="5" t="s">
+        <v>516</v>
+      </c>
+      <c r="J71" s="5" t="s">
+        <v>90</v>
       </c>
       <c r="K71" s="5" t="s">
-        <v>511</v>
+        <v>517</v>
       </c>
       <c r="L71" s="6" t="s">
-        <v>512</v>
-[...1 lines deleted...]
-      <c r="M71" s="5"/>
+        <v>518</v>
+      </c>
+      <c r="M71" s="5" t="s">
+        <v>519</v>
+      </c>
     </row>
     <row r="72">
       <c r="A72" s="5" t="s">
-        <v>513</v>
+        <v>520</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C72" s="5" t="s">
-        <v>514</v>
+        <v>95</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>503</v>
+        <v>137</v>
       </c>
       <c r="E72" s="5" t="s">
-        <v>515</v>
-[...4 lines deleted...]
-        </is>
+        <v>521</v>
+      </c>
+      <c r="F72" s="5" t="s">
+        <v>522</v>
       </c>
       <c r="G72" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H72" s="5" t="s">
-        <v>516</v>
+        <v>523</v>
       </c>
       <c r="I72" s="5" t="s">
-        <v>517</v>
+        <v>524</v>
       </c>
       <c r="J72" s="5" t="s">
-        <v>518</v>
+        <v>525</v>
       </c>
       <c r="K72" s="5" t="s">
-        <v>519</v>
+        <v>526</v>
       </c>
       <c r="L72" s="6" t="s">
-        <v>520</v>
+        <v>527</v>
       </c>
       <c r="M72" s="5" t="s">
-        <v>521</v>
+        <v>528</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="5" t="s">
-        <v>522</v>
+        <v>529</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>106</v>
       </c>
       <c r="C73" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D73" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E73" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F73" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G73" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H73" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I73" s="5"/>
       <c r="J73" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K73" s="5" t="s">
-        <v>523</v>
+        <v>530</v>
       </c>
       <c r="L73" s="6" t="s">
-        <v>524</v>
+        <v>531</v>
       </c>
       <c r="M73" s="5"/>
     </row>
     <row r="74">
       <c r="A74" s="5" t="s">
-        <v>525</v>
+        <v>532</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C74" s="5" t="s">
-        <v>16</v>
+        <v>533</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>526</v>
+        <v>513</v>
       </c>
       <c r="E74" s="5" t="s">
-        <v>17</v>
+        <v>534</v>
       </c>
       <c r="F74" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G74" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H74" s="5" t="s">
-        <v>527</v>
+        <v>535</v>
       </c>
       <c r="I74" s="5" t="s">
-        <v>528</v>
+        <v>536</v>
       </c>
       <c r="J74" s="5" t="s">
-        <v>529</v>
+        <v>537</v>
       </c>
       <c r="K74" s="5" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="L74" s="6" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="M74" s="5" t="s">
-        <v>532</v>
+        <v>540</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="5" t="s">
-        <v>533</v>
+        <v>541</v>
       </c>
       <c r="B75" s="5" t="s">
-        <v>14</v>
+        <v>106</v>
       </c>
       <c r="C75" s="5" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-        <v>425</v>
+        <v>16</v>
+      </c>
+      <c r="D75" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E75" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F75" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G75" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H75" s="5" t="s">
-[...6 lines deleted...]
-        <v>340</v>
+      <c r="H75" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I75" s="5"/>
+      <c r="J75" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K75" s="5" t="s">
-        <v>536</v>
+        <v>542</v>
       </c>
       <c r="L75" s="6" t="s">
-        <v>537</v>
-[...3 lines deleted...]
-      </c>
+        <v>543</v>
+      </c>
+      <c r="M75" s="5"/>
     </row>
     <row r="76">
       <c r="A76" s="5" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C76" s="5" t="s">
-        <v>59</v>
+        <v>16</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>257</v>
+        <v>545</v>
       </c>
       <c r="E76" s="5" t="s">
-        <v>425</v>
+        <v>17</v>
       </c>
       <c r="F76" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G76" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H76" s="5" t="s">
-        <v>540</v>
+        <v>546</v>
       </c>
       <c r="I76" s="5" t="s">
-        <v>541</v>
+        <v>547</v>
       </c>
       <c r="J76" s="5" t="s">
-        <v>340</v>
+        <v>548</v>
       </c>
       <c r="K76" s="5" t="s">
-        <v>542</v>
+        <v>549</v>
       </c>
       <c r="L76" s="6" t="s">
-        <v>543</v>
+        <v>550</v>
       </c>
       <c r="M76" s="5" t="s">
-        <v>544</v>
+        <v>551</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="s">
-        <v>545</v>
+        <v>552</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C77" s="5" t="s">
-        <v>16</v>
+        <v>59</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>546</v>
+        <v>267</v>
       </c>
       <c r="E77" s="5" t="s">
-        <v>17</v>
+        <v>435</v>
       </c>
       <c r="F77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H77" s="5" t="s">
-        <v>547</v>
+        <v>553</v>
       </c>
       <c r="I77" s="5" t="s">
-        <v>548</v>
+        <v>554</v>
       </c>
       <c r="J77" s="5" t="s">
-        <v>518</v>
+        <v>350</v>
       </c>
       <c r="K77" s="5" t="s">
-        <v>549</v>
+        <v>555</v>
       </c>
       <c r="L77" s="6" t="s">
-        <v>550</v>
+        <v>556</v>
       </c>
       <c r="M77" s="5" t="s">
-        <v>551</v>
+        <v>557</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="5" t="s">
-        <v>552</v>
+        <v>558</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C78" s="5" t="s">
         <v>59</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>328</v>
+        <v>267</v>
       </c>
       <c r="E78" s="5" t="s">
-        <v>425</v>
+        <v>435</v>
       </c>
       <c r="F78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G78" s="5" t="s">
-        <v>553</v>
+      <c r="G78" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H78" s="5" t="s">
-        <v>554</v>
+        <v>559</v>
       </c>
       <c r="I78" s="5" t="s">
-        <v>555</v>
+        <v>560</v>
       </c>
       <c r="J78" s="5" t="s">
-        <v>340</v>
+        <v>350</v>
       </c>
       <c r="K78" s="5" t="s">
-        <v>556</v>
+        <v>561</v>
       </c>
       <c r="L78" s="6" t="s">
-        <v>557</v>
+        <v>562</v>
       </c>
       <c r="M78" s="5" t="s">
-        <v>558</v>
+        <v>563</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="5" t="s">
-        <v>559</v>
+        <v>564</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C79" s="5" t="s">
-        <v>59</v>
+        <v>16</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>257</v>
+        <v>565</v>
       </c>
       <c r="E79" s="5" t="s">
-        <v>425</v>
+        <v>17</v>
       </c>
       <c r="F79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H79" s="5" t="s">
-        <v>560</v>
+        <v>566</v>
       </c>
       <c r="I79" s="5" t="s">
-        <v>561</v>
+        <v>567</v>
       </c>
       <c r="J79" s="5" t="s">
-        <v>340</v>
+        <v>537</v>
       </c>
       <c r="K79" s="5" t="s">
-        <v>562</v>
+        <v>568</v>
       </c>
       <c r="L79" s="6" t="s">
-        <v>563</v>
+        <v>569</v>
       </c>
       <c r="M79" s="5" t="s">
-        <v>564</v>
+        <v>570</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="5" t="s">
-        <v>565</v>
+        <v>571</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C80" s="5" t="s">
-        <v>566</v>
+        <v>59</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>418</v>
-[...4 lines deleted...]
-        </is>
+        <v>338</v>
+      </c>
+      <c r="E80" s="5" t="s">
+        <v>435</v>
       </c>
       <c r="F80" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G80" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G80" s="5" t="s">
+        <v>572</v>
       </c>
       <c r="H80" s="5" t="s">
-        <v>567</v>
+        <v>573</v>
       </c>
       <c r="I80" s="5" t="s">
-        <v>568</v>
+        <v>574</v>
       </c>
       <c r="J80" s="5" t="s">
-        <v>529</v>
+        <v>350</v>
       </c>
       <c r="K80" s="5" t="s">
-        <v>569</v>
+        <v>575</v>
       </c>
       <c r="L80" s="6" t="s">
-        <v>570</v>
+        <v>576</v>
       </c>
       <c r="M80" s="5" t="s">
-        <v>571</v>
+        <v>577</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="5" t="s">
-        <v>572</v>
+        <v>578</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C81" s="5" t="s">
         <v>59</v>
       </c>
       <c r="D81" s="5" t="s">
-        <v>469</v>
+        <v>267</v>
       </c>
       <c r="E81" s="5" t="s">
-        <v>425</v>
+        <v>435</v>
       </c>
       <c r="F81" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G81" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H81" s="5" t="s">
-        <v>573</v>
+        <v>579</v>
       </c>
       <c r="I81" s="5" t="s">
-        <v>574</v>
+        <v>580</v>
       </c>
       <c r="J81" s="5" t="s">
-        <v>575</v>
+        <v>350</v>
       </c>
       <c r="K81" s="5" t="s">
-        <v>576</v>
+        <v>581</v>
       </c>
       <c r="L81" s="6" t="s">
-        <v>577</v>
+        <v>582</v>
       </c>
       <c r="M81" s="5" t="s">
-        <v>578</v>
+        <v>583</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="5" t="s">
-        <v>579</v>
+        <v>584</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C82" s="5" t="s">
-        <v>87</v>
+        <v>585</v>
       </c>
       <c r="D82" s="5" t="s">
-        <v>95</v>
-[...5 lines deleted...]
-        <v>581</v>
+        <v>428</v>
+      </c>
+      <c r="E82" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F82" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H82" s="5" t="s">
-        <v>582</v>
-[...1 lines deleted...]
-      <c r="I82" s="5"/>
+        <v>586</v>
+      </c>
+      <c r="I82" s="5" t="s">
+        <v>587</v>
+      </c>
       <c r="J82" s="5" t="s">
-        <v>583</v>
+        <v>548</v>
       </c>
       <c r="K82" s="5" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
       <c r="L82" s="6" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="M82" s="5" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="5" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C83" s="5" t="s">
-        <v>16</v>
+        <v>59</v>
       </c>
       <c r="D83" s="5" t="s">
-        <v>588</v>
+        <v>479</v>
       </c>
       <c r="E83" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>589</v>
+        <v>435</v>
+      </c>
+      <c r="F83" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G83" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H83" s="5" t="s">
-        <v>590</v>
-[...1 lines deleted...]
-      <c r="I83" s="5"/>
+        <v>592</v>
+      </c>
+      <c r="I83" s="5" t="s">
+        <v>593</v>
+      </c>
       <c r="J83" s="5" t="s">
-        <v>529</v>
+        <v>594</v>
       </c>
       <c r="K83" s="5" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="L83" s="6" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="M83" s="5" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="5" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C84" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="D84" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="E84" s="5" t="s">
+        <v>599</v>
+      </c>
+      <c r="F84" s="5" t="s">
+        <v>600</v>
+      </c>
+      <c r="G84" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H84" s="5" t="s">
+        <v>601</v>
+      </c>
+      <c r="I84" s="5"/>
+      <c r="J84" s="5" t="s">
+        <v>602</v>
+      </c>
+      <c r="K84" s="5" t="s">
+        <v>603</v>
+      </c>
+      <c r="L84" s="6" t="s">
+        <v>604</v>
+      </c>
+      <c r="M84" s="5" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="5" t="s">
+        <v>606</v>
+      </c>
+      <c r="B85" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C85" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D84" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E84" s="5" t="s">
+      <c r="D85" s="5" t="s">
+        <v>607</v>
+      </c>
+      <c r="E85" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F84" s="5" t="inlineStr">
-[...25 lines deleted...]
-        <v>599</v>
+      <c r="F85" s="5" t="s">
+        <v>608</v>
+      </c>
+      <c r="G85" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H85" s="5" t="s">
+        <v>609</v>
+      </c>
+      <c r="I85" s="5"/>
+      <c r="J85" s="5" t="s">
+        <v>548</v>
+      </c>
+      <c r="K85" s="5" t="s">
+        <v>610</v>
+      </c>
+      <c r="L85" s="6" t="s">
+        <v>611</v>
+      </c>
+      <c r="M85" s="5" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="5" t="s">
+        <v>613</v>
+      </c>
+      <c r="B86" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C86" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D86" s="5" t="s">
+        <v>607</v>
+      </c>
+      <c r="E86" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F86" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G86" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H86" s="5" t="s">
+        <v>614</v>
+      </c>
+      <c r="I86" s="5" t="s">
+        <v>615</v>
+      </c>
+      <c r="J86" s="5" t="s">
+        <v>548</v>
+      </c>
+      <c r="K86" s="5" t="s">
+        <v>616</v>
+      </c>
+      <c r="L86" s="6" t="s">
+        <v>617</v>
+      </c>
+      <c r="M86" s="5" t="s">
+        <v>618</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -7272,44 +7488,46 @@
     <hyperlink ref="M60" r:id="rId65"/>
     <hyperlink ref="M61" r:id="rId66"/>
     <hyperlink ref="M62" r:id="rId67"/>
     <hyperlink ref="M63" r:id="rId68"/>
     <hyperlink ref="M64" r:id="rId69"/>
     <hyperlink ref="M65" r:id="rId70"/>
     <hyperlink ref="M66" r:id="rId71"/>
     <hyperlink ref="M67" r:id="rId72"/>
     <hyperlink ref="M68" r:id="rId73"/>
     <hyperlink ref="M69" r:id="rId74"/>
     <hyperlink ref="M70" r:id="rId75"/>
     <hyperlink ref="M71" r:id="rId76"/>
     <hyperlink ref="M72" r:id="rId77"/>
     <hyperlink ref="M73" r:id="rId78"/>
     <hyperlink ref="M74" r:id="rId79"/>
     <hyperlink ref="M75" r:id="rId80"/>
     <hyperlink ref="M76" r:id="rId81"/>
     <hyperlink ref="M77" r:id="rId82"/>
     <hyperlink ref="M78" r:id="rId83"/>
     <hyperlink ref="M79" r:id="rId84"/>
     <hyperlink ref="M80" r:id="rId85"/>
     <hyperlink ref="M81" r:id="rId86"/>
     <hyperlink ref="M82" r:id="rId87"/>
     <hyperlink ref="M83" r:id="rId88"/>
     <hyperlink ref="M84" r:id="rId89"/>
+    <hyperlink ref="M85" r:id="rId90"/>
+    <hyperlink ref="M86" r:id="rId91"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>