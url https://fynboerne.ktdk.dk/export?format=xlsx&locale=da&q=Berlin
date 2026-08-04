--- v0 (2026-04-29)
+++ v1 (2026-08-04)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="885" uniqueCount="590" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="896" uniqueCount="600" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -2498,50 +2498,91 @@
 Christian  Houmark
 Johannes V. Jensen
 Theodor Oppermann
 Peter Rostrup Bøyesen
 Sigurd Wandel</t>
   </si>
   <si>
     <t>Johannes Larsens bror, Vilhelm, boede i mange år på gården Rørdam.
 Sigurd Wandel blev i 1920 udnævnt til professor ved Kunstakademiet.
 Kvindernes Udstilling blev afholdt syv gange som en udløber af Verdensudstillingen i Chicago 1893. De fandt sted i hhv. Industribygningen og Den Fries Udstillingsbygning i København. I 1920 afholdt man 25 år efter den sidste af Kvindernes Udstilling(er) en opfølger ved navn Kvindelige Kunstneres Retrospektive Udstilling.</t>
   </si>
   <si>
     <t>Larsen er omsider begyndt på et billede og vil lægge et andet an. Han skal på besøg hos Johannes V. Jensen.
 Wandel er blevet foretrukket frem for Rostrup Bøyesen. 
 Alhed Larsen var nok ikke begejstret for Kvindeudstillingen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/akx6</t>
   </si>
   <si>
     <t>Rørdam. 15-10-1920.
 Kæreste Alhed!
 Tak for Brevet i Gaar. Endelig i Gaar Eftermdg. fik jeg begyndt paa et Billede, som jeg haaber at faa færdigt i Dag og fandt ogsaa et Motiv til et andet som jeg skal lægge an i Dag. Jeg har ellers gaaet ud hver Dag med et Lærred og kommer hjem med det tomt hver Gang, det er strengt. Jeg fik ogsaa Brev fra Johs. V. i Gaar med Tak for Mappen, han lavede mig gule Ærter med Skank og Snaps, naar jeg kom derind. Det af Bister om Akademiet stod i samme No som Kroniken. Det er uforskammet at de har foretrukket Wandel for Rostrup Bojesen. Jeg er heller ikke begejstret for de 2 andre som Lærere. Du er nok ikke begejstret for Kvindeudstillingen, jeg hører af Greven at Oppermann ogsaa skal have været meget slem ved den i Berlingske. Det er morsomt at Du er bleven saa dygtig til Tennis. Nu maa jeg holde op da jeg skal ud for at se om jeg kan male noget i Formdg. Mange kærlige Hilsner
 Din 
 Johannes Larsen</t>
+  </si>
+  <si>
+    <t>1922-02-14</t>
+  </si>
+  <si>
+    <t>Brevkort</t>
+  </si>
+  <si>
+    <t>Thøger  Larsen</t>
+  </si>
+  <si>
+    <t>Hildesheim</t>
+  </si>
+  <si>
+    <t>Rolfsvej 17 4 København</t>
+  </si>
+  <si>
+    <t>Thyra Larsen</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1805</t>
+  </si>
+  <si>
+    <t>Thyra og Thøger Larsen er i Hildesheim, hvor der er henrivende.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/DS1x</t>
+  </si>
+  <si>
+    <t>[Fortrykt på billedsiden:]
+HILDESHEIM KNOCHENHAUSER AMTSHAUS
+[Fortrykt på tekstsiden:]
+Franz Jander, Berlin W 62
+[Håndskrevet i adressefeltet:]
+Fru Astrid Warberg
+Rolfsvej 17 4
+København
+Dänemark
+[Håndskrevet i tekstfeltet:]
+Hildesheim 14/2 1922.
+Kære Dis! Ja, nu er vi i den herlige gamle By, Hildesheim, hvor der er mildt og henrivende. En Mængde Hilsner fra din heng. Thyra og Thøger.</t>
   </si>
   <si>
     <t>1922-09-25</t>
   </si>
   <si>
     <t>Hans  Syberg</t>
   </si>
   <si>
     <t>Pilegaarden</t>
   </si>
   <si>
     <t>Ellen Heymann
 Ville Klint
 Ulla Syberg</t>
   </si>
   <si>
     <t>Hans Syberg og Ulla Levysohn blev gift.
 Det vides ikke, hvem Træmanden var.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, 2010/57</t>
   </si>
   <si>
     <t>Fritz Syberg er glad for, at Hans og Ulla har fundet sammen. Han husker tydeligt Ulla Levysohn. Og dejligt, at Hans kan følge Træmanden til Berlin.</t>
   </si>
@@ -3391,59 +3432,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/ioZy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AqEQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fPgj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hYZJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yFtw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IIhi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bv6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/os86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jiof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KPcv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dLi0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nnvu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yZWK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7cvL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AHH3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0dG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nPmU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KbCJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KW2z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jCjQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CsZa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lcOb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gggx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rzyK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uysG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iCxe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aVbY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rk2B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hlmk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NjiB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6xDY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TZ4h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ktbH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Leu2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fBxg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QkiQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PIMJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HxTY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ywer" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9JR9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Vtin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/10ov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4h0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tuK6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kpam" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4vkB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3Bw6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mrI9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/m4b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X7xB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MzRh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b8Cz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eDde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4x9t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4GCH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AKkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9RQc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/127l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7IvF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/akx6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ff9K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ljuL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zuAU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zA0R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xbji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4j7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7ESPx50T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1CD1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ThrVRR7n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ym4L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EorP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aH2l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kR28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uwnu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/caqx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dYR8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MFKY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mgB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SP5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8GOR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/ioZy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AqEQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fPgj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hYZJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yFtw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IIhi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bv6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/os86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jiof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KPcv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dLi0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nnvu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yZWK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7cvL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AHH3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0dG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nPmU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KbCJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KW2z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jCjQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CsZa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lcOb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gggx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rzyK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uysG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iCxe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aVbY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rk2B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hlmk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NjiB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6xDY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TZ4h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ktbH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Leu2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fBxg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QkiQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PIMJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HxTY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ywer" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9JR9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Vtin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/10ov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4h0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tuK6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kpam" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4vkB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3Bw6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mrI9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/m4b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X7xB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MzRh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b8Cz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eDde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4x9t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4GCH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AKkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9RQc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/127l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7IvF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/akx6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DS1x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ff9K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ljuL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zuAU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zA0R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xbji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4j7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7ESPx50T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1CD1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ThrVRR7n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ym4L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EorP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aH2l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kR28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uwnu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/caqx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dYR8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MFKY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mgB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SP5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8GOR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M83"/>
+  <dimension ref="A1:M84"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -6211,941 +6252,982 @@
       </c>
       <c r="H63" s="5" t="s">
         <v>453</v>
       </c>
       <c r="I63" s="5" t="s">
         <v>454</v>
       </c>
       <c r="J63" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K63" s="5" t="s">
         <v>455</v>
       </c>
       <c r="L63" s="6" t="s">
         <v>456</v>
       </c>
       <c r="M63" s="5" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="5" t="s">
         <v>458</v>
       </c>
       <c r="B64" s="5" t="s">
-        <v>14</v>
+        <v>459</v>
       </c>
       <c r="C64" s="5" t="s">
-        <v>59</v>
+        <v>460</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>459</v>
+        <v>95</v>
       </c>
       <c r="E64" s="5" t="s">
-        <v>460</v>
-[...4 lines deleted...]
-        </is>
+        <v>461</v>
+      </c>
+      <c r="F64" s="5" t="s">
+        <v>462</v>
       </c>
       <c r="G64" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H64" s="5" t="s">
-        <v>461</v>
-[...3 lines deleted...]
-      </c>
+        <v>463</v>
+      </c>
+      <c r="I64" s="5"/>
       <c r="J64" s="5" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="K64" s="5" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="L64" s="6" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="M64" s="5" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="5" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>59</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>328</v>
+        <v>469</v>
       </c>
       <c r="E65" s="5" t="s">
-        <v>425</v>
+        <v>470</v>
       </c>
       <c r="F65" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G65" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H65" s="5" t="s">
-        <v>468</v>
+        <v>471</v>
       </c>
       <c r="I65" s="5" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="J65" s="5" t="s">
-        <v>340</v>
+        <v>473</v>
       </c>
       <c r="K65" s="5" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
       <c r="L65" s="6" t="s">
-        <v>471</v>
+        <v>475</v>
       </c>
       <c r="M65" s="5" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="5" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C66" s="5" t="s">
-        <v>16</v>
+        <v>59</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>257</v>
+        <v>328</v>
       </c>
       <c r="E66" s="5" t="s">
-        <v>17</v>
+        <v>425</v>
       </c>
       <c r="F66" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G66" s="5" t="s">
-        <v>474</v>
+      <c r="G66" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H66" s="5" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="I66" s="5" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="J66" s="5" t="s">
-        <v>20</v>
+        <v>340</v>
       </c>
       <c r="K66" s="5" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="L66" s="6" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="M66" s="5" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="5" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C67" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>32</v>
+        <v>257</v>
       </c>
       <c r="E67" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F67" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G67" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G67" s="5" t="s">
+        <v>484</v>
       </c>
       <c r="H67" s="5" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="I67" s="5" t="s">
-        <v>482</v>
+        <v>486</v>
       </c>
       <c r="J67" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K67" s="5" t="s">
-        <v>483</v>
+        <v>487</v>
       </c>
       <c r="L67" s="6" t="s">
-        <v>484</v>
+        <v>488</v>
       </c>
       <c r="M67" s="5" t="s">
-        <v>485</v>
+        <v>489</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="5" t="s">
-        <v>486</v>
+        <v>490</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C68" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D68" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E68" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F68" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G68" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H68" s="5" t="s">
-        <v>487</v>
+        <v>491</v>
       </c>
       <c r="I68" s="5" t="s">
-        <v>488</v>
+        <v>492</v>
       </c>
       <c r="J68" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K68" s="5" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="L68" s="6" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
       <c r="M68" s="5" t="s">
-        <v>491</v>
+        <v>495</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="5" t="s">
-        <v>492</v>
+        <v>496</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C69" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>493</v>
-[...4 lines deleted...]
-        </is>
+        <v>32</v>
+      </c>
+      <c r="E69" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F69" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G69" s="5" t="s">
-        <v>494</v>
+      <c r="G69" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H69" s="5" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="I69" s="5" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="J69" s="5" t="s">
-        <v>90</v>
+        <v>20</v>
       </c>
       <c r="K69" s="5" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="L69" s="6" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="M69" s="5" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="5" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="B70" s="5" t="s">
-        <v>106</v>
+        <v>14</v>
       </c>
       <c r="C70" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D70" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D70" s="5" t="s">
+        <v>503</v>
       </c>
       <c r="E70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G70" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="G70" s="5" t="s">
+        <v>504</v>
+      </c>
+      <c r="H70" s="5" t="s">
+        <v>505</v>
+      </c>
+      <c r="I70" s="5" t="s">
+        <v>506</v>
+      </c>
+      <c r="J70" s="5" t="s">
+        <v>90</v>
       </c>
       <c r="K70" s="5" t="s">
-        <v>501</v>
+        <v>507</v>
       </c>
       <c r="L70" s="6" t="s">
-        <v>502</v>
-[...1 lines deleted...]
-      <c r="M70" s="5"/>
+        <v>508</v>
+      </c>
+      <c r="M70" s="5" t="s">
+        <v>509</v>
+      </c>
     </row>
     <row r="71">
       <c r="A71" s="5" t="s">
-        <v>503</v>
+        <v>510</v>
       </c>
       <c r="B71" s="5" t="s">
-        <v>14</v>
+        <v>106</v>
       </c>
       <c r="C71" s="5" t="s">
-        <v>504</v>
-[...5 lines deleted...]
-        <v>505</v>
+        <v>16</v>
+      </c>
+      <c r="D71" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E71" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H71" s="5" t="s">
-[...6 lines deleted...]
-        <v>508</v>
+      <c r="H71" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I71" s="5"/>
+      <c r="J71" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K71" s="5" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="L71" s="6" t="s">
-        <v>510</v>
-[...3 lines deleted...]
-      </c>
+        <v>512</v>
+      </c>
+      <c r="M71" s="5"/>
     </row>
     <row r="72">
       <c r="A72" s="5" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="B72" s="5" t="s">
-        <v>106</v>
+        <v>14</v>
       </c>
       <c r="C72" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>514</v>
+      </c>
+      <c r="D72" s="5" t="s">
+        <v>503</v>
+      </c>
+      <c r="E72" s="5" t="s">
+        <v>515</v>
       </c>
       <c r="F72" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G72" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H72" s="5" t="inlineStr">
-[...8 lines deleted...]
-        </is>
+      <c r="H72" s="5" t="s">
+        <v>516</v>
+      </c>
+      <c r="I72" s="5" t="s">
+        <v>517</v>
+      </c>
+      <c r="J72" s="5" t="s">
+        <v>518</v>
       </c>
       <c r="K72" s="5" t="s">
-        <v>513</v>
+        <v>519</v>
       </c>
       <c r="L72" s="6" t="s">
-        <v>514</v>
-[...1 lines deleted...]
-      <c r="M72" s="5"/>
+        <v>520</v>
+      </c>
+      <c r="M72" s="5" t="s">
+        <v>521</v>
+      </c>
     </row>
     <row r="73">
       <c r="A73" s="5" t="s">
-        <v>515</v>
+        <v>522</v>
       </c>
       <c r="B73" s="5" t="s">
-        <v>14</v>
+        <v>106</v>
       </c>
       <c r="C73" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D73" s="5" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="D73" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E73" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F73" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G73" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H73" s="5" t="s">
-[...6 lines deleted...]
-        <v>519</v>
+      <c r="H73" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I73" s="5"/>
+      <c r="J73" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K73" s="5" t="s">
-        <v>520</v>
+        <v>523</v>
       </c>
       <c r="L73" s="6" t="s">
-        <v>521</v>
-[...3 lines deleted...]
-      </c>
+        <v>524</v>
+      </c>
+      <c r="M73" s="5"/>
     </row>
     <row r="74">
       <c r="A74" s="5" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C74" s="5" t="s">
-        <v>59</v>
+        <v>16</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>257</v>
+        <v>526</v>
       </c>
       <c r="E74" s="5" t="s">
-        <v>425</v>
+        <v>17</v>
       </c>
       <c r="F74" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G74" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H74" s="5" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="I74" s="5" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="J74" s="5" t="s">
-        <v>340</v>
+        <v>529</v>
       </c>
       <c r="K74" s="5" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="L74" s="6" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
       <c r="M74" s="5" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="5" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C75" s="5" t="s">
         <v>59</v>
       </c>
       <c r="D75" s="5" t="s">
         <v>257</v>
       </c>
       <c r="E75" s="5" t="s">
         <v>425</v>
       </c>
       <c r="F75" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G75" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H75" s="5" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
       <c r="I75" s="5" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="J75" s="5" t="s">
         <v>340</v>
       </c>
       <c r="K75" s="5" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="L75" s="6" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="M75" s="5" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="5" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C76" s="5" t="s">
-        <v>16</v>
+        <v>59</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>536</v>
+        <v>257</v>
       </c>
       <c r="E76" s="5" t="s">
-        <v>17</v>
+        <v>425</v>
       </c>
       <c r="F76" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G76" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H76" s="5" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
       <c r="I76" s="5" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
       <c r="J76" s="5" t="s">
-        <v>508</v>
+        <v>340</v>
       </c>
       <c r="K76" s="5" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="L76" s="6" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="M76" s="5" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="s">
-        <v>542</v>
+        <v>545</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C77" s="5" t="s">
-        <v>59</v>
+        <v>16</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>328</v>
+        <v>546</v>
       </c>
       <c r="E77" s="5" t="s">
-        <v>425</v>
+        <v>17</v>
       </c>
       <c r="F77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G77" s="5" t="s">
-        <v>543</v>
+      <c r="G77" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H77" s="5" t="s">
-        <v>544</v>
+        <v>547</v>
       </c>
       <c r="I77" s="5" t="s">
-        <v>545</v>
+        <v>548</v>
       </c>
       <c r="J77" s="5" t="s">
-        <v>340</v>
+        <v>518</v>
       </c>
       <c r="K77" s="5" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="L77" s="6" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="M77" s="5" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="5" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C78" s="5" t="s">
         <v>59</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>257</v>
+        <v>328</v>
       </c>
       <c r="E78" s="5" t="s">
         <v>425</v>
       </c>
       <c r="F78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G78" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G78" s="5" t="s">
+        <v>553</v>
       </c>
       <c r="H78" s="5" t="s">
-        <v>550</v>
+        <v>554</v>
       </c>
       <c r="I78" s="5" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="J78" s="5" t="s">
         <v>340</v>
       </c>
       <c r="K78" s="5" t="s">
-        <v>552</v>
+        <v>556</v>
       </c>
       <c r="L78" s="6" t="s">
-        <v>553</v>
+        <v>557</v>
       </c>
       <c r="M78" s="5" t="s">
-        <v>554</v>
+        <v>558</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="5" t="s">
-        <v>555</v>
+        <v>559</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C79" s="5" t="s">
-        <v>556</v>
+        <v>59</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>418</v>
-[...4 lines deleted...]
-        </is>
+        <v>257</v>
+      </c>
+      <c r="E79" s="5" t="s">
+        <v>425</v>
       </c>
       <c r="F79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H79" s="5" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
       <c r="I79" s="5" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="J79" s="5" t="s">
-        <v>519</v>
+        <v>340</v>
       </c>
       <c r="K79" s="5" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="L79" s="6" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
       <c r="M79" s="5" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="5" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C80" s="5" t="s">
-        <v>59</v>
+        <v>566</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>459</v>
-[...2 lines deleted...]
-        <v>425</v>
+        <v>418</v>
+      </c>
+      <c r="E80" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F80" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G80" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H80" s="5" t="s">
-        <v>563</v>
+        <v>567</v>
       </c>
       <c r="I80" s="5" t="s">
-        <v>564</v>
+        <v>568</v>
       </c>
       <c r="J80" s="5" t="s">
-        <v>565</v>
+        <v>529</v>
       </c>
       <c r="K80" s="5" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="L80" s="6" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
       <c r="M80" s="5" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="5" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C81" s="5" t="s">
-        <v>87</v>
+        <v>59</v>
       </c>
       <c r="D81" s="5" t="s">
-        <v>95</v>
+        <v>469</v>
       </c>
       <c r="E81" s="5" t="s">
-        <v>570</v>
-[...2 lines deleted...]
-        <v>571</v>
+        <v>425</v>
+      </c>
+      <c r="F81" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G81" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H81" s="5" t="s">
-        <v>572</v>
-[...1 lines deleted...]
-      <c r="I81" s="5"/>
+        <v>573</v>
+      </c>
+      <c r="I81" s="5" t="s">
+        <v>574</v>
+      </c>
       <c r="J81" s="5" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="K81" s="5" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="L81" s="6" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="M81" s="5" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="5" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C82" s="5" t="s">
-        <v>16</v>
+        <v>87</v>
       </c>
       <c r="D82" s="5" t="s">
-        <v>578</v>
+        <v>95</v>
       </c>
       <c r="E82" s="5" t="s">
-        <v>17</v>
+        <v>580</v>
       </c>
       <c r="F82" s="5" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="G82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H82" s="5" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="I82" s="5"/>
       <c r="J82" s="5" t="s">
-        <v>519</v>
+        <v>583</v>
       </c>
       <c r="K82" s="5" t="s">
-        <v>581</v>
+        <v>584</v>
       </c>
       <c r="L82" s="6" t="s">
-        <v>582</v>
+        <v>585</v>
       </c>
       <c r="M82" s="5" t="s">
-        <v>583</v>
+        <v>586</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="5" t="s">
-        <v>584</v>
+        <v>587</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C83" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D83" s="5" t="s">
-        <v>578</v>
+        <v>588</v>
       </c>
       <c r="E83" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F83" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F83" s="5" t="s">
+        <v>589</v>
       </c>
       <c r="G83" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H83" s="5" t="s">
-        <v>585</v>
-[...3 lines deleted...]
-      </c>
+        <v>590</v>
+      </c>
+      <c r="I83" s="5"/>
       <c r="J83" s="5" t="s">
-        <v>519</v>
+        <v>529</v>
       </c>
       <c r="K83" s="5" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
       <c r="L83" s="6" t="s">
+        <v>592</v>
+      </c>
+      <c r="M83" s="5" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="5" t="s">
+        <v>594</v>
+      </c>
+      <c r="B84" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C84" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D84" s="5" t="s">
         <v>588</v>
       </c>
-      <c r="M83" s="5" t="s">
-        <v>589</v>
+      <c r="E84" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F84" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G84" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H84" s="5" t="s">
+        <v>595</v>
+      </c>
+      <c r="I84" s="5" t="s">
+        <v>596</v>
+      </c>
+      <c r="J84" s="5" t="s">
+        <v>529</v>
+      </c>
+      <c r="K84" s="5" t="s">
+        <v>597</v>
+      </c>
+      <c r="L84" s="6" t="s">
+        <v>598</v>
+      </c>
+      <c r="M84" s="5" t="s">
+        <v>599</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -7189,44 +7271,45 @@
     <hyperlink ref="M59" r:id="rId64"/>
     <hyperlink ref="M60" r:id="rId65"/>
     <hyperlink ref="M61" r:id="rId66"/>
     <hyperlink ref="M62" r:id="rId67"/>
     <hyperlink ref="M63" r:id="rId68"/>
     <hyperlink ref="M64" r:id="rId69"/>
     <hyperlink ref="M65" r:id="rId70"/>
     <hyperlink ref="M66" r:id="rId71"/>
     <hyperlink ref="M67" r:id="rId72"/>
     <hyperlink ref="M68" r:id="rId73"/>
     <hyperlink ref="M69" r:id="rId74"/>
     <hyperlink ref="M70" r:id="rId75"/>
     <hyperlink ref="M71" r:id="rId76"/>
     <hyperlink ref="M72" r:id="rId77"/>
     <hyperlink ref="M73" r:id="rId78"/>
     <hyperlink ref="M74" r:id="rId79"/>
     <hyperlink ref="M75" r:id="rId80"/>
     <hyperlink ref="M76" r:id="rId81"/>
     <hyperlink ref="M77" r:id="rId82"/>
     <hyperlink ref="M78" r:id="rId83"/>
     <hyperlink ref="M79" r:id="rId84"/>
     <hyperlink ref="M80" r:id="rId85"/>
     <hyperlink ref="M81" r:id="rId86"/>
     <hyperlink ref="M82" r:id="rId87"/>
     <hyperlink ref="M83" r:id="rId88"/>
+    <hyperlink ref="M84" r:id="rId89"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>