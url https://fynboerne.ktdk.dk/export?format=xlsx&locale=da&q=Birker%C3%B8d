--- v0 (2026-05-18)
+++ v1 (2026-07-02)
@@ -6724,51 +6724,51 @@
 1000 kærlige Hilsner fra Din Mor
 Søndag</t>
   </si>
   <si>
     <t>1920-11-21</t>
   </si>
   <si>
     <t>Astrid Bøttern
 Victor Bøttern
 Julius Hviid
 Kathrine Hviid
 Andreas Larsen
 Johannes Larsen
 Peter Nielsen
 Ada Tutein</t>
   </si>
   <si>
     <t>Johan Larsen var på kostskole i Birkerød. Hans storebror havde afsluttet sin skolegang på dette sted. 
 Det vides ikke, hvem Erik Mølleren var. 
 Krabbedykker er et ældre navn for den arktiske alkefugl Mergulus alle, søkonge.</t>
   </si>
   <si>
     <t>Alhed er ikke tilfreds med Johans indsats i tysk og latin. 
 Sikke noget med indbrud!
 Erik Møller har brækket foden. 
-Alhed maler pasteller til Tutein. Johannes Larsen har fået en krabbedykker (alkekonge), som bor i bassinet i drivhuset.</t>
+Alhed maler pasteller til Tutein. Johannes Larsen har fået en krabbedykker (alkekonge), som bor i bassinet i drivhuset. Han skærer nogle pragtfulde træsnit.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/aeBn</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Hr. Johan Larsen
 Kostskolen
 Birkerød
 [På kuvertens bagside:]
 Poststempel
 [I brevet:]
 Kære søde Ly!
 Tak for Brevet i Gaar og Karakterbogen, der jo ikke er straalende lille Ly, nu maa Du sandelig til at hænge ordentlig i, i Tysk og Latin synes jeg det er særlig sløjt, mon Du ikke skulde skaffe Dig Tid til lidt Extratimer. – Sikken en Begivenhed med det Indbrud, nu faar Sherloch Hansen noget at gøre, lad mig vide naar I [”I” overstreget] der passerer noget i Sagen. Erik Mølleren er kommen hjem med en forstuvet Fod eller rettere sagt der er brækket noget, han sidder derhenne med Foden op, Gamle skal hen at spise til Middag sammen [”sammen” overstreget] hos ham i Aften, Bøtterns og vi skal til Selskab hos Dr. Hviids. I Aftes var vi til Selskab hos Bøtterns, det er lovligt meget af det gode. – Jeg maler for Tutein, har malet 3 Pasteller i de sidste Dage, Din Fader skærer nogle pragfulde Træsnit for Tiden. I Gaar kom Peter Nielsens Kedde med en levende Krabbedykker (Alkekonge, mergulus alle!) Vingen fejler meget, men den er kvik og æder gevaldig Puf og Din Far har været nede at grave Tanglopper til den. Den bor ude [Det følgende skrevet på tværs øverst på siden:] i Brønden i Drivhuset, er ikke spor af bange, spiser naar vi ser paa det, Din Far er henrykt over den. Hør, vil Du sende Vadsketøj strax i Morgen Mandag, naar Du faar dette Brev, det skal sættes i Blød Tirsdag. Nu kun 1000 Hilsner min egen Dreng, jeg skal nok sende Vidnesbyrdet, har ingen stor Konvolut i Dag. Din Far og Puf hilser ogsaa
 Din Mor.
 Søndag</t>
   </si>
   <si>
     <t>1920-11-28</t>
   </si>
   <si>
     <t>Steen Steensen Blicher
 Adolph Larsen
 Johan Larsen
 Johanne Christine Larsen
@@ -9530,142 +9530,173 @@
 Lugge havde jeg Brev fra for ikke ret længe siden, et ganske lille et – Svarbrev -. Saa vidt jeg kunde se, er hun ikke kommen ret vidt endnu; hun kan slet ikke taale at se Mennesker endnu; kun en Fru - nej jeg har glemt Navnet – havde været hos hende en Eftermiddg, en hun staar meget nær. Las skulde ind til Kbhvn i Anledn. af hans Udstilling; de havde ringet og talt m. Bes, som jo stadig bor der, om Las maatte bo der, og det maatte han, jeg kan ikke vide, om det ikke skulde gøre hende lidt godt, Las med sit rolige Væsen – og Lugge ved jo godt, at der bag hans dagligdags Facon findes megen Varme og Medfølelse. Mornine har jeg haft en Del Breve fra siden Mag. døde, og hun skriver stadig om, hvor forfærdelig Lugge lider, jeg har været bange for, at det helt skulde knuse hende, men for Børnenes Skyld gør hun jo, hvad hun kan for at komme over det, Hun ved endnu ikke, hvor længe hun kan blive boende, det skal nu undersøges, om Sidelængen i Tornehave er god nok (solid nok, menes der vel) til at der kunde indrettes en Lejlighed til hende der, det vilde hun helst, skrev hun, bo alene i et lille Hus kunde da aldrig gaa i disse usikre forbandede Tider med alle de Forbrydere, som Krigen har affødt, der hitter paa alt muligt ondt. Ja, Dis, det er som et stadigt Tryk dette at tænke paa Lugges forfærdelige Sorg, bare hun dog kunde blive Menneske igen, baade for hendes egen, Børnenes og vi andres Skyld. Jeg har gaaet lidt alene med min Sorg over hende, godt at Mornine har skrevet lidt til mig. Elle har jeg ikke set siden Magisterens Død, kun 
 2.
 talt een Gang med hende i Telefonen efter Juleferien; da sagde hun, at Lugge havde saa forfærdelige faa fysiske Kræfter. 
 Vi har egentlig haft en rørig Tid her; I Dag for en Uge siden havde vi Selskab. Manse havde nemlig skudt en Thurhane, da han i Julen var paa Båxhult, og Lysse havde givet ham den med hjem: saa vilde Manse have Dr. Agners og Lases herud at spise den, og du kan tro, det blev en Succés; de fik Silde- og Ostesnitter X først, dertil havde jeg givet ½ Flaske Snaps; saa Tjur og henkogt Fasan, Æbletrifli m. vores dejlige fede Flødeskum paa - de jublede over al den Fl.sk. Jeg havde været lidt ængstelig for om Lases og Agners, der aldrig før havde sets, kunde spænds sammen, men det gik fortræffeligt. Jeg havde lavet Stue i Havestuen, hvor Manse har Soveværelse, flyttet hans Dyne væk, saa Sengen blev en Ottoman, det store Gulvtæppe og Lænestolene flyttet derind, et lille lavt Bord med Tobaksanretn. foran Ottomanen, Tæppe foran, mit brogede Slumretæppe hængt for Havedøren, Julelys i en Række paa Dragkisten – ja, da vi kom derind efter Bordet, og Edel havde tændt alle Lys, og Stuen var varm og helt gennemlun, saa var det aldeles henrivende
 [Skrevet langs sidens venstre kant:]
 X da vi gik til Bords og Las saa Snitterne paa sin Tallerken sagde han: H ["H" overstreget] sikke noget dejlig Mad!
 saa jeg selv var helt imponeret af det. Ud paa Aftenen The her i Spisestuen, men saa vilde Las ogsaa hjem. Han var om Onsdagen kommen i Seng Kl. 4 ½ efter en Fødselsd. i Faaborg – Mads Rasmussens Søn fyldte 50. Godt gjort af en Mand paa 80. Bagefter festede vi videre med Doktorens, som begge er knusende søde; Fru A. havde en Sammenplantn. med til mig, som har staaet lige til i Dag: to røde Tulipaner, blaa Krokus m. 3 Blomster og gule Erantis, den har været henrivende. Søndagen før havde Manse, Tinge og Peter tapetseret her i Spisestuen, jeg er meget imponeret over Arbejdet, det er som en Fagmand har lavet det. Tapetet meget smukt fint grønstribet, meget lyst. Hele Mandagen hængte vi Billeder op – ja, det var da Manse, som gjorde det; jeg havde Køkkenarbejde, da Edel havde fri fra Søndag Middag til Tirsd. Morgen. Jeg synes, hun maa være bleven imponeret, da hun kom ind den Morgen, for alt var gjort rent og i Orden, Blomsterne bruset, alt paa Plads, Gulvet vasker og bonet og Væggene fulde af Kunst. Jeg havde ikke rørt en Finger ved det, Manse og Peter lavede det hele, men ikke eet Billede blev hængt op, uden at jeg blev klar ["klar" overstreget] kaldt ind for at afgive min Kendelse. 
 3.
 Manse sætter i det hele taget og i alle Forhold megen Pris paa min Dom og Mening, det kvæger mig meget; han er i det hele taget saa umaadelig sød imod mig, og altsaa ogsaa anerkendende; naar man gaar i sit 75de Aar, maa man vist ikke undlade at sætte Pris paa det og det gør jeg ogsaa.
 Vi har haft Bibbe hjemme et Par Dage; hun kom Onsd. Aften ved 9 Tiden og vi havde saadan en hyggelig Aften med hende; trods al hendes Lykke m. Lauritz længes hun efter os og Lindøgd. og hun var saa glad over at være her hos os. Hun kan desværre saa daarlig holde til saa tit at komme sent i Seng; hvad de har haft af Koncerter, Prøver, Sammenkomster, Jubilæumshistorien! ja, jeg kunde slet ikke følge med i det. Hun har faaet en pragtfuld Selskabskjole, lang, sort, vid, nedringet, sort Silke; de skulde forleden til Odense, hvor Aarstiderne af Haydn gik, Bibbe sang i Koret. Der saa vi Kjolen, da de kom efter Manse, som de havde inviteret; jeg skulde ogsaa have været med og sørgede over ikke at kunne; jeg gik med Tøffel p.Gr.a en betændt Ligtorn, Fanden staa i den! Bibbe saa henrivende ud i den Robe, og saa har hun faaet en Frakke med Sølvræv, hun er ikke billig!
 Hen paa Eftermiddagen næste Dag gik hun og Lise, som Agraren havde hentet om Morgenen ned til Lindø, hvor hun skulde dyrke dem Resten af Dagen det var neml. Pers Fødselsdag, og Per er jo Bibbes Yndling. Næste Dag over Middag ["over Middag" indsat over linjen] kørte Peter hende hjem paa sin Motorcycle; du kan tro, det var dejligt at have hende. 
 Vi har dyrket en lille Tysker Ernst Hartmann, som Manse og Poul Gregersen havde truffet nede ved Havnen; Manse inviterede ham til Middag i Søndags og saa kom han igen Tirsd. Aften (Peter hentede ham) du kan tro, det var en straalende glad lille Tysker, som Peter kom ned, vi havde været gode imod ham, og han fortalte mig, at han syntes, han havde lært saa meget af os ved Samtalerne med os; de Tyskere skal jo have Sandheden at vide fra andre, i deres Hjemland faar de den saavist ikke at vide; ingen af hans Kammerater vil indrømme at Tyskland selv var Skyld i Krigen, sagde han, men han selv begyndte at forstaa det. Han var Lægesøn fra Bremen, af Officersfamilie. 
 Lørdag Nu maa jeg se at faa dette færdigt. Jeg skal nok sørge for Plads til os i Nyborg; mon den Tur virkelig skulde blive til noget, det mener altsaa Fru Føge, jeg har ellers haft mine Tvivl. Jeg tror nu ikke, det bliver svært at skaffe Plads først i Maj, Sommerferien er jo noget ganske andet, men der er næppe mange paa den Tid, hvor vi vil være der. 
 Gid det nu maa gaa bedre med alle dine Genvordigheder lille Dis! Hils Axel og vær selv hilset fra din Junge. 
 [Skrevet langs venstre kant på s6:]
 Tirsd. Aften sad vi og snakkede med Tyskeren til halv 1; du skulde have hørt mit Sprog, halv tysk og halv engelsk – som han taler; vi lod ham tale Tysk og svarede paa Engelsk, det gik stolt.</t>
   </si>
   <si>
     <t>Erindringsskrivelser</t>
   </si>
   <si>
     <t>Otto  Meyer</t>
   </si>
   <si>
     <t>Mathias  Allerup
+HC  Andersen
 Carl Becher 
+Albrecht Benzon
+Christian Benzon
 Hans  Bless
 Johan Peder Bless
+Niels Bom
 - Brandt, inspektør
+Edvard Christensen
 Hans Christensen
 Christian Eckardt
 Marie Frandsen
 Peder Hansen
 Joseph Haydn
+- Holbeck
 Jens Christian Hostrup
+Anders Høj
+Jens Høj
+Rasmus Høj
 Ellen Hørup
+- Ibsen, organist
 Anders Klinkby
 Ane Kold
 Christen Kold
 Anders  Kragh
 Alfred Larsen
 Andreas Larsen
-Cathrine Larsen
+Anton Larsen
+Caroline Larsen
 Dorthea Larsen
+Erik Larsen
 Helga Larsen
+Ida Larsen
+Jacob Larsen
 Jeppe Andreas Larsen
 Johan Larsen
-Johanne  Larsen
 Lars Larsen
+Laurits  Larsen
 Urban Larsen
 Valdemar Larsen
 Vilhelm Larsen
+Aage Larsen
+Urban Larsen, søn af Anders Urban Larsen
 Niels Lindberg
+Karl Madsen
+- Madsen, Bager
 Johan Mantzius
 Karl  Mantzius
+August Meyer
 Erhard Meyer
+Frederike Meyer
+Gertrud Meyer
 Marie Meyer
 Sophie Meyer
 Sophus  Meyer
 Wolfgang Mozart
 Elias Muus
 Karen Mygdal Meyer
+Anna Møller
 Peder Nielsen
+Rudolf Nielsen
 Johan  Norden
+Anders Ottesen
+Christian Rex
 Emil Sanne
 Viggo Sanne
 Anton Frederik Schondel
 Otto Emil Schondel
 Anton  Svendsen
+Wilhelm Tagge
 Asta Thalbitzer
 Wenzel Heinrich Tornøe
 Hans Christian Tvedskov
 William Wandahl</t>
   </si>
   <si>
     <t>S. 28: Banegården lå på Strandvejen i Kerteminde.
 Hotelhaven må have hørt til Hotel Kerteminde, som lå Strandvejen 25.
 Kamperhoug er en gade i Kerteminde. Ordet "til" efter "Kamperhoug" er overstreget og erstattet med "og". Lillestranden må ikke forveksles med området, der i vore dage bærer samme navn og findes parallelt med Fiskergade i Kerteminde.
 Det vides ikke, hvem Axel Larsen og garver Holst var. 
 S. 30: Valdemar og Aage Christensen kendes ikke. "Nu Aage Chr. Kertem." indsat sidst på linjen med kuglepen. 
 S. 31: Toldforvalteren kendes ikke.
 S. 34: Thomsen kendes kun som Urban Larsens svigerfar. 
 S. 37: Mathilde Nielsen og læderhandler Nielsen kendes ikke. 
 S. 38: Sadelmageren, politibetjenten, Oluf, Henriette, Ehlert, Jacob, Bessermann, den yngre søster og Vilhelm kendes ikke. 
-S. 40: Marie Brødkone er ukendt.</t>
+S. 40: Marie Brødkone er ukendt. 
+S. 50: Jernstøber Møller og hans børn kendes ikke.
+S. 51: PerLausen/Peter Larsen kendes ikke.
+Doner er snarer til fuglefangst (Den Danske Ordbog). Kramsfugle: Småfugle, især drosler, fanget til spisebrug (Lex.dk). 
+Lundsgård er ikke et slot, men en herregård beliggende lidt syd for Kerteminde.
+S. 52: De tre betjente kendes ikke.
+S. 61: Slægtningene i Rønninge kendes ikke.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/PMSd</t>
   </si>
   <si>
     <t>[Fortrykt på hæftets omslag, for:]
 R.E.K.
 Kollegiebogen
 Birkerød Boghandel
 E. Axelsen Drejer
 Tlf. 165 – Birkerød – Tlf. 165
 [Håndskrevet på hæftets omslag, for:]
 Barndommen.
 [Håndskrevet i hæftet:]
 Erindringer fra min Barndom. [indsat med blyant:] 1948-49.
 [Med blæk:]
 Om Forfædrene ved jeg desværre ikke meget. Tipoldefader var Tobaksspinder i Itzehoe og var sandsynligvis tysk men dansk Statsboger. Han havde 2 Døtre, (den ene var gift med en Garver Holck i Nyborg, den anden med en Underofficer i Næstved.) og 12 Sønner, som man ikke ved noget om, naar undtages den ene som var min Oldefader. Han var Underofficer ved Dragonerne og blev forflyttet til Odense, hvor han blev gift med Marie Lisbeth (Elisabeth?) Af deres Børn kendes kun Farfader Otto Friederreich Meyer født 1795 (?). Han var Garver og Skomager og siden Underofficer ved Dragonerne i Odense, hvor han blev gift med Datter af en Underofficer. Senere blev han Portner hos Grosserer Puggaard i København og endelig Høker i St. Jørgensgade i Odense. Efter den første Kones Død blev han gift med Farmoder Gertrud Marie Kirstine Rasmussen født ca. 1820 som Datter af en Tømrer R. i Odense, der stammede fra Biskorup. De havde 3 Døtre: Sophie (4 Sønner) Andersine gift med Politibetjent Knud Pedersen Odense (4 Døtre og 3 Sønner), Frederike gift med Rentier Hansen senere Jordemoder
 [2]
 i København (2 Døtre 1 Søn) og 2 Sønner: August som var Murer og udvandrede til Amerika (3 Børn) og min Fader Sophus Severin født i Odense 22 April 1840. [Tilføjet i venstre margen med blyant:] d. 18 Febr 1935 [Tilføjelse slut] Farfar døde allerede 1850 – 23 Aar før jeg blev født. Farmor, som vi kaldte Bedstemoder overlevede ham i 42 Aar, idet hun døde 1892. Der kom nu en stræng Tid for Bedstemoder med 5 smaa Børn. For en Kvinde var der den Gang næsten ingen anden Beskæftigelse end Vask og Rengøring. Hun var heldig og fik nogle gode Pladser hos rare Mennesker (en Frk. Fanøe, Frk Maaløe og Generalinde Juul), og i mange Aar gjorde hun rent paa Fyens Stifts Sparekasse. (Her fik hun den lille jernbeslaaede Kiste, som jeg bruger til Noder). Der var naturligvis lidt Smalhals i Hjemmet. Saa snart Fader var konfirmeret, kom han paa Landet som Tjenestedreng. Senere gik han i Murerlære, blev Soldat og var med i Krigen 1864 som Undrerkorporal ved Artilleriet og blev tildelt Dannebrogskorset af Kong Christian den 9ende [tilføjet med blå kuglepen:] personlig
 Efter Krigen arbejdede Fader ved restaureringen af Tranekær Slot paa Langeland og Ravnholt i Midtfyen. Sidstnævnte Sted traf han 
-__[3]
+[3]
 Moder Sophie Kirstine Larsen født 14 Juli 1839 som Datter af Bødker i Hjallelse ved Odense Lars Jeppesen født 1793 (?) [spørgsmålstegnet i parantesen overstreget med blå kuglepen] og Hustru Marie Kristiansdatter født 1805 (jeg har en Almanak fra hendes Fødselsaar), Datter af Frederik Kristian v. [”v.” indsat med blyant over linjen] Benzon til Kristiansdal Dalum. Mine Forældre blev viet den 5te i 11te 1869 i Dalum Kirke og bosatte sig i Odense, hvor Fader fik Borgerskab som Murmester. [Tilføjet med blå kuglepen efter ”Murmester”:] Hestene løb løbsk paa Turen fra Kirken, men det gik godt. [Tilføjelse slut] De fik 4 Sønner, hvoraf de to ældste – begge døbt Otto – døde som spæde, og 2 Døtre, alle født i Albanigade i Odense. Undertegnede Otto Larsen Meyer er den ældste af de nulevende født 21 Aug. 1873. 
 Fader byggede Albani Mølle for en Møller Brandt, som senere blev Inspektør ved den frie Udstilling. Blandt andet byggede han ogsaa et Hus for en Møllebygger Rasmussen i Albanigade. Her byggede Fader tillige 3 Huse for egen Regning, som efterhaanden blev solgt. Jeg blev født i det første, min ældste Søster Marie, født 30-11- [tilføjet med blyant:] 1875 i det andet og Katrine Augusta født 28-7- [tilføjet med blyant] 1878 og Erhard 
-[Øverst på s. 3 er med kuglepen skrevet:] 26. Septbr. Død 11. Jan. 1880 [det er uklart, 
-hvilken person oplysningerne hører sammen med).
+[Øverst på s. 3 er med kuglepen skrevet:] 26. Septbr. Død 11. Jan. 1880 [det er uklart, hvilken person oplysningerne hører sammen med).
 [Øverst s. 3, til højre, er med blå kuglepen skrevet:] død 22-1-1912
 [I højre Margen udfor Marie Kristiandatter er med blå kuglepen skrevet:] død 1889
 [I venstre margen s. 3 er med blyant skrevet:]
 Chr. Abrecht von Benzon maler 1815-49. Malte H.C. Andersen
 Oldemor 1780-1834. [ulæseligt tegn] 
 [4]
-født den 8nde Jan. 1881 i det 3dje, den Gang Nr. 80. Jeg husker kun det sidste, hvor vi boede indtil 1881. Vi beboede selv Stuelejligheden og 1ste Sal var udlejet. I Baghuset i en aarrække Bedstemoder og en Tid sammen med Faster Sophie. [Indsat med blyant over linjen:] 1ste Sal [indsættelse slut] I Stuen Faster Sine med sine mange Børn og Mand som blev Vicevært efter vor Afrejse i 1881.
+født den 8nde Jan. 1881 i det 3dje, den Gang Nr. 80. Jeg husker kun det sidste, hvor vi boede indtil 1881. Vi beboede selv Stuelejligheden og 1ste Sal var udlejet. I Baghuset i en Aarrække Bedstemoder og en Tid sammen med Faster Sophie. [Indsat med blyant over linjen:] 1ste Sal [indsættelse slut] I Stuen Faster Sine med sine mange Børn og Mand som blev Vicevært efter vor Afrejse i 1881.
 Det første jeg husker fra Barndommen er min Søster Maries Daab, da jeg var godt 2 Aar. At køre i lukket Karet til Kirken var jo en stor Oplevelse, og St. Knuds Kirkes mægtige Rum interesserede meget. En Fætter Otto – ”store Otto” -, som var et Par Aar ældre, og jeg gik undt og talte højt om Tingene, indtil Graveren kom og lukkede Munden paa os med et stort Maltbolsje. Det havde jeg aldrig set Mage til!
 Morsomme var Turene til Hjallelse, naar vi om Søndagen besøgte Moderes Forældre. Paa Barnevognen var lavet et Sæde med Fodpose, hvor jeg blev anbragt, saa længe vi kun var to; siden maatte jeg gaa. Fader trak saa Vognen den halve Mil eller bar mig, naar jeg [5]
 Blev træt. Huset i Hjallelse var trelænget Bindingsværk med Straatag. I Stuehuset var en Opholdsstue med 2 Indsat over linjen med blå kuglepen: Alkover, Køkken med Spisekammer og Bryggers, desuden en ”Sal” eller ”Stadsstue” og for Enden af denne 2 Gæsteværelser. I Sidehuset var der Kostald, Svinesti og Hønsehus, Værksted eller ”Huggehus” med forskelligt Bødkerværktøj, hvoriblandt en ”Snittebænk” var særlig spændende. Man sad overskrævs paa den, og med Fødderne kunde man bevæge en Vippe, som derved kunde fastholde den Genstand, der skulde bearbejdes med Kniven. Denne havde to Haandtag og man kunde altsaa snitte med begge Hænder. Den tredje Længe var en mindre Ladebygning med en stor rød Port. En Lænkehund, ”Bismarck” hørte ogsaa til Besætningen. Hvor meget Jord, der hørte til Huset, ved jeg ikke, men en dejlig gammel Have var for mig det vigtigste. For vel havde vi Have i Odense, men den var ny med smaa Træer og manglede det [”det” indsat over linjen], som en gammel Bondehave kan have. Her var gamle Træer med Kirse-
 [5]
 bær, Pærer og Æbler – Kaviller, som var røde baade udvendig og indvendig og de dejlige gule Blommer, som man aldrig ser mere, og saa var der Stikkelsbær – gule og røde og med Haar paa! En høj med Popler og Ahorn var ogsaa interessant. Men det mest idylliske var en lille Laage i Havegærdet – grøn af Ælde og en lille Bro, som over en dyb Vandrende førte ud i Marken. Noget saa yndigt har jeg ikke set siden!
 Af Mormoders Mad husker jeg især Smørrebrød med noget Medister. Morfaders Begravelse gjorde et dybt Indtryk paa mig. I Tankerne ser jeg ham endnu liggende i Kisten med det blege indfaldne Ansigt. [Indsat med blyant efter linjen:] Ellers mindes jeg ham siddende ved Kakkelovnen med sin Stok [indsættelse slut]
 Fra Albanigade mindes jeg Bedstemoders Komode med forskelligt Nips – især en Træsko af Rav og en lille Rok. Naar hun bagte Pandekager fik vi som Regel en sammenrullet Kage med Puddersukker i, som vi gik og bed af. Morsomt var det naar Bedstemoder lod sig bevæge til at gaa med os ud til en lille Skov ved Nyborgvejen. Men det skete sjældent, for det var en lang Vej for smaa Ben. ”Den lille Skov” var en ganske
 [6]
 lille Samling Træer, men for mig noget af det dejligste, jeg vidste. Den laa vist i Ejby. Mad og Sodavand havde vi med i Barnevognen. En Oplevelse, som gjorde et stærkt Indtryk, havde jeg engang, da jeg sammen med Moder med Barnevogn kom gaaende ind mod Byen. Vi var kommet over Albanibro og gik paa venstre Fortov, da vi ser et Køretøj med løbske Heste komme farende fra Torvet over mod Industribygningen (den tidligere Industribygn.), hvor de drejer og i rasende Fart ned ad Bakken styrer lige mod os. Hjertet stod stille af Skræk. – I sidste Øjeblik kom en Herre af vort Bekendtskab løbende, og ved at svinge sin Paraply fik han Hestene til at forandre Retning, saa vi undgik Faren. En anden Oplevelse, som staar i et festligt Lys for mig, er en Tur til Svendborg med ”Forsvarsbrødrene”. Moder og de mindre Søskende tog med Toget til Hjallelse Lørdag Aften og Fader og jeg skulde rejse Søndag Morgen. Men først skulde Sovekammergulvet ferniseres, og jeg syntes, det varede en Evighed, inden Fader blev færdig. Endelig kom vi da afsted. Jeg var det eneste Barn, som var med paa Turen. Ved Hjallelse Station
 [7]
 Stod Moder og vinkede til os, da vi kørte forbi. Marschen fra Svendborg Banegaard til Kristiansminde staar levende for mig. Et Hornorkester gik i Spidsen. Endnu mindes jeg Turen, naar jeg hører ”Holmens faste Stok” eller lignende Sange. Om Aftenen, da vi gik tilbage, saa vi ned over Byen med de mange Lys. Det var æventyrligt!
 Af vor Omgangskreds i Odense husker jeg – foruden førnævnte Møllebygger Rasmussen og Møller Brandt – en Murermester Steffen Jensen og Redaktør af Fyns Tidende Jørgen Petersen. Fader var meget politisk interesseret og var med til at stifte ”Fyns Tidende”. Bladet blev stiftet med Aktier paa 60 Kr., men i Begyndelsen gik det saa daarligt, at Fader blev tilbudt en Aktie for en Bajer. Senere blev de jo mere værd og blev opskrevne til 3 Stks. à 150 Kr.. De 60 Kr. giver nu ca. 280 Kr. i Udbytte. (400 %) 
 En Løjtnant Klinkby lejede en Tid en Stue hos os. Han var en flink Mand og blev efterhaanden som hørende til Familien og Dus med Fader. Gennem Lhombre-Spil [”h” i ordet indsat med blyant over linjen] kom han i Berøring med Redaktør Petersen og blev siden gift med en Søster
 [8]
 til Fru Petersen, som var fra Dalby paa Hindsholm. Her boede forresten Klinkbys to Brødre en Lærer og en Gaardmand. De var ellers Jyder og var alle begyndt som Tjenestekarle. Løjtnanten blev Kaptajn og Oberstløjtnant og var i en Aarrække Lærer ved Birkerød Latinskole hos Manzius. Jeg besøgte ham i 1889 sammen med Johannes Larsen, hvis Broder Vilhelm den Gang gik i Skole i Birkerød og boede hos Klinkby. Hans Datter lærte jeg senere at kende, da hun begyndte et Hjemmebageri hos ”gamle Frk. Høj” i Birkerød.
 I vores Gaard i Albanigade var der en [Hele linjen overstreget]
 Til en Fødselsdag fik jeg en Mølle af Møllebygger Rasmussen. Den blev opstillet paa en Stang i Haven og glædede mig meget. Siden tabte den noget min Interesse, da Albani-Møllerens Søn Karl havde faaet en, som var saa stor, at han selv kunde sidde i den.(Møller Brandt blev senere Inspektør ved den frie Udstilling, og jeg kom meget hos Familien, da jeg var i København i 1888-89. Det var gode og hyggelige Mennesker. To Døtre var forlovet med Studenter – den yngste Sara
 [9]
 med den senere Rektor i Esbjerg Oluf Nielsen, som var Søn af Sadelmager Nielsen i Kerteminde.)
 Da Fader byggede Pigeskolen over for Museet blev jeg betroet til at bringe hans Frokostpakke. Jeg fik ogsaa Lov til at gaa Byærinder.
 Da jeg blev 7 Aar kom jeg i Skole hos Rasmussen og Gregersen paa Overgade. Min Lærerinde var en Fru Lollesgaard, som lærte os at læse efter Lydmetoden.
 Skolebestyrer Nicolaj Gregersen var Ungkarl og født i Kerteminde, hvor han bosatte sig paa sine ældre Dage. Hans Brødre var Snedkerm. Gregersen og Skomagerm. Gregersen i Kertem. og den kendte Skolebestyrer for Teknologisk Institut og Direktøren for Luftfarten. Nicolai Gr. var en dygtig Pædagog og et godt Menneske. Han fortalte mig senere, at han i gamle Dage havde lagt Mærke til mine Forældre, naar de var i Kirke: ”det var saadan et ualmindelig nydeligt ungt Par.”
 I vores Gaard var en Sidebygning mod den ene Nabo og et Plankeværk mod den anden. Ved [overstreget fra ”I vores” til og med ”Ved”]
 [10]
 Først nogen Tid efter Indflytningen i Nr. 80 blev Trappegangen malet færdig. Det var en Malermester Andkær, der udførte Arbejdet. Væggene blev malet som Marmorfliser, og jeg saa ["jeg" indsat over linjen] interesseret til. Endnu kan jeg mærke Limfarvelugten, naar jeg tænker paa det.
@@ -9788,51 +9819,121 @@
 Efterhaanden tabte jeg Lysten og vilde holde op med Musiken, men mine Forældre tvang mig heldigvis til at fortsætte. Jeg husker, at Moder sagde: "Du vil en Gang komme til at takke os for, at vi ikke lod Dig slippe." Og det maatte jeg siden sande. Musiken har altid været min store Kærlighed.
 Paa Langegade, hvor der nu er Cykelforretning og Biograf, boede Morbroder Martin. Sammen med sin Svigerfader P. Nielsen under Firmanavn "Nielsen &amp;amp; Larsen" og senere alene "M.F. Larsen" drev han en Købmandshandel med Kolonialvarer, Korn og Foderstoffer, Kul og Brædder. Desuden drev han ogsaa Landbrug. 
 I de gamle Købmandsgaarde skete saa meget, som kunde interessere en Dreng. Til Butiken hørte en "Skænkestue", hvor Landboerne kunde faa en Drik. Ligesom der sad en Kone og solgte Wienerbrød - her "Marie Brødkone" - og lavede Kaffe til Kunderne. Paa Disken stod en Tønde med
 [41]
 Tobak til behagelig Afbenyttelse. 
 Ved særlige Lejligheder kom der mange Mennesker til Byen f. Eks. til Markeder og Dyrskuer og navnlig til Folketingsvalg. Folk skulde ogsaa handle i Byen, da Brugsforeninger endnu ikke var opfundne, og da der hverken var Jernbane eller Cykler, var man henvist til Hestekøretøjer. Paa saadanne Dage vrimlede det med Vogne og Heste i Købmandsgaarde og paa Gader. De større Firmaer Elias B. Muus, I.A. Larsen, M.F. Larsen og Norden havde store Stalde for Gæsterne, og Tornøes Hotel og Gæstgivergaarden, hvor nu Banken og Sparekassen er, tog ogsaa deres Del af Invationen; men det forslog ikke ved en saadan Lejlighed. 
 Morbroder Martin havde 6 Børn: Peter, som var paa Alder med mig, Thea, Helga, Martha, Valdemar og Alfred. Det var rare Børn, men ikke saa godt begavede og til Tider lidt drilagtige. Jeg husker, at vi besøgte dem, før vi flyttede til Kerteminde. Peter havde en Gyngehest betrukken med rigtigt Skind og med Saddel og Stigbøjler. Det var en Oplevelse at
 [42]
 ride paa den! De havde den Gang Lejlighed paa 1_ste_ Sal, og Morbroders Svigerfader boede i Stuen. Da denne blev Enkemand flyttede de ned og han fik et Værelse hos dem. "Onkel", som de kaldte ham, blev lam, og i de sidste Aar laa han i Sengen eller blev kørt i Rullestol. Han blev behandlet med storÆrefrygt. "Moster" Hanne var hans Plejebarn. Hun kunde godt lide mig og saa gerne, at jeg kom og legede med Peter. Hun havde altid morsomme Ideer til at beskæftige os. Engang fandt hun paa, at jeg skulde bo hos dem i 8 Dage i Sommerferien uden at komme hjem i den Tid. Det var morsomt. Morbroder havde jo et mindre Landbrug med en halv Snes Køer og to Spand Heste, og Høsten var en livlig Tid. Vi stod tidligt op, og spiste Davre Øllebrød sammen med Folkene. De fik Spegesild til. Øllebrødet var tykt med Klumper og uden Sukker. Det har nok været lidt svært at faa ned. Vi kørte med, naar Kornet blev kørt ind, og om Eftermiddagen blev vi sendt i Marken med "Mellemmadden" og Æbleskiver til Folkene. Hjemmebrygget Øl fik de i en "Lejle" - en flad Tønde, som
 [43]
 gik paa Omgang. Man drak af Spunshullet. Peter havde en lille Vogn, som blev forspændt med deres store Hund "Kronvald" senere "Unkas", og saa kørte vi. Hunden brugtes ogsaa til at trække Malkevognen, naar Køerne blev malkede i Marken. Det var ellers almindeligt, at Malke-Piger eller Konen ar Mælkebøtten paa Hovedet, og samtidig strikkede hun.
 Undertiden fik vi Lov at ride, naar Hestene skulde til eller fra Marken. Saa morede det Karlene at faa dem til at trave, og da gjaldt det om at holde fast i Manken, og det gav nogle fæle Stød, saa man blev øm bag i. Eller vi jalp med at trække Køerne hjem, naar det blev koldt om Natten. I Begyndelsen var jeg lidt ængstelig, men jeg maatte jo vise, at jeg var en rask Karl.
 I en Baggaard, hvorder var Kullager, stod et gammelt Valnøddetræ, som vi besøgte flittigt i den Tid, Nødderne var modne. I Butikken var der ogsaa morsomt. En Gang ugentligt blev der lavet Papirsposer,
 [44]
 og vi hjalp med at klistre dem. Og saa vankede der Bolsjer, eller vi fik Lov til at købe et Stykke Wienerbrød hos Marie Brødkone, som sad og strikkede paa en Tønde ved Døren. I Kontoret var Morbroder gerne optaget, da han selv førte Bøgerne. Om Aftenen blev de store Folianter og Pengekassen anbragt i Pengeskabet, som var indmuret i Skorstenen. 
 I Gaarden stod to gamle Linde og en udvendig Trappe med Tag over førte op til første Sals Køkken. ["s" i slutningen af "Sal" og "Køkken" er indsat med blyant]
 I Mælkekælderen hjalp vi med at kærne Smør. Det var jo for Andelsmejerierne. En Fest var det, naar der blev slagtet Gris, og vi fik sorte Pølser.
 Morbroder var temmelig tavs, men kunde godt være morsom. Han kunde være "lun", som Fynboerne siger.
 Om Aftenen fik vi undertiden en Køretur f. Eks. til Maale Bakke eller til Kærby Bakke. eller Fjorden rundt.
 Hos Morbroder boede i nogle Aar Skolemanden Kristen Kolds Enke og to Døtre paa 1ste Sal. [ordene fra "eller" til og med "Sal" indsat med blå kuglepen]
 [45]
 Vi kom meget sammen med Købmand Hans Christensens og deres tre Drenge: Frode, Aage og Valdemar. I det gamle Bindingsværkshus med Loftsbjælker i Stuerne var der meget hyggeligt. Det brændte senere. I Butikken som den Gang hovedsagelig var Skibshandel, stod Fiskerne gerne og snakkede og vendte Skraaen i Munden. Christensens Broder, som var Fisker, optraadte som Karl og Altmuligmand i Forretningen. Købmand Christensen havde som Barn paadraget sig en Hofteskade, som han led meget under, og han gik meget daarligt. Jeg husker en Gang, da Bebs i 2-3 Aarsalderen sad ved Vinduet og hilste paa en forbipasserende, og vi spurgte hende, hvem det var, at hun svarede: " det var enten Fru Thalbister eller Købmand Christensen". De haltede begge. Ligesom mine Forældre og Moders Slægt var han Medlem af Valgmenigheden og var meget kirkeligt og socialt interesseret.
 Fru Chr. var Datter af en Organist Skaarup i Nykøbing Falster. Hun var meget livlig og havde en prægtig Sangstemme. Hun tog
 [46]
 gerne Del i vore Lege. Da vi blev lidt ældre, spillede vi Komedie paa vores Loft og jeg lavede Dekorationerne. Vi spillede "Peter sidder over" med mig i Titelrollen, flere af Hostrups Komedier: "Soldaterløjer", "Intrigerne" - - 
-Hans Christensen stiftede en Husflidsforening og oprettede en Husflidsskole. I "Snitteskolen", som vi sagde, tilbragte vi mange fornøjelige Aftener om Vinteren. Lærere var en Snedker Bom og en Snedker og Billedskærer fra Revninge.</t>
+Hans Christensen stiftede en Husflidsforening og oprettede en Husflidsskole. I "Snitteskolen", som vi sagde, tilbragte vi mange fornøjelige Aftener om Vinteren. Lærere var en Snedker Bom og en Snedker og Billedskærer fra Revninge. Det flotteste Arbejde lavede Johannes Larsen: et Brædt til at hænge Jagtgeværer paa, forsynet med et fremstaaende Gemsehoved og Egeløv. Jeg lavede forskelligt med Løvsav blandt andet en Sykurv og et Pibebrædt med udskaarne Egeblade. Jeg opnaaede en 1_ste_ Præmie med Certifikat og en Bog. 
+Allerede som Barn interesserede Johannes Larsen sig for Fugle. Han lavede gode Fugletegninger, fangede Fugle og skød Fugle. Han havde en fin Samling af Fugleskind og Æg. Selv havde jeg ogsaa en lignende men mindre Samling. Desuden samlede jeg paa Insekter, Mønter, Oldsager og Aviser. En Avis fra 1700 og noget var det fornemste Stykke.
+[47]
+Paa Fødselsdage gjorde vi tit smaa Udflugter med Moder og Kammerater til Klinten eller Skoven. Undertiden gik vi til "Jomfruhøjen," hvor Sagnet fortalte, at der havde staaet et Taarn, og en Jomfru var bleven indmuret deri. Vi havde naturligvis Madkurv med, for det var jo en vigtig Ting.
+Vi havde en god og dygtig Moder, som sled og sparede for at holde Hjemmet oppe, naar Faders Indtægter undertiden var smaa. Hvad vores kære Moder har betydet for os, kan ikke beskrives. Vi havde ogsaa en god og kærlig Fader, som var dygtig i sit Fag. (Jeg har nogle af hans Arkitekturtegninger fra den Tid, han gik i teknisk Skole.)
+Fader blev snart valgt ind i Bestyrelserne for Haandværkerforeningen, Den selskabelige Forening og Pavillonselskabet. Den selskabelige Forening virkede om Vinteren ved forskellig Underholdning og Baller. Jeg husker nogle Tableuer, hvori jeg deltog og hvor Fader læste Æventyr. Pavillonselskabet holdt Baller om Sommeren i Skovpavillonen ved "Louisenlund." Saa var der kulørte Lamper i Træerne,
+[48]
+og Havnefoged Christensen i Diplomatfrakke og hvide Handsker førte Dansen op. Et lille Orkester spillede under Ledelse af Organist Ibsen. Han var en dygtig Klaverspiller, men med sine sære Fagter og sin mærkelige ranglede Fremtoning vakte han ufrivillig Munterhed. Paa Grund af sinpibende Stemme kaldtes han "Pip pip." 
+Moder havde en Søster Katrine Larsen kaldet Trine, som var ugift og havde et Bageri i "Bagergaarden," som tilhørte Morbroder Jeppe. Hendes Broder var Den ældste Broder hed ["Hendes Broder var" overstreget. "Den ældste Broder hed" indsat over linjen] Jakob. Han var Gartner og senere Inspektør paa Godset Birkelse i Vendsyssel. Han var en myndig Mand og færdedes altid til Hest paa de udstrakte Jorder. Hans kone hed Stine, og de havde 3 Børn: Ida (Adelaide), Erik og Laurits. (Denne kendte jeg bedst. Han lærte Handel hos Morbroder Jeppe og var senere ansat der. Han blev gift med en Datter af Skomager Holbech, Caroline, og fik en Forretning i Odense.) Saa var der de tidligere nævnte Brødre Jeppe Andreas og Martin Frederik. Anton var Saddelmager og var gift og bosat i Zwickau i Sachsen i en Aarrække. Paa sine ældre Dage kom han hjem og fik Ophold hos sin Broder Jeppe indtil sin 
+[49]
+Død. Urban havde 2 Sønner: Urban, som var Elektrikker og ansat ved Sukkerkogeriet i Odense, og Aage, som blev Direktør for Slagteriet i Svendborg.
+En Tid var vor Fornøjelse Søndag Morgen at aflægge Besøg i Moster Trines Bageri, hvor Bager Madsen lavede de lækre Konditorkager. Der faldt altid noget af, især naar Napoleonskagerne blev skaaret til. Samme Bager Madsen var en stor Skakspiller, og i Pauserne sad han altid og løste Skakopgaver eller lavede Opgaver til Bladene. Men i sin Optagethed glemte han undertiden Brødet i Ovnen. Han blev gift med Mosters unge Pige Andrea og overtog Bageriet, da Moster blev syg. Ved at puffe Skuffer ind med Knæet havde Moster beskadiget Knæskallen, saa hun blev sengeliggende i længere Tid og længe maatte bruge Krykker. I den Tid boede hun hos os. Hun havde ogsaa andre Svagheder, for hun tog stadig Piller, og for at faa dem til at glide ned, gned hun sig paa Halsen. Om det hjalp, ved jeg ikke, men det saa komisk ud. Paa sine ældre Dage blev hun rask til Bens, og hun var 95, da
+[50]
+hun døde.
+Blandt Jernstøber Møllers 9 Børn var det især Karl og Johan jeg leede med. Karl interesserede sig for alt i Naturen. (Han blev fotograf og giftede sig med Heino Gads Datter Anna. Han havde Forretning i Kerteminde i flere Aar, og rejste derefter til Amerika.) Vi strejfede meget i Skov og ved Strand for at finde noget mærkeligt. Min lille Broder Erhard vilde gerne med paa vore Ture; men da det ikke passede os med en saadan Klods om Benet, forsøgte vi paa forskellig Maade at slippe af med ham ved at købe os fri eller ved at skræmme ham med Løver og Tigre og lignende. Det lykkedes ikke altid, og en Gang var han med paa en lang Vandring langs Stranden til Stavreshoved. Det var en anstrengende Tur for den lille Fyr, og Moder var da ogsaa rystet, da hun hørte det. Han var 7 1/2 Aar yngre end jeg. Sjældne Ting fandt vi saamænd aldrig udover forstenede Søpindsvin og "Vettelys." Ja, engang fandt vi en "Strandvasker" Liget af en Fisker. Han saa uhyggelig ud, blaa og opsvulmet.
+[51]
+I Udkanten af Lundsgaard Skov, hvor vi var paa Jagt efter Hugorme opdagede vi en Dag, at der var ophængt "Doner" i Hegnet, Løkker af Hestehaar til Fangst af "Kramsfugle" - Drosler og Solsorter. Lokkemaden var Rønnebær, der var anbragt saadan at Fuglene kunde hænge sig i Løkken. Vi betragtede dem meget interesseret, da Skytten paa Lundsgaard pludselig overraskede os. Han troede, vi vilde stjæle Fuglene, - der var forresten ingen i Fælderne -, han truede os, og befalede os at gaa med op paa Slottet. Vi rystede af Skræk, men fik dog snart Lov til at gaa.
+Af Husdyr havde vi Høns og en Kat. En Gang fik jeg af Faders gamle Arbejdsmand i Odense "Per Lausen" (Peter Larsen) et Bur med hvide Mus. En Tid havde jeg Turdelduer, en tam Raageunge, Marsvin og Pindsvin.
+Tit havde vi Storm med Højvande, saa vort Hus var helt omgivet af Vand, og vi kun ved Hjælp af en Pram kunde komme i Forbindelse med Omverdenen. Saa blev Fiskergade oversvømmet og Klintevejen blev ødelagt af Bølgerne. Paa den anden Side Klinten, maatte
+[52]
+Vejen til sidst flyttes længere ind i Landet. Hos os naaede Vandet dog aldrig ind i Stuerne. 
+Da Morbroder Jeppes Hus blev bygget om, boede Familien i Huset ved Siden af os. Det laa lavere end vort, og en Aften ved Højvande kom Morbroder Urban med lange Støvler paa og bar Familien over til os. I Spænding ventede vi om Natten paa, at Strømmen skulde vende og Vandet begynde at falde. 
+En Søndag om Efteraaret var hele Familien paa Nøddetur. Det morede os altid. Hver havde sin Pose, og Fader trak Grenene ned med sin Stok. Saa gjaldt det om, hvem der kunde faa flest. Naar vi kom hjem, blev Haserne pillet af, og Nødderne blev lagt til Tørring paa Loftsgulvet. En Gang var der kommen en Rotte op paa Loftet, og jeg hørte om Natten ustandselig Traven frem og tilbage. Om Morgenen viste det sig, at de fleste Nødder var forsvundne; men vi fandt hurtigt Gemmesteder, og Rotten gik i en Fælde.
+Der var tre Politibetjente i Byen: Klokker, Nielsen og Larsen. Den sidste var tillige Arrestforvalter og kaldtes "skæve Laus". Han havde en
+[53]
+tysk Kone og en Datter, Charlotte, som var Byens Skønhedsdronning. 
+Nytaarsaften var der Fest i Gaden. Op og ned ad Langegade drog en Sværm af Børn og unge Mennesker og fyrede "Kinesiske Pistoler," "Skruptudser" og lignende af, mens de sang: "Hurra Pip pip, Hurra for skæve Laus, o ja o ja og sing salia." Undertiden blev en og anden af Demonstranterne anholdt af Betjentene, som assisteredes af den emsige Politi- og Herredsfuldmægtig senere Kæmner Nielsen, kaldet "lille Snus" paa Grund af en Vane med at snøfte.
+De fleste bar Øgenavne den Gang. Den saakaldte Borgervæbning med "Løjtnant" Skomager Niels Bom i Spidsen deltog ogsaa i Ordenens Opretholdelse. I Provisorietiden, da Gendarmerikorpset blev oprettet, fik Kerteminde ogsaa en Trup beredne Gendarmer under Anførsel af en Sergent Rasmussen, som efter Korpsets Opløsning blev Politiassistent for Hindsholm. De lyseblaa var ikke populære, og navnlig Nytaarsaften var de ildesete. De unge Sømænd og Fiskere drillede dem med Fyrværkeri og haanende Tilraab indtil de
+[54]
+red frem med dragne Sabler og ryddede Gaden. Den daværende Borgmester, Politimester og Herredsfoged von ["von" overstreget] Kammerjunker von Lewetzauw ow ["auw" overstreget; "ow" indsat over linjen] holdt sig klogelig i Baggrunden, og Arrestforvareren blev ogsaa undertiden holdt inde, da hans Tilsynekomst kun forøgede Løjerne. Disse var i Almindelighed temmelig harmløse. Ved Hjælp af lange Snore ringede man man med Skibsklokkerne, hejste forskellige Genstande op i Master og Flagstænger og byttede Skilte. Var Politiet ved Havnen, tændtes der Baal i "Friheden" og emvendt. Pumperne paa Gaden med Halm om blev antændt. [Sætningen fra "Pumperne" til og med "antændt" indsat med blyant]
+En aarlig tilbagevendende Begivenhed var Fugleskydningen. Kl. 4 om Morgenen blev Skytterne - og alle andre - vækkede af to Trommeslagere, som gik gennem Gaderne. Den ene var Anders Ottesen, hvis gamle tøndeformede Tromme gjorde et mægtigt Spektakel. Kl. 6 afmarscheredes fra Torvet med Musik og Fane; derefter kom to Smaapiger med Gevinsterne. I Spidsen gik Drejer Tagge med Paraply. Han skulde føre Listen over Skydningerne. Optoget gik nu gennem de
+[55]
+vigtigste Gader for at opsamle Skytterne. Først hentede man naturligvis Fuglekongen, som bar et grønt Skærf med Sølvplader, hvorpaa de tidligere Kongers Navne var indgraveret. De menige bar en Fugl bundet i Knaphullet med et grønt Baand. Efter en Morgenbitter paa Tornøes Hotel gik Turen til Skovanlæget. Her var Fuglen anbragt paa en høj Mast. Den var lavet af Træ med Jernbeslag. Det gjaldt om, at den havde en passende Styrke, saa den kunde holde til hen paa Eftermiddagen. Det er hændt, at den er falden allerede ved Frokosttid, og dermed var Eftermiddagen ødelagt, da Kone og Børn skulde komme og beundre de gæve Skytter. Den har ogsaa været saa stærk, saa Skydningen maatte fortsættes næste Dag, og derved fik mange ikke den rette festlige Afslutning med en ny Konge; ogsaa fordi denne efter gammel Skik skulde spendere en Bolle Punch. 
+Kl. 9 spistes Frokost, hvor Hovedretten var Skinke med Grønærter. Kl. 12 marcherede man atter til Byen og holdt et Par Timers Pause. For enkelte var det i høj Grad til-
+[56]
+trængt.
+Til Skydning anvendtes to gamle Muskedonnere Forladere ["Forladere" indsat over linjen], men enkelte af de yngre Skytter medbragte selv almindelige Rifler. Et Par Mand havde nok at gøre med Ladningen. Fuglen bar i Næbbet en Ring med en Citron. Først skulde Citronen falde af og dernæst Ringen, saa Hovedet, Halsen, Halen, venstre Vinge, højre do og endelig Brystpladen. Gevinsterne var Sølvskeer af forskellig Slags. Brystpladen (Fuglekongen) tilfaldt 6 Spiseskeer, Højre Vinge (Kronprinsen) fik en Potageske. Fader vandt en Gang Potageskeen, som vi senere fik i Brudegave.
+Om Aftenen var der stor Middag med mange Taler og Bal. De andre Præmier var Theskeer og andre Skeer.
+[57]
+Fiskeriet spillede en stor Rolle dengang, saavel som nu. Særlig "Bæltfisket -" Sildefisket i Eftersommeren var vigtigt. Naar det slog fejl, var det en Katastrofe for de fattige Fiskere, og det indvirkede naturligvis for hele Næringslivet i Byen. Motorer kendtes jo ikke, og Vinterfiskeriet foregik fra aabne Joller nær Kysten med Bundgarn spændt ud mellem Pæle, Fiskeri med Kroge og aaleruser. Til Bætfiskeriet brugtes Dæksbaade. Det var et smukt Syn, naar de ca. 80 store Baade med Sejl stod ud af Havnen. Det skete om Eftermiddagen mellem Kl. 1 og 6, alt efter Vejr og Vind. Vinden skulde helst være vestlig og frisk. Undertiden blev det stille undevejs, og hele Flaaden maatte vende om. De store Baade maatte ros, og det gik langsomt. Til Tider kom man først hjem henad Morgenstunden. Saa blev der sunget og snakket fra den ene Baad til den anden. Engang gik vi iland paa Kysten. Men naar der blæste en frisk Vind, sejlede man om Kap, og da var det morsomt at være med. Hver Baad var bemandet med to voksne og en Dreng.
+Morbroder Jeppe havde sammen med Dr. 
+[58]
+Schondel ladet bygge en stor smuk Baad "Louise". Den blev ført af Anders Høj og hans Søn, Rasmus var med som Dreng. Den anden Mand var en Tid lang Jens Høj. Undertiden fik jeg Lov at sejle med, og det var vældig morsomt, skønt jeg gerne blev lidt søsyg og fik Kvalme uden dog at brække mig. Under Sejladsen blev der sunget Sømandsviser og andre Sange, f. Eks. husker jeg "Madam Brøndum siger, det er ingen Skam at ta sig en lillebitte Korndram." Det var gerne et Sted mellem Synshoved og Samsø, at vi gjorde Holdt. Saa blev Masten lagt ned, og en Landterne ["d" i ordet overstreget] blev tændt. Naar Sejlene ikke længere stivede Baaden af, begyndte den rigtig at rulle i Bølgerne. 
+Nu blev Garnene "givet." De var bundet sammen i en lang Række og fyldte Lasten. Garnenes ene Side var besat med Korkstykker og den anden med Sten, for at holde dem lodret i Vandet. Med Mellemrum blev der anbragt "Vejere" (Vagere) Bøjer med Flag. Garnene drev nu med Strømmen og trak Baaden med sig. Retningen bestemtes af om der var "Norden eller sønden Vande." Nørrevande ["Nørrevande" indsat efter linjen med kuglepen]
+Overalt saas Lanterner. Det var ikke alene fra Kerteminde, men ogsaa fra andre Byer kom der
+[59]
+Baade. En Mand holdt Vagt, og de andre gik til Køjs. Forude var et Lukaf for "Makkeren" og Drengen og agter en Kahyt til Føreren. Der skulde jeg ogsaa sove, men jeg foretrak gerne at blive paa Dækket trods Kulden, da jeg ikke kunde tage Lugten af Olietøj og den beklumrede Luft i det lille Rum.
+Kom der et større Ski i faretruende Nærhed, blev der tændt Blus for at advare. Men det hændte, at en Damper alligevel sejlede ind i Garnene og skar dem over eller slæbte bort med dem, og saa var det vanskeligt at faa fat i dem igen. 
+Kl. 1-2 skulde Garnene atter hales ind. Det var et ["et" overstreget] anstrængende. Det var jo nemlig Baaden, der skulde trækkes op mod en til Tider krap Sø, og "Louise" var en stor tung Baad. Men Jens Høj havde gode Armkræfter, saa det gik. Nu var det spændede, om der var Sild i Garnene. Naar der var mange, var det en Fornøjelse at se dem blinke og sprælle, idet de kom op af Vandet. Efterhaanden blev Garnene ordnede pænt i Lasten af Fører og Dreng. Saa blev Masten rejst og Sejlene sat, og der blev Tid til Morgenmad og en Kop
+[60]
+varm Kaffe - dog uden Sukker og Fløde. Tidlig om Morgenen var vi igen i Havn, og her ventede de respektive Koner med Morgenkaffe. 
+I godt Vejr blev det overdraget mig at sejle Baaden hjem, mens de andre fik sig en lille Lur. Det var jeg stolt af. 
+Saa skulde Sildene pilles af Garnene og disse skilles og tørres. Det skulde nu vise sig, hvor mange "Volle" (Ol) der var fanget. En Gang var der saa mange, at nogle af Garnene maatte efterlades paa Fangstpladsen til senere Afhentning. Til andre Tider var der kun til Middagsmaden. Tørringen foregik hovedsaglig paa Feden, som var helt dækket med Garn. Vi havde et Stillads til at hænge dem paa, saa fyldte de ikke saa meget. Det var ogsaa mere praktisk, naar de skulde renses for Tang. I Stormvejr kunde de være saa fulde af "Skidt" og saa sammensnoede, at det tog et Par Dage at faa dem i Orden. Vi Børn hjalp gerne med.
+Efter Middag fik man travlt med at faa Garnerne i Baaden og sat ["sat" overstreget] Sten bundet paa igen. ("lønne.") Naar der skulde sejles ud, tøvede man lidt, indtil endelig en tog Mod til sig og satte Sejl; saa fik
+[61]
+de alle travlt. Der blev et syndigt Virvar i Havnen, indtil de kom fri af hinanden. 
+Foraarssilden var ikke værdsat den Gang. Den var for mager. Ofte kom Bønderne og hentede hele Læs til Gødning. Torsken duede kun, naar der var r i Maanedens Navn, ligesom der heller ikke maatte spilles Kort i andre Maaneder. (Der var ca. 80 Bæltsbaade.) [("Der var ca. 80 Bæltsbaade.") overstreget]
+For os Drenge var det en Begivenhed, naar der kom Soldater fra Odense og Nyborg. Jeg husker særlig en Efteraarsmanøvre, da der blev skudt i Gaderne og vi fik fri fra Skolen. Kampen trak sig syd paa over Broen, og vi fulgte med helt til Davinde. Men omsider maatte vi jo se at komme hjem igen, hvad der ikke var nær saa morsomt gennem Pløje- og Stubmarker. 
+En Gang imellem laante Fader et Køretøj hos en af Svogrene, og vi kørte en Tur til Rønninge eller til Ravnholt og vel ["vel" overstreget] ogsaa til Hjallelse. I Rømninge ninge ["ninge" indsat med blyant over linjen] havde Fader nogle Slægtninge, to eller tre Skræderfamilier. De besøgte os kun, naar der var Rigsdagsvalg. Vort Besøg gjaldt Krebsefangst, og om Aftenen spiste vi Krebs. 
+[62]
+Ved Herregaarden Ravnholt i Midtfyn boede Moders Moster Tante Stine. Hun havde været gift med en Kusk der paa Gaarden og havde et lille hyggeligt Hus, hvis Have stødte op til en Skov. Den var jeg lidt bange for selvom en Sang: "det er dog en dejlig Skov, her er ingen Røvere," saa kunde man jo aldrig vide - -
+Naar vi kørte hjem om Aftenen var det ikke let at finde Vej. Det var for det meste Biveje, som snoede sig paa den mest forvirrende Maade. For at læse Vejviserne, maatte Fader rive Tændstikker, og undertiden viste det sig, at vi var paa en forkert Vej, saa at vi maatte tilbage igen. 
+Mange Steder var der slet ingen Vejskilte; saa var der ikke andet at gøre, hvis der da ikke var Mennesker i Nærheden, og e fleste var gaaet til Ro paa den Tid, saa var der kun den Udvej at lade Hesten bestemme Retningen. Tit var den klogere paa det Punkt, end vi andre.
+En Gang havde vi lejet et Vognmandskøretøj med en stædig Hest. Den blev pludselig staaende, naar det passede den at hvile lidt, og saa var den ikke til at drive af Stedet, før den selv fik Lyst. Men paa Hjemvejen var Hestene altid
+[63]
+mere villige, saa længtes de efter deres Baas. 
+Det var en af de store Begivenheder, naar vore tre Familier foretog Køreture sammen f.Eks. Fjorden rundt og havde Madkurve med. Men især den aarlige Turtil Hjallelse glædede vi os til. Det var Mormoder vi besøgte, saa længe hun boede der. De sidste Aar tilbragte hun i Kerteminde hos Morbroder Jeppe. Vi kørte med tre Char à bancer og et Par mindre Vogne. Morbroder Martin havde et Par kønne Graaskimler, og Morbroder Jeppe et Par fine Køreheste, en sort og en brun, og forøvrigt maatte Arbejdshestene holde for. Naar de fik sværtet Hovene og blev striglet og fik noget pænt Seletøj paa, saa de ganske godt ud. De kunde blive helt vigtige og kaade, naar de skulde køre "til Stads." 
+Da Turen var paa 3 172 Mil, blev der bedet undervejs i Geels Kro. Det var især for Hestenes Skyld, men vi andre kunde ogsaa trænge til at rette Benene og faa lidt Mad. Humøret var højt, og der blev sunget og raabt Vittigheder fra den ene Vogn til den anden. Selv Morbroder Martin, som til daglig var temmelig faamælt, kunde blive morsom og gennem alt
+[64]
+hørtes Morbroder Urbans friske karakteristiske Latter. (Hørr hørr). Han var en god Tegner ["Han var en god Tegner" indsat efter linjen med blyant]
+En de Mylius, stamherre til Rønningesøgaard boede en Sommer i "det lange Hus" ved Siden af os, i den Lejlighed vi tidligere havde haft. Hans Kone var fra Skotland, og de talte altid engelsk sammen. Det var en meget tiltalende Dame, men vist ikke af adelig Herkomst, hvad hendes Svigermoder nok ikke var saa glad for.</t>
   </si>
   <si>
     <t>1949-05-24</t>
   </si>
   <si>
     <t>Hareskov St.
 Bakkevej 12</t>
   </si>
   <si>
     <t>Louise Brønsted
 Thora Cohn
 Adolph Larsen
 Andreas Larsen
 Grethe Larsen
 Henning Larsen
 Jeppe Larsen
 Johannes Larsen
 Martin Larsen
 Kirsten Larsen, Elena Larsens veninde
 Else Larsen, Else, Andreas Larsens kone
 Ellen  Sawyer
 Lars Swane
 Ane Talbot
 Ursula Uttenreitter
 Andreas Warberg