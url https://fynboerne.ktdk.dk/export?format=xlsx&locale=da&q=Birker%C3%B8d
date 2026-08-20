--- v1 (2026-07-02)
+++ v2 (2026-08-20)
@@ -3,1701 +3,389 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2708" uniqueCount="1682" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2696" uniqueCount="1672" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
     <t>Generel kommentar</t>
   </si>
   <si>
     <t>Arkivplacering</t>
   </si>
   <si>
     <t>Dokumentindhold</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Transskription</t>
   </si>
   <si>
-    <t>1885-04-13</t>
+    <t>1908-05-23</t>
   </si>
   <si>
     <t>Brev</t>
   </si>
   <si>
+    <t>Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Laura Warberg</t>
+  </si>
+  <si>
+    <t>Birkerød</t>
+  </si>
+  <si>
+    <t>Alhed Marie Brønsted
+Ellen Brønsted
+Johannes Nicolaus Brønsted
+Louise Brønsted
+Adam Goldschmidt
+Ina  Goldschmidt
+Alhed Larsen
+Christine  Mackie
+Elisabeth Mackie</t>
+  </si>
+  <si>
+    <t>Christine Mackie (Mornine) og hendes mand blev gift i 1903. Om de var blevet skilt i 1908, og hun da flyttede tilbage til sit fødeland, eller Christine blot var i Danmark på besøg vides ikke. 
+Det er ikke klart, hvilken fest man holdt hos Brønsted-familien i Birkerød. 
+Astrid havde et forhold til svenske Cid, mens hun stadig var gift med Alfred Goldschmidt. Alfred og Astrid blev først skilt i 1914.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, Astrid Warberg- Goldschmidt til Laura Warberg, 1908-05-23, 2423</t>
+  </si>
+  <si>
+    <t>Elisabeth blev meget glad for billedbogen. 
+Alhed kommer til Birkerød for at hjælpe med festforberedelserne. Louise/Lugge må passe sin mand, der er syg. 
+Det er dejligt at være hos Brønsted. Barnepigen er fantastisk, så alt går som en leg. Haven er vidunderlig. En mand kommer hver dag og ordner i haven. 
+Adam og Ina har det godt. En del børn har antipati mod Adam, fordi han er jødisk, men han charmerer dem.'Cids forældre har inviteret Astrid.
+Alfred har ordnet skilsmissepapirer.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/zoGO</t>
+  </si>
+  <si>
+    <t>Birkerød d 23/5 – 08.
+Kæreste Mor! Nu – d v s når Du får dette Brev – har I nok fået Mornine derover; gid der dog nu må komme noget godt ud af det hele; det ser da foreløbig så fint ud alt sammen; vil Du sige til hende, at lille Putte fik sin Billedbog (fra London) igår – og at den gjorde stormende Lykke – hun var helt ellevild – ja det var nu hele Flokken, men vi holdt jo strengt på, at Bogen var Puttes, og at hun havde første Ret til den. Iøvrigt er hun sød og nem - og Mornine skal slet ikke ængste sig; nu venter vi Be i Morgen Aften – Mandag d 25-5 – vi har skreven, om hun ikke kunde komme så tidlig og hjælpe lidt til med Festarrangementerne. Lugge er jo i Byen både Mand. og Tirsdag; og Onsdag Aften skal det store Gilde stå; om dette skal jeg skrive til Dig, så snart det har funden Sted; i Dag bliver det kun et mindre Brev, da det skal på Stationen inden 2, og det er den snart; Lugge vilde egentlig have skreven, men overdrog det i sidste Øjeblik til mig, da hun desværre har Magisteren liggende af Forkølelse; vi har alle fået et lille Smæk deraf, rimeligvis foranlediget af det meget ustadige Vejr, vi stadig har, med bratte Omslag fra Varme til Kulde. – Du kan ikke tænke Dig, hvor her er dejligt at være – alt er så nemt og bekvemt – og så vel organiseret; det går som ingenting med de 5 Børn – og vi har udelukkende Glæde og Morskab af dem; dette skyldes jo meget vor fortræffelige lille Barnepige, som fungerer aldeles brilliant – hun er myndig og bestemt, har godt krammet på dem, men kan på den anden Side også tage en munter Leg med hele Flokken ved passende Lejlighed. Haven her er nu over al Beskrivelse pragtfuld – alle Kirsebærtræerne blomstrer – og Æbleblomsterne har store Knopper; jeg har virkelig aldrig set så herlig en Have – og hvilken Terrain! de har daglig en Arbejdsmand gående, så der er snart velplejet og rengjort alle Vegne; tillige har han lagt brede Gange på passende Steder; det pynter svært, og gør tillige Haven lettere tilgængelig. 
+Nu har jeg været her i otte Dage – men er endnu ikke kommen mig af min Begejstringsrus over den hele Menage; en stor Glæde er det også at se, hvordan Ungerne trives og befinder sig vel; Sjums er bleven livligere og ikke så sær mere, og Adam vinder efterhånden alle Modstandere; jeg tror de fleste møder ham med Antipati på Grund af hans Jødiskhed; men han er virkelig så sød og god, at dette snart glemmes, det viser sig jo også. – For Resten er jeg meget spændt på at vide, hvad Du har sagt til mit Brev fra Dalarne – om Du blev overrasket – forarget? Kort sagt, om Du er misbilligende eller det modsatte m.H.t. mine Meddelelser. Jeg havde forleden et meget hjerteligt Brev fra Cids Far – og et vedlagt fra Moren; de opfordrede mig meget til at besøge dem, hvilket jeg også gerne vil. Nu tænker jeg da, at Alfred har fået Skilsmissesagen i Gang, og så er vi efter svensk Lov skilt om et År. Jeg har indsendt min Ansøgning til Fødselsstiftelsen; men de siger, at Chancerne for Optagelse er små. Lugge og jeg har talt så småt om min Anbringelse her; hun skal nemlig have et pålideligt Kvindemenneske her foruden Pige. Jeg vilde meget gerne og kunde så have lille Sjums hos mig. Nu skal vi se, hvad det hele bliver til.
+Mange Hilsner fra os alle her til Jer alle.
+Din Astrid.</t>
+  </si>
+  <si>
+    <t>1912-08-19</t>
+  </si>
+  <si>
+    <t>Frederiksberg Hospital</t>
+  </si>
+  <si>
+    <t>Thora  Branner
+Anna Bredsdorff
+Ida Bredsdorff
+Vigs Bredsdorff
+Adam Goldschmidt
+Ina  Goldschmidt
+Anna -, pige i huset hos Brønsted</t>
+  </si>
+  <si>
+    <t>Astrid Warberg-Goldschmidt opholdt sig i flere omgange i søsteren Louise Brønsteds hus i Birkerød. Dette dels for at passe huset, dels fordi Astrids ægteskab med Alfred Goldschmidt ikke fungerede.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv,</t>
+  </si>
+  <si>
+    <t>Astrid Warberg har i søsterens hus i Birkerød haft besøg af Viggo Bredsdorff og hans forlovede, Ida Kold. Adam havde samme aften mareridt.
+Astrid stillede uret to timer tilbage for at narre Maria/Majsa Bredsdorff. Under besøg hos hende og hendes bror fortalte hun, hvad hun havde gjort. 
+Majsa fortalte om sin svigerinde, som kommer fra De Vestindiske Øer og er mulat.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/4Qle</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Laura Warberg.
+pt. Frederiksberg Hospital
+Afd. F.I.
+Kjøbenhavn.
+[på kuvertens bagside: Poststempel]
+Mandag.
+Kære Mor!
+Jeg fik ikke ringet til Tutte igår, men hun har lovet at sende mig et Kort om Tilstanden. Nu skal Du høre lidt herude fra – selv om vi naturligvis ikke kan præstere Verdensbegivenheder. Lørdag Aften havde vi Besøg af Vigs Bredsdorff og hans forlovede, Ida Kold, en meget sød, ung Pige fra Løgstør; hun er 21 År – spiller fænomenalt godt – har 20 Elever i Løgstør – og er huslig hele Formiddagen. De havde en Flaske Kirsebærvin med – jeg havde Cigarer og vi sludrede hyggeligt til henimod Midnat; Vigs er meget filosofisk anlagt, så Samtalen drejede sig mest om ophøjede Materier. Midt i det Hele begyndte Adam at brøle oppe i Slagbænken; da jeg kom derop sagde han, at han havde drømt om en Ko (det er hans Rædsel) og han havde voldsom Hjertebanken. 
+Sjums er slet ikke bange for Køerne – de står oppe på det nye Stykke Mark (med Stien) – hun tør gå helt ind i Tøjret til dem. Nå, vi fik ham jo beroliget. 
+Næste Morgen – Søndag – vågnede jeg Kl c 9. Majsa var allerede oppe hørte jeg; så sendte jeg Adam ind til hende for at spørge, om hun var rasende – at stå op Kl ½7! samtidig drejede jeg Uret to Timer tilbage. Et Øjeblik efter kom Majsa ind med dybe Beklagelser over, at hun var kommen så tidlig op – men jeg gav mig til at skælde ud, fordi hun havde alarmeret mig så tidlig; så gik Majsa ydmyg ned og gjorde Bod ved at sørge for Morgenkaffen, medens jeg - udsovet og i Ro og Mag fuldendte mit Toilette. Mens vi sad ved Kaffen trak en Byge over – jeg sagde: Du kan jo dog se, det er knap rigtig lyst endnu!” Majsa sagde: ”ja, jeg synes nok, at jeg var så ualmindelig sløj og søvnig”. Efter Kaffen gik enhver til sit – Majsa gav sig til at male et Blomsterbillede i Stuen – jeg vaskede op; samtidig hentede jeg Uret ned og stillede det atter de to Timer frem; Klokken var nu 11. Jeg hørte, at Majsa gav sig til at spille – og forstod, at der ikke var rigtig Gang i Arbejdet. Noget efter råbte hun ud til mig: hvad er Klokken? ”½12”. ”Umulig -,” stor Opstandelse – vi talte længe alvorlig om det – hvor forbavsende hurtigt Tiden var gået; måske går Uret galt? Majsa ringede til Centralen og forespurgte; ”Klokken er 5 Min over ½12.” Ja, så går Uret skam rigtig. Majsa øvede sig videre; men nu var det atter forbavsende, sa god Forslag der blev i den næste halve Time; men det måtte jo komme af Forsvirelsen, ja! Kl. 1 gik Majsa søvndrukken hjem til Middag i Kajerød. Sjums, Adam og jeg indtog vor festlige Søndagsmiddag – Kød med Salat og friskkogt Syltetøj – Rødgrød med tyk Fløde. Jeg fortalte dem mit Arrangement med Uret – og de gouterede det højlig. Klokken 4 var vi bedt til Kaffe i Kajerød. Jeg pyntede os alle tre fint og vi drog af Sted i det gode Søndagsvejr. Dernede begyndte de straks at snakke om Majsa, som dér var stået op midt om Natten – jeg stemmede i med – at ja, det var virkelig vanvittig af hende - . Men da vi endelig sad allesammen omkring det bugnende Kaffebord ude i Haven – og der blev en Pause – så sagde jeg: nu skal jeg fortælle en lille morsom Historie – men kun, hvis Majsa vil love at tie bomstille. Alle sad forventningsfulde - 
+II) – og så afslørede jeg mit storartede Bedrageri - og der var ingen Ende på Jubelen – selv Majsa måtte le med.
+Ja, det var en meget fornøjelig Eftermiddag og alle er så glade ved Børnene og leger med dem, så de morede sig dejligt. Vi kom først hjem Kl. 8 - Majsa med: så klædte de Små sig af og vaskede sig, mens jeg smurte Maden, som de i Dagens Anledning fik op på Sengen. Så tændte vi Lys i det fine og blanke Køkken – fik lavet Te, ristet Brød og indtaget vores frugale Måltid. Så malede vi fra 9 - ½11, men snakkede dog godt imens; hun fortalte mig så meget om den gifte Svigerinde – født Hjardemål; som jo er Mulat og har levet på Faderens Plantager i Vestindien til hun blev 10 År. Faren giftede sig imidlertid med en hvid – og de tog alle de 5 Negerbørn til sig, som han havde med en Negerpige derovre. Plejemoderen synes imidlertid det er en Skændsel at være Neger – og gør alt for at skjule Børnenes Afstamning; denne er altså gift med Maleren Lax Bredsdorff (Axel); de har en lille 2 Års Pige – helt lys – med de dejligste lysegule Krøller; nu venter de én igen – og det kan god hænde, at den bliver – kulsort! Det er jo spændende.
+Ja, nu er der vist ikke mere i Dag, Sjums og Adam skriver Breve til deres Far; tænk Dig – jeg fik Brev fra Anna i går – nu vil hun rejse 1st Okt – giftes til Dec! Jeg vil skrive, at hun virkelig må blive til 1st Nov – før kan jeg da ingen få. Hun skriver at der vist er ”godt om” Piger i År. Det er ikke videre lysteligt. Vi bliver nok her til sidst i Måneden, da det går så godt med det Hele og de Små befinder sig så udmærket.
+Mange Hilsner fra os alle!
+Din Astrid.</t>
+  </si>
+  <si>
+    <t>1918-04-16</t>
+  </si>
+  <si>
+    <t>Alhed Larsen</t>
+  </si>
+  <si>
+    <t>Johannes Larsen</t>
+  </si>
+  <si>
+    <t>Fiil Sø</t>
+  </si>
+  <si>
+    <t>Birkerød 
+København</t>
+  </si>
+  <si>
+    <t>- Afzelius
+Max Ballin
+Niels Bechsgaard 
+Johannes Nicolaus Brønsted
+Louise Brønsted
+Harald Giersing
+Frederik Hallin
+- Hein, Birkerød Kostskole
+Martin Haahr
+Louis Jensen
+Johannes Kragh
+Andreas Larsen
+Johan Larsen
+Karl Madsen
+Karl  Mantzius
+Ulrik Plesner</t>
+  </si>
+  <si>
+    <t>Kjbvn er København.
+Max formodes at være Max Ballin.
+Sct. Julien er en Bordeaux vin.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv</t>
+  </si>
+  <si>
+    <t>Alhed Larsen deltager i drengenes kostskoles 50 års jubilæum i Birkerød.
+Derefter er hun og drengene i København og besøger forskellige bekendte og Christine Swane. Familiens økonomi ser godt ud, og der gøres diverse indkøb i hovedstaden.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/KhL1</t>
+  </si>
+  <si>
+    <t>Tirsdag d. 16de
+Kære Lausi!
+Tak for dine to Breve. Det var ganske imponerende med de Aktier, hvis det virkelig er rigtig, er det sandelig noget, der kan blive til noget. - Hvis han nu tager det Billede og det ogsaa bliver sat ind, har vi jo over 10.000 staaende der, og saa de 2000 hos Magisteren, det er dog Begyndelsen til at blive Kapitalister. Det er Sjov - Drengene har det storartet, de fik Lov til at tage til Kjbvn i Lørdags. Det meddelte de mig glædesstrålende Fredag Aften, da de tog imod mig ved Toget. Vi tog ind med 9 Toget, spiste Morgenmad hos a Porta, derefter var de alene i Zoologisk Have, mens jeg var hos Sydame og hos Christine i Magasinet, hvor jeg købte mig en bedaarende Sommerhat, (Prisen kan Du faa senere), og et Par graa Sko til min Kjole, derefter mødtes vi med dem fra Giersings Udstilling, spiste hos Kragh og gik til en aldeles glimrende Film i Paladsteatret, Kampen mellem Nord og Sydstaterne. Paa Giersings Udstilling traf vi Karl Madsens, som jeg skal hilse mange Gange fra.
+Jubilæet forløb udmærket. Kl. 12 1/2 mødte vi ved Banegaarden, hvor alle Gæsterne kom med Extratog, vi gik i Procession med Musik i Spidsen til Skolen, hvor alle Eleverne stod opstillet i Espalier helt ned ad Vejen Kantate og Taler i Festsalen, der var fint smykket - Kl. 5 var der Middag paa Kroen, meget slet Mad Fiskefilet Kalvesteg og Is. 1/2 Fl. Sct. Julien og 1 Glas Madeira til hver, 10 Kr. Kuverten! Men Underholdningen var udmærket, Masser af Taler. Jeg havde en glimrende Plads mellem Magisteren og Hr. Heino, som jeg talte meget med, han er en storartet Mand. Ligeover for sad Afzelius med Max og Lugge. - Plesner var der og jeg gik hen til ham og talte en Del med ham, han kunde strax kende mig. Jeg skulde hilse mange Gange fra ham. Jeg fik Puf og Lysse præsenteret for ham. 
+I Dag har jeg været i Kjbvn hos Mertz[ulæselig]. Da jeg tog derfra, traf jeg Hallin ved et Stoppested og kørte sammen med ham til Raadhuspladsen, han var bleven meget tyk, jeg skal hilse fra ham. I Morgen skal jeg med Christine hen at se hendes Hus, vi tager ind med 6 1/2 Toget og hører en Koncert af Louis Jensen. Bare det nu maa gaa Dig godt deroppe, lad mig endelig vide, hvad Du maler. Og bare Vejret maa blive godt -. Jeg skal hilse fra Christine. 1000 Hilsner fra din
+Alhed. 
+Hils Bechsgaard og Martin Haar.
+Hatten kostede 100 Kr!!
+men Du bliver tilfreds med den</t>
+  </si>
+  <si>
+    <t>1920-05-04</t>
+  </si>
+  <si>
+    <t>Henne Kirkeby Kro</t>
+  </si>
+  <si>
+    <t>Odense
+Birkerød</t>
+  </si>
+  <si>
+    <t>William O.Henry</t>
+  </si>
+  <si>
+    <t>Larsen-familiens drenge gik på Kostskole i Birkerød. 
+O.Henrys bog Ren Forretning udkom i 1920. 
+Peter er Larsen-familiens hund.</t>
+  </si>
+  <si>
+    <t>Det Kongelige Bibliotek</t>
+  </si>
+  <si>
+    <t>Johannes Larsen er ved Filsø og beder Alhed Larsen sende aviser, så han kan følge en bestemt historie, der bringes over flere dage.
+Han beder om mange breve fra hende, mens hun er på besøg hos drengene i Birkerød - og et telefonopkald, hvis svanen lægger æg inden hendes afrejse.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/RhDq</t>
+  </si>
+  <si>
+    <t>KIrkeby 4 Maj 1920.
+Kæreste Alhed!
+Jeg kom godt herop i Aftes. Her ser godt nok ud men her er noget koldt og blæsende i Dag. Jeg har kun faaet et Lommetørklæde med, men ellers har jeg saa vidt jeg kan overse det husket al Ting denne Gang. Kan Du sende mig det Ekstrablad hvor Historien slutter og Venstrebladene til den er forbi. Jeg købte en Bog paa Odense Banegaard af O Henry der hedder noget i Retning af Forretning. Kan Du skrive flittigt til mig ["mig" indsat over linjen] og helst hver Dag mens Du er i Birkerød. Hvis Svanen lægger Æg inden Du rejser maa Du ringe herop. Peter maa vist helst holdes bunden mens Du er borte for ikke at forstyrre dem. Mange kærlige Hilsner 
+Din 
+JL.
+P.S.
+Her er Kuffertnøglerne. De laa alligevel i min Pung, men i det forreste Rum, der er særlig Laas til.
+JL.</t>
+  </si>
+  <si>
+    <t>1885-04-25</t>
+  </si>
+  <si>
     <t>Vilhelmine  Larsen</t>
   </si>
   <si>
-    <t>Johannes Larsen</t>
-[...1 lines deleted...]
-  <si>
     <t>Kerteminde</t>
   </si>
   <si>
     <t>København</t>
-  </si>
-[...34 lines deleted...]
-    <t>1885-04-25</t>
   </si>
   <si>
     <t>Birkerød Kostskole</t>
   </si>
   <si>
     <t>Christian Eckardt
 Niels Mollerup</t>
   </si>
   <si>
     <t>Christian Eckardt udstiller på Charlottenborg i foråret 1885.
 Mollerups søster og svoger bor i Birkerød.</t>
   </si>
   <si>
     <t>Johannes Larsen er nødt til at låne penge, hvis han skal på tur til Birkerød. Månedspenge kommer til den første. Han må gerne gå hen og se Eckardts billeder på udstillingen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/NF81</t>
   </si>
   <si>
     <t>[modtaget den 25/4 1885]
 Kjære Johannes!
 Tak for dit Brev her sendes Dig Snørebaandene; da Du nu har sagt at Du vil med ud til Birkerød min lille Ven saa rejs med men du faar laane Pengene der mangler for der bliver ikke sendt Maanedspenge før Tiden kan vi blot naa at faa dem afsted til rette Tid for til Maj bliver der trang Tid med Penge der skal saaning hjælpes, husk paa lille kjære Johannes hvad jeg sagde dig hjemme at vi skal spare hvad vi kan der gaar saa meget til, ikke paa nogen Maade at du skal tro vi ikke under dig den glæde, men det er en alvorlig Tid, det er vel nok til veldægigt Øjemed- jeg skal hen at stryge lille Johannes saa du faar ikke mere men vi ere alle raske jeg synes du skal helst laane hos Mollerup naar du skal rejse med ham saa faar du vel nok Tid til at skrive et rigtig langt Brev til mig
 gaa hen paa Udstillingen alligevel kjære Barn der kan dog nok komme dig noget tilgode alligevel du ikke er betaget, hvor hænger Eckardt Stykker? maaske daarligt Lys? nu kommer der 2 til fra ham svar mig saa paa alt det andet du kjære Barn
 Lev vel Gud Fader bevare Dig fremdeles, men du maa ikke sige saadan om Asparges Bedet som er en dejlig Spise og de gamle Stikkelsbær skal nok blive erstattet
 Det er [overstreget] dit lille Brev dette men mere til næste Gang
 Din Moder</t>
-  </si>
-[...745 lines deleted...]
-P.S. Rhea er strandet i Morges ude i [noget af papiret mangler]lefjord</t>
   </si>
   <si>
     <t>1900-04-09</t>
   </si>
   <si>
     <t>Birkerød
 Holte
 Svanninge</t>
   </si>
   <si>
     <t>Holger Begtrup
 Alfred Eckardt
 Peter Hansen
 Martha Johansen
 Viggo Johansen
 Hedevig Lützhøft
 Nicolaus Lützhøft
 Niels Mollerup
 Ulrik Plesner
 Christine Swane</t>
   </si>
   <si>
     <t>Christine Larsen gik på akademiets afdeling for kvinder på Charlottenborg.
 Den omtalte skolebestyrer er muligvis Holger Begtrup.</t>
   </si>
   <si>
     <t>Peter Hansen og Johannes Larsen har været i Birkerød og truffet Ulrik Plesner. De besøgte Mollerup, som havde nogle smukke, gamle stole. Plesner lavede en tegning af stolene, og Peter Hansen vil få lavet kopier, hvilket Larsen også kunne tænke sig. Christine og Johannes Larsen har besøgt Alfred Eckardt, og om aftenen skal Peter Hansen og Larsen til Viggo Johansen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/GAaw</t>
   </si>
   <si>
     <t>[Kjøbenhav]n 9 April 1900.
 Kæreste Alhed!
 Nu gaar det ligesom lidt bedre for mig, jeg har faaet malet saameget i Dag at jeg tror jeg bliver færdig i Morgen. I Lørdags kom Peter her og fulgte med os til Lützhøfts, Fru P er rejst til Faaborg. Hos Lützhøfts var der foruden os candidat Emil Rasmussen Du ved ham der skældte Langes Bog ud, da vi gik derfra gik vi med Undtagelse af Brandstrups hen i Holtens Vinkælder hvor vi drak Capri bianco med Is. [noget af papiret mangler] vist at jeg havde været [hos Ples]ner men ikke truffet ham, jeg fik saa Bre[v] om Eftermiddagen at han var taget til Birkerød, om jeg vilde komme derud med første Tog. Peter og jeg rejste saa derud Gaar Formiddags og havde det rigtig rart. Vi var henne hos Mollerup, hvor vi saa nogle udmærkede gamle Stole som Plesner trykkede af paa Papir med en Ske, saa vi fik en Tegning af dem paa alle Ledder. Peter vil have sig lavet nogle i Svanninge og det kan vi jo ogsaa faa, de ere ualmindeligt kønne. Efter at vi havde spist gik vi til Holte P. [noget af papiret mangler]tødte vi sammen med Skolebestyreren og hans Kone som skulde til Middag i Kjøbenhavn, og kom saa sammen i en Kupe. Peter gik til Charlottenborg for at sige til Uglen som ventede mig der at jeg kom strax, jeg skulde nemlig hjem efter Nøglen og der laa Dit Brev som jeg blev meget glad ved. Uglen og jeg gik saa til Alfred Eckardts, der blev henrykte ved at se mig, men beklagede at Du ikke var snart derud. I Aften gaa Peter og jeg til Viggo Johansens, [noget af papiret mangler]mmer der ogsaa. Jeg ved ikke hvorda[n jeg skal] have alting i min Kuffert. Nu vil jeg slutte med at haabe at dette maa blive det sidste Brev Du faar fra mig inden vi ses igen. Farvel min egen Kæreste
 Din
 Johannes Larsen.</t>
   </si>
   <si>
-    <t>1901 sensommer</t>
-[...648 lines deleted...]
-    <t>1908-06-03</t>
+    <t>1908-06-15</t>
   </si>
   <si>
     <t>Tornehave Birkerød</t>
   </si>
   <si>
     <t>244 Columbia Road Boston</t>
-  </si>
-[...68 lines deleted...]
-    <t>1908-06-15</t>
   </si>
   <si>
     <t>Josefine -
 Charles Abrahams
 Ingeborg Abrahams
-Anna Anna, pige i huset hos Brønsted
 Julie Brandt
 Inge Bredsdorff
 Vigs Bredsdorff
 Alhed Marie Brønsted
 Ellen Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Adam Goldschmidt
 Alfred Goldschmidt
 Ina  Goldschmidt
 Johanne Goldschmidt
 Amanda Heinesen
 Olga -, Hushjælp hos Brønsted
 Christine  Mackie
+Anna -, pige i huset hos Brønsted
 Andreas Roos</t>
   </si>
   <si>
     <t>East Andover er en mindre by i den sydlige del af staten New Hampshire. 
 Laura Warberg besøgte sine to døtre i Boston. De var begge amerikansk gift.
 Tornehave var Brønsted-familiens hus i Birkerød. 
 At bryde overtvært: At tage en rask beslutning; skære igennem (ODS).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Astrid Warberg-Goldschmidt til Laura Warberg, 1908-06-15, 2439</t>
   </si>
   <si>
     <t>Louise/Lugge er kommet hjem. Astrid fandt det svært at have ansvaret for de mange børn; især under et natligt tordenvejr. 
 Ingeborg har været på besøg med børn. Bagefter blev Astrid syg. 
 Alfred Goldschmidt har hentet Ina/Sjums. Hun og Adam har også været Hellerup og på besøg i Birkerød. 
 Ina er kommet sig og hendes mave er i orden, men alle børnene har fået lus. 
 Stuepigen Anna har heldigvis sagt op til 1. juli. Astrid kan godt styre hende. Astrid nyder at have husforpligtelser igen, og der er planer om, at hun kan blive pige i huset hos søsteren, Louise.
 Astrid synes, at Laura skal komme hjem fra det ækle Amerika.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/jb4D</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Laura Warberg
@@ -1706,50 +394,1615 @@
 Dorchester
 Boston
 Mass.
 U.S.A.
 [Adressen er overstreget]
 [Noteret med blyant:]
 Birkerød 15/6 1908
 E. Andover 
 N.H. 
 [Håndskrevet på kuvertens bagside:]
 afs. War (papir mangler)
 Birkerød
 Denmark
 [Poststempler]
 [I brevet:]
 Tornehave pr. Birkerød 15/Juni 1908.
 Kæreste Mor! Det er mig umuligt at få Plan i mit Skriveri, men nu går jeg ud fra, at Breve er velkomne også når de kommer uventet – og skriver i Dag, fordi jeg har Lyst til det. 
 Nu har vi da heldigvis fået Lugge hjem igen; jeg var ikke helt fri for at være en Smule ængstelig, da jeg gik her alene med Ansvaret for alle de Børn – særlig da min Enetilværelse indlededes med et Nattetordenvejr – uha, hvor jeg var bange! man havde i Forvejen omstændelig forklaret mig, hvor rasende farligt det var, om Lynet slog ned – Taget vilde skride på 5 Min og umuliggøre Udgangen. Aldrig har jeg oplevet så angstfuld en Nat – men heldigvis er jo Sommernatten kort. Jeg havde Pinselørdag Besøg af Ingeborg – med begge Børnene; men det var en ret mislykket Forestilling – begrundet på et gyseligt og ustandseligt øsende Regnvejr – ledsaget af skarp Kulde og Blæst. Begge hendes Børn blev syge af Turen, og da jeg kom hjem fra at have fulgt dem til Stationen måtte jeg gå i Seng og led de væmmeligste Kvaler – en sindssvag stærk Hovedpine med heftige Brækninger – et Tilfælde, jeg har haft gentagne Gange, når en Forkølelse indtræffer sammen med mine Ting. Pinsedag kom Johanne – og Alfred! En meget dyster og pinlig Dag – knugende Tavshed og Uhyggefornemmelser – Regnvejr – Kulde. Alfred sov på Kroen og hentede næste Dag Sjums, de rejste sammen til Hellerup, hvor Pigen Josefine om Aftenen afhentede Sjums. Johanne rejste om Aftenen i et Tog så overfyldt, at Godsvognene måtte møbleres med Bænkene fra Stationens Ventesal! 
 Den Aften var jeg komplet udmattet af den ækle Pinsetid; men blev i de følgende Dage styrket og oplivet af Andreas Roos (gift med Inge Bredsdorff) og Vigs B, Bror til Inge. De er begge to umådelig flinke og rare; Vigs og jeg er jo gode Venner fra gamle Dage og fandt nu hinanden i en lidenskabelig Litteratursnak; han skriver også. I Går – Sødag – var Sjums og Adams i Hellerup (3die Gang); jeg fulgte dem om Morgenen til Stationen, og Josefine bragte dem til Hellerup, men da det var hendes Frisøndag returnerede hun med næste Tog. Da jeg ½ 7 om Aftenen stod på Stationen for at tage mod Børnene – viste det sig, at ikke alene Alfred, men også Charles ledsagede dem hertil. De gik med op – hilste på Lugge, der arbejdede med Pan i Haven – som de beså; var meget formelle begge to og gik straks igen. Disse Sammenkomster med Alfred er mig efterhånden en sand Lidelse. Nu er han i Kjøbenhavn i disse Dage; jeg skal i Morgen rejse ud med Sjums, som han tager med sig til Malmø for en 8 Dagestid. Det bliver løjerligt at aflevere det lille søde Pus! Jeg har skreven et indtrængende Brev til Amanda om at passe hende rigtig godt. Hun er for Resten kommen sig svært allerede – er langt friskere og livligere nu, og Maven er helt i Orden på dem begge to - de får jo også en glimrende Forplejning – og alt foregår med punktlig nøjagt ["nøjagt" overstreget] Regelmæssighed. Desværre er jo hele vores Ungebestand bleven luset af en Pige, de har haft her (Olga); men for Resten optræder Dyrene ikke i større Mængder, heldigvis. Vi kæmmer bestandig. 
 Som Du måske véd, har den store Pige, Anna, sagt op til 1ste Juli; vi er meget glade derover, hun er så grænseløs muggen og uopdragen; dette kunde endda blive godt, men hun er ikke flink imod Børnene - skænder og buldrer og tumler med dem ved enhver Lejlighed; vi havde en Scene med hende kort før de rejste, hvor både Lugge og Magisteren talte Dunder til hende desangående; næste Dag sagde hun op. For Resten er hun dygtig til sit Arbejde, men kan ikke tænke Spor af sig selv. Jeg har jo nu Husstyrelsen i mine Hænder – jeg er lige glad med hendes Muggenhed – regerer ordentlig med hende, gir mine Ordrer kort og bestemt – samt overhører Muggeriet. Til min Forbavselse bliver alt udført med største Nøjagtighed – og hun synes tilmed at nære en virkelig Respekt for mig – dette være sagt uden alt Praleri, men sådan er det faktisk. Det er jo rart for Lugge, at hun slipper alle Husholdningsspekulationer – hun går omkring og føler sig som Gæst i sit eget Hus, siger hun selv. 
 Og – det morer mig igen at have noget at bestyre, det var alligevel lidt underligt, at man pludselig var sat ud af alting. Vi har ingen anden Pige kunnet få, men Josefine har påtaget sig noget mere Arbejde – jeg ligeså, så jeg tænker nok, at det skal gå. 
 For mig er det en glimrende Finansoperation – Lugge overtager nu nemlig Josefines Kost og Løn – som forhøjes med 4 Kr mdl -, men Alfred skal udrede den nu engang fastsatte Sum 60 + 10 + 8 = 78. De 18, som er for Josefines Kost og Arbejde – tilfalder så mig – jeg får atter Penge mellem Hænder og slipper for det grulige at bede Alfred om Penge. Endvidere har vi slået fast, at jeg – hvis jeg ikke får Jordmorstillingen – bliver her fra 1. Nov som Enepige og Husbestyrerinde (med høj Løn!) Sjums beholder jeg; men Alfred betaler Pension for hende. Tænk hvor udmærket både for Lugge og mig! Synes Du ikke næsten, at jeg i hvert Fald skulde opgive Jordmoriet for denne Plan? Derpå spekulerer vi stærkt, men det er en såre vanskelig Afgørelse at træffe – gid – næsten – at min Ansøgning ikke blev bevilget. Nu skal jeg ind at efterse Sjumses Garderobe til i Morgen og må derfor slutte mit lille Brev. 
 Og Mor – skønt jeg ikke har skrevet om det i Dag – så må Du dog tro, at vi her er ganske opfyldt af Dine Sager, og Lugge og jeg har snakket meget derom. Vi nærer det lille private Håb, at Du rejser tilbage med Mornine – herhjemme er mange Arme åbne til at modtage Dig! Ja, gid Du dog brød overtvært og rejste hjem – og væk fra det ækle Amerika, som dog er og bliver en jammerlig Opdagelse for os! Tusinde kærlige Hilsner fra Din Putte.</t>
   </si>
   <si>
+    <t>1918-01-06</t>
+  </si>
+  <si>
+    <t>Louise Brønsted</t>
+  </si>
+  <si>
+    <t>Tornehave Birkerød St.</t>
+  </si>
+  <si>
+    <t>Alhed Marie Brønsted
+Ellen Brønsted
+Else Birgitte Brønsted
+Johannes Nicolaus Brønsted
+Peter Oluf Brønsted
+Grethe Jungstedt
+Alhed Larsen
+Andreas Larsen
+Johan Larsen
+Christine  Mackie
+Ellen  Sawyer
+- Thiele
+Erik Warberg Larsen</t>
+  </si>
+  <si>
+    <t>Andreas/Lysse og Johan/Puf Larsen skulle begynde som elever på Birkerød Kostskole.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3753</t>
+  </si>
+  <si>
+    <t>Alhed Larsen vil bestille briller som sine egne til Laura Warberg. Om lidt skal Alhed og Laura følge Andreas/Puf og Johan/Lysse Larsen til banegården. Andreas er meget ked af at skulle væk fra barndomshjemmet. Johan tager det lettere. Det er godt, at Louise med familie og Christine Mackie er i Birkerød, så drengene kan ses med dem. 
+Grethe Jungstedt skal til Brønsted-familien, og Laura Warberg giver hende kostpenge med.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/ZV2F</t>
+  </si>
+  <si>
+    <t>[Skrevet med blyant på kuvertens forside:]
+1918
+[Skrevet med blæk på kuvertens forside:]
+Fru Professor Brønsted
+Cand. polyt
+"Tornehave"
+Birkerød St.
+[I brevet:]
+Kerteminde d: 6/1 – 18
+Kære lille Muk!
+Min Korrespondance forsømmer jeg meget i Vinter, men nu haaber jeg snart at faae nogle nye Briller, som jeg kan taale at bruge. Tilfældig prøvede jeg Nytaarsdag Alheds store Hornbriller og de passer mine Øjne saa glimrende, og nu vil hun hos Thiele faa mig tilsendt et Par akkurat ligedan – om de bare har Glas dertil. Nu om lidt skal vi paa Banegaarden at tage Alhed med de kære Drenge; jeg har inderlig ondt ["ondt" overstreget] ondt af det for Puf; han ligefrem sørger, fordi han skal hjemmefra. Han har alle de sidste Dage gaaet og hjulpen sin Mor saa mageløst med alt muligt til Rejsen. Lysse er saa sorgløs med alt sit. Bare nu Puf maa kunne føle sig lidt vel tilpas i alt det nye og ikke lide alt for meget af Hjemve! En uhyre Hjælp for ham maa det jo blive, at I og Christine er der. Det blev ganske pludselig bestemt i Gaar, at Grethe skulde til Kbh. gid det nu kan passe Dig lille Muk at have hende. Nu giver jeg hende ”Kostpenge” med, 1½ Kr. pr. Dag og dem skal Du have; Kort skal nok faae med, Kaffe behøver Du ikke at give hende, hun drikker ligesaa gærne Mælk. Det drikkes jo for alle med alt i disse Tider. Flaskekort har jeg næsten ingen selv, til 2½ Fl. i disse Maaneder af Elle har faet af dem til sine [ulæseligt]. Vi har jo slagtet 1/2 Gris! og ["og" overstreget] Nu haaber jeg da ikke Du betænker Dig paa at tage Penge for hende; naar jeg til Foraaret kommer ud at rejse forskellige Steder hen, vil jeg gøre ligesaa, betale mener jeg! Dette bliver ikke et langt Fortællebrev, nu faaer Du jo alt herfra mundtligt af de andre. Hvor det vil blive svært for Alhed at komme tilbage uden Drengene!
+Kærlige Hilsener til Eder allesammen! Vil Du takke lille Bes for Brevet! Sig hende, at nu har jeg lært Halma hos Agrarens, spillet med Erik, om hun nu ikke kan lære Grethe det! 
+Bedstemor</t>
+  </si>
+  <si>
+    <t>1913-11-18</t>
+  </si>
+  <si>
+    <t>Brevkort</t>
+  </si>
+  <si>
+    <t>Jylland
+Brædstrup</t>
+  </si>
+  <si>
+    <t>Adam Goldschmidt
+Alfred Goldschmidt
+Ina  Goldschmidt
+Johanne Goldschmidt
+Minna Warberg
+Andreas Warberg, Albrechts far</t>
+  </si>
+  <si>
+    <t>Andreas/Dede og Minna Warberg boede i Brædstrup. 
+Johanne Goldschmidts bryllupsfest har Astrid Warberg fortalt moderen om i et andet brev.
+Rangforhøjelsen: Andreas/Dede og Minna Warberg blev gift i 1913</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, Astrid Warberg-Goldschmidt til Laura Goldschmidt, 1913-11-18, 2440</t>
+  </si>
+  <si>
+    <t>Astrid skal til Johannes bryllup og til Birkerød. Det er dejligt, at Laura Warberg kunne lide kraven. Prisen på sofaen må hun selv bestemme. 
+Børnene er flinke i skolen. Laura må hilse Minna og Andreas/Dede og sige tillykke.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/QerS</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på brevkortets forside:]
+Fru Laura Warberg
+pt Brædstrup
+Jylland 
+Danmark.
+[På kortets bagside:)
+Kære Mor! Tak for Dine sidste Breve! Jeg ved ikke, hvordan det kan være, at jeg ikke fik skreven sidste Uge – og nu er her pludselig så meget. Vi skal til Johannes Bryllup på Torsdag – næste Dag tager jeg til Birkerød – om intet kommer i Vejen – og bliver lige til Søndag - glæder mig meget til at få en Smule Luft. Jeg var så glad over, at Du var tilfreds med Kraven (Prisen var 28 Kr.) Prisen for Sofaen må Du ganske selv bestemme – jeg har slet ikke tænkt derpå – og kan så heller ikke skuffes. Foreløbig glæder jeg mig over, at den gode Sofa kommer på de rette Hænder – jeg har haft ondt af den for dens forladte Tilværelse på Pulterkammeret. Du skrev forleden om et åbent Brev fra mig – mon det netop skulde være det hvori jeg havde anbragt et Portræt af de Små? Samme har det udmærket og er flinke i Skolen. Vil Du hilse Minna og Dede så meget – jeg har stærkt Samvittighedsnag, fordi jeg ikke har takket for et Rejsekort, som glædede mig meget. Vil Du overbringe dem min bedste Lykønskning til Rangforhøjelsen! Og til Slut mange Hilsner fra din A.</t>
+  </si>
+  <si>
+    <t>1919-9</t>
+  </si>
+  <si>
+    <t>Alhed Larsen
+Andreas Larsen</t>
+  </si>
+  <si>
+    <t>Johan Larsen</t>
+  </si>
+  <si>
+    <t>Astrid Bøttern
+Ellen Bøttern
+Eric Bøttern
+Elise Hansen
+Peter Hansen
+Adolph Larsen
+Johan Larsen
+Johannes Larsen
+Marie Larsen
+Albert Naur
+Ella Ungermann
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Johan/Lysse Larsen var på kostskole i Birkerød.</t>
+  </si>
+  <si>
+    <t>Privateje</t>
+  </si>
+  <si>
+    <t>Ella Ungermann skal optræde mandag, og Alhed kan først rejse til Birkerød derefter. 
+Puf arbejder på at få båden færdig. 
+Alhed spiller tennis og bridge.
+Lysse må ikke skrive "kunde". Det staves "kunne".</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/CxPo</t>
+  </si>
+  <si>
+    <t>Kære søde Ly!
+Tak for dit Brev! Det er rigtignok, at jeg kommer derover først i Ugen, jeg glæder mig meget til at se Dig. Jeg havde tænkt mig at rejse Mandg eller Tirsdg, men nu har jeg til min store Ærgrelse faaet at vide, at Naurs Kone, Ella Ungermann først skal læse op her Mandg, vi trode det var Søndg, da de havde anmeldt deres Ankomst til Søndg Morgen, saa nu er det mulig, jeg først kommer af Sted Onsdg, tidligst bliver det Tirsdg med sidste Tog, men jeg ved jo ikke, hvornaar de rejser. – Vi har et henrivende Vejr i Dag, jeg har hængt meget i med den gamle at han skal tage den Køretur, men jeg tror næsten ikke han gør det, det er vist Baaden han er saa utaalmodig efter at faa færdig. Nu er vi i fuld Gang med Tennis, - Ellen Bøttern og jeg spiller hver Dag, det er knusende sjov og en gevaldig Motion, jeg var aldeles værkbruden i Gaar, fordi jeg havde spillet saa meget i Forgaars. I Aftes var jeg hos Bedstemor med 14 Damer! Rædsomt i Aften skal jeg der igen til Bridge med Fru Bøttern og Ellen mere morsomt, men det er en rædsom Masse, der kan blive ved at være. Hør søde
+[skrevet på tværs øverst på siden:]
+Ly, det hedder ikke ”kundet” aldrig Du har skreven det flere Gange i de sidste Breve, skriv for Himlens Skyld altid kunnet Vi skal have Peters og Mareje sammen med Naurs paa Søndg. Husk Basers Fødselsdg Søndg (26nde) men det skal med 3 Toget, altsaa strax naar du har faaet dette. Jeg vedlægger et Kort, saa kan Du lige naa at cykle hen med det. Alt nærmere kan jeg fortælle naar vi ses! 1000 Hilsener min egen Dreng, ogsaa fra din Far.
+En Nedstryger er en Jærnsav: [tegning]
+Puf.</t>
+  </si>
+  <si>
+    <t>1886-04-18</t>
+  </si>
+  <si>
+    <t>Margrethe  Eckardt
+Adolph Larsen
+Georg Larsen
+Jeppe Andreas Larsen
+Jørgen Larsen
+Marie Larsen
+Vilhelm Larsen
+- Markusen
+Olga Olsen
+Christine Swane</t>
+  </si>
+  <si>
+    <t>Johannes Larsen havde to studiekammerater med tilknytning til Birkerød Kostskole: Niels Mollerup og Karl Manzius. Niels Mollerups søster var gift med stifteren af kostskolen Johan Mantzius. Denne var farbror til Karl Mantzius. 
+Notabenebrev (NB brev) = et anbefalet brev.
+Svensk gymnastik blev skabt af svenskeren P.H. Lings. Den fik stor udbredelse indenfor skole og militær.(Den Store Danske)</t>
+  </si>
+  <si>
+    <t>Forvalter Marcussen fra Høljeryd, skal have sin egen gård. Johannes og hans venner skal til Birkerød i påsken. Der er ikke rigtig gang i træhandlen. Fuglen Klaus volder problemer. Den stjæler penge i butikken og ødelægger blomsterne.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/CvZ7</t>
+  </si>
+  <si>
+    <t>Søndag Eftermiddag
+Kjæreste Johannes
+Imorges afsendte jeg Pølserne og vil haabe de maa smage Dig og de andre rigtig godt. Gud ske Lov Du er rask igjen gid Du maa vedblive at være det saalænge Du er i Byen – hør lille Johannes Du klager over Heden med Overfrakken men skulde det vedblivende være varmt saa gaa med din nye Trøje paa Gaden og lad den gamle hænge paa Skolen saa du kan skifte deroppe ligesom Du gjør med Skoene husk nu endelig at tage Morgenskoene med Dig ud til Birkerød det er da morsomt at I skal derud i Paasken – her sendes Dig 10 Kr som du kan bruge til det nødvendigste og til Touren der skal senere følge flere nej vi kan godt huske min Ven at du ingen Penge har faaet i denne Maaned
+Hr Markussen er her og han skal nu overtage sin egen Gaard i Jungby vi skal da have en anden Bestyrer jeg haaber du seer ham paa Hjemrejsen det bliver vist Onsdag da han haster hjemefter; iaftes blev jeg standset for vi saa at det var bedst at sende de 10 Kr i Notabenebrev for ikke at resikere noget
+Nu er det Mandagmorgen her var stærkt Bygevejr igaar 3 store Lyn og Skrald og Plaskeregn nu i dag mærker det saa koldt og er kun 2 Kraders Varme; vær dog forsigtig og tag ikke Overfrakken af før det er højst nødvendigt men pas Helbredet min Ven det er det vigtigste vi har – Gud være lovet og takket at Faers Helbred er saa godt i denne Vinter da han trænger til at bruge sit Hoved og sine Kræfter i høj Grad – kunde der dog blot blive noget Liv i Træhandelen da var det godt for os; vi har dog solgt til 2 Huse her i Byen og kommer maaske ogsaa til at sælge den Gaard i Midskov der skal bygges – jeg har vel fortalt dig at Jørgen Larsens Gaard brændte forleden – det er den jeg mener
+Det er dejligt for mig at høre at Du er saa glad i Tanken om hvad Du vil male fortæl mig dog hvad Du har tænkt paa, hører Du – 
+Nu er her Tale om at Frøken Olga Olsen vil give et Kursus i svensk Gymnastik saa skal vi rigtignok have Margrethe derned at vi kan faa Deel i den Vejledning til at hjælpe paa Legemets Udvikling
+Du spørger til Klaus ja Johannes ham holder vi Haanden for vor Kjærligheds Skyld til Dig for han er en slem Fugl nu han vender med alt hvad der skinner Penge i Boutikken forleden kunde de ikke faa den ene Tiøre han rendte med – og Blomsterne skader han vi fik jo alle vore Planter givet frisk Jord - nu da Becker var her – og de stod jo saa i Skygge herude bag Trappen, der nappede han Toppen af en dejlig Lillie som jeg med stor Glæde havde seet spire og da nu Blomsten sidder i Toppen saa er den Herlighed forbi – Georg siger mange Gange ja vent nu til Johannes kommer saa maa han gjøre nogen Redeligheed med den Fugl for han er ikke til at have og den Stillids der er tilbage er vist en hun det troer de Allesammen den synger ikke meget, men den har sin Frihed; er en underlig vild Indretning mod alle de andre og saa griser den jo voldsom til paa Lampen, men det ordner jeg jo ogsaa nok – naar du kommer om du ikke siger lad I den faa sin Frihed? saa kan du tro den blev glad; nu maa du ikke blive gnaven for jeg skal nok beholde hende til du kommer
+Nu maa jeg gaa til Kontoret med Brevet for Georg har været her er du nu straks færdig Moder
+Snørebaandene skal komme imorgen imorgen
+Kjærlig Hilsen fra os Alle din hengivne Moer
+Hils de Andre</t>
+  </si>
+  <si>
+    <t>november 1888-91</t>
+  </si>
+  <si>
+    <t>Carl Juel-Brockdorff
+Jeppe Andreas Larsen
+Vilhelm Larsen</t>
+  </si>
+  <si>
+    <t>Hindemae er et gods, der ligger ved Ullerslev, vest for Nyborg.</t>
+  </si>
+  <si>
+    <t>Vilhelmine Larsen sender handsker og penge til Johannes, så han kan holde varmen og få råd til at tage toget til Birkerød.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/o9LM</t>
+  </si>
+  <si>
+    <t>[Påtrykt tekst]
+J. A. Larsen
+Kjerteminde
+Telegramadresse
+Larsen.
+Kjære Johannes
+Nu ligger der 1 Kr og 25 Øre inden i Handskerne det er alt hvad jeg har min Ven ellers skulde Du have faaet mere; Men kan Du ikke nok faa en Retourbillet til Birkerød saa rejs ud til den lille Ven paa Søndag nu kan jeg kun naa at sende Pakken saa skal du nok inden længe faa et langt Brev, det sneer stærkt derfor sender jeg det saa tidlig det er 2 Par ny Mansjetter som jeg ogsaa forærer dig og haaber at Handskerne passer baade Haand og Øje
+Din Fader skal nu straks rejse til Hindemae og tale med Baron Juul
+Din Moder hilser fra Alle og til Alle
+Din trofaste Moder</t>
+  </si>
+  <si>
+    <t>1922-03-29</t>
+  </si>
+  <si>
+    <t>Henne Kirkeby, 6854 Henne
+Falkonerallé 5 København
+Birkerød</t>
+  </si>
+  <si>
+    <t>Andreas Larsen</t>
+  </si>
+  <si>
+    <t>Christine og Sigurd Swane flyttede ind i deres lejlighed på Falkoner Alle 5 i 1914. Alhed Larsen har været på besøg der og i Birkerød, mens Johannes Larsen maler i Henne Kirkeby.</t>
+  </si>
+  <si>
+    <t>Det er fortsat meget koldt ved Filsø og vanskeligt at male udendørs.
+Alhed Larsen rejser fra drengene i Birkerød hjem til Kerteminde.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/9Wdn</t>
+  </si>
+  <si>
+    <t>Kirkeby 29-3-1922.
+Kæreste Alhed!
+Tak for Dit lille Brev og Tak Puf for hans Bidrag. Jeg sender dette til Falkoneeralléen, da jeg er bange for at Du ikke naar at faa det hvis det gaar til Birkerød og det næste sender jeg altsaa til Kjerteminde. Det er en Hundekulde i Dag igen med Nordenblæst, men kønt klart Solskin. Jeg var ude en lille Tur i Frmdgs og gaar ud nu igen men det er for koldt at sidde og male, ja bliver det ved saadan maa jeg jo til det, men Vejret kan vel forbedre sig. Mange kærlige Hilsner og lykkelig Hjemrejse. Hils de andre.
+Din 
+JL.</t>
+  </si>
+  <si>
+    <t>1922-10-03</t>
+  </si>
+  <si>
+    <t>Tærø</t>
+  </si>
+  <si>
+    <t>Tærø
+Bogø
+Stubbekøbing
+Kalvehave, 4771
+Birkerød</t>
+  </si>
+  <si>
+    <t>Achton Friis
+Martha Friis
+M Knipschildt</t>
+  </si>
+  <si>
+    <t>JL er sammen med Achton Friis og Skipper Petersen på sejltur med båden Rylen. De skal lave forarbejdet til bogværket De Danskes Øer.
+Rylen - en ombygget Kerteminde fiskerbåd - der i årene 1921-24, var ekspeditionsskib for JL og AF på deres sejlads rundt mellem de danske øer. 
+Tærø er omtalt på s 415 i Achton Friis: De Danske Øer bd. 2. Gyldendal, 1927.</t>
+  </si>
+  <si>
+    <t>JL er på Tærø efter at have fået brev fra Alhed Larsen om at der er indgået en økonomisk aftale med banken i Kerteminde. Han er umådelig lettet over dette og ønsker hende nogle afslappende dage i Birkerød.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/u2um</t>
+  </si>
+  <si>
+    <t>Tærø 3. Octbr 1922
+Kæreste Alhed!
+Tusind Tak for dine 2 Breve som jeg fik i Gaar. Vi ligger nu her, det er den Ø Knipschildt har i Forpagtning og hans Svigersøn er Bestyrer her, men de er i Kjøbenhavn for Tiden. Vi gik fra Bogø i Lørdags og anløb Stubbekøbing for at høre efter Post, men ved en eller anden Misforstaaelse havde fru Friis skrevet til Postkontoret om at sende Breve videre til Kallehave saa jeg fik at vide at de ogsaa havde sendt Dit. Jeg er mægtig lettet og glad over at det blev ordnet saadan, jeg har været umindelig spændt paa hvad det vilde blive til og blev det endnu mere efter at have læst Dit første Brev saa det lettede jo gevaldigt da jeg kom til det andet saa jeg er egentlig fru Friis taknemmelig for den Idioti med Din Omadressering. Jeg har dog faaet tegnet nogle og Halvtredssindtyve Tegninger trods Vejret. Jeg skal nok skrive til Birkerød naar vi er færdige eller telegrafere Adresse fra et eller andet Sted. Friis skal jo være i Kjøbenhavn den 10 men hvor han forlader os eller hvordan Vejr og Vind bliver til den Tid kan jeg jo nu umuligt vide noget om. 
+Men bliv Du nu bare ganske rolig i Birkerød til Du hører nærmere. Jeg er glad ved at tænke paa at Du nu kan have nogle rolige Dage oven paa al dit oprivende Slid og Spekulation. Nu skal vi se at faa det rart i Vinter. 
+Mange kærlige Hilsner
+Din JL</t>
+  </si>
+  <si>
+    <t>1949-12-20</t>
+  </si>
+  <si>
+    <t>Elena Larsen
+Johan Larsen</t>
+  </si>
+  <si>
+    <t>Thora Cohn
+Matilda Jungstedt
+Adolph Larsen
+Henning Larsen
+Jeppe Larsen
+Marie Larsen
+Vilhelm Larsen
+Poul Lorentsen
+Christine Swane
+Lars Swane
+Ane Talbot
+Ursula Uttenreitter
+Martin Warberg Larsen
+Julius Wedell
+Tito Wedell</t>
+  </si>
+  <si>
+    <t>Charles Wedell hed også Tido. 
+Birkerødderne var Christine Swane og Marie Larsen.</t>
+  </si>
+  <si>
+    <t>Brevet er i privateje, A</t>
+  </si>
+  <si>
+    <t>Johannes Larsens har fået Johans ex libris fra trykkeriet, men han orkede ikke at sende dem, da der skulle udfyldes så mange formularer.
+Matilda/Lille er blevet gift med von Dardel.
+Klaks er død, og familien har været til bisættelse. Der blev holdt smukke taler i Husby Kirke. Da man derefter kørte mod krematoriet i Odense, løb Lars Swanes bil tør for benzin, så han og hans selskab kom for sent. Birkerødderne tog med til Kerteminde til svinekoteletter.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/FWXj</t>
+  </si>
+  <si>
+    <t>Kjerteminde 20 Decbr. 1949
+Kære Lysse og Bimse!
+Jeg fik forleden Bimses Ex libris fra Trykkeriet i Odense. De var pakkede saa udmærket ind, at jeg tænkte at sende dem som de var, men da Børnene i Forgaars sendte en lille Pakke til Bryllupsgave til Grethes ”Lille”, der som I vel har hørt er bleven gift med en v. Dardel, og jeg opdagede at der skulde 3 lange Skemaer med en uendelig Række Spørgsmaal der skulde besvares, og se Bagsiden med uendelige Brugsanvisninger, opgav jeg det, og sender her et Par Stkr, saa kan I jo altid ved Lejlighed faa Resten og Originalen. Jeg anskaffede dog de 3 Skemaer som jeg sender Jer til Aftenlæsning. Det var trist med Klaks, ja I har vel hørt at han døde efter en for sen Blindtarmsoperation af Bughinde- og Lungebetændelse. Vi var forleden til Bisættelsen. Der var først en Højtidelighed i Havestuen hvor Godsforvalteren og Præsten talte, derefter i Husby Kirke hvor Præsten talte igen og efter han holdt Skovrider Poul Lorentsen en meget smuk Mindetale og Tido sagde et Par pæne Ord paa egne og Forældres Vegne. Derefter fulgte vi Kisten til Odense. D.v.s. Lasse Swane der kørte for Uglen, Marie og Ursula kørte tør for Benzin mellem Geldsted og Rørup, saa laante vi ham en tom Dunk som han fik fyldt hos en Traktor paa en Mark og saa kunde han køre til en Tank paa Hovedvejen. Derfor kom vi ikke med til Crematoriet, men stødte til de andre hos Hennings hvor vi fik Kaffe. Saa kørte vi Agraren og Manse hjem og Birkerødderne fulgte med sammen med Manse til Kjerteminde hvor de fik Kocktail og Svinekoteletter og Kaffe inden de fortsatte til Birkerød. Puf kørte Manse hjem. I Dag er det Jeppes Fødselsdag. Og saa ønsker alle vi her Jer allesammen en rigtig glædelig Jul og et godt Nytaar.
+Jeres JL.</t>
+  </si>
+  <si>
+    <t>1912-01-07</t>
+  </si>
+  <si>
+    <t>Øxendrup</t>
+  </si>
+  <si>
+    <t>Malmø
+St. Pauli Kyrkogatan 19</t>
+  </si>
+  <si>
+    <t>Wilhelmine Berg
+Christian  Brandstrup
+Eline  Brandstrup
+Thora  Branner
+Vilhelm Branner
+Louise Brønsted
+Carl Carl, Ellen Sawyers kæreste
+- Claudie
+Ina  Goldschmidt
+Grethe Jungstedt
+Alhed Larsen
+Andreas Larsen
+Johan Larsen
+Johanne Christine Larsen
+Johannes Larsen
+Christine  Mackie
+Mine Mine, Brædstrup
+Anna -, pige i huset hos Brønsted
+Ellen  Sawyer
+Hempel Syberg
+Andreas Warberg
+Conrad Warberg
+Else Warberg
+Karen Warberg
+Marie Warberg</t>
+  </si>
+  <si>
+    <t>Laura Warberg opholdt sig på Glorup, hvor Albrecht Warberg, hendes svoger, var godsforvalter. Det kan ikke afgøres, hvilken af de to døtre fra Glorup der skal rejse med Laura W. De blev samlet kaldt Titterne, og i dette brev optræder navnet Titte.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2076</t>
+  </si>
+  <si>
+    <t>Laura Warberg nyder at være på Glorup. Hun rejser derfra til Birkerød for at hjælpe datteren Louise. I april vil hun opholde sig hos Hempel Syberg og i sidste del af april samt maj hos Alhed og Johannes Larsen. 20. maj rejser hun sydpå over Hamborg til Schweiz, München mm. Mon dog ikke Astrid kan komme med på rejsen? Laura har spurgt Else og Conrad Warberg, om deres datter må tage med på rejsen. Hun blev henrykt. 
+Kan Astrid mon ikke tjene lidt penge ved at skrive til bladene?
+Laura spørger, om Ellen stadig har god kontakt med Carl. Grethe har talt om, at hun og moderen skal tilbringe sommeren med ham.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/QkiQ</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Astrid Goldschmidt
+St Pauli Kyrkogatan 19
+Malmö
+Skåne
+[I brevet:]
+Glorup d: 7–1-12
+Kære lille Putte.
+Tænk Dig, jeg rejser i Morgen til Birkerød og hjælper Lugge denne Maaned ud. Før til Februar vil Mine – den brillante Pige paa Hotellet i Brædstrup; hvem jeg straks skrev til – ikke tage til dem. Hun kommer der i Morgen og ”ser paa os” – skriver Muk! Bare hun nu ikke synes der er for tarveligt og for mange Børn! Om hun endda vil være der midlertidig, til Anna kan komme igen. Men kan Du ikke nok forstaa at da jeg samtidig med Dit i Fredags fik indlagte Brev, saa skrev jeg strax, at jeg vilde være der til Februar, specielt her er jo velsignet hyggeligt og komfortabelt. Ild om Formiddagen på mit Værelse, dejlig Spadseretime; Whist om Aftenen, hyggeligt om Dagen i Tante Elses lille Stue, hun læser højt Malstrømmen af Frank Norris. Men jeg er saa glad over, at Muk vil tage mod min Hjælp og ikke være nødt til at fæste den første den bedste Pige. Men nu noget andet! Skulde Du virkelig kunne spare til en Rejse, jeg tænker kun at rejse 200 Kr. op i Aar, næsten direkte til Schweiz, saa Berlin eller München paa Henvejen, Schaffhausen Vandfaldet og saa til Brunnen, gøre Udflugter derfra til Bjærgene, St Gothart; 14 Dage, ikke mere. Jeg kommer vist til at give 300 til Elles Rejse, hvem skal ellers? mulig Christine og Dede deler de manglende 70. Men jeg har forresten faaet Rejseselskab: Da jeg her beklagede mig over at Du næppe kommer med i Aar, sagde Else, om jeg ikke vilde have Titte med! Jo det vilde jeg meget gærne, Conne blev spurgt, der var intet i Vejen og saa blev det fortalt Titte, der var ude af sig selv af Henrykkelse! Men jeg tænkte strax, at det blev et stort Virvar for mig og bare jeg kunde være ene om at tage Bestemmelse o. s v. saa dersom Du virkelig kan sætte det igennem, vilde det være herligt. – Jeg var saa glad ved Dit Brev og ved at høre om den forholdsvis gode Jul .. De søde smaa, hvor er de flinke! Nu kommer de vel ud hver Dag i det dejlige friske Vejr? Her er de forbausede over Inas Præstationer. Mon Du dog ikke kunde faae et og andet optaget i et Blad ligesom Elines Veninde Fru Claudie, der uventet tjente 20 Kr. dels ved en lille Fortælling, og dels ved en Oversættelse. Jeg har intet hørt fra Mis siden jeg rejste, om Christian saa har solgt sin Villa, om Jørgen har faaet Pladsen nu eller om han faaer mit Værelse lejet ud, saa jeg kunde spare Penge ved min i Fraværelse. – Her skal være to store Selskaber, de er meget kede af at jeg rejser fra dem. Men nu vil jeg være den første Del af April hos Syberg og den sidste i Kerteminde og saa mulig de 3 Uger af Maj her og starte herfra ca. d. 20de over Hamborg. Den første Halvdel af Februar vil [over linjen er skrevet ”vil”] vist hele Las-familien; Elle og Grethe være [over linjen er skrevet ”være”] i Kbh. Thora skal nok være hos Syberg sidst i denne Maaned. Gud veed, om Elle dog ikke kan være der nogle Dage. Hun og Grethe er jo indtrængende bedt baade af Thora og Wilhelm til at holde den i Vanløse [over linjen er skrevet ”i Vanløse”] en god Tid, det vil de vist ogsaa nok. Elle havde faaet Brev og 3 store udmærkede Parkazaleas af Carl til Julen, saa Forbindelsen er da ikke helt afbrudt. Jeg spurgte forsigtigt Johanne, om de endnu korresponderede, men hun vidste intet. Alhed turde jeg ikke spørge, men senere saae jeg de Billeder og Grethe fortalte mig at Carl skulde være hos dem til Sommer. Saa Gud ved! Nu skal jeg skrive et andet Brev lille Putte!
+Kærlige Hilsener til Eder alle her fra Bedstemor.</t>
+  </si>
+  <si>
+    <t>1919-10-13</t>
+  </si>
+  <si>
+    <t>Lille Viby, Kerteminde
+Landeryd, Sverige
+Birkerød
+Kattegat</t>
+  </si>
+  <si>
+    <t>Ludvig Brandstrup, billedhugger
+Frederik Hendriksen
+Otto Kirst
+Andreas Larsen
+Georg Larsen
+Johan Larsen
+Christine Swane
+- Trautner
+Poul Uttenreitter
+Kristian Zahrtmann</t>
+  </si>
+  <si>
+    <t>Alhed og Johannes Larsens villa på Møllebakken i Kerteminde blev bygget om i september og oktober 1919. Alhed Larsen opholdt sig imens hos familie i Birkerød for at være tættere på sine børn, der var elever på Birkerød Kostskole, og fordi hun var syg af en byld i halsen. 
+Brevet, som Johannes Larsen nævner, at han vedlægger til Alhed, findes ikke sammen med dette brev i samlingen på Det Kongelige Bibliotek. 
+Det er uvist, hvilke sønderjyder der er tale om. 
+Den omtalte bog: F. Hendriksen: Kristian Zahrtmann. 1843 31. marts-22. juni 1917 : en Mindebog bygget over hans egne Optegnelser og Breve fra og til ham. Udgiver: F. Hendriksen 1919.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen får bestilling på 5 billeder til Krogs nye restaurant i København. 
+Larsen-familien skal til Sverige, og de skal have både udrejsepas og jagtkort.
+Der er koldt og ubehageligt i huset på grund af ombygningen. 
+Der sendes købmandspakke fra Kerteminde til Birkerød.
+Johannes Larsen har bestilt den nye bog om Zahrtmann.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/8sqm</t>
+  </si>
+  <si>
+    <t>Kjerteminde 13-10-1919.
+Kæreste Alhed!
+Det gik som jeg tænkte i Aftes, det har øst ned hele Dagen. Jeg sidder her hos Gross og skriver mens de laver Pakken i Stand. Jeg havde glemt at der stod Frmdg i Brevet men nu kommer den over med det samme. Sønderjydernes Ankomst trækker stadig ud, ny Besked et Par Gange om Dagen. I Frmdgs Telefon fra lille Viby at de først kommer i Mrg Kl. 9. I Eftrmdg Telegram om Maskinskade i Kattegat og formodentlig ny Udsættelse. I Eftrmdg ringede Krog fra Kjøbenhavn at han er i Færd med at lave en ny Restaurant og gerne vilde have 5 Billeder af Mig paa ca en Kvadratmeter, og at han og Arkitekten vilde komme over og se paa hvad jeg har i Mrg eller i Overmorgen. Jeg har jo ingen af det Format, men da der er en ny Mulighed for at de kan bruge andre Størrelser sagde jeg at de var velkomne. Han ringer saa i Aften om det bliver i Mrg eller Overmrg. Det kan blive muntert med Sønderjyde til Frokost og de andre til Aften. Jeg fik Brev fra Lut i Frmdg, med Svar paa en Del af mine Spørgsmaal men der staar ingen Ting om de Jagtkort vi skal have deroppe hvis vi skal paa Jagt, hvad der vist ikke bliver meget ved paa denne Aarstid. Jeg sender her Brevet saa Du kan se hvad der staar og konferere med ham i Telefonen. Jeg formoder at vi to skal have Pas gennem Politiet her. Men saa maa vi jo have Fotografier kan Drengene eller Christine lave nogle? Det haster jo altsaa. Jeg ved ikke af at jeg har udtalt mig om at det var bedst Du blev derovre til vi skal rejse til Sverige, men det er det vel? Her er forbandet uhyggeligt i saadan et Vejr som i Dag udenfor er det ikke til at være og i Værkstedet saa koldt at jeg ingen Ting kan bestille. De blev ikke helt færdig med Gulvet i Badeværelset i Dag da de manglede et lille Stykke ved Døren havde de ikke flere gule Fliser og maatte sende Bud til Odense. Saa havde de strøget Tag på Loftet det har de jo altid at gribe til, men det forsinker jo Kirst og Trautner en Dags Tid. Jo jeg er klar over hvordan Tingene skal staa i Badeværelset. Ellen har forlængst vasket den lilla Kjole, ikke Overtrøjen. Der var i Dag Meddelelse fra Xylografen om at Zarthmann Bogen kommer i næste Maaned, samt et trykt Kort til Bestilling. Det er en dyr Bog, 90 Kr. mod Opkrævning. Jeg har bestilt den. Pudsigt nok er det i Dag 35 Aar siden jeg begyndte paa Skolen, hvilket jeg bemærkede paa Kortet. 
+Jeg haaber I maa blive tilfreds med Pakken til Trods for at der mangler Melis, det kommer først i Handlen paa Mandag. Hvis Drengene har Flyttebevis til Birkerød skal de formodentlig have deres Pas der, ellers her, men jeg skal tale med Uttenreiter om det, det er en Satans masse Vrøvl der kan være for at rejse det lille Stykke Vej. Jeg har bestilt svenske Penge her i Banken jeg gider ikke gaa og faa for lidt tilbage derovre. Mange kærlige Hilsner 
+Din 
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1920-05-08</t>
+  </si>
+  <si>
+    <t>Johanne Christine Larsen</t>
+  </si>
+  <si>
+    <t>Jørgen Brandstrup
+Alhed Marie Brønsted
+Ellen Brønsted
+Louise Brønsted
+Christian Caspersen
+Emmy Caspersen
+Adolph Larsen
+Alhed Larsen
+Johannes Larsen
+Christine  Mackie
+- Nielsen, pige i huset hos Astrid Warberg-Goldschmidt
+Ellen  Sawyer
+Hempel Syberg
+Else Warberg
+Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Den mark, som Louise/Lugge Brønsted og manden ville sælge i Birkerød har formodentlig hørt til det gartneri, Tornehave, som de havde købt. Marken kan jvnf. bemærkningerne om den anslåede indtægt have været forpagtet ud. 
+1918 flyttede Laura Warberg ind hos Agraren (Adolph Larsen) og hans kone Johanne (en datter af Laura Warberg) på gården Store Kærbyhus i Kerteminde med en husassistent.
+I 1918 havde Johannes Larsen købt Kirkemøllehuset, som lå lige nedenfor hans have på Møllebakken, og i 1920 solgte han huset til Ellen Sawyer. Laura Warberg flyttede ind hos datter, Ellen. 
+I 1920 arbejder Astrid/Dis Warberg-Goldschmidt som rigsdagssekretær i Kbh. 
+Det vides ikke, hvem Helene var.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0439</t>
+  </si>
+  <si>
+    <t>Louise/Lugge Brønsted slider meget og ser træt og gammel ud. Hun og manden sælger nok marken i Birkerød for at skaffe penge. 
+Det er godt, at Johanne har færre elever og dermed mere tid, samt at Adolph/Agraren tjener penge hos Johannes/Las Larsen. 
+Laura vil gerne leje et værelse til sine møbler. Hun beder Johanne gå i banken og se, hvor meget hun/Laura har på kontoen. 
+Astrid har fundet en god ung pige i huset. 
+Det er dejligt, at Elle/Ellen straks kan komme til at bo i sit hus, men Alhed kommer til at savne hende.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/7IvF</t>
+  </si>
+  <si>
+    <t>Lørdag d: 8de.
+Kære Johanne!
+Tak for det lange interessante Brev og for Din Hilsen i Gaar, da jeg ogsaa fik et langt Brev fra Alhed og fra Syberg og Tante Else. Jeg var hos Lugge af [ulæseligt] og gammelt hele Dagen, men jeg ringede til Max sender [ulæseligt], og dem gik Bes derind og hentede, saa fik Lugge ogsaa Del i dem. Stakkel hun slider grueligt i det, ser gammel og forslidt ud. Tænk hvor rørende at Lugge [”Lugge” overstreget] Lomme har sendt hende 100 Kr. af sin Løn, hun havde en Del tilgode og med sig selv er hun saa sparsommelig! Nu tænker de da heldigvis paa at sælge i al Fald Marken i Birkerød; de maa have Penge. Den ansl. Indtægt som hed sig var 10-15000 er nu reduceret til 5000, men lad os see den først! M[ulæseligt]diens Projekter!!, hvor haabløst har de ikke hidtil været. Derimod synes jeg det ser ret lyst ud for Eders Financer lille Johanne! og det er mig en stor Glæde at tænke paa om min Bortrejse har bidraget hertil. Hvilken Indskrænkning i de daglige Udgifter! Og naar Du har færre Elever har Du ogsaa bedre Tid til lidt mere husligt Arbejde – At Agraren skal have 100 Kr. mdl. hos Las’s er jo udmærket, saa længe det varer!! Jeg vil jo gærne leje Værelset til mine Møbler; vi kan altid tale om Prisen. Men det er vel allerede til April Flyttedag, de Mennesker skal flytte ind? Saa jeg faaer nok en Del at bestille, naar jeg nu kommer først i April. Det er en Skandale, at jeg ikke veed sikkert, hvor meget der er paa min Bog, men vil Du ikke nok gaae ned i Banken med indlagte Seddel og saa spørge fra mig, hvor meget der er tilbage, men det er vel [et overstreget, ulæseligt ord] flovt [”flovt” indsat over linjen] maaske bede om Bogen, da jeg snart kommer hjem??? Jeg har jo lovet Chr. 50 Kr. til Hjælp, da hun var syg og Helene skal have 25, dels i Drikkepenge og dels til en Brudegave. I Dag skal jeg som sædvanlig til Astrid Kl. 3 tage Afsked med den brillante Frøken Nielsen, som rejser paa Onsdag; men tænk at A. for 3de Gang har været heldig (ser det da ud til) og faaer paa Tirsdag en 29aarig Enke! Efter en Annonce, A. har indrykket i Berlingske. Hun har været der og ser meget lovende ud. 
+I Morgen skal jeg til Taastrup første Gang. I Onsdags havde jeg Emmy og Bes med i Folketeatret paa mine billige Kouponbilletter fra den radikale For; har to tilbage den ene gratis og købe [ulæseligt] med. Jørgen Br. er syg igen, men mindre strengt Anfald. Saa Farvel søde Johanne! Hvilken Begivenhed at Elle straks bebor sit Hus! Alhed vil savne hende.
+Kærlig Hilsen!
+Mor.</t>
+  </si>
+  <si>
+    <t>1898-03-25</t>
+  </si>
+  <si>
+    <t>Christian Andersen
+Vilhelm Larsen
+Ulrik Plesner</t>
+  </si>
+  <si>
+    <t>Taarbystranden kaldes i vore dage Taarup Strand.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har været ude at gå en lang tur med lånt gevær langs kysten i Kerteminde og set en masse fugle. 
+Han har tegnet en måge, som Klaks har skudt.
+Når Larsen kommer til København, vil han tage til Ulrik Plesner i Birkerød</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/9pog</t>
+  </si>
+  <si>
+    <t>Kjerteminde, den 25 Marts 1898
+Min egen Kæreste!
+Tak for Dine 2 Breve. Da jeg i [noget af papiret mangler] begyndte at læse Dit [noget af papiret mangler] Brev og saa at Du kaldte [noget af papiret mangler] ”meget lille og tarvelige” [noget af papiret mangler] jeg mig at dette skulde være længere og blev derfor noget forbavset da jeg kom om paa den anden Side og saa at det var en hel Del kortere. Da jeg havde læst Dit Brev i Gaar klædte jeg mig godt paa og gik ud i Stormen med Chr. Andersens ny Bøsse som jeg havde laant tillige med Patroner da jeg ikke gad lade Patroner til min egen. Du kan tro det [noget af papiret mangler] og Sneen priklede i An[sigtet], men der saa storartet ud langs Stranden, det var Højvande og paalands Vind og Vandet var helt gult af Ler der var vasket [af Klin]terne. Jeg gik nærmere [noget af papiret mangler] fordi jeg havde set a[t der] var en Del Knortegæs [noget af papiret mangler] Bugten, men de hold[t til] langt udenfor Braaddet saa der blev ingen Gaasejagt af, men det var morsomt at se en Mængde smaa Maager der laa og fiskede i Braaddet helt inde i Strandbredden, jeg kunde gaa næsten helt hen til dem. Der sad ogsaa nogle Viber og krøb sammen derud ad og de var endnu tammere. Jeg var ude ved Slusen [noget af papiret mangler] da jeg kom tilbage til Byen, kom jeg i Tanker om at det kunde være morsomt at se hvordan [der sa]a ud paa Taarbystran[den jeg] gik saa ud over Mar[noget af papiret mangler] hele Taarbystranden [noget af papiret mangler], der sad ogsaa en [hel] Del Viber og frøs derude og en Del Graaænder med Hovedet nede mellem Skulderbladene. Da jeg kom hjem var jeg meget varm af Turen og satte mig til at spise til Aften i min hvide Lærredstrøje som jeg havde haft under Islænderen, men det skulde jeg ikke have gjort, for jeg blev forkølet og er noget sløj i Dag. Klaks og jeg var [noget af papiret mangler] og spillede 66 hos [Chr.] Andersen i Aftes. I Dag har jeg siddet og tegnet en Maage Klaks skød i Gaar, men det er ikke gaaet videre drivende med Arbejdet. Jeg antager at jeg rejser herfra Søndag Morgen Kl. 2 ½ og [kom]mer altsaa til Kjøbenh[avn] ca 9 ½ men muligvis [noget af papiret mangler] jeg med det samme [noget af papiret mangler] til Plesner i Birkerød, men Du skal faa nærmere at vide i Morgen. Jeg glæder mig til at faa Brev fra Dig i Morgen tidlig og til at se Kataloget. Der var Brev fra Peter i Morges, han skrev at han havde faaet mine Billeder hængt godt op. Mange kærlige Hilsner fra Din Kæreste som glæder sig til snart at faa Dig at se. Din hengivne
+Johannes Larsen</t>
+  </si>
+  <si>
+    <t>1914-03-02</t>
+  </si>
+  <si>
+    <t>Alhed Marie Brønsted
+Ellen Brønsted
+Else Birgitte Brønsted
+Johannes Nicolaus Brønsted
+Louise Brønsted
+Peter Oluf Brønsted
+Adam Goldschmidt
+Henriette Goldschmidt
+Ina  Goldschmidt
+Moritz Goldschmidt
+Selmar Goldschmidt
+- Kramer
+- Printzen
+Esther Printzen
+Ellen  Sawyer
+Martha -, Stuepige hos Brønsted
+Fritz Syberg</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, Astrid Warberg-Goldschmidt til Laura Warberg 1914-03-02, BB2435</t>
+  </si>
+  <si>
+    <t>Astrid har været i København og købe en masse tøj samt se Sybergs udstilling i Kunstforeningen. Bagefter var hun til middag hos Brønsted i Birkerød. Den følgende dag besøgte hun sig svigermor, der gav hende stof til en kjole og om aftenen til fødselsdagsfest.
+Astrid spiser frokost med sine børn på skift.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/X7xB</t>
+  </si>
+  <si>
+    <t>2 – 3 – 14
+Kære Mor! Tak for Dit udmærkede Brev i Dag – hvor storartet, at det går så godt frem med Dig nu og at Du kan gå de gode Ture; der må være aldeles henrivende i Kerteminde nu i denne dejlige Forårstid, for selv om det også er lidt koldt, så er det dog en stor Fornøjelse at mærke, hvor Dagene længes og lysner; og blot Solen viser sig, så er der dog megen Varme ved den allerede. 
+Jeg havde en yderst vellykket Tur til Kjøbenhavn – Lugge hjalp mig storartet, og vi fik Alverdens Ting for de 50 Kroner. Nemlig en pragtfuld, brandgul Spadseredragt – hypermoderne – lige hentet på Skræderiet, rundskåren Jaket med Bælte om Livet – egentlig en Konfirmationsdragt – vi gik nemlig i Børnekonfektionen, hvad mange Voksne plejer. Pris 34,00. Dernæst en Paraply – meget god og net – 5,00 Kr. Et Par gule Rhandsker til Dragten – 2 Kr. – en ligeledes brandgul Fløjlshat med Fjer – Udsalg hos Goldschmidt - - 5 Kr! (alle Hatte solgtes til 5 Kr.) En hvid, langærmet Blusebeskytter – da Dragten er uforet og endnu lidt kølig- 1,35. Efter alt dette gik vi med god Samvittighed op på Bernina og spiste os gode og mætte uden Hensyn til Prisen, (jeg gav naturligvis) Derpå et meget opløftende Besøg i Kunstforeningen at se Sybergs dejlige Billeder. Kl 6 tog vi ud til Birkerød sammen med Magisteren. De havde en meget fin og festlig Middag, som indtoges i Hygge, Velvære og en varm Spisestue; alle de Små sad stilfærdigt ved det lille Bord, betjent af den gode og tro Martha. Vi fik et mægtigt Fad med en overordentlig fin Anretning på Serviet – med Rugbrød under – af varm, kogt Skinke (herlig!) garneret med Ærter, Rosenkål og Jordskokker. Hertil en veltempereret Rødvin! Derpå Ostepind – Schweizerost og Rochefort samt Æblegrød m Fløde. Jeg var dybt rørt over al den megen Ære! Siden havde vi en rasende hyggelig Aften med Snak – Musik og Sang; Lugge spillede en Mængde smukke Sager af et Gavotte-Album, som Elle har foræret hende. Ud på Aftenen åbenbarede den tro Martha sig sig igen i hvidforklædet Pragt med en Bakke med Te – Kix – Smør og Marmelade. Det var fra først til sidst et ganske henrivende Besøg. Jeg rejste næste Formiddag – gik op en Visit til min Svirmor, som var ene hjemme – og meget elskværdig. Hun forærede mig Tøj til en ganske yndig Sommerkjole, lyst Muselin med et lille brunligt Mønster og en Bort af blå Sirener. Jeg blev meget henrykt over den – det var min Bekymring, hvordan jeg skulde få en ny Sommerkjole, når jeg nu havde fået alt det andet. – I Aftes var jeg så til Fødselsdag hos Esther Printzen – hendes Far havde lige været i - Rothenburg! boet på Eisernen Hut! og var vildt begejstret! Han havde købt en hel Mappe fuld af smukke Raderinger derfra (til 30 Mrk.!) samt to tykke Bøger om Byens Historie. Jeg så alle Billederne og genkendte med Rørelse de fleste Steder. Det var en rar Aften – og vi blev voldsom trakteret – varm Aftensmad – Dessert – Kage – Konfekt – Appelsiner etc. Desværre traf det sammen med de Gamles Besøg herovre – så jeg gik glip af en Champagne-Sange hos Kramer; men kunde dog ikke snyde Esther. Nu kommer Sjums til Frokost – vi skal 
+[Skrevet på hovedet øverst på s1:]
+spise sammen; desværre falder Adams Frokost ½ Time før Sjumses – og begge vil spise med mig, så jeg må skifte lidt med dem; i Dag er det Sjumses Tur. Mange Hilsner fra Din A.</t>
+  </si>
+  <si>
+    <t>1918-02-26</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen fortæller sønnen Lysse, at han nu er bleven meldt ind i Ornitologisk Forening, da han så får deres tidsskrift tilsendt på kostskolen i Birkerød.
+Resten af brevet er beretning om livet i haven på Møllebakken og om en skovmus, der render rundt indendørs og udendørs uden at gå i alle de forskellige fælder, der er opstillede.
+Johannes Larsen har fået det store otte binds værk af Dresser: Birds of Europe.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/mSUB</t>
+  </si>
+  <si>
+    <t>Kjerteminde 26 Febr. 1918
+Kære Lysse!
+Til Lykke med Fødselsdagen! Jeg sendte et Par Bøger til Dig i Gaar. Vi er bleven enige om at melde Dig i Ornitologisk Forening, saa faar Du sendt Tidsskriftet derud. Den enøjede Paafugl har jeg i Dag sendt ud paa Nonnebakken og alle de andre Fugle og Dyr har det godt. Her er en stor Skovmus i Din Mors Stue som gaar ind om Natten og æder hos Kanariefuglen og roder Jorden op i Urtepotten og æder Rødderne af Blomsterne. Jeg har prøvet alle Slags Fælder. Dem af Træ med Huller i kan den pille al Hampfrø ud ad uden at bide Traaden over. Rottefælden der stod ude i Haven kan den gaa ud af og ligesaa af Din Ruse og de smaa Smækfælder som var stillede med Flæsk med Hampfrø paa, kan den enten pille Hampfrøet af saa de bliver staaende eller smække dem i uden at komme til Skade. 
+Forleden Aften saa jeg den gaa ud af Fugleburet og da den satte sig i Vinduet bag Gardinet saa jeg kunde se Bagdelen slog jeg med Haanden uden at ramme den. Nu gik Toget forbi saa jeg maa slutte. Mange kærlige Hilsner til jer begge.
+Din
+Fader.
+jeg har faaet Dressers: Birds of Europe. 8 Bind mellem 6 og 700 Billeder.
+JL</t>
+  </si>
+  <si>
+    <t>1919-10-14</t>
+  </si>
+  <si>
+    <t>København
+Aabenraa
+Landeryd, Sverige</t>
+  </si>
+  <si>
+    <t>Ellen Bøttern
+Christian Krog
+Andreas Larsen
+Johan Larsen
+Frida Madsen
+Ellen  Sawyer
+- Trautner
+Poul Uttenreitter</t>
+  </si>
+  <si>
+    <t>Larsen-familiens villa på Møllebakken i Kerteminde var under ombygning september og oktober 1919. Alhed Larsen var i samme periode hos familie i Birkerød, dels fordi hun var syg af en byld i halsen, dels fordi hendes drenge var elever på Birkerød Kostskole.
+Pashistorien: Johannes Larsen er usikker på, hvor drengene skal bestille pas. Derfor vil han spørge Poul Uttenreitter, der er politifuldmægtig i Kerteminde.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen får besøg af restauratør Krog og hans arkitekt mhp. videre snak om bestilling af fem billeder til Krogs nye restaurant.
+En sønderjysk seminarist er på besøg på Møllebakken, og Ellen Sawyer m.fl. tager ham med ud i byen.
+På vej til Sverige skal Alhed Larsen og drengene rejse fra Birkerød til København, og Johannes Larsen er bekymret for, om Alhed har kræfter til det.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/eITH</t>
+  </si>
+  <si>
+    <t>Kjerteminde 14/10 1919.
+Kæreste Alhed!
+Lige efter Du havde telefoneret ringede Krog, at han og Arkitekten kom først Torsdag. De vilde tage med Morgentoget fra København, spise Frokost paa Færgen og tage en Bil i Nyborg som skulde tage dem tilbage igen og saa vilde de spise Middag paa Færgen paa Hjemvejen. 
+Trautner talte jeg med i Tel. han sender en Mand i Mrg til at rense Kedlen og gøre Centralvarmen klar, saa jeg kan fyre. Han kan saa med det samme faa Besked om naar de kan komme til Badeværelset. Sønderjyden er en pæn Seminarist fra Aabenraa. Han fik Frokost med Øl og Snaps og Middag. Oxesteg og Æblegrød og Rødvin og Madeira og sov saa til Middag til Kaffetid saa sendte jeg Ellen med ham til Gudstjeneste Kl. 4 1/2 og hun skulde saa følge ham derfra til Fællesspisning paa Hotellet. Derefter skal Frida, som sammen med Ellen Bøttern og andre unge Damer fra Byen skal varte op, passe paa ham og lede ham hjem efter Festen. 
+Jeg skal tale med Uttenreiter om Pashistorien og sende Besked i Mrg. Jeg er spændt paa at høre hvordan Du klarer den Tur til Kjøbenhavn i Mrg. Jeg er efter alt i det hele taget noget ængstelig for hvordan din Sverigesrejse skal spænde af. Var det ikkke for Drengenes Skyld vilde jeg absolut stemme paa at lade den gaa ind. 
+Mange kærlige Hilsner 
+Din 
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1919-10-15</t>
+  </si>
+  <si>
+    <t>Drigstrup</t>
+  </si>
+  <si>
+    <t>- Algren Petersen
+Margrethe Bentzen
+Christian Krog
+Andreas Larsen
+Johan Larsen
+Sophus  Meyer
+Rasmus Petersen, Gartner
+Ole Poulsen
+Ellen  Sawyer
+- Trautner</t>
+  </si>
+  <si>
+    <t>Larsen-familiens villa på Møllebakken i Kerteminde var under ombygning september og oktober 1919. Alhed Larsen var i samme periode i Birkerød, dels fordi hun var syg af en byld i halsen, dels fordi hendes drenge var elever på Birkerød Kostskole.
+Drigstrup er lille landsby få kilometer fra Kerteminde.
+De to breve fra Foreningen Fremtiden er lagt ind i denne base. Begge er skrevet 14. oktober 1919.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen sender de sidste druer fra haven til Alhed Larsen.
+Der installeres centralvarme i villaen. Johannes Larsen deltager i en fest i Drigstrup for en tysk gæst fra Flensborg. Restauratør Krog og arkitekten fra København skal komme den følgende dag. Johannes og Alhed Larsen har modtaget brev fra Foreningen Fremtiden om at indlevere billeder. 
+Johannes Larsen kan få et pas i Kerteminde, men Alhed og drengene må bestille i Birkerød. Larsen skal have afklaret sagen om jagt/gevær på Toldboden.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/BY61</t>
+  </si>
+  <si>
+    <t>Kjerteminde 15-10-1919.
+Kæreste Alhed!
+Jeg sender samtidig med dette nogle af de bedre Druer, mange sidder og revner og mugner. Rasmus Petersen var her i Gaar, han sagde jeg hellere matte sende Dig nogle, for de blev ikke bedre. Der var ikke noget i Vejen med de Blomster der er ude, men det var kun fordi de stod saa godt i Læ sagde han. Algren fik saa Besked om hvad der skulde i Vinhuset, i Drivhuset og i Lysthuskælderen. Trautner har været her i Dag med en Mand og ordnet Centralvarmen og Fyret saa nu er her lunt og behageligt at sidde. De kommer igen i Mrg og gaar videre med Varmen ovre i Huset og paa Fredag kan de vist ordne Badeværelset. Mix var her med en Sønderjyde der er tysk fra Flensborg. Der skal være Fest i Drigstrup for dem i Aften. Pigerne er inviteret til at køre med Ole Poulsen derop og jeg kører med vores og Mix's med Bentsen. Det er ikke noget jeg glæder mig til, men da jeg brændte ham af i Gaar bliver jeg vel nødt til det. Han rejser i Mrg Form. Krog telefonerede i Gaar Eftmdgs at han og Arkitekten kommer i Mrg, men det har jeg vist fortalt dig. Der var Opfordring fra "Fremtiden til os om at sende Billeder, jeg vedlægger dem. Jeg venter med at lukke Brevet til jeg ser om der er noget fra Dig med Posten. Her har i Dag været en ældre Dame med 18 Mellemlægsservietter eller hvad de hedder a 7 Kr = 126 Kr. Hedebosyning Du har bestilt. Jeg har talt med Uttenreiter, fra 1_ste_ Septbr behøves til Sverige kun alm. Pas. Jeg faar mit her uden Vrøvl men Du og Drengene maa have dem i Birkerød Politikontor hvis der er noget der hedder saadan og Du maa vist have en Daabsattest at vise dem jeg kan imidlertid ikke finde en saadan. Og saa Fotografier til Opklæbning. Bøsser vidste han intet om, det skal jeg have at vide på Toldboden. Der siger de at saa vidt de kan se er der ingen Ting i Vejen, men det er jo en ikke videre udtømmende Besked. Du kan jo prøve at ringe til Udførselskontoret. Nu kom Posten med dit Brev. 
+Bare Du nu maa kunne taale den Tur i Mrg.
+Mange Hilsner til Jer alle 3. 
+Din 
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1922-09-25</t>
+  </si>
+  <si>
+    <t>Stubbekøbing</t>
+  </si>
+  <si>
+    <t>Johan Larsen
+Harald Meyer</t>
+  </si>
+  <si>
+    <t>Johannes Larsen og Achton Friis var 25.-30. september 1922 på Bogø ved Stubbekøbing med skibet Rylen i forbindelse forbedelserne til deres fælles bogværk De Danskes Øer.</t>
+  </si>
+  <si>
+    <t>Der er kommet veksler fra Harald. Larsen er ked af, at gravgæssene er fløjet, og at den tamme andrik er væk. Alhed må skrive, om hun er i Birkerød eller Kerteminde.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/GCIf</t>
+  </si>
+  <si>
+    <t>Stubbekjøbing 25 Septbr.
+Kæreste Alhed
+Vi kom herind i Gaar Eftermiddags, men da det var Søndag kunde vi jo først faa Post i Dag. Her laa 2 Breve fra Dig og 2 fra Lysse og et fra Harald det sidste med 5 Vexler til Underskrift men Du kan jo godt faa dem ogsaa. Det er kedeligt at de Gravgæs er fløjet det vil gøre mig noget ondt den tamme Andrik er væk, og det er han vel nok. Er det 2 af samme Køn der er tilbage er det jo heller ikke morsomt. Gud ved om Du faar dette? Jeg misunder Dig jo hverken Ferie eller de Penge det koster. Jeg faar vel et Brev fra Dig fra Birkerød saa jeg kan vide om Du er der eller i Kjerteminde der staar ingen Ting i Dine Breve om hvornaar Du rejser Kærlig Hilsen 
+Din
+JL.</t>
+  </si>
+  <si>
+    <t>1927-09-29</t>
+  </si>
+  <si>
+    <t>Franz Syberg</t>
+  </si>
+  <si>
+    <t>Andreas Larsen
+Johan Larsen</t>
+  </si>
+  <si>
+    <t>Alhed Larsen
+Andreas Larsen
+Johan Larsen
+Johannes Larsen
+Marie Schou
+Franz Syberg
+Fritz Syberg</t>
+  </si>
+  <si>
+    <t>Alhed Larsen døde 31. august 1927.</t>
+  </si>
+  <si>
+    <t>Franz Syberg (Trylle) kondolerer. Han glemmer aldrig, når Alhed Larsen satte kaffe og kage i cykelskuret i Birkerød.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/LD33</t>
+  </si>
+  <si>
+    <t>Kære Lysse og Mørke!
+Med stor Sorg har jeg læst den sørgelige Nyhed, jeg glemmer aldrig Jeres Moder paa Birkerød, naar hun satte Kaffe og Brød i Cykelskuret!
+Ses vi aldrig mere - Forlovelse og anden Degenerationstegn er forbi!
+Mange venlige Tanker til Jeres Far og Jer selv fra mine Forældre og Jeres hengivne
+Trylle.</t>
+  </si>
+  <si>
+    <t>1931-08-24</t>
+  </si>
+  <si>
+    <t>Christine Swane
+Lars Swane</t>
+  </si>
+  <si>
+    <t>Tornevangsvej</t>
+  </si>
+  <si>
+    <t>Andreas Larsen
+Johannes Larsen
+Marie Larsen
+Peter Andreas Larsen</t>
+  </si>
+  <si>
+    <t>Christine Swane takker for det dejlige ophold på Båxhult. Lasse var stolt over at blive betroet hestene. Christine håber, at vejret er bedre end i Birkerød, for her har man haft voldsomt tordenvejr. Lasse og hun glemte Lasses regnfrakke på Båxhult, og hun vil bede om, at Johannes Larsen og hans søn tager den med, når de kører derfra.
+Hjemrejsen gik godt. Marie kom i bil til Birkerød.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/njgK</t>
+  </si>
+  <si>
+    <t>Tornevangsvej 24-8-1931.
+[Skrevet øverst s. 1, på hovedet:]
+Kære Lysse og Bimse, mange Tak for sidst. Jeg lægger et Par Fotografier i og saa skal jeg snart sende Resten. Hils Onkel Las mange Gange. Hilsen fra Lasse.
+[Ikke på hovedet:]
+Kære Bimse og Lysse.
+Tusind Tak for den dejlige Tid Lasse og jeg tilbragte hos Jer, den vil vi tidt tænke tilbage til. Jeg var meget glad ved at se det altsammen der oppe en Gang igen og Lasse er meget begejstret for det Hele der oppe og føler sig sikkert stolt over at han kunde betros Hestene. Hvordan har lille Peter det, hvor er han dog yndig. Jeg vil håbe for Las og osse for Jer selvfølgelig at Vejret er noget bedre på Båxhult end her, først i går og i Dag har jeg kunnet begynde at gøre lidt ved min Have, i sidste Uge havde vi nogle skrækkelige Tordenbyger så det Hele svømmede, Lyn og Torden så Huset rystede. Jeg håber Kvien og Kalven har det godt, hvor meget Mælk mon Kvien nu malker? Lasse begyndte så sin Skole i Mandags, jeg var med derinde, både Rektor og Frue roste ham meget og var glade ved at han ["han" indsat over linjen] var så flink. Han cycler hver Morgen ved 7Tiden, desværre glemte vi jo hans Regnfrakke oppe hos Jer, vi opdagede det da vi var kommen ud af Båxhultskoven og da var det jo forsent. Jeg ber Puf om at tage den med når Las og han kører hjem, vil I være rare at huske ham på det, da Lasse savner den meget i dette urolige Vejr. Jeg vil sige dig Bimse at det var en storartet Ide af dig at give os Smør med , vi fik Brød på Landeryd og så var det helt svensk de følgende Dage. Vi havde en god og smuk Rejse, Kl. 11 var vi her i Birkerød, vi ventede en 20 Mint. på Toget som gik over Hillerød. Rie kom jo bilende herover med Las og Puf, jeg skal hilse meget fra hende. Lasses Fotografier blev nydelige, han lægger nok nogle i Brevet. Mange Hilsner til Jer begge og til lille Peter og endnu engang Tak Jeres hengivne
+Tante Ugle.
+P.S.
+Hils Las meget. U.</t>
+  </si>
+  <si>
+    <t>1938-12-28</t>
+  </si>
+  <si>
+    <t>Elena Larsen</t>
+  </si>
+  <si>
+    <t>Ebbe Brandstrup
+Alhed Marie Brønsted
+Elise Hansen
+Jesper Hansen
+Bera Jensen
+Burmand Jensen
+Jens Jensen
+Lykke Jensen
+Peter Andreas Larsen</t>
+  </si>
+  <si>
+    <t>Efter at Elena havde født sit og Johan Larsens tredje barn i København fik hun brystbetændelse og blev indlagt. Elenas mor, Elise Hansen, passede de to ældste børn, og Johan Larsen var hjemme på gården Båxhult i Småland.</t>
+  </si>
+  <si>
+    <t>Brevet er i privateje</t>
+  </si>
+  <si>
+    <t>Elena Larsen er begyndt at komme lidt op af sengen.
+Lykke Jensen har været på besøg med sin lille datter, Bera.
+Peter Larsen er taget med Alhed/Lomme Brønsted til Birkerød. 
+Elena håber at kunne rejse hjem om to dage. Ebbe Brandstrup vil dog ikke svare på, hvornår hun kan blive udskrevet.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/0JVY</t>
+  </si>
+  <si>
+    <t>18/12 38
+Kære Lysse!
+I Dag skal jeg saa op og movere mig, jeg var oppe og vaske mig i Gaar Aftes og i Morges for at træne. I Gaar var jeg noget dinglende og slatten i Benene men allerede i Morges var jeg fuldt mobil igen. - Jeg skal hilse dig mange Gange fra Lykke, hun var her i Gaar og præsentere Bera, det er en dejlig tyk og mild Unge som er en rigtig Jensen, lys i Teinten og hvidhaaret. Hun er 1 1/4 Aar og snakkede en Masse, det lød som hun sagde lange Sætninger, men det viste sig dog, at ingen forstod hvad hun sagde. Nu skal de igen have Barn i April. - I Gaar tog Peter saa med Lomme og Børnene ud til Birkerød, hvor han kan more sig dejligt med Jesper og Tim i det gode Vejr, i Dag er det nemlig for en Gangs Skyld Solskin og Stille. - Jeg glæder mig til Mors Ankomst i Dag, for jeg venter mig flere Breve fra dig, du gamle, der har aabenbart været Kludder i Juleposten, det Brev der var fra dig i Gaar (d. 27de) var dateret d 23de, det er langsommelig Postgang. Nu venter jeg mig at komme hjem senest i Overmorgen saa begynder jeg hos Tandlægen paa Mandag og laver hende kun lave det allernødvendigste, saa du har os nok igen engang i Slutningen af næste Uge. - Nu var Ebbe her, han vilde ikke give mig noget bestemt Tilsagn om Hjemkomst, han vilde være sikker paa at det ikke kunde komme igen. Puh, ["Puh" overstreget] har, man skal aldrig lade sig indlægge paa Hospitaler, der slipper man ikke ud af igen. - Nu skal du have Farvel for i Dag og 1000 Hilsner og Kys fra
+Nissepigen</t>
+  </si>
+  <si>
+    <t>1950-03-27</t>
+  </si>
+  <si>
+    <t>Andreas Larsen
+Elena Larsen
+Jens Larsen
+Jeppe Larsen
+Jonas Larsen
+Marie Larsen
+Peter Andreas Larsen
+Else Larsen,  Andreas Larsens kone
+Alhed  Møhl, Lysses datter
+Didrik Overgaard Nielsen
+Christine Swane</t>
+  </si>
+  <si>
+    <t>Det vil være fint, hvis Johan kører til Korsør, bliver hentet i Nyborg, deltager i Jeppes konfirmation og tager Christine og Marie med tilbage til Birkerød.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/fAzV</t>
+  </si>
+  <si>
+    <t>Kjerteminde 27/3 – 1950
+Kære Lysse.
+Tak for Dit Brev som jeg blev overordentlig glad ved, ligesom jeg glæder mig til Rejsen. Der er noget der undrer mig, det er hvordan Du kan være her om Morgenen d. 3 April og saa rejse med det samme. Var der ikke mere Mening i at Du kom her Søndag Eftermiddag? Hvis Du parkerede Din Vogn i Korsør kunde Puf hente Dig i Nyborg. Så kunde Du deltage i Jeppes Konfirmationsmiddag, der kommer kun Marie og Uglen og Elses Forældre. Saa kunde Du overnatte her og saa starte)x Mandag Morgen. Eventuelt kunde vi vel saa have Uglen og Marie med til Birkerød, Var det ikke bedre? Lad mig høre nærmere. Mange Hilsener til Jer allesammen 
+Din Far.
+Hilsen fra Else og Puf. 
+)x Med Puf til Nyborg.</t>
+  </si>
+  <si>
+    <t>1951-05-08</t>
+  </si>
+  <si>
+    <t>Christa Knuth</t>
+  </si>
+  <si>
+    <t>København
+Kastelsvej 23</t>
+  </si>
+  <si>
+    <t>Refshalevej 16 Maribo</t>
+  </si>
+  <si>
+    <t>Marius Christiansen
+Else Jensen
+Andreas Larsen
+Johan Larsen
+Marie Larsen
+Peter Andreas Larsen
+Christine Swane</t>
+  </si>
+  <si>
+    <t>Else Jensen, som var enke efter Johannes V. Jensen, boede på Kastelsvej i København. 
+Adolph og Johanne Christine Larsen ejede Lindøgaard ved Munkebo. 
+”Pax” var en restaurant på Sydstranden i Kerteminde ejet af Johannes Larsens venner Dagmar og Johan Due Nielsen. 
+Mille Fleurhøns er kendt for deres smukke udseende, hvilket har gjort dem populære som udstillingsfugle (Kilde: Internettet juli 2024). 
+Søstrene Christine Swane og Marie Larsen boede sammen i Christine Swanes hus i Birkerød, hvor Marie Larsen fungerede som husbestyrerinde. 
+I 1897 grundlagdes Dianalund (det nuværende Filadelfia). Koloniens formål er behandling til mennesker med epilepsi og psykiske sygdomme. Else Larsen fik det psykisk meget dårligt efter at have født sit fjerde barn, som kun levede få dage, og hun blev indlagt på Dianalund.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen er kørt med Johan/Lysse Larsen til København. På vejen hentede de æg af Mille fleur og dværgvagtler. 
+Else Jensen har kørt Johannes Larsen til hans søstre i Birkerød. Han har bestilt et sæt tøj.
+Andreas/Puf Larsen har hentet Else Larsen på Dianalund, og hun har det ikke godt. 
+På Båxhult har de 800 kalkunkyllinger. Peter Larsen er blevet optaget på Polyteknisk Læreanstalt.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/OauH</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Lensgrevinde
+Chr. Knuth
+Refshalevej 
+Maribo.
+[På kuvertens bagside:]
+Johannes Larsen
+P.T. Kastelsvej 23
+Kjøbenhavn
+Ø.
+[I brevet:]
+Kjøbenhavn 8 Maj 1951.
+Kære Grevinde.
+Forrige Mandag kørte jeg med Lysse og Bimse til Kjøbenhavn. Dagen efter kørte Lysse og jeg til Kjerteminde og Onsdag hentede Lysse en Pige paa Lindøgaard og saa kørte vi til Kjøbenhavn. På Vejen var vi hos Christiansen hvor Lysse fik nogle Mille fleuræg og Dværgvagtelæg og efter at vi havde faaet en Malurtbitter kørte vi til ”Pax” hvor Lysse saa Billederne, vi fik en Kreuterbitter og kørte videre. Vi var inde i Slaglille Kirke og kørte til Zoologisk Have. Torsdag kørte Else J.V. mig ud til mine Søstre i Birkerød. Nu har jeg faaet talt med en Del Mennesker her og været hos min Skræder og bestilt et Sæt Tøj, det bliver 100 Kr dyrere for hvert Aar. Paa Fredag rejser jeg hjem det er jo Pufs Fødselsdag paa Lørdag. Desværre er det vist ikke saa godt med Else. Puf hentede hende paa Dianalund og kørte nogle Dage med hende til Møen og skulde komme hjem til Kjerteminde om Aftenen den Dag Lysse og jeg kørte derfra. Da vi var i Birkerød havde han ringet og bedt dem sige til mig at jeg ikke maatte tage nogen med hjem, det lyder jo ikke saa godt, saa jeg er meget spændt paa hvordan det staar til, naar jeg kommer hjem.
+Mange Hilsener fra Din
+hengivne
+Johannes Larsen.
+P.S.
+Da vi rejste fra Båxhult var det ottende Kuld Kalkunkyllinger kommen saa der var ca 800. Peter havde været i Kjøbenhavn og var bleven antaget til at begynde paa polyteknisk Læreanstalt, hvor han skal læse til dansk Ingeniør.
+JL.</t>
+  </si>
+  <si>
+    <t>1918-04-22</t>
+  </si>
+  <si>
+    <t>Henne Kirkeby
+Sandholt, Fyn</t>
+  </si>
+  <si>
+    <t>Martin Kold
+Eiler Lehn Schiøler
+Christine  Mackie
+Rasmus Svop</t>
+  </si>
+  <si>
+    <t>Johannes Larsen er ved Filsø for at male. 
+Du nåede vel ikke hjem til Stemning? Her menes afstemning.
+Kerteminde Dampsavværk var i 1918 ejet af Martin Kold og R. Svop. SIdstnævnte udtrådte på et tidspunkt i 1918.</t>
+  </si>
+  <si>
+    <t>Det har været regnvejr, så Larsen har ikke kunnet male, men har sovet i stedet
+Lehn Schiøler skriver, at han beholder to af Johannes Larsens billeder og kan måske sælge et tredje. 
+Der er kommet et gældsbevis fra Birkerød Bank. 
+Gartneren må så græsplænen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/1ASN</t>
+  </si>
+  <si>
+    <t>Kirkeby Kro 22-4-1918.
+Kæreste Alhed!
+Ja Du naaede vel heller ikke hjem til Stemning? Jeg fik i Dag en kraftig Opfordring fra Kold &amp;amp; Svop om at Møde da det kneb men da Valget jo foregaar i Dag var det altsaa forsent. Forresten kunde jeg ikke have sat større til ved det, i Gaar regnede det hele Dagen som jeg saa benyttede til at hvile mig i, jeg gik i Seng da jeg havde spist til Middag og sov til Aftensmad Tid og gik saa i Seng igen. Jeg faar da sovet heroppe fra 8-7 hver Dag. De to skidt Billeder jeg har malet i Dag kunde jeg vist ogsaa godt have undværet, det har været et kedeligt Vejr med Blæst og delvis Støvregn, men det mildeste det har været endnu. Jeg sender et Brev jeg fik i Dag fra Lehn-Schiøler det kan maaske more Dig at læse det, han har beholdt de 2 Billeder og kan maaske sælge det Tredie. Her er ogsaa et Brev fra en Dame i Odense og Kvitteringen fra [ulæseligt] Sandholdt. Her kom ogsaa et Gældsbevis fra Christine som jeg nu returnerer til Birkerød Bank. Kan Du holde Gartneren til med Græsplænen saa den kan være saaede til jeg kommer hjem. Jeg synes der var noget mere men kan ikke komme i Tanker om det, men Du ringer vel op i Morgen Aften naar Du har faaet dette. 
+Mange Hilsner Din JL.</t>
+  </si>
+  <si>
+    <t>1938-12-27</t>
+  </si>
+  <si>
+    <t>Alhed Marie Brønsted
+Elise Hansen
+Johannes V. Jensen
+Johannes Larsen
+Peter Andreas Larsen
+Alhed  Møhl, Lysses datter</t>
+  </si>
+  <si>
+    <t>Elena og Johan Larsen kaldte Johannes Larsen for Chefen. Det er uklart, hvad "røget Bukse" er for noget. 
+Barnet, som i brevet bliver kaldt Abelone kom til at hedde Alhed Maria. Elena Larsen fødte hende i København og fik derefter brystbetændelse, hvorefter hun var indlagt i juledagene. Den ældste søn, Peter, kom til Købehavn få dage før jul. Johan var på gården i Småland. 
+Den Lange Rejse er en romancyklus af Johannes V. Jensen. Sjette og afsluttende bind i denne cyklus hedder Christoffer Colombus.</t>
+  </si>
+  <si>
+    <t>Det er Johannes Larsens fødselsdag. Elena Larsen vil, når hun kommer hjem, sende ham blandt andet elgkød.
+Den lille har nu suttet af det dårlige bryst, for det er nu ved at være rask. Det er drøjt at ligge i sengen. Elena læser Johannes V. Jensen. 
+Alhed/Lomme Brønsted vil have Peter Larsen med til Birkerød. 
+Det sner, og Elena håber ikke, at det vil give problemer med hjemrejsen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/yVIN</t>
+  </si>
+  <si>
+    <t>27/12 38
+Kære Gamle!
+I Dag er det saa Chefens Fødselsdag til Lykke med ham, jeg fik ikke skrevet men naar jeg kommer op og hjem vil jeg sende det Stk Elgkød og desuden en røget Bukse af den Slags vi delikaterede os med i Fjor, jeg tror ikke Las kender den og det kan jo være det er noget han vil lægge sig efter. - I Dag er der sket gode Fremskridt her paa Pladsen idet Abelone er blevet lagt til det daarlige Bryst som altsaa nu er saa godt som raskt og virkelig fik sig en Taar. Og i Morgen skal jeg op, det er heller ikke et Øjeblik for tidligt for nu var jeg lige ved at tabe Taalmodigheden, det er drøjt i Længden at ligge her, naar man føler sig saa frisk som en Fisk og ogsaa er det. - Jeg har læst den lange Rejse paanær Christoffer Colombus, som Mor har med i Dag; det er en herlig Samling Bøger, vi maa til at dyrke Johs. V. noget mere, man staar jo sig selv i Lyset, ved ikke at læse ham.
+Lomme var her i Gaar, hun vilde have Peter til Birkerød nogle Dage, jeg sagde at det maatte hun snakke med Mor om, men jeg tænker han er derude nu. - Her har det sneet meget i Nat, jeg haaber ikke Sneen skal lægge Hindringer i Vejen for vores Hjemrejse for nu har der ved Gud været Hindringer nok.
+Nu er der vist ikke mer at berette i Dag saa du maa have saa mange kærlige Hilsner
+fra din
+Hømikke.</t>
+  </si>
+  <si>
+    <t>1950-04-26</t>
+  </si>
+  <si>
+    <t>Adam Knuth
+Elena Larsen
+Johan Larsen
+Jonas Larsen
+Marie Larsen
+Alhed  Møhl, Lysses datter</t>
+  </si>
+  <si>
+    <t>Tjur er en fugl i gruppen af skovhøns. Den findes ikke længere i Danmark, men yngler i Skandinavien fra Skåne og nordpå – og videre mod øst gennem Finland og Rusland til området ved Lena-floden. Arten findes desuden i Skotland, Polen og Hviderusland (Wikipedia juli 2024). 
+Visingsø: En ø i søen Vättern. 
+Taberg: Et bjerg af jernmalm ca. 13 km. syd for Jönköping. 
+Husquarna staves i dag Huskvarna.
+Pax var en strandpavillon på Sydstranden i Kerteminde og ejet af Johannes Larsens venner Johanne og Johan Due Nielsen. Se deres biografier.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen er kommet hjem fra Båxhult, hvor han har været med sin søster, Marie. Han fik ingen tjur trods flere jagtture. Marie ville gerne se Taberg, og Elena/Bimse Larsen samt børnene kørte Johannes og Marie dertil. De spiste frokost og så på blå anemoner, og de gravede nogle op. Dagen efter kørte de til Birkerød, og Johannes Larsen tog hjem til Fyn.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/6Eao</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Lensgrevinde
+Chr. Knuth
+Refshalevej.
+Maribo.
+[På kuvertens bagside:]
+Johannes Larsen
+Kjerteminde
+[I brevet:]
+Kjerteminde 26 April 1950.
+Kære Grevinde.
+Som Du ser er jeg nu hjemme igen. Jeg havde det som altid dejligt paa Båxhult, men det jeg var kommen derop for faldt ikke saa heldigt ud. Til Trods for at jeg var med Lysse ude ved 4 Tiden 6-7 Gange og selv en Morgen stod op Kl. 2 ¾ og sad paa et Sted i Skoven fra Kl. 3-4 og et andet Sted en halv Time kom jeg ikke Tjurene, nærmere end til et Par Gange at høre nogle fjerne Lyde. For øvrigt regnede det med Undtagelse af et Par Dage hele Tiden og frøs hver Nat. Den Aften vi havde bestemt til at tage hjem næste Dag, sagde min Søster at næste Gang hun kom derop vilde hun gerne til Smålands Taberg, hvorpaa Lysse sagde at det kunde hun komme i Morgen. Næste Dag var det straalende Solskin og næsten Stille. Bimse ringede til Skolen og bad Søster og Jonas fri og saa kørte hun og Marie og Børnene og jeg ad Nissastigen til Jönköping, hvor vi spiste Frokost i Alphyddan, en højt over Byen beliggende Beværtning med Udsigt over Byen og Vättern og Visingsø og Husquarna. Derefter kørte vi op paa Taberg, hvor der var masser af blaa Anemoner, som vi gravede nogle Stykker op af, deriblandt en smuk rød som Søster fandt. saa kørte vi ad Sagastigen hjem og var hjemme til Aftensmad. Dagen efter kørte Bimse mig os ["mig" overstreget; ”os” indsat over linien] til Birkerød hvor jeg overnattede og næste Dag kørte hun mig til Korsør og Puf hentede mig i Nyborg. Nu har jeg i et Par Dage ordnet den Post her laa og besvaret det nødtørftige og saa skulde jeg i Morgen se at faa begyndt at bestille noget. Paa Fredag Kl. 12 skal jeg til Indvielsen af det nybyggede Pax. Mange Hilsener ogsaa til Adam.
+Din hengivne
+Johannes Larsen</t>
+  </si>
+  <si>
+    <t>1898-03-26</t>
+  </si>
+  <si>
+    <t>Nicolaus Lützhøft
+Ulrik Plesner</t>
+  </si>
+  <si>
+    <t>Johannes Larsen skrev i sit forrige brev til Alhed, at han ville tage til Ulrik Plesner i Birkerød søndag
+Rhea var et af Johannes Larsens fars skibe.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen rejser til København søndag nat. Han tager ikke til Ulrik Plesner søndag alligevel.
+Et af faderens skibe er strandet.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/O5AW</t>
+  </si>
+  <si>
+    <t>Kjerteminde, den 26 Marts 1898
+Kæreste Alhed!
+[noget af papiret mangler]t et Par Ord, som jeg [noget af papiret mangler] Du faar saa tidlig at [noget af papiret mangler]n gaa ned at tage [imod] mig. Er Du der ikke [noget af papiret mangler] jeg hen til Lützhøfft. Jeg tager herfra i Nat og kommer altsaa Søndag Formiddag mellem 9 og 10 tror jeg. Jeg tager ikke til Birkerød Søndag.
+Mange Hilsner
+Din hengivne
+Johannes Larsen
+P.S. Rhea er strandet i Morges ude i [noget af papiret mangler]lefjord</t>
+  </si>
+  <si>
+    <t>1908-05-22</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>- Boberg
+Ina  Goldschmidt
+Grethe Jungstedt
+Christine  Mackie
+Harris Sawyer
+Helen Sawyer
+Cid Smedberg
+Hempel Syberg
+Andreas Warberg, Albrechts far</t>
+  </si>
+  <si>
+    <t>Laura Warberg er på besøg hos sine to døtre, Ellen og Christine, i Boston. 
+Det vides ikke, hvad Harris Eastman Sawyers mor hed. 
+Det vides ikke, hvem Gräbes eller Marie var. Heller ikke Thomas, men Andreas/Dede Warberg arbejdede muligvis for ham - måske som advokatfuldmægtig.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, Laura Warberg til Astrid, 1908-05-22, 2419</t>
+  </si>
+  <si>
+    <t>Laura Warberg og datteren syr på Ellens udstyr. Frk. Boberg rejser snart, og det er Laura W glad for. 
+Laura fortæller om dagligdagen med vasketøj, måltider, gåture og udflugter på egnen. Boston minder om København. 
+Grete leger med jævnaldrende på gaden. De har brandøvelser på hendes skole. 
+Laura har besøgt en dansk-russisk familie og været til en velgørenhedsforestilling, som var en slags cirkus. 
+Amerikanerne er flotte i tøjet, når de går ud, men hjemme er de sjuskede. 
+En læge har fundet en skade på Harris' ene lungespids.
+Harris og Ellen ved ikke noget om Astrids forhold til Cid. 
+Andreas/Dede har fået en ny plads.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/VK6y</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Astrid Goldschmidt
+Adr: Brønsted
+Birkerød
+via København
+Danmark.
+[På kuvertens bagside:]
+Poststempel
+[I brevet:]
+[Der mangler indledende side eller sider]
+men Elle 4 Timer, kom hjem 10½ spiste ude – imens ringede Gräbes op og spurgte bekymrede til ham! Skandale! Grete var ved Telefonen og sagde at de var ude paa en lang Tur! Han er meget hensynsløs mod andre Mennesker og tænk vi var bedt der for en Uge siden! Nu skulde vi der paa Søndag og det er saadanne skikkelige Damer 3 ugifte som East har kendt fra de var Børn. Vi reparerer Elles Udstyrs Linned, Natkjoler og Benklæder og har syet 1 ny Natkjole og 4 Par nye Benklæder, skal nu sye 3 nye linnede Kjoler til Grete. Det er spændende hvad det bliver til med Washington; vi maa snart kunde vente Afgørelsen. Den 6te Juni rejser Frøken Boberg og jeg er meget glad over det, jeg kan ikke lide hende; hun er saa upaalidelig og smålyver altid med meget mere. Jeg faaer jo lidt mere at bestille, men det er jeg ikke ked af; kan jo alligevel ikke taale altfor megen Syning. Hver Aften gaaer jeg en Tur alene op til og langs ned mod Parken – Franklin, en Timestid. Vi gaaer i Seng Kl. 10 eller der omkring. Om Morgenen er jeg oppe gærne Kl. 6 ¾ og vadsker op fra Dagen før, Middag jo ca. Kl. 7. laver Kaffe o s v., de nyder daglig den gode ikke tykke Kaffe. Kl. 12½ naar Grete kommer af Skole faaer vi gærne 2 Retter, lidt Suppe og Klatter, arme Riddere eller Smørrebrød og The, til Middag ca. 4 [”ca. 4” indsat over linjen] en brillant og solid Ret i Aftes, ægte Majonaise paa kogt koldt Hønsekød med Salat og Tomater, Øl til; Kompot af Æbler og Svedsker til Dessert: hver Dag forskellige Slags Dessert, undertiden Is. Her er vidunderligt smukt, Kastanier og Sirener i fuldt Flor langs vor Gade. der er langt mellem Villaerne store aabne Pladser med Træer og Græs, hvor Børnene leger. Det er en sund By, kun i den inderste gamle mindste Del er det som København. Hele Boston har over en Million Mennesker. Elle er hjemme hver Mandag, saa har vi gærne en eller anden Udflugt, mest er vi bedt med gamle Mrs. Sawyer langt ud i West Bonberry en Tur paa en Time i Sporvogn, til nogle Kusiner af dem; Grete skal med. Hveranden Mandag har vi Vadskekone, som naaer hele Vadsken og stryger en Del inden hun gaaer ved 7-Tiden!! Hun faaer en Dollar og gærne noget Mad med hjem til Moderen. Hun kommer lidt før 10! Jeg har hidtil ladet mit vadske ude mens Fr. Boberg er her, men de river det itu. Lille [ulæseligt] er en fin Dame kan Du troe. Hun betragter Fr. B. som sin Pige, siger ”lille Boberg” sendte i Søndags Aftes deres forrige Barnepige, den tyske Li[ulæseligt] op at besøge hende; Marie havde fri og saa er Fr. B. altid hos Billy. Hun Marie [”Marie” indsat over linjen] længes efter komme derfra da hun keder sig, bliver forresten bedt ind til Nabofamilierne, jeg tænker, de er nysgerrige efter at vide om Chr. snart kommer hjem! – Greter [”r” i slutningen af ordet overstreget] er altid ude i sin Fritid, leger her paa Gaden, Brunswick – Street med 3-4 Pigebørn paa hendes Alder, som hun gaaer i Skole med; uden Hat eller noget gaaer hun ogsaa i Skole 5 Min. herfra. Af Frygt for Ild i Skolen, der forresten er en Stenbygning, leger de jævnlig Ildløs, det vil sige, der lyder 3. Slag paa en stor Klokke paa en bestemt Maade, saa gaaer Børnene ganske rolig ud den ene efter den anden uden Trængsel eller Panik; ligeledes bliver der brændt Papir af naar de mærker Røgen ud paa samme Maade. – Hun har slet ikke Syning endnu i Skolen. I Dag er hun henrykt, hun skal være fri de 2 Timer fra 2 – 4 – og med til Byen med Fr. B. at see levende Billeder. I hele [”hele” indsat over linjen] næste Uge er Fr. B. i Besøg hos en Familie, hvor vi paa Lørdag Aften skal til en større Festlighed paa Dansk. Fruen er dansk, Manden er Russer. Forleden Aften var Elle og jeg i hendes Forening ”Art Club”, en Institution der hjælpes af Kirken, det er unge Piger i alle Stillinger, der ernærer sig selv. De havde for at tjene Penge til Klubben lavet en Slags Cirkus, meget morsomt sat i Scene alle mulige komiske Dragter og Forklædninger, der var Aber, en Elefant, en Giraf, Indianere, en stærk Dame, et Orkester med Redekamme, Trompeter, en Blikkedel, men ogsaa en Klaverspiller; paa ham nær alle sammen unge Piger i Klubben. Vi var lidt trætte af den grulige Støj i et ret lille Lokale, jeg gav Ice-Cream i et Lunchroom lige ved. Du kan ikke tænke Dig som alle Børn er fine og pyntede, naar de gaar paa Gaderne og leger, hvide eller lyse Kjoler altid og alt svarende dertil. Grete er tarvelig forholdsvis, hun har da mange brogede Vadskekjoler, aldrig en ulden Kjole. Damerne er ofte meget fine paa Gaden; hjemme gaaer de den meste Tid af Dagen i Nattrøje og Slæber, de fleste har jo Pige, men de samme Damer ser man saa i Silke og Fløjl og Fjer! I Gaar var East og Elle hos hans Læge, en meget dygtig Lungespecialist, som i Fjor opdagede hvad aldrig nogen før har kunnet finde, en ubetydelig Fejl i den ene Lungespids. I Gaar undersøgte han meget grundigt og alt var uforandret. East er jo saa overdreven ængstelig Lægen sagde at han vilde have udmærket af at boe i Washington ikke saa meget for Klimaet som for den gode [ulæseligt], en Maaned med Gage og mere hvis han vil uden Gage; en Maaned til Sygdom med Gage. East og Fr. [B.?] veed intet om Dine nye Meriter med Cid. Det er dejligt at hans Familie er saa gode mod Dig, de maa være meget frisindede. Nu venter jeg da ikke Brev fra Dig for det første, men skal naturligvis blive henrykt, hvis der kommer et. Hvad bestiller Cid i Dalarne? Forstvæsen? Naar er han færdig med sin Uddannelse? Er det en bedre Stilling i Sverige end i Danmark? Hvor gammel er han? Har han Klaver deroppe? Er hans Fader ogsaa venlig stemt mod mig? Har lille yndige Sjums Appetit og har hun faaet lidt fastere Kød paa Kroppen? Hvilken Syndflod af Spørgsmål! Dede skrev forleden at han søger en Plads hos en Sagfører i Østjylland, han kan ikke mere klare det Driveri ude hos Thomas; havde besøgt Onkel S., der billigede, at han vil væk. De talte ene sammen i 1 Time ”vi kan saa godt sammen” – skrev han. I Dag Kl. ca. 12 drager jeg for første Gang ud paa en Expedition pr. Sporvogn alene har nøjagtig faaet hele [ulæseligt ord] læst; hvad der skal staae paa Sporvognen Gaderne o s v. Jeg skal først
+[Slutningen af brevet mangler].</t>
+  </si>
+  <si>
+    <t>1914-01-03</t>
+  </si>
+  <si>
+    <t>Grethe Bichel
+Bodild Branner
+Grethe Jungstedt
+Adolph Larsen
+Andreas Larsen
+Johan Larsen
+Ellen  Sawyer</t>
+  </si>
+  <si>
+    <t>Alhed Larsen og hendes søn, Puf/Andreas, holdt nytår i København, mens Johannes Larsen og parrets anden søn, Lysse/Johan, var i Kerteminde.</t>
+  </si>
+  <si>
+    <t>Brev 1. Johannes Larsen er i dårligt humør, fordi han af fremmede har fået at vide, at Alhed kommer hjem med en dags forsinkelse. Han og Lysse længes ikke efter Alhed og Puf. De har spist god mad.
+Brev 2. Lysse har ikke fanget flere silkehaler.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/tdAb</t>
+  </si>
+  <si>
+    <t>Kjerteminde Søndag Aften 3/1 1914
+Kæreste Alhed!
+Jeg har været i skidt Humør siden Grethe Bichel i Aftes fortalte mig at Du først kom Tirsdag, det irriterer mig al Tid at faa den Slags Beskeder af fremmede. Denne Gang havde jeg nu ikke ventet Udsættelse efter at Du havde sagt at Mandag var absolut sidste Dag da det var Synd for Puf at han skulde i Skole Mrg efter Hjemkomsten. Jeg var arrig i Morges, men var nogenlunde kommen over det da jeg fik Pufs Kort, nogen Tid efter kom Agraren og fortalte at de havde telefoneret til Birkerød i Aftes efter at jeg var gaaet og faaet at vide at Du først kom Tirsdag, og endnu noget efter mødte Elles Grethe med samme Besked, jeg har altsaa 4 Gange faaet serveret at I kunde ikke komme fordi Du skulde til Bodild. Jeg havde først tænkt ikke at skrive tiere, men efter moden Overvejelse tror jeg at det er bedst at komme af med Skidtet saa jeg kan blive skikkelig til Du kommer hjem, hvad jeg nok tror vil lykkes. Forøvrigt har vi det udmærket og længes ikke en Smule efter Jer. Vi faar god nærende Mad til Middag, i Gaar skulde vi have haft Hvidkaalssuppe og Flæsk med Spegesild og Løgsovs til Dessert men jeg fik vendt det om. I Dag har vi faaet Ribbensteg med Æbler og Svesker og med brunede Kartofler og Sovs og ovenpaa Kraasesuppe og Kraasemad. Mor jer godt! det er ikke Ironi, dette er et alvorligt Brev. Tusind Kys og Hilsner til
+Jer begge to
+Din
+Johannes Larsen
+Kære Mor!
+den sidste Silkehale var ikke derude i Morges saa vi har ikke fanget flere. Mange Hilsner fra Lysse vil du hilse Puf.</t>
+  </si>
+  <si>
+    <t>1918-08-31</t>
+  </si>
+  <si>
+    <t>Martofte</t>
+  </si>
+  <si>
+    <t>Hans Christian Engelsen
+Adolph Larsen
+Johanne Christine Larsen
+Johannes Larsen
+Elisabeth Mackie
+Rasmus Petersen, Gartner
+H Schriver
+Laura Warberg Petersen
+Leon Zerlang</t>
+  </si>
+  <si>
+    <t>Andreas og Johan Larsen er elever på Birkerød Kostskole. 
+Alhed og Johannes Larsen byggede i 1917-1918 deres villa om og til. De fik bla. et vaskehus, og både grov- og serveringskøkkenet blev ændret. 
+Adolph Larsen, Johannes Larsens bror (Baser), var kvartalsdranker. Han og hans kone, Johanne (Junge), boede i Kærbyhus. De var forældre til Bibbe, og Putte var Johannes niece.</t>
+  </si>
+  <si>
+    <t>Alhed Larsen har ikke æbler tilovers dette år. 
+Putte og Bibbe er blevet sendt væk fra Kerteminde, og Andreas og Johan (Puf og Lysse) må tage sig af dem. Alhed håber, at det vil hjælpe på Adolph Larsen (Baser), som har opført sig helt forfærdeligt, men nu ved Alheds hjælp er blevet mere medgørlig.
+Det går godt med byggeriet, og Larsen-familien skal have rejsegilde på vaskehuset.
+Alhed beder de to drenge om at hænge i med skolearbejdet.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/ipO9</t>
+  </si>
+  <si>
+    <t>Kære lille Puf og Lysse!
+Tak for Jeres Breve i dag! Jeg skal nok sende de Dele I skriver om med Vasketøjet en af Dagene. Jeg haaber I har sendt Kurvekufferten tilbage, ellers maa I endelig gøre det med det samme. Fyldepennen har jeg ikke set nogen Steder, men jeg skal nok lede efter den. Karlen fik Putte med ligeledes Besked om Æbler. Vi selv har ingen at sælge i Aar, navnlig ingen Gemmeæbler. Jeg kan jo tale med Rasm. Petersen om det, men det er jo ikke sagt det bliver billigere end de kan købes der. Spørg Hr. Engelsen hvormange det skulde være. Det kunde jo være, naar det var en større Bestilling, at han saa vilde gøre et lidt billigt Bud. – Jeg haaber I vil tage jer lidt af lille Bibbe og være rigtig søde imod hende, kan I ikke give hende og Putte en Konditortur. Det er jo i Haab om at det skal hjælpe paa Baser, at Børnene er sendt bort, det har været saa slemt med ham i den senere Tid, men dette har gjort et forfærdeligt Indtryk paa ham. – Men Byggeriet har [det sidste ord overstreget] gaar det helt rask for Tiden. Paa Mandag skal vi have Rejsegilde paa Vaskehuset, der bliver en Snes Mennesker, vi skal spise i Værkstedet: Smørrebrød, Øl, Snaps, Æbleskiver, Punsch, Kaffe og Cigar. Bare I var med til det. – Malerne har taget fat i Køkkenet, vi har bestemt os for en [”en” indsat over linjen] lyserød (lidt mørk) Farve til at det hvide [det sidste ord overstreget] malede. Væggene hvide. Det ser smukt ud. – Ellers er her ikke sket noget mærkeligt. Jagten har vi ikke hørt noget om, Schriver sagde den anden Dag til Jeres Far: De er nok Liebhaver til Jagten Hr. Larsen. Ja det er jeg sagde han. Vi skal nok lade jer vide naar vi hører noget. – Fortæl mig lidt om hvordan det gaar jer med Læsningen, har I begyndt at læse extra med Hr. Zerlang. Du maa da endelig strax tage fat lille Gamle. Jeg tænkte [det sidste ord overstreget] skal nok tænke lidt over Stilen lille Lysse, men gør Du det ogsaa, det er vigtigere. – Alle Dyrene har det godt, ogsaa Haren. Baser har foræret os et Par Turtelduer. – Naar jeg har været nede med dette, skal jeg over i Kærbyhus og se til dem. Jeg er Basers Barnepige i disse Dage, overfor mig er han blød og god, jeg har faaet ham til at spise, tage Medicin og lægge sig til at sove. Han har ellers ikke spist siden i Gaar Morges og har været rasende paa Tante Junge over det med Børnene. Men nu er han som sagt Blød.
+Nu Farvel søde drenge. Det blæser en Brandstorm og Æblerne styrter ned. Skal jeg sende Jer en Kasse Chalemovcky? – Jeres Far hilser mange Gange.
+1000 Hilsner fra jeres Mor
+Lørdag Eft.</t>
+  </si>
+  <si>
+    <t>1919-06-06</t>
+  </si>
+  <si>
+    <t>Christine Swane</t>
+  </si>
+  <si>
+    <t>Adolph Larsen
+Erik Warberg Larsen
+Martin Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Dyssegård kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0993</t>
+  </si>
+  <si>
+    <t>Det er trist, at Johanne/Junge er indlagt i det gode sommervejr. Christine Swane sender blomster fra sin have samt nogle sæber, cremer m.v.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/EJLN</t>
+  </si>
+  <si>
+    <t>Birkerød 6/6 19
+Kære Junge.
+Tusind Tak for dine gode Ønsker til min Fødselsdag. Hvor er det [utydeligt]gt at du skal være på Sygehus i denne ["denne" overstreget] disse dejlige Sommerdage, jeg har rigtig ondt af dig. Håber det må hjælpe dig. Her sender jeg lidt Blomster fra min Have, den lille Buket er de Blomster, som blomstrer på min Stenhøj i Øjeblikket, blot du du kunde se selve Højen den er meget smuk i Øjeblikket. Indlagte Toilettesager beder jeg dig ikke forsmå, jeg havde forleden en Byttehandel med Dyssegård og fik noget af Beløbet i Sæbe, Cremer, Pasta ogsaviddere. Vi sender længere Brev om nogle Dage, der hører du udførligt om vores gøren og laden. 
+God Bedring, hilsener fra Lasse din 
+Ugle
+Hils Lindøgaarderne. 
+[Skrevet med blå kuglepen:]
+12-8-03.</t>
+  </si>
+  <si>
+    <t>1919-06-07</t>
+  </si>
+  <si>
+    <t>Thøger  Larsen</t>
+  </si>
+  <si>
+    <t>Else Birgitte Brønsted
+Johannes Fønss
+Wilhelm Hansen
+Grethe Jungstedt
+Ellen  Sawyer</t>
+  </si>
+  <si>
+    <t>Thøger Larsens hyldest til den lyse sommernat er en lejlighedssang skrevet på digtervennen Jeppe Aakjærs opfordring. Sangen skulle bruges ved et sommermøde i juli 1914 på Aakjærs gård Jenle i Salling. Der kendes omkring 30 forskellige melodier til sangen, heriblandt en af Carl Nielsen. Grethe Sawyer/Jungstedts noder til sangen er aftrykt i bogen Du danske Sommer (Malene Linell Ipsen (red.)), Johannes Larsen Museet 2007.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3759</t>
+  </si>
+  <si>
+    <t>Thøger Larsen har været til Grundlovsfest og hørt "Danmark nu blunder" sunget på Grethe Jungstedts melodi. Bagefter var han i Tyborøn med sangeren, Johannes Fønss.
+Louise og familien må have haft en forfærdelig tid.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/AMsb</t>
+  </si>
+  <si>
+    <t>[Skrevet med blyant:]
+1919
+[Skrevet med blæk:]
+Fru Louise Brønsted
+Birkerød
+Sjælland
+Kære Lugge! Nu er jeg igen i Lemvig, men rejser hjem i Morgen. Jeg kom herop til en Grundlovsfest, fordi Johannes Føns skulde synge ”Danmark nu blunder” på Grethes ny Melodi – den som skal udkomme hos W. Hansen. Den lød meget smukt, skønt den var udsat for lavt ["lavt" overstreget] højt. – Jeg skulde være hjem næste Dag, men blev jo så alligevel et Par Dage, som har været herlige Joh. Fønss er her også og vi falder udmærket i Traad, han er en storartet, stor èn og har da en pragtfuld Stemme. De dybe Toner ruller ligesom Orgeltoner. – I Går var vi ved Tyborøn, - spillede L’hombre derud i Toget, - sejlede hjem i en Kutter og spillede L’hombre i en lille Kahyt og sillede igen L’ i Aftes. Jeg vandt det Hele. Nu har jeg jo ikke hørt om Mudi siden i Onsdags, - men nu er det vel ogsaa i god Gænge – Det maa have været en forfærdelig Tid for Jer Hils den lille yndige Nus-Elle
+Mange Hilsner Deres Thyra og Thøger Larsen</t>
+  </si>
+  <si>
+    <t>1919-09-13</t>
+  </si>
+  <si>
+    <t>- Algren Petersen
+Christian Caspersen
+Harald Giersing
+Johanne Giersing
+Andreas Larsen
+Johan Larsen
+Frida Madsen
+Anna Louise Syberg</t>
+  </si>
+  <si>
+    <t>Villaen på Møllebakken er ved at blive bygget om. Alhed Larsen opholder sig det meste af efteråret hos familie i Birkerød( Anna og Otto Meyer). Drengene Puf og Lysse går i skole i Birkerød. Johannes Larsen har lavet en akvarel med gæs.</t>
+  </si>
+  <si>
+    <t>Håndværkerne er færdige med at lægge tag på huset. Giersing , Besse og Rabbe har været på besøg og Max.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/IEQ6</t>
+  </si>
+  <si>
+    <t>Kjerteminde 13 Septbr 1919
+Kæreste Alhed!
+Du kan tro Haandværkerne har hængt i i Gaar og i Dag. Tømrerne arbejdede over i Aftes med Taget for at det kunde naaes og nu er Taget lagt paa igen, saa der kan ikke risikeres noget selv om der kommer Regn. Jeg gav dem en Kasse Øl til Frokost. I Gaar Eftermiddag havde jeg Besøg af Giersing, Bess og Rappe. De skulde rejse 7,15 og jeg satte mig saa i Bevægelse for at vi kunde komme til at spise lidt tidlig, men begge Pigerne var væk; og Kl. nærmede sig 5½ og der var stadig ingen. Algren fortalte at Frida var taget paa landet og Ellen gaaet til Byen, men han tilbød saa at hente sidstnævnte han vidste at hun hver Dag mødte sin Kæreste paa Hjørnet af Trollegade. Han cyklede saa og et Øjeblik efter kom hun saa vi fik Mad i god Tid. Jeg skal hilse fra dem. Jeg har faaet lavet en Aquarel med Gæs i Dag. Hils Drengene. Det er vældigt morsomt at Du er ude at more Dig.
+Din Johannes Larsen
+P.S.
+Tak for Dit Brev som jeg fik nu. Her er ingen Piger eller Algren nu. Jeg saa ham gaa og virke med Musefælder i Gaar men har glemt at spørge om han fik nogle. Jeg skal hilse fra Max der er her nu, han er flittig til at komme baade i Gaar og i Dag har han været her 2 Gange
+JL.</t>
+  </si>
+  <si>
+    <t>1920-05-14</t>
+  </si>
+  <si>
+    <t>Henne Kirkeby</t>
+  </si>
+  <si>
+    <t>Niels Bechsgaard 
+- Brincher
+Peter Oluf Brønsted
+Christian Caspersen
+Andreas Larsen
+Johan Larsen
+Ellen Dorothea Lehn Schiøler
+Christine  Mackie</t>
+  </si>
+  <si>
+    <t>Johannes Larsen er i Henne Kirkeby. Alhed er hos sine sønner i Birkerød, hvor de er på kostskole. Hun går desuden til sangtimer. 
+Det er uvist, hvem Klavs er.</t>
+  </si>
+  <si>
+    <t>Alhed vil besøge Fru Lehn Schiøler, men ser stadig slem ud med sår på læben. Hun skal til sangtime også.
+Andreas slider med lektier og eksamener, og der er ikke tid til at se på nyt tøj til ham. Drengene har fået hver sit værelse. 
+Alhed Larsen skal hjælpe søsteren Christine med at så græs.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/weXn</t>
+  </si>
+  <si>
+    <t>[På kuverten]:
+Maleren Johs. Larsen
+p.t. Kirkeby Kro
+Henne St.
+Jylland
+[Poststemplet]:
+Birkerød 14.5.20 [ulæseligt klokkeslæt]
+[Brevet]:
+Kæreste Lavsi!
+Hvor er det dog dejligt, at Vejret nu er saa fint, og det er jo meget smukt Vejr at se paa med Skyer og skiftende Belysninger. Det var kedeligt Hr. L. Sch. Ikke kom, da Vejret var saa slemt. Jeg vil ud at hilse paa hans Kone, hun har ikke været i Byen i disse Dage og jeg ser ogsaa saa rædsom ud endnu med de to store Saar paa Læben. I Morgen skal jeg ind at have Time, men da har jeg lovet at komme til Max. Gamle slider vældig i det, vi kan ikke komme ind om Tøj før paa Mandag, da han har Prøvestil hver Dag i denne Uge. Han og Lysse har indrettet det saadan, at de har faaet hver sit Værelse nu i Examenstiden for at Gamle kan læse i Fred. Jeg havde ham og Klavs og Brincher til Chokolade paa Konditoriet før efter endt dansk Prøvestil i Flyvning og dens Betydning. Lille Peter ligger af noget Forkølelse med Feber, Lysse og jeg skal ned at se til ham nu i Skovinspektionen. Naar jeg kommer hjem, skal jeg hjælpe Chr. at saa Græsplæne. Hils Hr. L.S. og Bechgaards og masser af Hilsner til Dig selv
+Din Alhed</t>
+  </si>
+  <si>
+    <t>1927-10-27</t>
+  </si>
+  <si>
+    <t>Th Hatt</t>
+  </si>
+  <si>
+    <t>Modtageradressen er Christine Swanes sommerhus.</t>
+  </si>
+  <si>
+    <t>Hatt vil gerne sætte tjærepap for vinduerne på sommerhuset, som Christine Swane har bedt ham om. Hatt er skuffet over, at Christine Swane ikke overholder deres aftale, om at afdrage sin gæld til ham.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/fhzy</t>
+  </si>
+  <si>
+    <t>Rødkildevej 20,
+Torsdag 27-10
+Kære Fru Swane!
+Jeg har modtaget Deres Brev i Dag. – Jeg troede, at De allerede var flyttet ind til Byen, og adresserede derfor et Brev, jeg sendte Dem for nogle Dage siden, til Falkonerallé 5. Dette Brev har De maaske ikke faaet endnu?
+Som Svar paa Deres Brev i Dag maa jeg sige, at jeg skal komme ud og sømme Tjærepap for Vinduerne, naar De er flyttet ud af Huset. Det er sikkert den bedste Maade at holde Vandet ude, men det kan jo ikke godt ske , saa længe De bor der. – Hvad det angaar at komme og hjælpe Dem med Skorstenen, vil jeg gerne bede mig fritaget for det Stykke Arbejde – som jeg for Resten troede, De for længst havde gjort ved Keramikerens Hjælp – da jeg hverken har Tid eller Raad til at ofre en Dag + Togpenge paa det. Mon De ikke kan faa en Mand i Birkerød til at være Dem behjælpelig.
+I mit Brev, jeg skrev forleden Dag, udtrykte jeg min Skuffelse over ikke at have modtaget det lovede Afdrag til Oktober, og hvad angaar Sagen om Resten af mit Tilgodehavende, har jeg ikke andet at sige, end hvad jeg skrev i nævnte Brev.
+Vær saa venlig at lade mig vide, naar De flytter ind til Byen, og da skal jeg komme og sætte Pap for Vinduerne straks efter. 
+Med venlig Hilsen
+Th. Hatt</t>
+  </si>
+  <si>
+    <t>1935-09-14</t>
+  </si>
+  <si>
+    <t>Långaryd
+Båxhult</t>
+  </si>
+  <si>
+    <t>Alhed Marie Brønsted
+Ellen Brønsted
+Marie Larsen
+Peter Andreas Larsen
+Christine Swane
+Lars Syberg</t>
+  </si>
+  <si>
+    <t>Christine Swane og Marie Larsen fik bygget deres hus i Birkerød 1934-1935.
+Elise Hansen og hendes to døtre flyttede fra Enghavevej til Enghave Plads 1935. De flyttede ind i den nye lejlighed 15. september.</t>
+  </si>
+  <si>
+    <t>Elena Larsen har besøgt Christine Swane/Uglen og Marie Larsen/Maraje i deres nybyggede hus. Det har vinduer fra gulv til loft, centralvarme, bad mm. Lars/Sakker Syberg har bygget ovnen. Christine Swane har møbleret. 
+Peter Larsen blev hos Christine Swane og Marie Larsen, da de voksne tog hjem, og han kom retur til dem belæsset med gaver.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/nSVM</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside:]
+Landmand
+Hr. Johan Larsen
+Båxhult
+Långaryd
+Sverrig.
+[På kuvertens bagside:]
+Husk: Enghaveplads 20. III tv.
+[I brevet:]
+Torsd. i Birkerød
+Kære Gamling!
+Jeg skal hilse dig saa meget fra Uglen og Maraje, som jeg besøgte i deres nye Hus i Gaar; det er minsanten et storartet Hus Uglen har faaet sig der bygget af en ung lovende Arkitekt med alle Hensyn til Komfort. Det mest karakteristiske er de mægtige Vinduer fra Gulv til Loft i Opholdsstuen og Værkstedet. Sakker har bygget Ovnen, bare ikke Uglen skulde have gjort det selv. Der er selvfølgelig Centralfyr, Badeværelse og Spisekøkken og varmt Vand over det hele. Og saa er det jo Uglen der har møbleret det og hun har jo ["jo" overstreget] nu en særpræget Evne til at gøre det hyggeligt, morsomt og festligt. Vi blev ordentlig beværtede med Frokost og stor hjemmebagt Kage, som Maraje havde bagt fordi de nok tænkte at vi vilde besøge dem en af disse Dage. Da jeg gik vilde de absolut beholde Peter, de afleverede ham her om Aftenen belæsset med Legetøj, han var helt ude af sig selv af Henrykkelse. Gaverne havde inspireret ham til flgd. Udtalelse: Jeg bliver frygtelig forkælet hvor jeg kommer, Bes forkæler mig saadan at de bliver vrede paa hende og skælder hende rigtig ud for det. - I Morgen flytter vi ind igen. Jeg sender Aviser i Dag, men der mangler fra de Dage jeg har været her, for Lomme er tilbage med Avislæsningen, men det vigtigste: Historieemnerne er der da.
+Nu skal jeg tusse paa Posthuset, saa Farvel for denne Gang, du kære gamle. 1000 Hilsner
+Bimsepigen.</t>
+  </si>
+  <si>
+    <t>1936-02-27</t>
+  </si>
+  <si>
+    <t>Marie Larsen</t>
+  </si>
+  <si>
+    <t>Elise Hansen
+Adolph Larsen
+Andreas Larsen
+Elena Larsen
+Else Larsen
+Jens Larsen
+Jeppe Larsen
+Johannes Larsen
+Peter Andreas Larsen
+Thomas Madsen-Mygdal
+Marie Meyer
+Sophus  Meyer
+Anna Meyer 
+Christine Swane
+Lars Swane</t>
+  </si>
+  <si>
+    <t>Brevet er privateje.</t>
+  </si>
+  <si>
+    <t>Fødselsdagshilsen til Johan Larsen(Lysse) fra hans faster Marie Larsen (Ia). Julen blev holdt hos familierne i Kerteminde og på Lindøgård. Der var voldsomt snevejr flere steder i Danmark. Sophus Meier (IA Larsens svoger) døde knap 96 år gammel.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/4gyc</t>
+  </si>
+  <si>
+    <t>Birkerød d.27-2-36
+Kære Lysse! Til Lykke med Fødselsdagen, et rigtig godt Aar ønsker jeg Dig i alle Henseender; nu kommer dette Brev alligevel forsent, skønt jeg havde foresat mig at få det af Sted i god Tid! Hvordan mon I dog har det deroppe i denne skrækkelige Vinter? Herhjemme har vi da ikke haft så meget Sne i mange Aar, selv om Kulden ikke har været saa haard; lige her omkring Birkerød har det ikke været værst, men rundt omkring i Landet har der været Togstandsninger; i Nærheden af Roskilde hvor Lasse er havde de ikke fået Post [indsat over linjen:”Post”] omtrent en hel Uge og på Fyen og i Jylland har det jo også været rent galt; men nu er det vist i Orden de aller fleste Steder. – Forhaabentlig har Drengene det godt, den Lille vokser vel normalt og opfører sig pænt; jeg havde Brev fra Else forleden Dag, lille I.A. havde det godt; hvor er det kedeligt at man så sjældent kan få dem at se, det vilde være vældig morsomt at se de 2 små Fyre sammen, jeg håber at det sker en Gang ad Aare.
+Vi var på Fyn Alle 3 i Julen, vi rejste derover d. 22ende, jeg var i Kerteminde til Juleaftensdag, så kørte Puf mig til Lindøgaard, jeg er jo altid hos Agraren Juleaften; Las’s Fødselsdag var jeg derude og så var jeg der 3-4 Dage inden jeg rejste her tilbage. – Vi har hængt et Stykke Flæsk ud i et Træ og har megen Glæde af at se på Smaafuglene og Solsorterne som kommer og hakker i det. – Jeg havde Brev fra Marie Meyer i Dag, hendes Far er jo død, næsten 96 Aar gammel; hun tænker på at flytte fra Feden og få en mindre Lejlighed nu hun er alene, - Mix og Myg havde nær ikke kommet over til Begravelsen på Grund af Togstandsninger. – Hils lille Peter mange Gange, måske kan han more sig lidt med disse Billeder; det var kedeligt at jeg ikke fik skreven til Jer til Jul, jeg vilde have sendt et pund The over til Jer, men Din Svigermor sagde at hun havde et pund som hun tog med; så kan I få et af mig [fortsættes øverst på side 1] en anden Gang. Jeg håber vi en Gang får Lov til at have Peter her et Par Dage når han kommer til Danmark den søde Unge jeg længes tit efter ham; Hav det nu godt Alle 4, mange kærlige Hilsner til Bimse, Peter, den Lille og Dig selv kære Lysse, fra Ia -</t>
+  </si>
+  <si>
+    <t>1939-09-01</t>
+  </si>
+  <si>
+    <t>Lis Storland
+Stefan Storland</t>
+  </si>
+  <si>
+    <t>Henny Hansen
+Wilhelm Hansen
+Lars Swane</t>
+  </si>
+  <si>
+    <t>Christine Swane opholdt sig i august og september 1939 på Strickers Hotel i Christiansfeld, sammen med sin søn Lars. (Birgit Bjerre i bogen "Christine Swane" s. 89)
+En bojan er en melonformet kinesisk krukke af porcelæn eller stentøj til opbevaring af syltet ingefær. (Lex.dk)
+Det vides ikke hvem fru Heising med søn, samt fru Hegn og frk. Sehested er.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, Christine Swane Breve , kasse 1, kuvert 5, 2002/61, A8 lb 11</t>
+  </si>
+  <si>
+    <t>Venner til Christine Swane kigger efter hus og have, mens hun er i Christiansfeld for at male. På grund af uroen i Europa er det vanskeligt at skaffe te.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/zlDg</t>
+  </si>
+  <si>
+    <t>Birkerød d.1ste September 1939.
+Kære Fru Svane!
+Mange Tak for Deres Brev, det var godt at Bojanen kom hel derover. Jeg modtog i Gaar 9 [pund] Te, men det slaar ikke til, da her er en stor Efterspørgsel, jeg havde Bestilling paa 5 [pund] til Fru Heising - Sønnen skulde have de 4 [pund]. Fru Hegn skal have 4 [pund] og Fru Wilhelm Hansen skal ligesaa have 4 [pund). Frk Sehested har ikke været her, men nu vil jeg holde 1 [pund] tilbage til Frk. S. og saa kan Fru Hegn og Fru W. Hansen dele det der er tilbage, det er vist den bedste Ordning indtil der kommer mere og hvis der kan skaffes mere?
+Vi ser til Fersknerne, de er knap modne endnu, men det maa snart komme, tror jeg - Tomaterne er begyndt at modnes godt og Melonplanterne er ved at løbe ud af Bænken, maaske var det klogt at løfte Taget lidt mere?
+Ellers er her yndigt og roligt i Birkerød, hvis ikke man igennem Radioen hørte om alt det forfærdelige der sikkert vil ske i den kommende Tid, det lover ikke godt.
+Ja! det er vel nok Sommer, det er dejligt for Dem at have saa fint Vejr til at male i og godt De har det saa ugenert, for det er nu en af Betingelserner for at kunde Arbejde -.
+Nu vil jeg saa slutte med mange venlige Hilsener til Dem og Lasse fra Stefan og Lis Storland</t>
+  </si>
+  <si>
+    <t>1940-10-11</t>
+  </si>
+  <si>
+    <t>Helge Jacobsen</t>
+  </si>
+  <si>
+    <t>Christine Swane
+Viggo Thorlacius-Ussing</t>
+  </si>
+  <si>
+    <t>Et keramisk relief af Skive Byvåben blev lavet af Christine Swane og betalt af Ny Carlsbergfondet. Det var en gave til Skive Museum, som blev indviet d. 5. juli 1942. (Skive Folkeblad d. 28. januar 2017)</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, Christine Swane Breve, kasse 1, kuvert 5, 2002/61 A8 lb 11</t>
+  </si>
+  <si>
+    <t>Ny Carlsbergfondet retter en henvendelse til Christine Swane vedrørende udførelsen af et byvåben til Skive Museum.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/guwk</t>
+  </si>
+  <si>
+    <t>NY CARLSBERGFONDETS DIREKTION Dantes Plads 32
+Formanden København V
+den 11. Oktober 1940.
+Malerinden
+Fru Christine Swane,
+Birkerød.
+—---------
+I Anledning af en Ansøgning fra Skive By tillader man sig herved at forespørge, om De kunne tænke [resten af linjen er spist af smådyr]
+et Forslag til Udførelse af et Byvaaben i Keramik til Anbringelse paa den under Opførelse
+værende Museumsbygning i Skive. I bekræftende Fald bedes Dem sætte Dem i Forbindelse med Direktør Thorlacius-Ussing, der vil kunne orientere Dem nærmere om Forholdene.
+P.D.V.
+[underskrift] Helge Jacobsen</t>
+  </si>
+  <si>
+    <t>1951-06-14</t>
+  </si>
+  <si>
+    <t>Lolland
+Maribo</t>
+  </si>
+  <si>
+    <t>Adam Knuth
+Elisabeth Knuth
+Lars Swane</t>
+  </si>
+  <si>
+    <t>Mosaikken var en bestillingsopgave til Damsøbadet på Frederiksberg</t>
+  </si>
+  <si>
+    <t>Christine Swane takker for cigaretterne. Hun og Lars Swane lægger mosaik. Den består af 138 dele.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/z3n5</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Grevinde Christa Knuth
+Maribo
+Lolland.
+[På kuvertens bagside:]
+Christine Swane
+Birkerød.
+[I brevet:]
+Birkerød 14 juni 1951.
+Kære Christa.
+Tusind Tak for dine lykønskninger og de dejlige Cigaretter som jeg har nydt. 
+Håber at du har det godt, her har vi det med travlhed Lasse og jeg lægger mosaikken, den er delt i 138 stk og vi er nu nået til 99 så det går da fremad. I øjeblikket har vi ikke tid at tage nogen steder hen. Hils Elisabeth og Adam og tak for hilsner.
+Hilsner fra din hengivne Ugle.</t>
+  </si>
+  <si>
+    <t>1885-04-29</t>
+  </si>
+  <si>
+    <t>Birkerød
+Faaborg ,Fyn
+Långaryd</t>
+  </si>
+  <si>
+    <t>Ane Marie Christiansdatter
+Christian Eckardt
+Anesine Frölich
+- Holbeck
+Jens Christian Hostrup
+Harald  Klokker
+Assistent Knudsen
+Augusta  Larsen
+Cathrine Larsen
+Georg Larsen
+Ida Larsen
+Jacob Larsen
+Jeppe Andreas Larsen
+Peter Larsen
+Urban Larsen
+Vilhelm Larsen
+Niels Mollerup
+Ulrik Plesner</t>
+  </si>
+  <si>
+    <t>Cirkus "Danmark" besøgte Kerteminde i april 1885 (Kjerteminde Avis 21.4 1885) Der var 35 personer, heste m.m. på pladsen ved Gymnastikhuset.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen er ikke i så godt humør og hans mor vil gerne hjælpe ham. Farbror Urban skal snart giftes og overtage en købmandsforretning. Johannes Larsens far vil muligvis tage en tur til Sverige.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Fx7B</t>
+  </si>
+  <si>
+    <t>Kjerteminde den 29 April 1885
+Kjære Johannes!
+Det var jo dejligt at Du havde moret Dig godt ude i Birkerød og at Du er rask hvad er der ivejen med Houmøret min lille Ven sig du mig hvad der trykker; om det ogsaa skal blive et langt Brev, maaske jeg dog veed Raad – fortæl mig ogsaa hvad alt det er du har i Hovedet og vil udrette naar du kommer hjem det skal glæde mig at udfylde Ventetiden med Tanker der angaar din Virksomhed, vil du igjen have fat i Leer saa sig endelig til at jeg kan have din Arbejdsdragt i Orden. Tiden løber hurtigt skal du ikke blive der længere end til Juni. Saa seer vi jo hinanden om lidt maaske Faer tager til Høljeryd inden Urban nu flytter og saa kan I jo tale om det Alt sammen ja Gud give det maa blive en god Sommer i alle Maader her er saamegen Alvor rundt i alle Kroge, Urban skal nemlig overtage sin Handel første Juni men rejser derud en 8te Dage før, hans Augusta rejser nu en af Dagene til Faaborg og dernede skal de saa vies for Bryllupsgæster bliver der ingen bedt; om vi faar Dagen at vide skal jeg nok melde dig den for at Du kan tænke dem og ønske dem alt godt.
+Hvad svarede Hr Mollerup vil han saa til Kjerteminde? Du har slet ikke svaret mig paa mine Spørgsmaal om hvad du maler og tegner er det din Gjerning sætter dig i daarligt Houmør eller er du maaske syg igjen?
+Vilhelm er til Ecksamen i disse Dage igaar var han meget tilfreds – ogsaa i Formiddags, i Eftermiddag er det kun Gymnastik Sang og et lettere Fag. Peder Larsen, Holbak og Assistent Knudsen; de 3 Lærde blive nok siddende 1 Aar endnu i den Klasse saa er der jo Udsigt til at Vilhelm kan komme over dem og jeg har lovet ham 1 Kr om han i Løbet af Aaret kan naa det.
+Nu idag er de færdig med Aspargesbedet, Petersen og lille Algren vare nu oppe at plante dem saa skal vi imorgen saa og lægge Kartofler og det Vejr vil nok gjøre at det kommer hurtigt op for det er jo ellers bag efter alle andre Mennesker.
+Her er et Berider Selskab og vi maatte jo derom med alle Rollingerne Georg havde Lov at gaa om Søndagen men da han kom derom saa blev han gjort opmærk af Post Klokker at vilde han staa kunde han gaa 2 Gange for de sammen Penge – og der kan du tro Georg han morede sig 
+vi vare uheldige med Vejret for det regnede saa voldsomt at Vandet løb paa Jorden i Strømme men Publikum holdt Stand til Slutning
+Faster Thrine er ved at lave sig færdig til en Jyllandsrejse op hos farbror Jacob og bliver der i et Par Maaneder for at faa Kræfter Ida kommer saa her men det har jeg maaske fortalt dig saa maa du undskylde mig – men jeg har saameget i mit Hoved i disse dage for vi skal jo skifte Piger paa Fredag.
+Der har været Brev fra Amerika til Eckarts, Moster Sine har været syg i 6 Uger og det var nok en Ængstelse for dem men nu er hun bedre jeg tænker saa vi faar snart at høre derfra ogsaa men saa bliver der ingen Hjemkomst i denne Sommer
+Nu i de følgende Dage kan du da gaa paa Udstillingen baade Fredag og Søndag, ja gaa bare at høre Hostrup mit kjære kjære Barn du gjorde mig saa Hjærteglad at du læser i Farmors Bog ja hold dig i Herrens Nærhed alle Dage saa skal det gaa Dig vel
+[Skrevet på langs]
+Kjærlig Hilsen fra Alle dog mest fra Din Moder</t>
+  </si>
+  <si>
+    <t>1889-02-02</t>
+  </si>
+  <si>
+    <t>Birkerød Kostskole
+Lund Domkirke</t>
+  </si>
+  <si>
+    <t>Thorkild -
+Maren Margrethe Frölich
+Vilhelm Larsen
+Niels Mollerup
+Theodor Oppermann
+Johannes Plesner</t>
+  </si>
+  <si>
+    <t>Vilhelmine Larsen roser Thorkild, som har fået en god eksamen. Hun fremhæver også Johannes Larsens kusine, som har fået guldmedalje for et maleri. Hun opfordrer Johannes til at være flittig.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Xw5z</t>
+  </si>
+  <si>
+    <t>Kjerteminde den 2 Februar 1889.
+Kjæreste Johannes
+[Jeg er] ikke rigtig i mit Es idag [papir mangler] skrive da jeg laa i Sengen igaar [papir mangler] blive ved Søndagsbrevet det [papir mangler] ikke smage, Dine Penge faar [papir mangler] i morgen eller Mandag, saa har jeg [papir mangler] [gamle] Hat nede at gjøre istand den skal komme med og det lille Svovlstikkefouteral som Vilhelm gav dig fandt jeg i din Lomme
+Idag ere Vognene i Odense med Hø og jeg sendte Resten af Ulden og forlangte Prøver hjem af Benklædetøjer for Du trænger vel snart til dem jeg lovede Dig. Det var da herligt at Torkild fik saa god en Eksamen – see Johannes hvad Flid kan gjøre
+[papir mangler] vis paa han har hængt i til [papir mangler] Tid og faar nu sin Løn 
+Kl er bleven mange og Vilhelm skal ogsaa have et Par Ord, men Du skal dog vide at Maren Margrethe har skreven til Sverrig og der meldte [papir mangler] hun har faaet Guldmedal[je] [papir mangler] Tegning af ”Venus fra [papir mangler] hendes bedste Veninde [papir mangler] Medallie for et Maleri [papir mangler] det var det højtideligste [Øjeblik] i hendes Liv da hun stod frem og fik Belønningen. hvad siger Du om det, hæng i Johannes Larsen
+Ja nu maa jeg slutte med mange Hilsener fra os alle sammen 
+Og saa længere Brev en af Dagene hils hos dig og hils dine Venner
+Vidste du Mollerup Plesner og Oppermann var i Birkerød i Søndags? Din [papir mangler]</t>
+  </si>
+  <si>
     <t>1908-06-29</t>
   </si>
   <si>
     <t>East Andover USA</t>
   </si>
   <si>
     <t>Birkerød
 Tornehave</t>
   </si>
   <si>
     <t>Ingeborg Abrahams
 - Bryantt
 Grete Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Niels Brønsted
 Peter Oluf Brønsted
 Alfred Goldschmidt
 Ina  Goldschmidt
 Mikkel Hindhede
 Grethe Jungstedt
 Alhed Larsen
 Johannes Larsen
 Christine  Mackie
 William Mackie
@@ -1786,677 +2039,50 @@
 Fru Astrid Goldschmidt.
 ”Tornehave”
 Birkerød
 via København
 Danmark 
 [Håndskrevet på kuvertens bagside:]
 East Andover d: 29/6 -
 N.H. 
 U.S.A
 Poststempel
 [I brevet:]
 East Andover d: 29/6 – 08
 Kære lille Putte!
 Nu har jeg faaet 2 lange og interessante Breve fra Dig, siden jeg skrev til Dig! men Du og Muk er jo lige gode om dem jeg sender. Hvilken trist ja rædsom Pinse Du dog holdt! Hvad vil da ogsaa Ingeborg der med sine Børn! og Alfred, jeg forstaar ikke, at han kan lide de Besøg, naar han kan see Børnene paa anden Maade. Naar jeg igen faaer Brev fra Eder saa er der vel noget om at Du forhaabentlig ikke har faaet Din Ansøgning bevilliget. Hvor er jeg dog glad over, at lille Sjums er bedre den kære lille Unge! Men veed hun slet ikke noget om hvem Bedstemor er! Det er mageløst for Dig lille Putte at Cids Forældre holder af Dig og at Du her bliver paaskønnet. Jeg kan da saa godt forstaae, at Cid ikke kunde have Hjærte til at gøre en saadan [ulæseligt]; ved at tvinge igennem sin Musik som Levebrød! Det var han ogsaa selv kommen til at fortryde. Nu kan han jo i en sikker og god Stilling drive den con amore. Saadan skulde Ernst Zeuthen have ! i Stedet for nu at blive en middelmaadig Kunstner, hans Forældre maa ernære nu han er snart 30 Aar. Han maa skamme sig! Det er rigtignok sjælden Du faaer Brev! Hvilken Afstand det er! Gud veed om ikke alle Forhold deroppe i Nordland for en stor Del er som her; I hele denne Del af Mass. lever der kun ganske faa Mennesker; smaa bitte Landsbyer som denne og ind imellem Huse hist og her – Vi var i Lørdags en Køretur paa stive 3 danske Mil til et Bjærg ”Kearsarge” 3,300 Fod højt; en smuk Tur Bjærge, Skove, Søer, en lille Flod og fra Toppen af Kearsarge - tusind Maal, en vidunderlig Udsigt for hvem der aldrig har set lignende; ikke andet end Bjærge saa langt Øjet saae med og uden Skov, smaa Søer hist og her. Vi var 3½ Timer om Turen dertil Hestene maatte puste. Lidt efter de høje og lidt stejle Bakker, alle undtagen jeg stod af de var alle saa omhyggelige for mig især [ulæseligt] selv, mange Plask [ulæseligt ord] og ned i Søen med 3 Børn som var med; Konen Datter og en Læge, en dannet og ret fin lille Kone, Manden er en slet og ret Bonde fra Maine, har ikke en Gang været paa en Højskole. Fru Th.’s Forældre ejede Stedet og hun selv er født der og vil ogsaa dø der; meget almindeligt her at en Gaard – det er ikke just en Farm, for Korn dyrkes ikke her – ejes af Slægt efter Slægt; ligeledes at Mand og Kone staaer paa et meget forskelligt Trin af Dannelse og Opdragelse: men de er nok saa glade og lykkelige. Huset er fint og flot møbleret; deres Passion er at samle paa gammelt Porcelæn hvoraf de har Kasser. De er meget velhavende. Gud veed hvordan de faaet deres Rigdomme X ! En anden Familie lige ved er en Bryantt, Fruen er rar og hjælpsom, har været mageløs flink mod dem her i de 5 Aar de jævnt hen har boet i hendes Sommerpensionat. Vi boede der 3 Dage til vores eget Hus var i Stand. Hendes Mand er Lokomotivfører langt Syd paa i Virginia, har kun en Maaned Ferie om Aaret at være her i. De har en voxen Datter, hun er Lærerinde i en Skole her i Nærheden, spiller Klaver (slem Musik!!) er rigtig fin og pæn, er forlovet med en slet og ret Bondekarl, som er ved at faae et Mælkeudsalg eller Fællesmejeri vel snarere og saa skal de giftes. Han er en flink og rar ung mand. Der er et pænt Hus med fine Møbler, Tæpper o s v., men Mrs. Bryant selv er aldrig klædt om, gaaer Dagen lang i en gl. Morgenkjole og et snavset laset stort Forklæde. Ja den Søndag vi var der, havde hun en f lys Kjole paa. – ”Kearsarge” var Las og Billy oppe paa i Fjor. 
 [Skrevet langs sidens venstre kant:]
 X Ja enhver ejer Skov her, men de er helt ukultiverede; 
 [Herefter på næste side:]
 Elle siger Las var meget begejstret Vi var godt 1½ Time om at gaae op; naturligvis kørte vi langt op ad Bjærget; Bakker i det uendelige. Jeg var lige ved at opgive Opstigelsen paa Grund af den bagende Solhede, en meget varm Dag og Kl. godt 1, altsaa Solen lige over os: Men jeg vilde jo grulig gærne helt op, og det viste sig at den sidste Halvdel af Vejen var ret ["ret" indsat over linjen] skyggefuld om end mere stejl og vanskelig; de sidste 5-6 Minuters Gang udelukkende store mere eller mindre glatte Kampesten!! Manden ofrede sig helt for at hjælpe mig paa de værste Steder – Vi ser Bjerget fra Bryants, der har en vidunderlig Udsigt fra deres Hus til en ret stor og dejlig Sø med smukke Skove helt rundt om. Der er en Baad som de roer i – Elle og East – jeg var med en Aften, men jeg nyder det ikke; jeg er bange de skal vippe den lille Baad over og det er et meget ubekvemt Sæde. Her er en lille bitte Kirke; Præsten er slet og ret Arbejder og han kører rundt med Post en Gang om Dagen!! Ja den Fordel er her frem for i Nordland, Vores Hus er lige ved Skoven og her er flere store høje Træer lige udenfor, saa vi tager Maaltiderne Morgen og Aften i Skygge derude. Men Udsigt har vi slet ikke. Her er meget primitivt, og vi maa hente alt Vand ca. 4 Minuters Vej herfra i en Bæk; Brønden her er i Uorden, East skulde have haft noget med til at desinficere Vandet, da han i Fredags kom fra Boston, men han havde ikke haft Tid!!! de 5 Dage han var der. Vi har 2 Blikspande at hente i, Elle tager Broderparten men jeg henter en Del ogsaa. Vadsken er ogsaa i Uorden saa jeg maa bære alt Opvadskvand gennem en Slags Bryggers og over Gaarden i store [ulæseligt ord] her, og i Nat har Rotterne lagt deres Visitkort i en Skaal i Spisekamret, de har hidtil ikke vist sig, fordi her var saa vældig [ulæseligt ord] inden vi kom. Huset er uhyre gammelt, store Huller i Gulv og Vægge, Træhuse som alle herovre. Jeg er alt andet end begejstret for denne Menage XX, jeg er for gammel til at nyde Landliv paa Bekostning af al mulig Hygge og Komfort. Ja, vor eneste Stue er pæn og heldigvis ret kølig; jeg sidder her om Eftermiddagen og syr, kan umulig sidde ude for de Masser af Myg. Mens vi spiser om Aftenen har vi stukken hver 2 rygende Pinde i Haaret, noget der jager dem bort; eller vi stiller en Del i en Flaske paa Bordet. Det er meget varmt og i Nat havde vi et vældigt Tordenvejr. Jeg tænkte igen paa Dig lille Putte, hvor maa det have været en forfærdelig Nat for Dig med alle de Børn! Du havde dem da nede lige ved Døren? Hvor X
 [Skrevet langs sidens højre kant:]
 X grusom forfærdelig ved Tanken om at skulde være her en Maaned endnu. [Indsætning slut]
 I ellers maa have det yndigt nu i Tornehave! Jeg kunde akkurat sætte mig ind i Havens Udseende nu efter Din gode beskrivelse. Jeg lever næsten kun for at skrive og faae Breve; det er meget sjældent at Elle og jeg faar os en god Passiar, det er som om vi var ubevidst bange for at komme ind paa det store brændende Spørgsmaal, hun har ikke ændret sine Anskuelser en eneste Smule, er ligesaa forelsket i [ulæseligt ord] som Du skriver og mener ikke at hun (Elle) har gjort noget som helst eller rettere undladt at gøre noget, der kan bebrejdes hende. Jeg har en rasende Hjemve efter Eder alle og lever for Tiden i en rasende Spænding for hvad det bliver til, om Chr. kommer eller ikke. Var meget skuffet da der ikke kom Brev fra Liverpool. Jeg faar jo ellers en herlig Mængde Breve, 4 forrige Torsdag. Elle siger jeg skal fortælle, hvordan det gik mig en Dag i Butiken,_ der tillige er Posthus_!! en rigtig Fedtebutik. Jeg bad meget tydeligt om ”one loaf of white bread ” – et Franskbrød til 10 Cents – Købmanden spurgte først om jeg skulde have et Dusin; jeg blev meget forbauset og sagde igen ”one”. Efter han havde spekuleret lidt, førte han mig op ad en støvet Trappe til deres Lager, jeg mere og mere forbauset – der viste han mig nogle - Tallerkner!! – Plate! Bryants morede sig kosteligt over det. – Siden har jeg ikke dristet mig til at gaae derned alene og handle. Om lidt gaaer vi alle tre derned med Breve og hører efter Breve. – I et Sogn nær ved var der et Aar kun et skolepligtigt Barn!! Men Telefon er der i hvert lille Hus her paa Egnen!! Vi har ogsaa desuden den Slags der kimer i det uendelige naar alle andre bruger den; forskellig Ringning. Ingen bruger Hat her af de Indfødte. Elle har endelig i dag funden en Drenge=Straahat – hvid – og foræret mig den og pyntet den med en hvid [ulæseligt ord] Sløjfe. Jeg laante en rædsom hvid linned Bøllehat til Turen i Lørdags. – Vejene er rædselsfulde, ca ½ Mil. Stor Tørke oven i! – Nu ikke mere! 
 Vi lever meget tarveligt, jeg savner min Hindhede Kogebog. Kun de 3 Dage om Ugen East er her faaer vi Kød og endda kun lidt; ellers meget lette Retter, vi befinder os vel ved det og giver saadan dejlig nem Opvadskning. Havregrød og Kaffe om Morgenen; Middag Kl. 12½ Aften – koldt – Kl. 7 og The. Her er rasende varmt; jeg har kun Uldtrøje, Korset og Kjole, Benklæder og Strømper!! – Jeg taaler godt nok Varmen; men gaaer aldrig ud om Dagen naar jeg kan undgaae det. Allerede Kl. 7 om Morgenen naar jeg gaar ca. 5 Minuters Gang at hente Mælk i en lille Blikspand er det hedt. Grete skulde egentlig hente, men jeg kan ikke nænne, hun skal saa tidligt op. Elle laver al Maden, jeg holder mere af at tage Opvadskning og Rengøring og andet. Nu har I vel Jeres Datter hjemme igen, og nu er der snart kun 14 Dage til lille Muk faaer Ferie! Hvilken herlig Tid I saa faaer! Du skriver at til Vinter skal Du være Enefugl, men Barnepigen beholder I da?? Til 4 Børn? Nu maa jeg nok til at holde op, har skrevet langt lignende Brev til Alhed og Frøken Boysen skulde gærne have lidt ogsaa, har nylig faaet fra hende med et godt Portræt. Det var saa morsomt at faae de 2 Breve fra Alhed og Muk fra Kerteminde! Endnu en Gang en varm Tak for Dine Breve lille Putte! 
 Kærlige Hilsener til Eder allesammen fra Mor.</t>
   </si>
   <si>
-    <t>1908-10</t>
-[...87 lines deleted...]
-Porto 50
-------
-412
-[...535 lines deleted...]
-  <si>
     <t>1912-06-09</t>
   </si>
   <si>
     <t>Snøde</t>
   </si>
   <si>
     <t>Birkerød St.</t>
   </si>
   <si>
     <t>Povl Bentzon
 Frederik Bokkenheuser
 Bodild Branner
 Ebbe Branner
 Frits Branner
 Thora  Branner
 Christian Caspersen
 Johanne Caspersen
 Alhed Larsen
 Otto Emil  Paludan
 Charlotte Rasmussen
 Ditlev Schroll
 Otto Schroll
 Hempel Syberg
 Nicoline  von Sperling
 Marie Warberg</t>
@@ -2474,369 +2100,859 @@
   </si>
   <si>
     <t>Laura Warberg er hos familien i Snøde på Langeland. Før da besøgte hun Erikshaab og Sandholt. Laura har været til læge i Svendborg med sit dårlige ben. Hun rejser nu til Odense for at besøge Hempel Syberg og se Thora Branner med børn. Derfra tager hun til Kerteminde. Omkring 27. juni vil hun indlogere sig på hotel i København, og hun håber at kunne flytte ind i sin nye lejlighed 1. juli. Astrid er blevet bedt om at hjælpe. 
 Marie Warberg er stadig syg. 
 Laura glæder sig hverken til rejsen i september eller til sin nye lejlighed.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Sojt</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Astrid Goldschmidt
 Adr: Brønsted
 Birkerød St.
 Sjælland
 [På kuvertens bagside:]
 Poststempel
 [I brevet:]
 Snøde d: 9–6–12
 Kære Astrid
 Det er nok snart paa Tiden at skrive til Dig igen og saa faar jeg vel snart lidt at høre om Eder allesammen. Jeg kom hertil i Torsdags, Tante hentede mig i Aasø og vi drak hendes medbragte Kaffe i Skoven paa et yndigt stille Sted; kørte saa til og fra Kirkegaarden gennem Byen til Hotellet, besøgte en Timestid Charlotte Rasmusssen – en af mine Brudepiger - spiste Melon der, gik en lille køn Tur og var her 7½. Jeg havde overnattet i Svendborg og om Formiddagen sejlet til og fra Christiansminde og gaaet rundt derude, der var dejligt og Vejret smukt. Til Erikshaab kom jeg Søndag d:2den, havde to rare Dage der, den ene Aften var der bedt fremmede, bl.a. Kaptain Schroll og [Peia?], rigtig morsomt. Næste Dag var jeg med Paludan på Sandholt til Frokost; de havde været saa uhyre glade ved at see Eder, især var Frøken B. glad ved Dig, hvem hun ikke havde set i saa mange Aar. Derfra kørte jeg alene til Doktor Schrolls og var der hele Eftermiddagen og Aftenen. Onsdag Kl. 5 tog jeg saa til Svendborg og gik samme Aften en dejlig lille Tur uden for Byen. Første Dag her gik jeg ind til Dr. Rasmussen og spurgte ham om mit Ben, der stadig hæver i Anklen og paa Foden, er tungt og træt og hindrer mig i at gaae ret meget. Han gav mig Jod at smøre med og sagde jeg skulde igen gaae med Bind og ligge med tykt Vat om Natten. Nu er det allerede bedre og jeg maa nok følge hans Raad og gaae med det Bind et Par Maaneder, om det saa bare kan blive helt godt! Dr. Bokkenheuser havde jo sagt, jeg maatte lægge det. Jeg rejser til Odense paa Lørdag er to Dage hos Syberg; dersom Thora og Børnene er der vil jeg være en Nat paa Hotel, skal til Øjenlæge og besøge Jørgensen der nu boer hos Karen. Den sidste Ugestid i Kerteminde skal jeg have vadsket og pakket og syet et og andet. Dersom Du ikke kunde være et Par Dage hos mig, vilde jeg grue rædsomt for den Indflytning. I Dag skriver jeg om at faae flyttet ind d: 1ste Juli, haaber han kan den Dag. Jeg rejser altsaa d:27de og boer paa mit gode Missionshotel Gl. Kongensg har meldt mig til Bentzons til Middag og Aften og tager til Birkerød Dagen efter. Det glæder jeg mig meget til; saa er I vel lige paa Falderebet. Anna B. har skreven til mig, om jeg ikke vil have deres [ulæseligt] i Juli og [ulæseligt] formodentlig rejser hun og Margrethe saa paa Landet. Det har jeg sagt Ja til, da jeg efter denne Benhistorie er bange for at være alene. Marie Warberg gaaer endnu med daarlig Finger, Gud veed, hvad det bliver til! Caspersen mener, det tyder paa Benæder. Jeg glæder mig slet ikke til Rejsen i September; det er ikke som i Fjor! Jeg glæder mig heller ikke til min Lejlighed! – Nu Farvel lille Putte! Hilsener til Eder allesammen Jeg længes efter at høre hvordan lille Alhed har det!
 Bedstemor –
 Tante hilser!</t>
   </si>
   <si>
-    <t>1912-08-19</t>
-[...25 lines deleted...]
-    <t>https://fynboerne.ktdk.dk/d/4Qle</t>
+    <t>Forår 1919 eller 1920</t>
+  </si>
+  <si>
+    <t>Alhed Larsen
+Marie Larsen</t>
+  </si>
+  <si>
+    <t>Odense</t>
+  </si>
+  <si>
+    <t>Birkerød
+Odense</t>
+  </si>
+  <si>
+    <t>Anders, havemand -
+Martin -
+Victor Bøttern
+Heinrich Max Bernhard Heineke
+Frida Madsen
+Johannes Madsen
+Laura Warberg
+- Wengberg</t>
+  </si>
+  <si>
+    <t>Johannes Larsen købte to svaner i Hamburg i 1915. Svanerne var næsten udryddet i Danmark på den tid, og han ville have fuglene for at tegne dem. 
+"trække den mere hen ad Bøtterns til": Victor Bøttern boede på Hindsholmvej ganske nær ved Møllebakken. Slaggerne skulle formodentlig hældes på jordvejen, som gik forbi de to familiers hus. 
+Alhed og Johannes Larsens drenge var på kostskole i Birkerød.
+Alheds mor boede fra 1915 til leje i et hus, som Larsens havde bygget til hende i Strandgade i Kerteminde.</t>
+  </si>
+  <si>
+    <t>Alhed har sat gråanden og dens ællinger ind til turtelduerne. Svanerne har overfaldet hende. Den ene svane ligger på rede.
+Alhed har talt med Heineke om slagger. Victor Bøttern har betalt 350 kr, og Alheds mor har betalt husleje.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/own9</t>
+  </si>
+  <si>
+    <t>Kæreste Lausi!
+Graaanden har faaet 7 Ællinger. Vi har sat den ind til Turtelduerne af Skræk for Svanerne og de faar Vand som de nemt kan gaa op af. Men hvis der er noget at bemærke maa Du skrive til Frida eller telegrafere, Telefonen hører de muligvis ikke. Jeg rejser nu om lidt med Marie, hun var her i Gaar, saa jeg har haft vældig travlt med at blive i Orden. Jeg havde nær aldrig faaet Resedafrøet saat, begge Svanerne røg i Hovedet paa mig Gang efter Gang tilsidst maatte Anders og jeg lukke dem ind mens jeg saade. Gartneren har nu hjulpen mig at binde Gummitræet og vi har faaet kalket det hele. – Svanen har ligget meget paa Reden, men der ingen Æg endnu! – Akvarellerne kom saa fra Odense og jeg lader Madsen indramme den ene og sende derover sammen med min Rosenpastel som jeg jo har foræret hende. – Jeg ringede til Heinicke om de Slagger, han lader Martin Vejmand og Sandmanden aftage det, han mente der var c. 10 Læs om Ugen. Jeg satte saa Wengberg ud paa at snakke med ham. Jordarbejdet vilde blive c. 4-500 Kr foruden hvad der b [bogstavet overstreget] vilde løbe paa for Fyld (Slagger og mulig Ler) Han vil snakke med Marius Fragtmand og saa begynde paa det hvis han ikke hørte anden Besked. Han vilde saa trække den mere hen ad Bøtterns til. Slaggerne kunde saa samles oppe i den anden Ende. Det vilde jo tage lang Tid at faa samlet nok saa jeg sagde det var bedst han begyndte. – Jeg ringede til Bøttern at der var kommen Regning fra Birkerød og han rykkede meget villigt ud med de 350 og Mor vilde give mig Huslejen forud, saa det gik jo helt fint. – Sikken dejligt Vejr Du hidtil har haft, skriv nu endelig flittigt til Birkerød. Det meste af dette er skreven i Toget saa lægger jeg det i i Odense. Giv nu endelig strax Besked om Graaællingerne, hvis der er gjort galt. Mange Hilsner fra Din A.
+Mange Hilsner fra mig ogsaa lille Las.
+Marie</t>
+  </si>
+  <si>
+    <t>1920 eller 1921 efterår</t>
+  </si>
+  <si>
+    <t>Birkerød
+Frederiksborg Slot, 3400 Hillerød</t>
+  </si>
+  <si>
+    <t>Laurentius Allerup
+Harald Giersing
+Johanne Giersing
+- Hein, Birkerød Kostskole
+Christian  Houmark
+Asta Krohn
+Adolph Larsen
+Johan Larsen
+Johanne  Larsen
+Johannes Larsen
+Eiler Lehn Schiøler
+Ellen Dorothea Lehn Schiøler
+Christine  Mackie
+Elisabeth Mackie
+Ellen  Sawyer
+Peter Tutein</t>
+  </si>
+  <si>
+    <t>Alhed og Johannes Larsen er i Københavnsområdet, mens Andreas er i huset i Kerteminde.
+Petermand er Peter Turein. Lehn Schiølers eneste søn hed Eiler Theodor. Ba er også ukendt. Det er vanskeligt at læse Alfred Sch...s navn, og det vides ikke, hvem hen er. Det samme gælder Gitare Bent.</t>
+  </si>
+  <si>
+    <t>Alhed og Johannes Larsen deltager i meget selskabelighed i Københavnsområdet: Asta Krohn, Tutein, Giersing, Lehn Schiøler.
+Ba fylder 60, og skolen har samlet penge ind og købt et billlede eller to af Johannes Larsen til ham. 
+Johan og Alhed Larsen har besøgt Gegge på Phønix.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/9LKB</t>
+  </si>
+  <si>
+    <t>Min egen søde Gamle!
+Tak for Dine Breve! Jeg har en rædsom ond Samvittighed over at vi ikke skriver til Dig, men det er ikke saa nemt at se sit Snit. Vi er kolossalt meget ude og er snart trætte. I Gaar Middag hos Asta Krohn, og tænk, hvis Hr. Tutein ikke havde vækket mig i Birkerød, var jeg kørt videre til Hillerød, det havde været en slem Skandale, han fortalte, at han havde gjort det for en Tid siden og havde haft meget Besvær med at komme ind paa et Hotêl. – I Morgen skal vi til Giersings sammen med en hel del, det glæder jeg mig til. Lørdag Fødselsdagsmiddag hos Lehn Schiølers, Petermands Fødselsdag, det er unge, men han har forlangt at faa mig med, det er smigrende. Mon Du ved at det er Bas 60 Aars Fødselsdag i Dag, Skolen har samlet 400 ind og spurgt om de kunde faa et lille Billede af Las, vi har ladet dem faa Gøgen og Rødspurven som Ba til Hr. Hein har omtalt fra Udst., det er pænt af Din Far – det staar til 1000 – de er henrykte og Ba bliver nok det samme. Jeg skal hen at spadsere med Lysse nu, vi gaar hen med nogle Blomster ogsaa fra Dig. – I Gaar gik vi ind at se til Gegge paa Phönix han blev begejstret og fyldte os med Vin, saa vi var kønne da vi kom til Asta. Nu har vi lejet i den fri til 1ste Dec. næste Aar. [”næste Aar” overstreget] – Lysse og Meme skal ind at mores paa Søndag, husk at skrive til ham skal med 2 ½ Toget Lørdag, sig det ogsaa til Elle og Agrarens. –
+Det er en rædsom Masse, der hviler paa Dig søde Gamle, mens vi er borte, med Mølle og Blomster og alt muligt, men nu kommer vi jo snart, en af de første Dage i Ugen. – Der er ikke solgt videre siden den første Dag, c. 4000, men alt i alt er det jo pænt. – Vi var hos Alfred Sch[ulæseligt] sammen med Laurentius til Middag forleden. L. havde haft skreven til Dig, skriv endelig igen, det er dejligt Du har skreven til lille Putte, hun lider af Hjemvé. Mon Du maler? hvor vi skal klemme paa, naar jeg kommer hjem. – Vi tænker paa at faa en Model hjem, som vi kan male efter alle 3. – Nu kom Lysse han hilser Gitare [?] Bent, der spiller. 1000 Hilsner fra Din Mor.
+Torsdag</t>
+  </si>
+  <si>
+    <t>1920-05-07</t>
+  </si>
+  <si>
+    <t>Christine  Mackie</t>
+  </si>
+  <si>
+    <t>Birkerød St.
+Kajerødvej</t>
+  </si>
+  <si>
+    <t>Elisabeth Mackie
+Hempel Syberg
+Albrecht  Warberg</t>
+  </si>
+  <si>
+    <t>De to nabokoner kendes ikke.
+Christine var Warberg-parrets første barn. Hun blev født på gården Ensomhed i Heden på Fyn.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3837</t>
+  </si>
+  <si>
+    <t>Laura Warberg vil tænke 50 år tilbage på den søndag, hvor hun fødte Christine. Lauras to nabokoner græd. Hempel Syberg holdt Albrecht Warberg med selskab i haven. Omsider kom en stor, velskabt pige til verden.
+Laura troede op til sit bryllup, at Albrecht ikke brød sig om børn, så det var en dejlig overraskelse, at han var så glad for dem. Laura og han fik en hel flok, og nu er de ved at blive gamle.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/D76Z</t>
+  </si>
+  <si>
+    <t>[Med blæk på kuvertens forside]
+Fru Mackie
+Kajerødvej
+Birkerød St
+[Med kuglepen på kuvertens bagside:]
+8. Maj
+1930
+[Med blæk i brevet:]
+Kerteminde d. 7_de_ Maj 1920
+Kære Christine!
+Jeg er vis paa, at mine Tanker Dagen lang i Morgen vil gaae de 50 Aar tilbage i Tiden, til den lange ret svære Søndag, hvor de to gode Nabokoner græd over mig, mens Onkel Syberg holdt Far med Selskab nede i Haven til ved 6 Tiden, da en stor velnæret Pige paa 9 Pund endelig lod sig see!
+Det staaer saa tydeligt for mig altsammen, ogsaa Fars og min Glæde først over at vente Dig og saa at have Dig. Jeg kan ogsaa huske, at jeg mente ikke Far holdt af Børn og blev derfor glad overrasket, da han paa vor Bryllupsaften sagde, at det vilde være dejligt, om vi kunde faae Børn! Og dem fik vi altsaa en Flok af og nu begynder de at "blive gamle" - om jeg tør sige det slemme Ord! Naa Du behøver nu ikke bekymre Dig for Dine 50 Aar, for ingen vilde gætte paa det Tal! Til Lykke, lille kære "gamle" Basse! Gid foreløbig de følgende 10 Aar maa blive gode og sorgfri; naar Du saa bliver de 60, kan der altid ønskes igen! Og gid Du maa faae en rigtig rar Fødselsdag! Jeg vil længes efter at høre, hvordan Du har tilbragt den. Jeg haaber det gl. Porcelæn kommer helt til Dig og at Du vil blive glad ved det. De andre Ting kan Du faae ved Lejlighed. Hvor den søde Putte vist er ivrig paa Færde Dagen igennem! Kærlige Hilsener til Eder begge fra
+Mor</t>
+  </si>
+  <si>
+    <t>1920-08-28</t>
+  </si>
+  <si>
+    <t>Andreas Larsen
+Johannes Larsen
+Frida Madsen
+Christine Rasmussen
+Ingeborg Rasmussen
+Jens Rasmussen
+Kjeld Tutein
+Peter Tutein</t>
+  </si>
+  <si>
+    <t>Alhed spørger, om det var svært at begynde alene på skolen.
+Christine, Jens og Ingeborg Rasmussen kommer til fin middag. På Møllebakken har man gjort rent og ordnet have.
+Den lille hund er stadig blind. Fik Lysse ordnet Fridas cykel?</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/sTiH</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
-Fru Laura Warberg.
-[...37 lines deleted...]
-    <t>https://fynboerne.ktdk.dk/d/F9RN</t>
+Hr. Johan Larsen
+Kostskolen
+Birkerød
+[Kuvertens bagside:]
+Poststempel.
+[I brevet:]
+Kære lille Ly!
+Du skal dog have et Par Ord den første Søndag, Du er alene derovre. Var det svært at faa begyndt søde Ly? Jeg har tænkt meget paa Dig, det var svært at sende Dig alene af Sted, godt at Du havde de to gode Venner at følges med, det pyntede paa det. Nu længes jeg meget efter at høre lidt fra Dig, om hvordan Begyndelsen er gaaet, hvilket Værelse Du har faaet o.s.v. Her er vældig Travlhed i Dag, Overrettens og Fru Mads kommer i Efterm. Din Far og Puf ordnede det store Riddersporebed i Gaar og virker i Dag ved den lange Rabat og Rhododendronbedet, vi mangler lige Dig og Tuteinerne til at hjælpe. De skal have fin Middag med 3 Slags Vin, Værkstedet og hele Huset er skuret og friske Blomster overalt, saa Du kan tro, vi har virket. Tennisnettet er kommen Puf skal ned at hente det nu. Den lille Hund er blind endnu, men ellers bedre, det er spændende om Øjnene kommer sig. - Det er kedeligt Du ikke har Din Cykle til i Morgen, Vejret er bedaarende. Alt staar godt til her Husk at sende Besked fra Gf, om vi ikke skylder Penge og hvor meget.
+Nu faar Du ikke mere. Havde én af jer lavet Fridas Cykleventil?? S.u. Det mener hun den manglede da [ulæseligt ord] I var rejst. I glemte at sige Farvel til Pigerne, de var meget bedrøvede! Hils Kjeld og Peter Masser af Gange.
+1000 Hilsner fra Din Mor.
+Lørdg 28nde Aug 20</t>
+  </si>
+  <si>
+    <t>1920-09-05</t>
+  </si>
+  <si>
+    <t>Ellen Agnete Amstrup
+Vilhelm Branner
+Niels Elgaard Amstrup
+Adolph Larsen
+Johan Larsen
+Johanne  Larsen
+- Tholstrup
+Kjeld Tutein
+Peter Tutein
+Else Warberg</t>
+  </si>
+  <si>
+    <t>Det er svært at få tid til at skrive breve. Tante Visse er på besøg og snakker meget. Onkel Amst samt Nete og hendes mand er kommet cyklende. Alhed m.fl. har haft Tante Visse med på en biltur.
+Puf er færdig med sin båd.
+Svanebassinet er kommet pænt i stand, og den lille hund har det bedre.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/vTbG</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
-Fru Astrid Goldschmidt
-[...2 lines deleted...]
-Skåne
+Hr. Johan Larsen
+Kostskolen
+Birkerød
+[Kuvertens bagside:]
+Poststempel.
+[I brevet:]
+Søndg Form. 5te Sept.
+Min egen, lille Ly!
+Jeg forsømmer Dig med Breve og det er en stor Skam. Men Du kan tro, det er ikke nemt at faa Ro. Tante Visse har lagt Beslag paa mig hvert eneste Minut i hele denne Uge; hun er sød og rar og morsom at snakke med, men jeg er alligevel ligeved at blive ør af al den Snak, jeg er bleven saa nervøs, at det gaar i høj Grad udover Di ["Di" overstreget] min Nattesøvn. I Gaar Formiddags kom Onkel Amst og om Eftermiddagen Nete og hendes Mand cyklende. Vi skal spise Frokost ovre hos Agrarens allesammen Kl. 12 og vi skal saa have pæn Middag her for dem alle Kl. 6½. I Morgen Form. rejser de. Vi har moret Tante Visse paa bedste Maade, i Forgaars da Vejret var saa yndigt, kørte vi hende en Biltur omad Revninge og Rørbæk til Riisinge, hvor vi spis ["spis" overstreget] drak Eftermiddagskaffe og var et Par Timer, Tante Visse var begejstret for Turen som for alt de ["de" overstreget] andet. – Det gaar fint med hans ["hans" overstreget] den Gamles Baad, han havde et Slags Rejsegilde paa den forleden Aften idet han var færdig med alle Bordene, han sagde det ved Aftensbordet og vi drak en Snaps paa det. Nu har han sovset den ind i Petroleum. Onkel Amst, der har sejlet i sine unge Dage og er sagkyndig, er fuld af Beundring. Thollstrup er her i Dag, de var nok paa Jagt i Morges men fik ikke noget. Svanebassinet er vi ved at faa i en nydelig Stand, Staaltraaden er flyttet langt ind og der skal saas Plæne ind til der er lagt en Del store Sten ind ved Bassinet og alt Skrupperiet er ryddet, det ser saa probert og pænt ud. – Den lille Hund er meget bedre jeg tror, den kan se helt godt nu den har været en Del i Stuerne de sidste Dage, tak Peter og Kjeld mange Gange for Deres Breve. Din Cykle har Du forhaabentlig forlængst faaet og nu kommer Vadsketøjet en af de første Dage samt de Ting Du har skreven om, Vækkeuret har jeg bedt Brormand om, han kom vist med det i Aftes. Tak for Dine to Breve min egen Dreng, nu skal jeg nok blive flinkere til at skrive. Hvordan gaar det med Arbejdet? – Hav det rigtig godt, jeg skal nok sende Dig lidt Æbler. Farvel lille Ly. 1000 Hilsner fra Din Mor.
+Jeg er stukken op paa Pufs Værelse for at skrive dette</t>
+  </si>
+  <si>
+    <t>1920-09-15</t>
+  </si>
+  <si>
+    <t>Erikshaab</t>
+  </si>
+  <si>
+    <t>Harald Giersing
+Johanne Giersing
+Andreas Larsen
+Johannes Larsen
+Christine  Mackie
+Fritz Magnussen
+Peter Magnussen
+Per Nielsen
+Fritz Syberg</t>
+  </si>
+  <si>
+    <t>Erikshaab var Alhed Larsens barndomshjem. I 1920 boede Otto Emil Paludan, som overtog godsforvalterstillingen efter Alheds far, på gården med sin søster. 
+Louise og Niels Elgaard Amstrup boede på Ølstedgaard. Louise var en søster til Albrecht Warberg, som var Alheds far. 
+Johan Larsen byggede i sommeren 1920 en båd.</t>
+  </si>
+  <si>
+    <t>Alhed, Johannes Larsen og sønnen er cyklet til Erikshaab. De mødtes med Giersing-parret i Sallinge Kro. 
+Johannes Larsen maler. Alhed og Puf har været på Ølstedgaard. Desværre har man inviteret en præst og hans søster til underholdning, og de ser kedelige ud, men det er dejligt at se de gamle steder igen. 
+Andreas/Puf vil ud at sejle i sin båd. Han har lavet en masse æblemost.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/8Wu4</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Hr. Johan Larsen
+Kostskolen
+Birkerød
+[På kuvertens bagside:]
+Poststempel
+[I brevet:]
+Kære søde Ly!
+Tak for Dit lange Brev, som jeg fik i Dag her nede paa Erikshaab. Din Far, Puf og jeg cyklede i Forgaars, Mandg herned. Vi havde et henrivende Vejr men en lille Smule Modvind, saa det var lidt strængt, men ellers en dejlig Tur. Aftenen før havde Besse og Giersing og Onkel Baron været hos os til Aften sammen med Magnussens. Giersings skulde Dagen efter cykle til Svanninge over Odense og vi bestemte saa at mødes i Sallinge Kro. Da vi kom, sad de der og vi sludrede saa en Timestid. Desværre kunde de ikke huse os i Kroen saa vi maatte cykle videre til Højrup. Vi kom der Kl. 7½ og Du kan tro, en fransk Bøf smagte vidunderligt. Vi tog en Genever med Angostura til. Næste Dag tog vi herud, Din Far gik i Gang med at male. Om Eftermiddagen cyklede Puf og jeg til Ølstedgaard og Din Far kom efter, da han havde malet. Vi fik kaffe, Vin og Kage og jeg tog saa her tilbage til Middag Kl. 7. Jeg blev her i Nat, de andre cyklede til Højrup. – I Dag har vi haft yndigt Vejr ogsaa, Gamle og jeg cyklede til Sallinge og tegnede Per Nielsens Hus, der er en lille arkitektonisk Perle. Senere gik vi om paa Brinken hvor Din Far malede. Han har nu malet 5 smaa Billeder og udrettet hvad han vilde og i Morgen cykler vi hjem igen omad Ølstedgaard, hvor vi skal spise til Middag Kl. 1. Det har været en dejlig Tur, her er saa henrivende smukt alle vegne, og jeg nyder at se de gamle, kære Steder. Desværre har de bedt en Præst og hans Søster for at more os til at spise til Middag, vi skal have fin Middag med Vin, de er kommen og sidder nede i Stuen, det morer os ikke, Din Far har været nede at se paa dem, han synes, at navnlig Søsteren ser rædsom kedelig ud. – Det var et dejlig langt Brev lille Ly, men jeg har det ikke her og er ikke for at gaa ned igennem Præstens, saa jeg husker ikke om der er noget at svare paa. Den Gamle kan ikke løsrive sig fra Baaden til Køgetur, jeg har ellers opfordret ham kraftigt – men han siger, han kan ikke holde ud ikke snart at faa den fra Haanden. Han og Basse lavede 14 Potter Æblemost i Søndags af sin Zinkballefuld og en lille Kasse Æbler. – 
+Nu faar Du ikke mere min Skat, jeg maa ned til Præstens; og vi skal strax spise. 1000 Hilsner min egen Dax, bare vi havde haft Dig med paa denne Tur. Din Mor.
+Onsdg 15de Sept - 20</t>
+  </si>
+  <si>
+    <t>1920-09-22</t>
+  </si>
+  <si>
+    <t>Kerteminde
+Langegade 76</t>
+  </si>
+  <si>
+    <t>Andreas Larsen
+Johannes Larsen</t>
+  </si>
+  <si>
+    <t>Torby er formodentlig Tårbystranden ved Odense Fjord. Området kaldes idag Tårup Strand.
+Johan/Lysse Larsens onkel kan have været Adolf Larsen eller Georg Larsen (Johannes Larsens brødre). Jens var formodentlig brevskriverens bror. 
+Det vides ikke, hvem Vinter var. 
+"Skedeanden" var muligvis en skeand og "pivanden" en pibeand.</t>
+  </si>
+  <si>
+    <t>Brevskriveren fortæller om flere jagtture og om en fælles kammerat, som er blevet smidt ud af jagtselskabet. Han selv er glad for at måtte låne prammen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/N2rx</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Hr Johan Larsen
+Birkerød Kostskole
+[På kuvertens bagside:]
+afs Ejner Frandsen Langegade 76
+[I brevet:]
+d-22-9-1920 den ["den" overstreget]
+Kære Lyse.
+Jeg vil lig fortælle dig hvordan det gaar med Jagten, du ved jo nok at Jagten gik en paa Harer i gaar, saa vi skulde gå pa ["pa" overstreget] til Torby om Morgenen, jeg var med min Broder og din Onkel deroppe Kl 1/2 6 men Græsset var saa vaadt saa vi fik ikke ret meget set igennem din Onkel fik 1 Hare og Jens 2 jeg fik ikke et eneste skud saa jeg skød ikke noget, og de skulde jo ogsaa tidlig hjem for Kl - 8 skulde de jo paa Klapjagt. Du ved jo nok at det var snakket om at Vinter skulde smides ud af Jagtselskapet og det er han ogsaa bleven nu, saa du kan tro at han er gal, han sagde den gang at han blev smidt ud at han nok skulde møde paa Klapjagten men det torde han aligevel ikke, men han sagde til mig at nu kunde de se om de fik saa meget Vildt som han havde faaet om Morgenen, men det tror jeg dog nok at de havde faaet de fik 14 Harer og 29 Høns og 1 Fasan og saa meget tror jeg nu ikke at Vinter har faaet. Den anden Dag da jeg kom hjem fra Arbejde saa jeg at Vinter kom med Bøssen, saa spurgte jeg hvor han skulde hen med saadan en fart men det vilde han ikke fortælle mig, men jeg Cyklede med et stykke hen af Vejen saa fortalte han mig at der sad en Skedeand nede ved Toldboden. Men lige saa snart jeg kom derhen saa jeg at det var en Pivand. Og han skød den lige med det samme, men den var ogsaa saa tam at han kunde gaa ["gaa" indsat over linjen] lige ned til den, jeg troede at det var en af din Faders men Puf sagde at de var der begge to, saa vi skulde tro at det var en syg. 
+Jeg var i Fjorden i Gaar men der var ingen ting, men i Dag vel ["vel" overstreget] er der en god Storm af Syd Øst saa der kommer nok Gæs Vinter sagde at han havde telefoneret efter dem saa de kommer nok. Jeg var ude at gid Prammen en Omgang Blokfernis den anden Dag og den har ogsaa faaet Maling saa du kan tro at den er tæt. jeg ["jeg" overstreget] Du kan tro at jeg er glad ved at jeg har faaet lov til at laane Prammen ellers kunde jeg næsten ikke komme nogen Steder. nu har jeg ikke mere at fortælle dig denne gang.
+Mang Hilsne fra Basse</t>
+  </si>
+  <si>
+    <t>1920-09-29</t>
+  </si>
+  <si>
+    <t>Valborg -
+Ellen Bøttern
+Hans Christian Engelsen
+Jørgen -, Erikshaab
+Adolph Larsen
+Johanne Christine Larsen
+Elisabeth Mackie
+Ada Tutein
+Kjeld Tutein
+Peter Tutein</t>
+  </si>
+  <si>
+    <t>Meme kan have været en kammerat på Birkerød Kostskole, hvor Johan Larsen var elev, da han modtog brevet.</t>
+  </si>
+  <si>
+    <t>Alhed sender vidnesbyrd og nøgler. 
+Jørgen fra Erikshaab har været til middag i Kerteminde. 
+Nu skal Alhed spille tennis med Ellen Bøttern.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/d0BQ</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Hr. Johan Larsen
+Kostskolen
+Birkerød
+[På kuvertens bagside:]
+Poststempel.
+[I brevet:]
+Kære søde Ly!
+Hermed Vidnesbyrdene, som Valborg glemte at lægge i Kufferten. Den blev sendt med 10 Toget i Formiddg som Express, 10 Kr!! turde ikke andet. Nøglerne følger hermed gaa strax hen med dem til Meme. Det var nok kun lige til at Du naade det i Gaar! Hvad sagde Rektor? Har Du faaet den danske Stil? Skriv snart. Jørgen fra Erikshaab har været her, kom lige efter at Du var cyklet, var hos Agrarens i Gaar og her i Dag. Vi gav ham Duesteg og Tyttebærgrød og Vin til Middag, han var meget begejstret, nu er han kørt. Jeg skal op og spille Tennis med Ellen B. nu, gid Du var med, Gud ved om vi kan spille til Jul? Hils Tuteinerne, glem ikke at takke Fru T. for den yndige Aften.
+1000 Hilsner fra Din Mor.
+Giv Putte lidt Afskedschokolade.</t>
+  </si>
+  <si>
+    <t>1920-11-04</t>
+  </si>
+  <si>
+    <t>Johan Larsen
+Johannes Larsen
+Elisabeth Mackie
+Frida Madsen
+Ingeborg Rasmussen
+Jens Rasmussen
+Peter Tutein</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvem Meme er.</t>
+  </si>
+  <si>
+    <t>Alhed sender penge. Hun har travlt med at gøre hovedrent i drivhuset, hvor hun også har lavet en kaktusstenhøj. Desuden har hun plantet hyacinter, og fuglestuen er blevet delt i to: Et rum til fugle og et til billeder.
+Frida er rejst. Hun græd meget.
+Alhed skal til middag hos Overrettens.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/MdC5</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Hr. Johan Larsen
+Kostskolen
+Birkerød
+[På kuvertens bagside:]
+Poststempel.
+[I brevet:]
+Kære søde Ly!
+Tak for Dit Brev. I Aftes blev der sendt Vadsketøj, Æbler og The. Vi havde købt Sprit, men Din Fader sagde, at Du hellere maatte faa Penge. Hermed saa 10 Kr, de 5 Du bad om og 5 til Sprit og diverse. Jeg kan forstaa, at Du savner Peter men det er fornuftigt at Du er bleven flittig; saa gaar Tiden bedre for Dig. Sikken et Vejr dog stakkels Putte har, Meme er da vist elendig over hende; - Du kan tro Puf og jeg har travlt for Tiden, vi gør hovedrent i Drivhuset, har skuret alt Træværk og Skiferplader og saa har vi lavet den den mest henrivende Kaktusstenhøj, jeg talte vist om det, da Du var hjemme – den store i den anden Ende af Drivhuset skal vente til Foraaret, men Du kan tro Kaktusstenhøjen, - min altsaa – er bleven vellykket, jeg glæder mig til at vise Dig den til Jul. Og saa har vi i Dag plantet Masser af Hyacinther og Tulipaner, og den gamle Morter der stod i Vinhuset har vi sat ind ind ("ind" overstreget] ved Brønden den skal fyldes med Eranthis, den ser saa smuk ud sammen med Brønden. Fuglestuen er bleven saa fin, jeg fortalte Dig vist, at den er bleven skildret af med Hønsetraad, saa det halve er til Fugle og det halve til Billeder. Frida er jo saa rejst med mange Taarer hun forbød sig at sige et venligt Ord den sidste Dag. Hun tegner helt flink. Puf har faaet D [”D” overstreget] Manchetknapperne. Han sender Tobak en af Da
+[skrevet på tværs øverst på siden:]
+gene. – Paa Lørdg skal vi til Middg hos Overretten til Deres 20 års Bryllupsdg. Skriv nu snart igen min søde Ven. - - 1000 Hilsner fra os alle 3. Din Mor.
+Torsdg 4de Nov 20</t>
+  </si>
+  <si>
+    <t>1920-11-15</t>
+  </si>
+  <si>
+    <t>Laurentius Allerup
+Johan Larsen
+Johannes Larsen
+Møller, frk., Kerteminde
+Carl Christian  Swendsen</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvem Klaus var.
+Ratin var rottegift.
+Kirkemøllen lå på Møllebakken nær Alhed og Johannes Larsens hjem. Den blev delvist nedrevet og omdannet til beboelse. 
+Der var flere personer ved navn Delcomyn i Kerteminde omkring 1920. det vides ikke, hvem af dem der havde systue.</t>
+  </si>
+  <si>
+    <t>Alhed har pakket kuffertnøglen ind i pengesedler. 
+Der har været rotter under værkstedet, men nu har de fået gift. En af dem havde lavet en rede af påfuglefjer. 
+Kirkemøllen synger på sit sidste vers, så Alhed har fået den fotograferet, og Puf skal have værksted dér. 
+Johannes Larsen vil til at skære i træ.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/tUeF</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Hr. Johan Larsen
+Kostskolen
+Birkerød
+[På kuvertens bagside:]
+Poststempel.
+[I brevet:]
+Kære søde Lysse!
+Det er vist lidt længe siden jeg skrev, men Du har jo hørt fra den gamle og forhaabentlig ogsaa faaet den lille Pakke, - Hør Du saa da vel, at det var 5 Kr. Sedler, jeg havde pakket Kuffertnøglerne ind i? – Det var morsomt med Din vellykkede Tur hos Klaus. Din Fader vil gærne vide hvor man kan spise en splendid Frokost for 7 Kr. til 3 Mennesker! – Mon den gamle skrev at der er Rotter under Værkstedet, de har gnavet igennem Gulvet, men nu har de faaet Ratin i to Nætter og ædt en Masse, saa vi haaber vi skal faa Bugt med det Rak. I Volièren gravede Puf op og slog en ihjel, den havde lavet en fin Rede helt af Paafuglefjer! – Desværre synger jo Kirkemøllen paa sit sidste Vers, men det er et stort Lyspunkt, at den Gamle kan faa sig et storartet Værksted der. Vi havde Fotograf Møller heroppe at tage et stort Billede af den i Torsdags. Puf har taget et Par Billeder fra Drivhuset, naar der er taget Aftryk, skal jeg sende. Hvordan gaar det med Læsningen?? Din Fader vil til at skære i Træ, han har ryddet Værkstedet forfærdelig fint op. I Eftermiddg kommer lille Frk. Møller (Delcomyns Systue) 
+[Det følgende skrevet på tværs øverst på siden:]
+herop til Kaffe med sin Søster og Kæreste, hun skal giftes en af Dagene. Kancelliraaden er død, - jeg skrev til Laurentius om han ikke kom og fulgte ham og besøgte os med det samme, men desværre kommer han ikke og jeg havde 12 Sider fra ham i Gaar, Du skulde cykle til ham en Søndag, det vilde han sætte meget Pris paa, men ring først til ham fra Meme. 
+Nu faar Du ikke mere min egen Dreng.
+1000 kærlige Hilsner fra Din Mor
+Søndag</t>
+  </si>
+  <si>
+    <t>1920-11-21</t>
+  </si>
+  <si>
+    <t>Astrid Bøttern
+Victor Bøttern
+Julius Hviid
+Kathrine Hviid
+Andreas Larsen
+Johannes Larsen
+Peter Nielsen
+Ada Tutein</t>
+  </si>
+  <si>
+    <t>Johan Larsen var på kostskole i Birkerød. Hans storebror havde afsluttet sin skolegang på dette sted. 
+Det vides ikke, hvem Erik Mølleren var. 
+Krabbedykker er et ældre navn for den arktiske alkefugl Mergulus alle, søkonge.</t>
+  </si>
+  <si>
+    <t>Alhed er ikke tilfreds med Johans indsats i tysk og latin. 
+Sikke noget med indbrud!
+Erik Møller har brækket foden. 
+Alhed maler pasteller til Tutein. Johannes Larsen har fået en krabbedykker (alkekonge), som bor i bassinet i drivhuset. Han skærer nogle pragtfulde træsnit.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/aeBn</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Hr. Johan Larsen
+Kostskolen
+Birkerød
+[På kuvertens bagside:]
+Poststempel
+[I brevet:]
+Kære søde Ly!
+Tak for Brevet i Gaar og Karakterbogen, der jo ikke er straalende lille Ly, nu maa Du sandelig til at hænge ordentlig i, i Tysk og Latin synes jeg det er særlig sløjt, mon Du ikke skulde skaffe Dig Tid til lidt Extratimer. – Sikken en Begivenhed med det Indbrud, nu faar Sherloch Hansen noget at gøre, lad mig vide naar I [”I” overstreget] der passerer noget i Sagen. Erik Mølleren er kommen hjem med en forstuvet Fod eller rettere sagt der er brækket noget, han sidder derhenne med Foden op, Gamle skal hen at spise til Middag sammen [”sammen” overstreget] hos ham i Aften, Bøtterns og vi skal til Selskab hos Dr. Hviids. I Aftes var vi til Selskab hos Bøtterns, det er lovligt meget af det gode. – Jeg maler for Tutein, har malet 3 Pasteller i de sidste Dage, Din Fader skærer nogle pragfulde Træsnit for Tiden. I Gaar kom Peter Nielsens Kedde med en levende Krabbedykker (Alkekonge, mergulus alle!) Vingen fejler meget, men den er kvik og æder gevaldig Puf og Din Far har været nede at grave Tanglopper til den. Den bor ude [Det følgende skrevet på tværs øverst på siden:] i Brønden i Drivhuset, er ikke spor af bange, spiser naar vi ser paa det, Din Far er henrykt over den. Hør, vil Du sende Vadsketøj strax i Morgen Mandag, naar Du faar dette Brev, det skal sættes i Blød Tirsdag. Nu kun 1000 Hilsner min egen Dreng, jeg skal nok sende Vidnesbyrdet, har ingen stor Konvolut i Dag. Din Far og Puf hilser ogsaa
+Din Mor.
+Søndag</t>
+  </si>
+  <si>
+    <t>1920-11-28</t>
+  </si>
+  <si>
+    <t>Steen Steensen Blicher
+Adolph Larsen
+Johan Larsen
+Johanne Christine Larsen
+Johannes Larsen
+- Nielsen, Tornøes Hotel</t>
+  </si>
+  <si>
+    <t>Johan Larsen var elev på Birkerød Kostskole.
+Begrebet bøttepapir stammer tilbage fra dengang, papir blev håndlavet på små rammer. Den særlige bøttekant opstod naturligt, og er med tiden blevet et kendetegn på papir af særlig fin og høj kvalitet. Wikipedia: Bøttepapir (lokaliseret okt. 2021)
+Krabbe-dykker er et ældre navn for den arktiske alkefugl Mergulus alle L., der lever af krebsdyr; søkonge. Ordbog over det danske sprog: Krabbedykker.</t>
+  </si>
+  <si>
+    <t>Alhed har haft tandbyld. Johan maler et billede af hende. Johannes Larsen skærer store træsnit, som Johan trykker, hvorefter Johannes Larsen kolorerer dem.
+Den lille fugl er død, men Johannes Larsen nåede at lave et træsnit af den. 
+Julen nærmer sig.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/K7oM</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Hr. Johan Larsen
+Kostskolen
+Birkerød 
+[På kuvertens bagside:]
+Poststempel
+[I brevet:]
+Kæreste Ly!
+Tak for Dine sidste Breve, d.v.s. det er dog vist kun et jeg ikke har svaret paa, men det var et dejlg. langt et. Jeg har haft en væmmelig Tandpine de sidste Dage med Tandbyld, saa jeg er helt hævet i Ansigtet, jeg har ligget vaagen flere Nætter og haft det ækelt, men i Dg er det lidt bedre. – Den Gamle maler mig siddende ved Klaveret, men vi maa ikke se det, førend det er færdigt, det bliver spændende. Din Far har skaaren 7-8 pragtfulde Træsnit, større end dem til Blicher, 3 store, men ogsaa de mindre er meget større end dem til Blicher, de trykkes på Bøttepapir (den Gamle er Trykker) og saa kolorerer Din Far dem bagefter. – Vi skal til Nielsens paa Hotellet til Aften i Aften sammen med Agrarens, Puf skal med. – Den lille Krabbedykker døde desværre, pludselig en Morgen vilde den ikke spise og en Time efter 
+[skrevet på tværs øverst på siden:]
+var den død. Det var kedeligt, men der er skaaren et mindre Træsnit efter den. Nu nærmer Julen sig min Skat, der er nok nogen, der glæder sig! – Sikke noget, at de ringer til Klausen Møller og spørger om det er sandt, at Du er der. – 
+Naa, nu Farvel min egen Dreng! 1000 Hilsner fra os alle 3. Din Mor.
+Søndag</t>
+  </si>
+  <si>
+    <t>1932-09-11</t>
+  </si>
+  <si>
+    <t>Julie Swane</t>
+  </si>
+  <si>
+    <t>Charlottenlund
+Parkvænget 42</t>
+  </si>
+  <si>
+    <t>Birkerød
+Tornevangsvej</t>
+  </si>
+  <si>
+    <t>Otto Kapel
+Marie Larsen
+Harald Leth</t>
+  </si>
+  <si>
+    <t>Kuverten indeholder to breve. 
+Det vides ikke hvem "Pippenips" er.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, Christine Swane Breve, kasse 1, kuvert 5, 2002/61 A8 lb 11.</t>
+  </si>
+  <si>
+    <t>Julie Swane er døende og er ved at rydde op i sine ting. Hun har foræret et af Christine Swanes malerier til en læge. Han blev meget glad for det og sendte et takkebrev tilbage. Dette brev sender Julie Swane til Christine Swane, da der står noget positivt om billedet.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Dl1i</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Christine Swane
+Tornevangsvej
+Birkerød
 [Håndskrevet på kuvertens bagside:]
-Brød 190
-[...10 lines deleted...]
-[Poststempel]
+Julie Swane. Parkvænget 42 Charlottenlund
+[Håndskrevet i brev 1:] 11-9-32.
+Kære Ugle!
+Jeg er for træt til at skrive, men jeg sender Dig blot to Ord med en lille Hilsen og vedlagt et Brev fra Dr. Kapel, saa Du kan se, hvor glad han er over Dit Maleri. Du behøver ikke at sende det tilbage; jeg ligger dog i disse Dage og brænder Breve; men vil Du gemme det, synes jeg det er ganske morsomt, der staar dog noget positivt deri om dit Billede. Det er altsaa det med Sviblerne.
+Jeg har gjort noget slemt, idet jeg har testamenteret Leths Billede til “Pippenips”, jeg havde ikke andet. Jeg har ikke testamenteret noget til Dig; det var derfor Du fik Dit i Forvejen. Saa var man sikker.
+Jeg kan ikke mere.
+De kjærligste Hilsner til Dig og Marie fra 
+Din Julie.
+Du skal helst ikke svare!!!
+[Brev 2:]
+[Påtrykt navn] OTTO KAPEL 6/9 32
+Dr. med.
+Kære Frk Swane !
+Naar De vilde glæde mig med en eller anden Ting kunde De ikke finde noget bedre end det De har fundet. Jeg tror vi har talt en Del om Deres Svigerinde, som jeg ikke fik set noget af. Jeg kunde ikke i min vildeste Fantasi finde paa at bytte det Billede.
+Jeg synes det er overordentlig fint og smukt og let, og jeg har fundet en udmærket Plads til det i min egen Stue. - 
+Der var nu een Ting - men kære lille Frk Swane De skulde jo egentlig have en ordentlig Omgang som De saa tit har faaet det her oppe - men lige meget hjælper det tror jeg. De er uforbederlig. Det mangler bare at De skulde give mig Gaver o.l. Nej Frk. Swane. De har været rar og hyggelig at snakke med heroppe og jeg sender Dem tit en lille Tanke - men ikke desto mindre, hvor slem De saa end er vil jeg gerne sige Dem tak for den smukke Gave og tak for de venlige Tanker der ligger bag ved. Vi kender hinanden saa godt at jeg ogsaa har Lov til at ønske at De maa have det ikke alt for slemt - og De skal saa igen vide at selv om De er rejst her oppe fra [ulæseligt ord] saa er De ikke glemt - ialt Fald ikke af alle. Der er ind imellem nogle af os der sender Dem en venlig Tanke - der er nogle mennesker man under en ydre spørgende Overflade skjuler dybe, medlidende [en skrå linje indsat mellem med og lidende], beundrende Følelser for.
+De bedste Hilsener
+fra en af dem
+Deres hengivne
+Otto Kapel</t>
+  </si>
+  <si>
+    <t>1938-05-20</t>
+  </si>
+  <si>
+    <t>Andreas Larsen
+Else Larsen,  Andreas Larsens kone</t>
+  </si>
+  <si>
+    <t>Marie Larsen
+Christine Swane
+Lars Swane</t>
+  </si>
+  <si>
+    <t>Birkerød
+Skovgaardsvej 5</t>
+  </si>
+  <si>
+    <t>Christine Swane blev i marts 1938 tildelt Tagea Brandts Rejselegat på 10.000 kr. Lars/Lasse Swane planlagde en rejse for Christine Swane og ham selv over Amsterdam, Haag, Antwerpen, Paris og videre til Bretagne. Efter et ophold i Loire rejste de to tilbage til Paris og hjem over London. Rejsen varede to måneder fra sidste halvdel af juni til midt i august (Birgit Bjerre: Christine Swane. Kvindelig maler i mændenes verden. Johannes Larsen Museet 2003 s. 87).</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, Christine Swanes brevarkiv, kasse 1, 2002/61, A8, Lb II</t>
+  </si>
+  <si>
+    <t>Else og Andreas/Puf Larsen ønsker Christine og Lars/Lasse Swane en god rejse til Bretagne. De ser frem til at se Marie Larsen, mens de to andre er på rejse.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/hIOv</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Frk
+Marie Larsen
+Fru
+Christine Swane
+Hr
+Lars Swane
+Skovgaardsvej 5
+Birkerød
+[Fortrykt på brevet øverst s. 1:]
+ANDREAS LARSEN
+KJERTEMINDE
+[Håndskrevet i brevet:]
+Kære Ia, Ugle og Lasse.
+Tak for Jeres Breve og Gaver. Det er morsomt Ugle og Lasse skal til Bretagne og vi glæder os til at se Ia paa disse Længdegrader i den Anledning. Else siger I skal rejse først i Juni, det er der ikke længe til! Kan I nu noget Fransk? Ellers lærer I det nok. Nu vil jeg ["jeg" overstreget] vi ønske Jer god Rejse; vi haaber at høre fra Jer af og til.
+Mange Hilsner til Jer alle 3 fra
+Else og Puf.</t>
+  </si>
+  <si>
+    <t>1949-06-07</t>
+  </si>
+  <si>
+    <t>Lars Swane</t>
+  </si>
+  <si>
+    <t>Paris V
+52 Rue Gay Lussac</t>
+  </si>
+  <si>
+    <t>Roger -
+Marie Larsen
+Hans Tabor
+Poul Uttenreitter
+Ursula Uttenreitter</t>
+  </si>
+  <si>
+    <t>Historien om Varedirektoratet kendes ikke. Hans Tabor arbejdede på dette sted, inden han fik ny stilling i Paris. 
+Det omtalte udkast er muligvis forarejdet til Christines Swanes vægmosaik til Damsøbadet 1949-1951. 
+Det vides ikke, hvem Rogers forældre, Lisbeth, Karen og Bob var.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, Christine Swanes brevarkiv kasse 1, 2002/61, A8, Lb 11</t>
+  </si>
+  <si>
+    <t>Det er godt, at Varedirektoratet har givet sig. Lars Swane vil gerne have brevene om sagen tilsendt. 
+Lars Swane har forslag til ophængning af udkastet. Der er præparerede lærreder på loftet. 
+Lars Swane og Ursula har været til frokost hos Rogers forældre.
+Det var ikke svært at køre i Tyskland trods bombehuller. I Belgien var det værre. 
+Alt undtagen vin er dyrt i Frankrig. 
+Lars Swane håber, at Marie/Rie Larsens fødselsdag var vellykket.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/PxiH</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Malerinden
+Fru Christine Swane
+Skovgaardsvej 5
+Birkerød
+Danemark.
+[Håndskrevet på kuvertens bagside:]
+Lars Swane
+c/o Hotel de l'avenir.
+52 Rue Gay Lussac
+Paris V.
+France
+["France" er skrevet med grønt blæk. Det øvrige med sort]
 [I brevet:]
-Onsdag.
-[...9 lines deleted...]
-Wilhelmine Berg
+Rue Gay Lussac 52 Tirsdag 7-6-49.
+Kære Mor! Tak for Brev som vi fik i Dag! Det var dejligt at Varedirektoratet nu endelig gav sig. Angaaende Ramme til Udkast: jeg havde tænkt mig at vi fik 2 runde Stokke og hæftede det paa, og saa rullede det ud paa Væggen, jeg tror ikke det andet er praktisk, det bliver alt for uhaandterligt, tænk over det. Angaaende Lærred, saa har jeg bare glemt det, der er Lærreder paa Loftet, Lisbeth kan hjælpe dig at faa dem ned. Der er nogle helt hjemmepræparerede til dig og nogle meget glatte paa det købte Lærred, som jeg skulde have selv. Tag i alt Fald bare hvad du kan bruge.
+Vi har det godt hernede nu er Vejret blevet fint. Vi var i Gaar til Frokost fra Kl. 12 til 4 30_hos Rogers Forældre, de er alle vældig søde, bor nydeligt og det har trods Sprogvanskelligheder været _meget hyggeligt, men kan du forstaa ret anstrengende. Vi skal der til Aften i Morgen og haaber at de vil diske lidt mindre op for os. 
+Angaaende Bilkørsel gennem Tyskland mærkede vi ingen Vanskelligheder, kører man blot nogenlunde fornuftigt (og vi kører helt fornuftigt) er der ingen særlig Besvær. Der er meget ujævn Vej gennem Hamborg og Bremen grundet paa Omkørsler ved Bombningerne, men saa maa man sagtne Farten og Fare frembyder det slet ikke. Den daarligste Vej er i Belgien, hvor det er Brosten meget af Vejen, men der gælder det samme.
+I Gaar var vi med Karen og hendes Mand Bob i Versailles, en dejlig Tur, især den kæmpestore Park var smuk. I Dag har jeg hentet Penge og Benzinmærker til Turister (20 fr. billigere pr L.). Benzinen er ellers lige givet fri. Vi bor nu paa Hotellet hvor Karen bor, billigt og ordentlig, de første to Nætter boede vi lidt dyrere paa Hotel Dagmar lige ved Siden af. Men Mad og alle mulige Ting undtagen Vinen er meget dyrt, saa vi maa passe paa, men saa kan det gaa, og efterhaanden faar vi ogsaa Øvelse i at beregne rigtigt. Vi haaber nu at Rie har haft en god Fødselsdag og er blevet tilfreds med Ur og andre Gaver. Du maa hilse hende meget fra os begge to. Vi har ogsaa i Dag haft Kort fra Poul Utt. og hører at han har talt med Jer. Vi har endnu ikke haft Forbindelse med Hans Tabor men skal have fat i ham en af de nærmeste Dage, vi kom jo lige før Pinse og saa havde ["havde" indsat over linjen] Karen fri, derfor har vi særlig været sammen hende nu, og saa var der Roger, men nu kommer Turen til ham som sagt. Vi bliver her ca 10 dage endnu og jeg vil egentlig gerne have de Breve med da jeg ikke ved hvad det drejer sig om. Senere har Karen lovet at sende Brevene efter os naar vi giver hende Besked om Adr. Hils nu Rie mange Gange fra os og vær selv paa det bedste hilset fra Ursula og Lasse.
+P.S. Vi har haft megen Nytte paa Turen af det dejlige Tæppe, Ursula har nydt det.</t>
+  </si>
+  <si>
+    <t>1949-08-05</t>
+  </si>
+  <si>
+    <t>Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Birkerød
+Skovgårdsvej 5</t>
+  </si>
+  <si>
+    <t>Bovense pr. Ullerslev
+Andekærgaard</t>
+  </si>
+  <si>
+    <t>Roger -
+Elena Larsen
+Johanne Christine Larsen
+Johannes Larsen
+Christine  Mackie
+Christine Swane
+Lars Swane
+Ursula Uttenreitter</t>
+  </si>
+  <si>
+    <t>Elena/Bimse Larsen boede med sin familie i Småland, Sverige. 
+Det vides ikke, hvem Frøkenen og Ruth og Per var.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1329</t>
+  </si>
+  <si>
+    <t>Marie Larsen ønsker tillykke. Vejret har været dårligt, så hun har ikke kunnet komme til byen efter en gave.
+Marie og Christine/Uglen Swanes Sverigestur er blevet aflyst. De har spurgt, om de i stedet kan komme til september, men nej, for da skal Christine/Mornine Mackie derop. 
+Lars/Lasse og Ursula er i Danmark igen. De kører omkring Kerteminde og Lindøgaard på vej hjem. 
+Det er trist med Johanne C. Larsens ben og med den unge pige, der holdt ferie meget ofte.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/ZKsR</t>
+  </si>
+  <si>
+    <t>[Skrevet på kuvertens forside:]
+Fru Bibbe Warberg Petersen.
+Andkærgaard.
+Bovense 
+pr. Ullerslev.
+Fyn.
+[På kuvertens bagside:]
+Afs. M. Larsen Skovgårdsvej 5. Birkerød 
+[I brevet:]
+Birkerød d. 5 – 8 – 49. – 
+Kære lille Bibbe!
+Tusinde Gange til Lykke! Hvor jeg ønsker for Dig at du maa faa et godt Aar, fuldt af mange Goder! Det er dog et skrækkeligt Vejr, vi har haft, slemt for Høsten, dog haaber jeg at I ikke har haft saa meget Regn som vi har haft her, der kan jo være Tilfælde hvor det er rart at bo i en regnfattig Egn. –
+Paa Grund af Vejret har vi ikke kunnet komme ind til Byen, jeg vilde gerne have fundet noget rigtig pænt til Dig, nu maa Du nøjes med en Æske Confect, saa tager jeg noget med til Dig naar jeg forhaabentlig inden saa længe kommer til Fyn. – 
+Vi er igen bleven skuffet, med Hensyn til Sverrigsturen, vi var inviteret derover til d. 1ste, men da Lasse og Ursula ikke er kommet hjem, maatte vi igen sige Nej; Las er der for Tiden og jeg havde glædet mig saa meget til at være sammen med ham deroppe, det havde været ligesom i gamle Dage, men det slog altsaa Fejl; Uglen taler med Bimse i Telefonen, hun skal til Anholt inden saalænge; Uglen spurgte saa om vi ikke kunne komme lidt derop i September, men det kunde vi ikke for da skulde Mornine derop; jeg bliver snart bitter over at det aldrig kan lykkes mig, bortset fra Las hvor jeg nok jeg er den der holder mest af alt deroppe. – 
+Nu er Lasse og Ursula her i Landet igen, Lasse ringede fra Christiansfelt i Aftes, i Morgen tager de derfra og vilde saa kikke ind paa Lindøgaard og i Kerteminde paa Vejen hjem, mon de ikke skulde se ind til Jer ogsaa de kører da lige forbi Jeres Dør; vi venter dem Søndag eller Mandag, saa har de ogsaa været borte i 10 Uger, det er en lang Tid; det bliver morsomt at høre om alt hvad de har oplevet paa Turen og vi haaber at det har hjulpen godt på Ursulas Helbred; de har Roger med Hjem. – 
+Det er kedeligt at det ikke hjælper paa Din Mors Ben, mon dog ikke al den Sol vi har haft har gjort godt paa Benet; det har været en streng Uge mens Frøkenen (jeg kan ikke huske hvad hun hedder) havde Ferie, jeg føler med Din Mor, det maa være meget slemt ikke at kunne foretage sig noget, naar man ved der er saa meget der skulle gøres; hvordan mon de egentlig er tilfredse med hende? Det meste jeg har hørt om hende er at hun skulde have Ferie. – Vi havde jo et morsomt lille Besøg af Ruth og Per, det var i det gode Vejr, vi sad nede i Haven og drak Te og sludrede; Per sagde at Du havde flere Drenge i Ferien, saa havde Du nok haft travlt lille Bi. – Jaa saa Farvel og hav det godt til vi ses, jeg tænker 
+[Skrevet langs venstre kant s4:]
+jeg rejser, naar Lasse og Ursula har været hjemme en 
+[Skrevet på tværs øverst s1:]
+lille Tid, jeg ved endnu ikke om jeg kommer først til Kerteminde eller Lindøgaard.
+Hils Bedste og Lauritz; Masser af Hilsner og Kys til Dig søde Bibbe fra Rie. –</t>
+  </si>
+  <si>
+    <t>1918-1921</t>
+  </si>
+  <si>
+    <t>Ellen Bøttern
+Victor Bøttern
+Axel Muus
+Leo Swane</t>
+  </si>
+  <si>
+    <t>Jokum var Johannes Larsens odder. Peter var Larsen-familiens hund. 
+Et kobbermål er en kobberbeholder med ophæng/øre</t>
+  </si>
+  <si>
+    <t>Drengene skal sende deres vasketøj.
+Bøtterns har været til hummergilde, og Peter og Jokum legede sjovt sammen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/UmGw</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Brødrene A. og J. Larsen
+Kostskolen
+Birkerød
+[På kuvertens bagside:]
+Poststempel.
+[På tværs er skrevet fra højre:] 6 6 5 5 
+[Øverst er skrevet:] Skr. Sw. Vi kommer snart [ulæseligt ord] til Jer.
+[I brevet:]
+Torsdg
+Kære, søde Drenge!
+Blot to Ord for at bede jer sende Snavsetøj strax saa vi kan have det Lørdag. endog som Ilgods I maa endelig sende det samme Dag I faar dette, altsaa i Morgen. I Aftes var Muuses [det ene ”u” indsat over linjen] og Bøtterns her til Hummergilde, meget livligt. Snapsen paa Is i de ["de" overstreget] Kobbermaalet paa Bordet. Peder og Jokum leger saa sjov sammen, de farer rundt efter hinanden om Aakandebasinet og er helt ["helt" overstreget] ikke helt dristige ved hinanden. Jokum kommer lidt ud om Aftenen.
+1000 Hilsner Jeres Mor</t>
+  </si>
+  <si>
+    <t>1908-06-03</t>
+  </si>
+  <si>
+    <t>Josefine -
+Terese -
+Charles Abrahams
+Ingeborg Abrahams
 Alhed Marie Brønsted
 Ellen Brønsted
-Else Birgitte Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
-Peter Oluf Brønsted
-Johanne Caspersen
+John Forsell
 Adam Goldschmidt
 Alfred Goldschmidt
 Ina  Goldschmidt
-Bodild Holstein
+Selmar Goldschmidt
+Adolph Larsen
 Alhed Larsen
-Andreas Larsen
-Johan Larsen
+Johanne Christine Larsen
 Johannes Larsen
 Christine  Mackie
-Christine Swane
-[...15 lines deleted...]
-    <t>https://fynboerne.ktdk.dk/d/RpAe</t>
+Elisabeth Mackie
+Anna -, pige i huset hos Brønsted
+Cid Smedberg
+Wilhelm Stenhammar
+Alma -, Stuepige</t>
+  </si>
+  <si>
+    <t>Tornehave var familien Brønsteds hus i Birkerød. 
+Astrid Warberg, som stadig var gift med Alfred Goldschmidt, havde et forhold til Cid Smedberg i 1908. 
+Det vides ikke, hvem Frk. B. var. Christine og Williams ægteskab vaklede allerede i 1908, og de blev siden skilt.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, Astrid Warberg-Goldschmidt til Laura Warberg 1908-06-03, 2425</t>
+  </si>
+  <si>
+    <t>Astrid takker moderen for, at hun billiger hendes forhold til Cid. Han arbejder i skovene, og han og Astrid er i brevkontakt. Cid kommenterer også Astrids skriverier. Det er trist, at han ikke fik lov til at forfølge sin drøm om at blive komponist. Cids far støtter ham på alle andre måder godt. Astrids søstre og svogre synes også, at det er dejligt, at Cid og hun har fundet hinanden. 
+Det er trist for Christine/Mornine. 
+Louise og Magisteren er rejst, og Astrid passer deres hus og børn sammen med stuepigerne. Hun beskriver den dejlige have. Børnene trives. Ina og Adam har været på besøg hos Abrahams i Hellerup.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Pfji</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
-Fru Astrid Goldschmidt
-[...3 lines deleted...]
-[På kuvertens bagside: Poststempler]
+Fru Laura Warberg
+[Mr. Sawyer.) 
+244 Columbiaroad
+Dorchester
+Boston
+Mass.
+U.S.A.
+[Skrevet af ukendt:] 
+Birkerød 3/6-1908
 [I brevet:]
-Søndag Eftermiddag.
-[...56 lines deleted...]
-160
----
-285
-[...106 lines deleted...]
-Tak for Birkerødbrevet, som vi blev så glade ved.</t>
+1) “Tornehave”, Birkerød 3/6-08.
+Kæreste Mor! Tusind Tak for Dit Brev, som jeg lige nu har fået! Jeg har jo fået Dine Hilsner, men er dog meget glad over nu at have Dine Ord til mig selv, om at mit ”epokegørende” Brev fra Dalarne ikke forekom Dig altfor umoralsk, men at Du nærmest betragter den Side af Sagen, der fortæller Dig, at jeg nu er et meget lykkeligt Menneske – og dette kan jeg atter og atter skrive under på; og for Cids Troskab tør jeg indestå med mit Liv; han hører absolut til dem, der aldrig bestemmer sig om, når han har truffen et så alvorligt Valg. Ja, han er i Dalarne for sin praktiske Uddannelses Skyld; i Øjeblikket lever han på Feltfod højt oppe i Skovene sammen med en halv Snes andre Forstmænd – de planterer, 
+[Ukendt har skrevet nederst på s1:] 
+Cid svigtede totalt – November s. Aar. 1939, AW [indsættelse slut]
+tæller Træer og inddeler Skoven; et højst eventyrligt Liv – de har store Madposer med – sover i ligeledes medbragte Soveposer, hvis de ikke netop falder over et af de Bjælkehuse, som findes opført rundt omkring i de store Skove, til Brug for Tømmerkarlene om Vinteren. Cid skriver henrykt om sit Liv deroppe i den herlige Natur – snart har de lyst hele Natten, det er jo meget nordligt. For Resten hører jeg kun sjældent, da der absolut ingen Postgang findes hverken fra eller til. Breve hentes og bringes ganske tilfældigt af forbifarende. Kun engang imellem – som nu til Pinse – rejser de ned til Tibble, hvor de fleste har fast Standkvarter, men først må de trave milelangt gennem Skovene til nærmeste Station. Jeg sender også kun af og til et Brev – da meget stort – adresseret til Tribble, så tager Skovrideren Jägermästeren [”Jägermästeren” indsat over linjen] det med sig, når han drager til Skovs for at inspicere. Men for Resten holder vi så meget af hinanden – og stoler så fuldtud på hinanden, at Bevidstheden derom næsten kan erstatte, hvad en Korrespondance giver – og så meget des mere festligt er det jo, når man en skjønne Dag overraskes af et Brev. 
+Du har Ret i, at vi virkelig har mange Chancer for at kunne blive lykkelige med hinanden; Cid interesserer sig så levende for alt, hvad jeg skriver, og yder mig en meget værdifuld og retfærdig Kritik; ret upartisk – men altid sådan, at den styrker min Selvtillid, den man altid har god Brug for. Han opfordrer mig ivrigt til ikke at opgive Skriveriet; men jeg tror nok, at jeg grundig behøver at hvile mig fra min første Bog, før jeg begynder på en ny. I Mellemtiden vil jeg læse og lære det mest mulige – så kommer Resten af sig selv. Jeg for min Part interesserer mig jo ligeså levende for hans Musik; jeg tror bestemt, han var bleven en stor Komponist, hvis han i sin Tid havde fået Lov til at følge sit Yndlingskald; dette er og bliver hans Livs store og største Skuffelse – dét der nok har bidraget til at gøre ham langt ældre end sin 23 År. (ikke sandt, han gør et langt ældre Indtryk?) 
+Men Du skulde blot høre, hvilke dejlige Ting han trods alt har fået lavet – især nogle henrivende Melodier til Sange. Når han engang får lidt 
+2) mere Ro vil han sætte nogle af mine Vers i Musik, så skal vi prøve at udgi noget. Som Du måske hørte, har han flere Gange som Student accompagneret Stenhammar Forsell ”Farsell” indsat over linjen som siger, at næst efter Stenhammer véd han ingen, der accompagnerer ham så godt! 
+Det er en udmærket Stilling i Sverige at være Forstmand og den bliver stadig bedre; desuden er Faren jo velhavende (17000 årlig) og har Cids Velfærd som eneste og største Livsformål – sætter stadig Penge ud til ham og er i alle Måder aldeles mageløs mod Cid, for hvem han virkelig lever og ånder; når jeg ser alt dette undrer det mig kun, at samme Far havde Hjerte til at sætte sig imod den Musik, som han vidste var Sønnens ét og alt. Men det er jo gjort i den bedste Mening. Fra ”Tante Smedberg” har jeg fået flere lange, lange Breve, og fra ”Farbror John” fik jeg et vældig sødt Brev med Overskrift ”kære lille Astrid” og hvor han siger Du til mig, medens jeg skal sige ”Farbror”, de inviterer mig begge indtrængende til at besøge dem; Cid skriver, at de kappes om at lovprise mig i deres Breve til ham og at de begge er ”aldeles förtjust”. Du ser således, at jeg i den Familie er noget bedre anskreven, end jeg nogen Sinde var det i Alfreds, og det kan naturligvis kun glæde mig. Før til Jul skal jeg ikke gense Cid. Nå, jeg begynder rigtignok med mig selv og mine egne Sager i dette Brev; lad mig blot endnu tilføje, at både Be Las [”Las” indsat over linjen] – Junge – Agraren – Lugge og Magisteren véd om Cid, dette sidste har den praktiske Betydning, at Cid dog gerne skulde kunde besøge mig, når han en sjælden Gang rejser sydpå. Du synes i det hele taget at svæve i den Vildfarelse, at der hesker en stor Hemmelighedsfuldhed imellem os Søstre, men Mor, Du kan trygt skrive det samme til os alle, vi står hinanden så nær, at den enes Sensationer absolut ikke er nogen Hemmelighed for de andre. I Aftes kom Telegrammet fra Mornine, og det så jo ikke videre morsomt ud – alt skal efter dette gå som tidligere så nu er vi i Grunden akkurat ligeså spændt som før. Men godt at den Mær (Frk. B) [”(Frk B)” indsat over linjen], rejser hun har da også lavet Ulykker nok nu. Gid det dog kunde ordnes nogenlunde godt for Mornine – foreløbig ser alt så trist ud for hende. Men hvilken Lykke at hun har den dejlige Putte! for hun er da det mest bedårende man kan tænke sig! det var et helt Savn for os alle, da hun i Søndags drog af Sted med Junge; de tilbageblevne Børn spørger stadig efter hende -. Her i Tornehave (er det ikke et godt Navn!) står Sagerne således til, at Magisteren og Lugge rejste i Formiddags; han for en Måned – til Holland, Tyskland og Schweiz, Lugge for 10 Dage – over til Junge. Dette på Grund af en Hel Del Nervøsitet og Overanstrengelse, men hun så helt frisk og glad ud, da hun i Morges drog af Sted, så det vil nok hjælpe. Derovre mærker hun også mindre til Savnet af Magisteren – når hun kommer tilbage vil det nok mærkes hårdt. Men så har jeg jo overtaget Hus- og Haveførelsen fra nu af og til Lugges Sommerferie; jeg er meget glad over
+3) på den Måde at kunne yde nogen Gengældelse for al den Glæde jeg har af mit Ophold her på dette herlige Sted og hos de to elskelige Mennesker. Haven er ganske ubeskrivelig dejlig! De har længe haft – og har endnu – en Havemand gående, så der ser snart ganske velplejet ud overalt, de brede Havegange pynter også meget, ligeledes er der lavet en rigtig Indgang fra Markstien, Buskene er flettet sammen til en Port, gennem hvilken man går ind på en bred og komfortabel Havegang, som går direkte op til Gården – forbi det lille gamle Havehus. Fra dette udgår en anden Gang – tværs igennem hele Haven – der var vist en Grøft før! Desuden går der en bred Gang langs med Marken (med Stien); der er fældet et enkelt Træ, så Vejen går snorlige, og fra den har man jo hele Tiden en prægtig Udsigt ned over hele Haven op til Hovedbygningen; det vældige Kirsebærtræ foran denne er også fældet, hvilket giver en dejlig fri Udsigt fra Stuerne – men det var måske gjort, før Du rejste. Magisteren er mageløs flink til at få alting gjort; nu har han – selv – lavet en dejlig stor Mistbænk – 4 store Rammer, som han selv har kittet Ruder i. Meloner er plantet, nu skal jeg altså passe dem. Desuden har de anskaffet et pragtfuldt Sæt hvide Havemøbler, samme Slags om dem i Rådhushaven; de står på Terassen som danner Forhaven – og der sidder vi ofte om Aftenen. Endvidere har han købt en Hængekøje – til Lugge at hvile sig i; den er anbragt nede på Tørrepladsen under Frugttræerne – halvt i Sol og halvt i Skygge; deres gamle, store Tegnebord har han slået i Jorden ved Siden af Højen – og der er nu et fuldkommen idyllisk Opholdssted. Jeg skal siden have Symaskin[en] derned – skal sy Kadettøj til Adam til Pinse og en Bluse til mig selv. – Endelig er der jo lagt Kartofler –Ærter – Bønner – Radiser – Kål o s v o s v – alt hvad der skal være i en velindrettet Have – og alt trives og gror så det er en Lyst. Her bliver vist en Himlens Velsignelse af alle Sorter Frugt, Stikkelsbærrene er allerede så store, at alle Tænder med Ret løber i Vand. 
+For Børnene er Stedet her jo et helt Paradis – de trives og blomstrer som alt andet i Haven – og dér er de fra Morgen til Aften – søde og solbrændte og glade alle 4. Sjums er snart ligeså kvik som de andre; i Søndags rejste Josefine (ikke Terese!) med dem begge til Hellerup, hvor de sammen med Alfred skulde besøge Abrahamserne; de havde været så søde og artige – og gjort stor Lykke. Det var uendelig morsomt at hente dem på Banegården ved ½7 Toget om Aftenen – de var rødglødende, sveddryppende, strålende glade af al Dagens Fornøjelse. Alfred skrev næste Dag, at de havde været forfærdelig søde og var bleven meget beundret. – Josefine er et lille Pragtexemplar til at passe dem alle; i Morges da vore kære Magisterfolk var rejst, gik jeg ned på Græsplænen til dem og fik iscenesat nogle stormende Lege, hvorved vi alle 6 morede os lige meget – Sjums og Adam gik splitternøgne en halv Times Tid – alle var barbenede og vi tumlede og sprang og legede så det var en Lyst – lige til vi alle var halvstegt og helt møre – men svært oplivede. Den anden Pige er jo noget mut og mere besværlig – meget uopdragen. Hun sagde op i Morges da Lugge sagde Farvel – til 1ste Juli. Vi er temmelig tilfredse dermed, hun har Tilbud fra sin gamle Alma, som meget gerne vil hertil igen. Nu skriver Lugge til hende. Heldigvis har det imidlertid virket blødgørende på Anna, at hun fik sagt op – jeg synes hun er noget flov (vi lo nemlig alle, da hun kom med sin Meddelelse, som hun vel nok havde troet skulde knuse os. 
+Efter Pinse skal jeg skrive igen. Tusinde Hilsner!
+Din Astrid.</t>
   </si>
   <si>
     <t>1913-12-27</t>
-  </si>
-[...4 lines deleted...]
-    <t>Tornehave Birkerød St.</t>
   </si>
   <si>
     <t>Alhed Marie Brønsted
 Ellen Brønsted
 Grethe Jungstedt
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Carl Larsen
 Ellen Larsen
 Georg Larsen
 Johan Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Anna Marie   Larsen, Georg Larsens datter
 Anna Marie  Larsen, Georg Larsens hustru 
 Christine  Mackie
 Elisabeth Mackie
 Ellen  Sawyer
 Erik Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Alhed og Johannes Larsen fik opført et hus til Laura Warberg i Kerteminde 1913-1914.
 Marie Larsen var husbestyrerinde på en gård i Sverige fra 1913.</t>
@@ -2865,330 +2981,50 @@
 Gj 2
 La 2
 Aller. 1
 Be 1
 Elle 1
 Sva 1
 Je 2 - 1
 Bo 1
 Di 1 - 1
 Tutt 2 - 1
 16 - 3
 Ta 2
 [I brevet; med blyant:]
 1913
 [Med blæk:]
 Kerteminde 2_den_ Juledag
 Kære lille Muk!
 Du gaaer vist og længes efter at høre om Christine; men først fra hende en foreløbig Tak for Bogen og fra mig for Blomsten lille Muk; det var jo rigtignok mod Aftalen; jeg i al Fald holdt den og gav ingen udenfor Kerteminde. Det har jo været et stort Skaar i Juleglæden for os alle, at Chr. har ligget i Sengen lige fra vist i Mandags, men nu er hun da feberfri og befinder sig i Dag ret vel, ligger og læser, faaer af og til en Visit, i Aftes Alhed og Elle, de var her ogsaa Juleaften Kl. 6-7. Onsdag Morgen blev vi allarmerede om at Bibbe var syg med 39⁰ Feber, Halsen - hun var alligevel ret lebendig og hendes Seng blev Juleaften flyttet ind i Havestuen. Jeg spiste til Aften hos Agrarens , Marie var kommen fra Sverrig den Dag. Saa blev Juletræet tændt, det stod i Maries Stue, som nu er Spisestue og Legestue Men at der er kommen et meget stort Tæppe akkurat som Las's men større, i Havestuen, hvor Klaveret skal flyttes ind og den skal være Dagligstue; Hjørnestuen er saa kold. Naa, det var en lille Afstikker! Kl. 7 1/2 gik vi over til Las's; Erik og Bibbe fik deres Julegaver først. Stakkels Junge maatte blive hos Bibbe, da Pigen var fri! X Det var en mageløs festlig Juleaften i det store Ateliér stort sundt Træ, Masser af Gaver. Grete ovenud af Glæde over alt sit. Alhed af Las Salamanders [ulæseligt ord]!!!, men det var ikke kommen. Lysse er oppe nu og nogenlunde rask. Alhed og Puf har i Sinde at rejse paa Mandag, Elle Søndag Nat, naar hun er færdig i Biografen. Hun kan saa fortælle om alle detaljer herfra. I Gaar var hver hos sig, da Agrarens har opsat deres traditionelle 1_ste_ Juledags Gilde til Nytaarsdag. I Aften holder Las's Fødselsdag med Grosses, mig og Agrarens, i Morgen Aften med nogle unge, hvor Elle skal med; hun har i Aften 5 Timer! i Biogr. men kan netop naae i en Fritime at løbe op til Alhed og faae noget Mad og Kaffe i Køkkenet. - Naar Alhed er hjemme igen d. 5_te_, vil jeg vente med at rejse til d. 9_de_, da der er en Del at aftale om vort Hus og i disse Dage er alt optaget! Putte er ret rask nu, men hoster og faaer Medicin; var i Bil til og fra Las's Juleaften. Vi var saa glade ved Din Telefonhilsen lille Muk; jeg var ganske rørt over, at I havde drukken min Skaal og savnet mig. X Vil Du takke lille søde Bes for Kortet. Til Nytaar sender jeg hende og Lomme hver et Kort.
 Ja nu kun Masser af Kærlige Hilsener til Eder allesammen fra
 Bedstemor.
 X Du kan troe, at jeg tænkte ogsaa meget paa de mange hyggelige Juleaftener hos Eder. 
 [Indsat i venstre margen, s. 2; lodret:]
 Men Marie løste hende af og senere Puf</t>
   </si>
   <si>
-    <t>1913-12-28</t>
-[...278 lines deleted...]
-  <si>
     <t>1914-09-09</t>
   </si>
   <si>
     <t>Bodild Branner
 Thora  Branner
 Sophie Breum
 Johannes Nicolaus Brønsted
 Alfred Goldschmidt
 Poul Henningsen
 Christian  Houmark
 Grethe Jungstedt
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Johan Larsen
 Johanne Christine Larsen
 Marie Larsen
 Ellen  Sawyer
 - Svendsen, Fru
 Christine Swane
 Lars Swane
 Sigurd  Swane
 Hempel Syberg
 Astrid Warberg-Goldschmidt
 Erik Warberg Larsen
@@ -3229,106 +3065,79 @@
 Afsendt Tirsdag Aften
 [Håndskrevet på kuvertens bagside. Ikke Laura Warbergs skrift:]
 Øl 8
 S[ulæseligt]salt
 Sodavand
 Brænde
 Petroleum
 brun Sæbe
 Amar.
 sort Skosværte
 Zeha
 3 [ulæseligt ord]
 Øl[ulæseligt]
 1 Kg Havregryn
 Bager Kogesprit
 Helga Sild Sild
 Tomater
 [Håndskrevet med blyant i brevet:] Sept. 1914
 [Håndskrevet i brevet med blæk; Laura Warbergs skrift:]
 Tirsdag Aften
 Kære lille Muk!
 Dit brillante Brev til Alhed er gaaet rundt til andre, og vi var meget glade over at Du var saa tilfreds med Din Ferie; vi var det i lige Maade paa Dine Vegne. Det er storartet for en Husmoder at kunne slippe en lille Tid for Pligter til højre og venstre. Vi var jo ogsaa allesammen meget glade ved Eder; jeg tænker tidt paa vor hyggelige The- eller Kaffe Sammenkomster her. nære ["nære" indsat over ordet "Sammenkomster"] Nu i Aften kom Pakken til Elle; hun maatte strax efter afsted til Rynkeby, Grethe og jeg delikaterede os øjeblikkelig med hver en Pære. Elle bliver i R. i Nat, tager til Odense i Morgen, bliver der_den Nat og skal med Thora til Baunehøj paa Torsdag. Hun har nu begyndt sin Musik-Undervisning har 3 Elever ad Rynkeby til, og 4 Mandag med Johanne, der er _ulige glad over at have Følgeskab især til Vinter, naaer hun kører og kommer hjem Kl. 10 om Aftenen; endnu cycler de. Elle er lidt bange for den Branche, hun der er slaaet ind paa, og det er skam ogsaa dristigt og vældig godt gjort, dersom hun virkelig kan sætte det igennem. Det er 5 Kr. mdl. for hver; med de Elever i Engelsk, hun nu har, tjener hun omkring 80 Kr. mdl; deraf vil Elle kunne lægge Penge op! Nu boer hun igen her, men er væk 4 Dage om Ugen; vi savner hende, men Grethe og jeg har det jo heldigvis udmærket sammen. Bibbe fik for ca. 14 Dage Angina og saa flyttede Swanere over til Alhed. Fru S. har endnu Smerter og ingen veed; naar hun skal op, kommer nok ret strax efter hertil og skal ligge at begynde med. Alhed er ikke ret stolt af Udgiften til alt det og stakkels rare Swane! Det er en streng Tid for ham! Han er mageløs til at passe det Barn. 
 Henningsen rejste forrige Tirsdag i Bil til Nyborg. Alhed Elle, Grete, Drengene med; en Ring punkterede i Nyborg, de kom for sent til Færgen, han ventede paa den næste og maatte med Bumletog. - I Søndags var der Underholdning paa Hotellet til Fordel for Soldaterne; Christine vældig i Ilden; først en Sonate med Muk - saa akkompagnerede hun Fru Svensen, tilsidst en Trio med Muk og Organisten, dejligt, stor Applaus og de maatte spille Prestoen dacapo; ind mellem daarlig Oplæsning af Houmark, god d_o_ af Sofie Breum; Salen fuld. - Johanne og Agraren havde spist til Aften her med Thora og lille Bodild, som var her hele Dagen; tog Frokost her, Middag hos Agrarens, Visit til Kaffe hos Alhed; det faldt rigtig godt ud, Du veed de har været lidt Urolige imellem fordi de ikke besøger hinanden! Jeg havde været i Odense et Par Dage før, min eneste Udflugt lige fra i Marts. Syberg var forkølet, mulig som Følge deraf; irriterende tyskvenlig; jeg turde for min egen Skyld ikke disputere med ham, men det kogte i mig. Forresten tænkte jeg, det kunde komme af hans tyske Afstamning og Thora indrømmede, han selv havde slaaet paa den Streng. Og jeg havde endda tænkt at faae en god Passiar om Krigen! Paa Fredag kommer Bodild herned alene til Puttes Fødselsdag. - Johanne har det bedre nu, er da i Reglen kun daarlg om Morgenen. Sidst i Ugen skal de tærske; gid de høje Kornpriser vil holde sig, til han faaer solgt. Nu gaaer Erik igen daglig i Skole hos mig, det kniber med A.B.C.en i andet er han flink interesseret. - Det er rigtignok en Begivenhed for Eder, at Madien skal boe i Kbh! Der vil Telefonen komme til at spille en stor Rolle! Og hvilke herlige Søndage det saa bliver for Eder. Ja kunde Du være heldig med en ny Pige til Nvbr! Vi har vidunderligt Vejr, sommervarmt i Dag; men dog for køligt om Aftenen til at spise ude. Nu er - ja hvad hedder det, "Sylden" paa Huset tjæret og det ser meget kønt ud; ligeledes Portene i Muren; Laagen er sat i nu er omtrent alt færdigt. Anna B. var meget begejstret for alting her, ogsaa for Las's Domæne. Vi var bedt der Lørdag til en meget fin Soupér; hun var imponeret af Haven og alt der ogsaa; hun vilde rejse Onsdag, den sidste Dag der var direkte Forbindelse med Kbh.-Toget, Chr. var ogsaa i Odense - saa gik alligevel Toget for Næsen af dem, de var midt paa Perronen! Saa maatte hun gaae 3 1/2 Time i Odense. Statsbanerne generer sig ikke! Godt Astrid tog Bil til Nyborg! Jeg har faaet et udmærket Brev fra hende; Alfred er saa flink, snakker med hende!! skrev pænt hertil og sendte rigelig Penge. Jeg er lykkelig over det! Nu Farvel lille Muk! Jeg har det godt for Tiden. Kærlige Hilsener til Eder alle! Bedstemor.</t>
   </si>
   <si>
-    <t>1914-11-16</t>
-[...25 lines deleted...]
-  <si>
     <t>1914-12-31</t>
   </si>
   <si>
-    <t>Nelly -
-Grethe Bichel
+    <t>Grethe Bichel
 Peter Bichel
 Esther Dahlerup
 Ludvig Dahlerup
 - Dahlerup, Fru
 Johanne Giersing
 Grethe Jungstedt
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Johan Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Vilhelm Larsen
 Christine  Mackie
 Elisabeth Mackie
 Ellen  Sawyer
 Marie Schou
 Christine Swane
 Sigurd  Swane
 Anna Louise Syberg
 Clara Syberg
 Franz Syberg
 Fritz Syberg
 Lars Syberg
+Nelly Tailor
 Andreas Warberg
 Minna Warberg
 Torkild Warberg
 Erik Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Laura Warberg bor i et hus i Kerteminde. Alhed og Johannes Larsen har fået det opført til hende.
 Christine Swane og hendes søn er midlertidigt flyttet fra Sigurd swane, og de bor hos Alhed og Johannes Larsen.
 Det vides ikke, hvem Tanterne er. Oftest var det Marie Larsen og Christine Swane, der blev kaldt sådan.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3739</t>
   </si>
   <si>
     <t>Laura Warberg har haft syv damer til middag.
 Sigurd Swane er nu rejst. Christine Swane kan ikke bestemme sig til, om hun skal blive i Kerteminde eller ej. Hun bliver nok en tid mere hos Alhed og Johannes Larsen, men man har overvejet at flytte hende til Adolf/Agraren og Johanne Larsen eller til Vilhelm/Klaks Larsen. Hun opfører sig urimeligt og har desuden hjertebanken, som hun nu får medicin for.
 Man splejser i familien til en gave til Grethe.
 Laura Warberg bestiller forsatsvinduer.
 Hele Syberg-familien har været til middag og Alhed og Johannes Larsen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/PPvC</t>
   </si>
   <si>
@@ -3359,50 +3168,53 @@
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2729</t>
   </si>
   <si>
     <t>Alhed Larsens fødselsdagsgave til Louise Brønsted er en middag på Paladshotellet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/nRVF</t>
   </si>
   <si>
     <t>[Fortrykt på postkortets billedside:]
 JANUS LA COUR: Ved Kallø Vig.
 [Fortrykt på kortets tekstside:]
 BREVKORT
 KUN for Adressen:
 Ifølge Postvæsnets Forordning maa Korrespondance ikke overskride denne Linie.
 Statens Museum 38. Stenders Forlag.
 [Skrevet med blyant og anden skrift end Alhed Larsens på kortets tekstside:]
 1915
 Fra Alhed Larsen
 [Skrevet med pen og Alhed Larsens skrift på kortets tekstside:]
 Fru Louise Brønsted
 Tornehave
 Birkerød
 Kære lille Lugge!
 Til Lykke! Er du tilfreds med vores Virksomhed? Min Fødsesdagsgave til Dig er Middag i Paladshotellet Fredag med Elle og Mag. Bare I nu kan. - Vil I nok have mig nogle Dage? 1000 Hilsner Be.</t>
+  </si>
+  <si>
+    <t>Brædstrup</t>
   </si>
   <si>
     <t>Laurentius Allerup
 Alhed Marie Brønsted
 Ellen Brønsted
 Else Birgitte Brønsted
 Johannes Nicolaus Brønsted
 Peter Oluf Brønsted
 Vilhelm Fibiger
 Camilla Kattrup
 Eline Kattrup
 Rasmus Kattrup
 Adolph Larsen
 Johanne Christine Larsen
 Julie Sophie Anette Augusta  Teisen
 Augusta Teisen, Viggos mor
 Andreas Warberg
 Minna Warberg
 Torkild Warberg</t>
   </si>
   <si>
     <t>Andreas/Dede Warberg og hans familie boede i Brædstrup. 
 Minna Kattrups far døde i 1914. Sølvbrylluppet hos Kattrup må således være på herregården Risinge ved Kerteminde. Denne ejedes af Minnas farbror, Rasmus Kattrup, og hans kone, Eline Katteup. 
 Lusitania-affæren refererer til sænkningen af det britiske passagerskib RMS Lusitania den 7. maj 1915 af den tyske ubåd U-20 ud for Irland. 1.198 mistede livet; herunder 128 amerikanere. Hændelsen skabte stor international forargelse, især i USA, og bidrog til at skifte den amerikanske opinion mod Tyskland, hvilket var en vigtig faktor i USAs senere indtræden i 1. Verdenskrig (diverse søgninger på nettet). 
 Busenfreund: Nær ven (ofte ment ironisk).</t>
@@ -3410,143 +3222,50 @@
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3770</t>
   </si>
   <si>
     <t>Louise/Muk Brønsted må tage penge af renterne til f.eks. et par handsker. 
 Laura Warberg er i Brædstrup. Fru Kattrup har været på besøg til en fiskemiddag. Laura Warberg går ture med Minna og den lille Torkild. Torkild er nem og sover meget. 
 Adolf/Agraren Larsen er genindkaldt, og Laura tænker på, om Johanne/Junge Larsen vil leje et par stuer ud imens. Fru Teisen driver nu pensionat i sit hus, for mange ønsker at holde ferie i Kerteminde.
 Andreas/Dede Warberg har vrøvl med en svindler.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/GT5r</t>
   </si>
   <si>
     <t>[Med blyant på kuvertens forside:] 1915
 [Med blæk på kuvertens forside:]
 Fru Professorinde Brønsted
 cand. polyt
 "Tornehave"
 Birkerød St.
 [Med blæk i brevet:]
 Brædstrup d: 11/5 - 15
 Kære lille Muk!
 Minna, Dede og jeg selv sender Dig mange gode Ønsker og kærlig Lykønskning til Dagen! Vil Du ikke nok undskylde, at jeg gør mig det saa nemt med min beskedne Gave som at bede Dig holde 3 Kr. tilbage af de eventuelle Renter og købe Dig et Par Handsker eller lignende; samt desuden 1 Kr. til Deling mellem Lomme og Bes f Ex. til Planter i deres Have. Jeg kom herop i fredags og bliver til 2_den_ Paaskedag d.v.s. Lørdag rejser vi til Horsens og er der Pinsedag over. Fru Kattrup var hos os i Gaar til Middag i.F.a. en Gedde og en Ørred, som Dede havde med hjem fra en Fisketur langs Gudenaa i Søndags. - Her er saa yndigt og jeg nyder at gaae og drive den af; er hver Formiddag en lang Tur i den dejlige Skov, og om Efterm. en mindre med Minna og Torkild i sin Vogn, den han tilbringer sin næste Dag i med kun en 1 1/2 Times Afbrydelse, naar vi har spist saa faaer han Vælling X. Vognen staaer i deres Have og kan ses fra Køkkenet. Han er en forbausende god Dreng, jeg hører ham aldrig græde, han sover meget om Natten sine 12 Timer, faaer Kl. 6 en Taar og sover saa videre. Kommer i Bad i Køkkenet om Aftenen ["om Aftenen" indsat over linjen] og er henrykt i Balien. Han er saa tyk og solbrændt. Forældrene har det godt, de skal nu beynde paa Tennis med Fuldmægtig Eide og hans forlovede. Jeg bliver bedt en Del ud til Kaffe med Minna. Efter Kattrups Sølvbryllup i Søndags d: 17_de_ Juni kommer Dede Familien til mig vist en 14 Dages Tid, det bliver hans Sommerferie. Agraren blev indkaldt for nylig, maaske fortalte jeg Børnene det. Gud veed om Johanne saa ikke vil leje to Stuer ud i den Tid - Juni og Juli; der siges at blive vældig Rift om Sommerlejligheder i Kerteminde i Aar og Fru Teisens Villa skal være Pensionat. Allerup og Ville boer saa henrivende i det hvide Hus, Gud veed, om I viser Eder i Kerteminde i Aar? Du har vist et Par Lagner med stort slynget Navn og maaske ogsaa nok ["nok" indsat over linjen] et Underlagen med lille rødt Navn, ikke? - Vi er vældig betagne af Lusitania Affæren! - Dede har en Del Vrøvl med en væmmelig Kollega og en Mand, som har lavet noget Falskneri, hvem samme Kollega er Bussenfreund med. Her er Røre i hele Byen over det. - Nu Farvel lille Muk! Hils alle fra mig, ogsaa dem af Dine Gratulanter, jeg kender! Mor.
 [Indsat langs venstre margen s. 2; lodret:]
 og sidder i sin Stol eller ligger og sparker paa Gulvet.</t>
-  </si>
-[...91 lines deleted...]
-Onsdag</t>
   </si>
   <si>
     <t>1917-01-02</t>
   </si>
   <si>
     <t>Laurentius Allerup
 Peter Oluf Brønsted
 Grethe Jungstedt
 Camilla Kattrup
 Alhed Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Christine  Mackie
 Elisabeth Mackie
 Peter Magnussen
 Ellen  Sawyer
 Leo Swane
 Andreas Warberg
 Conrad Warberg
 Minna Warberg</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Ville og tandlægens var.</t>
   </si>
   <si>
@@ -3629,87 +3348,50 @@
   </si>
   <si>
     <t>Laura Warberg ønsker Johannes Nicolaus/Madien tillykke med fødselsdagen. Hun nyder at holde ferie på Glorup og har besøgt Abel og Kattrup samt fejret Conrad/Conne Warbergs 70-års fødselsdag, hvor hun tildels blev gode venner med Visse/Louise Amstrup.
 Nete Amstrup/Hjorth har besøgt sin mand, der er soldat i Holbæk. Hun har dårlige lunger og har både barnepige og husjomfru. Det er mærkeligt, at Visse/Louise er så glad for Netes lille datter.
 Greven overvejer at sælge jord fra Amstrups gård eller at sælge den helt.
 På Glorup er der store forandringer, da to grever Moltke har købt alt. 
 Laura ville gerne fejre fødselsdag, men stearinlys er så dyre og det er frostvejr, så hun udsætter det.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Coa8</t>
   </si>
   <si>
     <t>[Skrevet med blyant på kuvertens forside:]
 1917
 [Skrevet med blæk:]
 Fru Professor Brønsted
 Tornehave
 Birkerød St.
 [I brevet:]
 [Øverst på s. 1 med anden skrift end Laura Warbergs:]
 Glorup! hvor en svoger var skovrider
 [Med Laura Warbergs skrift:]
 Glorup d. 21/2 – 17
 Kære lille Muk!
 Egentlig skulde Madien have dette Brev, men du kan nok bringe ham et ”Til Lykke” ledsaget af mange gode Ønsker for det nye Aar. Hvis jeg havde haft et pænt Kort, saa kunde jeg have sendt det særskilt, men dette gaaer også. Du skulde dog gærne med det samme have en lille Haandfuld ”Bagateller” herfra. Jeg har husket Kerteminderne paa Madiens Fødselsdag og haaber de skriver og fortæller om den selv. – Jeg har det saa rart her; intet Hovedbrud af nogen Slags, det er dejligt med en lille Ferie. Jeg gaaer en lang Tur i den herlige Skov hver Form. - og om Efterm. en mindre med de andre. Pigebørnene har været i Kbh fra i Lørdags, kommer i Aften. Naar de er her, spiller vi en Bridge, ellers læser vi; her er altid gode Bøger. Jeg har været en Visit paa Anhof; en Aften var vi bedt til en fin lille Souper hos Abels, spillede Bridge. I Gaar bedt til Kaffe hos Kattrups. Connes 70 Aars Fest var nydelig og morsom Jeg blev tildels gode Venner med Tante Visse, bad hende og fik Ja! til at besøge os til Sommer med dem herfra. Jeg er nu glad ved det; nu skal vi jo ogsaa ses d: 12_te_ April hos Syberg. Nete er med sin lille Pige i Kbh at besøge sin Mand, der ligger indkaldt i Holbæk, men havde fri et Par Dage; hun fulgtes med Marie og Nina og de bor i Grundbergs Hus; den lille har en Fru Flensborg, Det gaar desværre ikke ret fredeligt til paa Ølstedgaard og Nete er jo ikke rask, Lungerne er svage, hun maa intet bestille, de har en ung Pige til lille Ellen og en Husjomfru. Visse er saa uhyre glad ved Barnet, det er mærkelig nok, da hun aldrig har brudt sig om Børn. Nu forestaar der maaske en Forandring, da Greven tænker paa at sælge noget Jord fra Gaarden eller sælge den helt. Visse er saa bange for, at Amstrup i det Tilfælde vil købe den og hun vil saa gærne derfra. Conne har faaet det lettere og uden de mange Ærgelser han havde ved at se Administrationen øse Penge ud i Stedet for at spare lidt til den stakkels Greve. Der vilde have gaaet 30-40 Aar og nu menes der 10, inden alt kan være i Balance igen. Nu har to Grever Molkte købt alt her, Greven ejer ikke Sølvtøj Møbler eller noget. Men nu spares der efter en større Maalestok og Greven har en mindre Sum vist en 10000 aarlig. Hun har jo mange Penge, men har ”intet villet give for Børnenes Skyld”. Alt Bøndergods er eller skal sælges. Glorup og Rygaard er det ["t" sidst i ordet overstreget] eneste Gaarde, der bliver tilbage og saa Fideikommiskapitalen. Willumsen har købt Anhof – På Lørdag skal jeg hjem til en St[ulæseligt] og saa vilde jeg jo gerne have en større Festlighed til Eders Fødselsdag, men jeg er bange, vi ikke har Lyst til den Tid og vi har ingen Lamper og Stearinlys er saa dyre, saa nu har jeg henstillet til Elle, om vi skal opsætte Gildet. Mulig vi kunde laane Lamper, men hvad forslaar et Par Stykker. Skade at det nu fryser mere igen 6 ½ Grad her i Nat. Jeg har glædet mig over at kunde spare Lys og Brændsel i 14 Dage. Nu Farvel lille Skind! Kærlige Hilsner til Eder allesammen fra Bedstemor.</t>
-  </si>
-[...35 lines deleted...]
-Torsdag 27ende</t>
   </si>
   <si>
     <t>1917-11-11</t>
   </si>
   <si>
     <t>Grethe Bichel
 Peter Bichel
 Ellen Brønsted
 Eugenie Holstein-Ledreborg
 Julius Hviid
 Ellen Iuel
 Marie Iuel
 Rudolph Iuel
 Alhed Larsen
 Andreas Larsen
 Johan Larsen
 Eiler Lehn Schiøler
 Ellen  Sawyer
 Gudrun Skanderup Nielsen
 Andreas Warberg
 Minna Warberg
 Mogens Warberg
 Torkild Warberg</t>
   </si>
   <si>
@@ -3741,428 +3423,594 @@
 90
 60
 50
 50
 450
 90
 300
 60
 180
 125
 1440
 [På kuvertens bagside; med blyant; en del kemiske formler. Og med blæk; på tværs:]
 25
 Sk. 20
 20 
 10
 [Med blæk i brevet:]
 Kerteminde d: 11/11-17
 Kære lille Muk!
 Til Lykke med lille søde Bes! Jeg sender samtidig med dette en Anvisning paa 2 Kr, som hun selv kan kan købe sig lidt for, den store 12aarige Pige; at tænke sig om 6 Aar er hun Student. Jeg har været en Uge i Brædstrup, det er en smuk Lejlighed, men der er koldt. Drengene var raske og søde, Minna meget optaget af ny Pige d: 1_ste_, flink og rar og godt anbefalet, lovede saa godt! Og saa drukner hun sig i Ring Sø en lille Kvartmil fra Brædstrup, en meget uhyggelig og mystisk Begivenhed, ingen aner Motivet, uden muligvis øjeblikkelig Sindssyge eller at der var noget galt med hende, hvilket endnu ikke var bleven undersøgt, da jeg rejste. Minna averterede strax og havde et run af Piger, tog vist en af dem. Jeg har ikke været hel vel en lang Tid, Øjne og Hoved og megen Svimmelhed, men det er kun Nervøsitet siger baade Dr. Hviid, Grethe Bichel og Dr. Sounte, Øjelæge i Odense. Det eneste ved det, som generer mig er, at jeg kan ikke taale at bruge Briller, kun en Lorgnet og endda med Maade. Jeg prøver at faae andre Glas i Brillerne, men det er vanskeligt. Ellers staaer alt vel til i alle Hjem; Alhed slider vældigt med Drengene, Puf er flink, men de siger, at Lysse er umulig, hans ringe Kundskaber i alle Fag er os en Gaade. Lehn Schiøler spekulerer for Alhed, vist 2000 som han nylig har købt Malerier for; hun har lige faaet at vide, at hun har tjent 600 foreløbig. Elle tjener godt ved Malerier for Tiden et ret stort med Olie til Fru Hotel Nielsen og et mindre til Grevinden paa Ulriksholm/gennem Bichels. Hun er glad ved at spille paa Hverringe, de er saa ligetil og rare mod hende, og den unge Datter er saa sød og flink, men ikke musikalsk. Gid Vinteren ikke skal blive for streng for Elle og gid den skrækkelige Krig snart fik Ende!
 Nu kun kærlige Hilsener til Eder allesammen, lille Muk; jeg vil da haabe, jeg har takket for Dit sidste lange og gode Brev.
 Bedstemor
 Elle hilser Eder alle og lykønsker Bes!</t>
   </si>
   <si>
-    <t>Ca. 1918</t>
-[...31 lines deleted...]
-    <t>1918-01-06</t>
+    <t>1918-07-30</t>
+  </si>
+  <si>
+    <t>Berta Brandstrup
+Thora  Branner
+Grethe Jungstedt
+Alhed Larsen
+Johanne Christine Larsen
+Ellen  Sawyer</t>
+  </si>
+  <si>
+    <t>Berta Brandstrup døde som ganske ung i september 1918. Alhed Larsen besøgte formodentlig Berta, da hun var syg.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3754</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer og Grethe Jungstedt skal på en tur til Samsø. 
+Alhed Larsen er rejst til København for at besøge Berta Brandstrup. 
+Johanne/Junge Larsen har givet en fin middag.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/36pi</t>
+  </si>
+  <si>
+    <t>[Skrevet med blyant på kuvertens forside:]
+1918
+[Skrevet med blæk:]
+Fru Professor Brønsted
+Cand.polyt
+Tornehave
+Birkerød St. 
+[Skrevet på kuvertens bagside:]
+Afs: Fru Warberg
+Kerteminde
+[I brevet:]
+Kerteminde d: 30/7 – 18
+Kære Lugge!
+Fra Elle skulde jeg melde, at hun rejser med Damper fra Odense til Samsø paa Torsdag, overnatter der, og tager Billet til Fredag-Damperen fra Kalundb. til Aarhus, der træffes I saa mener hun. Grethe har hun inviteret med til den lille Samsøtur; jeg skal skrive til Thora, om hun kan skaffe dem Mad og Nattelogis fra Torsdag til Fredag. Gid nu Vejret bliver smukt for Eder! Alhed er Kl. 10 rejst til København for at se til Berta; hun kommer vist igen Fredag; hun kan selv trænge til at trække Vejret lidt, da det har været en ualmindelig svær Tid for hende med alleslags. Jeg vil intet fortælle herfra, det kan Elle besørge mundtligt; om Junges fine Middag i Gaar o. s. v. 
+Mange Hilsener lille Muk til Eder Begge! Og Peter!
+Mor.
+vend om
+Elle mener, at Du kan telefonere hertil Onsdag Aften efter 6, hvis der er noget Du vil.</t>
+  </si>
+  <si>
+    <t>1920-12-22</t>
+  </si>
+  <si>
+    <t>Kærbyhus</t>
+  </si>
+  <si>
+    <t>Christine Swane
+Lars Swane
+Hempel Syberg
+Erik Warberg Larsen</t>
+  </si>
+  <si>
+    <t>Christine/Uglen og Sigurd Swane blev skilt i 1920 og holdt derfor ikke jul sammen.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3764</t>
+  </si>
+  <si>
+    <t>Laura Warberg sender godter. Et langt brev følger efter juledagene. 
+Lille Erik har været syg længe.
+Christine/Uglen Swane og sønnen er kommet til Kerteminde for at holde jul.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/i5m7</t>
+  </si>
+  <si>
+    <t>[Fortrykt på kortets adresseside:]
+BREVKORT.
+[Håndskrevet i adressefeltet:]
+Fru Brønsted
+Tornehave
+Birkerød St.
+[Håndskrevet i tekstfelterne:]
+Kærbyhus 
+Jul 1920
+Kære Lugge!
+Her leveres en Æske Godter fra Syberg, men jeg er bange I ikke faaer dem til Juleaften, jeg sender heller Brev lagt i. Jeg skal sende dem tilligemed langt Brev efter Juledagene. Alt vel her! Lille Erik har kigget en Uge af Angina men skal op i Dag. Uglen og Lasse kom i Gaar, skal være her i Julen. Frugten er kommen og omdelt! Tak!! Glædelig Jul ønskes Eder allesammen!
+Bedstemor.</t>
+  </si>
+  <si>
+    <t>1921-02-06</t>
   </si>
   <si>
     <t>Alhed Marie Brønsted
 Ellen Brønsted
 Else Birgitte Brønsted
-Johannes Nicolaus Brønsted
-Peter Oluf Brønsted
+Christian Caspersen
+Ellen  Sawyer
+Carl Frederik Wolf-Frederiksen
+Sofie Wolf-Frederiksen</t>
+  </si>
+  <si>
+    <t>Laura Warbergs søster, Johanne Caspersen, døde 13. feb. 1920.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3765</t>
+  </si>
+  <si>
+    <t>Laura Warberg bliver hos Caspersen en tid. Han ser dårligt, og hun vil læse højt for ham. Det er dejligt ikke at skulle passe en syg.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/2Zjj</t>
+  </si>
+  <si>
+    <t>[Fortrykt på kortets adresseside:]
+BREVKORT.
+[Skrevet med blyant på adressesiden:]
+Febru 21
+[Skrevet med blæk i adressefeltet:]
+Fru Brønsted
+Tornehave
+Birkerød St.
+[Skrevet med blæk i tekstfelterne:]
+Søndag d: 6_te_
+Kære Lugge!
+Mange Tak til Dig og alle tre Piger for Eders kære Breve til d: 20de. Nu er jeg helt i Orden igen og kan rejse med paa Onsdag, men jeg tager vist ikke fra Caspersens den første Tid. Du kan ellers tro jeg var ret tilfreds med ikke at skulle passe en syg derinde igen i Aar! Intet saa galt o s v! Men nu vil jeg jo gærne være det mest mulige for ham, hans Øjne er jo ikke gode, saa jeg kan vel læse for ham. I Gaar og i Dag har Elle været feberfri! saa vil hun op i Morgen. Jeg gaaer over til hende siden, naar alle andre skal til Kaffe hos Tandlægen jeg vil ikke med. Kærlige Hilsener! Mor</t>
+  </si>
+  <si>
+    <t>1922-11-06</t>
+  </si>
+  <si>
+    <t>Grethe Bichel
+Peter Bichel
 Grethe Jungstedt
+Kurt Jungstedt
+Matilda Jungstedt
 Alhed Larsen
+Johannes Larsen
+Anton Lorenzen
+Ellen  Sawyer</t>
+  </si>
+  <si>
+    <t>"alt udmærket og normalt" refererer til, at Grethe og Kurt Jungstedts datter, Matilda, blev født.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3766</t>
+  </si>
+  <si>
+    <t>Det med Lorenzen er til maj. 
+Peter og Grethe Bichel har været på besøg hos Larsens og fortalt om studentergildet. 
+Kurt Jungstedt har skrevet, at alt gik godt, og at pigen (Matilda) er sorthåret.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/S5NQ</t>
+  </si>
+  <si>
+    <t>[Fortrykt på kortets adresseside:]
+BREVKORT.
+[Skrevet med blyant på kortets adresseside:]
+2 v 6-11-22
+[Skrevet med blæk i adressefeltet:]
+Fru Brønsted
+Tornehave
+Birkerød St
+[Skrevet med blæk i tekstfelterne:]
+Mandag
+Kære Lugge!
+Jeg har vist lavet en fadæse, idet jeg er kommen i Tanke om, at jeg slet ikke omtalte det er til Maj med Fr. Lorenzen. Jeg haaber ikke der er sket noget m. H. tat tale med Eders Pige, som jeg hører af Grethe ["af Grethe" indsat over linjen] Du har endnu. Peter og Grethe var hos Las’s i Gaar til Kaffe og jeg fik en meget detaljeret Beskrivelse af det storartede Studenter Gilde. 25 Jubilæum ["25 Jubilæum" indsat med blyant] Hvor var det morsomt for Eder! Elle har haft nok et Telegram og i Dag Brev fra [ulæseligt ord] alt udmærket og normalt, Pigen kom med mørkt Haar. Alt vel her! Hilsener! Mor.</t>
+  </si>
+  <si>
+    <t>1930-07-06</t>
+  </si>
+  <si>
+    <t>Tornevangsvej Birkerød</t>
+  </si>
+  <si>
+    <t>Hatla Helweg-Larsen
+Andreas Larsen
+Johannes Larsen
+Marie Larsen
+Martin Larsen
+Peter Andreas Larsen
+Lars Swane
+Sigurd  Swane
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Lasse er færdig med eksamen, og Christine Swane har fået et stipendium, så hun spørger, om de må komme på besøg et par dage. 
+Johannes Larsen maler portræt af Fru Helweg-Larsen. 
+Christine Swane lejer sin lejlighed ud sommeren over. Hun håber at kunne sælge et par billeder.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/mCg3</t>
+  </si>
+  <si>
+    <t>Tornevangsvej Birkerød 6-7-1930.
+Kære Bimse og Lysse.
+Kunde det tænkes at Lasse og undertegnede måtte hjemsøge Jer et Par Dage først i August. Jeg får til den Tid et Stipendie, og da Lasse ikke mener at jeg kan cycle der op, (ikke efter hans Begreber hurtig nok,) vil jeg spandere en lille Rejse på os. Lasse som har sin Mellemskole Ekxamen vel og godt overstået, har desuden fået lidt Penge af sin Far til Ferien, for Tiden er han og Manse på Cycletur Fyn rundt. - Vi havde forleden et lille Besøg af din Far Lysse, han maler Fru Helveg Larsen som bor her i Nærheden, han var rigtig vel ved Humør og så rask ud. Puf og Bibbe var her også, da Puf kørte din Far her over, jeg var desværre ikke hjemme den Dag. Jeg var inde i Falkoneralle for at overlevere min Lejlighed, som jeg har fået lejet ud, så har jeg 100 Kr. af den i Sommermånederne til Oktober, hvad jeg er meget glad ved. Atelieret beholder jeg selv så at jeg kan male der på nogle store Billeder, hvoraf jeg muligvis kan sælge det ene eller måske to noget mindre, som jeg vil male her ude og som vedkommende skal se på når de er færdige, det er ikke aldeles sikkert at De vil have det, men der er dog altid et Håb. Jeg håber I alle har det godt, Las viste os et Billede af Peter Bamse, det er en dejlig Dreng sagde Las, hvad vi da også kunde se af Billedet. Vil i være søde at sende mig to Ord om vi må komme, og endelig sige som det er hvis det ikke passer Jer. Fra Rie skal jeg hilse meget. Mange, mange Hilsner til Jer alle tre fra Jeres hengivne Ugle. 
+[Skrevet øverst s. 1, på hovedet:]
+Vi skal nok selv sørge for Befordring fra Landeryd.</t>
+  </si>
+  <si>
+    <t>1890-03-20</t>
+  </si>
+  <si>
+    <t>Lundeborg
+Svendborg
+Långaryd</t>
+  </si>
+  <si>
+    <t>Frøken Bendal
+Alfred Eckardt
+Svend Kyhn
+Adolph Larsen
+Anton Larsen
+Georg Larsen
+Vilhelm Larsen
+Niels Mollerup
+Rasmus  Petersen
+Kristian Zahrtmann</t>
+  </si>
+  <si>
+    <t>Vilhelm Larsen går på Birkerød Real- og Latinskole
+Georg Larsen er kommis i sin fars købmandsforretning.
+Udstillingen er muligvis på Charlottenborg, hvor man tidligere brugte at have en "anden ophængning" efterhånden som billederne blev solgt og blev taget ned. Anden ophængning varede kun nogle få dage. Det er uvist hvilke af Johannes Larsens billeder, der omtales.
+Johannes Larsen fik først debut på Charlottenborgs anden ophængning i 1891. (Birgit Bjerre: Marie - uundværlig husholderske s. 30, Østfyns Museer 2012). "Vidar" var et dampskib, som sejlede på ruten København - Kerteminde - Nyborg - Lundeborg - Rudkøbing, og retur, en gang om ugen (Kjerteminde Avis).</t>
+  </si>
+  <si>
+    <t>Vilhelm (Johannes Larsens bror) har lavet en ramme til billedet, som Johannes Larsen har lavet. Måske kommer billedet med på udstilling i anden ophængning. Johannes Larsen skal hjem på påskeferie.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/2ruO</t>
+  </si>
+  <si>
+    <t>Kjerteminde den 20 Marts 1890
+Endelig saa lod Du dog høre fra Dig det vil jeg nu ikke skjænde for [ulæselige ord] har hørt, men jeg ønsker det ikke gjerne taget fra min bedste Glæde er [at høre] fra I kjære Børn Gud Fader [beskjær]me Eder fra alt Ondt – Vilhelm beklagede at Rammen ikke blev saa smuk som han ønskede men du skulde nu afgjøre det, hans Mening var at den vilde misklæde det smukke Billede som Undskyldning skrev han at det var hans første Arbejde af den Slags
+Du har saa ikke hørt at Klassen gjorde i Chocoladegilde og bad Vilhelm med som Æresgjæst Drengene gav hver 35 Øre og der blev drukken storartet. Klassens Bajads holdt Talen. Vilhelm faar snart [ulæseligt ord] Ferie – saa følges vel I to Brødre ad det var os en glædelig Overraskelse at faa dig hjem saa maa vel Herr Zartmann have synes godt om [billedet] siden Du tænker paa at faa det op til anden Ophængning. Her sender jeg 2 Blindrammer da jeg ikke var sikker paa om det er den tynde, de 5 Kr skal jeg se at faa i Pakken i dag hvis ikke, skal den snart følge – Mærkerne og Convolutterne er med – send blot Pakken men lad mig vide hvad der skal sendes for ellers kan Resten jo blive her til Du kommer – Det er en Selvfølge Johannes at du maa faa en Ramme men tag den alligevel saa billig som muligt maa det dog saa blive højt Solskin til Paasken at det kan blive rigtig lyst
+Her er stor Glæde over at Du kommer – Adolph lyser i Øjnene hvorlænge er der til Moer og da jeg siger 14 Dage udbryder han saalænge! Du kan tro han har travlt med Andeæg og han har faaet en ægte [Brevduerk] og nu har Alfred skreven efter sin Brevdue til en Mage – den kommer med Dampskibet paa Tirsdag
+Farbroder Anton er kommen fra Lundeborg for et Par Dage siden; men nu igaar stod der i Haandværkerbladet om en Forretning i Svendborg han tog saa med Posten imorges Kl 4 og gaar saa fra Svendborg til Lundeborg for at sejle derfra igjen med Vidar hertil næste Onsdag; nu kommer det jo an paa om den staar ham an og om der kan skaffes Penge
+Kommer der nogen af dine Venner hjem med i Paasken saa maa du endelig lade mig det vide et Par Dage før at jeg kan faa Farbroder flyttet ind paa Mollerups hils dog ham om Du seer ham og fortæl mig om hvad han foretager sig i Vinter
+Hils ogsaa Kyhn og alle hvem bryder sig om en
+Herregud Johannes maa det dog lykkes at du kan faa Billedet saa godt at det maa komme med til anden Ophængning
+Held og Lykke for alle I Unge der arbejder med Alvor Johannes jeg glæder mig saameget til at see dig, Rasmus var her igaar for at hjælpe mig med mine Blomster han var i færd med at skrive til dig men det er et svært Arbejde for ham at føre Pennen ja nu veed Du vel fra ham selv hvornaar han skal ind
+Kjærlig Hilsen fra os Alle
+Javel skal vi til Sverrig maaske følger vi Eder Din trofaste Moder
+Hils Bendal
+Georg siger han vil sende Pengene i et Brev men nu faar vi se</t>
+  </si>
+  <si>
+    <t>1902-10-15</t>
+  </si>
+  <si>
+    <t>Dagmar Bredsdorff</t>
+  </si>
+  <si>
+    <t>Kajerød ved Birkerød</t>
+  </si>
+  <si>
+    <t>Thora  Branner
+Louise Brønsted
+Alhed Larsen
+Johanne Christine Larsen
+Christine  Mackie
+Ellen  Sawyer
+Albrecht  Warberg
+Andreas Warberg
+Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Albrecht Warberg døde 30. september 1902</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2671</t>
+  </si>
+  <si>
+    <t>Dagmar Bredsdorff tænker meget på Laura Warberg og hendes børn. En stor sorg knytter dog ofte de sørgende sammen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/1VrZ</t>
+  </si>
+  <si>
+    <t>Kajerød ved Birkerød 15/10. 02.
+Blot et Par Ord, kære Fru Warberg, for at sige Dem, at jeg tænker meget på Dem og Deres Børn for den store Sorg, De har.
+Det er ikke helt let at finde sig tilrette, når et af de Mennesker, som fyldte ens daglige Tanke, går bort. - Men hvordan det hele nu end hænger sammen, så tænker jeg, De kan føle, ligesom jeg, at mellem dem, der elsker hinanden, klippes Båndet aldrig helt over. - Og jeg håber, De også vil gøre den Erfaring, at de, der bliver tilbage, slutter sig tættere sammen i den fælles Sorg.
+En varm og hjærtelig Hilsen til Dem alle!
+Deres
+Dagmar Bredsdorff
+f. Helweg</t>
+  </si>
+  <si>
+    <t>1919-09-18</t>
+  </si>
+  <si>
+    <t>Frida, barn -
+Andreas Larsen
+Carl Larsen
+Johan Larsen
+Carl Petersen, arkitekt
+Rasmus Petersen, Gartner</t>
+  </si>
+  <si>
+    <t>Alhed Larsen var i Birkerød, mens størstedelen af ombygningen af huset på Møllebakken fandt sted. Dagligstuen blev udvidet, der blev lagt nye trægulve, indlagt centralvarme i villa og værksted, installeret ny vaskekedel, malet vægge i dagligstuen, indrettet badeværelse på 1. sal og lavet nyt køkken i en tilbygning. Se Erland Porsmose: Menneske, kunstner og naturoplever. Gyldendal 1999 s. 181-182. 
+Kokolit var datidens gipsplader lavet af kalk fra Danmarks undergrund.</t>
+  </si>
+  <si>
+    <t>Ombygning og tilbygning af huset på Møllebakken er i fuld gang. Alhed må fortælle Carl Petersen, at man savner gesimserne.
+Mølleren har tilbudt Larsen en gris på 300 pund.
+Murerne har givet Frida en dukkevugge.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/906r</t>
+  </si>
+  <si>
+    <t>Kjerteminde 18-9-1919.
+Kæreste Alhed!
+I Morges blev Murerne færdige med Ydermurene ved Badeværelset og dermed færdige med at mure op med Undtagelse af den gl. Køkkendør som jeg mener det er bedst at vente med at lukke til allersidst, saa de kan benytte den til at gaa ud og ind af med deres Skidt og spare den nye Indgang. Kælderen er nu fuldstændig tør overalt. De har pudset Vægge i Dagligstuen, saa de nu kan smøres med Pytrol, d.v.s. Væggen til Trappestuen skal jo først beklædes med Kokolit, og de er nu i Gang med at pudse Loftet, hvor Elektrikeren har flyttet Loftsbelysningen til den ny Midte. VIl Du meddele Calle dette og sige vi savner Gesimserne. Her er ingen Briller kommen. Mølleren var her i Aftes og spurgte om vi vilde have en Gris, den vejede ca 300 (pund) og var saa fed at han ikke mente at den kunde gaa stort mere end en 14 Dags Tid endnu. Jeg sagde at jeg troede ikke vi vilde have en saa tidlig men at jeg skulde spørge Dig. Paa den anden Side vil de ny han anskaffer jo næppe kunde naa at blive slagtefærdige til Jul. Det er Fridas Fødselsdag i Dag. Murerne havde skillingen sammen til en Dukkevugge med en Dreng i og foræret hende, de mente hun skulde have nye hun kunde have Gavn af i Fremtiden. Petersen har plukket Metteæblerne i Dag han har nu fanget i alt 13 Mus. 
+Mange kærlige Hilsner til Jer alle Tre.
+DIn Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1919-09-28</t>
+  </si>
+  <si>
+    <t>- Algren Petersen
+Christian  Ernlund
 Andreas Larsen
 Johan Larsen
 Christine  Mackie
+Elisabeth Mackie
+- Vangberg
+Laura Warberg
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Alhed Larsen er i Birkerød, mens der er håndværkere i hjemmet på Møllebakken. Hun er syg med en byld i halsen og vil desuden gerne være i nærheden af drengene, som er på kostskole der.
+Der blev bygget en stentrappe fra Johannes og Alhed Larsens have ned til Hindsholmvej ved Nordstranden. Den findes stadig (2017). 
+Anlægget, der nævnes på tegningen, er det såkaldte Kildeanlæg, som findes ved Hindsholmvej nedenfor Larsens have.</t>
+  </si>
+  <si>
+    <t>Det går fremad med ænderne.
+Blomsterne står flot.
+Håndværkerne bygger trappen ned til landevejen og sætter trappesten ved vaskehuset og skuret.
+Hvordan går det med Puttes hjernerystelse?
+Johannes Larsen sender tegning af området ved vaskehuset og skuret i haven.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/1uW8</t>
+  </si>
+  <si>
+    <t>Kjerteminde 28-9-1919.
+Kæreste Alhed!
+Tak for Brevet i Formiddags, det er dog trist at Du bliver ved at være saa daarlig. Ja saa maa vi vel hellere lægge det Gulv med det samme, det kan jo heller ikke vare saa længe. Jeg glemte at ringe til Ernlund i Dag men vil saa prøve i Morgen. Jeg har siddet og set paa Ænderne det meste af Dagen. Det gaar helt godt med dem, den ene Krikand der ikke kunde gaa, halter nu kun lidt paa det ene Ben, Pibeanden der ikke kunde gaa, kan nu gaa uden at halte, men den og den anden Pibeand er noget sløje, dog tror jeg de kommer sig, alle de andre Krikænder ser godt ud. Algren fangede en Mus i Dag i Vinterhaven, No 22. Passionsblomsterne bliver ved at blomstre, for et Par Dage siden var der 7 paa den røde i Dag 4. Slyngvedbenden er sprungen ud, den har smaa bitte hvide Blomster i Klaser. Jeg har ogsaa gaaet og set paa hvad der er lavet i Huset, det er forfærdeligt morsomt at se det gaa fremad. Hvis Haandværkerne vil blive ved kan der vist naaes meget i denne Uge. Vangberg begynder i Morgen paa Trappen ned til Landevejen, da han har Stenene parat til den. I Gaar satte han Trappesten ved Vaskehuset og Skuret, men da vi ikke kunde faa Vogn til at køre de store Sten op fra Bagergaarden bestemte vi at tage Trappen først. Jeg vedlægger en Plan over hvorledes jeg har ordnet Pladsen ved Vaskehuset. Jeg tror det bliver kønt. Det har været kønt Vejr i Dag, men koldt, jeg glæder mig til at faa ordnet Ovnen her, jeg Gaar og smaafryser. Tidløsen staar i fuld Blomst, jeg har bestilt 20 til at lægge imellem, saa der kan blive en ordentlig Bælte næste Aar. Hvad er det med Puttes Hjærnerystelse? I Dag fortalte Din Moder at Bibbe havde skrevet hjem at hun Putte [ordet "Putte" er indsat over linjen] skulde holdes hjemme fra Skolen i længere i den Anledning, Din Moder var meget optaget af det, hun havde skrevet og spurgte Chr. om det for over en Uge siden men ikke faaet Svar. Mange kærlige Hilsner og Ønsker om en god Bedring. Hils Drengene. 
+Din 
+Johannes Larsen. 
+[Tegning. På denne er skrevet]:
+[Øverst, på hovedet] Plankeværk Stakit Anlæget
+[I bygningen til venstre] Vaskehus
+[I bygningen til højre] Skuret
+[Til højre for skuret] Det skraverede Brolægning.
+[Til venstre for vaskehuset] Tørreplads
+[Under vaskehuset] 2 Trin ned Thuyahæk
+[Under brolægningen] Skur
+[Til højre for sidstnævnte skur] Gaarden forsænket med to Trin ned til den fra Hjørnet af huset</t>
+  </si>
+  <si>
+    <t>1919-09-29</t>
+  </si>
+  <si>
+    <t>Alhed Larsen er i Birkerød, mens huset på Møllebakken bliver ombygget. Det fremgår af et senere brev, at Alhed Larsen har en byld i halsen. Hun har også angina pectoris.
+Kokolit var et byggemateriale fremstillet af de kalkaflejringer, som udgør Danmarks og dele af Nordsøens undergrund.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen er ked af, at Alhed er så syg. 
+Den følgende dag bliver badeværelset pudset færdigt. Lysses værelse er færdigt, og soveværelset mangler kun panel og gesims.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/5ccz</t>
+  </si>
+  <si>
+    <t>Kjerteminde 29-9-1919.
+Kæreste Alhed!
+Du kan ikke tænke Dig hvor jeg er ked af at Du skal ligge der og pines saadan, bare det dog snart maa blive noget bedre saa Du kan faa noget at spise og komme lidt til Kræfter igen. Jeg ved ikke om det trætter Dig at høre om Huset hver Dag. Der er nu asfalteret paa Kokoliten og Muren er pudset udvendigt ved Badeværelset. I Mrg. begynder de at pudse færdigt inde i Badeværelset, saa at de kan komme til at sætte Fliser paa Væggen. Lysses Værelse er nu helt færdigt fra Murer og Tømrerens Side og Sovekammeret mangler kun Panel og Gesims. Mange kærlige Hilsner 
+Din 
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>Oktober 1919</t>
+  </si>
+  <si>
+    <t>Harald Balslev
+Christian  Ernlund
+Andreas Larsen
+Johan Larsen
+Frida Madsen
+Karl Petersen
+- Petersen Gelskov
 Ellen  Sawyer
-- Thiele
-[...28 lines deleted...]
-Bedstemor</t>
+Christine Swane
+Leo Swane</t>
+  </si>
+  <si>
+    <t>Alhed Larsen var i Birkerød, hvor hendes sønner gik på kostskole, mens villaen på Møllebakken i Kerteminde blev ombygget. Badeværelset blev moderniseret, der blev lagt trægulve i to stuer, kabinettet blev ombygget til havestue, den okkergule dagligstue fik med murermester Ernlunds hjælp cinnoberrød freskofarve. 
+Quillajabark (sæbebark, Panamabark) stammer fra et træ i rosenfamilien. Barken indeholder sæbestoffet saponin og er blevet brugt til vask af blandt andet uld og silke. 
+Det er uvist, hvad Alhed Larsen mener med "H.B."
+Det er uvist, hvilken Viggo det er, Alhed Larsen nævner. Familien kendte adskillige personer med det navn.</t>
+  </si>
+  <si>
+    <t>Alhed Larsen har haft læge, og han sagde, at hun havde været alvorligt syg og ikke burde rejse til Sverige, hvilket er en skuffelse for hende.
+Johannes Larsen må sætte sadelmageren i gang, bede Frida sylte blommer og Ellen om at vaske en kjole, og han skal få Ernlund til at komme, når stuen er tørret op.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/127l</t>
+  </si>
+  <si>
+    <t>Kæreste Larsi!
+Tak for Mad, vi har lige spist Dueungerne, der smagte glimrende og Chr var henrykt over Cyklerne, som jeg skal takke mange Gange for. Jeg hviler nu efter Middag men er ellers lidt mere oppe i Gaar end i Dag. Dr. kom i Morges tidlig inden jeg endnu var gjort i Stand og det var maaske Grunden til at han knap var saa tilfreds med mig. Jeg er nemlig hver Morgen gennemblødt af Sved og maa helt skifte Tøj. Han sagde at det var Mathed men vilde have en Prøve af mit Vand her i Dag, og saa er det galt igen med Søvnen, men nu skriver han noget op. Halsen er bedre i Dag, men jeg taler noget tykt endnu. Han sagde, at før om en Uge maatte jeg ikke tænke paa Rejse, jeg protesterede og sagde at jeg havde dog tænkt sidst i Ugen, men han sagde, at jeg havde været alvorlig syg, saa jeg maatte være forsigtig. Det er mig en stor Skuffelse, der var saa meget, jeg vilde have gjort inden Sverigsrejsen, den kommer allerede næste Søndag, d.v. vist sige, at vi skal rejse hjemmefra om Fredagen jeg tror Drengene faar fri om Lørdagen. Men jeg skal og maa hjem, selv om det bliver kun faa Dage, jeg glæder mig saa meget til at se det hele. Sæt nu endelig Sadelmager Petersen i Gang med alt det jeg skrev i Gaar ring til ham med det samme om at komme op. Frida maa endelig sylte Katrineblommerne, det var kun et Par Reine Clauder jeg malede. Har Pigerne faaet deres Løn? Drengene sidder her begge to, de sender mange Hilsener. Skriveswane er i Berlin. Jeg fik to Breve fra Dig i Dag, intet i Gaar paa Gr af Søndag. Kan Du ikke bede Ellen vaske min lilla uldne Kjole, Liv og Nederdel i Quilajabark (ikke Ydertrøjen) jeg vil have den til Sverigsrejsen. Jeg glæder mig meget til Turen Sverig har jo altid gjort mig godt. Du ringer vel til Ernlund saa snart Stuen er tørret op? – Her er mange Forretninger i dette Brev, Du læser dem vel nøjagtig. Hvor er jeg ked af at jeg ikke var hjemme til H.B. Hvad vilde Viggo?? – 1000 Hilsner fra Din Alhed
+Mandag</t>
+  </si>
+  <si>
+    <t>- Godske-Nielsen
+Andreas Larsen
+Johan Larsen
+Eiler Lehn Schiøler
+Christine  Mackie
+Elisabeth Mackie</t>
+  </si>
+  <si>
+    <t>Alhed Larsen er i Birkerød hos familien samt hos drengene, som er på Birkerød Kostskole. 
+Svanen hjemme på Møllebakken i Kerteminde ligger på reden, men der er ingen æg i den. Dette fremgår af brev fra Alhed 13. maj 1919. Pigerne på Møllebakken har skrevet det til hende.</t>
+  </si>
+  <si>
+    <t>Det er kedeligt med svanerne, men Alhed Larsen må lade dem være i fred. Johannes Larsen er på jagt med vennerne Godske-Nielsen og Schiøler.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/HV4d</t>
+  </si>
+  <si>
+    <t>Kirkeby 14 Maj 1920.
+Kæreste Alhed.
+I Hast, Tak for Dine 2 Breve jeg fik i Dag. Det er noget kedeligt noget med Svanerne, jeg ved ikke noget at gøre end at lade dem være i Fred til vi kommer hjem, og det kan jo vare længe for mit vedkommende. Schiøler og Godske-Nielsen kom i Gaar, vi har været ude til Mrg. og er nu hjemme for at styrke os med en Kop Kaffe, skal saa ud igen. G.N. rejser i Aften. Det er bedre Vejr i Dag d.v.s. ikke koldt men blæsende. Jeg er meget ked af det med Svanerne. Mange kærlige Hilsner til Jer alle 3 og Chr og Putte.
+Din 
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1920-10-13</t>
+  </si>
+  <si>
+    <t>Klavs -
+Camilla Bertram
+- Brincher
+Johannes Nicolaus Brønsted
+- Høpfner
+Andreas Larsen
+Johan Larsen
+Christine  Mackie
+Elisabeth Mackie
+Carl V Petersen
+Johan Christian Petersen
+Leo Swane
+- Thalbitzer
+Asta Thalbitzer
+Peter Tutein</t>
+  </si>
+  <si>
+    <t>Alhed Larsen er i Birkerød. Hendes sønner er elever på kostskolen i Birkerød.
+Kvindelige Kunstneres Retrospektive Udstilling fandt sted 18. september til 14. oktober 1920.</t>
+  </si>
+  <si>
+    <t>Skriveswane (Leo Swane) skal anmelde en udstilling. Kvindernes udstilling var dårlig.
+Alhed Larsen har været til faldskærmsudspring, spillet tennis, skrevet Lysses elendige stil færdig, været til sang og til god middag hos Tutein.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/UO38</t>
+  </si>
+  <si>
+    <t>Kæreste Lavsi!
+Tak for Dit Brev i Gaar og i Dag. Du har det jo godt naar Du nu bare kunde komme i Gang med at male, men det kommer vel nok. – Jeg kan ikke træffe Lysse før Kl. 3 ½ og Brevet skal af Sted med Toget ½ 2, men saa skal jeg skrive om det i Morgen jeg tænker, han bliver henrykt ved Udsigten til at komme paa Jagt, bare dette smukke Vejr vilde holde sig. Jeg har ikke læst det af Bister, som Calle og andre skal svare paa. Derimod har jeg læst hans Anmeldelse af Bogen, den er god men jo mest Citater. Skriveswane skal anmelde den i Tilskueren. Jeg har været paa Kvindernes Udstilling. Den er haarrejsende slet, kun ganske enkelte pæne Ting der drukner i alt Møjet. Den har ligefrem givet mig Lyst til at lave en Udstilling. 
+Skrevet lodret i venstre margen: Lysse er flittig nu
+Jeg tænker Lysse og jeg skal spille Tennis i Eftermiddags [s’et overstreget]. I Søndags var der igen Faldskærmsudspring paa Flyvepladsen, de andre + Klavs og Brincker cyklede dertil, men da jeg jo ikke har min Cykle, blev jeg hjemme og spillede Tennis med Magisteren og Hr. og Fru Thalbitzer. Mag. og jeg var sammen mod de to andre, jeg var meget benovet ved at spille med de drevne Spillere. I Begyndelsen tabte vi men tilsidst vandt vi over dem med 6 Spil mod 3! Det var meget stolt, de roste mig meget og sagde jeg havde gode Anlæg for det. Jeg er øm i Anklerne endnu, vi spillede i flere Timer. Om Aftenen hjalp jeg Lysse med en dansk Stil han var ude af sig selv af Søvn da han havde spadseret hele Natten i Rude Skov med Klavs, Brinker og Tuteinerne, vi blev ikke færdige før Kl. ringede han skulde saa gøre den færdig paa [Indsat lodret i venstre margen]: Du maa ikke sige det om Stilen til Høpfner [indsættelse slut] Sengen, men da jeg havde Mistanke til at det blev skidt hentede jeg Manuskriptet næste Form. mens han var i Skole. Og ganske rigtig: var det rent gyseligt hvad han havde skreven. Jeg skrev saa Slutningen om * [i venstre margen, lodret] * inden jeg tog til København med Toget. [Indskud slut] lagde op paa hans Bord i en lukket Konvolut, den skulde afleveres om Aftenen. Jeg er meget spændt paa hvad Karakter vi faar, den handler for og imod Dødsstraf. Han var meget henrykt over det, da jeg om Aftenen var sammen med ham hos Tuteins. Jeg kom tilbage med 7 Toget, vi [ordet overstreget] havde Time hos Bertram ½ 5 – vi var til fin Aften hos Tuteins. Kyllingesteg, Ostepind Lagkage og Madeira. Det var meget morsomt, Peter og Kjeld havde været meget optagne af at skulle være Værter for mig. Christine og Putte var der ogsaa, og Lysse altsaa. [Det følgende skrevet på side 1, lodret øverst] Nu skal jeg hen at øve mig, sidste Time gik ikke saa godt som de forrige. I Dag skal jeg ikke ind, hvad jeg er glad ved, da Vejret er saa yndigt med Solskin. Vi har ellers haft meget Taage.
+Hils Klaxes mange Gange. Masser af Hilsner til Dig selv.
+Din A.</t>
+  </si>
+  <si>
+    <t>1943-10-22</t>
+  </si>
+  <si>
+    <t>Henrik Raaschou-Nielsen</t>
+  </si>
+  <si>
+    <t>Kunstmuseet i Sorø</t>
+  </si>
+  <si>
+    <t>Skovgaardsvej 5 Birkerød</t>
+  </si>
+  <si>
+    <t>Kunstmuseet i Sorø blev stiftet d. 29.5 1943 på initiativ af Soransk Samfund. Det åbnede i en 4-værelses lejlighed i Priorgade 3. Siden 1963 har museet holdt til i Storgade 9. (Sorø Kunstmuseums hjemmeside.)
+Henrik Raaschou-Nielsen flyttede efter sin pensionering til Sortedamsdoseringen i København (KTAS 1943)</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, Christine Swane Breve, Kasse 1, kuvert 5, 2002/61, A8, lb11.</t>
+  </si>
+  <si>
+    <t>Tak til Christine Swane for donation af et maleri til Kunstmuseet i Sorø.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/GGSW</t>
+  </si>
+  <si>
+    <t>[Påtrykt tekst:] KUNSTMUSEET I SORØ
+_
+[Påtrykt tekst:] KØBENHAVN, den [maskinskrevet tekst:] 22.oktbr.1943 
+[Maskinskrevet tekst:] Malerinden Fru Christine Swane.
+Skovgaardsvej 5.
+Birkerød.
+KUNSTMUSEET I SORØ beder Dem modtage en hjertelig Tak for Maleriet
+Baade og Klipper i Bretagne ved Ebbe – 1938
+----------------------------------------------------------
+som De saa venligt har skænket til Museet, og som dette er meget glad over at kunne indlemme i sin Samling.
+P.M.V.
+H. Raschou-Nielsen</t>
   </si>
   <si>
     <t>1918-01-24</t>
   </si>
   <si>
     <t>Christian Andersen
 Astrid Bøttern
 Johannes Larsen
 Ellen  Sawyer
 Laura Warberg</t>
   </si>
   <si>
     <t>Andreas og Johan Larsen bor på Birkerød kostskole, hvor de tog studentereksamen. 
 Jokum var Johannes Larsens halvtamme odder.</t>
   </si>
   <si>
     <t>Alhed Larsen sender sine sønner gloser. De skal sende vasketøj hjem lørdag.
 Christian Andersen har været på besøg med en torsk, og Jokum (en odder) blev lukket ud. Den jagtede en pibeand i haven, og Johannes Larsen slog løs på den med torsken, hvorefter Jokum sked på ham.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/h5Gm</t>
   </si>
   <si>
     <t>Kære smaa Drenge!
 Hermed flere Gloser. Skriv nu snart og lad mig vide, om I har nogen Nytte af dem og om I faar dem tidsnok, eller om jeg skal mere i Forhaanden. – Vil I sende Tøj nu paa [”nu paa” indsat over linjen] Lørdag, saa maa I altsaa skifte Lørdag Morgen. Send det som Ilgods fra Banegaarden, altsaa i den lille Straakuffert. Men ikke Lagen, Pudevaar og Haandklæder det skal vadskes paa Skolen. Nu kom Fru Bøttern og jeg følges med hende til Byen og lægger dette i Kassen. I kan tro vi havde en rigtig Komedie de [”de” overstreget] med Jokum den anden Dag. Gl Christian Andersen kom med en stor Torsk til ham og Jeres Far lukkede ham ud i Haab om at han strax skulde løbe ind med Torsken, men i Stedet for styrtede han op i Haven, hvor Ænder, Gæs og Svaner blev opskræmmede og flagrede om. Det syntes Jokum saa indbydende ud og han gav sig til at jage efter en Pibeand som han 4 Gange apporterede og styrtede rundt med. Jeres Far rendte efter ham og tæskede ham med den store Torsk, til sidst maatte han fange fan [”fan” overstreget] og af Sindsbevægelse lavede Jokum stort nedad ham. Pibeanden var jo dygtig forskrækket, men havde ikke taget Spor af Skade. – 
 I Dag har vi spist Svanen med en Fl Rødvin til, den var glimrende, Tante Elle var heroppe. Bedste er i Odense
 Nu Farvel Smaa.
 1000 Hilsner fra jeres Mor
 24-1-18</t>
-  </si>
-[...271 lines deleted...]
-Søndag</t>
   </si>
   <si>
     <t>1918-05-02</t>
   </si>
   <si>
     <t>Jenny -
 Nora -
 Hans Christian Engelsen
 Christian  Houmark
 Johannes Larsen
 Eiler Lehn Schiøler
 Einar Madvig</t>
   </si>
   <si>
     <t>Andreas og Johan Larsen er elever på Birkerød Kostskole. Johannes Larsen er ved Filsø for at male. 
 Den omtalte tur gik formodentlig til Møn. Alhed Larsen skrev om en sådan i det sidste brev til sønnerne.
 Det er ikke muligt at afgøre, hvilken Nielsen det er, Alhed vil invitere på gåsesteg.</t>
   </si>
   <si>
     <t>Alhed Larsen vil sende penge og tak for god behandling til manden i Kalvehave.
 Hun sender sine drenge rent tøj. Johannes Larsen har sendt hende en fed gås. Lehn Schiøler og arkitekt Madvig har købt billeder for over 10.000 kr.
 Der er kommet planter til haven, og drivhusene er blevet kalket.
 Alhed spørger, om det går godt med læsning og lektier.</t>
   </si>
   <si>
@@ -4190,50 +4038,1394 @@
 Jacob Meyer</t>
   </si>
   <si>
     <t>Andreas og Johan Larsen er på Birkerød Kostskole.
 Peter er en hund.</t>
   </si>
   <si>
     <t>Alhed Larsen sender en tysk oversættelse og beder sine drenge koncentrere sig om verber og renskrift.
 Hun har intet nyt om skovdueungerne.
 Marie Larsen har været hjemme og holde fødselsdag. Karl Isakson (Den lange svensker) er kommet, og Magnussen har hentet billeder.
 Alhed har ordnet blomster og skal nu lave pasteller.
 Fru Hinke er blevet opereret.
 Peter (hunden) stak af forleden aften og blev derefter bange, da Johannes Larsen skældte den ud.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/GOCt</t>
   </si>
   <si>
     <t>Kære søde drenge!
 Tak for Dit Brev i Gaar, lille Lysse. Og Tak for Bøgerne med det indlagte Brev, det fik jeg ogsaa i Gaar. Jeg begyndte i Aftes med den tyske Oversættelse, det er ingen Sag, naar man har den tilsvarende Bog. Jeg renskriver nu det hele og kan saa gennemgaa det med jer naar jeg kommer derover. Det bliver mægtig spændende med det skriftlige. Læs Kladen mange Gange igennem og tænk nøje over hvert Ord og hvordan det staar i Sætningen. Husk endelig, hvilke Verber i Tysk der fordrer Prædikatsord: være, blive, hedde, kaldes og synes (er det ikke dem?) hun har jo sagt at I dumper, hvis I skriver Fejl i det. Og pas endelig paa Sjuskefejl, naar Du skriver ind, søde Lysse. Det glæder mig at I hænger i. – Jeg kan ikke sige nogen Besked om Skovdueungerne, Jeres Far og jeg gik strax over i Dueslaget, men der var ingen, han kunde tænke var Skovduer, maaske det er i det høje grønne, jeg skal spørge Brormand, naar jeg ser ham.
 Ia var hjemme i Gaar det var hendes Fødselsdag, hun og Agraren var her til Aften, de kørte hende Halvvejen (Lugge med) hvor de mødte Waldemar Mejer ogsaa med Heste og Vogn, I ved vel hun er hos ham i Sommer.
 Den lange Svensker kom i Gaar, han vil være her i Sommer. Magnussen har været her et Par Dage, han vilde gærne have nogle Billeder, men fik kun 5 og saa maa han faa, hvad muligvis Lehn Schiøler levner af de 10 han har faaet over, saa har vi kun 3 tilbage, som jeres Far har taget fra til en Udstilling. Nu er jeg endelig færdig med min store Foraarsoffensiv med mine Blomster, det er en stor Lettelse. Jeg skal nu til at male flittig, har malet 3 Pasteller. Anton Hinke er hjemme, Hr. Gelsted talte med ham i Gaar, han sad og læste ”Idun”, I ved det Sprog, der skulde blive internationalt. Fru Hinke ligger paa Odense Sygehus, opereret for en Svulst, hun har det bedre. – I maa nok være fri for at skrive Breve nu I har saa travlt med at sk [de to bogstaver overstreget] læse til Examen. Lille Peter har det storartet, han er vældig sød. Forleden Aften var han væk, da vi skulde i seng. Jeres Far maatte ned at hente ham bagefter og skældte ham ud. Han blev saa rædselsslagen, at han styrtede op i min Seng, lige i Hovedet paa mig og masede paa for at komme ned under Dynen. Nu maa jeg ned med dette, at det kan komme med 3 Toget. Hav det rigtig godt. Jeres Far hilser mange Gange, han hænger i med Lehn Schiølerbogen.
 1000 Hilsner fra jeres Mor
 Torsdag 6te Juni -18
 Jeg telegraferede for os til Gegges Fødselsdag</t>
+  </si>
+  <si>
+    <t>1918-09-14</t>
+  </si>
+  <si>
+    <t>Stige, Odense
+København</t>
+  </si>
+  <si>
+    <t>Anders, havemand -
+Berta Brandstrup
+Johannes Nicolaus Brønsted
+Louise Brønsted
+Anna  Delcomyn
+Ingeborg  Delcomyn
+Ingeborg Margrethe Delcomyn
+Theodor Christoffer Delcomyn
+Adolph Larsen
+Johannes Larsen
+Laura Warberg
+Leon Zerlang</t>
+  </si>
+  <si>
+    <t>Andreas og Johan Larsen var elever på Birkerød Kostskole.
+Det er uklart, hvad Calcikum er for noget.
+Lille Peter var en hund.
+Alhed og Johannes Larsen ejede to møller, som begge lå ganske nær deres hjem på Møllebakken i Kerteminde. Kirkemøllen var i dårlig stand, og man tog materialer fra den til at reparere Svanemøllen med. Kirkemøllen blev derefter ombygget til bolig. Det er Svanemøllen, som blev tækket i 1918. 
+Berta Brandstrup døde 18. september 1918.</t>
+  </si>
+  <si>
+    <t>Hr. Zerlang er vist skrap, men han lærer sikkert drengene noget, og Alhed og Johannes Larsen er glade for, at han tror på, at sønnen kan klare sig igennem.
+Alhed skal nok sende frugt mm. Hun har kun malet lidt. Den nye gråand har det godt. Alle gravgæssene er desværre hunner. 
+Adolph Larsen har købt en plag. Hans ene gamle hest døde forleden, og han fik forsikringspenge for den. 
+(Svane)møllen bliver tækket nu. Det stormer, og Alhed er bekymret for den vakkelvorne Kirkemølle.
+Alhed og Johannes Larsen har drukket kaffe med Bedstemor og flere medlemmer af Delcomyn-familien.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/OliG</t>
+  </si>
+  <si>
+    <t>Lørdag 14de Sept. 18
+Kære, søde Drenge!
+1000 Tak for Dine to lange Breve lille Dax, det er dejligt at høre lidt udførligt fra jer. Det sidste kom i Dag til Morgen, da jeres Far og jeg sad ved de ristede Sild. Hr. Zerlang er nok en streng Herre med den Orden, men saa er han sikkert ogsaa dygtig til at lære jer noget og det er jo det vigtigste. Det er dejligt, at han mener, Du nok kan klare det til November og at han vil læse saa flittig med Dig, sig til ham, at det er jeg meget glad ved og jeg skal sige fra Din Far, at han er forfærdelig glad ved at Du gør Dig Umage og at han glæder sig ved Tanken om, at Du kan blive i Din Klasse.
+Alt det Du har skreven om skal nok blive sendt snarest sammen med Æbler. Reineclauderne er ikke modne endnu og kan heller ikke sendes sammen med Æbler, men naar de er modne, skal jeg nok sende jer en Kurvfuld. – Jeg har kun malet et lille Stykke siden I rejste, en Pastel med Calcikum, jeres Far synes den er pæn. Alt staar godt til her, lille Peter har det udmærket, den nye Graaand kom i Torsdags, den gaar stille og pænt mellem de andre, men de a [bogstavet overstreget] er alle lukket inde i disse Dage til Ære for den. Desværre er alle 3 Gravgæssene Hunner, jeres Far spekulerer paa hvor han skal faa Hanner fra. – Jeg husker ikke om jeg fortalte jer, at jeg købte en dejlig Frugtstige i København, nu skal Anders til at plukke Frugten ned. – Baser var herovre før, han var i Forgaars til en Auktion i Stige og købte sig en Plag til 2300 Kr!, gamle magre Ralliker kostede over 3000! Hans ene gamle Hest døde forleden, ikke Rerna men den anden. Han havde solgt den til en Slagter for 300 Kr, men et Par Timer før Slagteren skulde hente den, døde den godvillig, saa han fik 600 Kr. i Assurance, det var meget hensynsfuldt af Hesten. – Tækkemanden har ringet i Dag at han vil komme paa Mandag og tække Møllen, saa nu ser det da ud som det bliver Alvor. – 
+I Gaar var jeres Far og jeg ude hos Frk. og gamle Fru Delcomyn i Villaen og drikke Kaffe sammen med Bedstemor og unge Delcomyns. Det blæser stærkt i dag, den arme Kirkemølle farer rundt som en rasende, bare det gaar godt med de brøstfældige Vinger. – 
+Med Berta er det stadig det samme, jeg skal have skreven [ordet ”skreven” indsat over linjen] et Par [Ord] til Lud nu ogsaa og saa er det Tid at gaa til Toget med Brevene. Saa faar I dette i Morgen tidlig.
+Gid I maa faa en god Søndag, gaa endelig ud i den friske Luft. Hvis I ser Magisterens saa hils mange Gange. – 
+Og nu 1000 Hilsner, søde Unger fra jeres Far og Mor.</t>
+  </si>
+  <si>
+    <t>1918-09-27</t>
+  </si>
+  <si>
+    <t>Wilhelmine Berg
+Arthur Dugmore
+Mogens Frijs
+Drude Jørgensen
+Adolph Larsen
+Johan Larsen
+Jens Rasmussen</t>
+  </si>
+  <si>
+    <t>Andreas og Johan Larsen var elever på Birkerød Kostskole.
+Det er ikke lykkedes at finde Berger, som tilsyneladende har skrevet en bog om dyr. 
+Den omtalte mølle er Svanemøllen, som Larsen-familien ejede og havde en møller ansat til at drive. Den lå/ligger som nabo til Larsen-familiens hjem på Møllebakken i Kerteminde.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen sender en liste over dyr, nogle bøger og tegninger af afrikanske dyr fra Zoo.
+Møllen er tækket færdig.
+Larsen har været til koncert i Odense, til frokost og til fødselsdag og skal spise hos Mix (Wilhelmine Berg).</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/9RQc</t>
+  </si>
+  <si>
+    <t>Kjerteminde 27 Septbr 1918.
+Kære Puf!
+Hermed Listen som jeg har udfyldt for de Dyrs Vedkommende jeg kender, men det bliver Du jo ikke meget klogere af. Jeg sender derfor Bergers og Dugmores Bøger, samt de afrikanske Dyr jeg har lavet i zoologiske Haver i Berlin og Hamborg, samt Grev Frijses udstoppede. Møllen er nu tækket færdig og der er lavet en ny Svane ligesom den gamle. Vi var i Odense til Koncert i Forgaars og blev hos Drude om Natten og spiste Frokost hos Jens Rasmussen, Jens i Gaar og kom hjem med [tidspunktet indsat over linjen] ½ 4 Toget og var til Fødselsdag hos Agraren i Aftes og skal til Mixes til Haresteg i Aften det er Satan til Liv vi fører. Mange Hilsner til Jer begge to, lad mig nu se I hænger i.
+Din Fader.</t>
+  </si>
+  <si>
+    <t>1918-10-01</t>
+  </si>
+  <si>
+    <t>Hans Christian Engelsen
+Otto Gelsted
+Adolph Larsen
+Johanne Christine Larsen
+Johannes Larsen
+Marie Larsen
+Thomas Madsen-Mygdal
+Leo Møller
+Christian Møller, maler
+Anders -, Sverige</t>
+  </si>
+  <si>
+    <t>Andreas og Johan Larsen er på Birkerød Kostskole.
+Den omtalte mølle er Svanemøllen, som ligger lige overfor Larsen-familiens hjem på Møllebakken i Kerteminde. Familien ejede den, og en ansat møller holdt den igang.</t>
+  </si>
+  <si>
+    <t>Alhed og Johannes Larsen kommer til København fredag og håber, at de kan ses med drengene søndag. Alhed ringer den følgende aften og hører, om det er OK.
+Alhed og Johannes har fejret både Adolphs (Basers) og Johannes (Junges) fødselsdage. De har købt harer og champignons af Møller og haft Gelsted til haresteg. Møllen er færdig. Nu har de også plukket nødder.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/z0YS</t>
+  </si>
+  <si>
+    <t>Kæreste Drenge!
+Det er længe siden jeg har skreven til jer og hørt fra jer. Jeres Far og jeg kommer til Byen Fredag Aften. Er det ikke Rejsesøndag paa Søndag, saa kunde vi faa jer ind hele Dagen, det vilde være vældig sjov. Hvis det ikke er, kunde det saa ikke gaa alligevel at bede Engelsen om det, det er saa sjældent at jeres Far er i Byen ogsaa, det kunde I da sige til ham. I er jo altid hos Marie Onsdag aften, altsaa i Morgen, saa vil jeg ringe op ved 8 Tiden og høre hvad I mener. – Her er ellers ikke sket noget særlig siden jeg saa jer det har været et modbydeligt Vejr med Storm og Regn og ikke været til at komme udenfor en Dør. Det var jo flinkt at i skrev til Basers Fødselsdag, vi var ovre at gratulere ham om Aftenen bevæbnede med Cigarer, Bitter og Pærer. – I Søndags var det Tante Junges, hende var vi ogsaa ovre at gratulere med et fint Sæt Linned. – Anders plukker rask ned af Frugten, men hvert Øjeblik bliver han afbrudt af Regn. Jeg var oppe for lidt Siden at se til Nødderne, Valnødderne er begyndt at falde ned, men det grønne er paa, jeg har ikke rigtig Mod at sætte Hænderne i dem. De andre skal jeres Far og jeg op at plukke og samle nu, naar jeg er færdig med at skrive. Bare I var her og kunde hjælpe til. Alt staar godt til, lille Peter har det godt, ligesaa alle Dyrene. Hænger Du dygtig i min søde Dax, jeg tænker saa meget paa Dig, gid jeg kunde hjælpe Dig med alt det læsende. – Vi har vads [ordet overstreget] sat jeres Tøj i Blød jeg vasker det i Morgen, saa I skal snart faa det. – Møllen blev færdig for et Par Dage siden, den ser saa fin ud. – Vi har været ude at spise Haresteg hos Mygs og selv har vi haft Harer, som jeres Far købte af Maler Møller. Han har købt sig en Bøsse. Vi har faaet en Del Champignon af ham og Leo, d.v.s. købt i dyre Domme, vi har ikke selv været ude at samle, Vejret har ikke været til det en eneste Dag. 
+Gelsted har vi set nogle Gange siden jeg kom hjem, han var her til kold Haresteg forleden Aften. – Nu faar I ikke mere. Jeg ringer altsaa i Morgen Aften. Jeres Far hilser jer mange Gange. Du blev vel glad ved hvad han sendte til Oplysning om de Dyr. 1000 Hilsner fra jeres Mor.
+1ste Okt. 1918
+Nu har vi plukket Nødder vi fik da et Par smaa Kurve fulde, mange af dem hassede vi af.</t>
+  </si>
+  <si>
+    <t>1919 efterår</t>
+  </si>
+  <si>
+    <t>Andreas og Johan Larsen er elever på Birkerød Kostskole</t>
+  </si>
+  <si>
+    <t>Alhed har rettet Johan/Lysses stil igennem og beder ham tilføje noget om arbejderklassens forhold. Drengene skal sende pæretønden, så de kan få frugt.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/bxB0</t>
+  </si>
+  <si>
+    <t>Kære søde Unger!
+Jeg har rettet og jaget med Lysses Stil, kan derfor kun naa et Par Ord. Kan Du bruge noget af dette? – Men Du maa jo ikke skrive ordret, og se at fortæl noget om Forholdene herhjemme om vort rolige Temperament og at vi har været udenfor Krigen men at Arbejdernes forbedrede Forhold viser at vi ogsaa er med i Bevægelse. Det skal staa mellem Rusland og Tyskland, fra Tyskland maa Du lige til Krigen. - - Send Pæretønden strax saa skal vi sende Æbler og Pærer. Kuffertnøglen har I selv? Jeg kan ikke naa mere. Toget kommer
+[Skrevet øverst på papiret, på hovedet]:
+Jeg skriver meget snart igen. Vi har det godt.
+Lørdag</t>
+  </si>
+  <si>
+    <t>Maj 1919</t>
+  </si>
+  <si>
+    <t>Ellen Brønsted
+Else Birgitte Brønsted
+Johannes Larsen
+Christine  Mackie
+Elisabeth Mackie
+Carl Scheller</t>
+  </si>
+  <si>
+    <t>Andreas og Johan Larsen er på Birkerød Statsskole. Johannes Larsen er ved Filsø for at male.
+Bals er formodentlig en person fra Balslev-familien. Hvem af dem er det ikke muligt at afgøre. 
+Sandbjerg kan være godset nær Sønderborg, men der er muligvis også andre lokaliteter med dette navn.</t>
+  </si>
+  <si>
+    <t>Else Birgitte Brønsted (Muddi) er sløj. Svanen ligger på reden, men der er ingen æg i den. Alhed arbejder i haven.
+Hun sender træsnit, som sønnerne skal give Scheller.
+Godt, at de havde en sjov tur til Sandbjerg. Alhed har forsøgt at ringe Meme op.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/ATgR</t>
+  </si>
+  <si>
+    <t>Kære søde drenge!
+Tak for Dit andet lange Brev, min gamle Ven! Du har jo alligevel haft en rigtig rar Pinse, men jeg savnede Dig meget herhjemme. Køb Dig endelig noget Nattøj, skriv hvis Du ikke har flere Penge, saa skal jeg sende Dig. Nu kommer der Vadsketøj en af Dagene, saa skal se at putte Æbler i den, og den Tobak Du skriver om. Mudi er desværre ikke rask i Dag, Opkastning og Mavepine, men da der ikke er Spor af Feber, haaber jeg ikke, det er noget. – Svanen har ligget længe paa Reden til Morgen, men der er ingen Æg endnu – det var nok kun lige til at I naade Toget i Gaar, lille Dax, det er lumsk naar Urene ikke passer, men det har nok været en dejlig Tur, hvor var det en henrivende Morgen. Jeg sov ikke mere. – De kørte hen over Middag i Gaar, det var et Par søde Fyre at have. Her er meget stille nu, jeg har a [bogstavet overstreget] engageret Pigerne til at hjælpe nogle Dage i Haven, saa her kan blive fint til jeres Far kommer hjem. Hermed udsøgte Træsnit til Hr. Scheller, hvis I synes der er for mange, kan I jo selv lede ud. – Det var et ordentligt Gilde i havde med den ”Bals”! Godt at I kom ubemærkede ind med de voldsomme Kæferter! – Og morsomt at Du var med Meme og Putte paa Sandbjærg. Jeg gjorde forgæves Forsøg paa at ringe Meme op i Forgaars Aftes og i Gaar Form. (den var bleven staaende) men der blev sagt, at hun ikke kom hjem i Gaar. Gud ved hvor hun har slaaet sine Folder. Hils hende og sig, at det Overstykke af Puttes kommer med Vadsketøjet. Hvorfor var Bes ikke med paa Sandbjærg?? – I Dag har I nok dansk Stil, maaske I sidder lige midt i det nu, det bliver spændende. Jeg har været meget glad ved de lange, morsomme Breve. 1000 Hilsner I søde Unger. Hvor er her tomt efter Dig min Dax.
+Jeres Mor.
+Jeg har det udmærket, lille Gamle.</t>
+  </si>
+  <si>
+    <t>1919-04-22</t>
+  </si>
+  <si>
+    <t>Adolph Larsen
+Johannes Larsen
+Marie Larsen
+Christine  Mackie</t>
+  </si>
+  <si>
+    <t>Andreas og Johan Larsen er elever på Birkerød Kostskole og er muligvis cyklet til Kerteminde på besøg og hjem igen.
+Peter var en hund.</t>
+  </si>
+  <si>
+    <t>Alhed Larsen kan ikke finde glosebogen og spørger, om drengene alligevel har fået den med sig. Det var svært at sige farvel til dem, og hunden Peter peb, da de rejste. 
+Alhed og Johannes Larsen har været på cykler på besøg hos Adolph Larsen (Johannes' bror), og det var en hård tur.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/JXMl</t>
+  </si>
+  <si>
+    <t>Kære søde Drenge!
+Jeg kan ikke finde de Gloser nogen Steder, lad mig vide [ordet ”vide” indsat over linjen] om I ikke har faaet dem i Kufferten alligevel, ellers maa jeg jo lede videre, var det en lille Bog? Nu sender jeg alligevel disse Par Ord, jeg tænker I er glade ved hurtig at faa et Livstegn herhjemme fra. Det var ikke morsomt at sige Farvel til Eder, og Peter peb ynkeligt, vi holdt paa ham lige til I drejede om dernede. I giver nok Meme Kurven saa snart den kommer og lidt Æbler ogsaa, I kan bare sende Kassen tilbage naar den er tom. Og lad mig saa se I meget snart skriver hvordan Hjemturen er gaaet og hvad der ellers er – Jeres Far cyclede alene ud til Onkel Basers og skulde prøve at faa den med hjem til Aften. Jeg var træt og cyclede lige hjem hvor jeg drak mig et stort Glas Piskefløde og Kærnemælk. Her er godt tomt efter jer. – Nu gaar jeg ned med dette.
+Skriv saa rigtig snart lille Unger 1000 Hilsner fra jeres Mor 
+Tirsdag 22ende april -19
+Husk at sende den tomme Kuffert til rent Tøj</t>
+  </si>
+  <si>
+    <t>1919-09-30</t>
+  </si>
+  <si>
+    <t>Victor Bøttern
+Christian  Ernlund
+Julius Hviid
+Andreas Larsen
+Johan Larsen
+Christine  Mackie
+Elisabeth Mackie
+Christian Møller, maler
+Ellen  Sawyer</t>
+  </si>
+  <si>
+    <t>Alhed og Johannes Larsens drenge var på Birkerød Realskole og skal sende vasketøj hjem derfra. Alhed Larsen opholdt sig hos familie i Birkerød, mens huset i Kerteminde blev bygget om og til. Hun var syg med en byld i halsen og angina pectoris og ville desuden gerne være nær sine drenge. 
+Det er uvist, hvad "Natural" eller "Natunal" var. 
+Clapps Favorite pære er den fulde betegnelse for den omtalte frugt.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen er bekymret for Alhed, som har en byld i halsen. Der må vel snart gå hul på den. Han glæder sig til, at hun kommer hjem og kan spise normalt igen. 
+En kunsthandler fra Vejlehar købt to litografier, Svanen og Gravgåsen for 40 kr pr. stk. 
+Der ligger et læs kalk, brokker mm fra huset udenfor.
+Drengene skal sende vasketøj hjem.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Dw7j</t>
+  </si>
+  <si>
+    <t>Kjerteminde 30-9-1919.
+Kæreste Alhed!
+Tak for Brevet i Eftermiddag! Du kan tro jeg blev glad ved at se din Skrift igen. Jeg har været saa ængstelig for Dig i Dag og har ingen Ro haft paa mig. Det er jo ikke hyggeligt med Byld i Halsen, og det maa jo gøre rædsomt ondt. Her har været en Kunsthandler fra Vejle i Frmd., han har haft en Udstilling af Malerier nede paa Hotellet men naturligvis næsten intet solgt. Han købte 2 Lithografier, Svanen og Gravgaasen for 40 Stk. Jeg var bedt hen til Bøttern til Lammesteg og Aal i Karry, men matte sige Afbud igen, da Ernlund har telefoneret at han kommer i Aften for at se hvordan her ser ud. Jeg glæder mig næsten mest til at vise Dig det Bjerg af Kalk, Brokker og Skidt, der ligger her udenfor, det er ganske utroligt at tænke paa at alt det har ligget inde paa Gulvene. Jeg glæder mig ganske utroligt til den Dag jeg kan hente Dig i Bil i Nyborg og have noget ordentlig Føde til Dig herhjemme, men det kan vel vare længe og jeg tør næsten ikke skrive om det af Frygt for at animere til at staa for tidligt op eller rejse før Du er fuldstændig rask. Jeg tror ikke der er kommen nogle Papirer fra "Natunal", ved i hvert Fald ikke hvor jeg skal lede, men jeg skal tale med Dr. Hviid om det, han maa vel vide Adr. saa jeg kan skrive derind og faa hvad vi skal bruge. Ellen bliver ved med at praje mig for at skrive til Drengene om at sende Vasketøj da de vil vaske. Kan de ikke ogsaa sende den Pæretønde saa kan de faa den fyldt med Moltkepærer de er vist tjenlige nu Clapps har jeg delt ud af til højre og venstre de kan ikke taale at sendes og er nu næsten forbi. Jeg synes der var noget andet jeg bliver ved at glemme men maske jeg kan komme i Tanker om det i Mrg. Bare der nu maa staa i næste Brev at der er gaaet Hul paa den Byld, for saa maa det da begynde at gaa fremad. Maler Møller har efterhaanden været her med en hel Del Champignons. Huset er nu færdigt uden paa og de har pudset Badeværelset i Dag saa begynder de vel at sætte Fliser paa i Mrg. Mange kærlige Hilsner til Jer alle 3. God Bedring! Hils Chr. og Putte. 
+Din 
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1920 eller 1921 december</t>
+  </si>
+  <si>
+    <t>Ellen Bøttern
+Victor Bøttern
+Rasmus Kattrup
+Christine  Mackie</t>
+  </si>
+  <si>
+    <t>Andreas og Johan Larsen er elever på Birkerød Kostskole. 
+Rasmus Kattrup på Risinge var far til Alhed Larsens lillebrors kone.</t>
+  </si>
+  <si>
+    <t>Alhed Larsen kommer på besøg søndag, og hun bliver kun få dage. Kakkelovnen er afsendt fra Stockholm. 
+Alhed har inviteret sig selv med til en middag på Risinge.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/WGFy</t>
+  </si>
+  <si>
+    <t>Kære lille Drenge!
+Hermed Karak[ter]bøger og engelsk Bog. Jeg kommer nok sidst i Ugen, maaske først Lørdag, men saa ses vi Søndag. Hvis jeg skal til Skolekomedie skal det være Søndag. Snak med Meme om det, hvis hun ikke er rask nok, vil jeg heller ikke. Det bliver sjov at ses. Du har det nok slemt i disse Dage lille Gamle med Prøve, det bliver spændende. – Jeg slider fremdeles. Kakkelovnen er afsendt d. 4de fra Stockholm saa forhaabentlig naas det til Jul. – Jeg skal til Middag paa Risinge i Dag. Bøttern og Ellen kom for lidt siden og var meget optagne af at skulde ringe og spørge om jeg maatte komme med, det gjorde jeg saa. Frækt! der er stor Middag! Men Onkel Rasmus lød meget begejstret over min Frækhed. – Men jeg har travlt. Derfor kun i Hast 1000 Hilsner fra jeres Mor. Jeg bliver kun ganske faa Dage da jeg maa hjem og have fat paa Indflytning ovenpaa og udomkring, Sovekammeret er under Behandling nu, der bliver smukt.</t>
+  </si>
+  <si>
+    <t>Forår 1920</t>
+  </si>
+  <si>
+    <t>Henne Kirkeby
+Sjælland
+Rudkøbing
+5900 Nyborg
+Langegade 48, Kerteminde</t>
+  </si>
+  <si>
+    <t>- Alstrup
+- Brincher
+Victor Bøttern
+Johan Larsen
+Johannes Larsen
+Eiler Lehn Schiøler
+Frida Madsen
+Carl Petersen, arkitekt
+Franz Syberg
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Andreas Larsen er elev ved Birkerød Kostskole.
+Bagergården lå i Langegade 48, Kerteminde som nabo til Johannes Larsens barndomshjem, Købmandsgården. I.A. Larsen, Johannes Larsens far, ejede i mange år Bagergården, og Johannes Larsen arvede den. Victor Bøttern, som købte gården af Johannes Larsen, solgte den straks videre til installatør Claus Jørgen Reenvig (Historiske Huse i Kerteminde. Kerteminde Museum 1989, s. 195)
+Det vides ikke, hvem Klavs, som skal have fem kroner, er.</t>
+  </si>
+  <si>
+    <t>Alhed Larsen sender sønnen 10 kr. Hun vil gerne høre om den skriftlige eksamen.
+Alhed Larsen har haft en god tur til Langeland med sin mor. På tirsdag skal hun, Johannes Larsen, Lehn Schiøler og en svensk herre til Filsø. 
+Carl Petersen er på besøg for at tegne vaskehus og lokum. Larsen-parret har bestemt sig for toilet.
+Larsen-familien har solgt Bagergården.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/qisF</t>
+  </si>
+  <si>
+    <t>Kære søde Gamle!
+Jeg vover at lægge en 10er i dette Brev, vil du give Alstrup de 2 som Lysse laante af ham. Klavs skal have for 5 Frimærker og Resten maa Du selv have til lidt Tobak, Konditori eller Godter nu til Din strænge Examenstid. Du maa endelig lade høre flittig fra Dig og skriv saa snart Du ved noget om hvordan det skriftlige er gaaet. Jeg synes de Klader ser meget gode ud, af de tyske er Genfortællingen den bedste. Skriv saa om de andre. Sig til Trylle og Brincker at jeg glæder mig meget til at se dem her i Sommerferien. Jeg vedlægger 2 Frimærker, saa er det nemmere for Dig, jeg skal sende flere. – Du kan tro det var vellykket paa Langeland, vi havde et Par ganske dejlige Dage, Vejret var jo straalende, og alle Mennesker var saa søde mod os. Bedstemor har mange gamle Venner. – Paa Tirsdag kommer Lehn Schiøler og en svensk Herre. De overnatter her og Onsdag tager de, Jeres Far og mig med til Filsø; bare Vejret vil holde, men det maa man jo næsten ikke ønske, vi trænger saa frygtelig til Regn. Lysse havde rædsom Modvind paa Sjælland og kom først med Færgen Kl. 10 og tænk jeg var med samme Færge men paa 2den Kl, saa vi saa ikke hinanden, jeg tog med Toget fra Nyborg paa Gr. af Modvind, han var kommen da jeg kom herhjem, han var ikke træt men meget sulten men heldigvis havde Frida Steg og Abrikosgrød til Aften og vi fik Vin. Calle er her jo for at tegne Vaskehus og et nyt Lokum ovre i det aabne Skur, vi har bestemt i Formiddag, at det skal være W.C. det bliver fint. Skriv nu endelig saa vi har det inden vi rejser til Jylland, jeg skal nok skrive flittig til Dig, min søde Gamle. – Bøttern har købt Bagergaarden for 17000, saa nu er vi kommen af med 2 Ejendomme. De ny Elektrikere har igen købt den af ham. – Hav det nu rigtig godt søde Gamle og skriv snart og flittig. 1000 Hilsner fra Din Mor 
+Lysse og Din Far og Calle hilser</t>
+  </si>
+  <si>
+    <t>1920 årets anden halvdel</t>
+  </si>
+  <si>
+    <t>Langegade 50, Kerteminde
+Langegade 48, Kerteminde
+Hindsholmvej 10, Kerteminde
+Strandvejen 30, Kerteminde</t>
+  </si>
+  <si>
+    <t>Carl Andresen
+Wilhelmine Berg
+Victor Bøttern
+Kristine Hinke 
+Johan Larsen
+Johannes Larsen</t>
+  </si>
+  <si>
+    <t>Andreas Larsen må være på Birkerød Kostskole. Hans bror, Johan, blev student i foråret 1920, og han er tilsyneladende hjemme i Kerteminde. 
+Den røde Gård er købmandsgården, Langegade 50, Kerteminde . Herfra drev I.A. Larsen sin købmandsvirksomhed, og Johannes Larsen og hans søskende voksede op i huset.
+Langs Anlæget: Nedenfor Alhed og Johannes Larsens hus i Kerteminde findes (stadig) Kildeanlægget mod Hindsholmvej og Nordstranden. Larsen-parret overtog en grund lige ned til stranden. Denne hører stadig (2018) til Johannes Larsen Museet. 
+Bagerløkken: Victor Bøttern købte i foråret 1920 Bagergården, Langegade 48, Kerteminde, af Larsen. Bagerløkken lå bag denne ved Strandvejen. 
+"Parken": Alhed og Johannes Larsens have var og er meget stor. Man havde dueslag, og det er tænkeligt, at Johan Larsen er blevet sat til at skyde katte for at værne om Johannes Larsens kære vildfugle.</t>
+  </si>
+  <si>
+    <t>Larsen-familien har solgt den røde gård (købmandsgården) for 50.000 til Victor Bøttern, og ved et mageskifte har de fået en strimmel jord ved stranden. Her vil de bygge badehus og bådebro til drengenes både. Bøttern har til gengæld fået lidt jord ved Bagergården.
+Fru Hinke er død.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/aqgF</t>
+  </si>
+  <si>
+    <t>Kære, søde Gamle!
+Jeg længes meget efter D [D overstreget] at høre fra Dig, min gamle Ven, jeg havde selv tænkt at skrive lidt flittig til Dig i Din Ensomhed, men det er ikke bleven til noget her har været saa forfærdeligt meget af alle Slags. Vi har i disse Dage solgt den røde Gaard til Bøttern for 50.0000 ja egentlig har vi faaet de 55000 idet de Omlavninger, som Salget af Bagergaarden førte med sig (Hestestald, Vognport, Vaskehus, Lokummer o.s.v.) bekoster han nu selv og det hele beløb sig til mindst 5000 – vi bød jo Gross. det først, da vi en Gang har lovet ham Forkøbsret til det, men han kunde jo ikke. – Saa vidt vi kan se faar vi, naar alle Laan er udbetalte, 27000 ind i Banken og af de Ejendomme vi beholder faar vi en aarlig Indtægt af 1800 ÷ Skatter og Reparationer, det ser jo helt pænt ud og er da til at overse. – 
+Saa har vi tillige Mageskiftet med Bøtterns, saa vi faar en Strimmel paa 5 Al. helt ud til Stranden, (langs Anlæget) hvor vi vil lægge Badehus og Bro til jeres Baade, kan det ikke blive glimrende? De faar til Gengæld en tilsvarende Strimmel af Bagerløkken, halv saa lang og dobbelt saa bred, altsaa c. 10 Al. – Er alt dette ikke interessant lille Gamle? Slutse [”Slutse” overstreget] Købekontrakten er underskreven i Dag. – Fru Hinke blev begravet i Gaar, Din Far og jeg fulgte. Tante Mis kom i Aftes. Patronen var her forleden til Aften. – Jeg viste i Gaar 3 Damer ud af Haven ”Parken” som de kaldte den for at undskylde sig. –
+Nu er der vist ikke flere Bulletiner! Lad mig endelig snart høre fra Dig. 1000 Hilsner fra Din Mor.
+Lysse arbejder med Duer og skyder Katte
+Torsdag</t>
+  </si>
+  <si>
+    <t>1920-03-17</t>
+  </si>
+  <si>
+    <t>Ejnar Axelsen-Drejer
+- Brincher
+Alhed Marie Brønsted
+Else Birgitte Brønsted
+Johannes Larsen</t>
+  </si>
+  <si>
+    <t>Andreas og Johan Larsen er elever på Birkerød Kostskole.
+Det er ikke muligt at opklare, hvem Vups og Hr. Y er.</t>
+  </si>
+  <si>
+    <t>Andreas og Johan skal straks sende vasketøjet hjem. Johannes Larsen er rejst til Filsø. 
+Alhed Larsen vil gerne vide, hvordan det gik med det sidste fag, med stilen og med Brincker.
+Markmusene har ødelagt meget i drivhuset.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/PhLN</t>
+  </si>
+  <si>
+    <t>Kære lille Drenge!
+Dette for at bede jer indtrængende om strax at sende Eders Vasketøj hjem. Hvis I ikke har noget at sende i, saa pak det i en Pakke, f. Ex en af Renseposerne med Papir udenom. Papir kan I købe hos jeres elskede Drejer. – Jeres Far rejste til Filsø i Søndags, bliver borte en halv Snes Dage, han tog Bøsse og Akvarelsager med, ikke Olje! Jeg selv har været væmmelig doven siden jeg kom hjem, jeg stod jo midt i Omplantning af Blomster og det har været saa koldt, at det ikke har været til at være i Drivhuset. Tak for Dit Brev lille Gamle, lad mig vide hvordan det gik med [ulæseligt ord] til sidste Fag, hvad Vups vurderede det til, men jeg kan godt forstaa I ikke kunde staa for den Panik der sikkert var i Byen den Aften. Hvordan har Brincker det? det var forhaabentlig ikke noget. – Lad mig ogsaa vide hvad Hr. Y. mente om Lysses Stil. – Markmusene har desværre taget Overhaand i Drivhuset, de har gnavet næsten alle Knopperne af mine Guldregntrær, der tegnede saa glimrende i Aar. Og tillige ødelagt flere Potteplanter, Du maa hjælpe mig med det i Paasken lille Lysse. Lomme og Mudi er søde at have Nu kun 1000 Hilsner fra jeres Mor.
+17-3-20</t>
+  </si>
+  <si>
+    <t>1920-04-12</t>
+  </si>
+  <si>
+    <t>Bornholm
+Tornøes Hotel, Kerteminde</t>
+  </si>
+  <si>
+    <t>- Bendtsen
+Margrethe Bentzen
+Wilhelmine Berg
+Kathrine Hviid
+Marie Larsen
+- Lindhard, Birkerød
+Elisabeth Nielsen
+- Skipper
+- Vangberg
+Laura Warberg
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Andreas og Johan Larsen er kostelever på Birkerød Statsskole.
+Det er ikke muligt at afgøre, hvilken Bentzen/Bendtsen det er, Alhed skal følges med til valg. Der kan i øvrigt hverken være tale om Folketings- eller Landstingsvalg, for disse fandt sted 21. september og 1. oktober 1920. 
+Alhed og Johannes Larsen havde nogle år privat tennisbane i haven.</t>
+  </si>
+  <si>
+    <t>Andreas og Johan skal på tur, og Alhed Larsen skriver, at de skal være forsigtige.
+Svanerne har ikke lagt æg, men de raserer blomsterbedene.
+Johanne Larsen (Junge) har haft elevkoncert, og det gik fantastisk. Der var mange gæster, de gav stort bifald, og der blev overskud ud af arrangementet.
+Alhed Larsen har sunget til Pastor Bojesens begravelse. Bagefter var de på hotellet.
+Vangberg har set på tennisbanen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/rHUU</t>
+  </si>
+  <si>
+    <t>Kære søde Drenge!
+Vasketøjet er sendt i Efterm, Fedtlæderstøvlerne er det min Agt at finde, men de andre Ting er der. Tak for Brevet lille Gamle, det er morsomt I skal paa den Udflugt, rigtig god Fornøjelse og gid I maa faa godt Vejr. Hils Skipper og Hr. Lindhard, men især den søde Skipper mange Gange. I Dag er det Valddag [Valgdag], vi skal med Bentzen op at stemme om lidt. – I spørger til Svanerne. De har ikke lagt Æg endnu, men virker stadig ganske kolossalt, Saxifragaplanterne har de snart ryddet og det store Liljebed pynter de heller ikke paa, men det skal være dem tilgivet, naar der bare kommer noget ud af det. De gaar i permanent Raseri og farer i Hovedet paa os, saasnart vi viser os i Haven. – Tante Junge havde Elevprøve i Aftes paa Tornøes Hotel i den store Sal. Det gik glimrende. Der var 20 Elever, der alle klarede sig nydeligt. Lille Bibbe gjorde kolossal Lykke, det var ogsaa en glimrende Præstation, en svær Sonate, som hun spillede fejlfrit og med nydeligt Foredrag. De klappede som de var gale. Og da Tante Junge tilsidst kom ind og spillede noget paa to Klaverer med Fru Nielsen klappede de ogsaa voldsomt og Jun [”Jun” overstreget] hun fik overrakt en stor Buket af nogle Elevforældre og blev flere Gange fremkaldt. Der var en Masse Mennesker og der bliver 150 Kr. i Overskud, det er fint. - - Pastor Bojsen er død og blev begravet i Lørdags. Jeg var med at synge 4stemmigt fra Orglet. Det var en drøj Tur vi maatte staa op stuvet tæt sammen i 2 ½ Time. Det er den største Begravelse der er set i Kerteminde. Masser af Mennesker maatte staa udenfor Kirken deriblandt jeres Far. Bagefter gik vi paa Hotellet og styrkede os sammen med Frk. Hviid og Mareje, der ogsaa havde sungen. Jeres Far nød 4 Kaffepunscher! Tante Mis er her. Hun og Bedstemor kommer her til Aften, vi skal have Asparges for anden Gang, det er tidlig. – Vi har haft Vangberg oppe at se paa Tennisbanen. I skal spille Tennis med mig til Sommer. Nu ved jeg saa ikke mere. Skriv snart igen, lad mig vide, hvor Turen saa kommer til at gaa hen, at jeg kan vide, hvor jeg skal tænke hen. 1000 Hilsner fra jeres Mor. Vær endelig forsigtige, hvis det bliver Bornholm, ogsaa paa den anden Tur naturligvis, men Bornholm er værre med Vand og de Klipper.
+Hermed Nøglen
+Mandag</t>
+  </si>
+  <si>
+    <t>1920-05-11</t>
+  </si>
+  <si>
+    <t>Aarhus
+Silkeborg</t>
+  </si>
+  <si>
+    <t>- Godske-Nielsen
+Andreas Larsen
+Johan Larsen
+Eiler Lehn Schiøler
+Niels Dines Wangberg</t>
+  </si>
+  <si>
+    <t>Alhed Larsen er formodentlig i Birkerød, hvor hendes drenge var på kostskole. Puf/Andreas havde fødselsdag 12. maj.</t>
+  </si>
+  <si>
+    <t>Det er endelig blevet bedre vejr, og Schiøler og Godske Nielsen er på vej til Filsø. Johannes Larsen maler er billede med Viber og håber at nå et mere denne dag.
+JL har ikke hørt noget fra Lysse om skovduerne - og hvordan går det med svanerne hjemme i Kerteminde?</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/5WId</t>
+  </si>
+  <si>
+    <t>Kirkeby d. 11 Maj 1920.
+Kæreste Alhed!
+Tusind Tak for det lange Brev. Du kan tro jeg blev glad da jeg kom hjem og saa at der laa Brev fra Dig i Dag igen. Der var ogsaa Brev fra Schiøler som skriver at han kører hjemme fra i Dag til Aarhus derfra til Silkeborg hvor han besøger Godske Nielsen, der gerne vil med herud. Han mener saa at de kan være her Torsdag Aften. Endelig i Dag er det da blevet menneskeligt Vejr. Det var nok koldt i Mrgs, men op ad Formdg stillede det af samtidig med at det klarede. Jeg var ude og malede et lille Billede med Viber og jeg haaber at faa malet et til i Eftermdg. Bare jeg nu kunde faa noget ordentlig Vejr i nogle Dage saa jeg kan komme i Gang, det har været til at fortvivle over hidtil, det er aldrig hændt mig før, at jeg i en hel Uge ikke har kunnet male ude paa Gr. af Vejret. 
+Jeg kan ikke forstaa at Du kun har faaet et Brev fra mig, jeg skrev til Dig den første Frmdg jeg var her og dette er altsaa det 4de Brev jeg skriver og jeg har faaet 3 fra Dig med det i Dag. Jeg synes 70 Kr. er en høj Betaling, men vi maa vel give ham det. Jeg skriver saa til Wangberg. Jeg har ikke hørt eller læst noget af Lysse om Skovduer. Hører Du noget hjemme fra om Svanerne? Hils de andre. Mon de Breve jeg skrev i Gaar kommer i Dag eller i Mrg. Hvis Du faar dette i Mrg kan Du jo gratulere Puf en Gang til. Mange kærlige
+Hilsner 
+Din 
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1920-05-13</t>
+  </si>
+  <si>
+    <t>August Bagge, Bogtrykker
+Alhed Marie Brønsted
+Ellen Brønsted
+Johannes Nicolaus Brønsted
+Louise Brønsted
+Theodor Christoffer Delcomyn
+Andreas Larsen
+Johan Larsen
+Peter Lundsgaard
+Elisabeth Mackie
+Carl V Petersen
+Christine Swane</t>
+  </si>
+  <si>
+    <t>Andreas og Johan Larsen er på Birkerød Realskole og går tilsyneladende til eksamen. Alhed Larsen besøger drengene på skolen og bor imens muligvis hos Christine Swane, f. Larsen. Ellen Brønsted og Elisabeth Mackie, Alheds niecer, er tilsyneladende tilstede hos Christine Swane. Eftersom der er telegram fra Johannes Brønsted (Magisteren), er Ellens forældre nok ude at rejse. 
+Alhed har også i et tidligere, udateret brev (gemt som 1919 eller 1920 forår) fortalt om svanen, som ligger på en rede uden æg. Johannes Larsen købte i 1915 to svaner i Hamburg for at male dem. Svaner var på dette tidspunkt næsten udryddet i Danmark.</t>
+  </si>
+  <si>
+    <t>Den gamle (Puf/Andreas) læser til eksamen, og Alhed og Lysse har besøgt Bisters. Bes (Ellen Brønsted) har været sur og ond mod Putte (Elisabeth Mackie), og Christine Swane blev vred. Lomme (Alhed Marie Brønsted) er rejst til Edinburg, hvor hendes far er.
+Alhed og Andreas Larsen har købt kjolesæt til Andreas, færdigsyet. Han har fået positiv respons på diverse prøver og stile. 
+Pigerne har skrevet, at svanerne ligger på rede, men uden æg. Påfuglen har lagt tre æg.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/HRQf</t>
+  </si>
+  <si>
+    <t>Kæreste Lavsi!
+Jeg fik ikke Brev sendt af Sted i Gaar det var Søndag, jeg havde ingen Frimærke og bad Lysse skaffe mig et fra Skolen hvad han ikke gjorde. Den gamle læste hele Dagen i Gaar, Lysse og jeg cyklede i Regnfrakker, da det smaaregnede, til Bisters, jeg laante Beses Cycle. De var meget glade ved os, var netop færdige med at spise til Middag, da vi kom lige [ordet overstreget] og vi fik saa Kaffe og Wienerbrød, jeg skal hilse mange Gange fra dem. Da jeg kom hjem, havde Bes været muggen og uelskværdig, hvad hun meget ofte er, saa Chr. havde gjort Ild op i sit Soveværelse og erklæret at hun nu vilde opholde sig der, da hun ikke kunde udholde al den Muggenhed. Jeg holdt en alvorlig tale til Bes hun tudede, men har ikke destomindre til Morgen været rædsom imod Putte, som hun kujonerede frygteligt. Nu vilde Christine have stort Opgør med hende. Næ, maa jeg alligevel bede om Lomme. I Gaar Telegram fra Magisterens at Lomme var kommet godt derover, det var fra Edingburg. – Med 9 Toget i Dag tog Gamle og jeg ud at købe Kjoletøj til ham, jeg fik fat i den lille pæne ældre Herre i Stueetagen og spurgte ham til Raads. Han sagde de havde udmærket færdigsyet og at der var slet ikke andet at gøre, da da han vilde kunne vente paa et Sæt skræddersyet til han blev Professor. Han fulgte med op i Skrædderiet og vi fik et nydeligt Sæt 350, det klædte den Gamle bedaarende. Jeg traf Delcomyn og Aug. Bagge derinde skulde hilse. – Jeg havde dem begge paa Conditoriet i Gaar Eftermiddags altsaa Drengene, men Gamle er ellers meget flot og pligtopfyldende. Hans ene tyske Prøvestil var udmærket sagde [ulæseligt ord], der var Flugt i Sproget, kun én Fejl. Dansk Stil mg, engelsk har han ikke faaet endnu. – Nu faar Du ikke mere. Onsdag Morgen rejser Lysse og jeg hjem. Det med Svanerne var vist forbigaaende, Pigerne skriver, de ligger hver Morgen paa Reden men ingen Æg endnu, Paafuglen 3! 
+Hils L.P. hvis han er der endnu.
+Masser af Hilsner fra Din AL.</t>
+  </si>
+  <si>
+    <t>1920-10-30</t>
+  </si>
+  <si>
+    <t>Bentsen, Kerteminde
+Grethe Bichel
+Peter Bichel
+Ellen Bøttern
+Drude Jørgensen
+Adolph Larsen
+Andreas Larsen
+Johanne Christine Larsen
+Johannes Larsen
+Axel Olsen
+Viggo Petersen
+Leo Swane
+Peter Tutein</t>
+  </si>
+  <si>
+    <t>Andreas Larsen/Lysse var elev på Birkerød Kostskole. 
+Det vides ikke, hvem Møllerens eller R var.</t>
+  </si>
+  <si>
+    <t>Alhed spiller tennis med Fru Bøttern. Hun og Johannes Larsen har været til middag hos Leo Swane. Han sov hos dem, og Puf fulgte ham til toget. Om aftenen var de hos Agraren/Adolph og spise.
+Puf og Johannes Larsen ordner værkstedet og fuglestuen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/XyRs</t>
+  </si>
+  <si>
+    <t>Kære lille Ly!
+Tak for Dit Brev i Gaar. Paa Gr. af den megen Taage, har Vadsketøjet hængt saalænge ude. Paa Tirsdg bliver det sendt. – Jeg spiller stadig Tennis med Ellen B. men nu kan vi vist snart ikke mere for Kulde. I Onsdgs ringede Skriveswane fra Odense og inviterede os derud at spise til Middg. Vi var først ude hos Axel Olsen at købe nogle Planter derefter fin Middag paa Grand Da det sidste Tog er inddraget, vilde vi blive hos Drude om Natten, men alt var optaget, saa ringede vi efter Bentsen og kørte herhjem. S. laa i Din Seng og rejste næste Morgen, Puf fulgte med til Dræby og spadserede hjem for at tegne. Om Aftenen var vi hos Agrarens at spise Bekkasiner sammen med Viggo Petersen, de var dejlige, der var 7 og en lille Hare paa 4 P. I Gaar blev alle Ænderne stækkede. – I Morgen kommer Bichels her til Aften, de har meldt sig for at slippe for et stort Selskab hos Møllerens derhenne. – Hils Peter Tutein og ønsk ham god Lykke. Sagde R. saa noget fordi Du først kom med sidste
+[Skrevet på tværs øverst på siden:]
+Tog? Uha hvis Du var kommen for sent. Men spring aldrig paa en Færge, der sejler. – Dette kommer med Iltoget, saa haaber jeg Du faar det Søndg Morgen. Den danske Stil?? Puf og Din Far gør rent i Værkstedet, Fuglestuen bliver delt af med Staaltraad, saa vi faar det halve til Billeder. Skriv flittig søde Ly og fortæl levende det gaar Dig i Skolen. Nu kom Ellen efter mig til Tennis 
+1000 Hilsner fra Din Mor.
+Jeg har ingen Frimærker skal sende senere, foreløbig en Konvolut. Lørdg 30/10-20</t>
+  </si>
+  <si>
+    <t>1920-12</t>
+  </si>
+  <si>
+    <t>Adolph Larsen
+Andreas Larsen
+Johanne Christine Larsen
+Johannes Larsen
+Kristian Mikkelsen
+- Nielsen, Tornøes Hotel
+Ingeborg Rasmussen
+Jens Rasmussen
+Ada Tutein</t>
+  </si>
+  <si>
+    <t>Johan Larsen var elev på Birkerød Kostskole. Hans storebror var færdig med sin skolegang på dette sted.</t>
+  </si>
+  <si>
+    <t>Johan Larsen må tage sin latinbog med hjem på juleferie, så han og Alhed kan læse lidt hver dag. 
+Johannes Larsen skærer træsnit. Han og Alhed har været hos Adolph til gåsesteg, og Adolph hentede to levende kalkunhaner ind i stuen. 
+Jens Rasmussen/Overretten skal have et træsnit i julegave.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/pnnE</t>
+  </si>
+  <si>
+    <t>Kære lille Ly!
+Tak for Dit Brev! – Nu nærmer Julen sig med stærke Skridt og jeg ved én, der glæder sig! Det gør vi ogsaa her kan Du tro. Skriv lidt nærmere hvad Tid Du kommer. Du maa have Dit blaa Tøj med hjem samt alt Snavsetøj. Endvidere maa Du tage Mikkelsen samt den Latinbog Du læser i. [I venstre margin er der ud for de sidste tre linier anført: ”husk!”]. Mon vi har det ene Latinske Lexikon her? Ellers maa vi endelig have med. Saa læser vi lidt hver Dag, jeg glæder mig til det, det er vel mere end Du gør! – Her er ikke sket videre. Vi har ikke solgt mere, men Din Far vil ogsaa nødig sælge flere af de bedste Billeder fra inden Københavnerudstillingen. Han skærer Træsnit som en gal, Du kan glæde Dig til at se en ln ["In" overstreget] Masse dejlige Træsnit Klo ["Træsnit Klo" overstreget] Tryk. I Aftes var vi hos Basers til Gaasesteg sammen med Nielsens fra Hotellet. Det var meget morsomt og hyggeligt. Baser hentede 2 store kalkunske Haner ind i Stuen, de gjorde en farlig Ravage og lavede en Masse Skidt paa Gulvet, men saa pragtfulde ud. Jeg købte en ung Hane og Høne til vores nye [Skrevet på tværs øverst på siden:] Hønsegaard. Det er vist rædsomt, at jeg ikke har sendt Din Karakterbog, her er den. Jeg skal til Odense i Morgen at aflevere et Tryk til Fru Overret at give Manden i Julegave, 100 Kr. saa er det i alt 11400 Kr. Det er fint. Nu faar Du ikke mere. 
+1000 Hilsner min egen Dreng, ogsaa fra Puf og Din Far. Din Mor.
+Husk Dine Vandstøvler, her ligger Sne.
+Fredag.
+Puf kommer vist nok til Nyborg, skriv [ulæseligt ord]</t>
+  </si>
+  <si>
+    <t>1920-12-10</t>
+  </si>
+  <si>
+    <t>Valborg -
+Johannes Nicolaus Brønsted
+Louise Brønsted
+- Folmar-Hansen
+Drude Jørgensen
+Andreas Larsen
+Johannes Larsen
+- Lassen, Selleberg
+Christine  Mackie
+Karl Madsen
+Thomas Madsen-Mygdal
+Anna Meyer 
+Christine Rasmussen
+Ingeborg Rasmussen
+Jens Rasmussen
+Kjeld Tutein
+Peter Tutein</t>
+  </si>
+  <si>
+    <t>Johan Larsen var elev på Birkerød Kostskole</t>
+  </si>
+  <si>
+    <t>Johannes Larsen ar solgt for 11.000 på sin udstilling i Odense. Drude Jørgensen gav diverse forplejning under ophængningen. Puf og Alhed har lavet plakater og sendt invitationer ud.
+Johannes Larsen skærer træsnit, og Alhed glæder sig til at vise sønnen dem.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/okGM</t>
+  </si>
+  <si>
+    <t>Skriv snart.
+10-12-20
+Kære lille Ly!
+Kan Du huske den Dag vi gik og talte om ”Tuterne” og Du frygtede at Din Far ikke skulde sælge mere. Det vil fryde Dig at høre, at vi paa Odenseudstillingen har solgt for 11000! Er det ikke kolossalt, vi havde jo slet ikke ventet at sælge. Nu skal Du høre lidt nærmere om det. Jeg mødtes jo saa med Din Far, Puf og Madsen (i Kravetøj) i Odense Kl. 12½. Først spiste vi en bedre Frokost med Snaps og det hele og saa tog vi fat paa Ophængningen. Kl. 4 var den færdig og ganske udmærket, Billederne ser storartede ud. Overretten underholdt os næsten hele Tiden, han købte strax det lille med de to gule Vipstjerter (700) og et til Fru Mads for 2000, Landskab med lille flyvende Bekkasin. Kl. 5 spiste vi fin Middag med Vin, - Drude giver det hele, vil ikke høre tale om Betaling. Puf og Madsen tog med 6 Toget, vi andre blev der om Natten (men Puf kom næste Formiddag igen). Om Aftenen var jeg til Koncert med Fru Overret, din Far var ude at drikke Sjusser med Overretten. Næste Dag lavede Puf Plakater og spyttede paa Konvolutter og Frimærker, jeg skrev c. 50 Indbydelseskort og Din Far skrev Prisliste. I mens gik Pressen der, de har skreven vældig fint i Aviserne. Saa spiste vi igen fin Middag og tog alle 3 hjem med 6 Toget. I Aftes ringede Drude, at en Godsejer Lassen, Selleberg havde købt det store Svanebillede. 5000, vi havde sat det 500 op! Og i Middags ringede hun, at Sagfører Folmar Hansen havde købt de to Viber 1000 og Præstekraver og 2 Terner 800 og senere at Apoteker Michelsen havde købt 2 Akvareller à 800, ogsaa sat op! Det er vældigt fint. Drude siger, der er en Masse Mennesker og de er begejstrede! I Morgen skal vi igen derud, Aften hos Overrettens, vi bliver der om Natten og jeg skal til Frokost hos Drude med Myg og Mix næste Dag. Drude er mageløs imod os, hun fylder os med Mad og Drikke, saa snart der er gaaet lidt Tid siger hun, at nu kan de Kertemindere saamænd ikke gaa længere uden at faa noget vaadt, og saa kommer der Portvin! Din Fars Træsnit bliver bedre og bedre, han har skaaren et ganske dejligt et med en Bekkasin, nu er han paa det 11te, det bliver morsomt at vise Dig, naar Du kommer hjem. Det sner i Dag, her er helt hvidt. Valborg ligger i Sengen og jeg har en Sypige siddende at vende en Kjole, men vi sidder hyggeligt og rart herovre, jeg har spillet og den Gamle maler efter mig. – Hør, jeg naar ikke at skrive til Meme, kan Du ikke gaa hen i Skovinspektionen og fortælle hende det om Udstillingen eller vise hende Brevet, det vil glæde hende og hvis Du ringer det ud til Magisterens vil Du glæde hend [”hend” overstreget] dem ogsaa. Vi sendte strax i Aftes, da Drude havde ringet om det store Billede Bud til Byen efter Brændevin Brystsukker og Chokolade, lidt maatte der jo gøres! Nu skal Brevet med, Farvel min egen Dreng, 1000 Hilsner fra os alle 3.</t>
+  </si>
+  <si>
+    <t>1921-1922</t>
+  </si>
+  <si>
+    <t>Johannes Larsen
+Marie Larsen
+Vilhelm Larsen
+Peter Nielsen
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Andreas og Johan Larsen er formodentlig på Birkerød Kostskole. 
+Køb af kalkuner: Alhed og Johannes Larsen forsøgte fra slutningen af 1921 at supplere indtægterne med avl af fjerkræ.</t>
+  </si>
+  <si>
+    <t>Alhed Larsen har glemt at sende drengene slik. Hun har haft gæster og dagen efter været i Odense for at købe ind til sin mors selskab. Hun har købt to kalkuner og glemt at spørge om prisen. De er nok for dyre. Johannes Larsen har fået en smuk, død skallesluger.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/vvoI</t>
+  </si>
+  <si>
+    <t>Søndag
+Kære, lille Drenge!
+Tøjet er sendt, her er Nøglen. Men jeg Bæst har glemt at sende lidt Godter, som jeg havde lovet, jeg har haft saa knagende travlt Gæsterne gik først Kl. 1 i Aftes og jeg skulde med 10 Toget til Odense for at købe ind til Bedstemoders Selskab. Er lige kommen hjem ind med 6 Toget. Trætte. Ia var med, hun skulde til Klax jeg spiste Frokost paa ”Grand”. Jeg købte 2 Kalkuner, men kom i Toget hjem til min store Ærgrelse i Tanker om at jeg helt glemte at spørge hvad de kostede, jeres Far siger jeg kommer nok til at give 100 Kr. for Stykket. Det kreperer mig, fordi de jo tror jeg er Idiot. I faar ikke mere, dette skal med Toget. Peter Nielsens kommer her til Kaffe i Morgen Eft. Jeres Far har været derude og faa en hvid Skallesluger, død, den er knusende smuk. 1000 Hilsner jeres Mor</t>
+  </si>
+  <si>
+    <t>1921-02-02</t>
+  </si>
+  <si>
+    <t>Johannes Nicolaus Brønsted
+Louise Brønsted
+Johan Larsen
+Elisabeth Mackie
+Kristian Mikkelsen</t>
+  </si>
+  <si>
+    <t>Andreas og Johan Larsen var elever på Birkerød Kostskole.</t>
+  </si>
+  <si>
+    <t>Andreas Larsen skal skrive, hvilket tog han kommer med, tage stoppestrømper med, bede gartneren pakke blomsterne og tage det blå sæt tøj på samt Puttes slips.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/RoeB</t>
+  </si>
+  <si>
+    <t>Mikkelsens Latinbog [begge ord overstreget] Lysse havde én.
+Strømper
+Lommetørklæde [ordet overstreget] Tak.
+Kære søde Gamle!
+Kommer Du saa paa Lørdag, skriv hvad Tog Du kommer med. – Lysse sidder her, han hilser, ligesom Meme, som takker og spørger om Du ikke kan faa Fotografen til at forstærke de to Plader. – Vil Du tage med alt hvad der er af stoppede Strømper af jeres, jeg har ikke faaet med til Lysse, maa have glemt at lægge dem i Kufferten, der var ogsaa 2 Par nye jeg ved ikke om det var Dine eller Lysses. – Du taer da Puttes Slips paa? Og saa Dit blaa Tøj og ikke andet. – Jeg glæder mig til at se Dig. – Saa beder du Gartneren pakke Blomsterne.
+1000 Hilsner Din Mor.
+Lysse og jeg gaar ud til Magisterens nu.
+2 – 2 – 21 -</t>
+  </si>
+  <si>
+    <t>1921-03-02</t>
+  </si>
+  <si>
+    <t>Filsø
+Odense
+Varde Å
+6854 Henne</t>
+  </si>
+  <si>
+    <t>Vagn Jacobsen
+Adolph Larsen
+Vilhelm Larsen
+Christine  Mackie</t>
+  </si>
+  <si>
+    <t>Andreas Larsen er elev på Birkerød Statsskole.
+Svaner var kun fredet en del af året i 1921.</t>
+  </si>
+  <si>
+    <t>Der er svanejagt ved Filsø mandag, og Johannes Larsen skal med Brygger Jacobsen derover. Andreas må spørge Vilhelm Larsen, om han vil med. Hvis ikke, skal Andreas spørge Adolph Larsen. 
+Meme er syg, så Alhed bliver hos hende.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/TcPK</t>
+  </si>
+  <si>
+    <t>Kjøbenhavn 2 Marts 1921
+Kære Puf!
+Der bliver Svanejagt i Filsø paa Mandag. Jeg kommer hjem Lørdag og rejser Søndag til Odense, hvorfra jeg skal køre videre med Brygger Jacobsen. Kan Du ringe Onkel Klaks op og spørge om han vil være med. I saa Fald maa han tage Billet til Varde og derfra til Henne. Han træffer jo nok nogle af de andre Kamesjukker paa Vejen, som han kan slaa følge med. Hvis han vil, maa Du ringe til Henne 4, at han kommer som min Gæst, saa sørger de for at hente ham. Bryggeren, antager jeg telefonerer at jeg kommer med ham, men det kan Du jo for en Sikkerheds Skyld fortælle dem. Hvis Klaks kan eller [”eller” overstreget] og vil skal Du ikke snakke om det, i modsat Fald kan Du spørge Agraren om han vil. Der maa rejses med et Tog der gaar fra Odense omkring Kl. 12. Meme ligger syg saa Din Moder bliver der ude til Mandag, Fanden til Pesthule, der er altid nogle syge. Mange Hilsner
+Din Far. 
+P.S. Lad mig vide hvilket Resultat Du kommer til JL.</t>
+  </si>
+  <si>
+    <t>1921-11-11</t>
+  </si>
+  <si>
+    <t>Martha Adolfsen
+Harald Giersing
+Johanne Giersing
+Christian  Houmark
+Marie Larsen
+Eiler Lehn Schiøler
+Elisabeth Mackie
+Johannes Madsen
+Christine Swane
+Poul Uttenreitter</t>
+  </si>
+  <si>
+    <t>Andreas Larsen er elev på Birkerød kostskole. Johan Larsen er færdig som student og går nu muligvis på Harald Giersings malerskole i Valby. 
+Alhed og Johannes Larsens økonomiske problemer skyldtes flere forhold. De havde kautioneret for flere venner, som ikke kunne betale afdragene, der var afmatning på kunstmarkedet, deres egne byggeaktiviteter havde været omfattende, deres forbrug højt mv. Se Erland Porsmose: Johannes Larsen, Gyldendal 1999 s. 216f.
+Alhed Larsen udstillede i 1922 sammen med Asta Krohn og Christine Swane.
+Sidensvans er det svenske ord for silkehale. Alhed og Johannes Larsens drenge fangede, da de var små, silkehaler med et fuglenet. 
+Træsnittet af gejrfuglene (indsat) er en illustration til Lehn Schiølers Danmarks Fugle. Et eksempel på en allerede dengang uddød fugl.</t>
+  </si>
+  <si>
+    <t>Alhed Larsen har travlt med at gemme frugt og nødder, med at sy gardiner og passe huset. Hun og Johannes sparer, så de har ikke piger i huset, men Marie (Johannes' søster) og Putte (Elisabeth, Alheds niece) hjælper, og maden smager desuden bedre, når man selv har lavet den. Drengene får snart 200 kr, men de må være sparsommelige.
+Der har været silkehaler i haven, og Johannes Larsen har malet dem. Han har også lavet et træsnit af gejrfugle. Alhed når ikke selv at tegne og male. Hun er spændt på, hvordan hendes akvareller klarer transporten.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/E5QC</t>
+  </si>
+  <si>
+    <t>11-11-21
+Ikke gennemlæst, der er vist meget Sjask!
+Kære søde Drenge!
+Hvor jeg dog forsømmer jer skrækkeligt men jeg har haft saa meget at virke med i denne første Tid med Ordning og Flytning, Gardinsyning o.s.v. og ogsaa udenoms Arbejder som Indflytning af alle mine Blomster, Dækning af Pærer nu da Frosten kom, jeg har pakket dem alle i store Kurve, I ved dem vi faar Planterne sendt i, jeg tænker vi faar fint med Pærer til Jul. Send bare Kassen hjem igen, saa skal I faa en ny Forsyning, ogsaa Valnødder, og jeg tænker at nogle af Pærerne bliver modne inden ret længe, men husk at lægge Snavsetøj i. Hvordan gaar det med Sager og deslige? Det graa Tøj skal jeg nok gaa i Gang med, maaske [ordet ”maaske” overstreget] lille Gamle, maaske paa Mandag, naar jeg skal brygge alligevel. – I Dag har jeg trykket Træsnit af den unge Mand manglede, saasnart jeg er færdig med dem, sender jeg dem og beder om Pengene, vi er jo paa Bunden nu, men jeg tænker jeg kan sende jer 200 en af de første Dage. Det er maaske meget fornuftigt at tage bestemt til Lommepenge, men I vil nok være saa søde at passe paa alt det I kan. Her sparer vi en Ladning Penge ved ikke at have Pigerne, det er utroligt, hvad Forskel der er i Husholdningen, det pynter jo meget paa Slæbet, men for Resten gaar det udmærket og vil jo gaa endnu nemmere naar jeg faar lidt Øvelse, alle er enige om, at Maden smager langt bedre, alt faar ligesom mere Værd, naar man selv virker med det, selv et Stykke Rugbrød med Fedt er en Delikatesse, naar man selv har kælet for Fedtet med Æbler, Løg og Timian og hvor man nyder sine ledige Stunder, naar man sætter sig ned med en Bog og en Cigarette [de sidste to bogstaver overstreget]. I kan ikke tænke jer, hvor tante Ia er hyggelig at have, jeg kan drøfte alting med hende og hun er altid saa sød og hjælpsom og i godt Humør. Hun ligger nu paa Adolfsens Værelse. 5 af vores Kyllinger er begyndt at lægge. – Og den søde Putte er en udmærket Kraft at have, hun er saa flink og dygtig og altid med et straalende Ansigt. – Men Malingen har jeg lagt slap, det sidste var en stor, broget Efteraarsbuket (P som Marie med Hønsene) af Riddersporer og Morgenfruer og Buketroser. – Nu er Blomsterne foreløbig forbi Frosten tog dem, men I kan tro her har været pragtfuldt i disse Dage med Sne og Frost og Solskin. Her har været Sidensvanser i store Baner, - vi kunde ikke finde Dit Fuglenet, min Dax – jeres Far har malet et lille Oljebillede og en Akvarel af dem. Desuden har han skaaren et meget smukt Træsnit af 3 Geirfugle. Lehn Sch. skrev at han var glad ved jeres lille Besøg, - I kom ”paa jeres gode stille Maade”. – Hvad har jeg saa mere at skrive – Oplevelserne er jo ikke videre store, jeg glæder mig til snart at se jer kan I tro, men jeg gruer for hvordan alle de Pasteller skal komme derind, Madsen er vist ingen fin Pakker og de handler saa rædsomt med Forsendelser. – Skriv nu endelig snart sødeste Unger, jeres Breve er saa kærkomne, jeg ved nok, jeg ikke har fortjent det, men gør det alligevel, alt om jeres daglige Færd interesserer os jo. Hils tante Ugle mange Gange, hvordan har hun det? Uttenreiter ringede den anden Dag, han sagde han vilde gaa op og besøge jer en Dag. Hils Gekke og Giersings. Og 1000 Hilsner fra jeres Mor</t>
+  </si>
+  <si>
+    <t>1922-03-21</t>
+  </si>
+  <si>
+    <t>Botanisk Have, København
+Den Hirschsprungske Samling, København</t>
+  </si>
+  <si>
+    <t>Andreas Larsen
+Johan Larsen
+Elisabeth Mackie
+Marie Schou</t>
+  </si>
+  <si>
+    <t>Alhed Larsen rekreerer sig i Birkerød hos sin søster Christine. 
+Alhed har netop haft en udstilling på Den Frie sammen med Christine Swane og Asta Krohn. Nogle af billederne derfra er sendt til Fyns Forsamlingshus. Sønnen Andreas (Puf) er studerende i København. 
+A Porta er en restaurant i København.</t>
+  </si>
+  <si>
+    <t>Alhed Larsen er ked af det ovenpå sin udstilling og tror ikke, at hun kommer til at male igen, men måske er hun bare deprimeret efter sin sygdomsperiode. Marie Schou og Alhed har spist frokost sammen og været i Den Hirschsprungske samt i Botanisk Have. Om lidt skal hun med toget.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/sxQh</t>
+  </si>
+  <si>
+    <t>Kæreste Larsi!
+Tak for Dine Breve! Det er dejligt, Du er kommen godt i Gang med at male, det bliver spændende at se, hvad Du faar ud af det, det er jo længe siden Du har malet en ”Omgang” Billeder. Jeg selv gaar og er noget utrøstelig efter Udstillingen, har en væmmelig Fornemmelse af at jeg aldrig kommer til at male mere. Men forhaabentlig er det noget Depression efter den spanske, jeg maa til at have fat paa Olje, naar jeg kommer hjem. Begyndelsen af dette er skreven oppe i Rigsdagen. Marie havde inviteret mig til Frokost men glemt det og kom meget angergiven da jeg havde ventet over en Time. Puf kom og hentede mig og vi gik i Hirschsprungs Musæum, derfra i botanisk Have at se paa Orchideer – pragtfulde – derfra [”fra” overstreget] var i det hele taget dejligt skønt koldt, vi sad paa en Bænk i Solen og røg en Cigaret. Nu sidder vi hos à Porte, hvorfra han om lidt følger mig til Toget. Putte er desværre forkølet, hun laa i Gaar men er oppe igen i Dag. – Puf hilser mange Gange Lysse Din A.
+Fryser Du ikke rædsomt?
+Tirsdag</t>
+  </si>
+  <si>
+    <t>1924 marts</t>
+  </si>
+  <si>
+    <t>Klavs -
+- Brincher
+Otto Gelsted
+Alhed Larsen
+Johannes Larsen
+Hubert Paulsen
+Ellen  Sawyer
+Christine Swane
+Franz Syberg
+- Woldbye</t>
+  </si>
+  <si>
+    <t>Johan Larsen er stadig på Birkerød Kostskole, hvorfra han blev student juni 1924. Andreas er tydeligvis i Kerteminde. 
+Hansen er formodentlig en medstuderende ved kostskolen. 
+Møllerens må være den den ansatte med familie ved Svanemøllen, som Larsen-familien ejede. Møllen lå/ligger som nabo til Larsens villa på Møllebakken i Kerteminde, og møllerfamilien boede i et hus ved siden af begge bygninger.</t>
+  </si>
+  <si>
+    <t>Johan takker for fødselsdagsgaver og fortæller, hvordan han har fejret begivenheden med udstillings- og familiebesøg, restaurantmåltider og biograf. Sandkagen var superb. Andreas må hilse Tante Ellen og sige tak for bogen, som Otto Gelsted har oversat.
+Johan har meget travlt med stile, men det er heldigvis snart overstået.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/3lnr</t>
+  </si>
+  <si>
+    <t>Kære Puf.
+Tak for det dejlige Etui du har givet mig til min Pibe, jeg blev meget glad baade for det og Indholdet kan du tro. Jeg havde i det hele taget en rar Dag i Søndags og Lørdags. Hubert og jeg fik Lov at rejse ind med 1 Toget Lørdag Em. fordi vi skulde op at se Fars Udstilling. Jeg var sammen med Klavs hele Aftenen og Natten. Jeg sov hos ham og vi kom først i Seng Kl 5. Jeg tror vi havde [det] ulige morsommere end hvis vi var gaaet til Bal hos Trylle. Han selv var ikke kommet hjem og saa vidt jeg har kunnet forstaa paa Brincher og andre der var med, skal det have været temmelig kedeligt. Klavs og jeg var oppe hos Woldbye i et Par Timer. Jeg skal hilse fra ham. Paa min Fødselsdag spiste jeg Frokost paa Paladstheatret sammen med Far og Mor, dernæst gik vi til Tante Ugle hvor vi havde det hyggeligt i nogle Timer. Saa spiste vi en fin lille Middag i Paraplyen. Østers (1 Dus pr. p.) Porter. Tournedeau, Is, Madeira, Kaffe og Cigar. Tilslut var vi i Paladsteathret hvor vi saa Carpentin og nogle morsomme Tegnefilm af Storm. – Det var en dejlig Æblekasse du sendte og Sandkagen er superb. Du maa hilse Pigerne og takke og komplimentere dem for den. Du skal dog vogte dig for at sige at den var superb. Det sagde Hansen forleden til en af Pigerne her om noget der smagte ham godt. Hun blev meget fornærmet og svarede at det kunde hun vel ikke gøre ved. Jeg glæder mig meget til at komme hjem til Paaske. Der er jo kun 3 Uger til nu.
+Hils Tante Elle og tak hende mange Gange for Bogen og sig hende at jeg glæder mig meget til at se hvordan Otto Gelsted oversætter. Jeg har desværre ikke faaet Tid til at læse den endnu saa jeg kan ikke give min Kendelse. Jeg har 2 gjorte og en ugjort Stil liggende paa mit Bord, som alle skal afleveres i Morgen. Til Lørdag og Søn [”Søn” overstreget] har jeg ogsaa Stile. Det er et Sliderliv. Gudskelov det snart er forbi. Det forekommer mig at Oljetøjet laa paa en Stol der stod ved [”ved” overstreget] i vaskehuset ved den Radiator der er til højre naar du staar med Ryggen til Vinduet.
+Hils Møllerens og alle hvem du ser.
+Mange Hilsner fra
+Lysse
+Undskyld Papiret. Jeg har ikke andet.</t>
+  </si>
+  <si>
+    <t>1918-02-06</t>
+  </si>
+  <si>
+    <t>Alhed og Johannes Larsens to sønner var elever ved Birkerød Kostskole, og Alhed besøgte dem tit der, idet hun overnattede hos sin søster Louise Brønsted i samme by.</t>
+  </si>
+  <si>
+    <t>Det er godt, at Lysse er så god til sprogfagene.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/wVmV</t>
+  </si>
+  <si>
+    <t>Kjerteminde 6-2-1918.
+Kæreste Alhed!
+Tusind Tak for Brevet i Dag som jeg blev forfærdelig glad ved. Det er da morsomt at det gaar dem saa godt og at Lysse saa flink i Sprogene. Jeg glæder mig meget til at se Dig igen her er ikke saa morsomt at være alene. Mange Hilsner til Dig og Drengene.
+Din hengivne Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1918-02-07</t>
+  </si>
+  <si>
+    <t>Johannes Nicolaus Brønsted
+Louise Brønsted
+- Folmar-Hansen
+Andreas Larsen
+Johan Larsen
+Christine  Mackie
+Jens Rasmussen</t>
+  </si>
+  <si>
+    <t>Alhed Larsen er formodentlig på besøg hos henholdsvis sine sønner på Birkerød Kostskole, henholsvis sine søstre, Christine og Louise, samt sidstnævntes mand (kaldet Magisteren). 
+De omtalte billeder er muligvis et salg til Faaborg Museum.</t>
+  </si>
+  <si>
+    <t>Jens Rasmussen og Folmar-Hansen beholdt to af de billeder, som Larsen havde sendt, og de må have en værdi af ca. 1500 kr.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/0wzM</t>
+  </si>
+  <si>
+    <t>Kjerteminde 7-2-1918.
+Kæreste Alhed!
+Jeg telefonerede i Dag til Folmar-Hansens for at høre om Billederne var kommen derud. Det var de og Jens Rasmussens havde været der i Gaar og set paa dem, de beholdt 2 og sendte Resten i Dag retour. Nu er det jo spændende at se hvilke to det er, men det kan jo da ikke være mindre end 1500 Kr. Prammen ligger i god Behold i Gaarden. Hils Drengene mange Gange fra mig, ogsaa Chr. og Magisteren
+Din 
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1918-02-13</t>
+  </si>
+  <si>
+    <t>Otto Gelsted
+Johanne Christine Larsen
+Johannes Larsen
+Eiler Lehn Schiøler
+Ellen Dorothea Lehn Schiøler
+Karl Schou</t>
+  </si>
+  <si>
+    <t>Andreas og Johan Larsen er på kostskole i Birkerød, hvor de tager studentereksamen.
+Tavlerne til Lehn Schiøler er illustrationer, som Johannes larsen lavede til Schiølers bogværk Danmarks Fugle.
+Alheds søster, Johanne (Tante Junge), var klaverlærer. Hun boede ganske tæt på Alhed og Johannes Larsen i Kerteminde. 
+Hr. G. er formodentlig Otto Gelsted.</t>
+  </si>
+  <si>
+    <t>Alhed Larsen tænker på sine drenge om aftenen, når hun ved, at de sidder på deres hyggelige værelse.
+Johannes Larsen maler på tavlerne til Lehn Schiøler.
+Alhed er begyndt at spille klaver hos Johanne (Tante Junge) igen, og hun har lavet en pastelkridttegning af nogle hyacinter. Den blev ikke god.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/7DOm</t>
+  </si>
+  <si>
+    <t>Kære, søde Drenge!
+Hermed Gloser og nogle Fotografier af Huset. Hvor var jeg glad over at se det lille Glimt af jer den sidste Morgen paa Banegaarden, og hvor var det yndigt at være sammen med jer derovre, nu kan jeg rigtig følge jer i Tankerne, især kan jeg godt lide at tænke paa jer om Aftenen mellem 8-10, naar I sidder paa jeres hyggelige Værelse, gid jeg atter kunde lige ind til jer ikke alene i Tankerne men i Virkeligheden. – Rejsen hjem gik rigtig godt, Vejret bedrede sig, saa det blev ikke saa slemt paa Færgen som jeg havde tænkt mig. Herhjemme staar alt godt til, alle Dyrene har det godt og jeres Far maler flittigt paa Tavlerne til Lehn Schiøler. Vi er meget spændte paa, hvordan det gaar med Fru L.S. I Har vel ikke hørt noget? Lad mig nu endelig snart høre fra jer, og husk mig paa det, hvis der var noget, jeg lovede at sende jer. Jeg glæder mig meget til at høre om jeres Fastelavnsmandag i København, om I morede jer godt og hvad I tog jer til. – Tante Junge var her ovre i Gaar til Kaffe, jeg er igen begyndt at spille hos hende. Jeg begyndte ogsaa i Gaar at male, fik den gamle Pastelkasse, jeg købte af Schou, frem og smurte nogle lyserøde Hyacinther, der stod paa Kanten af Bassinet op. Det blev meget grimt, men maaske næste Forsøg. Jeg saa bagefter paa Dine Pasteller, lille Gamle, den af Hr. G. ved Vinduet og de andre. De er kønne. Jeg har en Masse dejlige Hyacinther ovre i Drivhuset, alle mulige Farver, jeg skal se at faa malet noget efter dem. Lad mig nu se, I maler noget op til mig, det maa gærne være med Blyant og det er lige kraftig, hvad I skriver, bare løst og fast. I Aften skal i nok til Fransk hos M[ulæseligt].
+Naa, nu kun 1000 Hilsner fra jeres Far og Mor
+Hr. Gelsted hilser.
+13-2-18</t>
+  </si>
+  <si>
+    <t>1918-04-28</t>
+  </si>
+  <si>
+    <t>Møns Klint</t>
+  </si>
+  <si>
+    <t>Andreas og Johan Larsen er på kostskole i Birkerød.
+Johannes Larsen opholder sig i Henne Kirkeby for at male.</t>
+  </si>
+  <si>
+    <t>Alhed Larsen håber, at hendes sønner har haft en god tur til Møen. Den dag, de skulle afsted, vågnede hun og var nervøs for, om de nåede toget. 
+Vejret er dejligt, haven er skøn med ny plæne og iris, og Alhed syr gardiner. Dyrene har det også godt.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/wClj</t>
+  </si>
+  <si>
+    <t>Kære, søde Drenge!
+Jeg har ingen Brevpapir men vil paa denne Lap sende jer en Hilsen, som I kan faa i Morgen, den første Skoledag efter jeres Møenstur. I har forhaabentlig haft en storartet Tur, Vejret har jo været vidunderligt , og jeg har fulgt jer i Tankerne. Fredag Morgen vaagnede jeg præcis 6 ½, nervøs for om I nu var kommen i rette Tid til Banegaarden. Skriv nu endelig til mig, hvordan I har haft det, helst lidt udførligt. – I kan tro, her er yndigt i dette smukke Vejr, Masser af Blomster i Haven, og Stuen er saa frisk, her er lige gjort Hovedrent. Jeg har siddet og syt Gardiner oppe paa Lysses Værelse og nydt Solskinnet. Nu cycler jeg paa Banen med dette og saa en Tur i Skoven. Jeg har lige ringet med vores Far, han kommer hjem Onsdag eller Torsdag. Har nu malet godt 20 Billeder deraf 3 store. – Den ny Græsplæne er saaet og der er plantet en Masse Iris og andet. Haven bliver pragtfuld. – 
+Alle Dyrene har det godt, Kanariefuglen synger som en vild. 1000 Hilsner fra jeres Mor
+Søndag</t>
+  </si>
+  <si>
+    <t>Astrid Bøttern
+Else Jensen
+Johannes V. Jensen
+Grethe Jungstedt
+Johannes Larsen
+Christine  Mackie
+Ellen  Sawyer
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Andreas og Johan Larsen er formodentlig elever på Birkerød Statsskole.
+Harald var en påfugl. Morbærtræet i Larsens have blev plantet, før Johannes og Alhed Larsen købte grunden.</t>
+  </si>
+  <si>
+    <t>Alhed og Johannes Larsen har haft Meme og Else og Johannes V. Jensen på besøg.
+Harald (en påfugl) angreb forleden Johannes Larsen, og han slog den med en stok. Da han troede, fuglen var død, gravede Johannes Larsen en grav, men påfuglen var frisk igen, selvom den nok har lidt hovedpine. Larsen fejrede fuglens genkomst til livet med en halv flaske whisky.
+Har Andreas fået penge fra Ellen og Grethe?</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/2S97</t>
+  </si>
+  <si>
+    <t>Kære søde Drenge!
+Tak for jeres Breve! Hvor det dog glædede mig, at Du fik Lov at tage af Sted lille Dax, I har nok haft et Par dejlige Dage derude. – Vi har ogsaa haft det rart her sammen med Meme og Johs. V’s. I kan ikke tænke jer, hvor Haven er vidunderlig smuk og hvor vi alle har nydt den i det henrivende Vejr. Meme rejste i Gaar og Johs. V’s til Morgen paa Motorcykle. Mit Ben har det godt, Rejsen gik udmærket! – Tænk jer, den anden Aften, Dagen før jeg kom hjem, gik jeres Far ude i Haven og plantede. Saa kom Harald og fløj paa ham, jeres Far vilde værge sig med en Bambusstok men var saa uheldig at ramme ham i Hovedet, saa han faldt om paa Jorden og var stendød med det samme. Jeres Far bar ham ind i Skuret og I kan tænke jer, han var forfærdelig ulykkelig. – I Mørkningen gik han ud og gravede en Grav paa 4 Al. til ham og gik ind i Skuret for at hente ham. Men tænk jer, saa stod Harald op og da Døren blev lukket op løb han ud i Haven og hen og sprang op i Morbærtræet. Er det ikke en kunstig Historie. Han har gaaet og set lidt betænksom ud i disse Dage og har vel nok haft noget Hovedpine, det var jo rart, om det kunde tæmme lidt paa ham. 
+Tante Elle spurgte i Gaar [de næste to ord indsat over linjen] lille Gamle om jeg havde glemt at give Dig de 5 Kr. fra hende og Grethe da Du slet ikke havde omtalt det i Bedstemors Brev. Jeg sagde Du var bleven henrykt over dem og saa var det nok fordi Du vilde skrive til dem særskilt. Gør det endelig strax. – Lad mig nu høre meget snart om jeres Udflugt og om lille Lysse har taalt den. - -
+Jeg [”Jeg” overstreget] Jeres Far blev saa henrykt den Aften han saa Harald var levende at han tog en Fl. Whisky og gik hen til Bøtterns. Fru. B. og han drak ½ Fl. Bøttern var ikke hjemme. –
+Nu faar I ikke mere Drivhuset er henrivende. Jeg har gjort rent i det, men taget saa smaat af det, Ellen har hjulpen mig hele Formiddagen.
+Vi savner Kageformerne. Kan I ikke sende Malerikassen med dem i.
+Jeres Far hilser. Ligeledes 1000 Hilsner fra jeres Mor.
+I Hast</t>
+  </si>
+  <si>
+    <t>Anders, havemand -
+Adolph Larsen
+Johannes Larsen
+Christine  Mackie
+Elisabeth Mackie
+Frida Madsen
+Carl Nielsen
+Andreas Warberg</t>
+  </si>
+  <si>
+    <t>Andreas og Johan Larsen er på kostskole i Birkerød. 
+Svanemøllen, som Alhed og Johannes Larsen ejede, har stråtækt møllehat. Som vejrhane har den en metalsvane.
+"Anlægget" er et lille område med bænke, skulptur og planter ved Hindsholmvej i Kerteminde. Larsen-familiens have stødte og støder ud til det. 
+"Nytter" er muligvis en hund.</t>
+  </si>
+  <si>
+    <t>Alhed Larsen har sendt en kurv blommer til drengene. De skal sende kurven retur med vasketøj i. Regnfrakke og cykler bliver sendt.
+Møllen bliver tækket, og smeden laver en ny svane.
+Nytter er kommet med en levende agerhønekylling, som er blevet sat ind til den gamle. 
+Frida har fødselsdag, og Alhed har givet hende en pastel af gule roser. Hun har malet tre billeder siden sidst. 
+Der er nogen, der har stjålet sveskeblommerne fra de to træer.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/8O6m</t>
+  </si>
+  <si>
+    <t>Kære søde Drenge
+Tak for Dit lange Brev i Dag, lille Gamle, I er rigtignok søde til at skrive. Jeg har i Dag afsendt en Kurv Blommer til jer, dels Reineclauder og dels af de røde oppe ved Rododendronerne, de er rigtig gode synes jeg. Derimod mærkes det tydeligt paa Reineclauderne, at vi har haft for lidt af Varme og Solskin. Jeg har sendt den som Expres, saa hvis I hører hen paa Stationen i Skovinsp. i Morgen Torsdag, maa den sikkert være kommen. Jeg har samtidig sendt Kassen som Ilgods, saa den faar I vel først i Overmorgen. Den indeholder de glemte Sager I har skreven om samt Æbler og Pærer. Det var dumt jeg lagde Pærerne i Bunden, for dem maa I nemlig tage op, kan I ikke have dem i en Dragkisteskuffe, at I kan holde Øje med dem, de modner jo saa uens og maa spises strax, naar de er bløde at klemme paa. Er de ikke smukke? Regnfrakken kommer først med lidt Vadsketøj der sendes saa I har det inden Søndag. Carl Nielsen har lovet at sende Cyclerne i Morgen. – Det har øset ned hele Dagen, saa jeg ikke kunde sende Anders ned til Iltoget, nu er det klaret op. Men Du maa da endelig købe Dig en Regnfrakke lille Dax. – Det gaar rask frem med Mølletækningen, Svanen er taget ned og sendt til Smeden, som skal lave en ny efter den. – Vi har det alle godt ogsaa Dyrene. Nu bliver der igen lukket op for Svanerne, den ny And gaar pænt med de andre. Den Dag Hønsejagten gik ind var Baser ovre at faa jeres Far med paa en Tur i Marken, men de saa ikke en Smule. Lidt efter da jeres Far gik i Haven fo [”fo” overstreget] kom der 3 Agerhønekyllinger farende, han og Anders anstillede Jagt paa dem, men de to fløj, den 3die forsvandt men lidt efter kom Nytter med den en dejlig fed Hanekylling, der saa blev sat ind til den Gamle. Det var kedelig det ikke var en Høne, men nu kan den da holde den anden med Selskab. I Dag da jeres Far fodrede, klukkede den Gamle og saa kom den nye løbende og spiste med. – I Dag er det Fridas Fødselsdag, jeg forærede hende Pastellen af de gule Roser i en flot Guldramme, hun var henrykt. Jeg skulde hilse fra hende og takke for Billedet, nu er hun taget hjem. Jeg har malet 3 Billeder siden jeg skrev sidst, et lille af Svanerne, som jeres Far roser, et dito af gule Na [”Na” overstreget] Tropæolum i det runde Glas og endelig et større fra Haven, omtrent det samme Du har malet, lille Gamle, med Lærketræet og Huset. – Nu vil jeres Far til Byen, saa kan han faa dette med. Nej han vil ikke vente. – Tænk, der er nogen, der har stjaalen de fleste af vores Svedskeblommer, de to Trær længst ud mod Anlægget er næsten ryddede – der ligger ingen underneden, saa det er jo tydelig nok. – Jeg sender Nøglen, da jeg ikke er sikker paa, I har nogen, pas nu endelig paa den. Naar I har [det følgende skrevet på side 1, på tværs] spist Blommerne kan I fylde Kurven med Snavsetøj og sende mig den tilbage, læg endelig Papir, at der ikke skal komme Frugtpletter paa Tøjet. Resten af Snavsetøjet kan I sende i den lille Kuffert, jeg sender jer rent Tøj i. Kurven skal jeg bruge til Pærer til Onkel Dede, saa I maa endelig sende den, saasnart den er tom. Jeg haaber I trakterer Meme og Putte. 1000 Hilsner søde smaa fra jeres Mor.
+Hold mig endelig fremdeles à jour med det tyske og det andet</t>
+  </si>
+  <si>
+    <t>1919-11-05</t>
+  </si>
+  <si>
+    <t>Valborg -
+Wilhelmine Berg
+Christian  Ernlund
+Christian Krog
+Johannes Larsen
+Frida Madsen
+Kristian Olsen</t>
+  </si>
+  <si>
+    <t>Johan og Andreas Larsen er på kostskole i Birkerød.
+Den omtalte togulykke må være Vigerslevulykken 1. november 1919. 30 blev dræbt og mange kvæstet. 
+Det kan ikke afgøres, hvem Petersen er, da Larsen-familien kendte mange med dette efternavn.</t>
+  </si>
+  <si>
+    <t>Alhed Larsen tænker med gru på, at hendes sønner kunne have været med det forulykkede tog. Hun takker for tøflerne og vil høre, om de kan skaffe et par, der er større. 
+Der er håndværkere i huset, og Alhed banker iført regnfrakke og badehætte puds af i havestuen.
+Fridas mor er død, og Frida er rejst hjem til faderen. 
+Der er rotter i huset.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/pijj</t>
+  </si>
+  <si>
+    <t>Kæreste Drenge!
+Gud ved, om I fik mit sidste Brev, det kom med 2 42 Lørdag Efterm., men det var jo det stakkels Tog, der forulykkede, det var en rædselsfuld Historie. Jeg har tænkt med Gru paa, om det havde været lige efter en Ferie og I havde været med. Lad mig vide søde Dax hvordan det gik med Stilen, om Du fik mit Brev Søndag Morgen. I skriver om Flipper, kan I ikke faa dertil og købe nogle. Tak for de dejlige Tøfler, Jeres Far passer sine godt, mine er nu noget større [”større” overstreget] store. Om I kunde faa et Par mindre, kunde Du jo faa disse lille Gamle, men jeg kan udmærket bruge dem, de er dejlige at sidde med om Aftenen. Her er vældig Travlhed. Ernlund maler rødt i Dagligstuen, vi har 2 [Sidetal øverst på siden] bestemt os til grøn Fresko i Havestuen og jeg er sat til at hugge Puds af. Det er et kolossalt Arbejde, jeg huggede hele Efterm. i Gaar og i Dag uafbrudt fra 9 ½ til 5 ½. I Skulde se mig hænge paa en Stige oppe under Loftet i Regnfrakke og Badehætte, det er et forfærdeligt Svinearbejde. I Dag har Mix hjulpen mig, det er jo Murerarbejde, men vi kan kun faa to, den ene hjælper Ernlund, den anden kalker Lofter, reparerer Kamin o.s.v. vi vinder 2 hele Dage ved at jeg gør det Huggearbejde. Det hele havde jo staaet fælt stille, mens jeres Far var væk, men nu kan I tro, der er Gang i det, jeg har ringet flere Gange til Olsen, der for en Gang har overrasket mig ved Expedithed. – I Gaar Form. ringede Fridas Far, at hans Kone var lige ved at dø og en halv Time efter, at hun var død. Frida tog strax hjem og bliver hjemme Begravelsen over, det er jo værst for ham, han er helt ude af sig selv, men det er heller ikke nemt for os at undvære Frida i alt dette Rod. Valborg er vældig flink, men der er stærke Grænser for hvad hun kan naa. 3 [sidetal] Vi har faaet Huset fuldt af Rotter, jeg opdagede et stort Hul Haandværkerne havde lavet, nu er det stoppet, men Bæsterne er derinde. De har nu ædt en Masse Gift og én har vi fanget, Petersen faar en Kr. for hver. – Lad mig snart høre fra jer. Hæng endelig i søde Dax, hvordan gaar det, jeg tænker saa meget paa, hvor Du er stædig og flittig. – Send jeres Vadsketøj hjem, saa skal jeg faa det vadsket og sendt. - - 
+Nu faar I ikke mere.
+1000 Hilsner! jeres Mor.
+Jeres Far hilser mange Gange. Han har travlt med Billederne til Krog, de bliver kønne. –
+Onsdag</t>
+  </si>
+  <si>
+    <t>1920-10-16</t>
+  </si>
+  <si>
+    <t>- Arlyng
+Camilla Bertram
+- Bjarkerud
+Johannes Nicolaus Brønsted
+Louise Brønsted
+Johan Larsen
+Vilhelm Larsen
+Christine  Mackie
+Peter Tutein
+- Ulstad</t>
+  </si>
+  <si>
+    <t>Alhed Larsen er Københavnsområdet - noget af tiden i Birkerød. Johannes Larsen er formodentlig på gården Rørdam hos sin bror Vilhelm (se brev fra Johannes til Alhed Larsen 15. oktober 1920). 
+Der var mange, der hed Møller, i Alhed og Johannes Larsens omgangskreds, så det kan ikke afgøres, hvem den omtalte person er.</t>
+  </si>
+  <si>
+    <t>Det er dejligt vejr. Alhed Larsen og co. har haft gæster, og om aftenen skal de til hendes søster og mand (Magisterens). Det går godt med Alheds sangundervisning.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/PWeC</t>
+  </si>
+  <si>
+    <t>Lørdag
+Kæreste Lavsi!
+Det er dejligt, hvis Du kan faa saadan et Vejr nede hos Klax, det er i hvert Fald aldeles henrivende i Gaar og i Dag. Tak for Dine to Breve, det var rart Turen var vellykket, havde I bare haft ordentligt Vejr. – Vi havde et meget vellykket Besøg af Bjarkerud og en anden. Flyver Arlyng, Møller og Ulstad skulde have været med men fik Forfald og saa ringede Bjarkerud om han maatte lade en anden køre sig paa Motorcykle. Lysse var bedt hen at spise til aften, det var meget morsomt. I Aften skal jeg til Magisterens til Bridge, Lysse er ogsaa bedt med der, og endelig skal vi paa Mandag til Tuteins, Christine ogsaa naturligvis. – 
+Det gaar saa ganske udmærket med min Sang, Bertram roser mig saa det er en Fornøjelse. – Du maa undskylde dette, jeg kan ikke finde mine Briller og kan derfor næsten ikke skrive. 
+Skriver snarest igen
+Hils Klaxes
+Masser af Hilsner
+Din A</t>
+  </si>
+  <si>
+    <t>1922-03-08</t>
+  </si>
+  <si>
+    <t>Georg Jacobsen
+Marie Larsen
+Elisabeth Mackie
+Harald Meyer
+A Munch-Petersen</t>
+  </si>
+  <si>
+    <t>Alhed Larsen rekreerer sig hos sin søster i Birkerød efter at have haft Den Spanske Syge. Der er flere personer med navnet Harald i Johannes Larsens omgangskreds. Det er uvist, hvilken Harald der er tale om i dette brev.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen vil gennem en bekendt Harald prøve at forhandle med Jacobsen i Kerteminde Bank til at nøjes med 5000 kr. Johannes Larsen beder endvidere Alhed Larsen om få nogle penge hos Munch Petersen - formodentlig penge MP skylder Johannes Larsen - og sende resten til banken. Johannes Larsen har ikke flere.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/XoUt</t>
+  </si>
+  <si>
+    <t>Kjerteminde 8 Marts 1922
+Kæreste Alhed!
+Tak for Brevet i Dag. Harald kunde ikke komme i Gaar men har været her nu i Aften og er lige gaaet. Vi saa paa Opgørelsen og nogle Regninger og blev klar over at der kan jo ikke blive til at alle kan faa al Ting. Harald vil nu se til at faa Jacobsen til at nøjes med de 5000 og det gør han vel nok. Du maa faa nogle Penge hos Munch Petersen og saa bede ham sende hele Resten til Kjerteminde Bank. Jeg har ikke flere nu. 
+Bare Du nu maa komme saadan til Kræfter at Du kan komme hjem snart, men det kan jo ikke hjælpe at rejse hvis Du skal risikere noget ved det. Hønsene har lagt 55 Æg i Dag.
+Jeg skal hilse fra Marie og Putte. Mange kærlige Hilsner
+Din 
+JL.</t>
+  </si>
+  <si>
+    <t>Bodild Branner
+Theodor Christoffer Delcomyn
+Thorvald Erichsen
+Georg Jacobsen
+Drude Jørgensen
+Andreas Larsen
+Johan Larsen
+Christine  Mackie
+Elisabeth Mackie
+Harald Meyer
+A Munch-Petersen
+Albert Naur
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Alhed Larsen rekreerer sig hos sin søster i Birkerød.
+Det fremgår af brev fra Johannes Larsen til Alhed 8. marts 1922, at der foregår forhandlinger mellem Harald og Jacobsen i Kerteminde Bank om at banken nøjes med 5000 kr. Johannes Larsen beder i samme brev Alhed Larsen om få nogle penge hos Munch Petersen - formodentlig penge Munch Pedersen skylder Johannes Larsen. Det er vanskeligt at afgøre, hvem Harald er, da familien Larsen kendte flere med det navn.
+Af Johannes Larsens næste brev til Alhed fremgår det, at Drude Jørgensen gerne vil udstille Alheds pasteller (i Fyns Forsamlingshus).</t>
+  </si>
+  <si>
+    <t>Alhed Larsen laver næsten ingenting, for det er svært at komme sig over Den Spanske Syge, og hun har lidt feber. Hun må holde sig i ro, og Bodild siger, at man nemt kan få lungebetændelse efter sygdommen. Alhed skal mødes med Munch-Petersen m.fl., og hun beder Johannes Larsen spørge Drude, om hun vil have hendes pasteller.
+Putte (Elisabeth Mackie) skal have bal.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/1o5R</t>
+  </si>
+  <si>
+    <t>Kæreste Lavsi
+Dette er det 3die Brev, og jeg har endnu ikke hørt fra Dig, men maaske det kommer med Eftermiddagsposten. Det er jo ellers ikke meget jeg har at skrive om, jeg oplever jo ingenting, bestiller ikke andet end at læse, drive ligge paa Divanen og spadsere lidt, det er urtroligt saa lang Tid det tager at komme over saadan en Smule spansk Syge. Min lille Tur til Byen i Gaar bekom mig desværre ikke saa godt, jeg mærkede nok at jeg ikke havde det videre godt i Aftes og da jeg gradede mig, havde jeg 37 ½, som Feber betragtet er det ikk [ordet overstreget] jo ikke meget, men dog mere end jeg en eneste Gang havde det paa Klinikken. Nu har jeg forholdt mig helt i Ro i Dag og har tænkt at gøre det et Par Dage, jeg maa jo se at komme helt i Orden inden Rejsen. Naur kom op hos Drengene i Gaar, hans Udstilling er opsat nogle Dage, saa han er heller ikke rejseklar. Christine og jeg var henne paa Kroen at spise en Bøf, det er det eneste jeg har været ude i Dag, men det har ogsaa øset ned hele Eftermiddagen fra Kl. 1.
+Senere. Endelig kom Dit Brev vi faar først Eftermiddagsposten kl 5 ½. Tænk at Du allerede rejser Lørdag [ordet overstreget] Søndag, hvis jeg ikke havde faaet det lille Tilbagefald havde jeg tænkt at rejse Søndag, men nu gaar det ikke. Da jeg havde faaet Dit Brev spurgte jeg til Bodild for at høre hvad hun mente, men hun sagde, at den Temperatur i Aftes var jo ikke saa lidt mere end jeg maatte have saa det vilde være galt ikke at være meget forsigtig, det var med Uforsigtighed efter spansk Syge, at man let hentede sig en Lungebetændelse. Jeg har nu ikke været uforsigtig, kun den lille Rejse ind til Mor i Gaar og i Dag har jeg det bedre igen – ingen Feber – saa jeg kan ikke tro andet end at jeg kan blive i Orden til at rejse Tirsdag eller Onsdag. – Jeg maa ud paa den fri at ordne med Erichsen, ligesaa hos Munch-Petersen, samt ordne med Billedernes Hjemsendelse. Kan Du ikke ringe til [resten af teksten skrevet på side 1 på modsatte led i forhold til resten af brevet] Drude og spørge om hun vil have mine Pasteller derud?? og saa lade mig det vide. Tag og gør det. – Senere end Onsdag kan jeg heller ikke rejse hjem, naar den søde Putte skal have sit Bal om Lørdagen, saa maa hun rejse om Fredagen. – Sikke noget med den Jacobsen, bare nu Harald faar ham ordnet. Og Delcomyn? – Chr. hilser, hun sidder og spiller, gaar til Postkassen med dette for mig. – 
+1000 Hilsner
+fra Din A.
+8de Marts</t>
+  </si>
+  <si>
+    <t>1922-03-10</t>
+  </si>
+  <si>
+    <t>Henne, Nørre Nebel
+Odense</t>
+  </si>
+  <si>
+    <t>Vagn Jacobsen</t>
+  </si>
+  <si>
+    <t>Alhed Larsen er på rekreation hos sin søster i Birkerød. Hepatica er det latinske navn for anemoner.
+Grand = Grand Hotel.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen synes, postgangen er langsom. 
+Han inviteres til Henne på jagt af brygger Vagn Jacobsen og kan køre med ham fra Odense.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/CZiq</t>
+  </si>
+  <si>
+    <t>Kjerteminde 10 Marts 1922.
+Kæreste Alhed!
+Ogsaa jeg har skrevet 3 Breve dette er det fjerde, men de maa vel saa være flere Dage undervejs. I Dag fik jeg telegram fra Brygger Jacobsen, han tager til Henne i Bil Søndag og spørger om jeg vil køre med og i saa Fald møde ham paa Grand i Odense, hvad jeg altsaa gør. 
+Her er 3 Hepathica som jeg plukkede i Gaar til Dig men glemte at lægge i Brevet. Det er et henrivende Vejr i Dag og jeg synes det ser ud til at det vil blive ved saadan en Tid. 
+Mange kærlige Hilsner Din 
+hengivne 
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1922-03-20</t>
+  </si>
+  <si>
+    <t>Marius Høi
+Martin Haahr
+Christen Lyngbo</t>
+  </si>
+  <si>
+    <t>Alhed Larsen er på rekreation hos sin søster i Birkerød.</t>
+  </si>
+  <si>
+    <t>Brevet er indleveret på Det kongelige Bibliotek af Larsen-familien.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har malet seks billeder under dette ophold på Henne Kirkeby Kro. Han maler nogle glas i vinduet med en blå hyacint og gækker.
+Han går på jagt og er til middag hos den lokale maler Christen Lyngbo.
+Der holdes stort bryllup på kroen, så Johannes Larsen flytter et par dage hen til Martin Haahr.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/G3Rz</t>
+  </si>
+  <si>
+    <t>Mandag 20/3 1922
+Kæreste Alhed!
+I Gaar fik jeg malet et Par Billeder d.v.s. det sidste fik jeg ikke helt færdigt da det begyndte at regne. I Dag har jeg siddet inde og malet nogle Glas i Vinduet med en blaa Hyacint og nogle Gækker, det har nemlig blæst med Snebyger. Jeg har nu faaet lavet 6 Billeder og tror jeg er godt i gang. Marius Høj er her i Dag saa jeg tager med Martin ud i Eftermdg og ser om jeg kan skyde en Gaas. Lyngbo var her i Gaar og inviterede mig hen til sig i Aften hvad jeg ikke er videre henrykt over da jeg hellere vilde blive hjemme og gaa i Seng. Jeg haaber at faa Brev fra Dig i Dag, men Posten kommer næppe før vi er gaaet saa Du kan altsaa ikke faa Svar paa det denne Gang.
+Mange kærlige Hilsner 
+Din JL.
+Her skal være stort Bryllup i Morgen 60 til Frokost og 150 til Middag og Dans om Aft. Næste 60 til Middag og 150 Unge til Dans om Natten, der er kommen flere Vognfulde Proviant i Dag. Jeg flytter over til Martin for at faa Nattero og lukker mit Værelse af. Det nu Tiden at Posten skal være her, jeg er spændt paa om han eller Martin kommer først, ja nu kom Martin men vi har vedtaget at vente paa Posten. Ja der var nok ingen Ting fra Dig, men en Del hjemme fra.
+JL.</t>
+  </si>
+  <si>
+    <t>Sensommer 1935</t>
+  </si>
+  <si>
+    <t>Dot -
+Christian  Ernlund
+Jens Peter Jensen
+Elena Larsen
+Johannes Larsen
+Marie Larsen
+Peter Andreas Larsen
+Didrik Overgaard Nielsen
+Christine Swane</t>
+  </si>
+  <si>
+    <t>Christine Swane og Marie Larsens nye hus i Birkerød stod færdigbygget i 1935. 
+Odinstrnet blev opført på Bolbro Bakke i Odense 1935. Det blev sprængt i luften i 1944. 
+Harald Jensen, der blev født i 1837, var kunstmaler og brændevinsbrænder, og i 1863 udviklede han den akvavit, som stadig (2025) bærer hans navn.</t>
+  </si>
+  <si>
+    <t>Andreas/Puf Larsen ved endnu ikke, hvornår Johannes Larsen kommer til Båxhult for at gå på jagt. Johannes Larsen vil ikke tage stilling til, hvilken pige eller kvinde der tager med for at stå for husholdningen, men Andreas foreslår enten Dot eller Marie/Ia Larsen. Dot vil forinden øve sig i at stege vildt.
+Peter Larsen har været på Lindøgaard et par dage. Derefter var han med på en tur til Odinstårnet samt på restaurant og få omelet. Peter spiser sig ikke mæt ved aftensmåltidet, så nu har Andreas Larsen sagt, at han skal blive siddende, til alle er færdige.
+Johannes Larsen har haft Peter med på en tur til Romsø, hvor Larsen skulle tegne et egetræ. De spiste frokost hos fyrmesteren.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/7nsT</t>
+  </si>
+  <si>
+    <t>Onsdag
+Kære Bimse og Lysse.
+Tak for Jeres Brev forleden, det var rart beroligende. Om Fars Besøg ved jeg endnu ikke noget nærmere; han maler sikkert det Billede færdigt, som han nu har malet ca 1/3 snart Halvdelen af. ["ca 1/3" overstreget; "snart Halvdelen" indsat efter linjen med en streg hen til foran ordet "af"]
+Jeg spurge ham imorges om han havde tænkt nærmere over en Pige, som han kunde faa med derop, men jeg fik i en afgørende Tone at vide, at det kunde han ikke beskæftige sig med nu. Hvis han først vil tænke over Sagen naar han skal skynde sig afsted, kan det jo let være forsent, derfor vil jeg gerne have Jer til at meddele mig snarest om Bimse bliver deroppe under Jagten eller hun rejser inden den. Hvis Bimse er hjemme og kan lave Maden, kan I faa Dot med derop som Skruppepige. Hun er meget opsat paa at komme med og taler endogsaa om at lære at stege Vildt i Kerteminde (Hun vil øve sig paa vores mange Haner) men det har jeg nu sat mig imod, Vildtet skal behandles ordentligt!
+Hvis Bimse ikke er hjemme maa vi jo se at faa Ia med derop, synes jeg. Hun vil jo altid meget gerne til Båxhult, men det kommer jo an paa om hun kan nu de nylig er flyttet ind i deres nye Hus. Hvis Far er klar til at rejse om ca 8 Dage, er der jo ikke for meget Tid, saa lad mig vide hvordan I stiller Jer til disse Forslag eller om I selv har andre. - Peter har været paa Lindøgaard i 2 Dage sidste Uge ["sidste Uge" indsat over linjen], men da han skulde sættes af ved Munkebo Kro i Forgaars, vilde han hellere med til Odense, saa han maa jo ikke være saa utilfreds med os mere. Han var saa i Odinstaarnet, hvad der ikke syntes at more ham særligt, senere fik han Omelet i Bryggergaarden, men da han fik den erklærede han, at han ikke spiste Nymælspandekager! Saa det var tilsyneladende ikke nogen vellykket Udflugt for ham. heldigvis befinder han sig helt godt i Kerteminde, saa godt, at han [et overstreget bogstav] i nogle Dage
+2)
+ikke havde Tid til at spise sig mæt, men da det jo førte til at han skulde ind og have Mad naar han skulde i Seng (jeg kender jo kun Aftensmaaltiderne) saa har jeg nu sagt at han skal blive siddende til vi andre er færdige. Det gør han jo ikke uden Protest, men han faar vel saa Vane til at spise, saa han igen kan faa Lov at gaa lidt før. -
+I Søndags var han med Far paa Romsø. Far skulde tegne et Egetræ til Billedet. Fyrmesterens skulde netop rejse til Svaneke, saa de fik sig en bedre Frokost med Harald Jensen af Æggebægre. Iaften har Far inviteret Ernlund og Elses Far til Torsk i Kerteminde. 
+Peter fik Bimses Brev iaftes, skal se at faa skrevet.
+Skrevet udi gamle Odenses
+Raadhus
+med Hilsen fra Ernlund,
+Far og Puf.</t>
+  </si>
+  <si>
+    <t>1920-10-22</t>
+  </si>
+  <si>
+    <t>Ellen Brønsted</t>
+  </si>
+  <si>
+    <t>Else Birgitte Brønsted
+Johannes Nicolaus Brønsted
+Louise Brønsted
+Peter Oluf Brønsted
+Christine  Mackie
+Elisabeth Mackie</t>
+  </si>
+  <si>
+    <t>Christine/Mornine Mackie og datteren Elizabeth/Putte flyttede omkring 1916 fra Kerteminde til Birkerød. 
+Det vides ikke, hvad den tyske pige hed.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2641</t>
+  </si>
+  <si>
+    <t>Ellen/Bes går i gymnasiet og har travlt. Familien har fået en tysk pige i huset. De har været i zoo og i biografen, og Ellen har set faldskærmsudspring med Christine/Mornine og hendes datter.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/QkDQ</t>
+  </si>
+  <si>
+    <t>22-10-20 [datoen skrevet med blyant; det følgende med sort blæk]
+Kære Bedstemoder!
+Hvordan har du det? Nu gaar jeg i 1ste Gymnasie og har temmelig travlt.
+Der var ikke gaaet noget i Stykker af Porselænet, men det skriver Mok vist om. Vi har faaet en tysk Pige; hun er meget rar og dygtig, og vi taler tysk med hende undtagen Mudi og Peder. Hun kan en lille Smule dansk men heldigvis ikke meget. 
+I Gaar var vi allesammen undtagen Fas i zoologisk Have, og bagefter var vi i Biografen. Det er meget koldt herovre, det fryser meget om Natten. Jeg har to Gange været med Tante Mornine og Putte i Lundtofte og se en Dame falde ned i Faldskærm fra en Flyvemaskine, det har du maaske læst om i Avisen. Mok underviser paa Skolen, det har hun vel fortalt.
+Hils alle.
+Hilsen fra Bes.</t>
+  </si>
+  <si>
+    <t>1922-03-07</t>
+  </si>
+  <si>
+    <t>Filsø
+Nyborg</t>
+  </si>
+  <si>
+    <t>Ruth -
+Fru Forell
+Georg Jacobsen
+M Knipschildt
+Andreas Larsen
+Johan Larsen
+Marie Larsen
+Johannes Madsen
+Harald Meyer
+Albert Naur
+Olaf Rude
+Ellen  Sawyer
+Christine Swane
+Hempel Syberg
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Alhed Larsen og muligvis også hendes mor rekreerer sig hos Christine Mackie i Birkerød, efter at have haft Den Spanske Syge. Maleren Albert Naur boede hos Alhed og Johannes Larsen nogle måneder fra slutningen af 1921 til engang hen i 1922. Hans kone var død, og han var i Kerteminde for at sunde sig. 
+I Johannes Larsens omgangskreds findes flere med navnet Harald. Det er uvist, hvilken Harald Johannes Larsen omtaler i dette brev. Muligvis Harald Meyer.
+På Faaborgegnen lavede man en frugtvin af bla. hyldebær - det formodes at være en såkaldt Faaborg Tokayer. På Fyn blændede man også mjød, når denne blev lagret i mange år, kunne den smage som Tokayer.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen møder forpagter Knipschildt i toget mod Nyborg. Værkstedet er blevet kalket. Johannes Larsen har malet en frk. Ruth.
+Johannes Larsen forhandler med Jacobsen om at få nedslag i gæld på 10.000 kr.
+Glarmester Madsen kommer med et billede af Olaf Rude til Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/WkFR</t>
+  </si>
+  <si>
+    <t>Kjerteminde 7. Marts 1922.
+Kæreste Alhed!
+Jeg kom godt hjem i Forgaars Aften. Jeg skal hilse Dig fra Forpagter Knipschildt som jeg rejste sammen med til Nyborg, han var paa vej til at besøge Onkel Syberg. Her staar alt godt til. Der er mægtigt fint i Værkstedet efter det er kalket, og Naur har malet Radiatorerne hvide. Dog er der frosset nogle Blomster ihjel i Dagligstuen bla den Du fik af Fru Forell, men der gror jo et Par Aflæggere. Vi fejrede Elle med en Bourgogne og Faaborg Tokayer der var ikke andre Vinsorter i Kælderen. 
+Jeg har malet og tegnet Frk. Ruth i Gaar og i Dag. I Gaar ringede jeg til Jacobsen han var ikke videre tilbøjelig til at slaa af paa de 10000 men det var meget utydeligt i Telefonen, jeg kunde kun høre det halve af hvad han sagde og han klagede over jeg [ordet overstreget] han ikke kunde høre mig. Jeg anbefalede ham at drøfte Situationen med Harald, hvad han saa gør. Jeg var hos Harald i Gaar og satte ham ind i Situationen. Vi aftalte at komme sammen i Aften og snakke om Sagerne. Jeg skal ind og ringe til han for at høre om vi skal træffes her eller hos ham. Glarmester Madsen var jeg hos i Gaar, men Huset var lukket, i Dag har jeg faaet ham fat i Telefonen, han har været borte i nogle Dage i Anledning af hans Moders Begravelse. Han kommer i Aften og tager Maal af Blendrammer og har samtidig Rudes Billede med, som er paa Banegaarden. Hønsene lægger et halvt Hundrede Æg om Dagen og Gæssene har lagt 6. Der er fuldt af Gækker og Erantis i Haven og Græsset er grønt. I Værkstedet synger Kanariefuglen og alle Stillitserne og Solsorten fløjter i Fuglestuen. 
+Nu kom Marie med et Brev fra Dig, der var 51 Æg i Dag. Det er dejligt at Du har det saa godt, bare nu din Moder maa komme sig. Jeg skulde helst af Sted Søndag hvis jeg skal til Fiilsø og det vilde jo være rart at se Dig her hjemme først. Mange kærlige Hilsner. Hils Christine og Drengene naar Du ser dem.
+Din Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1889-3</t>
+  </si>
+  <si>
+    <t>Frøken Bendal
+Alfred Eckardt
+Anna Eckardt
+Margrethe  Eckardt
+Robert Eckardt
+Johan Elmqvist
+Georg Larsen
+Jeppe Andreas Larsen
+Marie Larsen
+Vilhelm Larsen
+Clara Lindberg
+Søren Lund
+Fritz Syberg
+Kristian Zahrtmann</t>
+  </si>
+  <si>
+    <t>Der bliver hentydet til flere sager, som det ikke umiddelbart er muligt at genkende: Sybergs historie, noget med forgylderen, sagen med konkursen i juni.
+Det er uvist, hvem de engelske breve kommer fra.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen skal tage beslutning om sin videre skolegang. Broren Vilhelm vil gerne have besøg af Johannes en søndag. Johannes skal tage ud at besøge fru Lindberg. Han må også gerne besøge Robert Eckart. Han skal huske at være flittig. Det er godt, at han går til dans.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/5Zlp</t>
+  </si>
+  <si>
+    <t>Tirsdag
+Min kjære Johannes!
+Oh hvor har jeg længtes efter at skrive til Dig og takket Dig ret hjertelig for dine lange Breve jo saadanne Beretninger det er da værd at lukke op for - vi venter med Begjær Slutningen paa Sybergs Historie, Faer var opbragt paa Forgylderen; men der er vist mange af den Slags – Dit første Brev der fortalte mig at du i det hele var gladere nu det satte mig i Højtidsstemning og det fører først fremmest derhen til at du bedre nu forstaar Guds rige Kjærlighed og Følgen af Glæden stod saa igjen for mig som en dygtig Maler – det skrev du ikke meget om; men jeg haaber din Tid er vedvarende fortæl mig dog noget om din Gjerning om du saa har talt med din Lærer om Akademiet eller du venter hvor gjerne vilde jeg dog over til Eder jeg kan mærke lille Vilhelm længes; han skriver idag, mon dog ikke Johannes ikke vil besøge mig en Søndag, og det var vel nærmest nu paa Søndag jeg skal sende dig Rejsepenge i det Tøj jeg sender Dig Fredag, det faar du jo saa om Lørdagen send ham de engelske Breve ud / eller tag dem med har jeg ikke bedt dig om det sidste Gang; Det er rent galt med Penge i denne Tid, men nu i Ugen faar vi nogle at jeg kan sende Frøken Bendal; hun har jo været saa syg Johannes – hvorfor har du dog ikke fortalt mig det; gaa saa ud til Lindbergs – Fruen skriver du har ikke besøgt dem endnu, Søren Lund maler saadan nogle kjønne Vinterbilleder – fra Frederiksberghave men bliver dygtig forfrossen; Det er en lang Vej derud og du er vel saa optaget nu at du ikke har Tid.
+Her blev stor henrykkelse over at Johannes lærer at danse ja saa vil Marie ogsaa lære rigtig at danse, ja Georg vilogsaa lære, saa du seer min kjære at det bliver os en dyr Dands den du opfører, men den Fornøjelse er dig vel undt min Ven og vi skal ogsaa nok hjælpe Dig med Udgifterne jeg skal i den Anledning forære Dig nogle flere Mansjetter sig mig ogsaa No paa dine Handsker – og hvad Farve du har – fortæl en Mængde mere for nu stormer jo alle disse Spørgsmaal hvor dandser han hos hvem med hvem hvormange Par og hvad Dandse – ja se du nu at klare alle de Spørgsmaal; god Fornøjelse – 
+Kommer Du aldrig om hos Roberts Eckardt for lille Anna Eckardt vilde saa gjerne se dig, men Margrethe og Alfred kommer derind til Confirmationen først i April saa træffes i alle sammen, Fader kom ikke til Sverrig dennegang formedelst Pengene
+Sagen med Konkursen blev begjæret udført af ham til Sommer i Juni – Elmquist mente han holdt sine Kreditorer hen med den Snak at naar han vandt saa saa skal de faa Penge
+Lev nu vel min egen kjære Søn og vær tilgavns –flittig oh det beder jeg daglig om at det ret kan kjendes – Gud velsine dig og styrke Dig til alt hvad godt er – Hilsen fra Alle 
+Hils dine Venner
+Og sel sanves Du i kjærlig Trofasthed af din Moder
+[Påtrykt] 
+J.A. Larsen
+Kjerteminde
+Telegramadresse
+Larsen</t>
+  </si>
+  <si>
+    <t>1889-03-21</t>
+  </si>
+  <si>
+    <t>København
+3000 Helsingør</t>
+  </si>
+  <si>
+    <t>Jørgen Hermann Kruuse
+Jeppe Andreas Larsen
+Vilhelm Larsen</t>
+  </si>
+  <si>
+    <t>Johannes Larsens bror, Vilhelm, går på Birkerød Real- og Latinskole 1888-1891.</t>
+  </si>
+  <si>
+    <t>Det er vanskeligt for IA Larsen (Johannes Larsens far) at få arrangeret turen til Sverige sammen med Kruuse.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/rOdS</t>
+  </si>
+  <si>
+    <t>[Påtrykt:]
+J.A.LARSEN.
+KJERTEMINDE.
+Telegramadresse.
+LARSEN.
+[Håndskrevet:]
+Den 21. Marts 1889
+Kjære Johannes!
+Det blev saa ikke til Fredagsrejse for Hr Kruse kan ikke før nærmere Søndag eller maaske Søndag men jeg vil hellere holde op og vente Eftermiddagsposten maaske der bliver endnu en anden Bestemmelse.
+Ja her har du mig igjen – men kun dette for at du kan blive hindret i at gaa forgjæves for det vil jeg da haabe at du ikke skal blive ærgerlig paa os – Seneste Plan er om vi kan formaa Kruse til at rejse herfra Lørdagaften ligge i Kjøbenhavn og tage med Formiddagstog til Helsingør og saa skrive til Vilhelm om at komme derind Søndagmorgen da han alligevel gjerne vil ind til dig – at I saa kan tale med Fader det Par Timer om Søndagen
+det vil vi nu selv skrive til Klaks om og du skal imorgen igjen faa den endelige Bestemmelse i al Hast vi ere raske din trofaste Moder</t>
+  </si>
+  <si>
+    <t>Februar 1917-1920 </t>
+  </si>
+  <si>
+    <t>Otto Cohn
+N.J. Kongsbak
+Johan Larsen
+Christine  Mackie</t>
+  </si>
+  <si>
+    <t>Andreas og Johan Larsen deler værelse, så de må være elever på Birkerød Kostskole. Alhed Larsen skriver ikke til dem begge, men kun til Andreas, da der er hemmeligheder i forbindelse med Johans fødselsdag i brevet. Forsendelsen fra Kongsbak &amp;amp; Cohn er således formodentlig et fotografiapparat til Johan.</t>
+  </si>
+  <si>
+    <t>Alhed Larsen sender en kasse med cigaretter, blikæsker, et krus, æbler og søde sager. Kongsbak &amp;amp; Cohn sender "det" i dag - formodentlig et fotografiapparat til Johans fødselsdag. Drengene må ikke spise alt det gode på én gang, og de skal låse kassen, når de forlader værelset.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/ovN1</t>
+  </si>
+  <si>
+    <t>Kæreste Gamle!
+Kassen til Lysse er afgaaet i Dag, d.v.s. den [ordet ”den” overstreget. De følgende tre ord indsat over linjen] noget af den er jo til jer begge to, tro nu ikke alle Cigaretæskerne er fulde af Cigaretter, men jeg synes I talte om, at I gærne vilde have nogle af Blikæskerne derover til Tobak. Pak lidt forsigtig ud, at Dit lille Lerkrus til Gækkerne ikke skal gaa i Stykker. – Det er mulig, den kommer allerede i Morgen men den maa ikke pakkes ud før Lysses Fødselsdag, ligeledes hvad der kommer af andre Pakker. Hermed 10 Kr., de 6 er til Bagværk til Fødselsdagschokoladen hos Meme. De to til Lysse, de to sidste til Dig selv at Du ogsaa skal have lidt extra, hvad der er i Kassen af spiseligt er ikke beregnet til Memes Chokolade, men til jer privat at have paa jeres Værelse. Æd nu ikke det hele paa en Gang og_ laas det_ ned i Kassen naar I gaar ud af Værelset. – Jeg har telefoneret til Kongsbak &amp;amp; Cohn og de sender det til Dig i Dag, 15 ½ Kr søde Gamle. Den er flot. Tak for Dine to Breve, det er yndigt at høre fra jer. – Mon I ikke skal købe det til Chokoladen om Formiddagen eller bestille det, at der ikke skal være udsolgt om Aftenen. Der er Æbler til Bunds i Kassen, saa I behøver ikke at pakke ud længere end dertil.
+Nu kun 1000 Hilsner til jer begge to fra
+Mor
+Mandag Aften</t>
   </si>
   <si>
     <t>1918-07-09</t>
   </si>
   <si>
     <t>Hilde Balvig
 Margrethe Bentzen
 Anna Berntsen
 Mogens Brandstrup
 Bodild Branner
 Ebbe Branner
 Frits Branner
 Thora  Branner
 Alhed Marie Brønsted
 Ellen Brønsted
 Else Birgitte Brønsted
 Johannes Nicolaus Brønsted
 Peter Oluf Brønsted
 Hans Christian Caspersen
 Johanne Caspersen
 Otto Gelsted
 Ida Kattrup
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
@@ -4257,1032 +5449,50 @@
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3756</t>
   </si>
   <si>
     <t>Ellen/Bes Brønsted er velkommen. Hans Christian og Hanne/Tante Caspersen kommer også. 
 Johannes Larsen maler fuglebilleder.
 Laura Warberg har haft mange gæster.
 Andreas/Dede Warberg har været hos sin mor med sin ven, Henningsen, som var knap så vigtig som tidligere.
 Bodild Branner er kommet til skade.
 Otto Gelsted er vendt tilbage til Kerteminde. Han bor i det hvide hus.
 Laura Warberg vil gerne høre om Louise Brønsteds families sommerplaner.
 Johanne/Junge og Adolf/Agraren Larsen er bekymrede for høsten. Det er tørt. De vil opfede en gris til Laura Warberg.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Pdtg</t>
   </si>
   <si>
     <t>[Skrevet med blyant:]
 Ca 1918
 [Med blæk:]
 Kerteminde d: 9_de_ Juli 
 Kære Lugge!
 Lille Bes skal være velkommen Onsdag d: 17_de_; Dis veed nok, at jeg kan ikke have hende om Natten, men Johanne har tilbudt at hun maa sove der; hun kan jo gaae herned strax om Morgenen og have sin Bagage her. Dede kommer Torsdag Morgen og bliver vist en halv Snes Dage, mulig Bes kan faae min Divan lidt, inden Caspersens kommer d. 24_de_; det kan være Tante kommer lidt før jeg er saa ked af, at de kan være her saa kort, der siges til d: 30_te_ , 5 Dage! Jeg har skreven og gjort vældig Vrøvl derover vil i al Fald have Tante til at blive meget længere. Nu faaer vi see. Jeg veed nok, Du bryder dig ikke om Besked, dersom lille Bes kan komme, men nu har jeg alligevel Lyst at skrive lidt til Dig lille Muk! og fortælle lidt om Status quo her i Kerteminde. Las maler med Lidenskab paa sine Fuglebilleder, saa Alhed klager over, at hun ikke kan røre sig til noget. Hun var her til et Par Timer til Kaffe forleden Efterm.; fortalte interessant om Drengenes Examen og alle de mange brændende Spørgsmaal om Lysse – og Las’s Brev!! Anna Berntsen har været hos mig siden d: 28_de_ i Gaar kom Margrethe og de skal begge boe paa Højskolehjemmet til paa Lørdag saa en Tur til Silkeborg Viborg Fanø, Ribe og Rømø derefter besøge nogle Venner i Jelling; de har arvet en Smule Penge – hver 3000 – og vil nu see sig lidt om. Saa havde jeg inviteret til i Aftes Middag: Alhed, Johanne – Tutte som er i Odense og Fru Hilde Balvig, de boer ogsaa paa Højskolen – og Margrethe. Jeg havde for første Gang i mange Uger et stort Stykke Kød, en Oxesteg paa 8 Pund] - derefter Oste[ulæseligt] og en Dessert 2 Flasker Rødvin Bordet dækket saa fint som jeg formaaer. Stemningen var rigtig god, vi var 9. Elle kom tidlig hjem. Junge var ene om alt lige fra Thora kom med 3½ Toget og alt var saare godt. Balvig kom om Aftenen. Nu vil Alhed see at sætte igennem, at Balvig, Bentzens, Agrarens kommer til dem på Fredag til Aftensmad; hvis hun kan for Las, som skal være meget nervøs og urimelig. Vi skal have Henningsens fra Bøgebjerg den Aften; han er Dedes gode Ven fra Odense Skole og han havde bedt om at see Dede her. Minna kommer ikke med, da hun d: 14de faar Ida med Barnet og lille Nis i Besøg; hun kommer saa senere til os. Jeg maa jo tilstaae, at vi alle er glade over at faae Dede alene nu. Mogens B, var her godt en Uge, han var meget rar, er ikke saa vigtig nu som før; jeg kalder det, at han er mere aandelig vel proportioneret nu! Thora og Børnene rejser til Samsø sidst i Ugen. Bodild hun er bedre, men den bliver forbunden hver Dag, og der frygtes for, at den altid vil blive stiv. Det var uhyre heldigt, at vi lige kunde naae at faae Thora med i Aften. Gelsted færdes her nu igen og boer i det lille Værelse i det hvide Hus. Lige nu kom lille Bes’s Brev, vil Du takke hende. Jeg længes efter at vide, hvordan Eders Planer er falden ud? Skal saa Madien og Peter til et Badested? og Dis med Lomme og Mudi holde Hus alene? Og hvordan med Dis og Elles Cycletur? Bes er jo saa skrivende, hun kunde jo fortælle mig lidt herom – ellers ogsaa haaber jeg hun veed lidt Besked, naar hun kommer. Paa Grund af, at Elle var syg en Uge, korter hun sin Ferie af saa længe. Jeg har bedt Alhed være her en Uges tid i August. Naar hun havde været 14 Dage hos Sybergs mente jeg en extra Uge kunde være godt for hende og den lille, men hun kan kun holde Ferie de 14 Dage desværre, hun kunde nok trænge til lidt mere Landluft, naar hun endelig er borte fra sin Kvist. Hun er vel nok hos Eder nu og du maa hilse hende; lad hende faae Del i ”Bagatellerne!” Johanne er saa rask og fornøjet, hun havde forleden Balvig og Elle til en nydelig flot Aftensmad. Desværre trænger vi her saa uhyre til Regn her er falden saa lidt, det er igen en Tørkeperiode og det knuger jo nok Agrarens, at Høst-Indtægterne som de har ventet sig saa meget af bliver forringet med Tusinder af Kroner; bl.a. har de maattet græsse en Mark, der vilde have givet for 1000 Kr. Hø og en Havremark maa vist gaae samme Vej. Nu vil Agraren føde en Gris op til os en længere hen i Vinteren; det er en stor Fordel, at man kan det. Kan I ikke have en? Mindre Læsning? Havde Lomme Tid at læse videre med hende? Nu er der vist ikke mere at skrive om lille Muk. Vi glæder os over at høre, Dis er ret vel, er det sandt? Saa kun de kærligste Hilsner til Eder allesammen fra 
 Mor</t>
   </si>
   <si>
-    <t>1918-07-30</t>
-[...980 lines deleted...]
-  <si>
     <t>1919-10-03</t>
   </si>
   <si>
     <t>Faaborg
 Odense
 Stockholm</t>
   </si>
   <si>
     <t>Christian  Ernlund
 Frida Madsen
 Viggo Madsen
 Laura Warberg</t>
   </si>
   <si>
     <t>Mens Larsens villa blev til- og ombygget september-oktober 1919 opholdt Alhed sig hos familie i Birkerød. Dels ville hun gerne være tæt på sine drenge, der var på kostskole der, dels var hun syg med bl.a. en byld i halsen.</t>
   </si>
   <si>
     <t>Johannes Larsen synes, de skal vælge den grønne farve til havestuen.
 Han spørger, hvad de skal gøre med blommerne. Johannes Larsen vil sende Alhed et par dueunger. Det er dejligt, at hun er ved at få det bedre.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/kt0S</t>
   </si>
   <si>
     <t>Kjerteminde 3-10-1919
@@ -5315,3856 +5525,140 @@
 - Petersen Gelskov
 Leo Swane
 Kristian Taaning
 - Vangberg</t>
   </si>
   <si>
     <t>Mens huset på Møllebakken blev bygget om, opholdt Alhed Larsen sig hos familie i Birkerød. Dels ville hun gerne være tæt på sine børn, der var på kostskole der, dels var hun syg med bl.a. en byld i halsen. 
 Det er uvist, om den omtalte Leo er Leo Swane.</t>
   </si>
   <si>
     <t>Kakkelovnen bliver nu sat op i havestuen, og vinduerne til vaskehuset er færdige. Der er lagt gulv i badeværelset og det gamle køkken.
 Johannes Larsen er blevet færdig med to grågåsetavler.
 Fru Hoffmeyer har nedlagt sin kunsthandel og giftet sig i Herning. Hun har sat Larsens billeder af hos Peter Hansen. 
 Man plukker frugt og svampe. Leo har brækket kravebenet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/leYK</t>
   </si>
   <si>
     <t>Kjerteminde 6-10-1919.
 Kæreste Alhed!
 Tak for Brevet i Dag, tænk at Du allerede har været oppe, bare det nu ikke er for tidligt vær endelig forsigtig. Jeg skal tale med Taaning i Mrg om det med at stille Kakkelovnen op i Havestuen, jeg ved ikke om det er praktisk naar Gulvet skal lægges om, men vi kan vel tage det Gulv til sidst. Jeg var ude hos Olsen i Mrg. for at se til Døren og Vinduerne til Vaskehuset, de var færdige og han havde bedt Bøttern om at hente dem i Lørdags, da kunde de ikke men de har lovet mig at komme med dem i Eftermiddag. Jeg skal nu ud til Mex og Glarmester Madsen for at faa dem sat i Gang saa det kan være helt færdigt og malet til Du kommer hjem. Jeg var saa med Harald Balslev paa Fyens Hoved i Gaar Eftermdgs, det var yndigt Vejr men lidt taaget. Vi blev godt trætte og sultne til Aftensmaden. Han cyklede i Formdgs. til Odense, jeg skal hilse. Jeg blev færdig med de 2 Graagaasetavler i Fredags, men siden har jeg jo haft Gæster og Haandværkere at passe saa jeg er først nu ved at faa dem sendt af Sted. Frida har stegt en Oxefilet som bliver sendt i Dag. Jeg har faaet 680 Kr. og et Brev fra fra Fru Hofmeyer de 2 andre Billeder har hun sat ud hos Fru Peter Hansen. Hun har ophævet sin Kunsthandel, giftet sig med en Læge i Herning og hedder fru Hansen. Murerne lægger Gulv i Badeværelset. Tømreren har lagt Gulv i det gl. Køkken og sætter nu Døre i oven paa, Vangberg lægger Bro ved Vaskehuset og Petersen plukker Kox Pomona. Jeg skal tale med Sadelmageren om det Du skriver om. Jeg har købt Kryddersild af Viggo P og bestilt Spegesild hos Fru Hansen. vi har faaet en hel Del Champignoner af Møller. Leo brækkede forleden Kravebenet ved en Fodboldkamp i Odense saa han kan ikke bestille andet end plukke Svampe. Mange kærlige Hilsner til Jer allesammen fra Din 
 Johannes Larsen.</t>
   </si>
   <si>
-    <t>1919-10-07</t>
-[...888 lines deleted...]
-  <si>
     <t>1920-05-20</t>
   </si>
   <si>
     <t>Else Birgitte Brønsted
 Grethe Jungstedt
 Kurt Jungstedt
 Drude Jørgensen
 Johan Larsen
 Ellen  Sawyer
 Laura Warberg</t>
   </si>
   <si>
     <t>Alhed og Johan Larsen er netop kommet hjem til Kerteminde efter i lang tid at have været i Birkerød på hhv. besøg og kostskole. 
 At han- og hunsvanen slås i Larsens have har været diskuteret i flere breve. Johannes Larsen havde købt de to svaner i Hamburg Zoo.
 Mudi (Brønsted), Alheds niece, boede et års tid hos Alhed og Johannes Larsen.
 Grethe Sawyer blev i 1920 gift med den svenske maler Kurt Jungstedt. Det er hans forældre, hun har besøgt i Stockholm. Kurt J. kaldtes af nogle af Warberg-familiens medlemmer Gøsta.</t>
   </si>
   <si>
     <t>Alt stod godt til, da Alhed Larsen og hendes søn kom hjem. Ænderne er der. Svanerne opfører sig, som inden Alhed rejste.
 Grethe Sawyer har skrevet fra Stockholm. Hun syntes godt om sine svigerforældre.
 Drude og Elle(n) Sawyer vil til Paris i efteråret.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/McLn</t>
   </si>
   <si>
     <t>Torsdag
 Kæreste Lavsi!
 Alt stod rigtig godt til, da vi kom hjem i Gaar. Lysse og jeg var strax en Runde over det hele. Alle 8 Krikænder og alle de andre er der (altsaa kun 3 Pibeænder, men kun de to Graaænder). [Ulæseligt ord], de har været nede at spise begge to i Dag. Svanerne opfører sig ganske som inden jeg rejste, de var ved Reden til Morgen og Hannen var [ordet overstreget] er rasende som før. Gud ved om det ikke har været Sludder med det Slagsmaal. Blomsterne har det ogsaa rigtig godt. Hanen ser pragtfuld ud. Lysse, Mudi og jeg har været hele Efterm. hos Mor, de var meget begejstrede for et Brev, der i Dag var kommen fra Stockholm fra Grethe, hun synes udmærket om Svigerforældrene, der aabenbart ogsaa synes godt om hende, de forkæler hende voldsomt. Drude og Elle har bestemt en Pariserrejse til Efteraaret, naar Gösta og Grethe kommer hjem fra Spanien, hvor de skal være i Sommermaanederne.
 Peter Hund har det ogsaa udmærket, han var lykkelig over os. – Bare dog nu det Vejr vil holde, i Gaar og i Dag har det været fint her, men i Aften ser det overtrukkent ud. Nu kun mange Hilsner fra Lysse og Din A.</t>
   </si>
   <si>
-    <t>1920-05-29</t>
-[...28 lines deleted...]
-  <si>
     <t>1920-06-03</t>
   </si>
   <si>
     <t>Anders, havemand -
 Johannes Larsen</t>
   </si>
   <si>
     <t>Johannes Larsen er ved Filsø for at male. Johan og Andreas Larsen er på kostskole i Birkerød.</t>
   </si>
   <si>
     <t>Svanerne har anbragt en kartoffel i reden. Den ene gråand har syv ællinger. Johannes Larsen er ikke kommet hjem, for han fandt et lærred mere at male på.
 Alhed Larsen slår græs. Hun har malet to små pasteller.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/m5Ai</t>
   </si>
   <si>
     <t>Kære, søde Drenge!
 Tak for jeres Breve. Det er dejligt den skriftlige er godt overstaaet. I spørger om flere Ting: Svanerne er galere end nogensinde og meget flittig ved Reden, hvori de foreløbig har anbragt en Kartoffel! Jeg synes det er lovende, det er nok en af dem de unge Stære stak med. Den anden Graaand er ikke mødt endnu, den første gaar med 7, en druknede i den ene Balje. Krikanden kom igen og ligger ikke. Jeres Far er stadig ikke kommen hjem, han opdagede at han havde Lærred deroppe til et Billede han ellers vilde have malet naar han kom hjem, Vejret har drillet ham men nu kommer han i Morgen eller Overmorgen. Haven naar næsten at blive snavset igen. Jeg er begyndt at slaa Plænen, dels for at lette Anders og dels fordi jeg tænker mig det er en god Motion, men det er svært til at begynde med. – Jeg har malet to smaa Pasteller, den fra i Dag er knap færdig, det er de svære blaa Kaktus for 5te Gang, jeg kan ikke blive fra den Blomst. Jeg har sat den Du sendte i Vand lille Gamle, [resten af brevet er skrevet øverst på papiret, på tværs] jeg haaber den kan holde sig til Din Far kommer hjem. Du skal nok faa en Pibe og tag de 10 Kr. Dette er i stor Hast for Toget. 1000 Hilsner fra jeres Mor
 Torsdag d. 3de Juni</t>
-  </si>
-[...1356 lines deleted...]
-er der et Hus, der ligner en gammel Borg, det kaldes:”Kokkenhus.”</t>
   </si>
   <si>
     <t>1923-10-24</t>
   </si>
   <si>
     <t>Alhed Marie Brønsted</t>
   </si>
   <si>
     <t>Mølleløkken14, 5300 Kerteminde, Danmark
 3460 Birkerød, Danmark</t>
   </si>
   <si>
     <t>Ellen Brønsted
 Alhed Larsen
 Johannes Larsen
 Johannes Madsen</t>
   </si>
   <si>
     <t>Kopier findes på Johannes Larsen Museet.</t>
   </si>
   <si>
     <t>Ægteparret Larsen har megen besvær med at skrive et brev til banken, selv om de hjælpes ad.
 Johannes Larsen vil sende nogle malerier til AMB's forældres nye lejlighed, men de må vente på de sidste nogle måneder endnu.
 Alhed Larsen har haft god virkning af ferien. I dag har hun plukket 25 pund blommer sammen med AMB.
 AMB beder om at få tilsendt støvler til kommende traveture med Alhed Larsen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/0VvC</t>
   </si>
   <si>
     <t>Kære Muk!
 Hvordan er det saa at blive Københavner??
 Før sad jeg inde i Dagligstuen, men maatte fortrække ud i Køkkenet for at faa Skrivero. Onkel Las laver nemlig et farligt Spektakel, bare han skal skrive en Smule Brev og Tante Be maa diktere ham. Det er en meddelelse til en Bank og Onkel Lasse begyndte saadan: ”Min Kone meddeleler mig, at jeg skal meddele Banken saadan og saadan” el. ”Min Kone dikterer mig følgende”. Onkel Las gjerne dødssyg for Tiden fordi vi ikke har Raad til at drikke Snaps. Men det jeg vil fortælle var at Madsen som skulde sende Tante Be’s Pasteller er blevet syg og den anden som nu sender dem først kan i Morgen 8 Dage saa I maa nok hellere begynde at hænge op. Onkel Las har ingen Billeder; men naaar han holder Udstilling i Februar maa vi faa nogle der.
 Tante Be er kommet hjem, meget raskere og friskere. Vi skal til at trave Ture sammen. – riktig lange Ture – hver Dag efter The. 
 I Dag har Tante Be og jeg plukket 25 Pund Katrineblommer til Syltning. Dem som sad yderst paa Grenene maatte rystes ned ved Hjælp af en Kost og vi maatte manøvere med et Lagen over et Vandhul, der er under Træet og saa kom er oven i Købet en Regnbyge midt i det hele. Nu staar de paa Køkkenbordet foran mig og jeg har snart Mavepine.
 Mon det vilde være besværligt at sende mig mine brune Støvler med herover? Er de blevet i Birkerød gør det heller ikke noget. men de var helt rare at have at gaa Tur med.
 Mon Bes ikke snart skriver. Hun kan jo give mig en Beskrivelse af mit Værelse
 Hilsen til jer alle. Skriv snart! Lomme.</t>
-  </si>
-[...1376 lines deleted...]
-Baade og Klipper i Bretagne ved Ebbe – 1938
-----------------------------------------------------------
-som De saa venligt har skænket til Museet, og som dette er meget glad over at kunne indlemme i sin Samling.
-[...57 lines deleted...]
-Tusind Hilsner søde Dis fra alle her til Jer alle Din Junge.</t>
   </si>
   <si>
     <t>1945-02-15</t>
   </si>
   <si>
     <t>Sct. Joseph</t>
   </si>
   <si>
     <t>Dræby
 Lindøgaard</t>
   </si>
   <si>
     <t>Guy  de Maupassant
 Hans  Elers Koch
 Hans Koch
 Marie Larsen
 Viggo Frederik Møller
 Ellen  Sawyer
 Christine Swane
 Lars Swane
 Arne Ungermann
 Ursula Uttenreitter
 Erik Warberg Larsen
 Grete Warberg Larsen
 Martin Warberg Larsen</t>
@@ -9196,375 +5690,50 @@
 [Håndskrevet på kuvertens bagside:]
 Har osse fået Hildas Brev. Tak.
 Kære Elle
 Tak fordi du 
 [I brevet:]
 Sct. Joseph 
 d. 1_5 Febr_. 1945.
 Kære lille Mor!
 Tusind Tak for dine Breve, det er simpelthen vidunderligt at faa saa gode Tidende. Jeg har læst både dit og Gretes Brev flere Gange. Vi har Luftalarm men ikke en Flyver eller et Skud høres, jeg sidder noget saa rart i en god blød Stol med Benene oppe paa Divanen, og - - rygende paa en Cigar. Tanterne lader som sædvanlig Alverdens Goder rasle ned over mig. Fortalte jeg at første Gang vi mødtes havde de 1 Pk Cerutter 1 Pk Cigaretter 1 Æske Konfekt med til mig – jeg var ved at daane, desuden forærede T. Ugle mig en Paraply og Grønningens Katalog som – nu blæser de a’ – altid er morsomt at have. Oppe på Udstillingen som vi altså var på 2 Dage sammen forærede de mig begge 2 Træk hver i Tombolaen og minsandten om jeg ikke vant en Bog ”Menneske Magt” af Viggo F. Møller med Ill. af Arne Ungerman. Hvor var det dejligt at se Kunst igen Mit Øje var utrænet mærkede jeg tydeligt, men hvor jeg nød det. Ikke mindst da jeg var i Birkerød i Tirsdag på min Fridag, my luck was us egentlig havde jeg jo Vagt Kl 10 Mand. Aft. Imidlertid havde Th Torp fri den Dag og hende der afløste ville gerne bytte med mig – altså spurgte om jeg vilde – hvorefter kom afsted med et 17.39 Tog, havde heldigvis taget mere Tøj på – der var hundekoldt, kommer vel derud viste det sig at det var blevet Vinter, Masser af Sne – på Træer og alt – stille stjerneklart Frostvejr, en meget smuk Tur derud – til Skovgaardsvej – Tante Ugle stod i Døren da jeg kom og saa efter mig. De havde ventet med Middagsm. Den stod på Skinke, Grønlangkål og br. Kart. oven på Kaffe og hjemmebagte Fastelavsboller – Cigarer. Deres Hus er og bliver en Oplevelse, Gud fri mig hvor er der pragtfuldt, Stykke for Stykke sugede jeg alle Skønhedsindtrykkene til mig – og Pressen Himmel hvor jeg savner den nu må se at have – me – nej det er sandt, jeg kan jo gå hen til Kommandocentralen og høre Nyt fra i Dag. Vi gik ret tidligt i Seng jeg var træt efter Børnestuevagten oppe 6 ½ hver Dag og arbejde til 10. – Fritimerne havde jeg været paa Farten i næsten hver Dag i stedet for at hvile lidt. Næste Dag sov jeg længe – Kaffe paa Sengen m. hjemmebagt Franskbrød
 II.
 Pimpernickel og Hybenmarmelade og Fastel.bolle ½ Cerut blev derefter nydt – osse paa Sengen. Saa i Badeværelset hvor der var varmt Vand til et knebent men dejligt Bad, der var sat grønt Tandkrus grøn Sæbekop m Sæbe samt hængt to grønne Badehåndklæder ud til mig. Jo jo det er fuldendte Værtinder, jeg sov i Ries Værelse fordi jeg var bange for Varmen i Stuen, og saa kunde jeg bedre blive liggende [Er blevet vahc. i Dag]
 Mange Tak for Kortet] Dagen gik med lidt af hvert, T. Ugle havde travlt med at klare Atellieret til en jysk Kunsthdl. Besøg – hjalp lidt – hun lidt sov til Middag 1 ½ T. drak Te og læste til Middag i en Guy Maupassant Bog. Fik Labscaues og Kærnemælksfromage, som en ung Maler der kom for at hente nogle Papirer hjalp os med at fortære. Lasse kom for at stå T-Ugle bi med Handlen, netop som Manden kom Vi andre gik vi skulde til Lasse og Ursula om Aftenen. Sikken et Sjask at vandre i. Senere havde de alle 3 Kunsthdl, ville ogsaa se Lasses Billeder; de bor rart de to Lasser, har en Masse pæne Ting og Billeder. Da de ankom var de blevet til 5 og ikke 3 som meldt men ikke særlig smukt, hvis det da er ham jeg har hørt i Telefonen. Her maa indskydes at Rie og Uglen havde talt saa meget om T-Ugles Tandlæge, hans Far var Gartner paa Glorup – det skulde være saadan et ualmindeligt tiltalende Menneske, utrolig sød over for dem efter hvad de fortalte, Konen er der ikke noget ved, derimod er Børnene søde – voksne. Det var Datteren og Tandlægen der var stødt til – de var kommen for at besøge T netop de var ved at gå yderst fornøjeligt blev det, guddommeligt at træffe morsomme nulevende Mennesker igen Det var en dejlig Aften ikke mindst paa Grund af de store Ting der blev sagt i Pressen. Saa omsider sejlede eller svømmede vi da hjem igen – sent blev det – der skal jo snakkes og hygges lidt. Næste Morgen før 5 buldrede Kakkelovnen, og Kaffen var parat i en varm Stue, Rie er sig selv lig. 1 Fl. Eau de Cologne, 1 Par Silkestrømper rigere drog jeg glad a’ til mig Tog 5.39, hvilket gav god Tid til at nå hertil. At jeg sov i Fritimerne (gik tidligt i Seng behøver jeg vel ikke at sige. I Dag sov jeg også begge Timer. Var oppe at spille fra 7 – 8.15, Klaver 
 [Skrevet på hovedet øverst s. 1:]
 I Dag er den ene Fjerdedel af Tiden gået. Ingen af os venter at komme herfra paa normal Vis – mon det så ikke netop bliver det. Her er fredeligt som altid kun nu og da lidt Skyderi – dog aldrig hvor man selv er. God Nat! hils dem alle og husk at fortæl hvad det er med A.M. 
 [Herefter ikke på hovedet:]
 Hils hende mange Gange. Mon jeg har glemt noget? Vel nok. Men er saa søvnig. B. 
 [Skrevet på hovedet nederst s. 2:]
 Drengene var nok ordentlig vittige, de kære Hoder Gudskelov at Du ikke [ulæseligt] lille Mor.
 [Skrevet på hovedet øverst s. 2:]
 Tak Grete Mange Gange for Brev kan ikke overkomme mere i Aften. Sikke Gaver de har faaet. Dejligt at Dagen den store blev en Sukces
 [Skrevet på hovedet øverst s. 3:]
 er ganske vidunderligt da jeg kom igen efter at have spillet -----1. Gang var det stemt og i Orden der var 3 Toner der intet sa’, nu er det skønt siger jeg dig, og saa ligger der saa mange brugelige Noder 1 af de unge Læger spiller ret ofte dernede, dygtigt
 [Skrevet på hovedet øverst s. 4:]
 Hvad Afd. angaar er jeg flyttet på Gangen, der er ikke stort at lave, jeg pjækker den hver x efter ×Måltiderne har været henne i Krogen hos S. Rosaria i Dag der kan jeg bedst lide at være.
 ×Smutter herind på Værelset og tager en Mundfuld Røg.</t>
-  </si>
-[...323 lines deleted...]
-Tirsd. Aften sad vi og snakkede med Tyskeren til halv 1; du skulde have hørt mit Sprog, halv tysk og halv engelsk – som han taler; vi lod ham tale Tysk og svarede paa Engelsk, det gik stolt.</t>
   </si>
   <si>
     <t>Erindringsskrivelser</t>
   </si>
   <si>
     <t>Otto  Meyer</t>
   </si>
   <si>
     <t>Mathias  Allerup
 HC  Andersen
 Carl Becher 
 Albrecht Benzon
 Christian Benzon
 Hans  Bless
 Johan Peder Bless
 Niels Bom
 - Brandt, inspektør
 Edvard Christensen
 Hans Christensen
 Christian Eckardt
 Marie Frandsen
 Peder Hansen
 Joseph Haydn
 - Holbeck
 Jens Christian Hostrup
@@ -9892,68 +6061,3182 @@
 Kl. 1-2 skulde Garnene atter hales ind. Det var et ["et" overstreget] anstrængende. Det var jo nemlig Baaden, der skulde trækkes op mod en til Tider krap Sø, og "Louise" var en stor tung Baad. Men Jens Høj havde gode Armkræfter, saa det gik. Nu var det spændede, om der var Sild i Garnene. Naar der var mange, var det en Fornøjelse at se dem blinke og sprælle, idet de kom op af Vandet. Efterhaanden blev Garnene ordnede pænt i Lasten af Fører og Dreng. Saa blev Masten rejst og Sejlene sat, og der blev Tid til Morgenmad og en Kop
 [60]
 varm Kaffe - dog uden Sukker og Fløde. Tidlig om Morgenen var vi igen i Havn, og her ventede de respektive Koner med Morgenkaffe. 
 I godt Vejr blev det overdraget mig at sejle Baaden hjem, mens de andre fik sig en lille Lur. Det var jeg stolt af. 
 Saa skulde Sildene pilles af Garnene og disse skilles og tørres. Det skulde nu vise sig, hvor mange "Volle" (Ol) der var fanget. En Gang var der saa mange, at nogle af Garnene maatte efterlades paa Fangstpladsen til senere Afhentning. Til andre Tider var der kun til Middagsmaden. Tørringen foregik hovedsaglig paa Feden, som var helt dækket med Garn. Vi havde et Stillads til at hænge dem paa, saa fyldte de ikke saa meget. Det var ogsaa mere praktisk, naar de skulde renses for Tang. I Stormvejr kunde de være saa fulde af "Skidt" og saa sammensnoede, at det tog et Par Dage at faa dem i Orden. Vi Børn hjalp gerne med.
 Efter Middag fik man travlt med at faa Garnerne i Baaden og sat ["sat" overstreget] Sten bundet paa igen. ("lønne.") Naar der skulde sejles ud, tøvede man lidt, indtil endelig en tog Mod til sig og satte Sejl; saa fik
 [61]
 de alle travlt. Der blev et syndigt Virvar i Havnen, indtil de kom fri af hinanden. 
 Foraarssilden var ikke værdsat den Gang. Den var for mager. Ofte kom Bønderne og hentede hele Læs til Gødning. Torsken duede kun, naar der var r i Maanedens Navn, ligesom der heller ikke maatte spilles Kort i andre Maaneder. (Der var ca. 80 Bæltsbaade.) [("Der var ca. 80 Bæltsbaade.") overstreget]
 For os Drenge var det en Begivenhed, naar der kom Soldater fra Odense og Nyborg. Jeg husker særlig en Efteraarsmanøvre, da der blev skudt i Gaderne og vi fik fri fra Skolen. Kampen trak sig syd paa over Broen, og vi fulgte med helt til Davinde. Men omsider maatte vi jo se at komme hjem igen, hvad der ikke var nær saa morsomt gennem Pløje- og Stubmarker. 
 En Gang imellem laante Fader et Køretøj hos en af Svogrene, og vi kørte en Tur til Rønninge eller til Ravnholt og vel ["vel" overstreget] ogsaa til Hjallelse. I Rømninge ninge ["ninge" indsat med blyant over linjen] havde Fader nogle Slægtninge, to eller tre Skræderfamilier. De besøgte os kun, naar der var Rigsdagsvalg. Vort Besøg gjaldt Krebsefangst, og om Aftenen spiste vi Krebs. 
 [62]
 Ved Herregaarden Ravnholt i Midtfyn boede Moders Moster Tante Stine. Hun havde været gift med en Kusk der paa Gaarden og havde et lille hyggeligt Hus, hvis Have stødte op til en Skov. Den var jeg lidt bange for selvom en Sang: "det er dog en dejlig Skov, her er ingen Røvere," saa kunde man jo aldrig vide - -
 Naar vi kørte hjem om Aftenen var det ikke let at finde Vej. Det var for det meste Biveje, som snoede sig paa den mest forvirrende Maade. For at læse Vejviserne, maatte Fader rive Tændstikker, og undertiden viste det sig, at vi var paa en forkert Vej, saa at vi maatte tilbage igen. 
 Mange Steder var der slet ingen Vejskilte; saa var der ikke andet at gøre, hvis der da ikke var Mennesker i Nærheden, og e fleste var gaaet til Ro paa den Tid, saa var der kun den Udvej at lade Hesten bestemme Retningen. Tit var den klogere paa det Punkt, end vi andre.
 En Gang havde vi lejet et Vognmandskøretøj med en stædig Hest. Den blev pludselig staaende, naar det passede den at hvile lidt, og saa var den ikke til at drive af Stedet, før den selv fik Lyst. Men paa Hjemvejen var Hestene altid
 [63]
 mere villige, saa længtes de efter deres Baas. 
 Det var en af de store Begivenheder, naar vore tre Familier foretog Køreture sammen f.Eks. Fjorden rundt og havde Madkurve med. Men især den aarlige Turtil Hjallelse glædede vi os til. Det var Mormoder vi besøgte, saa længe hun boede der. De sidste Aar tilbragte hun i Kerteminde hos Morbroder Jeppe. Vi kørte med tre Char à bancer og et Par mindre Vogne. Morbroder Martin havde et Par kønne Graaskimler, og Morbroder Jeppe et Par fine Køreheste, en sort og en brun, og forøvrigt maatte Arbejdshestene holde for. Naar de fik sværtet Hovene og blev striglet og fik noget pænt Seletøj paa, saa de ganske godt ud. De kunde blive helt vigtige og kaade, naar de skulde køre "til Stads." 
 Da Turen var paa 3 172 Mil, blev der bedet undervejs i Geels Kro. Det var især for Hestenes Skyld, men vi andre kunde ogsaa trænge til at rette Benene og faa lidt Mad. Humøret var højt, og der blev sunget og raabt Vittigheder fra den ene Vogn til den anden. Selv Morbroder Martin, som til daglig var temmelig faamælt, kunde blive morsom og gennem alt
 [64]
 hørtes Morbroder Urbans friske karakteristiske Latter. (Hørr hørr). Han var en god Tegner ["Han var en god Tegner" indsat efter linjen med blyant]
 En de Mylius, stamherre til Rønningesøgaard boede en Sommer i "det lange Hus" ved Siden af os, i den Lejlighed vi tidligere havde haft. Hans Kone var fra Skotland, og de talte altid engelsk sammen. Det var en meget tiltalende Dame, men vist ikke af adelig Herkomst, hvad hendes Svigermoder nok ikke var saa glad for.</t>
   </si>
   <si>
+    <t>1889-03-01</t>
+  </si>
+  <si>
+    <t>Vilhelminevej Kerteminde
+Landeryd
+Vestergade 8 5000 Odense
+København</t>
+  </si>
+  <si>
+    <t>Frøken Bendal
+Ane Marie Christiansdatter
+Alfred Eckardt
+Margrethe  Eckardt
+Carl Eriksen
+- Hansen Kerteminde
+Anders Klinkby
+Jørgen Hermann Kruuse
+Cathrine Larsen
+Jeppe Andreas Larsen
+Marie Larsen
+Vilhelm Larsen
+Otto  Meyer
+Sophie Meyer
+Niels Mollerup
+Peder Møller Hansen</t>
+  </si>
+  <si>
+    <t>Ville = Vilhelm Larsen, Johannes Larsens bror, som gik på Birkerød Latin- og Realskole 1888-91.
+Fyens Disconto Kasse A/S var en dansk bank. Banken blev etableret 15. december 1846 som Danmarks anden private forretningsbank. Oprindeligt var det formålet, at discontokassen skulle diskontere de veksler, som fynboerne ellers havde sendt til Hamborg og København, men hurtigt blev forretningsområdet udvidet, og banken blev en betydelig aktør i fynsk finansliv. Banken var beliggende Vestergade 8 på Flakhaven over for Odense Rådhus.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen skal besøge sin bror Vilhelm. Der er masser af arbejde til Johannes Larsens onkel, som er murermester. Johannes Larsens far skal snart til Sverige, der er meget tømmer at sælge.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/ty3V</t>
+  </si>
+  <si>
+    <t>[påtrykt:]
+J. A. LARSEN.
+KJERTEMINDE.
+Telegramadresse.
+LARSEN.
+[Håndskrevet:]
+Den 1 Marts 1889.
+Min kjære Johannes!
+I mange Dage har jeg gaaet og ventet paa at faa dine Penge; men det kan ikke naa sig før i morgen saa skal de blive sendt vist nok i en lille Pakke for jeg vil ikke sende Penge til Dig før jeg ogsaa kan sende til Frøken Bendal, - Faster Sophie var heroppe forleden Dag og da talte vi om at Du skulde ud til Vilhelm i Fastelavnsdagene, Otto er det jo lovet at han engang maatte komme ud at besøge Vilhelm Klinkbys har jo gjentagende bedt ham, men det kommer han ikke; sagde Faster for han har ingen Penge; Faer lovede saa at betale hans Rejse derud og vil saa sende Dig Pengene, om du nu kan faa Bud til ham eller skrive ud til ham naar han skal møde Dig. Kan du nu ikke rede Dig med Udgifter inden disse kommer Dig i hænde Søndag kan du saa ikke laane hos Mollerup til den lille Rejse især da han skal med for jeg vilde saa inderlig gjerne tænke mig Eder samlede paa Søndag paa din Daabsdag Lykke og Velsignelse min Skat og vor Herre være Dig og Ville jeg havde saa sikkert haabet paa at være samlet med Eder paa den Dag men det kunde nu ikke ske i Tanker er jeg hos Eder og lægger mine bedste Ønsker i al Hjærtelighed frem for Eder naar jeg imorgen Søndag er i Kirke jeg er dog saa glad at du ikke før har været derude for nu er det saadan midtvejs inden Paaskeferien ja jeg skriver jo til ham imorgen saa hører du 
+Vi ere alle raske imorgen er det Faster Thrines Fødselsdag da skal Farmor paa Feden det vil da glæde dig at høre at Mejer har godt Arbejde i vente i Sommers først skal han bygge et Hus ude ved Saltværket til Hansen han har solgt sin Gaard; saa er der den nye Skole, Møller Hansen og Thrine har givet Jord og vil bygge Huset og saa leje det ud for en billig Leje saa har han faaet Stor Kirkens og Skolearbejdet og Delcomyns nu Eriksen flytter er det jo Mejer der er den bedste Murer
+Fader og Marie var i Odense forleden Dag. Alfred og Margrete kommer til Kjøbenhavn først i April han har 4 Dage Permission nu i Marts skal Fader med Kruse til Sverrig vi kan sælge en stor masse Træ til ham for flere 1000 der er ogsaa en anden Mand der vil kjøbe og det er godt baade at vi kan sælge og Træet stiger for det behøves nu ere vi nødt til hver Termin at betale i Diskontokassen, men jeg er saa glad ved den faste bestemte Fordring saa ere vore Skyldnere lettere at presse
+Jeg haaber Du skriver straks for at jeg kan faa Brev her paa Søndag jeg har længtes saa meget efter Tak for Pakken, men saa er jeg senere kommen i Tanke om at jeg lovede dig et længere Brev Her i Bugten er meget Is saa bliver det ved at fryse som nu saa er der snart lukket
+Lev nu vel og fortæl mig endelig hvordan det gaaer paa Skolen om du arbejder med Mod og Kraft paa at komme frem Held og Lykke min egen kjære Johannes Hils Alle Din trofaste Moder</t>
+  </si>
+  <si>
+    <t>1912-01-18</t>
+  </si>
+  <si>
+    <t>Malmø</t>
+  </si>
+  <si>
+    <t>Bodild Branner
+Frits Branner
+Thora  Branner
+Alhed Marie Brønsted
+Ellen Brønsted
+Else Birgitte Brønsted
+Johannes Nicolaus Brønsted
+Louise Brønsted
+Niels Brønsted
+Peter Oluf Brønsted
+Adam Goldschmidt
+Alfred Goldschmidt
+Ina  Goldschmidt
+Johanne Goldschmidt
+Alhed Larsen
+Johannes Larsen
+Christine  Mackie
+Anna - , pige i huset hos Astrid
+Else Warberg</t>
+  </si>
+  <si>
+    <t>Albrecht Warbergs bror - Laura Warbergs svoger - var godsforvalter på Glorup. 
+Louise Brønsted og hendes familie boede i Birkerød. 
+Det vides ikke, hvem Hansen var.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2444</t>
+  </si>
+  <si>
+    <t>Astrid synes, det vi være dejligt at rejse sammen. Hun håber, hun kan skaffe pengene. 
+Astrid har truffet Johanne Goldschmidt, som havde arrangeret træf en dag, hvor Astrid ikke kunne deltage. Johanne ville ikke vise hensyn, når Astrid ikke viste Alfred sådanne. Astrid kunne oplyse, at Alfred selv har bedt om, at Astrid ikke inviterede diverse familiemedlemmer, når han var hjemme. 
+Astrid har været på flere besøg. Sejlturen hjem var slem. Alfred kom uventet hjem fra Tyskland, og der var ikke mad i huset. 
+Børnene leger i sneen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/evO2</t>
+  </si>
+  <si>
+    <t>Malmø 8 Jan 1912.
+Kæreste Mor! Tak for Dit Brev! Hvor er det storartet for Lugge, at Du klarer den vanskelige Situation for hende – men hvor er det opofrende af Dig – saa ideelt Du havde det paa Glorup. Og tænk at Du faar Titte med – men vil Du saa tillige have mig med – hvis jeg aldrig ["aldrig" overstreget] altså kan skaffe de fornødne Kontanter – 200 Kr?
+Det vilde jo være festligt at rejse tre i Følge – jeg har rasende Lyst til det så det gir sig vel nok med Pengene! Naar Alfred gav mig 100 ifjor, gør han det vel igen i År, og jeg har 70 i min Bog; når man har et sådant Lyspunkt at se hen til, kan man jo langt lettere bære de øvrige Dages Byrder.
+I Lørdags fik jeg Brev fra Tutte, som bad mig komme over til Pølsegil [papir mangler] samme Aften. Jeg rejste Kl 1.15 Traf tilfældig Johanne på Gaden og vi fik snakket en Del sammen; det viste sig, at hun havde arrangeret Familiesammenkomsten herovre den Søndag, da jeg var borte, og hun kunde slet ikke indse ”at der var nogen Grund til at vise mig Hensyn – da jeg jo aldrig viste Alfred noget Hensyn!” (!) Jeg inviterede jo altid min Familie, når Alfr. var borte, skønt han dog gerne vilde være sammen med både dem fra Birkerød og Las Og Be – hvad synes Du!
+Jeg oplyste da, at de nævnte Familier aldrig var bedt, når han var borte – og at han udtrykkelig for de øvriges vedkommende havde anmodet mig om at invitere dem, når han var borte. ”Nå – det vidste hun ikke”.
+Der er jo ikke mere at sige til denne Sag, det hele Forhold er håbløst og uforbederligt. Vil de ikke have noget med mig at gøre, så kan de godt slippe. Gildet hos Tutte var meget velly[papir mangler] – men jeg kendte ingen af Gæsterne, [papir mangler] alle var lokale Notabiliteter. (det Ord ved jeg for Resten ikke hvad betyder) Jeg frøs meget, men diskret. Næste Morgen kunde jeg ikke dy mig for at ringe til Bodild, mens Tutte redte Senge ovenpå – hun bad mig til Frokost Kl 1. Jeg gik derfor ved 12 Tiden, fulgt af Tutte med lille Frits i Vognen, men det var isnende koldt (Søndag) så de vendte snart om.
+Hos Bodild var der varmt og henrivende – jeg tilbragte et Par gennemhyggelige Timer hos dem, og de fortalte om det altsammen. Hos dem er jeg altid nærmere Birkerød og Jer alle, synes jeg. Der er en Ørken mellem Vanløse og Birkerød. 
+Mornine var lige taget derfra, men hendes Ånd svævede over Stuerne. Jeg tog hjem med 4.45 Båden – et rædsomt Vejr - næsten 2 Timer under[papir mangler] - jeg indtog straks min sædvanlige [papir mangler] på en Feltstol i Gangen lige ved [papir mangler]dgangen til Trappen – der kan jeg [papir mangler] at klare mig.
+Tænk så havde Alfred telefoneret om Lørdagen til Anna – var altså kommen fra Tyskland uventet! men Anna kunde da meddele, at her hverken var ”Herremad” eller do Kaffe i Huset. Han tog så selv Ost og Kaffe med – og måtte Søndag gå på Hotel for at spise. De andre fik Risengrød og Grønsager. Pengene var sluppen op – og han har strengt forbudt mig at hente hos Hansen el. at tage på Regning. Konsekvensen måtte han dennegang selv bære; det var meget passende – og jeg fik da heller ingen Grovheder, da jeg kom hjem.
+De Små morer sig med Slædeføret og er friske og fornøjede. Jeg glæder mig til dit næste Brev.
+Vi skal vaske i Morgen, det betyder Ubehag, men er jo intet at regne mod Jeres ganske pigeløse Tilværelse. Bare nu lille Lomme er rask igen.
+Hilsner til Jer allesammen – Ungerne tumler og leger om Ørerne på mig derfor hænger dette Brev ikke sammen.)
+fra Din A.</t>
+  </si>
+  <si>
+    <t>1913-04-12</t>
+  </si>
+  <si>
+    <t>St. Pauli Kyrkogatan 19 Malmø Skåne</t>
+  </si>
+  <si>
+    <t>Ellen Agnete Amstrup
+Wilhelmine Berg
+Alhed Marie Brønsted
+Ellen Brønsted
+Else Birgitte Brønsted
+Johannes Nicolaus Brønsted
+Louise Brønsted
+Peter Oluf Brønsted
+Johanne Caspersen
+Adam Goldschmidt
+Alfred Goldschmidt
+Ina  Goldschmidt
+Bodild Holstein
+Alhed Larsen
+Andreas Larsen
+Johan Larsen
+Johannes Larsen
+Christine  Mackie
+Christine Swane
+Lars Swane</t>
+  </si>
+  <si>
+    <t>"det bliver sikkert sidste Gang, mens jeg selv har Lejlighed": Laura Warberg var reelt uden egen bolig i en periode 1913-1914 og boede familiemedlemmer på skift. I 1914 stod et hus, som Alhed og Johannes Larsen lod bygge til hende i Kerteminde klar, og hun flyttede ind i det maj 1914 sammen med datteren Ellen og barnebarnet Grethe. De kom kun til at bo i dette hus i få år.
+Se på lejlighed med "Tante": Johanne Caspersen (Laura Warbergs søster) og hendes mand flyttede fra Langeland til København.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2623</t>
+  </si>
+  <si>
+    <t>Laura Warberg har det lidt bedre, men hun bliver let træt i hovedet. Hun spørger, om Astrid kan komme og være hos hende nogle dage. 
+Christine Swane/Uglen venter barn, men hun vil vist ikke tale om det. 
+Laura Warberg har inviteret Brønsted-familien/Magisterens til frokost, og det bliver nok sidste gang, mens hun selv har en lejlighed. I juni skal hun til Kerteminde og bo på gavlværelset. Hun skal være en del hos Christine, da der altid er meget uroligt i Alhed og Johannes Larsens hus.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/RpAe</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Astrid Goldschmidt
+St. Pauli Kyrkogatan 19
+Malmø
+Skåne
+[På kuvertens bagside: Poststempler]
+[I brevet:]
+Søndag Eftermiddag.
+Kære Astrid!
+Jeg er mutters ene hjemme, Nete og Putte er i Birkerød fra 3 Toget, jeg vilde ikke med da der altid er saa mange fremmede om Søndagene, og nu vil jeg passe godt paa mit Hoved, jeg har haft det bedre de sidste 3 Dage, men ganske vist, jeg bestiller ingenting bare skrive 3 Breve ad Gangen, saa kan jeg mærke det. Jeg gad vide, om Du skulde kunne indrette Dig paa at være her 2-3 Dage efter 1ste Maj, fra Nete rejser og til jeg tager til Charlottenlund, ikke for at hjælpe med noget, heller ikke fordi jeg mere er bange for at være ene, men det kunde være saa grulig nostalgisk at have Dig, det er saa længe siden, Du var her ud over en Dag Tænk over det og lad mig vide, om jeg kan glæde mig dertil. Saa haaber jeg at være helt rask, saa vi kan ture lidt sammen. 
+Veed Du at Uglen venter en lille og er indskreven paa Fredb. Fødehjem, hun glæder sig nok noget dertil de har det vist bedre økonomisk; er flyttet til Christianshavn, foreløbig i en ganske lille Lejlighed. Men hun vil vist ikke have talt derom, jeg hørte det i Aftes hos Dr. Holstein. 
+Ellers intet nyt. Jeg har bedt hele Magisterfamilien til Frokost paa Fredag – ikke Else – det bliver sikkert sidste Gang, mens jeg selv har Lejlighed. Jeg husker ikke i hvilken Maaned A. har Ferie og Du skulde være her med Børnene. I Juni skulde jeg være i Kerteminde, jeg vil bo paa Gavlværelset og have Morgen og Middag sammen med Christine for Betaling spise Aften hos Las’s. Har jeg fortalt Dig dette i Tirsdags? Det kan blive mere roligt for mig end i Alheds altid urolige Hus, der er bogstavelig aldrig en Dag til Ende uden Gæster. Alhed syntes ikke rigtig om denne Plan, vilde have mig til at spise Middag ogsaa der, men jeg vil nu paa den anden Maade og vil vist befinde mig udmærket derved. En del af Juli er Tante her og vi skal se paa Lejlighed Nu er der ikke mere at skrive om lille Putte.
+Kærlige Hilsener til Dig og de kære Smaa. Putte er vældig sød at læse med.
+Bedstemor.</t>
+  </si>
+  <si>
+    <t>1917-1920, 2</t>
+  </si>
+  <si>
+    <t>Gille -
+Julius Hviid
+Andreas Larsen
+- Mejling
+Anna Meyer 
+Christine Swane</t>
+  </si>
+  <si>
+    <t>Alhed Larsen har tabt en tand, og en anden er løs, og hun er rejst til tandlæge Anna Meyer i Birkerød.
+Sønnen Andreas Larsen (Gamle/Puf) ligger syg med feber derhjemme, og derfor skal der aflægges rapport til begge forældrene. Det vides ikke, hvor Johannes Larsen er henne.</t>
+  </si>
+  <si>
+    <t>Alhed Larsen har spist med Christine Swane (f. Larsen) på restaurant, og de blev begge dårlige om natten. Alhed er spændt på, hvad (tandlæge) Meyer vil sige til det store hul (i tandrækken). Alhed har bedt dem derhjemme sende rapport om Andreas (Puf) hver dag, for han ligger syg af feber.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/YGwD</t>
+  </si>
+  <si>
+    <t>Kæreste Lavsi!
+Jeg tog saa efter Samraad med Julibus herover i Gaar. Christine kom paa Banegaarden og vi spiste sammen i Restaurationen Tunge og forskellige Grøntsageer, men der maa vist have været noget, der ikke var kogt godt for vi har begge været lidt daarlige i Nat. Jeg skriver dette paa Vej ud til Meyer er meget spændt paa hvad hun vil sige det er grimt med det store Hul. Jeg rejste i Gaar sammen med en svensk Dame, g.m. en Ingeniør Mejling fra Triege i Odense, hun var uhyre snakkende og indladende, - mere end jeg brød mig om, jeg havde købt en Knaldbog, som jeg slet ikke fik læst i. Jeg bad dem hjemme om at skrive om Puf hver Dag baade til Dig og mig, i Gaar Morges var det 37.9 og Julibus sagde, der var ikke det mindste i Vejen. Hvilket henrivende Vejr, det er heldigt baade for Dig og Gille. Hils ham
+1000 Hilsner
+Din A.
+Onsdag</t>
+  </si>
+  <si>
+    <t>1918-03-14</t>
+  </si>
+  <si>
+    <t>Henne Kirkeby
+Aarhus</t>
+  </si>
+  <si>
+    <t>Johannes Nicolaus Brønsted
+Andreas Larsen
+Johan Larsen
+Eiler Lehn Schiøler</t>
+  </si>
+  <si>
+    <t>Alhed er formodentlig på besøg hos søsteren Louise og hendes mand, "Magisteren", i Birkerød. Hendes sønner var elever på Birkerød Kostskole, så besøg hos søsteren kunne kombineres med at se drengene.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen er på jagt ved Filsø, men får også malet et par småbilleder.
+En forkølelse er kureret med kaffepunch.
+Han modtager fra Grafisk Forening i Århus en opfordring til at deltage i en udstilling med ældre og nyere værker. Alhed må hjælpe med at sætte prøvetryk i rammer.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/5TkK</t>
+  </si>
+  <si>
+    <t>Kirkeby Kro 14-3-1918.
+Kæreste Alhed!
+Det var en sløj Samtale i Aftes, det var yderst faa Ord jeg kunde høre men jeg forstod at Du nok vilde have Gaasen og at den skulde sendes til Magisteren hvad jeg nu gør. Der var Masser af Vildt og Jægere, men det blev et sløjt Udbytte paa Grund af for godt Vejr. Kun 3 Svaner og 11 Gæs, den ene Svane var en Pibesvane som jeg reddede til Lehn Schiøler. Jeg malede 2 Smaabilleder Dagen før Jagten og i Morgen skal jeg til at begynde igen. Jeg slap min Forkølelse i Henne Kro den Aften jeg kom ved Hjælp af nogle Kaffepunche og Hold og Gigt har jeg faaet af Krop i disse Dage saa jeg er fuldstændig rask, som jeg ikke har været i flere Aar. Her er kommen en Anmeldelse fra "grafisk Forening" angaaende en Udstilling i Aarhus, de opfordrer til kraftig Deltagelse med ældre og nyere Arbejder, da der er god Plads. Billederne skal være i Kjøbenhavn inden d. 20 ds. saa det kan jo kun lade sig gøre hvis Du kommer hjem saa tidlig saa Du kan sætte et Sæt Prøvetryk i Ramme. Jeg hørte ogsaa Du vilde skrive saa nu glæder jeg mig til et Brev fra Dig. Vil Du hilse Drengene mange Gange. Hils ogsaa de andre derovre.
+Mange Hilsner Din Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1918-12-12</t>
+  </si>
+  <si>
+    <t>Rørdam</t>
+  </si>
+  <si>
+    <t>Ejby</t>
+  </si>
+  <si>
+    <t>Jeppe Andreas Larsen
+Johan Larsen
+Vilhelm Larsen</t>
+  </si>
+  <si>
+    <t>Fars fødselsdag: I.A. Larsen, Johannes Larsens far.
+Larsens to drenge, Lysse og Puf, er elever på Birkerød realskole. Det gik ikke optimalt med Lysse i skolen, og han blev "sat tilbage".</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har malet fem billeder mere og påbegyndt et større.
+Alhed må sende papir, konvolutter og frimærker.
+Man har slagtet gris og været på jagt, så der er masser af kød på Rørdam. 
+Larsen er urolig for Lysses/Johans skolegang.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/7l0g</t>
+  </si>
+  <si>
+    <t>Rørdam 12 Dec. 1918.
+Kæreste Alhed!
+Tak for Brevet. Det var nok Fars Fødselsdag i Dag. Det er et grimt Vejr. Det er ellers gaaet mig bedre i denne Uge jeg har faaet malet 5 Billeder og begyndt paa et stort. I Gaar var det fint Vejr, og Solen flere gange ved at kige frem saa jeg havde haabet paa godt Vejr i Dag, men saa blev det Storm og Regn i Aftes og i Dag Snesjap og Storm. Tak Lysse for Kortet. Kan Du ikke sende mig noget Papir og Konvoluter og Frimærker, jeg har glemt at faa med og bruger af Klaxs og her kommer saa meget der skal svares paa. Vi slagtede Gris i Forgaars, saa vi faar Kød nok, vi har spist 2 store Raadyr, 2 Harer, 1 Sneppe, et Par tamme Høns og har hængende 3 Fasaner. Bare det dog maa gaa Lysse godt og er meget urolig for det og vil tage mig det meget nær hvis de sætter ham tilbage igen. Mange Hilsner til Jer allesammen. Skriv snart.
+Din 
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1919-09-22</t>
+  </si>
+  <si>
+    <t>Andreas Larsen
+Johan Larsen
+-  Larsen, nr 2
+Sigurd  Swane
+- Trautner</t>
+  </si>
+  <si>
+    <t>Larsen-familiens hus på Møllebakken fik i efteråret 1919 nye gulve, der blev bygget moderne badeværelse, nyt køkken, stuerne blev malet mm. Alhed Larsen var imens hos familie i Birkerød, da hun dels var syg af en byld i halsen dels gerne ville være i nærheden af sine drenge, der var elever på Birkerød Kostskole.</t>
+  </si>
+  <si>
+    <t>Larsen skriver om ombygningen af huset på Møllebakken i Kerteminde. Der kommer fliser på badeværelsesgulvet, tagrenden er sat op, taget er klar til understrygning, kakkelovnen bliver sat op den følgende dag. Det går godt fremad, men de fryser, og elektriciteten forsvinder, så de må gå tidligt i seng.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/8jay</t>
+  </si>
+  <si>
+    <t>Kjerteminde 22/9. 1919.
+Kæreste Alhed !
+Telegrammet kom nu. Jeg var lige ved at skulle at skrive til Dig da Kortet kom med Posten. Du havde altsaa ikke faaet mit Brev fordi det var Søndag og jeg var bange for at Du var taget til Byen i Dag før Du fik det. Det begynder ellers nu at dages godt i Huset. Jeg har skrevet til Trautner i Dag at han maa komme naar han vil. I Dag har de lagt Indskud i Badeværelsegulvet til at lægge Fliserne paa og Larsen har sat Tagrende op i Formiddag og virket med Afløbsrørene i Badeværelset i Eftermiddag. Murerne er ved at gøre Taget færdigt til at understryges og er begyndt at smøre Pytrol paa Væggen i Dagligstuen. I Morgen skal jeg faa dem til at sætte Kakkelovnen i Havestuen op saa vi har et Sted hvor vi kan fyre. Jeg frøs som et Bæst hele Dagen i Gaar her var 10 (grader) i Værkstedet, det begyndte for Resten i Lørdags Aftes da jeg havde skrevet til Dig og gik over for at spise rystede jeg af Kulde og da vi var færdig med at spise gik det elektriske Lys ud i alle Husene saa Swane og jeg matte sidde ved et Tællelys til Kl. 8 saa gik vi i Seng. For Resten tror jeg ikke den er naaet 8 1/2 en eneste Aften siden Du rejste før vi er gaaet til Køjs. Naar du nu kommer, kommer Du vel om Dagen saa vi kan have en lille fin Middag.
+Hils Drengene og mange Hilsner til Dig selv 
+Din 
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1919-09-24</t>
+  </si>
+  <si>
+    <t>Andreas Larsen
+Johan Larsen
+Christine  Mackie
+Elisabeth Mackie
+Frida Madsen
+Christian Møller, maler
+Christine Swane
+Lars Swane
+Sigurd  Swane
+- Trautner
+Kristian Taaning</t>
+  </si>
+  <si>
+    <t>Det fremgår af et senere brev, at Alhed Larsen har en byld i halsen. Hun er i Birkerød for at være væk fra roderiet i forbindelse med hendes og Johannes Larsens villas ombygning og for at være tæt på sønnerne, som er på kostskole i Birkerød.
+Pytrol var et middel, man smurte på lofter og vægge.
+Omkring kakkelovnen i Larsens havestue er der opsat små fliser, som Johannes Larsens far eller hans ansatte ifølge familiefortællingen havde hjembragt fra Holland på et af I. A. Larsens handelsskibe. 
+Det er uklart, hvilken Møller, Johannes Larsen har haft besøg af. 
+At mølleren vil forære Larsen en gris er omtalt i et tidligere brev fra Johannes Larsen til Alhed.</t>
+  </si>
+  <si>
+    <t>Alhed Larsen ligger syg, og Johannes Larsen er bekymret.
+Johannes Larsen beretter til Alhed om, hvordan det går med ombygningen på Møllebakken.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/X8VY</t>
+  </si>
+  <si>
+    <t>Kjerteminde 24/9 1919
+Kæreste Alhed!
+Dit og Christines Brev kom lige nu. Det er da kedeligt at Du skal ligge syg deromme, men forhaabentlig bliver det ikke mange Dage, Angina plejer jo ikke at være saa langvarig. Pas alligevel paa ikke at staa for tidlig op. Jeg talte i Telefonen med Fru Trautner i Middags, Manden var i Kjøbenhavn, men hun lovede at lade mig vide en Dag i Forvejen naar Folkene kom ned og monterede færdigt. Desværre kommer Du vel ikke til at være med til det nu, for før hen i næste Uge kan Du vel ikke rejse, selv i heldigste Tilfælde. Vi kan vel ogsaa nok finde ud af det. Det er Du godt Putte er kommen sig, Frida fik et Fødselsdagsbrev fra hende i Gaar hvor hun skriver at hun ikke har kunnet skrive før da hun har ligget af Hjærnerystelse, det er jo længe siden det var Fridas Fødselsdag saa det maa jo have været temmelig betydeligt Tilfælde. Er de Pærer jeg sendte Drengene endnu ikke kommen, saa maa de jo være raadne for længst og jeg sendte dem dog som Ilgods. Det øste ned i Gaar saa de blev stoppet med Taget ellers vilde omtrent have været færdig med det i Dag. De har klasket Kalk oven paa Pytrolen og pudset Loftet i Dagligstuen. Tegningen til Gesimsen er kommen. Jeg skal snakke med Thaaning om den Kakkelovn. Jeg tror alligevel jeg vil have Fliserne op der igen men kun i Højde med Reolerne saa kan de naa fra Dør til Dør og afsluttes med en smal Liste af samme Træ som Reolerne. Der er sat Vinduer i Badeværelse og Gang i Dag. Swanes rejste i Formiddags. Jeg var paa Banegaarden. Møller har været her i Dag med 2 Fl. Champagne. Nu maa Du endelig holde mig underrettet om hvordan det gaar Dig. Hvad mener Du saa om den Gris? Mølleren spurgte til den i Dag, de vil gerne af med den og have den erstattet med 2 ny, og der er flere der gerne vil have den. Hils Drengene og Christine og Putte. God og hurtig Bedring og mange Hilsner og Kys fra 
+Din 
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1919-10-02</t>
+  </si>
+  <si>
+    <t>- Petersen Gelskov</t>
+  </si>
+  <si>
+    <t>Larsen-familiens villa på Møllebakken blev september til oktober 1919 ombygget og forbedret med moderne badeværelse, nye vaskeforhold m.v. Alhed Larsen var imens hos familie i Birkerød for at være tæt på sine drenge, der var på kostskole der, samt fordi hun var syg med en byld i halsen. 
+Nonnetit, Cox Pomona og Charlamousky er æblesorter. 
+Det er uvist, hvem Jensen er.</t>
+  </si>
+  <si>
+    <t>Der er blevet vasket, og den nye kedel er god. Dagligstuen bliver pudset, og der sættes skillerum og døre op. Petersen plukker frugt, og de har snart ikke plads til mere.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/fTWr</t>
+  </si>
+  <si>
+    <t>Kjerteminde 2-10-1919.
+Kæreste Alhed!
+Ja der er ikke meget at fortælle i Dag. De har vasket og berømmer den ny Kedel meget. Der er let at fyre og Vandet kommer meget hurtigt i Kog. Inde i Huset pudser de Dagligstuen og Tømreren er ved at sætte Skillerum og Dør for Loftstrappen og Dør til Rummet under den. Petersen plukker Nonnetit og Kox Pomona, jeg ved ikke hvad vi skal gøre ved al den Frugt, Kælderen er omtrent fuld og der er vel mindst dobbelt saa meget paa Træerne til. Charlemowskyerne lagde jeg ind i Skuret, Jensen har hentet en Del, men hvor meget aner jeg ikke da jeg ikke har set ham i længere Tid. Det var dejligt at høre i Mrgs at Du har det bedre, vær nu endelig forsigtig, mange kærlige Hilsner til Jer alle sammen
+Din 
+Johannes Larsen</t>
+  </si>
+  <si>
+    <t>1919-10-07</t>
+  </si>
+  <si>
+    <t>Faaborg
+Odense</t>
+  </si>
+  <si>
+    <t>Peter Herts
+Andreas Larsen
+Johan Larsen
+Viggo Madsen
+Aage Marcus
+Harald Meyer
+Eugen prins
+Jens Rasmussen</t>
+  </si>
+  <si>
+    <t>Larsenfamiliens hus på Møllebakken blev om- og tilbygget i september og oktober 1919. Alhed Larsen opholdt sig imens i Birkerød, så hun var i nærheden af sine drenge, der var elever på Birkerød Kostskole. Alhed var desuden syg med en byld i halsen. 
+Stokke er de træstykker, som kunstneren skærer i, når han/hun laver træsnit og xylografi. 
+Liljevalchs er i følge Weilbach et udstillingssted i Stockholm.
+Det vides ikke, hvem Jacobsen var.</t>
+  </si>
+  <si>
+    <t>Madsen pakker radeerplader og stokke til Aage Marcus. Prins Eugen arrangerer en udstilling hos Liljevalchs, og Johannes Larsen skal have billeder med på den.
+Johannes Larsen sender årets sidste figen fra haven til Alhed.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/K599</t>
+  </si>
+  <si>
+    <t>Kjerteminde 7-10-1919.
+Kæreste Alhed!
+Tak for Brevet. Jeg skal nok gaa ned og tale med Sadelmageren og tage Dit Brev med derned. Madsen har sat Ruder i Vaskehuset og staar nu og pakker Radeerplader og Stokke til Marcus. Jeg havde Brev fra ham forleden og skulde hilse. Viggo Madsen og Peter Hertz var paa Tourné i Anledning af en Udstilling hos Liljevalk som Prins Eugen staar for. De har været i Faaborg og Odense og havde skrevet en hel Masse Billeder op. Jeg sagde jeg vilde have de 2 store med, hvad de ogsaa var meget stemt for, jo mere jo bedre. De faar en Del af Overrettens og nogle hos Jacobsen og tog en Del ud af Mappen her og et Par Oljebilleder. Jeg skal til H. Meier og spise Agerhøns, kun vi to. Jeg sender den sidste Figen fra Træet, Paafuglen havde pillet den ned i Dag. Jeg plukkede en for nogen Tid siden inden jeg var klar over at det skulde vare saa længe inden vi saas, jeg var bange den skulde blive overmoden og ville prøve om den kunde gemmes men den mugnede. Bare det nu maa gaa Dig godt saa vi kan gøre os Haab om at Du kan komme hjem først i næste Uge. Hils Drengene.
+God Bedring og mange kærlige Hilsner 
+Din 
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1919-10-08</t>
+  </si>
+  <si>
+    <t>Harald Holm
+Julius Hviid
+Otto Kirst
+Adolph Larsen
+Frida Madsen
+- Mex
+Harald Meyer
+Poul Uttenreitter</t>
+  </si>
+  <si>
+    <t>Larsen-familiens hus på Møllebakken blev bygget om i september og oktober 1919. Alhed Larsen opholdt sig imens i Birkerød, så hun var nær sine børn, der var elever på Birkerød Kostskole. Hun var desuden syg med en byld i halsen.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen er optaget af håndværkerne og har desuden en masse ærinder i byen, som han ikke har nået. Han får middagsgæster.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/GZwX</t>
+  </si>
+  <si>
+    <t>Kjerteminde 8 October 1919.
+Kæreste Alhed.
+Tak for Brevet, Du Gaar kun et lille Par Ord i Dag. Jeg har været optaget af Haandværkerne lige fra jeg stod op og til for et Øjeblik siden og om en Snes Min kommer Uttenreiter og Mex's og spiser til Aften her. Jeg skal hilse fra Harald og Dr. Hviid, som ogsaa var med i Aftes, vi fik Aal før Agerhønsene. Der er lavet en Masse i Dag en hel Del begynder jo nu at blive færdigt, saa jeg maa jo passe vældigt paa med jeg lavede i Middags en Liste paa 10 Steder jeg skulde omkring i Byen i Aften, Kirst, Sadelmageren o.s.v., men kom altsaa ingen af Stederne. Jeg har sagt om Blommerne, Frida har ogsaa syltet Hyldebær og faaet Brombær. Mange kærlige Hilsner jeg skal ogsaa hilse fra Agraren der staar her.
+Din 
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1919-10-09</t>
+  </si>
+  <si>
+    <t>- Algren Petersen
+- Granhøj
+Otto Kirst
+Frida Madsen
+- Petersen Gelskov
+- Trautner
+Kristian Taaning
+Erik Warberg Larsen</t>
+  </si>
+  <si>
+    <t>Larsen-familiens hus på Møllebakken i Kerteminde blev bygget om i oktober og november 1919. Alhed Larsen opholdt sig imens hos familie i Birkerød, så hun kunne være nær sine drenge, der var elever på Birkerød kostskole. Hun var desuden syg en stor del af tiden. 
+De omtalte bøger: K. Weule: De Kulturløses Kultur, H. Aschehoug &amp;amp; Co, Kristiania 1915 og Hans Puhlig: Eiszeit und Urgeschichte des Menschen: Nach seinen Vorlesungen, Tyskland 1907.</t>
+  </si>
+  <si>
+    <t>Der høstes store mængder æbler og pærer i haven på Møllebakken.
+Håndværkerne lægger fliser i badeværelset, og de har sat køkkenbord og -vask op. Gulvbrædderne er krumme og revnede, men der er rigeligt af dem. 
+Johannes Larsen vil gerne have besked i god tid om, hvornår Alhed kommer hjem, så de kan få hjemmet til at se ordentligt ud.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/35R9</t>
+  </si>
+  <si>
+    <t>Kjerteminde 9-10-1919.
+Kæreste Alhed!
+Jeg sendte i Formdgs Bøssen som Expresgods. Patroner var der kun en 5-6 med mindre Hagl, Resten No 2 og No 1, altsaa ubrugelige til den Slagt Jagt. Tinge kom i Middags med 3 Figen til Dig som jeg sender nu sammen med "de kulturløses Kultur" og "Eiszeit und Urgeschichte des Menschen" som vist er bedre end den anden. Jeg har plukket dobbelt Philip i Dag og sammen med Algren Callebassene, han plukker i Eftermiddag Cox orange og Dr. Louise henne ved Møllen. Sidstnævnte er der mange af Cox orange færre skønt der er 2 Træer. Frugtkælderen er fuld. Vi har lagt Pære i Rullestuen og Fuglestuen. Moltkepærene er ikke plukket jeg har givet en Del bort og Haandværkerne sankede op. Tilbage af Pærer er der altsaa Eyewood, Beurre Diel og Beurre Napoleon og Josephine de Mulines de 2 første og den sidste i Mængde, men ingen af dem modne. Af Æbler sidder der endnu en hel Masse Cox Pomono paa 3 Træer, et er plukket og saa det Træ hos Svanerne samt Pichora i Trekanten udenfor. De trækker endnu Gesims i Dagligstuen men Taaning har lovet mig en Mand i Mrg. til at lægge Fliser i Badeværelset. Den gl. Vask og Køkkenbordet er stillet op men med ny Plade. Petersen, altsaa Tømreren vil nu tage Brædder ud til Gulvene og lægge Gulv i Have- og Trappestuen. Han siger at der ikke er nok af de 11 T. og at de er krumme og revnede, men at der er rigeligt af de 9 T. til baade Dagligstue og Havestue. Vi stillede Kakelovnen op i Gaar Mrg og har siddet siden i Havestuen. Frida og Md. Granhøj har i Dag gjort rent i Spisestuen og det gl. Spisekammer. Jeg længes efter at faa de 2 Døre muret til, men det maa vist helst vente til Kirst og Trautner er færdige. Jeg fik ikke at vide i Telefonen hvordan du havde det i Gaar. Jeg Gaar vel nok Besked om hvornaar Du kommer i god Tid d.v.s. 2-3 Dage i Forvejen, saa jeg kan faa det til at se saa ordentlig ud som muligt efter Omstændighederne.
+Mange kærlige Hilsner 
+Din 
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1919-10-10</t>
+  </si>
+  <si>
+    <t>Victor Bøttern
+Carl Adolph Feilberg
+Christian  Houmark
+Otto Kirst
+Andreas Larsen
+Johan Larsen
+Kristian Olsen
+Johan Christian Petersen
+Ellen  Sawyer
+Johan  Schou
+- Trautner
+Kristian Taaning</t>
+  </si>
+  <si>
+    <t>Larsen-familiens villa på Møllebakken i Kerteminde blev ombygget i september og oktober måned 1919. Imens opholdt Alhed Larsen sig hos familie i Birkerød for at være tæt på sine drenge, der var elever på Birkerød Kostskole. Alhed var desuden syg med en byld i halsen en stor del af tiden. 
+Det omtalte kort findes ikke sammen med brevet i samlingen på Det Kongelige Bibliotek. 
+Perlestaf: En type beklædning som ofte bruges til at lave et klassisk "svensk" inspireret højt panel langs væggen eller til egentlig vægbeklædning og loftsbeklædning – profilbrædder. (kbhlistefabrik.dk august 2018)</t>
+  </si>
+  <si>
+    <t>Ellen har sendt tøj og frugt til drengene. Der er udvalgt træ til gulvene. Badeværelset bliver færdigt i løbet af ugen, hvilket er godt, for det er ved at være lidt koldt at gå i vandet fra stranden. Man fyrer i havestuen, og Larsen vil have kakkelovn op i soveværelset, så væggen kan tørre. Det hele bliver meget bedre, end Johannes Larsen havde drømt om.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/LxL6</t>
+  </si>
+  <si>
+    <t>Kjerteminde 10-10-1919.
+Kæreste Alhed!
+Jeg var vældig spændt paa Brevet i Dag. Gaa nu endelig ikke for meget omkring. Indlagte Kort fik jeg forleden fra Professor Feilberg, jeg har skrevet et Par Ord til Gegge. Ellen sendte i Dag Tøj til Drengene, hun bad mig skrive om I vilde høre efter det paa Stationen, for hun havde puttet Pærer og Blommer i saa hun var bange for at Blommerne skulde bløde igennem hvis det blev staaende for længe. Jeg var i Middags med Olsen nede hos Bøttern og tage træ ud til de 3 Gulve. Det bliver saa alligevel de 11 T. i Dagligstuen, d.v.s 10 T. naar de er pløjede og 10 T. altsaa 9 T. i de 2 andre Stuer. Murerne bliver færdige med Loft og Gesimser i Dg, men Perlestaffen som Calle skulde bestille er ikke kommen endnu, jeg rykkede ham for den i Forgaars. I Mrg. tager de fat paa Badeværelset, med Fliser, saa jeg tænker Kirst og Trautner kan blive færdige i løbet af Ugen. Jeg længes ogsaa snart efter Badeværelset, det begynder at blive noget koldt at rende i Stranden Kl. 6 1/2 Mrg. I Eftermdg kom der en vældig Hagelbyge og bag efter viste Termometret paa Værkstedsvinduet 5 (grader). Vi fyrer fra Mrg til Aften i Havestuen og jeg vil tale med Taaning i Mrg. tidlig om at sætte Kakelovnen op i Sovekammeret og begynde at fyre der ogsaa, saa det kan tørre paa det ny Stykke Væg. Jeg traf ikke Sadelmageren i Gaar, men han har været her i Dg og faaet Besked efter det Brev og tager nu fat paa at betrække. Det bliver ved med at trække ud med de Sønderjyder. Hvis den Laban kommer samme Dag som Du bliver jeg ædende gal og saa skal han spise i Køkkenet. Det var morsomt Du drømte om Dagligstuen, men det kan ikke have maalt sig med som den bliver, det bliver altsammen saa meget bedre end jeg havde troet. Der er naturligvis endnu ikke kommen Tegning til Panelet fra Calle. Mange kærlige Hilsner ogsaa til Drengene. Hils de andre.
+Din 
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1919-10-11</t>
+  </si>
+  <si>
+    <t>Christian  Ernlund
+Andreas Larsen
+Johan Larsen
+Christine  Mackie
+Elisabeth Mackie
+Carl Petersen, arkitekt
+Rasmus Petersen, Gartner
+- Trautner</t>
+  </si>
+  <si>
+    <t>Larsen-familiens villa på Møllebakken i Kerteminde var under ombygning september og oktober 1919. Alhed Larsen opholdt sig i samme periode hos familie i Birkerød, dels fordi hun var syg af en byld i halsen, dels fordi hendes drenge var elever på Birkerød Kostskole.</t>
+  </si>
+  <si>
+    <t>Alhed Larsens helbred er ikke godt, og det overvejes, om en Sverigestur skal aflyses.
+De sønderjyske gæster bliver forsinket.
+Dårligt vejr forhindrer havearbejde med blandt andet plukning af pærerne.
+Der er også problemer og forsinkelser med håndværkerne - der må ske udskydelser pga den mulige rejse til Sverige.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/sulm</t>
+  </si>
+  <si>
+    <t>Kjerteminde 11-10-1919.
+Kæreste Alhed!
+Tak for det lange Brev, det er kedeligt det gaar saa langsomt frem med Kræfterne, jeg gruer for Sverigesrejsen, men nu kan vi jo se hvordan det bekommer Dig at rejse herover. Jeg synes dog ikke Du skal komme før Onsdag, og vær endelig forsigtig. Desuden ser det nu ud som Sønderjyderne kommer Mandag, der skal være Fest for dem Tirsdag, og om de saa rejser Tirsdag Aften eller Onsdag Frmdg ved jeg ikke, men Du kan vel undvære at se dem. Pæretønden kom i Dag, desværre har det regnet hele Dagen saa at vi ikke kunde plukke Pærer, men Petersen har lovet at komme og fylde den i Mrg Frmdg og faa den med, dersom det er godt Vejr. Det var kedeligt at Drengene blev narrede for den Tur. I Dag har de lagt Fliser paa Gulvet i Badeværelset, saa vidt jeg kan se bliver det færdigt. Mandag Frmdg, og saa kan de begynde paa Væggene. Calle lader ikke høre fra sig. Ernlund kan sikkert ikke begynde før sidst i Ugen og dersom vi skal til Sverige, kan det jo ikke nytte at sende Bud efter ham før vi er vel hjemme igen. Vi har stillet Kakelovnen op i Sovekammeret og fyrer nu hele Dagen der og i Havestuen. Trautners Folk maa vi vel ogsaa lade vente til vi kommer hjem. Du har nok ikke opdaget at et Brev nu koster 15 Øre. Hils Christine og Putte og Drengene, mange kærlige Hilsner 
+Din 
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1919-10-12</t>
+  </si>
+  <si>
+    <t>Anders, havemand -
+- Algren Petersen
+Margrethe Bentzen
+Ludvig Brandstrup, billedhugger
+Andreas Larsen
+Johan Larsen
+Frida Madsen
+Rasmus Petersen, Gartner</t>
+  </si>
+  <si>
+    <t>Larsen-familiens villa på Møllebakken i Kerteminde blev ombygget i september og oktober 1919. Alhed Larsen opholdt sig imens hos familie i Birkerød, så hun kunne være nær sine børn, der var elever på Birkerød Kostskole. Hun var desuden syg af en byld i halsen. 
+En kalla er en blomst, som Johannes Larsen ofte malede.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen er spændt på, hvornår Alhed kan klare at rejse hjem. 
+Det er dårligt vejr, og det kniber at holde haven pæn. Håndværkerne kører også gangene op med deres trillebøre.
+Det har ikke været muligt at købe sukker i byen den sidste halve snes dage,
+Lysse er blevet flinkere (med skolearbejdet).
+Den følgende dag kommer der en sønderjyde eller tysker.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/QDSr</t>
+  </si>
+  <si>
+    <t>Kjerteminde Søndag 12/10 1919.
+Kæreste Alhed!
+Tak for det lange Søndagsbrev. Bare Du nu bliver stærk nok til at rejse hjem paa Onsdag. Du maa endelig lade mig vide saa snart Du kan hvad Dag det bliver og hvad Tid, saa jeg kan være i Nyborg med Bentzen efter Dig. Mon Du kan komme om Middagen?? Gud ved hvornaar Du faar dette, de siger der gaar ikke Post med Togene om Søndagen. Jeg skal hilse fra Frida. Hun kan ikke skaffe Melis, det er en halv Snes Dage siden det slap op her i Byen. De andre Varer skal jeg faa sendt i Mrg. Pærerne er afsendte i Dag som Ilgods. Jeg har arbejdet i Haven hele Dagen og er godt træt i Aften. Desværre ser her temmeligt forfærdeligt ud for Tiden. Jeg har saa maattet lade ham plukke Frugt naar det var Vejr til det og naar det ikke var det kunde der jo heller ikke gøres noget ved Gange og Plæner. Haandværkerne kører jo ogsaa Gangene op med deres Trillebøre. Jeg vil se at faa fat i Anders i Mrg og paa Tirsdag hvis Vejret bliver til det, hvad det desværre ikke ser ud til da Vinden er gaaet om i SV. i Aften, saa Du maa være forberedt paa en meget beskidt Have. Algren lovede at sige til Rasmus om at komme ind og se paa hvad der skal tages ind. Jeg tog en Kalla med Knop ind i Forgaars, jeg kan ikke se at noget af det har taget Skade endnu. Kan Du ikke prøve at ringe til Lut og faa hans Adr. hvis han ikke er hjemme, han har ikke svaret paa mine Spørgsmaal. Dersom Brevet ligger der kan Du jo bede dem om at sende ham det med Paategning om at Svar udbedes. Det er dejligt at høre at Lysse er bleven flinkere bare det nu maa vare ved. Hils dem begge To. I Morgen kommer saa den Sønderjyde eller Tysker, det er spændende hvad det nu bliver for en Størrelse der kommer. Mange kærlige Hilsner og Ønsker om god Bedring. Bare Du dog maa blive rask nok til paa Onsdag, jeg synes ikke det ser videre lovende ud.
+Din 
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1920-05-12</t>
+  </si>
+  <si>
+    <t>Leif Berg
+Wilhelmine Berg
+Alhed Marie Brønsted
+- Dorf-Petersen
+Alhed Larsen
+Johan Larsen
+- Leerbech
+Ernst Mentze
+- Skipper</t>
+  </si>
+  <si>
+    <t>Johannes Larsen er i Henne Kirkeby, og Alhed er hos sine sønner, som er elever på Birkerød Kostskole. Alhed går til sangtimer.</t>
+  </si>
+  <si>
+    <t>Brev 1: Puf fortæller, at han har givet lagkage til klassen, og at latintimen var aflyst.
+Brev 2: Alhed Larsen bliver rost for sin sang. Andreas har fødselsdag og sidste skoledag, så de skal ud at spise samt have gæster. Hun vil købe færdigsyet tøj i Magasinet til sønnen. Drengene har snart ferie, men der er en engelskeksamen først.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/UQpl</t>
+  </si>
+  <si>
+    <t>Kære Far!
+Tak for de dejlige Fotografier, du kan tro jeg er glad ved dem. Vi staar og skal over at drikke Chokolade paa Konditoriet. Mor, Mence, Lysse og jeg. I sidste Time i dag gav jeg Lagkage i Klassen. Vi skulde have haft Latin med Skipper, men det blev der selvfølgelig ikke noget af. At vi iaften skal hen paa Kroen har Mor jo skrevet om. Tak for dit Brev! Det kom i dag til Frokost. Mange Hilsner fra Puf.
+Kæreste Lavsi!
+Tak for Dit Brev i Dag. Ja det er aabenbart en langsom Postgang, naar det Brev, jeg lagde i Postkassen Fredag tidlig Eftermiddag i Kjbn, først naade Dig Mandag, og det Du skrev i Forgaars, fik jeg først i Dag. – Jeg har været inde at synge til Morgen, jeg bliver saa vældig rost denne Gang, det er en stor Fornøjelse. Hun sagde i Dag, at det var rigtignok godt, at vi ikke havde opgivet det, for nu var det sikkert, at jeg vilde faa meget Fornøjelse af det. Hvert Øjeblik siger hun ”pænt Alhed”, og ”kan Du høre Du har en nydelig Stemme”. Hun gennemgaar smukke Sange med mig. – I Dag er det altsaa lille Gamles Fødselsdag jeg skal hen nu om lidt at dække Gavebord til han er færdig med Skolen. Det er hans sidste Skoledag i Dag saa det er en dobbelt Festdag. – De har faaet fri til at spise Bøf med mig paa Kroen, og bagefter skal et Par af Kammeraterne herhen til Adr. til Kaffe og et Glas Vin, jeg har købt Rhinskvin hos Dorf-Petersen.
+Det er kedeligt, at Vejret bliver ved at være saa daarligt deroppe, her har det været rigtig yndigt de sidste Dage. – Jeg tænker jeg paa Fredag kan faa den Gamle med ind at bestille sort Tøj. Jeg har næsten mest Lyst til at prøve færdigsyet i Magasinet. Tante Mis sagde her i Lørdags, at Leerbech, som altid har syt til Leif, ofter [r’et overstreget] er uheldig, men at det færdigsyte fra Magasinet, der blev rettet lidt til, sad fortrinligt og at Leif ogsaa er meget bred. Og saa er det meget billigere. Lysse faar Paaske [ordet overstreget] Pinseferie paa Tirsdag, saa følger jeg med dem hjem. Gamle skal læse. Bare det nu maa gaa ham godt, det gamle Skind, han skal have engelsk Prøvestil i Dag. – Nej, jeg hørte ikke Nattergalen, skønt jeg lyttede meget efter. Det er løjerligt med de Svaner der slaas Lomme skrev om det i Gaar men nu haaber jeg Du selv har sat Dig i Forbindelse med dem hjemme, hvis Du mener der er noget at gøre. Lomme skrev ogsaa, at Paafuglen ”var med Æg”, det maa vel betyde, at den har lagt. – Nu faar Du ikke mere. Mange Hilsner fra Din Alhed.</t>
+  </si>
+  <si>
+    <t>1920-05-17</t>
+  </si>
+  <si>
+    <t>Henne Kirkeby
+Vesterhavsvej 327, 6830 Nørre Nebel</t>
+  </si>
+  <si>
+    <t>Martin Haahr
+Andreas Larsen
+Eiler Lehn Schiøler</t>
+  </si>
+  <si>
+    <t>Johannes Larsens svaner (indkøbt i Hamburg Zoo) har ligget på en rede uden æg nogen tid.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen er på tur til Nymindegab og derefter på jagt efter kobbersnepper. Vejret er godt, og han har travlt med at male, så han kan komme hjem til Kerteminde igen.
+JL glæder sig over sønnen Pufs ihærdighed i skolen - venter også på Alhed Larsens opringning vedr. svanerne.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/dn3Q</t>
+  </si>
+  <si>
+    <t>Kirkeby d. 17 Maj 1920.
+Kæreste Alhed!
+Jeg sender dette til Kjerteminde, da jeg er bange for at det ikke naar Dig i Birkerød. Vi havde en dejlig Tur til [Nymin]degab i Forgaars. Schiøler, Martin og jeg gik ud gennem Klitterne til Havet og langs Stranden dertil spiste i Kroen, gik paa Jagt efter Kobbersnepper og kørte med Jensen hjem. I Gaar var det godt Vejr og jeg fik malet paa et stort Billede som jeg haaber at faa færdigt i Dag, da det er stille og dejligt Vejr. Saa tager Martin ud med S. Du ringer mig vel op fra Kjrtmnde mellem 7-8 og fortæller om Svanerne. Det er morsomt at Puf hænger saadan i, det skal nok gaa ham godt. Naar nu bare Vejret vil holde nogle Dage skal jeg skal jeg nok faa malet en hel Del saa jeg snart kommer hjem. Mange kærlige Hilsner 
+Din 
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1920-05-29</t>
+  </si>
+  <si>
+    <t>Valborg -
+Ane Marie Christiansdatter
+Jeppe Andreas Larsen
+Johannes Larsen
+Marie Larsen
+Vilhelmine  Larsen
+Frida Madsen
+Christine Swane</t>
+  </si>
+  <si>
+    <t>Bob var en hund.</t>
+  </si>
+  <si>
+    <t>Alhed Larsen er spændt på at høre om den danske stil. Hun sender en pibe samt frugt.
+Johannes Larsen skulle være kommet hjem, men han ringede og udsatte, da han maler et stort billede. 
+Alhed giver Christine Swane/Uglen og Marie Larsen/Tante Ias kopier af nogle af Johannes Larsens billeder i fødselsdagsgave.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/5ooc</t>
+  </si>
+  <si>
+    <t>Kære lille Drenge!
+Tak for Brevet i Dag. Jeg har gaaet og været meget spændt paa den skriftlige og er meget lettet ved Efterretningerne. Nu kunde Lysse godt skrive lidt udførligt om det, hvad hans danske Stil hed og hvad han faar i de andre Stile. Hermed Nøglerne, Tøjet blev sendt i Gaar. I ser nok Frugten paa Bunden, den er jo mest til Gamle, indret dig, saa Du spiser noget Frugt hver Dag. Piben er til Lysse i St. for den han tabte. Dur den. Gamle kan faa en ogsaa, hvis den er god. Alt vel her. Jeres Far skulde være kommen i Dag, men nu ringede han, at han maler et stort Billede til og først kommer Tirsdag, det bliver vældig spændende at se alle. Billederne. Det er Tante Ugles Fødselsdag i Dag, mon I husker den, Tante Ias d. 5te Juni. Jeg giver dem Aftryk af et Par af jeres Fars Billeder, af Tegningen af Farmor, Maleriet af deres Farmor og Farfar med [det følgende skrevet på tværs øverst på siden:]
+Bob (Faaborg Musæum) Jeg tænker de bliver glade ved dem. 
+Jeg har arbejdet i Haven de sidste Dage sammen med Frida og Valborg, den er voldsom fin. I faar ikke mere 1000 Hilsner fra jeres Mor.</t>
+  </si>
+  <si>
+    <t>1922-03-09</t>
+  </si>
+  <si>
+    <t>Særslev
+Dalby, Hindsholm</t>
+  </si>
+  <si>
+    <t>Christian Andersen
+Klaus Berntsen
+Achton Friis
+Drude Jørgensen
+Marie Larsen
+Laurits  Larsen (Dalby)
+Elisabeth Mackie
+Peter Magnussen
+Sophus  Meyer
+Anna Meyer 
+A Munch-Petersen
+Rasmus Nielsen, København
+Peter Stoffer
+- Wedel</t>
+  </si>
+  <si>
+    <t>Det vides ikke, om Gogger er fx en hund eller en person. Det vides ikke hvem Bebs er.
+Johannes Larsen havde gennem årene flere oddere ved navn Jokum.
+Alhed Larsen rekreerer sig hos sin søster i Birkerød, efter at have haft den spanske syge.</t>
+  </si>
+  <si>
+    <t>Chr. Andersen - veteran fra 1864 - bliver indstillet til at blive hædret og blive Dannebrogsmand. 
+Mens der er is på vandet, er en odder blevet skudt, men heldigvis ikke Johannes Larsens Jokum.
+Drude vil gerne have udstillingen.
+Alhed Larsen har fået et tilbagefald og må udskyde hjemrejsen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/rVkG</t>
+  </si>
+  <si>
+    <t>Kjerteminde 9 Marts 1922
+Kæreste Alhed!
+Ja der er ikke noget at melde i Dag. Marie og Putte er gaaet ud til Chokolade hos Mygs med Gogger, det er Bebs's Fødselsdag. Chr. Andersen været her i Dag, med Krykker og Stok. Han havde faaet en mærkelig Opfordring fra Friis, som gik ud paa at han skulde sende sine Veteranpapirer til ham, han var bange for det drejede sig om Penge. "Jeg faar jo min aarlige Hædersgave og bryder mig ikke om at søge noget." Der stod i Brevet at det var i Anledning af at Laurits Larsen i Dalby havde henvendt sig til Friis og han vidste at Vedkommende var en ven af Klaus Berntsen. Heldigvis kendte jeg Sagen og kunde berolige ham hvad Pengene angik. Men jeg fortalte ham ikke at Meningen var at gøre ham til Dannebrogsmand. Han fortalte at Peter Stoffer havde skudt en meget stor Odder mens Isen laa her, men det var ikke Jokum. Nu kom Dit Brev. Jeg har ringet til Drude hun vil gerne have Udstillingen. 
+Det er da trist at Du har faaet tilbagefald. Gud ved hvornaar Du nu kan blive i Stand til at rejse. Hvad er det med Puttes Bal?? det har jeg ikke hørt om. Forhaabentlig er det først næste Fredag hun skal rejse. Nu var jeg lige kommen i gang med at male. 
+Nielsen paa Museet kan vist godt skille Billederne ad saa mine + dem hos W &amp;amp; M kommer i Kasser for sig og gaar direkte hertil mens Dine gaar til Odense. God Bedring og mange kærlige Hilsner
+Din 
+JL</t>
+  </si>
+  <si>
+    <t>1922-03-15</t>
+  </si>
+  <si>
+    <t>Marie Larsen
+A Munch-Petersen
+Carl Petersen, arkitekt</t>
+  </si>
+  <si>
+    <t>O.R.S. er Johannes Larsens forkortelse for overretssagfører. Det har ikke været muligt at finde frem til hvilken overretssagfører Johannes Larsen refererer til. Det uvist hvem D-N er.
+Alhed Larsen er på rekreation hos sin søster i Birkerød.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen får fra en advokat et skarpt brev om at få afviklet professor Carl Petersens gæld i banken . 
+Alhed Larsens hjemrejse bliver igen udsat på grund af sygdom, og Johannes Larsen er meget bekymret.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/ITVb</t>
+  </si>
+  <si>
+    <t>Kirkeby 15 Marts 1922 Onsdag.
+Kjerteminde [ordet overstreget]
+Kæreste Alhed!
+Tak for dine Breve i Gaar og i Dag, som begge fortæller at Du rejser hjem i Dag. Jeg skrev derfor i Gaar til Kjerteminde. Imidlertid blev jeg i Aften ringet op af Marie, men det var saa utydeligt at det eneste jeg kunde forstaa var at Du ikke kom hjem foreløbigt, og jeg maa vel saa gaa ud fra at Du har faaet et Tilbagefald, det er trist. Jeg fik et andet kedeligt Brev i Aften O.R.S. Denn [?] Nielsen, det gik ud paa at da jeg ikke havde svaret paa hans forrige Brev vilde han skrive til Retsforfølgning hvis jeg ikke omgaaende kom med et acceptabelt Tilbud til Afvikling af Professor Carl Petersens Gæld til Banken. Jeg har nu skrevet til Munch-Petersen og bedt ham sætte sig i Bevægelse da jeg gaar ud fra han har glemt det, og samtidigt til D-N. om at være skikkelig, Gid Fanden havde det, det er ikke morsomt. Bare jeg nu maa faa Brev fra Dig i Morgen. Jeg er forfærdelig spændt paa hvad der er i Vejen.
+Din 
+JL.</t>
+  </si>
+  <si>
+    <t>1922-03-18</t>
+  </si>
+  <si>
+    <t>Odense
+Henne Kirkeby</t>
+  </si>
+  <si>
+    <t>Drude Jørgensen
+Andreas Larsen
+Johan Larsen
+Christine  Mackie
+Elisabeth Mackie
+Christine Swane</t>
+  </si>
+  <si>
+    <t>Johannes Larsen er i Henne Kirkeby for at male og gå på jagt. 
+Alhed Larsen er på rekreation hos sin søster i Birkerød, efter at have haft Den Spanske Syge.</t>
+  </si>
+  <si>
+    <t>Det kongelige Bibliotek</t>
+  </si>
+  <si>
+    <t>Johannes Larsen venter ivrigt på bedre vejr i Henne, så han kan komme udenfor at male. Han er i godt humør efter et godt salg af træsnit i Odense og bestilling på et nyt stort billede.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/76Ej</t>
+  </si>
+  <si>
+    <t>Kirkeby Lørdag 18/3 1922.
+Kæreste Alhed!
+Tak for Dit Brev i Dag, jeg er forfærdelig glad ved at Du skriver saa tidt. Jeg malede 2 Billeder i Gaar i det gode Vejr, men i Formiddag har jeg ikke været ude, Vejret har været koldt graat og surt mig Støvregn, men jeg skal nok faa lavet noget heroppe, for jeg er i godt Humør til at arbejde. Jeg fortalte Dig vist ikke at jeg fik 200 Kr af Drude den Dag i Odense. Hun havde solgt for 230 Træsnit yderligere og betalt 30 Kr for et Avertissement. Hun bestilte et stort Billede heroppe fra i Stedet for det vi solgte paa Auktionen og sagde at hvis vi trængte til Penge kunde vi faa for hun havde. 
+Dette her faar Du vel ikke før Mandag og jeg kan jo heller ikke faa Brev i Morgen, men bliv endelig ved med at skrive, det hjælper jo godt paa mig. Mange kærlige Hilsner til Dig selv, Drengene Uglen, Putte og Christine.
+Din 
+JL.</t>
+  </si>
+  <si>
+    <t>1924-05-11</t>
+  </si>
+  <si>
+    <t>Møllebakken 14, 5300 Kerteminde, Danmark
+Kildedalsvej 18, 3460 Birkerød, Danmark</t>
+  </si>
+  <si>
+    <t>Alhed Marie Brønsted har syet et par bukser til moderens fødselsdag.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/v7jO</t>
+  </si>
+  <si>
+    <t>[11-5-24]
+Kære Muk!
+Til Lykke! Vi du brydde dig om dine Buxer? Jeg har ladet dem sy efter et Par du en Gang har foræret mig, og som jeg er meget glad ved. 
+Kan du huske, sidste Aar sang Nattergalen Natten til din Fødselsdag? Det gør den vist ikke i Aar.
+Skal I ikke en Tur til Birkerød? 
+Kys fra Lomme.</t>
+  </si>
+  <si>
+    <t>Alhed Marie Brønsted
+Alhed Larsen</t>
+  </si>
+  <si>
+    <t>Kirkemøllen, som Larsen-familien ejede, lå på Møllebakken i Kerteminde ganske nær deres hjem.
+Alhed/Lomme Brønsted var i huset hos Larsen-familien 1923-1924.</t>
+  </si>
+  <si>
+    <t>Andreas/Puf Larsen laver en samling fotos af Kirkemøllen som en julegave til moderen, Alhed Larsen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/hSPW</t>
+  </si>
+  <si>
+    <t>Kære Lysse
+Jeg er ved at tage Aftryk til en Samling Billeder af Kirkemøllen, som jeg vil give Mor til Jul. Jeg har tilladt mig at se dine Film igennem for at faa Aftryk af dem med. Du har vel ingen paa andre Steder end i den lille gamle Kommode? Paa dit Værelse har jeg set, der er ingen. Du har vel ingen i Birkerød? Kan du ikke spørge Lomme om hun har nogle Billeder, med Kirkemøllen paa (Det gør ikke noget om den kun ses i Baggrunden som Biting). Hvis hun har kan du saa ikke laane dem og sende dem til mig? De Udskudscigaretter med det første.
+Nu skal jeg i Byen.
+Puf.</t>
+  </si>
+  <si>
+    <t>1934-11</t>
+  </si>
+  <si>
+    <t>Ane Talbot</t>
+  </si>
+  <si>
+    <t>Alhed Larsen døde i 1927. 
+Johannes Larsens far, Jeppe Andreas Larsen, blev oftest kaldt I.A. Larsen. 
+Den omtalte datter blev født 1. oktober 1934 og fik det navn, som hendes far ønskede.</t>
+  </si>
+  <si>
+    <t>Else og Andreas Larsen har været på besøg hos Christine Swane/Uglen og set hendes nye hus. 
+Andreas ønsker at give sin og Elses lille datter navnet Ane Katrine Alhed Larsen, og han spørger sin bror, om dette er i orden. Navnet I.A. (Jeppe Andreas) er allerede reserveret til Andreas og Elses eventuelle søn.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/3xtf</t>
+  </si>
+  <si>
+    <t>Kære Bimse og Lysse.
+Tak for sidst, det var et Par dejlige Dage. I København havde vi det ogsaa godt, saa ingen Mennesker undtagen Ia og Ugle, hvem vi var med i Birkerød en Dag for at se Uglens Hus, som nu næsten er færdigt. - Grunden til at jeg skriver saa omgaaende er den, at den lille vistnok skal døbes i nær Fremtid og at jeg har fundet paa at hun skal hedde Ane Katrine Alhed Larsen. Else gør Indsigelse, for, siger hun, I har ladet I.A. staa aabent for mig og hun mener Alhed til Gengæld bør overlades Jer. Nu fordi vi bruger det kan I jo ogsaa godt bruge det, (baade Mor og Meme var døbt Marie). Vi vil ikke bruge Alhed som Navn, hun skal kun have det for eventuelt senere Brug og desuden ved vi jo ikke om vi faar flere Døttre i Familien og jeg synes jo Navnet skal bevares selvom jeg ikke vil kunne lide at høre det. Nu vil vi gerne høre Jeres Mening herom, inden vi vi bestemmer os endeligt.</t>
+  </si>
+  <si>
+    <t>1948-02-06</t>
+  </si>
+  <si>
+    <t>Lindøgaard</t>
+  </si>
+  <si>
+    <t>Hareskov
+Bakkevej 12</t>
+  </si>
+  <si>
+    <t>Edel -
+- Agner
+Alhed Marie Brønsted
+Ellen Brønsted
+Else Birgitte Brønsted
+Johannes Nicolaus Brønsted
+Louise Brønsted
+Peter Oluf Brønsted
+Thora Cohn
+- Føge
+Poul Gregersen
+Ernst Hartmann
+Joseph Haydn
+Adolph Larsen
+Andreas Larsen
+Jeppe Larsen
+Johannes Larsen
+Peter Andreas Larsen
+Else Larsen,  Andreas Larsens kone
+Christine  Mackie
+Axel  Müller
+Lauritz Pedersen
+Holger Rasmussen
+Mads Rasmussen
+Ane Talbot
+Erik Warberg Larsen
+Lise Warberg Larsen
+Martin Warberg Larsen
+Per Warberg Larsen</t>
+  </si>
+  <si>
+    <t>Johannes Nicolaus Brønsted døde 17. dec. 1947. Tornehave i Birkerød var han og hans families hjem.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, uden registreringsnummer</t>
+  </si>
+  <si>
+    <t>Johanne anbefaler Astrid at købe en større pibe.
+Louise/Lugge er ramt hårdt af sorg efter mandens død. Johannes Larsen skal bo hos hende nogle dage i forbindelse med en udstillingsophængning. Måske skal Louise flytte ind i en af Tornehaves sidefløje. 
+Johanne og familien har haft selskab. Martin/Manse havde skudt en tjurhane, og man inviterede gæster og møblerede om. Johannes Larsen ville tidligt hjem, men resten af selskabet festede til ud på natten. 
+Peter og Martin/Manse har tapetseret og hængt billeder op. 
+Laura/Bibbe har været hjemme. Hun synger i kor - blandt andet Haydn - og har fået en flot selskabskjole til dette brug. 
+Familien har lært tyske Ernst Hartmann at kende.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/dAa2</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru A. Warberg Müller
+Bakkevej 12
+Hareskov 
+[Skrevet af ukendt:]
+9’ Febr. 1948.
+besv. 22 Febr.
+(næste Brev først – 6’ Marts!)
+1946-48 
+[Skrevet på kuvertens bagside:]
+Lindøgd. Dræby Fyen
+[I brevet:]
+Lindøgaard
+Fredag 
+[Tilføjet af ukendt:] 6/2-48
+Kære lille Dis!
+Tusind Tak for dit sidste Brev, der jo ikke, som du selv bemærkede, var slet saa glansfuldt som alle dine senere Breve ellers har været. Tobaksmissèren er jo ret alvorlig, hvis du ikke kan vænne dig til Piben; mon ikke det vilde hjælpe, hvis du fik en lidt større Pibe, de bittesmaa er vist ikke saa gode at ryge af, og saa skulde du jo gerne finde noget meget mild Tobak, den – synes jeg – bider ikke saa meget paa Tungen som den fine Tobak, der næsten altid tillige er stærk. Jeg forstaar saa godt, at Savnet af Tobakshyggen maaske bliver det værste at undvære. - - Du tog lidt for tungt paa, at du ikke havde takket for Julebrevene – skidt med det, men du forstaar, jeg vilde bare vide, om du havde faaet dem. - - At I har ondt ved at faa Pengene til at slaa til, er sandelig ikke underligt, gid I maa kunne klare det!
+Lugge havde jeg Brev fra for ikke ret længe siden, et ganske lille et – Svarbrev -. Saa vidt jeg kunde se, er hun ikke kommen ret vidt endnu; hun kan slet ikke taale at se Mennesker endnu; kun en Fru - nej jeg har glemt Navnet – havde været hos hende en Eftermiddg, en hun staar meget nær. Las skulde ind til Kbhvn i Anledn. af hans Udstilling; de havde ringet og talt m. Bes, som jo stadig bor der, om Las maatte bo der, og det maatte han, jeg kan ikke vide, om det ikke skulde gøre hende lidt godt, Las med sit rolige Væsen – og Lugge ved jo godt, at der bag hans dagligdags Facon findes megen Varme og Medfølelse. Mornine har jeg haft en Del Breve fra siden Mag. døde, og hun skriver stadig om, hvor forfærdelig Lugge lider, jeg har været bange for, at det helt skulde knuse hende, men for Børnenes Skyld gør hun jo, hvad hun kan for at komme over det, Hun ved endnu ikke, hvor længe hun kan blive boende, det skal nu undersøges, om Sidelængen i Tornehave er god nok (solid nok, menes der vel) til at der kunde indrettes en Lejlighed til hende der, det vilde hun helst, skrev hun, bo alene i et lille Hus kunde da aldrig gaa i disse usikre forbandede Tider med alle de Forbrydere, som Krigen har affødt, der hitter paa alt muligt ondt. Ja, Dis, det er som et stadigt Tryk dette at tænke paa Lugges forfærdelige Sorg, bare hun dog kunde blive Menneske igen, baade for hendes egen, Børnenes og vi andres Skyld. Jeg har gaaet lidt alene med min Sorg over hende, godt at Mornine har skrevet lidt til mig. Elle har jeg ikke set siden Magisterens Død, kun 
+2.
+talt een Gang med hende i Telefonen efter Juleferien; da sagde hun, at Lugge havde saa forfærdelige faa fysiske Kræfter. 
+Vi har egentlig haft en rørig Tid her; I Dag for en Uge siden havde vi Selskab. Manse havde nemlig skudt en Thurhane, da han i Julen var paa Båxhult, og Lysse havde givet ham den med hjem: saa vilde Manse have Dr. Agners og Lases herud at spise den, og du kan tro, det blev en Succés; de fik Silde- og Ostesnitter X først, dertil havde jeg givet ½ Flaske Snaps; saa Tjur og henkogt Fasan, Æbletrifli m. vores dejlige fede Flødeskum paa - de jublede over al den Fl.sk. Jeg havde været lidt ængstelig for om Lases og Agners, der aldrig før havde sets, kunde spænds sammen, men det gik fortræffeligt. Jeg havde lavet Stue i Havestuen, hvor Manse har Soveværelse, flyttet hans Dyne væk, saa Sengen blev en Ottoman, det store Gulvtæppe og Lænestolene flyttet derind, et lille lavt Bord med Tobaksanretn. foran Ottomanen, Tæppe foran, mit brogede Slumretæppe hængt for Havedøren, Julelys i en Række paa Dragkisten – ja, da vi kom derind efter Bordet, og Edel havde tændt alle Lys, og Stuen var varm og helt gennemlun, saa var det aldeles henrivende
+[Skrevet langs sidens venstre kant:]
+X da vi gik til Bords og Las saa Snitterne paa sin Tallerken sagde han: H ["H" overstreget] sikke noget dejlig Mad!
+saa jeg selv var helt imponeret af det. Ud paa Aftenen The her i Spisestuen, men saa vilde Las ogsaa hjem. Han var om Onsdagen kommen i Seng Kl. 4 ½ efter en Fødselsd. i Faaborg – Mads Rasmussens Søn fyldte 50. Godt gjort af en Mand paa 80. Bagefter festede vi videre med Doktorens, som begge er knusende søde; Fru A. havde en Sammenplantn. med til mig, som har staaet lige til i Dag: to røde Tulipaner, blaa Krokus m. 3 Blomster og gule Erantis, den har været henrivende. Søndagen før havde Manse, Tinge og Peter tapetseret her i Spisestuen, jeg er meget imponeret over Arbejdet, det er som en Fagmand har lavet det. Tapetet meget smukt fint grønstribet, meget lyst. Hele Mandagen hængte vi Billeder op – ja, det var da Manse, som gjorde det; jeg havde Køkkenarbejde, da Edel havde fri fra Søndag Middag til Tirsd. Morgen. Jeg synes, hun maa være bleven imponeret, da hun kom ind den Morgen, for alt var gjort rent og i Orden, Blomsterne bruset, alt paa Plads, Gulvet vasker og bonet og Væggene fulde af Kunst. Jeg havde ikke rørt en Finger ved det, Manse og Peter lavede det hele, men ikke eet Billede blev hængt op, uden at jeg blev klar ["klar" overstreget] kaldt ind for at afgive min Kendelse. 
+3.
+Manse sætter i det hele taget og i alle Forhold megen Pris paa min Dom og Mening, det kvæger mig meget; han er i det hele taget saa umaadelig sød imod mig, og altsaa ogsaa anerkendende; naar man gaar i sit 75de Aar, maa man vist ikke undlade at sætte Pris paa det og det gør jeg ogsaa.
+Vi har haft Bibbe hjemme et Par Dage; hun kom Onsd. Aften ved 9 Tiden og vi havde saadan en hyggelig Aften med hende; trods al hendes Lykke m. Lauritz længes hun efter os og Lindøgd. og hun var saa glad over at være her hos os. Hun kan desværre saa daarlig holde til saa tit at komme sent i Seng; hvad de har haft af Koncerter, Prøver, Sammenkomster, Jubilæumshistorien! ja, jeg kunde slet ikke følge med i det. Hun har faaet en pragtfuld Selskabskjole, lang, sort, vid, nedringet, sort Silke; de skulde forleden til Odense, hvor Aarstiderne af Haydn gik, Bibbe sang i Koret. Der saa vi Kjolen, da de kom efter Manse, som de havde inviteret; jeg skulde ogsaa have været med og sørgede over ikke at kunne; jeg gik med Tøffel p.Gr.a en betændt Ligtorn, Fanden staa i den! Bibbe saa henrivende ud i den Robe, og saa har hun faaet en Frakke med Sølvræv, hun er ikke billig!
+Hen paa Eftermiddagen næste Dag gik hun og Lise, som Agraren havde hentet om Morgenen ned til Lindø, hvor hun skulde dyrke dem Resten af Dagen det var neml. Pers Fødselsdag, og Per er jo Bibbes Yndling. Næste Dag over Middag ["over Middag" indsat over linjen] kørte Peter hende hjem paa sin Motorcycle; du kan tro, det var dejligt at have hende. 
+Vi har dyrket en lille Tysker Ernst Hartmann, som Manse og Poul Gregersen havde truffet nede ved Havnen; Manse inviterede ham til Middag i Søndags og saa kom han igen Tirsd. Aften (Peter hentede ham) du kan tro, det var en straalende glad lille Tysker, som Peter kom ned, vi havde været gode imod ham, og han fortalte mig, at han syntes, han havde lært saa meget af os ved Samtalerne med os; de Tyskere skal jo have Sandheden at vide fra andre, i deres Hjemland faar de den saavist ikke at vide; ingen af hans Kammerater vil indrømme at Tyskland selv var Skyld i Krigen, sagde han, men han selv begyndte at forstaa det. Han var Lægesøn fra Bremen, af Officersfamilie. 
+Lørdag Nu maa jeg se at faa dette færdigt. Jeg skal nok sørge for Plads til os i Nyborg; mon den Tur virkelig skulde blive til noget, det mener altsaa Fru Føge, jeg har ellers haft mine Tvivl. Jeg tror nu ikke, det bliver svært at skaffe Plads først i Maj, Sommerferien er jo noget ganske andet, men der er næppe mange paa den Tid, hvor vi vil være der. 
+Gid det nu maa gaa bedre med alle dine Genvordigheder lille Dis! Hils Axel og vær selv hilset fra din Junge. 
+[Skrevet langs venstre kant på s6:]
+Tirsd. Aften sad vi og snakkede med Tyskeren til halv 1; du skulde have hørt mit Sprog, halv tysk og halv engelsk – som han taler; vi lod ham tale Tysk og svarede paa Engelsk, det gik stolt.</t>
+  </si>
+  <si>
+    <t>1889-01-17</t>
+  </si>
+  <si>
+    <t>Københavns rådhus</t>
+  </si>
+  <si>
+    <t>Adolph Larsen
+Marie Larsen
+Vilhelm Larsen
+Carl Lind
+Christian Norden
+Christiane Norden
+Christine Norden
+Christine Swane</t>
+  </si>
+  <si>
+    <t>Lille Kristian = Christian Norden, som er købmandslærling hos IA Larsen( Johannes Larsens far). Han bor hos familien Larsen og skal blive i Kerteminde, når hans forældre senere på året skal flytte til København. CNs farmor er netop død.
+Klaks (Johannes Larsens bror) går på Birkerød Latin- og Realskole 1888-91.</t>
+  </si>
+  <si>
+    <t>Vilhelmine Larsen har sendt lærred, blindrammer og penge til Johannes. Hun håber, at målene passer. Hvis de ikke passer, må han gemme dem til senere brug og lære at huske sine ting, når han har været hjemme på besøg.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/zSIz</t>
+  </si>
+  <si>
+    <t>Kjerteminde den 17 89
+1
+Min kjære Johannes!
+Lærred og Blindrammer fik jeg da afsted og Pengene faar jeg idag saa er jeg glad, men nu kommer det jo an paa om jeg har truffet det rette med Lærredet jeg havde mit Portræt i Haanden men saa lod jeg det staa til en anden Gang og er det en fejl det med Koen saa kan du gjemme det jeg syntes du havde flere paabegyndte Landskaber men hvor ere de som sagt jeg [trøster?] mig med er dette galt og han bliver gnaven derover saa husker han bedre en anden Gang at tage sine Sager med sig
+Jeg er tidlig oppe i disse Morgener for at faa skreven lad mig nu faa et godt langt Brev paa Søndag fortæl mig hvad I tegner paa Teknisk Skole og meget mere ja nu leer du nok og det maa du ogsaa godt fortæl bare
+Nu maa Du ikke vente at sende dit Vasketøj til du tager den sidste Skjorte paa for saa bliver det kniberi med at faa det tørret ja naar vi kan faa det om Mandagen saa gik det maaske at du saa kunde faa 5 Skjorter paa en Gang
+Du kan tro at lille Adolph har travlt i denne Tid jeg har foræret ham en Høne og den lægger Æg nu ved du at Æg sælges i [pund] saa nu vejer han hvert et Æg Hønen lægger og vil nu lægge sig et eget Hønseskur til og saa holde flere Høns og en Hane og nu er han efter Lind om Morgenen og vil handle med Duer – han bliver heel opsat paa at samle sig et Par Skilling i sin Bog
+Her er stor Skøjtesnak i disse Dage Marie og Christine er paafærde til Øvelse jeg tænker Klaks tager sine i Brug ogsaa men de faar vel ikke Lov til at løbe uden der er en Lærer med tænker jeg 
+Han har faaet sin Kasse med Billedet hvor var han dog glad ved det Johannes han saa til det alle Øjeblikke for jeg tror nok han længes imellem ikke saa lidt endda
+Gamle Fru Norden døde igaar, og det var en glædelig Død, hun bad vor Herre om endelig tage sig hjem inden hun skulde skilles fra Christians Moder, nu til Foraaret var jo Meningen at de skal flytte til Kjøbenhavn saadan seer vi saa ofte at Bønner blive [ulæseligt ord] hørte – det gjorde den gamle saa godt at lille Kristian var saa velfornøjet hos os saa blev det ikke saa svært naar Moder flyttede
+Ja den Skilsmisse den blødgjør jeg beder da meget inderligere for Eder naar I ere borte fra mig end naar jeg seer Eder for mine Øjne ja Gud Fader velsigne Eder og bevare Eder og give Eder sin Fred – Din trofaste Moder</t>
+  </si>
+  <si>
+    <t>1907-09-21</t>
+  </si>
+  <si>
+    <t>Johanne  Larsen</t>
+  </si>
+  <si>
+    <t>Sagasvej 10</t>
+  </si>
+  <si>
+    <t>Helvius Abel
+Ellen Brønsted
+Louise Brønsted
+Johanne Caspersen
+Adolph Larsen
+Alhed Larsen
+Johannes Larsen
+Vilhelmine  Larsen
+- Stockmar
+Alma -, Stuepige
+Andreas Warberg
+Conrad Warberg
+Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Laura Warberg flyttede efter mandens død til København. Hun forærede i årene derefter meget husgeråd, linned mv. til sine børn. Laura flyttede fra en stor husstand med mange børn, tjenestefolk osv. til en lejlighed. 
+En Alma var i huset hos Alhed og Johannes Larsen 1906-1907. Det kan være den samme Alma, som fortsatte i huset hos Alheds søster, Louise Brønsted, da Alhed og Johannes Larsen rejste flere måneder til USA i 1907. 
+Det er vanskeligt ar vide, hvem "Tanterne og Onklerne" var. Muligvis Tante Mis/Wilhelmine Berg, Ludvig og Emil Brandstrup m.fl. 
+Albrecht Warberg døde 30. september 1902, og han blev begravet på Hillerslev kirkegård på Fyn. Kransen må være til hans grav.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2272</t>
+  </si>
+  <si>
+    <t>Laura Warberg skal have familiemedlemmer til en stor middag. 
+Hun glæder sig til at begynde at komme i Læseforeningen.
+Laura W skriver en del om lagner, sokker, duge mv. Hun ved ikke længere, hvor mange lagner hun har. 
+Laura W skal bestille krans til kirkegården.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/wftc</t>
+  </si>
+  <si>
+    <t>Sagasvej 10 2 d. 21/9 – 07
+Kære Johanne!
+Til Lykke med Fødselsdagen som jeg vil haabe maa blive ligesaa vellykket som Agrarens. Det var morsomt at høre om den; Pakken kom for lidt siden, mens jeg sad og skrev til Astrid, saa nu faar hun Dit Brev sendt, saa bliver hun glad. Jeg skal nok købe Garn, saa kan Sokkerne blive Fødselsdagsgave til Agraren! naar de en Gang ka [flere ord ulæselige] har Karen travlt med Læsning. De følgende 5 Dage faar vi desuden grulig ja rædselsfuldt travlt med Rengøring Afsending af Dedes Bøger og Møbler; Tæppet paa o s v. og saa paa Torsdag en efter vore Forhold større Middag; Tanterne og Onklerne in Plena; Tante Hanne rejser hjem i Morgen 8 Dage efter en vellykket Tid og Tur herind. I Onsdags var hun og jeg i Birkerød og nede i Haven, som Tante var meget imponeret af. Vi tager lille Bes herind fra i Morgen tidlig til paa Mandag Form; det kan ikke træffe uheldigere for os, men Muk skal af med Alma paa Søndag, den nye kommer Tirsdag eftm vil have Gulvene ferniseret. [Ulæseligt ord] skal til Kaffe imens. Du maa endelig ikke skrive hertil om at det ikke passer os med Bes, det var Synd, Muk læser jo alle Breve her. Dede kommer i Morgen Aften, rejser vel igen Søndag Aften. Han var pa Glorup i Søndags og med Conne hos Abels om Aftenen. – Jeg glæder mig meget til at faa min egen Stue og Møbler. Nu skal jeg rigtig til at nyde Livet, meget i Læseforeningen, der ligger nu alle de nyeste Bøger; og jeg skal have Kort til flere Slags Foredrag, først om ”Jordens Udviklingshistorie”. – Frøken Bol[ulæseligt]g har skrevet hjem at Las &amp;amp; Be bliver derovre foreløbig ind i Vinteren; mon det er rigtigt? Jeg havde haabet at høre meget herom af Dig, naar Pakken kom. Det ene Par Lagner uden Navn med en smal Søm er ganske vist dem jeg laa i i Kærbyhus, altsaa Fru Larsens, jeg skal sende dem sammen med Sokkerne og Dine sorte Strømper, som jeg har i Gang. De to Duge er Alheds, det er min vældig store lange gamle Dug, som jeg klippede igennem og gav hende for et Par Aar siden. Jeg synes der skal være en stribet Dug ret lang, men det haster ikke. Jeg husker slet ikke hvor mange Par Lagner Du fik, men er der flere ser Du det jo efterhaanden. Jeg veed med Skam at melde ikke mere hvor mange Par jeg har da jeg jo efterhaanden har skilt mig ved en Del. Alheds Duge kan ligge her til videre. – Nu skal jeg ud at bestille en Krands og faae sendt af til Graven inden d: 30te. Jeg tør intet extra have til i Morgen, tænk hver en Bog skal i Hænderne! I Aften skal jeg ind i Pensionatet og spille en Whist med Fru Stockmarr og Søstrene. Jeg har haft et langt Brev fra Christine, jeg sender det til Astrid. Putte fik en Masse Gaver til sin Fødselsdag, en Kanariefugl 
+[Resten af brevet mangler]</t>
+  </si>
+  <si>
+    <t>1907-10-20</t>
+  </si>
+  <si>
+    <t>Kerteminde
+Lille Kærbyhus</t>
+  </si>
+  <si>
+    <t>Jens Theodor Berg
+Thora  Branner
+Ellen Brønsted
+Louise Brønsted
+Alfred Goldschmidt
+Gudmund Hatt
+Th Hatt
+Alhed Larsen
+Johannes Larsen
+Astrid Warberg-Goldschmidt
+Erik Warberg Larsen</t>
+  </si>
+  <si>
+    <t>Erik Warberg Larsen blev født 30. marts 1907.
+Alhed og Johannes Larsen og deres børn var i USA. De kom hjem i december 1907.
+Astrid Goldschmidt-Warberg må have været kæreste med den omtalte "elskelige Peter", inden hun giftede sig med Alfred Goldschmidt. Det vides ikke, hvem Peter var.
+Lille Jes var muligvis en hund. 
+Det vides ikke, hvem Karen, Kristiansen og Fru R var.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2274</t>
+  </si>
+  <si>
+    <t>Alhed og Johannes Larsen må snart komme hjem. Laura Warberg gruer for deres sørejse.
+Laura Warberg skriver en del om dyner, puder mv. Louise Brønsted vil sende Johanne børnetøj. 
+Astrid har fortalt, at hun skal skilles. Det er forventeligt, for Alfred er en stor egoist.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/i6iH</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Til Johanne Warberg Larsen
+Lille Kærbyhus
+Kjerteminde
+[I brevet:]
+Søndag d:20de Oktober.
+Kære Johanne!
+Det var rart at høre lidt om Eder gennem Astrid. Jeg kan tænke mig hvor sød og kær lille Erik er og glæder mig til at se ham i Julen; jeg har spurgt Alhed, om de vil have mig i Julen. Nu maa de vist snart komme hjem; Zuluen mente de vilde rejse derfra 4 Uger efter ham, det bliver d:31te Oktober. Bare de saa slipper hjem uden for mange Storme! Jeg faar nok en slem Tid mens de er undervejs. I Gaar var jeg i Birkerød hele Dagen: Fru R tog frem hvad hun har af Sengeklæder; hun kan kun undvære en gammel gulstribet Underdyne, der absolut maa have nyt Vaar, samt 3 Stykker Madras, der maa stoppes om hos en Sadelmager, Tøjet er godt Lærred og 2 Skraamadrasser. Du køber vel Jærnseng til Pigen saa kan den jo bruges, Du veed en Madras i 3 Stykker. Du maa saa grumme gærne faa min tilovers Underdyne, Karen bruger nemlig ingen; men andet har jeg desværre ikke at undvære. Hvordan faar Du saa Overdyner og Puder? Af Lagner har jeg heller ingen at undvære. Det bliver dejligt naar Du faar en Pige! Jeg var glad ved at have hvilet det Par Dage, havde bedt Hatt, [ulæseligt ord] og Tutte til Middag om Torsdagen, meget vellykket; Muk i godt Humør og raskere end hun længe har været. Hun vil sende alt det til Dig i Morgen, ogsaa hvad hun har af smaat Tøj til lille Erik. Astrid fortalte mig om hvad der forestaar og jeg har længe tænkt mig at Skilsmissen var kun et ”Tidsspørgsmaal”. Det er meget sørgeligt især for de søde Børn; men som det var kunde det jo umuligt blive ved. Putte vilde gaa helt til Grunde; der er jo ikke Spor af Forstaaelse mellem dem; Alfred er jo en stor Egoist, der intet vil ofre af sit eget, derfor er han ogsaa et stakkels ensomt Menneske som ingen bryder sig om uden hans Familie. Ulykkeligt at han skulde krydse hendes Vej og ødelægge Forholdet med den elskelige Peter! – Nu skal jeg snart have Kancelliraaden bedt herhen en Aften. Alhed naaede ikke at besøge ham. Jeg har haft en meget travl Uge bl.a. med at sy i Haanden en hel Hundeseng til lille Jes; Kjole Trøje af rødbrunt Flonel med hvide Bændler – Forklæde, hvide Bukser, strikke et Par Strømpebukser; af Tutte fik jeg Sko og Støvler der blev forsaalet og var som nye; Galocher, Underlig, jeg købte mørkeblaa Gamacher; Muk var i Byen i Gaar og Kl. 3½ modtog vi hende paa Banegaarden med den elegante Jes, Muk vidste intet om det og var meget henrykt. Bes var mere end tarvelig udstyret forud. En sund Hud havde hun dog. I Dag er Kristiansen der for at tage endelig Bestemmelse om hvordan der skal bygges om og lappes paa det gamle Hus. 
+[Her slutter brevet]</t>
+  </si>
+  <si>
+    <t>1908-05-07</t>
+  </si>
+  <si>
+    <t>Boston
+244 Columbia Road</t>
+  </si>
+  <si>
+    <t>Laura Balslev
+Louise Brønsted
+Adam Goldschmidt
+Alfred Goldschmidt
+Ina  Goldschmidt
+Amanda Heinesen
+Grethe Jungstedt
+Adolph Larsen
+Alhed Larsen
+Johanne Christine Larsen
+Christine  Mackie
+Ellen  Sawyer
+Harris Sawyer
+Cid Smedberg
+Christine Swane
+Erik Warberg Larsen</t>
+  </si>
+  <si>
+    <t>Astrid Warberg-Goldschmidt indledte et forhold til Cid, mens hun var gift med Alfred Goldschmidt. Det vides ikke, hvad Cids familie hed. 
+Warberg-familien kendte flere, der hed Peter, så det kan ikke afgøres, hvem den omtalte var. 
+De omtalte fotografier fandtes ikke sammen med brevet. 
+Chr. Branner var muligvis et medlem af Thora Branners mands familie (Thora var Alhed Larsens søster).</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, Astrid W-G til Laura Warberg, 1908-05-07, 2424</t>
+  </si>
+  <si>
+    <t>Det glæder Astrid, at Laura Warberg er kommet godt frem til USA. 
+Astrid har haft en dejlig rejse til Sverige. Hun er spændt på at høre, hvad moderen mener om hendes forhold til Cid. Hun sender fotos fra Dalarne. 
+Astrid har tilstået overfor Alfred, at hun er kæreste med Cid. Hans familie har taget godt imod hende. 
+Børnene tog godt imod Astrid, da hun kom hjem. 
+Johanne/Junge har ingen pige i huset, og Adolf/Agraren slider i det.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/NjCc</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Laura Warberg
+244 Columbiaroad
+Dorchester
+Boston
+(Mass.)
+U.S.A.
+[Ukendt har noteret på forsiden:] ”Kerteminde 7/5 – 1908”
+[I brevet:]
+Kerteminde 7/5 – 08.
+Kære Mor! Rigtignok ved jeg ikke, om det er min lovbefalede Skrivedag i Dag – men nu sover Børnene – Middagsopvadskningen er tilendebragt både hist og her – dvs - både hos Junge, hvor jeg har vadsked og hos Uglen, hvor jeg kan lave – do – Totoget kom i dette Øjeblik, så man er i behagelig god Tid – den jeg da vil benytte til lidt Skriveri; vi har allerede fået tre interessante Breve fra Dig – to til Be og 1 til Mornine – og et er nok undervejs til mig – via Birkerød, hvor Mornine endnu er, medens hendes Brev kom hertil (i går d 5de), vi sender det i Dag sammen med vores egne. Vi er alle så glade over, at den ækle Rejse nu er overstået – og at Du er lykkelig i Havn hos den søde Ellefamilie. Herovre har vi det meget godt – men længes alle ubeskriveligt efter lidt Bedring i Vejret – Kulde og ufremkommeligt Føre har vi haft nu i lange Tider; det er så så kedeligt og så besværligt – navnlig m.H.t. Ungerne. Men blot man har Kræfter og godt Humør, så er det hele jo ingen Sag. Jeg kom Hjem i Lørdags 2den Maj [”2den Maj” indsat over linjen] – fra min dejlige Rejse, som virkelig har gjort Underværker – jeg er så frisk og stærk som ikke i lange Tider – og mere glad end jeg har været i mange År. For Resten er jeg noget spændt på at se, hvad Du har sagt til mit Brev fra Dalarne – om Du blev meget overrasket – og da i hvilken Retning? men jeg tænker bestemt at høre fra Dig desangående; egentlig nærer jeg ikke megen Tvivl om, at Du vil billige Foretagendet; Du har jo selv set Cid, og har vist også tænkt Dig Muligheden af, at han og jeg passede for hinanden. Og hvad angår mit tidligere Livs Ubestandighed – ja, så tænker jeg nok, at den betegner et tilbagelagt Stadium. Jo mere man har prøvet, jo større bliver jo også ens Kompetence til at afgøre, om det nye er godt. Og her råder sandelig ingen Tvivl. Jeg sender Dig vedlagt nogle Billeder, som Cid tog deroppe. Den unge Pige er Datteren i Gården, hun lånte mig sin Dragt; vi er taget i Gården, hvor jeg boede; Jeg synes, de er både nydelige og morsomme; synes Du ikke, at jeg ligner Dig forbavsende på Billedet med Svalegangen?
+Jeg havde en udmærket Hjemrejse – (havde imidlertid skreven og tilstået alt for Alfred – mHt, hvor jeg var, da han nemlig i Påsken havde ytret Tvivl til Be om at jeg var hos Peter, som vi først havde sagt.) Cids Mor tog imod mig på Banegården i Malmø, førte mig til en Kafé og bespiste mig kongeligt medens jeg uafbrudt fortalte om alt deroppefra. Hele hans Familie synes at være mig venlig stemt og holder åbenbart af mig. En Søster sendte mig en henrivende Bluse til Fødselsdagen – og Moren gav mig et Sølvarmbånd, da jeg rejste fra Malmø. 
+Nå, jeg havde kun en lille Times Ophold – tog så med 9 Færgen – og nåede rigelig ½ 1 Toget i Kjøbenhavn. De søde Unger blev begge meget glade over at se mig – men var jo forøvrigt gnavne og skrøbelige endnu efter Influenzaen. Amanda gled samme Aften – og nemt er det ingenlunde for mig at passe dem, men ved Hjælp af de erhvervede Kæmpekræfter går det jo dog. 
+Vi rejser til Birkerød den 15de ds, og der har Lugge fæstet en 15 Års Pige til mig, så det bliver jo storartet; jeg skal også sy en Masse i Sommer. Det går ret godt for Junge uden Pige – Karl har de jo heller ikke – og hyggeligere er det i alle Tilfælde. Agraren slider forfærdeligt og er mager – men begge i godt Humør og det er jo Hovedsagen. Tænk hvilken Sorg med Chr. Branners Død, vi har været så betagede derover. At Rimses Mor døde pludselig af Hjerteslag ved Du vel også. 
+Nu må Ungerne straks være der, så skal jeg hen at bespise dem. Derfor mange Hilsner fra os alle her – til Jer alle fra Din
+Putte</t>
+  </si>
+  <si>
+    <t>1908-10</t>
+  </si>
+  <si>
+    <t>Karen på Erikshaab -
+Alhed Larsen
+Christine  Mackie
+William Mackie
+Andreas Warberg
+Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Johanne Christine Larsen og Adolf Larsen blev gift aug. 1906.
+Ellen Sawyer boede i Boston 1899-1911.
+Christine Mackie boede i Boston 1903-ca 1910. 
+Johanne Larsen havde fødselsdag 29/9.
+Kvindernes Køkken lå fra 1899 på Vimmelskaftet 36, København.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2273</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/gbwj</t>
+  </si>
+  <si>
+    <t>[Den eller de første sider af brevet mangler]
+der skal strax tages fat saa de kan flytte ind til April. Naar Du saa besøger mig sidst i Marts kan Du maaske see deres færdigt. Karen er dernede fra i Morges dels for at hjælpe at plukke Frugt, dels for at være sammen med Forældrene der. Jeg hentede i Gaar en hel Dragt som Sypigen I Birkerød havde lavet noget saa nydeligt i Stand; vendt en Klædes Nederdel og syet en Bluse af min ældgamle strikede Kjole. Nu sender jeg den sorte Bluse af Din med Dynen; d.v.s. lad mig først vide om Du vil have Dynen. Den er rigtig god. 
+Ovenpaa den travle Uge nyder jeg Ensomheden i Dag; drev i [ulæseligt ord] og læste Aviser, vældigt interessant med Alhed i Aften. Madsen mente der maatte ske noget! – Nu har jeg skrevet 12 Sider til Christine og om lidt gaar jeg hen med Brevene og spiser saa til Middag i Kvindekøkkenet her lige ved; jeg gider ikke gaa ud at lave Mad. Hvilket Vellevned Astrid bedrev hos Eder! Vildt hver Dag! Nu ikke mere søde Johanne! Jeg har skrevet paa dem i Boston at de glemte Din Fødselsdag.
+Kærlig Hilsen Fra Mor
+I Dag er Dede bedt til Glorup.
+Vil Du have 4 af de smaa graa Haandklæder I Dag knagfryser jeg, vil nødig lægge i før til November.</t>
+  </si>
+  <si>
+    <t>1911-02-12</t>
+  </si>
+  <si>
+    <t>Villa Be</t>
+  </si>
+  <si>
+    <t>Thora  Branner
+Vilhelm Branner
+Louise Brønsted
+Johanne Caspersen
+Adam Goldschmidt
+Alfred Goldschmidt
+Ina  Goldschmidt
+Selmar Goldschmidt
+Amanda Heinesen
+Elise  Høj
+Adolph Larsen
+Andreas Larsen
+Georg Larsen
+Johanne Christine Larsen
+Anna Marie  Larsen, Georg Larsens hustru 
+Christine  Mackie
+Elisabeth Mackie
+Hempel Syberg
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Alhed Larsens kælenavn var Be, så Villa Be er hendes og Johannes Larsens hus på Møllebakken i Kerteminde. 
+Det vides ikke, hvem Jacobsens var. Laura Warberg kendte flere af det navn. 
+Kærbyhus var Johannes Larsens forældres hjem/gård. De døde begge i 1910.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, Laura Warberg til Astrid Goldschmidt, 1911-02-12, 2421</t>
+  </si>
+  <si>
+    <t>Det bliver diskuteret, om Amanda skal i huset hos Astrid. Amanda vil hellere spille musik.
+Laura Warberg foreslår, at Astrid begynder i en læseforening, studerer tysk eller andet for at holde tilværelsen med Alfred ud. Astrid må ikke i tilfælde af skilsmisse gå af med børnene.
+Laura ser frem til rejsen. Hun har besøgt en del mennesker.
+Kærbyhus har været nær ved at blive solgt. 
+Alhed har brygget øl og har ondt i armene.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/1NAW</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Astrid Goldschmidt
+St. Pauli Kyrkogatan 19
+Malmø
+Skåne
+[Håndskrevet på kuvertens bagside:]
+Smør 110
+Tobak 25
+Kød 95
+Ost 57
+Æg 75
+Porto 50
+------
+412
+poststempel
+[I brevet:]
+Villa ”Be” – Søndag Formiddag
+Kære lille Putte!
+I Morgen spiller Amanda hos Johanne, som der vil tale med hende om Dit Projekt at faae hende som Pige i Sommer. Jeg havde selv tænkt derpaa, men J. siger, hun gør det absolut ikke, hun vil ofre sig for Musiken, er jo gaaet uhyre frem. Naa nu faaer vi see! Derimod vil hun jo hellere end gærne være der et Par Maaneder med Pigehjælp eller vel eventuelt en Morgen- eller Formiddagspige, formodentlig ogsaa være noget længere hos Alfred alene, mens Du er i Birkerød med Børnene. Saa snart J. faaer talt med hende, skal Du faae et extra Brev derom. Er der ikke en Kone i Huset som for ikke alt for høj Betaling kunde gaae der lidt om Formiddagen og lidt om Eftermiddagen? Og mon Amanda ikke i saa Tilfælde vilde gøre det for f.Ex. 12 om Maaneden? Hun faaer jo dog vældig gode Dage, især den Tid ene med A. Jeg synes absolut Du efter vor Rejse skulde være en Maaned i Birkerød alene, Du vilde samle vældig Kræfter og Opmuntring i de ca. [”ca” indsat over linjen] to Maaneder. Hør min lille Putte, jeg har talt meget indgaaende med baade Alhed og Johanne om Eders Affærer. Vi synes, at hvad Du selv skriver om at tage Dig selv ved Vingebenet og skabe Dig en taalelig Tilværelse midt i Møget! – det maa kunne lade sig gøre saa længe Alfred bare lader det gaae. Spille, studere et eller andet, Tydsk f. Ex. tage Dig af Huset, og saa de søde, gode morsomme begavede Børn, som Du nu kan begynde at lære noget. Det er dog en uhyre Lettelse, at Despoten kun er hjemme det Par Timer om Dagen. Om Aftenen er Du da i Din egen Stue? Kan Du ikke, hvad vi før har talt om, være i en Læseforening, hvor Du kan gaae hen om Aftenen naar han ikke er ude? Alt dette for Børnenes Skyld, hvem der jo egentlig maa tages mest Hensyn til. Alhed siger, at naar Du har kundet holde ud til A. bestemt siger, nu skal Du fortrække, saa er begge Børnene Dine og han kan jo tvinges til at give Dig tilstrækkeligt til at leve af og opdrage dem for. Alhed siger, var det hende, saa vilde hun sige: ”Jeg har født Børnene, de er mine og ingen jordisk Magt faaer dem fra mig!” – Alt dette i al Fald saa længe de er smaa. Tænk at skille dem ad og lade Adam gaae ene maaske hos en Husholderske der ikke var god ved ham. Du holdt det aldrig ud! Og hos Faderen, som næsten ikke er hjemme, og i den Tid han er der, vilde ødelægge ham ved en forkert Opdragelse. Jeg veed godt, jeg har før ment det er uudholdeligt for Dig derovre, men jeg kan alligevel ikke andet end mene, hvad jeg da forresten før selv har sagt til Dig ”Hold ud saa længe det paa nogen Maade er muligt!["] Kan Du ikke igen tage Undervisning i Musik? og hos Lu[ulæseligt]geberg saa Du kommer til Kbh. en Gang om Maaneden. Nej det haster ikke saa galt med at faae skreven det om Amanda, vi vil alligevel længes efter at vide, hvad Du selv mener om alle vore Forslag, og vente med at skrive, til jeg har hørt fra Dig. Jeg og vi kan saa godt forstaae at Du tager Dine Klæder paa den Maade, Du gør, naar Du ellers ingen vilde faae. Han vil jo selv have det saadan. Kan Du ikke tale ham tilpas til Børnene saa ti helt, mens han er der, det er jo saa kort. Hvor rart, at Din Svigerfader havde den store Triumf og at de nu faaer godt at leve af; saa behøver Alfred da heller ikke mere at ofre saa meget paa dem. Fornuftigt at Du har meldt Dig ind i det Gymnastik Kursus, saadan skal Du på forskellig Maade se at beskæftige Dig. – Og hvem veed saa hvad der kan ske! En af Eder kunde faae Lejlighed til at gøre et andet Parti! saa var Sagen strax i et andet Spor! – Nu vil vi begge glæde os meget til den Rejse, det er jo godt, Du mener at kunne skaffe de 100 Kr; med fornuftig Sparsomhed maa vi kunne være ikke saa kort borte: Hvad mig angaaer vilde jeg jo ingen Steder her hjemme kunne være gratis; jeg har tænkt at være en god Tid hos Agrarens efter Rejsen og betale godt. Nu er der igen Haab om, at jeg faaer Snøderejsen skudt ud til i Sommer, da jeg jo saa gærne vil have Steder at være. Jeg maa ikke holde op at gaae til Tandlæge, og desuden er der noget med Tantes Besøg i Kbh., som taler for en Udsættelse. 
+Nu har jeg Ro i Tænderne, men i Tirsdags, jeg var i Odense at se til Putte, trak en stor Tandbyld til med meget Rabalder, jeg befandt mig saa ilde af det. Tilbragte et Par Timer med at læse for den søde Unge; spise Frokost hos Jacobsens var hos Fru Vinde en Visit, hun viste mig rundt i hele det store dejlige Hus; om Aftenen hos Syberg, der som sædvanlig ikke spurgte til en eneste af Eder. – I Dag kommer Christine og Putte hjem, jeg skal ned med dette Brev ved 2 Tiden og tage imod dem. Vi skal alle til en fin Middag hos Grossers Kl. 5½, vi skal i Galla! Desværre var Johanne her lige nu og sagde at lille Bibbe er forkølet for Brystet og har Feber. Puf ligger paa 3de Dag i Sengen med Feber af en Halshistorie, men er bedre i Dag. Baade Alhed og Junge vil da med til Middagen. Elise spiller i Aften Komedie; vi var til Generalprøve i Fredags, mageløst!!! – Jeg skrev til Wilhelms Fødselsdag i Gaar, ogsaa til Thora og bed hende takke for Lykønskningen og samtidig fortælle mig løst og fast derovre fra – Lugge skal have en lignende Opfordring. En Dame, der har set paa Kærbyhus for mulig at købe det har skreven at hun vilde betænke sig – desværre Hun saae ellers ”lovende” ud. Alhed bryggede i Fredags og har faaet ondt i sine Arme af al det Arbejde – Hvilket herligt Vejr vi altid har i denne Vinter! 
+Nu Farvel lille Putte! Hils Ungerne kærligt og Dig selv fra 
+Bedstemor.</t>
+  </si>
+  <si>
+    <t>1911-06-12</t>
+  </si>
+  <si>
+    <t>Lille Kærbyhus</t>
+  </si>
+  <si>
+    <t>Oline -
+Ellen Agnete Amstrup
+Alhed Marie Brønsted
+Ellen Brønsted
+Adam Goldschmidt
+Alfred Goldschmidt
+Ina  Goldschmidt
+Amanda Heinesen
+Julius Hviid
+Pauline L
+Alhed Larsen
+Johanne Christine Larsen
+Christine  Mackie
+Anna - , pige i huset hos Astrid
+Ellen  Sawyer
+Harris Sawyer
+Fritz Syberg
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Laura Warberg boede i 1911 i København, og brevet er sendt fra et af hendes besøg hos datteren Johanne og hendes familie i Kærbyhus, Kerteminde. Det må være Fritz Syberg, hun besøgte i Kerteminde. 
+Laura Warberg rejste i maj 1911 til Berlin, Dresden, Schweiz og Nürnberg sammen med datteren Astrid. 
+Det vides ikke, hvem der holdt sølvbryllup.
+Johanne C. Larsen var klaverlærer og en dygtig pianist. Det vides ikke, hvorfor hun skulle spille i skoven. 
+Den syge person var Harris Sawyer, som var gift med Laura Warbergs datter, Ellen. Han døde 4. juli 1911.
+Det vides ikke, hvem Hr. Peter og Erik var.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0895</t>
+  </si>
+  <si>
+    <t>Det var godt, at Alfred Goldschmidt ikke modsatte sig Astrids rejse. 
+Laura Warberg er i Kerteminde, og hun har besøgt Fritz Syberg. Hun har været skuffet over, at ingen havde tid til at høre om hendes rejse, men nu har Marie Larsen og Christine Larsen fået en lang beretning. 
+Johanne spiller i skoven og må øve meget.
+Christine og Adolf Larsen tjener for tiden pænt på deres landbrug. 
+Ellen Sawyer har sendt et trist brev om mandens sygdom.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/fBxg</t>
+  </si>
+  <si>
+    <t>Lille Kærbyhus d: 12-6-11.
+Kære Astrid – 
+Jeg vilde ikke skrive til Dig, før jeg vidste, hvor Du var, eller sende Pakken. Alfred kunde jo godt have sat sig imod Din Rejse, - godt han ikke gjorde det og at Du nu kan være med Børnene i Fred og Ro vel ca. 4 Uger?, kunde Du ikke lade Anna passe ham og Huset en Tid alene?? saa Du kunde yderligere forlænge Dit Ophold. Dersom Anna kan føre Hus lidt økonomisk, saa koster I jo ikke mere i Birkerød end hjemme, vel endog knap saa meget. Det maa Du da en Gang sige mig lidt om. Hermed Kjolen og Din Blækstift, som laa i min lille Taske. Jeg kom godt hertil, gik Kl. ca. 7 hen til Syberg, bankede stille paa Køkkendøren, og kom ind i Spisestuen. Syberg havde været temmelig syg i en Uge, var begyndt at være oppe; han var uhyre venlig mod mig, vi snakkede en hel Del. Jeg kom her 6.20, Johanne havde ikke bemærket, at jeg vilde komme Tirsdag, de sad og spiste til Aften, Pauline var her, men rejste lidt efter. J. er saa kolossal optaget af sin Musik og af Eleven, hun har nylig faaet en ny. 
+Det har været en lille Skuffelse, at hverken hun eller Alhed nogensinde har Tid til at høre om min Rejse, men forleden Aften gik jeg ned til Christine og fortalte hende og Marie i næsten 2 Timer. De var meget interesserede. I Aftes kom de hjem fra Sølvbryllup, der var forløbet meget godt, uhyre storartet Arrangement. De holdt alle til paa Erikshaab og havde det brillant der. I Morges blev Oline – Pigen her syg ligger i Dag mindst, Dr. Hviid var her i Formiddags. Hun var skæv. Ryggen skal ind til Kbh og have Bandage. J. tænker om hun mulig i den Tid kan faae Amanda. Jeg rejser til Snøde paa Lørdag og derfra til Glorup. Det gaar godt med Musiken i Skoven, 2 Gange om Ugen 2 Timer ad Gangen. J. maa øve sig meget dertil. Lige nu var Amanda her og sagde sin Time af for Resten af denne Maaned; hun rejser paa Torsdag til Kbh. og Malmø, da hun hørte, I er i Birkerød, vilde hun tage en Dag derud; vilde skrive til Dig fra Kbh. Vi veed endnu ikke, naar Moderen kommer til her. Lille Bes leger saa udmærket med Anna og Ellen og alt Puttes Legetøj, hun sover i Puttes Seng, det Skind er jo ind under Pe[ulæseligt], var ret modfalden, da de alle rejste fra hende i Torsdags i Kbh., men var behersket og meget sød. Jeg kan slet ikke skrive til M[ulæseligt] jeg veed ingen Adr. Naar Du skriver, saa hils dem og sig Tak for Kortet. Det var dejligt, Børnene havde haft en god Pinse i Kbh; hils dem mange Gange. Fandt Du saa Brevet med deres Tegninger? Syberg havde endt sit Telegram med: Gudsfred og Velsignelse – det var bleven til Husfred og V. – i de kommende Aar!! Nete stregede det fatale Ord over! Jeg har saa mange Breve at skrive i Eftermiddag; Erik sidder her og tegner, J. inde at have Time. og andet. Barnepigen er i Skole om Eftem.; men en Søster af hende tager Bibbe, naar hun vaagner af sin 2 Timers Middagssøvn. Hun er sød det lille Pus. Det staar helt godt til for dem med Penge, hun er inde i Dag at betale Renter, 300 til Hverringe og 150 til Bonden, 75 skal sendes til Syberg. Men de har ca. 300 om Maaneden ind for Mælk nu for Tiden!!! De har 12 Køer i Sommer, har købt to. Nu Farvel lille Putte! Ja det var en herlig Tur! Jeg har lagt Plan for den næste,: Berlin, Dresden, Eisennach og Wartburg og maaske Amsterdam. – 
+De synes udmærket her om min Plan at give Muk 300 Kr. næste Sommer til den Amerika Tur; bare for Elles Skyld. Her laa et lille trist forjaget Brev, han ligger endnu, men har begyndt at spise og sove. – Hvilken Tilværelse for Elle! Jeg har aldrig Medlidenhed med ham! Hun skrev, naar de igen faar Indtægter, det har de altsaa ikke noget, der hedder for Tiden! – saa sender hun for den Ramme, men jeg skrev strax, at jeg skal nok betale det hele, saa kan hun holde det lidt til 6te Marts. – Tænk om hun kan have Muk en Maaneds Tid til næste [”næste” indsat over linjen] Sommer. Men saa en til at have i Birkerød imens?? Du???
+Ja saa Farvel da! Hils Lomme og Anna mange Gange. Hr. Peter er dejlig! Kærlige Hilsner fra Bedstemor.
+[Indsat s. 1 i venstre margen, lodret:] Blækstiften er et Ærme</t>
+  </si>
+  <si>
+    <t>1912-01-08</t>
+  </si>
+  <si>
+    <t>Frits Branner
+Thora  Branner
+Alhed Marie Brønsted
+Johannes Nicolaus Brønsted
+Louise Brønsted
+Adam Goldschmidt
+Ina  Goldschmidt
+Bodild Holstein
+Alhed Larsen
+Johanne Christine Larsen
+Johannes Larsen
+Christine  Mackie
+Anna - , pige i huset hos Astrid
+Marie Warberg</t>
+  </si>
+  <si>
+    <t>Den "vanskelige Situation", som Louise/Lugge Brønsted var i og som krævede moderens hjælp, skyldtes tilsyneladende at datteren Alhed/Lomme på 8 år var syg. Louise Brønsted havde fået barn nr. fire, Else, 7. oktober 1911. Som nævnt i brevet havde Louise i januar 1912 ingen pige i huset. 
+Den omtalte rejse skulle have fundet sted i maj 1912, men den måtte udsættes til september, da Laura Warberg havde årebetændelse i benet. 
+En ørken mellem Vanløse og Birkerød: Thora/Tutte Branner boede i Vanløse; Louise Brønsted i Birkerød.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3866</t>
+  </si>
+  <si>
+    <t>Det er sødt af Laura Warberg at hjælpe Louise/Luge Brønsted, som er uden pige i huset og har en syg datter.
+Astrid Warberg vil meget gerne med på rejse, og hun tror, at hun kan skaffe pengene dertil.
+Thora/Tutte Branner har haft inviteret Astrid på pølsegilde. På vej dertil mødte Astrid Johanne C. Larsen, som skældte hende ud for ikke at tage hensyn til Alfred. 
+Morgenen efter ringede Astrid til Bodild Holstein, som inviterede på frokost.
+Hjemturen til Sverige var hård i dårligt vejr. Alfred var kommet uventet hjem, og da der ikke var "herremad" i huset, gik han på hotel og spiste, mens børnene og stuepigen Anna fik risengrød.
+Børnene er glade for slædevejret.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/NwBa</t>
+  </si>
+  <si>
+    <t>Malmø 8 Jan 1912.
+Kæreste Mor! Tak for Dit Brev! Hvor er det storartet for Lugge, at du klarer den vanskelige Situation for hende - men hvor er det opofrende af Dig - så ideelt Du havde det på Glorup. Og tænk, at Du får Titte med - men vil Du så tillige have mig med - hvis jeg aldrig ["aldrig" overstreget] altså kan skaffe de fornødne Kontanter - 200 Kr?
+Det vilde jo være festligt at rejse tre i Følge - jeg har rasende Lyst til det, så det gir sig vel nok med Pengene! Når Alfred gav mig 100 i fjor, gir han det vel igen i År, og jeg har 70 i min Bog; når man har et sådant Lyspunkt at se hen til, kan man jo langt lettere bære de øvrige Dages Byrder.
+I Lørdags fik jeg Bev fra Tutte, som bad mig komme over til Pølsegilde samme Aften. Jeg rejste Kl. 1.15 Traf tilfældig Johanne på Gaden og vi fik snakket en Del sammen; det viste sig, at hun havde arrangeret Familiesammenkomsten herovre den Søndag, da jeg var borte, og hun kunde slet ikke indse, "at der var nogen Grund til at vise mig Hensyn - da jeg jo aldrig viste Alfred noget Hensyn." (!) Jeg inviterede jo altid min Familie, når Alf. var borte, skønt han dog gerne vilde være sammen med både dem fra Birkerød og Las og Be - hvad synes Du! 
+Jeg oplyste da, at de nævnte Familier aldrig var bedt, når han var borte - og at han udtrykkelig for de øvriges Vedkommende havde anmodet mig om at invitere dem, når han var borte. "Nå - det vidste hun ikke."
+Der er jo ikke mere at sige til denne Sag - det hele Forhold er håbløst og uforbederligt.
+Vil de ikke have noget med mig at gøre, så kan de godt slippe.
+Gildet hos Tutte var meget vellykket - men jeg kendte ingen af Gæsterne, der alle var lokale Notabiliteter (det ved jeg for Resten ikke hvad betyder) Jeg frøs meget - men diskret. Næste Formiddag kunde jeg ikke dy mig for at ringe til Bodild, mens Tutte redte Senge ovenpå - hun bad mig til Frokost Kl 1. Jeg gik så derfra ved 12 Tiden, fulgt af Tutte med lille Frits i Vognen; men det var isnende koldt (Søndag) så de vendte snart om. 
+Hos Bodild var der varmt og henrivende - jeg tilbragte et Par gennemhyggelige Timer hos dem, og de fortalte om det altsammen. Hos dem er jeg altid nærmere Birkerød og Jer alle synes jeg. Der er en Ørken mellem Vanløse og Birkerød. 
+Mornine var lige taget derfra, men hendes Ånd svævede over Stuerne. Jeg tog hjem med 4 45 Båden - et rædsomt Vejr - næsten 2 timer undervejs - jeg indtog straks min sædvanlige [noget af papiret mangler] på en Feltstol i Gangen lige ved Udgangen til Trappen - der kan jeg [noget af papiret mangler] klare mig.
+Tænk så havde Alfred telefoneret om Lørdagen til Anna - var altså kommen fra Tyskland uventet! men Anna kunde da meddele, at her hverken var "Herremad" el. do Kaffe i Huset. Han tog så selv Ost og Kaffe med - og måtte Søndag gå på Hotel for at spise. De andre fik Risengrød og Grønsager. Pengene var sluppen op - og han har strengt forbudt mig at hente hos Hansen el. at tage på Regning. Konsekvenserne måtte han dennegang selv bære; det var meget passende - og jeg fik da heller ingen Grovheder, da jeg kom hjem.
+De Små morer sig med Slædeføret og er friske og fornøjede. Jeg glæder mig til dit næste Brev. 
+Vi skal vaske i Morgen, det betyder Ubehag, men er jo intet at regne mod jeres ganske pigeløse Tilværelse. Bare nu lille Lomme er rask igen. 
+Hilsen til Jer allesammen - (Ungerne tumler og leger om Ørene på mig, derfor hænger dette Brev ikke sammen.)
+fra Din A.</t>
+  </si>
+  <si>
+    <t>1912-02-04</t>
+  </si>
+  <si>
+    <t>St. Pauli Kyrkogatan No 19 4.
+Malmø</t>
+  </si>
+  <si>
+    <t>Lise Abrahams
+Berta Brandstrup
+Ludvig Brandstrup, billedhugger
+Ellen Brønsted
+Louise Brønsted
+Peter Oluf Brønsted
+Christian Eckardt
+- Johansen
+Grethe Jungstedt
+Alhed Larsen
+Elena Larsen
+- Lunn
+Frederik Lützhøft
+Hedevig Lützhøft
+Elisabeth Mackie
+Fritz Magnussen
+Karen Meisner-Jensen
+Olga Meisner-Jensen
+Ellen  Sawyer
+- Stockmar
+Cathrine Svendsen</t>
+  </si>
+  <si>
+    <t>Alhed Larsen udstillede i Den Fries Udstillingsbygning 1912 sammen med Karen Meisner-Jensen, Olga Meisner-Jensen, Cathrine Svendsen og Anna Syberg.
+”Riget” var en dansk avis, der udkom november 1910 til december 1913 med særlig vægt på udenrigs- og kulturstof. 
+Det vides ikke, hvem Asta, Ingeborg, Madsen og Tomas var. Warberg-familien kendte flere, der hed sådan.
+Det er ikke lykkedes at finde bogen Liv af Johan Maier og heller ikke Ina af Th. Lick.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2077</t>
+  </si>
+  <si>
+    <t>Alhed Larsens udstilling er blevet godt anmeldt i Riget og også i Politiken. Laura Warberg har besøgt udstillingen, hvor hun mødte mange bekendte. Alheds billeder er fine, og hun solgte to, men der er dårlige billeder af et par af de andre udstillere. Alhed sad i flere timer og spiste frokost på Paraplyen, mens der var gæster på Den Frie, og det syntes Laura Warberg var en dårlig idé. 
+Laura Warberg har været til et foredrag, og hun læser i Læseforeningen. 
+Det er en god idé, at Astrid vil lære bogbinding.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/OT2N</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Astrid Goldschmidt
+St. Pauli Kyrkostræde 19
+Malmø
+Skåne
+[I brevet:]
+Nørrevoldgade 29⁴
+Søndag d : 4-2–12 
+Kære Astrid! 
+Der venter Dig vist denne Gang et interessant Brev om Udstillingen, der jo ser meget lovende ud. ”Riget” har i Dag en Anmeldelse af Frits Magnussen, hvori Alhed er mere anerkendende omtalt end i Politiken, der dog ogsaa nok kunde gaa an. A. er i Dag i Birkerød, hun har sikkert købt Blade paa Banegaarden; jeg ringede derind og da vidste de nok derom; der er andre fremmede ogsaa, men det var mig ikke muligt at forstaa [paa] Lugge, hvem det var. Den Dag Du var rejst, kom Elle herop og vi hjalpes ad med at skrive de mange Kort; vi sad og hørte Musiker[ulæseligt] nede fra Fr. Johansens Hjørnestue, var siden nede hos Tomas at drikke The. I Gaar kom Elle ved 11 Tiden, spiste sin medbragte Frokost og fik Solbærrom og The her, mens jeg var nede at spise. Det har hun jo gjort 2 Gange og Lugge en Gang og det var en dessin for Dig ogsaa næste Gang Du skal herover. Ved 1 Tiden gik vi ad de smaa obscure Gade[r] til Østergade, købte en M[ulæseligt] til Hr. Peter det havde han ønsket sig til Flaget, Elle gav ham. Vi gik hele Strøget ned, købte Konfekt og en lille Genstand til Grethe, derfra til Udstillingen, hvor Elle strax traf Fru Asta, meget glædeligt Gensyn. De gik sammen hele Tiden, det er vist hende, der købte ”Petunia”, Berta det lille Landskab fra Fyns Hoved. Det er en smuk Samling Billeder, men dog en Del Jux iblandt; Fr. Svendsens især, men efter min Mening ogsaa Olga Jensens. I Alheds er der intet rent ud disharmonisk; de hænger ogsaa yndigt kønt i den inderste Sal, 2 Vægge fulde. Der var ikke saa faa Mennesker, Lützhöft var der meget tidligt. Abraham og Fru Ingeborg var der, jeg talte med dem. Bimse og Ch. E. og cand. Lunn havde været der. Lud og Berta ogsaa; Madsens kom da jeg gik hen til Paraplyen, hvor Alhed havde siddet et Par Timer med nogle Venner og spist Frokost, vist ikke helt diplomatisk af hende at være borte paa den bedste Tid. I Gaar og i Dag er lille Hr. Peter bedre: Bes var ikke i Skole i Gaar p.Gr.af Kulden der jo ogsaa er ganske overvældende, i Dag kan jeg knap faa varmt her; var alligevel ude en lille Tur i Formiddags uden at fryse synderligt. Elle rejser vist hjem i Morgen og kommer her med sin Kuffert, saa tager jeg en Bil til Banegaarden. Jeg har giver hende 10 Kr, fik endelig i Gaar de Penge fra Madsen jeg kunde betale jovist! – I Torsdags Aftes var jeg min første rigtige Udflugt, henne i et Lokale paa Raadhuspladsen og høre det første af en Række Foredrag af Dr. Munck om Tydskland. Men saa lille en Sal og saa faa Tilhørere! jeg var meget forbavset, og et højst tarveligt Publikum at see til. Det er dog mærkeligt, at der ikke er større Interesse for den Slags her i den store By, hvor Folk har Raad til al mulig Luksus og Fornøjelser. Nu gaaer jeg i Læsef. hver Aften, har læst en dejlig Bog af Johan Maier ”Liv” og en mindre god. – Ina – af J. Th. Lick; overspændt Vrøvl Det glædede mig meget at høre Elle animerer Dig til at lære Bogbinderi, det gør jeg ogsaa i høj Grad især hvis det kan blive inden alle og enhver driver det. Jeg har læst, at det private Bogbinderi er ved at blive en farlig Konkurrent til Fagmændene; ser i Dag i Politiken en Dame, der averterer. – Bare nu Dine Unger kan undgaa Forkølelse i dette Vejr! – Nu er der vist ikke mere at skrive om lille Putte. Jeg skal lidt ned til gl. Fru Stockmar inden Middag. – Kærlige Hilsener til Dig og Børnene fra Bedstemor.
+Udklip af Riget i Gaar; muligt jeg kan faa det fra i Dag senere.</t>
+  </si>
+  <si>
+    <t>1912-02-11</t>
+  </si>
+  <si>
+    <t>Nørrevoldgade 9 København K</t>
+  </si>
+  <si>
+    <t>Thora  Branner
+Vilhelm Branner
+Else Birgitte Brønsted
+Louise Brønsted
+Peter Oluf Brønsted
+Ina  Goldschmidt
+Peter Hansen
+- Holstein, Frk.
+Harald Høffding
+Alhed Larsen
+William Mackie
+Karl Madsen
+Carl V Petersen
+Ellen  Sawyer
+Karl Schou
+Marie Schou
+Hempel Syberg
+Gustav Wied</t>
+  </si>
+  <si>
+    <t>Astrids ægteskab med Alfred Goldschmidt var højst problematisk, og parret endte med at blive skilt.
+Alhed Larsen udstillede sammen med Olga og Karen Meisner-Jensen, Anna Syberg og Cathrine Svendsen på Den Frie.
+Det vides ikke, hvad historien om Laurits, der ikke ville med til Amerika, går ud på. 
+Alhed Larsen sad i København model for Peter Hansen, der malede det store "Stifterbillede" til Faaborg Museum. 
+Gustav Wieds ”Ranke Viljer” 1906 (opført under titlen 2x2=5) fra Ungdomshistorier.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2078</t>
+  </si>
+  <si>
+    <t>Laura Warberg spørger, om hun dog ikke kan komme på besøg hos Astrid i Malmø. 
+Laurits vil ikke med til Amerika nu. Det bliver et hårdt slag for Ellen. Laura Warberg troede engang, at hendes fremtid var sikret. 
+Alhed Larsen sidder model for Peter Hansen. Hun er meget sparsommelig, og det er Christine ikke. 
+Alhed og Laura har været i teatret og på Nimb og spise fint. 
+Louise Brønsted skal til Hagemanns afskedsfest. 
+Laura Warberg går til foredrag.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/zgFT</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Astrid Goldschmidt
+St Pauli Kyrkogatan 19
+Malmø
+Skåne
+[I brevet:]
+Nørrevoldgade 29⁴
+Søndag d: 11te
+Kære Astrid!
+Det var et meget rart Brev fra Dig i Gaar; naar mon Du igen kommer over at spille? Dersom nu en Gang Alhed er i Kbh. kommer jeg over en hel Dag med første Færge, naar der igen bliver ordnede Forhold med Sejladsen. Kan det slet ikke tænkes at komme naar han er hjemme?? Vi vilde jo dog kuns ses ved Maaltiderne! I Morgen tager jeg til Birkerød fra første til 6 Toget, haaber lille Muk saa kan gøre en Sviptur ind at se Udstillingen, mens jeg passer Børnene. Bes og Hr. Peter igen lange Tider i Sengen med Feber uden ellers fejle det mindste; gaadefuldt! Jeg spiste til Middag i Fredags hos Fr. Holstein Alhed og Madsen var der og spurgte Fr. H. om Feber ikke kan skrive sig fra Mathed, de spiser jo intet og Sengen tærer. Bare den Læge er dygtig! Gud veed om der skal være Selskab d:22de, jeg tror det næppe, men nu skal jeg køre i Morgen og saa skrive det til Dig. I Dag ved 3 Tiden tager jeg pr. [ulæseligt] til Vanløse, det er Wilhelms Fødselsdag, hans Sødskende kommer der til Aften. Elle rejste først hjem i Mandags, var altsaa ikke hos Syberg sammen med Thora. Veed Du at Laurits ikke vil til Amerika de første Aar? Det bliver vist et haardt Slag for Elle! Mærkeligt at hun kan være saa haabefuld for Fremtiden og Livet deroppe alene! Alhed er saa gruelig bekymret for hende, men saa er der da vel den Udvej, at hun kunde tage til Billy en Tid. A. mener der kunde sagtens blive en Virksomhed her hjemme, at Grethe ogsaa kunde faa Fripladser her og Elle Legater, men hun vil vist ikke paa nogen Maade lade være at rejse derover. Hvor anderledes lyst saae det ud, da vi troede hende vel sikret for Fremtiden; mon han dog ikke kunde betænke sig? I Julen havde de faaet udmærkede [ulæseligt] af ham og Grethe sagde, at Carl skulde være hos dem til Sommer.
+– Alhed ”sidder” en Del af sin Tid herinde for P Hansen til det store Faaborgbillede. Hun er meget sparsommelig køber intet uden nødvendige Smaating. Hvor anderledes med Christine, der vist anvendte ca. 300 Kr. paa Rejsen herind og alt muligt i Magasin! Hun er uforbederlig! Desværre bliver det dog næppe til Efteraaret, hun flytter herind, maa spare derovre endnu et Aar! Slemt for mig, men vil jeg aldeles ikke paavirke hende, selvfølgelig. - 
+I Aftes gav jeg ud paa Alhed og mig selv. Halve Priser i Folketeatret til ”Ranke Viljer” – 2+2=5 – af Gustav Wied; uhyre morsomt, vittigt, satirisk hvor vi lo ! – glimrende spillet. Og tænk Dig saa gik vi til Nimbs nye Lokale ligefor den nye Banegaard, bagved Bræddehytten, hvor er der fint og elegant og smagfuldt. A. spiste Middag i Valby og fortalte, at vi skulde til Nimbs; Nej mente Berta, det var vist ikke muligt, det var jo saa fint! Hvilke elegante Dragter, Damerne selskabsklædte! A. stak jo en Del af i sin gl. blaa Nederdel med Bluse, jeg var pæn nok. Vi satte os beskedent i den første den bedste Krog og spiste en aldeles vidunderlig Souper, Laksesalat á la Tivoli – vi har aldrig smagt noget bedre; Kalvefrika[ulæseligt] avec Chateaubriand – delikat! – en Dessert saa lækker, en halv udhulet Appelsin i et højt klart Glas, den var fyldt med Is og uden om men i Glasset fin rød Gelé med Flødeskum; hver en Pilsner til; 2 Kr. for hver Soupér, 50 Øre i Drikkepenge, Øl og Kaffe vi var jo nok lidt betænkelige strax, men nu var vi der og fortælle Berta, vi var gaaet igen fordi det var for fint, vilde vi da ikke. Jeg syntes det var vældig morsomt ”gav” jo, - men A. tog Øl og Drikkepenge paa sig. Det var en herlig Aften. Der var Karneval ved Siden af og ovenpaa. Hun tog desuden Kaffe og en Cigaret, vi kom hjem Kl. 1. – Alhed var forleden til fin Aften hos Carl V. Petersens, der var en Del Malerfamilier og en Telemarks kendt i national Dragt, hans Kone af en fin Familie i Christiania, han selv en dannet og klog Mand hun Datter af en anset Videnskabsmand. – Paa Onsdag skal der være stort fint Selskab paa Phønix, Direktør Hagemann giver Afsked; Lugge skal med lille Else skal have lidt extra Mad nu! Hvor herligt, at lille Muk kan komme lidt ud nu igen! Jeg hører stadig de højst interessante Foredrag af Dr. Munck; og nu de følgende Tirsdage Høffdings gratis Forelæsninger over Rousseau; desværre undgik det første mig i Tirsdags, jeg kiggede dog stadig i Politiken, som jeg holder nu, efter den. Men jeg skrev til Frøken Shlect om at mødes med mig nær Indgangen og fortælle mig om det, hun er saa forstaaende og husker saa godt. – Nu veed jeg ikke mere lille Putte; hils nu de kære Unger Hvor dejligt at Du nu igen holder Skole med dem baade for Dig og for dem. Inas Bakkeserviet er mig til stor Nytte i min Sølvskaal, naar jeg har The Fremmede. I Onsdags var Alhed her 2-3 Timer, saa jeg ser hende meget denne Gang skal ogsaa til Schous en Gang. Kærlige Hilsener fra Mor.</t>
+  </si>
+  <si>
+    <t>1912-05-17</t>
+  </si>
+  <si>
+    <t>Grete -, Astrid Warbergs veninde
+Julie Brandt
+Bodild Branner
+Alhed Marie Brønsted
+Louise Brønsted
+- Gjerulff
+Adam Goldschmidt
+Alfred Goldschmidt
+Henriette Goldschmidt
+Ina  Goldschmidt
+Malin   Holmström-Ingers
+Bodild Holstein
+Else Jensen
+Eli Larsen</t>
+  </si>
+  <si>
+    <t>Det kan ikke afgøres, hvem Trine og Grete var. Warberg-familien kendte flere med disse navne. Ligeledes er det uvist, hvem Eli var. Bodild kan være både Bodild Holstein og Bodild Branner.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2445</t>
+  </si>
+  <si>
+    <t>Adam og Ina har været til deres farmors fødselsdag. Ina var nær ikke kommet med, fordi hun var forkølet. Efterfølgende forværrede Alfred det hele ved at give pigen en omfattende lusekur med hovedbade. 
+Astrid har været til fest hos Louise Brønsted. Hjemme igen var hun alene og nød god mad. Hendes gymnastikopvisning gik meget fint. Efter denne havde Astrid veninder med hjem.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/SVQV</t>
+  </si>
+  <si>
+    <t>17/Maj 1912.
+Kære Mor!
+Tak for Brevet I Morges! Jeg sidder her ganske sammensunken, fordi det nu pludselig er forbi altsammen – den Gymnastik har alligevel længe holdt én i Spænding.
+Du kan tro det var en mærkelig ny Situation, da jeg Tirsdag Eftermiddag fulgte de Små ned til 3 Båden – hvor Alfred mødtes med os – de tre skulde til København at fejre Farmors Fødselsdag d 15ende. Nær var lille Sjums ikke kommen med på Gr.a. en slem Forkølelse ved de mange Hovedbade; Fredag havde hun Feber og var meget sløj, men da hun Lørdag Morgen var langt bedre, tog jeg alligevel til Birkerød, hvor Lugge fejredes med en meget vellykket lille Fest d 12te; de har fået det så yndigt alle Vegne – mange Forbedringer ude og inde – selv var de friske og fornøjede som altid – Lomme oppe et Par Timer om Søndagen – og bedre. Gæsterne kom til Kaffen ved 4 Tiden - Bodild – Pan – Eli – Larsen m Frue (Søster til Fru Arenholt) – Gjerulffs – Berthelsen og Fru Johs. V. Jensen. Vi var en dejlig Tur i Skoven – Kl 7 fin Aften med Masser af Spirituoser og høj Stemning. Alt meget vellykket. 
+Jeg tog hjem Mandag Kl 3 – efter først at have spist Frokost hos Bodild og Eli – samt afsendt en Sølvbrudegave til Trine [ulæseligt] til – 1 Krone – en meget smuk Kompotske med Perlemorsskaft. Da jeg kom herhjem fandt jeg Sjumses Forkølelse meget forværret – tænk Dig, så havde Alfred Aftenen før beordret hende indbalsameret i Lussemisktur (Håret) derom Håndklæder, dette våde lå den arme syge Sjums i hele Natten og fik næste Morgen Hovedbad! Mandfolk skulde rigtignok snakke med om Opdragelsen! Jeg var meget forfærdet – der var faktisk ingen Lus mere i hendes Hovede hverken Fredag eller Lørdag. Nå, men det gik altså – jeg gav hende Masser af varmt Undertøj på til Rejsen – og mere forkølet er hun da heller ikke bleven af Turen. Men altså den nye Situation – ganske alene hjemme fra Tirsdag. Onsdag nød jeg en uhyre ensom og fin, let Diner – kogte Frederikshavnsrødspætter - med mousserende Rihsvin – samt Rabarbergrød. Hentede så Grete på Banegården – vi gik en Tur i Parkerne – hjem til en hyggelig Aftensmad – og så til Opvisningen, der gik glimrende for et ret stort Publikum – alle Damer. De første Klapsalver bragede løs, da – jeg! – stod på Hænderne på Plinten, vel at mærke – begge Fløjmændene havde sprunget først – men uden Klap, jeg var også storartet oplagt havde Kæmpekræfter til Klatringen i Tovene, hvor jeg virkelig også var den absolut bedste. Bagefter havde vi en meget hyggelig Kaffehistorie med festligt dækkede Borde (da Publikum var gået) Frk [ulæseligt] havde en tysk Veninde med, som jeg snakkede løs med hele Aftenen – meget morsomt. Jeg fulgtes hjem med 3 unge Piger – de gik med op og vi soldede muntert i Punch og Appelsiner til over Midnat.
+Grete snorksov. Næste Dag var det meget godt, at Skovturen var opsat til Søndag – Stemningen noget forsviret. Grete og jeg havde det stille og hyggeligt – gik en god Tur til Vandet om Formiddagen – fin Middag – vi sov et Par Timer, mens Grete nød et Par Bøger. Derpå gik vi til Båden efter dem – Ungerne var jublende glade og fortalte Tusind Ting i Munden på hinanden; vi fulgte Grete over til Banegården – hun rejste 7.10 – på Søndag skal hun med til Falsterbo, om nu Vejret vil arte sig.
+Herom i næste Brev.
+Nu kun mange Hilsner til alle – jeg skal i Byen at mødes med Molle. God Bedring med de respektive Lægers Ben – det er da godt I venter til September – måske kan jeg vinde det store Lod til den Tid og komme med. Din A.</t>
+  </si>
+  <si>
+    <t>1914-03-08</t>
+  </si>
+  <si>
+    <t>Laurentius Allerup
+Marie Bang
+Louise Brønsted
+Adam Goldschmidt
+Ina  Goldschmidt
+Grethe Jungstedt
+Adolph Larsen
+Alhed Larsen
+Andreas Larsen
+Johan Larsen
+Johanne Christine Larsen
+Johannes Larsen
+Christine  Mackie
+Elisabeth Mackie
+- Svendsen, Fru</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2616</t>
+  </si>
+  <si>
+    <t>Det er flot, at Astrid Warberg-Goldschmidt fik så meget for 50 kr. Louise/Lugge Brønsted har købt silkestof til kjoler.
+Familien har holdt Ellens/Elles fødselsdag med gæster, middag og mange gaver.
+Christine og Alhed er begyndt at tage fransktimer, og Laura Warberg underviser Grethe i samme sprog.
+Grethe er blevet så sød overfor sin mor. Hun glæder sig meget til det nye hus, men der mangler stadig meget på det. Laura har købt sofabetræk, gardiner mm.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/iEY2</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Astrid Goldschmidt
+St. Pauli Kyrkogatan 19
+Malmø
+Skåne
+[På kuvertens bagside: Poststempel]
+[I brevet:]
+Søndag d: 8/3 – 14
+Kære Astrid!
+Jeg var meget glad ved saa tidligt i Ugen at faae Dit interessante Brev, med god Besked om Dine Indkøb og Din Visit i Birkerød. Hvor var det dog en Masse Du fik for de 50 Kr; vi var alle meget imponerede derover. Men tænk ogsaa, at Du kan købe i Børnekonfektion! Fodtøj veed jeg nok, Du kan. Nu mangler vi bare en Prøve af Dragten, men der gives maaske ingen Klude med. Lugge har igen været betroet Indkøb og skilt sig udmærket derfra; yndigt nærmest orangefarvet E[ulæseligt]nne – blankt bredt Silketøj – til Elles Fødselsdag; 25 Kr. for en Kjole; Chr. Alhed og mig, Vi havde en herlig Aften; Elle kom 6½ fra Odense, fik saa først alle Gaverne i Dagligstuen; Kjolen jo Hovednummer; hun var henrykt. Desuden fra Alhed Sweizerost – Pølse – Sardiner – Leverpostei – 4 [”4” indsat over linjen] smaa Fajance Skaale og to Spølkummer Drengene [”Drengene” indsat over linjen] 2 Glas Sommerkrus fra Putte – Stauder fra Junge, Kartofler fra Agraren, en stor Lagkage fra Allerup og Ville, de var med til den fine Middag Kl. 7 – Tarteletter, Oxesteg med Agurkesalat – Æblekompot m.m.; Ostegilde Kaffefromage; 3 Slags Vin! Storartet Stemning, Alhed er jo en glimrende Værtinde. Grethe havde glædet sig vildt til Dagen; Alle 4 Børn med til Bords. Chr. og Grethe bor jo deroppe, mens Las er væk. Chr. og Alhed er begyndt at tage Timer i Fransk hos Fru Svendsen, det er morsomt for dem, især Alhed trænger dertil, Nu paa Tirsdag begynder jeg igen med Grete paa vort Franske; jeg vil spørge Fru Larsen, om jeg maa betale lidt for Aftensmad til hende den Dag, da er Elle væk fra Morgen til næste Dags Middag saa fyrer de slet ikke, Grete sover i Kærbyhus den Nat. Hun er bleven saa sød og omhyggelig for Elle, gav hende The paa Sengen i Fredags og har flere Gange haft det varmt og hyggeligt, naar Elle mindst ventede det. Vi er glade over det. G. glæder sig uhyre til vort Hus, det gaar desværre nu saa langsomt frem: endnu hverken Døre eller Vinduer eller Gulve, og derefter kommer en Maaneds Maling. Nej Elle og jeg er forberedt paa det værste; men haaber endnu at vi er i Orden til Pinse og den store Sommer Maaned. Jeg var i Odense i Torsdags og købte Betræk til Sofaen og et ret stort Linoleumstæppe til Spisestuen, næsten som [ulæseligt o]; samt hvide Gardiner. Jeg har det rigtig godt, haaber lidt Bedring og Læsning, Tiden er tidt saa lang.
+[Indsat s. 4 på højkant i venstre margen:]
+Nu Farvel lille Putte! Kærlig Hilsen til Dig og de smaa! Bedstemor.</t>
+  </si>
+  <si>
+    <t>1917-09-27</t>
+  </si>
+  <si>
+    <t>Camilla Bertram
+Thora  Branner
+Vilhelm Branner
+Johannes Nicolaus Brønsted
+Louise Brønsted
+Otto Gelsted
+Christian  Houmark
+Andreas Larsen
+Johan Larsen
+Marie Larsen
+Karl Madsen
+- Nissen
+Arvid Rørdam
+Christine Swane
+Maria von Sperling. g. Balslev
+Christoph Ernst Friedrich Weyse</t>
+  </si>
+  <si>
+    <t>Alhed Larsen er i Københavnsområdet og besøger diverse mennesker.</t>
+  </si>
+  <si>
+    <t>Alhed Larsen har været til sin søster Tuttes fødselsdagsmiddag og til frokost med Tante og Max. Sidstnævnte var skuffede over ikke at have set Johannes Larsen i Kerteminde, men begejstrede for drivhuset og haven. 
+Alheds sangtimer hos Betram går fint.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/tvZc</t>
+  </si>
+  <si>
+    <t>Kæreste Larsi!
+Jeg sidder ude hos Marie og skriver. Jeg har ligget her i Nat. Vi var jo hos Tuttes i Aftes eller rettere til Middag Kl. 6 for at fejre hendes Fødselsdag. Det var fint og nydeligt og rigtig hyggeligt men gik lidt trøvt, der var et Par Vanløsefamilier, som var rigtig flinke men jo ganske ukendte for os. Det var ellers en meget anstrængende Dag og jeg var ked af at jeg maatte tage fra Birkerød i det bedaarende Vejr. Men Christine og jeg havde lovet os til Tante og Max til Frokost, saa vi maatte ind med det første Tog. Tante og Max var nu skuffede over slet ikke at have set Dig i Kerteminde, men de var vildt begejstrede over Haven, Drivhuset og det hele. Karl Madsen kommer her til Frokost Kl. 12 ½, vi skal have Agerhøns. Bertram kommer ogsaa. Min Time i Gaar gik saa udmærket, Bertram roste mig saa meget! Hun er en aldeles glimrende Lærerinde og det er en forfærdelig stor Fornøjelse at synge hos hende. Jeg sang endogsaa en lille Sang i Gaar, en af Wejses Romancer. I Aften skal vi til Gegge til Middag, Magisterens, Christine, Arvid Rørdam og jeg. I Moren kommer Marie Sperling og besøger mig, der er meget de sidste Dage. – Jeg kommer altsaa med 2 [tallet overstreget] 3 Toget paa Søndag og glæder mig meget til at se Jer. Jeg er meget spændt paa at se alle Blomsterne og det hele og glæder mig i det hele taget til at komme hjem igen. Nu er Kl. ligeved 12 ½ saa jeg maa slutte. Tak Gelsted for Brevet, jeg har bedt Hr. Nissen om at skaffe mig det sidste. 1000 Hilsner til Jer alle 3 og paa Gensyn. Din Alhed.
+Marie Hilser mange Gange
+Torsdag 27ende</t>
+  </si>
+  <si>
+    <t>Ca. 1918</t>
+  </si>
+  <si>
+    <t>Alhed Larsen
+Christine Rasmussen</t>
+  </si>
+  <si>
+    <t>Inga Nielsen</t>
+  </si>
+  <si>
+    <t>Mads Rasmussen var formodentlig død, da datteren, Inga, blev konfirmeret. Takkekortet er kun påtrykt moderens navn.</t>
+  </si>
+  <si>
+    <t>Håndskrevet: Alhed Larsen sender nøgler. Der er tomt uden drengene.
+Fortrykt: Tak for opmærksomheden ved Ingas konfirmation.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/xdOe</t>
+  </si>
+  <si>
+    <t>Kære søde Drenge!
+Hermed Nøglerne. Jeg er lige kommen hjem. Her er meget tomt efter jer. Lad mig se I endelig skriver. 1000 Hilsener jeres Mor
+[Trykt på kortets anden side. Dette overstreget med blyant]:
+Hjertelig Tak for venlig Opmærksomhed ved Inga’s Konfirmation.
+Christine Rasmussen
+Skjoldsgade 10. København Ø.</t>
+  </si>
+  <si>
+    <t>1918-08-18</t>
+  </si>
+  <si>
+    <t>Zoologisk Have, København
+Vedbæk
+Valby</t>
+  </si>
+  <si>
+    <t>Max Ballin
+Lauritz  Birck
+Johannes Nicolaus Brønsted
+Louise Brønsted
+Ludvig Dahlerup
+Otto Gelsted
+Frøken Heilmann
+- Hjort
+Andreas Larsen
+Johan Larsen
+L.O. Lauridsen
+Eiler Lehn Schiøler
+Arne Manniche
+Eiler Schiøler</t>
+  </si>
+  <si>
+    <t>Rigabalsam er en type spiritus, der bliver fremstillet i Letland.
+Ballin-affæren: Max Ballin var spekulant i kredsen omkring Landmandsbanken. Professor Birck var medlem af Landmandsbank-kommissionen, som afslørede, hvordan Ballin m.fl. udnyttede krigskonjunkturerne til spekulation i ikke-eksisterende værdier.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har været i Zoo. Han har købt vindjakke, patronbælte, rygsæk og gummistøvler, så nu kan han optræde forklædt som lørdagsjæger. Han har spist frokost hos Dahlerup og Hjort. Professor Birch har været til middag, og han var lidt mat samt havde beskidt flip på som Gelsted.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/0RZO</t>
+  </si>
+  <si>
+    <t>[Fortrykt på brevet]:
+FRITZ SVENSSON København, den 
+TELEGRAM ADR.: TIVOLISK
+PERSONBANEGAARDENS
+CAFÉ &amp;amp; RESTAURANT
+KØBENHAVN
+AABEN FRA KL. 5 MORGEN TIL KL. 12 NAT
+TELEFON: 2239 CAFÉ
+2163 (tegning af bygningen) &amp;amp;
+BYEN 3500 RESTAURANT
+SMØRREBRØD * FROKOSTRETTER * CABARET * DINERS * SOUPERS 
+[Skrevet med håndskrift]: 18 Aug 1918
+Kæreste Alhed!
+Tak for Brevet, det var da heldigt I fik slukket. Jeg var i zoologisk Have i Formiddags og i Eftrmdg har jeg været omkring og købe ind og tager nu til Vedbæk. Jeg naaede altsaa ikke Valby men nu skal jeg se hvordan det gaar naar Vi kommer tilbage fra Vigen. Vi kører derud i Bilen. Manniche og unge Schiøler skal med. Jeg fik da Kufferten i Gaar den havde været i Birkerød formedels en gl. Seddel. Jeg var oppe hos Smør Chr. for at hente min Skitsebog og maatte love at spise Middag hos ham paa Mandag. Jeg har købt mig en Vindjakke et Patronbælte en Rygsæk og et par Gummistøvler til Skrævet, saa jeg glæder mig til i Mrg. at optræde forklædt som Søndagsjæger. Fik Drengene saa Ferien forlænget?? Kan Du skrive til mig saa jeg kan have Brev Mandag Mrg? Jeg købte ogsaa 6 Par Sokker i Magasinet, jeg kunde ikke strække mig videre da jeg jo ikke har Kort og maa betale men jeg gaar til LO. Lauridsen Mandag og faar dem til at sende med Opkrævninger.
+Jeg spiste Frokost hos Dahlerup og Hjort i Gaar. Rigabalsam. Særlig Dahlerup var meget glad ved at se mig, jeg skal hilse fra dem begge. Det er rart at høre at det nu gaar ham saa godt. Schiøler og Frk. Heilmann er alene hjemme. I Aftes havde vi Prof. Birch til Middag. Han var en meget tiltalende Mand men aabenbart lidt mat efter Ballin Affæren og saa havde han en beskidt, blød Flip som Gelsted. Hils Magisterens.
+Mange kærlige Hilsner til Dig og Drengene fra Din Johannes Larsen.
+PS. Det er en hel Kunst at skrive med denne Pen. JL.</t>
+  </si>
+  <si>
+    <t>1919-09-20</t>
+  </si>
+  <si>
+    <t>Bertram -
+- Knudsen
+Andreas Larsen
+Johan Larsen
+Johanne Christine Larsen
+Kristian Olsen
+Carl Petersen, arkitekt
+- Trautner</t>
+  </si>
+  <si>
+    <t>Larsen-familiens villa på Møllebakken i Kerteminde var under til- og ombygning. Der blev lagt nye gulve, dagligstuen blev udvidet og malet, der blev bygget nyt køkken, indkøbt vaskekedel, indrettet moderne badeværelse mm.
+Alhed Larsen var under arbejdet i Birkerød, da hun var syg, og familiens to drenge desuden i denne tid var elever på Birkerød Realskole. Alhed boede hos familie i nærheden i længere perioder. Det fremgår af et senere brev, at Alhed Larsen havde en byld i halsen. 
+Alhed Larsen blev bl.a. også kaldt Be.</t>
+  </si>
+  <si>
+    <t>Alhed må hellere tage den med ro og blive helt rask. 
+Vinduerne i badeværelset og det ny vaskehus bliver sat i onsdag. Badeværelsesgulvet er blevet brækket op. 
+Godt, at der ikke er noget alvorligt galt med Alheds øjne. 
+Johannes Larsen maler på to tavler med grågæs.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/GFyr</t>
+  </si>
+  <si>
+    <t>Kjerteminde Lørdag 20/9 1919.
+Kæreste Alhed!
+Tusind Tak for Brevet i Dag. Du kan tro jeg blev henrykt da jeg fik det til Frokost, jeg havde ellers saa smaat bestemt mig til at blive i daarligt Humør hvis jeg ikke fik Brev i Dag. Det er kedeligt at du bliver ved med at være saa sløj, men enten det nu holder op eller bliver ved, synes jeg Du skal tage den med Ro et Par Dage endnu. Der er jo ikke noget rart ved at komme hjem i det Svineri. Jeg skal nok holde dig a jour med hvordan det gaar og sige til naar jeg synes Du kan komme. Jeg tænker at de paa Onsdag eller Torsdag har det værste Svineri ude af Huset og faaet Vinduer i Badeværelset og Gangen. Jeg var ude hos Olsen i Middags, for jeg har ikke haft Held med mig i Telefonen, og Knudsen som jeg traf i Gaar Aftes og som lovede at komme i Gaar og maale Vinduerne har ikke vist sig. Olsen forsikrede naturligvis at der skulde blive taget fat med det samme og at Vinduerne saavel i Badeværelse som i det ny Vaskehus skulde blive sat i paa Onsdag, men Løgn bliver det vel i det mindste hvad Vaskehuset angaar. De har brækket Gulvet op i Badeværelset i Eftermiddag og skal saa lægge Indskud og Beton til Flisegulvet og naar det er gjort kan Trautners Folk vel komme til. Naar du kommer hjem saa Du kan dirigere dem er det vel tidsnok, Du kan jo bestille en Time til hos Bertram foruden den paa Mandag. Jeg ringede Calle op i Middags, Goddag Be! sagde han, forøvrigt forsikrede han at Tegningen var i Gang og skulde blive sendt omgaaende. Det er da godt at det ikke er noget alvorligt med Dine Øjne. Mine Briller kom i Dag og jeg puttede Christines i Æsken og sendte dem. Jeg har de 2 Tavler med Graagæs i Gang. Nu maa Du endelig skrive hvad Du mener om at blive der noget længere og hvordan det Gaar Dig paa Mandag.
+Hils alle derovre og 1000 kærlige Hilsner til Dig selv 
+Din 
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1921-06-21</t>
+  </si>
+  <si>
+    <t>Siø</t>
+  </si>
+  <si>
+    <t>Lindelse Nor, 5900 Rudkøbing
+Siø, Rudkøbing
+Sorø Akademi</t>
+  </si>
+  <si>
+    <t>Jeppe Andreas Larsen
+Johan Larsen
+Alfred Nielsen</t>
+  </si>
+  <si>
+    <t>Johannes Larsen mener som fynbo nok, at der burde være et stumt d i Siø. Han og Achton Friis besøgte øen med skibet Rylen, idet de lavede forberedelser til bogværket De Danskes Øer. Siø er beskrevet i denne bog bind 1, s. 72 - 75 med to fugletegninger af Johannes Larsen. 
+Alhed Larsen er netop kommet hjem fra Birkerød, hvor Andreas Larsen (Lysse) går til eksamen på Birkerød Kost- og Realskole. 
+Brevet synes uafsluttet. Der mangler noget af det.</t>
+  </si>
+  <si>
+    <t>I dag er det 23 år siden, Johannes Larsen første gang besøgte Alhed Larsen i Svanninge.
+Rylen er igen tilbage i Rudkøbing.
+Johannes Larsen kalder postvæsenet en uudgrundelig institution og er vred over deres håndtering af poste restante breve.
+Han spørger, hvornår Lysse er færdig med eksamen, da datoen måske er blevet ændret.
+Johannes Larsen har nu lavet 70 tegninger og 6 akvareller på turen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/oHIz</t>
+  </si>
+  <si>
+    <t>Sidø 21 Juni 1921
+Kæreste Alhed!
+I Dag er det nok 23 Aar siden jeg kom ned til Svanninge til Dig. Der var en dejlig Tid. Vi har ligget indeblæst 2-3 Dage nede i Lindelse Nor og spist vort Brød op og brugt Vandet men i Gaar Eftermiddags kom vi til Rudkjøbing igen. Tak for Brevet. Det kostede 20 Øre til trods for at der var for 40 Øre for mange Frimærker paa eller maaske rettere derfor. Postvæsenet er en uudgrundelig Institution. De forklarede Puf at et poste restante Brev ikke kunde være express, da expressen først begynder ved Udbæringen, Togene Gaar nemlig lige hurtigt, men alligevel kostede det 20 Øre fordi det var utilstrækkeligt frankeret. 
+Jeg har nu lavet ca 70 Tegninger og 6 Aquareller. 
+Vi har det udmærket og lever godt, men det er jo et kedeligt Blæsevejr i den sidste Tid og i Dag kommer der af og til Byger med Regn og Hagl. Hvornaar bliver Lysse færdig. Alfred Nielsen fortalte Puf at de ventede deres yngste Dreng hjem fra Sorø en af Dagene, det var nok forandret noget med Sommerferien og Examen sluttede tidligere og han mente det var ens for alle Skoler. Jeg skal hilse fra Alfred Nielsens. Vi sejlede i Morges</t>
+  </si>
+  <si>
+    <t>1921-10-23</t>
+  </si>
+  <si>
+    <t>København
+Falkonér Allé 5</t>
+  </si>
+  <si>
+    <t>Martha Adolfsen
+- Christensen, Kerteminde
+J. P. Christian Erichsen
+Achton Friis
+Jens Jensen
+Grethe Jungstedt
+Adolph Larsen
+Johannes Larsen
+Marie Larsen
+Vilhelm Larsen
+Eiler Lehn Schiøler
+Albert Naur
+Christine Swane
+Erik Warberg Larsen</t>
+  </si>
+  <si>
+    <t>Alhed Larsen havde i 1922 en udstilling sammen med Asta Krohn og Christine Swane. 
+Albert Naurs kone døde 23. september 1921, og han havde derefter brug for at være hos Alhed og Johannes Larsen en tid.
+Minorka er en spansk hønserace. 
+Dagbogen til Lehn Schiøler: Johannes Larsen renskrev dagbogsnotater fra sine ture med skibet Rylen sammen med blandt andre Achton Friis i en indbundet bog og forærede ornitolog og vekselerer Lehn Schiøler den. Bogen ejes nu af Johannes Larsen Museet. Se "omtalte genstande". Eiler Lehn Schiølers kone døde 30. september 1921. Det er muligvis derfor, Alhed Larsen ikke har fået svar på sit brev til ham. 
+Johan Larsen blev student i 1921, og derefter var han landvæsenselev, inden han begyndte på Landbohøjskolen. Andreas Larsen var stadig i 1922 elev på Birkerød Kostskole for at tage studentereksamen. 
+Larsen-familien var fra 1921 og nogle år frem økonomisk trængt, og de forsøgte sig derfor med fjerkræavl. Se Erland Porsmose: Johannes Larsen. Gyldendal 1999 s. 216</t>
+  </si>
+  <si>
+    <t>Alhed Larsen gør rent. Hun har nu 80 indrammede billeder, og det bliver sjovt at se dem hængt op.
+Adolph og Vilhelm Larsen har givet flere fra familien harer. De har været på jagt og skudt en masse vildt.
+Vilhelm har sendt høns og kalkuner, og der er bygget fire huse plus et gåsehus.
+Jens Jensen har været på besøg. Albert Naur vil gerne blive et stykke tid.
+Marie Larsen flytter ind i Martha Adolfsens værelse. 
+Johannes Larsen er færdig med dagbogen til Lehn Schiøler. Alhed undrer sig over, at hun ikke hører fra ham. 
+Drengene må købe og sende en bog til deres far.
+Skal drengene ikke have nogle strømper?</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/RNsF</t>
+  </si>
+  <si>
+    <t>Kære søde Drenge!
+I fatter da ikke, hvad der gaar af mig, at jeg ikke skriver et Ord til jer. Tiden løber, og jeg er saa optaget af et dydigt Liv, at det er helt forfærdeligt. Hele Huset bliver gjort skinnende rent, og da jeg jo selv skal overtage det, er jeg meget interesseret i det. I Gaar tilbragte jeg det meste af Dagen i Værkstedet med Oprydning, Pigerne skurede og nu er her saa fint og hyggeligt, at jeg synes aldrig det har været saa pænt. Det gamle ovale Egetræs [ordet ”Egetræs” indsat over linjen] Bord, der stod med Mapper, er flyttet hen foran den anden Sofa, om Dagen skal mit gamle røde Bordtæppe ligge derpaa, om Aftenen skal vi spise der. Jeg har nu faaet næsten alle mine Billeder sat i Ramme, det klæder dem godt. Jeg har malet e [bogstavet overstreget] to siden Du rejste lille Gamle, et til med Marie oppe hos Dyrene, modsat det Du var med til, altsaa med Kalve og et af højrøde Georginer i Solskin, nu faar jeg vist ikke malet saa stort mere, men jeg har ogsaa hen imod 80 Billeder. Naur, der har været her et Par Dage, lod til at synes godt om dem og ikke mindst om Figurbillederne, det var jeg glad ved. Vi skal have Haresteg i Morgen og det skal I nok ogsaa. Baser har foræret os vores og han fortalte, at Klax har sendt Tante Ugle en, han og Tinge har været dernede et Par Dage Dage [ordet ”Dage” overstreget] paa Jagt, de havde skudt en Masse, det havde været noget for Dig at være med min Dax bl.a. 2 Dyr, hvoraf Beser fik det ene med hjem [ordene ”med hjem” skrevet over linjen], men ellers en Masse af det hele, 7 Harer, 10 Fasaner 3 Ænder, Skovduer og en Sneppe som blev sendt af til G [bogstavet streget over] gl. Greve (Agraren skød den.) De havde moret sig udmærket. – Hønseriet gaar det fint med, der er nu bygget 4 Huse foruden et Gaasehus, vi har faaet 2 Forsendinger fine Minorkas sent 6 [tallet overstreget] 7 Kalkuner fra Onkel Klax. Vi har et farlig Mas hver Aften med at faa alle de nye Dyr ind, men det er helt sjov. Naur og jeg spillede Tennis hver Dag og Jens Jensen, som var med, lærte vi det den sidste Dag. Han og Naur var sammen og de tævede mig nu 14 mod 12, det var en lang Kamp. Naur kommer for Resten igen [han] bad om han ikke maatte indlogere sig her en Tid, han vilde saa gærne male vores Far. – Jeg sidder og skriver i Værkstedet, vi har fyret her for første Gang i Dag. Jeg gruer slet ikke mere for at skulle til det huslige i Vinter, jeg synes, det bliver helt hyggeligt, og hvor det bliver storartet at faa jer hjem hjem [det sidste ”hjem” overstreget] til Jul, naar jeg har lavet det hele selv. Tante Ia er jo ogsaa vældig sød at have, nu til Nov. flytter hun over i Adolfsens Værelse. Jeg har lavet en vældig Portion Æblemarmelade i Dag, vi er i det hele taget godt rustede til Vinteren. Jeres Far er nu færdig med sin Dagbog til Turen Lehn Sch. Bliver nok meget glad over den, den er aldeles nydelig. Her er to Beskeder til jer: Lille Gamle, om Du omgaaende vil købe og [”købe og” indsat over linjen] sende Din Far den lille Bog Friis havde, vist ”Danmarks Areal”, (c. 50 Øre) faas i en hver Boghandel, men Erichsen havde den ikke, skulde skaffe men lader ikke høre fra sig. Det er Generalstabens, Din far siger, Du kender den godt. Og saa Tak for Dit Brev, søde Gamle, vi var meget glade ved det. Din Far var i daarligt Humør nogle Dage, som Du bemærkede, det var fordi han ikke syntes, han fik nok lavet, men det gik hurtig over, han har været i udmærket Humør lige siden. Og Du min Dax, og [”og” overstreget] om Du huskede Brevet til Ejler Schiøler, vi har mærkelig nok ikke hørt fra ham. – Faar jeg snart Eders Æblekasse?? Pærer er her ingen af for Tiden men vil I ikke nok have Æbler? – Ja, jeg har samlet og pillet en Masse Valnødder, vi har en stor Brændekurv fuld og [”og” overstreget] pillede og faar flere endnu naar der kommer Blæst. – Nu skal jeg over og klemme paa med Grethes Sager, de skal med i Vadsk paa Tirsdag. Trænger I ikke til Strømper? Jeg fik i Aftes 48 Par (!) stoppede nede fra den [”den” overstreget] Frk. Christensen, den gamle Idiot der var her en Gang i Foraaret at lappe for mig. Nu er der jo kun en god Maanedstid til vi ses, jeg er noget spændt paa, hvordan mine Billeder vil se ud, naar de bliver hængt op. – Naur vilde gaa ud og hilse paa jer og bringe jer og Tante Ugle en frisk Hilsen maaske han allerede har været der. – Laver Tante Ugle noget? Maleri mener jeg. Hils hende mange Gange, og nu maa I ikke gengælde ondt med ondt, men skrive snart til os, saa skal jeg nok være mere expedit næste Gang. Skriv endelig hvordan det gaar paa jeres Skoler. Der er en lille Mariehøne, der bliver ved at kravle ind paa Brevpapiret, hver Gang jeg har kørt den væk, er den der et Øjeblik efter igen. – Nu faar I ikke mere. Hils Tante Ugle mange Gange. Hav det godt og 1000 Hilsner fra Tante Ia, jeres Far og jeres Mor.
+Det øser ned.
+Lørdag 23-10-21</t>
+  </si>
+  <si>
+    <t>1930-05-22</t>
+  </si>
+  <si>
+    <t>Ellen  Sawyer</t>
+  </si>
+  <si>
+    <t>Alhed Marie Brønsted
+Ellen Brønsted
+Else Birgitte Brønsted
+Johannes Nicolaus Brønsted
+Peter Oluf Brønsted
+Frithiof Kemp
+Adolph Larsen
+Andreas Larsen
+Johanne Christine Larsen
+Johannes Larsen</t>
+  </si>
+  <si>
+    <t>De "ædle Stuer" og "Badeværelser": Johannes Nicolaus og Louise Brønsted flyttede i 1930 ind i en fornem lejliged i Det Fysisk-Kemiske Institut på Blegdamsvej i København. 
+De omtalte påfugle tilhørte formodentlig Johannes Larsen. Hans have stødte op til Ellen Sawyers. 
+Det vides ikke, hvem Fru L., Vibeke og Maj var. Gudrun kan være flere personer.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3797</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer takker for et dejligt ophold hos Brønsted-familien i deres flotte hjem. Hun har arbejdet i haven, som nu er pæn. 
+Påfuglene jagter Ellens dværgkyllinger. Deres mor forsvarer dem.
+Ellen har haft rotter.
+Katten var glad for, at Ellen kom hjem.
+Adolf/Agraren Larsen drikker igen.
+Johannes Larsen skal bo hos Kemp "denne Gang".</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/63vE</t>
+  </si>
+  <si>
+    <t>22/5-1930
+Kære lille Lugge!
+Jeg er rigtignok længe om at komme med mit Takkebev, men det er vist, fordi jeg synes, det skal være saa grundigt og eftertrykkeligt og derfor fordrer lidt Ro og Tid, som jeg virkelig synes, jeg først har fundet i dette Øjeblik. - Ja, saa vil jeg da sige dig og jer alle Tak for de dejlie dage - - jeg nød dem, - at være sammen med jer og se jer saa vel og glade og at have Andel i jeres [ulæseligt ord] og Herlighed. Jeg var lidt melankolsk ved at rejse fra jer, - det er ogsaa mange Aar siden, jeg har været så længe sammen med jer - ikke siden Birkerød. - Nu fryder jeg mig ved at tænke paa jer i de Omgivelser - jeres ædle Stuer, jeres Badeværelser, jeres Landluft og Nattergale. - Det eneste aber (som jo alligevel selvfølgelig maa kaldes et plus) er, at I nu ikke trænger til vore Nattergale. M-e-en I kommer nok alligevel! Her er ogsaa yndigt. Lever en ogsaa godt ["Lever en ogsaa godt" indsat over linjen] Jeg har gaaet og arbejdet i min Have i Eftermiddag og Aften. Hvor er det yndigt, naar Aftenen falder paa med sine Lyde og sine Steder Hønen klukker sine Børn hjem i Seng, Solsortene synger, en Harmonika spiller et Sted og min nyslaaede Plæne dufter af Hø. Min lille Have er saa bedaarende i Aar, alle Frugttræerne blomstrer, - endog et gammelt fortræ'ent Blommetræer ["er" sidst i ordet overstreget], der aldrig giver sig af med den Slags Letsindigheder, har 4-5 Blomster. - Her var meget tilgroet med Skidt, - men nu er der pænt. Nu har jeg plantet 60 Porrer, 14 Cellerier, + Radiser idag. Ærter, Bønner, Spinat og Rædiker staar fint Nu mangler jeg kun Sommerplanterne
+De 5 Dværgkyllinger trives udmærket. Den lille Høne har det svært, det Skind, Paafuglene er efter hendes Børn og det er storartet at se hende puste sig op og gøre sig saa skrækindjagende, som hun kan og baske lige i Hovedet paa dem, saa de stamper afsted med hængende Hale. Her har ogsaa været Rotter, - de er ogsaa efter Kyllingerne. Jeg antager, de er kommet fordi Misser har været lukket inde paa Loftet med sin Killing. Jeg har fanget en modbydelig stor Rotte i en Fælde og lader nu Misser gaa frit omkring, saa nu haaber jeg de er væk igen. Lille Mis var lyksalig over at jeg kom igen. Den kom helt ned paa Vejen med oprejst Hale og tog mod mig, skønt det øsregnede. Lille Junge var ogsaa og tage i mod mig og jeg var saa ovre at spise til Aften hos hende. Agraren drikker endnu. Det er frygteligt. Men hun bærer det som en Helt. - Jeg var lige oppe at hilse paa Puf og Las. De har det godt Las siger han er nødt til at bo hos Kemp denne Gang. - Jeg savner vores Bridge. Hvor var det morsomt og hyggeligt. Jeg spillede med Gudrun og Fru L. forleden Aften, men jeg gider ikke rigtig spille med Ukyndige nu. 1000 Hilsner til jer alle Store og Små ogsaa Vibeke. Mest dig selv lille Lugge
+Elle
+[Indsat s. 4 i venstre margen; lodret:] Sig til Maj, - at jeg savner at blive drillet</t>
+  </si>
+  <si>
+    <t>1945-10-29</t>
+  </si>
+  <si>
+    <t>B. Bach
+Jens Larsen
+Johanne Christine Larsen
+Jonas Larsen
+Marie Larsen
+Erik Lindgren
+Inger Lindgren
+Elisabeth Neckelmann
+Hubert Paulsen
+Christine Swane
+Lars Swane
+Ulla Syberg
+Ursula Uttenreitter
+Gitte Wilmann</t>
+  </si>
+  <si>
+    <t>Elena Larsen er træt, fordi hun har drukket snaps med Christine Swane/Uglen og Marie Larsen. Hun har truffet Lars/Lasse Swane i Bachs Kunsthandel, hvor han har fået et godt arbejde. 
+Jonas og Elena har haft en forjaget rejse fra Halmstad til København. Hun mødte undervejs Inger og Erik Lindgren, men havde ikke tid til at tale med dem. 
+Elena har sendt en pakke med mad.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/41L5</t>
+  </si>
+  <si>
+    <t>Mandag d 29-10-45
+Kære Lysse!
+Nu har [ulæseligt]berg og jeg just gjort Vaktparaden og Havnen sammen med Sisse, saa vi er ganske medtagne. Det var maaske nok saa meget en Snaps og et Par Øller til Frokosten i Færgekroen (en Beværtning i Nyhavn) der har gjort det af med mig, jeg bliver temmelig anløbet af de stærke Varer. Saaledes ogsaa i Gaar, da Uglen og Marie var her til Frokost sammen med Gitte. Det var svært hyggeligt at snakke med dem; Lasse og hans Kone kunde ikke komme, de var i Hillerød og købe en Bil som Lasse havde paa Haanden; men jeg traf Lasse inde hos Bach i Lørdags. Der er han nu ansat og er svært glad ved det. Han faar 400 Kr om Maaneden og det halve Overskud ved Nytaarstid og har 3 Mdrs Sommerferie, saa det er jo heller ikke saa daarligt. Næste Søndag skal vi til Birkerød. - Vi havde en meget expedit Tur herned. I Landeryd havde de ingen Livrem til Jonas Jens [der er tilsyneladende først skrevet "Jonas", hvorefter navnet er overskrevet "Jens"], saa vilde jeg sende en fra Halmstad og maatte ogsaa ind til Byen og fik købt een, men da det var gjort var Kl saa mange at jeg kun kunde naa Helsingborgtoget ved at stejle af i strakt Galop med Jonas i stiv Arm efter mig. Undervejs passerede jeg et distingveret Ægtepar, som lige bag ved mig vendte sig om og sagde: Jamen er det ikke - - - Jeg drejede lige Hovedet og sagde: Jo, det er det, men jeg har ikke Tid mit Tog gaar om 5 Min, og af Sted var jeg. Det var en af min Ungdoms Balkavalerer en cand polit Lindgren som er gift med Ullas Halvsøster. Heldigvis var Toget forsinket ellers var vi kommet 1 Min for sent og det havde været ærgerligt. Men senere var der ingen Lejlighed til at faa fat i en Konvolut og sende Klummen. - Derimod har vi sendt en Pakke til Jer i Lørdags, saa er der noget til Skolemaden og din og Borts Frokost, jeg gad nok set hvordan, du klarer den, men du plejer jo at ordne det exelent. - Hubert har jeg ikke faaet fat paa. Der er ingen der svarer paa hans Telefon, men jeg skal blive ved til jeg faar Tag i ham. [Det følgende skrevet side 2 i højre margen; lodret:] Nu haaber jeg at I har det godt og sender jer en Masse Hilsner allesammen fra Momseren</t>
+  </si>
+  <si>
+    <t>1946-05-09</t>
+  </si>
+  <si>
+    <t>Knuthenborg pr. Bandholm</t>
+  </si>
+  <si>
+    <t>Peder Brokholm
+Georg Jacobsen
+Else Jensen
+Johannes V. Jensen
+Ellen Marcus
+Aage Marcus
+Rasmus Rasmussen
+Christine Swane</t>
+  </si>
+  <si>
+    <t>I andre breve fra perioden fortæller Johannes Larsen om besøget på Aalborg-egnen. 
+At Aage Marcus købte breve fra Johannes Larsens samling til Det Kongelige Bibliotek fremgår af Marcus' biografi. 
+Tiras var Johannes Larsens hund.</t>
+  </si>
+  <si>
+    <t>Aage Marcus har været på besøg og taget en mængde breve med. Han skal se dem igennem i løbet af sommeren.
+En mand fra Aalborg henter Larsen, som skal male et par billeder på mandens hjemegn.
+Larsen skal til Christine Swanes 70års fødselsdag.
+Else og Johannes V. Jensen kommer på besøg.
+Larsren beder Christa Knuth spørge skytten, om han vil passe Larsens hund.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/66Z4</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Lensgrevinde
+Chr. Knuth
+Knuthenborg
+Bandholm. 
+[På kuvertens bagside:]
+Johannes Larsen
+Kjerteminde
+[I brevet:]
+Kjerteminde 9 Maj. 1946. 
+Kære Grevinde!
+Sikken et Foraar. Altsaa bortset fra alt det man skal og ikke kan overkomme. Jeg synes aldrig Tiden har været saa forstyrret. I Gaar og i Forgaars havde vi Besøg af Aage Marcus og hans Kone. Han drog af med hele Bagagerummet og Bagsædet i Bilen fyldt med gamle Breve, som han skal rode igennem i Løbet af Sommeren. Paa Tirsdag skal jeg til Middag hos Bankdirektør Jacobsen i Odense, den 20 ds. kommer der en Mand fra Aalborg og henter mig, til at male et Par Billeder til ham deroppe. Han skal bringe mig hjem igen den 28 da jeg d 29. skal til Birkerød til min Søster Christine Swanes 70 Aars Fødselsdag og i midlertid venter vi Besøg af Johs V. Jensens og vi er stadig uden Piger. Trods alt dette kommer jeg med en Bøn til Dig. Tror Du at du kan formaa Skytte Rasmussen til at tage sig af Tiras? Og i saa Fald maa jeg komme over og aflevere ham paa et eller andet Tidsrum mellem nu og d. 20?
+Nu skriver jeg til Johs V. og hører om de kan sige lidt om hvornaar de kommer. I Haab om gunstigt Svar.
+Din hengivne
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1946-05-25</t>
+  </si>
+  <si>
+    <t>Aalborg</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har været på en tur til et sted, hvor der var brushøns. Han tegnede og malede dem.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/VBwC</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Lensgrevinde
+Chr. Knuth
+Knuthenborg
+Bandholm.
+[På kuvertens bagside:]
+Johannes Larsen
+pT. Aalborg
+[I brevet:]
+Kære Grevinde. Det er jo gaaet noget langsomt her, saa jeg bliver først færdig i Morgen og der bliver altsaa desværre ikke noget af mit lille Besøg før jeg skal til Birkerød. Jeg har forøvrigt haft megen Fornøjelse af Brushønsene som havde Skoggerplads paa en asfalteret Vej over en stor Engstrækning. De havde deres Pladser paa Rabatten og vi kunde køre helt hen til dem i Bilen saa jeg kunde sidde i den og tegne og male dem. Men der var 30 Km der ud saa jeg har jo faaet kørt en Del heroppe. Mange Hilsner
+Din hengivne
+Johannes Larsen</t>
+  </si>
+  <si>
+    <t>1947-06-07</t>
+  </si>
+  <si>
+    <t>Christa Knuth
+Søren Krage
+Adolph Larsen
+Andreas Larsen
+Jeppe Larsen
+Johanne Christine Larsen
+Marie Larsen
+Else Larsen,  Andreas Larsens kone
+Axel  Müller
+Ellen  Sawyer
+Christine Swane
+Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Johannes Larsen takker for sidst. Christa Knuth og han fandt ikke Søren Krage, men tog så til Marie og Christine samt på kro. Larsen overnattede på Knuthenborg og tog derefter hjem. 
+Der er kommet en del fugleunger i volièren. 
+Larsen har haft stor familiemiddag.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/VdrO</t>
+  </si>
+  <si>
+    <t>Kjerteminde 7 Juni 1947.
+Kære Lysse og Bimse.
+Tusind Tak for den dejlige Tid paa Båxhult. Grevinden og jeg forsøgte at finde Søren Krages i Lillerød, det lykkedes os at finde deres Hus, men tomt, vi fik oplyst hos Naboen at de var rejst til Kjøbenhavn. Saa kørte vi til Birkerød og bestilte Kaffe hos Uglen og Marie og kørte saa hen til Kroen og spiste Aal i Karry og derfra hen til Uglen og Marie igen. Vi drak Sodavand ved Storstrømsbroen og kom til Knuthenborg Kl. 7,15. Jeg blev der næste Dag over og rejste saa hjem Torsdag hvor Puf og Else hentede mig i Svendborg. Det regnede godt den Dag, Torsdag altsaa, d.v.s. paa Lolland, paa Fyn var der kun kommen et Par mindre Tordenbyger. Her staar alt godt til. I Volieren var den ny Sidensvans helt kommen sig. Kanariefuglen havde 3 halvstore Unger og Dværgvagtlerne fik udligget i Gaar, men kun 3 Unger, 2 Æg var ubefrugtede og i det ene en død Unge. Dompapperme bygger, og Anden kom i Gaar med 2 Ællinger. Jeg ser det ser ud som 20 men Nullet hører til det ovenover befindtlige og altsaa 2 Ællinger. I Aftes havde vi Elle, Junge og Dis med Mænd til Middag. Første Klasses kogte Rødspætter, Tarteletter med Kød og Champignons og Islagkage. Jeppe ligger i Sengen med Feber, men i Dag har han det helt godt. Jeg skal hilse fra Puf og Else og Børnene. Endnu en Gang Tak for sidst
+Jeres JL.</t>
+  </si>
+  <si>
+    <t>1923-12-07</t>
+  </si>
+  <si>
+    <t>Møllebakken 14, 5300 Kerteminde, Danmark</t>
+  </si>
+  <si>
+    <t>- Afzelius
+Johannes Nicolaus Brønsted
+- Johnsen
+Alhed Larsen
+Johan Larsen
+Johannes Larsen
+Marie Larsen
+Ellen  Sawyer
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Johannes Larsen er sejlet mod Fynshoved med Rylen for at male. Alhed Larsen er på besøg i København. 
+Alhed Marie Brønsted er vred over, at hendes pelskrave ikke er kommet. Hendes briller er også gået i stykker. Hun øver sig i at synge Mozart sange.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/PHGp</t>
+  </si>
+  <si>
+    <t>[Indsat tegning] 
+[7-12-23]
+Putte hjælper Puf med at køre mig for at blive tynd.
+Kære Muk!
+Tak for dit Brev! I Aftes var Lysse og Johnsen her og Mareje og jeg spillede Bridge med dem. Bagefter drak vi Kaffe og snakkede gammelt Birkerødskolevrøvl.
+I Dag er Onkel Las startet til Fyns Hoved i ”Rylen med et stort Forraad af Levnedsmidler og andet. Han skal bo derude i længere Tid og male. Tante Be er i København og har nok besøgt jer i Dag. I Dag har I vel ogsaa faaet Billederne. Jeg haaber I naar at faa dem op inden Far rejser. Jeg skulde bede jer fra Bedstemoder om at sende den Kasse med som Spejlet var i naar I sender de andre Kasser. 
+Jeg er temmelig fortvivlet over min Pelskrave; den kom ikke. (Det maa du endelig ikke fortælle Fru Afzelius). Nu kan jeg enten lade den ligge hen, eller hvis den passer til hendes Kaabe ?? kunde hun faa den til Jul. Da jeg gik til Byen var jeg saa gnaven at jeg greb mig i at raabe ”hold Kæft” til nogle Ænder [overstreget] Gæs; der gav sig til at skræppe op. Det er ogsaa er [overstreget] nogle dumme Gæs der er i Kerteminde. I Byen købte jeg to smaa Potteplanter, som jeg forærede Bedstemoder i Julegave. Hun skal have dem saa tidlig for at hun kan naa at ”glæde sig over dem” inden hun rejser, lige efter Jul.
+Mine Briller knækkede forleden (de er jo ogsaa mange Aar gamle nu) og nu vil jeg prøve om jeg kan klare mig uden. 
+Tante Elle kom i Gaar og forærede mig 2 af sine aflagte Hatte. Jeg ved ikke riktig om jeg kan faa noget ud af dem. 
+Nu skal jeg til at øve mig paa en Sang af Mozart. 
+Hilsen fra Lomme.
+[Indsat tegning]</t>
+  </si>
+  <si>
+    <t>1887-05-03</t>
+  </si>
+  <si>
+    <t>Adolph Larsen
+Georg Larsen
+Jeppe Andreas Larsen
+Niels Mollerup
+- Petersen, Pastor
+Christine Swane
+Kristian Zahrtmann</t>
+  </si>
+  <si>
+    <t>Det er usikkert, hvem gamle Thomsen og provsten er. Familien Larsen var medlem af valgmenighedskirken og der hed præsten Boisen.
+Skoleløkken er muligvis en del af Baronløkken, som ligger i nærheden af Kerteminde Byskole - i dag Nørregade.</t>
+  </si>
+  <si>
+    <t>Johannes Larsens forældre skal snart rejse. Højst sandsynligt til København og videre til Sverige. Hans mor pakker de ting sammen, som han har glemt, for at tage dem med til ham. Der er et maleri, som hun synes, at han skal vise til Zahrtmann.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/PIA7</t>
+  </si>
+  <si>
+    <t>Kjæreste Johannes!
+Det blev Tirsdag inden jeg fik Tid til at skrive et Par Ord til Dig hvor gjerne vilde jeg ikke have opfyldt Dit Ønske at sende Dig Penge i Løverdags -, men umuligt Du maa endelig give mig et længere Varsel at jeg kan have det parrat, her har været saameget i disse Dage med al [papir mangler] hed jeg ikke kan for [papir mangler] hvor optaget vi ere af [papir mangler] mit i disse Dage er at [papir mangler] pon, Provsten kommer [papir mangler] og Pastor Petersen har be [papir mangler] om at blive pæne og rene [papir mangler] lig og aandelig saa vi [papir mangler] gjøre vores bedste [papir mangler]
+Jeg skal hilse Dig fra [papir mangler] er meget dygtig nu til at flyve rundt – gaar paa Loftet og spiser Korn – sidder paa Tagene og skriger men kommer dog herind baade til Nattero [papir mangler] Dagen – Adolph har i dag faaet [papir mangler] ren til at gjøre rent i Hønsehuset og rent Hø i Rederne for at vi snart kan faa lidt Æg til Huusholdningen
+I dag var jeg ude i Skoleløkken med Fader medens han gik i Marken var jeg ovre ved Stenene hvor Du sad og malede i Sommer det fik Du ikke med Dig skal jeg tage det med naar vi kommer om du vil vise Zartman det, har Du været oppe hos ham og hvad sagde [han?] fortæl os dog hvad du maler [papir mangler] tegner og hvordan det gaar Dig [papir mangler] hele taget saameget som [papir mangler] om Dig selv er Du rask – [papir mangler] [begynder] saa smaat at samle [sammen]
+Hvad jeg møder af Dine [papir mangler] til vi nu snart skal rejse [papir mangler] er virkelig Alvor Johannes [hører] Du slet intet fra Mollerup [papir mangler] han tog i Birkerød hvordan lever I ellers lille Ven med Politikken har I læst det lille Skrift om ”Forlig” det skal være saa [udmærket]
+Gud Fader i Himlen give [papir mangler] maa blive enige inden ret længe 
+Her tales om et nyt Ministerium hvad siges der hos Eder - -
+Hvordan tilbragte du din søndag lille Johannes? Her var jo Skiftedag og saamegen Uro at jeg kom ikke i Kirke maa jeg dog blive rask at der kan nogen af os paa Søndag – lille Christ[ine] [har ligget] et par Dage men [nu er] hun oppe igjen den [papir mangler] Pige var hun blot [papir mangler] igjen.
+Jeg ventede saa [papir mangler] der var Brev fra dig [papir mangler] maaske kommer der [papir mangler] gamle Thomsen fra [papir mangler] var her og han talte om Fuglene nu skulde han til at fange Stillidsser – han var [papir mangler] og saa saa glad ud – Georg var i Odense forleden dag i Forretningsrejse og fik i den Anledning en lille brun Filthat naa du skulde blot see hvor glad han var ved den liges saa glad som du ved den sorte ja Johannes ikke sandt du vil snart skrive
+Kærlig Hilsen – fra os Alle din hengivne Moer</t>
+  </si>
+  <si>
+    <t>maj 1893</t>
+  </si>
+  <si>
+    <t>Ludvig Brandstrup, billedhugger
+Thomas Bredsdorff
+Ellen Brønsted
+Arnold Emil Krog
+Johanne Christine Larsen
+Nicolaus Lützhøft
+Christine  Mackie
+Johanne Oppermann
+Theodor Oppermann
+Phillip Schou
+Anna Syberg
+Fritz Syberg</t>
+  </si>
+  <si>
+    <t>Ungen er muligvis Alhed Larsens lillebror Andreas Warberg f. 1883.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2193</t>
+  </si>
+  <si>
+    <t>Alhed er meget plaget af hoste p.gr.a. arbejdet på Porcelænsfabrikken. Onkel Lud har talt med Krog. De er enige om at hun skal rejse hjem til sommer.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/lFaZ</t>
+  </si>
+  <si>
+    <t>Kære Moder!
+Jeg havde tænkt ogsaa at skrive et ordentligt Brev i Dag, naar Joh. skrev. Men saa opdagede jeg, at det var høje Tid at tage fat paa at male mit Blommetræ, saa opsatte jeg Brevet; Kunsten fremfor alt! – For at blive ved det Emne! Saa tror jeg nok, at I faar den Fornøjelse at faa mig hjem i Sommer. – I Søndags var Onkel Lud ude hos Krog og de havde da drøftet mig, min ”Kunst” og mit Helbred! De var enige om, at jeg paa Grund af begge disse sidste Dele maatte hjem i Sommer! Krog kunde ogsaa godt se, at jeg gik og saa daarlig ud. Forresten er jeg meget bedre nu, men dog ikke mere befæstet, end at jeg igen i Nat hostede en Del.- Jeg glæder mig umaadelig til det, og venter mig meget af Sommeren! Jeg har endnu ikke talt selv med Krog, men vil gøre det med det første! Onkel Lud mente, at jeg skulle rejse strax, men jeg vil helst vente en 14 Dages Tid, for at tjene noget til Maling og alt hvad dertil hører. Jeg vil ogsaa gærne se Udstillingerne nogle Gange. – Kan Elle dog ikke rejse herind sammen med Chr.? jeg vilde saa gærne være her sammen med hende og forevise hende disse Bunker af Malerier o.sv. - -- Vi har saa forfædelig meget for i disse Dage! I Morgen er der paatænkt en Tur ud til Birkerød til Maleren Bredsdorff sammen med Frk Opperm hendes Broder, Lützhöft, Kunstneren og Anna. – Joh. har været ude paa Fabrikken i Dag og set en stor Brand. Mens vi stod der oppe kom begge Direktørerne; Krog trykkede hende i Haanden! – Skulde I ikke have nogle gl. Edelwejsblonder og andet, som Chr. kunde faa ind til min sorte Kjole, jeg har maattet sprætte Silketøjet af! – Tak for den dejlige Pakke! Vi har ordentlig nydt det! – 
+1000 Hilsner til Eder alle Din Alhed.
+Knusk Ungen fra os.</t>
+  </si>
+  <si>
+    <t>1893-5</t>
+  </si>
+  <si>
+    <t>Ludvig Brandstrup, billedhugger
+Johan Bredsdorff
+Arnold Emil Krog
+Johanne Christine Larsen
+Nicolaus Lützhøft
+Christine  Mackie
+Johanne Oppermann
+Ellen  Sawyer
+Anna Syberg
+Fritz Syberg</t>
+  </si>
+  <si>
+    <t>Alhed Larsen var ansat ved Den Kongelige Porcelænsfabrik. 
+"Ungen" er muligvis Agnete Amstrup, som var datter af Alheds søster Christine. Hun blev født 22.3.1892.</t>
+  </si>
+  <si>
+    <t>Alhed Larsen maler et blommetræ.
+Ludvig Brandstrup og Arnold Krog har diskuteret Alheds helbred og kunst. Begge disse forhold gør, at de synes, Alhed skal tilbringe sommeren hjemme hos forældrene. Hun hoster stadig, men er dog bedre. 
+Kan Ellen mon rejse til København sammen med Christine? Alhed vil gerne vise dem malerierne.
+Den følgende dag skal Alhed, Fritz Syberg og flere andre besøge Johan Bredsdorff.
+Johanne har været med på Porcelænsfabrikken, og Krog trykkede hende i hånden.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/OMa8</t>
+  </si>
+  <si>
+    <t>Kære Moder!
+Jeg havde tænkt ogsaa at skrive et ordentligt Brev i Dag, naar Joh. skrev. Men saa opdagede jeg, at det var høje Tid at tage fat paa at male mit Blommetræ, saa opsatte jeg Brevet; Kunsten fremfor alt! – For at blive lidt ved det Emne! Saa tror jeg nok, at I faar den Fornøjelse at faa mig hjem i Sommer. – I Søndags var Onkel Lut ude hos Krog og de havde da drøftet mig, min ”Kunst” og mit Helbred! De var enige om, at jeg paa Grund af begge disse sidste Dele maatte hjem i Sommer! Krog kunde ogsaa godt se, at jeg gik og saa daarlig ud. Forresten er jeg meget bedre nu, men dog ikke mere befæstet, end at jeg igen i Nat hostede en Del. – Jeg glæder mig umaadelig til det, og venter mig meget af Sommeren! – Jeg har endnu ikke talt selv med Krog, men vil gøre det med det første! – Onkel Lut mente, at jeg skulde rejse strax, men jeg vil helst vente en 14 Dages Tid for at tjene noget til Maling og alt, hvad dertil hører. Jeg vil ogsaa gærne se Udstillingerne nogle Gange. – Kan Elle dog ikke rejse herind sammen med Chr? jeg vilde saa gærne være her sammen med hende og forevise hende disse Bunker af Malerier o.sv.—
+- - Vi har saa forfærdelig meget for i disse Dage! I Morgen er der paatænkt en Tur ud til Birkerød til Maleren Bredsdorff sammen med Frk Opperm. hendes Broder, Lutzhøft, Kunstneren og Anna. – Joh. har været med ude paa Fabriken i Dag og set en stor Brand. Mens vi stod der oppe kom begge Direktørerne; Krog trykkede hende i Haanden! – Skulde I ikke have nogle gl. Edelwejsblonder og andet, som Chr. kunde faa ud til min sorte Kjole, jeg har maattet sprætte Silketøjet af! 
+– Tak for den dejlige Pakke! vi har ordentlig nydt det! -
+1000 Hilsner til Eder alle Din Alhed.
+Knusk Ungen fra os.</t>
+  </si>
+  <si>
+    <t>1901-10-29</t>
+  </si>
+  <si>
+    <t>Valby</t>
+  </si>
+  <si>
+    <t>Julie Brandt
+Johanne Kampmann
+Peter Magnussen
+Marie Oppermann
+Ulrik Plesner
+Harris Sawyer
+Fritz Syberg
+Peter Tom-Petersen
+Andreas Warberg
+Viggo Winkel</t>
+  </si>
+  <si>
+    <t>Der blev holdt auktion over Johannes Larsens billeder hos Winkel &amp;amp; Magnussen på Højbro Plads, København, 29. oktober 1901 kl. 11.</t>
+  </si>
+  <si>
+    <t>Peter Tom-Petersen og Johannes Larsen har været til auktion over Johannes Larsens billeder. Oliemalerierne solgte dårligt, men akvarellerne gik godt. 
+Larsen mødte Harry Eastman og Dede (Frederik Warberg). 
+Fru Kampmann har købt akvareller.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/g5zo</t>
+  </si>
+  <si>
+    <t>Valby 29 October 1901.
+Kæreste Alhed!
+Tak for Dit Brev som jeg læste nu efter at være vendt hjem fra Auktionen, den gik ret anstændigt, hvad Du kan se af vedlagte Katalog. Tom Petersen og jeg sad i et Par forgyldte Lænestole bag et grønt Tæppe og skrev Priserne op. Det var ikke saa morsomt i Begyndelsen da Oljebillederne jo gik ret daarligt men jeg købte jo da 7 af de bedste selv, dem med x ved. Derimod var det ret spændende for Aquarellernes Vedkommende, de gik jo ganske godt med Undtagelse af de 10 sidste, dem som W &amp;amp; M havde sat i Ramme og givet Navne. Jeg traf Eastman og Dede, Eastman rejser hjem i Morgen og vilde følges med mig men jeg tror ikke jeg kan blive færdig før tidligst i Overmorgen og det kan vel endda knibe, skønt jeg længes forfærdeligt efter Jer, men det er jo ikke godt at vide hvornaar jeg kommer her igen. Jeg vilde forfærdelig gerne en Gang i zoologisk Have og paa zoologisk Musæum. Jeg skal hilse Dig fra Fru Oppermann. Pang var der med Fru Kampmann som købte et Par Aquareller, Isfuglen og Fader og Tjalfe og Treff. Plesner i Birkerød købte ogsaa nogle. Fru Oppermann siger at jeg skal gaa nu hvis Brevet skal med Aftentoget Mange kærlige Hilsner
+Din
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1905-11-25</t>
+  </si>
+  <si>
+    <t>Sortedams Dossering 25</t>
+  </si>
+  <si>
+    <t>Bodild Branner
+Thora  Branner
+Vilhelm Branner
+Ellen Brønsted
+Louise Brønsted
+- Frandsen, Fr.
+Ina  Goldschmidt
+- Hammarsköld
+Marie Hansen
+Alhed Larsen
+Andreas Larsen
+Christine  Mackie
+William Mackie
+- Schrøder, Frk. 
+Hempel Syberg
+Andreas Warberg, Albrechts far</t>
+  </si>
+  <si>
+    <t>Det er ikke let at gennemskue, hvem Frøken Frandsen skal være sygeplejerske for. Hvem Jensen var vides ikke. Familien kendte mange af det navn. 
+Andreas/Dede boede hos sin mor, mens han læste jura. 
+Det vides ikke, hvem Helga var.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, Laura Warberg til Astrid, 1905-11-25, 2408</t>
+  </si>
+  <si>
+    <t>Det går godt med lille Bodild. Christine er et døgn forsinket på rejsen til Oslo.
+Frk. Frandsen skal bo hos en af Lauras døtre og hjælpe en tid.
+Louise Brønsted er blevet godt passet på hospitalet. 
+Laura har haft Puf på besøg hver dag, men han forstyrrede Andreas/Dede. 
+Det er en god idé at droppe julegaverne dette år. 
+Godt, at Astrid ikke lader barnet ligge hos sig, mens hun ammer.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/vumR</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Astrid Goldschmidt
+St. Pauli Kyrkogata 19.4
+Malmø
+Skåne
+[På kuvertens bagside:]
+Poststempel
+[I brevet:]
+Dosseringen d: 25/11 – 05
+Kære Astrid!
+Jeg skal hilse Dig fra Alhed og sige at det var en herlig Dag, de tilbragte hos Eder; det var rigtig morsomt, at den Tur blev saa vellykket. Det gik meget godt med lille Bodild, Wilhelm hjalp at faa hende i Bad; hun er jo saa god og skikkelig og som hun bliver hærdet, det er kolossalt. I Aftes ved 8 Tiden fik jeg Brev fra Christine, de var er helt Døgn forsinket til Christiania, hvor hun var i Land og købte sig en Bluse, som hun trængte saa haardt til. Det gik saa aldeles glimrende med den lille som aabenbart havde godt af Søluften; Hosten var i Aftagende og hun græd næsten ikke hverken Nat eller Dag. Frøken Frandsen hjalp hende saa udmærket, havde lavet hele Sa[ulæseligt]historie i Gang for hende; i Køkkenet var de flinke og hjælpsomme, alt tegnede til at gaae saa godt. Lille Marie blev ikke omtalt. Frøken Frandsen er en Sygeplejerske, som skal boe hos dem i [ulæseligt] og Billy see at skaffe noget Virksomhed. Jensen maa altsaa væk, men det var de forberedte paa. Lille Muk har det godt og Barnet er saa god fremdeles. I Dag var jeg der for sidste Gang, Muk var oppe, de vil saa gærne beholde hende til Tirsdag og hente Dig. Frøken Schrøder har sagt til Thora, at de vil ikke tage noget for hende og Thora vil selvfølgelig saa give hende Pengene fra Onkel Syberg. Det er en god Dagleje, Muk tjener, sagde Tutte. Vi er saa henrykte over det for Muks Skyld; i denne Maaned har de kun 90 Kr. og saa fremdeles naturligvis, men i Januar venter de jo det Fond paa 800, saa kan de da faae deres Sølvtøj løst ind og maaske betale deres Gæld. Her faar de altsaa rent ud en 50 Kr ganske uventet de veed det ikke endnu. Og saa har Muk ligget paa Enestue hele Tiden, faaet Dessert til Middag, bleven passet af Oversygeplejersken, jo de forguder hende derude Det lille Asen til Helga vil Muk blive i Birkerød det Par Dage mere til Tirsdag, saa nu skal jeg have Lukke herind i Morgen og saa rejse ud med hende paa Tirsdag; jeg er da kommen lidt til Hægterne igen, men nu har Alhed ogsaa haft Puf med ud hver Dag, for det var mig for meget at have ham hele Dagen og han forstyrrede ofte Dede – Paa Mandag haaber jeg at faae Mønster klippet af Aftenkaaben og sendt over til Eder; jeg glæder mig til at faa den i Stand til min store Vinterrejse. Det er en god Idé ikke at give Julegaver i Aar, saa kan jeg ogsaa faa Raad til en Vinterhat. Lad mig nu snart høre fra Dig igen lille Putte om den lille arter sig godt. Det er meget fornuftigt at Du ikke lægger hende hos Dig, mens hun drikker, men Du kan da sidde op i Sengen med hende, Du faar jo saa let disse Feberanfald, hvis Du vil sidde oppe og blive kold. Hils Fru Hammarsköld. – Paa Tirsdag rejser Alhed og Puf hjem. – Først i Dag har jeg smidt de hvide Krysanthemum ud som Alhed gav mig! Jeg havde glædet mig saa uhyre til 4 rolige Uger fra i Dag til Jul, men nu gaaer det med Uro til Tirsdag Aften, og først i December skal 
+[Skrevet langs sidens venstre kant:]
+[Ulæseligt] hjem til Guldbryllup der gaar 7 Dage
+Kærlig Hilsen fra Mor.</t>
+  </si>
+  <si>
+    <t>1911-08-06</t>
+  </si>
+  <si>
+    <t>Kerteminde
+Møllebakken</t>
+  </si>
+  <si>
+    <t>St. Pauli Kyrkogatan 19 Malmø</t>
+  </si>
+  <si>
+    <t>Oline -
+Laurentius Allerup
+Julie Brandt
+Thora  Branner
+Johannes Nicolaus Brønsted
+Louise Brønsted
+Jørgen -, Erikshaab
+Adam Goldschmidt
+Ina  Goldschmidt
+Grethe Jungstedt
+Adolph Larsen
+Alhed Larsen
+Andreas Larsen
+Johan Larsen
+Johanne Christine Larsen
+Johannes Larsen
+Christine  Mackie
+William Mackie
+Otto Emil  Paludan
+Ellen  Sawyer
+Harris Sawyer
+Christine Swane
+Sigurd  Swane
+Hempel Syberg
+Marie Tom-Petersen
+Peter Tom-Petersen
+Ida Vett
+Andreas Warberg
+Erik Warberg Larsen
+Martin Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Alheds kælenavn var Be. Derfor kalder hendes mor huset på Møllebakken for Villa Be. 
+Alheds søster, Ellen Sawyer, flyttede fra Boston hjem til Danmark, da hendes mand døde. Christine Mackie blev skilt og flyttede også til Danmark. 
+Det vides ikke med sikkerhed, hvem Jørgen var, men muligvis ham, der arbejdede på Erikshaab i 1898. 
+”5” i øverste venstre hjørne er en fejl, idet dette er side 6 i brevet.
+Det vides ikke, hvem Wilhelm, Amanda og Kelnerfruen var. 
+Madien var Johannes Nicolaus Brønsteds kælenavn.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB0237</t>
+  </si>
+  <si>
+    <t>Laura Warberg er ked af, at hun ikke har fået brev fra Astrid længe. Laura har lånt penge af Paludan til døtrenes rejse fra USA til Danmark. Hun er spændt på at høre, om Ellen bliver i Danmark. Louise Brønsted synes, at Ellen og datteren skal bo hos dem den første tid, og Laura vil indlogere sig på kroen. 
+Alhed og Johannes Larsen samt børnene er på cykeltur rundt i Jylland, og Laura passer imens huset. Tom-Petersen har været på ferie i Kerteminde.
+Adolph Larsen har fået en fin høst, og Johanne tjener godt på sin musik, så de vil sende 50 kr. til Ellens rejse. Laura betaler også. Alhed og Johannes Larsen skal have Ellen og Grethe boende og bør derfor ikke betale til billetten. 
+Johanne er nervøs pga. mange gæster, og hun vil gerne på ferie. 
+Christine og Sigurd Swane har lejet deres bolig ud, mens de selv er ude at rejse. 
+Johanne og Adolphs pige i huset har sagt op. Det er de glade for.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/qVOG</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Astrid Goldschmidt
+St. Pauli Kyrkogatan 19
+Malmö
+Skåne
+[På kuvertens bagside:]
+Poststempel.
+[I brevet:]
+Villa Be d:6/8 – 11
+Kære Astrid!
+Det er mig en Gaade, at Du slet ikke lader høre fra Dig! Jeg har slet ikke haft Brev fra Dig siden Dit første efter Eastmans’ Død. Nu er jeg snart bange for, der er Sygdom eller andet galt paa Færde hos Eder. Du plejer jo ellers at være saa grumme expedit til at skrive. Elles Brev fik jeg med et Par Ord fra Lugge i Gaar; hun nævner intet om Dig. Jeg har nu laant 500 Kr. hos Pal og vilde have sendt dem i Dag til Billy, men saa faldt det Christine ind at han lægger Pengene ud til Elles rejse i Stedet for at sende til Christine. Det er akkurat for to Maaneder til hende. I Dag har jeg begyndt at vente Svar fra Elle paa vore første Breve, men det kommer næppe før Tirsdag. Du skal nok strax faae et Kort eller Brevet. Det bliver meget spændende at høre hvad hun tænker sig om Fremtiden: blive her eller sejle over igen. Midt i August er de 4 Uger gaaet, som hun skriver der vist vilde gaae, før de kunde rejse. Mulig hun efter det kommer før vi tænker det. Lugge skriver, at hun synes de skal absolut komme til København først og være hos dem, til L. skal paa Fødehjem. Jeg skulde være der ogsaa og der har Elle jo Adgang ogsaa til Dig og Thora, skriver Lugge - Første September rejser jeg i hvert Fald til Ta[ulæseligt]have. – Kommer Elle og Grethe der, saa har jeg tænkt at ligge om Natten i Birkerød Kro og gaae ned om Morgenen E. og G. skal have Gæstekamret vi maa jo gøre alt for at de kan have det bedst. Ligge i Stue paaa en Sofa er nu saa grulig ubekvemt, saa vil jeg hellere betale den Smule i Kroen eller maaske der er et Højskolehjem. Men derom senere. Lugge vilde skrive meget indtrængende til Elle om det. Tager hun over England, er der jo Ruten over Holland, den tog de sidste Gang altsaa Hamborg Warnemünde Gedser. – Las’s rejste alle fire i Tirsdags til Jylland, pr. Bane til Vejle, sejlede gennem Greisdalen til Jelling, saa Gravhøjene m.m. der, Drengene henrykte over alting. Cyklede i Torsdags til Brædstrup, havde telefoneret til Dede, som modtog dem flot og gæstfrit; først Svaledrikke i hans Stue; Kl. 7 flot Aftensmad paa Hotellet; saa Drengene i Seng og de andre en dejlig Tur. X Drak Kaffe sammen næste Morgen, sludrede en Times tid og cyklede en smuk Tur til Rye Kro ved Himmelbjerget; derfra videre til Viborg, mere ved jeg ikke, men vist Skagen. De bad mig om at ligge her om Natten og være her saa meget som muligt. Det er jeg ogsaa næsten hele Dagen. Johanne spiller jo saa meget, der er saa varmt af Masser af Fluer, Børnene er jo heller ikke af de letteste; her er saa roligt, køligt og hverken Børn eller Fluer. I Dag er det Bibbes Fødselsdag, hun har faaet en Smule Legetøj, ellers tager man ikke Notits af Dagen. J. er i Pavillonen at spille. Jeg har været der et Par Gange, det er jo køn Musik. Christine løser imellem af. Derimod er her en Luftgynge, som plager hele Byen med en rædsom Musik fra 4-10! Her er uhyre mange fremmede i Byen som aldrig før, alt er fuldt. Toms var saa glade ved at være 14 Dage hos Alhed, gav 3 Kr. laante af Ellen Branner havde 14 Dage paa Højskolehjem, var begejstrede for Ugen; Wilhelm en Uge. I Dag har Agraren faaet Rugen ind udmærket. Om vi nu beholder godt Vejr skal alt det [”5” skrevet i øverste venstre hjørne] andet Korn høstes paa Kraft; alt er modent og tegner brillant. De venter sig meget af Høsten Johanne spiller jo mange Penge ind. De vil bidrage 50 Kr. til Elles Rejse; jeg giver Halvparten, 250 Kr., men Las’s skulde jo nødig spændes alt for haardt for, naar de dog vil have dem hele Vinteren. Nu skal Madiens ikke koste Lugges Rejse til Amerika næste Sommer, saa vi haaber de vil give klækkeligt Tilskud – Egentlig skulde der jo have været skreven rundt om de hver især vilde bidrage til Rejsen, men vi brændte naturligvis efter at lade Elle faae et Ord hurtigst muligt, og tænk hvor hun og Grethe er bleven glade og lettede ved Udsigten til Rejsen. 
+Jørgen [oven over linien er skrevet en ulæselig forkortelse] er i Besøg hos Agraren nogle Dage, derefter kommer Pan. Det er for meget for J. med Gæster, hun er meget nervøs. Jeg er slet ingen Hjælp for hende i Aar uden med Sytøj; jeg kan ikke i den Hede tumle med noget, og Børnene er saa vanskelige. Men alt det maa Du da ikke skrive hertil om. Nu har hendes Elever Ferie undtagen Amanda og Kelnerfruen; de er begge meget flinke. En lille Ferie vil J. gærne have og ned til Ida Vette, Du veed i Faaborg, gid hun kunde faae det ordnet med Hus og Børn imens. Paa Lørdag tænker jeg at tage ned til Onkel S. og blive der ca. Maaneden ud. See saa lille Putte! Nu har Du faaet en lang Sludder! Lad mig nu see Du skriver strax. Svanes er ude at rejse en Maaned; imens boer en Broder til Allerup med Familie der og giver 100 Kr. Naar de kommer hjem, haaber jeg de kan have Erik og Agraren kan spise Middag der, saa kan Pigerne nok have Bibbe og det andet. Men jeg har endnu ikke talt noget om det! Oline har sagt op, J. og især Agraren er helt glade ved det; nu vil de prøve at faae en, der kan malke. Den lille 12 Aars Barnepige er saa flink. Oline er saa over alle Grændser bandit og kan slet ikke lave Mad; dertil svagelig. Hils og kys de søde smaa Unger fra Bedstemor. 
+[Skrevet langs kanten på s4 (fortsat sætning ved X på siden):]
+derpaa igen Svaledrik hos ham selv. De maatte ikke betale en Øre!
+[Skrevet langs kanten på s7:]
+Nu skal Lugge og Elle have Brev.</t>
+  </si>
+  <si>
+    <t>1912-03-03</t>
+  </si>
+  <si>
+    <t>Daisy  Berg
+Frits Branner
+Thora  Branner
+Vilhelm Branner
+Laust Jensen
+Alhed Larsen
+Johanne Christine Larsen
+Ellen  Sawyer
+Hempel Syberg</t>
+  </si>
+  <si>
+    <t>Tornøes Hotel ligger i Kerteminde.
+Det kan ikke afgøres, hvilken Anna der er tale om, for Warberg-familien kendte mange af dette navn, og hendes forkortede efternavn lader sig ikke læse. Muligvis Anna Eckardt.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB2079</t>
+  </si>
+  <si>
+    <t>Laura Warberg skal ses med sine døtre, til foredrag og koncert mm. Hun skal også til flere børnefødselsdage. Christine og Johanne skal spille koncert på Tornøes Hotel. Laura Warbergs ben er bedre.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/hX80</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Astrid Goldschmidt
+St. Pauli Kyrkogatan 19
+Malmø
+Skåne
+[I brevet:]
+Søndag d: 3de Marts.
+Kære Astrid!
+Jeg havde Besvær med at faa en Krave, der passede, de var næsten udsolgte. Denne kostede 1.-35-, jeg tog to Halsstrimler ogsaa, Kan Du ikke bruge dem, kan Du jo faa Penge for dem hos mig, naar vi ses; 40 Øre. – Paa Fredag kommer vist Elle, hun skrev i Gaar, at d:6te skal de have nogle fremmede saa rejser hun med Alhed til Odense Dagen efter, bliver vist hos Syberg til Fredag og saa til Thora. Bare nu Madame vilde staa ved sin Indbydelse, og have Elle den halve Tid, saa hun kunde faa nogle gratis Fornøjelser der; Hun skal være i Kerteminde igen d:24de da Christine giver en Koncert paa Tornøe assisteret af Laust Jensen og Junge 2 Klaverer: Tro mig saa har de travlt med at øve sig. Mon det nu bliver klar med Din Rejse til Kertem. en Gang i April saa Du kan være med d:12? Noget bliver der nu nok, Thora vil da derover. Jeg vil boe i det store Værelse nede i den røde Gaard, saa Du kan boe hos Alhed. Men nu sès Junge en Gang fra første Færge til sidste. Holder Alhed ikke af at see mig der, saa lad mig vide, hvad vi kan, naar hun er i Kbh. I næste Uge er jeg optaget de tre første Dage, Mandag Daisys Fødselsdag, Tirsdag har jeg bedt Anna [ulæseligt ord], Onsdag i Birkerød, Torsdag et Foredrag, Fredag kommer altsaa Elle, men denne Dag kunde jeg jo nok alligevel, ellers maa det vente til næste Uge. Pokkers saa optaget man er! Naa men saa bliver det lysere om Morgenen, det er ogsaa en Fordel! Men jeg ser nu, at Færgen ikke gaar før 7.30, er det rigtigt? Tidligere var det da før? Hvad mener Du om jeg tog Broderiet til Skamlen med over og vi fik en derovre og jeg lavede den i Stand den Dag?? Du kunde ikke lide en S[ulæseligt]skammel, saa kunde jeg bruge af det Klæde af Dit, jeg fik alligevel ikke Pelskaaben gjort i Stand og saa kunde Du godt faa Resten til din Kjole? Det var vel lettere end at føre en færdig Skammel gennem Tolden? Jeg har det nu bedre i Benet, har de tre sidste Dage gaaet en ordentlig Tur, til Langelinie. I Dag skal jeg til Palækoncert, og derfra til Vanløse; jeg ringede derud for at gratulere lille Frits, og Thora sagde jeg maatte endelig komme i Aften. Ellers intet nyt! Kærlige Hilsener til Dig og Børnene.
+Bedstemor.
+Her er mange Spørgsmaal at besvare!</t>
+  </si>
+  <si>
+    <t>1912-05-27</t>
+  </si>
+  <si>
+    <t>Laurentius Allerup
+August Bagge, Bogtrykker
+Alhed Marie Brønsted
+Else Birgitte Brønsted
+Louise Brønsted
+Adam Goldschmidt
+Alfred Goldschmidt
+Ina  Goldschmidt
+- Holstein, Frk.
+Else Jensen
+Jens Jensen
+Johannes V. Jensen
+Villum Jensen
+Alhed Larsen
+Georg Larsen
+Johanne Christine Larsen
+Johannes Larsen
+Anna Rosenørn
+Ellen  Sawyer
+Erik Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>"Den røde Gaard" er købmandsgården, Langegade 50, Kerteminde, hvor Johannes Larsens far tidligere drev sin forretning og hvor Larsen-familien boede indtil faderens konkurs. I 1912 ejede Johannes Larsen gården, og hans lillebror, Georg (Gros) havde købmandsforretning og skænkestue i bygningen. Gavlværelset boede Johannes Larsen i, indtil han flyttede hjemmefra. 
+Modien er formodentlig Else Birgitte Brønsted, som i andre breve oftest blev kaldt Muddi.
+Næsseslottet, andet navn på Dronninggård ved Furesøen. er en tidligere lystgård og stamhus på et næs ved Furesøen nær Holte. Dronninggård blev oprettet i 1660 af dronning Sophie Amalie og købtes i 1781 af storkøbmanden Frédéric de Coninck. Han lod den nyklassicistiske hovedbygning opføre i 1783 af Andreas Kirkerup. Bagge ejede slottet i en årrække. En tid fungerede det som hotel, og siden blev det privatbolig. 1985 kom slottet atter i privat eje og blev restaureret - haveanlægget blev i 1995-96 renoveret af Søllerød Kommune. 
+Kilde: Lex.dk.
+Frijsenborg er en herregård beliggende i Hammel Sogn, Favrskov Kommune i Østjylland. Johannes Larsen havde flere illustrationsopgaver for Grev Frijs.
+Hvilan var en højskole i Sverige. Flere af Warberg-familiens medlemmer havde ophold der.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2084</t>
+  </si>
+  <si>
+    <t>Louise Brønsted og hendes familie skal formodentlig bo i Larsens købmandsgård i juli. De lejer sig billigt ind og har udlejet deres eget hus.
+Laura Warberg flytter ind i sin nye lejlighed 29. juni og spørger, om Astrid kan hjælpe. Alhed Larsen kan evt. passe børnene. 
+Alhed og Johannes Larsen har været på Næsseslottet sammen med Johannes V. Jensen. 
+Johannes Larsen skal til Frijsenborg og male dyr og skind. Alhed maler en buket tulipaner. 
+Grethe har det godt på Hvilan.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/3A6Y</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Astrid Goldschmidt
+St. Pauli Kyrkogatan 19
+Malmø –
+Skåne
+[På kuvertens bagside:]
+Poststempel
+[I brevet:]
+Kerteminde – Mandag d:27de
+Kære Astrid!
+Her passerer intet af Betydning at skrive om, saa det bliver intet langt Brev. Vi har ikke hørt noget senere fra Lugge om de saa kommer, her i Juli, Alhed mener, de vilde betænke sig, men det kan da ikke tænkes, at de ikke vil, det er jo voldsom billige Vilkaar. De skal boe i det store Gavlværelse i den røde Gaard og saa give i Pension hos Grosses 3 Kr.. 25 Øre om Dagen, altsaa for Kosten alene for Lugge og de 2 smaa; Else skal hun selv købe Mælk til. Modien og lille Alhed skal boe her for 1 Kr. 50 Øre om Dagen, det er jo rasende billigt. Johanne siger det er hos Grosses omtrent som Du og Børnene gav der. – 3 Kr. – men det var jo ogsaa meget billigt, naar de skal tjene en lille Smule. – Desuden har de nu [ulæseligt] lejet deres Hus ud i den Maaned for 100 Kr. til Fr. Holsteins Søster – Rosenørns, saa det kan jo blive en hel Finansoperation for M[ulæseligt, især naar man tænker paa, at de sparer Pigehold i den Maaned. Det er udmærket! Las og Alhed var i Birkerød til Middag om Tirsdagen, de sagde, der var bleven saa yndigt baade ude og inde. Nu spekulerer jeg lidt paa at vente med at komme til Byen til fex. d: 24de Juni; saa Dagen efter ud til Eder at se det hele, inden de rejser, saa boer jeg paa Missionshotel nogle Dage og faar flyttet ind d: 29de – en Lørdag - maaske Du saa kunde faa Dine smaa hjem og saa være hos mig 2 – 3 Dage først i Juli? Det kan jo altsammen staae roligt og jeg kan imens faae lavet Gardinstænger og sligt. Kan der være Haab om det, saa vil jeg see med lidt mere Ro end nu paa alt det Mas. Det kunde jo tænkes, at Alhed kunde have Børnene med hjem om Søndag eller rettere ligefrem hente dem? Alhed har forstaaet mig saadan De var en Dag paa Næsseslottet hos Direktør Bagges; der er en ulige Luxus af Hygge; de blev hentet i Bil af dem begge og kørt Tur først; Johannes V’s var der ogsaa. Las skal til Frijsenborg at male nogle Skind og Dyr senere hen foruden jo illustrere hans Bog. Alhed staar og maler en vidunderlig stor og smuk Buket Tulipaner som Allerup kom med. Saa han og Ville Fibiger var bedt her til Middag, alle Agrarens til Kaffe. I Dag Regn og Kulde, vi fryser!! Vi var glade ved Dit Brev til Elle; udmærket at Grethe befinder sig saa vel paa Hvilan, saa bliver hun der vel nok Tiden ud. Mon hun ikke vil have udmærket deraf? Hun blev vist saa vild af at lege med alle de Drenge her. - Nu Farvel lille Putte! Vi faaer nok yndigt Vejr i Juni Maaned, saa kan det blive en dejlig Tid for Dig og de smaa. Arbejdet om Sommeren paa det yndige Sted er jo Legeværk. - - 
+Hilsen fra Alhed og Junge, som sidder her og beder mig til Aften!
+Kys de smaa fra – 
+Bedstemor</t>
+  </si>
+  <si>
+    <t>1913-04-02</t>
+  </si>
+  <si>
+    <t>Christian  Brandstrup
+Eline  Brandstrup
+Thora  Branner
+Adam Goldschmidt
+Ina  Goldschmidt
+Alhed Larsen</t>
+  </si>
+  <si>
+    <t>Det er svært at gennemskue, hvem "alle de 4 Søstre" var. Laura Warberg havde kun to søstre, Johanne Caspersen og Wilhelmine Berg, og hun havde selv syv døtre. 
+Det omtalte, månedlange ophold hos Eline og Christian Brandstrup blev realiseret.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2618</t>
+  </si>
+  <si>
+    <t>Laura Warberg er skuffet over, at hun ikke fik Astrid at se. Laura har netop haft fire søstre på besøg til frokost. Hun vil spørge Christian og Eline, om hun må være hos dem hele maj måned mod betaling. Det vil være billigere end et sanatorieophold, og Laura er heller ikke meget syg.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/F9RN</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Astrid Goldschmidt
+St. Pauli Kyrkogatan 19
+Malmø
+Skåne
+[Håndskrevet på kuvertens bagside:]
+Brød 190
+Charku. 75
+Grønsager 225
+Blomster 110
+Konserves 195
+Kager 25
+Spv 20
+Mand.
+Charkuteri - 75
+Kaffe &amp;amp; Te 170
+Tlf. 75
+[Poststempel]
+[I brevet:]
+Onsdag.
+Kære Astrid!
+Hvilken Skuffelse at jeg ikke fik Dig at see! Men hvor heldigt at Du traf dem paa den Frie og kunde være sammen med dem hele Tiden. Jeg har maaske været lidt uklar i mit Brev i Søndags, men det har ikke faldet mig ind, Du kunde rejse samme Dag, Du fik mit Brev. Naa men vi ses jo nok en anden Gang. Tænk om Du kunde have været her i Dag, jeg havde alle 4 Søstre til Frokost, det var meget vellykket og morsomt. Alhed kommer ikke til Vanløse heller denne Gang, vilde have været der i Gaar, men da var Thora ude. Men nu var de ca. 3 Timer sammen her. – Jeg har faaet den Idé at være i Maj Maaned hos Chr. og Eline og de synes alle godt derom – haaber de nok vil have mig for en god Betaling; altid billigere end et Sanatorium som der ikke er rigtig Mening i; dertil er jeg ikke daarlig nok. – Tutte gaar og venter paa en Tur i Frederiksberg Have, saa nu maa jeg slutte. Vi havde en yndig Dag i Birkerød i det henrivende Vejr, jeg gik min gode lange Tur. Nu kun kærlige Hilsener til Eder alle tre lille Putte!
+Bedstemor.</t>
+  </si>
+  <si>
+    <t>1913-08-02</t>
+  </si>
+  <si>
+    <t>Sverige
+Ädelfors St.</t>
+  </si>
+  <si>
+    <t>Berta Brandstrup
+Ludvig Brandstrup, visedigter
+Thora  Branner
+Vilhelm Branner
+Else Birgitte Brønsted
+Louise Brønsted
+- Carlsen, Madam
+Andrew Carnegie
+Maurice Chevillard
+Grethe Jungstedt
+Carl Petersen, arkitekt
+Ellen  Sawyer
+- Sims
+- Thalbitzer</t>
+  </si>
+  <si>
+    <t>Madien er muligvis Louise Brønsted.
+Det vides ikke, hvem Ingeborg var. 
+I Valby boede arkitekt Christian Brandstrup og hans kone Eline. De var forældre til Ludvig Brandstrup, som i 1913 var 21 år. Det må være ham, som Laura Warberg synes spilder sine evner. Ludvig Brandstrup blev skuespiller, revueforfatter mm. 
+Laura Warberg boede i København. Det omtalte hus fik Alhed og Johannes Larsen bygget til hende, Grethe og Ellen på Strandvejen i Kerteminde. Arkitekten var Carl Petersen.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2087</t>
+  </si>
+  <si>
+    <t>Branners rejser hjem fra Anholt, og nogle andre familiemedlemmer sejler dertil.
+Laura Warberg har Grethe på besøg. Laura underviser hende i fransk, og de går i Tivoli, ser kunstflyvningsopvisning mm. 
+Laura har været til middag hos Eline og Christian Brandstrup. Deres søn, Ludvig, ved alt, men han spilder sin begavelse. 
+Arkitekten har vist Laura Warberg tegningerne af hendes nye hus, som er dejligt med havedør, store stuer og værelse til Grethe.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/0rHr</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Astrid Goldschmidt
+p.t. Skirö Prästgård
+Ädelfors St.
+Småland
+Sverige
+[I højre hjørne er skrevet et regnestykke:] 125
+160
+---
+285
+[På kuvertens bagside:]
+Poststempel
+[I brevet:]
+Lørdag d. 2den
+Kære Astrid!
+Jeg var begyndt at blive bange Du ikke havde faaet mit Kort; rart endelig at høre igen fra Dig og saa gode Meddelelser, der maa jo være henrivende trods Væggetøj. – Grethe kom i Torsdags og samme Aften var vi inde ved Nyhavn at tage Afsked med Madiens, der Kl. 8 drog af i en lille beskidt Nøddeskal, der hedder ”Broge”! – Men en dejlig varm stille Nat har de haft, Børnene var henrykte, Kl. 4 om Morgenen kunde de være paa Anholt; bor 14 Dage hos en Fisker Carlsen – hvis Du vil skrive; have to Sovekamre og en stor Stue; et Kvarter fra Stranden men ”Ørkenen” - lige udenfor deres Dør. Branners sejler derfra i Aften. Elle blev i Birkerød et Par Dage hos Ingeborg og lille Else, til Thalbitzers kommer vist i Morgen og de [skrevet oven over linjen ”de”] boer der en Uge. Paa Mandag kommer Elle her nogle Dage, det glæder jeg mig meget til. Herfra vil hun til Snøde. I Dag har jeg begyndt paa Fransk med Grethe, hun er vældig lærenem, jeg skal nok faae hende lært paa de 3 Uger; det morer mig at opfriske Sproget. Vi har en vældig Varme stadig væk, godt for Høsten. Grethe skal i Morgen besøge Mr. Carnegie paa d’Angleterre; han er ven af Mr. Sims. – Vi har to Gange set Flyveren lige over at gøre sine vidunderlige Kunster Franskmanden Chevillard, Kbh. er begejstret som aldrig før. I Aftes var vi i Paladsteatret, skal i Tivoli en Gang og meget andet, Musèer især. – Grethe er rigtig rar og sød og snaksom. Forleden Aften var jeg i Valby, Ludvig og hans Kæreste var der, blev gjort Stads af, fint Aftenbord med Vin og Dessert, Berta saa elskværdig mod deres Ludvig er dog uhyre begavet og ved alt om alt! Synd han spilder den Begavelse! Nu er der vist ikke mere! Jo endelig i Gaar var Arkitekten her med Tegningen til vort Hus, det bliver dejligt, i en Etage altsammen , ingen Loftsplade næsten, store Stuer stor Trappe og Dør til Haven fra Spisestuen Grethe eget Værelse under Altan!! Hun er henrykt! – Tusind kærlige Hilsener lille Putte til Dig og de smaa! Jeg behøver vel ikke at være bange for Søen!
+Bedstemor.</t>
+  </si>
+  <si>
+    <t>1913-12-28</t>
+  </si>
+  <si>
+    <t>Carl Andresen
+Wilhelmine Berg
+Berta Brandstrup
+Julie Brandt
+Alhed Marie Brønsted
+Ellen Brønsted
+Else Birgitte Brønsted
+Johannes Nicolaus Brønsted
+Louise Brønsted
+Peter Oluf Brønsted
+Johanne Caspersen
+Adam Goldschmidt
+Alfred Goldschmidt
+Ina  Goldschmidt
+- Hoff
+Grethe Jungstedt
+Adolph Larsen
+Alhed Larsen
+Andreas Larsen
+Carl Larsen
+Ellen Larsen
+Georg Larsen
+Johanne Christine Larsen
+Johannes Larsen
+Marie Larsen
+Christine  Mackie
+Harald Meyer
+Thorkild Rovsing
+Ellen  Sawyer
+Erik Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Laura Warberg opholdt sig i Kerteminde i julen 1913. 
+Johanne/Junge ogf Adolph/Agraren Larsen boede på Kærbyhus. Derfor kunne julegæsterne gå fra deres hjem til Alhed og Johannes Larsens villa på Møllebakken juleaften. Der er to hundrede meter mellem de to huse. 
+Det vides ikke, hvem den norske frøken fra Gjelskov var. Ej heller hvem Anders Jensen var. 
+Tante kan både være Johanne Caspersen og Wilhelmine Berg. 
+Rørbæk er en proprietærgård, der ligger få kilometer syd for Kerteminde. 
+Hotel Temperance lå på Vesterbrogade 41 i København (set på et postkort fra 1913 på internettet nov. 2023 og kbhbilleder.dk).</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2628</t>
+  </si>
+  <si>
+    <t>Laura Warberg er imponeret over de fine håndarbejder.
+Alhed og Andreas/Puf Larsen skal bo på hotel i København en uge.
+Laura fik julemiddag hos Adolph/Agraren Larsen og Johanne, og derefter gik det meste af familien til Johannes og Alhed Larsen. Laura fik et kaffestel mm. Johanne/Junge måtte opgive at holde selskab, da Laura/Bibbe var syg. Laura håber, at Astrid har haft en god jul. 
+Berta Brandstrup har været meget syg. 
+Laura beder Astrid om at sende afdækningspapir til vinduerne.
+2. juledag holdt man Johannes Larsens fødselsdag med gæster til middag. 
+Lauras øjne er meget lysfølsomme, og øjenlægerne ignorerer det. 
+Laura skal til Odense og købe damask til sofaen mm.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Zs1g</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Goldschmidt
+St. Pauli Kyrkogatan 19
+Malmø
+Skåne
+[På kuvertens bagside: Poststempel]
+[I brevet:]
+Søndag Morgen.
+Kære Astrid!
+Det var da nogle henrivende Arbejder, Du glædede os med! Alheds Lysdug er vi alle imponerede af, - det vældige Arbejde, og Johannes ikke mindre; vi er fulde af Be- og Forundring over at lille Sjums kan tegne saadan, hun maa absolut blive til noget ualmindeligt. De søde Smaa! Gid der kan blive en Lejlighed, hvor jeg kan være en Dag over hos Eder; troer Du?? Men min egen Lysdug er henrivende i sin Hvidhed, hvad jeg holder saa meget af. Og saa det dejlige Billede! Nu skal det sammen med nogle andre med paa min Turné, og senere i en fin Ramme! Tusind Tak lille Putte! – foreløbig vist ogsaa for de andre, som hver paa sin Maade er optaget af forskellige Ting; Christine endnu i Sengen. Elle rejser i Nat til Kbh., Birkerød kun da Brønsteds er i Hornbæk. Alhed og Puf i Morgen for en Uge, de boer paa Temperance, ganske incognita, da de ikke vil besøge nogen, det er for at vise Puf Kbh. Han har ikke længe været der. Vi havde en yndig Juleaften; jeg spiste hos Agrarens, Marie boer der, og saa fik Børnene deres Gaver – (Bibbe i Sengen inde i Stuen, Halsen) og Juletræet blev tændt. Saa gik vi til Las’s, Junge blev hos Bibbe, men blev senere afløst af Marie og Puf. Der var et stort mægtigt Juletræ, Borde helt rundt, bugnende af Gaver. Tænk jeg fik af Las’s og Christine et Kaffestel paa Bakke af Nikkel, jeg vilde have købt mig et selv, det var naturligvis ikke paa min Ønskeseddel. En sød Blomsterskaal af Elle og flere pæne Ting. Putte var kørt op i Bil og 9½ hentede den hende og mig. Juledag maatte Junge opgive sit traditionelle Selskab med Grosses, for Bibbes Skyld; nu er hun rask og i Dag kommer alle Agrarens og Elle her til Middag Kl 1; Elle spiller sine 6 Timer til 10¼, saa hjem og pakke ind og afsted Kl 2. Nytaarsdag hos Agrarens, og en Dag senere skal de have en fin Aften for Bu[ulæseligt]els med Pan og Hoffs paa Rørbæk, hendes Elev, den ”norske Frøken” fra Gjelskov. Har Du haft en rar Jul lille Putte? I Fjor var den saa god. I Valby har de haft en meget trist Jul. Berta lige kommen op efter 3-4 Uger i Sengen Lagt paa Rovsings Klinik fra lige [”lige” indsat over linjen] før Juleaften Betændelse i den ene Nyre, meget alvorligt; muligvis en Operation, skrev Tante i Dag. Hør lille Putte, kan Du ikke sende os til Christines store Vinduer Sovekamret, 24 Al af det Papir til at klistre Vinduer med, hun er til Tider ved at blæse ud af Sengen; men strax og sig hvad de koster. – Las’s Fødselsdag blev holdt 2 Juledag, Grosses med Anna, Agrarens og Grethe; Elle havde fri fra 6-7; naaede lige at faae hele Middagen i Køkkenet, Suppe med Kødboller, Vildandesteg – Rødvinsgelé. – Det var en meget morsom Aften. I Aftes igen Selskab; den unge Andresen, Marie er her, H. Mejer, Agrarens og Elle; sprængt Gaas m.m. – Jeg har det saa godt i Julen, taaler al Selskabelighed, men naar jeg som i Gaar strikker en Hæl ved Lys, syer paa noget gammelt et Kvarter, læser nogle Historier for Putte ved Lys, saa var mine Øjne i Aftes saa daarlige, og ingen Øjenlæge tager videre Notits deraf! – Jeg vil gærne have de Tryksager igen nemlig, et Korsbaand med Vinduespapiret? Maatte Du betale Porto for det??? Jeg kom i Tanker om, at et 5 Øres var ikke nok, mulig Tante har sat mere paa? Jeg rejser enten d: 6_te_ eller 9_de_, skal være et Par Timer i Odense og med Elle til Anders Jensen at købe et Divantæppe til Elle [”Elle” overstreget] Gretes Fødselsdag d: 16de, havde Gardiner til min Dagligstue af rød Damask til den gl. Sofa. Nu Farvel lille Putte! Kys de kære Smaa, jeg glæder mig meget til at see dem. Lugge ringede op til Alhed Juleaften, de havde drukket min Skaal og savnet 
+[Skrevet langs venstre kant på s 6:]
+mig meget. Kærlig hilsen fra Mor.
+[Skrevet langs venstre kant på s 5:]
+Nævn ikke til nogen – ikke til [”til” indsat over linjen] nogen – at Alhed kommer til Byen.</t>
+  </si>
+  <si>
+    <t>1914-05-17</t>
+  </si>
+  <si>
+    <t>Strandgade</t>
+  </si>
+  <si>
+    <t>Siri Andersson
+Alfred Goldschmidt
+Grethe Jungstedt
+Adolph Larsen
+Alhed Larsen
+Johanne Christine Larsen
+Christine  Mackie
+Ellen  Sawyer
+Clara Syberg
+Erik Warberg Larsen</t>
+  </si>
+  <si>
+    <t>Alhed og Johannes Larsen fik opført et hus på Strandvejen/Strandgade i Kerteminde til Laura Warberg. Der var plads til, at hendes datter og barnebarn også kunne bo der. 
+Det vides ikke, hvem Anne var. 
+Astrid Warberg-Goldschmidt flyttede fra sin mand, Alfred/A., i 1914. 
+Adolph/Agraren og Johanne/Junge Larsens søn var syv år i 1914 og skulle begynde i skole. Familien boede på dette tidspunkt på gården Kærbyhus i Kerteminde. At Johanne/Junge var "to hele Dage paa Landet" handlede om, at hun cyklede rundt til klaverelever.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2610</t>
+  </si>
+  <si>
+    <t>Laura Warberg har sammen med Grethe, Christine, Clara Syberg m.fl. indviet det nye hus. Alt er ikke helt færdigt; haven er noget rod, og stuen er lidt vel stor. Dørene kan ikke låses, og da de en nat hørte nogen udenfor, patruljerer politiet nu på stedet, og Laura har fået en stor vagthund. 
+Alfreds behandling af Astrid er dog for gal.
+Adolph/Agraren og Johanne/Junge Larsen kan ikke sammen med Grethe. Og Alhed Larsen synes, at Johanne skal undervise Erik hjemme., hvilket hun ikke har tid til. 
+Johannes Larsen er kommet hjem efter to en halv måned (ved Fiilsø).</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/SCEC</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Til Astrid Goldschmidt
+St. Pauli Kyrkigatan 19
+Malmø
+Skåne
+[På kuvertens bagside: Poststempel]
+[I brevet:]
+Strandgade – Søndag
+Kære Astrid!
+Det var da godt det ikke blev Mæslinger, det var jeg bange for. Endelig i Dag kan jeg nogenlunde hvile paa mine Laurbær, for det har været et stort Arbejde for Anne og mig hele den Uge. I Aftes fik vi Gas og i Morges indviede vi Husholdningen med The sammen, ogsaa Clara Syberg – Grethes tre Veninder og Putte. Det var meget festligt for aabne Havedøre i et henrivende Vejr. Det var sent og Folk cyclede forbi og kiggede nysgerrigt ind. Vi boer jo ganske fint med Strandvejen. I Morgen spiser vi første Gang her; en af de første Dage bliver W.C og med [”og” overstreget; ”med” indsat over linjen] Badeværelse – anvendt – i Stand, saa mangler vi endnu Brædt og nogle Lister i Køkkenet, alt flyder endnu der. Haven hviler, ingen viser sig til at saa eller plante!! Men jeg har snart lært Taalmodighed! Her er jo ganske dejligt, min Dagligstue er bare noget for stor, her ser lidt tomt ud, men naar jeg faar den rødbrune Sofa – Dis – og Planter ved det øverste Vindue, saa hjælper det. I Aften kommer Las efter 2 ½ Måned deroppe, et storartet Arbejde har han gjort. Gud veed, om hans største Billede vil gøre Lykke paa ”den baltiske” – sig mig hvad Du synes om det. - .
+I Gaar fik vi herned en smuk middelstor Ulvespids med en vældig pels; Elle hørte nogen herude forrige Nat og sov næsten ikke, de laa hos Alhed den næste og i Nat har jeg ligget her. Politiet blev sat til at patrullere flittigt her forbi om Natten, saa vi er nu ikke bange. Intet var stjaalen, det har vel bare været nogle nysgerrige, takket være Arkitektens Smøleri har vi endnu ikke faaet Laase eller Haandtag til Dørene!! render rundt til dem alle med et løst Haandtag men Dørene kan let aabnes med andet Redskab, naar Nøglen ikke er drejet om, og det havde jeg forsømt den Nat. Det er dog for galt, som A. er mod Dig med Penge. Var det for Dine egne, Du var i Birkerød? Bare Du dog kommer her! Junge vil saa grulig gærne have Dig og det er Synd om det, hun har saa faa Glæder, da hun altid har travlt. Desværre kan Agraren slet ikke med Grete, saa Elle er e_n Smu_le paa Kant med dem ogsaa, kommer der næsten aldrig nu; jeg er saa ked over det, gør hvad jeg kan for Junge, [ulæseligt] Gange haft hende paa Hotel til Kaffe en Aften. Men skriv ikke hertil om det; det nævnes ikke mellem Elle og mig, det bliver vel bedre, nu Grete ikke har noget der at gøre, Men de tre andre har meget at sige paa Junge altid; forleden udtalte Alhed til hende, om hun ikke selv kunde læse med Erik det første Aar!! Naar vi nu veed, at J. er to hele Dage paa Landet, to andre har hun 6 af 7 Timer og de to sidste Dage ogsaa mange Elever!! Det var haarrejsende og det oprørte baade J. og mig; det var forfærdelig Synd af Alhed. Det er dejligt, lille Putte, at Du dog nu har saa mange Venner og Fornøjelser; hvem er Siri?? – 
+Mange Hilsener!
+Bedstemor</t>
+  </si>
+  <si>
+    <t>1915-10-28</t>
+  </si>
+  <si>
+    <t>Carl Petersen, arkitekt</t>
+  </si>
+  <si>
+    <t>Mads Rasmussen</t>
+  </si>
+  <si>
+    <t>J. Amtoft
+Johannes Nicolaus Brønsted
+Carl  Knippel
+Johannes Larsen
+Karl Schou</t>
+  </si>
+  <si>
+    <t>Faaborg Byhistoriske Arkiv, Mads Rasmussens familiearkiv, Mappe 32</t>
+  </si>
+  <si>
+    <t>Carl Petersen skriver om nogle andre byggeprojekter i Faaborg, som han håber at komme i betragtning til og forsikrer Mads Rasmussen for, at huset overfor museet skal blive et, man kan være bekendt at have liggende overfor Faaborg Museum. CP redegør for nogle regnskabsmæssige forhold vedrørende malerarbejdet i museet og nævner en del andre arbejder, han har fået tildelt rundt omkring i landet.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Tm1U</t>
+  </si>
+  <si>
+    <t>Aaboulevard 5 d 28 Oktober 1915.
+Kære Hr. Etatsraad M Rasmussen!
+Efter Aftale drøftede jeg Muligheden af at indrette Banklokaler i den ny Ejendom med Sagførerne Amtoft og Kvist. De udtrykte begge omtrent det samme, som jeg mente om Sagen, at Beliggenheden ikke var videre heldig. Huslejen bliver vist nok ogsaa for dyt. De bad mig udtrykkeligt ikke nævne Sagen til nogen, saaledes som Etatsraaden i Forvejen havde gjort det, hvilket jeg naturligvis har rettet mig efter.
+Dernæst viste Sagfører Amtoft mig sine Planer med det brændte Hus paa Torvet og spurgte om min Mening. Jeg synes det saa meget fornuftigt ud, og Lokalerne kan der indrettes meget billigt med den ringe Udstrækning af Facaderne og den allerede existerende Brandmur. Beliggenheden der er jo ogsaa den bedst mulige. Jeg forhørte mig om der var Mulighed for at jeg kunde komme i Betragtning med Arbejdet. Amtoft meddelte mig, at en københavnsk Arkitekt [paa, overstreget] vistnok paa et Konsortiums Vegne havde fat i Sagen, men hvis det lod sig gøre, vilde han gærne forsøge at skaffe mig Arbejdet. Jeg ved ikke om jeg heri kan bede om Etatsraadens Støtte?
+Deres andet Forslag angaaende Kæmnerkontoret meddelte jeg Ernlund. Han sagde at Kæmneren havde lejet andet Steds. Iøvrigt har der allerede meldt sig flere Liebhavere, og der bliver næppe nogen Vanskelighed med at faa det udlejet.
+I det Hele har jeg Indtryk af at Byggeprojektet er sundt og godt, og jeg skal nok tegne et Hus jeg hvad Indretning og Ydre angaar kan være bekendt at have liggende overfor Museet. Det er jo en smuk og god Opgave, som jeg skylder Etatsraaden Tak for som for saa meget andet.
+Knippel beder om en à Conto Udbetaling paa Malerarbejdet i Museet paa 1500 Kroner. Hans Tilbud var paa 2941 Kr 19 Øre samt Farvestofferne betalt efter Fakturaer. Dette sidste er nu, hvor Billedhuggersalen mangler blevet 1021 Kr 12 Øre. Det samlede Beløb er altsaa i Øjeblikket 3962 Kr 31 Øre. Knippel har i Forvejen modtaget à Conto 1400 Kr. paa de allerede forlængst fuldførte Arbejder. Jeg kan derfor fuldt ud anbefale at den nævnte à Conto udbetales, og jeg beder om at Pengene maa tilstilles ham med det samme.
+Etatsraaaden husker, at det Tilbud vi fik fra Knippel, og som han nødigt vilde afgiore, fordi han ikke den Gang mente sig i Stand til at overse hvad den for ham usædvanlige Vægbehandling vilde koste, beløb sig til 6900 Kr. og at vi blev enige om at katsere Tilbudet og at forlange en Pris for Arbejdet beregnet pr [kvadrat] Alen samt en Pris for de benyttede Farvematerialer som saa skulde betales efter Vægt. Det ser jo nu ud til at vi derved vil spare ca 2500 Kr.
+Jeg beder sluttelig undskylde at jeg ikke personlig møder for at gøre Rede for disse Sager. Etatsraaden ved at jeg i Sommer næsten intet har haft af Arbejde, det har set meget sort ud. Jeg har nu paa en Gang faaet mere Vind i Sejlene. Foruden Huset i Faaborg skal jeg nu bygge et Hus for Karl Schou ved Løkken, et Hus for en Kusine til min Kone i Hornbæk, et Hus for Johannes Larsens Svoger Professor Brønsted i Birkerød, desuden nogle mindre Arbejder, en Spisestue med Paneler og Møbler for Johannes Larsen samt [overstreget: "nogle"] et Bibliotheksværelse paa Herregaarden Fuglesang paa Lolland. Der skal jeg ned i Overmorgen, og alle disse Arbejder, som paa et nær følger i Kølvandet af Museet skal paabegyndes snarest. En venlig Hilsen til Etatsraadinden og Etatsraaden fra Deres hengivne Carl Petersen.
+[skrevet sidelæns på første side:] Jeg prøvede det elektriske Lys i Museet en Aften mens jeg var dernede. Det var helt virkningsfuldt og efter min Mening ganske tilfredsstillende i de forskellige Lysstyrker. [xxxxxx] virker Lyset over Glassene i Ovenlyssalene ikke mindst i Kuppelsalen. Det var morsomt at se at Gulvene kommer meget mere til deres Ret i kunstigt Lys end om Dagen.</t>
+  </si>
+  <si>
+    <t>1937-09-12</t>
+  </si>
+  <si>
+    <t>Lindøgård</t>
+  </si>
+  <si>
+    <t>Hans Christian Branner
+- Ferlov
+- Hansen, hushjælp, Kerteminde
+- Heiring
+Andreas Larsen
+Gudrun Larsen
+Henning Larsen
+Jeppe Larsen
+Johannes Larsen
+Urban Larsen
+Vilhelm Larsen
+Else Larsen,  Andreas Larsens kone
+Kirsten Larsen, Elena Larsens veninde
+Didrik Overgaard Nielsen
+Emma Overgaard Nielsen
+Christine Swane
+Lars Swane
+Ane Talbot
+Martin Warberg Larsen</t>
+  </si>
+  <si>
+    <t>Johannes Larsens bror, Vilhelm/Klaks, og hans familie boede på skovridergården Rørdam. 
+Det vides ikke, hvem Asmussens søn, Mama og Aggi, Ingrid Ravn, Fru Knarreby, Bertel og barnepigen var. Søster var der flere i Larsen-familien, som blev kaldt. 
+Vilhelm/Klaks Larsen og Sigurd Swane havde en brevveksling om Lars Swanes fremtidige erhverv. Sigurd Swane ønskede, at Lars skulle uddanne sig indenfor skovbrug.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0416</t>
+  </si>
+  <si>
+    <t>Marie Larsen har været til Henning/Bror og Kirstens bryllup på Rørdam. Lars Swane var ikke inviteret, for Vilhelm/Klaks var utilfreds med, at han ville være maler. Da Christine Swane erfarede dette, tog hun heller ikke med. 
+Marie m.fl. var på køreture fra Rørdam. De var i Jylland og i Odense. Derefter var hun ca. 10 dage i Kerteminde, hvor hun hjalp med at passe børnene. Ane/Lillepigen var blevet nemmere at omgås. Marie var på rådhuset i Odense og se Johannes Larsens freskoer, og de besøgte Farbror Urban på næsten 90 år i Svendborg. 
+Christine Swane arbejder på værker til Grønningen. Hun og Marie har fået nye genboer, og de er omgivet af mennesker.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/7pLM</t>
+  </si>
+  <si>
+    <t>Lindøgaard d. 12 – 9 – 37.
+Kære lille Bi / Endelig får jeg begyndt på Skriveriet. – Da jeg skrev Din Fødselsdagshilsen skulde jeg jo Dagen efter rejse til Rørdam til Bror og Kirstens Bryllup. Henning hentede mig i Ejby, han var Dagen før kommen hjem fra en Biltur i Norge sammen med Ditte, en af Asmussens Sønner og en anden ung Pige, de havde kørt rundt i 14 Dage, ligget i Telt og moret sig godt, både han og Ditte var så solbrændte; hun var med til Bryll, jeg syntes hun var så sød, kedeligt at de ikke kan lide hende på Rørdam. – Vi morede os godt til Festen, der var kun det kedelige at Uglen ikke var med; det kom af at vi var inviteret derover i Sommers og troede at Invitationen gjaldt os alle 3; men så viste det sig at Lasse ikke skulde med; på Rørdam er de vrede over at Lasse er begyndt at male og så vilde Klaks ikke have ham med og da Uglen og Lasse havde bestemt at de vilde ud og male sammen, tog de til Båstad sammen ["sammen" overstreget] i Stedet for ["i Stedet for" indsat over linjen] Uglen vilde selvfølgelig heller ikke derover når hun fik at vide at Lasse ikke er velkommen. – Jeg var på Rørdam en Uge, Søster var hjemme og Ingrid Ravn boede hos Mama og Aggi, hun kom ned hver Dag og vi gik i Vandet sammen; Søster har fået Kørekort, den sidste Dag kørte hun for Gudrun og mig Fru Knarreby og Aase K. til Lillebæltsbroen vi kørte over den og lidt ind i Jylland, det var en dejlig Tur; Dagen efter kørte hun for Gudrun og mig til Odense, vi var til The hos Kirsten, Bror og Henning kom også og de skulde da alle 3 med til Rørdam, (det var en Lørdag), Bror og K. har faaet en yndig og hyggelig moderne Lejlighed, en Mængde Brudegaver fik de, blandt andet Billeder til at hænge på Væggene; af Uglen, Lasse, Las, [ulæseligt] og Bertel; da de andre kørte, gik jeg til Banegården og tog til Kerteminde, hvor jeg var en halv Snes Dage; Du kan tro de 2 smaa er søde, Lillepigen taler nu så fornuftigt og lille Jeppe siger alting bagefter, det er en dygtig Dreng og lille Ane er blevet meget blidere, det er sjældent hun er arrig nu; jeg havde meget med dem at gøre da Barnepigen havde Ferie og Else og Frk. Hansen havde travlt, jeg gik til Stranden med dem, hvor de morede sig herligt med at samle Skaller; mens jeg var der var vi alle en Eftermiddag ude hos Elses Forældre og Else og jeg var på Rådhuset og se Las's Freskoer; den sidste Søndag jeg var der var Las, Puf og jeg i Svendborg for at se til Farbror Urban, han var meget glad over at se os og havde det virkelig forbavsende godt, han ser og hører dårligt, men ellers rask og i godt Humør, tænk han bliver 90 i December; Familien var umådelig elskværdig de har fået bygget et Sommerhus på Thurø og da vi havde drukket Kaffe kørte vi allesammen derover, det varede kun 10 Minutter, der var dejligt, det lå helt nede ved Stranden begge Døtrene havde Kajakker; vi var der en Timestid og kørte så hjem til et overdaadigt Aftensbord; KL. 9 kørte 
+[Skrevet på tværs øverst på s1:]
+X Sverrig og 3 store og nogle mindre Akvareller i Kerteminde og nu skal hun male i Birkerød så hun kan få en god Udstilling på Grønningen i Januar. Heirings har bygget dem et dejligt nyt Hus i en Del af deres Have og solgt det andet og vi har fået Fru Ferlov til Genbo, hun har lejet det ny Hus nede ved Søen for 2 År; Hans Christian Branner har ogsaa lejet i Birkerød i Skrivergaarden, ikke så langt fra os, så vi har snart mange gode Venner derude. Nå nu må jeg vist slutte, det er da et nogenlunde langt Brev selv om det ikke er særlig morsomt. -
+[Skrevet langs venstre kant på brevets s1:]
+Hav det nu godt til vi ses kæreste Bi, hils Manse mange Gange når Du ser ham og tusind Hilsner og Kys til Dig selv fra Rie. – 
+[Skrevet på hovedet øverst på s. 1:]
+Alle på Lundsgård hilser. – De små Hunde er henrivende.</t>
+  </si>
+  <si>
+    <t>1937-09-13</t>
+  </si>
+  <si>
+    <t>Mary Boisen
+Thora Cohn
+Andreas Larsen
+Johanne Christine Larsen
+Else Larsen,  Andreas Larsens kone
+- Müller, Frk. 
+Christine Swane
+Ane Talbot
+Gunnar Tinesen
+Erik Warberg Larsen</t>
+  </si>
+  <si>
+    <t>Laura/Bibbe Warberg Petersen opholdt sig i England, da hun modtog brevet. 
+Båxhult var en af Larsen-familiens skovgårde i Småland. 
+Det vides ikke, hvem Bent var, og det er uklart, hvem "de små", som nævnes i brevet, var. 
+Overskuddet fra ”Kvindernes Udstilling fra Fortid og Nutid” i 1895 gik til opførelsen af til en kvindernes bygning, som var verdens første større bygning af kvinder og for kvinder. Christine Swane solgte i 1937 maleriet "Udsigt i Tisvilde Hegn" til Ny Carlsbergfondet, som forærede det til Kvindernes Bygning. https://www.kvindernesbygning.dk/kvindernes-bygnings-historie-copy-3/</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0414</t>
+  </si>
+  <si>
+    <t>Andreas/Puf og Else Larsen har kørt Johannes Larsen/Las til Båxhult. 
+Marie Larsen har hjulpet med høst, tærskning og brænde. Frk. Müller har været på besøg.
+Erik/Tinge og Mary har fået indrettet en dejlig stue. 
+Christine Swane/Tante Ugle har for de penge hun fik for maleriet til "Kvindernes Bygning" købt en trekant jord, så haven er blevet udvidet. Hun sælger godt, og der kommer snart en kunsthandler på besøg.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/9eus</t>
+  </si>
+  <si>
+    <t>[S. 2. S. 1 og 3 mangler]
+II
+vi hjem i et vidunderligt Måneskin. – 
+Tirsdag d:24, kørte Puf og Else mig herop, men måtte af Sted med det samme, de skulde næste Morgen køre til Båxhult med Las, de var kun deroppe en Dag sejle hjem over Gøteborg - Frederikshavn og havde haft en lang [”lang” overstreget] dejlig Tur, ikke ret lang, (de var kun borte i 5 Dage) men Puf havde travlt og de vilde heller ikke være saa længe borte fra Børnene; - 
+Jeg tog det med Ro i Kerteminde for jeg vidste jo at Gunnar var her og hjalp dem med Høsten, han rejste Dagen efter at jeg var kommen, så jeg kom ligetilpas til at hjælpe med de sidste Læs Korn og al Rivningen, en Dag har jeg ogsaa hjulpet Tinge med at tærske Rivning; så har Tinge og jeg også båret en vældig Stak Rubrænde i Hus, bagefter savede Tinge alle de tykke Stykker, jeg bar dem ind og bagefter gjorde vi rent i Gården så, den var så fin da Frk. Müller kom, vi har været nogle dejlige Ture mens hun var her, men det har Din Mor vel fortalt Dig om; Tante Ugle har jo været en Uge i Kertem. en Dag var hun her; hun rejste i Går jeg tog derud i Går Formiddags, egentlig skulde jeg have bleven der, men Frk Müller var jo lige rejst så de vilde nødig af med mig også, derfor tog jeg tilbage med 5 Bilen og tager så til Kertem. i Morgen og bliver et Par Dage inden jeg rejser til Birkerød; de små var med ned til Bilen, de var aldeles ens klædt på med hvide Bluser og lyseblaa tærnede Bukser med Remme op over Skuldrene og hen over Brystet, de var aldeles bedårende. – Tinge og Mary har fået en yndig Stue der er rigtignok også Billeder på Væggene, så det kan forslå og hvor er det dejligt, at Din Mor har så god Hjælp at hun kan tage den mere med Ro og ikke være så bunden, som nu da Frk. Müller var her og kunne gå alle de dejlige Ture og vide at der var en der tog sig af det herhjemme. -
+Tænk at I nu snart skal til at vende Næsen hjemefter søde Bibbe, hvor jeg glæder mig til at se Jer, men det bliver vel næppe før til Jul, men der er jo også kun 3 Måneder til, den Tid kan snart gå; bare I nu må få godt Vejr til Jeres Tur så kan det blive interessant og morsomt, mon vi ikke vi får et lille Kort en Gang, mens I er på Vandring?
+Mon Du har hørt at Tante Ugle købte den Trekant Jord bag ved Haven, da hun havde solgt det store Billede til ”Kvindernes Hus”, en Bestilling af Carlsbergfondet; Haven er bleven så dejlig og nu får vi ingen op ad os, selv om der med Tiden bliver solgt nogle Byggegrunde; er det dog ikke dejligt at Uglen nu sælger så godt; hun havde haft Brev fra en Jud [”Jud” overstreget] Kunsthandler i Jylland som før har købt af hende at han gerne vilde købe 4 Billeder, han vilde komme midt i Måneden, det bliver spændende hvilke han vælger, han skal naturligvis have dem billigt, men det må da blive adskillige 100 Kr. – Uglen fik malet 7 Billeder, og nogle Aqvareller ovre i x [Resten af brevet mangler]
+[Skrevet på hovedet øverst på s. 2:]
+d.13 – 9.
+Jeg har set Bent 2 Gange, han var i Kerteminde en Aften mens jeg var der og - Fredagsaften var han her - - I Nat og i Dag har det regnet dejligt 27 mm, det tiltrængtes hårdt så alle er glade, vi håber på mere. Rie.</t>
+  </si>
+  <si>
+    <t>1943-08-16</t>
+  </si>
+  <si>
+    <t>Siegfred Neuhaus</t>
+  </si>
+  <si>
+    <t>Bisserup pr. Rude</t>
+  </si>
+  <si>
+    <t>Louise Neuhaus
+Lars Swane
+Viggo Thorlacius-Ussing
+Axel West</t>
+  </si>
+  <si>
+    <t>3 M = tredje mellem, som svarer til nutidens 8. klasse.(wikipedia)
+Det har ikke været muligt at finde oplysninger om graver Alex Petersen og hans søn Mogens.
+Det Anckerske Legat blev oprettet af Carl Andreas Ancker i 1857. Det uddeltes hvert år i fire portioner à 900 rigsdaler til en kunstner til brug for en studierejse i udlandet.(wikipedia)
+Siegfred Neuhaus fik tildelt legatet i 1942.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv. Christine Swane Breve, kasse 5, 2002/61, A8, lb 11.</t>
+  </si>
+  <si>
+    <t>Siegfred Neuhaus takker Christine Swane for at donere et billede til Sorø Kunstmuseum. Lige nu opholder han sig 14 dage i et lejet hus for at male, men han får ikke lavet noget, da han stadig er i krise efter datterens død.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/wTR2</t>
+  </si>
+  <si>
+    <t>Bisserup pr Rude 16 aug 1943
+Kære Ugle, jeg takker dig meget for dit Tilsagn om et Billede til Museet i Sorø, jeg er glad ved, at jeg ikke kom til at stå med Håret ned ad Nakken overfor Thorlacius-Ussing, men jeg har meddelt, at du selv vilde sætte dig i Forbindelse med ham, når du kom hjem. Det skulle altså blive det første Provinsmuseum på Sjælland, der kom ind under de alm. Regler. Til Trods for skarp Modstand fra Akademiets nye Rektor West og så at sige hele Lærerkollegiet. Så højagtet er Kunst i Sorø! Men netop derfor bryder jeg en Lanse for det ny Museum, skønt Rektor West – du har villet regnes for min Ven i 29 Aar – har meddelt mig, at ”Øksen ligger ved Træets Rod”. d.v.s. at Embedet vil blive nedlagt, når jeg tager min Afsked. Så vil de have en Seminarist med 33 ugent Timer. Mine Forelæsninger om Kunst i Gymnasiet kan han i hvert Fald ikke gøre efter!
+Nå jeg vilde spørge dig om noget, du kan nok her svare snart, da jeg bliver her til 31/8. Men jeg var ude i Odsherred og malede der – det var d. 24/6 – henvendte en Mand fra Birkerød sig til Louise for at få os til at tage hans Søn i Huset, og skønt vi egentlig ikke vilde have flere end de 2, vi har for vore Synders Skyld, syntes L. godt om Faderen og Sønnen og lovede, at Drengen Mogens, der skal ind i Akademiets 3 M. og altså må være en 14 Aar gl, måtte bo hos os fra i Går. Faderen Graveren Alex Petersen, Blokhuset, Birkerød anførte, at han kendte dig. Vil du ikke sige os din Mening herom, vi vil jo helst have det roligst muligt. 
+Her har vi været til 3/8, så tog vi på en Familievisit i Sakskøbing, men den 13/8 vendte jeg tilbage til Bisserup, fordi her var noget, jeg gerne vilde male. Siden har det regnet og stormet, L. er i Sorø og jeg er ene i dette lejede Hus, hvor en Kone hver Dag vil lave lidt Mad til mig. De tre Dage har været yderlig melankolske, særlig Aftnerne og Tankerne om Natten.
+Og ingen Maleri endnu.
+Jeg håber, at I alle tre har det godt. Hils Lasse meget, jeg var glad ved hans gode Hilsen.
+Du kan skrive, blot et Par Ord, enten til Louise i Sorø – eller til mig under denne Adresse. De 14 Dage, jeg bliver borte fra Akademiet – jeg betaler selv Vikaren – er vel nok det mindste, man kan forlange på det Anckerske Legat. Og så lidt godt Vejr!
+Mange venlige Hilsner fra din Siegfred Neuhaus</t>
+  </si>
+  <si>
+    <t>1943-09-02</t>
+  </si>
+  <si>
+    <t>Otto Andresen
+- Ferlov
+Alfred Fly
+Rasmus Kaas Petersen
+Adolph Larsen
+Johanne Christine Larsen
+Else Larsen,  Andreas Larsens kone
+Ellen  Sawyer
+Lis Storland
+Stefan Storland
+Lars Swane
+Ane Talbot
+Ursula Uttenreitter
+Erik Warberg Larsen
+Martin Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Tinesens var enten søskende eller forældre til Else Marie Larsen, som var gift med Andreas Larsen.
+I 1942 blev 7. regiment i Fredericia flyttet til en baraklejr på Ahlefeldtsvej i Kerteminde. I august 1943 overfaldt tyskerne lejren og internerede de danske soldater. Soldaterne blev hjemsendt i oktober samme år. Tyskerne brugte herefter lejren, indtil den blev revet ned i november 1944. ( Kurt Risskov Sørensen: Kerteminde Bys Historie 1850-2000, udgivet af Kertemindeegnens Museer 2000, s.135)</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, Christine Swane Breve, kasse 1, kuvert 4, 2002/61 A8 lb 11</t>
+  </si>
+  <si>
+    <t>Johanne/Junge er alvorligt syg og indlagt på hospital. Det var en skuffelse, at Christine Swane ikke kom på besøg, som planlagt.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/vL8T</t>
+  </si>
+  <si>
+    <t>Lindøgaard d. 2-9-1943.
+Kære Ugle! Det var trist at I ikke naaede at komme til Kerteminde, alt var i Orden til Jeres Komme, Thinesens vilde godt vente en Tid med at flytte ind og der var gjort i Stand til Jer dernede og om Søndagen indtraf saa de sørgelige Begivenheder; jeg blev i Kerteminde til om Mandagen for at snakke med Jer, men vi var jo forberedt paa at I ikke kom; Tinge hentede mig Mandagaften; jeg var ude og se til Junge om Eftermiddagen og da var baade Agraren og Manse der og Junge kendte dem og sagde nogle Ord til dem, men det er meget vanskeligt at forstaa hvad hun siger; I Gaar var Agraren og jeg derude om Eftermiddagen; Junge har ellers kendt mig hver Gang jeg har været derude og sagt noget til mig, men i Gaar kendte hun mig ikke, hun laa mest med lukkede Øjne, en Gang hun slog dem op tror jeg nok hun kendte Agraren, men det var kun lige et Glimt, det er sørgeligt at se; der er endnu ikke kommen Svar fra Seruminstituttet, men det er vel paa Grund af de urolige Tider; Dr. Flye er stadig optimistisk, enten han saa mener det eller det er for at trøste dem, hvis det ikke er Forkalkning, kan det jo ogsaa være at det kan bedres; Bibbe mener at Junge har flere Kræfter nu og hun har ikke Feber, hun spiser saa godt naar Bibbe giver hende Mad og hun er der hele Dagen undtagen naar hun gaar en Tur og de sidste Dage har enten Elle eller Else siddet der imens, Junge er nu alene paa Stuen, der laa en Fru Carlsen som havde Blodforgiftning men hun døde forrige Nat, det er rart hvis hun kan faa Lov at være Ene.- 
+Jeg sender her nogle Rabatmærker som jo skal bruges i denne Maaned og indlagte Papir til Brændsel, jeg underskriver det saa kan jeg vel faa Pengene som de andre Aar; der kom ingen Rentepenge i Dag men de kan maaske komme i Morgen, ellers kan det være Lasse vil være rar og hente dem sammen med Brændselspengene; jeg vil gerne have de 50 Kr. sendt herover, Resten kan I bruge hvis I trænger til dem og ellers sætte dem [indsat i margen på langs side 2:] op i Banken. – De fleste menige i Kerteminde blev sendt hjem. Officerene sidder interneret inde i Lejren, men de har faaet at [indsætning slut] [indsat på tværs øverst side 1:] vide at de enten bliver sendt til Tyskland eller Bornholm, bare det maa blive det sidste Sted. Da de menige forlod Lejren havde de kastet en hel Del Geværer fra sig, som Kerteminderne havde samlet op, men Forgaarsaftes Kl. 9. gik Trommen gennem Gaderne at Borgmesteren og Politimesteren var bleven fængslet og hvis alle Vaaben ikke var afleveret inden Kl. 10 vilde de ikke blive løsladt; det blev de nu, saa Folk maa have skyndt sig at aflevere. Jeg er meget spændt paa hvordan det staar til i Birkerød, den har vel ikke undgaaet Uroligheder. I København har det nok været slemt. – Hvordan saa der ud hos Lasse og Ursula da de kom hjem? Hils Ferlovs og Storlands naar Du ser dem. – Mange kærlige Hilsner til Lasse Ursula og Dig selv fra Rie. Hilsen fra dem her. [indsætning slut]
+[Indsat på hovedet øverst side 1:] Ane blev saa skuffet, hun havde glædet sig saa meget til I skulde komme. [indsætning slut]</t>
+  </si>
+  <si>
+    <t>1946-05-28</t>
+  </si>
+  <si>
+    <t>Peder Brokholm
+Andreas Larsen
+Christine Swane</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har været i Nordjylland. Han tegnede og malede brushøns, som sad ved en asfalteret vej og kun gik ned i en grøft, når der kom en bil eller cykel. Larsen var med Peder Brokholm på tur, og Larsen malede, mens Brokholm fiskede og gik på jagt. For første gang i sit liv så Larsen en rørdrum. 
+I Bulbjerg ser der farligt ud, efter at tyskerne har været der. 
+Den følgende dag skal Larsen til sin søsters 70års fødselsdag. Han glæder sig til at komme hjem og male brushanebilleder.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/fpY0</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Lensgrevinde
+Chr. Knuth
+Knuthenborg
+Bandholm. 
+[På kuvertens bagside:]
+Johannes Larsen
+Kjerteminde. 
+[I brevet:]
+Kjerteminde 28 Maj 1946.
+Kære Grevinde.
+Tak for Brevet til Aalborg. Jeg kom her hjem i Forgaars Aftes, efter at jeg havde haft en god Tid i Aalborg, med meget Arbejde og navnlig Kørsel, da der var ca 35 Km til Brushanerne paa Gøl. Det var meget mærkeligt, de havde deres Skoggerplads paa Rabatten paa en asfalteret Vej mellem Gøl og Birkelse, og vi kunde køre hen og holde ved Siden af dem uden at det generede dem, saa jeg kunde sidde i Bilen og tegne og male efter dem, kom der Biler eller Cykler forbi nøjedes de med at gaa ned i Grøften og kom straks op og indtog deres Pladser naar den var passeret. Der var 9 Hanner som havde hver sin bestemte Plads og de fik af og til Besøg af andre Hanner eller af en, to eller 3 Hunner. Jeg var der ude hver Dag undtagen en Dag da jeg var paa Hundeudstilling og en anden da jeg var med Brokholm ved Vesløs Vejle hvor han forgæves fiskede efter Gedder mens jeg malede en lille Akvarel. Jeg saa der en Rørdrum flyve forbi, det er første Gang jeg har set en saadan i fri Tilstand skønt jeg har hørt den daglig under et længere Ophold ved Fiilsø. Om Aftnen kørte vi til Bulbjerg hvor der saa farligt ud efter Tyskerne, det hele gennemrodet med Løbegrave og oversaaet med Murbrokker og Pigtraad og Cementbelagte Veje. Derfra kørte vi til Torup Plantage hvor Brokholm har Jagt og det lykkedes ham der at skyde en Buk, efter en Sodavand i Fjerritslev Kro det eneste vi kunde faa kom vi hjem mellem 11 og 12. I Morgen rejser vi til Birkerød til min Søsters 70aars Dag og muligvis rejser jeg saa med Lysse til Sverige mere ved jeg ikke i Øjeblikket, men jeg glæder mig til at komme hjem og gaa i Gang med at lave nogle Brushanebilleder. Alt staar vel til her. Vi har faaet vores Vogn i Gang og var i Odense i Gaar. Mange Hilsner Din hengivne
+Johannes Larsen. .</t>
+  </si>
+  <si>
+    <t>April 1894</t>
+  </si>
+  <si>
+    <t>Gudrun Andersen
+Holger Begtrup
+Johanne Begtrup
+Johanne Christine Brandstrup
+Julie Brandt
+Thora  Branner
+Johan Bredsdorff
+Morten Bredsdorff
+Thomas Bredsdorff
+Peter Fjelstrup
+Frederik Grundtvig
+Frederik Helsengreen
+Alhed Larsen
+J. Th. Lundbye
+Jørgen Monrad
+- Paulsen, Dr.
+Carl Rump
+Ditlev Schroll
+- Valeur
+Maria von Sperling. g. Balslev
+Albrecht  Warberg</t>
+  </si>
+  <si>
+    <t>Brevet er en opfølgning fra Christine Mackies brev til forældrene 1894-01-31.
+Christine Mackie boede i København, modtog klaverundervisning og skulle snart til at have elever. Af januar-brevet fremgik det, at Christines forældre ønskede, at hun skulle flytte til Odense - formodentlig for at de kunne spare penge - og hun var på dete tidspunkt indforstået med det, for at der kunne blive råd til, at lillesøster Alhed kunne komme på en helbredende rejse til Italien. 
+Hun skrev i januar til forældrene, at hun var blevet forlovet med Thomas Bredsdorff. Alhed Larsen, f. Warberg, rejste ca. 12. februar 1894.
+Lundbyes Rejserulle er en rulle papir med træsnit af Joh. Th. Lundbye. Rullen ligger i et paprør, som er lukket med en træprop i hver ende. Xylograf Hendriksen fik udgivet dette værk via August Bangs Boghandel i København.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 1947</t>
+  </si>
+  <si>
+    <t>Christine tror, at hendes hovedpine skyldes skænderier med hendes forlovede, Thomas. Måske gifter de sig ikke, eller måske skal de holde en pause. Thomas har kureret sin nervøsitet ved cykling, og nu vil Christine gerne af sin far have lov at hæve de 300 kr., som hun har i sparekassen. Egentlig var pengene til udstyr, men helbredet er vigtigere. Der er rigtig mange damer i København, der cykler, og det er ikke farligt for kvinder, som nogle mener. Forældrene må ikke tro, at hun kun vil have en cykel, fordi det vil være sjovt, og det er i øvrigt Thomas' idé! Christine vil ikke på kur i Silkeborg - dette kan spares væk - men blot bade i 14 dage, når hun kommer hjem på ferie. Hun synes i øvrigt også, at det er dumt at sige lejligheden op og flytte til Odense, for nu vil hun begynde at få elever i København. 
+Moderen må sende diverse tøj og også æg, for Christines læge siger, at hun spiser for let, så hun skal have hvidtøl, æg og kakao. 
+Thomas er blevet tilbudt at blive forstander ved en ny højskole i Jylland, men han har sagt nej tak. Måske kommer han og Christine i stedet til Frederiksborg, som er et dejligt sted og nær København. 
+Thomas og Christine har besøgt maleren Bredsdorff, men desværre havde hun hovedpine under besøget. De har set Charleys Tante i teatret.
+Nogle fra Rumps familie skal til Italien, og de lægger sammen til en gave til Alhed. 
+Om aftenen skal Christine og Thomas høre Begstrup tale i Studenterkredsen.
+Forældrene må sende majpengene snarest, så Christine kan betale Fru R. Hun og de averterer efter en indflytter mere til lejligheden.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Iw9P</t>
+  </si>
+  <si>
+    <t>Dette Brev er ikke til at læse højt for Menigheden, det er kun for dig og Far (Elle)
+Kæreste Mor!
+Jeg lovede nok Brev "en af de første Dage", skal I have det inden Søndag må jeg nok skrive nu, det er trukken så længe ud, inden jeg har fået Ro til det. Lad mig nu først omtale Helbredet, der jo er en vigtig Ting; siden jeg begyndte på min Kur, har jeg haft det mærkværdig godt - aldeles ikke Hovedpine i den sidste halve Snes Dage før nu i Dag, jeg har måttet ligge til Middag. Jeg bliver mere og mere overbevist om, at min forværrede Helbredstilstand stammer fra Forlovelsen - i Dag har jeg haft et Bevis: hvorfor i al Verden skulde jeg i Dag pludselig blive så medtaget uden fordi vi igår havde en temmelig alvorlig Dag med - hvad skal jeg kalde det - Storme og Brydninger, som er uundgåelige, men som tager så rædsomt på Hovedet; jeg er forøvrigt bedre igen efter at have sovet hele Frm. Nu skal du høre, hvad jeg mener om Sommerplanen efter at have tænkt meget over den; jeg synes det er absolut forkert at tænke på at forlade Byen for bestandig nu, da jeg dog forhåbentlig står temmelig nær ved Målet: at få Elever, hvem ved, hvor længe det kan vare, inden vi bliver gifte, og - bliv nu bare ikke ængstelig, fordi jeg siger det - hvem ved med Bestemthed, om vi nogen Sinde bliver det! Hermed mener jeg ikke egentlig, at jeg nærer nogen Tvivl om den Ting, men hvor der - trods den Samklang der er på Bunden - er så store Uligheder, ja Modsætninger i Naturel og Livssyn, der kan ingen Mennesker garantere! Vi har selv tit talt om, at vort Forhold er sådan, at vi kunde tænkes at bryde med hinanden og så finde hinanden igen - for at vi nogen Sinde skulde gå fra hinanden af Mangel på Kærlighed - det vilde jeg nok se, før jeg troede det. Bliv nu [et par overstregede bogstaver] bare ikke ængstelig for dette, vi arbejder os jo nok sammen, vi er allerede kommen hinanden så meget nærmere, men skønt det altså kun står som en Mulighed, så må det dog også indrømmes, at det er en Mulighed, og det kan dog være, at man bør tage den med i Betragtning. Hvad Sommerplanen altså angår, da mener jeg, jeg skal nøjes med en forlænget Sommerferie - ikke noget med at blive borte til Nytår eller med at sige Lejligheden op; skal jeg (hvad jeg altså bestemt går ud fra) herind igen, så er det bare Ulejlighed og Pengespilde at sige Lejligheden op og rykke ind et andet Sted; vi må dog betale den indtil midt i Oktober, jeg mener, at jeg skal tage Ferie fra Sølvbrylluppet til midt i August, bade to Mdr. og være hjemme 14 Dage. Jeg mener også, at det vilde være mindre praktisk, at jeg kom til Silkeborg, det er rædsom dyrt og [et overstreget bogstav] vi høre om Masser, som har været der uden Udbytte; de to Måneders Strandbade vil virke akkurat ligeså godt. Men nu har Thomas foreslået en Ting, som måske, ja efter al Rimelighed vilde kunne efterhånden helbrede mig fuldstændig - bedre end al Verdens Bade og Vandkure og Piller: den Ting er en Cycle. Vi høre om så mangfoldige Mennesker, der er bleven helbredede for forskellige Lidelser ved fornuftig Brug af en Cycle - naturligvis må der ikke være Tale om Rekorder og den Slags Overdrivelser, Væddeløb o.s.v. Svigerfar, som var meget svag og skrøbelig før han fik cin Cycle, er nu fuldstændig rask, og Thomas, vil I tænke jer, som var så ussel, han er nu så godt som kureret for sin rædsomme Nervøsitet. Netop for Nervøsitet tror jeg, den Motion er aldeles enestående virksom; jeg kom, da han sagde det, til at tænke på, hvad Bedstemor en Gang sagde, at hun var vis på, jeg vilde blive rask, hvis jeg kom til at ride, det havde hjulpet hende som ung. Når jeg blot kunde få Lov at få de 300 Kr. af min Sparekassebog, så kunde jeg få en god Cycle - ja, jeg behøvede måske ikke en Gang så meget, I kan tro, de Penge vilde bære gode Renter; jeg er så overbevist om, at de Penge ikke kan anvendes bedre, det er underligt, at jeg ["jeg" overstreget] den Tanke aldrig er faldet mig ind, det er Thomas, der har fået Idéen, og han er rasende ivrig for den, netop fordi han selv er bleven Hjulpet så vidunderlig på det ene År, han har haft sin. Og det er ikke en Kur, som man bruger en eller 2 Måneder, og hvis Virkning som oftest kun spores kort Tid efter (som Bade o. desl.) men en Kur, som rigtig kan virke intensivt og solidt, fordi den er vedvarende. Å, hvor det var herligt, brillant, hvis Far vilde give Lov til det med de tre ["tre" overstreget] 300 Kr. vi er begge så overbeviste om, at det vilde være det Middel, jeg søger. Hvis I har hørt - eller hører af Dr. Schroll - at en Kvinde ikke har godt af at køre på Cycle, så siger jeg, at jeg tror det simpelthen ikke, (de, der lide af Kvindesygdomme tales her nat. ikke om, jeg er jo stærk og kraftig af Legeme) hvis det var Tilfældet, at ["at" overstreget] så ved jeg da, at Læger ikke lod deres Koner køre, og det ser vi dog herinde, bl.a. Læssøernes Læge, Dr Poulsen (Grundtvigs Svigersøn) og hans hele Familie køre, så det er en Lyst, endogså en Pige på Adis' Alder. Jeg kan nu ikke tro andet, end at Far vil give Lov til at lade mig tage de 300 Kr. - lad os dog bare stryge Bade og det hele Stads, som jeg har så usigelig lidt Tiltro til - og bryde overtvert med dette; det kan gærne være, de Penge skulde bruges til Udstyr o.s.v. men det kan ikke hjælpe, dett_e med Helbredet _må gå forud for alt det andet, det mener I jo også begge to. Slå det nu endelig ikke hen med, at det kan ikke lade sig gøre, men tænk alvorlig over det. Jeg er så inde på, at det er den Slags Kur, der skal kurere mig - eller i det mindste holde mig nogenlunde rask. I må endelig ikke se på dette som noget vildt og extravagant, hveranden Dame har jo Cycle, man ser snart ligeså mange Damer som Herrer øve den Sport; Gudrun Br. får én, så snart den gamle får Råd. Kunde jeg få denne vor Plan realiseret, så skal jeg love jer højt og helligt, at jeg skal blive rask, og hjælper det ikke (hvad der nu ikke kan tænkes) så skal jeg sælge den under Hånden, det kan sagtens lade sig gøre. Bare I nu ikke bliver gale og siger, at jeg vil ikke andet, end hvad jeg har Lyst til! Det er jo også uheldigt, at mine Planer stemmer sådan med, hvad jeg synes er det behageligste; men denne Idé er jo dog Thomas' - og min Sommerplan med kun 14 Dage hjemme, den anser jeg dog for alt andet end attråværdig!! - - - - -
+Jeg har et Par rene Lagner med store Navne, ellers intet af det andet, du skriver om hverken snavset eller rent; jeg har kun Håndklæder af de grove med Sildebensnavn og ingen Mellemværkspudevår. Send mig 4 Sæt Linned og et Par Natkjoler samt hvad der er af Lommetørklæder, Forkl. og Strømper (der er vel ingen) og mine lyse Liv endelig alle [et overstreget tegn] 5. Jeg sender i Morgen Bog og Bånd, det kan desværre ikke nå at komme med her, jeg vil ikke vente med dette Brev, så I først får det Mandag. Thomas har haft Tilbud om at blive Forstander for en ny Højskole i Jylland, jeg synes, det er stolt. Han sagde nat. nej dertil. Hvad han slår sig ned på, vides ikke endnu, han har jo forskellige Tilbud og Planer; måske kommer vi til at bo lige ved Frederiksborg, det var et storartet Sted, dejlig Natur og nærved København. Igår var Th. og jeg i Dyrehaven, men det var et kedeligt, koldt Vejr. For nogle Søndage siden var vi ude hos Maleren Bredsdorffs tillige med Maria og Thora; det er nogle morsomme, rare Mennesker, de bor i Birkerød; men naturligvis var Dagen for mig spoleret ved en ualmindelig slem Hovedpine. Vi var en hel Del (bl.a. Frk. Brun) forleden henne at se Charleys Tante - den Dag det tordnede - vi sad i Theatret og hørte det knalde løs; efter Forestillingen stod vi for at vente på Drosche sam ell. Tørrevejr ["sam" overstreget; "ell. Tørrevejr" indsat over linjen] en Times Tid sammen med Skuespillerne Fjelstrup og Helsengren, det var ganske sjov. Nu går jo Monrad til Marmorkirken, jeg er glad ved det, det er mig efterhånden noget ensidigt med den lille sammensyltede Skare af Guds udvalgte i Vartau, de kan vist have godt af nogle ny Elementer. Tænk hvor morsomt, der er nogle af Carl Rumps Slægt, der rejser til Florenz, og nu har en eller anden fået den Ide at Foreningen skal sende en Ting med ned til Alhed; der er udvalgt 12 til at give hver 25 Øre, og så sender vi J. Th. Lundbyes "Rejserulle." Jeg synes, det er sødt funden på. Hvis I vil sende noget til min Fødselsdag, så send lidt Chokolade og Bagværk, at vi kan invitere vore nærmeste herhen om Aftenen. Jeg har taget mig den store Frihed at rekvirere fra Valeur 1 Cacao; Dr. Fr. pålagde mig forleden at leve kraftig, og da Frk Bruun forleden havde mig i Skole desangående, sagde hun, at [overstregede bogstaver] som jeg lever, det vil ingen Læge kalde kraftig. Jeg skulde spise meget Æg, drikke Cacao og drikke meget Øl f. Ex prima Hvidtøl blandet med Maltøl. Hvis jeg nu kunde få de Æg, du for længere Tid siden har lovet, så vilde jeg spise et om Morgenen rørt med Sukker og Cacao og kogende Vand, det er nemmere end med Mælk. Lidt Maltøl kunde jeg så købe og blande med Hvidtøl. Frk. Bruun er forfærdelig sød imod mig og holder så meget af mig, jeg er der så tit til Aften, igår var jeg bedt til Frokost sammen med Fru Begtrup fra Askov, som udeblev. I Aften skal Pan og jeg med Th. i Studenterkresen, Begtrup (Askov) taler; Emne: "Udsigt fra Tårnet", jeg vilde endelig have Th. (som jo er Formand) til at få Johannes Jørgensen med derhen at deltage i Diskussionen, men Begtrup vilde ikke gærne have det. Jeg mente egentg. den Gang, at I skulde sende mig Majpengene da, men det var godt, jeg fik de 30, der er gået så meget extra i denne Tid og Sommertøj må vi jo også tænke på. Lad mig nu få Majpengene snart at Fru R. kan få sine. Vi virker for en til vor Stue, har lagt Billet ind og averterer i disse Dage i Politiken. Titel "Ikke Pensionat." Nu tror jeg, jeg er udtømt, i hvert Fald siger mit Hoved eftertrykkelig: Stop.
+Hilsner til jer alle! Jeg får vel nok lange Breve på Tirsdag!
+Basse</t>
+  </si>
+  <si>
+    <t>1894-08-27</t>
+  </si>
+  <si>
+    <t>Albrecht  Warberg</t>
+  </si>
+  <si>
+    <t>København
+Vestergade</t>
+  </si>
+  <si>
+    <t>Adolfo Bacci
+Teresina Bacci
+Rigmor Balslev
+Thorvald Balslev
+Harald Bing
+Ludvig Brandstrup, billedhugger
+Thora  Branner
+Thomas Bredsdorff
+Louise Brønsted
+Johanne Caspersen
+Bernhard Hirschsprung
+Emma Hirschsprung
+Drude Jørgensen
+Hanne Langkilde
+Alhed Larsen
+Johanne Christine Larsen
+Christine  Mackie
+Otto Emil  Paludan
+- Petersen, Skolefrøken
+Christine Rump
+Ellen  Sawyer
+Adelheyde Syberg
+Hempel Syberg
+- Vesterdal</t>
+  </si>
+  <si>
+    <t>I Snøde på Langeland boede Johanne Caspersen (Tante), som var Laura Warbergs søster. 
+Chlorid Kali: Kaliumklorid.
+Alhed Larsen opholdt sig i Italien februar 1894 til foråret 1895. Majoren var en onkel til hendes nære venner, Bacci, i Firenze. Hans navn kendes ikke. Ludvig Brandstrup rejste i august 1894 fra Firenze hjem til Danmark for at blive gift. Han og hustruen kom til Firenze i efteråret. 
+Inden Reformationen i 1536 var Christiansdal et benediktinerkloster med navnet Dalum Kloster. Efter Reformation var Dalum Kloster længe et kongeligt len og blev senere ryttergods. Som herregård var Christiansdal ejet af Christian Benzon og hans efterkommere i mere end 100 år. Til Christiansdal hører en have på ca. 7 tdr. land. Sydfløjen på Christiansdal er opført i 1812-1818. Siden 1907 har stedet atter haft navnet Dalum Kloster. I 1891 solgtes hovedbygningen til Christine Rump (1867-1922), hvis arvinger i 1906 solgte gården til den katolske Skt. Hedevigsorden, som indrettede et rekreationshjem. I 1903 blev der tilmed opført et katolsk kapel, og gården fik atter sit gamle navn Dalum Kloster. I 2013 blev Christiansdal ejet af Dalum Kloster Hvilehjem.
+Indavlet: Bragt høsten i hus.
+Der er nævnt en del personer i brevet, som det ikke har været muligt at identificere: Marie K. og gl. K, Smidt, Sagfører Jacobsens dreng, Frk. Jørgensen og Kaffe-Christensen.
+Det er formodentlig Johanne, der underskriver sig med navnet Sel sidst i brevet. Hirscher er Hirschsprung.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB0337</t>
+  </si>
+  <si>
+    <t>Den nye skolefrøken er kommet til Erikshaab. Hempel Syberg har været syg. Ellen og Johanne har været på besøg hos familien i Snøde på Langeland. Nu er Johanne syg.
+Christine har fået fem undervisningstimer om ugen i dansk på en skole i Odense samt musikelever, og hun tjener 36 kr. månedligt.
+Alhed har det så godt i Firenze. Hun opholder sig på et bjerg med Bacci, spiser godt og bader i en bæk. Ludvig Brandstrup er rejst til Danmark, og Alhed vil savne ham. 
+Laura Warberg har hørt, at der er meget svir på Odense (Katedral)skole, så hun har overvejet en anden skole til Andreas, men Vesterdal siger god for Odenseskolen. 
+Familien har drukket kaffe udendørs i det gode vejr.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/F9KW</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Hr Godsforvalter Warberg
+“Tre Hjorte”
+Vestergade 
+Kjøbenhavn K.
+[På kuvertens bagside:]
+Poststempel
+[I brevet:]
+Erikshaab – Mandag
+Kjæreste Abba!
+Vi har egentlig oplevet ikke saa lidt, siden Du rejste, saa det er bedst, Du strax faaer en lille Skrivelse. Torsdag Eftermiddag kom Charlotte kjørende med Frøken Petersen, den nye Lærerinde og 2 af Børnene. Marie K! er rejst til Nygaard for et Par Uger og gl. K. skal ogsaa et Par Dage derover; han var i Gaar alene paa Gjelskov, Christine og jeg gik derover, Sybergs var i Kirke, vi sludrede saa med den gamle en Timestid og morede os kosteligt over hans Fortællinger om hans Kone, hvordan hun ”tilvender” sig masser af Pakker, naar hun skal rejse og saa smider dem og Rejsetøjet rundt omkring paa Vejene. Syberg har endnu ingen Kræfter, var saa anstrengt af en 5 Timers Visit Visit ["Visit" overstreget] af Smidt i Lørdags, at han ikke kunde sove om Natten og Mini troede, han skulde blive syg igjen. – I Fredags kom der Brevkort fra Junge og Elle, de var kommen godt til Snøde, uden større Træthed skjøndt de havde gaaet hele Turen, ikke en eneste velvillig Vogn. Tante blev umaadelig henrykt over deres Besøg, men hun kommer ikke herover, da Thora kom i Lørdags og hun bliver der 8 Dage. Hende var Børnene med at hente i Aasøe, kjørte Kl. 9 dertil, var hjemme 12½, spiste til Middag og gik saa samme Tur!! var nær kommen for sent til Dampskibet, da de troede, der var en 10 Minutters Vej fra Tranekær til Aasøe!!! Kl. 12 Lørdag Aften kom de tilbage, havde kjørt et Par Mil fra Svendborg om ad Kværndrup. Junge har Blegner og vældig ondt i Halsen, hun gurglede igaar hele Dagen med chlorid Kali, var ilde tilpas, men holdt sig oppe, da Vesterdal og Christine var her. De to kom Lørdag Efterm, Chr. var kommen til Odense Tirsdag Aften sent, havde Timer hele Onsdagen, var hos Frk. Jørgensen, men traf hende atter ikke, fik af Vesterdal 5 Timer om Ugen i hans Skole, Dansk med 9 smaa søde Drenge, Christine er meget glad over det, han spurgte, om hun vilde have en Dreng at regne med, og det havde hun nok Lyst til, hvis hun kan. Vil Du fortælle Thorvald alt dette, han og jeg var saa enige i, at Christine burde have noget mere at bestille, ikke alene for at tjene noget, men ogsaa fordi et saadant Driverliv er en Ødelæggelse for hende. Af Musikelever har hun faaet Sagfører Jacobsens lille Dreng og Rimse, denne en Gang om Maaneden. Hun mener nu at tjene 36 Kr. om Maaneden og hun har lovet mig at lægge alt hen; jeg faaer saa noget hos hende til en Rejse derind paa et Par Dage; det klemmer hende jo en Del, at jeg vil hjælpe hende paa min Rejses Bekostning. I Fredags fik jeg Breve fra Christine, Thomas, Alhed og Junge og Elle. A. befinder sig saa udmærket et Par Mil fra Florenz paa et Bjærg, taler kuns Italiensk boer der sammen med Baccis og den gl. Major. Der er saa fint og smukt, de spiser saa vældigt alle sammen, Smør og Mælk er saa brillant; Kastanieskove op ad Bjærget, Brombær og Nødder, de bader i en Bæk. Hun fulgte Lud ind til Byen i Tirsdags, hentede mere Malervæsen derud, da der vil blive meget at gøre skriver hun. Naar Du nu snart ser Lud, saa maa Du da endeligt skrive til mig alt, hvad han fortæller om Alhed. Hun skriver i hvert Brev, at hun vil savne ham forfærdeligt, han er saadan en god Kammerat. – Jeg skulde hilse Dig mange Gange fra Vesterdal, han sagde at han savnede Dig meget; han var bedt til Kaffe-Christensen til Aften igaar, Dede, Elle og Muk kjørte for ham til 3 Toget. Sybergs stod ved Leddet og saae dem komme tilbage, sagde at han kører rigtig brillant. Christine havde Time idag Kl. 9 tog derfor ogsaa hjem iaftes. Junge har snakket en hel Del om, at Odense Skole er saa gruelig slem med Svir og anden Daarlighed Lærerne har den og den Skavank o.s.v. og at Dede burde i Birkerød Skole. Igaar talte jeg meget med Vesterdal derom, han mener ikke der er nogen Fare ved Odense, foreslog at faae ham til Rumps paa Christiansdal, naar han blot ikke boer i Byen, mener han ikke der kan skee noget, sagde at Birkerød er saa dyr, at Odense er brillant at tage Examen ved, den bedste i Landet til at proppe Kundskaber i Drengene. – Igaar var vejret saa mildt og dejligt her. Vi havde Kaffebordet udenfor Hovedtrappen og sad ved Bordet der og drak Kaffe. Pal. havde tabt en Flaske Portvin til mig, vi væddede om Tiden, Junge og Elle vilde komme hjem Lørdag Aften, - den drak vi til Middag igaar, Retterne var: Gemyse – Steg – Rødgrød, hvis bare Junge havde været rask, havde det været en dejlig Dag. Christine var saa livlig og munter, spillede og sang og snakkede hele Dagen. – Nu Farvel! I morgen venter jeg Brev fra Dig. Du og Thorvald har vel nok oplevet et eller andet igaar Søndag. – Junge ligger paa Chaiselongen, hun var saa henrykt over [ulæseligt] af [ulæseligt] det er kjedeligt hun skal spilde Tiden med Daarlighed, men [ulæseligt]gen haaber vi hun er helt rask, da er vi bedt til Ølstedgaard til Kaffe. - Syberg og Mini hentede Thora i Tommerup i Fredags, hun rejste fra Middelfart med Langkilde og hans Kone, kunde hun forstaae paa Snakken; - Gjelskov fik indavlet i Lørdags og havde Gilde. Unge Grevinde har det saa godt, jeg har hørt Bud. - Mange Hilsener fra os alle! Esset.
+Kære Far! Vi havde en frygtelig morsom Tur til Langeland kan du tro. – Vil du endelig huske at hilse Mine Hirscher, gl. Bernhard, gl. Bing og Tante Pe’rsen i Særdeleshed.
+Din Sel -</t>
+  </si>
+  <si>
+    <t>1942-08-28</t>
+  </si>
+  <si>
+    <t>Thora  Branner
+Elise Hansen
+Andreas Larsen
+Elena Larsen
+Erik Larsen
+Gudrun Larsen
+Henning Larsen
+Ingrid Larsen
+Jens Larsen
+Jeppe Larsen
+Johan Larsen
+Johanne Christine Larsen
+Johannes Larsen
+Peter Andreas Larsen
+Vilhelm Larsen
+Gudmund Larsen 
+Kirsten Larsen, Elena Larsens veninde
+Thomas Madsen-Mygdal
+Erhard Meyer
+Marie Meyer
+Sophus  Meyer
+Alhed  Møhl, Lysses datter
+Marie Neckelmann
+Didrik Overgaard Nielsen
+Emma Overgaard Nielsen
+Ellen  Sawyer
+Christine Swane
+Lars Swane
+Ursula Uttenreitter
+Martin Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvem Katrine var. Larsen-familien kendte mange af dette navn. Else Larsens moster kendes heller ikke.</t>
+  </si>
+  <si>
+    <t>Marie Larsen savnede Johan Larsen til sin 70års fødselsdag. Bibb/Laura kom, men Søster og Gudrun var ikke med. Det var pænt af Johannes/Las Larsen, Johan/Puf og Else at holde festen i værkstedet. De havde pyntet pænt op, maden var dejlig, og der var sange og taler. Det eneste kedelige var, at Vilhelm/Klaks beordrede sine svigerdøtre til at cykle hjem kl. 12, men det fik Johan/Puf og Lars forhindret. Begge svigerdøtre fik barn 7. april, men bedstemødrene passede. 
+Marie forklarer, hvem der ses på det medsendte foto. Johannes Larsen ville have haft alle fætre og kusiner med ægtefæller med til festen, men det blev for mange.
+Marie var tre uger på Lindøgaard. Johanne/Junge har meget dårlige knæ. Afgrøderne står godt. Erik/Tinges nye hus er dejligt. Han spiser på Lindgaard, men klarer ellers sig selv. Johanne har fået elektrisk hegn. Der er et overlevende føl på gården. 
+Marie m.fl. har været på tur til Enebærodde.
+Andreas/Lysses børn er yndige. 
+Marie vil meget gerne på besøg på Båxhult.
+Christine og Lars/Lasse har været på besøg. De kom fra Christiansfeld. 
+Johannes Larsen arbejder med bestillinger hver dag.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/1Hgo</t>
+  </si>
+  <si>
+    <t>Kerteminde d. 28-8-42.
+Kære Lysse. Tusind Tak for Dit Brev i Anledning af min Fødselsdag, det var pænt af Dig at skrive til mig, jeg blev meget glad for det; Du kan tro jeg savnede Dig, lige til det sidste nærede jeg et svagt Haab om at Du vilde komme, de andre lo ad mig, men man kan jo somme Tider være fjollet, Du var en af dem jeg nødigst vilde savne den Dag; Bibbe som vi ikke var sikker paa, kom heldigvis, Søster fra Rørdam var den eneste som ikke kunne komme, hun er paa et Bibliothek oppe i Viborg, Gudrun var heller ikke med, hun var bleven syg et Par Dage før; det var forfærdelig pænt af Las, Puf og Else at holde saadan en Fest for mig, Vejret var dejligt, vi spiste ovre i Værkstedet, som Puf og Lasse havde pyntet vidunderligt, der var Bøg hele Vejen rundt, undtagen hvor de store Billeder hænger, Bordet var ogsaa meget smukt med Blomster og Masser af Lys, det havde Else og Uglen staaet for, Maden var dejlig og det var et meget vellykket Gilde, Elle havde skreven en Sang og der blev holdt adskillige Taler, blandt andet af Tinge, hvad jeg var meget rørt over; det eneste kedelige var at Klaks ved 12 Tiden fandt paa at, Henning, Bror og deres Koner skulde tage hjem, Ditte og Kirsten gik tilsidst skikkeligt op og klædte sig om, de skulde cycle hjem, men saa tog Puf og Lasse fat og fik dem overtalt til at blive, der var nemlig ingen Grund til at tage af Sted, da de havde afsat deres Poder hos Bedstemødrene, (I ved maaske ikke en Gang, at Ditte og Kirsten d. 7ende April fik hver en Lille, Ditte en Pige og Kirsten en Dreng, var det ikke et pudsigt Tilfælde,) naa, men alt endte altsaa i Fryd og god Forstaaelse. – 
+Med Hensyn til Billedet, saa er den Herre og Dame midt i Baggrunden, Elses Forældre, saa jeg kan godt forstaa at du ikke husker Erhards saadan, han og hans Kone var ikke med heller ikke Mix og Myg, fra først af var det din Fars Mening at alle Fætre og Kusiner med Mænd og Koner skulde med, men det satte jeg mig imod, vi var i saa Fald, bleven dobbelt saa mange og det syntes jeg var alt for galt i disse Tider, Marie Meyer var bedt med, fordi hun bor her i Byen og da Katrine var paa Besøg hos hende kom hun naturligvis ogsaa med; den Dame der staar yderst ved Siden af Tinge er Elses Moster, baade hun og Tinge er daarlige paa Billedet, Manse er pæn, men jeg synes nu at baade Puf, Du og Tinge er kønnere, men det er naturligvis en Smagssag.
+Paa Lindøgaard var jeg i godt 3 Uger og havde det dejligt skønt Vejret ikke var særlig godt, Junge har det jo ikke særlig godt, hendes Knæ var bleven Røntgenfotograferet og Lægen havde sagt at nu kunde det ikke blive værre, da al Brusk var fortæret, det trøstede hende at høre, men hun kan kun gaa med 2 Stokke og ikke ret langt ad Gangen, men dog ud i Haven og undertiden lidt ud i Markerne; deres Korn er bedre i Aar end det har været de sidste Aar og nu har de faaet en hel Del Regn, det hjælper godt paa Græs og Roer, lige uden for Haven var der en halv Td. Land med Ærter til Konservesfabrikken og de gav et vældigt Udbytte, da de var plukkede, saaede de Grønkaalsfrø i Stykket; det var morsomt at se saa glad Tinge var for sin ny Ejendom, det er ogsaa et dejligt Hus han har faaet, han spiser Middag paa Lindøgaard men klarer ellers sig selv. - 
+Vi var en dejlig Tur paa Enebærodden forleden Dag, Las, Puf, Else og de 2 store cyclede, Thora og jeg dels spadserede og tog [”tog” indsat over linjen] dels med Rutebil vi blev sat over fra Gabet, med en Motorjolle, hvor er der vidunderligt paa den Odde, vi spadserede rundt i flere Timer og fik et dejligt Bad i Kattegat inden vi tog hjem, Uglen og jeg har en Gang været der med Tinge sejlende fra Lindøgaard, der er Lyng Enebær og en lille Skov med mange forskellige Slags Træer, Tyttebær var der ogsaa men Du har vel for resten været der. – 
+Det var morsomt at se Bimse og Børnene i Foraaret, hvor er det nogle henrivende Børn I har, lille Alhed er da en ren Skønhed; det maa være et stort Savn for Jer at I ikke faar Fru P. og Kylle over hos Jer i Sommer; det er jo ogsaa længe siden Din Far har været paa Båxhult, Du kan tro at jeg heller end gerne besøgte Jer og det dejlige Småland; hver Sommer, især i September længes jeg meget derover, tak fordi I vil se mig, lad os haabe at det ikke maa vare længe inden man kan rejse frit hvor man vil. – Uglen kom hertil for en Uge siden, hun, Lasse og Ursula har været i Christiansfeldt en Maanedstid for at male, der er en Hotelvært, hos hvem de nu for tredje Gang bor for Billeder, desværre laa Uglen i Sengen en Ugestid med stærk Bronchitis og Feber, nu har hun det godt igen og vi har faaet rigtig Sommer for første Gang i Aar, vi nyder det og gaar i Vandet Allesammen hver Dag. – Forhaabentlig har I ogsaa haft baade Regn og Varme saa Afgrøden staar godt, det er trist at se paa naar den ikke bliver god paa Grund af Vejrliget. –
+Junge ringede i Gaar, de har ophøstet og de tærskede et Læs Bygrivning for at faa noget til Kreaturerne; de har faaet elektrisk Indhegning derhenne, saa de kan slippe Køerne ud om Morgenen og kalde dem hjem igen om Aftenen naar de skal malke, det sparer jo meget Arbejde, i det hele taget synes jeg de har forbedret det meget derhenne, baade hvad Markerne og Jordene angaar, de har et dejligt lille Føl, der var et til, men det blev født for tidligt og levede kun nogle Uger, til næste Aar haaber de at faa 2 og Tinge et Føl. – Her har de det godt Alle, Din Far arbejder hver Dag, han har flere Bestillinger; Jeppe er begyndt at gaa i Skole, nu efter Sommerferien og han er meget glad for det. - * [Det følgende skrevet s. 1, øverst på siden og på tværs:] Lasse og Ursula har det godt, vi hilste paa dem i Odense den Dag Uglen kom de havde 1 Times Ophold hun er en vældig sød Pige, Uglen er saa glad ved hende, de bor yndigt ved Birkerød Sø; Lasse sælger godt, han er med i en Malersammenslutning som hedder Badeblomsten, de havde Udstilling i den ”Frie” sidst i Mai, han havde 10 Billeder og solgte de 9, den Dag han havde Bryllup (Pinsedag) blev der ringet at han havde solgt 2 Billeder, saa de var glade kan Du forstaa; naar Du en Gang kommer hertil Landet, haaber jeg Du besøger baade os og dem, Søren Christensen som var med at ovre hos Jer har bygget et Hus ligeved Siden af Lasses, han er gift med Gull[ulæseligt] Mai N[ulæseligt]. – Nu ved jeg ikke mere at fortælle og slutter med mange kærlige Hilsner til Bimse Børnene og Dig selv fra din Ia. – Tak fordi Du skrev. -</t>
+  </si>
+  <si>
+    <t>1945-04-10</t>
+  </si>
+  <si>
+    <t>Lindøgaard pr. Dræby St.</t>
+  </si>
+  <si>
+    <t>Bakkevej 12 Hareskov St.</t>
+  </si>
+  <si>
+    <t>Louise Amstrup
+Bodild Branner
+Ellen Branner
+Thora  Branner
+Marie Larsen
+Pernille Marryat
+Axel  Müller
+Marie Paludan
+Ellen  Sawyer
+Fanny Schaffalitzky de Muckadell
+Janna Schou
+Hempel Syberg
+Børge Tinesen
+Frederik Warberg
+Grete Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Marie Paludan var søster til Otto Emil Paludan og fungerede som husholderske for ham, mens han arbejdede som godsforvalter og boede på gården Erikshaab. Denne gård var tidligere beboet af Warberg-familien, og de må have efterladt noget (blandt andet breve), da de flyttede.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0641</t>
+  </si>
+  <si>
+    <t>Johanne/Junge takker for den flotte pakke med tobak, sukker, breve, som hun troede var gået tabt, og materialer til børnetøj. 
+Ellen Branner gik på Frederiksberg Allé, da den Franske Skole blev bombet. 
+Louise Amstrup er død. 
+Der er mangel på cykler og tændstikker. 
+Astrid/Dis' humør bliver nok bedre, når de tre søde piger kommer til at bo i nærheden.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Xput</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Modt. 12 April 1945.
+(Onkel Sybergs Fødselsdag)
+besv. 21 April.
+heri ligeledes Brev af [”af” overstreget] modt. 26’ April
+besv. 27’ ”
+Fru A. Warberg Müller
+Bakkevej 12
+Hareskov St.
+[På kuvertens bagside:]
+Lindegaard Dræby St. Fyen.
+Lindegaard Tirsd. Middag 10-4-1945. 
+Kære lille Dis! Det er vel nok godt gjort, at naar jeg sender Brev til dig den 3 die, saa faar jeg Brev fra dig den 9 ende, hvori du skriver: skriv snart! Det er mintro en langsommelig Postgang for Tiden. 
+Det var sandelig en righoldig Post i Gaar. Grete og hendes Broder, Børge som jeg kender godt og holder meget af, traf til at være her, vi sad ved Kaffen, da Posten kom. Først din lille meget indholdsrige Pakke, tusind Tak for det alt sammen, saavel Gaverne som det besørgede, Børge var grøn af Misundelse navnlig over den ene Pakke Tobak, som Kenderne betegnede som meget fin. Og de tilsendte Breve!! Jeg har saa tit været ked af, at de gamle Breve fra den søde Onkel Frederik var gaaet tabt; Marie Paludan (den søde i en anden Mening) gjorde mig jo den Tort at brænde en stor Papæske med Breve som stod paa Loftete, [sidste ”e” ordet overstreget] da jeg var i Amerika og jeg har troet, at alle hans var derimellem, dette ene, som jeg husker saa godt i hvert Fald Begyndelsen ,,naa saa du har mødt din første Jomfru Larsen” o.s.v. er altsaa paa en eller anden underlig maade bleven reddet fra Baalet. Tænk 50 Aar gammelt! 
+Saa var der en mægtig Pakke og da jeg saa Afsendernavnet: Bodild W. J. sagde jeg straks til Grete, at det var vist noget, hun havde Interesse i, og ganske rigtig, lutter Sager til Børnetøj af forskellig Art; hun skrev, at hun havde efter Tante Louises Død fået en hel Del efter hende, saa nu var der en Del, hun kunde undvære; det var sødt af hende og saa uhyre kærkomment. Hvilken let Død den gode Louise fik. Jeg havde hørt det fra min Svigerinde Marie; hun skrev om Ellen Branner, der var saa sløj og træt og var bleven saa ældet. Tænk, hun var gaaet i Frederiksb. Allé, da Maskinen styrtede ned over d. franske Skole, det føg om hende med Partikler af alle Slags, men da hun har svagt Hjerte, maatte hun tvinge sig til at gaa ganske langsomt til hun naaede i Sikkerhed. Hvilke rædselsfulde Oplevelser Menneskeheden dog har i disse Aar.
+Men lad mig blive færdig med den righoldige Post: endvidere var der Brev fra Tutte. De havde d. 8de Marts Bodilds Fødselsdag netop siddet og læst et [”et” indsat over linjen] Brev fra Louise og beundret en Gave fra Louise, da Johan ringede fra Kbhvn. at hun var død – laa død i sin Seng om Morgenen. Det maa have været underligt – hun var altsaa allerede død, da de fik Brev og Pakke fra hende. Tuttes Ben er da igen lidt bedre, gid det dog maa vare, det er lidt ængsteligt, at det sådan stadig bryder op.
+Vi slagter i Dag, men da vi er saa godt med og mit Ben ikke paa nogen Maade vil finde sig i Overanstrengelse for Tiden, har jeg nu efter Middag sat mig ned til dette lille Brev. Bibbe er endnu ikke kommen, vi venter hende i Morgen. Mon hun saa naaede ud til dig, hun tænkte at laane en Cycle i Birkerød, men der er vel snart ikke flere Cycler i Orden. Elle skal nok faa sin Æske Tændst. Vi tænder nu vore Piber ved Fidibussen, naar vi har Ild i Køkkenet. Er det lidt skraldt med Humøret lille Dis? Vor Herres Sol skinner dog ellers saa velsignet i denne Tid, men det kan vel ikke gøre det. Mon ikke, det skulde hjælpe lidt, naar den Tid kommer, der de 3 søde Piger bliver bosat derude, hvis du faar Fornemmelsen af en god Omgang lige ved dig. Og saa at Janna er saa lykkelig, og den lille Pige saa yndig. Og din Mønster-Have. Vi maa tage det hele med lille Dis i disse Tider; alle de Rædsler pynter ikke paa ens Velbefindende – mildest talt!
+[Indsat side 1 øverst, skrevet på hovedet:]
+Hvor er det dog nogle dejlige Cigarer, du har sendt mig, jeg har røget den ene og skal nok ryge de andre tre selv ogsaa. Og Tak for Krystal,s. det sparer saa godt paa Sukkeret. – Den Muskatnød du sendte mig i Julen er jeg saa glad ved, den pynter paa Fiskeretter. - - Hvor morsomt med alle de gamle Breve. – Kan du huske, at Fanny spåede om alle de Horder Syd fra, der vilde strømme her op og plyndre?
+[Indsat s. 1 i venstre margen:]
+Jeg sender en 5er i næste Brev, har ingen i Øjeblikket, saa kan vi al [”al” overstreget] udligne, hvis I en Gang sender lidt igen.
+[Indsat s. 1, nederst, på hovedet:]
+Sig Axel tusind Tak for Tobakken.
+[Indsat s. 2 i venstre margen:]
+Og saa kun tusinde Hilsner til dig selv lille Dis. Godt Mod! Din Junge</t>
+  </si>
+  <si>
     <t>1949-05-24</t>
   </si>
   <si>
     <t>Hareskov St.
 Bakkevej 12</t>
   </si>
   <si>
     <t>Louise Brønsted
 Thora Cohn
 Adolph Larsen
 Andreas Larsen
 Grethe Larsen
 Henning Larsen
 Jeppe Larsen
 Johannes Larsen
 Martin Larsen
+Else Larsen,  Andreas Larsens kone
 Kirsten Larsen, Elena Larsens veninde
-Else Larsen, Else, Andreas Larsens kone
 Ellen  Sawyer
 Lars Swane
 Ane Talbot
 Ursula Uttenreitter
 Andreas Warberg
 Minna Warberg
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Frk. Hansen, Keld, Per, Ole og Thyra var.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB 0659</t>
   </si>
   <si>
     <t>Andreas/Dedde Warberg har været på besøg hos Ellen Sawyer. Andreas og Else Larsen kom og snakkede. I øvrigt er der ikke megen kontakt mellem "Malerens" og de øvrige i familien. Kun Martin/Manse ses med Johannes Larsen til fuglesnak. Andreas/Puf Larsen er blevet lidt sær. Han er netop fyldt 50.
 Dedde tog videre til Lindøgaard, og man gik tur og så på afgrøderne. Det er trist, at Dedde fik en kone, som ikke passer til ham. 
 Louise/Lugge Brønsteds hus er ikke færdigt, og det bliver dyrt. 
 Martin/Manse Larsen køber mere jord. Erik/Tinge Larsen er hårdt spændt for.
 Johanne Larsen underviser Ole i engelsk.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/cB31</t>
   </si>
   <si>
@@ -9966,270 +9249,1164 @@
 (husk om Lugge!)
 besv. 31/5.
 [Skrevet af Laura Warberg Petersen:]
 19-1-2007.
 10-7-05
 8-8-2000
 BWP. 
 [På kuvertens bagside:]
 Lindøgaard Dræby St. Fyen.
 Danmark.
 [Skrevet af ukendt:]
 16-7-05
 10-7-05
 [I brevet:]
 Lindøgaard 24-5-1949. 
 Kære lille Dis
 Tak for dit Brev! Det var kedeligt, at Du skulde være urolig for min Skyld, jeg havde slet ikke Fornemmelsen af, at det var saa længe siden, jeg havde hørt fra dig, og det er jo gerne det, jeg retter mig efter. Hvis jeg en Gang skulde blive syg, skal jeg nok ”lade dig tilflyde” Underretning, det har jeg vist en Gang lovet dig. 
 Jeg har haft den store Glæde at have Besøg af Dedde. Minna er jo i London, og man har altid Fornemmelse af, at han nyder Ungkarle-Tilværelsen intenst. Han kom til Elle ved 4 Tiden i Lørdags; Elle er jo lykkelig, naar han er hos hende. Puf og Else saa ham fra deres Have og kom ned; de sad saa og snakkede i Haven – i Elles – i det dejlige Vejr, og Elle sagde, at de havde haft det saa hyggeligt. Der er ellers ikke megen Forbindelse mel. Malerens og Elle, hun ved aldrig noget om dem, træffer dem af og til paa Gaden, er aldrig deroppe uden til Fødselsdagsvisitter etc naar hun meget sjældent bliver bedt. Der er næsten heller ingen Forbindelse mellem vore Børn og dem – de vil helst have det saadan. Ja Manse elsker jo Las saa højt og har altid uendelig Snak med ham om Fugle, saa han er der en Gang imellem, men har aldrig Fornemmelsen af at det er synderligt velset hos de unge. Puf er bleven lidt sær med Aarene, særlig paa det Punkt. Puf fyldte 50 nu den 12te Maj. Kirsten havde besørget ham et gammelt-antikt-Fad, som sendtes ham fra Hennings, Brors, Agrarens, mig Tinges og Manse og Bibbe; det kostede 65 Kr. Jeg havde tænkt mig, at vi her og Bibbe skulde have fordret ham et Gavekort fra Boghdl. Eriksen, men saa blev dette arrangeret og var jo ogsaa mere personligt end Bøger, han selv skulde vælge. Han er altid saa mageløs sød ved alle vore Fødselsdage, og jeg syntes saa, at han ved sin 50_Aars_ Dag skulde have lidt ekstra. 
 Men det var Dede. De kom her Søndag Efterm. ved halv 3 Tiden og gik kort efter en lang Tur gennem Markerne; det havde jeg holdt paa, for ingen kan elske Naturen højere end Dedde, og jeg vilde ogsaa gerne have, han skulde se vor lovende og flotte Afgrøde – maaske den bedste, vi endnu har set her paa denne Tid af Aaret. Han var ogsaa glad ved Turen i det underskønne Vejr. De kom tilbage Kl 4 – ja Elle var bleven her hos mig – og Frøken Hansen havde et dejligt Kaffebord og kom med Kaffekanden, da de traadte ind. Du kan tro, det var lækkert, hun er meget dygtig og bager vidunderligt. Dedde havde 10 Cerutter med til mig, saa vi fik en god Smøg og en herlig og hyggelig Snak; desværre vilde han allerede af Sted godt 5, men jeg var jo lykkelig over at se ham; jeg føler mig mere og mere knyttet til 
 2
 Dedde end tidligere. Hvor var det Synd for ham, at han ikke fik en Kone, der passer bedre til ham, saa han kunde have haft et godt Herreværelse med sine Bøsser, sin Hund og Sager i Stedet for den feminine Stue, som udelukkende bærer Præg af Minna. Og saa er Stuen jo endda det mindste ved det! Han hører næsten bedre, end han har gjort, det er da en stor Lykke. 
 Manse var borte i en Uge og havde nydt sin Ferie; det viste sig, at Kelds Ven Dürkopp – eller noget lignende – var gift med en Datter af en af Agrarens Kusiner, saa hun og Manse er altsaa Næstsøskendebørn; hende syntes Manse saa uhyre godt om. Han var saa i Birkerød, hvor Lasse Swane nu bor og var der det meste af Tiden; han og Ursula spadserede en Dag over til Lugge, det var jeg glad ved; hendes Hus er langtfra færdigt endnu; det bliver desværre meget meget dyrere end der ["der" overstreget] det var kalkuleret til, bare lille Lugge kan klare det. Da Manse saa kom hjem, maatte han spænde sig selv forfærdelig haardt for for at indvinde de tabte Arbejdsdage; tidligt oppe er han og arbejder til c. 9 om Aftenen, der er jo ikke saa lidt at gøre paa en Bondegaard; Tinge tager noget af Roepasningen, saa tjener han da noget ved det. De er i Færd med at handle, Manse køber 6 Tdr. Land Inddæmning. Arrangementet med at skaffe Pengene – 3200 Kr. er gaaet i Orden, nu er det bare med at faa Tid til at tage til Odense og faa det lavet færdigt, hos Sagføreren altsaa. Tinge var nødt til at skaffe Penge, han har en Gæld, han ikke kan komme ud af paa anden Maade, og Manse kunde ikke tænke sig at lade den Jord gaa over til fremmede, saa han tog den – ret store - Beslutning at købe. Tinge er jo spændt haardere for end han kan magte; det hjælper, naar Per om et Aar er færdig med sin Lære og kan sørge for sig selv. Lille Ole har de nu megen Nytte af, han er en dejlig Dreng; som han altid hjælper til derhjemme, det kan du ikke tænke dig. Per er nu ogsaa det, selv om hans Tid jo ikke tillader ham at hjælpe; jeg læser stadig Engelsk med ham og han er snart helt gæv, jeg er rørt over, at han ofte, ja næsten altid, naar han kommer spørger – med en lidt bekymret Mine om, hvordan jeg har det, og hvordan det gaar med Knæet; det er da forfærdelig sødt af en Dreng paa 18 Aar, og jeg ikke Fornemmelsen af, at det [et overstreget bogstav] er af Høflighed, men udelukkende fordi det er ham om at gøre at faa det at vide. Saadan noget rører mig dybt og gør godt! 
 Saa til Slut Tak for Brev og Thyra, som er meget interessant denne Gang – og mange Hilsener til Jer begge fra din Junge.</t>
   </si>
   <si>
-    <t>1949-06-07</t>
-[...6 lines deleted...]
-    <t>Roger -
+    <t>1951-01-08</t>
+  </si>
+  <si>
+    <t>- Agner
+Johannes Nicolaus Brønsted
+Louise Brønsted
+Alfred Fly
+Jesper Hansen
+Adolph Larsen
+Andreas Larsen
+Johan Larsen
+Else Larsen,  Andreas Larsens kone
+Axel  Müller
+Lauritz Pedersen
+Meta -, pige i huset hos Johanne C. Larsen
+Ellen  Sawyer
+Ane Talbot
+Fritz Warberg
+Grete Warberg Larsen
+Martin Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Astrid Warbergs mand, Axel Müller, fyldte 70 i 1951.
+Det vides ikke, hvem Lille Marie og Dürkop var. 
+Fremtiden: tidsskrift for international orientering. Udgivet af Udenrigspolitiske selskab.
+Øjeblikket: tidsskrift om kunst - og det kunst handler om. Udgivet af Foreningen Øjeblikket. 
+Det vides ikke, hvad der menes med "Th's Vald."</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0569</t>
+  </si>
+  <si>
+    <t>Johanne/Junge spørger, om Astrid selv skal lave mad den 15., og om hun skal sende konfekt eller vin som gave? Hu takker for, at Astrid har vist interesse for Laura/Bibbes bihulebetændelse. Laura er godt hjulpet af ny medicin. En overgang frytede Johanne, at Laura var sindssyg. 
+Johanne har ikke pige i huset, men Adolph/Agraren og Martin/Manse har passet hende, da hun var syg, og de laver husarbejde om vinteren. Ruth kommer mulivis igen. Grete hjælper også af og til med vask. 
+Martin/Manse er på ferie blandt andet på Båxhult. Ellen/Elle Sawyer er kommet hjem.
+Else Larsen er overanstrengt og ulykkelig over at have mistet den nyfødte dreng. En indlæggelse er på tale. 
+Johanne undrer sig over, at Astrids to døtre støtter kommunisterne.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/9xyB</t>
+  </si>
+  <si>
+    <t>Lindøgaard Mandag 8-1-1951
+Kære lille Dis!
+I dette Øjeblik har jeg faaet og læst dit Brev, Tak for det; jeg var meget glad ved at høre fra dig, havde spekuleret lidt paa, om Julen havde givet dig et lille Eftersmæk, men det lader det altsaa ikke til. Jeg kan godt forstaa, du har Mavepine ved at tænke paa d. 15de. Skal du selv lave Mad? Faar du lille Marie? Alle Detaljer vil interessere mig meget. Jeg havde tænkt mig at sende ham en lidt flot Æske Konfekt, men vil du hellere have, at jeg skal vælge en Fl. Vin? I saa Fald maa jeg jo bede dig om at bestille den, saa den bliver af samme Slags som - - hvad I ellers har. Er det ikke omkring ved en 7-8 Kr? jeg kunde jo sagtens sende dig en Femmer + Frimærker, som du jo altid bruger. Paa dette vilde jeg jo godt have et Ord som Svar X ellers skal du da ikke spekulere paa Brev før eft. d. 15de, du faar nok at tænke paa.
+Tak fordi du tager Del i Bibbes Bihuler. Ja, Dis, du kan tro jeg velsigner min Influenza, som jeg ellers har været fuld af Forbandelser over, især fordi den jo har givet mit Knæ og mit Hjerte kedelige Opsving; det er for intet at regne imod den Lykke det er, at Bibbe bedres, meget endda. Det var jo fordi Dr. Agner mente jeg skulde have de Piller, at vi fik Nys om, at Amerikanerne har opfunden dem, og at de har været kendt her i Landet allerede 1 Aar. Hun fik dem straks, og de har allerede hjulpet meget; hun siger, at nu føler hun sig som et rigtigt menneske, kan tænke og arbejde. Og naar hun nu bagefter, jeg mener nu da hun er saa meget bedre, lukker op for hvad hun har gaaet igennem, saa maa man grue, for som hun dog har lidt, den stakkels lille Bi, og næsten altid holdt det ved sig selv. Hun har altid været saa stærk paa det Punkt at bære sine Lidelser i Tavshed. Jeg har jo nok vidst det og sørget meget over det, ofte været Angst for Sindssyge, skønt Dr. Fly en Gang trøstede mig med, at det havde intet at gøre med Sindssyge. Lauritz kom forleden Aften og hentede Bibbe, som havde været her i 4 Dage; hun fortalte, at en gammel Veninde, de har i Bovense havde ringet for ar spørge Bibbe (hun mener at Bibbe ved Raad for alt) om hun dog ikke kendte et Lægemiddel mod Pandehule- og Bihulebetændelse; en bekendt af hende havde i næsten 1 Aar gaaet til en Odense-Læge med det, og faaet – Lys! Vi synes, at det er næsten u-tænkeligt, at en Læge ikke kender det Middel, som vil give mange Mennesker en ny Tilværelse. Jeg læste forleden en Kronik om Biologi af Brøndsted; han
+2
+skal rev [”al” overstreget; ”rev” indsat over linjen] bl.a. ” - - - naar man ser, hvordan en Hjerneforstyrrelse kan forandre et Menneske, f. Eks. ved en Hjernerystelse eller en kronisk Bihulebetændelse - - ”. Det er sandt, Bibbe har til Tider været f_orandret_, naar den var særlig slem, værst om Vinteren, bedst om Somren. 
+Du har Ret, det er en usigelig Lykke og jeg velsigner min Influenza. Hvis jeg havde den rette Indstilling vilde jeg sige: Der kan vi se, hvor Vorherre kan faa noget godt ud af noget ondt. 
+Nej, vi har ingen Pige i Vinter, ufatteligt at jeg ikke har fortalt dig det eller skrevet om, hvor godt Agraren og Manse passede mig, da jeg var syg. Ruth vilde egentlig gerne selv være blevet, me [”me” overstreget] især da hendes Kæreste er her i Munkebo, men Moderen, som regerer, vilde have hende tilbage paa Egnen i Jylland. Hun besøgte os i Julen – Ruth – og der er en Mulighed for at hun sætter igennem at komme her igen til Maj. Hun er en overordentlig sød og elskværdig Pige, ikke særlig dygtig, men ret prober – desværre af de ødsle, men man kan jo ikke faa dem fuldkomne. Jeg lider nu ikke spor ved, at vi ikke har Pige, egentlig befinder jeg mig vel ved det, og Agraren og Manse kan godt klare det, vel at mærke om Vinteren, da er her meget mindre at bestille, hverken Syltning, Henkogning eller Have, og desuden har Mandfolkene ikke Tid til Husvæsen om Sommeren, saa da maa vi jo have Hjælp. Meta, en tidligere Pige, gift og bosat i Munkebo, havde Agraren Manse [”Agraren” overstreget; ”Manse” indsat over linjen] engageret til lidt Rengøring, hun har endnu ikke vist sig, men Grete har taget et Nap af og til og f. Eks. vasket mit Undertøj. Naar nu Manse kommer hjem, maa han røre sig for at faa vasket. Han tager sig ellers en ordentlig Ferie; han rejste Natten mel. 3die og 4de Juledag, og han er ikke kommen hjem endnu, vi har ikke erfaret noget om hans Gøren og Laden, han bruger ikke at skrive, naar han er borte, men naar vi ved det, gør det heller ingen Ting. Elle er vist kommen hjem i Dag, Ane har lige ringet, at nu er der Lys i hendes Vinduer, hun maa lige være kommen. Mon jeg skrev til dig, at Else blev syg mellem Jul og Nytaar, dels Overanstrengelse, de har ikke kunnet opdrive en Pige, og dels over, at hun ikke kan forvinde Sorgen over den lille dejlige Dreng, som hun mistede. Dr. Fly tog det alvorligt, hun maatte kun se Puf, ikke Børnene eller andre, men da hun laa og fulgte med i Husets Færd, mente hun selv, at hun maatte hellere komme paa Sygehuset og der er hun nu. I Gaar Eft. da Puf var derude, havde hun det endelig noget bedre, sagde Ane. Hun skal vist til Dianalund paa Rekreation. Detaljerne i Sygdommen 
+3.
+kender jeg ikke, men vel et Nervesammenbrud, en eller anden Psykose. Stakkels lille Else, det har altsammen været mere, end hun kunde bære.
+Nu kommer jeg tilbage til Bibbe igen, du har spurgt mig en Gang om Forholdet mel. hende og Lauritz, ja, Gudskelov, det er meget meget bedre, vi kan nemt mærke det, og hun siger det selv, det er ogsaa en stor Lykke, Dis. Apropos – om ens Børn, hvordan gaar det dig med at døje Kommun. Hver Gang, jeg læser om det der og gløder af Harme, saa tænker jeg paa dig, og det skærer mig i Hjertet, at dine to søde Døtre er kommet ind i det Djævelskab , for det er da Djævelskab, at de vil udstyre Menneskeheden med Slave-Myrer og Termitmentalitet. Men en Del kunde vi Vesterlændinge lære af dem. Deres gøren noget for stakkels lavtstaaende fattige Mennesker, jeg har ikke før været ked af, at Kina fik en Omgang Kommun.; jeg tror heller aldrig Kineserne vil blive saa mentalt slavebundne – jeg ved saa egentlig ikke hvorfor. – Hvad de lavede i de baltiske Lande var rædselsfuldt; de vil have det hele russisk, bytter om paa Mennesker, som var de Brikker i et Spil, saadan vilde det ogsaa gaa her i Danmark, sende Masser af danske til Rusland og Russere herop og slaa dem ihjæl, som mukkede. Det er længe siden, jeg har skrevet om Kom. (med Vilje) nu gik Naturen over Beherskelsen. Taler du nogen Sinde med dem om det? Det er unyttigt, for alt hvad vi siger vil de stemple som Løgn. Forts. i Morgen
+Tirsdag I Aftes kom Manse hjem, det var dejligt at se ham igen: han havde vist haft en dejlig Tur; det trak saa længe ud, fordi de skulde køre med Lysse, som havde et Ærinde i Engelholm, saa var de jo godt paa Vej ad Danmark til. Manse fulgtes med Jesper, som altsaa ogsaa var paa Båxhult i Julen, til Birkerød, hvor M. overnattede hos Lugge, tog saa næste Morgen til Vrøj ved Kalundborg, hvor han har et nyt Bekendtskab, Dürkop hedder de; hun er af Larsen-Slægten og Manse er saa glad ved dem; han lærte forskellige kulinariske Triks af Fruen, som laver saadan knippel god Mad. 
+Lad mig nu ikke denne Gang glemme at spørge dig op, hvordan det gaar til, at jeg stadig faar baade Th’s Vald. Tak for dem [”Tak for dem.” indsat over linjen] og Øjeblikket. Du maa ikke kaste alle de Penge paa mig, jeg kunde godt tænke mig at sige ”Fremtiden” af (18 Kr. årl.) og holde Øjebl. i Stedet, det er jo kun 7 Kr. mere årl. Husk at svare paa dette. Tak for Bestillingen af Servietterne mon det haster? Jeg er lige begyndt på Fritz’ Bordløber. 
+Hav det godt og mange gode Hilsner til Jer begge fra din Junge
+[Indsat s. 1 langs venstre margen:] X svarer med det samme, der er snart ikke saa længe til d. 15de.</t>
+  </si>
+  <si>
+    <t>1913-11-25</t>
+  </si>
+  <si>
+    <t>Elida -
+Charles Abrahams
+Ingeborg Abrahams
+Mogens Abrahams
+Johannes Nicolaus Brønsted
+Louise Brønsted
+Alfred Goldschmidt
+Ernst Goldschmidt
+Henriette Goldschmidt
+Selmar Goldschmidt
+- Kjerulff
+Inga -, Malmø
+Felix Mendelssohn
+- Thalbitzer</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvad fru Goldschmidts to søstre hed.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, Astrid Warberg-Goldschmidt til Laura Warberg 1913-11-25, 2430</t>
+  </si>
+  <si>
+    <t>Astrid har været til Johanne Goldschmidts bryllup i København. Hun spiste i Brudehuset med Johannes forældre, og derefter var familien til middag på Bristol. Fornem opdækning, fin mad, taler og musik. Til sidst dansede man, og Astrid hjalp Johanne med diverse. Dagen efter blev parret viet på rådhuset. Bagefter fik man smørrebrød på Bristol. Astrid fulgte sin svigermor hjem, da brudeparret var kørt. Svigermoderen har forladt sine ortodokse principper og spiser nu alt. 
+Da Astrid ringede til Louise, blev hun inviteret til bal. Hun fik kjole og sko sendt med færgen fra Malmø til København. Hun drog til søsterens hjem, hvor man dansede hele natten. Næste morgen fik alle dejlig morgenmad med blandt andet østers, og Astrid tog hjem til en fødselsdagsfejring. Et par redaktører havde været på besøg hos hende, så Astrid håber på at få noget udgivet.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/3Bw6</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside:]
+Fru Laura Warberg
+pt. Brædstrup
+Danmark.
+[Håndskrevet med blyant af ukendt person:]
+1913
+[På kuvertens bagside: Poststempel]
+[I brevet:]
+I)
+Kæreste Mor! Det har rigtignok været en meget bevæget Tid, siden jeg sidst skrev; jeg sov hele Dagen i går for at komme til Hægterne – og nu begynder det at hjælpe lidt. Rejsen var ganske uhyre vellykket fra først til sidst – den har rigtig sat Kulør på Tilværelsen igen – man må også rejse engang imellem for at udholde Malmøtilværelsen. Jeg tog over Torsdag med ½ 4 Båden - gik straks til Brudehuset, hvor de to Gamle sad ved en ensom Middag – omgivet af Æsker – Papirer – Blomster – Kufferter – Gaver – vildt Virvar. Jeg spiste med – Stemningen var meget hyggelig – let højtidelig, men dog løftet. Døren gik ustandselig – Telegrammer – Blomster – Gaver – enkelte Familievisitter – og i sidste Øjeblik Johanne – hjem fra de allersidste Ærinder – strålende lykkelig - men en Del nervøs for Pakning etc. Jeg var hende til god Nytte med forskellig Syning – Hjælp ved Pakningen etc. Så blev vi alle klædt i Galla – Johanne en pragtfuld blå Silkebrokade med ægte Kniplinger – moderne – stram forneden og opslidset til midt på Benet - fine Silkestrømper – hendes Mor i en dejlig sort Silkekjole. 
+Svigermor og jeg kørte først derop – til Bristol – tre prægtige Selskabssale var reserveret for Bryllupsselskabet – hvor er der dejligt – fint, smag fuldt, hyggeligt – masser af kostbare Ting, Antikviteter – Porcelæner – Malerier etc etc – Wilkenining er Samler og meget rig. Han kom selv og viste os Bordet – henrivende pyntet med lutter lyserøde Blomster – Lorraine og Chrysantemer – meget Sølv og Krystal og kostbare Opsatser af Sévresporcelæn – Servicet i øvrigt Flora danica. Der var dækket til 12 – den allernærmeste Slægt. Omsider var vi alle samlede og gik til Bords, mens Ingeborg og Svigermor spillede Mendelsohns Bryllupsmarch på Flygelet i Spisesalonen, meget smukt og stemningsfuldt. Svirmor holdt tre udmærkede [Skrevet oven over linien en på Rim ["en på Rim" indsat over linjen] Taler og havde desuden skreven en morsom Sang. Første Ret var: Canapé – en hel Del kolde Salater Mayonaise etc. Derpå ægte Skildpaddesuppe i småbitte Terriner af Sévresporcelæn – så vistnok Østers – en uhyre Mængde – der var vist mere end 12 til hver – jeg spiste 9! Så Dyreryg og Fjerkræ – Is – Frugt (blå Druer) og Konfekt. Mere kan jeg ikke huske. Champagne i Strømme – Rødvin – Rhinskvin og Madeira. Alfred holdt en smuk Tale til Johanne – Ernst ligeså, men humoristisk – Charles for Fru G’s to Søstre, som var med o s v. Stemningen munter hele Tiden. Siden drak vi Kaffe i de fine Stuer med 6 Slags Likører – og til allersidst dansede vi lidt, mens Ernst spillede. Jeg dansede selv – og fik megen Ros. (jeg havde min blå Silkekjole på.) Klokken var 4, da vi endelig kom i Seng – jeg sov på en Sofa i Spisestuen – Johanne og jeg var de sidste på Valpladsen – jeg hjalp hende at frankere alle Giftekortene – c 100; hun var så sød – og vistnok glad ved at have mig at snakke med; fortalte mig så meget om sit nye, dejlige Hjem; næste Morgen hjalp jeg hende også med alt muligt – kun hendes Mor og Alfred overværede Vielsen Kl 10 på Rådhuset – siden samledes hele Selskabet i de samme Lokaler på Bristol – atter flød Champagnen – nu til himmelsk Smørrebrød – samt Lykønskninger - - så fulgte vi alle i Biler til Banen – og så gled de til Berlin – begge to strålende lykkelige - - han er vist et mageløst godt og elskværdigt Menneske. 
+II Så skiltes Brudefølget – nej, det er sandt – vi samledes nok engang på Bristol – nu i Cafèen – min Svirfar påstod, vi var ikke bleven mætte før – og så gik det atter løs med Smørrebrød – Sild – Te Kaffe og hvad nu enhver vilde have. Så skiltes man – med den Aftale alle at samles i Brudehuset til Middag Kl 5. Jeg gik med Svirmor hjem – hun var meget forknyt, og jeg nænnede ikke at gå fra hende, så hun blev helt alene i det tomme Hus; hjalp hende med at ordne Gaverne – småsnakkede om Festen – etc etc. I en Pause ringede jeg til Lugge, som meddelte mig, at jeg var bedt med til Ballet i Gentofte. Nå da! Så ringede jeg resolut til Malmö – bad Elida gå ned til 6 Båden med min hvide Silkekjole – Sko og Strømper – fik akurat at vide, at alt stod vel til, så var de 3 Min forbi. Siden tav jeg bomstille med mine egne Interesser og gik Resten af Dagen ganske op i min Svirmors; dog tænkte jeg naturligvis ofte på, om det vilde lykkes med Kjolen – om det vilde blive morsomt med Ballet – og glædede mig temmelig til at gense de søde Magisterfolk. 
+Kl 5 havde vi så en hyggelig Familiemiddag – Svirmor gør stor og berettiget Lykke ved pludselig at have forladt sine orttodoxe Principper m H t. Maden – hun spiser nu alting – og alle Steder! Til Middagen var Charles og Ingeborg m Børn – Ernst – Alfr og jeg – de Gamle - og en Søster til Svirmor. Kl 8 rejste Alfred – jeg fulgte ham ned og – fik min Kjole! Kl 9. kørte jeg i en Bil (stor Bagage) til Nordbanen – traf Lugge og Magisteren og rejste med dem hjem; jeg havde Lugges Skindgarniture med – en dejlig stor Krave og do Muffe – brunt, langhåret Murmel. Vi drak Te – og dansede siden Boston – one Step og Tango lige til Kl 12 – så fik jeg det altså lært. Lugge var rasende sød – havde rigtig Balfeber! Magisteren er jo også henrivende sød – begge glade og i godt Humør. 
+Fredag kom Hr. Kjerulff m Diden – som skulde sove der – jeg i hendes Seng. Han spiste Middag med – så fulgtes vi til Gentofte. 
+Et imponerende Hus har de fået – smukke Stuer – alt yderst moderne og komfortabelt. 
+Nu kan jeg ikke skrive mere – Ballet var vældig morsomt – vi kom slet ikke i Seng – nogle rejste Kl ½ 5 i Biler til Byen – andre spadserede ved 6 Tiden – Thalbitzers og vi blev der – sov et Par Timer på et Gulv – så op til liflig Morgenkaffe. Kl 1 Frokost, hvor vi spiste hver et Dusin Østers! – så en Spadseretur – og så rejste jeg. Var en Visit i Brudehuset at takke for sidst – tog så med 5 Båden hjem og – gik direkte til Ingas Fødselsdagsgilde - dumpede op i et stort animeret Selskab – kom først hjem henad 12! Var det ikke meget på engang! 
+Endvidere – ja, alting kommer på èngang – fortalte Elida, at to Herrer havde været her i Fredags for at tale med mig – Redaktør Theste og Neuman fra Kjøbenhavn, som har udbedt sig mine Manuskripter og fået dem. Siden de ikke havde Papirerne med herop, må jeg jo næsten gå ud fra, at jeg endelig engang har haft Lykken med mig i literær Henseende. De vilde skrive til mig, sagde de til Elida. 
+Nej, jeg er alligevel for forvirret endnu 
+[Skrevet på hovedet af brevets s. 1:]
+til at kunde skrive sammenhængende – bare Du kan læse dette. Hils Dine søde Værtsfolk meget fra mig. Og mange Hilsner til Dig selv fra Din A.
+Tak for Birkerødbrevet, som vi blev så glade ved.</t>
+  </si>
+  <si>
+    <t>Juli 1884</t>
+  </si>
+  <si>
+    <t>Johanne Caspersen
+Alhed Larsen</t>
+  </si>
+  <si>
+    <t>Wilhelmine Berg
+Carl Brandstrup
+Ludvig Brandstrup, billedhugger
+Thora  Branner
+Poul Caspersen
+Knud -, Gudruns bror
+- Hein, Birkerød Kostskole
+Christine  Mackie
+Petrea Schmidt, g. Brandstrup
+Albrecht  Warberg</t>
+  </si>
+  <si>
+    <t>Alhed Larsen, f. Warberg, må have skrevet brevet som barn. Hun var på sommerferie hos familien Caspersen på Langeland. Johanne Caspersen var en søster til Alhed Larsens mor.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2207</t>
+  </si>
+  <si>
+    <t>Brev 1: Alhed leget og spiller med Knud; de spiser kirsebær og stikkelsbær. De har været i byen og se beridere, og Poul vrælede slet ikke. De fleste bader hver dag.
+Brev 2: Det var en misforståelse, at Mea skulle komme til Warberg. Alhed og Knud har det fint sammen, og han er en rar dreng. Johanne glæder sig til, at Christine, Carl og Petrea kommer. Albrecht er også velkommen. Det vil være hyggeligt, hvis Laura kommer, mens Carl og Petrea er på besøg.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/bsN8</t>
+  </si>
+  <si>
+    <t>Fredag.
+Kjære Moder!
+Du kan se, at jeg morer mig udmærket, da jeg endnu ikke har skrevet; Knud (Gudrunds Broder) [det sidste "d" i "Gudrund" overstreget] er her, vi spiller Croquet og spiser vældig mange Stikkelsbær og Kirsebær, skjønt Stikkelsbærrene ikke er aldeles modne, men de smager ["r" i slutningen af ordet overstreget] udmærket alligevel. Her har været Beriddere [det sidste "d" overstreget] i Byen og i Onsdags vare vi henne at se dem, det var meget morsomt; Poul var med og brølede ikke en Smule; det varede til Kl. 10 men han havde sovet 3 Timer til Middag. Max gav Knud og mig Billetter. I Gaar var jeg med Tante hos Heins, i Dag har jeg hjulpet hende at bage Kager. Vi bader hjer ["j" overstreget; "v" indsat over linjen] Dag Vandet er henrivende dejligt; Doctoren har sagt at Poul skal bade men i disse Dage har han været forkjølet. En venlig Hilsen til Alle. Din
+Al Warberg
+mit Korset passer mig udmærket, Tak.
+Kjære Laura, tak for Brevet, Alhed havde længtes efter sit Korset. Det var da nu en Misforstaaelse med Meas komme til Eder, da hun jo først vil rejse midt i August. De more sig deroppe over en [ulæseligt] og er meget indtaget i Ludvig.
+Alhed morer sig udmærket sammen med Knud, som vi fik i Søndags, han havde ingen Steder at være, og da Tine nu ikke kommer, [ulæseligt ord] vi, han kunde komme til August Maaneds Begyndelse. Han er en frygtelig rar Dreng. Vi glæde os til Christine kommer, ligeledes til Karl og P., jo vist er hun et rart Menneske. Nu skulle vi nok sørge for lidt [ulæseligt ord] til dem i Morgen, og Vogn er bestilt. Vi kunne udmærket have Abba, sidste Halvdel af August er kun Thora her, og første Halvdel af September ligeledes, og det vil være os en stor Glæde at have ham. Mea er hjemme til den Tid, nu de Par Dage Da kunne maaske Du nu ligge oppe hos hende. Men det var jo morsomt at komme her medens Karl og P. endnu er her. Men Dagen kunne vi altid bestemme efter den 14 - 16 ["- 16" indsat over linjen] August. Nu faar Du ikke ["ikke" overstreget; "næppe" indsat over linjen] næppe Brev mere før de skrive om hvad Dag de komme hjem.
+Hilsener fra os Alle, Din
+Hanne.</t>
+  </si>
+  <si>
+    <t>1936-02-29</t>
+  </si>
+  <si>
+    <t>Elena Larsen
+Jens Larsen
+Johan Larsen
+Peter Andreas Larsen</t>
+  </si>
+  <si>
+    <t>Fødselsdagshilsen fra faster Christine Swane (Uglen) til hendes nevø Johan Larsen (Lysse).</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/MXUR</t>
+  </si>
+  <si>
+    <t>Skovgårdsvej 5 29/2 1936
+Kære Lysse. Hjærtelig til Lykke – ja det er nok noget forsinket men af den Grund ikke mindre vel ment. Håber at I har det godt alle 4. Hils Peter og sig at jeg glæder mig til at se ham til Sommer så at jeg kan få mine Plæner slået. I har vel haft morderlig med Sne – ligedan her. Tusinde Hilsner til Jer alle din hengivne Ugle.</t>
+  </si>
+  <si>
+    <t>1914-11-16</t>
+  </si>
+  <si>
+    <t>Else Jensen
+Johannes V. Jensen
+Andreas Larsen
+Johan Larsen
+Christine Swane
+Leo Swane
+Sigurd  Swane</t>
+  </si>
+  <si>
+    <t>Jensens er formodentlig Else og Johannes V. Jensen</t>
+  </si>
+  <si>
+    <t>Johannes Larsen efterlyser nyt om Alhed Larsens besøg hos Leo og Sigurd Swane</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/nXo3</t>
+  </si>
+  <si>
+    <t>Kjerteminde 16 Nov. 1914.
+Kæreste Alhed!
+Ja der er stadig ikke noget Nyt, det gaar som sædvanligt. Jensens har været her i Eftmdg og har lovet at komme igen i Morgen. Jeg glæder mig til at se Dig og tænker saa smaat paa at komme over efter Dig. Lørdag eller Søndag, men det kan vi jo tale nærmere om. Du skrev ikke noget om hvad Skriveswane sagde og hvordan det gik Dig hos Sigurd i Forgaars, lad mig høre lidt om det. Mange kærlige Hilsner fra Drengene og mig selv, samt fra Uglen.
+Din Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1919-09-15</t>
+  </si>
+  <si>
+    <t>Risinge Herregård</t>
+  </si>
+  <si>
+    <t>Christian Caspersen
+Adolph Larsen
+Johan Larsen
+- Levinsen
+Frida Madsen
+Johannes Madsen
+Thomas Madsen-Mygdal
+Sophus  Meyer
+Rasmus Petersen, Gartner
+Sigurd  Swane</t>
+  </si>
+  <si>
+    <t>Alhed er på familiebesøg i Københavnsområdet, mens villaen ombygges.</t>
+  </si>
+  <si>
+    <t>Det går fremad med ombygningen af villaen og godt at taget var kommet på, for det blev regnvejr. Johannes Larsen er begyndt på en ny akvarel, men får ikke rigtig lavet noget, fordi han kigger på håndværkerne. Levinsen har været og hente solsortene. Max har fanget krabber.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/5OAI</t>
+  </si>
+  <si>
+    <t>Kjerteminde 15-9-1919.
+Kæreste Alhed!
+Tak for Brevet, jeg tænker I har moret jer godt i Gaar i Kjøbenhavn. Det var et stort Held at de fik lagt Taget paa i Lørdags Aftes, for de øste ned i Gaar Morges og flere Gange i Dagens Løb, det var meget trykkende og lummert og jeg bestilte ingen Ting men i Dag har jeg begyndt paa en Aquarel til, uden dog at faa gjort videre ved den, det er jo meget interessant at kige paa Haandværkerne. I Dagligstuen er nu det nye Skillerum oppe og det gamle væk, der er Døraabning fra Trappestuen til Køkken og den ny Skorsten i Havestuen er kommen et Stykke oppe i Sovekammeret hvor de samtidigt murer Skillerum ind til Lysse. Saa Sovekammeret kan snart blive færdigt. Petersen har fanget 2 Mus i Vinhuset, den ene højst frugtsommelig, men ingen i din Stue eller Værkstedet. Madsen har faaet Maal af Pastellerne og kommer vist og sætter Rammer om i Mrg. Hr. Levinsen har været her i Bil efter Solsortene. Max havde fanget Krapper i Gaar som Frida har kogt, men han, Max skal til Agrarens og Swane var cyklet til Risinge saa det tegnede til at jeg skulde være alene med Krapperne, men saa kom Myg og inviterede mig paa Snaps sammen med Swane saa han maa vel ikke have truffet nogen. Jeg tager saa Krapperne med derud. Petersen har plukket Gravenstenerne i Dag. Max sidder her og læser Avisen nu gaar jeg til Mix og tager Brevet med. 
+Mange Hilsner
+Din hengivne
+Johannes Larsen</t>
+  </si>
+  <si>
+    <t>1919-09-16</t>
+  </si>
+  <si>
+    <t>Christian Caspersen
+Sophus  Meyer
+Rasmus Petersen, Gartner
+Christine Swane
+Sigurd  Swane</t>
+  </si>
+  <si>
+    <t>Det går stadig godt fremad med håndværkerne. Max har hentet krabberne og er rejst. Johannes Larsen er blevet færdig med akvarellen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/HLUt</t>
+  </si>
+  <si>
+    <t>Kjerteminde 16 Septbr 1919
+Kjæreste Alhed!
+Det går stadig godt fremad med Haandværkerne, det er jo mere morsomt at se dem bygge op end rive ned. I Dag har de naaet op til Taget med Skorsten og Skillerummet til Sovekammeret er omtrent færdigt, de er ogsaa begyndt at sætte Skillerummet til Badeværelset op. Gravenstenerne er nu i Kælderen ogsaa dem fra Gaarden og de røde Æbler, der blev 2 Hylder Gravenstener med flere Lag. Jensen har været her i Eftermiddag og begyndt at hente Æbler. Petersen har fanget 5 Mus i Dag 3 i Din Stue og 2 i Vinhuset. Jeg var jo saa hos Mix’s i Aftes sammen med Swane og Uglen. Max har hentet sine Krabber i Formiddags og sagt Farvel og rejste i Eftmdg. Jeg sender 2 Figen, desværre er den ene vist bleven for moden, jeg saa til dem forleden Dag og troede at der var langt igen.
+Mange kærlige Hilsner til Jer alle 3. Hils ogsaa de andre.
+Din Johannes Larsen
+P.S. Jeg har malet den Aquarel færdig i Dag. JL
+Saa for Pokker nu har jeg brugt 2 Ark.</t>
+  </si>
+  <si>
+    <t>1919-09-17</t>
+  </si>
+  <si>
+    <t>Johanne Caspersen
+Andreas Larsen
+Johan Larsen
+Christine  Mackie
+Rasmus Petersen, Gartner
+Sigurd  Swane
+- Trautner
+Kristian Taaning</t>
+  </si>
+  <si>
+    <t>Chr. er muligvis Christine Mackie</t>
+  </si>
+  <si>
+    <t>Håndværkerne hænger vældigt i, der er ingen driverter. Jeg er ked af, at du har været så sløj.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/W3jk</t>
+  </si>
+  <si>
+    <t>Kjerteminde 17-9-1919
+Kæreste Alhed!
+Tak for Brevet! Eftermg. Som Du har skrevet i Aftes, jeg gad vist hvor længe mine Breve er undervejs, de kommer jo først paa Posthuset omkring Kl. 6. Petersen har nu fanget 11 Mus. I Dag er Skorstenen færdig og pudset og de er begyndt at mure Ydermuren til Badeværelset og Trappen. Alle ny Skillerum er nu oppe med Undtagelse af Bræddeskillerummet mellem Badeværelset og Bagtrappen. Jeg synes de hænger vældigt i og der er ingen Driverter imellem. Jeg er forfærdelig glad ved at Du er saa flink til at skrive, men det er kedeligt at Du har været saa sløj, forhaabentlig er det nu overstaaet saa Du kan faa en god Tid derovre. Vindruerne her modnes godt og er snart blaa, maaske kan jeg sende nogle inden ret længe. Jeg lod Petersen sende nogle Pærer i Formiddags som Ilgods til Drengene, vil Du hilse dem mange Gange. Tante Hanne har været heroppe i Formiddags og set paa Haven. Her var Brev fra Trautner med Forespørgsel om hvornaar han burde komme og gøre det færdigt, jeg skal have spurgt Thaaning om det i Mrg, men der gaar vel nok en Tid endnu. Jeg skal hilse fra Swane. Jeg skal nok sende Chr’s Briller saa snart jeg faar mine egne. Mange Kys
+Din
+Johannes Larsen</t>
+  </si>
+  <si>
+    <t>Henry Dresser
+Alhed Larsen
+Andreas Larsen</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har meldt Johan/Lysse ind i Dansk Ornitologisk Forening. 
+Den enøjede påfugl har Larsen sendt ud til Nonnebakken.
+Der er en skovmus i Alheds værksted, og den æder blomsternes rødder. Larsen har prøvet at fange den i diverse fælder, men den slipper væk.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/rjr4</t>
+  </si>
+  <si>
+    <t>Kjerteminde 26 Febr. 1918
+Kære Lysse!
+Til Lykke med Fødselsdagen! Jeg sendte et Par Bøger til Dig i Gaar. Vi er bleven enige om at melde Dig ind i ornitologisk Forening, saa faar Du sendt Tidsskriftet derud. Den eenøjede Paafugl har jeg i Dag sendt ud til Nonnebakken og alle de andre Fugle og Dyr har det godt. Her er en stor Skovmus i Din Mors Stue som gaar ind om Natten og æder hos Kanariefuglen og roder Jorden op i Urtepotterne og æder Rødderne af Blomsterne. Jeg har prøvet alle Slags Fælder. Dem af Træ med Huller i kan den pille alt Hampfrø ud af uden at bide Traadene over. Rottefælden der stod ude i Haven kan den gaa ud af og ligesaa af Din Ruse og de smaa Smækfælder som var stillede med Flæsk med Hampfrø paa, kan den enten pille Hampfrøet af saa de bliver staaende eller smække dem i uden at komme til Skade. Forleden Aften saa jeg den gaa ud af Fugleburet og da den satte sig i Vinduet bag Gardinet saa jeg kunde se Bagdelen slog jeg med Haanden uden at ramme den. Nu gik Toget forbi saa jeg maa slutte. Mange Hilsner til Jer begge
+Din Fader. 
+jeg har faaet Dressers: Birds of Europe. 8 Bind mellem 6 og 700 Billeder
+JL</t>
+  </si>
+  <si>
+    <t>1885-04-13</t>
+  </si>
+  <si>
+    <t>Anders, havemand -
+Mads -
+Hans Hinke
+Adolph Larsen
+Georg Larsen
+Jeppe Andreas Larsen
+Niels Mollerup</t>
+  </si>
+  <si>
+    <t>Johannes Larsen opholder sig i København i forbindelse med sin uddannelse.</t>
+  </si>
+  <si>
+    <t>Det er forår og der er gang i såning og harvning på familien Larsens marker ved Kerteminde. Vilhelmine Larsen lover, at det kun er hende og Johannes Larsens far, der fremover vil læse hans breve, så han kan roligt fortælle, hvad der ligger ham på sinde. Johannes Larsens ven, Mollerup, er velkommen til at bo hos dem.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/aUib</t>
+  </si>
+  <si>
+    <t>[Påtrykt:]
+J.A. Larsen
+Kjerteminde 
+[Håndskrevet:] den 13 April 85
+Kjære Johannes!
+Det bliver ingen langt Brev for Du ved nok mit Hoved er ikke godt Dagen efter en saadan Tour - men oppe er jeg og har gaaet en Tour i Marken i Formiddags med Fader for at se til Saaefolkene
+Gjæstgiveren for Maskinen og Anders med de store med den ene Harve og Mads med de smaa Heste for den anden, saa iaften er der saaet 8 Tdr Byg
+Vores Faar kom paa Græs idag og du kan nok tænke dig Adolph i en Travlhed med at hjælpe Hans nu de skal hentes ja det er en Glæde at være rask jeg er saa glad og taknemlig idag ved at være oppe nu vil jeg haabe og bede til Gud Fader at Du mit elskede Barn maa føle Kraft til at tage fat saa du selv kan blive glad. jeg skal bede saa inderlig for Dig men du maa først og fremmest selv tage den bedste Hjælper med paa Raad du veed Gud ske Tak nok hvem jeg mener, nu kom Georg med dit Brev du søde Ven at du skrev straks jeg skal meget gjerne opfylde dit Ønske at Brevene bliver til mig og Fader; ja saa maa Du love mig at du begynder paa at tale med mig om Alt hvad der saadan ligger dig paa Sinde at vi kan give dig Raad om
+Jeg glemte at sige Dig at du jo nok forstod at du maatte sige til Hr Mollerup at han saa godt kan bo hos os synes han saa ikke om det hos os saa kan han jo altid flytte han kommer her og gjør sig bekjendt med Egnen om den falder i hans Smag om her er værdt at blive; du kan nok fortælle ham han er velkommen for du veed det er Sandhed
+hils nu Alle de andre og vær saa kjærlig hilst og favnet af din trofaste og glade Moder</t>
+  </si>
+  <si>
+    <t>1885-10-28</t>
+  </si>
+  <si>
+    <t>Sofie Bless
+Lauritz Hinke
+Georg Larsen
 Marie Larsen
-Hans Tabor
-[...20 lines deleted...]
-    <t>https://fynboerne.ktdk.dk/d/PxiH</t>
+Marius Møller
+Jens Olsen
+Karen Olsen
+Kristian Zahrtmann</t>
+  </si>
+  <si>
+    <t>Undervisningen, som Johannes larsen deltog i i København, fandt kun sted i vinterhalvåret, så somrene tilbragte han hos familien i Kerteminde. 
+"Han" er muligvis Kristian Zahrtmann.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen er tilbage på skolen og hans mors er meget spændt på, hvad Zahrtmann siger til de tegninger og billeder, han har lavet hjemme.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/F1OT</t>
+  </si>
+  <si>
+    <t>Kjerteminde den 28 October 1885.
+Kjære Johannes
+Det er idag Jens Olsen Bryllups Dag og Karen var her igaar hele Dagen og var saa glad; men meget bedrøvet fordi du var rejst inden hun kom hjem, Marie fik et smukt Billede af hende istedet for det Du har taget fra hende
+Vi fik en smuk Bouket Blomster derhen. De skal bo hos Hinkes i Drejer Møllers Lejlighed
+Sophie Bles er her idag for at hjælpe mig med [Børnenes?] Vinterkjoler og saa har vi slagtet Lam derfor er jeg i Knibe med at naa Brev Georg har ogsaa meget travlt her sender jeg Frimærke og saa haaber jeg at vi hører fra Dig inden mange Dage
+Jeg har slet ikke havt Tid til at see mig om efter hvad I har glemt men nu en af dagene skal jeg gjøre en Runde, igaar tænkte jeg meget paa at det var den første Dag paa Skolen Gud give det nu maa blive til Glæde for Dig og os fortæl os dog hurtigt hvordan det gik dig da du viste ham dine Ting hjemmefra
+Vi ere alle raske min Ven det er dog det vigtigste paa Søndag skal du faa et langt Brev fra mig.
+Hils Alle fra din egen Moer</t>
+  </si>
+  <si>
+    <t>1901 sensommer</t>
+  </si>
+  <si>
+    <t>Victor Bøttern
+Hans Hinke
+Andreas Larsen
+Jeppe Andreas Larsen
+Johanne Christine Larsen
+Ole Poulsen
+H Schriver
+Laurits Thomsen</t>
+  </si>
+  <si>
+    <t>"Ole Poulsen har nemlig Tærskeværket": Man havde i Kerteminde et damptærkeværk på andelsbasis.</t>
+  </si>
+  <si>
+    <t>Johannes og Alhed Larsens hus på Møllebakken er under opførelse. Larsen har været hos Elias B. Muus for at få træ til byggeriet, men kunne ikke få noget, før han betalte, så han gik til Bøttern og købte tagsten, som bliver betalt med bl.a. korn fra Larsens far. I.A. Larsen venter på at låne tærskeværket. Johannes Larsen spørger Alhed, om hun har penge, for han skal betale for dåb.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/TlSr</t>
+  </si>
+  <si>
+    <t>Kjerteminde
+Kæreste Alhed!
+Jeg staar og hjælper Hinke at tage Planter ud til Vinduerne og jeg ser det er nødvendigt at staa over ham til han kommer saa vidt at vi faar dem kørt ned til Høvleriet, jeg venter ogsaa paa Thomsen som skal tage ud til Trapperne, han lovede at komme lige over Middag og nu er det omtrent Togtid, saa jeg kan ikke følge med Junge som jeg havde haabet. Murerne er ved at gøre Kældergulvet færdigt. Jeg var hos Mu[ulæseligt] i Gaar, men Schriver var ikke hjemme og kom først Torsdag og den anden Bede kunde ikke udlevere Træet før han fik Penge eller Korn eller fik svar fra Schriver saa bad jeg dem beholde deres Træ og købte baade Træ og Tagsten hos Bøttern han havde lige faaet Tagsten hjem, paa de Vilkaar at han skal have ”de 200 Kr. for Brushønsene” naar de kommer og Resten dækkes med Korn som Fader leverer. Ole Poulsen har nemlig Tærskeværket i disse Dage og det er ikke afgjort at Fader kan faa det lige efter ham. Nu skal Junge gaa siger hun. Du har vel ikke faaet Penge, det vilde være rart om jeg kunde have faaet en 30 Kr. saa jeg kunde have betalt den Daab. Jeg er meget urolig for lille Puf men jeg hører vel ingen Ting før jeg kommer
+Mange
+kærlige Hilsner
+Din
+Johannes Larsen</t>
+  </si>
+  <si>
+    <t>1902-03-10</t>
+  </si>
+  <si>
+    <t>Dalby, Kerteminde</t>
+  </si>
+  <si>
+    <t>Hans Hinke
+Niels Chr.  Jantzen
+Adolph Larsen
+Christian Møller, maler
+Frederik Petersen
+R J Steen
+Fritz Syberg
+Peter Thomsen, tømrermester</t>
+  </si>
+  <si>
+    <t>Alhed og Johannes Larsens villa på Møllebakken i Kerteminde er ved at blive bygget.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen blev skuffet over, at Alhed og børnene ikke var hjemme, da han kom tilbage til Kerteminde.
+Han skriver om, hvad han har spist dagen før.
+Fritz Syberg (Baronen) har været på besøg. 
+Larsen har været hos skrædderen, hos Frederik Petersen (billedrammer) og hos flere håndværkere, som laver vinduer for ham.
+Larsen maler på nogle rådyr og skal have sat akvareller i ramme.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/9crh</t>
+  </si>
+  <si>
+    <t>Teknisk Skole 10 Marts 1902.
+K[æreste] Alhed!
+[noget af papiret mangler] hjem i Gaar med [noget af papiret mangler] vil ikke nægte at [det var en s]tor Skuffelse for [mig at I v]ar borte, jeg kan jo [godt for]staa at det var [det rig]tigste af Dig at [noget af papiret mangler]sen jeg havde tænkt saa meget paa Jer derude og glædet mig saa voldsomt til at se Jer igen at det var lidt svært for mig i Øjeblikket og jeg besluttede mig derfor til ikke at skrive før jeg havde faaet Brev fra Dig og var bleven formildet af det. Nu er jeg som sagt [kommen] til det Resultat at det er bedst som det er og saa skal Du alligevel have et Par Ord [noget af papiret mangler] Det var en god [noget af papiret mangler] tror jeg er komm[noget af papiret mangler] Del af den. Jeg k[noget af papiret mangler] hamle op med [noget af papiret mangler] med at spise [noget af papiret mangler] Gang, jo den [noget af papiret mangler] tror jeg dog jeg va[noget af papiret mangler]deste, nu skal Du faa Spisesedlen for i Gaar: Øllebrød Smørogbrød Kaffe og Kager om Morgen, sød Suppe med Hvedebrød og Smør, Frikadeller med hver 2 Spejlæg og Snapse til Middag saa Kaffe og Kager og derefter en [noget af papiret mangler]tur til Dalby i Sn[noget af papiret mangler] Kl. 4 spiste vi igen til Middag i Kjerteminde Kødsuppe og [noget af papiret mangler] Kød og Lagkager [noget af papiret mangler] og derefter Kaffe [noget af papiret mangler]iste vi med god [noget af papiret mangler] Aften med [noget af papiret mangler]ttere og The og [noget af papiret mangler]ad. Baronen [noget af papiret mangler] Seng i Nat og rejste [noget af papiret mangler]ag. Jeg har været hos Skrædderen og faar baade Overfrakke og Tøj til den 19. Jeg var ogsaa hos Fr. Petersen som lovede at komme op med Rammerne i Aften. Saa har jeg været hos Sten og Jantzen og hos Thomsen det sidste Sted dog uden at t[ræffe] Manden. Hinke [har p]asset Vinduerne til og nogle er hos Møller og andre har han faaet igen og beslaaet dem. [noget af papiret mangler] Dag og har mal[noget af papiret mangler] Raadyrene i M[orgen skal] jeg se at faa Aq[uarellerne] i Orden og sat i [Ramme] det er jo paa Fr[edag hele] Redeligheden skal [noget af papiret mangler] og saa tænker jeg at komme ned til Jer om Lørdagen saa vi kan rejse her til Mandag saa jeg kan komme i teknisk Skole den Aften saa bliver det lige 50 Kr. jeg skal have denne Gang. Mange kærlige Hilsner til Jer alle 3 hils ogsaa de andre [noget af papiret mangler] 
+Din Johan[nes Larsen.] 
+Skrev Du til Agraren</t>
+  </si>
+  <si>
+    <t>1902-03-11</t>
+  </si>
+  <si>
+    <t>Lars Gregersen
+Hans Hinke
+Max Kleinsorg
+Frederik Petersen
+Fritz Syberg
+Laurits Thomsen</t>
+  </si>
+  <si>
+    <t>Larsen-familien bor i Lille Kærbyhus, som også var ejet af familien, i Kerteminde.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har fået indrammet akvareller. Villaen på Møllebakken i Kerteminde er ved at blive bygget.
+Larsen kan ikke finde en liste med titler og numre på en række billeder, så de kan ikke blive nummereret, før de bliver sendt til København.
+Kleinsorg har ikke sendt trykkene.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/4edm</t>
+  </si>
+  <si>
+    <t>Kærbyhus 11 Marts [noget af papiret mangler]
+Kæreste Alhed!
+Tak for Dit Brev. Schous Adr er Adelgade 17 – 3 Sal, sommetider skriver jeg vist 27 men jeg tror i Øjeblikket at 17 er rigtigt. Jeg har nu faaet alle Rammer fra Frederik Petersen og har sat alle Aqauarellerne i undtagen den jeg maler paa og som jeg haaber [at faa] færdig i Morgen. Stee[noget af papiret mangler] Bæst han bliver vist f[ørst] færdig i Morgen hvad [ri]meligvis fører til at [noget af papiret mangler] broncerede Forkanter paa Rammerne. Thomsen traf jeg i Dag og var med ham henne at se paa Dørene, han havde lavet de 10 af dem [noget af papiret mangler] Køkkenet og øverste Etage og var i Gang med de andre, han lovede at mande Folk op og lave Bagtrappen og Shelterrummet til Værkstedet færdigt saa Murerne kan begynde naar det bliver Tø. Her har været en væmmelig Kulde i Dag. Jeg har faaet Plankerne til Trappen kørt ud, det bad Thomsen om, og ligeledes har han faaet sin Høvlebænk [noget af papiret mangler]an skulde af med en [noget af papiret mangler]ie og Hinke har faaet [noget af papiret mangler]ien fra Gregersen. [noget af papiret mangler] er nu fuld Gang med at [ulæseligt ord] Vinduerne og hænge dem paa saa der kan snart begyndes med at sætte Ruder i, bare nu Vejret maa forbedre sig saa M[noget af papiret mangler] kan begynde. Jeg har vendt hvert Papir i Spillebordsskuffen og Noderne uden at finde det Papir hvorpaa jeg skrev Titlerne og Numrene op paa Billeder og jeg er derfor afskaaret fra at sætte Numre paa dem hvad der igen har til Følge at de ikke kan blive nummererede før vi kommer til Kjøbenhavn, dersom Du ikke ved hvor Opskriften er og [kan] meddele mig det o[noget af papiret mangler]ende, Billederne ska[l sen]des paa Fredag. Jeg [har] i Dag rykket for Regningen til Tombolaen, den skulde have været der ovre første Marts. Det Smøl til Kleinsorg har endnu [ikke s]endt Trykkene. Hvis jeg ikke havde saa meget at gøre og rende om vilde jeg kede mig ganske forfærdelig, jeg begyndte i Gaar at faa Rejsefeber da Baronen skulde af Sted men i Dag gaar det bedre. Mange kærlige Hilsner til Jer alle tre fra 
+Din
+Johannes Larsen
+[Hi]lsen fra Marie.
+Der var Brev fra Moder i Dag de var kommen godt derop.
+JL.</t>
+  </si>
+  <si>
+    <t>1902-12-17</t>
+  </si>
+  <si>
+    <t>Ester -
+Sofie Bless
+Syrak Hansen
+Hans Hinke
+Adolph Larsen
+Alhed Larsen
+Jeppe Andreas Larsen
+Johannes Larsen
+Marie Larsen</t>
+  </si>
+  <si>
+    <t>Muligvis er det Syrak Hansen, der har foreslået Christine at sende et billede til udstillingen.</t>
+  </si>
+  <si>
+    <t>Familien i Kerteminde har pakket et af Christine Swanes malerier og sendt det til hende. Det skal til bedømmelse på Den Frie, med håb om at blive godkendt til forårsudstillingen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/vZv8</t>
+  </si>
+  <si>
+    <t>Tirsdagaften
+Kjære Christine!
+Nu kom Adolph tilbage efter at have kjørt Kassen og Rammen ned vi havde heldig denne staaende som vi fyldte men da der ikke var Plads til Rammen bandt jeg Papir om og gjorde det saa godt som muligt men Hinke vil jeg dog ikke have mere naar Las ikke er hjemme Vi ledte lille Dine alle Steder men kunne ikke finde hvad Du skrev om har Du dog ikke glemt at Du har taget det med maatte Du dog nu faa Held til at Bedømmelsen falder godt ud det er igjen Eksamensdage for mig – de ængstelige Dage er altid lange for mig jeg bestiller ingen Ting og saa er jeg saa vred paa mig selv derfor
+Det er da en Glæde for dig at have Johannes derovre, naar kommer han hjem? Han er her maaske inden Du kan svare mig derpaa – Det var pænt af [Syrak?] at foreslaa Dig nu faar vi se hvormange er der til at bedømme og hvem er de Herrer
+Oh disse korte Dage Kl er kun 3½ og jeg skriver ved Lys
+Faer sørgede for Udskriften, Marie samlede sammen og Agraren kjørte med det saa du ser vi har hjulpet til alle 4.
+Ja nu nærmer Julen sig med en forbausende Hurtighed vi har travlt med lidt til Asylet og jeg lapper og syer, Alhed har endelig faaet fat i Sophie Bleis der maa jeg over i Morgen at hun kan hjælpe mig lidt; ellers er alt ved det gamle den ene Dag gaar som den anden
+Marie sætter lidt Tøj iblød, der skal vaskes i morgen A. skal kjøre med Hø paa Torsdag ja nu skal Ester gaa jeg skrev samtidig til for at Du selv kan hente Kassen og faa over i den fri Udstilling der er da ikke saa langt at føre den over. Lev vel og Gud bevare Dig og være om Dig Du kjære Barn
+Din gamle trofaste Moder</t>
+  </si>
+  <si>
+    <t>1904-12-12</t>
+  </si>
+  <si>
+    <t>Haslev</t>
+  </si>
+  <si>
+    <t>Hans Hinke
+Andreas Larsen
+Jeppe Andreas Larsen
+Johan Larsen
+Marie Larsen
+Olga Lau
+Christine  Mackie
+William Mackie</t>
+  </si>
+  <si>
+    <t>Laues må være Olga Laus familie. De boede i Næstved.</t>
+  </si>
+  <si>
+    <t>Vilhelmine Larsen fortæller om Puf og Lysse til IA Larsens fødselsdag. Hun er bekymret for, om Christine Swane snakker med nogen på sanatoriet. Marie prøver at finde noget lærred til Christine.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/sEjv</t>
+  </si>
+  <si>
+    <t>Kjærbyhus
+Saa kan vi da faa Æbler afsted i Dag hvor det gør godt at faa noget besørget
+Tusind Tak lille kjære Dine for at du lod os see hvor Du nu færdes Du ved nok det hjælper saa godt paa mig naar jeg enten har været paa Stedet eller seet et Billede saa kan jeg see Dig færdes i Alleen eller i Haven, Gud ske Lov jeg synes at mærke at Du befinder dig bedre er der ingen af Menneskerne Du kan synes om og slutte Dig til fortæl mig dog alt om hvordan det gaar dig, kan Du ikke lade Laues vide hvor Du er saa kunde dog de kjærlige gode Mennesker se ud til Dig om det er tilladt at nogen seer til Eder. Jeg havde megen Glæde af de smaa Drenge Marie havde fortalt dem det er Farfars Fødsels paa Mandag, saa maa jeg hellere begynde at samle nogle kjønne smaa Stene til ham, om Søndagen sagde Puf hvad ønsker Du dig i Morgen, Farfar du kan faa lige hvad Du vil have, men det skal være noget som ikke kan slaaes itu, et Øjeblik efter sagde han ryger du Farfar og saa kom de jo ogsaa med hver en Æske Cigaretter. Lysse med en Æske Tændstikker og Puf med en Muslingeskal til Æsken – Du vilde have glædet dig mest over Skoene om vi nu faar Faer til at gaa med dem men vi har dem da! lille Puf var saa henrykt, der var kommen Brev fra goe Tante Mimme i Boston en lille graa Konvolut med røde Prikker. Udskriften lød Puf Kjerteminde Danmark med Frimærke og Poststempel var det ikke morsomt at det kunde naa hertil
+Han var forfærdelig sej, der var et Fotografi af Mimis Hund og Onkel Billis "Ben Roska” hedder den og en Beskrivelse hvor klog den er, kan selv gaa og hente sit Halsbaand naar de skal ud at spadsere og gaa til Conditoren hente Chokolade og naar de kommer hjem levere Mimi Pakken og saa sætte sig paa sin Hale og vente til der falder et Stykke af til den. De var hos lige til de skulde hjem i Seng – nu kom Hinke saa maa vi hjælpe ham og se at faa Æblerne afsted nu leder Marie efter Lærred til dig finder hun intet saa maa vi vente til næste Gang Nu vil jeg blot ønske Dig en god Appetit og fortæl os saa din Vægt og hvor meget du skal naa op til, og om hvad Doktoren siger og om du kan lide Peejanoder og om det altsammmen og om I maa synge, ja det er vel godt at synge er der nogen saa raske at de maa arbejde er saa noget om at de kan lære Bogbinderi
+Din gamle Moer der altid tænker paa Dig</t>
+  </si>
+  <si>
+    <t>1905-03-10</t>
+  </si>
+  <si>
+    <t>Jens Hansen
+Hans Hinke
+Adolph Larsen
+Alhed Larsen
+Jeppe Andreas Larsen
+Johannes Larsen
+Marie Larsen
+Anna Marie   Larsen, Georg Larsens datter
+Fritz Syberg</t>
+  </si>
+  <si>
+    <t>Kerteminde Byhistoriske Museum</t>
+  </si>
+  <si>
+    <t>Forberedelser til udstilling af Christines og Alheds billeder. Der skal en sort ramme om Christines billede.
+Vilhelmine har vasket billedet og Las har givet det æggehvide.
+Der er lavet kasse til billederne. De bliver sendt som ilgods i morgen.
+Vilhelmine beder Christine om ikke at tage sig det nær, hvis billederne bliver kasseret.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/06VF</t>
+  </si>
+  <si>
+    <t>Kjærbyhus
+Kjæreste lille Ugle!
+Nu maa jeg rigtignok til Skriveriet at Du kan følge med; Igaar fik vi en Deel udrettet, jeg skrev ned til Syberg om han vilde komme og være Las behjælpelig med at see paa Billedet, Budet sagde han skulde komme straks; lidt efter gik Marie til Byen med Din Trøje, hun naaede lige at se S. paa Vejen, saa gik hun over Trapperne og kaldte paa Johannes, som saa i samme Nu kom halende herover jeg tog Maleriet frem; og de begyndte at drøfte om ikke det skulde have en sort Ramme jeg foreslog at tage Billedet over Sofaen ned og prøve med den Ramme, det vandt Bifald og det var saa god en Forandring at de begge udbrød, det skal have en sort Ramme hvor skal vi faa den lavet? Hansen har smukke sorte Lister sagde Baronen vi tager billedet ud og gaar ned med Rammen saa behøver vi ingen Maal at tage nu var det afgjort vi drak et Glas Madejra og takkede for de gode Raad og begge to gik ned af Vejen, Las med Rammen paa Nakken. Agraren gik paa Savværket med 3 Bræder der skulde skjæres igjennem til Kassen de blev allerede hentet igaar og bragt over til Hinke, han var her i Formiddags og tog selv Maal han vilde ikke nøjes med Faers for den maa jo ikke være for lille Fru Larsen.
+I morgen pakkes de og afsendes som Ilgods; - at du veed; Syberg sagde det var for tidlig at give det Fernis, det skulde vare mindst et Aar før kunde de røde Farver ikke taale det, saa revnede de, nu har jeg vasket det i dag og saa giver Las det Æggehvide, Aakanderne ser godt ud i Rammen sagde Faer han var hos Las da de kom, og til det er der en Kasse der passer, saa pakker vi dem kjære Barn stolende paa de to gode Mænd der siger det skal afsted, det er et godt Arbejde og saa ventende paa hvad de ækle Herrer i Kjøbenhavn siger, men tag Dig dog ikke nær lille kjære Ugle om de kasserer det, for det er jo noget vi er vant til, jeg fik jo flere kasseret sagde Las, og ”Gales” smukke Arbejde i fjor , dog jeg skulde blive saa glad om de vilde tage pænt mod vi to Gamle.
+Nu render lille Marie med Brevet for at du kan vide paa Søndag at vi har gjort alt for at skaffe det frem i rette Tid – Alheds 2 Billeder saa ogsaa godt ud sagde Faer vi skal nu over at se det Hele i Morgen
+Her stormer stærkt men vi tørrer ligegodt Tøj og nu kommer Marie med din Pakke fra Banegaarden det er vel Blomsterne som nok skal blive plantet nu skal jeg til at plante Urtepotterne om naar der kommer en mild Dag –
+Nu maa jeg sige Lev vel til næste Brev det er dejligt at Du tager til i Vægt og faar Lov til at spadsere – men pas dine Forskrifter og din Pleje
+dine Roser begynder at skyde nye Blade, ogsaa Nillikerne sender op Alle ere raske
+Agraren er i Virksomhed der er en Ko der har kælvet, det er den 3; nu er der kun en tilbage af de unge; 3 Kalve Olga, Uglen og Svend trives godt
+nu skal hiin gaa, de kjærligste Hilsener fra dem Alle vi taler daglig om vor kjære Ugle
+Din Moder</t>
+  </si>
+  <si>
+    <t>1907-9</t>
+  </si>
+  <si>
+    <t>Jens -
+Laurentius Allerup
+Hilde Balvig
+Victor Bøttern
+Christian Eckardt
+Frøken - Eriksen
+Ina  Goldschmidt
+Hans Hinke
+Jens Hinke
+Julius Hviid
+Kathrine Hviid
+Adolph Larsen
+Georg Larsen
+Jeppe Andreas Larsen
+Johanne Christine Larsen
+Marie Larsen
+Rasmus Petersen, Gartner
+Christine Swane
+Andreas Warberg
+Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Der var ikke kommet breve fra Amerika: Alhed og Johannes Larsen opholdt sig i USA fra maj til december i 1907.
+Fritz Syberg sendte et brev til Christine Swane på "Rørdam" (1907-10-03)
+VL takkede for blommer og kål og sendte hilsner til sine 3 børn: her Christine Swane, Marie Larsen og Wilhelm Larsen. Wilhelm Larsen boede på skovriddergården "Rørdam" under Wedellsborg. CS var i huset der fra maj 1906 til december 1907. 
+Det er uvist hvilket medlem af Meyer-familien, der bliver nævnt i brevet.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv. Christine Swane Breve, kasse 1, kuvert 1, 2002/61, A8, Lb11.</t>
+  </si>
+  <si>
+    <t>Det var høsttid. Onkel (Christian Eckardt) var på besøg. Junge skulle holde fødselsdag. Astrid Warberg-Goldsmith (Dis) og Frederik Andreas Warberg (Dede) kom på besøg. Vilhelmine Larsen passede Ina Goldschmidt, mens Dis var på besøg på Lundsgaard.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/qFVb</t>
+  </si>
+  <si>
+    <t>Kjærbyhus Fredag Eftermiddag
+Kjære Ugle
+Saa mange Tak fordi I sender til os baade Bønner og Kaal, den gjemte jeg nu til Onkel kom vi fik Kjødrand og Blomkaal og Kirsebærsuppe med Boller det var noget for ham Junge og Agraren havde jeg bedt om at spise med, hun kom ved ½ 12 Tiden og hjalp mig, om Aftenen da han kom fik han Haschi det var noget han kunde tygge Æg og brunede Kartofler det smagte han var meget velfornøjet, han var paa Lundsgaard hos Allerup; men Georg kunde ikke friste ham til at blive Søndag og spise Haresteg med, han rejste hjem Lørdag, og alle vi andre blev saa bedte med at spise Grossereren kom med en rød Lilie til Junge. Jeg gav hende om Morgenen en Kurv pyntet med Vinløv Blommer Graapærer, og 2 dejlige [ord mangler] Allerup han havde sendt hjem til mig med Eckardt. Det var dejligt at høre Breve, dit med de smaa Støvler kom jo om Lørdagaften og blev meget vel modtaget. Der er ingen Amerikabreve kommen endnu, en Fru Balvig havde talt om at de maaske blev i Amerika Vinteren eller en Deel deraf, men her er intet hørt i disse Dage plukker Gartner Petersen Johannes Æbler og lægger op, han kom selv og tilbød og Junge og jeg slog til for ingen af os saa os i stand til at faa det gjort. Nu i forgaars kom herigjen et Kort fra Frøken Eriksen med Tak fordi hun maa faa de 50 Pund saa vilde hun have ligesaa mange Pund Madæbler saa faar [ulæseligt ord]; men det maa være til Marie kommer, det sidste Hø har staaet paa to Læs i Gaarden og jeg har været meget bekymret for det meget Mandskab skal der til Tordne og lyne og regne gjorde det forgangen Nat; men nu var det tørret af igjen saa er Brødrene Hinke og Agraren i Færd med at hjælpe Far Larsen, saa snart jeg saa Jens paa Læsset fik jeg Lyst at skrive, nu skal jeg ud at see hvor langt de er naaet, det ene Læs er paa Loftet og det andet for Indgangen med Jens paa, Jaah det skal nok gaa Fru Larsen. I Onsdagsaftes kom Fru Goldschint med lille Ina som gaar hos mig medens de andre er paa Lundsgaard men hun gaar og passer sig selv med den lille Gedebuk morer hun sig saa godt saa har hun 3 smaa Penge i en Pung, som hun lægger i en Spand, hun er sød og det holder ved til de kommer tilbage. Saa nu Høet er i Huus er min Bekymring for Sildene der var mange forleden Dag de fik Mejers til en Krone, men nu maa Faer til Havnen for ellers bliver det vist ikke til noget. Nu er de færdige saa mangler der kun nogle Stakkelevninger som skal køres hjem og lægges ovenpaa Hæsset som staaer ved Møllen og dem kan Faer selv hente – naa nu er I nok kjed af al min Snak; Selskab paa Aftenkaffe skal der være Søndag aften hos Agrarens mens Dis er her Dede kommer og Doktor Hvid med Søster hun bad nu kun [ulæseligt ord] fra Lundsgaard om bruge Ovnen her i Morgen, Allerup skal ogsaa med nu kommer Brev med Aftentoget saa faar jeg nok et lille Brev i morgen Aften fra Eder nu kom jeg tilbage i det med Skriveriet men saa faar I noget mere næste Gang; jeg skal ud at lave til Aftensmad for vi fik kun Flæsk og Æbler og Kaffe i Middags
+Nu er det Skumring saa Farvel alle 3 Børn hilser jeg saa kjærlig vi ere raske Gud ske Lov
+Eders trofaste Moer</t>
+  </si>
+  <si>
+    <t>1914-03-09</t>
+  </si>
+  <si>
+    <t>Laurentius Allerup
+Niels Bom
+Hans Hinke
+Christine  Mackie
+Thomas Madsen-Mygdal
+Sophus  Meyer
+Anna Meyer 
+Kristian Olsen
+Ellen  Sawyer</t>
+  </si>
+  <si>
+    <t>Johannes Larsen var i foråret 1914 ved Fiilsø i 75 dage. 
+Alhed Larsen vil have "Foreningen" til at sende et eksemplar af bogen, og denne bog er formodentlig St. St. Blichers Trækfuglene udgivet af Radeerforeningen med Johannes Larsens illustrationer. Denne bog kom ud i marts 1914. Af Johannes Larsens brev til Alhed 13. marts fremgår det, at det er en Andr. Madsen, der skulle have bogen tilsendt. 
+Calarilt er en lavalkoholisk drink.</t>
+  </si>
+  <si>
+    <t>Alhed Larsen vil have (Radeer)foreningen til at sende et eksemplar af bogen til en ikke navngivet person.
+Mix og Myg brokker sig over, at Hinke har lavet dårligt arbejde. Alhed Larsen er træt af at høre om det og vil vide, om det ikke var (Kristian) Olsen, der lavede noget klamp.
+Der skal være fællesspisning for Sophus Meyer.
+Alhed Larsen har sendt nogle af sine egne og Johannes Larsens billeder.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/oH4V</t>
+  </si>
+  <si>
+    <t>Kæreste Lavsi!
+Tak for Dit Brev i Gaar. Bom lovede at afsende baade Sko og Saaler i Dag. Hælene kunde nok gøres bredere, men saa vilde det tage meget mere Tid, saa jeg sagde, han ikke skulde. Hermed to Breve fra til Morgen, det er kedeligt vi ikke kan sende ham et Exempl. Kan Du dog ikke faa Foreningen til at sende ham et, naar det er til Anmeldelse? – Det er et modbydeligt Vejr i Dag, Snesjap ligefra Morgenstunden, Du har det vel ikke, men vi maa jo haabe, at det snart bedres. – Blindrammerne er for længst afsendte, men det er jo en meget sen Forbindelse derop til. – Christine Laurentius og jeg var til Kaffe og Calarilt hos Elle i Aftes, der var ingen Humør paa Laurentius Mix og Myg bliver ved med deres Vrøvl om Olsen og Hinke, at Hinke smøler og Hinke har lavet daarligt Arbejde og at det maa være meget ærgerligt for Olsen o.s.v. Jeg er snart saa lynende gal over at høre paa det. – Men var der ikke netop meget galt fra Olsens Side (foruden Detailfejlede [”ede” overstreget])? Lad mig det vide, at jeg dog en Dag kan lukke Munden paa dem, jeg synes, der var noget med at de ikke passede dernede, eller var de forskellige fra det, Olsen havde samlet, eller hvad var det? Svar mig paa det. – Paa Søndag laver Haandværkerforeningen Fællesspisning for gl. Meier. Mon jeg er nødt til at gaa med? det er jeg vel, skønt jeg gider daarlig. - - Jeg sendte saa i Gaar: Lygten (Sprogø), Jordkælderen og Fyret, dalende Lærke og Kæmpehøjen og 4 af mine. Mit sidste Tulipanbillede fra i Fjor saa saa godt ud i Ramme. 1000 Hilsner fra os alle 3
+Din A.
+Christine hilser ogsaa
+[Indsat på hovedet på side 1, øverst]
+Jeg skal nok sende de Rentryk, kan stadig ikke finde det andet Katalog. Du har vel faaet det ene og Skjorterne</t>
+  </si>
+  <si>
+    <t>1936-10-14</t>
+  </si>
+  <si>
+    <t>Bent Bjergskov
+Thora  Branner
+Louise Brønsted
+Adolph Larsen
+Andreas Larsen
+Gudrun Larsen
+Henning Larsen
+Ingrid Larsen
+Johannes Larsen
+Marie Larsen
+Vilhelm Larsen
+Else Larsen,  Andreas Larsens kone
+Kirsten Larsen, Gudmund Larsens kone
+Axel  Müller
+- Müller, Frk. 
+Margrethe -, pige i huset hos Johanne C. Larsen 1936
+Ellen  Sawyer
+Janna Schou
+Hempel Syberg
+Rigmor Thorsen
+Joseph Turner
+Agnes Taaning
+Else Warberg
+Martin Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvem Fru Nielsen og Søster Thorsen var. Sidstnævnte var formodentlig i familie med Rigmor Thorsen. 
+Hvem Mygdal, der gav Martin/Manse Warberg Larsen penge for malkning, var, vides heller ikke. 
+Eidi og Edith, som arbejdede i huset i England for den kvinde, som Laura Warberg Petersen var ansat hos, er ikke oprettet med biografi i KTDK. 
+Croydon er en bydel i det sydlige London.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0578</t>
+  </si>
+  <si>
+    <t>Johanne/Junge har en dårlig hånd. Hun blev meget glad for den smukke skål fra Janna, og hun takker for alle Astrids gaver. Adolph/Agraren og hun pakkede op dagen før fødelsdagen. 
+Laura/Bibbe og Martin/Manse er i England. De mødes på fridage og besøger museer mv. i London, og de har fløjet. Begge bor nær Themsen. Martin fik et legat på 100 kr. og har ikke råd til at rejse til andre gårde, og han lærer ikke nok på Farmoor Farm - kun sprog. Laura/Bibbe har vrøvl med kokkenpigen, der hvor hun er i huset. 
+Det er svært for Laura og Bent at være adskilt. 
+Adolphs fødselsdag blev fejret med gæster til kyllingesteg. På Johannes fødselsdag svigtede Margrethe, men heldigvis kom Elle(n) og hjalp til. Gæsterne kom med både bagværk og gaver.
+Johanne har ikke så meget mere at lave i hus og hjem end Astrid, men Johanne har bare ikke meget energi.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/P1L8</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
-Malerinden
-[...10 lines deleted...]
-["France" er skrevet med grønt blæk. Det øvrige med sort]
+5/5-02
+23/9-02
+Modt. 16’Okt. 1936
+Fru A. Warberg Müller
+Bakkevej 8
+Hareskov St
+19/3-2000
+Bibbe-Kerteminde.
+[Skrevet på kuvertens bagside:]
+JWarberg Larsen
+Lindøgaard Dræby St
+Fyen
 [I brevet:]
-Rue Gay Lussac 52 Tirsdag 7-6-49.
-[...16 lines deleted...]
-Johanne Christine Larsen
+Lindøgd 14-10-1936
+Kæreste lille Dis!
+Foruden at jeg blev vældig glad ved dit Brev i Dag, blev jeg temmelig forfærdet ved af det at se, at du tror jeg stadig ligger i Sengen; nej jeg laa da kun 3 Dage og var jo oppe, da jeg skrev det Brevkort til dig, men passer stadig paa ikke at røre Haanden mere end til det nødvendigste. Og saa er jeg jo i en saadan Brevgæld – for at faa sagt Tak til alle de mange der har sendt mig Gaver. Gamle Ta[brændt hul], som sendte mig 10 Kr. ligger af Aarebetændelse – bedre men meget utaalmodig – hun maatte have først. Den søde Tante Else med et langt egenhændigt Brev og 100 Cigarer; Frk Müller som 8 Dage før min Fødselsdag sendte mig en dejlig Æske fine Chokolader – ligeledes – og saa mine to Børnser i England Ja og Mary, som jeg saa gerne vil være tro, og som stadig skriver til mig og som sendte Lykønskninger baade til Agraren og mig (samt Cigarer til mig) - - ja alle dem har jeg altsaa ladet gaa forud for dig, men jeg trøster mig stadig ved det lille Brevkort, som du fik straks. Saa nu har jeg vist igen udvist min bekendte altfor store Grundighed, naar det gælder Ting, som kunde siges med to Ord. 
+Saa skrider jeg til det endelige Brev! Kæreste Dis, hvor du overvældede mig! Og hvor jeg blev lykkelig over det alt sammen! Jannas meget smukke Skaal staar fuldstændig hel og fin og lyser op paa Bordet i den lyse Stue - jeg maa have den for Øje hver Dag, synes jeg. Natkjolen blev jeg saa henrykt over, varm og lækker nu til Vinteren. Og saa det Væld af værdifulde Varer! Du er jo tosset, sødeste Dis at sende mig alt det. Men glad blev jeg rigtignok. Chokoladen smagte dejligt, jeg rigtig smausede de Dage, jeg laa i Sengen baade med Slik og Tobak. Og saa dine tre (!) lange Breve, som du oven i Købet skriver efter strænge Arbejdsdage. Tusind, tusind Tak for det alt sammen, ogsaa til Axel! Hvor var det sødt af ham at sende mig Frimærker. Ogsaa for Billederne, som jo er udmærkede. De to store Pakker kom Dagen før min Fødsdag og da jeg altså lå den Dag og vi syntes, at jeg skulde have lidt at muntre mig med pakkede Agraren dem op og foreviste Stykke for Stykke. Hvem Husholdningskassen var fra, kunde vi ikke [”se” indsat over linjen) og det faldt mig selvfølgelig ikke ind, at den ogsaa var fra dig! 
+Lad mig nu hellere fortælle lidt om Bibbe og Manse, som du udtrykkelig beder om. Vi faar stadig saadan glade og fornøjede Breve fra dem begge, ja jeg tror, at de i hvert eneste Brev skriver om, hvor glade de er, [komma overstreget] over at se saa meget interessant og hvor smukt Landet er. 
+2.
+Bibbe tog en Dag, da hun havde fri med en Bus langt langt ud pa Landet – de bor jo i den sydvestlige Udkant af London, lige ved Richmond Park, hvor hun har taget mange Traveture; nu har de vist desværre saa meget med Taage og det tager jo unægtelig Glansen af alt. På den Tur, kom hun til forskellige Smaabyer, som alle var spændende og morsomme, et Sted var der et lille Torv, der saa helt middelalderligt ud. Bibbe har vist et storartet Tag paa at faa noget ud af det; der er planlagt langt ud i Fremtiden med Ting, der skal naas. Manse har jo lidt længere til Fadet, men af og til mødes de da i London og beser hvad de kan overkomme. De mødtes en Dag i Croydon, hvor de fløj! Manse var begejstret. Ellers er hans det bedste jo at se Malerier; forleden havde han været der alene og helliget sig de gamle Hollændere. For 30 Aar siden gik jeg der og svulmede over de gl. Holl. Turner havde jeg anmodet ham om at finde, hvad han ogsaa havde gjort og var ude af sig af Begejstring over ham. Han er nu ogsaa pragtfuld. Themsen er de begge enige om at besynge – pudsigt at den løber forbi begge deres Opholdssteder – ikke saa farlig meget bredere end Odense Aa ved sit Udløb der, hvor Manse er. M. fik 100 Kr. af O. Sybergs Mindelegat; vi havde sat vore Næser op efter betydelig mere, saa han havde haft Raad til at komme paa en mere veldrevet Farm. Han maa jo ikke forlange Løn – maa i hvert Fald ikke faa det, men Mygdal giver ham lidt – det hedder sig fordi han malker. Men der er ikke Spor at lære der paa Farmoor Farm, ja Sproget er jo altid noget at lære selvfølgelig, men det havde dog været rart om han f. Ex. havde kunnet rejse lidt til de forskellige Landbrug – hvis der overhovedet findes Godser i England. Bibbes Madame er stadig meget sød og flink mod hende, men B. har mange Bataljer med Kokkepigen Edith, der er er en Heks, navnlig mod Heidi, den lille Østrigske House-Maid. B. rejser sig i sin Vælde, naar Edith bliver for slem, for Heidi staar Bibbes Hjærte nær. Har jeg virkelig slet ikke før skrevet noget om Børnene? 
+Bent kommer her jævnligt; jeg tror nok, at det er svært for dem at leve adskilt, men jeg tror ogsaa, at det var udmærket for Bibbe at komme ud, tænk hvilken Oplevelse for hende; den Slags er jo Skatte for hele Livet. Jeg tror da, at mit var blevet fattigere, hvis jeg ikke havde haft alle mine Rejser at glæde mig over at tænke paa. Men jeg har jo ogsaa været heldig og set meget. 
+Hvis der nu er noget særligt om de to, du vil høre om, så spørg og saa gaar jeg for øvrigt over til Beskrivelse af vore Fødselsdage. 
+3
+De var straalende og festlig – min ganske lidt formørket af Haanden, dog ikke meget. Agraren havde ”Nabo” inde til Kyllingesteg og Rødgrød, en af vore unge Venner var kommen (med Cigarer) Bent kom, ligeledes med Cigarer, 50 store fede Cerutter, og senere Las, Puf og Else – alle uventede, undt. ”Nabo”. De fik Kaffe og – Lagkage. Mere havde jeg ikke kunnet præstere, da Æbleplukningen i det gode Vejr gik fremfor alt.
+Min begyndte lidt trangt. Jeg listede op midt paa Formiddagen, fik med Besvær Haaret snurret lidt op og Tøjet paa. Fru Nielsen havde meldt sig til Eft.visit med Gudrun og sagt, at hun vilde tage Bagværk med Kl 3. Naa, da Klokken blev halv tre og jeg forstod, at Margrethe svigtede mig, skønt hun vidste jeg havde ligget Dagen før og skulde have fremmede – det var ikke pænt. I Nød skal man Naboer kende. Det var ganske vist ikke hendes ”Dag”, men jeg havde bønfaldt hende. Naa, Faderen har ikke villet undvære hendes Arbejde hjemme; jeg tror de sankede Kartofler. Da var jeg lidt modfalden, men Elle kom og gjorde Underværker i den halve Time lavede Chokolade, dækkede Bord, ryddede op. Og vi havde saa en yndig Eft. med Fru N., som ankom med den mægtigste Waleskringle, jeg endnu har set, 50 fede Cerutter og – en Vinterhat; hun gav mig to Sommerhatte, da jeg var derinde for noget Tid siden, saa nu er jeg forsynet! Al min uaabnede Post laa i en stor Dynge i Sofaen, den lukkede Elle op og læste noget af det højt. Hun selv kom med en meget smuk Portræt af sig selv i Festdragt, 1 Par Strømper og 1 Pk. Papirsservietter, Strømper, Underliv og Cigarer fra Marie. 1 Kittel fra Lugge, 50 Cigarer fra Tutte, 100 fra T. Else, 10 Kr. fra Tante Mis og saa en Mængde Breve og Kort. Aftenen blev helt gevaltig. Ikke mindre end 3 Bilfulde rullede ind i Gaarden – alle uventede. Hr. og Fru Thorsen med en Ladning fint Bagværk og 50 Cigarer, Gudrun Larsen (Bror) fra Rørdam i sin egen Bil med Kirsten, hans Kæreste, Søster Thorsen og Søster Rørdam ligeledes med 50 Cigarer. Senere ankom den gode Las, Puf og Else, samt Klaks, der fungerede som Statens Skovvurderer af Omegnens Skove. Han havde en stor Æske fin Konfekt, de andre Konditorkager i lange Baner og fint Undertøj. Har du nu kendt Mage til Fødselsdag, det var da mindst som om jeg blev 70. Jeg var overvældet. Heldigvis havde vi Masser af Chokolade fra om Eft. Flødeskum ligeså, saa der blev nok til os alle 14. De unge Piger udrettede Arbejdet, de er huskendte. 
+4
+De dækkede i begge Stuerne og vi havde det dejligt. Klaks og Thorsens som jo kommer i Familie gen. Bror og Kirsten var sammen første Gang den Aften. Fru Thorsen talte om saa morsomt der havde været den Aften i Sommer, da du gav Skole-Historier. Hun er et pragtfuldt Menneske, som jeg holder meget af, og hvor er hun altid parat til at le og more sig. --------------
+Nu har jeg kigget lidt i dine Breve og ser, at du spørger til Høsten; ja den blev jo lille som alle Vegne, men vi kan nu ikke bedømme den helt, før alt er optærsket og det er jo først til Foråret, for undertiden giver den jo lidt mere end man har ment.
+Og saa er der en Ting, jeg skal have korrigeret. Jeg har saamænd ikke saa meget at bestille som du; du har jo ogsaa Landhusholdning m. Have, Frugtplukning og den Slags. Og jeg har dog Margrethe, der er knagende hurtig i Vendingen. Saa har jeg ikke nær saa store Foretagender som du, med Vinbrygning o. lg. Men mit Arbejde er maaske nok større end dit med de store Maaltider og store Opvaskninger. Og saa er der jo deres Tøj, Strømper o.s.v. Desværre er jeg slet ikke mere den habile Arbejder, jeg har har været. Meget af min tidligere Energi er gaaet Fløjten. Maaske det er, som Fru Thaaning sagde til mig forleden: De er vel slidt op, Fru Larsen!
+Naar jeg igen skriver, skal jeg læse dine Breve og smaasnakke lidt om Indholdet, jeg tør ikke mere nu for den skidte Hånd.
+Derfor kun de kærligste Hilsner til jer alle tre og endnu en Gang Tak for alle dine overdaadig rige Gaver! Og Tak fra Agr. for Kortet, jeg er saa glad ved at hans Post var helt omfangsrig i Aar.
+Kan det Gulv i Dagl.st. ikke vente til Foraaret? Det er ikke saa god en Tid at lave den Slags paa. Det er saa langsomt til at tørre, naar det er koldt - siger de kloge.
+Altsaa – endnu en Gang - !
+Din Junge</t>
+  </si>
+  <si>
+    <t>1937-03-30</t>
+  </si>
+  <si>
+    <t>Daisy  Berg
+Else Birgitte Brønsted
+Louis Golding
+Ina  Goldschmidt
+Adolph Larsen
+Andreas Larsen
 Johannes Larsen
-Christine  Mackie
+Marie Larsen
+Else Larsen,  Andreas Larsens kone
+Thomas Mann
+Axel  Müller
+Ellen  Sawyer
+Janna Schou
 Christine Swane
 Lars Swane
-Ursula Uttenreitter</t>
-[...41 lines deleted...]
-    <t>1949-12-20</t>
+Lasse Taaning
+Albrecht  Warberg
+Andreas Warberg
+Erik Warberg Larsen
+Martin Warberg Larsen
+Laura Warberg Petersen
+Karl Zeckendorf</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvem Lars/Lasse Taanings bror, svigerinde og dennes veninde var. Gurli, "Krastine", Kat. Sørensen, Eggert og Franzen kendes heller ikke. 
+Det er uklart, hvem det er, som Johanne C. Larsen omtaler som "ens Svigersøn". Selv havde hun ikke i 1937 en svigersøn. Det vides ikke, hvad Ina Goldschmidts barn/Astrid Warbergs barnebarn hed. 
+Sechendorf er Karl Zeckendorf, som var en jødisk øjenlæge. Janna Schou, Astrid Warbergs datter, var i et kærlighedsforhold til ham, indtil han blev ført til koncentrationslejren Sachsenhausen og myrdet.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0803</t>
+  </si>
+  <si>
+    <t>Johanne C. Larsen har slagtet, og midt i arbejdet med dette kom der gæster. Hun er ked af, at Astrid Warberg var så berørt af ikke at blive inviteret til Else Birgitte/Mudis bryllup. Johanne blev heller ikke inviteret. Hun er bitter over, at Brønsted-familien udelukker Astrid. 
+Det er et stort påskegilde, Astrid har haft. 
+Johanne har en tid været fri for anfald. Hun spiser citron som medicin. 
+Astrid har skrevet om et hørespil, som ikke passer til Johannes verdensanskuelse, men Astrid ved ikke noget om sidstnævnte. 
+Erik/Tinge Warberg Larsens 30-års fødselsdag blev vellykket.
+Johannes/Las, Else og Andreas/Puf Larsen flygtede i påsken til Jylland for at undgå gæster. Det er dejligt, at Else holder så meget af Johannes Larsen. 
+Tysklands jødepolitik er afskyelig. 
+Johanne ønsker tillykke med det nye barnebarn.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/rT9z</t>
+  </si>
+  <si>
+    <t>[Håndskrevet i brevet:]
+d. 30te Marts. 37.
+Kæreste lille Dis!
+Nu kommer saa det lovede Paaskebrev, men selve Paasken er da glidt hen for mig uden Brevskr. til dig. Jeg skyldte Bibbe saa rent ukristeligt og skrev et kæmpebrev til hende – og sløj er man jo efter den store Slagte- og Paaskegøren – du. Jeg havde bestilt Kone til Tirsdag, hun kunde først Onsdag og da kom der Bud, at hun ikke kom p. Gr.a. Sygdom i Hjemmet. Der stod jeg! men hang saa i alene og da det kun var en lille Gris gik det jo. Mon I fik Slagtemaden i nogenlunde Tid? Helligdagene kom jo lidt paa tværs ved Forsendelsen [”ved Forsendelsen” indsat over linjen]. De to første Helligdage havde vi fremmede. Lasse Taaning m. Broder, Svigerinde og dennes Veninde – en henrivende Københavnerinde som studerer Medicin; vi kender hende godt; hun var her baade Palmesøndag og om Onsdagen, samt altsaa Skærtorsdag m. Taanings. Den Onsd. da jeg stod alene m. Slagtningen fik jeg altsaa fremmede – Daisy og Gurli – jeg var ikke videre gæstfrit indstillet da jeg midt i det hele maatte lave an med Kaffe og Underholdning. Langfredag kom den goe Elle i dejligt Vejr; kom lige til Kaffe og blev til Aftensm. Og Aft.kaffe, saa vi fik en god Passiar Hun og Agraren kan efterhaanden helt godt sammen, jeg kunde mærke, at Agr. var glad ved at se hende? Søde Dis – hvor det gjorde mig ondt, at det Brev fra Elle berørte dig pinligt. Men jeg var da heller ikke inviteret og vidste slet ikke, at Elle var derovre før senere, men derfor glæder jeg mig da alligevel over at høre om lille Mudis Lykke. At du sørger over ikke at være i Kontakt med dine søskende, kan jeg da saa udmærket forstå, men naar Tingene er, som de er, vilde det da have været mere forbavsende, om du var bleven bedt; end at du ikke blev bedt. Det berører ogsaa mig i mit Forhold til dem, idet jeg jo aldrig kan frigøre mig for lidt Bitterhed imod dem, naar jeg tænker paa deres Udelukkelse af dig – jeg taler aldrig til Elle om dig; hun læser alle mine forsk. Breve, naar vi ses, men aldrig fra dig, og jeg har heller ikke i Sinde at fortælle om den Sallinge-Tur, men tænk saa vidste hun det skam, og ved du hvor fra? gennem lille ”Krastine” og Kat Sørensen; du havde ringet til hende nede fra Franzen. Maaske det er en smaalig Tankegang af mig, men alt det morsomme og interessante jeg faar fra dig gen. dine Breve vil jeg beholde for mig selv; hvis Elle spurgte til dig, var det måske noget andet. - - De to sidste Helligdage saa vi ikke et Menneske. Jeg tror Agraren og Tinge følte det lidt ensomt, jeg nød det i fulde Drag. Jeg havde sørget godt for deres Forplejning – Påskedag en lækker Æblekage m. Flødeskum – og saa en Lagkage til alle Kafferne. 
+2 Hvilket imponerende Paaskegilde, I skulde have! Kan I nok sidde 8 i Jannas lille Stue; jeg glæder mig til at høre om Forløbet. I har egentlig meget altid – Gæster og kommen ud, kan du nok holde til det? Du har slet ikke skrevet om, hvordan dit Hvileophold hjalp dig. Var det ikke surt at komme i Gang igen? S.u. – jeg mener om dit Befindende? Nerverne? - - 
+Man skulde virkelig tro, at Citronerne hjælper. Jeg tager altsaa baade Medicin og Citronsaft hver Dag og har ikke haft Anfald siden Fredag før Palmesøndag. Hænderne er også mindre stive og smertende om Morgenen – naa, det er jo lige meget, naar jeg bare må være fri for Anfaldene, som gør mig uarbejdsdygtig. Jeg tror ikke det er Gigt – de Anfald. Gurli sagde, at der var en Sygdom, som bestod i at Blodet har svært ved at komme gennem Aarerne (populært sagt, vel) og saa voldte store Smerter. Jeg har egentlig troet det var Arterieforkalkning og det kan jo ikke kureres. Hvor kunstigt, hvis du og jeg har opfunden Lægemiddel mod den Sygdom – men man skal jo ikke slå den Slags fast, andet kan jo have spillet ind. Til Lykke med dit Øre! hvor var det dog dejligt! Tænk om Dedde, som jo menes at ville blive stokdøv med Tiden, kunde faa en lignende Overraskelse. 
+Hvis du kan faa Mod til at gaa op og faa det ["t" i "det" overstreget] Polyper ud, saa vil det sikkert hjælpe meget paa dit Almenbefindende. 
+Hvor jeg kan forstaa, at du flygter fra den Radio, vi har da kun Telefon–Radio og jeg dyrker den aldrig; Foredragene kan maaske være interessante nok, men man kan da aldrig høre et til Ende uden Afbrydelse, saa mister man Traaden og irriteres; og al Musik synes jeg, lyder modbydelig. Men en Højttaler! Ja, saaa er jo egentlig Hjemmet spoleret, som Hjem betragtet. Nej, det er da en Djævelens Opfindelse. Men Størsteparten af Menneskene er jo lyksalige. 
+Du skriver om et Hørespil – det har du aldrig fortalt mig om (dette sidste var sagt med Bebrejdelse i Stemmen) du skriver, at det ikke er efter min Verdensanskuelse! Men søde Dis, kender du den? Saa fortæl mig den dog, for det er saadan en sær Fornemmelse ingen at have, det tror jeg heller ikke Far havde; jeg har altid tænkt ham spejdende efter en Livsopfattelse – el. ret. Verdensanskuelse, men aldrig være i Stand til at føle den Overbevisning om de Ting, "som ikke ses”, som du F.eks. har saa let ved at føle, og som vel ogsaa er det bedste; men det maa vel være et Spørgsmaal om forskellige Naturer. Tror du ikke. Men derfra og saa til ikke at interessere sig for intellektuelle Ting er dog et Spring
+3. Onsdag d. 31. Her har du mig igen. Jeg er kommen i Tanker om, at jeg ikke vil sende dette Brev, før jeg hører fra dig (Kvittering for Slagtemaden) saa vi da en Gang kan komme ud over den Krydsning, i vor Brevskrivning, men maaske tænker du det samme at du vil have mit lovede Paaskebrev inden du skriver. Det er ligesaa baade med Manse og Bibbe; vi kan bære os ad hvordan vi vil, saa krydses Brevene, der maa være noget, der ligger hos mig for Tiden. Nu maa jeg fortælle dig om i Går Tinges Fødselsdag; hans 30 årige! Den havde Dagen igennem været yderst stilfærdig; dog Posten bragte en Del. Fra Marie 10 Kr. (!) et Hynde til hans Plads paa Bænken samt Chokolade; fra Uglen og Lasse Cigaretter og et Bælte; Kort fra Manse; fra Bibbe baade Kort og Brev, indeholdende en Pengeseddel (10 Shilling) saa der var jo Højvande. Saa om Aftenen, da jeg lige skulde til at [et overstreget bogstav] skænke Chokoladen kom en Bil. Du ved ikke, hvor jeg blev glad, jeg troede ikke de (Pufs) huskede hans Fødselsdag – hvad de da heller ikke havde gjort, men den goe Elle havde arrangeret, ringet og gjort an; Resultatet: Puf, Else og med dem Lasse Taaning, alle med Gaver ogsaa fra Elle. Godter, Cigarer, en pragtfuld Skjorte [”en pragtfuld Skjorte” indsat over linjen] Appelsinmarmelade og en dejlig Bog fra Las af Louis Golding: Magnolia Stræde. Kender du den? en vældig tyk en jeg glæder mig meget til den.
+Vi havde en dejlig Aften ved Chokoladebordet, - Gallop Kringle og Lagkage – og de fortalte om deres Paasketur; de bliver jo altid saa stærkt beriget med Gæster, at det undertiden er dem for meget, saa de havde bestemt sig til at flygte i Paasken. Las, Puf og Else. De bilede til Jylland og Begyndelsen gik godt; men nord paa fik de Snestorm og Bilen gjorde tilmed Knuder (temmelig alvorligt endda) Puf, som havde en optrækkende Forkølelse, blev syg af de merfølgende Strabadser og de laa stille i Aalborg paa et ganske dejligt Hotel. Trods alt det, følte de sig forfriskede af Turen. Det er saa dejligt at se, som Else elsker Las; hun synes han er fuldkommen. Tænk hvad det betyder for Las, som selvf. uden at man mærker det, nærer de samme Følelser for hende, og som tilmed har de to Børn, som han paa sin stille Maade forguder. Er det ikke skønt at tænke paa, at Las i sin Alderdom har saa blide Kaar. 
+1-4-37 Du skrev i dit forrige Brev om Thomas Mann. Nej, jeg har ikke læst hans Svar til Universitetet, men vilde vældig gærne læse det; alt det, der foregår i Tyskland for Tiden, maa jo interessere os alle glødende og jeg vil meget gærne læse det, hvis du skiulde have det liggende som Udklip. Du har vel læst om Eggert, som de henrettede nu midt i Marts, fordi han var
+4 Fredsven og Antinazist? Hvor længe skal alt det, som er en Skændsel for den hvide Race fortsætte. Og hvor længe skal ens Svigersøn synes, at det er ganske som det skal være? Du har aldrig svaret mig paa, om du fik noget at vide om Dr. Sechendorfs Penge. Ved Nus ikke det. Jeg synes, det har sin Interesse at fastslaa, at deres infame Jødepolitik simpelthen er Røveri. De Jøder, som de kan faa fat i og som har Penge, piner de til døde i deres modbydelige Koncentrationslejre for derefter ganske rolig at tage deres Penge. – Det Tyskerne gør med Jøderne er jo egentlig ganske det samme som Italienerne gør mod Abessinerne om en under en anden Form. Jeg blev meget betaget, da Puf den Aften de var her og vi talte om engelsk Udenrigspolitik sagde at fordi det tidligere socialdemokratiske [”engelske altså” anført oven over linjen] havde undladt at ruste, kunde Italien uhindret foretage deres Røvertogt til Abessinien. Det syntes at være ubestrideligt. Og i saa Fald har vi Pacifister været med til Abes'. Undergang. Du forstaar, England følte sig ikke stærkt nok til at tage Kampen – en eventuel Kamp – op m. Italien. Men der var jo Suezkanalens Lukning, som den eng. Højfinans ikke vilde gaa med til at lukke (saa burde Ministeriet hvis det vil forlange Prædikatet: hæderlig) være gaaet af – maaske kunnet nøjes med at true dermed. Naa – vi ved jo ikke alt hvad der foregaar i Downing Street. Deres Alfa og Omega er vel: Det eng. Imperium
+Det kunde more mig at høre, hvad Axel mener om den Ting. Han interesserer sig vel for Udenrigspolitik – ja det maa jo enhver i disse Tider. Jeg har desværre ingen rigtig at tale med om det. Det er Morgenstund, jeg har Vaskekone og nu maa jeg i Gang med mit. 
+Dagen efter. Fredag. Ak hvilken Storm til mit stakkels Tøj; en Del blev tørt i Gaar. Af det senere udhængte tog jeg en Del ind ved Sengetid. Resten har blafret hele Natten og Regn fik vi, men nu er det tørt paa et Par Timer, hvis vi faar Tørvejr. – 
+Nu sender jeg Brevet. Jeg tør vædde med at du har haft samme Tankegang, som jeg med at vente paa mit Brev for at undgaa at de krydser. 
+Tillykke med det lille nye Barnebarn! Men tænk, at du fik det at vide ad Omveje. Der har Sjums nu en Brist. Man kan sagtens skrive et Brevkort m. Blyant fordi man har faaet et Barn. - - Undskyld min Grundighed – men du tror vist, du en Gang har skrevet om et el. andet, der er sket for noget siden paa Axels Kontor. Var der en Palads-Revolution. Blev Direktøren afskediget S.u. Nu ikke mere, kæreste Dis uden de kærligste Hilsner til Jer alle tre med endnu en Gang de Tusinde af Tak for alt det lækre du sendte os.
+Din Junge. 
+[Skrevet på hovedet øverst på sidste side:]
+Elle sendte Julekort til din gamle Adr. Lindevej. Fik du det ikke? Saa maa Jeres Postvæsen da rigtig skamme sig
+[Skrevet langs venstre margen på s. 4:]
+Jeg ser ved Gennemlæsning, at jeg har skrevet lidt for hvast mod vores skikkelige Telefo-radio, den generer mig da egentlig ikke meget
+[Indsat i venstre margen s. 7:] S.u.</t>
+  </si>
+  <si>
+    <t>1939-05-25</t>
+  </si>
+  <si>
+    <t>Kerteminde Sygehus</t>
+  </si>
+  <si>
+    <t>Johannes Nicolaus Brønsted
+Louise Brønsted
+- Hagen
+Adolph Hitler
+Hans Hviid
+Julius Hviid
+Andreas Larsen
+Johannes Larsen
+Else Larsen,  Andreas Larsens kone
+Erich Remarque
+Stephen Roberts
+Ellen  Sawyer
+Lars Swane
+Agnes Taaning
+Erik Warberg Larsen
+Martin Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvem Søster var.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0563</t>
+  </si>
+  <si>
+    <t>Der er mange steder i Danmark, som Johanne C. Larsen ønsker sig at se. Hun blev f.eks. misundelig, da hun hørte om Johannes Larsen og Brønsted-parrets tur til Møn. 
+Misundelse er noget grimt noget. Johanne mindes, da Martin/Manse blev ked af det, fordi Lasse Swane fik flere julegaver end han selv.
+Johanne har netop læst Stephen Roberts "Huset som Hitler byggede" og Remarques "Kammerater". Hans Hviid kommer med bøger til hende på hospitalet. 
+Det er svært at sove på ryggen og med benet spændt fast, men Johanne får sovepiller. Hun har haft feber, men har ikke mange smerter. Johanne får mange besøg. Laura/Bibbe har travlt hjemme. Drengene har gravet en brønd, så køerne kan få vand på marken og køkkenhaven kan blive vandet. 
+Johannes medpatient snakker konstant om sine sygdomme.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/phXb</t>
+  </si>
+  <si>
+    <t>Kære lille Dis! 
+Det er dejligt med dine Breve - Tak for det sidste, det hjemme fra, hvor du skriver om Haven. Sikken en dejlig Tur, du har haft, du har Held til at faa smaa smukke Provinsbyer at se jeg husker endnu din Beskrivelse af hvad Søren er det den hedder, den lille By [”By” indsat over linjen] hvor Søster er Apoteker? Er det Hals? Ja [”Ja” indsat over linjen] Den gad jeg nu se: Der var jo i det hele Taget et og andet, man gerne gad se – der iblandt en Bøgeskov i Udspring. Det er mange Aar siden, jeg saa det vidunderlige Syn, og mon jeg nogen Sinde mere faar det at se jeg behøver ikke at sige: ”skøn paa at du har den Lykke”, for det ved jeg, du gør, men tænk hvor mange, der har den og ikke ændser den. Du ved jeg plejer ellers at høre til de nøjsomme mon det er Alderen, der gør, at jeg har mere ondt ved det nu X For Expl, da jeg hørte, at Las, Else og Puf kørte til Møen og der mødtes med Magisterens og fejrede deres Fødselsdage – og lige i den skønne Løvsprings tid, ja tænk dig da mindedes jeg (og følte) da lille Manse en Juleaften med lidt Graad i Stemmen hviskede til mig, hvorfor er der saa meget paa Lasses Bord og saa lidt paa mit!?
+Men selvfølgelig naar man er kommen til Skels aar og Alder kan man da nok tage sig selv i Nakken og minde sig selv om at Misundelse vel nok er en af de meget foragtelige Egenskaber - - der giver mig en hel Del Spørgsmaal, jeg må hellere se at faa dem besvarede, Nej, Tiden falder mig aldrig lang, Hvis jeg ikke gider noget andet, har jeg jo den lille vidunderlige Fjord lige for og kan følge Smaatræerne og Buskenes Udspring her ude i Haven Det har jo været et pragtfuldt Foraar i Aar Jeg har haft ”Huset”, som Hitler byggede af den australske Historiker Roberts. Meget interessant og dette, at det er en Historiker, som har skrevet den forhøjer jo ens Tillid til at det er Sandheden man læser Efter Læsningen af den saa jeg med samme Foragt paa Nazisterne som før, men jeg tror med en dybere Foragt end før paa det tyske Folk. Hvor var den lang og tung at læse navnlig naar man laa paa Sygelejet, men hvor var den god at faa Forstand af. Samtidig læste jeg Remarques: ”Kammerater”. Hvor de dog belyste hinanden paa en morsom Maade. Hans Hviid – Dr. Hviid, Plejesøn, er mageløs til at komme og besøge mig, sørge for min Lekture han ejer en Masse Bøger – nej, det kniber ikke at ligge; jeg har en Luftkrans at ligge paa, men selvfølgelig lidt tvungent at have Benet liggende i den Tagrende, hvortil den er bunden fast; at sove paa Ryggen falder mig altid lidt svært men jeg faar Sovetabletter om Aftenen og kan faa det midt paa Natten igen hvis jeg vil. De er allesammen mageløs søde. Vor elskede Øverste Sygeplejerske, altsaa Chefen her har faaet sin Afsked paa graat Papir og rejser om 8 Dage - de vil ikke give hende Grunden Det er saa vidt jeg kan forstaa en Slags Sammensværgelse med Sladder og Skidt - - en Fremgangsmåde der er Kjerteminde værdig!!
+Om jeg har Smerter. Naa-aa- ikke saa meget mere, men al den første Tid var ikke saa rar og jeg havde en Del Feber, en Aften lige ved 39, men alt det er jo forbi nu Llige efter Pinsedagen skal Gibsen tages af Foden og hvad er saa skal ske eller hvor nær jeg saa er ved Hjemsendelsen aner jeg ikke – jeg modtager en utrolig Mængde Godhed fra alle Sider og af alle Slags, Masser af Mennesker kommer og besøger mig I Gaar havde nogle af mine Kjertemindevenner sørget for at køre gl. Frk. Hagen min mangeaarige gode gamle Ven herud til mig, hun vilde saa gerne hilse paa mig, jeg har jo ikke kunnet besøge hende længe paa Grund af daarlig Gaaelse. Det var et dejligt og rørende Besøg Og naturligvis havde hun som alle andre lidt med til mig. De mest trofaste er Elle og Fru Taaning, men ellers kan du ikke tænke dig alle dem, der kommer her, ogsaa vore Naboer fra Munkebo. 
+Hjemme staar det godt til Bibbe er jo saa trofast til at komme saa tit [”tit” indsat over linjen] det er muligt for hende men meget hviler jo paa hende gid hun maa kunde taale det hun er jo ikke rask endnu gid hun vilde gøre lidt mere for at blive det – Drengene virker jo som sædvanlig for fulde Sejl; jeg hører om nye Virksomhedet; nu har de gravet en Brønd ude ved de to Folde; der er Masser af Vand mægtige Brøndrør er lagt ned, og danner Brøndens Sider, en brugt Pumpe købt, saa nu kan der pumpes Vand op til Køerne om Somren i Stedet for at føre dem den lange Vej hjem til Gaarden Og de har faaet det ordnet saadan, at de kan vande helt oppe i Køkkenhaven – dels Gummislange og dels Jærnrør det betyder altid gode Grønsager De er nu knagende driftige, de Drenge. - - - 
+Jeg har gode Patientkammerater her, en gl. Bondekone fra Drigstrup hun har megen Lune og er ikke dum, dog er det trættende altfor mange Gange at skulle høre [”høre” indsat over linjen] om hele hendes Sygdoms Forløb, Maven Bækkenforteelser o. lign: Jeg har forbudt dem at berøre disse Yndlingsemner, naar vi spiser. Den anden er en ung Pige af Gaardejerstand, sød, naturlig forstandig og i godt Humør. Saa ikke mere, spørg hvis du vil vide mere. 
+Et Væld af Hilsner til Jer fra din Junge
+[Skrevet på hovedet øverst på s. 8:]
+Jo, jeg har lidt ondt ved at ligge og skrive, dette var en Bedrift
+[Indsat øverst s. 2:]
+X nej det er vist bare Sygelejet, der gør det.</t>
+  </si>
+  <si>
+    <t>1939-07-02</t>
   </si>
   <si>
     <t>Thora Cohn
-Matilde Jungstedt
+Andreas Larsen
+Jeppe Larsen
+Johan Larsen
+Martin Larsen
+Peter Andreas Larsen
+Else Larsen,  Andreas Larsens kone
+Alhed  Møhl, Lysses datter
+Ane Talbot
+Lasse Taaning
+Poul Valentin Jensen
+Erik Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvad Lysses forslag til Tinge og Manse gik ud på. 
+Tipperne og Værnengene er en halvø i Vestjylland, beliggende ved sydenden af Ringkøbing Fjord og er en vigtig rasteplads for trækfugle. Det har været i statens eje siden sidste halvdel af 1700-tallet , og i 1898 blev der indført bestemmelser om fredning af det rige fugleliv i området. I 1928 blev der oprettet et fuglereservat, og der blev ansat en opsynsmand Valentin Jensen (Kilde: Wikipedia marts 2022).</t>
+  </si>
+  <si>
+    <t>Nationalmuseet i Stocholm har købt for 500 kr. træsnit, og Larsen beder Elena/Bimse sætte de 450 ind på hendes konto, men tage fra til fødselsdagsgave og brændevin.
+Det er tørke. Man venter tidlig høst på Lindøgaard.
+Andreas/Puf sejler i Odense Fjord med Lasse Taaning.
+Valentin Jensen har været på besøg for at filme odderne.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/F6m1</t>
+  </si>
+  <si>
+    <t>Kjerteminde 2 Juli 1939.
+Kære Bimse!
+Det er forsmædeligt at jeg aldrig kan huske Din Fødselsdag. Foranlediget ved Lysses Brev fik vi jo fyret et Telegram af som jeg haaber Du har faaet i rette Tid. Jeg fik i Forgaars Brev fra Nationalmuseet i Stockholm at de havde købt for 500 Kr Træsnit, Jeg har bedt dem sende Pengene til Båxhult og naar de ankommer vil jeg bede Jer sætte dem ind i Jeres Bank i Landeryd, efter at have fradraget 50 Kr. til at købe Dig en Fødselsdagsgave for, saa at Resten kan være disponibel til jeg kommer en Gang i August. I kan jo ogsaa tage fra til et Par Liter saa der kan Brännevin i Huset naar jeg kommer. Jeg har ladet Lysses Forslag til Tinge eller Manse gaa videre gennem Bibbe, der dog ikke mente det kunde lade sig gøre, da de skulde tække om og ventede en tidlig Høst paa grund af Varme og Tørke. Her fik vi en 30 mm for en 14 Dages Tid siden og 20 i Gaar og i Nat. Puf sejlede i Morges med Lasse Taaning om i Odensefjorden, saa Else og jeg er alene med Børnene. Vi havde i Gaar Besøg af mag. Valentin Jensen, ham der passer Tipperne, han havde bedt om at maatte komme at filme Odderne, nu skal vi se hvad der kommer ud af det. Vi har det godt og haaber det er ligesaa hos Jer. Mange Hilsner fra Else til Jer allesammen og fra mig
+Din JL.</t>
+  </si>
+  <si>
+    <t>1942-01-10</t>
+  </si>
+  <si>
+    <t>Ruth -
+- Bilde
+Erik Høgsbro
+- K, Lindøgaard
+Jacob Lange
 Adolph Larsen
-Henning Larsen
-Jeppe Larsen
+Andreas Larsen
+Grethe Larsen
+Jeppe Andreas Larsen
+Johannes Larsen
 Marie Larsen
 Vilhelm Larsen
-Poul Lorentsen
-[...3 lines deleted...]
-Ursula Uttenreitter
+Else Larsen,  Andreas Larsens kone
+Louise Løgstrup
+Cathrine Meyer
+Ellen  Sawyer
+Lasse Taaning
+Astrid Warberg-Goldschmidt
+Erik Warberg Larsen
+Martin Warberg Larsen</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvem Jens Hansen, som først ville sælge en gård og derefter ikke ville, var. Heller ikke hvem Ruth var. 
+Sagen om at "Agraren var gaaet" og "til vor store Lettelse nøjedes det med den ene Dag": Adolf Larsen var kvartalsdranker.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0211</t>
+  </si>
+  <si>
+    <t>Johanne Larsen blev glad for Bibbes brev. Johanne havde ikke råd til større julegaver. Hun ville gerne hjælpe Bibbe mere. Nu betaler hun hendes tandlægeregning - eller rettere: Martin/Manse gør det. Det var dyrt at holde jul.
+Løgstrups på Lindø vil sælge deres gård, og Erik/Tinge har budt på den. Der skal rejses penge til sagen ved at sælge dyrene og malerier. Lasse Taaning kan låne familien 1000 kr. De vil helst ikke låne af Vilhelm/Klaks Larsen. 
+Marie skal rejse nu. Nytårsaften var smuk og krigsvemodig. 
+Adolph har haft en "tur", men den varede heldigvis kun én dag. 
+Måske kan Johanne og familien låne af Ellen.
+Jacob Lange er død.
+Mon Bibbe møder nazister blandt lægerne?</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/dwSj</t>
+  </si>
+  <si>
+    <t>[Håndskrevet af ukendt/Bibbe:] 15-6-03
+Lindøgaard. Lørdag Aften 10-1-1942
+Kære lille Bibbe!
+Ja, du har saa sandelig Ret i, at dine Breve betyder (mindst) lige saa meget for mig som omvendt, og du kan tro, jeg blev lykkelig over endelig i Dag at faa et Brev fra dig – jeg havde jo hele Tiden sat min Næse op efter at faa et Brev som ”Kvittering” for Julebreve og -pakke, og var meget dybt skuffet, da Marie og ikke jeg fik et. Naa, men i Dag kom det, og saa taler vi ikke mere om det, men du faar saa mange Tak for det. Aa, den Pakke kunde saamænd have været meget mere indholdsrig end den var, men jeg havde ikke flere Penge og Mandfolkenes Gaver var jo sandelig store nok, men Penge fylder jo nu en Gang ikke saa meget. Tænk, at du skal give 40 Kr. for et Par Sko, vor Herre bevares! Du kan altsaa ikke en Gang tjene til et Par Sko paa 1½ Maaned, der er nu ikke rigtig Forhold i det, men vi maa jo huske paa, at du er i Lære. Jeg vilde saa gerne hjælpe dig noget mere, men ser du, nu vil jeg til at betale din Tandlægeregning paa 115 Kr. d.v.s. Manse betaler den, naar han nu faar Roepenge, som han ikke har faaet endnu og saa betaler jeg dem af hos ham. Jeg har ingen store Udgifter for mig, har lige faaet Tabletter og Hørfrø for 14.15 Øre samt betalt en gammel Regning hos Bisgaard paa 5 Kr. (haaber det er rigtigt, det var et Par Strømper; de er jo altid akkurate der) jeg fik jo 15 Kr. til Jul, 10 af Tante Else og 5 af Far, saa jeg kan undvære 30 Kr. af mine Januar Penge. Saa vil jeg skrive op, hvad jeg lægger ud her i Husholdningen og andet, det skal ogsaa regnes med til Afbetaling paa Tandregn.; det har jeg jo ellers aldrig været saa nøjeregnende med, men du kan stole paa, det løber op. Jeg vilde ellers ikke have fortalt dig, at jeg betaler den, men gør det altsaa alligevel, fordi du ellers maa synes, det er mærkeligt, at jeg ikke hjælper dig noget mere. Du er dog den største af alle mine Interesser, og jeg selv har jo ikke noget videre at give mine Penge ud til; Jul er jo en dyr Omgang, Frk. Kr. fik en Gave (Undertøj) til 15 Kr og Mandfolkenes kostede 33 Kr, Marie fik 5 Kr. og 4 Kr. til en Krans til Fars Grav, Tante Dis Paalægsgafler – husker ikke Summen, men det hele løber op - - alt dette skrives for at du kan forstaa, hvad alt mit Mammon gaar til. - - Naa, nu skal du høre om en Sag, der optager alle Sind og Tanker 
+2.
+her paa Lindøgaard i disse Dage: Løgstrups nede paa Lindø vil sælge deres Ejendom og Tinge er Liebhaver!! Nu gaar vi samme Omgang igennem som da Jens Hansen vilde sælge, men alligevel ikke vilde, lad os nu haabe, at vi ikke skal gaa samme Skuffelse igennem igen. Han forlanger 28.000 Kr, hvad vi synes er en stiv Pris, men som Høgsbro, Landsretssagføreren i Odense, ham med Saneringslaanet, mente var uhyre billig. ”Skynd Dem hjem og køb” sagde han til Tinge ”inden Manden sætter Prisen op.” Løgstrup var hernede i Forgaars Aftes for at meddele dem sin Pris altsaa 28000 og i Aftes gik Drengene derned og bød 26.000 Kr. og saa maatte de tage Kaminen (som de elsker) og deres Lysekroner og Gardinstænger med – hvad jeg troede var en Selvfølge – L. sagde saa, at han vilde sige dem straks, at han ikke vilde sælge, før han fik talt med sin Mor; hun bor i Jylland og han var i Dag ude at blive fotograferet til Rejsen. 
+Det værste er, ar der skal rejses 13000 Kr. da der kun kan blive 14000 i Prioriteter, saa har vi jo 27000, hvilket er den Sum han antages at vilde sælge for. Du siger vel, hvor i al Verden, vi vil rejse alle de Penge fra, og det maa du nok sige der maa sælges los af Dyrene her paa Lindøgaard og naar Tinge saa har købt, sættes noget af den gode Besætning der ned fra herop. 8 af vore Malerier er draget ud til Las i Dag han skal vurdere dem, og det formodes af Las (ikke af Puf) at Diskontokassen vil laane med dem som Pant. Jeg tror som Puf, at den gaar ikke, men saa maa vi finde andre Udveje. Tinge maatte haave Fjervognen med de to Heste for derud for at faa alle de Malerier transporteret derud; han gæster rigtig Kjertem. i disse Dage; i Gaar var han [”han” indsat over linjen] baade derude for at tale med Las, som altsaa fandt paa det med Diskontokassen, derfra kørte han med Sv. Hansens Lastbil til Odense og talte med Høgsbro og endelig paa Lindø for at give Løgstrup Buddet. Saa du ser, han ligger ikke paa den lade Side. I Gaar traf han tilfældig Lasse Taaning og fortalte ham om det hele. Lasse sagde straks ”du kan godt laane et Tusind Kr. - eller noget – hos mig.” Vi syntes, det lysnede paa det hele med den lille Solstråle. Kan vi undgaa at gaa til Klaks, vil vi jo helst, men Udvej skal vi finde. Nu er det jo knagende spændende, hvordan Løgstrup er stemt, naar han kommer hjem fra Jylland; det er 
+3
+jo i det hele taget spændende Dage, vi gennemlever og Resultatet kender jo ingen, men jeg syntes du skulde være med i det. Klokken er 12, Midnat, og Tinge ventes hjem fra Kjert. hvortil han igen cyclede saa snart han ved halv 6 [”6” indsat over linjen] Tiden vendte hjem med Køretøjet. Det er Maries sidste Aften derude; hun og Katrine Meyer rejser i Morgen, M. udsatte sin Rejse 2 Dage for at følges med hende; Rie rejste herfra i Søndags, altsaa for en Uge siden. Vi havde en smuk Nytaarsaften, der var noget eget højtideligt over den, Juletrætet [de sidste bogstaver i ordet overstreget og over linjen indsat ”et”] tændt og smukke Kor i Radioen, den sidste Fl. Kirsebærvin var gemt til Nytaarsaften Der var en Slags vemodig Højtidsstemning over det Hele ved Tanken om, at det er et nyt Krigs og Rædselsaar vi gaar ind i, det var næsten som om alle i Radioen var sært bevægede – eller var det kun hos os selv den Stemning var? Nu maa Tinge da snart være her, jeg kan i hvert Fald ikke skrive mere, men maa fortsætte i Morgen. Godnat lille Bi.
+Mandag Det blev ikke til noget i Gaar. Lasse Taaning var her, kom lige til Eftermiddagskaffen og vi havde en af vore Julelagkager, som havde ligget hen; den sidste Aften, som Rie var her blev ikke noget festlig, for Agraren var desværre gaaet, men til vor store Lettelse nøjedes det med den ene Dag og han blev straks i Orden, glad og veltilfreds, saa det kom vi nemt over, det er dog ogsaa uheldigt, at det altid skal komme, naar Marie er her – hun sagde ellers en Gang, at bare hun var her, saa skete der ingen Ting, det er nu ikke rigtig slaaet til.
+Mens jeg husker det, vil du saa ikke huske mig at svare mig paa, om du havde de bøger af F. Elles. Lasse blev paa en Maade en Skuffelse, for vi havde tænkt os, at han ejede mange flere Penge og at han mulig vilde laane os flere end de Tusind; vi spurgte ikke direkte, men i Samtalens Løb kom det frem, at han kun havde det ene Tusind og at dem maatte Tinge laane. Nu har Manse regnet efter og mener at der kan skaffes 9000 ud af Gaarden, men det er rigtignok ogsaa at skrabe Bunden – Salg af to store Heste, et af Føllene, 2 Kvier, 1 Ko, for 1000 Kr. Korn – men det er jo ogsaa strengt at komme af med saa meget dog – der maa ofres noget for at faa det Salg til at glide; hvis han nu bare vil sælge. Løgstrup rejste til Jylland i Gaar og ventes hjem i Dag.
+4.
+Du kan forstaa, det er spændende om hun hans Mor [”hans Mor” indsat over linjen] vil hjælpe ham til Køb af en Gaard, hvis hun ikke er gaaet ind paa det, ligger det hele, og alle vore Regninger har været forgæves. Saa snart der foreligger noget, skal jeg skrive. 
+Elle er jo et af vore Haab, men Lasse mente ikke, hun var kommen hjem; hans Mor havde ordnet Erindringsmærker for hende, og de var ikke hentede endnu; jeg kan slet ikke forstaa det og det er væmmeligt ikke at vide noget - - - - naa, dette inspirerede mig til at gaa hen og ringe til Else, som fortalte, at hun kom i Aften; hun havde været c 1 Uge hos Lugge efter sin Hjemkomst fra Stockholm; desværre var Lug. bleven syg af Angina og haft temmelig høj Feber og ligger hele den Uge, Elle var der, hvilken Skuffelse for dem begge to. Mine og Sven havde fyret i tre Dage, saa det havde været rart for hende at komme hjem. Det bliver interessant at høre om hendes Rejse – navnlig fra Stockholm de kan jo kun skrive til hinanden om rene Hverdagstingting.
+Nu har vi nydt en dejlig Rødbedeboeuf, den er Frk. Kr. efterhaanden ferm til at lave, Løg kan vi da heldigvis faa endnu. Hun begynder da saa smaat at kunne lave god Mad; i Begyndelsen forstod hun slet ikke at ”smage til” hvilket jo er noget af det vigtigste, men jeg har herset og belært det, jeg kunde og som sagt det begynder at lysne. 
+Fik du Udklippet om Jakob Langes Begravelse? Jeg ved ikke, hvad han døde af, men han var bleven mager og kraftløs i Løbet af det sidste halve Aar. - - Følger du med i Verdensgangen kan du nogensinde høre dansk Londonpresse? Ellers kan jeg jo godt af og til fortælle lidt derom - Det gaar jo godt, selv Japanerne bremses dog noget af Kineserne. Træffes du meget med Nazister?? Hvordan er Lægerne i den Henseende??
+Hvor er det morsomt at høre om Læsningen, når skal I have Eksamen?? Hvordan har Bilde det? du har maaske ikke saa meget at gøre med hende, nu da I ikke bor sammen.- Vil du ikke give mig Ruths Adresse, vi fik Kort fra hende til Jul fra Kbhvn. og fortælle mig lidt om lille Grethe (Tinesen) hende fik vi ogsaa Kort fra, gik det i Orden med at faa sendt Penge hjem fra Tyskland?? Knæet er kun middelmaadigt, men Vinteren har dog vist Indflydelse, mon ikke, jeg synes gærne det er værre om Vinteren. - - nu er det vist snart Frotid, Peter kom nu – han lod sig i Gaar, Sønd. Eft. bevæge til at blive til Kaffe, spiste Lagkage, røg en Cigar og var hyggelig – let genert fordi Lasse var her. Peter er nu henrivende som du siger
+[Skrevet på hovedet øverst s1:]
+Saa tilsidst kun Hilsen fra Far (som sender dig Cigarer) Drengene og Peter. Dog flest fra Mutteren.</t>
+  </si>
+  <si>
+    <t>1942-04-25</t>
+  </si>
+  <si>
+    <t>Fritz -
+Thora  Branner
+Louise Brønsted
+Adolph Larsen
+Rasmus Larsen
+Louise Løgstrup
+Axel  Müller
+Irene -, pige i huset på Lindøgaard
+Ellen  Sawyer
+Janna Schou
+Lasse Taaning
+Albrecht  Warberg
+Laura Warberg
+Erik Warberg Larsen
+Martin Warberg Larsen</t>
+  </si>
+  <si>
+    <t>De mange Warberg-søskende fik tilsyneladende først i en meget moden alder at vide, at Astrids dødfødte søskend var en dreng og ikke en pige. Laura og navnlig Albrecht Warberg ønskede sig i mange år brændende en søn. Albrecht Warberg gik til præsten med det døde barn i en cigarkasse og sagde "Her kommer den sørgende Fader" (1958-11-03, Johanne C. Larsen til Astrid Warberg-Goldschmidt, BB2507). 
+Det vides ikke, hvem Lærerinden var. Thomas, Peter og Sofie må være slægtninge til Løgstrup-parret, men de kendes i øvrigt ikke. 
+Krastine/Kristine, som blev undervist sammen med Astrid Warberg, er nævnt i Astrid Warbergs og Johanne C. Larsens biografier.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0631</t>
+  </si>
+  <si>
+    <t>Der er gået 60 år, siden Astrid og hendes tvilling blev født. De større søskende fik dengang fortalt, at Astrids tvillingesøster var dødfødt.
+Johanne takker Astrid for mange års venskab. Egentlig har de ikke set hinanden så meget i årenes løb. 
+Vandrørene på Lindøgaard har været frosne, så Johanne måtte hente vand hos naboen. 
+Løgstrup har købt gård i Gestelevlunde. Fru Løgstrup kommer til at bo tæt på sin søster. 
+Erik/Tinge er blevet skilt, og han blev ikke tvunget til at betale en masse til ekskonen. 
+Det har blæst meget, og møllen har hjulpet til at afvande ved inddæmningerne. 
+Elle(n) har været på besøg. Hun syr på en smuk pude til Astrid.
+Johanne glæder sig til Astrid og Axel kommer og spørger, om de kan medbringe fx en primus.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/UduZ</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+26’ April 1942.
+brev.
+Fru A.Warberg Müller
+Bakkevej 12
+Hareskov St.
+22-2-03.
+21-4-2000.
+(Langfredag)
+B.W.P.
+[Håndskrevet på kuvertens bagside:]
+Lindøgaard, Dræby St. Fyen.
+[I brevet:]
+Lindøgaard 25 Aprl. 1942.
+Kæreste lille Dis!
+Tænk, at der er gaaet tredsindstyve Aar siden den Morgen, da vi fik Budskabet, at Mor havde faaet en lille Pige og kort efter betroede gamle Ma’ Frits os, at der havde været en lille dødfødt ogsaa. Lærerinden eller hvem det nu var havde besluttet, at vi intet skulde vide om det – om det regnedes for an Slags Usædelighed og hvordan – ved jeg ikke. Da vi Børn saa fik Lov til at se ind til Mor, fortalte hun os ganske aabent og naturligt, at der havde været en lille Pige til, men at hun var dødfødt. Det tog Mor vældig Kegler paa hos os, for vi kunde da som rimeligt var ikke forstaa, hvad det Hemmelighedskræmmeri skulde til.
+Til Lykke, lille go’e Dis! Gid alt maa gaa ad den lyse Side til; det er sandelig ingen Skade til at ønske det, for hvor det dog altid har let ved at gaa til den mørke! Jeg husker, at Lugge en Gang har smilet lidt, fordi jeg næsten satte Helbredsønskerne over alle andre, men helt hen i Vejret er det nu ikke. Det gode Helbred er næsten en Slags Basis for alt andet – naturligvis inden for rimelige Grænser. – Jeg tror, at jeg vil bruge denne runde Fødselsdag til at sige dig, at jeg er taknemmelig for det Venskab, der har været mellem os i snart de fleste af alle de mange Aaar og sige dig Tak, fordi du altid har været mig en saa fuldtro Ven. Aldrig har du svigtet mig, lille Dis, altid har du været Trøst og Støtte for mig, naar Livet for mig gik til den mørke Side og dine Trøstens Breve har altid været mange og lange.
+Det er kedeligt, at jeg slet ikke ved noget om, hvordan du har det, om du er bleven saa rask, at du har kunnet forberede lidt Festlighed til paa Søndag eller om du, hvad Himmelen forbyde, stadig ligger til Sengs og al Festlighed strøget. Det vilde rigtig nok være trist, for saa vidt jeg har kunnet forstaa, har du glædet dig til Dagen. 
+Lørdag. Tiden løber jo fra mig! Dette skulde for Resten heller ikke være et af de lange – dagligdags – Breve, hvor jeg snakker op om alle mine smaa Hændelser og Begivenheder her hjemme fra, tit tænker jeg paa, naar jeg saadan sidder og skriver op om dem ”hvor det maa kede den og den”, men jeg kan jo ikke andet. En Smule Begivenheder skal du nu have ogsaa denne Gang, for jeg ved, det vil glæde dig: den 22_nde_ April fik vi Vand; det blev som du kan tænke hilst med Jubel af hele Husstanden; Frk. Kristensen og vores lille Hjælpepige, som bærer det skønne Navn Irene, maatte køre alt Vand til en stor Vask inde fra R. Larsens paa den lille Malkevogn; Mandfolkene havde for travlt til at vi vilde bede dem om det. Mærkeligt at det har været saa længe om at tø, Rørene ligger vist ikke en Gang en Meter nede i Jorden. 
+En anden Begivenhed er, at nu har Løgstrup købt Ejendom nede i Gestelevlunde, kun en lille halv Mil fra det Sted som Sofies og Peters ældste Datter har. - Vi var ellers begyndt at blive betænkelige, fordi det syntes umuligt for for ham at faa noget, han og Peter syntes om, men nu naaede det sig til min store Lettelse. 
+Den tredje begivenhed er, at nu er Tinge bleven skilt – jeg mener faaet sin Skilsmisse lovformelig i Orden; du vil maaske synes det ikke har saa stor Betydning, men vi har gaaet og været bange for, at de skulde kræve ham dømt til at betale hende en Sum Penge, fordi han nu har købt Ejendom; ikke saa lidt tydede derpaa men han skaffede en god Uformuenheds-Attest – attesteret af vor Sogneraadsformand – og saa har de kunnet indse deres Afmagt paa det Punkt. 
+2. 
+Dit Fødselsdagsvejr bliver der vist ikke saa meget at klage paa, bare det vilde blæse lidt mindre; stille Solskin er jo bedre og vil give en festligere Dag for Jer. Den skarpe Vind fra N. Øst hindrer mig i at sidde i Haven i Solen, hvilket jo er saa værdifuldt for mig. Men en god Ting har der været ved Blæsten, den har faaet Møllen til at gaa rundt nede ved Inddæmningerne, saa Vandet paa Tinges 4 Tdr. Land Indd.n. har kunnet løbe ud i Stranden og det er værdifuldt for ham – de forskellige Interesser falder ikke altid sammen!
+Fordi jeg i Gaar havde skrevet om vores lange Venskab, laa jeg i Aftes og tænkte paa de fjerne Tider og kom til det Resultat, at vi egentlig ikke til Stadighed har været ret meget sammen siden den Gang, da jeg ydede dig, Tutte og lille Krastine fra Degnens min pædagogiske Undervisning Saa kom du til Ølstedgaard og siden kom jeg til Kjøbenhavn og da jeg 1901 kom tilbage til Erikshaab var du andre Steder f. Eks. i Italien – eller var det senere, ja du kom til Odense for at læse, men da Far døde kom du derfra og var vist hjemme en Tid, men det er alligevel ikke meget vi har været sammen i det daglige. Men Forbindelsen mellem os har været konstant og har aldrig svigtet. 
+Det er underlidt saa lidt den Slags Livsværdier betyder for - - hvordan skal jeg udtrykke mig – det brede Lag, Folket. Da jeg hørte at Louise Løgstrup skulde bo saa tæt ved sin Søster, himlede jeg lidt op om det glædelige deri, men Peter sagde lisse tørt: nå-å den Slags har da ikke noget at sige, de hugger saamænd saa tit paa hinanden. Og da jeg beklagede at Løgstrups nu rejste bort fra Peter og Sofie, slog han det ogsaa hen som noget ganske betydningsløst. Maaske betyder det i Virkeligheden ligesaa meget for dem som for os, men de gør sig det bare ikke klart. 
+Den gode Elle var herude i Lørdags, og vi havde en dejlig Snakkeeftermiddag. Hun sad og havde travlt med din Pude, den blev nydelig, synes jeg, hun er en Svend til at lave sådan noget. Gør det noget at du faar 2? jeg synes det ikke, man kan i Virkeligheden bruge Masser af Puder. At Bagklædningen paa min ikke ”staar” til Forsiden opdagede jeg for sent og var ikke saa lidt ked af, men saa trøster jeg mig med, at begge Sider jo ikke skal ses paa een Gang. Og saa er det jo ikke saadan heller, at man gaar ind i en Butik og vælger nogle smukke Farver ud, nej i disse Tider ma man pænt nøjes med, hvad Uldgarn, man har, eller rettere hvad Tørklæder man har at trevle op af. Nu maa du nøjes, lille Dis! og finde en lille obscur Plads til den.
+Der gaar ikke en Dag, hvor jeg ikke tænker paa, hvor det er dejligt at I kommer herover; een Ting spekulerer jeg paa: hvor skal I faa noget at gøre Ild ved, naar I skal ”koge” Jer en Taar Te eller Kaffe el. spejle Jer et Æg? Vi er holdt op med at fyre her i Stuen undt. lige om Morgenen, fordi vi ikke har og ikke kan faa Brændsel uden lige til Komfuret, og jeg fryser tappert. Lille Irene sagde i Dag: Jeg kan ikke lide, De saadan skal sidde og fryse! Var det ikke sødt? I skulde vel ikke have et af de gode Spritapparater, som de bruger, naar de ligger i Telt. Petroleum til Primus er jo en fjern Drøm – som saa meget andet. Tinge siger at naar han har sejlet med Lasse Taaning har de haft et Spritapparat, som de kunde koge Kartofler paa – og det varer jo da ½ Time. Ellers kan Axel saamænd samle Brænde i vores Have, hvor der ligger Masser. Alle Kneb gælder i Tider som disse. 
+Saa, nu lukker Agraren Porten op og kommer med sine Heste, begge Parter glæder sig til Middagsmaden – vi skal have gule Ærter, som vi elsker.
+Nu er Papiret ogsaa fuldt og et Fødselsdagsbrev præsteret, som ikke er nær saa ”sødt og godt”, som det skulde have været (et Brøl og en Stud), men maaske du dog har mærket, at du er i mine Tanker og at jeg ønsker dig Alverdens gode Ting. Tusind Hilsner fra din Junge
+[Skrevet langs venstre kant s. 4:]
+Hils Janna og Axel! Alle her hilser og ønsker til Lykke. 
+[Skrevet langs venstre kant s. 2:]
+Som du ser, sender jeg først Brev i Dag, da jeg tager det som en Selvfølge, at I henter Post. 
+[Skrevet på hovedet øverst s. 1:]
+Hils Lugge og Tutte saa mange Gange; sig til Tutte, at jeg er flov over mig selv, men at hun snart hører fra mig – haaber jeg da</t>
+  </si>
+  <si>
+    <t>1944-12-22</t>
+  </si>
+  <si>
+    <t>Lars Christian Balslev
+Anne Marie -, i huset på Lindøgaard
+Niels Iuel
+Adolph Larsen
+Andreas Larsen
+Johannes Larsen
+Marie Larsen
+Axel  Müller
+Ellen  Sawyer
+Janna Schou
+Franz Syberg
+Agnes Taaning
+Grete Warberg Larsen
 Martin Warberg Larsen
-Julius Wedell
-[...82 lines deleted...]
-Maribo.
+Per Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvem Jensen og Kaj var.
+Tornøes Hotel ligger og lå i Kerteminde. 
+Malerens er Johannes Larsen, hans søn, svigerdatter og børnebørn. De boede sammen på Møllebakken i Kerteminde. 
+Ladersen var Lars Christian Balslevs kælenavn. De af hans voksne børn var interneret i Frøslev-lejren p.gr.a. deltagelse i modstandskampen. Han tilsyneladende også.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2448</t>
+  </si>
+  <si>
+    <t>Johanne/Junge takker for pakken fra Astrid/Dis. Hun har købt en frakke til Per og et træsnit til Laura/Bibbe og har derfor kun råd til små gaver. Hun har nået meget af juleforberedelserne, og Anne Marie, Bibbe og Martin/Manse har hjulpet godt. Bibbe og Johanne har været på en dejlig tur til Kerteminde, hvor de har besøgt Ellen, Johannes Larsen, Fru Taaning m.fl. De hørte Franz/Trylle Syberg spille julekoncert i kirken og var på Tornøes Hotel. Da Johanne kom hjem, fik hun at vide, at tyskere med 25 heste skulle indkvarteres hos dem, men det blev heldigvis aflyst.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/AkuE</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside:]
+modt. Juledag 1944.
+Fru A. Warberg Müller
+Bakkevej 12
+Hareskov St.
 [På kuvertens bagside:]
-Johannes Larsen
-Kjerteminde
+Lindøgaard Dræby St Fyn
+[Skrevet nederst på kuvertens bagside og på hovedet:]
+Tusind Tak for de nydelige Kort, glemte Maries Brev; intet særligt ud over hvad jeg skrev.
 [I brevet:]
-Kjerteminde 26 April 1950.
-[...3 lines deleted...]
-Johannes Larsen</t>
+Lindøgaard Fredag 22-12-1944.
+Har ikke Tid at læse igennem. 
+Kære lille Dis!
+Det er (for mig) en tidlig Morgenstund, jeg fik Kaffe paa Sengen Kl 8 og det er for mig tidligt. Inden jeg nu skal i Gang med det blø’e Brø’ hvilket vil sige Julekage Honningkage Lagkage og den du sendte mig Opskrift paa, som vi har prøvet og finder glimrende – altsaa inden jeg gaar i Gang med det, skal du have et lille Julebrev. Der er kommen en Pakke fra dig, en stor en, men jeg er streng med ikke at [ulæseligt ord] Vrøvl – ikke at pakke Pakken op før Juleaften, saa dette kun en foreløbig ”Kvittering” og Tak! Fik du en lille tarvelig Julegave fra mig? Jeg har maattet fare med Lempe, da jeg har givet Per en Overfrakke til 45 Kr. og Bibbe et Træsnit af Las – Gejerfuglene – som jeg endnu ikke ved, hvad koster, da jeg har bestilt det hos Puf, der ogsaa har besørget Indramning. Vi er helt godt med hvad Arbejde angaar, men jeg kan jo sagtens, naar jeg har den glimrende Hjælp i den dygtige Pige. Hvordan mon du klarer dig, lille Dis med dine stakkels faa Kræfter? Bibbe har det nogenlunde men heller ikke mere; hun tog dog en Slagtedag for mig, hun og Grethe lavede Rullepølser, Spegepølser og kogte en Del hen, Resten havde Anne Marie og jeg lavet Dagen før. Jeg har konstateret – egentlig til min Overraskelse – at min Hjerne fungerer lige saa godt som tidligere nu ved disse Juleforberedelser, hvor saa meget skal huskes og ordnes. Det er flere Aar siden, jeg selv kunde staa for Slagtningen; man skal holde Hjernen klar, naar en 400 Punds Gris skal ordnes – hvad der skal saltes, holdes fersk, hvad til Spegepølser, til Medister og hvad koges hen. Manse, som er meget interesseret og har en Mening selv om de Dele, hjalp mig. Vi kom for sent paa det med at bestille Slagter – skønt jeg stadig mindede Manse, saa Enden paa det blev, at vi skulde slagte i Tirsdags Kl 5 om Morgenen; der skulde saa gøres Ild under Kedelen Kl 3 ½ og da jeg ikke turde stole paa de unge, holdt jeg mig vaagen, de to sidste Timer sad jeg op i Sengen; da jeg Kl 3 ½ kom op i Havestuen (hvor Manse sover nu) havde baade han og Bibbe Lys, saa jeg kunde have sparet mig! Jeg sov saa nogle Timer og arbejdede med Slagtningen det meste af Dagen – er jeg saa ikke ved at udvikle mig til Kæmpe?
+Bibbes og min Tur til Kjerteminde forløb glimrende; vi havde Bil baade ud og hjem; var derude Kl. 12, gik derinde og havde egentlig saa godt Held med os. Vi havde spist Middag her hjemme først, drak Efterm.kaffe hos Jensen og gik saa op til Elle, som havde ventet os til Middag. Vi var bedt til Malerens til Aftensmad, det var saa fornøjeligt og Gudskelov i al Tarvelighed, hvad jeg havde udbedt mig; de har faaet Centralvarmeapparatet flyttet fra Værkstedet ind i Boligen og laa i et hyggeligt Rod. – Jeg nød 3 Snapse! Saa kneb det med at gaa ned til Hotellet, Bibbe havde nær aldrig faaet mig slæbt derned; da jeg skulde op ad Trappen stod der en Flok, som skulde ind og jeg siger saa til en lang Kleppert som stod der – ”aa tag ve’ mig” og en meget kultiveret Stemme svared ja, det skal jeg rigtignok”. Det var, sagde Bibbe mig senere en af Juel-Sønnerne fra Hverringe; da vi gik hen gennem Gangen slyngede jeg et henkastet ”Tak til ham, der hjalp mig” ud over Skulderen. - - Saa en lille Passiar ind hos Kaj, det var underligt at sidde i den dejlige hyggelige Stue en Gang igen. Næste Form. til en festlig The hos Fru Taaning (bedt) saa juleagtigt og pænt rigtig The og en dejlig Cigar, saa Middag hos Elle med Vin, derefter ned til Kirkekoncert; Trylle spillede herligt og et lille udsøgt Kor sang meget smukt; vi drak Kaffe med dem alle paa Tornøe og hilste paa saa mange gamle Kendinge. Hjem ved 6 Tiden til Agr. og Manse, alt var gaaet godt her hjemme. Elle skal være hos Malerens Juleaften, kommer her til Nytaar, vi flytter en Seng ind til Bibbe.
+Det er næsten ikke til at holde ud at tænke paa Ladersen med 2 Børn i Frøslev jeg sender dig Maries Brev, det er lettere end at fortælle om det. Jeg er dybt bedrøvet.
+Nu vinker det blø’e Brø’, jeg må afsted og ønsker til Slut jer alle 4 en rigtig god og glædelig Jul og – Dis – et godt Nytaar ikke alene for Jer men for den hele Menneskeslægt - - lad mig lige fortælle at Manse kom i Forgaars Aftes med den Besked at vi fik 25 Tyskere og en Del Heste til Indkvartering og at de kom i Nat!! Al vor Juleglæde svandt, men allerede i Gaar fik vi at vide at den bedske Drik udsættes til efter Jul. Vi maa tage Anne Marie op til Bibe, tør ikke lade hende sove derude i sit Værelse. Mulig det helt skydes over. Hvor de dog gaar frem nu igen!
+Tusind Hilsner søde Dis fra alle her til Jer alle Din Junge.</t>
   </si>
   <si>
     <t>1950-07-26</t>
   </si>
   <si>
     <t>Lindøgaard
 Dræby Station</t>
   </si>
   <si>
     <t>Adolph Larsen
 Marie Larsen
 Christine  Mackie
 Axel  Müller
 Ellen  Sawyer
 Christine Swane
 Lasse Taaning
 Aage Taaning
 Fritz Warberg
 Astrid Warberg-Goldschmidt
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det er uvist, hvem de to søstre Grete og Anna er.</t>
   </si>
@@ -10243,236 +10420,50 @@
     <t>https://fynboerne.ktdk.dk/d/iPJz</t>
   </si>
   <si>
     <t>På konvoluttens forside:
 27 Juli 1950
 besv. 30 Juli
 Fru Astrid Warberg Müller
 Bakkevej 10
 Hareskov St.
 På konvoluttens bagside:
 Lindøgaard Dræby St. Fyen.
 læst 7-5-02.
 Lindøgaard 26-7-1950
 Kæreste lille Dis!
 Hvor Du dog altid overvælder mig med alskens gode Sager, tusind Tak for den i Sandhed lækre Æske. Dadler er jo ligefrem himmelsk, og disse var nu særlig delikate; og Svedskerne er nu glimrende til Fordøjelsen og er jo desuden en ualmindelig velsmagende Medicin. Bogen var sjov; men hvor er de Amerikanere haarde Halse, hvad angaar Spiritus og Piger, de nægter sig intet i de to Retninger. Ogsaa Fyld-Bøgerne siger jeg Tak for, de gamle Breve skal nok blive morsomme at læse Og Strømperne! Men jeg maa hellere sige det til Dig, som det er, at jeg ikke kan gaa med Ankelsokker, fordi mit [ulæselig] Knæ gør, at mine Fødder altid er lidt opsvulmede, og jeg maa være glad ved blot at faa Plads til tynde Strømper i mine Sko. De forrige, du sendte mig, kom en Tur til Frankrig paa Manses Fødder. Jeg forlængede dem, og da de var strikket af saa kulørt Garn passede han dem selv udenpaa Strømperne; jeg strikkede ham et Par til, de skulde have særlig solidt paa Fødderne, naar de skulde gaaa saa meget. -- Og saa endelig tusind Tak for 
 det lange og meget indholdsrige Brev; hvor Du dog altid oplever meget. For en Smålandstur er jo i og for sig meget og der var jo meget andet af Oplevelser. Men - et ved Brevet var den forbistrede Astma, hvor er Du og Mornine dog plaget af det. Morn. har været meget syg igen. Hun og Putte kom til Malerens for godt en Uge siden, og der fik hun nogle frygtelige Anfald m. høj Feber. Elle maatte ikke en Gang komme ind til hende, hun skulle ligge helt stille hen, da det næsten var ovre. Saa i Forgaars Nat sagde hun til Putte "Saa, nu er jeg rask! Feberen var da ogsaa kun 37,8 om Morgenen, og i Gaar var hun vist oppe - Doktoren vilde have hende op. De er jo kommen bort fra lange Sygelejer. jeg venter hende, Putte og Elle herud en Dag, naar hun er ovre det da de har faaet en Chauffør derud til at køre dem herud og hente dem for 16 Kr. Det kan blive morsomt. Elle ser jeg saa sjældent nu, hun har faaet en Gigtkur og tager til Odense og faar Røntgen. Hun har kun været her en Gang siden min Fødselsdag og det er jo ikke meget i 10 Mdr
 Ellers har hun det godt nok og er ligesaa spillevende som altid. Hun venter Lille om en Uges Tid. Du ved da, at Elle passer til at blive Oldemor. Oktober tror jeg. Nej, jeg har endnu hverken været paa Andkær eller paa Lundsgaard. Bibbe havde saa mange Gæster Marie, Uglen, en Sygeplejer - Kammerat, Feriedreng o.s.v. Vi blev enige om, at vi vilde have megen mere Glæde af Hinanden under roligere Forhold, og derved er Besøget paa Lundsgaard ogsaa udsat. Bibbe, Marie, Uglen og deres Feriedreng samt den lille Kære i din Kasse var her forleden, kom til Efterm.Kaffe og blev til Aftensmad og do Kaffe. det blev saadan en dejlig Dag. Af en eller anden Grund gik Uglen mig slet ikke paa Nerverne, hvad hun ellers altid gør, undtagen naar jeg besøger hende. Hvori kan nu det ligge? Den menneskelige Natur er dog tit uudgrundelig. Men altsaa den Dag befandt jeg mig vel i hendes Selskab, hun forekom mig ogsaa mindre nervøs end ellers. Hun havde malet 3 store og 3 smaa Akvareller i Kerteminde; Du kan ikke tænke dig hvor de var skønne, ja jeg vil sige dig de var omtrent
 det smukkeste jeg nogensinde har set af hende og jeg har altid været en meget stor Beundrer af Uglens Kunst. Tænk, at hun stadig i den Alder kan blive ved at "gaa frem" for at bruge et dagligdags Udtryk. Det var en hel Oplevelse at se de tre Akvareller, ja de 3 smaa var ogsaa smukke, men de tre store var nu ligefrem sublime. Desværre var Agraren paa Tur den Dag - og flere andre, han har haft en slem Omgang, og jeg ved jo, hvor det smerter den gode Rie, vi andre tager det som noget uafvendeligt og lider ikke særlig under det - han selv mere, det stakkels Skind. 
 Ellers har vi ikke haft meget m. Gæster men Oplevelser - baade onde og gode. Fru Taaning er død og paa saadan en tragisk Maade. De var samlede hos Lasse, Aage var lige kommet hjem fra Ferie, og de skulle alle have været hos Fru Taaning om Aftenen. Saa vilde hun gaa hjem og sagde, at hun først vilde gaa hen i deres Strandhave efter nogle Blomster, de fulgte hende ikke ud, men saa hørte de et Rabalder og fandt hende styrtet ned af Kældertrappen aabent Kraniebrud, kom ikke mere til
 Bevidsthed. Hvorfor hun har lukket Kælderdøren op og er styrtet ned, vil for altid blive en Gaade. Af gode Nyheder er der, at min søde Fru Agnes har faaet en lille Dreng efter en sæde Fødsel og et pinagtigt Svangerskab. Vi havde været lidt ængstelige for hende, men nu er det da overstaaet. 
 En Søndag Morgen for en 14 Dags Tid siden kom Grete herop og sagde, at hun og hendes Søskende gerne vilde købe 16 af mine Servietter af mig til at forære en Tante og Onkel, Dansk-Amerikanere som skulde rejse hjem; de skulde den Søndag samles med dem i Odense til et mægtigt Komsammen paa en Restauration, Æventyrhaven vist. Jeg havde netop 16 liggende, som kun manglede Knaphulsstingene. de gjorde mægtig Lykke og affødte 2 Gange 12 Bestillinger. Jeg fik travlt. Efter de 16 til Amerikanerne kom Fritz Warberg e 12, og nu i Dag afgaar de næste 12, det er til Anna, Gretes Søster, saa har jeg i alt tjent 80 Kr. - eller vist lidt mere, jeg ved ikke rigtig, hvad Anna sender mig og saa skal Gretes Svigerinde have 12, men først skal jeg have Bibbes sidste fra Haanden
 Hun fik 8 i Barselgave, men skulde gerne have 20 i alt, det er jo hendes Fødselsdag 6te August (hvor vilde hun blive glad ved et Kort fra Dig, hun faar aldrig ret meget Post paa Føds.Dagen, synes jeg) saa skal jeg se at faa Resten lavet. To nye Modeller skal jeg have startet, saa har jeg 20 Modeller ialt. Ja det er bleven en hel Industri, og det morer mig saa meget. Det er da ogsaa rart at tjene lidt Penge, med Svigerindens Bestilling naar jeg jo over de 100 Kr. Jeg tager 2 Kr. af Fremmede. 
 Det er vist første Gang, jeg skriver til dig uden at have læst dit Brev igennem, haaber ikke der er noget at svare paa, Posten hænger over Hovedet paa mig. 
 Du maa ikke mere lade saa lang Tid gaa hen, inden du skriver; du vidste vel ikke denne Gang, hvor lang Tid, der er gaaet, og jeg var saa forfærdelig urolig. Bare et Par Ord paa et Brevkort, hvis du ikke er oplagt til Brev. Hvor maa [ulæselig] dog være et underligt Menneske, at hun saadan slet ikke maa være ve´ selv for Jer super fredelige Mennesker.
 Til Axel ogsaa. Tusinde Hilsner og endnu en Gang min varmeste Tak! Din Junge.</t>
-  </si>
-[...184 lines deleted...]
-1000 Hilsner Jeres Mor</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -10549,59 +10540,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/aUib" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NF81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Fx7B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1OT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CvZ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bsN8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PIA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/o9LM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zSIz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xw5z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ty3V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Zlp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rOdS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2ruO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lFaZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OMa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Iw9P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F9KW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9pog" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O5AW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GAaw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TlSr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/g5zo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9crh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4edm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1VrZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vZv8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sEjv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/06VF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vumR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qFVb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wftc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i6iH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NjCc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VK6y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zoGO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pfji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jb4D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O4ll" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gbwj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1NAW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fBxg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVOG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QkiQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/evO2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OT2N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zgFT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hX80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SVQV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3A6Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sojt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Qle" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F9RN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RpAe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0rHr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QerS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3Bw6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iDpN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zs1g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tdAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X7xB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iEY2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oH4V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SCEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aHOB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nXo3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PPvC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nRVF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GT5r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Tm1U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ovN1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YGwD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3Y49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Coa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tvZc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H1mh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xdOe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZV2F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h5Gm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wVmV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0wzM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7DOm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rjr4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mSUB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5TkK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KhL1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1ASN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wClj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0E5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GOCt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pdtg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/36pi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0RZO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ipO9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OliG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9RQc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z0YS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7l0g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/own9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bxB0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ATgR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2S97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JXMl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EJLN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AMsb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CxPo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IEQ6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5OAI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HLUt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/W3jk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/906r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8O6m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GFyr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8jay" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X8VY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1uW8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5ccz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Dw7j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/127l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fTWr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kt0S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/leYK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GZwX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/35R9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LxL6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sulm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QDSr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8sqm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eITH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BY61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pijj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9LKB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WGFy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qisF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aqgF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PhLN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rHUU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RhDq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D76Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7IvF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5WId" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UQpl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HRQf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/weXn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HV4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dn3Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/McLn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5ooc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/m5Ai" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sTiH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vTbG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8Wu4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N2rx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d0BQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UO38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PWeC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QkDQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XyRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MdC5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tUeF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aeBn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K7oM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pnnE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/okGM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i5m7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vvoI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RoeB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2Zjj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TcPK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oHIz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RNsF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E5QC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WkFR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XoUt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1o5R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rVkG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CZiq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ITVb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/76Ej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G3Rz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sxQh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Wdn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Co9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GCIf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u2um" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S5NQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jU9M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0VvC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PHGp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3lnr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v7jO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hSPW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LD33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fhzy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/63vE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mCg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/njgK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Dl1i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3xtf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7nsT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nSVM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4gyc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MXUR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P1L8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rT9z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7pLM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9eus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hIOv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yVIN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0JVY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/phXb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F6m1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zlDg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/guwk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwSj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UduZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Hgo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wTR2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vL8T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GGSW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AkuE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fo20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xput" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/41L5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/66Z4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VBwC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fpY0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VdrO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dAa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cB31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxiH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZKsR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FWXj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fAzV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6Eao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iPJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9xyB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OauH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z3n5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId247" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UmGw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId248" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/zoGO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Qle" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KhL1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RhDq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NF81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GAaw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jb4D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZV2F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QerS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CxPo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CvZ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/o9LM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Wdn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u2um" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FWXj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QkiQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8sqm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7IvF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9pog" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X7xB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mSUB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eITH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BY61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GCIf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LD33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/njgK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0JVY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fAzV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OauH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1ASN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yVIN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6Eao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O5AW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VK6y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tdAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ipO9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EJLN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AMsb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IEQ6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/weXn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fhzy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nSVM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4gyc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zlDg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/guwk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z3n5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Fx7B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xw5z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O4ll" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sojt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/own9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9LKB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D76Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sTiH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vTbG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8Wu4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N2rx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d0BQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MdC5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tUeF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aeBn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K7oM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Dl1i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hIOv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxiH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZKsR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UmGw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pfji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iDpN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aHOB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PPvC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nRVF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GT5r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3Y49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Coa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H1mh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/36pi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i5m7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2Zjj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S5NQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mCg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2ruO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1VrZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/906r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1uW8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5ccz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/127l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HV4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UO38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GGSW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h5Gm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0E5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GOCt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OliG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9RQc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z0YS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bxB0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ATgR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JXMl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Dw7j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WGFy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qisF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aqgF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PhLN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rHUU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5WId" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HRQf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XyRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pnnE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/okGM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vvoI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RoeB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TcPK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E5QC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sxQh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3lnr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wVmV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0wzM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7DOm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wClj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2S97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8O6m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pijj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PWeC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XoUt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1o5R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CZiq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G3Rz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7nsT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QkDQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WkFR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Zlp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rOdS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ovN1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pdtg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kt0S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/leYK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/McLn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/m5Ai" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0VvC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fo20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ty3V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/evO2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RpAe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YGwD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5TkK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7l0g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8jay" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X8VY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fTWr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GZwX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/35R9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LxL6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sulm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QDSr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UQpl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dn3Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5ooc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rVkG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ITVb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/76Ej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v7jO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hSPW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3xtf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dAa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zSIz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wftc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i6iH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NjCc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gbwj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1NAW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fBxg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NwBa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OT2N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zgFT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SVQV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iEY2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tvZc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xdOe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0RZO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GFyr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oHIz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RNsF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/63vE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/41L5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/66Z4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VBwC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VdrO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PHGp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PIA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lFaZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OMa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/g5zo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vumR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVOG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hX80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3A6Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F9RN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0rHr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zs1g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SCEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Tm1U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7pLM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9eus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wTR2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vL8T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fpY0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Iw9P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F9KW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Hgo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xput" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cB31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9xyB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3Bw6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bsN8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MXUR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nXo3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5OAI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HLUt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/W3jk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rjr4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aUib" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1OT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TlSr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9crh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4edm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vZv8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sEjv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/06VF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qFVb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oH4V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P1L8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rT9z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/phXb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F6m1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwSj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UduZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AkuE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iPJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId247" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M243"/>
+  <dimension ref="A1:M242"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -10636,10758 +10627,10715 @@
         <v>10</v>
       </c>
       <c r="L1" s="3" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E2" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F2" s="5" t="s">
+      <c r="F2" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H2" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="G2" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H2" s="5" t="s">
+      <c r="I2" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="I2" s="5" t="s">
+      <c r="J2" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="J2" s="5" t="s">
+      <c r="K2" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="K2" s="5" t="s">
+      <c r="L2" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="L2" s="6" t="s">
+      <c r="M2" s="5" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="5" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="G3" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="G3" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H3" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="H3" s="5" t="s">
+      <c r="I3" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="I3" s="5" t="s">
+      <c r="J3" s="5" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="K3" s="5" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="6" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="5" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>18</v>
+        <v>35</v>
       </c>
       <c r="G4" s="5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="H4" s="5" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="I4" s="5" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="J4" s="5" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="K4" s="5" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="L4" s="6" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="M4" s="5" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="E5" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F5" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F5" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="G5" s="5" t="s">
+        <v>45</v>
       </c>
       <c r="H5" s="5" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="I5" s="5" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="J5" s="5" t="s">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="K5" s="5" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="L5" s="6" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="M5" s="5" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>18</v>
-[...4 lines deleted...]
-        </is>
+        <v>55</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>56</v>
       </c>
       <c r="H6" s="5" t="s">
-        <v>46</v>
+        <v>57</v>
       </c>
       <c r="I6" s="5" t="s">
-        <v>47</v>
+        <v>58</v>
       </c>
       <c r="J6" s="5" t="s">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="K6" s="5" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="L6" s="6" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="M6" s="5" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>53</v>
-[...4 lines deleted...]
-        </is>
+        <v>33</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>55</v>
       </c>
       <c r="F7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G7" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G7" s="5" t="s">
+        <v>63</v>
       </c>
       <c r="H7" s="5" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="I7" s="5" t="s">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="J7" s="5" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="K7" s="5" t="s">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="L7" s="6" t="s">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="M7" s="5" t="s">
-        <v>59</v>
+        <v>68</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>17</v>
+        <v>70</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>18</v>
+        <v>71</v>
       </c>
       <c r="G8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H8" s="5" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="I8" s="5" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="J8" s="5" t="s">
-        <v>21</v>
+        <v>74</v>
       </c>
       <c r="K8" s="5" t="s">
-        <v>63</v>
+        <v>75</v>
       </c>
       <c r="L8" s="6" t="s">
-        <v>64</v>
+        <v>76</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>65</v>
+        <v>77</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
-        <v>66</v>
+        <v>78</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>16</v>
+        <v>79</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>18</v>
+        <v>80</v>
       </c>
       <c r="G9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H9" s="5" t="s">
-        <v>67</v>
+        <v>81</v>
       </c>
       <c r="I9" s="5" t="s">
-        <v>68</v>
+        <v>82</v>
       </c>
       <c r="J9" s="5" t="s">
-        <v>21</v>
+        <v>83</v>
       </c>
       <c r="K9" s="5" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="L9" s="6" t="s">
-        <v>70</v>
+        <v>85</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>71</v>
+        <v>86</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
-        <v>72</v>
+        <v>87</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>14</v>
+        <v>88</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E10" s="5" t="s">
-        <v>17</v>
+      <c r="E10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F10" s="5" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>89</v>
+      </c>
+      <c r="G10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H10" s="5" t="s">
-        <v>74</v>
+        <v>90</v>
       </c>
       <c r="I10" s="5" t="s">
-        <v>75</v>
+        <v>91</v>
       </c>
       <c r="J10" s="5" t="s">
-        <v>21</v>
+        <v>92</v>
       </c>
       <c r="K10" s="5" t="s">
-        <v>76</v>
+        <v>93</v>
       </c>
       <c r="L10" s="6" t="s">
-        <v>77</v>
+        <v>94</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>78</v>
+        <v>95</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
-        <v>79</v>
+        <v>96</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>15</v>
+        <v>97</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>16</v>
-[...8 lines deleted...]
-        <v>80</v>
+        <v>98</v>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H11" s="5" t="s">
-        <v>81</v>
-[...1 lines deleted...]
-      <c r="I11" s="5"/>
+        <v>99</v>
+      </c>
+      <c r="I11" s="5" t="s">
+        <v>100</v>
+      </c>
       <c r="J11" s="5" t="s">
-        <v>21</v>
+        <v>101</v>
       </c>
       <c r="K11" s="5" t="s">
-        <v>82</v>
+        <v>102</v>
       </c>
       <c r="L11" s="6" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="M11" s="5" t="s">
-        <v>84</v>
+        <v>104</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
-        <v>85</v>
+        <v>105</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>55</v>
+      </c>
+      <c r="G12" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H12" s="5" t="s">
-        <v>87</v>
+        <v>106</v>
       </c>
       <c r="I12" s="5" t="s">
-        <v>88</v>
+        <v>107</v>
       </c>
       <c r="J12" s="5" t="s">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="K12" s="5" t="s">
-        <v>89</v>
+        <v>108</v>
       </c>
       <c r="L12" s="6" t="s">
-        <v>90</v>
+        <v>109</v>
       </c>
       <c r="M12" s="5" t="s">
-        <v>91</v>
+        <v>110</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
-        <v>92</v>
+        <v>111</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="G13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H13" s="5" t="s">
-        <v>93</v>
+        <v>112</v>
       </c>
       <c r="I13" s="5" t="s">
-        <v>94</v>
+        <v>113</v>
       </c>
       <c r="J13" s="5" t="s">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="K13" s="5" t="s">
-        <v>95</v>
+        <v>114</v>
       </c>
       <c r="L13" s="6" t="s">
-        <v>96</v>
+        <v>115</v>
       </c>
       <c r="M13" s="5" t="s">
-        <v>97</v>
+        <v>116</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
-        <v>98</v>
+        <v>117</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>44</v>
+      </c>
+      <c r="F14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G14" s="5" t="s">
-        <v>99</v>
+        <v>118</v>
       </c>
       <c r="H14" s="5" t="s">
-        <v>100</v>
+        <v>119</v>
       </c>
       <c r="I14" s="5" t="s">
-        <v>101</v>
+        <v>120</v>
       </c>
       <c r="J14" s="5" t="s">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="K14" s="5" t="s">
-        <v>102</v>
+        <v>121</v>
       </c>
       <c r="L14" s="6" t="s">
-        <v>103</v>
+        <v>122</v>
       </c>
       <c r="M14" s="5" t="s">
-        <v>104</v>
+        <v>123</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
-        <v>105</v>
+        <v>124</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>125</v>
+      </c>
+      <c r="F15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G15" s="5" t="s">
-        <v>106</v>
+        <v>126</v>
       </c>
       <c r="H15" s="5" t="s">
-        <v>107</v>
+        <v>127</v>
       </c>
       <c r="I15" s="5" t="s">
-        <v>108</v>
+        <v>128</v>
       </c>
       <c r="J15" s="5" t="s">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="K15" s="5" t="s">
-        <v>109</v>
+        <v>129</v>
       </c>
       <c r="L15" s="6" t="s">
-        <v>110</v>
+        <v>130</v>
       </c>
       <c r="M15" s="5" t="s">
-        <v>111</v>
+        <v>131</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
-        <v>112</v>
+        <v>132</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>113</v>
+        <v>34</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>53</v>
+        <v>133</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>114</v>
+        <v>54</v>
+      </c>
+      <c r="F16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H16" s="5" t="s">
-        <v>115</v>
+        <v>134</v>
       </c>
       <c r="I16" s="5" t="s">
-        <v>116</v>
+        <v>135</v>
       </c>
       <c r="J16" s="5" t="s">
-        <v>117</v>
+        <v>136</v>
       </c>
       <c r="K16" s="5" t="s">
-        <v>118</v>
+        <v>137</v>
       </c>
       <c r="L16" s="6" t="s">
-        <v>119</v>
+        <v>138</v>
       </c>
       <c r="M16" s="5" t="s">
-        <v>120</v>
+        <v>139</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
-        <v>121</v>
+        <v>140</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>113</v>
+        <v>16</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>53</v>
-[...9 lines deleted...]
-        </is>
+        <v>15</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>142</v>
       </c>
       <c r="G17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H17" s="5" t="s">
-        <v>122</v>
+        <v>143</v>
       </c>
       <c r="I17" s="5" t="s">
-        <v>123</v>
+        <v>144</v>
       </c>
       <c r="J17" s="5" t="s">
-        <v>117</v>
+        <v>145</v>
       </c>
       <c r="K17" s="5" t="s">
-        <v>124</v>
+        <v>146</v>
       </c>
       <c r="L17" s="6" t="s">
-        <v>125</v>
+        <v>147</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>126</v>
+        <v>148</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
-        <v>127</v>
+        <v>149</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>128</v>
+        <v>34</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>53</v>
-[...4 lines deleted...]
-        </is>
+        <v>33</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>54</v>
       </c>
       <c r="F18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G18" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G18" s="5" t="s">
+        <v>150</v>
       </c>
       <c r="H18" s="5" t="s">
-        <v>129</v>
+        <v>151</v>
       </c>
       <c r="I18" s="5" t="s">
-        <v>130</v>
+        <v>152</v>
       </c>
       <c r="J18" s="5" t="s">
-        <v>131</v>
+        <v>48</v>
       </c>
       <c r="K18" s="5" t="s">
-        <v>132</v>
+        <v>153</v>
       </c>
       <c r="L18" s="6" t="s">
-        <v>133</v>
+        <v>154</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>134</v>
+        <v>155</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
-        <v>135</v>
+        <v>156</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>136</v>
-[...5 lines deleted...]
-        <v>137</v>
+        <v>157</v>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F19" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H19" s="5" t="s">
-        <v>138</v>
+        <v>158</v>
       </c>
       <c r="I19" s="5" t="s">
-        <v>139</v>
+        <v>159</v>
       </c>
       <c r="J19" s="5" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="K19" s="5" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="L19" s="6" t="s">
-        <v>142</v>
+        <v>162</v>
       </c>
       <c r="M19" s="5" t="s">
-        <v>143</v>
+        <v>163</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
-        <v>144</v>
+        <v>164</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>113</v>
+        <v>33</v>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H20" s="5" t="s">
-        <v>145</v>
+        <v>165</v>
       </c>
       <c r="I20" s="5" t="s">
-        <v>146</v>
+        <v>166</v>
       </c>
       <c r="J20" s="5" t="s">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="K20" s="5" t="s">
-        <v>147</v>
+        <v>167</v>
       </c>
       <c r="L20" s="6" t="s">
-        <v>148</v>
+        <v>168</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>149</v>
+        <v>169</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
-        <v>150</v>
+        <v>170</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D21" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D21" s="5" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G21" s="5" t="s">
-        <v>151</v>
+      <c r="G21" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H21" s="5" t="s">
-        <v>152</v>
-[...3 lines deleted...]
-      </c>
+        <v>171</v>
+      </c>
+      <c r="I21" s="5"/>
       <c r="J21" s="5" t="s">
-        <v>21</v>
+        <v>172</v>
       </c>
       <c r="K21" s="5" t="s">
-        <v>154</v>
+        <v>173</v>
       </c>
       <c r="L21" s="6" t="s">
-        <v>155</v>
+        <v>174</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>156</v>
+        <v>175</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
-        <v>157</v>
+        <v>176</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>113</v>
+        <v>98</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>18</v>
+        <v>54</v>
       </c>
       <c r="F22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G22" s="5" t="s">
-        <v>158</v>
+      <c r="G22" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H22" s="5" t="s">
-        <v>159</v>
-[...3 lines deleted...]
-      </c>
+        <v>98</v>
+      </c>
+      <c r="I22" s="5"/>
       <c r="J22" s="5" t="s">
-        <v>21</v>
+        <v>177</v>
       </c>
       <c r="K22" s="5" t="s">
-        <v>161</v>
+        <v>178</v>
       </c>
       <c r="L22" s="6" t="s">
-        <v>162</v>
+        <v>179</v>
       </c>
       <c r="M22" s="5" t="s">
-        <v>163</v>
+        <v>180</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
-        <v>164</v>
+        <v>181</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>113</v>
-[...4 lines deleted...]
-        </is>
+        <v>33</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>54</v>
       </c>
       <c r="F23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G23" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G23" s="5" t="s">
+        <v>182</v>
       </c>
       <c r="H23" s="5" t="s">
-        <v>165</v>
+        <v>183</v>
       </c>
       <c r="I23" s="5" t="s">
-        <v>166</v>
+        <v>184</v>
       </c>
       <c r="J23" s="5" t="s">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="K23" s="5" t="s">
-        <v>167</v>
+        <v>185</v>
       </c>
       <c r="L23" s="6" t="s">
-        <v>168</v>
+        <v>186</v>
       </c>
       <c r="M23" s="5" t="s">
-        <v>169</v>
+        <v>187</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
-        <v>170</v>
+        <v>188</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>113</v>
+        <v>33</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>171</v>
+        <v>54</v>
       </c>
       <c r="F24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G24" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G24" s="5" t="s">
+        <v>189</v>
       </c>
       <c r="H24" s="5" t="s">
-        <v>172</v>
+        <v>190</v>
       </c>
       <c r="I24" s="5" t="s">
-        <v>173</v>
+        <v>191</v>
       </c>
       <c r="J24" s="5" t="s">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="K24" s="5" t="s">
-        <v>174</v>
+        <v>192</v>
       </c>
       <c r="L24" s="6" t="s">
-        <v>175</v>
+        <v>193</v>
       </c>
       <c r="M24" s="5" t="s">
-        <v>176</v>
+        <v>194</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
-        <v>177</v>
+        <v>195</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>113</v>
+        <v>33</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>17</v>
+        <v>196</v>
       </c>
       <c r="F25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G25" s="5" t="s">
-        <v>178</v>
+        <v>196</v>
       </c>
       <c r="H25" s="5" t="s">
-        <v>179</v>
+        <v>197</v>
       </c>
       <c r="I25" s="5" t="s">
-        <v>180</v>
+        <v>198</v>
       </c>
       <c r="J25" s="5" t="s">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="K25" s="5" t="s">
-        <v>181</v>
+        <v>199</v>
       </c>
       <c r="L25" s="6" t="s">
-        <v>182</v>
+        <v>200</v>
       </c>
       <c r="M25" s="5" t="s">
-        <v>183</v>
+        <v>201</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
-        <v>184</v>
+        <v>202</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>16</v>
+        <v>203</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>204</v>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H26" s="5" t="s">
-        <v>185</v>
+        <v>205</v>
       </c>
       <c r="I26" s="5" t="s">
-        <v>186</v>
+        <v>206</v>
       </c>
       <c r="J26" s="5" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="K26" s="5" t="s">
-        <v>187</v>
+        <v>207</v>
       </c>
       <c r="L26" s="6" t="s">
-        <v>188</v>
+        <v>208</v>
       </c>
       <c r="M26" s="5" t="s">
-        <v>189</v>
+        <v>209</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
-        <v>190</v>
+        <v>210</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>191</v>
+        <v>211</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>53</v>
+        <v>133</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>192</v>
+        <v>212</v>
       </c>
       <c r="F27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H27" s="5" t="s">
-        <v>193</v>
-[...3 lines deleted...]
-      </c>
+        <v>213</v>
+      </c>
+      <c r="I27" s="5"/>
       <c r="J27" s="5" t="s">
-        <v>195</v>
+        <v>136</v>
       </c>
       <c r="K27" s="5" t="s">
-        <v>196</v>
+        <v>214</v>
       </c>
       <c r="L27" s="6" t="s">
-        <v>197</v>
+        <v>215</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>198</v>
+        <v>216</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
-        <v>199</v>
+        <v>217</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>15</v>
+        <v>218</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>200</v>
-[...5 lines deleted...]
-        <v>18</v>
+        <v>98</v>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F28" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H28" s="5" t="s">
-        <v>201</v>
+        <v>219</v>
       </c>
       <c r="I28" s="5" t="s">
-        <v>202</v>
+        <v>220</v>
       </c>
       <c r="J28" s="5" t="s">
-        <v>203</v>
+        <v>221</v>
       </c>
       <c r="K28" s="5" t="s">
-        <v>204</v>
+        <v>222</v>
       </c>
       <c r="L28" s="6" t="s">
-        <v>205</v>
+        <v>223</v>
       </c>
       <c r="M28" s="5" t="s">
-        <v>206</v>
+        <v>224</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
-        <v>207</v>
+        <v>225</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>200</v>
+        <v>98</v>
       </c>
       <c r="E29" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>208</v>
+        <v>54</v>
+      </c>
+      <c r="F29" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H29" s="5" t="s">
-        <v>209</v>
-[...3 lines deleted...]
-      </c>
+        <v>226</v>
+      </c>
+      <c r="I29" s="5"/>
       <c r="J29" s="5" t="s">
-        <v>203</v>
+        <v>136</v>
       </c>
       <c r="K29" s="5" t="s">
-        <v>211</v>
+        <v>227</v>
       </c>
       <c r="L29" s="6" t="s">
-        <v>212</v>
+        <v>228</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>213</v>
+        <v>229</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
-        <v>214</v>
+        <v>230</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>200</v>
+        <v>231</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>17</v>
+        <v>232</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>208</v>
+        <v>233</v>
       </c>
       <c r="G30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H30" s="5" t="s">
-        <v>215</v>
-[...1 lines deleted...]
-      <c r="I30" s="5"/>
+        <v>234</v>
+      </c>
+      <c r="I30" s="5" t="s">
+        <v>235</v>
+      </c>
       <c r="J30" s="5" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
       <c r="K30" s="5" t="s">
-        <v>217</v>
+        <v>236</v>
       </c>
       <c r="L30" s="6" t="s">
-        <v>218</v>
+        <v>237</v>
       </c>
       <c r="M30" s="5" t="s">
-        <v>219</v>
+        <v>238</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
-        <v>220</v>
+        <v>239</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>53</v>
+        <v>34</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>221</v>
+        <v>33</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>222</v>
-[...7 lines deleted...]
-        </is>
+        <v>44</v>
+      </c>
+      <c r="F31" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G31" s="5" t="s">
+        <v>240</v>
       </c>
       <c r="H31" s="5" t="s">
-        <v>224</v>
+        <v>241</v>
       </c>
       <c r="I31" s="5" t="s">
-        <v>225</v>
+        <v>242</v>
       </c>
       <c r="J31" s="5" t="s">
-        <v>226</v>
+        <v>48</v>
       </c>
       <c r="K31" s="5" t="s">
-        <v>227</v>
+        <v>243</v>
       </c>
       <c r="L31" s="6" t="s">
-        <v>228</v>
+        <v>244</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>229</v>
+        <v>245</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
-        <v>230</v>
+        <v>246</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>15</v>
+        <v>218</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>200</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>98</v>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H32" s="5" t="s">
-        <v>231</v>
+        <v>247</v>
       </c>
       <c r="I32" s="5" t="s">
-        <v>232</v>
+        <v>248</v>
       </c>
       <c r="J32" s="5" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="K32" s="5" t="s">
-        <v>234</v>
+        <v>249</v>
       </c>
       <c r="L32" s="6" t="s">
-        <v>235</v>
+        <v>250</v>
       </c>
       <c r="M32" s="5" t="s">
-        <v>236</v>
+        <v>251</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
-        <v>237</v>
+        <v>252</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>53</v>
+        <v>34</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>238</v>
+        <v>231</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>239</v>
-[...4 lines deleted...]
-        </is>
+        <v>54</v>
+      </c>
+      <c r="F33" s="5" t="s">
+        <v>233</v>
       </c>
       <c r="G33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H33" s="5" t="s">
-        <v>240</v>
+        <v>253</v>
       </c>
       <c r="I33" s="5" t="s">
-        <v>241</v>
+        <v>254</v>
       </c>
       <c r="J33" s="5" t="s">
-        <v>242</v>
+        <v>221</v>
       </c>
       <c r="K33" s="5" t="s">
-        <v>243</v>
+        <v>255</v>
       </c>
       <c r="L33" s="6" t="s">
-        <v>244</v>
+        <v>256</v>
       </c>
       <c r="M33" s="5" t="s">
-        <v>245</v>
+        <v>257</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
-        <v>246</v>
+        <v>258</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>53</v>
+        <v>34</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>238</v>
-[...12 lines deleted...]
-        </is>
+        <v>33</v>
+      </c>
+      <c r="E34" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="F34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G34" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="H34" s="5" t="s">
-        <v>248</v>
+        <v>259</v>
       </c>
       <c r="I34" s="5" t="s">
-        <v>249</v>
+        <v>260</v>
       </c>
       <c r="J34" s="5" t="s">
-        <v>250</v>
+        <v>48</v>
       </c>
       <c r="K34" s="5" t="s">
-        <v>251</v>
+        <v>261</v>
       </c>
       <c r="L34" s="6" t="s">
-        <v>252</v>
+        <v>262</v>
       </c>
       <c r="M34" s="5" t="s">
-        <v>253</v>
+        <v>263</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
-        <v>254</v>
+        <v>264</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>221</v>
+        <v>16</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>53</v>
+        <v>15</v>
       </c>
       <c r="E35" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="F35" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F35" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H35" s="5" t="s">
-        <v>256</v>
+        <v>266</v>
       </c>
       <c r="I35" s="5" t="s">
-        <v>257</v>
+        <v>267</v>
       </c>
       <c r="J35" s="5" t="s">
-        <v>258</v>
+        <v>268</v>
       </c>
       <c r="K35" s="5" t="s">
-        <v>259</v>
+        <v>269</v>
       </c>
       <c r="L35" s="6" t="s">
-        <v>260</v>
+        <v>270</v>
       </c>
       <c r="M35" s="5" t="s">
-        <v>261</v>
+        <v>271</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
-        <v>262</v>
+        <v>272</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>53</v>
+        <v>34</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>221</v>
+        <v>33</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>263</v>
-[...7 lines deleted...]
-        </is>
+        <v>54</v>
+      </c>
+      <c r="F36" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G36" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="H36" s="5" t="s">
-        <v>264</v>
+        <v>273</v>
       </c>
       <c r="I36" s="5" t="s">
-        <v>265</v>
+        <v>274</v>
       </c>
       <c r="J36" s="5" t="s">
-        <v>266</v>
+        <v>48</v>
       </c>
       <c r="K36" s="5" t="s">
-        <v>267</v>
+        <v>275</v>
       </c>
       <c r="L36" s="6" t="s">
-        <v>268</v>
+        <v>276</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>269</v>
+        <v>277</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
-        <v>270</v>
+        <v>278</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>221</v>
+        <v>33</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>53</v>
+        <v>204</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>151</v>
-[...4 lines deleted...]
-        </is>
+        <v>279</v>
+      </c>
+      <c r="F37" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="G37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H37" s="5" t="s">
-        <v>271</v>
+        <v>280</v>
       </c>
       <c r="I37" s="5" t="s">
-        <v>272</v>
+        <v>281</v>
       </c>
       <c r="J37" s="5" t="s">
-        <v>273</v>
+        <v>39</v>
       </c>
       <c r="K37" s="5" t="s">
-        <v>274</v>
+        <v>282</v>
       </c>
       <c r="L37" s="6" t="s">
-        <v>275</v>
+        <v>283</v>
       </c>
       <c r="M37" s="5" t="s">
-        <v>276</v>
+        <v>284</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
-        <v>277</v>
+        <v>285</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>221</v>
+        <v>286</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>53</v>
+        <v>157</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>278</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>17</v>
+      </c>
+      <c r="F38" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H38" s="5" t="s">
-        <v>280</v>
+        <v>287</v>
       </c>
       <c r="I38" s="5" t="s">
-        <v>281</v>
+        <v>288</v>
       </c>
       <c r="J38" s="5" t="s">
-        <v>282</v>
+        <v>289</v>
       </c>
       <c r="K38" s="5" t="s">
-        <v>283</v>
+        <v>290</v>
       </c>
       <c r="L38" s="6" t="s">
-        <v>284</v>
+        <v>291</v>
       </c>
       <c r="M38" s="5" t="s">
-        <v>285</v>
+        <v>292</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
-        <v>286</v>
+        <v>293</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>14</v>
+        <v>88</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>221</v>
+        <v>294</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>278</v>
+        <v>79</v>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F39" s="5" t="s">
-        <v>279</v>
+        <v>17</v>
       </c>
       <c r="G39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H39" s="5" t="s">
-        <v>287</v>
+        <v>295</v>
       </c>
       <c r="I39" s="5" t="s">
-        <v>288</v>
+        <v>296</v>
       </c>
       <c r="J39" s="5" t="s">
-        <v>289</v>
+        <v>297</v>
       </c>
       <c r="K39" s="5" t="s">
-        <v>290</v>
+        <v>298</v>
       </c>
       <c r="L39" s="6" t="s">
-        <v>291</v>
+        <v>299</v>
       </c>
       <c r="M39" s="5" t="s">
-        <v>292</v>
+        <v>300</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
-        <v>293</v>
+        <v>301</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>53</v>
+        <v>34</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>221</v>
+        <v>33</v>
       </c>
       <c r="E40" s="5" t="s">
-        <v>294</v>
+        <v>54</v>
       </c>
       <c r="F40" s="5" t="s">
-        <v>295</v>
+        <v>17</v>
       </c>
       <c r="G40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H40" s="5" t="s">
-        <v>296</v>
+        <v>302</v>
       </c>
       <c r="I40" s="5" t="s">
-        <v>297</v>
+        <v>303</v>
       </c>
       <c r="J40" s="5" t="s">
-        <v>298</v>
+        <v>39</v>
       </c>
       <c r="K40" s="5" t="s">
-        <v>299</v>
+        <v>304</v>
       </c>
       <c r="L40" s="6" t="s">
-        <v>300</v>
+        <v>305</v>
       </c>
       <c r="M40" s="5" t="s">
-        <v>301</v>
+        <v>306</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
-        <v>302</v>
+        <v>307</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>53</v>
+        <v>33</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>238</v>
-[...9 lines deleted...]
-        </is>
+        <v>34</v>
+      </c>
+      <c r="E41" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F41" s="5" t="s">
+        <v>308</v>
       </c>
       <c r="G41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H41" s="5" t="s">
-        <v>303</v>
+        <v>309</v>
       </c>
       <c r="I41" s="5" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="J41" s="5" t="s">
-        <v>305</v>
-[...4 lines deleted...]
-        </is>
+        <v>48</v>
+      </c>
+      <c r="K41" s="5" t="s">
+        <v>311</v>
       </c>
       <c r="L41" s="6" t="s">
-        <v>306</v>
+        <v>312</v>
       </c>
       <c r="M41" s="5" t="s">
-        <v>307</v>
+        <v>313</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>53</v>
+        <v>315</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>221</v>
+        <v>286</v>
       </c>
       <c r="E42" s="5" t="s">
-        <v>309</v>
+        <v>55</v>
       </c>
       <c r="F42" s="5" t="s">
-        <v>223</v>
+        <v>17</v>
       </c>
       <c r="G42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H42" s="5" t="s">
-        <v>310</v>
+      <c r="H42" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I42" s="5" t="s">
-        <v>311</v>
+        <v>316</v>
       </c>
       <c r="J42" s="5" t="s">
-        <v>312</v>
+        <v>39</v>
       </c>
       <c r="K42" s="5" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="L42" s="6" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="M42" s="5" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>53</v>
+        <v>218</v>
       </c>
       <c r="D43" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="E43" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F43" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="G43" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H43" s="5" t="s">
+        <v>322</v>
+      </c>
+      <c r="I43" s="5" t="s">
+        <v>323</v>
+      </c>
+      <c r="J43" s="5" t="s">
         <v>221</v>
       </c>
-      <c r="E43" s="5" t="s">
-[...20 lines deleted...]
-      </c>
       <c r="K43" s="5" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="L43" s="6" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="M43" s="5" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>53</v>
+        <v>328</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>221</v>
+        <v>98</v>
       </c>
       <c r="E44" s="5" t="s">
-        <v>325</v>
-[...2 lines deleted...]
-        <v>326</v>
+        <v>17</v>
+      </c>
+      <c r="F44" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H44" s="5" t="s">
-        <v>327</v>
-[...3 lines deleted...]
-      </c>
+        <v>329</v>
+      </c>
+      <c r="I44" s="5"/>
       <c r="J44" s="5" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="K44" s="5" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="L44" s="6" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="M44" s="5" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>53</v>
+        <v>335</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>221</v>
+        <v>286</v>
       </c>
       <c r="E45" s="5" t="s">
-        <v>334</v>
-[...2 lines deleted...]
-        <v>335</v>
+        <v>17</v>
+      </c>
+      <c r="F45" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H45" s="5" t="s">
         <v>336</v>
       </c>
       <c r="I45" s="5" t="s">
         <v>337</v>
       </c>
       <c r="J45" s="5" t="s">
         <v>338</v>
       </c>
       <c r="K45" s="5" t="s">
         <v>339</v>
       </c>
       <c r="L45" s="6" t="s">
         <v>340</v>
       </c>
       <c r="M45" s="5" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="5" t="s">
         <v>342</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C46" s="5" t="s">
-        <v>221</v>
+        <v>343</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>53</v>
+        <v>286</v>
       </c>
       <c r="E46" s="5" t="s">
-        <v>343</v>
-[...4 lines deleted...]
-        </is>
+        <v>55</v>
+      </c>
+      <c r="F46" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="G46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H46" s="5" t="s">
         <v>344</v>
       </c>
       <c r="I46" s="5" t="s">
         <v>345</v>
       </c>
       <c r="J46" s="5" t="s">
         <v>346</v>
       </c>
       <c r="K46" s="5" t="s">
         <v>347</v>
       </c>
       <c r="L46" s="6" t="s">
         <v>348</v>
       </c>
       <c r="M46" s="5" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="s">
         <v>350</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>53</v>
+        <v>286</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>221</v>
-[...4 lines deleted...]
-        </is>
+        <v>231</v>
+      </c>
+      <c r="E47" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F47" s="5" t="s">
         <v>351</v>
       </c>
       <c r="G47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H47" s="5" t="s">
         <v>352</v>
       </c>
       <c r="I47" s="5" t="s">
         <v>353</v>
       </c>
       <c r="J47" s="5" t="s">
+        <v>221</v>
+      </c>
+      <c r="K47" s="5" t="s">
         <v>354</v>
       </c>
-      <c r="K47" s="5" t="s">
+      <c r="L47" s="6" t="s">
         <v>355</v>
       </c>
-      <c r="L47" s="6" t="s">
+      <c r="M47" s="5" t="s">
         <v>356</v>
-      </c>
-[...1 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="5" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>53</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>221</v>
+        <v>34</v>
       </c>
       <c r="E48" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="F48" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="G48" s="5" t="s">
+        <v>358</v>
+      </c>
+      <c r="H48" s="5" t="s">
         <v>359</v>
       </c>
-      <c r="F48" s="5" t="s">
-[...7 lines deleted...]
-      <c r="H48" s="5" t="s">
+      <c r="I48" s="5" t="s">
         <v>360</v>
       </c>
-      <c r="I48" s="5" t="s">
+      <c r="J48" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="K48" s="5" t="s">
         <v>361</v>
       </c>
-      <c r="J48" s="5" t="s">
+      <c r="L48" s="6" t="s">
         <v>362</v>
       </c>
-      <c r="K48" s="5" t="s">
+      <c r="M48" s="5" t="s">
         <v>363</v>
-      </c>
-[...4 lines deleted...]
-        <v>365</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>53</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>221</v>
-[...4 lines deleted...]
-        </is>
+        <v>34</v>
+      </c>
+      <c r="E49" s="5" t="s">
+        <v>54</v>
       </c>
       <c r="F49" s="5" t="s">
-        <v>335</v>
-[...4 lines deleted...]
-        </is>
+        <v>55</v>
+      </c>
+      <c r="G49" s="5" t="s">
+        <v>365</v>
       </c>
       <c r="H49" s="5" t="s">
+        <v>366</v>
+      </c>
+      <c r="I49" s="5"/>
+      <c r="J49" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="K49" s="5" t="s">
         <v>367</v>
       </c>
-      <c r="I49" s="5" t="s">
+      <c r="L49" s="6" t="s">
         <v>368</v>
       </c>
-      <c r="J49" s="5" t="s">
+      <c r="M49" s="5" t="s">
         <v>369</v>
-      </c>
-[...7 lines deleted...]
-        <v>372</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="5" t="s">
+        <v>370</v>
+      </c>
+      <c r="B50" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C50" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D50" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E50" s="5" t="s">
+        <v>371</v>
+      </c>
+      <c r="F50" s="5" t="s">
+        <v>372</v>
+      </c>
+      <c r="G50" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H50" s="5" t="s">
         <v>373</v>
       </c>
-      <c r="B50" s="5" t="s">
-[...23 lines deleted...]
-      <c r="H50" s="5" t="s">
+      <c r="I50" s="5" t="s">
         <v>374</v>
       </c>
-      <c r="I50" s="5" t="s">
+      <c r="J50" s="5" t="s">
         <v>375</v>
       </c>
-      <c r="J50" s="5" t="s">
+      <c r="K50" s="5" t="s">
         <v>376</v>
       </c>
-      <c r="K50" s="5" t="s">
+      <c r="L50" s="6" t="s">
         <v>377</v>
       </c>
-      <c r="L50" s="6" t="s">
+      <c r="M50" s="5" t="s">
         <v>378</v>
-      </c>
-[...1 lines deleted...]
-        <v>379</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="s">
+        <v>379</v>
+      </c>
+      <c r="B51" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C51" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D51" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E51" s="5" t="s">
         <v>380</v>
       </c>
-      <c r="B51" s="5" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F51" s="5" t="s">
-        <v>326</v>
+        <v>381</v>
       </c>
       <c r="G51" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H51" s="5" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="I51" s="5" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="J51" s="5" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="K51" s="5" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="L51" s="6" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="M51" s="5" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="5" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C52" s="5" t="s">
-        <v>53</v>
+        <v>389</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>221</v>
+        <v>34</v>
       </c>
       <c r="E52" s="5" t="s">
-        <v>388</v>
-[...7 lines deleted...]
-        </is>
+        <v>390</v>
+      </c>
+      <c r="F52" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G52" s="5" t="s">
+        <v>391</v>
       </c>
       <c r="H52" s="5" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="I52" s="5" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="J52" s="5" t="s">
-        <v>392</v>
+        <v>48</v>
       </c>
       <c r="K52" s="5" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="L52" s="6" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="M52" s="5" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C53" s="5" t="s">
-        <v>221</v>
+        <v>33</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>53</v>
-[...10 lines deleted...]
-        </is>
+        <v>119</v>
+      </c>
+      <c r="E53" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F53" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G53" s="5" t="s">
+        <v>398</v>
       </c>
       <c r="H53" s="5" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="I53" s="5" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="J53" s="5" t="s">
-        <v>400</v>
+        <v>39</v>
       </c>
       <c r="K53" s="5" t="s">
         <v>401</v>
       </c>
       <c r="L53" s="6" t="s">
         <v>402</v>
       </c>
       <c r="M53" s="5" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="5" t="s">
         <v>404</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C54" s="5" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>221</v>
-[...4 lines deleted...]
-        </is>
+        <v>405</v>
+      </c>
+      <c r="E54" s="5" t="s">
+        <v>54</v>
       </c>
       <c r="F54" s="5" t="s">
-        <v>223</v>
+        <v>406</v>
       </c>
       <c r="G54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H54" s="5" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="I54" s="5" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="J54" s="5" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="K54" s="5" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="L54" s="6" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="M54" s="5" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C55" s="5" t="s">
-        <v>53</v>
+        <v>33</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>221</v>
+        <v>98</v>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F55" s="5" t="s">
-        <v>223</v>
+        <v>56</v>
       </c>
       <c r="G55" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H55" s="5" t="s">
-        <v>412</v>
-[...3 lines deleted...]
-      </c>
+        <v>414</v>
+      </c>
+      <c r="I55" s="5"/>
       <c r="J55" s="5" t="s">
-        <v>414</v>
+        <v>101</v>
       </c>
       <c r="K55" s="5" t="s">
         <v>415</v>
       </c>
       <c r="L55" s="6" t="s">
         <v>416</v>
       </c>
       <c r="M55" s="5" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="5" t="s">
         <v>418</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C56" s="5" t="s">
-        <v>53</v>
+        <v>33</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>221</v>
+        <v>98</v>
       </c>
       <c r="E56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F56" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="G56" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H56" s="5" t="s">
         <v>419</v>
       </c>
-      <c r="G56" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H56" s="5" t="s">
+      <c r="I56" s="5"/>
+      <c r="J56" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="K56" s="5" t="s">
         <v>420</v>
       </c>
-      <c r="I56" s="5" t="s">
+      <c r="L56" s="6" t="s">
         <v>421</v>
       </c>
-      <c r="J56" s="5" t="s">
+      <c r="M56" s="5" t="s">
         <v>422</v>
-      </c>
-[...7 lines deleted...]
-        <v>425</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="5" t="s">
+        <v>423</v>
+      </c>
+      <c r="B57" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C57" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="D57" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="E57" s="5" t="s">
+        <v>424</v>
+      </c>
+      <c r="F57" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="G57" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H57" s="5" t="s">
+        <v>425</v>
+      </c>
+      <c r="I57" s="5" t="s">
         <v>426</v>
       </c>
-      <c r="B57" s="5" t="s">
+      <c r="J57" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="K57" s="5" t="s">
         <v>427</v>
       </c>
-      <c r="C57" s="5" t="s">
-[...10 lines deleted...]
-      <c r="F57" s="5" t="s">
+      <c r="L57" s="6" t="s">
         <v>428</v>
       </c>
-      <c r="G57" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H57" s="5" t="s">
+      <c r="M57" s="5" t="s">
         <v>429</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="5" t="s">
+        <v>430</v>
+      </c>
+      <c r="B58" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C58" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D58" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="E58" s="5" t="s">
+        <v>431</v>
+      </c>
+      <c r="F58" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="G58" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H58" s="5" t="s">
+        <v>432</v>
+      </c>
+      <c r="I58" s="5" t="s">
+        <v>433</v>
+      </c>
+      <c r="J58" s="5" t="s">
+        <v>221</v>
+      </c>
+      <c r="K58" s="5" t="s">
+        <v>434</v>
+      </c>
+      <c r="L58" s="6" t="s">
         <v>435</v>
       </c>
-      <c r="B58" s="5" t="s">
-[...11 lines deleted...]
-      <c r="F58" s="5" t="s">
+      <c r="M58" s="5" t="s">
         <v>436</v>
-      </c>
-[...21 lines deleted...]
-        <v>442</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="5" t="s">
-        <v>443</v>
+        <v>437</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C59" s="5" t="s">
-        <v>53</v>
+        <v>33</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>444</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>119</v>
+      </c>
+      <c r="E59" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F59" s="5" t="s">
-        <v>445</v>
+        <v>56</v>
       </c>
       <c r="G59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H59" s="5" t="s">
-        <v>446</v>
+        <v>438</v>
       </c>
       <c r="I59" s="5" t="s">
-        <v>447</v>
+        <v>439</v>
       </c>
       <c r="J59" s="5" t="s">
-        <v>448</v>
+        <v>101</v>
       </c>
       <c r="K59" s="5" t="s">
-        <v>449</v>
+        <v>440</v>
       </c>
       <c r="L59" s="6" t="s">
-        <v>450</v>
+        <v>441</v>
       </c>
       <c r="M59" s="5" t="s">
-        <v>451</v>
+        <v>442</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="5" t="s">
-        <v>452</v>
+        <v>443</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C60" s="5" t="s">
-        <v>53</v>
+        <v>33</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>221</v>
+        <v>98</v>
       </c>
       <c r="E60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F60" s="5" t="s">
-        <v>223</v>
+        <v>56</v>
       </c>
       <c r="G60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H60" s="5" t="s">
-        <v>453</v>
+        <v>444</v>
       </c>
       <c r="I60" s="5" t="s">
-        <v>454</v>
+        <v>445</v>
       </c>
       <c r="J60" s="5" t="s">
-        <v>455</v>
+        <v>101</v>
       </c>
       <c r="K60" s="5" t="s">
-        <v>456</v>
+        <v>446</v>
       </c>
       <c r="L60" s="6" t="s">
-        <v>457</v>
+        <v>447</v>
       </c>
       <c r="M60" s="5" t="s">
-        <v>458</v>
+        <v>448</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="5" t="s">
-        <v>459</v>
+        <v>449</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C61" s="5" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>113</v>
-[...10 lines deleted...]
-        <v>151</v>
+        <v>98</v>
+      </c>
+      <c r="E61" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F61" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="G61" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H61" s="5" t="s">
-        <v>460</v>
+        <v>450</v>
       </c>
       <c r="I61" s="5" t="s">
-        <v>461</v>
+        <v>451</v>
       </c>
       <c r="J61" s="5" t="s">
-        <v>21</v>
+        <v>101</v>
       </c>
       <c r="K61" s="5" t="s">
-        <v>462</v>
+        <v>452</v>
       </c>
       <c r="L61" s="6" t="s">
-        <v>463</v>
+        <v>453</v>
       </c>
       <c r="M61" s="5" t="s">
-        <v>464</v>
+        <v>454</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="5" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C62" s="5" t="s">
-        <v>221</v>
+        <v>33</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>53</v>
+        <v>98</v>
       </c>
       <c r="E62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F62" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F62" s="5" t="s">
+        <v>56</v>
       </c>
       <c r="G62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H62" s="5" t="s">
-        <v>466</v>
-[...1 lines deleted...]
-      <c r="I62" s="5"/>
+        <v>456</v>
+      </c>
+      <c r="I62" s="5" t="s">
+        <v>457</v>
+      </c>
       <c r="J62" s="5" t="s">
-        <v>467</v>
+        <v>101</v>
       </c>
       <c r="K62" s="5" t="s">
-        <v>468</v>
+        <v>458</v>
       </c>
       <c r="L62" s="6" t="s">
-        <v>469</v>
+        <v>459</v>
       </c>
       <c r="M62" s="5" t="s">
-        <v>470</v>
+        <v>460</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="5" t="s">
-        <v>471</v>
+        <v>461</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C63" s="5" t="s">
-        <v>53</v>
+        <v>33</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>221</v>
-[...4 lines deleted...]
-        </is>
+        <v>119</v>
+      </c>
+      <c r="E63" s="5" t="s">
+        <v>279</v>
       </c>
       <c r="F63" s="5" t="s">
-        <v>223</v>
+        <v>56</v>
       </c>
       <c r="G63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H63" s="5" t="s">
-        <v>472</v>
-[...1 lines deleted...]
-      <c r="I63" s="5"/>
+        <v>462</v>
+      </c>
+      <c r="I63" s="5" t="s">
+        <v>463</v>
+      </c>
       <c r="J63" s="5" t="s">
-        <v>473</v>
+        <v>101</v>
       </c>
       <c r="K63" s="5" t="s">
-        <v>474</v>
+        <v>464</v>
       </c>
       <c r="L63" s="6" t="s">
-        <v>475</v>
+        <v>465</v>
       </c>
       <c r="M63" s="5" t="s">
-        <v>476</v>
+        <v>466</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="5" t="s">
-        <v>477</v>
+        <v>467</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C64" s="5" t="s">
-        <v>113</v>
+        <v>468</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>286</v>
+      </c>
+      <c r="E64" s="5" t="s">
+        <v>469</v>
+      </c>
+      <c r="F64" s="5" t="s">
+        <v>470</v>
       </c>
       <c r="G64" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H64" s="5" t="s">
-        <v>478</v>
+        <v>471</v>
       </c>
       <c r="I64" s="5" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="J64" s="5" t="s">
-        <v>21</v>
+        <v>473</v>
       </c>
       <c r="K64" s="5" t="s">
-        <v>480</v>
+        <v>474</v>
       </c>
       <c r="L64" s="6" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="M64" s="5" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="5" t="s">
+        <v>477</v>
+      </c>
+      <c r="B65" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="C65" s="5" t="s">
+        <v>478</v>
+      </c>
+      <c r="D65" s="5" t="s">
+        <v>479</v>
+      </c>
+      <c r="E65" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="F65" s="5" t="s">
+        <v>480</v>
+      </c>
+      <c r="G65" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H65" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I65" s="5" t="s">
+        <v>481</v>
+      </c>
+      <c r="J65" s="5" t="s">
+        <v>482</v>
+      </c>
+      <c r="K65" s="5" t="s">
         <v>483</v>
       </c>
-      <c r="B65" s="5" t="s">
-[...8 lines deleted...]
-      <c r="E65" s="5" t="s">
+      <c r="L65" s="6" t="s">
         <v>484</v>
       </c>
-      <c r="F65" s="5" t="s">
-[...7 lines deleted...]
-      <c r="H65" s="5" t="s">
+      <c r="M65" s="5" t="s">
         <v>485</v>
-      </c>
-[...13 lines deleted...]
-        <v>490</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="B66" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C66" s="5" t="s">
+        <v>487</v>
+      </c>
+      <c r="D66" s="5" t="s">
+        <v>286</v>
+      </c>
+      <c r="E66" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="F66" s="5" t="s">
+        <v>480</v>
+      </c>
+      <c r="G66" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H66" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="I66" s="5" t="s">
+        <v>490</v>
+      </c>
+      <c r="J66" s="5" t="s">
         <v>491</v>
       </c>
-      <c r="B66" s="5" t="s">
-[...19 lines deleted...]
-      <c r="H66" s="5" t="s">
+      <c r="K66" s="5" t="s">
         <v>492</v>
       </c>
-      <c r="I66" s="5" t="s">
+      <c r="L66" s="6" t="s">
         <v>493</v>
       </c>
-      <c r="J66" s="5" t="s">
+      <c r="M66" s="5" t="s">
         <v>494</v>
-      </c>
-[...7 lines deleted...]
-        <v>497</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="5" t="s">
+        <v>495</v>
+      </c>
+      <c r="B67" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C67" s="5" t="s">
+        <v>328</v>
+      </c>
+      <c r="D67" s="5" t="s">
+        <v>496</v>
+      </c>
+      <c r="E67" s="5" t="s">
+        <v>497</v>
+      </c>
+      <c r="F67" s="5" t="s">
         <v>498</v>
-      </c>
-[...13 lines deleted...]
-        <v>151</v>
       </c>
       <c r="G67" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H67" s="5" t="s">
         <v>499</v>
       </c>
       <c r="I67" s="5" t="s">
         <v>500</v>
       </c>
       <c r="J67" s="5" t="s">
-        <v>21</v>
+        <v>501</v>
       </c>
       <c r="K67" s="5" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="L67" s="6" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="M67" s="5" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="5" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C68" s="5" t="s">
-        <v>53</v>
+        <v>33</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>444</v>
+        <v>204</v>
       </c>
       <c r="E68" s="5" t="s">
-        <v>17</v>
+        <v>279</v>
       </c>
       <c r="F68" s="5" t="s">
-        <v>445</v>
+        <v>56</v>
       </c>
       <c r="G68" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H68" s="5" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="I68" s="5" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="J68" s="5" t="s">
-        <v>507</v>
+        <v>101</v>
       </c>
       <c r="K68" s="5" t="s">
         <v>508</v>
       </c>
       <c r="L68" s="6" t="s">
         <v>509</v>
       </c>
       <c r="M68" s="5" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="5" t="s">
         <v>511</v>
       </c>
       <c r="B69" s="5" t="s">
-        <v>427</v>
+        <v>14</v>
       </c>
       <c r="C69" s="5" t="s">
-        <v>113</v>
+        <v>15</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>444</v>
+        <v>16</v>
       </c>
       <c r="E69" s="5" t="s">
-        <v>17</v>
+        <v>70</v>
       </c>
       <c r="F69" s="5" t="s">
-        <v>278</v>
+        <v>71</v>
       </c>
       <c r="G69" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H69" s="5" t="s">
         <v>512</v>
       </c>
-      <c r="I69" s="5"/>
+      <c r="I69" s="5" t="s">
+        <v>513</v>
+      </c>
       <c r="J69" s="5" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="K69" s="5" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="L69" s="6" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="M69" s="5" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="5" t="s">
-        <v>511</v>
+        <v>518</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C70" s="5" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>444</v>
+        <v>79</v>
       </c>
       <c r="E70" s="5" t="s">
-        <v>436</v>
+        <v>54</v>
       </c>
       <c r="F70" s="5" t="s">
-        <v>445</v>
+        <v>80</v>
       </c>
       <c r="G70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H70" s="5" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="I70" s="5" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="J70" s="5" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="K70" s="5" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="L70" s="6" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="M70" s="5" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="5" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C71" s="5" t="s">
-        <v>524</v>
+        <v>16</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>525</v>
+        <v>79</v>
       </c>
       <c r="E71" s="5" t="s">
-        <v>18</v>
-[...4 lines deleted...]
-        </is>
+        <v>54</v>
+      </c>
+      <c r="F71" s="5" t="s">
+        <v>80</v>
       </c>
       <c r="G71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H71" s="5" t="s">
         <v>526</v>
       </c>
-      <c r="I71" s="5"/>
+      <c r="I71" s="5" t="s">
+        <v>527</v>
+      </c>
       <c r="J71" s="5" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="K71" s="5" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="L71" s="6" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="M71" s="5" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="5" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C72" s="5" t="s">
-        <v>113</v>
+        <v>16</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>532</v>
-[...9 lines deleted...]
-        </is>
+        <v>79</v>
+      </c>
+      <c r="E72" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="F72" s="5" t="s">
+        <v>80</v>
       </c>
       <c r="G72" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H72" s="5" t="s">
         <v>533</v>
       </c>
       <c r="I72" s="5" t="s">
         <v>534</v>
       </c>
       <c r="J72" s="5" t="s">
-        <v>203</v>
+        <v>535</v>
       </c>
       <c r="K72" s="5" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="L72" s="6" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="M72" s="5" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="5" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="B73" s="5" t="s">
-        <v>14</v>
+        <v>88</v>
       </c>
       <c r="C73" s="5" t="s">
-        <v>113</v>
+        <v>33</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>79</v>
+      </c>
+      <c r="E73" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="F73" s="5" t="s">
+        <v>70</v>
       </c>
       <c r="G73" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H73" s="5" t="s">
-        <v>539</v>
-[...1 lines deleted...]
-      <c r="I73" s="5" t="s">
         <v>540</v>
       </c>
+      <c r="I73" s="5"/>
       <c r="J73" s="5" t="s">
-        <v>21</v>
+        <v>541</v>
       </c>
       <c r="K73" s="5" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="L73" s="6" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="M73" s="5" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="5" t="s">
-        <v>544</v>
+        <v>539</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C74" s="5" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>444</v>
-[...4 lines deleted...]
-        </is>
+        <v>79</v>
+      </c>
+      <c r="E74" s="5" t="s">
+        <v>545</v>
       </c>
       <c r="F74" s="5" t="s">
-        <v>445</v>
+        <v>80</v>
       </c>
       <c r="G74" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H74" s="5" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="I74" s="5" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="J74" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="K74" s="5" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="L74" s="6" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="M74" s="5" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="5" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C75" s="5" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>444</v>
-[...2 lines deleted...]
-        <v>552</v>
+        <v>79</v>
+      </c>
+      <c r="E75" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F75" s="5" t="s">
-        <v>445</v>
+        <v>80</v>
       </c>
       <c r="G75" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H75" s="5" t="s">
         <v>553</v>
       </c>
       <c r="I75" s="5" t="s">
         <v>554</v>
       </c>
       <c r="J75" s="5" t="s">
         <v>555</v>
       </c>
       <c r="K75" s="5" t="s">
         <v>556</v>
       </c>
       <c r="L75" s="6" t="s">
         <v>557</v>
       </c>
       <c r="M75" s="5" t="s">
         <v>558</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="5" t="s">
         <v>559</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C76" s="5" t="s">
-        <v>113</v>
+        <v>16</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>79</v>
+      </c>
+      <c r="E76" s="5" t="s">
+        <v>560</v>
+      </c>
+      <c r="F76" s="5" t="s">
+        <v>80</v>
       </c>
       <c r="G76" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H76" s="5" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="I76" s="5" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="J76" s="5" t="s">
-        <v>21</v>
+        <v>563</v>
       </c>
       <c r="K76" s="5" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="L76" s="6" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="M76" s="5" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C77" s="5" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>444</v>
+        <v>79</v>
       </c>
       <c r="E77" s="5" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="F77" s="5" t="s">
-        <v>445</v>
+        <v>80</v>
       </c>
       <c r="G77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H77" s="5" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="I77" s="5" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
       <c r="J77" s="5" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="K77" s="5" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="L77" s="6" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="M77" s="5" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="5" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C78" s="5" t="s">
-        <v>573</v>
+        <v>16</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>574</v>
-[...9 lines deleted...]
-        </is>
+        <v>79</v>
+      </c>
+      <c r="E78" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="F78" s="5" t="s">
+        <v>80</v>
       </c>
       <c r="G78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H78" s="5" t="s">
         <v>575</v>
       </c>
       <c r="I78" s="5" t="s">
         <v>576</v>
       </c>
       <c r="J78" s="5" t="s">
-        <v>203</v>
+        <v>577</v>
       </c>
       <c r="K78" s="5" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="L78" s="6" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="M78" s="5" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="5" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="B79" s="5" t="s">
-        <v>14</v>
+        <v>88</v>
       </c>
       <c r="C79" s="5" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>444</v>
+        <v>79</v>
       </c>
       <c r="E79" s="5" t="s">
-        <v>17</v>
+        <v>582</v>
       </c>
       <c r="F79" s="5" t="s">
-        <v>445</v>
+        <v>80</v>
       </c>
       <c r="G79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H79" s="5" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
       <c r="I79" s="5" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="J79" s="5" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="K79" s="5" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
       <c r="L79" s="6" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="M79" s="5" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="5" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="B80" s="5" t="s">
-        <v>14</v>
+        <v>88</v>
       </c>
       <c r="C80" s="5" t="s">
-        <v>113</v>
+        <v>16</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>574</v>
-[...9 lines deleted...]
-        </is>
+        <v>79</v>
+      </c>
+      <c r="E80" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="F80" s="5" t="s">
+        <v>80</v>
       </c>
       <c r="G80" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H80" s="5" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="I80" s="5" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="J80" s="5" t="s">
-        <v>203</v>
+        <v>592</v>
       </c>
       <c r="K80" s="5" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
       <c r="L80" s="6" t="s">
-        <v>591</v>
+        <v>594</v>
       </c>
       <c r="M80" s="5" t="s">
-        <v>592</v>
+        <v>595</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="5" t="s">
-        <v>593</v>
+        <v>596</v>
       </c>
       <c r="B81" s="5" t="s">
-        <v>14</v>
+        <v>88</v>
       </c>
       <c r="C81" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D81" s="5" t="s">
-        <v>113</v>
-[...7 lines deleted...]
-        </is>
+        <v>79</v>
+      </c>
+      <c r="E81" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F81" s="5" t="s">
+        <v>80</v>
       </c>
       <c r="G81" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H81" s="5" t="s">
-        <v>574</v>
+        <v>597</v>
       </c>
       <c r="I81" s="5" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="J81" s="5" t="s">
-        <v>21</v>
+        <v>599</v>
       </c>
       <c r="K81" s="5" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="L81" s="6" t="s">
-        <v>596</v>
+        <v>601</v>
       </c>
       <c r="M81" s="5" t="s">
-        <v>597</v>
+        <v>602</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="5" t="s">
-        <v>598</v>
+        <v>603</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C82" s="5" t="s">
-        <v>16</v>
+        <v>286</v>
       </c>
       <c r="D82" s="5" t="s">
-        <v>113</v>
+        <v>133</v>
       </c>
       <c r="E82" s="5" t="s">
-        <v>17</v>
+        <v>604</v>
       </c>
       <c r="F82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H82" s="5" t="s">
-        <v>599</v>
-[...3 lines deleted...]
-      </c>
+        <v>605</v>
+      </c>
+      <c r="I82" s="5"/>
       <c r="J82" s="5" t="s">
-        <v>21</v>
+        <v>136</v>
       </c>
       <c r="K82" s="5" t="s">
-        <v>601</v>
+        <v>606</v>
       </c>
       <c r="L82" s="6" t="s">
-        <v>602</v>
+        <v>607</v>
       </c>
       <c r="M82" s="5" t="s">
-        <v>603</v>
+        <v>608</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="5" t="s">
-        <v>604</v>
+        <v>609</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C83" s="5" t="s">
-        <v>113</v>
+        <v>53</v>
       </c>
       <c r="D83" s="5" t="s">
-        <v>574</v>
-[...14 lines deleted...]
-        </is>
+        <v>34</v>
+      </c>
+      <c r="E83" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="F83" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="G83" s="5" t="s">
+        <v>610</v>
       </c>
       <c r="H83" s="5" t="s">
-        <v>605</v>
+        <v>611</v>
       </c>
       <c r="I83" s="5" t="s">
-        <v>606</v>
+        <v>612</v>
       </c>
       <c r="J83" s="5" t="s">
-        <v>203</v>
+        <v>48</v>
       </c>
       <c r="K83" s="5" t="s">
-        <v>607</v>
+        <v>613</v>
       </c>
       <c r="L83" s="6" t="s">
-        <v>608</v>
+        <v>614</v>
       </c>
       <c r="M83" s="5" t="s">
-        <v>609</v>
+        <v>615</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="5" t="s">
-        <v>610</v>
+        <v>616</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C84" s="5" t="s">
+        <v>617</v>
+      </c>
+      <c r="D84" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D84" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E84" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>618</v>
+      </c>
+      <c r="F84" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G84" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H84" s="5" t="s">
-        <v>612</v>
-[...1 lines deleted...]
-      <c r="I84" s="5"/>
+        <v>619</v>
+      </c>
+      <c r="I84" s="5" t="s">
+        <v>620</v>
+      </c>
       <c r="J84" s="5" t="s">
-        <v>613</v>
+        <v>621</v>
       </c>
       <c r="K84" s="5" t="s">
-        <v>614</v>
+        <v>622</v>
       </c>
       <c r="L84" s="6" t="s">
-        <v>615</v>
+        <v>623</v>
       </c>
       <c r="M84" s="5" t="s">
-        <v>616</v>
+        <v>624</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="5" t="s">
-        <v>610</v>
+        <v>625</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C85" s="5" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="D85" s="5" t="s">
-        <v>611</v>
+        <v>33</v>
       </c>
       <c r="E85" s="5" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="F85" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G85" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H85" s="5" t="s">
-        <v>611</v>
-[...1 lines deleted...]
-      <c r="I85" s="5"/>
+        <v>626</v>
+      </c>
+      <c r="I85" s="5" t="s">
+        <v>627</v>
+      </c>
       <c r="J85" s="5" t="s">
-        <v>617</v>
+        <v>48</v>
       </c>
       <c r="K85" s="5" t="s">
-        <v>618</v>
+        <v>628</v>
       </c>
       <c r="L85" s="6" t="s">
-        <v>619</v>
+        <v>629</v>
       </c>
       <c r="M85" s="5" t="s">
-        <v>620</v>
+        <v>630</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="5" t="s">
-        <v>621</v>
+        <v>631</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C86" s="5" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="D86" s="5" t="s">
-        <v>113</v>
+        <v>33</v>
       </c>
       <c r="E86" s="5" t="s">
-        <v>622</v>
+        <v>54</v>
       </c>
       <c r="F86" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G86" s="5" t="s">
-        <v>623</v>
+      <c r="G86" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H86" s="5" t="s">
-        <v>624</v>
+        <v>632</v>
       </c>
       <c r="I86" s="5" t="s">
-        <v>625</v>
+        <v>633</v>
       </c>
       <c r="J86" s="5" t="s">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="K86" s="5" t="s">
-        <v>626</v>
+        <v>634</v>
       </c>
       <c r="L86" s="6" t="s">
-        <v>627</v>
+        <v>635</v>
       </c>
       <c r="M86" s="5" t="s">
-        <v>628</v>
+        <v>636</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="5" t="s">
-        <v>629</v>
+        <v>637</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C87" s="5" t="s">
-        <v>113</v>
+        <v>34</v>
       </c>
       <c r="D87" s="5" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="E87" s="5" t="s">
-        <v>151</v>
-[...5 lines deleted...]
-        <v>631</v>
+        <v>54</v>
+      </c>
+      <c r="F87" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G87" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H87" s="5" t="s">
-        <v>632</v>
+        <v>98</v>
       </c>
       <c r="I87" s="5" t="s">
-        <v>633</v>
+        <v>638</v>
       </c>
       <c r="J87" s="5" t="s">
-        <v>203</v>
+        <v>48</v>
       </c>
       <c r="K87" s="5" t="s">
-        <v>634</v>
+        <v>639</v>
       </c>
       <c r="L87" s="6" t="s">
-        <v>635</v>
+        <v>640</v>
       </c>
       <c r="M87" s="5" t="s">
-        <v>636</v>
+        <v>641</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="5" t="s">
-        <v>637</v>
+        <v>642</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C88" s="5" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="D88" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-        <v>622</v>
+        <v>34</v>
+      </c>
+      <c r="E88" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F88" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G88" s="5" t="s">
-        <v>638</v>
+      <c r="G88" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H88" s="5" t="s">
-        <v>639</v>
+        <v>643</v>
       </c>
       <c r="I88" s="5" t="s">
-        <v>640</v>
+        <v>644</v>
       </c>
       <c r="J88" s="5" t="s">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="K88" s="5" t="s">
-        <v>641</v>
+        <v>645</v>
       </c>
       <c r="L88" s="6" t="s">
-        <v>642</v>
+        <v>646</v>
       </c>
       <c r="M88" s="5" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="5" t="s">
-        <v>644</v>
+        <v>307</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C89" s="5" t="s">
-        <v>113</v>
+        <v>34</v>
       </c>
       <c r="D89" s="5" t="s">
-        <v>574</v>
+        <v>33</v>
       </c>
       <c r="E89" s="5" t="s">
-        <v>645</v>
+        <v>44</v>
       </c>
       <c r="F89" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G89" s="5" t="s">
-        <v>646</v>
+        <v>308</v>
       </c>
       <c r="H89" s="5" t="s">
-        <v>16</v>
+        <v>648</v>
       </c>
       <c r="I89" s="5" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="J89" s="5" t="s">
-        <v>203</v>
+        <v>48</v>
       </c>
       <c r="K89" s="5" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
       <c r="L89" s="6" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="M89" s="5" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="5" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C90" s="5" t="s">
-        <v>113</v>
+        <v>33</v>
       </c>
       <c r="D90" s="5" t="s">
-        <v>574</v>
+        <v>34</v>
       </c>
       <c r="E90" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F90" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G90" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H90" s="5" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="I90" s="5" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
       <c r="J90" s="5" t="s">
-        <v>203</v>
+        <v>48</v>
       </c>
       <c r="K90" s="5" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
       <c r="L90" s="6" t="s">
-        <v>655</v>
+        <v>657</v>
       </c>
       <c r="M90" s="5" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="5" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C91" s="5" t="s">
-        <v>113</v>
+        <v>660</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>574</v>
-[...9 lines deleted...]
-        </is>
+        <v>286</v>
+      </c>
+      <c r="E91" s="5" t="s">
+        <v>661</v>
+      </c>
+      <c r="F91" s="5" t="s">
+        <v>662</v>
       </c>
       <c r="G91" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H91" s="5" t="s">
-        <v>658</v>
+      <c r="H91" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I91" s="5" t="s">
-        <v>659</v>
+        <v>663</v>
       </c>
       <c r="J91" s="5" t="s">
-        <v>203</v>
+        <v>664</v>
       </c>
       <c r="K91" s="5" t="s">
-        <v>660</v>
+        <v>665</v>
       </c>
       <c r="L91" s="6" t="s">
-        <v>661</v>
+        <v>666</v>
       </c>
       <c r="M91" s="5" t="s">
-        <v>662</v>
+        <v>667</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="5" t="s">
-        <v>663</v>
+        <v>668</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C92" s="5" t="s">
-        <v>53</v>
+        <v>33</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>444</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>204</v>
+      </c>
+      <c r="E92" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F92" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G92" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H92" s="5" t="s">
-        <v>664</v>
+        <v>669</v>
       </c>
       <c r="I92" s="5" t="s">
-        <v>665</v>
+        <v>670</v>
       </c>
       <c r="J92" s="5" t="s">
-        <v>666</v>
+        <v>39</v>
       </c>
       <c r="K92" s="5" t="s">
-        <v>667</v>
+        <v>671</v>
       </c>
       <c r="L92" s="6" t="s">
-        <v>668</v>
+        <v>672</v>
       </c>
       <c r="M92" s="5" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="5" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C93" s="5" t="s">
-        <v>53</v>
+        <v>33</v>
       </c>
       <c r="D93" s="5" t="s">
-        <v>444</v>
-[...5 lines deleted...]
-        <v>445</v>
+        <v>204</v>
+      </c>
+      <c r="E93" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F93" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G93" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H93" s="5" t="s">
-        <v>671</v>
+        <v>675</v>
       </c>
       <c r="I93" s="5" t="s">
-        <v>672</v>
+        <v>676</v>
       </c>
       <c r="J93" s="5" t="s">
-        <v>673</v>
+        <v>39</v>
       </c>
       <c r="K93" s="5" t="s">
-        <v>674</v>
+        <v>677</v>
       </c>
       <c r="L93" s="6" t="s">
-        <v>675</v>
+        <v>678</v>
       </c>
       <c r="M93" s="5" t="s">
-        <v>676</v>
+        <v>679</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="5" t="s">
-        <v>677</v>
+        <v>680</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C94" s="5" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="D94" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>204</v>
+      </c>
+      <c r="E94" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F94" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G94" s="5" t="s">
-        <v>678</v>
+      <c r="G94" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H94" s="5" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="I94" s="5" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
       <c r="J94" s="5" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="K94" s="5" t="s">
-        <v>681</v>
+        <v>683</v>
       </c>
       <c r="L94" s="6" t="s">
-        <v>682</v>
+        <v>684</v>
       </c>
       <c r="M94" s="5" t="s">
-        <v>683</v>
+        <v>685</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="5" t="s">
-        <v>684</v>
+        <v>686</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C95" s="5" t="s">
-        <v>113</v>
+        <v>33</v>
       </c>
       <c r="D95" s="5" t="s">
-        <v>574</v>
-[...10 lines deleted...]
-        </is>
+        <v>204</v>
+      </c>
+      <c r="E95" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F95" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G95" s="5" t="s">
+        <v>687</v>
       </c>
       <c r="H95" s="5" t="s">
-        <v>685</v>
+        <v>688</v>
       </c>
       <c r="I95" s="5" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="J95" s="5" t="s">
-        <v>203</v>
+        <v>39</v>
       </c>
       <c r="K95" s="5" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
       <c r="L95" s="6" t="s">
-        <v>688</v>
+        <v>691</v>
       </c>
       <c r="M95" s="5" t="s">
-        <v>689</v>
+        <v>692</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="5" t="s">
-        <v>690</v>
+        <v>693</v>
       </c>
       <c r="B96" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C96" s="5" t="s">
-        <v>113</v>
+        <v>34</v>
       </c>
       <c r="D96" s="5" t="s">
-        <v>574</v>
-[...4 lines deleted...]
-        </is>
+        <v>119</v>
+      </c>
+      <c r="E96" s="5" t="s">
+        <v>54</v>
       </c>
       <c r="F96" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G96" s="5" t="s">
-        <v>691</v>
+      <c r="G96" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H96" s="5" t="s">
-        <v>692</v>
+        <v>694</v>
       </c>
       <c r="I96" s="5" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
       <c r="J96" s="5" t="s">
-        <v>203</v>
+        <v>39</v>
       </c>
       <c r="K96" s="5" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
       <c r="L96" s="6" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
       <c r="M96" s="5" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="5" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
       <c r="B97" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C97" s="5" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="D97" s="5" t="s">
-        <v>532</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>204</v>
+      </c>
+      <c r="E97" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F97" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G97" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H97" s="5" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
       <c r="I97" s="5" t="s">
-        <v>699</v>
+        <v>701</v>
       </c>
       <c r="J97" s="5" t="s">
-        <v>203</v>
+        <v>39</v>
       </c>
       <c r="K97" s="5" t="s">
-        <v>700</v>
+        <v>702</v>
       </c>
       <c r="L97" s="6" t="s">
-        <v>701</v>
+        <v>703</v>
       </c>
       <c r="M97" s="5" t="s">
-        <v>702</v>
+        <v>704</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="5" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C98" s="5" t="s">
-        <v>113</v>
+        <v>33</v>
       </c>
       <c r="D98" s="5" t="s">
-        <v>574</v>
+        <v>204</v>
       </c>
       <c r="E98" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F98" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G98" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H98" s="5" t="s">
-        <v>704</v>
+        <v>34</v>
       </c>
       <c r="I98" s="5" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="J98" s="5" t="s">
-        <v>203</v>
+        <v>39</v>
       </c>
       <c r="K98" s="5" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="L98" s="6" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="M98" s="5" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="B99" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C99" s="5" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="D99" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-        <v>710</v>
+        <v>204</v>
+      </c>
+      <c r="E99" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F99" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G99" s="5" t="s">
+      <c r="G99" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H99" s="5" t="s">
         <v>711</v>
       </c>
-      <c r="H99" s="5" t="s">
+      <c r="I99" s="5" t="s">
         <v>712</v>
       </c>
-      <c r="I99" s="5" t="s">
+      <c r="J99" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="K99" s="5" t="s">
         <v>713</v>
       </c>
-      <c r="J99" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K99" s="5" t="s">
+      <c r="L99" s="6" t="s">
         <v>714</v>
       </c>
-      <c r="L99" s="6" t="s">
+      <c r="M99" s="5" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>716</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="5" t="s">
+        <v>716</v>
+      </c>
+      <c r="B100" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C100" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="D100" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="E100" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F100" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G100" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H100" s="5" t="s">
         <v>717</v>
       </c>
-      <c r="B100" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C100" s="5" t="s">
+      <c r="I100" s="5" t="s">
         <v>718</v>
       </c>
-      <c r="D100" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E100" s="5" t="s">
+      <c r="J100" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="K100" s="5" t="s">
         <v>719</v>
       </c>
-      <c r="F100" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G100" s="5" t="s">
+      <c r="L100" s="6" t="s">
         <v>720</v>
       </c>
-      <c r="H100" s="5" t="s">
+      <c r="M100" s="5" t="s">
         <v>721</v>
-      </c>
-[...13 lines deleted...]
-        <v>725</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="5" t="s">
+        <v>722</v>
+      </c>
+      <c r="B101" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C101" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="D101" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="E101" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="F101" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G101" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H101" s="5" t="s">
+        <v>723</v>
+      </c>
+      <c r="I101" s="5" t="s">
+        <v>724</v>
+      </c>
+      <c r="J101" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="K101" s="5" t="s">
+        <v>725</v>
+      </c>
+      <c r="L101" s="6" t="s">
         <v>726</v>
       </c>
-      <c r="B101" s="5" t="s">
-[...26 lines deleted...]
-      <c r="I101" s="5" t="s">
+      <c r="M101" s="5" t="s">
         <v>727</v>
-      </c>
-[...10 lines deleted...]
-        <v>730</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="5" t="s">
+        <v>728</v>
+      </c>
+      <c r="B102" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C102" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="D102" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="E102" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F102" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G102" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H102" s="5" t="s">
+        <v>729</v>
+      </c>
+      <c r="I102" s="5" t="s">
+        <v>730</v>
+      </c>
+      <c r="J102" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="K102" s="5" t="s">
         <v>731</v>
       </c>
-      <c r="B102" s="5" t="s">
-[...23 lines deleted...]
-      <c r="H102" s="5" t="s">
+      <c r="L102" s="6" t="s">
         <v>732</v>
       </c>
-      <c r="I102" s="5" t="s">
+      <c r="M102" s="5" t="s">
         <v>733</v>
       </c>
-      <c r="J102" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K102" s="5" t="s">
+    </row>
+    <row r="103">
+      <c r="A103" s="5" t="s">
         <v>734</v>
       </c>
-      <c r="L102" s="6" t="s">
+      <c r="B103" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C103" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="D103" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="E103" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F103" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G103" s="5" t="s">
         <v>735</v>
       </c>
-      <c r="M102" s="5" t="s">
+      <c r="H103" s="5" t="s">
         <v>736</v>
       </c>
-    </row>
-[...28 lines deleted...]
-      <c r="H103" s="5" t="s">
+      <c r="I103" s="5" t="s">
         <v>737</v>
       </c>
-      <c r="I103" s="5" t="s">
+      <c r="J103" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="K103" s="5" t="s">
         <v>738</v>
       </c>
-      <c r="J103" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K103" s="5" t="s">
+      <c r="L103" s="6" t="s">
         <v>739</v>
       </c>
-      <c r="L103" s="6" t="s">
+      <c r="M103" s="5" t="s">
         <v>740</v>
-      </c>
-[...1 lines deleted...]
-        <v>741</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="5" t="s">
+        <v>741</v>
+      </c>
+      <c r="B104" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C104" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="D104" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="E104" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F104" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G104" s="5" t="s">
         <v>742</v>
-      </c>
-[...22 lines deleted...]
-        </is>
       </c>
       <c r="H104" s="5" t="s">
         <v>743</v>
       </c>
       <c r="I104" s="5" t="s">
         <v>744</v>
       </c>
       <c r="J104" s="5" t="s">
-        <v>203</v>
+        <v>39</v>
       </c>
       <c r="K104" s="5" t="s">
         <v>745</v>
       </c>
       <c r="L104" s="6" t="s">
         <v>746</v>
       </c>
       <c r="M104" s="5" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="5" t="s">
         <v>748</v>
       </c>
       <c r="B105" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C105" s="5" t="s">
-        <v>200</v>
+        <v>33</v>
       </c>
       <c r="D105" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="E105" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F105" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G105" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H105" s="5" t="s">
         <v>749</v>
       </c>
-      <c r="E105" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H105" s="5" t="s">
+      <c r="I105" s="5" t="s">
         <v>750</v>
       </c>
-      <c r="I105" s="5" t="s">
+      <c r="J105" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="K105" s="5" t="s">
         <v>751</v>
       </c>
-      <c r="J105" s="5" t="s">
+      <c r="L105" s="6" t="s">
         <v>752</v>
       </c>
-      <c r="K105" s="5" t="s">
+      <c r="M105" s="5" t="s">
         <v>753</v>
-      </c>
-[...4 lines deleted...]
-        <v>755</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="5" t="s">
+        <v>754</v>
+      </c>
+      <c r="B106" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C106" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="D106" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="E106" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F106" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G106" s="5" t="s">
+        <v>755</v>
+      </c>
+      <c r="H106" s="5" t="s">
         <v>756</v>
       </c>
-      <c r="B106" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C106" s="5" t="s">
+      <c r="I106" s="5" t="s">
         <v>757</v>
       </c>
-      <c r="D106" s="5" t="s">
-[...15 lines deleted...]
-      <c r="H106" s="5" t="s">
+      <c r="J106" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="K106" s="5" t="s">
         <v>758</v>
       </c>
-      <c r="I106" s="5" t="s">
+      <c r="L106" s="6" t="s">
         <v>759</v>
       </c>
-      <c r="J106" s="5" t="s">
+      <c r="M106" s="5" t="s">
         <v>760</v>
-      </c>
-[...7 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="5" t="s">
+        <v>761</v>
+      </c>
+      <c r="B107" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C107" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="D107" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="E107" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F107" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G107" s="5" t="s">
+        <v>762</v>
+      </c>
+      <c r="H107" s="5" t="s">
+        <v>763</v>
+      </c>
+      <c r="I107" s="5" t="s">
         <v>764</v>
       </c>
-      <c r="B107" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C107" s="5" t="s">
+      <c r="J107" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="K107" s="5" t="s">
         <v>765</v>
       </c>
-      <c r="D107" s="5" t="s">
-[...17 lines deleted...]
-      <c r="H107" s="5" t="s">
+      <c r="L107" s="6" t="s">
         <v>766</v>
       </c>
-      <c r="I107" s="5" t="s">
+      <c r="M107" s="5" t="s">
         <v>767</v>
-      </c>
-[...10 lines deleted...]
-        <v>771</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="5" t="s">
+        <v>768</v>
+      </c>
+      <c r="B108" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C108" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="D108" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="E108" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F108" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G108" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H108" s="5" t="s">
+        <v>769</v>
+      </c>
+      <c r="I108" s="5" t="s">
+        <v>770</v>
+      </c>
+      <c r="J108" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="K108" s="5" t="s">
+        <v>771</v>
+      </c>
+      <c r="L108" s="6" t="s">
         <v>772</v>
       </c>
-      <c r="B108" s="5" t="s">
-[...19 lines deleted...]
-      <c r="H108" s="5" t="s">
+      <c r="M108" s="5" t="s">
         <v>773</v>
-      </c>
-[...13 lines deleted...]
-        <v>777</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="5" t="s">
+        <v>774</v>
+      </c>
+      <c r="B109" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C109" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="D109" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="E109" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F109" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G109" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H109" s="5" t="s">
+        <v>775</v>
+      </c>
+      <c r="I109" s="5" t="s">
+        <v>776</v>
+      </c>
+      <c r="J109" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="K109" s="5" t="s">
+        <v>777</v>
+      </c>
+      <c r="L109" s="6" t="s">
         <v>778</v>
       </c>
-      <c r="B109" s="5" t="s">
-[...14 lines deleted...]
-      <c r="G109" s="5" t="s">
+      <c r="M109" s="5" t="s">
         <v>779</v>
-      </c>
-[...16 lines deleted...]
-        <v>784</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="5" t="s">
+        <v>780</v>
+      </c>
+      <c r="B110" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C110" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="D110" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="E110" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F110" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G110" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H110" s="5" t="s">
+        <v>781</v>
+      </c>
+      <c r="I110" s="5" t="s">
+        <v>782</v>
+      </c>
+      <c r="J110" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="K110" s="5" t="s">
+        <v>783</v>
+      </c>
+      <c r="L110" s="6" t="s">
+        <v>784</v>
+      </c>
+      <c r="M110" s="5" t="s">
         <v>785</v>
-      </c>
-[...34 lines deleted...]
-        <v>789</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="5" t="s">
+        <v>786</v>
+      </c>
+      <c r="B111" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C111" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="D111" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="E111" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F111" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G111" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H111" s="5" t="s">
+        <v>787</v>
+      </c>
+      <c r="I111" s="5" t="s">
+        <v>788</v>
+      </c>
+      <c r="J111" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="K111" s="5" t="s">
+        <v>789</v>
+      </c>
+      <c r="L111" s="6" t="s">
         <v>790</v>
       </c>
-      <c r="B111" s="5" t="s">
-[...19 lines deleted...]
-      <c r="H111" s="5" t="s">
+      <c r="M111" s="5" t="s">
         <v>791</v>
-      </c>
-[...13 lines deleted...]
-        <v>795</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="5" t="s">
+        <v>792</v>
+      </c>
+      <c r="B112" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C112" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="D112" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="E112" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F112" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G112" s="5" t="s">
+        <v>390</v>
+      </c>
+      <c r="H112" s="5" t="s">
+        <v>793</v>
+      </c>
+      <c r="I112" s="5" t="s">
+        <v>794</v>
+      </c>
+      <c r="J112" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="K112" s="5" t="s">
+        <v>795</v>
+      </c>
+      <c r="L112" s="6" t="s">
         <v>796</v>
       </c>
-      <c r="B112" s="5" t="s">
-[...21 lines deleted...]
-      <c r="H112" s="5" t="s">
+      <c r="M112" s="5" t="s">
         <v>797</v>
-      </c>
-[...13 lines deleted...]
-        <v>801</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="5" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
       <c r="B113" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C113" s="5" t="s">
-        <v>113</v>
+        <v>33</v>
       </c>
       <c r="D113" s="5" t="s">
-        <v>574</v>
+        <v>119</v>
       </c>
       <c r="E113" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F113" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G113" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H113" s="5" t="s">
+        <v>799</v>
+      </c>
+      <c r="I113" s="5" t="s">
+        <v>800</v>
+      </c>
+      <c r="J113" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="K113" s="5" t="s">
+        <v>801</v>
+      </c>
+      <c r="L113" s="6" t="s">
         <v>802</v>
       </c>
-      <c r="I113" s="5" t="s">
+      <c r="M113" s="5" t="s">
         <v>803</v>
-      </c>
-[...10 lines deleted...]
-        <v>806</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="5" t="s">
+        <v>804</v>
+      </c>
+      <c r="B114" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C114" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="D114" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="E114" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="F114" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G114" s="5" t="s">
+        <v>805</v>
+      </c>
+      <c r="H114" s="5" t="s">
+        <v>806</v>
+      </c>
+      <c r="I114" s="5" t="s">
         <v>807</v>
       </c>
-      <c r="B114" s="5" t="s">
-[...21 lines deleted...]
-      <c r="H114" s="5" t="s">
+      <c r="J114" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="K114" s="5" t="s">
         <v>808</v>
       </c>
-      <c r="I114" s="5" t="s">
+      <c r="L114" s="6" t="s">
         <v>809</v>
       </c>
-      <c r="J114" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K114" s="5" t="s">
+      <c r="M114" s="5" t="s">
         <v>810</v>
-      </c>
-[...4 lines deleted...]
-        <v>812</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="5" t="s">
+        <v>811</v>
+      </c>
+      <c r="B115" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C115" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="D115" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="E115" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F115" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G115" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H115" s="5" t="s">
+        <v>812</v>
+      </c>
+      <c r="I115" s="5" t="s">
         <v>813</v>
       </c>
-      <c r="B115" s="5" t="s">
-[...21 lines deleted...]
-      <c r="H115" s="5" t="s">
+      <c r="J115" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="K115" s="5" t="s">
         <v>814</v>
       </c>
-      <c r="I115" s="5" t="s">
+      <c r="L115" s="6" t="s">
         <v>815</v>
       </c>
-      <c r="J115" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K115" s="5" t="s">
+      <c r="M115" s="5" t="s">
         <v>816</v>
-      </c>
-[...4 lines deleted...]
-        <v>818</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="5" t="s">
+        <v>817</v>
+      </c>
+      <c r="B116" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C116" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="D116" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="E116" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="F116" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G116" s="5" t="s">
+        <v>818</v>
+      </c>
+      <c r="H116" s="5" t="s">
         <v>819</v>
       </c>
-      <c r="B116" s="5" t="s">
-[...21 lines deleted...]
-      <c r="H116" s="5" t="s">
+      <c r="I116" s="5" t="s">
         <v>820</v>
       </c>
-      <c r="I116" s="5" t="s">
+      <c r="J116" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="K116" s="5" t="s">
         <v>821</v>
       </c>
-      <c r="J116" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K116" s="5" t="s">
+      <c r="L116" s="6" t="s">
         <v>822</v>
       </c>
-      <c r="L116" s="6" t="s">
+      <c r="M116" s="5" t="s">
         <v>823</v>
-      </c>
-[...1 lines deleted...]
-        <v>824</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="5" t="s">
+        <v>824</v>
+      </c>
+      <c r="B117" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C117" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="D117" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="E117" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F117" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G117" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H117" s="5" t="s">
         <v>825</v>
       </c>
-      <c r="B117" s="5" t="s">
-[...21 lines deleted...]
-      <c r="H117" s="5" t="s">
+      <c r="I117" s="5" t="s">
         <v>826</v>
       </c>
-      <c r="I117" s="5" t="s">
+      <c r="J117" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="K117" s="5" t="s">
         <v>827</v>
       </c>
-      <c r="J117" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K117" s="5" t="s">
+      <c r="L117" s="6" t="s">
         <v>828</v>
       </c>
-      <c r="L117" s="6" t="s">
+      <c r="M117" s="5" t="s">
         <v>829</v>
-      </c>
-[...1 lines deleted...]
-        <v>830</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="5" t="s">
+        <v>830</v>
+      </c>
+      <c r="B118" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C118" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="D118" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="E118" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="F118" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G118" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H118" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="I118" s="5" t="s">
         <v>831</v>
       </c>
-      <c r="B118" s="5" t="s">
-[...24 lines deleted...]
-      <c r="I118" s="5" t="s">
+      <c r="J118" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="K118" s="5" t="s">
         <v>832</v>
       </c>
-      <c r="J118" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K118" s="5" t="s">
+      <c r="L118" s="6" t="s">
         <v>833</v>
       </c>
-      <c r="L118" s="6" t="s">
+      <c r="M118" s="5" t="s">
         <v>834</v>
-      </c>
-[...1 lines deleted...]
-        <v>835</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="5" t="s">
+        <v>835</v>
+      </c>
+      <c r="B119" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C119" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="D119" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="E119" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="F119" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G119" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H119" s="5" t="s">
         <v>836</v>
       </c>
-      <c r="B119" s="5" t="s">
-[...21 lines deleted...]
-      <c r="H119" s="5" t="s">
+      <c r="I119" s="5" t="s">
         <v>837</v>
       </c>
-      <c r="I119" s="5" t="s">
+      <c r="J119" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="K119" s="5" t="s">
         <v>838</v>
       </c>
-      <c r="J119" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K119" s="5" t="s">
+      <c r="L119" s="6" t="s">
         <v>839</v>
       </c>
-      <c r="L119" s="6" t="s">
+      <c r="M119" s="5" t="s">
         <v>840</v>
-      </c>
-[...1 lines deleted...]
-        <v>841</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="5" t="s">
+        <v>841</v>
+      </c>
+      <c r="B120" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C120" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="D120" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="E120" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F120" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G120" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H120" s="5" t="s">
         <v>842</v>
       </c>
-      <c r="B120" s="5" t="s">
-[...23 lines deleted...]
-      <c r="H120" s="5" t="s">
+      <c r="I120" s="5" t="s">
         <v>843</v>
       </c>
-      <c r="I120" s="5" t="s">
+      <c r="J120" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="K120" s="5" t="s">
         <v>844</v>
       </c>
-      <c r="J120" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K120" s="5" t="s">
+      <c r="L120" s="6" t="s">
         <v>845</v>
       </c>
-      <c r="L120" s="6" t="s">
+      <c r="M120" s="5" t="s">
         <v>846</v>
-      </c>
-[...1 lines deleted...]
-        <v>847</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="5" t="s">
+        <v>847</v>
+      </c>
+      <c r="B121" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C121" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="D121" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="E121" s="5" t="s">
+        <v>279</v>
+      </c>
+      <c r="F121" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G121" s="5" t="s">
         <v>848</v>
       </c>
-      <c r="B121" s="5" t="s">
-[...20 lines deleted...]
-      </c>
       <c r="H121" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="I121" s="5" t="s">
         <v>849</v>
       </c>
-      <c r="I121" s="5" t="s">
+      <c r="J121" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="K121" s="5" t="s">
         <v>850</v>
       </c>
-      <c r="J121" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K121" s="5" t="s">
+      <c r="L121" s="6" t="s">
         <v>851</v>
       </c>
-      <c r="L121" s="6" t="s">
+      <c r="M121" s="5" t="s">
         <v>852</v>
       </c>
-      <c r="M121" s="5" t="s">
+    </row>
+    <row r="122">
+      <c r="A122" s="5" t="n">
+        <v>1919</v>
+      </c>
+      <c r="B122" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C122" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="D122" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="E122" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F122" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G122" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H122" s="5" t="s">
         <v>853</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A122" s="5" t="s">
+      <c r="I122" s="5" t="s">
         <v>854</v>
       </c>
-      <c r="B122" s="5" t="s">
-[...16 lines deleted...]
-      <c r="G122" s="5" t="s">
+      <c r="J122" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="K122" s="5" t="s">
         <v>855</v>
       </c>
-      <c r="H122" s="5" t="s">
+      <c r="L122" s="6" t="s">
         <v>856</v>
       </c>
-      <c r="I122" s="5" t="s">
+      <c r="M122" s="5" t="s">
         <v>857</v>
-      </c>
-[...10 lines deleted...]
-        <v>860</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="5" t="s">
+        <v>625</v>
+      </c>
+      <c r="B123" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C123" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="D123" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="E123" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F123" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G123" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H123" s="5" t="s">
+        <v>858</v>
+      </c>
+      <c r="I123" s="5" t="s">
+        <v>859</v>
+      </c>
+      <c r="J123" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="K123" s="5" t="s">
+        <v>860</v>
+      </c>
+      <c r="L123" s="6" t="s">
         <v>861</v>
       </c>
-      <c r="B123" s="5" t="s">
-[...16 lines deleted...]
-      <c r="G123" s="5" t="s">
+      <c r="M123" s="5" t="s">
         <v>862</v>
-      </c>
-[...16 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="5" t="s">
+        <v>863</v>
+      </c>
+      <c r="B124" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C124" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="D124" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="E124" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F124" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G124" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H124" s="5" t="s">
+        <v>864</v>
+      </c>
+      <c r="I124" s="5" t="s">
+        <v>865</v>
+      </c>
+      <c r="J124" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="K124" s="5" t="s">
+        <v>866</v>
+      </c>
+      <c r="L124" s="6" t="s">
+        <v>867</v>
+      </c>
+      <c r="M124" s="5" t="s">
         <v>868</v>
-      </c>
-[...36 lines deleted...]
-        <v>874</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="5" t="s">
-        <v>875</v>
+        <v>869</v>
       </c>
       <c r="B125" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C125" s="5" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="D125" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>34</v>
+      </c>
+      <c r="E125" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F125" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G125" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H125" s="5" t="s">
-        <v>876</v>
+        <v>870</v>
       </c>
       <c r="I125" s="5" t="s">
-        <v>877</v>
+        <v>871</v>
       </c>
       <c r="J125" s="5" t="s">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="K125" s="5" t="s">
-        <v>878</v>
+        <v>872</v>
       </c>
       <c r="L125" s="6" t="s">
-        <v>879</v>
+        <v>873</v>
       </c>
       <c r="M125" s="5" t="s">
-        <v>880</v>
+        <v>874</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="5" t="s">
-        <v>881</v>
+        <v>875</v>
       </c>
       <c r="B126" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C126" s="5" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="D126" s="5" t="s">
-        <v>113</v>
+        <v>33</v>
       </c>
       <c r="E126" s="5" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="F126" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G126" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H126" s="5" t="s">
-        <v>882</v>
+        <v>876</v>
       </c>
       <c r="I126" s="5" t="s">
-        <v>883</v>
+        <v>877</v>
       </c>
       <c r="J126" s="5" t="s">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="K126" s="5" t="s">
-        <v>884</v>
+        <v>878</v>
       </c>
       <c r="L126" s="6" t="s">
-        <v>885</v>
+        <v>879</v>
       </c>
       <c r="M126" s="5" t="s">
-        <v>886</v>
+        <v>880</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="5" t="s">
-        <v>887</v>
+        <v>875</v>
       </c>
       <c r="B127" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C127" s="5" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="D127" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>34</v>
+      </c>
+      <c r="E127" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F127" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G127" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H127" s="5" t="s">
-        <v>888</v>
+        <v>881</v>
       </c>
       <c r="I127" s="5" t="s">
-        <v>889</v>
+        <v>882</v>
       </c>
       <c r="J127" s="5" t="s">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="K127" s="5" t="s">
-        <v>890</v>
+        <v>883</v>
       </c>
       <c r="L127" s="6" t="s">
-        <v>891</v>
+        <v>884</v>
       </c>
       <c r="M127" s="5" t="s">
-        <v>892</v>
+        <v>885</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="5" t="s">
-        <v>893</v>
+        <v>886</v>
       </c>
       <c r="B128" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C128" s="5" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="D128" s="5" t="s">
-        <v>113</v>
+        <v>33</v>
       </c>
       <c r="E128" s="5" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="F128" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G128" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G128" s="5" t="s">
+        <v>887</v>
       </c>
       <c r="H128" s="5" t="s">
-        <v>894</v>
+        <v>888</v>
       </c>
       <c r="I128" s="5" t="s">
-        <v>895</v>
+        <v>889</v>
       </c>
       <c r="J128" s="5" t="s">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="K128" s="5" t="s">
-        <v>896</v>
+        <v>890</v>
       </c>
       <c r="L128" s="6" t="s">
-        <v>897</v>
+        <v>891</v>
       </c>
       <c r="M128" s="5" t="s">
-        <v>898</v>
+        <v>892</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="5" t="s">
+        <v>893</v>
+      </c>
+      <c r="B129" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C129" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="D129" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="E129" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F129" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G129" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H129" s="5" t="s">
+        <v>894</v>
+      </c>
+      <c r="I129" s="5" t="s">
+        <v>895</v>
+      </c>
+      <c r="J129" s="5" t="s">
+        <v>896</v>
+      </c>
+      <c r="K129" s="5" t="s">
+        <v>897</v>
+      </c>
+      <c r="L129" s="6" t="s">
+        <v>898</v>
+      </c>
+      <c r="M129" s="5" t="s">
         <v>899</v>
-      </c>
-[...38 lines deleted...]
-        <v>904</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="5" t="s">
+        <v>900</v>
+      </c>
+      <c r="B130" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C130" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="D130" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="E130" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F130" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G130" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H130" s="5" t="s">
+        <v>901</v>
+      </c>
+      <c r="I130" s="5" t="s">
+        <v>902</v>
+      </c>
+      <c r="J130" s="5" t="s">
+        <v>221</v>
+      </c>
+      <c r="K130" s="5" t="s">
+        <v>903</v>
+      </c>
+      <c r="L130" s="6" t="s">
+        <v>904</v>
+      </c>
+      <c r="M130" s="5" t="s">
         <v>905</v>
-      </c>
-[...36 lines deleted...]
-        <v>911</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="5" t="s">
+        <v>906</v>
+      </c>
+      <c r="B131" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C131" s="5" t="s">
+        <v>907</v>
+      </c>
+      <c r="D131" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E131" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F131" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G131" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H131" s="5" t="s">
+        <v>908</v>
+      </c>
+      <c r="I131" s="5" t="s">
+        <v>909</v>
+      </c>
+      <c r="J131" s="5" t="s">
+        <v>910</v>
+      </c>
+      <c r="K131" s="5" t="s">
+        <v>911</v>
+      </c>
+      <c r="L131" s="6" t="s">
         <v>912</v>
       </c>
-      <c r="B131" s="5" t="s">
-[...16 lines deleted...]
-      <c r="G131" s="5" t="s">
+      <c r="M131" s="5" t="s">
         <v>913</v>
-      </c>
-[...16 lines deleted...]
-        <v>918</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="5" t="s">
+        <v>914</v>
+      </c>
+      <c r="B132" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C132" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="D132" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="E132" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="F132" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G132" s="5" t="s">
+        <v>915</v>
+      </c>
+      <c r="H132" s="5" t="s">
+        <v>916</v>
+      </c>
+      <c r="I132" s="5" t="s">
+        <v>917</v>
+      </c>
+      <c r="J132" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="K132" s="5" t="s">
+        <v>918</v>
+      </c>
+      <c r="L132" s="6" t="s">
         <v>919</v>
       </c>
-      <c r="B132" s="5" t="s">
-[...16 lines deleted...]
-      <c r="G132" s="5" t="s">
+      <c r="M132" s="5" t="s">
         <v>920</v>
-      </c>
-[...16 lines deleted...]
-        <v>925</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="5" t="s">
+        <v>921</v>
+      </c>
+      <c r="B133" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C133" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="D133" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="E133" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="F133" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="G133" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H133" s="5" t="s">
+        <v>922</v>
+      </c>
+      <c r="I133" s="5" t="s">
+        <v>923</v>
+      </c>
+      <c r="J133" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="K133" s="5" t="s">
+        <v>924</v>
+      </c>
+      <c r="L133" s="6" t="s">
+        <v>925</v>
+      </c>
+      <c r="M133" s="5" t="s">
         <v>926</v>
-      </c>
-[...40 lines deleted...]
-        <v>931</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="5" t="s">
+        <v>927</v>
+      </c>
+      <c r="B134" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C134" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="D134" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="E134" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="F134" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="G134" s="5" t="s">
+        <v>928</v>
+      </c>
+      <c r="H134" s="5" t="s">
+        <v>929</v>
+      </c>
+      <c r="I134" s="5" t="s">
+        <v>930</v>
+      </c>
+      <c r="J134" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="K134" s="5" t="s">
+        <v>931</v>
+      </c>
+      <c r="L134" s="6" t="s">
         <v>932</v>
       </c>
-      <c r="B134" s="5" t="s">
-[...18 lines deleted...]
-      <c r="G134" s="5" t="s">
+      <c r="M134" s="5" t="s">
         <v>933</v>
-      </c>
-[...16 lines deleted...]
-        <v>938</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="5" t="s">
+        <v>934</v>
+      </c>
+      <c r="B135" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C135" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="D135" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="E135" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F135" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G135" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H135" s="5" t="s">
+        <v>935</v>
+      </c>
+      <c r="I135" s="5" t="s">
+        <v>936</v>
+      </c>
+      <c r="J135" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="K135" s="5" t="s">
+        <v>937</v>
+      </c>
+      <c r="L135" s="6" t="s">
+        <v>938</v>
+      </c>
+      <c r="M135" s="5" t="s">
         <v>939</v>
-      </c>
-[...40 lines deleted...]
-        <v>944</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="5" t="s">
+        <v>940</v>
+      </c>
+      <c r="B136" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C136" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D136" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="E136" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="F136" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G136" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H136" s="5" t="s">
+        <v>941</v>
+      </c>
+      <c r="I136" s="5" t="s">
+        <v>942</v>
+      </c>
+      <c r="J136" s="5" t="s">
+        <v>943</v>
+      </c>
+      <c r="K136" s="5" t="s">
+        <v>944</v>
+      </c>
+      <c r="L136" s="6" t="s">
         <v>945</v>
       </c>
-      <c r="B136" s="5" t="s">
-[...18 lines deleted...]
-      <c r="G136" s="5" t="s">
+      <c r="M136" s="5" t="s">
         <v>946</v>
-      </c>
-[...16 lines deleted...]
-        <v>951</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="5" t="s">
+        <v>947</v>
+      </c>
+      <c r="B137" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C137" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="D137" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="E137" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="F137" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G137" s="5" t="s">
+        <v>948</v>
+      </c>
+      <c r="H137" s="5" t="s">
+        <v>949</v>
+      </c>
+      <c r="I137" s="5" t="s">
+        <v>950</v>
+      </c>
+      <c r="J137" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="K137" s="5" t="s">
+        <v>951</v>
+      </c>
+      <c r="L137" s="6" t="s">
         <v>952</v>
       </c>
-      <c r="B137" s="5" t="s">
-[...18 lines deleted...]
-      <c r="G137" s="5" t="s">
+      <c r="M137" s="5" t="s">
         <v>953</v>
-      </c>
-[...16 lines deleted...]
-        <v>958</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="5" t="s">
+        <v>954</v>
+      </c>
+      <c r="B138" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C138" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="D138" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="E138" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="F138" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G138" s="5" t="s">
+        <v>955</v>
+      </c>
+      <c r="H138" s="5" t="s">
+        <v>956</v>
+      </c>
+      <c r="I138" s="5" t="s">
+        <v>957</v>
+      </c>
+      <c r="J138" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="K138" s="5" t="s">
+        <v>958</v>
+      </c>
+      <c r="L138" s="6" t="s">
         <v>959</v>
       </c>
-      <c r="B138" s="5" t="s">
-[...23 lines deleted...]
-      <c r="H138" s="5" t="s">
+      <c r="M138" s="5" t="s">
         <v>960</v>
-      </c>
-[...13 lines deleted...]
-        <v>964</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="5" t="s">
+        <v>961</v>
+      </c>
+      <c r="B139" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C139" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="D139" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="E139" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F139" s="5" t="s">
+        <v>308</v>
+      </c>
+      <c r="G139" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H139" s="5" t="s">
+        <v>962</v>
+      </c>
+      <c r="I139" s="5" t="s">
+        <v>963</v>
+      </c>
+      <c r="J139" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="K139" s="5" t="s">
+        <v>964</v>
+      </c>
+      <c r="L139" s="6" t="s">
         <v>965</v>
       </c>
-      <c r="B139" s="5" t="s">
-[...18 lines deleted...]
-      <c r="G139" s="5" t="s">
+      <c r="M139" s="5" t="s">
         <v>966</v>
-      </c>
-[...16 lines deleted...]
-        <v>971</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="5" t="s">
+        <v>967</v>
+      </c>
+      <c r="B140" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C140" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="D140" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="E140" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F140" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G140" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H140" s="5" t="s">
+        <v>968</v>
+      </c>
+      <c r="I140" s="5" t="s">
+        <v>969</v>
+      </c>
+      <c r="J140" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="K140" s="5" t="s">
+        <v>970</v>
+      </c>
+      <c r="L140" s="6" t="s">
+        <v>971</v>
+      </c>
+      <c r="M140" s="5" t="s">
         <v>972</v>
-      </c>
-[...34 lines deleted...]
-        <v>978</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="5" t="s">
+        <v>973</v>
+      </c>
+      <c r="B141" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C141" s="5" t="s">
+        <v>974</v>
+      </c>
+      <c r="D141" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="E141" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="F141" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G141" s="5" t="s">
+        <v>975</v>
+      </c>
+      <c r="H141" s="5" t="s">
+        <v>976</v>
+      </c>
+      <c r="I141" s="5"/>
+      <c r="J141" s="5" t="s">
+        <v>977</v>
+      </c>
+      <c r="K141" s="5" t="s">
+        <v>978</v>
+      </c>
+      <c r="L141" s="6" t="s">
         <v>979</v>
       </c>
-      <c r="B141" s="5" t="s">
-[...11 lines deleted...]
-      <c r="F141" s="5" t="s">
+      <c r="M141" s="5" t="s">
         <v>980</v>
-      </c>
-[...21 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="5" t="s">
+        <v>981</v>
+      </c>
+      <c r="B142" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C142" s="5" t="s">
+        <v>496</v>
+      </c>
+      <c r="D142" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="E142" s="5" t="s">
+        <v>982</v>
+      </c>
+      <c r="F142" s="5" t="s">
+        <v>983</v>
+      </c>
+      <c r="G142" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H142" s="5" t="s">
+        <v>984</v>
+      </c>
+      <c r="I142" s="5" t="s">
+        <v>985</v>
+      </c>
+      <c r="J142" s="5" t="s">
+        <v>986</v>
+      </c>
+      <c r="K142" s="5" t="s">
         <v>987</v>
       </c>
-      <c r="B142" s="5" t="s">
-[...23 lines deleted...]
-      <c r="H142" s="5" t="s">
+      <c r="L142" s="6" t="s">
         <v>988</v>
       </c>
-      <c r="I142" s="5" t="s">
+      <c r="M142" s="5" t="s">
         <v>989</v>
       </c>
-      <c r="J142" s="5" t="s">
+    </row>
+    <row r="143">
+      <c r="A143" s="5" t="n">
+        <v>1949</v>
+      </c>
+      <c r="B143" s="5" t="s">
         <v>990</v>
       </c>
-      <c r="K142" s="5" t="s">
+      <c r="C143" s="5" t="s">
         <v>991</v>
       </c>
-      <c r="L142" s="6" t="s">
+      <c r="D143" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E143" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F143" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G143" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H143" s="5" t="s">
         <v>992</v>
       </c>
-      <c r="M142" s="5" t="s">
+      <c r="I143" s="5" t="s">
         <v>993</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A143" s="5" t="s">
+      <c r="J143" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="K143" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L143" s="6" t="s">
         <v>994</v>
       </c>
-      <c r="B143" s="5" t="s">
-[...16 lines deleted...]
-      <c r="G143" s="5" t="s">
+      <c r="M143" s="5" t="s">
         <v>995</v>
-      </c>
-[...16 lines deleted...]
-        <v>1000</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="5" t="s">
+        <v>996</v>
+      </c>
+      <c r="B144" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C144" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="D144" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="E144" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="F144" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="G144" s="5" t="s">
+        <v>997</v>
+      </c>
+      <c r="H144" s="5" t="s">
+        <v>998</v>
+      </c>
+      <c r="I144" s="5" t="s">
+        <v>999</v>
+      </c>
+      <c r="J144" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="K144" s="5" t="s">
+        <v>1000</v>
+      </c>
+      <c r="L144" s="6" t="s">
         <v>1001</v>
       </c>
-      <c r="B144" s="5" t="s">
-[...23 lines deleted...]
-      <c r="H144" s="5" t="s">
+      <c r="M144" s="5" t="s">
         <v>1002</v>
-      </c>
-[...13 lines deleted...]
-        <v>1006</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="5" t="s">
-        <v>1007</v>
+        <v>1003</v>
       </c>
       <c r="B145" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C145" s="5" t="s">
-        <v>113</v>
+        <v>15</v>
       </c>
       <c r="D145" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E145" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E145" s="5" t="s">
+        <v>1004</v>
       </c>
       <c r="F145" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G145" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H145" s="5" t="s">
+        <v>1005</v>
+      </c>
+      <c r="I145" s="5" t="s">
+        <v>1006</v>
+      </c>
+      <c r="J145" s="5" t="s">
+        <v>1007</v>
+      </c>
+      <c r="K145" s="5" t="s">
         <v>1008</v>
       </c>
-      <c r="I145" s="5" t="s">
+      <c r="L145" s="6" t="s">
         <v>1009</v>
       </c>
-      <c r="J145" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K145" s="5" t="s">
+      <c r="M145" s="5" t="s">
         <v>1010</v>
-      </c>
-[...4 lines deleted...]
-        <v>1012</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="5" t="s">
+        <v>1011</v>
+      </c>
+      <c r="B146" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C146" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D146" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E146" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F146" s="5" t="s">
+        <v>1012</v>
+      </c>
+      <c r="G146" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H146" s="5" t="s">
         <v>1013</v>
       </c>
-      <c r="B146" s="5" t="s">
-[...11 lines deleted...]
-      <c r="F146" s="5" t="s">
+      <c r="I146" s="5" t="s">
         <v>1014</v>
       </c>
-      <c r="G146" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H146" s="5" t="s">
+      <c r="J146" s="5" t="s">
         <v>1015</v>
       </c>
-      <c r="I146" s="5" t="s">
+      <c r="K146" s="5" t="s">
         <v>1016</v>
       </c>
-      <c r="J146" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K146" s="5" t="s">
+      <c r="L146" s="6" t="s">
         <v>1017</v>
       </c>
-      <c r="L146" s="6" t="s">
+      <c r="M146" s="5" t="s">
         <v>1018</v>
-      </c>
-[...1 lines deleted...]
-        <v>1019</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="5" t="s">
-        <v>1013</v>
+        <v>1019</v>
       </c>
       <c r="B147" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C147" s="5" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="D147" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-        <v>622</v>
+        <v>34</v>
+      </c>
+      <c r="E147" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F147" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G147" s="5" t="s">
-        <v>1014</v>
+      <c r="G147" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H147" s="5" t="s">
         <v>1020</v>
       </c>
       <c r="I147" s="5" t="s">
         <v>1021</v>
       </c>
       <c r="J147" s="5" t="s">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="K147" s="5" t="s">
         <v>1022</v>
       </c>
       <c r="L147" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="M147" s="5" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="5" t="s">
         <v>1025</v>
       </c>
       <c r="B148" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C148" s="5" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="D148" s="5" t="s">
-        <v>113</v>
+        <v>33</v>
       </c>
       <c r="E148" s="5" t="s">
-        <v>622</v>
+        <v>44</v>
       </c>
       <c r="F148" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G148" s="5" t="s">
         <v>1026</v>
       </c>
       <c r="H148" s="5" t="s">
         <v>1027</v>
       </c>
       <c r="I148" s="5" t="s">
         <v>1028</v>
       </c>
       <c r="J148" s="5" t="s">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="K148" s="5" t="s">
         <v>1029</v>
       </c>
       <c r="L148" s="6" t="s">
         <v>1030</v>
       </c>
       <c r="M148" s="5" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="5" t="s">
         <v>1032</v>
       </c>
       <c r="B149" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C149" s="5" t="s">
-        <v>113</v>
+        <v>34</v>
       </c>
       <c r="D149" s="5" t="s">
-        <v>16</v>
-[...12 lines deleted...]
-        </is>
+        <v>33</v>
+      </c>
+      <c r="E149" s="5" t="s">
+        <v>1033</v>
+      </c>
+      <c r="F149" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G149" s="5" t="s">
+        <v>1034</v>
       </c>
       <c r="H149" s="5" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
       <c r="I149" s="5" t="s">
-        <v>1034</v>
+        <v>1036</v>
       </c>
       <c r="J149" s="5" t="s">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="K149" s="5" t="s">
-        <v>1035</v>
+        <v>1037</v>
       </c>
       <c r="L149" s="6" t="s">
-        <v>1036</v>
+        <v>1038</v>
       </c>
       <c r="M149" s="5" t="s">
-        <v>1037</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="5" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="B150" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C150" s="5" t="s">
-        <v>113</v>
+        <v>34</v>
       </c>
       <c r="D150" s="5" t="s">
-        <v>574</v>
-[...4 lines deleted...]
-        </is>
+        <v>33</v>
+      </c>
+      <c r="E150" s="5" t="s">
+        <v>54</v>
       </c>
       <c r="F150" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G150" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H150" s="5" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="I150" s="5" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
       <c r="J150" s="5" t="s">
-        <v>768</v>
+        <v>48</v>
       </c>
       <c r="K150" s="5" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="L150" s="6" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="M150" s="5" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="5" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="B151" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C151" s="5" t="s">
-        <v>113</v>
+        <v>34</v>
       </c>
       <c r="D151" s="5" t="s">
-        <v>574</v>
-[...4 lines deleted...]
-        </is>
+        <v>33</v>
+      </c>
+      <c r="E151" s="5" t="s">
+        <v>54</v>
       </c>
       <c r="F151" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G151" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H151" s="5" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="I151" s="5" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
       <c r="J151" s="5" t="s">
-        <v>203</v>
+        <v>48</v>
       </c>
       <c r="K151" s="5" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="L151" s="6" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="M151" s="5" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="5" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="B152" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C152" s="5" t="s">
-        <v>113</v>
+        <v>34</v>
       </c>
       <c r="D152" s="5" t="s">
-        <v>611</v>
-[...7 lines deleted...]
-        <v>26</v>
+        <v>33</v>
+      </c>
+      <c r="E152" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="F152" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G152" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H152" s="5" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="I152" s="5"/>
+        <v>1053</v>
+      </c>
+      <c r="I152" s="5" t="s">
+        <v>1054</v>
+      </c>
       <c r="J152" s="5" t="s">
-        <v>768</v>
+        <v>48</v>
       </c>
       <c r="K152" s="5" t="s">
-        <v>1052</v>
+        <v>1055</v>
       </c>
       <c r="L152" s="6" t="s">
-        <v>1053</v>
+        <v>1056</v>
       </c>
       <c r="M152" s="5" t="s">
-        <v>1054</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="5" t="s">
-        <v>1055</v>
+        <v>1058</v>
       </c>
       <c r="B153" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C153" s="5" t="s">
-        <v>113</v>
+        <v>34</v>
       </c>
       <c r="D153" s="5" t="s">
-        <v>611</v>
-[...12 lines deleted...]
-        </is>
+        <v>33</v>
+      </c>
+      <c r="E153" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="F153" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G153" s="5" t="s">
+        <v>1059</v>
       </c>
       <c r="H153" s="5" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="I153" s="5"/>
+        <v>1060</v>
+      </c>
+      <c r="I153" s="5" t="s">
+        <v>1061</v>
+      </c>
       <c r="J153" s="5" t="s">
-        <v>768</v>
+        <v>48</v>
       </c>
       <c r="K153" s="5" t="s">
-        <v>1057</v>
+        <v>1062</v>
       </c>
       <c r="L153" s="6" t="s">
-        <v>1058</v>
+        <v>1063</v>
       </c>
       <c r="M153" s="5" t="s">
-        <v>1059</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="5" t="s">
-        <v>1060</v>
+        <v>1065</v>
       </c>
       <c r="B154" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C154" s="5" t="s">
-        <v>113</v>
+        <v>34</v>
       </c>
       <c r="D154" s="5" t="s">
-        <v>611</v>
+        <v>33</v>
       </c>
       <c r="E154" s="5" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>54</v>
+      </c>
+      <c r="F154" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G154" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H154" s="5" t="s">
-        <v>1061</v>
+        <v>1066</v>
       </c>
       <c r="I154" s="5" t="s">
-        <v>1062</v>
+        <v>1067</v>
       </c>
       <c r="J154" s="5" t="s">
-        <v>768</v>
+        <v>48</v>
       </c>
       <c r="K154" s="5" t="s">
-        <v>1063</v>
+        <v>1068</v>
       </c>
       <c r="L154" s="6" t="s">
-        <v>1064</v>
+        <v>1069</v>
       </c>
       <c r="M154" s="5" t="s">
-        <v>1065</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="5" t="s">
-        <v>1066</v>
+        <v>1071</v>
       </c>
       <c r="B155" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="C155" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="C155" s="5" t="s">
+        <v>34</v>
       </c>
       <c r="D155" s="5" t="s">
-        <v>611</v>
+        <v>33</v>
       </c>
       <c r="E155" s="5" t="s">
-        <v>1067</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>54</v>
+      </c>
+      <c r="F155" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G155" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H155" s="5" t="s">
-        <v>1068</v>
+        <v>1072</v>
       </c>
       <c r="I155" s="5" t="s">
-        <v>1069</v>
+        <v>1073</v>
       </c>
       <c r="J155" s="5" t="s">
-        <v>1070</v>
+        <v>48</v>
       </c>
       <c r="K155" s="5" t="s">
-        <v>1071</v>
+        <v>1074</v>
       </c>
       <c r="L155" s="6" t="s">
-        <v>1072</v>
+        <v>1075</v>
       </c>
       <c r="M155" s="5" t="s">
-        <v>1073</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="5" t="s">
-        <v>1074</v>
+        <v>1077</v>
       </c>
       <c r="B156" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C156" s="5" t="s">
-        <v>113</v>
+        <v>34</v>
       </c>
       <c r="D156" s="5" t="s">
-        <v>532</v>
-[...7 lines deleted...]
-        <v>26</v>
+        <v>33</v>
+      </c>
+      <c r="E156" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="F156" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G156" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H156" s="5" t="s">
-        <v>1075</v>
+        <v>1078</v>
       </c>
       <c r="I156" s="5" t="s">
-        <v>1076</v>
+        <v>1079</v>
       </c>
       <c r="J156" s="5" t="s">
-        <v>768</v>
+        <v>48</v>
       </c>
       <c r="K156" s="5" t="s">
-        <v>1077</v>
+        <v>1080</v>
       </c>
       <c r="L156" s="6" t="s">
-        <v>1078</v>
+        <v>1081</v>
       </c>
       <c r="M156" s="5" t="s">
-        <v>1079</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="5" t="s">
-        <v>1080</v>
+        <v>1083</v>
       </c>
       <c r="B157" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C157" s="5" t="s">
-        <v>113</v>
+        <v>34</v>
       </c>
       <c r="D157" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>33</v>
+      </c>
+      <c r="E157" s="5" t="s">
+        <v>54</v>
       </c>
       <c r="F157" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G157" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H157" s="5" t="s">
-        <v>1081</v>
+        <v>1084</v>
       </c>
       <c r="I157" s="5" t="s">
-        <v>1082</v>
+        <v>1085</v>
       </c>
       <c r="J157" s="5" t="s">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="K157" s="5" t="s">
-        <v>1083</v>
+        <v>1086</v>
       </c>
       <c r="L157" s="6" t="s">
-        <v>1084</v>
+        <v>1087</v>
       </c>
       <c r="M157" s="5" t="s">
-        <v>1085</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="5" t="s">
-        <v>1086</v>
+        <v>1089</v>
       </c>
       <c r="B158" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C158" s="5" t="s">
-        <v>113</v>
+        <v>34</v>
       </c>
       <c r="D158" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>33</v>
+      </c>
+      <c r="E158" s="5" t="s">
+        <v>54</v>
       </c>
       <c r="F158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H158" s="5" t="s">
-        <v>1087</v>
+        <v>1090</v>
       </c>
       <c r="I158" s="5" t="s">
-        <v>1088</v>
+        <v>1091</v>
       </c>
       <c r="J158" s="5" t="s">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="K158" s="5" t="s">
-        <v>1089</v>
+        <v>1092</v>
       </c>
       <c r="L158" s="6" t="s">
-        <v>1090</v>
+        <v>1093</v>
       </c>
       <c r="M158" s="5" t="s">
-        <v>1091</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="5" t="s">
-        <v>1092</v>
+        <v>1095</v>
       </c>
       <c r="B159" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C159" s="5" t="s">
-        <v>1093</v>
+        <v>97</v>
       </c>
       <c r="D159" s="5" t="s">
-        <v>53</v>
+        <v>34</v>
       </c>
       <c r="E159" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F159" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G159" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H159" s="5" t="s">
-        <v>1094</v>
+        <v>1096</v>
       </c>
       <c r="I159" s="5" t="s">
-        <v>1095</v>
+        <v>1097</v>
       </c>
       <c r="J159" s="5" t="s">
-        <v>1096</v>
+        <v>48</v>
       </c>
       <c r="K159" s="5" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
       <c r="L159" s="6" t="s">
-        <v>1098</v>
+        <v>1099</v>
       </c>
       <c r="M159" s="5" t="s">
-        <v>1099</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="5" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
       <c r="B160" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C160" s="5" t="s">
-        <v>113</v>
+        <v>34</v>
       </c>
       <c r="D160" s="5" t="s">
-        <v>532</v>
-[...4 lines deleted...]
-        </is>
+        <v>33</v>
+      </c>
+      <c r="E160" s="5" t="s">
+        <v>44</v>
       </c>
       <c r="F160" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G160" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G160" s="5" t="s">
+        <v>1102</v>
       </c>
       <c r="H160" s="5" t="s">
-        <v>1101</v>
+        <v>1103</v>
       </c>
       <c r="I160" s="5" t="s">
-        <v>1102</v>
+        <v>1104</v>
       </c>
       <c r="J160" s="5" t="s">
-        <v>768</v>
+        <v>48</v>
       </c>
       <c r="K160" s="5" t="s">
-        <v>1103</v>
+        <v>1105</v>
       </c>
       <c r="L160" s="6" t="s">
-        <v>1104</v>
+        <v>1106</v>
       </c>
       <c r="M160" s="5" t="s">
-        <v>1105</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="5" t="s">
-        <v>1106</v>
+        <v>1108</v>
       </c>
       <c r="B161" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C161" s="5" t="s">
-        <v>113</v>
+        <v>33</v>
       </c>
       <c r="D161" s="5" t="s">
-        <v>611</v>
+        <v>204</v>
       </c>
       <c r="E161" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F161" s="5" t="s">
-        <v>26</v>
+      <c r="F161" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G161" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H161" s="5" t="s">
-        <v>1107</v>
+        <v>1109</v>
       </c>
       <c r="I161" s="5" t="s">
-        <v>1108</v>
+        <v>1110</v>
       </c>
       <c r="J161" s="5" t="s">
-        <v>768</v>
+        <v>101</v>
       </c>
       <c r="K161" s="5" t="s">
-        <v>1109</v>
+        <v>1111</v>
       </c>
       <c r="L161" s="6" t="s">
-        <v>1110</v>
+        <v>1112</v>
       </c>
       <c r="M161" s="5" t="s">
-        <v>1111</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="5" t="s">
-        <v>1112</v>
+        <v>1114</v>
       </c>
       <c r="B162" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C162" s="5" t="s">
-        <v>113</v>
+        <v>34</v>
       </c>
       <c r="D162" s="5" t="s">
-        <v>611</v>
-[...12 lines deleted...]
-        </is>
+        <v>33</v>
+      </c>
+      <c r="E162" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="F162" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G162" s="5" t="s">
+        <v>1115</v>
       </c>
       <c r="H162" s="5" t="s">
-        <v>1113</v>
+        <v>1116</v>
       </c>
       <c r="I162" s="5" t="s">
-        <v>1114</v>
+        <v>1117</v>
       </c>
       <c r="J162" s="5" t="s">
-        <v>768</v>
+        <v>48</v>
       </c>
       <c r="K162" s="5" t="s">
-        <v>1115</v>
+        <v>1118</v>
       </c>
       <c r="L162" s="6" t="s">
-        <v>1116</v>
+        <v>1119</v>
       </c>
       <c r="M162" s="5" t="s">
-        <v>1117</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="5" t="s">
-        <v>1118</v>
+        <v>1121</v>
       </c>
       <c r="B163" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C163" s="5" t="s">
-        <v>113</v>
+        <v>34</v>
       </c>
       <c r="D163" s="5" t="s">
-        <v>611</v>
-[...7 lines deleted...]
-        <v>26</v>
+        <v>33</v>
+      </c>
+      <c r="E163" s="5" t="s">
+        <v>308</v>
+      </c>
+      <c r="F163" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G163" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H163" s="5" t="s">
-        <v>1119</v>
+        <v>1122</v>
       </c>
       <c r="I163" s="5" t="s">
-        <v>1120</v>
+        <v>1123</v>
       </c>
       <c r="J163" s="5" t="s">
-        <v>768</v>
+        <v>48</v>
       </c>
       <c r="K163" s="5" t="s">
-        <v>1121</v>
+        <v>1124</v>
       </c>
       <c r="L163" s="6" t="s">
-        <v>1122</v>
+        <v>1125</v>
       </c>
       <c r="M163" s="5" t="s">
-        <v>1123</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="5" t="s">
-        <v>1124</v>
+        <v>1127</v>
       </c>
       <c r="B164" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C164" s="5" t="s">
-        <v>113</v>
+        <v>34</v>
       </c>
       <c r="D164" s="5" t="s">
-        <v>532</v>
+        <v>33</v>
       </c>
       <c r="E164" s="5" t="s">
-        <v>645</v>
-[...7 lines deleted...]
-        </is>
+        <v>44</v>
+      </c>
+      <c r="F164" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G164" s="5" t="s">
+        <v>1128</v>
       </c>
       <c r="H164" s="5" t="s">
-        <v>1125</v>
+        <v>1129</v>
       </c>
       <c r="I164" s="5" t="s">
-        <v>1126</v>
+        <v>1130</v>
       </c>
       <c r="J164" s="5" t="s">
-        <v>768</v>
+        <v>1131</v>
       </c>
       <c r="K164" s="5" t="s">
-        <v>1127</v>
+        <v>1132</v>
       </c>
       <c r="L164" s="6" t="s">
-        <v>1128</v>
+        <v>1133</v>
       </c>
       <c r="M164" s="5" t="s">
-        <v>1129</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="5" t="s">
-        <v>1130</v>
+        <v>1135</v>
       </c>
       <c r="B165" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C165" s="5" t="s">
-        <v>113</v>
+        <v>974</v>
       </c>
       <c r="D165" s="5" t="s">
-        <v>611</v>
-[...4 lines deleted...]
-        </is>
+        <v>79</v>
+      </c>
+      <c r="E165" s="5" t="s">
+        <v>54</v>
       </c>
       <c r="F165" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G165" s="5" t="inlineStr">
-[...9 lines deleted...]
-      </c>
+      <c r="G165" s="5" t="s">
+        <v>1136</v>
+      </c>
+      <c r="H165" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I165" s="5"/>
       <c r="J165" s="5" t="s">
-        <v>768</v>
+        <v>977</v>
       </c>
       <c r="K165" s="5" t="s">
-        <v>1133</v>
+        <v>1137</v>
       </c>
       <c r="L165" s="6" t="s">
-        <v>1134</v>
+        <v>1138</v>
       </c>
       <c r="M165" s="5" t="s">
-        <v>1135</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="166">
-      <c r="A166" s="5" t="s">
-        <v>1136</v>
+      <c r="A166" s="5" t="n">
+        <v>1927</v>
       </c>
       <c r="B166" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C166" s="5" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="D166" s="5" t="s">
-        <v>611</v>
+        <v>98</v>
       </c>
       <c r="E166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H166" s="5" t="s">
-        <v>1137</v>
+        <v>1140</v>
       </c>
       <c r="I166" s="5" t="s">
-        <v>1138</v>
+        <v>1141</v>
       </c>
       <c r="J166" s="5" t="s">
-        <v>768</v>
+        <v>221</v>
       </c>
       <c r="K166" s="5" t="s">
-        <v>1139</v>
+        <v>1142</v>
       </c>
       <c r="L166" s="6" t="s">
-        <v>1140</v>
+        <v>1143</v>
       </c>
       <c r="M166" s="5" t="s">
-        <v>1141</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="5" t="s">
-        <v>1142</v>
+        <v>1145</v>
       </c>
       <c r="B167" s="5" t="s">
-        <v>427</v>
+        <v>14</v>
       </c>
       <c r="C167" s="5" t="s">
-        <v>53</v>
+        <v>119</v>
       </c>
       <c r="D167" s="5" t="s">
-        <v>444</v>
-[...5 lines deleted...]
-        <v>445</v>
+        <v>133</v>
+      </c>
+      <c r="E167" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F167" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H167" s="5" t="s">
-        <v>1144</v>
+        <v>1146</v>
       </c>
       <c r="I167" s="5" t="s">
-        <v>1145</v>
+        <v>1147</v>
       </c>
       <c r="J167" s="5" t="s">
-        <v>1146</v>
+        <v>221</v>
       </c>
       <c r="K167" s="5" t="s">
-        <v>1147</v>
+        <v>1148</v>
       </c>
       <c r="L167" s="6" t="s">
-        <v>1148</v>
+        <v>1149</v>
       </c>
       <c r="M167" s="5" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="5" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="B168" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C168" s="5" t="s">
-        <v>113</v>
+        <v>157</v>
       </c>
       <c r="D168" s="5" t="s">
-        <v>574</v>
-[...12 lines deleted...]
-        <v>719</v>
+        <v>15</v>
+      </c>
+      <c r="E168" s="5" t="s">
+        <v>1152</v>
+      </c>
+      <c r="F168" s="5" t="s">
+        <v>1153</v>
+      </c>
+      <c r="G168" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H168" s="5" t="s">
-        <v>1151</v>
+        <v>1154</v>
       </c>
       <c r="I168" s="5" t="s">
-        <v>1152</v>
+        <v>1155</v>
       </c>
       <c r="J168" s="5" t="s">
-        <v>203</v>
+        <v>1156</v>
       </c>
       <c r="K168" s="5" t="s">
-        <v>1153</v>
+        <v>1157</v>
       </c>
       <c r="L168" s="6" t="s">
-        <v>1154</v>
+        <v>1158</v>
       </c>
       <c r="M168" s="5" t="s">
-        <v>1155</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="5" t="s">
-        <v>1156</v>
+        <v>1160</v>
       </c>
       <c r="B169" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C169" s="5" t="s">
-        <v>113</v>
+        <v>53</v>
       </c>
       <c r="D169" s="5" t="s">
-        <v>532</v>
-[...14 lines deleted...]
-        </is>
+        <v>34</v>
+      </c>
+      <c r="E169" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="F169" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="G169" s="5" t="s">
+        <v>1161</v>
       </c>
       <c r="H169" s="5" t="s">
-        <v>1157</v>
+        <v>1162</v>
       </c>
       <c r="I169" s="5" t="s">
-        <v>1158</v>
+        <v>1163</v>
       </c>
       <c r="J169" s="5" t="s">
-        <v>203</v>
+        <v>48</v>
       </c>
       <c r="K169" s="5" t="s">
-        <v>1159</v>
+        <v>1164</v>
       </c>
       <c r="L169" s="6" t="s">
-        <v>1160</v>
+        <v>1165</v>
       </c>
       <c r="M169" s="5" t="s">
-        <v>1161</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="5" t="s">
-        <v>1162</v>
+        <v>1167</v>
       </c>
       <c r="B170" s="5" t="s">
-        <v>427</v>
+        <v>14</v>
       </c>
       <c r="C170" s="5" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="D170" s="5" t="s">
-        <v>444</v>
+        <v>1168</v>
       </c>
       <c r="E170" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>445</v>
+        <v>1169</v>
+      </c>
+      <c r="F170" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G170" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H170" s="5" t="s">
-        <v>1163</v>
+        <v>1170</v>
       </c>
       <c r="I170" s="5" t="s">
-        <v>1164</v>
+        <v>1171</v>
       </c>
       <c r="J170" s="5" t="s">
-        <v>1165</v>
+        <v>1172</v>
       </c>
       <c r="K170" s="5" t="s">
-        <v>1166</v>
+        <v>1173</v>
       </c>
       <c r="L170" s="6" t="s">
-        <v>1167</v>
+        <v>1174</v>
       </c>
       <c r="M170" s="5" t="s">
-        <v>1168</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="5" t="s">
-        <v>1169</v>
+        <v>1176</v>
       </c>
       <c r="B171" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C171" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D171" s="5" t="s">
-        <v>532</v>
-[...10 lines deleted...]
-        <v>1170</v>
+        <v>1168</v>
+      </c>
+      <c r="E171" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F171" s="5" t="s">
+        <v>1177</v>
+      </c>
+      <c r="G171" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H171" s="5" t="s">
-        <v>1171</v>
+        <v>1178</v>
       </c>
       <c r="I171" s="5" t="s">
-        <v>1172</v>
+        <v>1179</v>
       </c>
       <c r="J171" s="5" t="s">
-        <v>203</v>
+        <v>1180</v>
       </c>
       <c r="K171" s="5" t="s">
-        <v>1173</v>
+        <v>1181</v>
       </c>
       <c r="L171" s="6" t="s">
-        <v>1174</v>
+        <v>1182</v>
       </c>
       <c r="M171" s="5" t="s">
-        <v>1175</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="5" t="s">
-        <v>1176</v>
+        <v>1184</v>
       </c>
       <c r="B172" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C172" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D172" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D172" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E172" s="5" t="s">
-        <v>1177</v>
-[...7 lines deleted...]
-        <v>1178</v>
+        <v>54</v>
+      </c>
+      <c r="F172" s="5" t="s">
+        <v>1185</v>
+      </c>
+      <c r="G172" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H172" s="5" t="s">
-        <v>1179</v>
+        <v>1186</v>
       </c>
       <c r="I172" s="5" t="s">
-        <v>1180</v>
+        <v>1187</v>
       </c>
       <c r="J172" s="5" t="s">
-        <v>21</v>
+        <v>1188</v>
       </c>
       <c r="K172" s="5" t="s">
-        <v>1181</v>
+        <v>1189</v>
       </c>
       <c r="L172" s="6" t="s">
-        <v>1182</v>
+        <v>1190</v>
       </c>
       <c r="M172" s="5" t="s">
-        <v>1183</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="5" t="s">
-        <v>1184</v>
+        <v>1192</v>
       </c>
       <c r="B173" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C173" s="5" t="s">
-        <v>113</v>
+        <v>16</v>
       </c>
       <c r="D173" s="5" t="s">
-        <v>574</v>
+        <v>1168</v>
       </c>
       <c r="E173" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F173" s="5" t="s">
-        <v>1185</v>
+      <c r="F173" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G173" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H173" s="5" t="s">
-        <v>1186</v>
+        <v>1193</v>
       </c>
       <c r="I173" s="5" t="s">
-        <v>1187</v>
+        <v>1194</v>
       </c>
       <c r="J173" s="5" t="s">
-        <v>203</v>
-[...2 lines deleted...]
-        <v>1188</v>
+        <v>1195</v>
+      </c>
+      <c r="K173" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L173" s="6" t="s">
-        <v>1189</v>
+        <v>1196</v>
       </c>
       <c r="M173" s="5" t="s">
-        <v>1190</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="5" t="s">
-        <v>1191</v>
+        <v>1198</v>
       </c>
       <c r="B174" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C174" s="5" t="s">
-        <v>113</v>
+        <v>16</v>
       </c>
       <c r="D174" s="5" t="s">
-        <v>574</v>
-[...9 lines deleted...]
-        </is>
+        <v>15</v>
+      </c>
+      <c r="E174" s="5" t="s">
+        <v>1199</v>
+      </c>
+      <c r="F174" s="5" t="s">
+        <v>1012</v>
       </c>
       <c r="G174" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H174" s="5" t="s">
-        <v>1192</v>
+        <v>1200</v>
       </c>
       <c r="I174" s="5" t="s">
-        <v>1193</v>
+        <v>1201</v>
       </c>
       <c r="J174" s="5" t="s">
-        <v>203</v>
+        <v>1202</v>
       </c>
       <c r="K174" s="5" t="s">
-        <v>1194</v>
+        <v>1203</v>
       </c>
       <c r="L174" s="6" t="s">
-        <v>1195</v>
+        <v>1204</v>
       </c>
       <c r="M174" s="5" t="s">
-        <v>1196</v>
+        <v>1205</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="5" t="s">
-        <v>1197</v>
+        <v>1206</v>
       </c>
       <c r="B175" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C175" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D175" s="5" t="s">
-        <v>113</v>
+        <v>15</v>
       </c>
       <c r="E175" s="5" t="s">
-        <v>17</v>
+        <v>1207</v>
       </c>
       <c r="F175" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G175" s="5" t="s">
-        <v>1198</v>
+      <c r="G175" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H175" s="5" t="s">
-        <v>1199</v>
+        <v>1208</v>
       </c>
       <c r="I175" s="5" t="s">
-        <v>1200</v>
+        <v>1209</v>
       </c>
       <c r="J175" s="5" t="s">
-        <v>21</v>
+        <v>1210</v>
       </c>
       <c r="K175" s="5" t="s">
-        <v>1201</v>
+        <v>1211</v>
       </c>
       <c r="L175" s="6" t="s">
-        <v>1202</v>
+        <v>1212</v>
       </c>
       <c r="M175" s="5" t="s">
-        <v>1203</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="5" t="s">
-        <v>1204</v>
+        <v>1214</v>
       </c>
       <c r="B176" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C176" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D176" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D176" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E176" s="5" t="s">
-        <v>17</v>
+        <v>1004</v>
       </c>
       <c r="F176" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G176" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H176" s="5" t="s">
-        <v>1205</v>
+        <v>1215</v>
       </c>
       <c r="I176" s="5" t="s">
-        <v>1206</v>
+        <v>1216</v>
       </c>
       <c r="J176" s="5" t="s">
-        <v>21</v>
+        <v>1217</v>
       </c>
       <c r="K176" s="5" t="s">
-        <v>1207</v>
+        <v>1218</v>
       </c>
       <c r="L176" s="6" t="s">
-        <v>1208</v>
+        <v>1219</v>
       </c>
       <c r="M176" s="5" t="s">
-        <v>1209</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="5" t="s">
-        <v>1204</v>
+        <v>1221</v>
       </c>
       <c r="B177" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C177" s="5" t="s">
-        <v>113</v>
+        <v>16</v>
       </c>
       <c r="D177" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="E177" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F177" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F177" s="5" t="s">
+        <v>1222</v>
       </c>
       <c r="G177" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H177" s="5" t="s">
-        <v>1210</v>
+        <v>1223</v>
       </c>
       <c r="I177" s="5" t="s">
-        <v>1211</v>
+        <v>1224</v>
       </c>
       <c r="J177" s="5" t="s">
-        <v>21</v>
+        <v>1225</v>
       </c>
       <c r="K177" s="5" t="s">
-        <v>1212</v>
+        <v>1226</v>
       </c>
       <c r="L177" s="6" t="s">
-        <v>1213</v>
+        <v>1227</v>
       </c>
       <c r="M177" s="5" t="s">
-        <v>1214</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="5" t="s">
-        <v>1215</v>
+        <v>1229</v>
       </c>
       <c r="B178" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C178" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D178" s="5" t="s">
-        <v>113</v>
+        <v>15</v>
       </c>
       <c r="E178" s="5" t="s">
-        <v>17</v>
-[...7 lines deleted...]
-        <v>1216</v>
+        <v>1230</v>
+      </c>
+      <c r="F178" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="G178" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H178" s="5" t="s">
-        <v>1217</v>
+        <v>1231</v>
       </c>
       <c r="I178" s="5" t="s">
-        <v>1218</v>
+        <v>1232</v>
       </c>
       <c r="J178" s="5" t="s">
-        <v>21</v>
+        <v>1233</v>
       </c>
       <c r="K178" s="5" t="s">
-        <v>1219</v>
+        <v>1234</v>
       </c>
       <c r="L178" s="6" t="s">
-        <v>1220</v>
+        <v>1235</v>
       </c>
       <c r="M178" s="5" t="s">
-        <v>1221</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="5" t="s">
-        <v>1222</v>
+        <v>1237</v>
       </c>
       <c r="B179" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C179" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D179" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D179" s="5" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="E179" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F179" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G179" s="5" t="s">
-        <v>1223</v>
+      <c r="G179" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H179" s="5" t="s">
-        <v>1224</v>
+        <v>1238</v>
       </c>
       <c r="I179" s="5" t="s">
-        <v>1225</v>
+        <v>1239</v>
       </c>
       <c r="J179" s="5" t="s">
-        <v>21</v>
+        <v>1240</v>
       </c>
       <c r="K179" s="5" t="s">
-        <v>1226</v>
+        <v>1241</v>
       </c>
       <c r="L179" s="6" t="s">
-        <v>1227</v>
+        <v>1242</v>
       </c>
       <c r="M179" s="5" t="s">
-        <v>1228</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="5" t="s">
-        <v>1229</v>
+        <v>1244</v>
       </c>
       <c r="B180" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C180" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D180" s="5" t="s">
-        <v>113</v>
-[...7 lines deleted...]
-        </is>
+        <v>15</v>
+      </c>
+      <c r="E180" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F180" s="5" t="s">
+        <v>1012</v>
       </c>
       <c r="G180" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H180" s="5" t="s">
-        <v>1230</v>
-[...3 lines deleted...]
-      </c>
+        <v>1245</v>
+      </c>
+      <c r="I180" s="5"/>
       <c r="J180" s="5" t="s">
-        <v>21</v>
+        <v>1246</v>
       </c>
       <c r="K180" s="5" t="s">
-        <v>1232</v>
+        <v>1247</v>
       </c>
       <c r="L180" s="6" t="s">
-        <v>1233</v>
+        <v>1248</v>
       </c>
       <c r="M180" s="5" t="s">
-        <v>1234</v>
+        <v>1249</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="5" t="s">
-        <v>1235</v>
+        <v>1250</v>
       </c>
       <c r="B181" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C181" s="5" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="D181" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-        <v>622</v>
+        <v>34</v>
+      </c>
+      <c r="E181" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F181" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G181" s="5" t="s">
-        <v>1236</v>
+      <c r="G181" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H181" s="5" t="s">
-        <v>1237</v>
+        <v>1251</v>
       </c>
       <c r="I181" s="5" t="s">
-        <v>1238</v>
+        <v>1252</v>
       </c>
       <c r="J181" s="5" t="s">
-        <v>1239</v>
+        <v>48</v>
       </c>
       <c r="K181" s="5" t="s">
-        <v>1240</v>
+        <v>1253</v>
       </c>
       <c r="L181" s="6" t="s">
-        <v>1241</v>
+        <v>1254</v>
       </c>
       <c r="M181" s="5" t="s">
-        <v>1242</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="5" t="s">
-        <v>1243</v>
+        <v>1256</v>
       </c>
       <c r="B182" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C182" s="5" t="s">
-        <v>16</v>
+        <v>1257</v>
       </c>
       <c r="D182" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-        <v>622</v>
+        <v>204</v>
+      </c>
+      <c r="E182" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F182" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G182" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H182" s="5" t="s">
-        <v>1244</v>
+        <v>1258</v>
       </c>
       <c r="I182" s="5" t="s">
-        <v>1245</v>
+        <v>1259</v>
       </c>
       <c r="J182" s="5" t="s">
-        <v>1246</v>
+        <v>39</v>
       </c>
       <c r="K182" s="5" t="s">
-        <v>1247</v>
+        <v>1260</v>
       </c>
       <c r="L182" s="6" t="s">
-        <v>1248</v>
+        <v>1261</v>
       </c>
       <c r="M182" s="5" t="s">
-        <v>1249</v>
+        <v>1262</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="5" t="s">
-        <v>1250</v>
+        <v>1263</v>
       </c>
       <c r="B183" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C183" s="5" t="s">
-        <v>113</v>
+        <v>34</v>
       </c>
       <c r="D183" s="5" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="E183" s="5" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="F183" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G183" s="5" t="s">
-        <v>1251</v>
+        <v>1264</v>
       </c>
       <c r="H183" s="5" t="s">
-        <v>1252</v>
+        <v>1265</v>
       </c>
       <c r="I183" s="5" t="s">
-        <v>1253</v>
+        <v>1266</v>
       </c>
       <c r="J183" s="5" t="s">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="K183" s="5" t="s">
-        <v>1254</v>
+        <v>1267</v>
       </c>
       <c r="L183" s="6" t="s">
-        <v>1255</v>
+        <v>1268</v>
       </c>
       <c r="M183" s="5" t="s">
-        <v>1256</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="5" t="s">
-        <v>1257</v>
+        <v>1270</v>
       </c>
       <c r="B184" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C184" s="5" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="D184" s="5" t="s">
-        <v>113</v>
+        <v>33</v>
       </c>
       <c r="E184" s="5" t="s">
-        <v>622</v>
+        <v>54</v>
       </c>
       <c r="F184" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G184" s="5" t="s">
-        <v>1258</v>
+      <c r="G184" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H184" s="5" t="s">
-        <v>532</v>
+        <v>1271</v>
       </c>
       <c r="I184" s="5" t="s">
-        <v>1259</v>
+        <v>1272</v>
       </c>
       <c r="J184" s="5" t="s">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="K184" s="5" t="s">
-        <v>1260</v>
+        <v>1273</v>
       </c>
       <c r="L184" s="6" t="s">
-        <v>1261</v>
+        <v>1274</v>
       </c>
       <c r="M184" s="5" t="s">
-        <v>1262</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="5" t="s">
-        <v>1263</v>
+        <v>1276</v>
       </c>
       <c r="B185" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C185" s="5" t="s">
-        <v>1264</v>
+        <v>34</v>
       </c>
       <c r="D185" s="5" t="s">
-        <v>200</v>
+        <v>33</v>
       </c>
       <c r="E185" s="5" t="s">
-        <v>1265</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>1277</v>
+      </c>
+      <c r="F185" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G185" s="5" t="s">
-        <v>1266</v>
+        <v>1278</v>
       </c>
       <c r="H185" s="5" t="s">
-        <v>1267</v>
+        <v>1279</v>
       </c>
       <c r="I185" s="5" t="s">
-        <v>1268</v>
+        <v>1280</v>
       </c>
       <c r="J185" s="5" t="s">
-        <v>1269</v>
+        <v>48</v>
       </c>
       <c r="K185" s="5" t="s">
-        <v>1270</v>
+        <v>1281</v>
       </c>
       <c r="L185" s="6" t="s">
-        <v>1271</v>
+        <v>1282</v>
       </c>
       <c r="M185" s="5" t="s">
-        <v>1272</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="5" t="s">
-        <v>1273</v>
+        <v>1284</v>
       </c>
       <c r="B186" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C186" s="5" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="D186" s="5" t="s">
-        <v>113</v>
-[...10 lines deleted...]
-        <v>1274</v>
+        <v>204</v>
+      </c>
+      <c r="E186" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F186" s="5" t="s">
+        <v>1285</v>
+      </c>
+      <c r="G186" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H186" s="5" t="s">
-        <v>1275</v>
+        <v>1286</v>
       </c>
       <c r="I186" s="5" t="s">
-        <v>1276</v>
+        <v>1287</v>
       </c>
       <c r="J186" s="5" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="K186" s="5" t="s">
-        <v>1277</v>
+        <v>1288</v>
       </c>
       <c r="L186" s="6" t="s">
-        <v>1278</v>
+        <v>1289</v>
       </c>
       <c r="M186" s="5" t="s">
-        <v>1279</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="5" t="s">
-        <v>1280</v>
+        <v>1291</v>
       </c>
       <c r="B187" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C187" s="5" t="s">
-        <v>16</v>
+        <v>1292</v>
       </c>
       <c r="D187" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-        <v>1281</v>
+        <v>79</v>
+      </c>
+      <c r="E187" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F187" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G187" s="5" t="s">
-        <v>1282</v>
+      <c r="G187" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H187" s="5" t="s">
-        <v>1283</v>
+        <v>1293</v>
       </c>
       <c r="I187" s="5" t="s">
-        <v>1284</v>
+        <v>1294</v>
       </c>
       <c r="J187" s="5" t="s">
-        <v>21</v>
+        <v>1295</v>
       </c>
       <c r="K187" s="5" t="s">
-        <v>1285</v>
+        <v>1296</v>
       </c>
       <c r="L187" s="6" t="s">
-        <v>1286</v>
+        <v>1297</v>
       </c>
       <c r="M187" s="5" t="s">
-        <v>1287</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="5" t="s">
-        <v>1288</v>
+        <v>1299</v>
       </c>
       <c r="B188" s="5" t="s">
-        <v>427</v>
+        <v>14</v>
       </c>
       <c r="C188" s="5" t="s">
-        <v>53</v>
+        <v>218</v>
       </c>
       <c r="D188" s="5" t="s">
-        <v>444</v>
+        <v>98</v>
       </c>
       <c r="E188" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F188" s="5" t="s">
-        <v>445</v>
+      <c r="F188" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G188" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H188" s="5" t="s">
-        <v>1289</v>
-[...3 lines deleted...]
-      </c>
+        <v>1300</v>
+      </c>
+      <c r="I188" s="5"/>
       <c r="J188" s="5" t="s">
-        <v>1291</v>
+        <v>221</v>
       </c>
       <c r="K188" s="5" t="s">
-        <v>1292</v>
+        <v>1301</v>
       </c>
       <c r="L188" s="6" t="s">
-        <v>1293</v>
+        <v>1302</v>
       </c>
       <c r="M188" s="5" t="s">
-        <v>1294</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="5" t="s">
-        <v>1295</v>
+        <v>1304</v>
       </c>
       <c r="B189" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C189" s="5" t="s">
-        <v>1296</v>
+        <v>34</v>
       </c>
       <c r="D189" s="5" t="s">
-        <v>200</v>
+        <v>231</v>
       </c>
       <c r="E189" s="5" t="s">
-        <v>1297</v>
-[...4 lines deleted...]
-        </is>
+        <v>54</v>
+      </c>
+      <c r="F189" s="5" t="s">
+        <v>1305</v>
       </c>
       <c r="G189" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H189" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H189" s="5" t="s">
+        <v>1306</v>
       </c>
       <c r="I189" s="5" t="s">
-        <v>1298</v>
+        <v>1307</v>
       </c>
       <c r="J189" s="5" t="s">
-        <v>1299</v>
+        <v>221</v>
       </c>
       <c r="K189" s="5" t="s">
-        <v>1300</v>
+        <v>1308</v>
       </c>
       <c r="L189" s="6" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="M189" s="5" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="5" t="s">
-        <v>1303</v>
+        <v>1311</v>
       </c>
       <c r="B190" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C190" s="5" t="s">
-        <v>1304</v>
+        <v>34</v>
       </c>
       <c r="D190" s="5" t="s">
-        <v>444</v>
+        <v>231</v>
       </c>
       <c r="E190" s="5" t="s">
-        <v>17</v>
-[...6 lines deleted...]
-      <c r="G190" s="5" t="s">
+        <v>1312</v>
+      </c>
+      <c r="F190" s="5" t="s">
         <v>1305</v>
       </c>
-      <c r="H190" s="5" t="s">
-        <v>1306</v>
+      <c r="G190" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H190" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I190" s="5"/>
       <c r="J190" s="5" t="s">
-        <v>1307</v>
+        <v>221</v>
       </c>
       <c r="K190" s="5" t="s">
-        <v>1308</v>
+        <v>1313</v>
       </c>
       <c r="L190" s="6" t="s">
-        <v>1309</v>
+        <v>1314</v>
       </c>
       <c r="M190" s="5" t="s">
-        <v>1310</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="5" t="s">
-        <v>1311</v>
+        <v>1316</v>
       </c>
       <c r="B191" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C191" s="5" t="s">
-        <v>1304</v>
+        <v>34</v>
       </c>
       <c r="D191" s="5" t="s">
-        <v>444</v>
+        <v>133</v>
       </c>
       <c r="E191" s="5" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="F191" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G191" s="5" t="s">
-        <v>1312</v>
+      <c r="G191" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H191" s="5" t="s">
-        <v>1313</v>
+        <v>1317</v>
       </c>
       <c r="I191" s="5"/>
       <c r="J191" s="5" t="s">
-        <v>1307</v>
+        <v>136</v>
       </c>
       <c r="K191" s="5" t="s">
-        <v>1314</v>
+        <v>1318</v>
       </c>
       <c r="L191" s="6" t="s">
-        <v>1315</v>
+        <v>1319</v>
       </c>
       <c r="M191" s="5" t="s">
-        <v>1316</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="5" t="s">
-        <v>1317</v>
+        <v>1321</v>
       </c>
       <c r="B192" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C192" s="5" t="s">
-        <v>611</v>
+        <v>974</v>
       </c>
       <c r="D192" s="5" t="s">
-        <v>532</v>
-[...4 lines deleted...]
-        </is>
+        <v>79</v>
+      </c>
+      <c r="E192" s="5" t="s">
+        <v>54</v>
       </c>
       <c r="F192" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G192" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G192" s="5" t="s">
+        <v>1322</v>
       </c>
       <c r="H192" s="5" t="s">
-        <v>1318</v>
-[...3 lines deleted...]
-      </c>
+        <v>1323</v>
+      </c>
+      <c r="I192" s="5"/>
       <c r="J192" s="5" t="s">
-        <v>203</v>
+        <v>977</v>
       </c>
       <c r="K192" s="5" t="s">
-        <v>1320</v>
+        <v>1324</v>
       </c>
       <c r="L192" s="6" t="s">
-        <v>1321</v>
+        <v>1325</v>
       </c>
       <c r="M192" s="5" t="s">
-        <v>1322</v>
+        <v>1326</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="5" t="s">
-        <v>1323</v>
+        <v>1327</v>
       </c>
       <c r="B193" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C193" s="5" t="s">
-        <v>1304</v>
+        <v>53</v>
       </c>
       <c r="D193" s="5" t="s">
-        <v>444</v>
+        <v>34</v>
       </c>
       <c r="E193" s="5" t="s">
-        <v>17</v>
-[...14 lines deleted...]
-      <c r="I193" s="5"/>
+        <v>54</v>
+      </c>
+      <c r="F193" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="G193" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H193" s="5" t="s">
+        <v>1328</v>
+      </c>
+      <c r="I193" s="5" t="s">
+        <v>1329</v>
+      </c>
       <c r="J193" s="5" t="s">
-        <v>1307</v>
+        <v>48</v>
       </c>
       <c r="K193" s="5" t="s">
-        <v>1325</v>
+        <v>1330</v>
       </c>
       <c r="L193" s="6" t="s">
-        <v>1326</v>
+        <v>1331</v>
       </c>
       <c r="M193" s="5" t="s">
-        <v>1327</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="194">
-      <c r="A194" s="5" t="n">
-        <v>1927</v>
+      <c r="A194" s="5" t="s">
+        <v>1333</v>
       </c>
       <c r="B194" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C194" s="5" t="s">
-        <v>532</v>
+        <v>33</v>
       </c>
       <c r="D194" s="5" t="s">
-        <v>611</v>
-[...9 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E194" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="F194" s="5" t="s">
+        <v>424</v>
       </c>
       <c r="G194" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H194" s="5" t="s">
-        <v>1328</v>
+        <v>1334</v>
       </c>
       <c r="I194" s="5" t="s">
-        <v>1329</v>
+        <v>1335</v>
       </c>
       <c r="J194" s="5" t="s">
-        <v>1070</v>
+        <v>1336</v>
       </c>
       <c r="K194" s="5" t="s">
-        <v>1330</v>
+        <v>1337</v>
       </c>
       <c r="L194" s="6" t="s">
-        <v>1331</v>
+        <v>1338</v>
       </c>
       <c r="M194" s="5" t="s">
-        <v>1332</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="5" t="s">
-        <v>1333</v>
+        <v>1340</v>
       </c>
       <c r="B195" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C195" s="5" t="s">
-        <v>1334</v>
+        <v>33</v>
       </c>
       <c r="D195" s="5" t="s">
-        <v>574</v>
+        <v>16</v>
       </c>
       <c r="E195" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F195" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G195" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H195" s="5" t="s">
-        <v>1335</v>
+        <v>1341</v>
       </c>
       <c r="I195" s="5" t="s">
+        <v>1342</v>
+      </c>
+      <c r="J195" s="5" t="s">
         <v>1336</v>
       </c>
-      <c r="J195" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K195" s="5" t="s">
-        <v>1337</v>
+        <v>1343</v>
       </c>
       <c r="L195" s="6" t="s">
-        <v>1338</v>
+        <v>1344</v>
       </c>
       <c r="M195" s="5" t="s">
-        <v>1339</v>
+        <v>1345</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="5" t="s">
-        <v>1340</v>
+        <v>1346</v>
       </c>
       <c r="B196" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C196" s="5" t="s">
-        <v>1341</v>
+        <v>34</v>
       </c>
       <c r="D196" s="5" t="s">
-        <v>200</v>
+        <v>33</v>
       </c>
       <c r="E196" s="5" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>151</v>
+        <v>1347</v>
+      </c>
+      <c r="F196" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G196" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H196" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H196" s="5" t="s">
+        <v>1348</v>
       </c>
       <c r="I196" s="5" t="s">
-        <v>1342</v>
+        <v>1349</v>
       </c>
       <c r="J196" s="5" t="s">
-        <v>203</v>
+        <v>48</v>
       </c>
       <c r="K196" s="5" t="s">
-        <v>1343</v>
+        <v>1350</v>
       </c>
       <c r="L196" s="6" t="s">
-        <v>1344</v>
+        <v>1351</v>
       </c>
       <c r="M196" s="5" t="s">
-        <v>1345</v>
+        <v>1352</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="5" t="s">
-        <v>1346</v>
+        <v>1353</v>
       </c>
       <c r="B197" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C197" s="5" t="s">
-        <v>1347</v>
+        <v>16</v>
       </c>
       <c r="D197" s="5" t="s">
-        <v>444</v>
-[...9 lines deleted...]
-        </is>
+        <v>15</v>
+      </c>
+      <c r="E197" s="5" t="s">
+        <v>1354</v>
+      </c>
+      <c r="F197" s="5" t="s">
+        <v>1012</v>
       </c>
       <c r="G197" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H197" s="5" t="s">
-        <v>1348</v>
+        <v>1355</v>
       </c>
       <c r="I197" s="5" t="s">
-        <v>1349</v>
+        <v>1356</v>
       </c>
       <c r="J197" s="5" t="s">
-        <v>1350</v>
+        <v>1357</v>
       </c>
       <c r="K197" s="5" t="s">
-        <v>1351</v>
+        <v>1358</v>
       </c>
       <c r="L197" s="6" t="s">
-        <v>1352</v>
+        <v>1359</v>
       </c>
       <c r="M197" s="5" t="s">
-        <v>1353</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="5" t="s">
-        <v>1354</v>
+        <v>1361</v>
       </c>
       <c r="B198" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C198" s="5" t="s">
-        <v>200</v>
+        <v>16</v>
       </c>
       <c r="D198" s="5" t="s">
-        <v>1355</v>
+        <v>15</v>
       </c>
       <c r="E198" s="5" t="s">
-        <v>1356</v>
-[...4 lines deleted...]
-        </is>
+        <v>1362</v>
+      </c>
+      <c r="F198" s="5" t="s">
+        <v>1363</v>
       </c>
       <c r="G198" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H198" s="5" t="s">
-        <v>1357</v>
-[...1 lines deleted...]
-      <c r="I198" s="5"/>
+        <v>1364</v>
+      </c>
+      <c r="I198" s="5" t="s">
+        <v>1365</v>
+      </c>
       <c r="J198" s="5" t="s">
-        <v>613</v>
+        <v>1366</v>
       </c>
       <c r="K198" s="5" t="s">
-        <v>1358</v>
+        <v>1367</v>
       </c>
       <c r="L198" s="6" t="s">
-        <v>1359</v>
+        <v>1368</v>
       </c>
       <c r="M198" s="5" t="s">
-        <v>1360</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="5" t="s">
-        <v>1361</v>
+        <v>1370</v>
       </c>
       <c r="B199" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C199" s="5" t="s">
-        <v>1362</v>
+        <v>16</v>
       </c>
       <c r="D199" s="5" t="s">
-        <v>1355</v>
-[...7 lines deleted...]
-        </is>
+        <v>15</v>
+      </c>
+      <c r="E199" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F199" s="5" t="s">
+        <v>142</v>
       </c>
       <c r="G199" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H199" s="5" t="s">
-        <v>1364</v>
-[...1 lines deleted...]
-      <c r="I199" s="5"/>
+        <v>1371</v>
+      </c>
+      <c r="I199" s="5" t="s">
+        <v>1372</v>
+      </c>
       <c r="J199" s="5" t="s">
-        <v>613</v>
+        <v>1373</v>
       </c>
       <c r="K199" s="5" t="s">
-        <v>1365</v>
+        <v>1374</v>
       </c>
       <c r="L199" s="6" t="s">
-        <v>1366</v>
+        <v>1375</v>
       </c>
       <c r="M199" s="5" t="s">
-        <v>1367</v>
+        <v>1376</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="5" t="s">
-        <v>1368</v>
+        <v>1377</v>
       </c>
       <c r="B200" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C200" s="5" t="s">
-        <v>1369</v>
+        <v>16</v>
       </c>
       <c r="D200" s="5" t="s">
-        <v>200</v>
+        <v>15</v>
       </c>
       <c r="E200" s="5" t="s">
-        <v>1370</v>
+        <v>54</v>
       </c>
       <c r="F200" s="5" t="s">
-        <v>1371</v>
+        <v>1363</v>
       </c>
       <c r="G200" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H200" s="5" t="s">
-        <v>1372</v>
+        <v>1378</v>
       </c>
       <c r="I200" s="5" t="s">
-        <v>1373</v>
+        <v>1379</v>
       </c>
       <c r="J200" s="5" t="s">
-        <v>1374</v>
+        <v>1380</v>
       </c>
       <c r="K200" s="5" t="s">
-        <v>1375</v>
+        <v>1381</v>
       </c>
       <c r="L200" s="6" t="s">
-        <v>1376</v>
+        <v>1382</v>
       </c>
       <c r="M200" s="5" t="s">
-        <v>1377</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="5" t="s">
-        <v>1378</v>
+        <v>1384</v>
       </c>
       <c r="B201" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C201" s="5" t="s">
-        <v>532</v>
+        <v>16</v>
       </c>
       <c r="D201" s="5" t="s">
-        <v>1355</v>
+        <v>15</v>
       </c>
       <c r="E201" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F201" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F201" s="5" t="s">
+        <v>1012</v>
       </c>
       <c r="G201" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H201" s="5" t="s">
-        <v>1379</v>
+        <v>1385</v>
       </c>
       <c r="I201" s="5" t="s">
-        <v>1380</v>
+        <v>1386</v>
       </c>
       <c r="J201" s="5" t="s">
-        <v>1070</v>
+        <v>1387</v>
       </c>
       <c r="K201" s="5" t="s">
-        <v>1381</v>
+        <v>1388</v>
       </c>
       <c r="L201" s="6" t="s">
-        <v>1382</v>
+        <v>1389</v>
       </c>
       <c r="M201" s="5" t="s">
-        <v>1383</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="5" t="s">
-        <v>1384</v>
+        <v>1391</v>
       </c>
       <c r="B202" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C202" s="5" t="s">
-        <v>532</v>
+        <v>16</v>
       </c>
       <c r="D202" s="5" t="s">
-        <v>1355</v>
+        <v>15</v>
       </c>
       <c r="E202" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F202" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F202" s="5" t="s">
+        <v>1392</v>
       </c>
       <c r="G202" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H202" s="5" t="s">
-        <v>1385</v>
+        <v>1393</v>
       </c>
       <c r="I202" s="5" t="s">
-        <v>1386</v>
+        <v>1394</v>
       </c>
       <c r="J202" s="5" t="s">
-        <v>1070</v>
+        <v>1395</v>
       </c>
       <c r="K202" s="5" t="s">
-        <v>1387</v>
+        <v>1396</v>
       </c>
       <c r="L202" s="6" t="s">
-        <v>1388</v>
+        <v>1397</v>
       </c>
       <c r="M202" s="5" t="s">
-        <v>1389</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="5" t="s">
-        <v>1390</v>
+        <v>1399</v>
       </c>
       <c r="B203" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C203" s="5" t="s">
-        <v>1391</v>
+        <v>16</v>
       </c>
       <c r="D203" s="5" t="s">
-        <v>611</v>
-[...2 lines deleted...]
-        <v>151</v>
+        <v>15</v>
+      </c>
+      <c r="E203" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F203" s="5" t="s">
-        <v>1392</v>
+        <v>1012</v>
       </c>
       <c r="G203" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H203" s="5" t="s">
-        <v>1393</v>
+        <v>1400</v>
       </c>
       <c r="I203" s="5" t="s">
-        <v>1394</v>
+        <v>1401</v>
       </c>
       <c r="J203" s="5" t="s">
-        <v>1070</v>
+        <v>1402</v>
       </c>
       <c r="K203" s="5" t="s">
-        <v>1395</v>
+        <v>1403</v>
       </c>
       <c r="L203" s="6" t="s">
-        <v>1396</v>
+        <v>1404</v>
       </c>
       <c r="M203" s="5" t="s">
-        <v>1397</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="5" t="s">
-        <v>1398</v>
+        <v>1406</v>
       </c>
       <c r="B204" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C204" s="5" t="s">
-        <v>1399</v>
+        <v>16</v>
       </c>
       <c r="D204" s="5" t="s">
-        <v>611</v>
+        <v>15</v>
       </c>
       <c r="E204" s="5" t="s">
-        <v>151</v>
-[...4 lines deleted...]
-        </is>
+        <v>1407</v>
+      </c>
+      <c r="F204" s="5" t="s">
+        <v>142</v>
       </c>
       <c r="G204" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H204" s="5" t="s">
-        <v>1400</v>
-[...1 lines deleted...]
-      <c r="I204" s="5"/>
+        <v>1408</v>
+      </c>
+      <c r="I204" s="5" t="s">
+        <v>1409</v>
+      </c>
       <c r="J204" s="5" t="s">
-        <v>1401</v>
+        <v>1410</v>
       </c>
       <c r="K204" s="5" t="s">
-        <v>1402</v>
+        <v>1411</v>
       </c>
       <c r="L204" s="6" t="s">
-        <v>1403</v>
+        <v>1412</v>
       </c>
       <c r="M204" s="5" t="s">
-        <v>1404</v>
+        <v>1413</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="5" t="s">
-        <v>1405</v>
+        <v>1414</v>
       </c>
       <c r="B205" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C205" s="5" t="s">
-        <v>200</v>
+        <v>1415</v>
       </c>
       <c r="D205" s="5" t="s">
-        <v>611</v>
+        <v>1416</v>
       </c>
       <c r="E205" s="5" t="s">
-        <v>1406</v>
+        <v>55</v>
       </c>
       <c r="F205" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G205" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H205" s="5" t="s">
-        <v>1407</v>
+        <v>1417</v>
       </c>
       <c r="I205" s="5"/>
       <c r="J205" s="5" t="s">
-        <v>1401</v>
+        <v>1418</v>
       </c>
       <c r="K205" s="5" t="s">
-        <v>1408</v>
+        <v>1419</v>
       </c>
       <c r="L205" s="6" t="s">
-        <v>1409</v>
+        <v>1420</v>
       </c>
       <c r="M205" s="5" t="s">
-        <v>1410</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="5" t="s">
-        <v>1411</v>
+        <v>1422</v>
       </c>
       <c r="B206" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C206" s="5" t="s">
-        <v>749</v>
+        <v>328</v>
       </c>
       <c r="D206" s="5" t="s">
-        <v>221</v>
+        <v>496</v>
       </c>
       <c r="E206" s="5" t="s">
-        <v>1412</v>
+        <v>1423</v>
       </c>
       <c r="F206" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G206" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H206" s="5" t="s">
-        <v>1413</v>
+        <v>1424</v>
       </c>
       <c r="I206" s="5" t="s">
-        <v>1414</v>
+        <v>1425</v>
       </c>
       <c r="J206" s="5" t="s">
-        <v>1415</v>
+        <v>1426</v>
       </c>
       <c r="K206" s="5" t="s">
-        <v>1416</v>
+        <v>1427</v>
       </c>
       <c r="L206" s="6" t="s">
-        <v>1417</v>
+        <v>1428</v>
       </c>
       <c r="M206" s="5" t="s">
-        <v>1418</v>
+        <v>1429</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="5" t="s">
-        <v>1419</v>
+        <v>1430</v>
       </c>
       <c r="B207" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C207" s="5" t="s">
-        <v>749</v>
+        <v>328</v>
       </c>
       <c r="D207" s="5" t="s">
-        <v>221</v>
+        <v>496</v>
       </c>
       <c r="E207" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F207" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G207" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H207" s="5" t="s">
-        <v>1420</v>
+        <v>1431</v>
       </c>
       <c r="I207" s="5" t="s">
-        <v>1421</v>
+        <v>1432</v>
       </c>
       <c r="J207" s="5" t="s">
-        <v>1422</v>
+        <v>1433</v>
       </c>
       <c r="K207" s="5" t="s">
-        <v>1423</v>
+        <v>1434</v>
       </c>
       <c r="L207" s="6" t="s">
-        <v>1424</v>
+        <v>1435</v>
       </c>
       <c r="M207" s="5" t="s">
-        <v>1425</v>
+        <v>1436</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="5" t="s">
-        <v>1426</v>
+        <v>1437</v>
       </c>
       <c r="B208" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C208" s="5" t="s">
-        <v>1399</v>
+        <v>1438</v>
       </c>
       <c r="D208" s="5" t="s">
-        <v>1427</v>
+        <v>286</v>
       </c>
       <c r="E208" s="5" t="s">
-        <v>1428</v>
+        <v>1439</v>
       </c>
       <c r="F208" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G208" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H208" s="5" t="s">
-        <v>1429</v>
+        <v>1440</v>
       </c>
       <c r="I208" s="5" t="s">
-        <v>1430</v>
+        <v>1441</v>
       </c>
       <c r="J208" s="5" t="s">
-        <v>1431</v>
+        <v>1442</v>
       </c>
       <c r="K208" s="5" t="s">
-        <v>1432</v>
+        <v>1443</v>
       </c>
       <c r="L208" s="6" t="s">
-        <v>1433</v>
+        <v>1444</v>
       </c>
       <c r="M208" s="5" t="s">
-        <v>1434</v>
+        <v>1445</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="5" t="s">
-        <v>1435</v>
+        <v>1446</v>
       </c>
       <c r="B209" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C209" s="5" t="s">
-        <v>1399</v>
+        <v>328</v>
       </c>
       <c r="D209" s="5" t="s">
-        <v>1427</v>
-[...4 lines deleted...]
-        </is>
+        <v>286</v>
+      </c>
+      <c r="E209" s="5" t="s">
+        <v>1152</v>
       </c>
       <c r="F209" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G209" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H209" s="5" t="s">
-        <v>1436</v>
+        <v>1447</v>
       </c>
       <c r="I209" s="5" t="s">
-        <v>1437</v>
+        <v>1448</v>
       </c>
       <c r="J209" s="5" t="s">
-        <v>1438</v>
+        <v>1449</v>
       </c>
       <c r="K209" s="5" t="s">
-        <v>1439</v>
+        <v>1450</v>
       </c>
       <c r="L209" s="6" t="s">
-        <v>1440</v>
+        <v>1451</v>
       </c>
       <c r="M209" s="5" t="s">
-        <v>1441</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="5" t="s">
-        <v>1442</v>
+        <v>1453</v>
       </c>
       <c r="B210" s="5" t="s">
-        <v>427</v>
+        <v>14</v>
       </c>
       <c r="C210" s="5" t="s">
-        <v>1443</v>
+        <v>34</v>
       </c>
       <c r="D210" s="5" t="s">
-        <v>1444</v>
+        <v>231</v>
       </c>
       <c r="E210" s="5" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="F210" s="5" t="s">
-        <v>1445</v>
+        <v>1305</v>
       </c>
       <c r="G210" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H210" s="5" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="H210" s="5" t="s">
+        <v>1454</v>
+      </c>
+      <c r="I210" s="5"/>
       <c r="J210" s="5" t="s">
-        <v>1447</v>
+        <v>221</v>
       </c>
       <c r="K210" s="5" t="s">
-        <v>1448</v>
+        <v>1455</v>
       </c>
       <c r="L210" s="6" t="s">
-        <v>1449</v>
+        <v>1456</v>
       </c>
       <c r="M210" s="5" t="s">
-        <v>1450</v>
+        <v>1457</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="5" t="s">
-        <v>1451</v>
+        <v>1458</v>
       </c>
       <c r="B211" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C211" s="5" t="s">
-        <v>1391</v>
+        <v>405</v>
       </c>
       <c r="D211" s="5" t="s">
-        <v>611</v>
+        <v>16</v>
       </c>
       <c r="E211" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F211" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G211" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H211" s="5" t="s">
-        <v>1452</v>
+        <v>1459</v>
       </c>
       <c r="I211" s="5" t="s">
-        <v>1453</v>
+        <v>1460</v>
       </c>
       <c r="J211" s="5" t="s">
-        <v>1070</v>
+        <v>1461</v>
       </c>
       <c r="K211" s="5" t="s">
-        <v>1454</v>
+        <v>1462</v>
       </c>
       <c r="L211" s="6" t="s">
-        <v>1455</v>
+        <v>1463</v>
       </c>
       <c r="M211" s="5" t="s">
-        <v>1456</v>
+        <v>1464</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="5" t="s">
-        <v>1457</v>
+        <v>1465</v>
       </c>
       <c r="B212" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C212" s="5" t="s">
-        <v>1391</v>
+        <v>16</v>
       </c>
       <c r="D212" s="5" t="s">
-        <v>611</v>
-[...9 lines deleted...]
-        </is>
+        <v>1466</v>
+      </c>
+      <c r="E212" s="5" t="s">
+        <v>424</v>
+      </c>
+      <c r="F212" s="5" t="s">
+        <v>1467</v>
       </c>
       <c r="G212" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H212" s="5" t="s">
-        <v>1458</v>
+        <v>1468</v>
       </c>
       <c r="I212" s="5" t="s">
-        <v>1459</v>
+        <v>1469</v>
       </c>
       <c r="J212" s="5" t="s">
-        <v>1070</v>
+        <v>1470</v>
       </c>
       <c r="K212" s="5" t="s">
-        <v>1460</v>
+        <v>1471</v>
       </c>
       <c r="L212" s="6" t="s">
-        <v>1461</v>
+        <v>1472</v>
       </c>
       <c r="M212" s="5" t="s">
-        <v>1462</v>
+        <v>1473</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="5" t="s">
-        <v>1463</v>
+        <v>1474</v>
       </c>
       <c r="B213" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C213" s="5" t="s">
-        <v>749</v>
+        <v>328</v>
       </c>
       <c r="D213" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="E213" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="F213" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G213" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H213" s="5" t="s">
+        <v>1475</v>
+      </c>
+      <c r="I213" s="5" t="s">
+        <v>1476</v>
+      </c>
+      <c r="J213" s="5" t="s">
         <v>221</v>
       </c>
-      <c r="E213" s="5" t="s">
-[...20 lines deleted...]
-      </c>
       <c r="K213" s="5" t="s">
-        <v>1468</v>
+        <v>1477</v>
       </c>
       <c r="L213" s="6" t="s">
-        <v>1469</v>
+        <v>1478</v>
       </c>
       <c r="M213" s="5" t="s">
-        <v>1470</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="5" t="s">
-        <v>1471</v>
+        <v>1480</v>
       </c>
       <c r="B214" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C214" s="5" t="s">
-        <v>16</v>
+        <v>157</v>
       </c>
       <c r="D214" s="5" t="s">
-        <v>1391</v>
+        <v>15</v>
       </c>
       <c r="E214" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>1481</v>
+      </c>
+      <c r="F214" s="5" t="s">
+        <v>1482</v>
       </c>
       <c r="G214" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H214" s="5" t="s">
-        <v>1472</v>
+        <v>1483</v>
       </c>
       <c r="I214" s="5" t="s">
-        <v>1473</v>
+        <v>1484</v>
       </c>
       <c r="J214" s="5" t="s">
-        <v>613</v>
+        <v>1485</v>
       </c>
       <c r="K214" s="5" t="s">
-        <v>1474</v>
+        <v>1486</v>
       </c>
       <c r="L214" s="6" t="s">
-        <v>1475</v>
+        <v>1487</v>
       </c>
       <c r="M214" s="5" t="s">
-        <v>1476</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="5" t="s">
-        <v>1477</v>
+        <v>1489</v>
       </c>
       <c r="B215" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C215" s="5" t="s">
-        <v>1478</v>
+        <v>157</v>
       </c>
       <c r="D215" s="5" t="s">
-        <v>200</v>
+        <v>15</v>
       </c>
       <c r="E215" s="5" t="s">
-        <v>151</v>
-[...4 lines deleted...]
-        </is>
+        <v>1481</v>
+      </c>
+      <c r="F215" s="5" t="s">
+        <v>1490</v>
       </c>
       <c r="G215" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H215" s="5" t="s">
-        <v>1479</v>
+        <v>1491</v>
       </c>
       <c r="I215" s="5" t="s">
-        <v>1480</v>
+        <v>1492</v>
       </c>
       <c r="J215" s="5" t="s">
-        <v>1481</v>
+        <v>1493</v>
       </c>
       <c r="K215" s="5" t="s">
-        <v>1482</v>
+        <v>1494</v>
       </c>
       <c r="L215" s="6" t="s">
-        <v>1483</v>
+        <v>1495</v>
       </c>
       <c r="M215" s="5" t="s">
-        <v>1484</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="5" t="s">
-        <v>1485</v>
+        <v>1497</v>
       </c>
       <c r="B216" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C216" s="5" t="s">
-        <v>1486</v>
+        <v>157</v>
       </c>
       <c r="D216" s="5" t="s">
-        <v>200</v>
+        <v>15</v>
       </c>
       <c r="E216" s="5" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>151</v>
+        <v>1152</v>
+      </c>
+      <c r="F216" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G216" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H216" s="5" t="s">
-        <v>1487</v>
+        <v>1498</v>
       </c>
       <c r="I216" s="5" t="s">
-        <v>1488</v>
+        <v>1499</v>
       </c>
       <c r="J216" s="5" t="s">
-        <v>1489</v>
+        <v>1500</v>
       </c>
       <c r="K216" s="5" t="s">
-        <v>1490</v>
+        <v>1501</v>
       </c>
       <c r="L216" s="6" t="s">
-        <v>1491</v>
+        <v>1502</v>
       </c>
       <c r="M216" s="5" t="s">
-        <v>1492</v>
+        <v>1503</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="5" t="s">
-        <v>1493</v>
+        <v>1504</v>
       </c>
       <c r="B217" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C217" s="5" t="s">
-        <v>749</v>
+        <v>15</v>
       </c>
       <c r="D217" s="5" t="s">
-        <v>1427</v>
+        <v>16</v>
       </c>
       <c r="E217" s="5" t="s">
-        <v>1494</v>
-[...4 lines deleted...]
-        </is>
+        <v>1004</v>
+      </c>
+      <c r="F217" s="5" t="s">
+        <v>545</v>
       </c>
       <c r="G217" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H217" s="5" t="s">
-        <v>1495</v>
+        <v>1505</v>
       </c>
       <c r="I217" s="5" t="s">
-        <v>1496</v>
+        <v>1506</v>
       </c>
       <c r="J217" s="5" t="s">
-        <v>1497</v>
+        <v>1507</v>
       </c>
       <c r="K217" s="5" t="s">
-        <v>1498</v>
+        <v>1508</v>
       </c>
       <c r="L217" s="6" t="s">
-        <v>1499</v>
+        <v>1509</v>
       </c>
       <c r="M217" s="5" t="s">
-        <v>1500</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="5" t="s">
-        <v>1501</v>
+        <v>1511</v>
       </c>
       <c r="B218" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C218" s="5" t="s">
-        <v>749</v>
+        <v>1512</v>
       </c>
       <c r="D218" s="5" t="s">
-        <v>221</v>
-[...5 lines deleted...]
-        <v>1502</v>
+        <v>16</v>
+      </c>
+      <c r="E218" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F218" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G218" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H218" s="5" t="s">
-        <v>1503</v>
+        <v>1513</v>
       </c>
       <c r="I218" s="5" t="s">
-        <v>1504</v>
+        <v>1514</v>
       </c>
       <c r="J218" s="5" t="s">
-        <v>1505</v>
+        <v>1515</v>
       </c>
       <c r="K218" s="5" t="s">
-        <v>1506</v>
+        <v>1516</v>
       </c>
       <c r="L218" s="6" t="s">
-        <v>1507</v>
+        <v>1517</v>
       </c>
       <c r="M218" s="5" t="s">
-        <v>1508</v>
+        <v>1518</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="5" t="s">
-        <v>1509</v>
+        <v>1519</v>
       </c>
       <c r="B219" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C219" s="5" t="s">
-        <v>1399</v>
+        <v>286</v>
       </c>
       <c r="D219" s="5" t="s">
-        <v>611</v>
+        <v>98</v>
       </c>
       <c r="E219" s="5" t="s">
-        <v>17</v>
+        <v>497</v>
       </c>
       <c r="F219" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G219" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H219" s="5" t="s">
-        <v>1510</v>
-[...3 lines deleted...]
-      </c>
+        <v>1520</v>
+      </c>
+      <c r="I219" s="5"/>
       <c r="J219" s="5" t="s">
-        <v>1070</v>
+        <v>330</v>
       </c>
       <c r="K219" s="5" t="s">
-        <v>1512</v>
+        <v>1521</v>
       </c>
       <c r="L219" s="6" t="s">
-        <v>1513</v>
+        <v>1522</v>
       </c>
       <c r="M219" s="5" t="s">
-        <v>1514</v>
+        <v>1523</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="5" t="s">
-        <v>1515</v>
+        <v>1524</v>
       </c>
       <c r="B220" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C220" s="5" t="s">
-        <v>1516</v>
+        <v>34</v>
       </c>
       <c r="D220" s="5" t="s">
-        <v>200</v>
+        <v>33</v>
       </c>
       <c r="E220" s="5" t="s">
-        <v>1517</v>
-[...4 lines deleted...]
-        </is>
+        <v>54</v>
+      </c>
+      <c r="F220" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="G220" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H220" s="5" t="s">
-        <v>1518</v>
+        <v>1525</v>
       </c>
       <c r="I220" s="5" t="s">
-        <v>1519</v>
+        <v>1526</v>
       </c>
       <c r="J220" s="5" t="s">
-        <v>1520</v>
+        <v>48</v>
       </c>
       <c r="K220" s="5" t="s">
-        <v>1521</v>
+        <v>1527</v>
       </c>
       <c r="L220" s="6" t="s">
-        <v>1522</v>
+        <v>1528</v>
       </c>
       <c r="M220" s="5" t="s">
-        <v>1523</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="5" t="s">
-        <v>1524</v>
+        <v>1530</v>
       </c>
       <c r="B221" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C221" s="5" t="s">
-        <v>1399</v>
+        <v>34</v>
       </c>
       <c r="D221" s="5" t="s">
-        <v>200</v>
+        <v>33</v>
       </c>
       <c r="E221" s="5" t="s">
-        <v>1494</v>
-[...9 lines deleted...]
-        </is>
+        <v>54</v>
+      </c>
+      <c r="F221" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G221" s="5" t="s">
+        <v>1531</v>
       </c>
       <c r="H221" s="5" t="s">
-        <v>1525</v>
+        <v>1532</v>
       </c>
       <c r="I221" s="5" t="s">
-        <v>1526</v>
+        <v>1533</v>
       </c>
       <c r="J221" s="5" t="s">
-        <v>1527</v>
+        <v>39</v>
       </c>
       <c r="K221" s="5" t="s">
-        <v>1528</v>
+        <v>1534</v>
       </c>
       <c r="L221" s="6" t="s">
-        <v>1529</v>
+        <v>1535</v>
       </c>
       <c r="M221" s="5" t="s">
-        <v>1530</v>
+        <v>1536</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="5" t="s">
-        <v>1531</v>
+        <v>1537</v>
       </c>
       <c r="B222" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C222" s="5" t="s">
-        <v>1532</v>
+        <v>34</v>
       </c>
       <c r="D222" s="5" t="s">
-        <v>200</v>
+        <v>33</v>
       </c>
       <c r="E222" s="5" t="s">
-        <v>1533</v>
+        <v>54</v>
       </c>
       <c r="F222" s="5" t="s">
-        <v>1534</v>
+        <v>17</v>
       </c>
       <c r="G222" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H222" s="5" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="H222" s="5" t="s">
+        <v>1538</v>
+      </c>
+      <c r="I222" s="5"/>
       <c r="J222" s="5" t="s">
-        <v>1536</v>
+        <v>39</v>
       </c>
       <c r="K222" s="5" t="s">
-        <v>1537</v>
+        <v>1539</v>
       </c>
       <c r="L222" s="6" t="s">
-        <v>1538</v>
+        <v>1540</v>
       </c>
       <c r="M222" s="5" t="s">
-        <v>1539</v>
+        <v>1541</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="5" t="s">
-        <v>1540</v>
+        <v>1542</v>
       </c>
       <c r="B223" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C223" s="5" t="s">
-        <v>749</v>
+        <v>34</v>
       </c>
       <c r="D223" s="5" t="s">
-        <v>221</v>
+        <v>33</v>
       </c>
       <c r="E223" s="5" t="s">
-        <v>1412</v>
+        <v>54</v>
       </c>
       <c r="F223" s="5" t="s">
-        <v>1502</v>
+        <v>17</v>
       </c>
       <c r="G223" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H223" s="5" t="s">
-        <v>1541</v>
+        <v>1543</v>
       </c>
       <c r="I223" s="5" t="s">
-        <v>1542</v>
+        <v>1544</v>
       </c>
       <c r="J223" s="5" t="s">
-        <v>1543</v>
+        <v>39</v>
       </c>
       <c r="K223" s="5" t="s">
-        <v>1544</v>
+        <v>1545</v>
       </c>
       <c r="L223" s="6" t="s">
-        <v>1545</v>
+        <v>1546</v>
       </c>
       <c r="M223" s="5" t="s">
-        <v>1546</v>
+        <v>1547</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="5" t="s">
-        <v>1547</v>
+        <v>176</v>
       </c>
       <c r="B224" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C224" s="5" t="s">
-        <v>1427</v>
+        <v>34</v>
       </c>
       <c r="D224" s="5" t="s">
-        <v>749</v>
+        <v>98</v>
       </c>
       <c r="E224" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="F224" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="G224" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H224" s="5" t="s">
         <v>1548</v>
       </c>
-      <c r="F224" s="5" t="s">
+      <c r="I224" s="5"/>
+      <c r="J224" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="K224" s="5" t="s">
         <v>1549</v>
       </c>
-      <c r="G224" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H224" s="5" t="s">
+      <c r="L224" s="6" t="s">
         <v>1550</v>
       </c>
-      <c r="I224" s="5" t="s">
+      <c r="M224" s="5" t="s">
         <v>1551</v>
-      </c>
-[...10 lines deleted...]
-        <v>1555</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="5" t="s">
+        <v>1552</v>
+      </c>
+      <c r="B225" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C225" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="D225" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="E225" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="F225" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="G225" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H225" s="5" t="s">
+        <v>1553</v>
+      </c>
+      <c r="I225" s="5" t="s">
+        <v>1554</v>
+      </c>
+      <c r="J225" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="K225" s="5" t="s">
+        <v>1555</v>
+      </c>
+      <c r="L225" s="6" t="s">
         <v>1556</v>
       </c>
-      <c r="B225" s="5" t="s">
-[...19 lines deleted...]
-      <c r="H225" s="5" t="s">
+      <c r="M225" s="5" t="s">
         <v>1557</v>
-      </c>
-[...13 lines deleted...]
-        <v>1562</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="5" t="s">
+        <v>1558</v>
+      </c>
+      <c r="B226" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C226" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="D226" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="E226" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="F226" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="G226" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H226" s="5" t="s">
+        <v>1559</v>
+      </c>
+      <c r="I226" s="5" t="s">
+        <v>1560</v>
+      </c>
+      <c r="J226" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="K226" s="5" t="s">
+        <v>1561</v>
+      </c>
+      <c r="L226" s="6" t="s">
+        <v>1562</v>
+      </c>
+      <c r="M226" s="5" t="s">
         <v>1563</v>
-      </c>
-[...38 lines deleted...]
-        <v>1567</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="5" t="s">
+        <v>1564</v>
+      </c>
+      <c r="B227" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C227" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="D227" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="E227" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F227" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G227" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H227" s="5" t="s">
+        <v>1565</v>
+      </c>
+      <c r="I227" s="5" t="s">
+        <v>1566</v>
+      </c>
+      <c r="J227" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="K227" s="5" t="s">
+        <v>1567</v>
+      </c>
+      <c r="L227" s="6" t="s">
         <v>1568</v>
       </c>
-      <c r="B227" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D227" s="5" t="s">
+      <c r="M227" s="5" t="s">
         <v>1569</v>
-      </c>
-[...27 lines deleted...]
-        <v>1575</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="5" t="s">
+        <v>1570</v>
+      </c>
+      <c r="B228" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C228" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="D228" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="E228" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="F228" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G228" s="5" t="s">
+        <v>1571</v>
+      </c>
+      <c r="H228" s="5" t="s">
+        <v>1572</v>
+      </c>
+      <c r="I228" s="5" t="s">
+        <v>1573</v>
+      </c>
+      <c r="J228" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="K228" s="5" t="s">
+        <v>1574</v>
+      </c>
+      <c r="L228" s="6" t="s">
+        <v>1575</v>
+      </c>
+      <c r="M228" s="5" t="s">
         <v>1576</v>
-      </c>
-[...36 lines deleted...]
-        <v>1580</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="5" t="s">
+        <v>1577</v>
+      </c>
+      <c r="B229" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C229" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="D229" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="E229" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="F229" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G229" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H229" s="5" t="s">
+        <v>1578</v>
+      </c>
+      <c r="I229" s="5" t="s">
+        <v>1579</v>
+      </c>
+      <c r="J229" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="K229" s="5" t="s">
+        <v>1580</v>
+      </c>
+      <c r="L229" s="6" t="s">
         <v>1581</v>
       </c>
-      <c r="B229" s="5" t="s">
-[...19 lines deleted...]
-      <c r="H229" s="5" t="s">
+      <c r="M229" s="5" t="s">
         <v>1582</v>
-      </c>
-[...11 lines deleted...]
-        <v>1585</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="5" t="s">
+        <v>1583</v>
+      </c>
+      <c r="B230" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C230" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="D230" s="5" t="s">
+        <v>286</v>
+      </c>
+      <c r="E230" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="F230" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="G230" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H230" s="5" t="s">
+        <v>1584</v>
+      </c>
+      <c r="I230" s="5" t="s">
+        <v>1585</v>
+      </c>
+      <c r="J230" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="K230" s="5" t="s">
         <v>1586</v>
       </c>
-      <c r="B230" s="5" t="s">
-[...21 lines deleted...]
-      <c r="H230" s="5" t="s">
+      <c r="L230" s="6" t="s">
         <v>1587</v>
       </c>
-      <c r="I230" s="5"/>
-[...3 lines deleted...]
-      <c r="K230" s="5" t="s">
+      <c r="M230" s="5" t="s">
         <v>1588</v>
-      </c>
-[...4 lines deleted...]
-        <v>1590</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="5" t="s">
+        <v>1589</v>
+      </c>
+      <c r="B231" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C231" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="D231" s="5" t="s">
+        <v>286</v>
+      </c>
+      <c r="E231" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="F231" s="5" t="s">
+        <v>1590</v>
+      </c>
+      <c r="G231" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H231" s="5" t="s">
         <v>1591</v>
       </c>
-      <c r="B231" s="5" t="s">
-[...11 lines deleted...]
-      <c r="F231" s="5" t="s">
+      <c r="I231" s="5" t="s">
         <v>1592</v>
       </c>
-      <c r="G231" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H231" s="5" t="s">
+      <c r="J231" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="K231" s="5" t="s">
         <v>1593</v>
       </c>
-      <c r="I231" s="5" t="s">
+      <c r="L231" s="6" t="s">
         <v>1594</v>
       </c>
-      <c r="J231" s="5" t="s">
+      <c r="M231" s="5" t="s">
         <v>1595</v>
       </c>
-      <c r="K231" s="5" t="s">
+    </row>
+    <row r="232">
+      <c r="A232" s="5" t="s">
         <v>1596</v>
       </c>
-      <c r="L231" s="6" t="s">
+      <c r="B232" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C232" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="D232" s="5" t="s">
+        <v>286</v>
+      </c>
+      <c r="E232" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="F232" s="5" t="s">
+        <v>1590</v>
+      </c>
+      <c r="G232" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H232" s="5" t="s">
         <v>1597</v>
       </c>
-      <c r="M231" s="5" t="s">
+      <c r="I232" s="5"/>
+      <c r="J232" s="5" t="s">
         <v>1598</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B232" s="5" t="s">
+      <c r="K232" s="5" t="s">
         <v>1599</v>
       </c>
-      <c r="C232" s="5" t="s">
+      <c r="L232" s="6" t="s">
         <v>1600</v>
       </c>
-      <c r="D232" s="5" t="inlineStr">
-[...19 lines deleted...]
-      <c r="H232" s="5" t="s">
+      <c r="M232" s="5" t="s">
         <v>1601</v>
-      </c>
-[...15 lines deleted...]
-        <v>1604</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="5" t="s">
+        <v>1602</v>
+      </c>
+      <c r="B233" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C233" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="D233" s="5" t="s">
+        <v>286</v>
+      </c>
+      <c r="E233" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="F233" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G233" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H233" s="5" t="s">
+        <v>1603</v>
+      </c>
+      <c r="I233" s="5" t="s">
+        <v>1604</v>
+      </c>
+      <c r="J233" s="5" t="s">
         <v>1605</v>
       </c>
-      <c r="B233" s="5" t="s">
-[...11 lines deleted...]
-      <c r="F233" s="5" t="s">
+      <c r="K233" s="5" t="s">
         <v>1606</v>
       </c>
-      <c r="G233" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H233" s="5" t="s">
+      <c r="L233" s="6" t="s">
         <v>1607</v>
       </c>
-      <c r="I233" s="5" t="s">
+      <c r="M233" s="5" t="s">
         <v>1608</v>
-      </c>
-[...10 lines deleted...]
-        <v>1612</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="5" t="s">
+        <v>1609</v>
+      </c>
+      <c r="B234" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C234" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="D234" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="E234" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F234" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G234" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H234" s="5" t="s">
+        <v>1610</v>
+      </c>
+      <c r="I234" s="5" t="s">
+        <v>1611</v>
+      </c>
+      <c r="J234" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="K234" s="5" t="s">
+        <v>1612</v>
+      </c>
+      <c r="L234" s="6" t="s">
         <v>1613</v>
       </c>
-      <c r="B234" s="5" t="s">
-[...8 lines deleted...]
-      <c r="E234" s="5" t="s">
+      <c r="M234" s="5" t="s">
         <v>1614</v>
-      </c>
-[...24 lines deleted...]
-        <v>1620</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="5" t="s">
+        <v>1615</v>
+      </c>
+      <c r="B235" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C235" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="D235" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E235" s="5" t="s">
+        <v>1481</v>
+      </c>
+      <c r="F235" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G235" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H235" s="5" t="s">
+        <v>1616</v>
+      </c>
+      <c r="I235" s="5" t="s">
+        <v>1617</v>
+      </c>
+      <c r="J235" s="5" t="s">
+        <v>1618</v>
+      </c>
+      <c r="K235" s="5" t="s">
+        <v>1619</v>
+      </c>
+      <c r="L235" s="6" t="s">
+        <v>1620</v>
+      </c>
+      <c r="M235" s="5" t="s">
         <v>1621</v>
-      </c>
-[...36 lines deleted...]
-        <v>1628</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="5" t="s">
-        <v>1629</v>
+        <v>1622</v>
       </c>
       <c r="B236" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C236" s="5" t="s">
-        <v>16</v>
+        <v>157</v>
       </c>
       <c r="D236" s="5" t="s">
-        <v>1355</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>15</v>
+      </c>
+      <c r="E236" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F236" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G236" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H236" s="5" t="s">
-        <v>1630</v>
+        <v>1623</v>
       </c>
       <c r="I236" s="5" t="s">
-        <v>1631</v>
+        <v>1624</v>
       </c>
       <c r="J236" s="5" t="s">
-        <v>613</v>
+        <v>1625</v>
       </c>
       <c r="K236" s="5" t="s">
-        <v>1632</v>
+        <v>1626</v>
       </c>
       <c r="L236" s="6" t="s">
-        <v>1633</v>
+        <v>1627</v>
       </c>
       <c r="M236" s="5" t="s">
-        <v>1634</v>
+        <v>1628</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="5" t="s">
+        <v>1629</v>
+      </c>
+      <c r="B237" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C237" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="D237" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E237" s="5" t="s">
+        <v>1630</v>
+      </c>
+      <c r="F237" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G237" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H237" s="5" t="s">
+        <v>1631</v>
+      </c>
+      <c r="I237" s="5" t="s">
+        <v>1632</v>
+      </c>
+      <c r="J237" s="5" t="s">
+        <v>1633</v>
+      </c>
+      <c r="K237" s="5" t="s">
+        <v>1634</v>
+      </c>
+      <c r="L237" s="6" t="s">
         <v>1635</v>
       </c>
-      <c r="B237" s="5" t="s">
-[...21 lines deleted...]
-      <c r="H237" s="5" t="s">
+      <c r="M237" s="5" t="s">
         <v>1636</v>
-      </c>
-[...11 lines deleted...]
-        <v>1639</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="5" t="s">
+        <v>1637</v>
+      </c>
+      <c r="B238" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C238" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="D238" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="E238" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="F238" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G238" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H238" s="5" t="s">
+        <v>1638</v>
+      </c>
+      <c r="I238" s="5" t="s">
+        <v>1639</v>
+      </c>
+      <c r="J238" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="K238" s="5" t="s">
         <v>1640</v>
       </c>
-      <c r="B238" s="5" t="s">
-[...11 lines deleted...]
-      <c r="F238" s="5" t="s">
+      <c r="L238" s="6" t="s">
         <v>1641</v>
       </c>
-      <c r="G238" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H238" s="5" t="s">
+      <c r="M238" s="5" t="s">
         <v>1642</v>
-      </c>
-[...13 lines deleted...]
-        <v>1646</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="5" t="s">
+        <v>1643</v>
+      </c>
+      <c r="B239" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C239" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="D239" s="5" t="s">
+        <v>496</v>
+      </c>
+      <c r="E239" s="5" t="s">
+        <v>1152</v>
+      </c>
+      <c r="F239" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G239" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H239" s="5" t="s">
+        <v>1644</v>
+      </c>
+      <c r="I239" s="5" t="s">
+        <v>1645</v>
+      </c>
+      <c r="J239" s="5" t="s">
+        <v>1646</v>
+      </c>
+      <c r="K239" s="5" t="s">
         <v>1647</v>
       </c>
-      <c r="B239" s="5" t="s">
-[...8 lines deleted...]
-      <c r="E239" s="5" t="s">
+      <c r="L239" s="6" t="s">
         <v>1648</v>
       </c>
-      <c r="F239" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H239" s="5" t="s">
+      <c r="M239" s="5" t="s">
         <v>1649</v>
-      </c>
-[...13 lines deleted...]
-        <v>1654</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="5" t="s">
+        <v>1650</v>
+      </c>
+      <c r="B240" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C240" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="D240" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E240" s="5" t="s">
+        <v>1481</v>
+      </c>
+      <c r="F240" s="5" t="s">
+        <v>1482</v>
+      </c>
+      <c r="G240" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H240" s="5" t="s">
+        <v>1651</v>
+      </c>
+      <c r="I240" s="5" t="s">
+        <v>1652</v>
+      </c>
+      <c r="J240" s="5" t="s">
+        <v>1653</v>
+      </c>
+      <c r="K240" s="5" t="s">
+        <v>1654</v>
+      </c>
+      <c r="L240" s="6" t="s">
         <v>1655</v>
       </c>
-      <c r="B240" s="5" t="s">
-[...21 lines deleted...]
-      <c r="H240" s="5" t="s">
+      <c r="M240" s="5" t="s">
         <v>1656</v>
-      </c>
-[...13 lines deleted...]
-        <v>1661</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="5" t="s">
+        <v>1657</v>
+      </c>
+      <c r="B241" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C241" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="D241" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E241" s="5" t="s">
+        <v>1481</v>
+      </c>
+      <c r="F241" s="5" t="s">
+        <v>1482</v>
+      </c>
+      <c r="G241" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H241" s="5" t="s">
+        <v>1658</v>
+      </c>
+      <c r="I241" s="5" t="s">
+        <v>1659</v>
+      </c>
+      <c r="J241" s="5" t="s">
+        <v>1660</v>
+      </c>
+      <c r="K241" s="5" t="s">
+        <v>1661</v>
+      </c>
+      <c r="L241" s="6" t="s">
         <v>1662</v>
       </c>
-      <c r="B241" s="5" t="s">
-[...8 lines deleted...]
-      <c r="E241" s="5" t="s">
+      <c r="M241" s="5" t="s">
         <v>1663</v>
-      </c>
-[...24 lines deleted...]
-        <v>1668</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="5" t="s">
+        <v>1664</v>
+      </c>
+      <c r="B242" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C242" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="D242" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E242" s="5" t="s">
+        <v>1665</v>
+      </c>
+      <c r="F242" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G242" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H242" s="5" t="s">
+        <v>1666</v>
+      </c>
+      <c r="I242" s="5" t="s">
+        <v>1667</v>
+      </c>
+      <c r="J242" s="5" t="s">
+        <v>1668</v>
+      </c>
+      <c r="K242" s="5" t="s">
         <v>1669</v>
       </c>
-      <c r="B242" s="5" t="s">
-[...11 lines deleted...]
-      <c r="F242" s="5" t="s">
+      <c r="L242" s="6" t="s">
         <v>1670</v>
       </c>
-      <c r="G242" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H242" s="5" t="s">
+      <c r="M242" s="5" t="s">
         <v>1671</v>
-      </c>
-[...56 lines deleted...]
-        <v>1681</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -21590,45 +21538,44 @@
     <hyperlink ref="M218" r:id="rId223"/>
     <hyperlink ref="M219" r:id="rId224"/>
     <hyperlink ref="M220" r:id="rId225"/>
     <hyperlink ref="M221" r:id="rId226"/>
     <hyperlink ref="M222" r:id="rId227"/>
     <hyperlink ref="M223" r:id="rId228"/>
     <hyperlink ref="M224" r:id="rId229"/>
     <hyperlink ref="M225" r:id="rId230"/>
     <hyperlink ref="M226" r:id="rId231"/>
     <hyperlink ref="M227" r:id="rId232"/>
     <hyperlink ref="M228" r:id="rId233"/>
     <hyperlink ref="M229" r:id="rId234"/>
     <hyperlink ref="M230" r:id="rId235"/>
     <hyperlink ref="M231" r:id="rId236"/>
     <hyperlink ref="M232" r:id="rId237"/>
     <hyperlink ref="M233" r:id="rId238"/>
     <hyperlink ref="M234" r:id="rId239"/>
     <hyperlink ref="M235" r:id="rId240"/>
     <hyperlink ref="M236" r:id="rId241"/>
     <hyperlink ref="M237" r:id="rId242"/>
     <hyperlink ref="M238" r:id="rId243"/>
     <hyperlink ref="M239" r:id="rId244"/>
     <hyperlink ref="M240" r:id="rId245"/>
     <hyperlink ref="M241" r:id="rId246"/>
     <hyperlink ref="M242" r:id="rId247"/>
-    <hyperlink ref="M243" r:id="rId248"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>