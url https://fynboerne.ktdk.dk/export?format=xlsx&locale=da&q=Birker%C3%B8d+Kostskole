--- v0 (2026-05-18)
+++ v1 (2026-07-02)
@@ -2534,51 +2534,51 @@
 1000 kærlige Hilsner fra Din Mor
 Søndag</t>
   </si>
   <si>
     <t>1920-11-21</t>
   </si>
   <si>
     <t>Astrid Bøttern
 Victor Bøttern
 Julius Hviid
 Kathrine Hviid
 Andreas Larsen
 Johannes Larsen
 Peter Nielsen
 Ada Tutein</t>
   </si>
   <si>
     <t>Johan Larsen var på kostskole i Birkerød. Hans storebror havde afsluttet sin skolegang på dette sted. 
 Det vides ikke, hvem Erik Mølleren var. 
 Krabbedykker er et ældre navn for den arktiske alkefugl Mergulus alle, søkonge.</t>
   </si>
   <si>
     <t>Alhed er ikke tilfreds med Johans indsats i tysk og latin. 
 Sikke noget med indbrud!
 Erik Møller har brækket foden. 
-Alhed maler pasteller til Tutein. Johannes Larsen har fået en krabbedykker (alkekonge), som bor i bassinet i drivhuset.</t>
+Alhed maler pasteller til Tutein. Johannes Larsen har fået en krabbedykker (alkekonge), som bor i bassinet i drivhuset. Han skærer nogle pragtfulde træsnit.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/aeBn</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Hr. Johan Larsen
 Kostskolen
 Birkerød
 [På kuvertens bagside:]
 Poststempel
 [I brevet:]
 Kære søde Ly!
 Tak for Brevet i Gaar og Karakterbogen, der jo ikke er straalende lille Ly, nu maa Du sandelig til at hænge ordentlig i, i Tysk og Latin synes jeg det er særlig sløjt, mon Du ikke skulde skaffe Dig Tid til lidt Extratimer. – Sikken en Begivenhed med det Indbrud, nu faar Sherloch Hansen noget at gøre, lad mig vide naar I [”I” overstreget] der passerer noget i Sagen. Erik Mølleren er kommen hjem med en forstuvet Fod eller rettere sagt der er brækket noget, han sidder derhenne med Foden op, Gamle skal hen at spise til Middag sammen [”sammen” overstreget] hos ham i Aften, Bøtterns og vi skal til Selskab hos Dr. Hviids. I Aftes var vi til Selskab hos Bøtterns, det er lovligt meget af det gode. – Jeg maler for Tutein, har malet 3 Pasteller i de sidste Dage, Din Fader skærer nogle pragfulde Træsnit for Tiden. I Gaar kom Peter Nielsens Kedde med en levende Krabbedykker (Alkekonge, mergulus alle!) Vingen fejler meget, men den er kvik og æder gevaldig Puf og Din Far har været nede at grave Tanglopper til den. Den bor ude [Det følgende skrevet på tværs øverst på siden:] i Brønden i Drivhuset, er ikke spor af bange, spiser naar vi ser paa det, Din Far er henrykt over den. Hør, vil Du sende Vadsketøj strax i Morgen Mandag, naar Du faar dette Brev, det skal sættes i Blød Tirsdag. Nu kun 1000 Hilsner min egen Dreng, jeg skal nok sende Vidnesbyrdet, har ingen stor Konvolut i Dag. Din Far og Puf hilser ogsaa
 Din Mor.
 Søndag</t>
   </si>
   <si>
     <t>1920-11-28</t>
   </si>
   <si>
     <t>Steen Steensen Blicher
 Adolph Larsen
 Johan Larsen
 Johanne Christine Larsen