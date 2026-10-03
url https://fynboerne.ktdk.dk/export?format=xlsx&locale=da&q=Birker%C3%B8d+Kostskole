--- v1 (2026-07-02)
+++ v2 (2026-10-03)
@@ -1712,197 +1712,197 @@
 Kristian Olsen</t>
   </si>
   <si>
     <t>Johan og Andreas Larsen er på kostskole i Birkerød.
 Den omtalte togulykke må være Vigerslevulykken 1. november 1919. 30 blev dræbt og mange kvæstet. 
 Det kan ikke afgøres, hvem Petersen er, da Larsen-familien kendte mange med dette efternavn.</t>
   </si>
   <si>
     <t>Alhed Larsen tænker med gru på, at hendes sønner kunne have været med det forulykkede tog. Hun takker for tøflerne og vil høre, om de kan skaffe et par, der er større. 
 Der er håndværkere i huset, og Alhed banker iført regnfrakke og badehætte puds af i havestuen.
 Fridas mor er død, og Frida er rejst hjem til faderen. 
 Der er rotter i huset.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/pijj</t>
   </si>
   <si>
     <t>Kæreste Drenge!
 Gud ved, om I fik mit sidste Brev, det kom med 2 42 Lørdag Efterm., men det var jo det stakkels Tog, der forulykkede, det var en rædselsfuld Historie. Jeg har tænkt med Gru paa, om det havde været lige efter en Ferie og I havde været med. Lad mig vide søde Dax hvordan det gik med Stilen, om Du fik mit Brev Søndag Morgen. I skriver om Flipper, kan I ikke faa dertil og købe nogle. Tak for de dejlige Tøfler, Jeres Far passer sine godt, mine er nu noget større [”større” overstreget] store. Om I kunde faa et Par mindre, kunde Du jo faa disse lille Gamle, men jeg kan udmærket bruge dem, de er dejlige at sidde med om Aftenen. Her er vældig Travlhed. Ernlund maler rødt i Dagligstuen, vi har 2 [Sidetal øverst på siden] bestemt os til grøn Fresko i Havestuen og jeg er sat til at hugge Puds af. Det er et kolossalt Arbejde, jeg huggede hele Efterm. i Gaar og i Dag uafbrudt fra 9 ½ til 5 ½. I Skulde se mig hænge paa en Stige oppe under Loftet i Regnfrakke og Badehætte, det er et forfærdeligt Svinearbejde. I Dag har Mix hjulpen mig, det er jo Murerarbejde, men vi kan kun faa to, den ene hjælper Ernlund, den anden kalker Lofter, reparerer Kamin o.s.v. vi vinder 2 hele Dage ved at jeg gør det Huggearbejde. Det hele havde jo staaet fælt stille, mens jeres Far var væk, men nu kan I tro, der er Gang i det, jeg har ringet flere Gange til Olsen, der for en Gang har overrasket mig ved Expedithed. – I Gaar Form. ringede Fridas Far, at hans Kone var lige ved at dø og en halv Time efter, at hun var død. Frida tog strax hjem og bliver hjemme Begravelsen over, det er jo værst for ham, han er helt ude af sig selv, men det er heller ikke nemt for os at undvære Frida i alt dette Rod. Valborg er vældig flink, men der er stærke Grænser for hvad hun kan naa. 3 [sidetal] Vi har faaet Huset fuldt af Rotter, jeg opdagede et stort Hul Haandværkerne havde lavet, nu er det stoppet, men Bæsterne er derinde. De har nu ædt en Masse Gift og én har vi fanget, Petersen faar en Kr. for hver. – Lad mig snart høre fra jer. Hæng endelig i søde Dax, hvordan gaar det, jeg tænker saa meget paa, hvor Du er stædig og flittig. – Send jeres Vadsketøj hjem, saa skal jeg faa det vadsket og sendt. - - 
 Nu faar I ikke mere.
 1000 Hilsner! jeres Mor.
 Jeres Far hilser mange Gange. Han har travlt med Billederne til Krog, de bliver kønne. –
 Onsdag</t>
   </si>
   <si>
+    <t>1920 eller 1921 december</t>
+  </si>
+  <si>
+    <t>Ellen Bøttern
+Victor Bøttern
+Rasmus Kattrup
+Christine  Mackie</t>
+  </si>
+  <si>
+    <t>Andreas og Johan Larsen er elever på Birkerød Kostskole. 
+Rasmus Kattrup på Risinge var far til Alhed Larsens lillebrors kone.</t>
+  </si>
+  <si>
+    <t>Alhed Larsen kommer på besøg søndag, og hun bliver kun få dage. Kakkelovnen er afsendt fra Stockholm. 
+Alhed har inviteret sig selv med til en middag på Risinge.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/WGFy</t>
+  </si>
+  <si>
+    <t>Kære lille Drenge!
+Hermed Karak[ter]bøger og engelsk Bog. Jeg kommer nok sidst i Ugen, maaske først Lørdag, men saa ses vi Søndag. Hvis jeg skal til Skolekomedie skal det være Søndag. Snak med Meme om det, hvis hun ikke er rask nok, vil jeg heller ikke. Det bliver sjov at ses. Du har det nok slemt i disse Dage lille Gamle med Prøve, det bliver spændende. – Jeg slider fremdeles. Kakkelovnen er afsendt d. 4de fra Stockholm saa forhaabentlig naas det til Jul. – Jeg skal til Middag paa Risinge i Dag. Bøttern og Ellen kom for lidt siden og var meget optagne af at skulde ringe og spørge om jeg maatte komme med, det gjorde jeg saa. Frækt! der er stor Middag! Men Onkel Rasmus lød meget begejstret over min Frækhed. – Men jeg har travlt. Derfor kun i Hast 1000 Hilsner fra jeres Mor. Jeg bliver kun ganske faa Dage da jeg maa hjem og have fat paa Indflytning ovenpaa og udomkring, Sovekammeret er under Behandling nu, der bliver smukt.</t>
+  </si>
+  <si>
+    <t>Forår 1920</t>
+  </si>
+  <si>
+    <t>Henne Kirkeby
+Sjælland
+Rudkøbing
+5900 Nyborg
+Langegade 48, Kerteminde</t>
+  </si>
+  <si>
+    <t>- Alstrup
+- Brincher
+Victor Bøttern
+Johan Larsen
+Johannes Larsen
+Eiler Lehn Schiøler
+Frida Madsen
+Carl Petersen, arkitekt
+Franz Syberg
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Andreas Larsen er elev ved Birkerød Kostskole.
+Bagergården lå i Langegade 48, Kerteminde som nabo til Johannes Larsens barndomshjem, Købmandsgården. I.A. Larsen, Johannes Larsens far, ejede i mange år Bagergården, og Johannes Larsen arvede den. Victor Bøttern, som købte gården af Johannes Larsen, solgte den straks videre til installatør Claus Jørgen Reenvig (Historiske Huse i Kerteminde. Kerteminde Museum 1989, s. 195)
+Det vides ikke, hvem Klavs, som skal have fem kroner, er.</t>
+  </si>
+  <si>
+    <t>Alhed Larsen sender sønnen 10 kr. Hun vil gerne høre om den skriftlige eksamen.
+Alhed Larsen har haft en god tur til Langeland med sin mor. På tirsdag skal hun, Johannes Larsen, Lehn Schiøler og en svensk herre til Filsø. 
+Carl Petersen er på besøg for at tegne vaskehus og lokum. Larsen-parret har bestemt sig for toilet.
+Larsen-familien har solgt Bagergården.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/qisF</t>
+  </si>
+  <si>
+    <t>Kære søde Gamle!
+Jeg vover at lægge en 10er i dette Brev, vil du give Alstrup de 2 som Lysse laante af ham. Klavs skal have for 5 Frimærker og Resten maa Du selv have til lidt Tobak, Konditori eller Godter nu til Din strænge Examenstid. Du maa endelig lade høre flittig fra Dig og skriv saa snart Du ved noget om hvordan det skriftlige er gaaet. Jeg synes de Klader ser meget gode ud, af de tyske er Genfortællingen den bedste. Skriv saa om de andre. Sig til Trylle og Brincker at jeg glæder mig meget til at se dem her i Sommerferien. Jeg vedlægger 2 Frimærker, saa er det nemmere for Dig, jeg skal sende flere. – Du kan tro det var vellykket paa Langeland, vi havde et Par ganske dejlige Dage, Vejret var jo straalende, og alle Mennesker var saa søde mod os. Bedstemor har mange gamle Venner. – Paa Tirsdag kommer Lehn Schiøler og en svensk Herre. De overnatter her og Onsdag tager de, Jeres Far og mig med til Filsø; bare Vejret vil holde, men det maa man jo næsten ikke ønske, vi trænger saa frygtelig til Regn. Lysse havde rædsom Modvind paa Sjælland og kom først med Færgen Kl. 10 og tænk jeg var med samme Færge men paa 2den Kl, saa vi saa ikke hinanden, jeg tog med Toget fra Nyborg paa Gr. af Modvind, han var kommen da jeg kom herhjem, han var ikke træt men meget sulten men heldigvis havde Frida Steg og Abrikosgrød til Aften og vi fik Vin. Calle er her jo for at tegne Vaskehus og et nyt Lokum ovre i det aabne Skur, vi har bestemt i Formiddag, at det skal være W.C. det bliver fint. Skriv nu endelig saa vi har det inden vi rejser til Jylland, jeg skal nok skrive flittig til Dig, min søde Gamle. – Bøttern har købt Bagergaarden for 17000, saa nu er vi kommen af med 2 Ejendomme. De ny Elektrikere har igen købt den af ham. – Hav det nu rigtig godt søde Gamle og skriv snart og flittig. 1000 Hilsner fra Din Mor 
+Lysse og Din Far og Calle hilser</t>
+  </si>
+  <si>
+    <t>1920 årets anden halvdel</t>
+  </si>
+  <si>
+    <t>Langegade 50, Kerteminde
+Langegade 48, Kerteminde
+Hindsholmvej 10, Kerteminde
+Strandvejen 30, Kerteminde</t>
+  </si>
+  <si>
+    <t>Carl Andresen
+Wilhelmine Berg
+Victor Bøttern
+Kristine Hinke 
+Johan Larsen
+Johannes Larsen</t>
+  </si>
+  <si>
+    <t>Andreas Larsen må være på Birkerød Kostskole. Hans bror, Johan, blev student i foråret 1920, og han er tilsyneladende hjemme i Kerteminde. 
+Den røde Gård er købmandsgården, Langegade 50, Kerteminde . Herfra drev I.A. Larsen sin købmandsvirksomhed, og Johannes Larsen og hans søskende voksede op i huset.
+Langs Anlæget: Nedenfor Alhed og Johannes Larsens hus i Kerteminde findes (stadig) Kildeanlægget mod Hindsholmvej og Nordstranden. Larsen-parret overtog en grund lige ned til stranden. Denne hører stadig (2018) til Johannes Larsen Museet. 
+Bagerløkken: Victor Bøttern købte i foråret 1920 Bagergården, Langegade 48, Kerteminde, af Larsen. Bagerløkken lå bag denne ved Strandvejen. 
+"Parken": Alhed og Johannes Larsens have var og er meget stor. Man havde dueslag, og det er tænkeligt, at Johan Larsen er blevet sat til at skyde katte for at værne om Johannes Larsens kære vildfugle.</t>
+  </si>
+  <si>
+    <t>Larsen-familien har solgt den røde gård (købmandsgården) for 50.000 til Victor Bøttern, og ved et mageskifte har de fået en strimmel jord ved stranden. Her vil de bygge badehus og bådebro til drengenes både. Bøttern har til gengæld fået lidt jord ved Bagergården.
+Fru Hinke er død.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/aqgF</t>
+  </si>
+  <si>
+    <t>Kære, søde Gamle!
+Jeg længes meget efter D [D overstreget] at høre fra Dig, min gamle Ven, jeg havde selv tænkt at skrive lidt flittig til Dig i Din Ensomhed, men det er ikke bleven til noget her har været saa forfærdeligt meget af alle Slags. Vi har i disse Dage solgt den røde Gaard til Bøttern for 50.0000 ja egentlig har vi faaet de 55000 idet de Omlavninger, som Salget af Bagergaarden førte med sig (Hestestald, Vognport, Vaskehus, Lokummer o.s.v.) bekoster han nu selv og det hele beløb sig til mindst 5000 – vi bød jo Gross. det først, da vi en Gang har lovet ham Forkøbsret til det, men han kunde jo ikke. – Saa vidt vi kan se faar vi, naar alle Laan er udbetalte, 27000 ind i Banken og af de Ejendomme vi beholder faar vi en aarlig Indtægt af 1800 ÷ Skatter og Reparationer, det ser jo helt pænt ud og er da til at overse. – 
+Saa har vi tillige Mageskiftet med Bøtterns, saa vi faar en Strimmel paa 5 Al. helt ud til Stranden, (langs Anlæget) hvor vi vil lægge Badehus og Bro til jeres Baade, kan det ikke blive glimrende? De faar til Gengæld en tilsvarende Strimmel af Bagerløkken, halv saa lang og dobbelt saa bred, altsaa c. 10 Al. – Er alt dette ikke interessant lille Gamle? Slutse [”Slutse” overstreget] Købekontrakten er underskreven i Dag. – Fru Hinke blev begravet i Gaar, Din Far og jeg fulgte. Tante Mis kom i Aftes. Patronen var her forleden til Aften. – Jeg viste i Gaar 3 Damer ud af Haven ”Parken” som de kaldte den for at undskylde sig. –
+Nu er der vist ikke flere Bulletiner! Lad mig endelig snart høre fra Dig. 1000 Hilsner fra Din Mor.
+Lysse arbejder med Duer og skyder Katte
+Torsdag</t>
+  </si>
+  <si>
     <t>1920 eller 1921 efterår</t>
   </si>
   <si>
     <t>Birkerød
 Frederiksborg Slot, 3400 Hillerød</t>
   </si>
   <si>
     <t>Laurentius Allerup
 Harald Giersing
 Johanne Giersing
 - Hein, Birkerød Kostskole
 Christian  Houmark
 Asta Krohn
 Adolph Larsen
 Johan Larsen
 Johanne  Larsen
 Johannes Larsen
 Eiler Lehn Schiøler
 Ellen Dorothea Lehn Schiøler
 Christine  Mackie
 Elisabeth Mackie
 Ellen  Sawyer
 Peter Tutein</t>
   </si>
   <si>
     <t>Alhed og Johannes Larsen er i Københavnsområdet, mens Andreas er i huset i Kerteminde.
 Petermand er Peter Turein. Lehn Schiølers eneste søn hed Eiler Theodor. Ba er også ukendt. Det er vanskeligt at læse Alfred Sch...s navn, og det vides ikke, hvem hen er. Det samme gælder Gitare Bent.</t>
   </si>
   <si>
     <t>Alhed og Johannes Larsen deltager i meget selskabelighed i Københavnsområdet: Asta Krohn, Tutein, Giersing, Lehn Schiøler.
 Ba fylder 60, og skolen har samlet penge ind og købt et billlede eller to af Johannes Larsen til ham. 
 Johan og Alhed Larsen har besøgt Gegge på Phønix.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/9LKB</t>
   </si>
   <si>
     <t>Min egen søde Gamle!
 Tak for Dine Breve! Jeg har en rædsom ond Samvittighed over at vi ikke skriver til Dig, men det er ikke saa nemt at se sit Snit. Vi er kolossalt meget ude og er snart trætte. I Gaar Middag hos Asta Krohn, og tænk, hvis Hr. Tutein ikke havde vækket mig i Birkerød, var jeg kørt videre til Hillerød, det havde været en slem Skandale, han fortalte, at han havde gjort det for en Tid siden og havde haft meget Besvær med at komme ind paa et Hotêl. – I Morgen skal vi til Giersings sammen med en hel del, det glæder jeg mig til. Lørdag Fødselsdagsmiddag hos Lehn Schiølers, Petermands Fødselsdag, det er unge, men han har forlangt at faa mig med, det er smigrende. Mon Du ved at det er Bas 60 Aars Fødselsdag i Dag, Skolen har samlet 400 ind og spurgt om de kunde faa et lille Billede af Las, vi har ladet dem faa Gøgen og Rødspurven som Ba til Hr. Hein har omtalt fra Udst., det er pænt af Din Far – det staar til 1000 – de er henrykte og Ba bliver nok det samme. Jeg skal hen at spadsere med Lysse nu, vi gaar hen med nogle Blomster ogsaa fra Dig. – I Gaar gik vi ind at se til Gegge paa Phönix han blev begejstret og fyldte os med Vin, saa vi var kønne da vi kom til Asta. Nu har vi lejet i den fri til 1ste Dec. næste Aar. [”næste Aar” overstreget] – Lysse og Meme skal ind at mores paa Søndag, husk at skrive til ham skal med 2 ½ Toget Lørdag, sig det ogsaa til Elle og Agrarens. –
 Det er en rædsom Masse, der hviler paa Dig søde Gamle, mens vi er borte, med Mølle og Blomster og alt muligt, men nu kommer vi jo snart, en af de første Dage i Ugen. – Der er ikke solgt videre siden den første Dag, c. 4000, men alt i alt er det jo pænt. – Vi var hos Alfred Sch[ulæseligt] sammen med Laurentius til Middag forleden. L. havde haft skreven til Dig, skriv endelig igen, det er dejligt Du har skreven til lille Putte, hun lider af Hjemvé. Mon Du maler? hvor vi skal klemme paa, naar jeg kommer hjem. – Vi tænker paa at faa en Model hjem, som vi kan male efter alle 3. – Nu kom Lysse han hilser Gitare [?] Bent, der spiller. 1000 Hilsner fra Din Mor.
 Torsdag</t>
   </si>
   <si>
-    <t>1920 eller 1921 december</t>
-[...102 lines deleted...]
-  <si>
     <t>1920-03-17</t>
   </si>
   <si>
     <t>Ejnar Axelsen-Drejer
 - Brincher
 Alhed Marie Brønsted
 Else Birgitte Brønsted
 Johannes Larsen</t>
   </si>
   <si>
     <t>Andreas og Johan Larsen er elever på Birkerød Kostskole.
 Det er ikke muligt at opklare, hvem Vups og Hr. Y er.</t>
   </si>
   <si>
     <t>Andreas og Johan skal straks sende vasketøjet hjem. Johannes Larsen er rejst til Filsø. 
 Alhed Larsen vil gerne vide, hvordan det gik med det sidste fag, med stilen og med Brincker.
 Markmusene har ødelagt meget i drivhuset.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/PhLN</t>
   </si>
   <si>
     <t>Kære lille Drenge!
 Dette for at bede jer indtrængende om strax at sende Eders Vasketøj hjem. Hvis I ikke har noget at sende i, saa pak det i en Pakke, f. Ex en af Renseposerne med Papir udenom. Papir kan I købe hos jeres elskede Drejer. – Jeres Far rejste til Filsø i Søndags, bliver borte en halv Snes Dage, han tog Bøsse og Akvarelsager med, ikke Olje! Jeg selv har været væmmelig doven siden jeg kom hjem, jeg stod jo midt i Omplantning af Blomster og det har været saa koldt, at det ikke har været til at være i Drivhuset. Tak for Dit Brev lille Gamle, lad mig vide hvordan det gik med [ulæseligt ord] til sidste Fag, hvad Vups vurderede det til, men jeg kan godt forstaa I ikke kunde staa for den Panik der sikkert var i Byen den Aften. Hvordan har Brincker det? det var forhaabentlig ikke noget. – Lad mig ogsaa vide hvad Hr. Y. mente om Lysses Stil. – Markmusene har desværre taget Overhaand i Drivhuset, de har gnavet næsten alle Knopperne af mine Guldregntrær, der tegnede saa glimrende i Aar. Og tillige ødelagt flere Potteplanter, Du maa hjælpe mig med det i Paasken lille Lysse. Lomme og Mudi er søde at have Nu kun 1000 Hilsner fra jeres Mor.
 17-3-20</t>
@@ -2171,51 +2171,51 @@
 Christine, Jens og Ingeborg Rasmussen kommer til fin middag. På Møllebakken har man gjort rent og ordnet have.
 Den lille hund er stadig blind. Fik Lysse ordnet Fridas cykel?</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/sTiH</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Hr. Johan Larsen
 Kostskolen
 Birkerød
 [Kuvertens bagside:]
 Poststempel.
 [I brevet:]
 Kære lille Ly!
 Du skal dog have et Par Ord den første Søndag, Du er alene derovre. Var det svært at faa begyndt søde Ly? Jeg har tænkt meget paa Dig, det var svært at sende Dig alene af Sted, godt at Du havde de to gode Venner at følges med, det pyntede paa det. Nu længes jeg meget efter at høre lidt fra Dig, om hvordan Begyndelsen er gaaet, hvilket Værelse Du har faaet o.s.v. Her er vældig Travlhed i Dag, Overrettens og Fru Mads kommer i Efterm. Din Far og Puf ordnede det store Riddersporebed i Gaar og virker i Dag ved den lange Rabat og Rhododendronbedet, vi mangler lige Dig og Tuteinerne til at hjælpe. De skal have fin Middag med 3 Slags Vin, Værkstedet og hele Huset er skuret og friske Blomster overalt, saa Du kan tro, vi har virket. Tennisnettet er kommen Puf skal ned at hente det nu. Den lille Hund er blind endnu, men ellers bedre, det er spændende om Øjnene kommer sig. - Det er kedeligt Du ikke har Din Cykle til i Morgen, Vejret er bedaarende. Alt staar godt til her Husk at sende Besked fra Gf, om vi ikke skylder Penge og hvor meget.
 Nu faar Du ikke mere. Havde én af jer lavet Fridas Cykleventil?? S.u. Det mener hun den manglede da [ulæseligt ord] I var rejst. I glemte at sige Farvel til Pigerne, de var meget bedrøvede! Hils Kjeld og Peter Masser af Gange.
 1000 Hilsner fra Din Mor.
 Lørdg 28nde Aug 20</t>
   </si>
   <si>
     <t>1920-09-05</t>
   </si>
   <si>
     <t>Ellen Agnete Amstrup
-Wilhelm Branner
+Vilhelm Branner
 Niels Elgaard Amstrup
 Adolph Larsen
 Johan Larsen
 Johanne  Larsen
 - Tholstrup
 Kjeld Tutein
 Peter Tutein
 Else Warberg</t>
   </si>
   <si>
     <t>Det er svært at få tid til at skrive breve. Tante Visse er på besøg og snakker meget. Onkel Amst samt Nete og hendes mand er kommet cyklende. Alhed m.fl. har haft Tante Visse med på en biltur.
 Puf er færdig med sin båd.
 Svanebassinet er kommet pænt i stand, og den lille hund har det bedre.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/vTbG</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Hr. Johan Larsen
 Kostskolen
 Birkerød
 [Kuvertens bagside:]
 Poststempel.
 [I brevet:]
@@ -2991,51 +2991,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/NF81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CvZ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bsN8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/o9LM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xw5z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ovN1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xdOe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZV2F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h5Gm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wVmV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0wzM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7DOm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rjr4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mSUB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5TkK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KhL1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wClj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0E5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GOCt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pdtg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ipO9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OliG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9RQc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z0YS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bxB0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/own9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2S97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JXMl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CxPo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8O6m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8jay" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X8VY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1uW8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/127l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fTWr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kt0S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/leYK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GZwX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/35R9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LxL6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sulm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QDSr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8sqm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eITH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BY61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pijj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9LKB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WGFy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qisF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aqgF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PhLN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RhDq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5WId" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UQpl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HV4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/weXn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/McLn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5ooc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/m5Ai" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sTiH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vTbG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8Wu4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N2rx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d0BQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UO38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PWeC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XyRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MdC5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tUeF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aeBn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K7oM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pnnE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/okGM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vvoI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RoeB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RNsF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E5QC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3lnr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UmGw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/NF81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CvZ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bsN8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/o9LM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xw5z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ovN1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xdOe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZV2F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h5Gm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wVmV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0wzM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7DOm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rjr4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mSUB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5TkK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KhL1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wClj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0E5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GOCt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pdtg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ipO9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OliG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9RQc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z0YS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bxB0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/own9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2S97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JXMl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CxPo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8O6m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8jay" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X8VY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1uW8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/127l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fTWr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kt0S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/leYK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GZwX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/35R9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LxL6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sulm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QDSr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8sqm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eITH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BY61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pijj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WGFy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qisF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aqgF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9LKB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PhLN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RhDq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5WId" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UQpl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HV4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/weXn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/McLn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5ooc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/m5Ai" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sTiH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vTbG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8Wu4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N2rx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d0BQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UO38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PWeC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XyRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MdC5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tUeF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aeBn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K7oM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pnnE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/okGM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vvoI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RoeB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RNsF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E5QC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3lnr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UmGw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M81"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
@@ -5172,111 +5172,111 @@
       </c>
       <c r="J48" s="5" t="s">
         <v>58</v>
       </c>
       <c r="K48" s="5" t="s">
         <v>325</v>
       </c>
       <c r="L48" s="6" t="s">
         <v>326</v>
       </c>
       <c r="M48" s="5" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="s">
         <v>328</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>54</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G49" s="5" t="s">
+      <c r="G49" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H49" s="5" t="s">
         <v>329</v>
       </c>
-      <c r="H49" s="5" t="s">
+      <c r="I49" s="5" t="s">
         <v>330</v>
-      </c>
-[...1 lines deleted...]
-        <v>331</v>
       </c>
       <c r="J49" s="5" t="s">
         <v>58</v>
       </c>
       <c r="K49" s="5" t="s">
+        <v>331</v>
+      </c>
+      <c r="L49" s="6" t="s">
         <v>332</v>
       </c>
-      <c r="L49" s="6" t="s">
+      <c r="M49" s="5" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="5" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>54</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="E50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G50" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G50" s="5" t="s">
+        <v>335</v>
       </c>
       <c r="H50" s="5" t="s">
         <v>336</v>
       </c>
       <c r="I50" s="5" t="s">
         <v>337</v>
       </c>
       <c r="J50" s="5" t="s">
         <v>58</v>
       </c>
       <c r="K50" s="5" t="s">
         <v>338</v>
       </c>
       <c r="L50" s="6" t="s">
         <v>339</v>
       </c>
       <c r="M50" s="5" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="s">
         <v>341</v>
       </c>
       <c r="B51" s="5" t="s">