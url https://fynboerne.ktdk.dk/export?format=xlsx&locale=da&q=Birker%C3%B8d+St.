--- v0 (2026-05-20)
+++ v1 (2026-07-06)
@@ -2208,166 +2208,176 @@
 [På kuvertens bagside:]
 Lindegaard Dræby St. Fyen.
 Lindegaard Tirsd. Middag 10-4-1945. 
 Kære lille Dis! Det er vel nok godt gjort, at naar jeg sender Brev til dig den 3 die, saa faar jeg Brev fra dig den 9 ende, hvori du skriver: skriv snart! Det er mintro en langsommelig Postgang for Tiden. 
 Det var sandelig en righoldig Post i Gaar. Grete og hendes Broder, Børge som jeg kender godt og holder meget af, traf til at være her, vi sad ved Kaffen, da Posten kom. Først din lille meget indholdsrige Pakke, tusind Tak for det alt sammen, saavel Gaverne som det besørgede, Børge var grøn af Misundelse navnlig over den ene Pakke Tobak, som Kenderne betegnede som meget fin. Og de tilsendte Breve!! Jeg har saa tit været ked af, at de gamle Breve fra den søde Onkel Frederik var gaaet tabt; Marie Paludan (den søde i en anden Mening) gjorde mig jo den Tort at brænde en stor Papæske med Breve som stod paa Loftete, [sidste ”e” ordet overstreget] da jeg var i Amerika og jeg har troet, at alle hans var derimellem, dette ene, som jeg husker saa godt i hvert Fald Begyndelsen ,,naa saa du har mødt din første Jomfru Larsen” o.s.v. er altsaa paa en eller anden underlig maade bleven reddet fra Baalet. Tænk 50 Aar gammelt! 
 Saa var der en mægtig Pakke og da jeg saa Afsendernavnet: Bodild W. J. sagde jeg straks til Grete, at det var vist noget, hun havde Interesse i, og ganske rigtig, lutter Sager til Børnetøj af forskellig Art; hun skrev, at hun havde efter Tante Louises Død fået en hel Del efter hende, saa nu var der en Del, hun kunde undvære; det var sødt af hende og saa uhyre kærkomment. Hvilken let Død den gode Louise fik. Jeg havde hørt det fra min Svigerinde Marie; hun skrev om Ellen Branner, der var saa sløj og træt og var bleven saa ældet. Tænk, hun var gaaet i Frederiksb. Allé, da Maskinen styrtede ned over d. franske Skole, det føg om hende med Partikler af alle Slags, men da hun har svagt Hjerte, maatte hun tvinge sig til at gaa ganske langsomt til hun naaede i Sikkerhed. Hvilke rædselsfulde Oplevelser Menneskeheden dog har i disse Aar.
 Men lad mig blive færdig med den righoldige Post: endvidere var der Brev fra Tutte. De havde d. 8de Marts Bodilds Fødselsdag netop siddet og læst et [”et” indsat over linjen] Brev fra Louise og beundret en Gave fra Louise, da Johan ringede fra Kbhvn. at hun var død – laa død i sin Seng om Morgenen. Det maa have været underligt – hun var altsaa allerede død, da de fik Brev og Pakke fra hende. Tuttes Ben er da igen lidt bedre, gid det dog maa vare, det er lidt ængsteligt, at det sådan stadig bryder op.
 Vi slagter i Dag, men da vi er saa godt med og mit Ben ikke paa nogen Maade vil finde sig i Overanstrengelse for Tiden, har jeg nu efter Middag sat mig ned til dette lille Brev. Bibbe er endnu ikke kommen, vi venter hende i Morgen. Mon hun saa naaede ud til dig, hun tænkte at laane en Cycle i Birkerød, men der er vel snart ikke flere Cycler i Orden. Elle skal nok faa sin Æske Tændst. Vi tænder nu vore Piber ved Fidibussen, naar vi har Ild i Køkkenet. Er det lidt skraldt med Humøret lille Dis? Vor Herres Sol skinner dog ellers saa velsignet i denne Tid, men det kan vel ikke gøre det. Mon ikke, det skulde hjælpe lidt, naar den Tid kommer, der de 3 søde Piger bliver bosat derude, hvis du faar Fornemmelsen af en god Omgang lige ved dig. Og saa at Janna er saa lykkelig, og den lille Pige saa yndig. Og din Mønster-Have. Vi maa tage det hele med lille Dis i disse Tider; alle de Rædsler pynter ikke paa ens Velbefindende – mildest talt!
 [Indsat side 1 øverst, skrevet på hovedet:]
 Hvor er det dog nogle dejlige Cigarer, du har sendt mig, jeg har røget den ene og skal nok ryge de andre tre selv ogsaa. Og Tak for Krystal,s. det sparer saa godt paa Sukkeret. – Den Muskatnød du sendte mig i Julen er jeg saa glad ved, den pynter paa Fiskeretter. - - Hvor morsomt med alle de gamle Breve. – Kan du huske, at Fanny spåede om alle de Horder Syd fra, der vilde strømme her op og plyndre?
 [Indsat s. 1 i venstre margen:]
 Jeg sender en 5er i næste Brev, har ingen i Øjeblikket, saa kan vi al [”al” overstreget] udligne, hvis I en Gang sender lidt igen.
 [Indsat s. 1, nederst, på hovedet:]
 Sig Axel tusind Tak for Tobakken.
 [Indsat s. 2 i venstre margen:]
 Og saa kun tusinde Hilsner til dig selv lille Dis. Godt Mod! Din Junge</t>
   </si>
   <si>
     <t>Erindringsskrivelser</t>
   </si>
   <si>
     <t>Otto  Meyer</t>
   </si>
   <si>
     <t>Mathias  Allerup
+HC  Andersen
 Carl Becher 
+Albrecht Benzon
+Christian Benzon
 Hans  Bless
 Johan Peder Bless
 Niels Bom
 - Brandt, inspektør
 Edvard Christensen
 Hans Christensen
 Christian Eckardt
 Marie Frandsen
 Peder Hansen
 Joseph Haydn
 - Holbeck
 Jens Christian Hostrup
+Anders Høj
+Jens Høj
+Rasmus Høj
 Ellen Hørup
 - Ibsen, organist
 Anders Klinkby
 Ane Kold
 Christen Kold
 Anders  Kragh
 Alfred Larsen
 Andreas Larsen
 Anton Larsen
 Caroline Larsen
 Dorthea Larsen
 Erik Larsen
 Helga Larsen
 Ida Larsen
 Jacob Larsen
 Jeppe Andreas Larsen
 Johan Larsen
 Lars Larsen
 Laurits  Larsen
 Urban Larsen
 Valdemar Larsen
 Vilhelm Larsen
 Aage Larsen
 Urban Larsen, søn af Anders Urban Larsen
 Niels Lindberg
 Karl Madsen
 - Madsen, Bager
 Johan Mantzius
 Karl  Mantzius
+August Meyer
 Erhard Meyer
+Frederike Meyer
+Gertrud Meyer
 Marie Meyer
 Sophie Meyer
 Sophus  Meyer
 Wolfgang Mozart
 Elias Muus
 Karen Mygdal Meyer
 Anna Møller
 Peder Nielsen
 Rudolf Nielsen
 Johan  Norden
 Anders Ottesen
+Christian Rex
 Emil Sanne
 Viggo Sanne
 Anton Frederik Schondel
 Otto Emil Schondel
 Anton  Svendsen
 Wilhelm Tagge
 Asta Thalbitzer
 Wenzel Heinrich Tornøe
 Hans Christian Tvedskov
 William Wandahl</t>
   </si>
   <si>
     <t>S. 28: Banegården lå på Strandvejen i Kerteminde.
 Hotelhaven må have hørt til Hotel Kerteminde, som lå Strandvejen 25.
 Kamperhoug er en gade i Kerteminde. Ordet "til" efter "Kamperhoug" er overstreget og erstattet med "og". Lillestranden må ikke forveksles med området, der i vore dage bærer samme navn og findes parallelt med Fiskergade i Kerteminde.
 Det vides ikke, hvem Axel Larsen og garver Holst var. 
 S. 30: Valdemar og Aage Christensen kendes ikke. "Nu Aage Chr. Kertem." indsat sidst på linjen med kuglepen. 
 S. 31: Toldforvalteren kendes ikke.
 S. 34: Thomsen kendes kun som Urban Larsens svigerfar. 
 S. 37: Mathilde Nielsen og læderhandler Nielsen kendes ikke. 
 S. 38: Sadelmageren, politibetjenten, Oluf, Henriette, Ehlert, Jacob, Bessermann, den yngre søster og Vilhelm kendes ikke. 
 S. 40: Marie Brødkone er ukendt. 
 S. 50: Jernstøber Møller og hans børn kendes ikke.
 S. 51: PerLausen/Peter Larsen kendes ikke.
 Doner er snarer til fuglefangst (Den Danske Ordbog). Kramsfugle: Småfugle, især drosler, fanget til spisebrug (Lex.dk). 
 Lundsgård er ikke et slot, men en herregård beliggende lidt syd for Kerteminde.
-S. 52: De tre betjente kendes ikke</t>
+S. 52: De tre betjente kendes ikke.
+S. 61: Slægtningene i Rønninge kendes ikke.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/PMSd</t>
   </si>
   <si>
     <t>[Fortrykt på hæftets omslag, for:]
 R.E.K.
 Kollegiebogen
 Birkerød Boghandel
 E. Axelsen Drejer
 Tlf. 165 – Birkerød – Tlf. 165
 [Håndskrevet på hæftets omslag, for:]
 Barndommen.
 [Håndskrevet i hæftet:]
 Erindringer fra min Barndom. [indsat med blyant:] 1948-49.
 [Med blæk:]
 Om Forfædrene ved jeg desværre ikke meget. Tipoldefader var Tobaksspinder i Itzehoe og var sandsynligvis tysk men dansk Statsboger. Han havde 2 Døtre, (den ene var gift med en Garver Holck i Nyborg, den anden med en Underofficer i Næstved.) og 12 Sønner, som man ikke ved noget om, naar undtages den ene som var min Oldefader. Han var Underofficer ved Dragonerne og blev forflyttet til Odense, hvor han blev gift med Marie Lisbeth (Elisabeth?) Af deres Børn kendes kun Farfader Otto Friederreich Meyer født 1795 (?). Han var Garver og Skomager og siden Underofficer ved Dragonerne i Odense, hvor han blev gift med Datter af en Underofficer. Senere blev han Portner hos Grosserer Puggaard i København og endelig Høker i St. Jørgensgade i Odense. Efter den første Kones Død blev han gift med Farmoder Gertrud Marie Kirstine Rasmussen født ca. 1820 som Datter af en Tømrer R. i Odense, der stammede fra Biskorup. De havde 3 Døtre: Sophie (4 Sønner) Andersine gift med Politibetjent Knud Pedersen Odense (4 Døtre og 3 Sønner), Frederike gift med Rentier Hansen senere Jordemoder
 [2]
 i København (2 Døtre 1 Søn) og 2 Sønner: August som var Murer og udvandrede til Amerika (3 Børn) og min Fader Sophus Severin født i Odense 22 April 1840. [Tilføjet i venstre margen med blyant:] d. 18 Febr 1935 [Tilføjelse slut] Farfar døde allerede 1850 – 23 Aar før jeg blev født. Farmor, som vi kaldte Bedstemoder overlevede ham i 42 Aar, idet hun døde 1892. Der kom nu en stræng Tid for Bedstemoder med 5 smaa Børn. For en Kvinde var der den Gang næsten ingen anden Beskæftigelse end Vask og Rengøring. Hun var heldig og fik nogle gode Pladser hos rare Mennesker (en Frk. Fanøe, Frk Maaløe og Generalinde Juul), og i mange Aar gjorde hun rent paa Fyens Stifts Sparekasse. (Her fik hun den lille jernbeslaaede Kiste, som jeg bruger til Noder). Der var naturligvis lidt Smalhals i Hjemmet. Saa snart Fader var konfirmeret, kom han paa Landet som Tjenestedreng. Senere gik han i Murerlære, blev Soldat og var med i Krigen 1864 som Undrerkorporal ved Artilleriet og blev tildelt Dannebrogskorset af Kong Christian den 9ende [tilføjet med blå kuglepen:] personlig
 Efter Krigen arbejdede Fader ved restaureringen af Tranekær Slot paa Langeland og Ravnholt i Midtfyen. Sidstnævnte Sted traf han 
 [3]
 Moder Sophie Kirstine Larsen født 14 Juli 1839 som Datter af Bødker i Hjallelse ved Odense Lars Jeppesen født 1793 (?) [spørgsmålstegnet i parantesen overstreget med blå kuglepen] og Hustru Marie Kristiansdatter født 1805 (jeg har en Almanak fra hendes Fødselsaar), Datter af Frederik Kristian v. [”v.” indsat med blyant over linjen] Benzon til Kristiansdal Dalum. Mine Forældre blev viet den 5te i 11te 1869 i Dalum Kirke og bosatte sig i Odense, hvor Fader fik Borgerskab som Murmester. [Tilføjet med blå kuglepen efter ”Murmester”:] Hestene løb løbsk paa Turen fra Kirken, men det gik godt. [Tilføjelse slut] De fik 4 Sønner, hvoraf de to ældste – begge døbt Otto – døde som spæde, og 2 Døtre, alle født i Albanigade i Odense. Undertegnede Otto Larsen Meyer er den ældste af de nulevende født 21 Aug. 1873. 
 Fader byggede Albani Mølle for en Møller Brandt, som senere blev Inspektør ved den frie Udstilling. Blandt andet byggede han ogsaa et Hus for en Møllebygger Rasmussen i Albanigade. Her byggede Fader tillige 3 Huse for egen Regning, som efterhaanden blev solgt. Jeg blev født i det første, min ældste Søster Marie, født 30-11- [tilføjet med blyant:] 1875 i det andet og Katrine Augusta født 28-7- [tilføjet med blyant] 1878 og Erhard 
-[Øverst på s. 3 er med kuglepen skrevet:] 26. Septbr. Død 11. Jan. 1880 [det er uklart, 
-hvilken person oplysningerne hører sammen med).
+[Øverst på s. 3 er med kuglepen skrevet:] 26. Septbr. Død 11. Jan. 1880 [det er uklart, hvilken person oplysningerne hører sammen med).
 [Øverst s. 3, til højre, er med blå kuglepen skrevet:] død 22-1-1912
 [I højre Margen udfor Marie Kristiandatter er med blå kuglepen skrevet:] død 1889
 [I venstre margen s. 3 er med blyant skrevet:]
 Chr. Abrecht von Benzon maler 1815-49. Malte H.C. Andersen
 Oldemor 1780-1834. [ulæseligt tegn] 
 [4]
-født den 8nde Jan. 1881 i det 3dje, den Gang Nr. 80. Jeg husker kun det sidste, hvor vi boede indtil 1881. Vi beboede selv Stuelejligheden og 1ste Sal var udlejet. I Baghuset i en aarrække Bedstemoder og en Tid sammen med Faster Sophie. [Indsat med blyant over linjen:] 1ste Sal [indsættelse slut] I Stuen Faster Sine med sine mange Børn og Mand som blev Vicevært efter vor Afrejse i 1881.
+født den 8nde Jan. 1881 i det 3dje, den Gang Nr. 80. Jeg husker kun det sidste, hvor vi boede indtil 1881. Vi beboede selv Stuelejligheden og 1ste Sal var udlejet. I Baghuset i en Aarrække Bedstemoder og en Tid sammen med Faster Sophie. [Indsat med blyant over linjen:] 1ste Sal [indsættelse slut] I Stuen Faster Sine med sine mange Børn og Mand som blev Vicevært efter vor Afrejse i 1881.
 Det første jeg husker fra Barndommen er min Søster Maries Daab, da jeg var godt 2 Aar. At køre i lukket Karet til Kirken var jo en stor Oplevelse, og St. Knuds Kirkes mægtige Rum interesserede meget. En Fætter Otto – ”store Otto” -, som var et Par Aar ældre, og jeg gik undt og talte højt om Tingene, indtil Graveren kom og lukkede Munden paa os med et stort Maltbolsje. Det havde jeg aldrig set Mage til!
 Morsomme var Turene til Hjallelse, naar vi om Søndagen besøgte Moderes Forældre. Paa Barnevognen var lavet et Sæde med Fodpose, hvor jeg blev anbragt, saa længe vi kun var to; siden maatte jeg gaa. Fader trak saa Vognen den halve Mil eller bar mig, naar jeg [5]
 Blev træt. Huset i Hjallelse var trelænget Bindingsværk med Straatag. I Stuehuset var en Opholdsstue med 2 Indsat over linjen med blå kuglepen: Alkover, Køkken med Spisekammer og Bryggers, desuden en ”Sal” eller ”Stadsstue” og for Enden af denne 2 Gæsteværelser. I Sidehuset var der Kostald, Svinesti og Hønsehus, Værksted eller ”Huggehus” med forskelligt Bødkerværktøj, hvoriblandt en ”Snittebænk” var særlig spændende. Man sad overskrævs paa den, og med Fødderne kunde man bevæge en Vippe, som derved kunde fastholde den Genstand, der skulde bearbejdes med Kniven. Denne havde to Haandtag og man kunde altsaa snitte med begge Hænder. Den tredje Længe var en mindre Ladebygning med en stor rød Port. En Lænkehund, ”Bismarck” hørte ogsaa til Besætningen. Hvor meget Jord, der hørte til Huset, ved jeg ikke, men en dejlig gammel Have var for mig det vigtigste. For vel havde vi Have i Odense, men den var ny med smaa Træer og manglede det [”det” indsat over linjen], som en gammel Bondehave kan have. Her var gamle Træer med Kirse-
 [5]
 bær, Pærer og Æbler – Kaviller, som var røde baade udvendig og indvendig og de dejlige gule Blommer, som man aldrig ser mere, og saa var der Stikkelsbær – gule og røde og med Haar paa! En høj med Popler og Ahorn var ogsaa interessant. Men det mest idylliske var en lille Laage i Havegærdet – grøn af Ælde og en lille Bro, som over en dyb Vandrende førte ud i Marken. Noget saa yndigt har jeg ikke set siden!
 Af Mormoders Mad husker jeg især Smørrebrød med noget Medister. Morfaders Begravelse gjorde et dybt Indtryk paa mig. I Tankerne ser jeg ham endnu liggende i Kisten med det blege indfaldne Ansigt. [Indsat med blyant efter linjen:] Ellers mindes jeg ham siddende ved Kakkelovnen med sin Stok [indsættelse slut]
 Fra Albanigade mindes jeg Bedstemoders Komode med forskelligt Nips – især en Træsko af Rav og en lille Rok. Naar hun bagte Pandekager fik vi som Regel en sammenrullet Kage med Puddersukker i, som vi gik og bed af. Morsomt var det naar Bedstemoder lod sig bevæge til at gaa med os ud til en lille Skov ved Nyborgvejen. Men det skete sjældent, for det var en lang Vej for smaa Ben. ”Den lille Skov” var en ganske
 [6]
 lille Samling Træer, men for mig noget af det dejligste, jeg vidste. Den laa vist i Ejby. Mad og Sodavand havde vi med i Barnevognen. En Oplevelse, som gjorde et stærkt Indtryk, havde jeg engang, da jeg sammen med Moder med Barnevogn kom gaaende ind mod Byen. Vi var kommet over Albanibro og gik paa venstre Fortov, da vi ser et Køretøj med løbske Heste komme farende fra Torvet over mod Industribygningen (den tidligere Industribygn.), hvor de drejer og i rasende Fart ned ad Bakken styrer lige mod os. Hjertet stod stille af Skræk. – I sidste Øjeblik kom en Herre af vort Bekendtskab løbende, og ved at svinge sin Paraply fik han Hestene til at forandre Retning, saa vi undgik Faren. En anden Oplevelse, som staar i et festligt Lys for mig, er en Tur til Svendborg med ”Forsvarsbrødrene”. Moder og de mindre Søskende tog med Toget til Hjallelse Lørdag Aften og Fader og jeg skulde rejse Søndag Morgen. Men først skulde Sovekammergulvet ferniseres, og jeg syntes, det varede en Evighed, inden Fader blev færdig. Endelig kom vi da afsted. Jeg var det eneste Barn, som var med paa Turen. Ved Hjallelse Station
 [7]
 Stod Moder og vinkede til os, da vi kørte forbi. Marschen fra Svendborg Banegaard til Kristiansminde staar levende for mig. Et Hornorkester gik i Spidsen. Endnu mindes jeg Turen, naar jeg hører ”Holmens faste Stok” eller lignende Sange. Om Aftenen, da vi gik tilbage, saa vi ned over Byen med de mange Lys. Det var æventyrligt!
 Af vor Omgangskreds i Odense husker jeg – foruden førnævnte Møllebygger Rasmussen og Møller Brandt – en Murermester Steffen Jensen og Redaktør af Fyns Tidende Jørgen Petersen. Fader var meget politisk interesseret og var med til at stifte ”Fyns Tidende”. Bladet blev stiftet med Aktier paa 60 Kr., men i Begyndelsen gik det saa daarligt, at Fader blev tilbudt en Aktie for en Bajer. Senere blev de jo mere værd og blev opskrevne til 3 Stks. à 150 Kr.. De 60 Kr. giver nu ca. 280 Kr. i Udbytte. (400 %) 
 En Løjtnant Klinkby lejede en Tid en Stue hos os. Han var en flink Mand og blev efterhaanden som hørende til Familien og Dus med Fader. Gennem Lhombre-Spil [”h” i ordet indsat med blyant over linjen] kom han i Berøring med Redaktør Petersen og blev siden gift med en Søster
 [8]
 til Fru Petersen, som var fra Dalby paa Hindsholm. Her boede forresten Klinkbys to Brødre en Lærer og en Gaardmand. De var ellers Jyder og var alle begyndt som Tjenestekarle. Løjtnanten blev Kaptajn og Oberstløjtnant og var i en Aarrække Lærer ved Birkerød Latinskole hos Manzius. Jeg besøgte ham i 1889 sammen med Johannes Larsen, hvis Broder Vilhelm den Gang gik i Skole i Birkerød og boede hos Klinkby. Hans Datter lærte jeg senere at kende, da hun begyndte et Hjemmebageri hos ”gamle Frk. Høj” i Birkerød.
 I vores Gaard i Albanigade var der en [Hele linjen overstreget]
 Til en Fødselsdag fik jeg en Mølle af Møllebygger Rasmussen. Den blev opstillet paa en Stang i Haven og glædede mig meget. Siden tabte den noget min Interesse, da Albani-Møllerens Søn Karl havde faaet en, som var saa stor, at han selv kunde sidde i den.(Møller Brandt blev senere Inspektør ved den frie Udstilling, og jeg kom meget hos Familien, da jeg var i København i 1888-89. Det var gode og hyggelige Mennesker. To Døtre var forlovet med Studenter – den yngste Sara
 [9]
 med den senere Rektor i Esbjerg Oluf Nielsen, som var Søn af Sadelmager Nielsen i Kerteminde.)
 Da Fader byggede Pigeskolen over for Museet blev jeg betroet til at bringe hans Frokostpakke. Jeg fik ogsaa Lov til at gaa Byærinder.
 Da jeg blev 7 Aar kom jeg i Skole hos Rasmussen og Gregersen paa Overgade. Min Lærerinde var en Fru Lollesgaard, som lærte os at læse efter Lydmetoden.
 Skolebestyrer Nicolaj Gregersen var Ungkarl og født i Kerteminde, hvor han bosatte sig paa sine ældre Dage. Hans Brødre var Snedkerm. Gregersen og Skomagerm. Gregersen i Kertem. og den kendte Skolebestyrer for Teknologisk Institut og Direktøren for Luftfarten. Nicolai Gr. var en dygtig Pædagog og et godt Menneske. Han fortalte mig senere, at han i gamle Dage havde lagt Mærke til mine Forældre, naar de var i Kirke: ”det var saadan et ualmindelig nydeligt ungt Par.”
 I vores Gaard var en Sidebygning mod den ene Nabo og et Plankeværk mod den anden. Ved [overstreget fra ”I vores” til og med ”Ved”]
 [10]
 Først nogen Tid efter Indflytningen i Nr. 80 blev Trappegangen malet færdig. Det var en Malermester Andkær, der udførte Arbejdet. Væggene blev malet som Marmorfliser, og jeg saa ["jeg" indsat over linjen] interesseret til. Endnu kan jeg mærke Limfarvelugten, naar jeg tænker paa det.
@@ -2527,51 +2537,84 @@
 [50]
 hun døde.
 Blandt Jernstøber Møllers 9 Børn var det især Karl og Johan jeg leede med. Karl interesserede sig for alt i Naturen. (Han blev fotograf og giftede sig med Heino Gads Datter Anna. Han havde Forretning i Kerteminde i flere Aar, og rejste derefter til Amerika.) Vi strejfede meget i Skov og ved Strand for at finde noget mærkeligt. Min lille Broder Erhard vilde gerne med paa vore Ture; men da det ikke passede os med en saadan Klods om Benet, forsøgte vi paa forskellig Maade at slippe af med ham ved at købe os fri eller ved at skræmme ham med Løver og Tigre og lignende. Det lykkedes ikke altid, og en Gang var han med paa en lang Vandring langs Stranden til Stavreshoved. Det var en anstrengende Tur for den lille Fyr, og Moder var da ogsaa rystet, da hun hørte det. Han var 7 1/2 Aar yngre end jeg. Sjældne Ting fandt vi saamænd aldrig udover forstenede Søpindsvin og "Vettelys." Ja, engang fandt vi en "Strandvasker" Liget af en Fisker. Han saa uhyggelig ud, blaa og opsvulmet.
 [51]
 I Udkanten af Lundsgaard Skov, hvor vi var paa Jagt efter Hugorme opdagede vi en Dag, at der var ophængt "Doner" i Hegnet, Løkker af Hestehaar til Fangst af "Kramsfugle" - Drosler og Solsorter. Lokkemaden var Rønnebær, der var anbragt saadan at Fuglene kunde hænge sig i Løkken. Vi betragtede dem meget interesseret, da Skytten paa Lundsgaard pludselig overraskede os. Han troede, vi vilde stjæle Fuglene, - der var forresten ingen i Fælderne -, han truede os, og befalede os at gaa med op paa Slottet. Vi rystede af Skræk, men fik dog snart Lov til at gaa.
 Af Husdyr havde vi Høns og en Kat. En Gang fik jeg af Faders gamle Arbejdsmand i Odense "Per Lausen" (Peter Larsen) et Bur med hvide Mus. En Tid havde jeg Turdelduer, en tam Raageunge, Marsvin og Pindsvin.
 Tit havde vi Storm med Højvande, saa vort Hus var helt omgivet af Vand, og vi kun ved Hjælp af en Pram kunde komme i Forbindelse med Omverdenen. Saa blev Fiskergade oversvømmet og Klintevejen blev ødelagt af Bølgerne. Paa den anden Side Klinten, maatte
 [52]
 Vejen til sidst flyttes længere ind i Landet. Hos os naaede Vandet dog aldrig ind i Stuerne. 
 Da Morbroder Jeppes Hus blev bygget om, boede Familien i Huset ved Siden af os. Det laa lavere end vort, og en Aften ved Højvande kom Morbroder Urban med lange Støvler paa og bar Familien over til os. I Spænding ventede vi om Natten paa, at Strømmen skulde vende og Vandet begynde at falde. 
 En Søndag om Efteraaret var hele Familien paa Nøddetur. Det morede os altid. Hver havde sin Pose, og Fader trak Grenene ned med sin Stok. Saa gjaldt det om, hvem der kunde faa flest. Naar vi kom hjem, blev Haserne pillet af, og Nødderne blev lagt til Tørring paa Loftsgulvet. En Gang var der kommen en Rotte op paa Loftet, og jeg hørte om Natten ustandselig Traven frem og tilbage. Om Morgenen viste det sig, at de fleste Nødder var forsvundne; men vi fandt hurtigt Gemmesteder, og Rotten gik i en Fælde.
 Der var tre Politibetjente i Byen: Klokker, Nielsen og Larsen. Den sidste var tillige Arrestforvalter og kaldtes "skæve Laus". Han havde en
 [53]
 tysk Kone og en Datter, Charlotte, som var Byens Skønhedsdronning. 
 Nytaarsaften var der Fest i Gaden. Op og ned ad Langegade drog en Sværm af Børn og unge Mennesker og fyrede "Kinesiske Pistoler," "Skruptudser" og lignende af, mens de sang: "Hurra Pip pip, Hurra for skæve Laus, o ja o ja og sing salia." Undertiden blev en og anden af Demonstranterne anholdt af Betjentene, som assisteredes af den emsige Politi- og Herredsfuldmægtig senere Kæmner Nielsen, kaldet "lille Snus" paa Grund af en Vane med at snøfte.
 De fleste bar Øgenavne den Gang. Den saakaldte Borgervæbning med "Løjtnant" Skomager Niels Bom i Spidsen deltog ogsaa i Ordenens Opretholdelse. I Provisorietiden, da Gendarmerikorpset blev oprettet, fik Kerteminde ogsaa en Trup beredne Gendarmer under Anførsel af en Sergent Rasmussen, som efter Korpsets Opløsning blev Politiassistent for Hindsholm. De lyseblaa var ikke populære, og navnlig Nytaarsaften var de ildesete. De unge Sømænd og Fiskere drillede dem med Fyrværkeri og haanende Tilraab indtil de
 [54]
 red frem med dragne Sabler og ryddede Gaden. Den daværende Borgmester, Politimester og Herredsfoged von ["von" overstreget] Kammerjunker von Lewetzauw ow ["auw" overstreget; "ow" indsat over linjen] holdt sig klogelig i Baggrunden, og Arrestforvareren blev ogsaa undertiden holdt inde, da hans Tilsynekomst kun forøgede Løjerne. Disse var i Almindelighed temmelig harmløse. Ved Hjælp af lange Snore ringede man man med Skibsklokkerne, hejste forskellige Genstande op i Master og Flagstænger og byttede Skilte. Var Politiet ved Havnen, tændtes der Baal i "Friheden" og emvendt. Pumperne paa Gaden med Halm om blev antændt. [Sætningen fra "Pumperne" til og med "antændt" indsat med blyant]
 En aarlig tilbagevendende Begivenhed var Fugleskydningen. Kl. 4 om Morgenen blev Skytterne - og alle andre - vækkede af to Trommeslagere, som gik gennem Gaderne. Den ene var Anders Ottesen, hvis gamle tøndeformede Tromme gjorde et mægtigt Spektakel. Kl. 6 afmarscheredes fra Torvet med Musik og Fane; derefter kom to Smaapiger med Gevinsterne. I Spidsen gik Drejer Tagge med Paraply. Han skulde føre Listen over Skydningerne. Optoget gik nu gennem de
 [55]
 vigtigste Gader for at opsamle Skytterne. Først hentede man naturligvis Fuglekongen, som bar et grønt Skærf med Sølvplader, hvorpaa de tidligere Kongers Navne var indgraveret. De menige bar en Fugl bundet i Knaphullet med et grønt Baand. Efter en Morgenbitter paa Tornøes Hotel gik Turen til Skovanlæget. Her var Fuglen anbragt paa en høj Mast. Den var lavet af Træ med Jernbeslag. Det gjaldt om, at den havde en passende Styrke, saa den kunde holde til hen paa Eftermiddagen. Det er hændt, at den er falden allerede ved Frokosttid, og dermed var Eftermiddagen ødelagt, da Kone og Børn skulde komme og beundre de gæve Skytter. Den har ogsaa været saa stærk, saa Skydningen maatte fortsættes næste Dag, og derved fik mange ikke den rette festlige Afslutning med en ny Konge; ogsaa fordi denne efter gammel Skik skulde spendere en Bolle Punch. 
 Kl. 9 spistes Frokost, hvor Hovedretten var Skinke med Grønærter. Kl. 12 marcherede man atter til Byen og holdt et Par Timers Pause. For enkelte var det i høj Grad til-
 [56]
 trængt.
 Til Skydning anvendtes to gamle Muskedonnere Forladere ["Forladere" indsat over linjen], men enkelte af de yngre Skytter medbragte selv almindelige Rifler. Et Par Mand havde nok at gøre med Ladningen. Fuglen bar i Næbbet en Ring med en Citron. Først skulde Citronen falde af og dernæst Ringen, saa Hovedet, Halsen, Halen, venstre Vinge, højre do og endelig Brystpladen. Gevinsterne var Sølvskeer af forskellig Slags. Brystpladen (Fuglekongen) tilfaldt 6 Spiseskeer, Højre Vinge (Kronprinsen) fik en Potageske. Fader vandt en Gang Potageskeen, som vi senere fik i Brudegave.
-Om Aftenen var der stor Middag med mange Taler og Bal. De andre Præmier var Theskeer og andre Skeer.</t>
+Om Aftenen var der stor Middag med mange Taler og Bal. De andre Præmier var Theskeer og andre Skeer.
+[57]
+Fiskeriet spillede en stor Rolle dengang, saavel som nu. Særlig "Bæltfisket -" Sildefisket i Eftersommeren var vigtigt. Naar det slog fejl, var det en Katastrofe for de fattige Fiskere, og det indvirkede naturligvis for hele Næringslivet i Byen. Motorer kendtes jo ikke, og Vinterfiskeriet foregik fra aabne Joller nær Kysten med Bundgarn spændt ud mellem Pæle, Fiskeri med Kroge og aaleruser. Til Bætfiskeriet brugtes Dæksbaade. Det var et smukt Syn, naar de ca. 80 store Baade med Sejl stod ud af Havnen. Det skete om Eftermiddagen mellem Kl. 1 og 6, alt efter Vejr og Vind. Vinden skulde helst være vestlig og frisk. Undertiden blev det stille undevejs, og hele Flaaden maatte vende om. De store Baade maatte ros, og det gik langsomt. Til Tider kom man først hjem henad Morgenstunden. Saa blev der sunget og snakket fra den ene Baad til den anden. Engang gik vi iland paa Kysten. Men naar der blæste en frisk Vind, sejlede man om Kap, og da var det morsomt at være med. Hver Baad var bemandet med to voksne og en Dreng.
+Morbroder Jeppe havde sammen med Dr. 
+[58]
+Schondel ladet bygge en stor smuk Baad "Louise". Den blev ført af Anders Høj og hans Søn, Rasmus var med som Dreng. Den anden Mand var en Tid lang Jens Høj. Undertiden fik jeg Lov at sejle med, og det var vældig morsomt, skønt jeg gerne blev lidt søsyg og fik Kvalme uden dog at brække mig. Under Sejladsen blev der sunget Sømandsviser og andre Sange, f. Eks. husker jeg "Madam Brøndum siger, det er ingen Skam at ta sig en lillebitte Korndram." Det var gerne et Sted mellem Synshoved og Samsø, at vi gjorde Holdt. Saa blev Masten lagt ned, og en Landterne ["d" i ordet overstreget] blev tændt. Naar Sejlene ikke længere stivede Baaden af, begyndte den rigtig at rulle i Bølgerne. 
+Nu blev Garnene "givet." De var bundet sammen i en lang Række og fyldte Lasten. Garnenes ene Side var besat med Korkstykker og den anden med Sten, for at holde dem lodret i Vandet. Med Mellemrum blev der anbragt "Vejere" (Vagere) Bøjer med Flag. Garnene drev nu med Strømmen og trak Baaden med sig. Retningen bestemtes af om der var "Norden eller sønden Vande." Nørrevande ["Nørrevande" indsat efter linjen med kuglepen]
+Overalt saas Lanterner. Det var ikke alene fra Kerteminde, men ogsaa fra andre Byer kom der
+[59]
+Baade. En Mand holdt Vagt, og de andre gik til Køjs. Forude var et Lukaf for "Makkeren" og Drengen og agter en Kahyt til Føreren. Der skulde jeg ogsaa sove, men jeg foretrak gerne at blive paa Dækket trods Kulden, da jeg ikke kunde tage Lugten af Olietøj og den beklumrede Luft i det lille Rum.
+Kom der et større Ski i faretruende Nærhed, blev der tændt Blus for at advare. Men det hændte, at en Damper alligevel sejlede ind i Garnene og skar dem over eller slæbte bort med dem, og saa var det vanskeligt at faa fat i dem igen. 
+Kl. 1-2 skulde Garnene atter hales ind. Det var et ["et" overstreget] anstrængende. Det var jo nemlig Baaden, der skulde trækkes op mod en til Tider krap Sø, og "Louise" var en stor tung Baad. Men Jens Høj havde gode Armkræfter, saa det gik. Nu var det spændede, om der var Sild i Garnene. Naar der var mange, var det en Fornøjelse at se dem blinke og sprælle, idet de kom op af Vandet. Efterhaanden blev Garnene ordnede pænt i Lasten af Fører og Dreng. Saa blev Masten rejst og Sejlene sat, og der blev Tid til Morgenmad og en Kop
+[60]
+varm Kaffe - dog uden Sukker og Fløde. Tidlig om Morgenen var vi igen i Havn, og her ventede de respektive Koner med Morgenkaffe. 
+I godt Vejr blev det overdraget mig at sejle Baaden hjem, mens de andre fik sig en lille Lur. Det var jeg stolt af. 
+Saa skulde Sildene pilles af Garnene og disse skilles og tørres. Det skulde nu vise sig, hvor mange "Volle" (Ol) der var fanget. En Gang var der saa mange, at nogle af Garnene maatte efterlades paa Fangstpladsen til senere Afhentning. Til andre Tider var der kun til Middagsmaden. Tørringen foregik hovedsaglig paa Feden, som var helt dækket med Garn. Vi havde et Stillads til at hænge dem paa, saa fyldte de ikke saa meget. Det var ogsaa mere praktisk, naar de skulde renses for Tang. I Stormvejr kunde de være saa fulde af "Skidt" og saa sammensnoede, at det tog et Par Dage at faa dem i Orden. Vi Børn hjalp gerne med.
+Efter Middag fik man travlt med at faa Garnerne i Baaden og sat ["sat" overstreget] Sten bundet paa igen. ("lønne.") Naar der skulde sejles ud, tøvede man lidt, indtil endelig en tog Mod til sig og satte Sejl; saa fik
+[61]
+de alle travlt. Der blev et syndigt Virvar i Havnen, indtil de kom fri af hinanden. 
+Foraarssilden var ikke værdsat den Gang. Den var for mager. Ofte kom Bønderne og hentede hele Læs til Gødning. Torsken duede kun, naar der var r i Maanedens Navn, ligesom der heller ikke maatte spilles Kort i andre Maaneder. (Der var ca. 80 Bæltsbaade.) [("Der var ca. 80 Bæltsbaade.") overstreget]
+For os Drenge var det en Begivenhed, naar der kom Soldater fra Odense og Nyborg. Jeg husker særlig en Efteraarsmanøvre, da der blev skudt i Gaderne og vi fik fri fra Skolen. Kampen trak sig syd paa over Broen, og vi fulgte med helt til Davinde. Men omsider maatte vi jo se at komme hjem igen, hvad der ikke var nær saa morsomt gennem Pløje- og Stubmarker. 
+En Gang imellem laante Fader et Køretøj hos en af Svogrene, og vi kørte en Tur til Rønninge eller til Ravnholt og vel ["vel" overstreget] ogsaa til Hjallelse. I Rømninge ninge ["ninge" indsat med blyant over linjen] havde Fader nogle Slægtninge, to eller tre Skræderfamilier. De besøgte os kun, naar der var Rigsdagsvalg. Vort Besøg gjaldt Krebsefangst, og om Aftenen spiste vi Krebs. 
+[62]
+Ved Herregaarden Ravnholt i Midtfyn boede Moders Moster Tante Stine. Hun havde været gift med en Kusk der paa Gaarden og havde et lille hyggeligt Hus, hvis Have stødte op til en Skov. Den var jeg lidt bange for selvom en Sang: "det er dog en dejlig Skov, her er ingen Røvere," saa kunde man jo aldrig vide - -
+Naar vi kørte hjem om Aftenen var det ikke let at finde Vej. Det var for det meste Biveje, som snoede sig paa den mest forvirrende Maade. For at læse Vejviserne, maatte Fader rive Tændstikker, og undertiden viste det sig, at vi var paa en forkert Vej, saa at vi maatte tilbage igen. 
+Mange Steder var der slet ingen Vejskilte; saa var der ikke andet at gøre, hvis der da ikke var Mennesker i Nærheden, og e fleste var gaaet til Ro paa den Tid, saa var der kun den Udvej at lade Hesten bestemme Retningen. Tit var den klogere paa det Punkt, end vi andre.
+En Gang havde vi lejet et Vognmandskøretøj med en stædig Hest. Den blev pludselig staaende, naar det passede den at hvile lidt, og saa var den ikke til at drive af Stedet, før den selv fik Lyst. Men paa Hjemvejen var Hestene altid
+[63]
+mere villige, saa længtes de efter deres Baas. 
+Det var en af de store Begivenheder, naar vore tre Familier foretog Køreture sammen f.Eks. Fjorden rundt og havde Madkurve med. Men især den aarlige Turtil Hjallelse glædede vi os til. Det var Mormoder vi besøgte, saa længe hun boede der. De sidste Aar tilbragte hun i Kerteminde hos Morbroder Jeppe. Vi kørte med tre Char à bancer og et Par mindre Vogne. Morbroder Martin havde et Par kønne Graaskimler, og Morbroder Jeppe et Par fine Køreheste, en sort og en brun, og forøvrigt maatte Arbejdshestene holde for. Naar de fik sværtet Hovene og blev striglet og fik noget pænt Seletøj paa, saa de ganske godt ud. De kunde blive helt vigtige og kaade, naar de skulde køre "til Stads." 
+Da Turen var paa 3 172 Mil, blev der bedet undervejs i Geels Kro. Det var især for Hestenes Skyld, men vi andre kunde ogsaa trænge til at rette Benene og faa lidt Mad. Humøret var højt, og der blev sunget og raabt Vittigheder fra den ene Vogn til den anden. Selv Morbroder Martin, som til daglig var temmelig faamælt, kunde blive morsom og gennem alt
+[64]
+hørtes Morbroder Urbans friske karakteristiske Latter. (Hørr hørr). Han var en god Tegner ["Han var en god Tegner" indsat efter linjen med blyant]
+En de Mylius, stamherre til Rønningesøgaard boede en Sommer i "det lange Hus" ved Siden af os, i den Lejlighed vi tidligere havde haft. Hans Kone var fra Skotland, og de talte altid engelsk sammen. Det var en meget tiltalende Dame, men vist ikke af adelig Herkomst, hvad hendes Svigermoder nok ikke var saa glad for.</t>
   </si>
   <si>
     <t>1949-05-24</t>
   </si>
   <si>
     <t>Hareskov St.
 Bakkevej 12</t>
   </si>
   <si>
     <t>Louise Brønsted
 Thora Cohn
 Adolph Larsen
 Andreas Larsen
 Grethe Larsen
 Henning Larsen
 Jeppe Larsen
 Johannes Larsen
 Martin Larsen
 Kirsten Larsen, Elena Larsens veninde
 Else Larsen, Else, Andreas Larsens kone
 Ellen  Sawyer
 Lars Swane
 Ane Talbot
 Ursula Uttenreitter
 Andreas Warberg