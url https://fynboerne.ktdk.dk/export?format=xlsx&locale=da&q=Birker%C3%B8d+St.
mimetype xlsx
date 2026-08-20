--- v1 (2026-07-06)
+++ v2 (2026-08-20)
@@ -44,129 +44,1054 @@
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
     <t>Generel kommentar</t>
   </si>
   <si>
     <t>Arkivplacering</t>
   </si>
   <si>
     <t>Dokumentindhold</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Transskription</t>
   </si>
   <si>
-    <t>1905-11-25</t>
+    <t>1918-01-06</t>
   </si>
   <si>
     <t>Brev</t>
   </si>
   <si>
     <t>Laura Warberg</t>
   </si>
   <si>
-    <t>Astrid Warberg-Goldschmidt</t>
-[...10 lines deleted...]
-Wilhelm Branner
+    <t>Louise Brønsted</t>
+  </si>
+  <si>
+    <t>Kerteminde</t>
+  </si>
+  <si>
+    <t>Tornehave Birkerød St.</t>
+  </si>
+  <si>
+    <t>Alhed Marie Brønsted
 Ellen Brønsted
-Louise Brønsted
-[...3 lines deleted...]
-Marie Hansen
+Else Birgitte Brønsted
+Johannes Nicolaus Brønsted
+Peter Oluf Brønsted
+Grethe Jungstedt
 Alhed Larsen
 Andreas Larsen
+Johan Larsen
 Christine  Mackie
-William Mackie
-- Schrøder, Frk. 
+Ellen  Sawyer
+- Thiele
+Erik Warberg Larsen</t>
+  </si>
+  <si>
+    <t>Andreas/Lysse og Johan/Puf Larsen skulle begynde som elever på Birkerød Kostskole.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3753</t>
+  </si>
+  <si>
+    <t>Alhed Larsen vil bestille briller som sine egne til Laura Warberg. Om lidt skal Alhed og Laura følge Andreas/Puf og Johan/Lysse Larsen til banegården. Andreas er meget ked af at skulle væk fra barndomshjemmet. Johan tager det lettere. Det er godt, at Louise med familie og Christine Mackie er i Birkerød, så drengene kan ses med dem. 
+Grethe Jungstedt skal til Brønsted-familien, og Laura Warberg giver hende kostpenge med.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/ZV2F</t>
+  </si>
+  <si>
+    <t>[Skrevet med blyant på kuvertens forside:]
+1918
+[Skrevet med blæk på kuvertens forside:]
+Fru Professor Brønsted
+Cand. polyt
+"Tornehave"
+Birkerød St.
+[I brevet:]
+Kerteminde d: 6/1 – 18
+Kære lille Muk!
+Min Korrespondance forsømmer jeg meget i Vinter, men nu haaber jeg snart at faae nogle nye Briller, som jeg kan taale at bruge. Tilfældig prøvede jeg Nytaarsdag Alheds store Hornbriller og de passer mine Øjne saa glimrende, og nu vil hun hos Thiele faa mig tilsendt et Par akkurat ligedan – om de bare har Glas dertil. Nu om lidt skal vi paa Banegaarden at tage Alhed med de kære Drenge; jeg har inderlig ondt ["ondt" overstreget] ondt af det for Puf; han ligefrem sørger, fordi han skal hjemmefra. Han har alle de sidste Dage gaaet og hjulpen sin Mor saa mageløst med alt muligt til Rejsen. Lysse er saa sorgløs med alt sit. Bare nu Puf maa kunne føle sig lidt vel tilpas i alt det nye og ikke lide alt for meget af Hjemve! En uhyre Hjælp for ham maa det jo blive, at I og Christine er der. Det blev ganske pludselig bestemt i Gaar, at Grethe skulde til Kbh. gid det nu kan passe Dig lille Muk at have hende. Nu giver jeg hende ”Kostpenge” med, 1½ Kr. pr. Dag og dem skal Du have; Kort skal nok faae med, Kaffe behøver Du ikke at give hende, hun drikker ligesaa gærne Mælk. Det drikkes jo for alle med alt i disse Tider. Flaskekort har jeg næsten ingen selv, til 2½ Fl. i disse Maaneder af Elle har faet af dem til sine [ulæseligt]. Vi har jo slagtet 1/2 Gris! og ["og" overstreget] Nu haaber jeg da ikke Du betænker Dig paa at tage Penge for hende; naar jeg til Foraaret kommer ud at rejse forskellige Steder hen, vil jeg gøre ligesaa, betale mener jeg! Dette bliver ikke et langt Fortællebrev, nu faaer Du jo alt herfra mundtligt af de andre. Hvor det vil blive svært for Alhed at komme tilbage uden Drengene!
+Kærlige Hilsener til Eder allesammen! Vil Du takke lille Bes for Brevet! Sig hende, at nu har jeg lært Halma hos Agrarens, spillet med Erik, om hun nu ikke kan lære Grethe det! 
+Bedstemor</t>
+  </si>
+  <si>
+    <t>1912-01-07</t>
+  </si>
+  <si>
+    <t>Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Øxendrup</t>
+  </si>
+  <si>
+    <t>Malmø
+St. Pauli Kyrkogatan 19</t>
+  </si>
+  <si>
+    <t>Wilhelmine Berg
+Christian  Brandstrup
+Eline  Brandstrup
+Thora  Branner
+Vilhelm Branner
+Louise Brønsted
+Carl Carl, Ellen Sawyers kæreste
+- Claudie
+Ina  Goldschmidt
+Grethe Jungstedt
+Alhed Larsen
+Andreas Larsen
+Johan Larsen
+Johanne Christine Larsen
+Johannes Larsen
+Christine  Mackie
+Mine Mine, Brædstrup
+Anna -, pige i huset hos Brønsted
+Ellen  Sawyer
 Hempel Syberg
-Andreas Warberg, Albrechts far</t>
-[...18 lines deleted...]
-    <t>https://fynboerne.ktdk.dk/d/vumR</t>
+Andreas Warberg
+Conrad Warberg
+Else Warberg
+Karen Warberg
+Marie Warberg</t>
+  </si>
+  <si>
+    <t>Laura Warberg opholdt sig på Glorup, hvor Albrecht Warberg, hendes svoger, var godsforvalter. Det kan ikke afgøres, hvilken af de to døtre fra Glorup der skal rejse med Laura W. De blev samlet kaldt Titterne, og i dette brev optræder navnet Titte.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2076</t>
+  </si>
+  <si>
+    <t>Laura Warberg nyder at være på Glorup. Hun rejser derfra til Birkerød for at hjælpe datteren Louise. I april vil hun opholde sig hos Hempel Syberg og i sidste del af april samt maj hos Alhed og Johannes Larsen. 20. maj rejser hun sydpå over Hamborg til Schweiz, München mm. Mon dog ikke Astrid kan komme med på rejsen? Laura har spurgt Else og Conrad Warberg, om deres datter må tage med på rejsen. Hun blev henrykt. 
+Kan Astrid mon ikke tjene lidt penge ved at skrive til bladene?
+Laura spørger, om Ellen stadig har god kontakt med Carl. Grethe har talt om, at hun og moderen skal tilbringe sommeren med ham.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/QkiQ</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Astrid Goldschmidt
-St. Pauli Kyrkogata 19.4
-Malmø
+St Pauli Kyrkogatan 19
+Malmö
 Skåne
+[I brevet:]
+Glorup d: 7–1-12
+Kære lille Putte.
+Tænk Dig, jeg rejser i Morgen til Birkerød og hjælper Lugge denne Maaned ud. Før til Februar vil Mine – den brillante Pige paa Hotellet i Brædstrup; hvem jeg straks skrev til – ikke tage til dem. Hun kommer der i Morgen og ”ser paa os” – skriver Muk! Bare hun nu ikke synes der er for tarveligt og for mange Børn! Om hun endda vil være der midlertidig, til Anna kan komme igen. Men kan Du ikke nok forstaa at da jeg samtidig med Dit i Fredags fik indlagte Brev, saa skrev jeg strax, at jeg vilde være der til Februar, specielt her er jo velsignet hyggeligt og komfortabelt. Ild om Formiddagen på mit Værelse, dejlig Spadseretime; Whist om Aftenen, hyggeligt om Dagen i Tante Elses lille Stue, hun læser højt Malstrømmen af Frank Norris. Men jeg er saa glad over, at Muk vil tage mod min Hjælp og ikke være nødt til at fæste den første den bedste Pige. Men nu noget andet! Skulde Du virkelig kunne spare til en Rejse, jeg tænker kun at rejse 200 Kr. op i Aar, næsten direkte til Schweiz, saa Berlin eller München paa Henvejen, Schaffhausen Vandfaldet og saa til Brunnen, gøre Udflugter derfra til Bjærgene, St Gothart; 14 Dage, ikke mere. Jeg kommer vist til at give 300 til Elles Rejse, hvem skal ellers? mulig Christine og Dede deler de manglende 70. Men jeg har forresten faaet Rejseselskab: Da jeg her beklagede mig over at Du næppe kommer med i Aar, sagde Else, om jeg ikke vilde have Titte med! Jo det vilde jeg meget gærne, Conne blev spurgt, der var intet i Vejen og saa blev det fortalt Titte, der var ude af sig selv af Henrykkelse! Men jeg tænkte strax, at det blev et stort Virvar for mig og bare jeg kunde være ene om at tage Bestemmelse o. s v. saa dersom Du virkelig kan sætte det igennem, vilde det være herligt. – Jeg var saa glad ved Dit Brev og ved at høre om den forholdsvis gode Jul .. De søde smaa, hvor er de flinke! Nu kommer de vel ud hver Dag i det dejlige friske Vejr? Her er de forbausede over Inas Præstationer. Mon Du dog ikke kunde faae et og andet optaget i et Blad ligesom Elines Veninde Fru Claudie, der uventet tjente 20 Kr. dels ved en lille Fortælling, og dels ved en Oversættelse. Jeg har intet hørt fra Mis siden jeg rejste, om Christian saa har solgt sin Villa, om Jørgen har faaet Pladsen nu eller om han faaer mit Værelse lejet ud, saa jeg kunde spare Penge ved min i Fraværelse. – Her skal være to store Selskaber, de er meget kede af at jeg rejser fra dem. Men nu vil jeg være den første Del af April hos Syberg og den sidste i Kerteminde og saa mulig de 3 Uger af Maj her og starte herfra ca. d. 20de over Hamborg. Den første Halvdel af Februar vil [over linjen er skrevet ”vil”] vist hele Las-familien; Elle og Grethe være [over linjen er skrevet ”være”] i Kbh. Thora skal nok være hos Syberg sidst i denne Maaned. Gud veed, om Elle dog ikke kan være der nogle Dage. Hun og Grethe er jo indtrængende bedt baade af Thora og Wilhelm til at holde den i Vanløse [over linjen er skrevet ”i Vanløse”] en god Tid, det vil de vist ogsaa nok. Elle havde faaet Brev og 3 store udmærkede Parkazaleas af Carl til Julen, saa Forbindelsen er da ikke helt afbrudt. Jeg spurgte forsigtigt Johanne, om de endnu korresponderede, men hun vidste intet. Alhed turde jeg ikke spørge, men senere saae jeg de Billeder og Grethe fortalte mig at Carl skulde være hos dem til Sommer. Saa Gud ved! Nu skal jeg skrive et andet Brev lille Putte!
+Kærlige Hilsener til Eder alle her fra Bedstemor.</t>
+  </si>
+  <si>
+    <t>1912-06-09</t>
+  </si>
+  <si>
+    <t>Snøde</t>
+  </si>
+  <si>
+    <t>Birkerød St.</t>
+  </si>
+  <si>
+    <t>Povl Bentzon
+Frederik Bokkenheuser
+Bodild Branner
+Ebbe Branner
+Frits Branner
+Thora  Branner
+Christian Caspersen
+Johanne Caspersen
+Alhed Larsen
+Otto Emil  Paludan
+Charlotte Rasmussen
+Ditlev Schroll
+Otto Schroll
+Hempel Syberg
+Nicoline  von Sperling
+Marie Warberg</t>
+  </si>
+  <si>
+    <t>Laura Warbergs datter, Louise Brønsted, boede i Birkerød med sin familie. 
+Laura Warberg var i foråret 1912 uden bolig, mens hendes nye lejlighed i København blev sat i stand. Hun opholdt sig i flere måneder hos venner og familiemedlemmer. Laura Warberg døjede med et dårligt ben, efter at hun havde haft årebetændelse. 
+Sandholt gods var i 1912 ejet af Nicoline von Sperling. Hvem Frk. B var vides ikke. Muligvis en pige i huset på Sandholt. 
+Det vides ikke, om Kaptajn Schroll er Otto Schroll. Schroll-familien boede på gården Lykkenssæde og var venner med Warberg-familien. 
+Hvem Jørgensen, der nu bor hos Karen, samt Anna B og Margrethe var vides heller ikke. 
+Laura Warberg planlagde længe en rejse sydpå med Marie Warberg. Denne blev udsat fra maj, hvor den skulle have fundet sted.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2086</t>
+  </si>
+  <si>
+    <t>Laura Warberg er hos familien i Snøde på Langeland. Før da besøgte hun Erikshaab og Sandholt. Laura har været til læge i Svendborg med sit dårlige ben. Hun rejser nu til Odense for at besøge Hempel Syberg og se Thora Branner med børn. Derfra tager hun til Kerteminde. Omkring 27. juni vil hun indlogere sig på hotel i København, og hun håber at kunne flytte ind i sin nye lejlighed 1. juli. Astrid er blevet bedt om at hjælpe. 
+Marie Warberg er stadig syg. 
+Laura glæder sig hverken til rejsen i september eller til sin nye lejlighed.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Sojt</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Astrid Goldschmidt
+Adr: Brønsted
+Birkerød St.
+Sjælland
 [På kuvertens bagside:]
 Poststempel
 [I brevet:]
-Dosseringen d: 25/11 – 05
+Snøde d: 9–6–12
+Kære Astrid
+Det er nok snart paa Tiden at skrive til Dig igen og saa faar jeg vel snart lidt at høre om Eder allesammen. Jeg kom hertil i Torsdags, Tante hentede mig i Aasø og vi drak hendes medbragte Kaffe i Skoven paa et yndigt stille Sted; kørte saa til og fra Kirkegaarden gennem Byen til Hotellet, besøgte en Timestid Charlotte Rasmusssen – en af mine Brudepiger - spiste Melon der, gik en lille køn Tur og var her 7½. Jeg havde overnattet i Svendborg og om Formiddagen sejlet til og fra Christiansminde og gaaet rundt derude, der var dejligt og Vejret smukt. Til Erikshaab kom jeg Søndag d:2den, havde to rare Dage der, den ene Aften var der bedt fremmede, bl.a. Kaptain Schroll og [Peia?], rigtig morsomt. Næste Dag var jeg med Paludan på Sandholt til Frokost; de havde været saa uhyre glade ved at see Eder, især var Frøken B. glad ved Dig, hvem hun ikke havde set i saa mange Aar. Derfra kørte jeg alene til Doktor Schrolls og var der hele Eftermiddagen og Aftenen. Onsdag Kl. 5 tog jeg saa til Svendborg og gik samme Aften en dejlig lille Tur uden for Byen. Første Dag her gik jeg ind til Dr. Rasmussen og spurgte ham om mit Ben, der stadig hæver i Anklen og paa Foden, er tungt og træt og hindrer mig i at gaae ret meget. Han gav mig Jod at smøre med og sagde jeg skulde igen gaae med Bind og ligge med tykt Vat om Natten. Nu er det allerede bedre og jeg maa nok følge hans Raad og gaae med det Bind et Par Maaneder, om det saa bare kan blive helt godt! Dr. Bokkenheuser havde jo sagt, jeg maatte lægge det. Jeg rejser til Odense paa Lørdag er to Dage hos Syberg; dersom Thora og Børnene er der vil jeg være en Nat paa Hotel, skal til Øjenlæge og besøge Jørgensen der nu boer hos Karen. Den sidste Ugestid i Kerteminde skal jeg have vadsket og pakket og syet et og andet. Dersom Du ikke kunde være et Par Dage hos mig, vilde jeg grue rædsomt for den Indflytning. I Dag skriver jeg om at faae flyttet ind d: 1ste Juli, haaber han kan den Dag. Jeg rejser altsaa d:27de og boer paa mit gode Missionshotel Gl. Kongensg har meldt mig til Bentzons til Middag og Aften og tager til Birkerød Dagen efter. Det glæder jeg mig meget til; saa er I vel lige paa Falderebet. Anna B. har skreven til mig, om jeg ikke vil have deres [ulæseligt] i Juli og [ulæseligt] formodentlig rejser hun og Margrethe saa paa Landet. Det har jeg sagt Ja til, da jeg efter denne Benhistorie er bange for at være alene. Marie Warberg gaaer endnu med daarlig Finger, Gud veed, hvad det bliver til! Caspersen mener, det tyder paa Benæder. Jeg glæder mig slet ikke til Rejsen i September; det er ikke som i Fjor! Jeg glæder mig heller ikke til min Lejlighed! – Nu Farvel lille Putte! Hilsener til Eder allesammen Jeg længes efter at høre hvordan lille Alhed har det!
+Bedstemor –
+Tante hilser!</t>
+  </si>
+  <si>
+    <t>1920-05-07</t>
+  </si>
+  <si>
+    <t>Christine  Mackie</t>
+  </si>
+  <si>
+    <t>Birkerød St.
+Kajerødvej</t>
+  </si>
+  <si>
+    <t>Elisabeth Mackie
+Hempel Syberg
+Albrecht  Warberg</t>
+  </si>
+  <si>
+    <t>De to nabokoner kendes ikke.
+Christine var Warberg-parrets første barn. Hun blev født på gården Ensomhed i Heden på Fyn.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3837</t>
+  </si>
+  <si>
+    <t>Laura Warberg vil tænke 50 år tilbage på den søndag, hvor hun fødte Christine. Lauras to nabokoner græd. Hempel Syberg holdt Albrecht Warberg med selskab i haven. Omsider kom en stor, velskabt pige til verden.
+Laura troede op til sit bryllup, at Albrecht ikke brød sig om børn, så det var en dejlig overraskelse, at han var så glad for dem. Laura og han fik en hel flok, og nu er de ved at blive gamle.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/D76Z</t>
+  </si>
+  <si>
+    <t>[Med blæk på kuvertens forside]
+Fru Mackie
+Kajerødvej
+Birkerød St
+[Med kuglepen på kuvertens bagside:]
+8. Maj
+1930
+[Med blæk i brevet:]
+Kerteminde d. 7_de_ Maj 1920
+Kære Christine!
+Jeg er vis paa, at mine Tanker Dagen lang i Morgen vil gaae de 50 Aar tilbage i Tiden, til den lange ret svære Søndag, hvor de to gode Nabokoner græd over mig, mens Onkel Syberg holdt Far med Selskab nede i Haven til ved 6 Tiden, da en stor velnæret Pige paa 9 Pund endelig lod sig see!
+Det staaer saa tydeligt for mig altsammen, ogsaa Fars og min Glæde først over at vente Dig og saa at have Dig. Jeg kan ogsaa huske, at jeg mente ikke Far holdt af Børn og blev derfor glad overrasket, da han paa vor Bryllupsaften sagde, at det vilde være dejligt, om vi kunde faae Børn! Og dem fik vi altsaa en Flok af og nu begynder de at "blive gamle" - om jeg tør sige det slemme Ord! Naa Du behøver nu ikke bekymre Dig for Dine 50 Aar, for ingen vilde gætte paa det Tal! Til Lykke, lille kære "gamle" Basse! Gid foreløbig de følgende 10 Aar maa blive gode og sorgfri; naar Du saa bliver de 60, kan der altid ønskes igen! Og gid Du maa faae en rigtig rar Fødselsdag! Jeg vil længes efter at høre, hvordan Du har tilbragt den. Jeg haaber det gl. Porcelæn kommer helt til Dig og at Du vil blive glad ved det. De andre Ting kan Du faae ved Lejlighed. Hvor den søde Putte vist er ivrig paa Færde Dagen igennem! Kærlige Hilsener til Eder begge fra
+Mor</t>
+  </si>
+  <si>
+    <t>1913-12-27</t>
+  </si>
+  <si>
+    <t>Alhed Marie Brønsted
+Ellen Brønsted
+Grethe Jungstedt
+Adolph Larsen
+Alhed Larsen
+Andreas Larsen
+Carl Larsen
+Ellen Larsen
+Georg Larsen
+Johan Larsen
+Johanne Christine Larsen
+Johannes Larsen
+Anna Marie   Larsen, Georg Larsens datter
+Anna Marie  Larsen, Georg Larsens hustru 
+Christine  Mackie
+Elisabeth Mackie
+Ellen  Sawyer
+Erik Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Alhed og Johannes Larsen fik opført et hus til Laura Warberg i Kerteminde 1913-1914.
+Marie Larsen var husbestyrerinde på en gård i Sverige fra 1913.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2737</t>
+  </si>
+  <si>
+    <t>Laura Warberg takker for julegaver. Christine Mackie har været syg hele julen, og Laura/Bibbe har også feber. Laura Warberg spiste julemiddag hos Agrarens/Adolf og Junge Larsen, og bagefter gik man til Alhed og Johannes Larsen, men Johanne/Junge måtte blive hjemme hos den lille. Marie Larsen var kommet hjem fra Sverige. 
+Elle/Ellen Sawyer spiller en masse i biografen.
+1.-juledagsfestlighederne er udsat til nytårsdag.
+Laura W. rejser først 9. januar, da hun skal lave en del aftaler om husbyggeriet inden da.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/iDpN</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside. Med blyant:]
+1914? Jul 1913
+[Med Laura Warbergs skrift, blæk:]
+Fru Professorinde Brønsted
+Tornehave
+Birkerød St.
+[På kuvertens bagside; blyant; anden skrift end Laura Warbergs:]
+Br. 2
+Gj 2
+La 2
+Aller. 1
+Be 1
+Elle 1
+Sva 1
+Je 2 - 1
+Bo 1
+Di 1 - 1
+Tutt 2 - 1
+16 - 3
+Ta 2
+[I brevet; med blyant:]
+1913
+[Med blæk:]
+Kerteminde 2_den_ Juledag
+Kære lille Muk!
+Du gaaer vist og længes efter at høre om Christine; men først fra hende en foreløbig Tak for Bogen og fra mig for Blomsten lille Muk; det var jo rigtignok mod Aftalen; jeg i al Fald holdt den og gav ingen udenfor Kerteminde. Det har jo været et stort Skaar i Juleglæden for os alle, at Chr. har ligget i Sengen lige fra vist i Mandags, men nu er hun da feberfri og befinder sig i Dag ret vel, ligger og læser, faaer af og til en Visit, i Aftes Alhed og Elle, de var her ogsaa Juleaften Kl. 6-7. Onsdag Morgen blev vi allarmerede om at Bibbe var syg med 39⁰ Feber, Halsen - hun var alligevel ret lebendig og hendes Seng blev Juleaften flyttet ind i Havestuen. Jeg spiste til Aften hos Agrarens , Marie var kommen fra Sverrig den Dag. Saa blev Juletræet tændt, det stod i Maries Stue, som nu er Spisestue og Legestue Men at der er kommen et meget stort Tæppe akkurat som Las's men større, i Havestuen, hvor Klaveret skal flyttes ind og den skal være Dagligstue; Hjørnestuen er saa kold. Naa, det var en lille Afstikker! Kl. 7 1/2 gik vi over til Las's; Erik og Bibbe fik deres Julegaver først. Stakkels Junge maatte blive hos Bibbe, da Pigen var fri! X Det var en mageløs festlig Juleaften i det store Ateliér stort sundt Træ, Masser af Gaver. Grete ovenud af Glæde over alt sit. Alhed af Las Salamanders [ulæseligt ord]!!!, men det var ikke kommen. Lysse er oppe nu og nogenlunde rask. Alhed og Puf har i Sinde at rejse paa Mandag, Elle Søndag Nat, naar hun er færdig i Biografen. Hun kan saa fortælle om alle detaljer herfra. I Gaar var hver hos sig, da Agrarens har opsat deres traditionelle 1_ste_ Juledags Gilde til Nytaarsdag. I Aften holder Las's Fødselsdag med Grosses, mig og Agrarens, i Morgen Aften med nogle unge, hvor Elle skal med; hun har i Aften 5 Timer! i Biogr. men kan netop naae i en Fritime at løbe op til Alhed og faae noget Mad og Kaffe i Køkkenet. - Naar Alhed er hjemme igen d. 5_te_, vil jeg vente med at rejse til d. 9_de_, da der er en Del at aftale om vort Hus og i disse Dage er alt optaget! Putte er ret rask nu, men hoster og faaer Medicin; var i Bil til og fra Las's Juleaften. Vi var saa glade ved Din Telefonhilsen lille Muk; jeg var ganske rørt over, at I havde drukken min Skaal og savnet mig. X Vil Du takke lille søde Bes for Kortet. Til Nytaar sender jeg hende og Lomme hver et Kort.
+Ja nu kun Masser af Kærlige Hilsener til Eder allesammen fra
+Bedstemor.
+X Du kan troe, at jeg tænkte ogsaa meget paa de mange hyggelige Juleaftener hos Eder. 
+[Indsat i venstre margen, s. 2; lodret:]
+Men Marie løste hende af og senere Puf</t>
+  </si>
+  <si>
+    <t>1914-09-09</t>
+  </si>
+  <si>
+    <t>Bodild Branner
+Thora  Branner
+Sophie Breum
+Johannes Nicolaus Brønsted
+Alfred Goldschmidt
+Poul Henningsen
+Christian  Houmark
+Grethe Jungstedt
+Adolph Larsen
+Alhed Larsen
+Andreas Larsen
+Johan Larsen
+Johanne Christine Larsen
+Marie Larsen
+Ellen  Sawyer
+- Svendsen, Fru
+Christine Swane
+Lars Swane
+Sigurd  Swane
+Hempel Syberg
+Astrid Warberg-Goldschmidt
+Erik Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Swanerne: Christine og Sigurd Swanes ægteskab fungerede dårligt, og Christine flyttede flere gange i perioden fra manden for sammen med deres fælles barn at opholde sig hos broderen, Johannes Larsen, og dennes hustru, Alhed, i Kerteminde. Christine var dog ofte syg, og Sigurd Swane blev så indkaldt, så han kunne passe sønnen. 
+Henningsen kan være forfatteren Poul Henningsen, men familien kendte flere andre af dette navn. 
+Johannes Brønsted/Madien skal bo i København. Hvordan det hænger sammen, vides ikke. 
+Syldsten er betegnelse for et bygningsfundament af kampesten eller anden form for natursten uden bindemiddel (Wikipedia aug. 2025). Laura Warberg flyttede i 1914 ind i et hus i Kerteminde, som Alhed og Johannes Larsen havde ladet opføre til hende. 
+Det vides ikke, hvem Anna B. var.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3738</t>
+  </si>
+  <si>
+    <t>Det de dejligt, at Louise Brønsted nød ferien i Kerteminde.
+Ellen Sawyer har musik- og engelskelever og tjener godt.
+Laura/Bibbe er syg, så Swanerne er flyttet hjem til Alhed Larsen, som synes, at det er dyrt at have dem boende. Sigurd Swane er mageløs til at passe drengen.
+Christine Mackie har spillet på hotellet en aften, hvor der var meget andet underholdning.
+Laura Warberg har besøgt Hempel Syberg, som var irriterende.
+Erik Warberg Larsen læser hos Laura.
+Det er spændende, at Johannes Brønsted skal bo i København.
+Næsten alt på det nye hus er færdigt.
+Christine Mackie har misset et tog i Odense og måtte gå tre timer i byen om natten.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/aHOB</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside med blyant:] 1914?
+[Håndskrevet på kuvertens forside med blæk; Laura Warbergs skrift:]
+Fru Professorinde Brønsted
+cand. polyt.
+Tornehave
+Birkerød St. ] 
+[Håndskrevet på kuvertens bagside; Laura Warbergs skrift:]
+Afsendt Tirsdag Aften
+[Håndskrevet på kuvertens bagside. Ikke Laura Warbergs skrift:]
+Øl 8
+S[ulæseligt]salt
+Sodavand
+Brænde
+Petroleum
+brun Sæbe
+Amar.
+sort Skosværte
+Zeha
+3 [ulæseligt ord]
+Øl[ulæseligt]
+1 Kg Havregryn
+Bager Kogesprit
+Helga Sild Sild
+Tomater
+[Håndskrevet med blyant i brevet:] Sept. 1914
+[Håndskrevet i brevet med blæk; Laura Warbergs skrift:]
+Tirsdag Aften
+Kære lille Muk!
+Dit brillante Brev til Alhed er gaaet rundt til andre, og vi var meget glade over at Du var saa tilfreds med Din Ferie; vi var det i lige Maade paa Dine Vegne. Det er storartet for en Husmoder at kunne slippe en lille Tid for Pligter til højre og venstre. Vi var jo ogsaa allesammen meget glade ved Eder; jeg tænker tidt paa vor hyggelige The- eller Kaffe Sammenkomster her. nære ["nære" indsat over ordet "Sammenkomster"] Nu i Aften kom Pakken til Elle; hun maatte strax efter afsted til Rynkeby, Grethe og jeg delikaterede os øjeblikkelig med hver en Pære. Elle bliver i R. i Nat, tager til Odense i Morgen, bliver der_den Nat og skal med Thora til Baunehøj paa Torsdag. Hun har nu begyndt sin Musik-Undervisning har 3 Elever ad Rynkeby til, og 4 Mandag med Johanne, der er _ulige glad over at have Følgeskab især til Vinter, naaer hun kører og kommer hjem Kl. 10 om Aftenen; endnu cycler de. Elle er lidt bange for den Branche, hun der er slaaet ind paa, og det er skam ogsaa dristigt og vældig godt gjort, dersom hun virkelig kan sætte det igennem. Det er 5 Kr. mdl. for hver; med de Elever i Engelsk, hun nu har, tjener hun omkring 80 Kr. mdl; deraf vil Elle kunne lægge Penge op! Nu boer hun igen her, men er væk 4 Dage om Ugen; vi savner hende, men Grethe og jeg har det jo heldigvis udmærket sammen. Bibbe fik for ca. 14 Dage Angina og saa flyttede Swanere over til Alhed. Fru S. har endnu Smerter og ingen veed; naar hun skal op, kommer nok ret strax efter hertil og skal ligge at begynde med. Alhed er ikke ret stolt af Udgiften til alt det og stakkels rare Swane! Det er en streng Tid for ham! Han er mageløs til at passe det Barn. 
+Henningsen rejste forrige Tirsdag i Bil til Nyborg. Alhed Elle, Grete, Drengene med; en Ring punkterede i Nyborg, de kom for sent til Færgen, han ventede paa den næste og maatte med Bumletog. - I Søndags var der Underholdning paa Hotellet til Fordel for Soldaterne; Christine vældig i Ilden; først en Sonate med Muk - saa akkompagnerede hun Fru Svensen, tilsidst en Trio med Muk og Organisten, dejligt, stor Applaus og de maatte spille Prestoen dacapo; ind mellem daarlig Oplæsning af Houmark, god d_o_ af Sofie Breum; Salen fuld. - Johanne og Agraren havde spist til Aften her med Thora og lille Bodild, som var her hele Dagen; tog Frokost her, Middag hos Agrarens, Visit til Kaffe hos Alhed; det faldt rigtig godt ud, Du veed de har været lidt Urolige imellem fordi de ikke besøger hinanden! Jeg havde været i Odense et Par Dage før, min eneste Udflugt lige fra i Marts. Syberg var forkølet, mulig som Følge deraf; irriterende tyskvenlig; jeg turde for min egen Skyld ikke disputere med ham, men det kogte i mig. Forresten tænkte jeg, det kunde komme af hans tyske Afstamning og Thora indrømmede, han selv havde slaaet paa den Streng. Og jeg havde endda tænkt at faae en god Passiar om Krigen! Paa Fredag kommer Bodild herned alene til Puttes Fødselsdag. - Johanne har det bedre nu, er da i Reglen kun daarlg om Morgenen. Sidst i Ugen skal de tærske; gid de høje Kornpriser vil holde sig, til han faaer solgt. Nu gaaer Erik igen daglig i Skole hos mig, det kniber med A.B.C.en i andet er han flink interesseret. - Det er rigtignok en Begivenhed for Eder, at Madien skal boe i Kbh! Der vil Telefonen komme til at spille en stor Rolle! Og hvilke herlige Søndage det saa bliver for Eder. Ja kunde Du være heldig med en ny Pige til Nvbr! Vi har vidunderligt Vejr, sommervarmt i Dag; men dog for køligt om Aftenen til at spise ude. Nu er - ja hvad hedder det, "Sylden" paa Huset tjæret og det ser meget kønt ud; ligeledes Portene i Muren; Laagen er sat i nu er omtrent alt færdigt. Anna B. var meget begejstret for alting her, ogsaa for Las's Domæne. Vi var bedt der Lørdag til en meget fin Soupér; hun var imponeret af Haven og alt der ogsaa; hun vilde rejse Onsdag, den sidste Dag der var direkte Forbindelse med Kbh.-Toget, Chr. var ogsaa i Odense - saa gik alligevel Toget for Næsen af dem, de var midt paa Perronen! Saa maatte hun gaae 3 1/2 Time i Odense. Statsbanerne generer sig ikke! Godt Astrid tog Bil til Nyborg! Jeg har faaet et udmærket Brev fra hende; Alfred er saa flink, snakker med hende!! skrev pænt hertil og sendte rigelig Penge. Jeg er lykkelig over det! Nu Farvel lille Muk! Jeg har det godt for Tiden. Kærlige Hilsener til Eder alle! Bedstemor.</t>
+  </si>
+  <si>
+    <t>1914-12-31</t>
+  </si>
+  <si>
+    <t>Grethe Bichel
+Peter Bichel
+Esther Dahlerup
+Ludvig Dahlerup
+- Dahlerup, Fru
+Johanne Giersing
+Grethe Jungstedt
+Adolph Larsen
+Alhed Larsen
+Andreas Larsen
+Johan Larsen
+Johanne Christine Larsen
+Johannes Larsen
+Vilhelm Larsen
+Christine  Mackie
+Elisabeth Mackie
+Ellen  Sawyer
+Marie Schou
+Christine Swane
+Sigurd  Swane
+Anna Louise Syberg
+Clara Syberg
+Franz Syberg
+Fritz Syberg
+Lars Syberg
+Nelly Tailor
+Andreas Warberg
+Minna Warberg
+Torkild Warberg
+Erik Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Laura Warberg bor i et hus i Kerteminde. Alhed og Johannes Larsen har fået det opført til hende.
+Christine Swane og hendes søn er midlertidigt flyttet fra Sigurd swane, og de bor hos Alhed og Johannes Larsen.
+Det vides ikke, hvem Tanterne er. Oftest var det Marie Larsen og Christine Swane, der blev kaldt sådan.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3739</t>
+  </si>
+  <si>
+    <t>Laura Warberg har haft syv damer til middag.
+Sigurd Swane er nu rejst. Christine Swane kan ikke bestemme sig til, om hun skal blive i Kerteminde eller ej. Hun bliver nok en tid mere hos Alhed og Johannes Larsen, men man har overvejet at flytte hende til Adolf/Agraren og Johanne Larsen eller til Vilhelm/Klaks Larsen. Hun opfører sig urimeligt og har desuden hjertebanken, som hun nu får medicin for.
+Man splejser i familien til en gave til Grethe.
+Laura Warberg bestiller forsatsvinduer.
+Hele Syberg-familien har været til middag og Alhed og Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/PPvC</t>
+  </si>
+  <si>
+    <t>[Skrevet med blyant på kuvertens forside; ikke Laura Warbergs skrift:]
+1914
+Nytaarsaften 1914-15
+[Skrevet på kuvertens forside; Laura Warbergs skrift:]
+Fru Professorinde Brønsted
+cand. polyt.
+"Tornehave"
+Birkerød St.
+[På kuvertens bagside: Julemærke 1914]
+[I brevet:]
+Kerteminde Nytaarsaften 1914
+Kære lille Muk!
+Tak for Julekortet og for den lille Bakke, som jeg indviede i Aftes under en Flaske Rødvin, givet til en lille fin Middag jeg gav for mine [ulæseligt ord] og Clara Syberg. Desserten var en meget vellykket Genferkage, hvortil Elle gav Portvin. Vi havde det saa morsomt og hyggeligt vi 7 Damer. Lysse hentede Alhed og fik sig noget Kage og et Slag 66 med Pigebørnene. - Vi har aftalt, at Drengene skal komme her mellem om Lørdagen, saa lærer jeg dem og Grethe at spille Whist. Jeg vilde saa gærne have lidt Tag i Drengene, de er saa søde og Lysse saa morsom. En Aften var de og Alhed, Chr. og Putte her til Kort, Lotterier om Godter; meget animeret. Elle var til Middag hos Dahlerups 1_ste_ Juledag, vi andre hos Agrarens. Las's Fødselsdag var jeg der til Aften, de er saa mange. Lützhøft kom den Dag, Swane er først rejst i gaar; Fru S. kan ikke bestemme sig om hvad hun vil, saa Las's beholder hende vel til videre. Dog skal hun afstaae Gæstekamret til Eder omkring d. 20_de_. Bliver Vejret godt, kommer Dede og Minna med lille Torkil og de skal boe i Grethes Værelse, saa maa Tanterne paa Højskolehjem, Thora og Astrid hos Agrarens! Grethes Fødselsdag d. 16_de_ vil jeg have dem alle her samlede hos mig. Dersom der kunde blive Sammenskud om noget til hende, trænger hun meget til en Ulster. Peter og Grethe har tegnet sig for Bidrag; de 32 Kr. jeg har, skulde være Tøj til en Kjole / og syet. Vi glæder os meget til Dagen, at see hendes Overraskelse og Glæde; jeg giver hende Uhr, af Sølv, men godt. Kunde vi nu faae Held til d. 20_de_ baade godt Vejr og Gæster fuldtallige! I Formiddags tog Elle og Grethe til Rynkeby og bliver til i Morgen Kl. 6. - skal om Aftenen til noget Koncert paa Hotellet. Vi kunde Skam ikke have undværet Elle i Julen, det vilde have været ligefem hjerteløst mod Grethe - og mig med. Vi ser hende jo saa lidt i det daglige. - I Forgaars besluttede jeg mig til Forsatsvinduer i Dagligstuen, her er grulig koldt trods Trælister allevegne paa Vinduerne. Allerede i Gaar var her en at tage Maal og jeg faaer dem færdige - malet ogsaa - ca. d. 13_de_. Las vilde give mig et Fag d. 20_de_. Dede gav mig 10 Kr. Juleaften til et, saa kan jeg nok forsvare at faae dem, vil spare megen Brændsel; jeg glæder mig! - Alhed var i Aftes optaget af at fortælle om Uglens Umulighed, hun var [ulæseligt ord] ligesaa urimelig mod den skikkelige Swane, som altid. Ja man skulde ikke troe, hun er rigtig klog. Der er Tale om at faae hende til Agrarens i Maries Stue, men Johanne vil saa nødig, hun er over alle Grænser nervøs, har af og til Anfald af Hjærtebanken, troede hun skulde døe! De var bedt til Bichels forleden Aften, Grethe var saa elskværdig at undersøge hende, gav to Slags Medicin. I Aftes her, da vi havde spist, fik hun et mindre Anfald, men det gik over efter Draaberne. - Det var Synd, hun skulde have Uglen; vi spekulerer i Klaks. - 
+Nu maa jeg nok set at faae skreven lidt til Thora ogsaa, skal saa et Par Visitter og tænker at tilbringe Aftenen hos Agrarens. Putte har faaet en dejlig Kjole af Tante Nelly, passer hende omtrent, den blev indviet i Gaar hos Las's Alhed havde bedt alle Sybergs til Middag Kl. 1 - Kastespil m.m. til 8 1/2. Af sin Far fik Putte et pragtfuldt hvidt Toilet [ulæseligt ord]. Prisen var paa det meste, det har mindst kostet 40 Kr. - Tusinde kærlige Hilsener til Eder allesammen, lille Muk! Tak for alles Kærlighed i det gamle Aar! Godt Nytaar for alle Jer!
+Mor.</t>
+  </si>
+  <si>
+    <t>1915-05-11</t>
+  </si>
+  <si>
+    <t>Brædstrup</t>
+  </si>
+  <si>
+    <t>Laurentius Allerup
+Alhed Marie Brønsted
+Ellen Brønsted
+Else Birgitte Brønsted
+Johannes Nicolaus Brønsted
+Peter Oluf Brønsted
+Vilhelm Fibiger
+Camilla Kattrup
+Eline Kattrup
+Rasmus Kattrup
+Adolph Larsen
+Johanne Christine Larsen
+Julie Sophie Anette Augusta  Teisen
+Augusta Teisen, Viggos mor
+Andreas Warberg
+Minna Warberg
+Torkild Warberg</t>
+  </si>
+  <si>
+    <t>Andreas/Dede Warberg og hans familie boede i Brædstrup. 
+Minna Kattrups far døde i 1914. Sølvbrylluppet hos Kattrup må således være på herregården Risinge ved Kerteminde. Denne ejedes af Minnas farbror, Rasmus Kattrup, og hans kone, Eline Katteup. 
+Lusitania-affæren refererer til sænkningen af det britiske passagerskib RMS Lusitania den 7. maj 1915 af den tyske ubåd U-20 ud for Irland. 1.198 mistede livet; herunder 128 amerikanere. Hændelsen skabte stor international forargelse, især i USA, og bidrog til at skifte den amerikanske opinion mod Tyskland, hvilket var en vigtig faktor i USAs senere indtræden i 1. Verdenskrig (diverse søgninger på nettet). 
+Busenfreund: Nær ven (ofte ment ironisk).</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3770</t>
+  </si>
+  <si>
+    <t>Louise/Muk Brønsted må tage penge af renterne til f.eks. et par handsker. 
+Laura Warberg er i Brædstrup. Fru Kattrup har været på besøg til en fiskemiddag. Laura Warberg går ture med Minna og den lille Torkild. Torkild er nem og sover meget. 
+Adolf/Agraren Larsen er genindkaldt, og Laura tænker på, om Johanne/Junge Larsen vil leje et par stuer ud imens. Fru Teisen driver nu pensionat i sit hus, for mange ønsker at holde ferie i Kerteminde.
+Andreas/Dede Warberg har vrøvl med en svindler.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/GT5r</t>
+  </si>
+  <si>
+    <t>[Med blyant på kuvertens forside:] 1915
+[Med blæk på kuvertens forside:]
+Fru Professorinde Brønsted
+cand. polyt
+"Tornehave"
+Birkerød St.
+[Med blæk i brevet:]
+Brædstrup d: 11/5 - 15
+Kære lille Muk!
+Minna, Dede og jeg selv sender Dig mange gode Ønsker og kærlig Lykønskning til Dagen! Vil Du ikke nok undskylde, at jeg gør mig det saa nemt med min beskedne Gave som at bede Dig holde 3 Kr. tilbage af de eventuelle Renter og købe Dig et Par Handsker eller lignende; samt desuden 1 Kr. til Deling mellem Lomme og Bes f Ex. til Planter i deres Have. Jeg kom herop i fredags og bliver til 2_den_ Paaskedag d.v.s. Lørdag rejser vi til Horsens og er der Pinsedag over. Fru Kattrup var hos os i Gaar til Middag i.F.a. en Gedde og en Ørred, som Dede havde med hjem fra en Fisketur langs Gudenaa i Søndags. - Her er saa yndigt og jeg nyder at gaae og drive den af; er hver Formiddag en lang Tur i den dejlige Skov, og om Efterm. en mindre med Minna og Torkild i sin Vogn, den han tilbringer sin næste Dag i med kun en 1 1/2 Times Afbrydelse, naar vi har spist saa faaer han Vælling X. Vognen staaer i deres Have og kan ses fra Køkkenet. Han er en forbausende god Dreng, jeg hører ham aldrig græde, han sover meget om Natten sine 12 Timer, faaer Kl. 6 en Taar og sover saa videre. Kommer i Bad i Køkkenet om Aftenen ["om Aftenen" indsat over linjen] og er henrykt i Balien. Han er saa tyk og solbrændt. Forældrene har det godt, de skal nu beynde paa Tennis med Fuldmægtig Eide og hans forlovede. Jeg bliver bedt en Del ud til Kaffe med Minna. Efter Kattrups Sølvbryllup i Søndags d: 17_de_ Juni kommer Dede Familien til mig vist en 14 Dages Tid, det bliver hans Sommerferie. Agraren blev indkaldt for nylig, maaske fortalte jeg Børnene det. Gud veed om Johanne saa ikke vil leje to Stuer ud i den Tid - Juni og Juli; der siges at blive vældig Rift om Sommerlejligheder i Kerteminde i Aar og Fru Teisens Villa skal være Pensionat. Allerup og Ville boer saa henrivende i det hvide Hus, Gud veed, om I viser Eder i Kerteminde i Aar? Du har vist et Par Lagner med stort slynget Navn og maaske ogsaa nok ["nok" indsat over linjen] et Underlagen med lille rødt Navn, ikke? - Vi er vældig betagne af Lusitania Affæren! - Dede har en Del Vrøvl med en væmmelig Kollega og en Mand, som har lavet noget Falskneri, hvem samme Kollega er Bussenfreund med. Her er Røre i hele Byen over det. - Nu Farvel lille Muk! Hils alle fra mig, ogsaa dem af Dine Gratulanter, jeg kender! Mor.
+[Indsat langs venstre margen s. 2; lodret:]
+og sidder i sin Stol eller ligger og sparker paa Gulvet.</t>
+  </si>
+  <si>
+    <t>1917-01-02</t>
+  </si>
+  <si>
+    <t>Laurentius Allerup
+Peter Oluf Brønsted
+Grethe Jungstedt
+Camilla Kattrup
+Alhed Larsen
+Johanne Christine Larsen
+Johannes Larsen
+Christine  Mackie
+Elisabeth Mackie
+Peter Magnussen
+Ellen  Sawyer
+Leo Swane
+Andreas Warberg
+Conrad Warberg
+Minna Warberg</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvem Ville og tandlægens var.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3748</t>
+  </si>
+  <si>
+    <t>Laura Warberg takker for fotografiet. 
+Alhed Larsen har fået 200 kr. af Magnussen. Christine Mackie skal have pengene til en rejse, men Alhed vil også give penge til Johanne Larsen og et ur til Johannes Larsen (uklart formuleret i brevet). 
+Ellen Sawyer får sit flygel sat i stand.
+Laura Warberg har været til juleaften hos Alhed og Johannes Larsen, og hun har holdt søskendemiddag, hvorefter hun blev syg. 
+Andreas/Dede Warberg har været på besøg, og han så dårlig ud. 
+Husholdningen er besværlig, og Anna, den unge pige i huset, er tit sur. 
+Lille Conrad Warberg er syg.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/3Y49</t>
+  </si>
+  <si>
+    <t>[Skrevet med blyant på kuvertens forside:]
+1917 2-1-17
+[Skrevet med blæk:]
+Fru Professor Brønsted
+cand. polyt
+Tornehave
+Birkerød St. 
+[Skrevet på kuvertens bagside:]
+Tak til lille Bes for Kortet
+[I brevet:]
+d : 2 – 1 – 17
+Kære lille Muk!
+Tak for Julebrevet og for det nydelige Billede af Dig og lille Peter; det er udmærket af Eder begge. Du ligner det, som Chr en Gang har taget, hvor du staaer ved en Blomst. Godt at I alle naaede at blive raske til Julen; Skrive-Swane var jeg i Aftes sammen med hos Las’s og han fortalte mig lidt om Eder. Christine har maaske fortalt Dig om Julen her hun skulde netop skrive til Dig forleden. Men Du veed maaske dog ikke, hvad jeg lige har hørt oppe hos Ville og Allerup, at Alhed i Morges fik en Chek paa 200 Kr. fra Magnussen; Chr. og Putte havde nylig været inde hos ham og de var saa søde begge to skrev han; derfor skulde nu ogsaa disse Penge gaae til en rigtig god Rejse og Tur for Chr. til Sommer. Alhed har vist i Efteraaret sagt til ham at han maatte købe et Billede af hende for de Penge skulde bruges til det Øjemed. Men Allerup sagde, at Alhed vilde give de halve til Johanne til en Kbh’s Rejse og de andre til et Gulduhr til Las – om nu Allerups Beretning er korrekt. Jeg var bedt til The hos Ville i Efterm. Grethe er i Odense til Elever; Elle er paa Langfart. Hun faaer i Dag og i Morgen sit Flygel gjort i Stand, stor Reparation af Be[ulæseligt] men ikke nyt Filt. – Du kan troe, det var aldeles imponerende hos Las’s Juleaften. Det er vidunderligt smukt altsammen og storstilet. Dejlig tilpas varmt, alle de store Rum; slet ikke nyt eller raat. Jeg var bedt der i Aftes med Elle, som lige kom fra Klarskov, hvor hun og Grethe havde haft 3 morsomme Dage. Det var dejligt at have Dede, men for kort, godt 2 Dage. Fru Kattrup var hos Minna imens. Han saae daarligt ud, mager og bleg, men Elle mente, det kom af for megen Tobak og nu vilde han til at mindske. Jeg har desværre været halvdaarlig hele Julen, maatte i Seng lige efter Middag 4de Juledag, da jeg havde den Søskende Middag som jeg længe forud havde glædet mig så ulige til. Saa laa jeg en Dag, nu holder jeg Sengen og faaer Pulver, Dr. kalder det akut Mavekatharsis. Det er jo en streng Tid før Jul, jeg maa jo gøre meget selv naar Anna skal gøre rent; der er næsten en besværlig Husholdning for mig, nu jeg er saa gammel, men hvordan lave det anderledes! Naar Anna ikke er muggen og tvær saa er hun jo ellers ualmindelig flink; men jeg maa behandle hende som et raaddent Æg, men hun er mere kendt her, jeg tør ikke ret meget! – Ja, saa Farvel lille Muk. Gid I nu maa have det godt fremdeles og et rigtig godt Nytaar ønsker jeg Eder! Lille Konrad er saa syg i disse Dage, det mener at [ulæseligt], 40° i Aftes, 39 i Morges. Johanne er i Dag for første Gang i Middelfart at besøge alle sine Venner der; de ventede hende og i Morgen begynder hendes Elever, saa hun skulde jo gærne afsted. Hun fik en ny Hat dertil og Alhed forærede hende sin gamle men dejlige brune Pelskrave – De var alle til meget fin Soupés hos Tandlægens i Fredags; Junge i en af Alheds Kjoler. Jeg havde glædet mig saadan dertil, men laa i Sengen den Dag; her 
+[Skrevet på langs på sidste sides venstre kant:]
+er jo saa lidt af den Slags Fornøjelser. Kærlige Hilsner fra Mor.</t>
+  </si>
+  <si>
+    <t>1917-02-21</t>
+  </si>
+  <si>
+    <t>Glorup</t>
+  </si>
+  <si>
+    <t>Hedevig Abel
+Helvius Abel
+Ellen Agnete Amstrup
+Louise Amstrup
+Alhed Marie Brønsted
+Ellen Brønsted
+Else Birgitte Brønsted
+Johannes Nicolaus Brønsted
+Peter Oluf Brønsted
+Ellen Hjorth
+Camilla Kattrup
+Rasmus Kattrup
+Alhed Larsen
+Andreas Larsen
+Johan Larsen
+Johannes Larsen
+Adam Moltke-Huitfeldt
+Louise Moltke-Huitfeldt
+Adam Moltke-Huitfeldt, unge ejer af Glorup
+Ellen  Sawyer
+Hempel Syberg
+J Villumsen 
+Conrad Warberg
+Else Warberg
+Karen Warberg</t>
+  </si>
+  <si>
+    <t>En svoger var ikke skovrider på Glorup. Albrecht Warbergs bror, Conrad Warberg, var godsforvalter ved Glorup. 
+Tornehave var familien Brønsteds hus i Birkerød. 
+Madien var Albrecht Warbergs kælenavn til Johannes Brønsted (Louise Brønsteds ægtefælle). 
+Anhof hørte mellem 1532 og 1916 under herregården Glorup. Tidligere har gården heddet både Eskemose og Ovenskov. Hovedbygningen er opført i 1885 (Internettet aug. 2025). 
+Helvius Abel var forpagter ved Glorup.
+Det vides ikke, hvem Grundberg og Fru Flensborg var. 
+Stamhuset Moltenborg, hvorunder herregården Glorup hørte, blev opløst 1916. 
+Fideikommis: "Overladt til ærlighed', formue, dvs. gods eller kapital, som ved testamentarisk bestemmelse båndlægges til varigt underhold for en familie, til oprettelse af en stiftelse e.l., således at ikke selve formuen, men kun den årlige rente må bruges (Internettet aug. 2025)</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3750</t>
+  </si>
+  <si>
+    <t>Laura Warberg ønsker Johannes Nicolaus/Madien tillykke med fødselsdagen. Hun nyder at holde ferie på Glorup og har besøgt Abel og Kattrup samt fejret Conrad/Conne Warbergs 70-års fødselsdag, hvor hun tildels blev gode venner med Visse/Louise Amstrup.
+Nete Amstrup/Hjorth har besøgt sin mand, der er soldat i Holbæk. Hun har dårlige lunger og har både barnepige og husjomfru. Det er mærkeligt, at Visse/Louise er så glad for Netes lille datter.
+Greven overvejer at sælge jord fra Amstrups gård eller at sælge den helt.
+På Glorup er der store forandringer, da to grever Moltke har købt alt. 
+Laura ville gerne fejre fødselsdag, men stearinlys er så dyre og det er frostvejr, så hun udsætter det.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Coa8</t>
+  </si>
+  <si>
+    <t>[Skrevet med blyant på kuvertens forside:]
+1917
+[Skrevet med blæk:]
+Fru Professor Brønsted
+Tornehave
+Birkerød St.
+[I brevet:]
+[Øverst på s. 1 med anden skrift end Laura Warbergs:]
+Glorup! hvor en svoger var skovrider
+[Med Laura Warbergs skrift:]
+Glorup d. 21/2 – 17
+Kære lille Muk!
+Egentlig skulde Madien have dette Brev, men du kan nok bringe ham et ”Til Lykke” ledsaget af mange gode Ønsker for det nye Aar. Hvis jeg havde haft et pænt Kort, saa kunde jeg have sendt det særskilt, men dette gaaer også. Du skulde dog gærne med det samme have en lille Haandfuld ”Bagateller” herfra. Jeg har husket Kerteminderne paa Madiens Fødselsdag og haaber de skriver og fortæller om den selv. – Jeg har det saa rart her; intet Hovedbrud af nogen Slags, det er dejligt med en lille Ferie. Jeg gaaer en lang Tur i den herlige Skov hver Form. - og om Efterm. en mindre med de andre. Pigebørnene har været i Kbh fra i Lørdags, kommer i Aften. Naar de er her, spiller vi en Bridge, ellers læser vi; her er altid gode Bøger. Jeg har været en Visit paa Anhof; en Aften var vi bedt til en fin lille Souper hos Abels, spillede Bridge. I Gaar bedt til Kaffe hos Kattrups. Connes 70 Aars Fest var nydelig og morsom Jeg blev tildels gode Venner med Tante Visse, bad hende og fik Ja! til at besøge os til Sommer med dem herfra. Jeg er nu glad ved det; nu skal vi jo ogsaa ses d: 12_te_ April hos Syberg. Nete er med sin lille Pige i Kbh at besøge sin Mand, der ligger indkaldt i Holbæk, men havde fri et Par Dage; hun fulgtes med Marie og Nina og de bor i Grundbergs Hus; den lille har en Fru Flensborg, Det gaar desværre ikke ret fredeligt til paa Ølstedgaard og Nete er jo ikke rask, Lungerne er svage, hun maa intet bestille, de har en ung Pige til lille Ellen og en Husjomfru. Visse er saa uhyre glad ved Barnet, det er mærkelig nok, da hun aldrig har brudt sig om Børn. Nu forestaar der maaske en Forandring, da Greven tænker paa at sælge noget Jord fra Gaarden eller sælge den helt. Visse er saa bange for, at Amstrup i det Tilfælde vil købe den og hun vil saa gærne derfra. Conne har faaet det lettere og uden de mange Ærgelser han havde ved at se Administrationen øse Penge ud i Stedet for at spare lidt til den stakkels Greve. Der vilde have gaaet 30-40 Aar og nu menes der 10, inden alt kan være i Balance igen. Nu har to Grever Molkte købt alt her, Greven ejer ikke Sølvtøj Møbler eller noget. Men nu spares der efter en større Maalestok og Greven har en mindre Sum vist en 10000 aarlig. Hun har jo mange Penge, men har ”intet villet give for Børnenes Skyld”. Alt Bøndergods er eller skal sælges. Glorup og Rygaard er det ["t" sidst i ordet overstreget] eneste Gaarde, der bliver tilbage og saa Fideikommiskapitalen. Willumsen har købt Anhof – På Lørdag skal jeg hjem til en St[ulæseligt] og saa vilde jeg jo gerne have en større Festlighed til Eders Fødselsdag, men jeg er bange, vi ikke har Lyst til den Tid og vi har ingen Lamper og Stearinlys er saa dyre, saa nu har jeg henstillet til Elle, om vi skal opsætte Gildet. Mulig vi kunde laane Lamper, men hvad forslaar et Par Stykker. Skade at det nu fryser mere igen 6 ½ Grad her i Nat. Jeg har glædet mig over at kunde spare Lys og Brændsel i 14 Dage. Nu Farvel lille Skind! Kærlige Hilsner til Eder allesammen fra Bedstemor.</t>
+  </si>
+  <si>
+    <t>1917-11-11</t>
+  </si>
+  <si>
+    <t>Grethe Bichel
+Peter Bichel
+Ellen Brønsted
+Eugenie Holstein-Ledreborg
+Julius Hviid
+Ellen Iuel
+Marie Iuel
+Rudolph Iuel
+Alhed Larsen
+Andreas Larsen
+Johan Larsen
+Eiler Lehn Schiøler
+Ellen  Sawyer
+Gudrun Skanderup Nielsen
+Andreas Warberg
+Minna Warberg
+Mogens Warberg
+Torkild Warberg</t>
+  </si>
+  <si>
+    <t>Fru Hotel Nielsen: Gudrun Skanderup Nielsen ejede Tornøes Hotel i Kerteminde.
+Hverringe og Ulriksholm er herregårde beliggende nær Kerteminde.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3773</t>
+  </si>
+  <si>
+    <t>Laura Warberg ønsker Ellen/Bes Brønsted tillykke med fødselsdagen.
+Laura har været i Brædstrup. Lejligheden er god, men kold, og drengene var søde. Familiens nye pige druknede sig i Ring Sø.
+Laura W. har problemer med øjnene og med svimmelhed, og hun kan ikke bruge briller.
+Alhed Larsen underviser sine sønner. Den ene er dygtig; den anden bagud.
+Ellen Sawyer sælger malerier og underviser i klaverspil på blandt andet herregården Hverringe.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/H1mh</t>
+  </si>
+  <si>
+    <t>[Skrevet med blyant på kuvertens forside:]
+1917 11-11-1917
+[Skrevet med blæk på kuvertens forside:]
+Fru Professor Brønsted
+cand. polyt.
+Tornehave 
+Birkerød St.
+[På tværs med sort blæk på kuvertens forside:]
+90
+60
+50
+50
+450
+90
+300
+60
+180
+125
+1440
+[På kuvertens bagside; med blyant; en del kemiske formler. Og med blæk; på tværs:]
+25
+Sk. 20
+20 
+10
+[Med blæk i brevet:]
+Kerteminde d: 11/11-17
+Kære lille Muk!
+Til Lykke med lille søde Bes! Jeg sender samtidig med dette en Anvisning paa 2 Kr, som hun selv kan kan købe sig lidt for, den store 12aarige Pige; at tænke sig om 6 Aar er hun Student. Jeg har været en Uge i Brædstrup, det er en smuk Lejlighed, men der er koldt. Drengene var raske og søde, Minna meget optaget af ny Pige d: 1_ste_, flink og rar og godt anbefalet, lovede saa godt! Og saa drukner hun sig i Ring Sø en lille Kvartmil fra Brædstrup, en meget uhyggelig og mystisk Begivenhed, ingen aner Motivet, uden muligvis øjeblikkelig Sindssyge eller at der var noget galt med hende, hvilket endnu ikke var bleven undersøgt, da jeg rejste. Minna averterede strax og havde et run af Piger, tog vist en af dem. Jeg har ikke været hel vel en lang Tid, Øjne og Hoved og megen Svimmelhed, men det er kun Nervøsitet siger baade Dr. Hviid, Grethe Bichel og Dr. Sounte, Øjelæge i Odense. Det eneste ved det, som generer mig er, at jeg kan ikke taale at bruge Briller, kun en Lorgnet og endda med Maade. Jeg prøver at faae andre Glas i Brillerne, men det er vanskeligt. Ellers staaer alt vel til i alle Hjem; Alhed slider vældigt med Drengene, Puf er flink, men de siger, at Lysse er umulig, hans ringe Kundskaber i alle Fag er os en Gaade. Lehn Schiøler spekulerer for Alhed, vist 2000 som han nylig har købt Malerier for; hun har lige faaet at vide, at hun har tjent 600 foreløbig. Elle tjener godt ved Malerier for Tiden et ret stort med Olie til Fru Hotel Nielsen og et mindre til Grevinden paa Ulriksholm/gennem Bichels. Hun er glad ved at spille paa Hverringe, de er saa ligetil og rare mod hende, og den unge Datter er saa sød og flink, men ikke musikalsk. Gid Vinteren ikke skal blive for streng for Elle og gid den skrækkelige Krig snart fik Ende!
+Nu kun kærlige Hilsener til Eder allesammen, lille Muk; jeg vil da haabe, jeg har takket for Dit sidste lange og gode Brev.
+Bedstemor
+Elle hilser Eder alle og lykønsker Bes!</t>
+  </si>
+  <si>
+    <t>1918-07-30</t>
+  </si>
+  <si>
+    <t>Berta Brandstrup
+Thora  Branner
+Grethe Jungstedt
+Alhed Larsen
+Johanne Christine Larsen
+Ellen  Sawyer</t>
+  </si>
+  <si>
+    <t>Berta Brandstrup døde som ganske ung i september 1918. Alhed Larsen besøgte formodentlig Berta, da hun var syg.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3754</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer og Grethe Jungstedt skal på en tur til Samsø. 
+Alhed Larsen er rejst til København for at besøge Berta Brandstrup. 
+Johanne/Junge Larsen har givet en fin middag.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/36pi</t>
+  </si>
+  <si>
+    <t>[Skrevet med blyant på kuvertens forside:]
+1918
+[Skrevet med blæk:]
+Fru Professor Brønsted
+Cand.polyt
+Tornehave
+Birkerød St. 
+[Skrevet på kuvertens bagside:]
+Afs: Fru Warberg
+Kerteminde
+[I brevet:]
+Kerteminde d: 30/7 – 18
+Kære Lugge!
+Fra Elle skulde jeg melde, at hun rejser med Damper fra Odense til Samsø paa Torsdag, overnatter der, og tager Billet til Fredag-Damperen fra Kalundb. til Aarhus, der træffes I saa mener hun. Grethe har hun inviteret med til den lille Samsøtur; jeg skal skrive til Thora, om hun kan skaffe dem Mad og Nattelogis fra Torsdag til Fredag. Gid nu Vejret bliver smukt for Eder! Alhed er Kl. 10 rejst til København for at se til Berta; hun kommer vist igen Fredag; hun kan selv trænge til at trække Vejret lidt, da det har været en ualmindelig svær Tid for hende med alleslags. Jeg vil intet fortælle herfra, det kan Elle besørge mundtligt; om Junges fine Middag i Gaar o. s. v. 
+Mange Hilsener lille Muk til Eder Begge! Og Peter!
+Mor.
+vend om
+Elle mener, at Du kan telefonere hertil Onsdag Aften efter 6, hvis der er noget Du vil.</t>
+  </si>
+  <si>
+    <t>1920-12-22</t>
+  </si>
+  <si>
+    <t>Brevkort</t>
+  </si>
+  <si>
+    <t>Kærbyhus</t>
+  </si>
+  <si>
+    <t>Christine Swane
+Lars Swane
+Hempel Syberg
+Erik Warberg Larsen</t>
+  </si>
+  <si>
+    <t>Christine/Uglen og Sigurd Swane blev skilt i 1920 og holdt derfor ikke jul sammen.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3764</t>
+  </si>
+  <si>
+    <t>Laura Warberg sender godter. Et langt brev følger efter juledagene. 
+Lille Erik har været syg længe.
+Christine/Uglen Swane og sønnen er kommet til Kerteminde for at holde jul.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/i5m7</t>
+  </si>
+  <si>
+    <t>[Fortrykt på kortets adresseside:]
+BREVKORT.
+[Håndskrevet i adressefeltet:]
+Fru Brønsted
+Tornehave
+Birkerød St.
+[Håndskrevet i tekstfelterne:]
+Kærbyhus 
+Jul 1920
+Kære Lugge!
+Her leveres en Æske Godter fra Syberg, men jeg er bange I ikke faaer dem til Juleaften, jeg sender heller Brev lagt i. Jeg skal sende dem tilligemed langt Brev efter Juledagene. Alt vel her! Lille Erik har kigget en Uge af Angina men skal op i Dag. Uglen og Lasse kom i Gaar, skal være her i Julen. Frugten er kommen og omdelt! Tak!! Glædelig Jul ønskes Eder allesammen!
+Bedstemor.</t>
+  </si>
+  <si>
+    <t>1921-02-06</t>
+  </si>
+  <si>
+    <t>Alhed Marie Brønsted
+Ellen Brønsted
+Else Birgitte Brønsted
+Christian Caspersen
+Ellen  Sawyer
+Carl Frederik Wolf-Frederiksen
+Sofie Wolf-Frederiksen</t>
+  </si>
+  <si>
+    <t>Laura Warbergs søster, Johanne Caspersen, døde 13. feb. 1920.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3765</t>
+  </si>
+  <si>
+    <t>Laura Warberg bliver hos Caspersen en tid. Han ser dårligt, og hun vil læse højt for ham. Det er dejligt ikke at skulle passe en syg.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/2Zjj</t>
+  </si>
+  <si>
+    <t>[Fortrykt på kortets adresseside:]
+BREVKORT.
+[Skrevet med blyant på adressesiden:]
+Febru 21
+[Skrevet med blæk i adressefeltet:]
+Fru Brønsted
+Tornehave
+Birkerød St.
+[Skrevet med blæk i tekstfelterne:]
+Søndag d: 6_te_
+Kære Lugge!
+Mange Tak til Dig og alle tre Piger for Eders kære Breve til d: 20de. Nu er jeg helt i Orden igen og kan rejse med paa Onsdag, men jeg tager vist ikke fra Caspersens den første Tid. Du kan ellers tro jeg var ret tilfreds med ikke at skulle passe en syg derinde igen i Aar! Intet saa galt o s v! Men nu vil jeg jo gærne være det mest mulige for ham, hans Øjne er jo ikke gode, saa jeg kan vel læse for ham. I Gaar og i Dag har Elle været feberfri! saa vil hun op i Morgen. Jeg gaaer over til hende siden, naar alle andre skal til Kaffe hos Tandlægen jeg vil ikke med. Kærlige Hilsener! Mor</t>
+  </si>
+  <si>
+    <t>1922-11-06</t>
+  </si>
+  <si>
+    <t>Grethe Bichel
+Peter Bichel
+Grethe Jungstedt
+Kurt Jungstedt
+Matilda Jungstedt
+Alhed Larsen
+Johannes Larsen
+Anton Lorenzen
+Ellen  Sawyer</t>
+  </si>
+  <si>
+    <t>"alt udmærket og normalt" refererer til, at Grethe og Kurt Jungstedts datter, Matilda, blev født.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3766</t>
+  </si>
+  <si>
+    <t>Det med Lorenzen er til maj. 
+Peter og Grethe Bichel har været på besøg hos Larsens og fortalt om studentergildet. 
+Kurt Jungstedt har skrevet, at alt gik godt, og at pigen (Matilda) er sorthåret.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/S5NQ</t>
+  </si>
+  <si>
+    <t>[Fortrykt på kortets adresseside:]
+BREVKORT.
+[Skrevet med blyant på kortets adresseside:]
+2 v 6-11-22
+[Skrevet med blæk i adressefeltet:]
+Fru Brønsted
+Tornehave
+Birkerød St
+[Skrevet med blæk i tekstfelterne:]
+Mandag
+Kære Lugge!
+Jeg har vist lavet en fadæse, idet jeg er kommen i Tanke om, at jeg slet ikke omtalte det er til Maj med Fr. Lorenzen. Jeg haaber ikke der er sket noget m. H. tat tale med Eders Pige, som jeg hører af Grethe ["af Grethe" indsat over linjen] Du har endnu. Peter og Grethe var hos Las’s i Gaar til Kaffe og jeg fik en meget detaljeret Beskrivelse af det storartede Studenter Gilde. 25 Jubilæum ["25 Jubilæum" indsat med blyant] Hvor var det morsomt for Eder! Elle har haft nok et Telegram og i Dag Brev fra [ulæseligt ord] alt udmærket og normalt, Pigen kom med mørkt Haar. Alt vel her! Hilsener! Mor.</t>
+  </si>
+  <si>
+    <t>1920-05-14</t>
+  </si>
+  <si>
+    <t>Alhed Larsen</t>
+  </si>
+  <si>
+    <t>Johannes Larsen</t>
+  </si>
+  <si>
+    <t>Birkerød</t>
+  </si>
+  <si>
+    <t>Henne Kirkeby</t>
+  </si>
+  <si>
+    <t>Niels Bechsgaard 
+- Brincher
+Peter Oluf Brønsted
+Christian Caspersen
+Andreas Larsen
+Johan Larsen
+Ellen Dorothea Lehn Schiøler
+Christine  Mackie</t>
+  </si>
+  <si>
+    <t>Johannes Larsen er i Henne Kirkeby. Alhed er hos sine sønner i Birkerød, hvor de er på kostskole. Hun går desuden til sangtimer. 
+Det er uvist, hvem Klavs er.</t>
+  </si>
+  <si>
+    <t>Det Kongelige Bibliotek</t>
+  </si>
+  <si>
+    <t>Alhed vil besøge Fru Lehn Schiøler, men ser stadig slem ud med sår på læben. Hun skal til sangtime også.
+Andreas slider med lektier og eksamener, og der er ikke tid til at se på nyt tøj til ham. Drengene har fået hver sit værelse. 
+Alhed Larsen skal hjælpe søsteren Christine med at så græs.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/weXn</t>
+  </si>
+  <si>
+    <t>[På kuverten]:
+Maleren Johs. Larsen
+p.t. Kirkeby Kro
+Henne St.
+Jylland
+[Poststemplet]:
+Birkerød 14.5.20 [ulæseligt klokkeslæt]
+[Brevet]:
+Kæreste Lavsi!
+Hvor er det dog dejligt, at Vejret nu er saa fint, og det er jo meget smukt Vejr at se paa med Skyer og skiftende Belysninger. Det var kedeligt Hr. L. Sch. Ikke kom, da Vejret var saa slemt. Jeg vil ud at hilse paa hans Kone, hun har ikke været i Byen i disse Dage og jeg ser ogsaa saa rædsom ud endnu med de to store Saar paa Læben. I Morgen skal jeg ind at have Time, men da har jeg lovet at komme til Max. Gamle slider vældig i det, vi kan ikke komme ind om Tøj før paa Mandag, da han har Prøvestil hver Dag i denne Uge. Han og Lysse har indrettet det saadan, at de har faaet hver sit Værelse nu i Examenstiden for at Gamle kan læse i Fred. Jeg havde ham og Klavs og Brincher til Chokolade paa Konditoriet før efter endt dansk Prøvestil i Flyvning og dens Betydning. Lille Peter ligger af noget Forkølelse med Feber, Lysse og jeg skal ned at se til ham nu i Skovinspektionen. Naar jeg kommer hjem, skal jeg hjælpe Chr. at saa Græsplæne. Hils Hr. L.S. og Bechgaards og masser af Hilsner til Dig selv
+Din Alhed</t>
+  </si>
+  <si>
+    <t>1913-04-12</t>
+  </si>
+  <si>
+    <t>St. Pauli Kyrkogatan 19 Malmø Skåne</t>
+  </si>
+  <si>
+    <t>Ellen Agnete Amstrup
+Wilhelmine Berg
+Alhed Marie Brønsted
+Ellen Brønsted
+Else Birgitte Brønsted
+Johannes Nicolaus Brønsted
+Louise Brønsted
+Peter Oluf Brønsted
+Johanne Caspersen
+Adam Goldschmidt
+Alfred Goldschmidt
+Ina  Goldschmidt
+Bodild Holstein
+Alhed Larsen
+Andreas Larsen
+Johan Larsen
+Johannes Larsen
+Christine  Mackie
+Christine Swane
+Lars Swane</t>
+  </si>
+  <si>
+    <t>"det bliver sikkert sidste Gang, mens jeg selv har Lejlighed": Laura Warberg var reelt uden egen bolig i en periode 1913-1914 og boede familiemedlemmer på skift. I 1914 stod et hus, som Alhed og Johannes Larsen lod bygge til hende i Kerteminde klar, og hun flyttede ind i det maj 1914 sammen med datteren Ellen og barnebarnet Grethe. De kom kun til at bo i dette hus i få år.
+Se på lejlighed med "Tante": Johanne Caspersen (Laura Warbergs søster) og hendes mand flyttede fra Langeland til København.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2623</t>
+  </si>
+  <si>
+    <t>Laura Warberg har det lidt bedre, men hun bliver let træt i hovedet. Hun spørger, om Astrid kan komme og være hos hende nogle dage. 
+Christine Swane/Uglen venter barn, men hun vil vist ikke tale om det. 
+Laura Warberg har inviteret Brønsted-familien/Magisterens til frokost, og det bliver nok sidste gang, mens hun selv har en lejlighed. I juni skal hun til Kerteminde og bo på gavlværelset. Hun skal være en del hos Christine, da der altid er meget uroligt i Alhed og Johannes Larsens hus.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/RpAe</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Astrid Goldschmidt
+St. Pauli Kyrkogatan 19
+Malmø
+Skåne
+[På kuvertens bagside: Poststempler]
+[I brevet:]
+Søndag Eftermiddag.
 Kære Astrid!
-Jeg skal hilse Dig fra Alhed og sige at det var en herlig Dag, de tilbragte hos Eder; det var rigtig morsomt, at den Tur blev saa vellykket. Det gik meget godt med lille Bodild, Wilhelm hjalp at faa hende i Bad; hun er jo saa god og skikkelig og som hun bliver hærdet, det er kolossalt. I Aftes ved 8 Tiden fik jeg Brev fra Christine, de var er helt Døgn forsinket til Christiania, hvor hun var i Land og købte sig en Bluse, som hun trængte saa haardt til. Det gik saa aldeles glimrende med den lille som aabenbart havde godt af Søluften; Hosten var i Aftagende og hun græd næsten ikke hverken Nat eller Dag. Frøken Frandsen hjalp hende saa udmærket, havde lavet hele Sa[ulæseligt]historie i Gang for hende; i Køkkenet var de flinke og hjælpsomme, alt tegnede til at gaae saa godt. Lille Marie blev ikke omtalt. Frøken Frandsen er en Sygeplejerske, som skal boe hos dem i [ulæseligt] og Billy see at skaffe noget Virksomhed. Jensen maa altsaa væk, men det var de forberedte paa. Lille Muk har det godt og Barnet er saa god fremdeles. I Dag var jeg der for sidste Gang, Muk var oppe, de vil saa gærne beholde hende til Tirsdag og hente Dig. Frøken Schrøder har sagt til Thora, at de vil ikke tage noget for hende og Thora vil selvfølgelig saa give hende Pengene fra Onkel Syberg. Det er en god Dagleje, Muk tjener, sagde Tutte. Vi er saa henrykte over det for Muks Skyld; i denne Maaned har de kun 90 Kr. og saa fremdeles naturligvis, men i Januar venter de jo det Fond paa 800, saa kan de da faae deres Sølvtøj løst ind og maaske betale deres Gæld. Her faar de altsaa rent ud en 50 Kr ganske uventet de veed det ikke endnu. Og saa har Muk ligget paa Enestue hele Tiden, faaet Dessert til Middag, bleven passet af Oversygeplejersken, jo de forguder hende derude Det lille Asen til Helga vil Muk blive i Birkerød det Par Dage mere til Tirsdag, saa nu skal jeg have Lukke herind i Morgen og saa rejse ud med hende paa Tirsdag; jeg er da kommen lidt til Hægterne igen, men nu har Alhed ogsaa haft Puf med ud hver Dag, for det var mig for meget at have ham hele Dagen og han forstyrrede ofte Dede – Paa Mandag haaber jeg at faae Mønster klippet af Aftenkaaben og sendt over til Eder; jeg glæder mig til at faa den i Stand til min store Vinterrejse. Det er en god Idé ikke at give Julegaver i Aar, saa kan jeg ogsaa faa Raad til en Vinterhat. Lad mig nu snart høre fra Dig igen lille Putte om den lille arter sig godt. Det er meget fornuftigt at Du ikke lægger hende hos Dig, mens hun drikker, men Du kan da sidde op i Sengen med hende, Du faar jo saa let disse Feberanfald, hvis Du vil sidde oppe og blive kold. Hils Fru Hammarsköld. – Paa Tirsdag rejser Alhed og Puf hjem. – Først i Dag har jeg smidt de hvide Krysanthemum ud som Alhed gav mig! Jeg havde glædet mig saa uhyre til 4 rolige Uger fra i Dag til Jul, men nu gaaer det med Uro til Tirsdag Aften, og først i December skal 
-[...2 lines deleted...]
-Kærlig Hilsen fra Mor.</t>
+Jeg er mutters ene hjemme, Nete og Putte er i Birkerød fra 3 Toget, jeg vilde ikke med da der altid er saa mange fremmede om Søndagene, og nu vil jeg passe godt paa mit Hoved, jeg har haft det bedre de sidste 3 Dage, men ganske vist, jeg bestiller ingenting bare skrive 3 Breve ad Gangen, saa kan jeg mærke det. Jeg gad vide, om Du skulde kunne indrette Dig paa at være her 2-3 Dage efter 1ste Maj, fra Nete rejser og til jeg tager til Charlottenlund, ikke for at hjælpe med noget, heller ikke fordi jeg mere er bange for at være ene, men det kunde være saa grulig nostalgisk at have Dig, det er saa længe siden, Du var her ud over en Dag Tænk over det og lad mig vide, om jeg kan glæde mig dertil. Saa haaber jeg at være helt rask, saa vi kan ture lidt sammen. 
+Veed Du at Uglen venter en lille og er indskreven paa Fredb. Fødehjem, hun glæder sig nok noget dertil de har det vist bedre økonomisk; er flyttet til Christianshavn, foreløbig i en ganske lille Lejlighed. Men hun vil vist ikke have talt derom, jeg hørte det i Aftes hos Dr. Holstein. 
+Ellers intet nyt. Jeg har bedt hele Magisterfamilien til Frokost paa Fredag – ikke Else – det bliver sikkert sidste Gang, mens jeg selv har Lejlighed. Jeg husker ikke i hvilken Maaned A. har Ferie og Du skulde være her med Børnene. I Juni skulde jeg være i Kerteminde, jeg vil bo paa Gavlværelset og have Morgen og Middag sammen med Christine for Betaling spise Aften hos Las’s. Har jeg fortalt Dig dette i Tirsdags? Det kan blive mere roligt for mig end i Alheds altid urolige Hus, der er bogstavelig aldrig en Dag til Ende uden Gæster. Alhed syntes ikke rigtig om denne Plan, vilde have mig til at spise Middag ogsaa der, men jeg vil nu paa den anden Maade og vil vist befinde mig udmærket derved. En del af Juli er Tante her og vi skal se paa Lejlighed Nu er der ikke mere at skrive om lille Putte.
+Kærlige Hilsener til Dig og de kære Smaa. Putte er vældig sød at læse med.
+Bedstemor.</t>
   </si>
   <si>
     <t>1911-02-12</t>
   </si>
   <si>
     <t>Villa Be</t>
   </si>
   <si>
     <t>Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Louise Brønsted
 Johanne Caspersen
 Adam Goldschmidt
 Alfred Goldschmidt
 Ina  Goldschmidt
 Selmar Goldschmidt
 Amanda Heinesen
 Elise  Høj
 Adolph Larsen
 Andreas Larsen
 Georg Larsen
 Johanne Christine Larsen
 Anna Marie  Larsen, Georg Larsens hustru 
 Christine  Mackie
 Elisabeth Mackie
 Hempel Syberg
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Alhed Larsens kælenavn var Be, så Villa Be er hendes og Johannes Larsens hus på Møllebakken i Kerteminde. 
 Det vides ikke, hvem Jacobsens var. Laura Warberg kendte flere af det navn. 
 Kærbyhus var Johannes Larsens forældres hjem/gård. De døde begge i 1910.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Laura Warberg til Astrid Goldschmidt, 1911-02-12, 2421</t>
@@ -182,50 +1107,215 @@
     <t>https://fynboerne.ktdk.dk/d/1NAW</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Astrid Goldschmidt
 St. Pauli Kyrkogatan 19
 Malmø
 Skåne
 [Håndskrevet på kuvertens bagside:]
 Smør 110
 Tobak 25
 Kød 95
 Ost 57
 Æg 75
 Porto 50
 ------
 412
 poststempel
 [I brevet:]
 Villa ”Be” – Søndag Formiddag
 Kære lille Putte!
 I Morgen spiller Amanda hos Johanne, som der vil tale med hende om Dit Projekt at faae hende som Pige i Sommer. Jeg havde selv tænkt derpaa, men J. siger, hun gør det absolut ikke, hun vil ofre sig for Musiken, er jo gaaet uhyre frem. Naa nu faaer vi see! Derimod vil hun jo hellere end gærne være der et Par Maaneder med Pigehjælp eller vel eventuelt en Morgen- eller Formiddagspige, formodentlig ogsaa være noget længere hos Alfred alene, mens Du er i Birkerød med Børnene. Saa snart J. faaer talt med hende, skal Du faae et extra Brev derom. Er der ikke en Kone i Huset som for ikke alt for høj Betaling kunde gaae der lidt om Formiddagen og lidt om Eftermiddagen? Og mon Amanda ikke i saa Tilfælde vilde gøre det for f.Ex. 12 om Maaneden? Hun faaer jo dog vældig gode Dage, især den Tid ene med A. Jeg synes absolut Du efter vor Rejse skulde være en Maaned i Birkerød alene, Du vilde samle vældig Kræfter og Opmuntring i de ca. [”ca” indsat over linjen] to Maaneder. Hør min lille Putte, jeg har talt meget indgaaende med baade Alhed og Johanne om Eders Affærer. Vi synes, at hvad Du selv skriver om at tage Dig selv ved Vingebenet og skabe Dig en taalelig Tilværelse midt i Møget! – det maa kunne lade sig gøre saa længe Alfred bare lader det gaae. Spille, studere et eller andet, Tydsk f. Ex. tage Dig af Huset, og saa de søde, gode morsomme begavede Børn, som Du nu kan begynde at lære noget. Det er dog en uhyre Lettelse, at Despoten kun er hjemme det Par Timer om Dagen. Om Aftenen er Du da i Din egen Stue? Kan Du ikke, hvad vi før har talt om, være i en Læseforening, hvor Du kan gaae hen om Aftenen naar han ikke er ude? Alt dette for Børnenes Skyld, hvem der jo egentlig maa tages mest Hensyn til. Alhed siger, at naar Du har kundet holde ud til A. bestemt siger, nu skal Du fortrække, saa er begge Børnene Dine og han kan jo tvinges til at give Dig tilstrækkeligt til at leve af og opdrage dem for. Alhed siger, var det hende, saa vilde hun sige: ”Jeg har født Børnene, de er mine og ingen jordisk Magt faaer dem fra mig!” – Alt dette i al Fald saa længe de er smaa. Tænk at skille dem ad og lade Adam gaae ene maaske hos en Husholderske der ikke var god ved ham. Du holdt det aldrig ud! Og hos Faderen, som næsten ikke er hjemme, og i den Tid han er der, vilde ødelægge ham ved en forkert Opdragelse. Jeg veed godt, jeg har før ment det er uudholdeligt for Dig derovre, men jeg kan alligevel ikke andet end mene, hvad jeg da forresten før selv har sagt til Dig ”Hold ud saa længe det paa nogen Maade er muligt!["] Kan Du ikke igen tage Undervisning i Musik? og hos Lu[ulæseligt]geberg saa Du kommer til Kbh. en Gang om Maaneden. Nej det haster ikke saa galt med at faae skreven det om Amanda, vi vil alligevel længes efter at vide, hvad Du selv mener om alle vore Forslag, og vente med at skrive, til jeg har hørt fra Dig. Jeg og vi kan saa godt forstaae at Du tager Dine Klæder paa den Maade, Du gør, naar Du ellers ingen vilde faae. Han vil jo selv have det saadan. Kan Du ikke tale ham tilpas til Børnene saa ti helt, mens han er der, det er jo saa kort. Hvor rart, at Din Svigerfader havde den store Triumf og at de nu faaer godt at leve af; saa behøver Alfred da heller ikke mere at ofre saa meget paa dem. Fornuftigt at Du har meldt Dig ind i det Gymnastik Kursus, saadan skal Du på forskellig Maade se at beskæftige Dig. – Og hvem veed saa hvad der kan ske! En af Eder kunde faae Lejlighed til at gøre et andet Parti! saa var Sagen strax i et andet Spor! – Nu vil vi begge glæde os meget til den Rejse, det er jo godt, Du mener at kunne skaffe de 100 Kr; med fornuftig Sparsomhed maa vi kunne være ikke saa kort borte: Hvad mig angaaer vilde jeg jo ingen Steder her hjemme kunne være gratis; jeg har tænkt at være en god Tid hos Agrarens efter Rejsen og betale godt. Nu er der igen Haab om, at jeg faaer Snøderejsen skudt ud til i Sommer, da jeg jo saa gærne vil have Steder at være. Jeg maa ikke holde op at gaae til Tandlæge, og desuden er der noget med Tantes Besøg i Kbh., som taler for en Udsættelse. 
 Nu har jeg Ro i Tænderne, men i Tirsdags, jeg var i Odense at se til Putte, trak en stor Tandbyld til med meget Rabalder, jeg befandt mig saa ilde af det. Tilbragte et Par Timer med at læse for den søde Unge; spise Frokost hos Jacobsens var hos Fru Vinde en Visit, hun viste mig rundt i hele det store dejlige Hus; om Aftenen hos Syberg, der som sædvanlig ikke spurgte til en eneste af Eder. – I Dag kommer Christine og Putte hjem, jeg skal ned med dette Brev ved 2 Tiden og tage imod dem. Vi skal alle til en fin Middag hos Grossers Kl. 5½, vi skal i Galla! Desværre var Johanne her lige nu og sagde at lille Bibbe er forkølet for Brystet og har Feber. Puf ligger paa 3de Dag i Sengen med Feber af en Halshistorie, men er bedre i Dag. Baade Alhed og Junge vil da med til Middagen. Elise spiller i Aften Komedie; vi var til Generalprøve i Fredags, mageløst!!! – Jeg skrev til Wilhelms Fødselsdag i Gaar, ogsaa til Thora og bed hende takke for Lykønskningen og samtidig fortælle mig løst og fast derovre fra – Lugge skal have en lignende Opfordring. En Dame, der har set paa Kærbyhus for mulig at købe det har skreven at hun vilde betænke sig – desværre Hun saae ellers ”lovende” ud. Alhed bryggede i Fredags og har faaet ondt i sine Arme af al det Arbejde – Hvilket herligt Vejr vi altid har i denne Vinter! 
 Nu Farvel lille Putte! Hils Ungerne kærligt og Dig selv fra 
 Bedstemor.</t>
+  </si>
+  <si>
+    <t>1912-02-04</t>
+  </si>
+  <si>
+    <t>St. Pauli Kyrkogatan No 19 4.
+Malmø</t>
+  </si>
+  <si>
+    <t>Lise Abrahams
+Berta Brandstrup
+Ludvig Brandstrup, billedhugger
+Ellen Brønsted
+Louise Brønsted
+Peter Oluf Brønsted
+Christian Eckardt
+- Johansen
+Grethe Jungstedt
+Alhed Larsen
+Elena Larsen
+- Lunn
+Frederik Lützhøft
+Hedevig Lützhøft
+Elisabeth Mackie
+Fritz Magnussen
+Karen Meisner-Jensen
+Olga Meisner-Jensen
+Ellen  Sawyer
+- Stockmar
+Cathrine Svendsen</t>
+  </si>
+  <si>
+    <t>Alhed Larsen udstillede i Den Fries Udstillingsbygning 1912 sammen med Karen Meisner-Jensen, Olga Meisner-Jensen, Cathrine Svendsen og Anna Syberg.
+”Riget” var en dansk avis, der udkom november 1910 til december 1913 med særlig vægt på udenrigs- og kulturstof. 
+Det vides ikke, hvem Asta, Ingeborg, Madsen og Tomas var. Warberg-familien kendte flere, der hed sådan.
+Det er ikke lykkedes at finde bogen Liv af Johan Maier og heller ikke Ina af Th. Lick.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2077</t>
+  </si>
+  <si>
+    <t>Alhed Larsens udstilling er blevet godt anmeldt i Riget og også i Politiken. Laura Warberg har besøgt udstillingen, hvor hun mødte mange bekendte. Alheds billeder er fine, og hun solgte to, men der er dårlige billeder af et par af de andre udstillere. Alhed sad i flere timer og spiste frokost på Paraplyen, mens der var gæster på Den Frie, og det syntes Laura Warberg var en dårlig idé. 
+Laura Warberg har været til et foredrag, og hun læser i Læseforeningen. 
+Det er en god idé, at Astrid vil lære bogbinding.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/OT2N</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Astrid Goldschmidt
+St. Pauli Kyrkostræde 19
+Malmø
+Skåne
+[I brevet:]
+Nørrevoldgade 29⁴
+Søndag d : 4-2–12 
+Kære Astrid! 
+Der venter Dig vist denne Gang et interessant Brev om Udstillingen, der jo ser meget lovende ud. ”Riget” har i Dag en Anmeldelse af Frits Magnussen, hvori Alhed er mere anerkendende omtalt end i Politiken, der dog ogsaa nok kunde gaa an. A. er i Dag i Birkerød, hun har sikkert købt Blade paa Banegaarden; jeg ringede derind og da vidste de nok derom; der er andre fremmede ogsaa, men det var mig ikke muligt at forstaa [paa] Lugge, hvem det var. Den Dag Du var rejst, kom Elle herop og vi hjalpes ad med at skrive de mange Kort; vi sad og hørte Musiker[ulæseligt] nede fra Fr. Johansens Hjørnestue, var siden nede hos Tomas at drikke The. I Gaar kom Elle ved 11 Tiden, spiste sin medbragte Frokost og fik Solbærrom og The her, mens jeg var nede at spise. Det har hun jo gjort 2 Gange og Lugge en Gang og det var en dessin for Dig ogsaa næste Gang Du skal herover. Ved 1 Tiden gik vi ad de smaa obscure Gade[r] til Østergade, købte en M[ulæseligt] til Hr. Peter det havde han ønsket sig til Flaget, Elle gav ham. Vi gik hele Strøget ned, købte Konfekt og en lille Genstand til Grethe, derfra til Udstillingen, hvor Elle strax traf Fru Asta, meget glædeligt Gensyn. De gik sammen hele Tiden, det er vist hende, der købte ”Petunia”, Berta det lille Landskab fra Fyns Hoved. Det er en smuk Samling Billeder, men dog en Del Jux iblandt; Fr. Svendsens især, men efter min Mening ogsaa Olga Jensens. I Alheds er der intet rent ud disharmonisk; de hænger ogsaa yndigt kønt i den inderste Sal, 2 Vægge fulde. Der var ikke saa faa Mennesker, Lützhöft var der meget tidligt. Abraham og Fru Ingeborg var der, jeg talte med dem. Bimse og Ch. E. og cand. Lunn havde været der. Lud og Berta ogsaa; Madsens kom da jeg gik hen til Paraplyen, hvor Alhed havde siddet et Par Timer med nogle Venner og spist Frokost, vist ikke helt diplomatisk af hende at være borte paa den bedste Tid. I Gaar og i Dag er lille Hr. Peter bedre: Bes var ikke i Skole i Gaar p.Gr.af Kulden der jo ogsaa er ganske overvældende, i Dag kan jeg knap faa varmt her; var alligevel ude en lille Tur i Formiddags uden at fryse synderligt. Elle rejser vist hjem i Morgen og kommer her med sin Kuffert, saa tager jeg en Bil til Banegaarden. Jeg har giver hende 10 Kr, fik endelig i Gaar de Penge fra Madsen jeg kunde betale jovist! – I Torsdags Aftes var jeg min første rigtige Udflugt, henne i et Lokale paa Raadhuspladsen og høre det første af en Række Foredrag af Dr. Munck om Tydskland. Men saa lille en Sal og saa faa Tilhørere! jeg var meget forbavset, og et højst tarveligt Publikum at see til. Det er dog mærkeligt, at der ikke er større Interesse for den Slags her i den store By, hvor Folk har Raad til al mulig Luksus og Fornøjelser. Nu gaaer jeg i Læsef. hver Aften, har læst en dejlig Bog af Johan Maier ”Liv” og en mindre god. – Ina – af J. Th. Lick; overspændt Vrøvl Det glædede mig meget at høre Elle animerer Dig til at lære Bogbinderi, det gør jeg ogsaa i høj Grad især hvis det kan blive inden alle og enhver driver det. Jeg har læst, at det private Bogbinderi er ved at blive en farlig Konkurrent til Fagmændene; ser i Dag i Politiken en Dame, der averterer. – Bare nu Dine Unger kan undgaa Forkølelse i dette Vejr! – Nu er der vist ikke mere at skrive om lille Putte. Jeg skal lidt ned til gl. Fru Stockmar inden Middag. – Kærlige Hilsener til Dig og Børnene fra Bedstemor.
+Udklip af Riget i Gaar; muligt jeg kan faa det fra i Dag senere.</t>
+  </si>
+  <si>
+    <t>1914-03-08</t>
+  </si>
+  <si>
+    <t>Laurentius Allerup
+Marie Bang
+Louise Brønsted
+Adam Goldschmidt
+Ina  Goldschmidt
+Grethe Jungstedt
+Adolph Larsen
+Alhed Larsen
+Andreas Larsen
+Johan Larsen
+Johanne Christine Larsen
+Johannes Larsen
+Christine  Mackie
+Elisabeth Mackie
+- Svendsen, Fru</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2616</t>
+  </si>
+  <si>
+    <t>Det er flot, at Astrid Warberg-Goldschmidt fik så meget for 50 kr. Louise/Lugge Brønsted har købt silkestof til kjoler.
+Familien har holdt Ellens/Elles fødselsdag med gæster, middag og mange gaver.
+Christine og Alhed er begyndt at tage fransktimer, og Laura Warberg underviser Grethe i samme sprog.
+Grethe er blevet så sød overfor sin mor. Hun glæder sig meget til det nye hus, men der mangler stadig meget på det. Laura har købt sofabetræk, gardiner mm.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/iEY2</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Astrid Goldschmidt
+St. Pauli Kyrkogatan 19
+Malmø
+Skåne
+[På kuvertens bagside: Poststempel]
+[I brevet:]
+Søndag d: 8/3 – 14
+Kære Astrid!
+Jeg var meget glad ved saa tidligt i Ugen at faae Dit interessante Brev, med god Besked om Dine Indkøb og Din Visit i Birkerød. Hvor var det dog en Masse Du fik for de 50 Kr; vi var alle meget imponerede derover. Men tænk ogsaa, at Du kan købe i Børnekonfektion! Fodtøj veed jeg nok, Du kan. Nu mangler vi bare en Prøve af Dragten, men der gives maaske ingen Klude med. Lugge har igen været betroet Indkøb og skilt sig udmærket derfra; yndigt nærmest orangefarvet E[ulæseligt]nne – blankt bredt Silketøj – til Elles Fødselsdag; 25 Kr. for en Kjole; Chr. Alhed og mig, Vi havde en herlig Aften; Elle kom 6½ fra Odense, fik saa først alle Gaverne i Dagligstuen; Kjolen jo Hovednummer; hun var henrykt. Desuden fra Alhed Sweizerost – Pølse – Sardiner – Leverpostei – 4 [”4” indsat over linjen] smaa Fajance Skaale og to Spølkummer Drengene [”Drengene” indsat over linjen] 2 Glas Sommerkrus fra Putte – Stauder fra Junge, Kartofler fra Agraren, en stor Lagkage fra Allerup og Ville, de var med til den fine Middag Kl. 7 – Tarteletter, Oxesteg med Agurkesalat – Æblekompot m.m.; Ostegilde Kaffefromage; 3 Slags Vin! Storartet Stemning, Alhed er jo en glimrende Værtinde. Grethe havde glædet sig vildt til Dagen; Alle 4 Børn med til Bords. Chr. og Grethe bor jo deroppe, mens Las er væk. Chr. og Alhed er begyndt at tage Timer i Fransk hos Fru Svendsen, det er morsomt for dem, især Alhed trænger dertil, Nu paa Tirsdag begynder jeg igen med Grete paa vort Franske; jeg vil spørge Fru Larsen, om jeg maa betale lidt for Aftensmad til hende den Dag, da er Elle væk fra Morgen til næste Dags Middag saa fyrer de slet ikke, Grete sover i Kærbyhus den Nat. Hun er bleven saa sød og omhyggelig for Elle, gav hende The paa Sengen i Fredags og har flere Gange haft det varmt og hyggeligt, naar Elle mindst ventede det. Vi er glade over det. G. glæder sig uhyre til vort Hus, det gaar desværre nu saa langsomt frem: endnu hverken Døre eller Vinduer eller Gulve, og derefter kommer en Maaneds Maling. Nej Elle og jeg er forberedt paa det værste; men haaber endnu at vi er i Orden til Pinse og den store Sommer Maaned. Jeg var i Odense i Torsdags og købte Betræk til Sofaen og et ret stort Linoleumstæppe til Spisestuen, næsten som [ulæseligt o]; samt hvide Gardiner. Jeg har det rigtig godt, haaber lidt Bedring og Læsning, Tiden er tidt saa lang.
+[Indsat s. 4 på højkant i venstre margen:]
+Nu Farvel lille Putte! Kærlig Hilsen til Dig og de smaa! Bedstemor.</t>
+  </si>
+  <si>
+    <t>1905-11-25</t>
+  </si>
+  <si>
+    <t>Sortedams Dossering 25</t>
+  </si>
+  <si>
+    <t>Bodild Branner
+Thora  Branner
+Vilhelm Branner
+Ellen Brønsted
+Louise Brønsted
+- Frandsen, Fr.
+Ina  Goldschmidt
+- Hammarsköld
+Marie Hansen
+Alhed Larsen
+Andreas Larsen
+Christine  Mackie
+William Mackie
+- Schrøder, Frk. 
+Hempel Syberg
+Andreas Warberg, Albrechts far</t>
+  </si>
+  <si>
+    <t>Det er ikke let at gennemskue, hvem Frøken Frandsen skal være sygeplejerske for. Hvem Jensen var vides ikke. Familien kendte mange af det navn. 
+Andreas/Dede boede hos sin mor, mens han læste jura. 
+Det vides ikke, hvem Helga var.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, Laura Warberg til Astrid, 1905-11-25, 2408</t>
+  </si>
+  <si>
+    <t>Det går godt med lille Bodild. Christine er et døgn forsinket på rejsen til Oslo.
+Frk. Frandsen skal bo hos en af Lauras døtre og hjælpe en tid.
+Louise Brønsted er blevet godt passet på hospitalet. 
+Laura har haft Puf på besøg hver dag, men han forstyrrede Andreas/Dede. 
+Det er en god idé at droppe julegaverne dette år. 
+Godt, at Astrid ikke lader barnet ligge hos sig, mens hun ammer.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/vumR</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Astrid Goldschmidt
+St. Pauli Kyrkogata 19.4
+Malmø
+Skåne
+[På kuvertens bagside:]
+Poststempel
+[I brevet:]
+Dosseringen d: 25/11 – 05
+Kære Astrid!
+Jeg skal hilse Dig fra Alhed og sige at det var en herlig Dag, de tilbragte hos Eder; det var rigtig morsomt, at den Tur blev saa vellykket. Det gik meget godt med lille Bodild, Wilhelm hjalp at faa hende i Bad; hun er jo saa god og skikkelig og som hun bliver hærdet, det er kolossalt. I Aftes ved 8 Tiden fik jeg Brev fra Christine, de var er helt Døgn forsinket til Christiania, hvor hun var i Land og købte sig en Bluse, som hun trængte saa haardt til. Det gik saa aldeles glimrende med den lille som aabenbart havde godt af Søluften; Hosten var i Aftagende og hun græd næsten ikke hverken Nat eller Dag. Frøken Frandsen hjalp hende saa udmærket, havde lavet hele Sa[ulæseligt]historie i Gang for hende; i Køkkenet var de flinke og hjælpsomme, alt tegnede til at gaae saa godt. Lille Marie blev ikke omtalt. Frøken Frandsen er en Sygeplejerske, som skal boe hos dem i [ulæseligt] og Billy see at skaffe noget Virksomhed. Jensen maa altsaa væk, men det var de forberedte paa. Lille Muk har det godt og Barnet er saa god fremdeles. I Dag var jeg der for sidste Gang, Muk var oppe, de vil saa gærne beholde hende til Tirsdag og hente Dig. Frøken Schrøder har sagt til Thora, at de vil ikke tage noget for hende og Thora vil selvfølgelig saa give hende Pengene fra Onkel Syberg. Det er en god Dagleje, Muk tjener, sagde Tutte. Vi er saa henrykte over det for Muks Skyld; i denne Maaned har de kun 90 Kr. og saa fremdeles naturligvis, men i Januar venter de jo det Fond paa 800, saa kan de da faae deres Sølvtøj løst ind og maaske betale deres Gæld. Her faar de altsaa rent ud en 50 Kr ganske uventet de veed det ikke endnu. Og saa har Muk ligget paa Enestue hele Tiden, faaet Dessert til Middag, bleven passet af Oversygeplejersken, jo de forguder hende derude Det lille Asen til Helga vil Muk blive i Birkerød det Par Dage mere til Tirsdag, saa nu skal jeg have Lukke herind i Morgen og saa rejse ud med hende paa Tirsdag; jeg er da kommen lidt til Hægterne igen, men nu har Alhed ogsaa haft Puf med ud hver Dag, for det var mig for meget at have ham hele Dagen og han forstyrrede ofte Dede – Paa Mandag haaber jeg at faae Mønster klippet af Aftenkaaben og sendt over til Eder; jeg glæder mig til at faa den i Stand til min store Vinterrejse. Det er en god Idé ikke at give Julegaver i Aar, saa kan jeg ogsaa faa Raad til en Vinterhat. Lad mig nu snart høre fra Dig igen lille Putte om den lille arter sig godt. Det er meget fornuftigt at Du ikke lægger hende hos Dig, mens hun drikker, men Du kan da sidde op i Sengen med hende, Du faar jo saa let disse Feberanfald, hvis Du vil sidde oppe og blive kold. Hils Fru Hammarsköld. – Paa Tirsdag rejser Alhed og Puf hjem. – Først i Dag har jeg smidt de hvide Krysanthemum ud som Alhed gav mig! Jeg havde glædet mig saa uhyre til 4 rolige Uger fra i Dag til Jul, men nu gaaer det med Uro til Tirsdag Aften, og først i December skal 
+[Skrevet langs sidens venstre kant:]
+[Ulæseligt] hjem til Guldbryllup der gaar 7 Dage
+Kærlig Hilsen fra Mor.</t>
   </si>
   <si>
     <t>1911-08-06</t>
   </si>
   <si>
     <t>Kerteminde
 Møllebakken</t>
   </si>
   <si>
     <t>St. Pauli Kyrkogatan 19 Malmø</t>
   </si>
   <si>
     <t>Oline -
 Laurentius Allerup
 Julie Brandt
 Thora  Branner
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Jørgen -, Erikshaab
 Adam Goldschmidt
 Ina  Goldschmidt
 Grethe Jungstedt
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
@@ -267,278 +1357,51 @@
 Christine og Sigurd Swane har lejet deres bolig ud, mens de selv er ude at rejse. 
 Johanne og Adolphs pige i huset har sagt op. Det er de glade for.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/qVOG</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Astrid Goldschmidt
 St. Pauli Kyrkogatan 19
 Malmö
 Skåne
 [På kuvertens bagside:]
 Poststempel.
 [I brevet:]
 Villa Be d:6/8 – 11
 Kære Astrid!
 Det er mig en Gaade, at Du slet ikke lader høre fra Dig! Jeg har slet ikke haft Brev fra Dig siden Dit første efter Eastmans’ Død. Nu er jeg snart bange for, der er Sygdom eller andet galt paa Færde hos Eder. Du plejer jo ellers at være saa grumme expedit til at skrive. Elles Brev fik jeg med et Par Ord fra Lugge i Gaar; hun nævner intet om Dig. Jeg har nu laant 500 Kr. hos Pal og vilde have sendt dem i Dag til Billy, men saa faldt det Christine ind at han lægger Pengene ud til Elles rejse i Stedet for at sende til Christine. Det er akkurat for to Maaneder til hende. I Dag har jeg begyndt at vente Svar fra Elle paa vore første Breve, men det kommer næppe før Tirsdag. Du skal nok strax faae et Kort eller Brevet. Det bliver meget spændende at høre hvad hun tænker sig om Fremtiden: blive her eller sejle over igen. Midt i August er de 4 Uger gaaet, som hun skriver der vist vilde gaae, før de kunde rejse. Mulig hun efter det kommer før vi tænker det. Lugge skriver, at hun synes de skal absolut komme til København først og være hos dem, til L. skal paa Fødehjem. Jeg skulde være der ogsaa og der har Elle jo Adgang ogsaa til Dig og Thora, skriver Lugge - Første September rejser jeg i hvert Fald til Ta[ulæseligt]have. – Kommer Elle og Grethe der, saa har jeg tænkt at ligge om Natten i Birkerød Kro og gaae ned om Morgenen E. og G. skal have Gæstekamret vi maa jo gøre alt for at de kan have det bedst. Ligge i Stue paaa en Sofa er nu saa grulig ubekvemt, saa vil jeg hellere betale den Smule i Kroen eller maaske der er et Højskolehjem. Men derom senere. Lugge vilde skrive meget indtrængende til Elle om det. Tager hun over England, er der jo Ruten over Holland, den tog de sidste Gang altsaa Hamborg Warnemünde Gedser. – Las’s rejste alle fire i Tirsdags til Jylland, pr. Bane til Vejle, sejlede gennem Greisdalen til Jelling, saa Gravhøjene m.m. der, Drengene henrykte over alting. Cyklede i Torsdags til Brædstrup, havde telefoneret til Dede, som modtog dem flot og gæstfrit; først Svaledrikke i hans Stue; Kl. 7 flot Aftensmad paa Hotellet; saa Drengene i Seng og de andre en dejlig Tur. X Drak Kaffe sammen næste Morgen, sludrede en Times tid og cyklede en smuk Tur til Rye Kro ved Himmelbjerget; derfra videre til Viborg, mere ved jeg ikke, men vist Skagen. De bad mig om at ligge her om Natten og være her saa meget som muligt. Det er jeg ogsaa næsten hele Dagen. Johanne spiller jo saa meget, der er saa varmt af Masser af Fluer, Børnene er jo heller ikke af de letteste; her er saa roligt, køligt og hverken Børn eller Fluer. I Dag er det Bibbes Fødselsdag, hun har faaet en Smule Legetøj, ellers tager man ikke Notits af Dagen. J. er i Pavillonen at spille. Jeg har været der et Par Gange, det er jo køn Musik. Christine løser imellem af. Derimod er her en Luftgynge, som plager hele Byen med en rædsom Musik fra 4-10! Her er uhyre mange fremmede i Byen som aldrig før, alt er fuldt. Toms var saa glade ved at være 14 Dage hos Alhed, gav 3 Kr. laante af Ellen Branner havde 14 Dage paa Højskolehjem, var begejstrede for Ugen; Wilhelm en Uge. I Dag har Agraren faaet Rugen ind udmærket. Om vi nu beholder godt Vejr skal alt det [”5” skrevet i øverste venstre hjørne] andet Korn høstes paa Kraft; alt er modent og tegner brillant. De venter sig meget af Høsten Johanne spiller jo mange Penge ind. De vil bidrage 50 Kr. til Elles Rejse; jeg giver Halvparten, 250 Kr., men Las’s skulde jo nødig spændes alt for haardt for, naar de dog vil have dem hele Vinteren. Nu skal Madiens ikke koste Lugges Rejse til Amerika næste Sommer, saa vi haaber de vil give klækkeligt Tilskud – Egentlig skulde der jo have været skreven rundt om de hver især vilde bidrage til Rejsen, men vi brændte naturligvis efter at lade Elle faae et Ord hurtigst muligt, og tænk hvor hun og Grethe er bleven glade og lettede ved Udsigten til Rejsen. 
 Jørgen [oven over linien er skrevet en ulæselig forkortelse] er i Besøg hos Agraren nogle Dage, derefter kommer Pan. Det er for meget for J. med Gæster, hun er meget nervøs. Jeg er slet ingen Hjælp for hende i Aar uden med Sytøj; jeg kan ikke i den Hede tumle med noget, og Børnene er saa vanskelige. Men alt det maa Du da ikke skrive hertil om. Nu har hendes Elever Ferie undtagen Amanda og Kelnerfruen; de er begge meget flinke. En lille Ferie vil J. gærne have og ned til Ida Vette, Du veed i Faaborg, gid hun kunde faae det ordnet med Hus og Børn imens. Paa Lørdag tænker jeg at tage ned til Onkel S. og blive der ca. Maaneden ud. See saa lille Putte! Nu har Du faaet en lang Sludder! Lad mig nu see Du skriver strax. Svanes er ude at rejse en Maaned; imens boer en Broder til Allerup med Familie der og giver 100 Kr. Naar de kommer hjem, haaber jeg de kan have Erik og Agraren kan spise Middag der, saa kan Pigerne nok have Bibbe og det andet. Men jeg har endnu ikke talt noget om det! Oline har sagt op, J. og især Agraren er helt glade ved det; nu vil de prøve at faae en, der kan malke. Den lille 12 Aars Barnepige er saa flink. Oline er saa over alle Grændser bandit og kan slet ikke lave Mad; dertil svagelig. Hils og kys de søde smaa Unger fra Bedstemor. 
 [Skrevet langs kanten på s4 (fortsat sætning ved X på siden):]
 derpaa igen Svaledrik hos ham selv. De maatte ikke betale en Øre!
 [Skrevet langs kanten på s7:]
 Nu skal Lugge og Elle have Brev.</t>
   </si>
   <si>
-    <t>1912-01-07</t>
-[...222 lines deleted...]
-  <si>
     <t>1912-05-27</t>
-  </si>
-[...1 lines deleted...]
-    <t>Kerteminde</t>
   </si>
   <si>
     <t>Laurentius Allerup
 August Bagge, Bogtrykker
 Alhed Marie Brønsted
 Else Birgitte Brønsted
 Louise Brønsted
 Adam Goldschmidt
 Alfred Goldschmidt
 Ina  Goldschmidt
 - Holstein, Frk.
 Else Jensen
 Jens Jensen
 Johannes V. Jensen
 Villum Jensen
 Alhed Larsen
 Georg Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Anna Rosenørn
 Ellen  Sawyer
 Erik Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
@@ -555,355 +1418,99 @@
   <si>
     <t>Louise Brønsted og hendes familie skal formodentlig bo i Larsens købmandsgård i juli. De lejer sig billigt ind og har udlejet deres eget hus.
 Laura Warberg flytter ind i sin nye lejlighed 29. juni og spørger, om Astrid kan hjælpe. Alhed Larsen kan evt. passe børnene. 
 Alhed og Johannes Larsen har været på Næsseslottet sammen med Johannes V. Jensen. 
 Johannes Larsen skal til Frijsenborg og male dyr og skind. Alhed maler en buket tulipaner. 
 Grethe har det godt på Hvilan.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/3A6Y</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Astrid Goldschmidt
 St. Pauli Kyrkogatan 19
 Malmø –
 Skåne
 [På kuvertens bagside:]
 Poststempel
 [I brevet:]
 Kerteminde – Mandag d:27de
 Kære Astrid!
 Her passerer intet af Betydning at skrive om, saa det bliver intet langt Brev. Vi har ikke hørt noget senere fra Lugge om de saa kommer, her i Juli, Alhed mener, de vilde betænke sig, men det kan da ikke tænkes, at de ikke vil, det er jo voldsom billige Vilkaar. De skal boe i det store Gavlværelse i den røde Gaard og saa give i Pension hos Grosses 3 Kr.. 25 Øre om Dagen, altsaa for Kosten alene for Lugge og de 2 smaa; Else skal hun selv købe Mælk til. Modien og lille Alhed skal boe her for 1 Kr. 50 Øre om Dagen, det er jo rasende billigt. Johanne siger det er hos Grosses omtrent som Du og Børnene gav der. – 3 Kr. – men det var jo ogsaa meget billigt, naar de skal tjene en lille Smule. – Desuden har de nu [ulæseligt] lejet deres Hus ud i den Maaned for 100 Kr. til Fr. Holsteins Søster – Rosenørns, saa det kan jo blive en hel Finansoperation for M[ulæseligt, især naar man tænker paa, at de sparer Pigehold i den Maaned. Det er udmærket! Las og Alhed var i Birkerød til Middag om Tirsdagen, de sagde, der var bleven saa yndigt baade ude og inde. Nu spekulerer jeg lidt paa at vente med at komme til Byen til fex. d: 24de Juni; saa Dagen efter ud til Eder at se det hele, inden de rejser, saa boer jeg paa Missionshotel nogle Dage og faar flyttet ind d: 29de – en Lørdag - maaske Du saa kunde faa Dine smaa hjem og saa være hos mig 2 – 3 Dage først i Juli? Det kan jo altsammen staae roligt og jeg kan imens faae lavet Gardinstænger og sligt. Kan der være Haab om det, saa vil jeg see med lidt mere Ro end nu paa alt det Mas. Det kunde jo tænkes, at Alhed kunde have Børnene med hjem om Søndag eller rettere ligefrem hente dem? Alhed har forstaaet mig saadan De var en Dag paa Næsseslottet hos Direktør Bagges; der er en ulige Luxus af Hygge; de blev hentet i Bil af dem begge og kørt Tur først; Johannes V’s var der ogsaa. Las skal til Frijsenborg at male nogle Skind og Dyr senere hen foruden jo illustrere hans Bog. Alhed staar og maler en vidunderlig stor og smuk Buket Tulipaner som Allerup kom med. Saa han og Ville Fibiger var bedt her til Middag, alle Agrarens til Kaffe. I Dag Regn og Kulde, vi fryser!! Vi var glade ved Dit Brev til Elle; udmærket at Grethe befinder sig saa vel paa Hvilan, saa bliver hun der vel nok Tiden ud. Mon hun ikke vil have udmærket deraf? Hun blev vist saa vild af at lege med alle de Drenge her. - Nu Farvel lille Putte! Vi faaer nok yndigt Vejr i Juni Maaned, saa kan det blive en dejlig Tid for Dig og de smaa. Arbejdet om Sommeren paa det yndige Sted er jo Legeværk. - - 
 Hilsen fra Alhed og Junge, som sidder her og beder mig til Aften!
 Kys de smaa fra – 
 Bedstemor</t>
-  </si>
-[...59 lines deleted...]
-Tante hilser!</t>
   </si>
   <si>
     <t>1913-04-02</t>
   </si>
   <si>
     <t>Christian  Brandstrup
 Eline  Brandstrup
 Thora  Branner
 Adam Goldschmidt
 Ina  Goldschmidt
 Alhed Larsen</t>
   </si>
   <si>
     <t>Det er svært at gennemskue, hvem "alle de 4 Søstre" var. Laura Warberg havde kun to søstre, Johanne Caspersen og Wilhelmine Berg, og hun havde selv syv døtre. 
 Det omtalte, månedlange ophold hos Eline og Christian Brandstrup blev realiseret.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2618</t>
   </si>
   <si>
     <t>Laura Warberg er skuffet over, at hun ikke fik Astrid at se. Laura har netop haft fire søstre på besøg til frokost. Hun vil spørge Christian og Eline, om hun må være hos dem hele maj måned mod betaling. Det vil være billigere end et sanatorieophold, og Laura er heller ikke meget syg.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/F9RN</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Astrid Goldschmidt
 St. Pauli Kyrkogatan 19
 Malmø
 Skåne
 [Håndskrevet på kuvertens bagside:]
 Brød 190
 Charku. 75
 Grønsager 225
 Blomster 110
 Konserves 195
 Kager 25
 Spv 20
 Mand.
 Charkuteri - 75
 Kaffe &amp;amp; Te 170
 Tlf. 75
 [Poststempel]
 [I brevet:]
 Onsdag.
 Kære Astrid!
 Hvilken Skuffelse at jeg ikke fik Dig at see! Men hvor heldigt at Du traf dem paa den Frie og kunde være sammen med dem hele Tiden. Jeg har maaske været lidt uklar i mit Brev i Søndags, men det har ikke faldet mig ind, Du kunde rejse samme Dag, Du fik mit Brev. Naa men vi ses jo nok en anden Gang. Tænk om Du kunde have været her i Dag, jeg havde alle 4 Søstre til Frokost, det var meget vellykket og morsomt. Alhed kommer ikke til Vanløse heller denne Gang, vilde have været der i Gaar, men da var Thora ude. Men nu var de ca. 3 Timer sammen her. – Jeg har faaet den Idé at være i Maj Maaned hos Chr. og Eline og de synes alle godt derom – haaber de nok vil have mig for en god Betaling; altid billigere end et Sanatorium som der ikke er rigtig Mening i; dertil er jeg ikke daarlig nok. – Tutte gaar og venter paa en Tur i Frederiksberg Have, saa nu maa jeg slutte. Vi havde en yndig Dag i Birkerød i det henrivende Vejr, jeg gik min gode lange Tur. Nu kun kærlige Hilsener til Eder alle tre lille Putte!
 Bedstemor.</t>
-  </si>
-[...105 lines deleted...]
-160
----
-285
-[...85 lines deleted...]
-Men Marie løste hende af og senere Puf</t>
   </si>
   <si>
     <t>1913-12-28</t>
   </si>
   <si>
     <t>Carl Andresen
 Wilhelmine Berg
 Berta Brandstrup
 Julie Brandt
 Alhed Marie Brønsted
 Ellen Brønsted
 Else Birgitte Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Peter Oluf Brønsted
 Johanne Caspersen
 Adam Goldschmidt
 Alfred Goldschmidt
 Ina  Goldschmidt
 - Hoff
 Grethe Jungstedt
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Carl Larsen
@@ -938,1175 +1545,57 @@
 Laura beder Astrid om at sende afdækningspapir til vinduerne.
 2. juledag holdt man Johannes Larsens fødselsdag med gæster til middag. 
 Lauras øjne er meget lysfølsomme, og øjenlægerne ignorerer det. 
 Laura skal til Odense og købe damask til sofaen mm.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Zs1g</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Goldschmidt
 St. Pauli Kyrkogatan 19
 Malmø
 Skåne
 [På kuvertens bagside: Poststempel]
 [I brevet:]
 Søndag Morgen.
 Kære Astrid!
 Det var da nogle henrivende Arbejder, Du glædede os med! Alheds Lysdug er vi alle imponerede af, - det vældige Arbejde, og Johannes ikke mindre; vi er fulde af Be- og Forundring over at lille Sjums kan tegne saadan, hun maa absolut blive til noget ualmindeligt. De søde Smaa! Gid der kan blive en Lejlighed, hvor jeg kan være en Dag over hos Eder; troer Du?? Men min egen Lysdug er henrivende i sin Hvidhed, hvad jeg holder saa meget af. Og saa det dejlige Billede! Nu skal det sammen med nogle andre med paa min Turné, og senere i en fin Ramme! Tusind Tak lille Putte! – foreløbig vist ogsaa for de andre, som hver paa sin Maade er optaget af forskellige Ting; Christine endnu i Sengen. Elle rejser i Nat til Kbh., Birkerød kun da Brønsteds er i Hornbæk. Alhed og Puf i Morgen for en Uge, de boer paa Temperance, ganske incognita, da de ikke vil besøge nogen, det er for at vise Puf Kbh. Han har ikke længe været der. Vi havde en yndig Juleaften; jeg spiste hos Agrarens, Marie boer der, og saa fik Børnene deres Gaver – (Bibbe i Sengen inde i Stuen, Halsen) og Juletræet blev tændt. Saa gik vi til Las’s, Junge blev hos Bibbe, men blev senere afløst af Marie og Puf. Der var et stort mægtigt Juletræ, Borde helt rundt, bugnende af Gaver. Tænk jeg fik af Las’s og Christine et Kaffestel paa Bakke af Nikkel, jeg vilde have købt mig et selv, det var naturligvis ikke paa min Ønskeseddel. En sød Blomsterskaal af Elle og flere pæne Ting. Putte var kørt op i Bil og 9½ hentede den hende og mig. Juledag maatte Junge opgive sit traditionelle Selskab med Grosses, for Bibbes Skyld; nu er hun rask og i Dag kommer alle Agrarens og Elle her til Middag Kl 1; Elle spiller sine 6 Timer til 10¼, saa hjem og pakke ind og afsted Kl 2. Nytaarsdag hos Agrarens, og en Dag senere skal de have en fin Aften for Bu[ulæseligt]els med Pan og Hoffs paa Rørbæk, hendes Elev, den ”norske Frøken” fra Gjelskov. Har Du haft en rar Jul lille Putte? I Fjor var den saa god. I Valby har de haft en meget trist Jul. Berta lige kommen op efter 3-4 Uger i Sengen Lagt paa Rovsings Klinik fra lige [”lige” indsat over linjen] før Juleaften Betændelse i den ene Nyre, meget alvorligt; muligvis en Operation, skrev Tante i Dag. Hør lille Putte, kan Du ikke sende os til Christines store Vinduer Sovekamret, 24 Al af det Papir til at klistre Vinduer med, hun er til Tider ved at blæse ud af Sengen; men strax og sig hvad de koster. – Las’s Fødselsdag blev holdt 2 Juledag, Grosses med Anna, Agrarens og Grethe; Elle havde fri fra 6-7; naaede lige at faae hele Middagen i Køkkenet, Suppe med Kødboller, Vildandesteg – Rødvinsgelé. – Det var en meget morsom Aften. I Aftes igen Selskab; den unge Andresen, Marie er her, H. Mejer, Agrarens og Elle; sprængt Gaas m.m. – Jeg har det saa godt i Julen, taaler al Selskabelighed, men naar jeg som i Gaar strikker en Hæl ved Lys, syer paa noget gammelt et Kvarter, læser nogle Historier for Putte ved Lys, saa var mine Øjne i Aftes saa daarlige, og ingen Øjenlæge tager videre Notits deraf! – Jeg vil gærne have de Tryksager igen nemlig, et Korsbaand med Vinduespapiret? Maatte Du betale Porto for det??? Jeg kom i Tanker om, at et 5 Øres var ikke nok, mulig Tante har sat mere paa? Jeg rejser enten d: 6_te_ eller 9_de_, skal være et Par Timer i Odense og med Elle til Anders Jensen at købe et Divantæppe til Elle [”Elle” overstreget] Gretes Fødselsdag d: 16de, havde Gardiner til min Dagligstue af rød Damask til den gl. Sofa. Nu Farvel lille Putte! Kys de kære Smaa, jeg glæder mig meget til at see dem. Lugge ringede op til Alhed Juleaften, de havde drukket min Skaal og savnet 
 [Skrevet langs venstre kant på s 6:]
 mig meget. Kærlig hilsen fra Mor.
 [Skrevet langs venstre kant på s 5:]
 Nævn ikke til nogen – ikke til [”til” indsat over linjen] nogen – at Alhed kommer til Byen.</t>
   </si>
   <si>
-    <t>1914-03-08</t>
-[...891 lines deleted...]
-    <t>1936-10-14</t>
+    <t>1945-02-15</t>
+  </si>
+  <si>
+    <t>Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Johanne Christine Larsen</t>
-  </si>
-[...227 lines deleted...]
-    <t>Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Sct. Joseph</t>
   </si>
   <si>
     <t>Dræby
 Lindøgaard</t>
   </si>
   <si>
     <t>Guy  de Maupassant
 Hans  Elers Koch
 Hans Koch
 Marie Larsen
 Viggo Frederik Møller
 Ellen  Sawyer
 Christine Swane
 Lars Swane
 Arne Ungermann
 Ursula Uttenreitter
 Erik Warberg Larsen
 Grete Warberg Larsen
 Martin Warberg Larsen</t>
   </si>
   <si>
     <t>Tanterne var Marie Larsen og Christine Swane, som boede sammen i Birkerød. Drengene var formodentlig Laura/Bibbe Warberg Petersens brødre. 
@@ -2137,51 +1626,283 @@
 Kære Elle
 Tak fordi du 
 [I brevet:]
 Sct. Joseph 
 d. 1_5 Febr_. 1945.
 Kære lille Mor!
 Tusind Tak for dine Breve, det er simpelthen vidunderligt at faa saa gode Tidende. Jeg har læst både dit og Gretes Brev flere Gange. Vi har Luftalarm men ikke en Flyver eller et Skud høres, jeg sidder noget saa rart i en god blød Stol med Benene oppe paa Divanen, og - - rygende paa en Cigar. Tanterne lader som sædvanlig Alverdens Goder rasle ned over mig. Fortalte jeg at første Gang vi mødtes havde de 1 Pk Cerutter 1 Pk Cigaretter 1 Æske Konfekt med til mig – jeg var ved at daane, desuden forærede T. Ugle mig en Paraply og Grønningens Katalog som – nu blæser de a’ – altid er morsomt at have. Oppe på Udstillingen som vi altså var på 2 Dage sammen forærede de mig begge 2 Træk hver i Tombolaen og minsandten om jeg ikke vant en Bog ”Menneske Magt” af Viggo F. Møller med Ill. af Arne Ungerman. Hvor var det dejligt at se Kunst igen Mit Øje var utrænet mærkede jeg tydeligt, men hvor jeg nød det. Ikke mindst da jeg var i Birkerød i Tirsdag på min Fridag, my luck was us egentlig havde jeg jo Vagt Kl 10 Mand. Aft. Imidlertid havde Th Torp fri den Dag og hende der afløste ville gerne bytte med mig – altså spurgte om jeg vilde – hvorefter kom afsted med et 17.39 Tog, havde heldigvis taget mere Tøj på – der var hundekoldt, kommer vel derud viste det sig at det var blevet Vinter, Masser af Sne – på Træer og alt – stille stjerneklart Frostvejr, en meget smuk Tur derud – til Skovgaardsvej – Tante Ugle stod i Døren da jeg kom og saa efter mig. De havde ventet med Middagsm. Den stod på Skinke, Grønlangkål og br. Kart. oven på Kaffe og hjemmebagte Fastelavsboller – Cigarer. Deres Hus er og bliver en Oplevelse, Gud fri mig hvor er der pragtfuldt, Stykke for Stykke sugede jeg alle Skønhedsindtrykkene til mig – og Pressen Himmel hvor jeg savner den nu må se at have – me – nej det er sandt, jeg kan jo gå hen til Kommandocentralen og høre Nyt fra i Dag. Vi gik ret tidligt i Seng jeg var træt efter Børnestuevagten oppe 6 ½ hver Dag og arbejde til 10. – Fritimerne havde jeg været paa Farten i næsten hver Dag i stedet for at hvile lidt. Næste Dag sov jeg længe – Kaffe paa Sengen m. hjemmebagt Franskbrød
 II.
 Pimpernickel og Hybenmarmelade og Fastel.bolle ½ Cerut blev derefter nydt – osse paa Sengen. Saa i Badeværelset hvor der var varmt Vand til et knebent men dejligt Bad, der var sat grønt Tandkrus grøn Sæbekop m Sæbe samt hængt to grønne Badehåndklæder ud til mig. Jo jo det er fuldendte Værtinder, jeg sov i Ries Værelse fordi jeg var bange for Varmen i Stuen, og saa kunde jeg bedre blive liggende [Er blevet vahc. i Dag]
 Mange Tak for Kortet] Dagen gik med lidt af hvert, T. Ugle havde travlt med at klare Atellieret til en jysk Kunsthdl. Besøg – hjalp lidt – hun lidt sov til Middag 1 ½ T. drak Te og læste til Middag i en Guy Maupassant Bog. Fik Labscaues og Kærnemælksfromage, som en ung Maler der kom for at hente nogle Papirer hjalp os med at fortære. Lasse kom for at stå T-Ugle bi med Handlen, netop som Manden kom Vi andre gik vi skulde til Lasse og Ursula om Aftenen. Sikken et Sjask at vandre i. Senere havde de alle 3 Kunsthdl, ville ogsaa se Lasses Billeder; de bor rart de to Lasser, har en Masse pæne Ting og Billeder. Da de ankom var de blevet til 5 og ikke 3 som meldt men ikke særlig smukt, hvis det da er ham jeg har hørt i Telefonen. Her maa indskydes at Rie og Uglen havde talt saa meget om T-Ugles Tandlæge, hans Far var Gartner paa Glorup – det skulde være saadan et ualmindeligt tiltalende Menneske, utrolig sød over for dem efter hvad de fortalte, Konen er der ikke noget ved, derimod er Børnene søde – voksne. Det var Datteren og Tandlægen der var stødt til – de var kommen for at besøge T netop de var ved at gå yderst fornøjeligt blev det, guddommeligt at træffe morsomme nulevende Mennesker igen Det var en dejlig Aften ikke mindst paa Grund af de store Ting der blev sagt i Pressen. Saa omsider sejlede eller svømmede vi da hjem igen – sent blev det – der skal jo snakkes og hygges lidt. Næste Morgen før 5 buldrede Kakkelovnen, og Kaffen var parat i en varm Stue, Rie er sig selv lig. 1 Fl. Eau de Cologne, 1 Par Silkestrømper rigere drog jeg glad a’ til mig Tog 5.39, hvilket gav god Tid til at nå hertil. At jeg sov i Fritimerne (gik tidligt i Seng behøver jeg vel ikke at sige. I Dag sov jeg også begge Timer. Var oppe at spille fra 7 – 8.15, Klaver 
 [Skrevet på hovedet øverst s. 1:]
 I Dag er den ene Fjerdedel af Tiden gået. Ingen af os venter at komme herfra paa normal Vis – mon det så ikke netop bliver det. Her er fredeligt som altid kun nu og da lidt Skyderi – dog aldrig hvor man selv er. God Nat! hils dem alle og husk at fortæl hvad det er med A.M. 
 [Herefter ikke på hovedet:]
 Hils hende mange Gange. Mon jeg har glemt noget? Vel nok. Men er saa søvnig. B. 
 [Skrevet på hovedet nederst s. 2:]
 Drengene var nok ordentlig vittige, de kære Hoder Gudskelov at Du ikke [ulæseligt] lille Mor.
 [Skrevet på hovedet øverst s. 2:]
 Tak Grete Mange Gange for Brev kan ikke overkomme mere i Aften. Sikke Gaver de har faaet. Dejligt at Dagen den store blev en Sukces
 [Skrevet på hovedet øverst s. 3:]
 er ganske vidunderligt da jeg kom igen efter at have spillet -----1. Gang var det stemt og i Orden der var 3 Toner der intet sa’, nu er det skønt siger jeg dig, og saa ligger der saa mange brugelige Noder 1 af de unge Læger spiller ret ofte dernede, dygtigt
 [Skrevet på hovedet øverst s. 4:]
 Hvad Afd. angaar er jeg flyttet på Gangen, der er ikke stort at lave, jeg pjækker den hver x efter ×Måltiderne har været henne i Krogen hos S. Rosaria i Dag der kan jeg bedst lide at være.
 ×Smutter herind på Værelset og tager en Mundfuld Røg.</t>
   </si>
   <si>
+    <t>1949-05-24</t>
+  </si>
+  <si>
+    <t>Lindøgaard pr. Dræby St.</t>
+  </si>
+  <si>
+    <t>Hareskov St.
+Bakkevej 12</t>
+  </si>
+  <si>
+    <t>Louise Brønsted
+Thora Cohn
+Adolph Larsen
+Andreas Larsen
+Grethe Larsen
+Henning Larsen
+Jeppe Larsen
+Johannes Larsen
+Martin Larsen
+Else Larsen,  Andreas Larsens kone
+Kirsten Larsen, Elena Larsens veninde
+Ellen  Sawyer
+Lars Swane
+Ane Talbot
+Ursula Uttenreitter
+Andreas Warberg
+Minna Warberg
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvem Frk. Hansen, Keld, Per, Ole og Thyra var.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB 0659</t>
+  </si>
+  <si>
+    <t>Andreas/Dedde Warberg har været på besøg hos Ellen Sawyer. Andreas og Else Larsen kom og snakkede. I øvrigt er der ikke megen kontakt mellem "Malerens" og de øvrige i familien. Kun Martin/Manse ses med Johannes Larsen til fuglesnak. Andreas/Puf Larsen er blevet lidt sær. Han er netop fyldt 50.
+Dedde tog videre til Lindøgaard, og man gik tur og så på afgrøderne. Det er trist, at Dedde fik en kone, som ikke passer til ham. 
+Louise/Lugge Brønsteds hus er ikke færdigt, og det bliver dyrt. 
+Martin/Manse Larsen køber mere jord. Erik/Tinge Larsen er hårdt spændt for.
+Johanne Larsen underviser Ole i engelsk.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/cB31</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru A. Warberg Müller
+Bakkevej 12
+Hareskov St. 
+[Skrevet af ukendt:]
+modt. 25/Maj 1949
+(husk om Lugge!)
+besv. 31/5.
+[Skrevet af Laura Warberg Petersen:]
+19-1-2007.
+10-7-05
+8-8-2000
+BWP. 
+[På kuvertens bagside:]
+Lindøgaard Dræby St. Fyen.
+Danmark.
+[Skrevet af ukendt:]
+16-7-05
+10-7-05
+[I brevet:]
+Lindøgaard 24-5-1949. 
+Kære lille Dis
+Tak for dit Brev! Det var kedeligt, at Du skulde være urolig for min Skyld, jeg havde slet ikke Fornemmelsen af, at det var saa længe siden, jeg havde hørt fra dig, og det er jo gerne det, jeg retter mig efter. Hvis jeg en Gang skulde blive syg, skal jeg nok ”lade dig tilflyde” Underretning, det har jeg vist en Gang lovet dig. 
+Jeg har haft den store Glæde at have Besøg af Dedde. Minna er jo i London, og man har altid Fornemmelse af, at han nyder Ungkarle-Tilværelsen intenst. Han kom til Elle ved 4 Tiden i Lørdags; Elle er jo lykkelig, naar han er hos hende. Puf og Else saa ham fra deres Have og kom ned; de sad saa og snakkede i Haven – i Elles – i det dejlige Vejr, og Elle sagde, at de havde haft det saa hyggeligt. Der er ellers ikke megen Forbindelse mel. Malerens og Elle, hun ved aldrig noget om dem, træffer dem af og til paa Gaden, er aldrig deroppe uden til Fødselsdagsvisitter etc naar hun meget sjældent bliver bedt. Der er næsten heller ingen Forbindelse mellem vore Børn og dem – de vil helst have det saadan. Ja Manse elsker jo Las saa højt og har altid uendelig Snak med ham om Fugle, saa han er der en Gang imellem, men har aldrig Fornemmelsen af at det er synderligt velset hos de unge. Puf er bleven lidt sær med Aarene, særlig paa det Punkt. Puf fyldte 50 nu den 12te Maj. Kirsten havde besørget ham et gammelt-antikt-Fad, som sendtes ham fra Hennings, Brors, Agrarens, mig Tinges og Manse og Bibbe; det kostede 65 Kr. Jeg havde tænkt mig, at vi her og Bibbe skulde have fordret ham et Gavekort fra Boghdl. Eriksen, men saa blev dette arrangeret og var jo ogsaa mere personligt end Bøger, han selv skulde vælge. Han er altid saa mageløs sød ved alle vore Fødselsdage, og jeg syntes saa, at han ved sin 50_Aars_ Dag skulde have lidt ekstra. 
+Men det var Dede. De kom her Søndag Efterm. ved halv 3 Tiden og gik kort efter en lang Tur gennem Markerne; det havde jeg holdt paa, for ingen kan elske Naturen højere end Dedde, og jeg vilde ogsaa gerne have, han skulde se vor lovende og flotte Afgrøde – maaske den bedste, vi endnu har set her paa denne Tid af Aaret. Han var ogsaa glad ved Turen i det underskønne Vejr. De kom tilbage Kl 4 – ja Elle var bleven her hos mig – og Frøken Hansen havde et dejligt Kaffebord og kom med Kaffekanden, da de traadte ind. Du kan tro, det var lækkert, hun er meget dygtig og bager vidunderligt. Dedde havde 10 Cerutter med til mig, saa vi fik en god Smøg og en herlig og hyggelig Snak; desværre vilde han allerede af Sted godt 5, men jeg var jo lykkelig over at se ham; jeg føler mig mere og mere knyttet til 
+2
+Dedde end tidligere. Hvor var det Synd for ham, at han ikke fik en Kone, der passer bedre til ham, saa han kunde have haft et godt Herreværelse med sine Bøsser, sin Hund og Sager i Stedet for den feminine Stue, som udelukkende bærer Præg af Minna. Og saa er Stuen jo endda det mindste ved det! Han hører næsten bedre, end han har gjort, det er da en stor Lykke. 
+Manse var borte i en Uge og havde nydt sin Ferie; det viste sig, at Kelds Ven Dürkopp – eller noget lignende – var gift med en Datter af en af Agrarens Kusiner, saa hun og Manse er altsaa Næstsøskendebørn; hende syntes Manse saa uhyre godt om. Han var saa i Birkerød, hvor Lasse Swane nu bor og var der det meste af Tiden; han og Ursula spadserede en Dag over til Lugge, det var jeg glad ved; hendes Hus er langtfra færdigt endnu; det bliver desværre meget meget dyrere end der ["der" overstreget] det var kalkuleret til, bare lille Lugge kan klare det. Da Manse saa kom hjem, maatte han spænde sig selv forfærdelig haardt for for at indvinde de tabte Arbejdsdage; tidligt oppe er han og arbejder til c. 9 om Aftenen, der er jo ikke saa lidt at gøre paa en Bondegaard; Tinge tager noget af Roepasningen, saa tjener han da noget ved det. De er i Færd med at handle, Manse køber 6 Tdr. Land Inddæmning. Arrangementet med at skaffe Pengene – 3200 Kr. er gaaet i Orden, nu er det bare med at faa Tid til at tage til Odense og faa det lavet færdigt, hos Sagføreren altsaa. Tinge var nødt til at skaffe Penge, han har en Gæld, han ikke kan komme ud af paa anden Maade, og Manse kunde ikke tænke sig at lade den Jord gaa over til fremmede, saa han tog den – ret store - Beslutning at købe. Tinge er jo spændt haardere for end han kan magte; det hjælper, naar Per om et Aar er færdig med sin Lære og kan sørge for sig selv. Lille Ole har de nu megen Nytte af, han er en dejlig Dreng; som han altid hjælper til derhjemme, det kan du ikke tænke dig. Per er nu ogsaa det, selv om hans Tid jo ikke tillader ham at hjælpe; jeg læser stadig Engelsk med ham og han er snart helt gæv, jeg er rørt over, at han ofte, ja næsten altid, naar han kommer spørger – med en lidt bekymret Mine om, hvordan jeg har det, og hvordan det gaar med Knæet; det er da forfærdelig sødt af en Dreng paa 18 Aar, og jeg ikke Fornemmelsen af, at det [et overstreget bogstav] er af Høflighed, men udelukkende fordi det er ham om at gøre at faa det at vide. Saadan noget rører mig dybt og gør godt! 
+Saa til Slut Tak for Brev og Thyra, som er meget interessant denne Gang – og mange Hilsener til Jer begge fra din Junge.</t>
+  </si>
+  <si>
+    <t>1912-02-11</t>
+  </si>
+  <si>
+    <t>Nørrevoldgade 9 København K</t>
+  </si>
+  <si>
+    <t>Thora  Branner
+Vilhelm Branner
+Else Birgitte Brønsted
+Louise Brønsted
+Peter Oluf Brønsted
+Ina  Goldschmidt
+Peter Hansen
+- Holstein, Frk.
+Harald Høffding
+Alhed Larsen
+William Mackie
+Karl Madsen
+Carl V Petersen
+Ellen  Sawyer
+Karl Schou
+Marie Schou
+Hempel Syberg
+Gustav Wied</t>
+  </si>
+  <si>
+    <t>Astrids ægteskab med Alfred Goldschmidt var højst problematisk, og parret endte med at blive skilt.
+Alhed Larsen udstillede sammen med Olga og Karen Meisner-Jensen, Anna Syberg og Cathrine Svendsen på Den Frie.
+Det vides ikke, hvad historien om Laurits, der ikke ville med til Amerika, går ud på. 
+Alhed Larsen sad i København model for Peter Hansen, der malede det store "Stifterbillede" til Faaborg Museum. 
+Gustav Wieds ”Ranke Viljer” 1906 (opført under titlen 2x2=5) fra Ungdomshistorier.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2078</t>
+  </si>
+  <si>
+    <t>Laura Warberg spørger, om hun dog ikke kan komme på besøg hos Astrid i Malmø. 
+Laurits vil ikke med til Amerika nu. Det bliver et hårdt slag for Ellen. Laura Warberg troede engang, at hendes fremtid var sikret. 
+Alhed Larsen sidder model for Peter Hansen. Hun er meget sparsommelig, og det er Christine ikke. 
+Alhed og Laura har været i teatret og på Nimb og spise fint. 
+Louise Brønsted skal til Hagemanns afskedsfest. 
+Laura Warberg går til foredrag.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/zgFT</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Astrid Goldschmidt
+St Pauli Kyrkogatan 19
+Malmø
+Skåne
+[I brevet:]
+Nørrevoldgade 29⁴
+Søndag d: 11te
+Kære Astrid!
+Det var et meget rart Brev fra Dig i Gaar; naar mon Du igen kommer over at spille? Dersom nu en Gang Alhed er i Kbh. kommer jeg over en hel Dag med første Færge, naar der igen bliver ordnede Forhold med Sejladsen. Kan det slet ikke tænkes at komme naar han er hjemme?? Vi vilde jo dog kuns ses ved Maaltiderne! I Morgen tager jeg til Birkerød fra første til 6 Toget, haaber lille Muk saa kan gøre en Sviptur ind at se Udstillingen, mens jeg passer Børnene. Bes og Hr. Peter igen lange Tider i Sengen med Feber uden ellers fejle det mindste; gaadefuldt! Jeg spiste til Middag i Fredags hos Fr. Holstein Alhed og Madsen var der og spurgte Fr. H. om Feber ikke kan skrive sig fra Mathed, de spiser jo intet og Sengen tærer. Bare den Læge er dygtig! Gud veed om der skal være Selskab d:22de, jeg tror det næppe, men nu skal jeg køre i Morgen og saa skrive det til Dig. I Dag ved 3 Tiden tager jeg pr. [ulæseligt] til Vanløse, det er Wilhelms Fødselsdag, hans Sødskende kommer der til Aften. Elle rejste først hjem i Mandags, var altsaa ikke hos Syberg sammen med Thora. Veed Du at Laurits ikke vil til Amerika de første Aar? Det bliver vist et haardt Slag for Elle! Mærkeligt at hun kan være saa haabefuld for Fremtiden og Livet deroppe alene! Alhed er saa gruelig bekymret for hende, men saa er der da vel den Udvej, at hun kunde tage til Billy en Tid. A. mener der kunde sagtens blive en Virksomhed her hjemme, at Grethe ogsaa kunde faa Fripladser her og Elle Legater, men hun vil vist ikke paa nogen Maade lade være at rejse derover. Hvor anderledes lyst saae det ud, da vi troede hende vel sikret for Fremtiden; mon han dog ikke kunde betænke sig? I Julen havde de faaet udmærkede [ulæseligt] af ham og Grethe sagde, at Carl skulde være hos dem til Sommer.
+– Alhed ”sidder” en Del af sin Tid herinde for P Hansen til det store Faaborgbillede. Hun er meget sparsommelig køber intet uden nødvendige Smaating. Hvor anderledes med Christine, der vist anvendte ca. 300 Kr. paa Rejsen herind og alt muligt i Magasin! Hun er uforbederlig! Desværre bliver det dog næppe til Efteraaret, hun flytter herind, maa spare derovre endnu et Aar! Slemt for mig, men vil jeg aldeles ikke paavirke hende, selvfølgelig. - 
+I Aftes gav jeg ud paa Alhed og mig selv. Halve Priser i Folketeatret til ”Ranke Viljer” – 2+2=5 – af Gustav Wied; uhyre morsomt, vittigt, satirisk hvor vi lo ! – glimrende spillet. Og tænk Dig saa gik vi til Nimbs nye Lokale ligefor den nye Banegaard, bagved Bræddehytten, hvor er der fint og elegant og smagfuldt. A. spiste Middag i Valby og fortalte, at vi skulde til Nimbs; Nej mente Berta, det var vist ikke muligt, det var jo saa fint! Hvilke elegante Dragter, Damerne selskabsklædte! A. stak jo en Del af i sin gl. blaa Nederdel med Bluse, jeg var pæn nok. Vi satte os beskedent i den første den bedste Krog og spiste en aldeles vidunderlig Souper, Laksesalat á la Tivoli – vi har aldrig smagt noget bedre; Kalvefrika[ulæseligt] avec Chateaubriand – delikat! – en Dessert saa lækker, en halv udhulet Appelsin i et højt klart Glas, den var fyldt med Is og uden om men i Glasset fin rød Gelé med Flødeskum; hver en Pilsner til; 2 Kr. for hver Soupér, 50 Øre i Drikkepenge, Øl og Kaffe vi var jo nok lidt betænkelige strax, men nu var vi der og fortælle Berta, vi var gaaet igen fordi det var for fint, vilde vi da ikke. Jeg syntes det var vældig morsomt ”gav” jo, - men A. tog Øl og Drikkepenge paa sig. Det var en herlig Aften. Der var Karneval ved Siden af og ovenpaa. Hun tog desuden Kaffe og en Cigaret, vi kom hjem Kl. 1. – Alhed var forleden til fin Aften hos Carl V. Petersens, der var en Del Malerfamilier og en Telemarks kendt i national Dragt, hans Kone af en fin Familie i Christiania, han selv en dannet og klog Mand hun Datter af en anset Videnskabsmand. – Paa Onsdag skal der være stort fint Selskab paa Phønix, Direktør Hagemann giver Afsked; Lugge skal med lille Else skal have lidt extra Mad nu! Hvor herligt, at lille Muk kan komme lidt ud nu igen! Jeg hører stadig de højst interessante Foredrag af Dr. Munck; og nu de følgende Tirsdage Høffdings gratis Forelæsninger over Rousseau; desværre undgik det første mig i Tirsdags, jeg kiggede dog stadig i Politiken, som jeg holder nu, efter den. Men jeg skrev til Frøken Shlect om at mødes med mig nær Indgangen og fortælle mig om det, hun er saa forstaaende og husker saa godt. – Nu veed jeg ikke mere lille Putte; hils nu de kære Unger Hvor dejligt at Du nu igen holder Skole med dem baade for Dig og for dem. Inas Bakkeserviet er mig til stor Nytte i min Sølvskaal, naar jeg har The Fremmede. I Onsdags var Alhed her 2-3 Timer, saa jeg ser hende meget denne Gang skal ogsaa til Schous en Gang. Kærlige Hilsener fra Mor.</t>
+  </si>
+  <si>
+    <t>1912-03-03</t>
+  </si>
+  <si>
+    <t>Daisy  Berg
+Frits Branner
+Thora  Branner
+Vilhelm Branner
+Laust Jensen
+Alhed Larsen
+Johanne Christine Larsen
+Ellen  Sawyer
+Hempel Syberg</t>
+  </si>
+  <si>
+    <t>Tornøes Hotel ligger i Kerteminde.
+Det kan ikke afgøres, hvilken Anna der er tale om, for Warberg-familien kendte mange af dette navn, og hendes forkortede efternavn lader sig ikke læse. Muligvis Anna Eckardt.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB2079</t>
+  </si>
+  <si>
+    <t>Laura Warberg skal ses med sine døtre, til foredrag og koncert mm. Hun skal også til flere børnefødselsdage. Christine og Johanne skal spille koncert på Tornøes Hotel. Laura Warbergs ben er bedre.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/hX80</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Astrid Goldschmidt
+St. Pauli Kyrkogatan 19
+Malmø
+Skåne
+[I brevet:]
+Søndag d: 3de Marts.
+Kære Astrid!
+Jeg havde Besvær med at faa en Krave, der passede, de var næsten udsolgte. Denne kostede 1.-35-, jeg tog to Halsstrimler ogsaa, Kan Du ikke bruge dem, kan Du jo faa Penge for dem hos mig, naar vi ses; 40 Øre. – Paa Fredag kommer vist Elle, hun skrev i Gaar, at d:6te skal de have nogle fremmede saa rejser hun med Alhed til Odense Dagen efter, bliver vist hos Syberg til Fredag og saa til Thora. Bare nu Madame vilde staa ved sin Indbydelse, og have Elle den halve Tid, saa hun kunde faa nogle gratis Fornøjelser der; Hun skal være i Kerteminde igen d:24de da Christine giver en Koncert paa Tornøe assisteret af Laust Jensen og Junge 2 Klaverer: Tro mig saa har de travlt med at øve sig. Mon det nu bliver klar med Din Rejse til Kertem. en Gang i April saa Du kan være med d:12? Noget bliver der nu nok, Thora vil da derover. Jeg vil boe i det store Værelse nede i den røde Gaard, saa Du kan boe hos Alhed. Men nu sès Junge en Gang fra første Færge til sidste. Holder Alhed ikke af at see mig der, saa lad mig vide, hvad vi kan, naar hun er i Kbh. I næste Uge er jeg optaget de tre første Dage, Mandag Daisys Fødselsdag, Tirsdag har jeg bedt Anna [ulæseligt ord], Onsdag i Birkerød, Torsdag et Foredrag, Fredag kommer altsaa Elle, men denne Dag kunde jeg jo nok alligevel, ellers maa det vente til næste Uge. Pokkers saa optaget man er! Naa men saa bliver det lysere om Morgenen, det er ogsaa en Fordel! Men jeg ser nu, at Færgen ikke gaar før 7.30, er det rigtigt? Tidligere var det da før? Hvad mener Du om jeg tog Broderiet til Skamlen med over og vi fik en derovre og jeg lavede den i Stand den Dag?? Du kunde ikke lide en S[ulæseligt]skammel, saa kunde jeg bruge af det Klæde af Dit, jeg fik alligevel ikke Pelskaaben gjort i Stand og saa kunde Du godt faa Resten til din Kjole? Det var vel lettere end at føre en færdig Skammel gennem Tolden? Jeg har det nu bedre i Benet, har de tre sidste Dage gaaet en ordentlig Tur, til Langelinie. I Dag skal jeg til Palækoncert, og derfra til Vanløse; jeg ringede derud for at gratulere lille Frits, og Thora sagde jeg maatte endelig komme i Aften. Ellers intet nyt! Kærlige Hilsener til Dig og Børnene.
+Bedstemor.
+Her er mange Spørgsmaal at besvare!</t>
+  </si>
+  <si>
+    <t>1914-05-17</t>
+  </si>
+  <si>
+    <t>Strandgade</t>
+  </si>
+  <si>
+    <t>Siri Andersson
+Alfred Goldschmidt
+Grethe Jungstedt
+Adolph Larsen
+Alhed Larsen
+Johanne Christine Larsen
+Christine  Mackie
+Ellen  Sawyer
+Clara Syberg
+Erik Warberg Larsen</t>
+  </si>
+  <si>
+    <t>Alhed og Johannes Larsen fik opført et hus på Strandvejen/Strandgade i Kerteminde til Laura Warberg. Der var plads til, at hendes datter og barnebarn også kunne bo der. 
+Det vides ikke, hvem Anne var. 
+Astrid Warberg-Goldschmidt flyttede fra sin mand, Alfred/A., i 1914. 
+Adolph/Agraren og Johanne/Junge Larsens søn var syv år i 1914 og skulle begynde i skole. Familien boede på dette tidspunkt på gården Kærbyhus i Kerteminde. At Johanne/Junge var "to hele Dage paa Landet" handlede om, at hun cyklede rundt til klaverelever.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2610</t>
+  </si>
+  <si>
+    <t>Laura Warberg har sammen med Grethe, Christine, Clara Syberg m.fl. indviet det nye hus. Alt er ikke helt færdigt; haven er noget rod, og stuen er lidt vel stor. Dørene kan ikke låses, og da de en nat hørte nogen udenfor, patruljerer politiet nu på stedet, og Laura har fået en stor vagthund. 
+Alfreds behandling af Astrid er dog for gal.
+Adolph/Agraren og Johanne/Junge Larsen kan ikke sammen med Grethe. Og Alhed Larsen synes, at Johanne skal undervise Erik hjemme., hvilket hun ikke har tid til. 
+Johannes Larsen er kommet hjem efter to en halv måned (ved Fiilsø).</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/SCEC</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Til Astrid Goldschmidt
+St. Pauli Kyrkigatan 19
+Malmø
+Skåne
+[På kuvertens bagside: Poststempel]
+[I brevet:]
+Strandgade – Søndag
+Kære Astrid!
+Det var da godt det ikke blev Mæslinger, det var jeg bange for. Endelig i Dag kan jeg nogenlunde hvile paa mine Laurbær, for det har været et stort Arbejde for Anne og mig hele den Uge. I Aftes fik vi Gas og i Morges indviede vi Husholdningen med The sammen, ogsaa Clara Syberg – Grethes tre Veninder og Putte. Det var meget festligt for aabne Havedøre i et henrivende Vejr. Det var sent og Folk cyclede forbi og kiggede nysgerrigt ind. Vi boer jo ganske fint med Strandvejen. I Morgen spiser vi første Gang her; en af de første Dage bliver W.C og med [”og” overstreget; ”med” indsat over linjen] Badeværelse – anvendt – i Stand, saa mangler vi endnu Brædt og nogle Lister i Køkkenet, alt flyder endnu der. Haven hviler, ingen viser sig til at saa eller plante!! Men jeg har snart lært Taalmodighed! Her er jo ganske dejligt, min Dagligstue er bare noget for stor, her ser lidt tomt ud, men naar jeg faar den rødbrune Sofa – Dis – og Planter ved det øverste Vindue, saa hjælper det. I Aften kommer Las efter 2 ½ Måned deroppe, et storartet Arbejde har han gjort. Gud veed, om hans største Billede vil gøre Lykke paa ”den baltiske” – sig mig hvad Du synes om det. - .
+I Gaar fik vi herned en smuk middelstor Ulvespids med en vældig pels; Elle hørte nogen herude forrige Nat og sov næsten ikke, de laa hos Alhed den næste og i Nat har jeg ligget her. Politiet blev sat til at patrullere flittigt her forbi om Natten, saa vi er nu ikke bange. Intet var stjaalen, det har vel bare været nogle nysgerrige, takket være Arkitektens Smøleri har vi endnu ikke faaet Laase eller Haandtag til Dørene!! render rundt til dem alle med et løst Haandtag men Dørene kan let aabnes med andet Redskab, naar Nøglen ikke er drejet om, og det havde jeg forsømt den Nat. Det er dog for galt, som A. er mod Dig med Penge. Var det for Dine egne, Du var i Birkerød? Bare Du dog kommer her! Junge vil saa grulig gærne have Dig og det er Synd om det, hun har saa faa Glæder, da hun altid har travlt. Desværre kan Agraren slet ikke med Grete, saa Elle er e_n Smu_le paa Kant med dem ogsaa, kommer der næsten aldrig nu; jeg er saa ked over det, gør hvad jeg kan for Junge, [ulæseligt] Gange haft hende paa Hotel til Kaffe en Aften. Men skriv ikke hertil om det; det nævnes ikke mellem Elle og mig, det bliver vel bedre, nu Grete ikke har noget der at gøre, Men de tre andre har meget at sige paa Junge altid; forleden udtalte Alhed til hende, om hun ikke selv kunde læse med Erik det første Aar!! Naar vi nu veed, at J. er to hele Dage paa Landet, to andre har hun 6 af 7 Timer og de to sidste Dage ogsaa mange Elever!! Det var haarrejsende og det oprørte baade J. og mig; det var forfærdelig Synd af Alhed. Det er dejligt, lille Putte, at Du dog nu har saa mange Venner og Fornøjelser; hvem er Siri?? – 
+Mange Hilsener!
+Bedstemor</t>
+  </si>
+  <si>
     <t>1945-04-10</t>
+  </si>
+  <si>
+    <t>Bakkevej 12 Hareskov St.</t>
   </si>
   <si>
     <t>Louise Amstrup
 Bodild Branner
 Ellen Branner
 Thora  Branner
 Marie Larsen
 Pernille Marryat
 Axel  Müller
 Marie Paludan
 Ellen  Sawyer
 Fanny Schaffalitzky de Muckadell
 Janna Schou
 Hempel Syberg
 Børge Tinesen
 Frederik Warberg
 Grete Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Marie Paludan var søster til Otto Emil Paludan og fungerede som husholderske for ham, mens han arbejdede som godsforvalter og boede på gården Erikshaab. Denne gård var tidligere beboet af Warberg-familien, og de må have efterladt noget (blandt andet breve), da de flyttede.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0641</t>
   </si>
@@ -2199,50 +1920,147 @@
     <t>[Håndskrevet på kuvertens forside:]
 Modt. 12 April 1945.
 (Onkel Sybergs Fødselsdag)
 besv. 21 April.
 heri ligeledes Brev af [”af” overstreget] modt. 26’ April
 besv. 27’ ”
 Fru A. Warberg Müller
 Bakkevej 12
 Hareskov St.
 [På kuvertens bagside:]
 Lindegaard Dræby St. Fyen.
 Lindegaard Tirsd. Middag 10-4-1945. 
 Kære lille Dis! Det er vel nok godt gjort, at naar jeg sender Brev til dig den 3 die, saa faar jeg Brev fra dig den 9 ende, hvori du skriver: skriv snart! Det er mintro en langsommelig Postgang for Tiden. 
 Det var sandelig en righoldig Post i Gaar. Grete og hendes Broder, Børge som jeg kender godt og holder meget af, traf til at være her, vi sad ved Kaffen, da Posten kom. Først din lille meget indholdsrige Pakke, tusind Tak for det alt sammen, saavel Gaverne som det besørgede, Børge var grøn af Misundelse navnlig over den ene Pakke Tobak, som Kenderne betegnede som meget fin. Og de tilsendte Breve!! Jeg har saa tit været ked af, at de gamle Breve fra den søde Onkel Frederik var gaaet tabt; Marie Paludan (den søde i en anden Mening) gjorde mig jo den Tort at brænde en stor Papæske med Breve som stod paa Loftete, [sidste ”e” ordet overstreget] da jeg var i Amerika og jeg har troet, at alle hans var derimellem, dette ene, som jeg husker saa godt i hvert Fald Begyndelsen ,,naa saa du har mødt din første Jomfru Larsen” o.s.v. er altsaa paa en eller anden underlig maade bleven reddet fra Baalet. Tænk 50 Aar gammelt! 
 Saa var der en mægtig Pakke og da jeg saa Afsendernavnet: Bodild W. J. sagde jeg straks til Grete, at det var vist noget, hun havde Interesse i, og ganske rigtig, lutter Sager til Børnetøj af forskellig Art; hun skrev, at hun havde efter Tante Louises Død fået en hel Del efter hende, saa nu var der en Del, hun kunde undvære; det var sødt af hende og saa uhyre kærkomment. Hvilken let Død den gode Louise fik. Jeg havde hørt det fra min Svigerinde Marie; hun skrev om Ellen Branner, der var saa sløj og træt og var bleven saa ældet. Tænk, hun var gaaet i Frederiksb. Allé, da Maskinen styrtede ned over d. franske Skole, det føg om hende med Partikler af alle Slags, men da hun har svagt Hjerte, maatte hun tvinge sig til at gaa ganske langsomt til hun naaede i Sikkerhed. Hvilke rædselsfulde Oplevelser Menneskeheden dog har i disse Aar.
 Men lad mig blive færdig med den righoldige Post: endvidere var der Brev fra Tutte. De havde d. 8de Marts Bodilds Fødselsdag netop siddet og læst et [”et” indsat over linjen] Brev fra Louise og beundret en Gave fra Louise, da Johan ringede fra Kbhvn. at hun var død – laa død i sin Seng om Morgenen. Det maa have været underligt – hun var altsaa allerede død, da de fik Brev og Pakke fra hende. Tuttes Ben er da igen lidt bedre, gid det dog maa vare, det er lidt ængsteligt, at det sådan stadig bryder op.
 Vi slagter i Dag, men da vi er saa godt med og mit Ben ikke paa nogen Maade vil finde sig i Overanstrengelse for Tiden, har jeg nu efter Middag sat mig ned til dette lille Brev. Bibbe er endnu ikke kommen, vi venter hende i Morgen. Mon hun saa naaede ud til dig, hun tænkte at laane en Cycle i Birkerød, men der er vel snart ikke flere Cycler i Orden. Elle skal nok faa sin Æske Tændst. Vi tænder nu vore Piber ved Fidibussen, naar vi har Ild i Køkkenet. Er det lidt skraldt med Humøret lille Dis? Vor Herres Sol skinner dog ellers saa velsignet i denne Tid, men det kan vel ikke gøre det. Mon ikke, det skulde hjælpe lidt, naar den Tid kommer, der de 3 søde Piger bliver bosat derude, hvis du faar Fornemmelsen af en god Omgang lige ved dig. Og saa at Janna er saa lykkelig, og den lille Pige saa yndig. Og din Mønster-Have. Vi maa tage det hele med lille Dis i disse Tider; alle de Rædsler pynter ikke paa ens Velbefindende – mildest talt!
 [Indsat side 1 øverst, skrevet på hovedet:]
 Hvor er det dog nogle dejlige Cigarer, du har sendt mig, jeg har røget den ene og skal nok ryge de andre tre selv ogsaa. Og Tak for Krystal,s. det sparer saa godt paa Sukkeret. – Den Muskatnød du sendte mig i Julen er jeg saa glad ved, den pynter paa Fiskeretter. - - Hvor morsomt med alle de gamle Breve. – Kan du huske, at Fanny spåede om alle de Horder Syd fra, der vilde strømme her op og plyndre?
 [Indsat s. 1 i venstre margen:]
 Jeg sender en 5er i næste Brev, har ingen i Øjeblikket, saa kan vi al [”al” overstreget] udligne, hvis I en Gang sender lidt igen.
 [Indsat s. 1, nederst, på hovedet:]
 Sig Axel tusind Tak for Tobakken.
 [Indsat s. 2 i venstre margen:]
 Og saa kun tusinde Hilsner til dig selv lille Dis. Godt Mod! Din Junge</t>
+  </si>
+  <si>
+    <t>1913-08-02</t>
+  </si>
+  <si>
+    <t>Sverige
+Ädelfors St.</t>
+  </si>
+  <si>
+    <t>Berta Brandstrup
+Ludvig Brandstrup, visedigter
+Thora  Branner
+Vilhelm Branner
+Else Birgitte Brønsted
+Louise Brønsted
+- Carlsen, Madam
+Andrew Carnegie
+Maurice Chevillard
+Grethe Jungstedt
+Carl Petersen, arkitekt
+Ellen  Sawyer
+- Sims
+- Thalbitzer</t>
+  </si>
+  <si>
+    <t>Madien er muligvis Louise Brønsted.
+Det vides ikke, hvem Ingeborg var. 
+I Valby boede arkitekt Christian Brandstrup og hans kone Eline. De var forældre til Ludvig Brandstrup, som i 1913 var 21 år. Det må være ham, som Laura Warberg synes spilder sine evner. Ludvig Brandstrup blev skuespiller, revueforfatter mm. 
+Laura Warberg boede i København. Det omtalte hus fik Alhed og Johannes Larsen bygget til hende, Grethe og Ellen på Strandvejen i Kerteminde. Arkitekten var Carl Petersen.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2087</t>
+  </si>
+  <si>
+    <t>Branners rejser hjem fra Anholt, og nogle andre familiemedlemmer sejler dertil.
+Laura Warberg har Grethe på besøg. Laura underviser hende i fransk, og de går i Tivoli, ser kunstflyvningsopvisning mm. 
+Laura har været til middag hos Eline og Christian Brandstrup. Deres søn, Ludvig, ved alt, men han spilder sin begavelse. 
+Arkitekten har vist Laura Warberg tegningerne af hendes nye hus, som er dejligt med havedør, store stuer og værelse til Grethe.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/0rHr</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Astrid Goldschmidt
+p.t. Skirö Prästgård
+Ädelfors St.
+Småland
+Sverige
+[I højre hjørne er skrevet et regnestykke:] 125
+160
+---
+285
+[På kuvertens bagside:]
+Poststempel
+[I brevet:]
+Lørdag d. 2den
+Kære Astrid!
+Jeg var begyndt at blive bange Du ikke havde faaet mit Kort; rart endelig at høre igen fra Dig og saa gode Meddelelser, der maa jo være henrivende trods Væggetøj. – Grethe kom i Torsdags og samme Aften var vi inde ved Nyhavn at tage Afsked med Madiens, der Kl. 8 drog af i en lille beskidt Nøddeskal, der hedder ”Broge”! – Men en dejlig varm stille Nat har de haft, Børnene var henrykte, Kl. 4 om Morgenen kunde de være paa Anholt; bor 14 Dage hos en Fisker Carlsen – hvis Du vil skrive; have to Sovekamre og en stor Stue; et Kvarter fra Stranden men ”Ørkenen” - lige udenfor deres Dør. Branners sejler derfra i Aften. Elle blev i Birkerød et Par Dage hos Ingeborg og lille Else, til Thalbitzers kommer vist i Morgen og de [skrevet oven over linjen ”de”] boer der en Uge. Paa Mandag kommer Elle her nogle Dage, det glæder jeg mig meget til. Herfra vil hun til Snøde. I Dag har jeg begyndt paa Fransk med Grethe, hun er vældig lærenem, jeg skal nok faae hende lært paa de 3 Uger; det morer mig at opfriske Sproget. Vi har en vældig Varme stadig væk, godt for Høsten. Grethe skal i Morgen besøge Mr. Carnegie paa d’Angleterre; han er ven af Mr. Sims. – Vi har to Gange set Flyveren lige over at gøre sine vidunderlige Kunster Franskmanden Chevillard, Kbh. er begejstret som aldrig før. I Aftes var vi i Paladsteatret, skal i Tivoli en Gang og meget andet, Musèer især. – Grethe er rigtig rar og sød og snaksom. Forleden Aften var jeg i Valby, Ludvig og hans Kæreste var der, blev gjort Stads af, fint Aftenbord med Vin og Dessert, Berta saa elskværdig mod deres Ludvig er dog uhyre begavet og ved alt om alt! Synd han spilder den Begavelse! Nu er der vist ikke mere! Jo endelig i Gaar var Arkitekten her med Tegningen til vort Hus, det bliver dejligt, i en Etage altsammen , ingen Loftsplade næsten, store Stuer stor Trappe og Dør til Haven fra Spisestuen Grethe eget Værelse under Altan!! Hun er henrykt! – Tusind kærlige Hilsener lille Putte til Dig og de smaa! Jeg behøver vel ikke at være bange for Søen!
+Bedstemor.</t>
+  </si>
+  <si>
+    <t>1920-05-29</t>
+  </si>
+  <si>
+    <t>Andreas Larsen
+Johan Larsen</t>
+  </si>
+  <si>
+    <t>Valborg -
+Ane Marie Christiansdatter
+Jeppe Andreas Larsen
+Johannes Larsen
+Marie Larsen
+Vilhelmine  Larsen
+Frida Madsen
+Christine Swane</t>
+  </si>
+  <si>
+    <t>Bob var en hund.</t>
+  </si>
+  <si>
+    <t>Privateje</t>
+  </si>
+  <si>
+    <t>Alhed Larsen er spændt på at høre om den danske stil. Hun sender en pibe samt frugt.
+Johannes Larsen skulle være kommet hjem, men han ringede og udsatte, da han maler et stort billede. 
+Alhed giver Christine Swane/Uglen og Marie Larsen/Tante Ias kopier af nogle af Johannes Larsens billeder i fødselsdagsgave.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/5ooc</t>
+  </si>
+  <si>
+    <t>Kære lille Drenge!
+Tak for Brevet i Dag. Jeg har gaaet og været meget spændt paa den skriftlige og er meget lettet ved Efterretningerne. Nu kunde Lysse godt skrive lidt udførligt om det, hvad hans danske Stil hed og hvad han faar i de andre Stile. Hermed Nøglerne, Tøjet blev sendt i Gaar. I ser nok Frugten paa Bunden, den er jo mest til Gamle, indret dig, saa Du spiser noget Frugt hver Dag. Piben er til Lysse i St. for den han tabte. Dur den. Gamle kan faa en ogsaa, hvis den er god. Alt vel her. Jeres Far skulde være kommen i Dag, men nu ringede han, at han maler et stort Billede til og først kommer Tirsdag, det bliver vældig spændende at se alle. Billederne. Det er Tante Ugles Fødselsdag i Dag, mon I husker den, Tante Ias d. 5te Juni. Jeg giver dem Aftryk af et Par af jeres Fars Billeder, af Tegningen af Farmor, Maleriet af deres Farmor og Farfar med [det følgende skrevet på tværs øverst på siden:]
+Bob (Faaborg Musæum) Jeg tænker de bliver glade ved dem. 
+Jeg har arbejdet i Haven de sidste Dage sammen med Frida og Valborg, den er voldsom fin. I faar ikke mere 1000 Hilsner fra jeres Mor.</t>
   </si>
   <si>
     <t>Erindringsskrivelser</t>
   </si>
   <si>
     <t>Otto  Meyer</t>
   </si>
   <si>
     <t>Mathias  Allerup
 HC  Andersen
 Carl Becher 
 Albrecht Benzon
 Christian Benzon
 Hans  Bless
 Johan Peder Bless
 Niels Bom
 - Brandt, inspektør
 Edvard Christensen
 Hans Christensen
 Christian Eckardt
 Marie Frandsen
 Peder Hansen
 Joseph Haydn
 - Holbeck
 Jens Christian Hostrup
@@ -2573,122 +2391,304 @@
 Kl. 1-2 skulde Garnene atter hales ind. Det var et ["et" overstreget] anstrængende. Det var jo nemlig Baaden, der skulde trækkes op mod en til Tider krap Sø, og "Louise" var en stor tung Baad. Men Jens Høj havde gode Armkræfter, saa det gik. Nu var det spændede, om der var Sild i Garnene. Naar der var mange, var det en Fornøjelse at se dem blinke og sprælle, idet de kom op af Vandet. Efterhaanden blev Garnene ordnede pænt i Lasten af Fører og Dreng. Saa blev Masten rejst og Sejlene sat, og der blev Tid til Morgenmad og en Kop
 [60]
 varm Kaffe - dog uden Sukker og Fløde. Tidlig om Morgenen var vi igen i Havn, og her ventede de respektive Koner med Morgenkaffe. 
 I godt Vejr blev det overdraget mig at sejle Baaden hjem, mens de andre fik sig en lille Lur. Det var jeg stolt af. 
 Saa skulde Sildene pilles af Garnene og disse skilles og tørres. Det skulde nu vise sig, hvor mange "Volle" (Ol) der var fanget. En Gang var der saa mange, at nogle af Garnene maatte efterlades paa Fangstpladsen til senere Afhentning. Til andre Tider var der kun til Middagsmaden. Tørringen foregik hovedsaglig paa Feden, som var helt dækket med Garn. Vi havde et Stillads til at hænge dem paa, saa fyldte de ikke saa meget. Det var ogsaa mere praktisk, naar de skulde renses for Tang. I Stormvejr kunde de være saa fulde af "Skidt" og saa sammensnoede, at det tog et Par Dage at faa dem i Orden. Vi Børn hjalp gerne med.
 Efter Middag fik man travlt med at faa Garnerne i Baaden og sat ["sat" overstreget] Sten bundet paa igen. ("lønne.") Naar der skulde sejles ud, tøvede man lidt, indtil endelig en tog Mod til sig og satte Sejl; saa fik
 [61]
 de alle travlt. Der blev et syndigt Virvar i Havnen, indtil de kom fri af hinanden. 
 Foraarssilden var ikke værdsat den Gang. Den var for mager. Ofte kom Bønderne og hentede hele Læs til Gødning. Torsken duede kun, naar der var r i Maanedens Navn, ligesom der heller ikke maatte spilles Kort i andre Maaneder. (Der var ca. 80 Bæltsbaade.) [("Der var ca. 80 Bæltsbaade.") overstreget]
 For os Drenge var det en Begivenhed, naar der kom Soldater fra Odense og Nyborg. Jeg husker særlig en Efteraarsmanøvre, da der blev skudt i Gaderne og vi fik fri fra Skolen. Kampen trak sig syd paa over Broen, og vi fulgte med helt til Davinde. Men omsider maatte vi jo se at komme hjem igen, hvad der ikke var nær saa morsomt gennem Pløje- og Stubmarker. 
 En Gang imellem laante Fader et Køretøj hos en af Svogrene, og vi kørte en Tur til Rønninge eller til Ravnholt og vel ["vel" overstreget] ogsaa til Hjallelse. I Rømninge ninge ["ninge" indsat med blyant over linjen] havde Fader nogle Slægtninge, to eller tre Skræderfamilier. De besøgte os kun, naar der var Rigsdagsvalg. Vort Besøg gjaldt Krebsefangst, og om Aftenen spiste vi Krebs. 
 [62]
 Ved Herregaarden Ravnholt i Midtfyn boede Moders Moster Tante Stine. Hun havde været gift med en Kusk der paa Gaarden og havde et lille hyggeligt Hus, hvis Have stødte op til en Skov. Den var jeg lidt bange for selvom en Sang: "det er dog en dejlig Skov, her er ingen Røvere," saa kunde man jo aldrig vide - -
 Naar vi kørte hjem om Aftenen var det ikke let at finde Vej. Det var for det meste Biveje, som snoede sig paa den mest forvirrende Maade. For at læse Vejviserne, maatte Fader rive Tændstikker, og undertiden viste det sig, at vi var paa en forkert Vej, saa at vi maatte tilbage igen. 
 Mange Steder var der slet ingen Vejskilte; saa var der ikke andet at gøre, hvis der da ikke var Mennesker i Nærheden, og e fleste var gaaet til Ro paa den Tid, saa var der kun den Udvej at lade Hesten bestemme Retningen. Tit var den klogere paa det Punkt, end vi andre.
 En Gang havde vi lejet et Vognmandskøretøj med en stædig Hest. Den blev pludselig staaende, naar det passede den at hvile lidt, og saa var den ikke til at drive af Stedet, før den selv fik Lyst. Men paa Hjemvejen var Hestene altid
 [63]
 mere villige, saa længtes de efter deres Baas. 
 Det var en af de store Begivenheder, naar vore tre Familier foretog Køreture sammen f.Eks. Fjorden rundt og havde Madkurve med. Men især den aarlige Turtil Hjallelse glædede vi os til. Det var Mormoder vi besøgte, saa længe hun boede der. De sidste Aar tilbragte hun i Kerteminde hos Morbroder Jeppe. Vi kørte med tre Char à bancer og et Par mindre Vogne. Morbroder Martin havde et Par kønne Graaskimler, og Morbroder Jeppe et Par fine Køreheste, en sort og en brun, og forøvrigt maatte Arbejdshestene holde for. Naar de fik sværtet Hovene og blev striglet og fik noget pænt Seletøj paa, saa de ganske godt ud. De kunde blive helt vigtige og kaade, naar de skulde køre "til Stads." 
 Da Turen var paa 3 172 Mil, blev der bedet undervejs i Geels Kro. Det var især for Hestenes Skyld, men vi andre kunde ogsaa trænge til at rette Benene og faa lidt Mad. Humøret var højt, og der blev sunget og raabt Vittigheder fra den ene Vogn til den anden. Selv Morbroder Martin, som til daglig var temmelig faamælt, kunde blive morsom og gennem alt
 [64]
 hørtes Morbroder Urbans friske karakteristiske Latter. (Hørr hørr). Han var en god Tegner ["Han var en god Tegner" indsat efter linjen med blyant]
 En de Mylius, stamherre til Rønningesøgaard boede en Sommer i "det lange Hus" ved Siden af os, i den Lejlighed vi tidligere havde haft. Hans Kone var fra Skotland, og de talte altid engelsk sammen. Det var en meget tiltalende Dame, men vist ikke af adelig Herkomst, hvad hendes Svigermoder nok ikke var saa glad for.</t>
   </si>
   <si>
-    <t>1949-05-24</t>
-[...7 lines deleted...]
-Thora Cohn
+    <t>1942-04-25</t>
+  </si>
+  <si>
+    <t>Fritz -
+Thora  Branner
+Louise Brønsted
+Adolph Larsen
+Rasmus Larsen
+Louise Løgstrup
+Axel  Müller
+Irene -, pige i huset på Lindøgaard
+Ellen  Sawyer
+Janna Schou
+Lasse Taaning
+Albrecht  Warberg
+Laura Warberg
+Erik Warberg Larsen
+Martin Warberg Larsen</t>
+  </si>
+  <si>
+    <t>De mange Warberg-søskende fik tilsyneladende først i en meget moden alder at vide, at Astrids dødfødte søskend var en dreng og ikke en pige. Laura og navnlig Albrecht Warberg ønskede sig i mange år brændende en søn. Albrecht Warberg gik til præsten med det døde barn i en cigarkasse og sagde "Her kommer den sørgende Fader" (1958-11-03, Johanne C. Larsen til Astrid Warberg-Goldschmidt, BB2507). 
+Det vides ikke, hvem Lærerinden var. Thomas, Peter og Sofie må være slægtninge til Løgstrup-parret, men de kendes i øvrigt ikke. 
+Krastine/Kristine, som blev undervist sammen med Astrid Warberg, er nævnt i Astrid Warbergs og Johanne C. Larsens biografier.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0631</t>
+  </si>
+  <si>
+    <t>Der er gået 60 år, siden Astrid og hendes tvilling blev født. De større søskende fik dengang fortalt, at Astrids tvillingesøster var dødfødt.
+Johanne takker Astrid for mange års venskab. Egentlig har de ikke set hinanden så meget i årenes løb. 
+Vandrørene på Lindøgaard har været frosne, så Johanne måtte hente vand hos naboen. 
+Løgstrup har købt gård i Gestelevlunde. Fru Løgstrup kommer til at bo tæt på sin søster. 
+Erik/Tinge er blevet skilt, og han blev ikke tvunget til at betale en masse til ekskonen. 
+Det har blæst meget, og møllen har hjulpet til at afvande ved inddæmningerne. 
+Elle(n) har været på besøg. Hun syr på en smuk pude til Astrid.
+Johanne glæder sig til Astrid og Axel kommer og spørger, om de kan medbringe fx en primus.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/UduZ</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+26’ April 1942.
+brev.
+Fru A.Warberg Müller
+Bakkevej 12
+Hareskov St.
+22-2-03.
+21-4-2000.
+(Langfredag)
+B.W.P.
+[Håndskrevet på kuvertens bagside:]
+Lindøgaard, Dræby St. Fyen.
+[I brevet:]
+Lindøgaard 25 Aprl. 1942.
+Kæreste lille Dis!
+Tænk, at der er gaaet tredsindstyve Aar siden den Morgen, da vi fik Budskabet, at Mor havde faaet en lille Pige og kort efter betroede gamle Ma’ Frits os, at der havde været en lille dødfødt ogsaa. Lærerinden eller hvem det nu var havde besluttet, at vi intet skulde vide om det – om det regnedes for an Slags Usædelighed og hvordan – ved jeg ikke. Da vi Børn saa fik Lov til at se ind til Mor, fortalte hun os ganske aabent og naturligt, at der havde været en lille Pige til, men at hun var dødfødt. Det tog Mor vældig Kegler paa hos os, for vi kunde da som rimeligt var ikke forstaa, hvad det Hemmelighedskræmmeri skulde til.
+Til Lykke, lille go’e Dis! Gid alt maa gaa ad den lyse Side til; det er sandelig ingen Skade til at ønske det, for hvor det dog altid har let ved at gaa til den mørke! Jeg husker, at Lugge en Gang har smilet lidt, fordi jeg næsten satte Helbredsønskerne over alle andre, men helt hen i Vejret er det nu ikke. Det gode Helbred er næsten en Slags Basis for alt andet – naturligvis inden for rimelige Grænser. – Jeg tror, at jeg vil bruge denne runde Fødselsdag til at sige dig, at jeg er taknemmelig for det Venskab, der har været mellem os i snart de fleste af alle de mange Aaar og sige dig Tak, fordi du altid har været mig en saa fuldtro Ven. Aldrig har du svigtet mig, lille Dis, altid har du været Trøst og Støtte for mig, naar Livet for mig gik til den mørke Side og dine Trøstens Breve har altid været mange og lange.
+Det er kedeligt, at jeg slet ikke ved noget om, hvordan du har det, om du er bleven saa rask, at du har kunnet forberede lidt Festlighed til paa Søndag eller om du, hvad Himmelen forbyde, stadig ligger til Sengs og al Festlighed strøget. Det vilde rigtig nok være trist, for saa vidt jeg har kunnet forstaa, har du glædet dig til Dagen. 
+Lørdag. Tiden løber jo fra mig! Dette skulde for Resten heller ikke være et af de lange – dagligdags – Breve, hvor jeg snakker op om alle mine smaa Hændelser og Begivenheder her hjemme fra, tit tænker jeg paa, naar jeg saadan sidder og skriver op om dem ”hvor det maa kede den og den”, men jeg kan jo ikke andet. En Smule Begivenheder skal du nu have ogsaa denne Gang, for jeg ved, det vil glæde dig: den 22_nde_ April fik vi Vand; det blev som du kan tænke hilst med Jubel af hele Husstanden; Frk. Kristensen og vores lille Hjælpepige, som bærer det skønne Navn Irene, maatte køre alt Vand til en stor Vask inde fra R. Larsens paa den lille Malkevogn; Mandfolkene havde for travlt til at vi vilde bede dem om det. Mærkeligt at det har været saa længe om at tø, Rørene ligger vist ikke en Gang en Meter nede i Jorden. 
+En anden Begivenhed er, at nu har Løgstrup købt Ejendom nede i Gestelevlunde, kun en lille halv Mil fra det Sted som Sofies og Peters ældste Datter har. - Vi var ellers begyndt at blive betænkelige, fordi det syntes umuligt for for ham at faa noget, han og Peter syntes om, men nu naaede det sig til min store Lettelse. 
+Den tredje begivenhed er, at nu er Tinge bleven skilt – jeg mener faaet sin Skilsmisse lovformelig i Orden; du vil maaske synes det ikke har saa stor Betydning, men vi har gaaet og været bange for, at de skulde kræve ham dømt til at betale hende en Sum Penge, fordi han nu har købt Ejendom; ikke saa lidt tydede derpaa men han skaffede en god Uformuenheds-Attest – attesteret af vor Sogneraadsformand – og saa har de kunnet indse deres Afmagt paa det Punkt. 
+2. 
+Dit Fødselsdagsvejr bliver der vist ikke saa meget at klage paa, bare det vilde blæse lidt mindre; stille Solskin er jo bedre og vil give en festligere Dag for Jer. Den skarpe Vind fra N. Øst hindrer mig i at sidde i Haven i Solen, hvilket jo er saa værdifuldt for mig. Men en god Ting har der været ved Blæsten, den har faaet Møllen til at gaa rundt nede ved Inddæmningerne, saa Vandet paa Tinges 4 Tdr. Land Indd.n. har kunnet løbe ud i Stranden og det er værdifuldt for ham – de forskellige Interesser falder ikke altid sammen!
+Fordi jeg i Gaar havde skrevet om vores lange Venskab, laa jeg i Aftes og tænkte paa de fjerne Tider og kom til det Resultat, at vi egentlig ikke til Stadighed har været ret meget sammen siden den Gang, da jeg ydede dig, Tutte og lille Krastine fra Degnens min pædagogiske Undervisning Saa kom du til Ølstedgaard og siden kom jeg til Kjøbenhavn og da jeg 1901 kom tilbage til Erikshaab var du andre Steder f. Eks. i Italien – eller var det senere, ja du kom til Odense for at læse, men da Far døde kom du derfra og var vist hjemme en Tid, men det er alligevel ikke meget vi har været sammen i det daglige. Men Forbindelsen mellem os har været konstant og har aldrig svigtet. 
+Det er underlidt saa lidt den Slags Livsværdier betyder for - - hvordan skal jeg udtrykke mig – det brede Lag, Folket. Da jeg hørte at Louise Løgstrup skulde bo saa tæt ved sin Søster, himlede jeg lidt op om det glædelige deri, men Peter sagde lisse tørt: nå-å den Slags har da ikke noget at sige, de hugger saamænd saa tit paa hinanden. Og da jeg beklagede at Løgstrups nu rejste bort fra Peter og Sofie, slog han det ogsaa hen som noget ganske betydningsløst. Maaske betyder det i Virkeligheden ligesaa meget for dem som for os, men de gør sig det bare ikke klart. 
+Den gode Elle var herude i Lørdags, og vi havde en dejlig Snakkeeftermiddag. Hun sad og havde travlt med din Pude, den blev nydelig, synes jeg, hun er en Svend til at lave sådan noget. Gør det noget at du faar 2? jeg synes det ikke, man kan i Virkeligheden bruge Masser af Puder. At Bagklædningen paa min ikke ”staar” til Forsiden opdagede jeg for sent og var ikke saa lidt ked af, men saa trøster jeg mig med, at begge Sider jo ikke skal ses paa een Gang. Og saa er det jo ikke saadan heller, at man gaar ind i en Butik og vælger nogle smukke Farver ud, nej i disse Tider ma man pænt nøjes med, hvad Uldgarn, man har, eller rettere hvad Tørklæder man har at trevle op af. Nu maa du nøjes, lille Dis! og finde en lille obscur Plads til den.
+Der gaar ikke en Dag, hvor jeg ikke tænker paa, hvor det er dejligt at I kommer herover; een Ting spekulerer jeg paa: hvor skal I faa noget at gøre Ild ved, naar I skal ”koge” Jer en Taar Te eller Kaffe el. spejle Jer et Æg? Vi er holdt op med at fyre her i Stuen undt. lige om Morgenen, fordi vi ikke har og ikke kan faa Brændsel uden lige til Komfuret, og jeg fryser tappert. Lille Irene sagde i Dag: Jeg kan ikke lide, De saadan skal sidde og fryse! Var det ikke sødt? I skulde vel ikke have et af de gode Spritapparater, som de bruger, naar de ligger i Telt. Petroleum til Primus er jo en fjern Drøm – som saa meget andet. Tinge siger at naar han har sejlet med Lasse Taaning har de haft et Spritapparat, som de kunde koge Kartofler paa – og det varer jo da ½ Time. Ellers kan Axel saamænd samle Brænde i vores Have, hvor der ligger Masser. Alle Kneb gælder i Tider som disse. 
+Saa, nu lukker Agraren Porten op og kommer med sine Heste, begge Parter glæder sig til Middagsmaden – vi skal have gule Ærter, som vi elsker.
+Nu er Papiret ogsaa fuldt og et Fødselsdagsbrev præsteret, som ikke er nær saa ”sødt og godt”, som det skulde have været (et Brøl og en Stud), men maaske du dog har mærket, at du er i mine Tanker og at jeg ønsker dig Alverdens gode Ting. Tusind Hilsner fra din Junge
+[Skrevet langs venstre kant s. 4:]
+Hils Janna og Axel! Alle her hilser og ønsker til Lykke. 
+[Skrevet langs venstre kant s. 2:]
+Som du ser, sender jeg først Brev i Dag, da jeg tager det som en Selvfølge, at I henter Post. 
+[Skrevet på hovedet øverst s. 1:]
+Hils Lugge og Tutte saa mange Gange; sig til Tutte, at jeg er flov over mig selv, men at hun snart hører fra mig – haaber jeg da</t>
+  </si>
+  <si>
+    <t>1944-12-22</t>
+  </si>
+  <si>
+    <t>Lars Christian Balslev
+Anne Marie -, i huset på Lindøgaard
+Niels Iuel
 Adolph Larsen
 Andreas Larsen
-Grethe Larsen
-[...1 lines deleted...]
-Jeppe Larsen
 Johannes Larsen
-Martin Larsen
-[...1 lines deleted...]
-Else Larsen, Else, Andreas Larsens kone
+Marie Larsen
+Axel  Müller
 Ellen  Sawyer
-Lars Swane
-[...3 lines deleted...]
-Minna Warberg
+Janna Schou
+Franz Syberg
+Agnes Taaning
+Grete Warberg Larsen
+Martin Warberg Larsen
+Per Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
-    <t>Det vides ikke, hvem Frk. Hansen, Keld, Per, Ole og Thyra var.</t>
-[...15 lines deleted...]
-    <t>[Håndskrevet på kuvertens forside:]
+    <t>Det vides ikke, hvem Jensen og Kaj var.
+Tornøes Hotel ligger og lå i Kerteminde. 
+Malerens er Johannes Larsen, hans søn, svigerdatter og børnebørn. De boede sammen på Møllebakken i Kerteminde. 
+Ladersen var Lars Christian Balslevs kælenavn. De af hans voksne børn var interneret i Frøslev-lejren p.gr.a. deltagelse i modstandskampen. Han tilsyneladende også.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2448</t>
+  </si>
+  <si>
+    <t>Johanne/Junge takker for pakken fra Astrid/Dis. Hun har købt en frakke til Per og et træsnit til Laura/Bibbe og har derfor kun råd til små gaver. Hun har nået meget af juleforberedelserne, og Anne Marie, Bibbe og Martin/Manse har hjulpet godt. Bibbe og Johanne har været på en dejlig tur til Kerteminde, hvor de har besøgt Ellen, Johannes Larsen, Fru Taaning m.fl. De hørte Franz/Trylle Syberg spille julekoncert i kirken og var på Tornøes Hotel. Da Johanne kom hjem, fik hun at vide, at tyskere med 25 heste skulle indkvarteres hos dem, men det blev heldigvis aflyst.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/AkuE</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside:]
+modt. Juledag 1944.
 Fru A. Warberg Müller
 Bakkevej 12
-Hareskov St. 
-[...8 lines deleted...]
-BWP. 
+Hareskov St.
 [På kuvertens bagside:]
-Lindøgaard Dræby St. Fyen.
-[...3 lines deleted...]
-10-7-05
+Lindøgaard Dræby St Fyn
+[Skrevet nederst på kuvertens bagside og på hovedet:]
+Tusind Tak for de nydelige Kort, glemte Maries Brev; intet særligt ud over hvad jeg skrev.
 [I brevet:]
-Lindøgaard 24-5-1949. 
-[...7 lines deleted...]
-Saa til Slut Tak for Brev og Thyra, som er meget interessant denne Gang – og mange Hilsener til Jer begge fra din Junge.</t>
+Lindøgaard Fredag 22-12-1944.
+Har ikke Tid at læse igennem. 
+Kære lille Dis!
+Det er (for mig) en tidlig Morgenstund, jeg fik Kaffe paa Sengen Kl 8 og det er for mig tidligt. Inden jeg nu skal i Gang med det blø’e Brø’ hvilket vil sige Julekage Honningkage Lagkage og den du sendte mig Opskrift paa, som vi har prøvet og finder glimrende – altsaa inden jeg gaar i Gang med det, skal du have et lille Julebrev. Der er kommen en Pakke fra dig, en stor en, men jeg er streng med ikke at [ulæseligt ord] Vrøvl – ikke at pakke Pakken op før Juleaften, saa dette kun en foreløbig ”Kvittering” og Tak! Fik du en lille tarvelig Julegave fra mig? Jeg har maattet fare med Lempe, da jeg har givet Per en Overfrakke til 45 Kr. og Bibbe et Træsnit af Las – Gejerfuglene – som jeg endnu ikke ved, hvad koster, da jeg har bestilt det hos Puf, der ogsaa har besørget Indramning. Vi er helt godt med hvad Arbejde angaar, men jeg kan jo sagtens, naar jeg har den glimrende Hjælp i den dygtige Pige. Hvordan mon du klarer dig, lille Dis med dine stakkels faa Kræfter? Bibbe har det nogenlunde men heller ikke mere; hun tog dog en Slagtedag for mig, hun og Grethe lavede Rullepølser, Spegepølser og kogte en Del hen, Resten havde Anne Marie og jeg lavet Dagen før. Jeg har konstateret – egentlig til min Overraskelse – at min Hjerne fungerer lige saa godt som tidligere nu ved disse Juleforberedelser, hvor saa meget skal huskes og ordnes. Det er flere Aar siden, jeg selv kunde staa for Slagtningen; man skal holde Hjernen klar, naar en 400 Punds Gris skal ordnes – hvad der skal saltes, holdes fersk, hvad til Spegepølser, til Medister og hvad koges hen. Manse, som er meget interesseret og har en Mening selv om de Dele, hjalp mig. Vi kom for sent paa det med at bestille Slagter – skønt jeg stadig mindede Manse, saa Enden paa det blev, at vi skulde slagte i Tirsdags Kl 5 om Morgenen; der skulde saa gøres Ild under Kedelen Kl 3 ½ og da jeg ikke turde stole paa de unge, holdt jeg mig vaagen, de to sidste Timer sad jeg op i Sengen; da jeg Kl 3 ½ kom op i Havestuen (hvor Manse sover nu) havde baade han og Bibbe Lys, saa jeg kunde have sparet mig! Jeg sov saa nogle Timer og arbejdede med Slagtningen det meste af Dagen – er jeg saa ikke ved at udvikle mig til Kæmpe?
+Bibbes og min Tur til Kjerteminde forløb glimrende; vi havde Bil baade ud og hjem; var derude Kl. 12, gik derinde og havde egentlig saa godt Held med os. Vi havde spist Middag her hjemme først, drak Efterm.kaffe hos Jensen og gik saa op til Elle, som havde ventet os til Middag. Vi var bedt til Malerens til Aftensmad, det var saa fornøjeligt og Gudskelov i al Tarvelighed, hvad jeg havde udbedt mig; de har faaet Centralvarmeapparatet flyttet fra Værkstedet ind i Boligen og laa i et hyggeligt Rod. – Jeg nød 3 Snapse! Saa kneb det med at gaa ned til Hotellet, Bibbe havde nær aldrig faaet mig slæbt derned; da jeg skulde op ad Trappen stod der en Flok, som skulde ind og jeg siger saa til en lang Kleppert som stod der – ”aa tag ve’ mig” og en meget kultiveret Stemme svared ja, det skal jeg rigtignok”. Det var, sagde Bibbe mig senere en af Juel-Sønnerne fra Hverringe; da vi gik hen gennem Gangen slyngede jeg et henkastet ”Tak til ham, der hjalp mig” ud over Skulderen. - - Saa en lille Passiar ind hos Kaj, det var underligt at sidde i den dejlige hyggelige Stue en Gang igen. Næste Form. til en festlig The hos Fru Taaning (bedt) saa juleagtigt og pænt rigtig The og en dejlig Cigar, saa Middag hos Elle med Vin, derefter ned til Kirkekoncert; Trylle spillede herligt og et lille udsøgt Kor sang meget smukt; vi drak Kaffe med dem alle paa Tornøe og hilste paa saa mange gamle Kendinge. Hjem ved 6 Tiden til Agr. og Manse, alt var gaaet godt her hjemme. Elle skal være hos Malerens Juleaften, kommer her til Nytaar, vi flytter en Seng ind til Bibbe.
+Det er næsten ikke til at holde ud at tænke paa Ladersen med 2 Børn i Frøslev jeg sender dig Maries Brev, det er lettere end at fortælle om det. Jeg er dybt bedrøvet.
+Nu vinker det blø’e Brø’, jeg må afsted og ønsker til Slut jer alle 4 en rigtig god og glædelig Jul og – Dis – et godt Nytaar ikke alene for Jer men for den hele Menneskeslægt - - lad mig lige fortælle at Manse kom i Forgaars Aftes med den Besked at vi fik 25 Tyskere og en Del Heste til Indkvartering og at de kom i Nat!! Al vor Juleglæde svandt, men allerede i Gaar fik vi at vide at den bedske Drik udsættes til efter Jul. Vi maa tage Anne Marie op til Bibe, tør ikke lade hende sove derude i sit Værelse. Mulig det helt skydes over. Hvor de dog gaar frem nu igen!
+Tusind Hilsner søde Dis fra alle her til Jer alle Din Junge.</t>
+  </si>
+  <si>
+    <t>1936-10-14</t>
+  </si>
+  <si>
+    <t>Bent Bjergskov
+Thora  Branner
+Louise Brønsted
+Adolph Larsen
+Andreas Larsen
+Gudrun Larsen
+Henning Larsen
+Ingrid Larsen
+Johannes Larsen
+Marie Larsen
+Vilhelm Larsen
+Else Larsen,  Andreas Larsens kone
+Kirsten Larsen, Gudmund Larsens kone
+Axel  Müller
+- Müller, Frk. 
+Margrethe -, pige i huset hos Johanne C. Larsen 1936
+Ellen  Sawyer
+Janna Schou
+Hempel Syberg
+Rigmor Thorsen
+Joseph Turner
+Agnes Taaning
+Else Warberg
+Martin Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvem Fru Nielsen og Søster Thorsen var. Sidstnævnte var formodentlig i familie med Rigmor Thorsen. 
+Hvem Mygdal, der gav Martin/Manse Warberg Larsen penge for malkning, var, vides heller ikke. 
+Eidi og Edith, som arbejdede i huset i England for den kvinde, som Laura Warberg Petersen var ansat hos, er ikke oprettet med biografi i KTDK. 
+Croydon er en bydel i det sydlige London.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0578</t>
+  </si>
+  <si>
+    <t>Johanne/Junge har en dårlig hånd. Hun blev meget glad for den smukke skål fra Janna, og hun takker for alle Astrids gaver. Adolph/Agraren og hun pakkede op dagen før fødelsdagen. 
+Laura/Bibbe og Martin/Manse er i England. De mødes på fridage og besøger museer mv. i London, og de har fløjet. Begge bor nær Themsen. Martin fik et legat på 100 kr. og har ikke råd til at rejse til andre gårde, og han lærer ikke nok på Farmoor Farm - kun sprog. Laura/Bibbe har vrøvl med kokkenpigen, der hvor hun er i huset. 
+Det er svært for Laura og Bent at være adskilt. 
+Adolphs fødselsdag blev fejret med gæster til kyllingesteg. På Johannes fødselsdag svigtede Margrethe, men heldigvis kom Elle(n) og hjalp til. Gæsterne kom med både bagværk og gaver.
+Johanne har ikke så meget mere at lave i hus og hjem end Astrid, men Johanne har bare ikke meget energi.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/P1L8</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+5/5-02
+23/9-02
+Modt. 16’Okt. 1936
+Fru A. Warberg Müller
+Bakkevej 8
+Hareskov St
+19/3-2000
+Bibbe-Kerteminde.
+[Skrevet på kuvertens bagside:]
+JWarberg Larsen
+Lindøgaard Dræby St
+Fyen
+[I brevet:]
+Lindøgd 14-10-1936
+Kæreste lille Dis!
+Foruden at jeg blev vældig glad ved dit Brev i Dag, blev jeg temmelig forfærdet ved af det at se, at du tror jeg stadig ligger i Sengen; nej jeg laa da kun 3 Dage og var jo oppe, da jeg skrev det Brevkort til dig, men passer stadig paa ikke at røre Haanden mere end til det nødvendigste. Og saa er jeg jo i en saadan Brevgæld – for at faa sagt Tak til alle de mange der har sendt mig Gaver. Gamle Ta[brændt hul], som sendte mig 10 Kr. ligger af Aarebetændelse – bedre men meget utaalmodig – hun maatte have først. Den søde Tante Else med et langt egenhændigt Brev og 100 Cigarer; Frk Müller som 8 Dage før min Fødselsdag sendte mig en dejlig Æske fine Chokolader – ligeledes – og saa mine to Børnser i England Ja og Mary, som jeg saa gerne vil være tro, og som stadig skriver til mig og som sendte Lykønskninger baade til Agraren og mig (samt Cigarer til mig) - - ja alle dem har jeg altsaa ladet gaa forud for dig, men jeg trøster mig stadig ved det lille Brevkort, som du fik straks. Saa nu har jeg vist igen udvist min bekendte altfor store Grundighed, naar det gælder Ting, som kunde siges med to Ord. 
+Saa skrider jeg til det endelige Brev! Kæreste Dis, hvor du overvældede mig! Og hvor jeg blev lykkelig over det alt sammen! Jannas meget smukke Skaal staar fuldstændig hel og fin og lyser op paa Bordet i den lyse Stue - jeg maa have den for Øje hver Dag, synes jeg. Natkjolen blev jeg saa henrykt over, varm og lækker nu til Vinteren. Og saa det Væld af værdifulde Varer! Du er jo tosset, sødeste Dis at sende mig alt det. Men glad blev jeg rigtignok. Chokoladen smagte dejligt, jeg rigtig smausede de Dage, jeg laa i Sengen baade med Slik og Tobak. Og saa dine tre (!) lange Breve, som du oven i Købet skriver efter strænge Arbejdsdage. Tusind, tusind Tak for det alt sammen, ogsaa til Axel! Hvor var det sødt af ham at sende mig Frimærker. Ogsaa for Billederne, som jo er udmærkede. De to store Pakker kom Dagen før min Fødsdag og da jeg altså lå den Dag og vi syntes, at jeg skulde have lidt at muntre mig med pakkede Agraren dem op og foreviste Stykke for Stykke. Hvem Husholdningskassen var fra, kunde vi ikke [”se” indsat over linjen) og det faldt mig selvfølgelig ikke ind, at den ogsaa var fra dig! 
+Lad mig nu hellere fortælle lidt om Bibbe og Manse, som du udtrykkelig beder om. Vi faar stadig saadan glade og fornøjede Breve fra dem begge, ja jeg tror, at de i hvert eneste Brev skriver om, hvor glade de er, [komma overstreget] over at se saa meget interessant og hvor smukt Landet er. 
+2.
+Bibbe tog en Dag, da hun havde fri med en Bus langt langt ud pa Landet – de bor jo i den sydvestlige Udkant af London, lige ved Richmond Park, hvor hun har taget mange Traveture; nu har de vist desværre saa meget med Taage og det tager jo unægtelig Glansen af alt. På den Tur, kom hun til forskellige Smaabyer, som alle var spændende og morsomme, et Sted var der et lille Torv, der saa helt middelalderligt ud. Bibbe har vist et storartet Tag paa at faa noget ud af det; der er planlagt langt ud i Fremtiden med Ting, der skal naas. Manse har jo lidt længere til Fadet, men af og til mødes de da i London og beser hvad de kan overkomme. De mødtes en Dag i Croydon, hvor de fløj! Manse var begejstret. Ellers er hans det bedste jo at se Malerier; forleden havde han været der alene og helliget sig de gamle Hollændere. For 30 Aar siden gik jeg der og svulmede over de gl. Holl. Turner havde jeg anmodet ham om at finde, hvad han ogsaa havde gjort og var ude af sig af Begejstring over ham. Han er nu ogsaa pragtfuld. Themsen er de begge enige om at besynge – pudsigt at den løber forbi begge deres Opholdssteder – ikke saa farlig meget bredere end Odense Aa ved sit Udløb der, hvor Manse er. M. fik 100 Kr. af O. Sybergs Mindelegat; vi havde sat vore Næser op efter betydelig mere, saa han havde haft Raad til at komme paa en mere veldrevet Farm. Han maa jo ikke forlange Løn – maa i hvert Fald ikke faa det, men Mygdal giver ham lidt – det hedder sig fordi han malker. Men der er ikke Spor at lære der paa Farmoor Farm, ja Sproget er jo altid noget at lære selvfølgelig, men det havde dog været rart om han f. Ex. havde kunnet rejse lidt til de forskellige Landbrug – hvis der overhovedet findes Godser i England. Bibbes Madame er stadig meget sød og flink mod hende, men B. har mange Bataljer med Kokkepigen Edith, der er er en Heks, navnlig mod Heidi, den lille Østrigske House-Maid. B. rejser sig i sin Vælde, naar Edith bliver for slem, for Heidi staar Bibbes Hjærte nær. Har jeg virkelig slet ikke før skrevet noget om Børnene? 
+Bent kommer her jævnligt; jeg tror nok, at det er svært for dem at leve adskilt, men jeg tror ogsaa, at det var udmærket for Bibbe at komme ud, tænk hvilken Oplevelse for hende; den Slags er jo Skatte for hele Livet. Jeg tror da, at mit var blevet fattigere, hvis jeg ikke havde haft alle mine Rejser at glæde mig over at tænke paa. Men jeg har jo ogsaa været heldig og set meget. 
+Hvis der nu er noget særligt om de to, du vil høre om, så spørg og saa gaar jeg for øvrigt over til Beskrivelse af vore Fødselsdage. 
+3
+De var straalende og festlig – min ganske lidt formørket af Haanden, dog ikke meget. Agraren havde ”Nabo” inde til Kyllingesteg og Rødgrød, en af vore unge Venner var kommen (med Cigarer) Bent kom, ligeledes med Cigarer, 50 store fede Cerutter, og senere Las, Puf og Else – alle uventede, undt. ”Nabo”. De fik Kaffe og – Lagkage. Mere havde jeg ikke kunnet præstere, da Æbleplukningen i det gode Vejr gik fremfor alt.
+Min begyndte lidt trangt. Jeg listede op midt paa Formiddagen, fik med Besvær Haaret snurret lidt op og Tøjet paa. Fru Nielsen havde meldt sig til Eft.visit med Gudrun og sagt, at hun vilde tage Bagværk med Kl 3. Naa, da Klokken blev halv tre og jeg forstod, at Margrethe svigtede mig, skønt hun vidste jeg havde ligget Dagen før og skulde have fremmede – det var ikke pænt. I Nød skal man Naboer kende. Det var ganske vist ikke hendes ”Dag”, men jeg havde bønfaldt hende. Naa, Faderen har ikke villet undvære hendes Arbejde hjemme; jeg tror de sankede Kartofler. Da var jeg lidt modfalden, men Elle kom og gjorde Underværker i den halve Time lavede Chokolade, dækkede Bord, ryddede op. Og vi havde saa en yndig Eft. med Fru N., som ankom med den mægtigste Waleskringle, jeg endnu har set, 50 fede Cerutter og – en Vinterhat; hun gav mig to Sommerhatte, da jeg var derinde for noget Tid siden, saa nu er jeg forsynet! Al min uaabnede Post laa i en stor Dynge i Sofaen, den lukkede Elle op og læste noget af det højt. Hun selv kom med en meget smuk Portræt af sig selv i Festdragt, 1 Par Strømper og 1 Pk. Papirsservietter, Strømper, Underliv og Cigarer fra Marie. 1 Kittel fra Lugge, 50 Cigarer fra Tutte, 100 fra T. Else, 10 Kr. fra Tante Mis og saa en Mængde Breve og Kort. Aftenen blev helt gevaltig. Ikke mindre end 3 Bilfulde rullede ind i Gaarden – alle uventede. Hr. og Fru Thorsen med en Ladning fint Bagværk og 50 Cigarer, Gudrun Larsen (Bror) fra Rørdam i sin egen Bil med Kirsten, hans Kæreste, Søster Thorsen og Søster Rørdam ligeledes med 50 Cigarer. Senere ankom den gode Las, Puf og Else, samt Klaks, der fungerede som Statens Skovvurderer af Omegnens Skove. Han havde en stor Æske fin Konfekt, de andre Konditorkager i lange Baner og fint Undertøj. Har du nu kendt Mage til Fødselsdag, det var da mindst som om jeg blev 70. Jeg var overvældet. Heldigvis havde vi Masser af Chokolade fra om Eft. Flødeskum ligeså, saa der blev nok til os alle 14. De unge Piger udrettede Arbejdet, de er huskendte. 
+4
+De dækkede i begge Stuerne og vi havde det dejligt. Klaks og Thorsens som jo kommer i Familie gen. Bror og Kirsten var sammen første Gang den Aften. Fru Thorsen talte om saa morsomt der havde været den Aften i Sommer, da du gav Skole-Historier. Hun er et pragtfuldt Menneske, som jeg holder meget af, og hvor er hun altid parat til at le og more sig. --------------
+Nu har jeg kigget lidt i dine Breve og ser, at du spørger til Høsten; ja den blev jo lille som alle Vegne, men vi kan nu ikke bedømme den helt, før alt er optærsket og det er jo først til Foråret, for undertiden giver den jo lidt mere end man har ment.
+Og saa er der en Ting, jeg skal have korrigeret. Jeg har saamænd ikke saa meget at bestille som du; du har jo ogsaa Landhusholdning m. Have, Frugtplukning og den Slags. Og jeg har dog Margrethe, der er knagende hurtig i Vendingen. Saa har jeg ikke nær saa store Foretagender som du, med Vinbrygning o. lg. Men mit Arbejde er maaske nok større end dit med de store Maaltider og store Opvaskninger. Og saa er der jo deres Tøj, Strømper o.s.v. Desværre er jeg slet ikke mere den habile Arbejder, jeg har har været. Meget af min tidligere Energi er gaaet Fløjten. Maaske det er, som Fru Thaaning sagde til mig forleden: De er vel slidt op, Fru Larsen!
+Naar jeg igen skriver, skal jeg læse dine Breve og smaasnakke lidt om Indholdet, jeg tør ikke mere nu for den skidte Hånd.
+Derfor kun de kærligste Hilsner til jer alle tre og endnu en Gang Tak for alle dine overdaadig rige Gaver! Og Tak fra Agr. for Kortet, jeg er saa glad ved at hans Post var helt omfangsrig i Aar.
+Kan det Gulv i Dagl.st. ikke vente til Foraaret? Det er ikke saa god en Tid at lave den Slags paa. Det er saa langsomt til at tørre, naar det er koldt - siger de kloge.
+Altsaa – endnu en Gang - !
+Din Junge</t>
+  </si>
+  <si>
+    <t>1914-03-09</t>
+  </si>
+  <si>
+    <t>Laurentius Allerup
+Niels Bom
+Hans Hinke
+Christine  Mackie
+Thomas Madsen-Mygdal
+Sophus  Meyer
+Anna Meyer 
+Kristian Olsen
+Ellen  Sawyer</t>
+  </si>
+  <si>
+    <t>Johannes Larsen var i foråret 1914 ved Fiilsø i 75 dage. 
+Alhed Larsen vil have "Foreningen" til at sende et eksemplar af bogen, og denne bog er formodentlig St. St. Blichers Trækfuglene udgivet af Radeerforeningen med Johannes Larsens illustrationer. Denne bog kom ud i marts 1914. Af Johannes Larsens brev til Alhed 13. marts fremgår det, at det er en Andr. Madsen, der skulle have bogen tilsendt. 
+Calarilt er en lavalkoholisk drink.</t>
+  </si>
+  <si>
+    <t>Alhed Larsen vil have (Radeer)foreningen til at sende et eksemplar af bogen til en ikke navngivet person.
+Mix og Myg brokker sig over, at Hinke har lavet dårligt arbejde. Alhed Larsen er træt af at høre om det og vil vide, om det ikke var (Kristian) Olsen, der lavede noget klamp.
+Der skal være fællesspisning for Sophus Meyer.
+Alhed Larsen har sendt nogle af sine egne og Johannes Larsens billeder.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/oH4V</t>
+  </si>
+  <si>
+    <t>Kæreste Lavsi!
+Tak for Dit Brev i Gaar. Bom lovede at afsende baade Sko og Saaler i Dag. Hælene kunde nok gøres bredere, men saa vilde det tage meget mere Tid, saa jeg sagde, han ikke skulde. Hermed to Breve fra til Morgen, det er kedeligt vi ikke kan sende ham et Exempl. Kan Du dog ikke faa Foreningen til at sende ham et, naar det er til Anmeldelse? – Det er et modbydeligt Vejr i Dag, Snesjap ligefra Morgenstunden, Du har det vel ikke, men vi maa jo haabe, at det snart bedres. – Blindrammerne er for længst afsendte, men det er jo en meget sen Forbindelse derop til. – Christine Laurentius og jeg var til Kaffe og Calarilt hos Elle i Aftes, der var ingen Humør paa Laurentius Mix og Myg bliver ved med deres Vrøvl om Olsen og Hinke, at Hinke smøler og Hinke har lavet daarligt Arbejde og at det maa være meget ærgerligt for Olsen o.s.v. Jeg er snart saa lynende gal over at høre paa det. – Men var der ikke netop meget galt fra Olsens Side (foruden Detailfejlede [”ede” overstreget])? Lad mig det vide, at jeg dog en Dag kan lukke Munden paa dem, jeg synes, der var noget med at de ikke passede dernede, eller var de forskellige fra det, Olsen havde samlet, eller hvad var det? Svar mig paa det. – Paa Søndag laver Haandværkerforeningen Fællesspisning for gl. Meier. Mon jeg er nødt til at gaa med? det er jeg vel, skønt jeg gider daarlig. - - Jeg sendte saa i Gaar: Lygten (Sprogø), Jordkælderen og Fyret, dalende Lærke og Kæmpehøjen og 4 af mine. Mit sidste Tulipanbillede fra i Fjor saa saa godt ud i Ramme. 1000 Hilsner fra os alle 3
+Din A.
+Christine hilser ogsaa
+[Indsat på hovedet på side 1, øverst]
+Jeg skal nok sende de Rentryk, kan stadig ikke finde det andet Katalog. Du har vel faaet det ene og Skjorterne</t>
   </si>
   <si>
     <t>1950-07-26</t>
   </si>
   <si>
     <t>Lindøgaard
 Dræby Station</t>
   </si>
   <si>
     <t>Adolph Larsen
 Marie Larsen
 Christine  Mackie
 Axel  Müller
 Ellen  Sawyer
 Christine Swane
 Lasse Taaning
 Aage Taaning
 Fritz Warberg
 Astrid Warberg-Goldschmidt
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det er uvist, hvem de to søstre Grete og Anna er.</t>
   </si>
@@ -2822,51 +2822,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/vumR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1NAW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVOG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QkiQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OT2N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zgFT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hX80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3A6Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sojt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F9RN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RpAe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0rHr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iDpN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zs1g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iEY2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oH4V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SCEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aHOB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PPvC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GT5r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3Y49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Coa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H1mh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZV2F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/36pi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D76Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/weXn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5ooc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i5m7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2Zjj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S5NQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P1L8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UduZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AkuE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fo20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xput" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cB31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iPJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/ZV2F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QkiQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sojt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D76Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iDpN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aHOB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PPvC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GT5r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3Y49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Coa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H1mh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/36pi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i5m7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2Zjj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S5NQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/weXn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RpAe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1NAW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OT2N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iEY2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vumR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVOG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3A6Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F9RN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zs1g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fo20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cB31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zgFT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hX80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SCEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xput" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0rHr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5ooc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UduZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AkuE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P1L8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oH4V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iPJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M40"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
@@ -2947,1676 +2947,1676 @@
       </c>
       <c r="J2" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K2" s="5" t="s">
         <v>22</v>
       </c>
       <c r="L2" s="6" t="s">
         <v>23</v>
       </c>
       <c r="M2" s="5" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="G3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H3" s="5" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="I3" s="5" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="J3" s="5" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="K3" s="5" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="L3" s="6" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="M3" s="5" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="G4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H4" s="5" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="I4" s="5" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="J4" s="5" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="K4" s="5" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="L4" s="6" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="M4" s="5" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="G5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H5" s="5" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="I5" s="5" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="J5" s="5" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="K5" s="5" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="L5" s="6" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="M5" s="5" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E6" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E6" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>52</v>
+        <v>18</v>
       </c>
       <c r="G6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H6" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="I6" s="5" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="J6" s="5" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="K6" s="5" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="L6" s="6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="M6" s="5" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>44</v>
+        <v>18</v>
       </c>
       <c r="G7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H7" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>62</v>
       </c>
       <c r="J7" s="5" t="s">
         <v>63</v>
       </c>
       <c r="K7" s="5" t="s">
         <v>64</v>
       </c>
       <c r="L7" s="6" t="s">
         <v>65</v>
       </c>
       <c r="M7" s="5" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
         <v>67</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E8" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E8" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>44</v>
+        <v>18</v>
       </c>
       <c r="G8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H8" s="5" t="s">
         <v>68</v>
       </c>
       <c r="I8" s="5" t="s">
         <v>69</v>
       </c>
       <c r="J8" s="5" t="s">
         <v>70</v>
       </c>
       <c r="K8" s="5" t="s">
         <v>71</v>
       </c>
       <c r="L8" s="6" t="s">
         <v>72</v>
       </c>
       <c r="M8" s="5" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>75</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="G9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H9" s="5" t="s">
         <v>76</v>
       </c>
       <c r="I9" s="5" t="s">
         <v>77</v>
       </c>
       <c r="J9" s="5" t="s">
         <v>78</v>
       </c>
       <c r="K9" s="5" t="s">
         <v>79</v>
       </c>
       <c r="L9" s="6" t="s">
         <v>80</v>
       </c>
       <c r="M9" s="5" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E10" s="5" t="s">
+      <c r="E10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H10" s="5" t="s">
         <v>83</v>
       </c>
-      <c r="F10" s="5" t="s">
+      <c r="I10" s="5" t="s">
         <v>84</v>
       </c>
-      <c r="G10" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H10" s="5" t="s">
+      <c r="J10" s="5" t="s">
         <v>85</v>
       </c>
-      <c r="I10" s="5" t="s">
+      <c r="K10" s="5" t="s">
         <v>86</v>
       </c>
-      <c r="J10" s="5" t="s">
+      <c r="L10" s="6" t="s">
         <v>87</v>
       </c>
-      <c r="K10" s="5" t="s">
+      <c r="M10" s="5" t="s">
         <v>88</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E11" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E11" s="5" t="s">
+        <v>90</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H11" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="I11" s="5" t="s">
         <v>92</v>
       </c>
-      <c r="I11" s="5" t="s">
+      <c r="J11" s="5" t="s">
         <v>93</v>
       </c>
-      <c r="J11" s="5" t="s">
+      <c r="K11" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="K11" s="5" t="s">
+      <c r="L11" s="6" t="s">
         <v>95</v>
       </c>
-      <c r="L11" s="6" t="s">
+      <c r="M11" s="5" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E12" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E12" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H12" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="I12" s="5" t="s">
         <v>99</v>
       </c>
-      <c r="I12" s="5" t="s">
+      <c r="J12" s="5" t="s">
         <v>100</v>
       </c>
-      <c r="J12" s="5" t="s">
+      <c r="K12" s="5" t="s">
         <v>101</v>
       </c>
-      <c r="K12" s="5" t="s">
+      <c r="L12" s="6" t="s">
         <v>102</v>
       </c>
-      <c r="L12" s="6" t="s">
+      <c r="M12" s="5" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E13" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E13" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F13" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G13" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H13" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="I13" s="5" t="s">
         <v>106</v>
       </c>
-      <c r="G13" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H13" s="5" t="s">
+      <c r="J13" s="5" t="s">
         <v>107</v>
       </c>
-      <c r="I13" s="5" t="s">
+      <c r="K13" s="5" t="s">
         <v>108</v>
       </c>
-      <c r="J13" s="5" t="s">
+      <c r="L13" s="6" t="s">
         <v>109</v>
       </c>
-      <c r="K13" s="5" t="s">
+      <c r="M13" s="5" t="s">
         <v>110</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>14</v>
+        <v>112</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H14" s="5" t="s">
         <v>114</v>
       </c>
-      <c r="E14" s="5" t="s">
-[...2 lines deleted...]
-      <c r="F14" s="5" t="s">
+      <c r="I14" s="5" t="s">
         <v>115</v>
       </c>
-      <c r="G14" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H14" s="5" t="s">
+      <c r="J14" s="5" t="s">
         <v>116</v>
       </c>
-      <c r="I14" s="5" t="s">
+      <c r="K14" s="5" t="s">
         <v>117</v>
       </c>
-      <c r="J14" s="5" t="s">
+      <c r="L14" s="6" t="s">
         <v>118</v>
       </c>
-      <c r="K14" s="5" t="s">
+      <c r="M14" s="5" t="s">
         <v>119</v>
-      </c>
-[...4 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>14</v>
+        <v>112</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E15" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E15" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H15" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="I15" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="J15" s="5" t="s">
         <v>123</v>
       </c>
-      <c r="I15" s="5" t="s">
+      <c r="K15" s="5" t="s">
         <v>124</v>
       </c>
-      <c r="J15" s="5" t="s">
+      <c r="L15" s="6" t="s">
         <v>125</v>
       </c>
-      <c r="K15" s="5" t="s">
+      <c r="M15" s="5" t="s">
         <v>126</v>
-      </c>
-[...4 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>14</v>
+        <v>112</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F16" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H16" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="I16" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="J16" s="5" t="s">
         <v>130</v>
       </c>
-      <c r="I16" s="5"/>
-      <c r="J16" s="5" t="s">
+      <c r="K16" s="5" t="s">
         <v>131</v>
       </c>
-      <c r="K16" s="5" t="s">
+      <c r="L16" s="6" t="s">
         <v>132</v>
       </c>
-      <c r="L16" s="6" t="s">
+      <c r="M16" s="5" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="D17" s="5" t="s">
         <v>136</v>
       </c>
-      <c r="D17" s="5" t="s">
+      <c r="E17" s="5" t="s">
         <v>137</v>
       </c>
-      <c r="E17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="F17" s="5" t="s">
+        <v>138</v>
       </c>
       <c r="G17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H17" s="5" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="I17" s="5" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="J17" s="5" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="K17" s="5" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="L17" s="6" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>145</v>
+        <v>26</v>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F18" s="5" t="s">
-        <v>44</v>
+        <v>146</v>
       </c>
       <c r="G18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H18" s="5" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="I18" s="5" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="J18" s="5" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="K18" s="5" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="L18" s="6" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>114</v>
+        <v>26</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>75</v>
+        <v>154</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>115</v>
+        <v>146</v>
       </c>
       <c r="G19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H19" s="5" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="I19" s="5" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="J19" s="5" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="K19" s="5" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="L19" s="6" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="M19" s="5" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>26</v>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F20" s="5" t="s">
-        <v>115</v>
+        <v>162</v>
       </c>
       <c r="G20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H20" s="5" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="I20" s="5" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="J20" s="5" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="K20" s="5" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="L20" s="6" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>26</v>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F21" s="5" t="s">
-        <v>115</v>
+        <v>146</v>
       </c>
       <c r="G21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H21" s="5" t="s">
-        <v>168</v>
-[...3 lines deleted...]
-      </c>
+        <v>170</v>
+      </c>
+      <c r="I21" s="5"/>
       <c r="J21" s="5" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="K21" s="5" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="L21" s="6" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>114</v>
-[...4 lines deleted...]
-        </is>
+        <v>26</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>176</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>115</v>
+        <v>146</v>
       </c>
       <c r="G22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H22" s="5" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="I22" s="5" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="J22" s="5" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="K22" s="5" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="L22" s="6" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="M22" s="5" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>114</v>
+        <v>26</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>115</v>
+        <v>185</v>
       </c>
       <c r="G23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H23" s="5" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="I23" s="5" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="J23" s="5" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="K23" s="5" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="L23" s="6" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="M23" s="5" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>114</v>
+        <v>26</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>75</v>
+        <v>17</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>115</v>
+        <v>185</v>
       </c>
       <c r="G24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H24" s="5" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="I24" s="5" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="J24" s="5" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="K24" s="5" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="L24" s="6" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="M24" s="5" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>26</v>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F25" s="5" t="s">
-        <v>115</v>
+        <v>146</v>
       </c>
       <c r="G25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H25" s="5" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="I25" s="5" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="J25" s="5" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="K25" s="5" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="L25" s="6" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="M25" s="5" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>26</v>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F26" s="5" t="s">
-        <v>115</v>
+        <v>146</v>
       </c>
       <c r="G26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H26" s="5" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="I26" s="5" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="J26" s="5" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="K26" s="5" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="L26" s="6" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="M26" s="5" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>15</v>
+        <v>214</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>75</v>
+        <v>216</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="G27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H27" s="5" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="I27" s="5" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="J27" s="5" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="K27" s="5" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
       <c r="L27" s="6" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>136</v>
+        <v>215</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>137</v>
+        <v>26</v>
       </c>
       <c r="E28" s="5" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="G28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H28" s="5" t="s">
-        <v>222</v>
+        <v>227</v>
       </c>
       <c r="I28" s="5" t="s">
-        <v>223</v>
+        <v>228</v>
       </c>
       <c r="J28" s="5" t="s">
-        <v>140</v>
+        <v>229</v>
       </c>
       <c r="K28" s="5" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="L28" s="6" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
       <c r="M28" s="5" t="s">
-        <v>226</v>
+        <v>232</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>136</v>
+        <v>15</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>228</v>
-[...9 lines deleted...]
-        </is>
+        <v>26</v>
+      </c>
+      <c r="E29" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="F29" s="5" t="s">
+        <v>28</v>
       </c>
       <c r="G29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H29" s="5" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="I29" s="5" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="J29" s="5" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="K29" s="5" t="s">
-        <v>232</v>
+        <v>238</v>
       </c>
       <c r="L29" s="6" t="s">
-        <v>233</v>
+        <v>239</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>236</v>
+        <v>14</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>237</v>
+        <v>26</v>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F30" s="5" t="s">
-        <v>115</v>
+        <v>28</v>
       </c>
       <c r="G30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H30" s="5" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="I30" s="5" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="J30" s="5" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="K30" s="5" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="L30" s="6" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="M30" s="5" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>236</v>
+        <v>14</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>114</v>
+        <v>26</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>75</v>
+        <v>249</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>115</v>
+        <v>28</v>
       </c>
       <c r="G31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H31" s="5" t="s">
-        <v>245</v>
+        <v>250</v>
       </c>
       <c r="I31" s="5" t="s">
-        <v>246</v>
+        <v>251</v>
       </c>
       <c r="J31" s="5" t="s">
-        <v>247</v>
+        <v>252</v>
       </c>
       <c r="K31" s="5" t="s">
-        <v>248</v>
+        <v>253</v>
       </c>
       <c r="L31" s="6" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
-        <v>251</v>
+        <v>256</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>236</v>
+        <v>14</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>15</v>
+        <v>215</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>114</v>
-[...4 lines deleted...]
-        </is>
+        <v>26</v>
+      </c>
+      <c r="E32" s="5" t="s">
+        <v>225</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>115</v>
+        <v>257</v>
       </c>
       <c r="G32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H32" s="5" t="s">
-        <v>252</v>
+        <v>258</v>
       </c>
       <c r="I32" s="5" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="J32" s="5" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="K32" s="5" t="s">
-        <v>255</v>
+        <v>261</v>
       </c>
       <c r="L32" s="6" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="M32" s="5" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>259</v>
+        <v>15</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>16</v>
-[...7 lines deleted...]
-        </is>
+        <v>26</v>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F33" s="5" t="s">
+        <v>265</v>
       </c>
       <c r="G33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H33" s="5" t="s">
-        <v>261</v>
+        <v>266</v>
       </c>
       <c r="I33" s="5" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
       <c r="J33" s="5" t="s">
-        <v>263</v>
+        <v>268</v>
       </c>
       <c r="K33" s="5" t="s">
-        <v>264</v>
+        <v>269</v>
       </c>
       <c r="L33" s="6" t="s">
-        <v>265</v>
+        <v>270</v>
       </c>
       <c r="M33" s="5" t="s">
-        <v>266</v>
+        <v>271</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>259</v>
+        <v>135</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-        <v>268</v>
+        <v>273</v>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H34" s="5" t="s">
-        <v>269</v>
+        <v>274</v>
       </c>
       <c r="I34" s="5" t="s">
-        <v>270</v>
+        <v>275</v>
       </c>
       <c r="J34" s="5" t="s">
-        <v>271</v>
+        <v>276</v>
       </c>
       <c r="K34" s="5" t="s">
-        <v>272</v>
+        <v>277</v>
       </c>
       <c r="L34" s="6" t="s">
-        <v>273</v>
+        <v>278</v>
       </c>
       <c r="M34" s="5" t="s">
-        <v>274</v>
+        <v>279</v>
       </c>
     </row>
     <row r="35">
-      <c r="A35" s="5" t="s">
-        <v>275</v>
+      <c r="A35" s="5" t="n">
+        <v>1949</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>14</v>
+        <v>280</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>259</v>
-[...8 lines deleted...]
-        <v>268</v>
+        <v>281</v>
+      </c>
+      <c r="D35" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F35" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H35" s="5" t="s">
-        <v>276</v>
+        <v>282</v>
       </c>
       <c r="I35" s="5" t="s">
-        <v>277</v>
+        <v>283</v>
       </c>
       <c r="J35" s="5" t="s">
-        <v>278</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>284</v>
+      </c>
+      <c r="K35" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L35" s="6" t="s">
-        <v>280</v>
+        <v>285</v>
       </c>
       <c r="M35" s="5" t="s">
-        <v>281</v>
+        <v>286</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>283</v>
+        <v>215</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>259</v>
+        <v>26</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>284</v>
+        <v>225</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>285</v>
+        <v>257</v>
       </c>
       <c r="G36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H36" s="5" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="I36" s="5" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="J36" s="5" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="K36" s="5" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="L36" s="6" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>259</v>
+        <v>215</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>260</v>
+        <v>225</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>268</v>
+        <v>257</v>
       </c>
       <c r="G37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H37" s="5" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="I37" s="5" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="J37" s="5" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="K37" s="5" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="L37" s="6" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="M37" s="5" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
     </row>
     <row r="38">
-      <c r="A38" s="5" t="n">
-        <v>1949</v>
+      <c r="A38" s="5" t="s">
+        <v>301</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>300</v>
-[...9 lines deleted...]
-        </is>
+        <v>215</v>
+      </c>
+      <c r="D38" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="E38" s="5" t="s">
+        <v>225</v>
       </c>
       <c r="F38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H38" s="5" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="I38" s="5" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="J38" s="5" t="s">
-        <v>303</v>
-[...4 lines deleted...]
-        </is>
+        <v>304</v>
+      </c>
+      <c r="K38" s="5" t="s">
+        <v>305</v>
       </c>
       <c r="L38" s="6" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="M38" s="5" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>259</v>
+        <v>135</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-        <v>307</v>
+        <v>136</v>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F39" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H39" s="5" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="I39" s="5" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="J39" s="5" t="s">
-        <v>310</v>
+        <v>141</v>
       </c>
       <c r="K39" s="5" t="s">
         <v>311</v>
       </c>
       <c r="L39" s="6" t="s">
         <v>312</v>
       </c>
       <c r="M39" s="5" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
         <v>314</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>259</v>
+        <v>215</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="E40" s="5" t="s">
         <v>315</v>
       </c>
       <c r="F40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H40" s="5" t="s">
         <v>316</v>
       </c>
       <c r="I40" s="5" t="s">
         <v>317</v>
       </c>
       <c r="J40" s="5" t="s">
         <v>318</v>
       </c>
       <c r="K40" s="5" t="s">
         <v>319</v>