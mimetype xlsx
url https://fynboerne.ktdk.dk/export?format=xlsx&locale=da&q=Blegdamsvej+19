--- v0 (2026-06-08)
+++ v1 (2026-09-09)
@@ -497,51 +497,51 @@
     <t>Johannes Larsen besøger en masse mennesker i København. Han skal med lufthavnsbussen til Kastrup og mødes med Else og Johannes V. Jensen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/qsdl</t>
   </si>
   <si>
     <t>Blegdamsvej 19. 4 juni 1934.
 Kære Puf!
 Jeg kom godt her ind i Gaar. Mag. havde været paa Fugleexkursion ved Selsø; men kom hjem til Middag. Jeg var ude hos Joh V´s om Aftnen. I Formiddags var jeg i Byen og rende Ærinder og endte hos Bendt Rom som laante mig en lettere Kuffert til Turen. Derfra tog jeg til Gunner og Hadla og spiste Frokost og saa til Uglen og Marie og derfra her hjem. Hvor jeg rekvirerede 6 pale Ale og 6 Strong do og sendte Bud efter Kristiansen som nu kom ind ad Døren. Jeg skal møde i Meldahlsgade 5. Kl. 8.10 og køre med Luftfartens Bus til Kastrup hvor jeg træffer Johs og Else som Naur kører derud. Mudi staar og venter paa dette. Mange Hilsen til Jer. begge
 Din Far.</t>
   </si>
   <si>
     <t>1940-01-19</t>
   </si>
   <si>
     <t>Blegdamsvej</t>
   </si>
   <si>
     <t>Dræby St.
 Munkebo</t>
   </si>
   <si>
     <t>Bodild Branner
 Frits Branner
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Hans Brønsted
 Johannes Nicolaus Brønsted
 Ellen  Sawyer
 Joseph Stalin
 Erik Warberg Larsen</t>
   </si>
   <si>
     <t>Dr. Rise og Dr. Helweg kendes ikke.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0962</t>
   </si>
   <si>
     <t>Det er godt, at Johanne/Junge Larsen og familien har fået en god læge. 
 Frits Branner har det sidste halve år lidt af træthed, og derefter blev han uklar og holdt op med at tale samt gjorde mærkelige ting. Han blev indlagt og fik chokbehandlinger med insulin, hvilket hjalp meget. Lægerne taler om sløvsind, men de har ikke stillet en egentlig diagnose. Louise Brønsted tror, at Frits var overanstrengt efter sin eksamen, og at han desuden havde levet usundt og været i depression.
 Fint, at Erik/Tinge Warberg Larsen bliver taget alvorligt af lægen.
 Johannes/Magisteren Brønsted er rask igen, og han er meget optaget af udenrigssituationen. 
 Det er Alhed/Lomme Brønsteds 36-års fødselsdag.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/9pbL</t>
   </si>
   <si>
     <t>[Med blæk på kuvertens forside:]
 Fru Johanne Warberg-Larsen