--- v2 (2026-08-11)
+++ v3 (2026-09-26)
@@ -3,19263 +3,418 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6816" uniqueCount="3826" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="158" uniqueCount="107" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
     <t>Generel kommentar</t>
   </si>
   <si>
     <t>Arkivplacering</t>
   </si>
   <si>
     <t>Dokumentindhold</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Transskription</t>
   </si>
   <si>
-    <t>september 1884</t>
-[...5 lines deleted...]
-    <t>Vilhelmine  Larsen</t>
+    <t>24. maj. 1921</t>
+  </si>
+  <si>
+    <t>Dagbog</t>
   </si>
   <si>
     <t>Johannes Larsen</t>
-  </si>
-[...1005 lines deleted...]
-Men de erklærer selv at det er et ”nydeligt Mennesk” saa vi kalder ham aldrig andet end ”det nydelige (el yndige [”y” overstreget, og ”ø” indsat over bogstavet] Menneske”; Jeg glæder mig uhyre til at se ham.
-----------------
-Hvorledes har alle min gode Venner i Melfar det, Rehberg min elskede R. jeg har stadig han[s] Lok i min Medalion ved Urkæden; det irriterer mig forresten gruelig, at alle som lægger Mærke til den vil have lukket op og vil have at vide hvis Lokker (din er der nemlig ogsaa) der er, og al Tid svarer jeg lakonisk: ”Veninders!”
-[...8 lines deleted...]
-Jeg husker ikke om jeg har gjort Undskyldning fordi jeg ikke vidste den var af Ada R. Naturligvis skulde kun Begyndelsen gaa i Opfyldelse men nej Brandt; jeg bliver mit Forsæt tro at blive Læge og altsaa ikke gifte mig, og naar jeg kommer til Kbn. for at studere eller er bleven Læge, saa er han en gammel Mand, som faderlig vil tage sig af min Fremtid.
---------------
-Læs nu mit Brev omhyggelig og svar paa hvad jeg har spurgt om, og skriv saa snart kære B. Jeg er naturligvis spændt paa hvad det bliver til med Dig. Lev nu vel! Din Ven
-[...2488 lines deleted...]
-Telegrammi: “CREDIT” Succursale di Firenze
---------------------
-Firenze, 
-[...721 lines deleted...]
-Dernæst spekulerer jeg også stærkt på, om vi ikke med Tiden kunde flytte uden for Byen – bygge os et lille Hus for selv var jo herligt; særlig for mig vilde det jo være uvurderligt, om vi kunde altid bo på Landet; og for Alfred véd jeg da, at det også var sundt, selv om han ikke netop nyder Landliv som jeg – han er der jo også (desværre) den mindste Tid. Det første år får vi 900 Kr mere i Gage; dette betyder egentlig kun 500, da Skatter, Husleje o.a. er langt dyrere i Malmø. 
---------------- Men det kan ikke længere more Dig at høre på. 
-Jeg længes efter at få en Ende på det – og se, hvordan man kan få sig indrettet derovre, som det nu er, kan vi dog ikke føle os rigtig hjemme her. --- Vi var i Lørdags Aftes i Studentersamfundet, hvor Gustav Philipsen talte om Prostitutionen; bagefter Diskussion, i hvilken Professorerne Salmonsen og Pontoppidan samt Dr Ussing – Jens Bush o fl. deltog; det var meget morsomt – og interessant – og vi kom først hjem Kl ½ 2. Søndag Aften var vi på Besøg hos en Familie på Amager – sjov – landlig – med alle Børnene hjemme; en Søn – vor Ven – skal rejse til Mexiko, at bo; han holdt Auktion over sine Bøger; vi erhvervede en Masse for ingenting næsten – deriblandt Høffdings Psckykologi! Var det ikke sjov! Mon det er lykkedes Jer at komme sammen med Høffding derovre?
-[...6011 lines deleted...]
-    <t>24. maj. 1921</t>
   </si>
   <si>
     <t>Alhed Larsen
 Harald Leth</t>
   </si>
   <si>
     <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen" til de fynske øer.
 Rejsens formål er indsamling af materiale til Acton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/j6fUTxlZ</t>
   </si>
   <si>
     <t>25. maj. 1921</t>
   </si>
   <si>
+    <t>Christian Andersen</t>
+  </si>
+  <si>
     <t>https://fynboerne.ktdk.dk/n/GM8FzURB</t>
   </si>
   <si>
     <t>26. maj. 1921</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/uV4xMZ1D</t>
   </si>
   <si>
     <t>27. maj. 1921</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/6cVnZS6j</t>
-  </si>
-[...424 lines deleted...]
-    <t>https://fynboerne.ktdk.dk/n/Jg0lZHLi</t>
   </si>
   <si>
     <t>1921 Rylen efterårstur - udateret oversigt over fugle og øer</t>
   </si>
   <si>
     <t>Christian Andersen
 Achton Friis
 Jeppe Larsen</t>
   </si>
   <si>
     <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen" til de Sydfynske øer.
 Rejsens formål er indsamling af materiale til Achton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/OB0G3oj0</t>
   </si>
   <si>
-    <t>1921-10-09</t>
-[...7 lines deleted...]
-Hyllekrog</t>
+    <t> 1. sep. 1922</t>
   </si>
   <si>
     <t>Achton Friis
-Carl V Petersen</t>
-[...276 lines deleted...]
-    <t>- Petersen, Rylen</t>
+- Petersen, Rylen</t>
   </si>
   <si>
     <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen".
 Rejsens formål er indsamling af materiale til Achton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne.</t>
   </si>
   <si>
-    <t>https://fynboerne.ktdk.dk/n/1Y1aylfk</t>
-[...2 lines deleted...]
-    <t>16. maj. 1922</t>
+    <t>https://fynboerne.ktdk.dk/n/xgN68ydL</t>
+  </si>
+  <si>
+    <t>24. sep. 1922</t>
   </si>
   <si>
     <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen".
 Rejsens formål er indsamling af materiale til Achton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne</t>
   </si>
   <si>
-    <t>https://fynboerne.ktdk.dk/n/sNDCWlyG</t>
-[...326 lines deleted...]
-  <si>
     <t>https://fynboerne.ktdk.dk/n/wRFlJE6O</t>
   </si>
   <si>
-    <t>25. sep. 1922</t>
-[...4 lines deleted...]
-  <si>
     <t>1922-09-25</t>
+  </si>
+  <si>
+    <t>Brev</t>
+  </si>
+  <si>
+    <t>Johan Larsen</t>
   </si>
   <si>
     <t>4793 Bogø
 Stubbekøbing
 Dyrefod
 Fæmø</t>
   </si>
   <si>
     <t>Achton Friis
 Andreas Larsen
 Johan Larsen
 Johannes Larsen
 Peter Tutein</t>
   </si>
   <si>
     <t>Johannes Larsen og Achton Friis var på sejlads med skibet Rylen som forberedelse til bogværket De Danskes Øer. Opholdet på Dyrefoden er skildret i denne bog bind 2 side 379ff. Bogø s 383ff. 
 Fæmø er den ø, som i vore dage staves Femø.
 Bruden er den mindste rovdyr af mårfamilien og er mindre end lækatten. Den kan kendes på den manglende sorte halespids.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv</t>
   </si>
   <si>
     <t>Johannes Larsen og Achton Friis er kommet til Stubbekøbing. Under stormen lå de i Femø Havn.
 Tre gravgæs er fløjet. Larsen håber ikke, at den flotte gase er i blandt dem. Han glæder sig til at se bruden.
 Larsen har været i land på øen Dyrefoden og set en masse fugle.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/tnTP</t>
   </si>
   <si>
     <t>Bogø 25 Septbr 1922
 Kære Lysse
 Tak for Dine Breve og Peter Tuteins som jeg nok skal sende naar jeg faar det læst. Vi kom i Gaar til Stubbekjøbing men kunde først faa Posten i Dag da det jo var Søndag. Saasnart vi havde faaet Brevene cyklede vi her over og jeg grifler nu et Par Ord til Dig mens Friis tager et Fotografi af Havnen. Vi laa godt i Fæmø Havn, under Orkanen som vi i øvrigt var varskoet om i Forvejen af meteorologisk Instituts Stormvarsel. Jeg fik ogsaa Breve fra Din Moder, Desværre kom min Anmod[ning] til Puf om [at] tælle Ænderne for sent, der var fløjet 3 Gravgæs, bare nu ikke den kønne tamme Gase er der imellem men det er den jo altid. Det er jeg meget ked af. Jeg glæder mig til Bruden. Den jeg havde drak en hel Del Fløde men Mælk er vel lige saa godt. Foruden Mus spiser den jo ogsaa Graaapurve og andre Smaafugle og gaar vel heller ikke af Vejen for Rottekød. 
 Jeg kan ikke vide hvad det er for en hvid Fugl Du har set.
 I Gaar Morges var vi i Land på en lille Ø der hedder Dyrefoden, den ligger ud for Orenæs ved Indsejlningen til Guldborgsund der var: Blaamejser Musvit Bogfinke Rødhals Engpiber og en Løvsanger og 4-5 Skovskader, store Flokke Knortegæs trak over og en mindre Flok som jeg mistænker for at være Bramgæs. En Fiskeørn kom et Par Gange ud fra Skoven paa Orenæs og jagede omkring over Vandet, den ene Gang kom den lige imod míg, men slog af paa ca 60 Al da jeg [larmede?] op. 
 Naa Du skal faa et Par Ord naar jeg sender Tuteins Brev. 
 Mange Hilsner
 Din
 Far.</t>
   </si>
   <si>
+    <t>Alhed Larsen</t>
+  </si>
+  <si>
     <t>Stubbekøbing</t>
   </si>
   <si>
     <t>Johan Larsen
 Harald Meyer</t>
   </si>
   <si>
     <t>Johannes Larsen og Achton Friis var 25.-30. september 1922 på Bogø ved Stubbekøbing med skibet Rylen i forbindelse forbedelserne til deres fælles bogværk De Danskes Øer.</t>
+  </si>
+  <si>
+    <t>Det Kongelige Bibliotek</t>
   </si>
   <si>
     <t>Der er kommet veksler fra Harald. Larsen er ked af, at gravgæssene er fløjet, og at den tamme andrik er væk. Alhed må skrive, om hun er i Birkerød eller Kerteminde.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/GCIf</t>
   </si>
   <si>
     <t>Stubbekjøbing 25 Septbr.
 Kæreste Alhed
 Vi kom herind i Gaar Eftermiddags, men da det var Søndag kunde vi jo først faa Post i Dag. Her laa 2 Breve fra Dig og 2 fra Lysse og et fra Harald det sidste med 5 Vexler til Underskrift men Du kan jo godt faa dem ogsaa. Det er kedeligt at de Gravgæs er fløjet det vil gøre mig noget ondt den tamme Andrik er væk, og det er han vel nok. Er det 2 af samme Køn der er tilbage er det jo heller ikke morsomt. Gud ved om Du faar dette? Jeg misunder Dig jo hverken Ferie eller de Penge det koster. Jeg faar vel et Brev fra Dig fra Birkerød saa jeg kan vide om Du er der eller i Kjerteminde der staar ingen Ting i Dine Breve om hvornaar Du rejser Kærlig Hilsen 
 Din
 JL.</t>
+  </si>
+  <si>
+    <t>25. sep. 1922</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/VpIvkzD3</t>
   </si>
   <si>
     <t>1922-09-26</t>
   </si>
   <si>
     <t>Bogø</t>
   </si>
   <si>
     <t>Bogø
 Kallehave, Lolland
 Odense</t>
   </si>
   <si>
     <t>Ruth -
 Georg Jacobsen
 Andreas Larsen
 Jens Rasmussen</t>
   </si>
   <si>
     <t>JL er på sejltur med Achton Friis og Skipper Petersen på båden Rylen. De skal lave forarbejdet til bogværket De Danskes Øer.
 Rylen er en ombygget Kerteminde fiskerbåd, der i årene 1921-24 var ekspeditionsskib for JL og AF på sejlads mellem de danske øer. 
 Det er usikkert, hvem personerne Asta og Ruth er.</t>
   </si>
   <si>
     <t>JL er på Bogø, stadigt i dårligt vejr, og det betyder vanskelige vilkår for hans arbejde. Han er også bekymret over, at Alhed Larsen fortsat ikke har fået en aftale igennem med banken.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/tFSt</t>
   </si>
   <si>
     <t>Tirsdag 26 Septbr. 1922.
 Kæreste Alhed!
 Det var vist ikke noget videre venligt Brev jeg skrev til Dig i Gaar. Det er jeg ked af. Jeg havde Hovedpine og jeg syntes alting saa saa sort ud da jeg havde læst dine Breve og jeg maatte skrive strax da vi laa sejlklar. Jeg tænker Puf sender dette efter Dig hvor Du nu er for Du er vel ikke mere i Kjerteminde. Det er dejligt Vejr i Dag og jeg har været ude at tegne i Formiddag og skal nu af Sted igen for at se at faa lavet noget i Eftermiddag. Det har jo ikke givet mange Tegninger om Dagen i det elendige Vejr vi har haft. Det var dejligt at høre at Puf faar dit Værelse hos Asta. 
 Bedre nu Jacobsen vil tage sig sammen og lave en fornuftig Ordning inden alt for længe. Vores næste Adresse bliver 'Kallehave, men hvornaar vi kommer der har jeg ingen Anelse om, her paa Øen bliver vi sikkert til Fredag og faar vi skidt Vejr noget længere, saa hvis Du ikke er rejst og faar dette i Mrg kan jeg maa at faa et Brev til her. Kan Du ikke snakke med Ruth om Overrettens [Gravsten] og høre hvad han synes hvad vi kan lave for et Par Tusinde Kr. Jeg skulde have skreven om det men det er ikke nemt. Jeg formoder at Du fra Odense har sendt ham nogle Fotografier af Graven til Orientering.
 Mange kærlige Hilsner 
 Din 
 JL</t>
   </si>
   <si>
-    <t>26. sep. 1922</t>
-[...10 lines deleted...]
-  <si>
     <t>28. sep. 1922</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/dMRZTNIt</t>
   </si>
   <si>
     <t>29. sep. 1922</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/gGrPbIOu</t>
   </si>
   <si>
     <t>30. sep. 1922</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/fXyEXNrm</t>
   </si>
   <si>
     <t> 2. okt. 1922</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/AP4kFsI0</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://fynboerne.ktdk.dk/n/CMVW8mo1</t>
   </si>
   <si>
     <t>1922-10-03</t>
   </si>
   <si>
     <t>Tærø</t>
   </si>
   <si>
     <t>Tærø
 Bogø
 Stubbekøbing
 Kalvehave, 4771
 Birkerød</t>
   </si>
   <si>
     <t>Achton Friis
 Martha Friis
 M Knipschildt</t>
   </si>
   <si>
     <t>JL er sammen med Achton Friis og Skipper Petersen på sejltur med båden Rylen. De skal lave forarbejdet til bogværket De Danskes Øer.
 Rylen - en ombygget Kerteminde fiskerbåd - der i årene 1921-24, var ekspeditionsskib for JL og AF på deres sejlads rundt mellem de danske øer. 
 Tærø er omtalt på s 415 i Achton Friis: De Danske Øer bd. 2. Gyldendal, 1927.</t>
   </si>
   <si>
     <t>JL er på Tærø efter at have fået brev fra Alhed Larsen om at der er indgået en økonomisk aftale med banken i Kerteminde. Han er umådelig lettet over dette og ønsker hende nogle afslappende dage i Birkerød.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/u2um</t>
   </si>
   <si>
     <t>Tærø 3. Octbr 1922
 Kæreste Alhed!
 Tusind Tak for dine 2 Breve som jeg fik i Gaar. Vi ligger nu her, det er den Ø Knipschildt har i Forpagtning og hans Svigersøn er Bestyrer her, men de er i Kjøbenhavn for Tiden. Vi gik fra Bogø i Lørdags og anløb Stubbekøbing for at høre efter Post, men ved en eller anden Misforstaaelse havde fru Friis skrevet til Postkontoret om at sende Breve videre til Kallehave saa jeg fik at vide at de ogsaa havde sendt Dit. Jeg er mægtig lettet og glad over at det blev ordnet saadan, jeg har været umindelig spændt paa hvad det vilde blive til og blev det endnu mere efter at have læst Dit første Brev saa det lettede jo gevaldigt da jeg kom til det andet saa jeg er egentlig fru Friis taknemmelig for den Idioti med Din Omadressering. Jeg har dog faaet tegnet nogle og Halvtredssindtyve Tegninger trods Vejret. Jeg skal nok skrive til Birkerød naar vi er færdige eller telegrafere Adresse fra et eller andet Sted. Friis skal jo være i Kjøbenhavn den 10 men hvor han forlader os eller hvordan Vejr og Vind bliver til den Tid kan jeg jo nu umuligt vide noget om. 
 Men bliv Du nu bare ganske rolig i Birkerød til Du hører nærmere. Jeg er glad ved at tænke paa at Du nu kan have nogle rolige Dage oven paa al dit oprivende Slid og Spekulation. Nu skal vi se at faa det rart i Vinter. 
 Mange kærlige Hilsner
 Din JL</t>
   </si>
   <si>
-    <t> 3. okt. 1922</t>
-[...503 lines deleted...]
-  <si>
     <t> 1. maj. 1923</t>
   </si>
   <si>
     <t>Achton Friis og Johannes Larsen sejler med skibet Rylen til de danske øer. Dagbogen handler mest om naturiagttagelser, og i overvejende grad om fugle og planter på øerne.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/Qt3Wchow</t>
-  </si>
-[...1499 lines deleted...]
-af 3/3 25. ,30
----------------
-I alt. 2,30</t>
-[...988 lines deleted...]
-    <t>https://fynboerne.ktdk.dk/n/RCdfidDt</t>
   </si>
   <si>
     <t>29. maj. 1927</t>
   </si>
   <si>
     <t>Andreas Larsen
 Vilhelm Larsen</t>
   </si>
   <si>
     <t>Beskrivelse af en dags tur til Bågø i Lillebælt. Med observationsfortegnelse.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/11FIskzM</t>
   </si>
   <si>
     <t>1927-06-01</t>
+  </si>
+  <si>
+    <t>Holger Rasmussen</t>
+  </si>
+  <si>
+    <t>Kerteminde</t>
   </si>
   <si>
     <t>Båxhult
 Island</t>
   </si>
   <si>
     <t>Faaborg Museum, Johannes Larsens arkiv, Breve til familien Rasmussen.</t>
   </si>
   <si>
     <t>Johannes Larsen skriver til Holger Rasmussen angående nogle træsnit og betalingen herfor.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Vu4Z</t>
   </si>
   <si>
     <t>Kjerteminde 1 Maj Juni 1927
 Kære Holger Rasmussen!
 Tak for Pengene og Deres Brev som jeg fik her lige som jeg var ved at rejse til Bogø for at lave nogle Tegninger til Friis´s Bog. Derfor hører De først nu fra mig. Jeg bildte mig ind at jeg i mit Brev fra Båxhult havde gjort Dem opmærksom paa at naar der var 2 af de smaa Træsnit, kom det af at jeg skulde skrive og bede min Søn trykke dem, og ikke kunde huske hvilket det drejede sig om, samt at det var min Mening, at De skulde have dem begge. Dette maa jeg altsaa ikke have gjort og der er 40 Kr for mange i det Beløb De sender. Jeg vil nu spørge om De vil have disse Penge igen, eller om De vil foretrække at faa sendt et Tryk af Sneppen som Vederlag?
 Jeg rejser til Island d. 8 Juni for at lave Tegninger til de Sagaoversættelser eller rettere til Indledning af dem. Venlig Hilsen ogsaa fra min Kone til Dem og Deres Kone.
 Deres hengivne
 Johannes Larsen</t>
   </si>
   <si>
-    <t>23. jun. 1927</t>
-[...219 lines deleted...]
-Tappernøje St.
------------
-Til
-[...538 lines deleted...]
-Kerteminde.
-------------------
-I Tilslutning til Korrespondance i For-
-[...1889 lines deleted...]
-    <t>Sallinge Kro</t>
+    <t>1946-08-04</t>
+  </si>
+  <si>
+    <t>Johanne  Larsen</t>
+  </si>
+  <si>
+    <t>Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Lindøgaard pr. Dræby St.</t>
   </si>
   <si>
-    <t>Thora Cohn
-[...1433 lines deleted...]
-  <si>
     <t>Bakkevej 12 Hareskov St.</t>
-  </si>
-[...484 lines deleted...]
-    <t>1946-08-04</t>
   </si>
   <si>
     <t>Thora  Branner
 Adam Goldschmidt
 Brita Goldschmidt
 Lena Brita Goldschmidt
 Anne Marie -, i huset på Lindøgaard
 Adolph Larsen
 Marie Larsen
 Christine  Mackie
 Anna Meyer 
 Ellen  Sawyer
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Bornholmsk syge er en virussygdom, som giver influenzalignende symptomer og især rammer musklerne i brystkassen og lungehinderne. Navnet opstod, da man havde en epidemi af sygdommen på Bornholm.
 Topedeaborg var oprindelig et legehus, som Warberg-børnene havde ved hjemmet på Erikshaab. Astrid Warberg-Goldschmidt fik opført et lignende hus i sin have i Hareskov. 
 Myg er muligvis Anna Meyers datter Karen Elisabeth Mygdal Meyer.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2461</t>
   </si>
   <si>
     <t>Johanne/Junge har været syg af opkastninger. 
 Christine/Mornine, Ellen og Thora/Tutte har været til middag. 
@@ -19269,2043 +424,50 @@
 Johanne vidste ikke, at Adam med familie skulle komme til Astrid/Dis.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/i0jC</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 6 August 1946
 besv 18 Aug. 
 Fru A. Warberg Müller
 Bakkevej 12
 Hareskov St
 [På kuvertens bagside:]
 Lindøgaard Dræby St. Fyen.
 [I brevet:]
 Lindøgaard Søndag 4-8-1946.
 Baade Axels og mit har nok været lidt Bornholmsk Syge, det er der saa meget af for Tiden.
 Kære lille Dis!
 Dette er helt vinterligt – skønt Aftenen for Resten er saa skøn – her sidder Agraren, Rie, Bibbe og jeg med tændt Lampe i den store Stue; B. strikker de to andre læser, og jeg skriver og siger Tak for dit Brev. Det var en stor Lettelse at høre, at Axel er i Sving igen, men jo ingen Lettelse, at du har haft Galder uf, de modbydelige Galder! Mon du ikke har kigget efter Brev fra mig, men Himmel og Jord har staaet i et for mig; midt i Ugen blev jeg en Nat overrasket med Opkastninger; Gud, hvor jeg brækkede mig, blev saa i Sengen med 38 3 ogsaa Dagen efter igen, og saa var jeg saa umulig af Pirrelighed, at det slet ikke var nemt for dem her. C [”C” overstreget] Mornine ringede fra Kjerteminde, at hun Elle og Tutte vilde komme med Formiddagsbilen Lørdag – ja i Gaar altsaa. Bibbe og jeg pillede om Fredagen [”Fredagen” indsat over linjen] 4 Vildænder, som Manse nok saa belejlig havde skudt om Torsdagen, den Dag Andejagten jo gaar ind. Om Morgenen havde jeg lavet 2 store Skaale Rødgrød. Anne Marie skulde komme Lørdag, saa jeg imødesaa Dagen med Ro. Lørdag Morgen, da jeg sad ved min Morgenkaffe kom Anne Marie og meddelte, at Drengen var syg, saa hun kunde ikke komme jeg blev meget ked af [et overstreget bogstav] det, for jeg havde ingen Kræfter p.Gr.a. den forbandede Mavesygdom. Saa fortalte hun – at hun maatte hellere holde op med at komme, for de laa i Byggeroderi, og hendes Mand holdt ikke af at hun gik ud. Det brast helt for mig! Bibbe kom i det samme og blev rædselsslagen paa mine Vegne, over, at den Støtte skulde tages fra mig. Naa, Dagen gik for Resten godt nok, der var jo ikke saa meget at gøre ved Middagen, jeg fik Ænderne ordnet og sat paa, dækkede Bord til 10, Marie skrabede Kartoflerne – en mægtig Grydefuld – og Bibbe hærgede i hele Huset og satte Blomster i Vand; jeg var færdig halv 11, nej 11, da de kom, Marie passede Ænderne, saa jeg sad og snakkede med dem (Søstrene), [”Søstrene” indsat over linjen] gik kun lige ned og lavede Sauce. Som de Ænder smagte dem! Og Rødgrøden med. Vi tog Kaffen ved Bordet, Bibbe ordnede den mens jeg i en Fart skrubbede alle Tallerkner og Fade og Sølvtøj af. Saa tog ellers Bibbe og Marie hele den mægtige Opvask og jeg sad og snakkede med dem hele Eftermiddagen. Vi havde det henrivende, de var mægtig søde. Vi fik The inden de rejste, Kvart over 5. Du kan tro, det blev en dejlig Dag. - - Nej hør, jeg glemte helt at fortælle hvorfor jeg var saa dybt nede den Lørdag Morgen da Anna M. kom og meldte Afbud, at jeg græd! Jo tænkt om Natten vaagnede jeg med Smerter i højre Haand, ude af Stand til at bevæge Fingrene, med andre Ord mit gammelkendte Gigtanfald, der for 9-10 Aar siden var en hel Svøbe for mig; jeg maatte – den Gang – ligge i Sengen uden at røre en Muskel i Haanden, den var hoven og udspændt – Fingrene som udspændte Pølser! Men om Morgenen var det bedre, jeg kunde klæde mig selv paa, og det bedredes for hver Time der gik, saa det lettede jo paa Humøret, men at jeg næsten gik Amok, da A. M. kom med det Budskab netop den Dag, kan du vel nok forstaa. Selvom dette nu fik et saa hurtigt Forløb, og Hævningen kun var ubetydelig, virkede det dog som et Momento – tænk om jeg gaar en Vinter med den Slags Anfald i Møde! Og du kan tro, mit Hoved er ogsaa sløjt for Tiden, det hele staar saa tit stille for mig, jeg tænker det er min snart høje Alder, der gør det vanskeligere for mig at klare Paragrafferne, skønt baade Marie og Bibbe hjælper mig godt. Forleden Eft. da jeg lige var bleven færdig med Opvask og Eleven i Klaver og faaet mig lagt til Hvile med et Lettelsens Suk, hørte jeg Stemmer: Mix, Myg, Marie Meyer og Katrine Jeg fik jo lavet Kaffe, og det var rigtig hyggeligt, men alligevel! Saa, du kan tro, jeg kan forstaa, at du ikke kan holde til alt det, du har; mange Mennesker er nu ikke godt for svage Hoveder. Du nævner Brita – der var da slet ikke Tale om, at de skulde komme; da jeg var ovre hos Jer? eller var det bare at jeg ikke hørte om det? Hvis de kommer er det da en Guds Lykke at I har Topedeaborg ledig. Jeg er meget spændt paa at høre om Forløbet. Naturligvis vil du gerne se Adam og den lille. 
 Jeg maa i Seng, skal lidt tidlig op i Morgen, skal vaske Æg, pakke din Taske, som Æggemanden saa kan faa med, vaske et Læs af Strømper og faa min Ribssaft kogt færdig og fyldt paa Flasker, som da er renset.
 Derfra god Nat og god Bedring med det hele. Tak for Laan af Tasken, haaber den kommer over i god Behold.
 Tusind Hilsner til Jer begge.
 fra din Junge.
 Marie hilser, Bibbe ligesaa med mange Tak for sidst. 
 [Indsat øverst s. 4; på hovedet:] Æggemanden fik din Taske med i Formiddags haaber du naar at faa den inden du skal rejse til Bogø! Mandag</t>
-  </si>
-[...1991 lines deleted...]
-Din Elise</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -21382,59 +544,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/6ts1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ipqg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ioZy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GZdm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8qpa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DO93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D1jH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DyOb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ETLl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cly1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Fx7B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cRIt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UNz6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/67Ds" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8OfC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e5yq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BSQT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dzW5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/m5DIwCRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2UHG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f6OnKrlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QxjQASwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a4vyLlWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j8a2KPF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y1Lg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZWve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zSIz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hHAk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0gXG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kNLX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cQkh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yEEe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NaIz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d1jj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cnLh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NGmd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YbGR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HwZi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Iw9P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AUNk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0f65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eYoh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SgFc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kGFM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/grsT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SqKV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZR3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P7PO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6NfH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GfHS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rTXO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2oUi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bv6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cpy4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oyRp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vVbh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tTE1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XUhi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pghm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MaOJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xtPc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1tbY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0BX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EmNY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XIx4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iLp4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uLgt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OF5O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CfR5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A71l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OF9T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZJGD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GAaw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kefw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cMNy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vbQZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V9FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZzt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0GbR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tCf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fpfL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LobZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YQ1g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7cvL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LqCJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Hvc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WaQ1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wgqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vqoi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dkGR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HLAx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LMm3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uBiw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/98cP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xLht" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sEjv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yGcJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wuMq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0dG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/59xR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/btX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wftc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G6GK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M6n4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zoGO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pfji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/30YUr6Bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/b3qTkJb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Tz0Jp8FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aKcl3VN8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/6ssHnczJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wrJCHJLk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/YHMKIlyw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uUERBvpP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/vvTHJprE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xoEv8DH4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qndbgGX3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/0wD9CDdI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/yAsv2T5D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AfAfTPlp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ldKN8ot4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/p9uMzz7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/YTGu9VOd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CZWRG4Fh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FVd7DrLa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aF5nzb8T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/NKCOLpsC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DnYM5ovH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/yQFvIOGD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J9z1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uLV5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ylxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jCjQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/U9Ow3cNU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ovegz1wE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/N4x5ai71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qbYwTDKU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/alO69szN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/U97nCp7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/dp1ql9zy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KWBBQDjT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/yB9oLTJs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/L4o5w43Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/L1wudeOL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qo7XYLlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Ukwruu9g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1uXmjYEF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fg3Zlxfu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oBhr9ldI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/SnbU1Jmw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/II8Vqpkk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aKEfQxsY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OJcBdZEP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/bjm84vlI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/kvp82PWC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/POjxCG7k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/y04JByen" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/izRz95j9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PG7su3YD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x4us" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CsZa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lcOb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gggx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5hH9jw99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/tzd4SO58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/bByyl7CW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/4WOmstLl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VblHkYJy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/S6STtZvh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9PUt5Th7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7f2Gjjw8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3Yw0MsT5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ArLcg0tM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wBXFCFZo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pR9K3hCc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7vI83QVq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xMAv7dF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Kttl6YmM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/4eaIPPew" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Pxd259Li" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JIKLC0ja" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sp9j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jgLf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rk2B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uv8k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qA1i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EuEB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NjiB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HqPT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wZX1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/EdY8a0YA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/LUcMBbGC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7BIL18SN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QghUkoXh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qY0KfhhH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5sFMD5yD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gVGqLBqG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BTmYhqVp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gG3k7pxW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WcSorzzm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AaUe26Wb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OFNM4eE4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BgJYgm9w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/akE715Ei" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ErEQwYPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/TibhNuCG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TobY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DOVLLQPK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oZpGblmp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/doA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lSunTR5z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/bZRKImfF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ExjCPXKx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/dsIjtoGj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DG08KFDm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/USoBEA9w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VMMP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pYHavoOX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Vlw0aBZa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/EisI2grZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VzpU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xyTw93Pe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/dcaUKVTh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/NQQQRFuy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/t5NX5dHq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/B2Du7U1g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fE4W6Xnh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JKQZrLnT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/F36ujT4q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/USy1vGaQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sT0mzlCB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GjZPVehQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zH5s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/M7iYzN66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LgMg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fnJm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/z0dc8e08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/piAk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VWi9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId247" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CkrA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId248" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/tZrGJn6y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId249" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NwBa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId250" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GKhXNiB6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId251" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sjZS2eo2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId252" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x9Mp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId253" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9npFZ05f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId254" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/evO2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId255" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PIMJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId256" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Q4C5h7Kk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId257" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JNqlGDVr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId258" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/e7EC2Hvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId259" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OT2N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId260" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7HSkKZrU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId261" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fTLJ6iqn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId262" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3oX7PgEm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId263" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G3e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId264" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sJPsgvd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId265" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j11yP8QT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId266" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aMcsIF3U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId267" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/0MNNFIG3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId268" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7KMVmXve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId269" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ywer" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId270" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/knArzdHL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId271" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XvHi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId272" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/U7eitiQW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId273" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tV0K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId274" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C1Ej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId275" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Rdq1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId276" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cInUdTST" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId277" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zpYD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId278" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ZxJurAUC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId279" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/V7qGUdnB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId280" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/vLtYZTuX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId281" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pf8i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId282" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dP2V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId283" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KW7MaPJZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId284" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3A6Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId285" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3s6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId286" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aOrw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId287" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OWdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId288" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6YA5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId289" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hcjY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId290" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/10ov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId291" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/v3gkCK1l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId292" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/yLvYx0Uc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId293" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/LeSfBUEB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId294" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/s836tW1v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId295" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/kCp87e9D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId296" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/t5Etk7Gp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId297" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jKGCM5yb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId298" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fIL7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId299" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ahncD5Pb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId300" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/v4mkUNwp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId301" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/La8FtRgj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId302" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/X1F9jvHD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId303" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CSEg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId304" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/0BetQdRq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId305" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PC62VM0W" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId306" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/LPylMI3S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId307" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uUmD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId308" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GiJOu0Cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId309" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Jrw0PvzU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId310" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8aT0yQMY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId311" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/67fAdCNH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId312" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/YqAkhwCs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId313" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/LuIsSjGO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId314" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/E9r0OiDs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId315" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jX4esYqy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId316" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DEbN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId317" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N3Iu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId318" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OWKG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId319" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ffrH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId320" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BJPC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId321" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/os4qgD9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId322" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/P1SA58AQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId323" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S3gy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId324" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OCOksdiz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId325" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gVdh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId326" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JcbXLEfR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId327" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1qtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId328" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qnm1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId329" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iDpN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId330" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XyuUAiEm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId331" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hU3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId332" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/egcw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId333" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mrI9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId334" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4TTW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId335" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NTgt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId336" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9toaD24Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId337" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/NYxwC7ko" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId338" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/LN0dIJO1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId339" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oMV9JvnH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId340" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/q1fRLpYz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId341" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/yhiLNJCX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId342" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/I7CP7eIq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId343" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/l3wS7Jdw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId344" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QINhj2zR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId345" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j9aMd0IK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId346" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wbeM00tq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId347" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/vf2i9dg4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId348" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ohzWwKzW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId349" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/LMCq4hnP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId350" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/u6Z8eAcT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId351" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PZRerRvF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId352" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/eDAm2Iou" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId353" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mSCO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId354" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MzRh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId355" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oH4V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId356" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QRKY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId357" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kAO8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId358" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Payi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId359" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/maOI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId360" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mbuD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId361" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b8Cz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId362" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Wzav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId363" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId364" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AleR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId365" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4x9t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId366" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qA3U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId367" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pq0J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId368" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JhJk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId369" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8VxC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId370" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dj4m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId371" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jDCV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId372" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CEx7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId373" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XWOp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId374" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JkN7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId375" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/09sh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId376" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3rud" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId377" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eHN3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId378" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dn6L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId379" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2HF0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId380" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/amFR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId381" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uibV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId382" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3QSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId383" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/imFp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId384" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cinc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId385" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RNyM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId386" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PgTe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId387" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GOCt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId388" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/37qg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId389" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9RQc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId390" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xQYF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId391" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1tt6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId392" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jwls" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId393" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0u8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId394" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JXMl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId395" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AMsb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId396" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BXVz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId397" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8sqm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId398" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WGFy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId399" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CPGx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId400" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RhDq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId401" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7IvF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId402" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fci9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId403" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UO38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId404" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QB0A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId405" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/zjaUyzQG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId406" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HRAM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId407" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ejtv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId408" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j6fUTxlZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId409" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GM8FzURB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId410" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uV4xMZ1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId411" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/6cVnZS6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId412" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/yle0CtTL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId413" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ElHTnCNC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId414" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PIjU3jVN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId415" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DMr2WPrd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId416" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ZUJDzbQo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId417" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1itiWL5I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId418" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/4zMTy9JF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId419" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7akvRFjJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId420" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xmoh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId421" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oHIz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId422" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cOfRv9x0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId423" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Zje1ukKS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId424" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/44Rr071i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId425" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aFrALJpT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId426" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mkxMz5lN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId427" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cEWFUJvd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId428" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ypSdLDCw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId429" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QnBrW1DK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId430" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JqxhhCZI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId431" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/vYqpD6Vn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId432" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tvyI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId433" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DFfJEtvD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId434" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ASOFrmNj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId435" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1fN63CIC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId436" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CW5tALIU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId437" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BZGKV8QE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId438" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8mRDJ3Tb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId439" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1aOm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId440" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mRGYJww6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId441" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3sWAs20P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId442" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/y2CSb9po" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId443" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/c1Hv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId444" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hGE8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId445" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Jg0lZHLi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId446" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OB0G3oj0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId447" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9uBC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId448" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RNsF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId449" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wab6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId450" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E5QC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId451" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jPqW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId452" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bXhM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId453" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4B2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId454" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1Y1aylfk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId455" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sNDCWlyG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId456" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Ir3YOguB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId457" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uOYOQKzi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId458" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AsfY1lyZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId459" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ft5uWdAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId460" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/61N6kNkx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId461" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/myx5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId462" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xg3d7YmI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId463" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VrJAxjkn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId464" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QwM4D5cO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId465" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ub52HE7t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId466" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/X9r0Y0yd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId467" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QOjj8m8o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId468" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XBAiJvOP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId469" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/agvEKcQm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId470" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2toT6FxI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId471" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U7j7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId472" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qsFEbfc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId473" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GaciEtMG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId474" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FKHil6pt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId475" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gtk3gsNP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId476" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AXofygyO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId477" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5xkkBUCy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId478" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Gxa7mftZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId479" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qsOHMgGf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId480" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/J1y1k0Eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId481" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ae2iSB6Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId482" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qVHjSM8t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId483" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uNd8BOlE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId484" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pYTbln5T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId485" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/C2tRREdI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId486" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Hw8oPQwi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId487" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xgN68ydL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId488" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/eSdVTLFW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId489" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8NOdIY94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId490" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DmiKFIGI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId491" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/SO734tro" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId492" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Swou2Xmq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId493" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/S8jCXUJm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId494" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Dp324dsz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId495" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fOeIbSMG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId496" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/G0Z69NEX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId497" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1xbJiDh5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId498" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wRFlJE6O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId499" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VpIvkzD3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId500" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tnTP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId501" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GCIf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId502" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tFSt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId503" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Qzetql1i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId504" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lfjWowWm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId505" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/dMRZTNIt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId506" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gGrPbIOu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId507" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fXyEXNrm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId508" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AP4kFsI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId509" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CMVW8mo1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId510" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u2um" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId511" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XQrDomK0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId512" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3OfqrFfg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId513" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/rtuLWr8u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId514" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ljuL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId515" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pqBoCGx7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId516" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UP7ys7G8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId517" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q1aW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId518" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rjU3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId519" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vZVk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId520" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PC1t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId521" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XR0w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId522" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s4WF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId523" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Xri" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId524" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JvdR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId525" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SBIA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId526" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zuAU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId527" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MNRt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId528" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OzeC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId529" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PuTo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId530" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Qt3Wchow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId531" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PlBEwu63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId532" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mkg3nWI5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId533" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9sJZVvFn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId534" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/MzqbODHZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId535" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/go4AUczi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId536" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/IhyuWxq8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId537" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/TwDxraIy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId538" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/J9i23J4P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId539" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OObaQWxD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId540" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GkvvruYW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId541" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OBubtSCI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId542" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aXMETkKu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId543" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Gq3Qpx1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId544" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/71OaE2Pq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId545" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sx0R7477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId546" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/teThVn3n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId547" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aNMSO31y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId548" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eWMa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId549" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xcIEK44h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId550" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jtFmorwP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId551" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/n1VdM22o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId552" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1MaTL2w7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId553" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5Bmz1PkP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId554" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yxg0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId555" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9f9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId556" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/RGBE596E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId557" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wMIk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId558" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DxKN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId559" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6bQ4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId560" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mFJK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId561" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bv4l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId562" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Np5H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId563" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/EocUxpyS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId564" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XNfpetUe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId565" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Octu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId566" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8URkbpGC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId567" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Jalz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId568" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/yMfCDrly" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId569" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3lnr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId570" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CPVET32V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId571" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DynR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId572" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vvKq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId573" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rIfS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId574" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u0GX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId575" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RsnD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId576" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Z43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId577" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZJav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId578" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xbji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId579" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qiI2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId580" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hGek" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId581" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/A622cSGK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId582" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uqgguMdL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId583" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2m0jOOTw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId584" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/MTQoZEHB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId585" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/kzeNagm3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId586" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3QAY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId587" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2tmzZbQ0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId588" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hTDd4Hvh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId589" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9rWF64GL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId590" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fn1KkTcy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId591" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XhJJmMps" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId592" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/g2viVDEG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId593" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wBZqLrfY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId594" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Gf5mwqGr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId595" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oK8n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId596" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fR8EXZtg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId597" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/zgu5go8Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId598" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uXZ3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId599" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CVNAu5Bk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId600" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/06gDAuaB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId601" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Fmzb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId602" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/u6YIzd8g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId603" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ahnr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId604" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7RTI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId605" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AmEz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId606" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5HTI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId607" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HZWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId608" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zTQH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId609" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5zTA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId610" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/eQoJvbFY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId611" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AbIwK2ds" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId612" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iBEm4CRR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId613" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/NqdWSk9Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId614" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hBq1uNhk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId615" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UN6m6i0O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId616" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/txro71EM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId617" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/T7Bg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId618" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KRmo1USA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId619" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Z8zF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId620" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/m5TYm6rS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId621" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gUE7xLJu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId622" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/I03iokaz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId623" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/d8BQ6gjM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId624" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UmA8ssvN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId625" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UIMwH8M9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId626" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ROHQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId627" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/76G2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId628" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/08TQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId629" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xths" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId630" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6ogb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId631" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iqXt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId632" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wUYt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId633" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/En6N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId634" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RoSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId635" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UnmU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId636" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vP3H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId637" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zmGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId638" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JPz9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId639" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vLbV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId640" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RNOx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId641" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Hmah" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId642" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/RCdfidDt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId643" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/11FIskzM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId644" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Vu4Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId645" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/LYg1m9x4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId646" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/l7YVbvji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId647" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9dsDRCxO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId648" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KgRdR10G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId649" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lO1UI3kR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId650" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xw5xLNUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId651" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AX8xcm94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId652" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UVJSZIur" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId653" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1axcCmRL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId654" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/w52qIvS9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId655" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/H6SerXb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId656" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Ou4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId657" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fZNw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId658" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O8Mi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId659" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FuaC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId660" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/42yY1Vxb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId661" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9LPr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId662" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7X367Eq7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId663" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KXQYxq6i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId664" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sS5uItnh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId665" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/rETfkRhp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId666" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/B0CjgTjw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId667" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cXl1cFcX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId668" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/85iIficq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId669" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2h10vq48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId670" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ThrVRR7n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId671" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xT6W" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId672" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eae3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId673" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/48Vm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId674" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tlfS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId675" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aazS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId676" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t3l5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId677" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cXlQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId678" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rPwi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId679" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BoUn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId680" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2aEZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId681" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2n2C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId682" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sRs1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId683" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eBpp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId684" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aH2l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId685" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/coz5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId686" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HMSQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId687" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v5EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId688" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwyx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId689" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mc6I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId690" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e3GM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId691" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vS4Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId692" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1Lr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId693" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7VPw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId694" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kR28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId695" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xSBT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId696" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/coSH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId697" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EAvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId698" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9alh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId699" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wEll" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId700" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZJbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId701" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IlQt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId702" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fQpX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId703" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I9Hj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId704" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1pus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId705" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/caqx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId706" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MC7P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId707" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xZ9p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId708" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AkyY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId709" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YtVa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId710" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xKVA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId711" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qhpz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId712" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iQEv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId713" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3cuY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId714" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I22m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId715" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/77nr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId716" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AthZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId717" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QyIv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId718" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RJJn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId719" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1QS1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId720" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ibx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId721" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nJp0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId722" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rT9z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId723" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yi5R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId724" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BSno" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId725" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9t6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId726" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/97Bz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId727" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zvIH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId728" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FABS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId729" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsmJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId730" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J84q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId731" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G7LF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId732" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Uxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId733" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/17Cx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId734" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/55iu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId735" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zlDg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId736" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K81i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId737" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r4bH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId738" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G7Z9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId739" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lul7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId740" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z5n0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId741" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0wPP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId742" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hVic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId743" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zXFR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId744" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NqoX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId745" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GNMG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId746" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ajcu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId747" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nos0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId748" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pzgi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId749" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eB9o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId750" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GqHO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId751" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iO01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId752" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h95J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId753" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p2AD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId754" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Z4fS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId755" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h6rr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId756" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UPN6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId757" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zs2P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId758" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EC4i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId759" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cmc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId760" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dSjy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId761" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qcbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId762" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fo20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId763" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SGo2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId764" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KaqQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId765" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nXVy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId766" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s6JF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId767" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/B40i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId768" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RMxQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId769" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i0jC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId770" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w48q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId771" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VPzi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId772" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/stxM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId773" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sRGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId774" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MEut" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId775" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NJq0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId776" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9CtG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId777" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gUgO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId778" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/prtQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId779" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IRXy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId780" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H0r3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId781" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qk6R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId782" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xblM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId783" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RmbV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId784" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8GOR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId785" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P65w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId786" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TrRn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId787" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1JyO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId788" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId789" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AOwC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId790" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cB31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId791" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SPLE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId792" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FFhZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId793" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y5jP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId794" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JQ1X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId795" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iPJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId796" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId797" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bk12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId798" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vr3g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId799" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9zNg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId800" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NEgp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId801" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ysWd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId802" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vBL1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId803" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d00C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId804" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KcK4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId805" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MJc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId806" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Eiyn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId807" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LwpY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId808" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XjPj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId809" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/n/j6fUTxlZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GM8FzURB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uV4xMZ1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/6cVnZS6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OB0G3oj0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xgN68ydL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wRFlJE6O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tnTP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GCIf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VpIvkzD3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tFSt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/dMRZTNIt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gGrPbIOu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fXyEXNrm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AP4kFsI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u2um" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Qt3Wchow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/11FIskzM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Vu4Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i0jC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M804"/>
+  <dimension ref="A1:M21"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -21463,37967 +625,991 @@
         <v>8</v>
       </c>
       <c r="J1" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="3" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="3" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D2" s="5" t="s">
+      <c r="D2" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E2" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H2" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E2" s="5" t="s">
+      <c r="I2" s="5"/>
+      <c r="J2" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F2" s="5" t="s">
+      <c r="L2" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="G2" s="5" t="inlineStr">
-[...21 lines deleted...]
-      </c>
+      <c r="M2" s="5"/>
     </row>
     <row r="3">
       <c r="A3" s="5" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D3" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E3" s="5" t="s">
+      <c r="D3" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E3" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F3" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G3" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H3" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="I3" s="5"/>
+      <c r="J3" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K3" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F3" s="5" t="s">
-[...11 lines deleted...]
-      <c r="J3" s="5" t="s">
+      <c r="L3" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="K3" s="5" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="M3" s="5"/>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D4" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E4" s="5" t="s">
+      <c r="D4" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E4" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F4" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G4" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H4" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I4" s="5"/>
+      <c r="J4" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K4" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F4" s="5" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="L4" s="6" t="s">
-        <v>35</v>
-[...3 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="M4" s="5"/>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D5" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E5" s="5" t="s">
+      <c r="D5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I5" s="5"/>
+      <c r="J5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K5" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F5" s="5" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="L5" s="6" t="s">
-        <v>42</v>
-[...3 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="M5" s="5"/>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D6" s="5" t="s">
-[...9 lines deleted...]
-        <v>45</v>
+      <c r="D6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H6" s="5" t="s">
-        <v>46</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>27</v>
+      </c>
+      <c r="I6" s="5"/>
+      <c r="J6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K6" s="5" t="s">
-        <v>48</v>
+        <v>28</v>
       </c>
       <c r="L6" s="6" t="s">
-        <v>49</v>
-[...3 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="M6" s="5"/>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
-        <v>51</v>
+        <v>30</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D7" s="5" t="s">
-[...6 lines deleted...]
-        <v>18</v>
+      <c r="D7" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E7" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F7" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H7" s="5" t="s">
-        <v>52</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>31</v>
+      </c>
+      <c r="I7" s="5"/>
+      <c r="J7" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K7" s="5" t="s">
-        <v>54</v>
+        <v>32</v>
       </c>
       <c r="L7" s="6" t="s">
-        <v>55</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="M7" s="5"/>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
-        <v>57</v>
+        <v>34</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D8" s="5" t="s">
-[...6 lines deleted...]
-        <v>18</v>
+      <c r="D8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H8" s="5" t="s">
-        <v>58</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>31</v>
+      </c>
+      <c r="I8" s="5"/>
+      <c r="J8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K8" s="5" t="s">
-        <v>60</v>
+        <v>35</v>
       </c>
       <c r="L8" s="6" t="s">
-        <v>61</v>
-[...3 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="M8" s="5"/>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
-        <v>63</v>
+        <v>37</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>16</v>
-[...10 lines deleted...]
-        </is>
+        <v>39</v>
+      </c>
+      <c r="E9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G9" s="5" t="s">
+        <v>40</v>
       </c>
       <c r="H9" s="5" t="s">
-        <v>64</v>
+        <v>41</v>
       </c>
       <c r="I9" s="5" t="s">
-        <v>65</v>
+        <v>42</v>
       </c>
       <c r="J9" s="5" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="K9" s="5" t="s">
-        <v>66</v>
+        <v>44</v>
       </c>
       <c r="L9" s="6" t="s">
-        <v>67</v>
+        <v>45</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>68</v>
+        <v>46</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
-        <v>69</v>
+        <v>37</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>16</v>
+        <v>47</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>48</v>
+      </c>
+      <c r="F10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G10" s="5" t="s">
-        <v>70</v>
+        <v>48</v>
       </c>
       <c r="H10" s="5" t="s">
-        <v>71</v>
+        <v>49</v>
       </c>
       <c r="I10" s="5" t="s">
-        <v>72</v>
+        <v>50</v>
       </c>
       <c r="J10" s="5" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="K10" s="5" t="s">
-        <v>73</v>
+        <v>52</v>
       </c>
       <c r="L10" s="6" t="s">
-        <v>74</v>
+        <v>53</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>75</v>
+        <v>54</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
-        <v>76</v>
+        <v>55</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D11" s="5" t="s">
-[...6 lines deleted...]
-        <v>18</v>
+      <c r="D11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H11" s="5" t="s">
-        <v>77</v>
+      <c r="H11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I11" s="5"/>
-      <c r="J11" s="5" t="s">
-        <v>21</v>
+      <c r="J11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K11" s="5" t="s">
-        <v>78</v>
+        <v>35</v>
       </c>
       <c r="L11" s="6" t="s">
-        <v>79</v>
-[...3 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="M11" s="5"/>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
-        <v>81</v>
+        <v>57</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>16</v>
+        <v>47</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>58</v>
+      </c>
+      <c r="F12" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G12" s="5" t="s">
-        <v>82</v>
+        <v>59</v>
       </c>
       <c r="H12" s="5" t="s">
-        <v>83</v>
+        <v>60</v>
       </c>
       <c r="I12" s="5" t="s">
-        <v>84</v>
+        <v>61</v>
       </c>
       <c r="J12" s="5" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="K12" s="5" t="s">
-        <v>85</v>
+        <v>62</v>
       </c>
       <c r="L12" s="6" t="s">
-        <v>86</v>
+        <v>63</v>
       </c>
       <c r="M12" s="5" t="s">
-        <v>87</v>
+        <v>64</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
-        <v>88</v>
+        <v>65</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D13" s="5" t="s">
-[...6 lines deleted...]
-        <v>18</v>
+      <c r="D13" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F13" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H13" s="5" t="s">
-        <v>89</v>
+      <c r="H13" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I13" s="5"/>
-      <c r="J13" s="5" t="s">
-        <v>21</v>
+      <c r="J13" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K13" s="5" t="s">
-        <v>90</v>
+        <v>35</v>
       </c>
       <c r="L13" s="6" t="s">
-        <v>91</v>
-[...3 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="M13" s="5"/>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
-        <v>93</v>
+        <v>67</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D14" s="5" t="s">
-[...6 lines deleted...]
-        <v>18</v>
+      <c r="D14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H14" s="5" t="s">
-[...6 lines deleted...]
-        <v>21</v>
+      <c r="H14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I14" s="5"/>
+      <c r="J14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K14" s="5" t="s">
-        <v>96</v>
+        <v>35</v>
       </c>
       <c r="L14" s="6" t="s">
-        <v>97</v>
-[...3 lines deleted...]
-      </c>
+        <v>68</v>
+      </c>
+      <c r="M14" s="5"/>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
-        <v>99</v>
+        <v>69</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D15" s="5" t="s">
-[...18 lines deleted...]
-        <v>21</v>
+      <c r="D15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I15" s="5"/>
+      <c r="J15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K15" s="5" t="s">
-        <v>103</v>
+        <v>35</v>
       </c>
       <c r="L15" s="6" t="s">
-        <v>104</v>
-[...3 lines deleted...]
-      </c>
+        <v>70</v>
+      </c>
+      <c r="M15" s="5"/>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
-        <v>106</v>
+        <v>71</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D16" s="5" t="s">
-[...6 lines deleted...]
-        <v>18</v>
+      <c r="D16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H16" s="5" t="s">
-[...6 lines deleted...]
-        <v>21</v>
+      <c r="H16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I16" s="5"/>
+      <c r="J16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K16" s="5" t="s">
-        <v>109</v>
+        <v>35</v>
       </c>
       <c r="L16" s="6" t="s">
-        <v>110</v>
-[...3 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="M16" s="5"/>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
-        <v>112</v>
+        <v>73</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>113</v>
+        <v>15</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>114</v>
+        <v>47</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>115</v>
+        <v>74</v>
       </c>
       <c r="F17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G17" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G17" s="5" t="s">
+        <v>75</v>
       </c>
       <c r="H17" s="5" t="s">
-        <v>116</v>
+        <v>76</v>
       </c>
       <c r="I17" s="5" t="s">
-        <v>117</v>
+        <v>77</v>
       </c>
       <c r="J17" s="5" t="s">
-        <v>118</v>
+        <v>51</v>
       </c>
       <c r="K17" s="5" t="s">
-        <v>119</v>
+        <v>78</v>
       </c>
       <c r="L17" s="6" t="s">
-        <v>120</v>
+        <v>79</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>121</v>
+        <v>80</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
-        <v>122</v>
+        <v>81</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D18" s="5" t="s">
-[...6 lines deleted...]
-        <v>18</v>
+      <c r="D18" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F18" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H18" s="5" t="s">
-        <v>123</v>
+      <c r="H18" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I18" s="5"/>
-      <c r="J18" s="5" t="s">
-        <v>21</v>
+      <c r="J18" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K18" s="5" t="s">
-        <v>124</v>
+        <v>82</v>
       </c>
       <c r="L18" s="6" t="s">
-        <v>125</v>
-[...3 lines deleted...]
-      </c>
+        <v>83</v>
+      </c>
+      <c r="M18" s="5"/>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
-        <v>127</v>
+        <v>84</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D19" s="5" t="s">
-[...6 lines deleted...]
-        <v>18</v>
+      <c r="D19" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F19" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H19" s="5" t="s">
-        <v>128</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>85</v>
+      </c>
+      <c r="I19" s="5"/>
+      <c r="J19" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K19" s="5" t="s">
-        <v>130</v>
+        <v>86</v>
       </c>
       <c r="L19" s="6" t="s">
-        <v>131</v>
-[...3 lines deleted...]
-      </c>
+        <v>87</v>
+      </c>
+      <c r="M19" s="5"/>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
-        <v>133</v>
+        <v>88</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>134</v>
+        <v>38</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>135</v>
-[...9 lines deleted...]
-        </is>
+        <v>15</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>90</v>
       </c>
       <c r="F20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G20" s="5" t="inlineStr">
-[...5 lines deleted...]
-        <v>136</v>
+      <c r="G20" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="H20" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I20" s="5"/>
-      <c r="J20" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J20" s="5" t="s">
+        <v>92</v>
       </c>
       <c r="K20" s="5" t="s">
-        <v>137</v>
+        <v>93</v>
       </c>
       <c r="L20" s="6" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="M20" s="5"/>
+        <v>94</v>
+      </c>
+      <c r="M20" s="5" t="s">
+        <v>95</v>
+      </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
-        <v>139</v>
+        <v>96</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>15</v>
+        <v>97</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>16</v>
+        <v>98</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>17</v>
+        <v>99</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>100</v>
+      </c>
+      <c r="G21" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H21" s="5" t="s">
-        <v>141</v>
+        <v>101</v>
       </c>
       <c r="I21" s="5" t="s">
-        <v>142</v>
+        <v>102</v>
       </c>
       <c r="J21" s="5" t="s">
-        <v>21</v>
+        <v>103</v>
       </c>
       <c r="K21" s="5" t="s">
-        <v>143</v>
+        <v>104</v>
       </c>
       <c r="L21" s="6" t="s">
-        <v>144</v>
+        <v>105</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>145</v>
-[...36282 lines deleted...]
-        <v>3825</v>
+        <v>106</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
-    <hyperlink ref="M22" r:id="rId27"/>
-[...781 lines deleted...]
-    <hyperlink ref="M804" r:id="rId809"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>