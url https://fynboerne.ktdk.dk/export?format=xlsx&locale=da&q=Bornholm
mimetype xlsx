--- v0 (2026-05-15)
+++ v1 (2026-08-21)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="247" uniqueCount="191" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="259" uniqueCount="199" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -255,51 +255,51 @@
 Klk 2 rejste vi derfra, – tog med Toget til Randolph St. - En dejlig 3 Timers Køretur. Toget prustede og stønnede og gik i Fodgang op ad Bjærgene og rutsjedede ned i Dalene, - overalt tæt Skov, - der er Mile mellem hvert lille Hus. Vi skiftede Tog et par Gange, og hver Gang blev det mere primitivt. Det sidste havde kun to Vogne og standsede for Harry og mig ved den Sti som leder den nærmeste Vej hen til Racinehus. 
 Her er henrivende, - aldeles 
 [Fortrykt:]
 RAVINE HOUSE
 L. M. WATSON, PROPRIETOR,
 RANDOLPH. N.H.
 Randolph. N. H., ……………………………………………………………………………..189
 [Håndskrevet:]
 4/
 ideelt. Skønt her er en hel Del Mennesker, er det ikke Spor af Hotelagtigt. Det er de samme som kommer her hvert Aar og bliver her det meste af Sommeren. En Del af dem ere Harrys allerbedste Venner, - han har fortalt mig om dem så ofte at jeg var helt nysgerrig og opsat på dem og mærkelig nok er jeg ikke skuffet, tværtimod. – Her er guddommeligt i enhver Henseende. Selve Huset vandt straks mit Hjærte, - ingen Varmeapparater, ingen Gas, rigtige sodede sorte Kakkelovne, åbne Ildsteder, hvor der er en Ild af Birkebrænde hver Aften, - lavt til Loftet, - et gammelt Bornholmer o. s. v. Det er en rigtig ”Farm”, som man finder nogle få af dem i Dalene. Denne Dal er så bred som op til Ledhullet – og der er Høstakke, Kør, en Hvedemark o. s. v. Til begge Sider gå Bjærgene op til 4 a 6000 Fod. – 2 Dage er gået her allerede, - vi har haft dejligt Vejr og været ude hele Tiden. Harry er 10 Aar yngre her, - Forretninger, Penge og mugne Skinker eksisterer ikke mere for ham. Jeg nyder i fulde Drag Ferien. Vi ere tidligt oppe, - spiser Frokost 7½ og traver så ud i Skoven. I dag gik vi omtrent den halve Vej op ad Mount Adams. Hvordan
 [De eller den sidste side af brevet mangler].
 [Indsat øverst på første bevarede side; på tværs:]
 Jeg har fået dit lange interessante Brev i Aften. Hils dem alle 1000 Gange fra Elle</t>
   </si>
   <si>
     <t>1900-03-30</t>
   </si>
   <si>
     <t>Laura Warberg</t>
   </si>
   <si>
     <t>Lauritz  Brandstrup
 - Dudire
 - Ipsen, USA
 Dudley Pray
-- Redpath
+Leonard Redpath
 Harris Sawyer
 - Tiffany</t>
   </si>
   <si>
     <t>Ellen Sawyer boede i Boston. Det vides ikke, hvad hendes svigermor hed.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 1746</t>
   </si>
   <si>
     <t>Ellen har haft en maveomgang, og Harris var en god sygeplejerske.
 Parret har haft besøg af Ipsens, og Ellen fandt det svært at tale dansk. Ipsens taler en blanding af dansk og engelsk. 
 Harris og Ellen har besøgt Dudires, som har en lille datter. 
 Mr. Dudleys far er død, og Ellen hjælper til i laboratoriet, mens Dudley har fri. 
 Harris og Ellen har været på en "dansk restaurant" i Boston. 
 Mr. Tiffany og hans kone har været på besøg. 
 Bedstefars begravelse må have været højtidelig.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Mzpi</t>
   </si>
   <si>
     <t>Marts 30 – 1900
 Kære Mor! Du kommer til at undskylde denne tarvelige Udstyrelse af mit Brev idag, - Harry, det kan han ikke [”ikke” indsat over linjen] huske at tage noget ordentligt Papir hjem til mig. – 
 Jeg begyndte mit Brev igår og havde fået skrevet en hel Del, men var så idiotisk at smide det bort. Der er imidlertid ingen stor Skade sket for det var et Svinebrev, - Blyants, - skrevet i Sengen. Jeg havde nemlig en lille Mavedårlighed, der som det lader, har i Sinde at indtræffe med visse Mellemrum. Mavesmerter og grøn Opkastning. Det begyndte om Natten, og Harry måtte ned og hente Cognac, Krydderpose og en Morphinpille. Han er en udmærket Sygeplejerske, - han behøver ikke at, sættes til, men kan selv finde på, hvad der må gøres. – Jeg har haft det samme Tilfælde før, og kunde rimeligvis undgå det, hvis jeg vilde være lidt forsigtig på visse Tider af Måneden. 
@@ -670,66 +670,120 @@
 Axel Laurent-Christensen
 John Møller
 Henning Scheel</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/RXvysJNZ</t>
   </si>
   <si>
     <t>27. sep. 1925</t>
   </si>
   <si>
     <t>- Estrup
 Christen Hauge
 Dan la Cour
 Eiler Lehn Schiøler
 - Malchau Møller
 John Møller
 Hans Nielsen
 Finn Salomonsen
 Henning Scheel</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/UIMwH8M9</t>
   </si>
   <si>
+    <t>1926-01-29</t>
+  </si>
+  <si>
+    <t>Johanne Christine Larsen</t>
+  </si>
+  <si>
+    <t>Rolfsvej 17 4 København</t>
+  </si>
+  <si>
+    <t>Louise Brønsted
+Julius Hviid
+Alhed Larsen
+Ellen  Sawyer
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Rossia var Astrid Warberg-Goldschmidts arbejdsplads. 
+Laura Warberg døde 10. april 1926. 
+De "alle 4", der var til stede, var Johanne C. Larsen, Alhed Larsen, Ellen Sawyer og Louise Brønsted.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3891</t>
+  </si>
+  <si>
+    <t>Johanne C. Larsen skriver, mens hun sidder vagt ved moderens sygeleje. Johanne og søstrene svinger mellem bekymring og lettelse i takt med at moderens feber stiger og falder. Dog mener Johanne, at feberen skyldes nervøsitet. Laura Warberg brokker sig over, at hun ikke bliver underholdt, men Dr. Hviid har forbudt døtrene noget sådant, for hun skal have ro. 
+Nu har Laura Warberg sovet længe. Lægen har givet hende et beroligende middel, som Johanne havde foreslået. 
+Astrid Warberg-Goldschmidt må ikke fortælle moderen om den høje temperatur. De andre søstre har holdt dette hemmeligt.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/kwnr</t>
+  </si>
+  <si>
+    <t>[Med sort blæk på kuvertens forside:]
+Fru Astrid Warberg
+Rolfsvej N_o_ 17 4
+Kjøbenhavn F. 
+[Med kuglepen på kuvertens forside:]
+11-4-2000
+(Bibbe)
+[Med sort blæk på kuvertens bagside:]
+Afs. Warberg Larsen
+Kerteminde
+[Fortrykt på kuvertens bagside:]
+Reinsurance Company "Rossia"
+Bornholmsgade 8. Copenhagen K
+[I brevet:]
+Fredag Eft
+Kæreste lille Dis!
+Mens jeg en Timestid har "Vagt" hernede i Mors Stue skal du have et Par Ord igen. Siden jeg i Gaar Eftermiddag afsendte det Brev, har vi svinget fra stor Bekymring til stor Lettelse; Mor havde neml. i Aftes 39 4 igen og vi var jo rædselslagne, men om Aftenen da vi alle 4 sad her i Mors Stue, fandt vi dog ud af, at Temperatursvingningen nærmest skyldtes Nervøsitet, Oprevethed og daarlig Befindende - vistnok på Gr. a. en Dosis Kamferdraaber om Morgenen - mere alt det altsaa end selve Sygdommen; og ganske rigtig, i Morges var den gaaet ned til 37 9 hvilket jo er det laveste vi endnu har gradet. I Gaar havde Mor næsten slet ikke sovet og det havde ogsaa gjort hende saa utaalmodig og navnlig var Mor misfornøjet med at ingen "underholdt" hende; ja næsten bitter paa Lugge og Alhed; alt det udgød Mor til mig og forgæves gjorde jeg Forsøg paa at faa Mor til at forstaa, at vi maa ikke underholde hende, Dr Hviid betoner meget alvorligt at Mor skal have Ro og Ro og atter Ro. Det var lidt svært og vi var lidt dybt nede, men i Dag er det helt anderledes, Mor sover i dette Øjeblik godt og har sovet temlig længe og al den nervøse Uro er taget meget af. 
+Jeg havde i Gaar den Glæde, at da Alhed og dr. Hviid talte i Telefonen om et beroligende Middel og dr. vred sig lidt for at finde paa et, saa blev jeg saa haardnakket ved at nævne Nervini at jeg fik Alhed til at foreslaa Dr Hv. det, og han greb det straks og sagde ja, det var var ["var" overstreget] vist ikke saa galt, og saa fik Mor Nervini, og det har haft en aldeles udmærket Virkning paa hende. Var det ikke godt og stolt for mig? Du er vel klar over at du hvis du en Gang skriver til Mor ikke nævner den høje Temperatur, for vi har ikke sagt det rigtige til Mor og det maa Mor heller ikke faa at vide for en anden Gangs Skyld.
+Jeg fandt denne R[ulæseligt] i min Skuffe, den [teksten fortsætter øverst s. 1; på hovedet] kan jo nu benyttes. Saa ikke mere denne Gang. Tusind Hilsner fra din
+Junge</t>
+  </si>
+  <si>
     <t>1943-09-02</t>
   </si>
   <si>
     <t>Marie Larsen</t>
   </si>
   <si>
     <t>Lindøgaard</t>
   </si>
   <si>
     <t>Otto Andresen
 - Ferlov
 Alfred Fly
 Rasmus Kaas Petersen
 Adolph Larsen
 Johanne Christine Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Ellen  Sawyer
 Lis Storland
 Stefan Storland
 Lars Swane
 Ane Talbot
 Ursula Uttenreitter
 Erik Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Tinesens var enten søskende eller forældre til Else Marie Larsen, som var gift med Andreas Larsen.
 I 1942 blev 7. regiment i Fredericia flyttet til en baraklejr på Ahlefeldtsvej i Kerteminde. I august 1943 overfaldt tyskerne lejren og internerede de danske soldater. Soldaterne blev hjemsendt i oktober samme år. Tyskerne brugte herefter lejren, indtil den blev revet ned i november 1944. ( Kurt Risskov Sørensen: Kerteminde Bys Historie 1850-2000, udgivet af Kertemindeegnens Museer 2000, s.135)</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Christine Swane Breve, kasse 1, kuvert 4, 2002/61 A8 lb 11</t>
   </si>
   <si>
     <t>Johanne/Junge er alvorligt syg og indlagt på hospital. Det var en skuffelse, at Christine Swane ikke kom på besøg, som planlagt.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/vL8T</t>
   </si>
   <si>
     <t>Lindøgaard d. 2-9-1943.
@@ -782,53 +836,50 @@
     <t>https://fynboerne.ktdk.dk/d/i0jC</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 6 August 1946
 besv 18 Aug. 
 Fru A. Warberg Müller
 Bakkevej 12
 Hareskov St
 [På kuvertens bagside:]
 Lindøgaard Dræby St. Fyen.
 [I brevet:]
 Lindøgaard Søndag 4-8-1946.
 Baade Axels og mit har nok været lidt Bornholmsk Syge, det er der saa meget af for Tiden.
 Kære lille Dis!
 Dette er helt vinterligt – skønt Aftenen for Resten er saa skøn – her sidder Agraren, Rie, Bibbe og jeg med tændt Lampe i den store Stue; B. strikker de to andre læser, og jeg skriver og siger Tak for dit Brev. Det var en stor Lettelse at høre, at Axel er i Sving igen, men jo ingen Lettelse, at du har haft Galder uf, de modbydelige Galder! Mon du ikke har kigget efter Brev fra mig, men Himmel og Jord har staaet i et for mig; midt i Ugen blev jeg en Nat overrasket med Opkastninger; Gud, hvor jeg brækkede mig, blev saa i Sengen med 38 3 ogsaa Dagen efter igen, og saa var jeg saa umulig af Pirrelighed, at det slet ikke var nemt for dem her. C [”C” overstreget] Mornine ringede fra Kjerteminde, at hun Elle og Tutte vilde komme med Formiddagsbilen Lørdag – ja i Gaar altsaa. Bibbe og jeg pillede om Fredagen [”Fredagen” indsat over linjen] 4 Vildænder, som Manse nok saa belejlig havde skudt om Torsdagen, den Dag Andejagten jo gaar ind. Om Morgenen havde jeg lavet 2 store Skaale Rødgrød. Anne Marie skulde komme Lørdag, saa jeg imødesaa Dagen med Ro. Lørdag Morgen, da jeg sad ved min Morgenkaffe kom Anne Marie og meddelte, at Drengen var syg, saa hun kunde ikke komme jeg blev meget ked af [et overstreget bogstav] det, for jeg havde ingen Kræfter p.Gr.a. den forbandede Mavesygdom. Saa fortalte hun – at hun maatte hellere holde op med at komme, for de laa i Byggeroderi, og hendes Mand holdt ikke af at hun gik ud. Det brast helt for mig! Bibbe kom i det samme og blev rædselsslagen paa mine Vegne, over, at den Støtte skulde tages fra mig. Naa, Dagen gik for Resten godt nok, der var jo ikke saa meget at gøre ved Middagen, jeg fik Ænderne ordnet og sat paa, dækkede Bord til 10, Marie skrabede Kartoflerne – en mægtig Grydefuld – og Bibbe hærgede i hele Huset og satte Blomster i Vand; jeg var færdig halv 11, nej 11, da de kom, Marie passede Ænderne, saa jeg sad og snakkede med dem (Søstrene), [”Søstrene” indsat over linjen] gik kun lige ned og lavede Sauce. Som de Ænder smagte dem! Og Rødgrøden med. Vi tog Kaffen ved Bordet, Bibbe ordnede den mens jeg i en Fart skrubbede alle Tallerkner og Fade og Sølvtøj af. Saa tog ellers Bibbe og Marie hele den mægtige Opvask og jeg sad og snakkede med dem hele Eftermiddagen. Vi havde det henrivende, de var mægtig søde. Vi fik The inden de rejste, Kvart over 5. Du kan tro, det blev en dejlig Dag. - - Nej hør, jeg glemte helt at fortælle hvorfor jeg var saa dybt nede den Lørdag Morgen da Anna M. kom og meldte Afbud, at jeg græd! Jo tænkt om Natten vaagnede jeg med Smerter i højre Haand, ude af Stand til at bevæge Fingrene, med andre Ord mit gammelkendte Gigtanfald, der for 9-10 Aar siden var en hel Svøbe for mig; jeg maatte – den Gang – ligge i Sengen uden at røre en Muskel i Haanden, den var hoven og udspændt – Fingrene som udspændte Pølser! Men om Morgenen var det bedre, jeg kunde klæde mig selv paa, og det bedredes for hver Time der gik, saa det lettede jo paa Humøret, men at jeg næsten gik Amok, da A. M. kom med det Budskab netop den Dag, kan du vel nok forstaa. Selvom dette nu fik et saa hurtigt Forløb, og Hævningen kun var ubetydelig, virkede det dog som et Momento – tænk om jeg gaar en Vinter med den Slags Anfald i Møde! Og du kan tro, mit Hoved er ogsaa sløjt for Tiden, det hele staar saa tit stille for mig, jeg tænker det er min snart høje Alder, der gør det vanskeligere for mig at klare Paragrafferne, skønt baade Marie og Bibbe hjælper mig godt. Forleden Eft. da jeg lige var bleven færdig med Opvask og Eleven i Klaver og faaet mig lagt til Hvile med et Lettelsens Suk, hørte jeg Stemmer: Mix, Myg, Marie Meyer og Katrine Jeg fik jo lavet Kaffe, og det var rigtig hyggeligt, men alligevel! Saa, du kan tro, jeg kan forstaa, at du ikke kan holde til alt det, du har; mange Mennesker er nu ikke godt for svage Hoveder. Du nævner Brita – der var da slet ikke Tale om, at de skulde komme; da jeg var ovre hos Jer? eller var det bare at jeg ikke hørte om det? Hvis de kommer er det da en Guds Lykke at I har Topedeaborg ledig. Jeg er meget spændt paa at høre om Forløbet. Naturligvis vil du gerne se Adam og den lille. 
 Jeg maa i Seng, skal lidt tidlig op i Morgen, skal vaske Æg, pakke din Taske, som Æggemanden saa kan faa med, vaske et Læs af Strømper og faa min Ribssaft kogt færdig og fyldt paa Flasker, som da er renset.
 Derfra god Nat og god Bedring med det hele. Tak for Laan af Tasken, haaber den kommer over i god Behold.
 Tusind Hilsner til Jer begge.
 fra din Junge.
 Marie hilser, Bibbe ligesaa med mange Tak for sidst. 
 [Indsat øverst s. 4; på hovedet:] Æggemanden fik din Taske med i Formiddags haaber du naar at faa den inden du skal rejse til Bogø! Mandag</t>
   </si>
   <si>
     <t>1947-10-04</t>
-  </si>
-[...1 lines deleted...]
-    <t>Johanne Christine Larsen</t>
   </si>
   <si>
     <t>Ina  Goldschmidt
 Marie Larsen
 Ib Marryat Johansen
 Lauritz Pedersen
 Ole Petersen
 Peter Rohde
 Janna Schou
 Christine Swane
 Anna Tinesen
 Grete Warberg Larsen
 Lise Warberg Larsen
 Erik Warberg Larsen, søn af Erik og Grethe
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, uden registreringsnummer</t>
   </si>
   <si>
     <t>Der er lidt tvivl om, hvornår Laura/Bibbe og Lauritz Petersens bryllup kan holdes, da Skifteretten arbejder langsomt. Lauritz må låne 55.000 kr. til sin søn. 
 Det er trist, at Ib Marryat er syg. Johanne har hørt om en, der blev helbredt af en naturlæge. 
 Lise er kommet hjem til sine forældre igen. Grete/Grethe fik mange barselsgaver. 
 Johannes Larsen har været på besøg med Christa Knuth. Hun inviterede Erik/Tinge og Martin/Manse hjem til sig.
 Johanne har holdt fødselsdag. Stemningen blev ødelagt af, at Christine/Uglen Swane og Marie Larsen skændtes. 
@@ -888,51 +939,51 @@
 [Fortrykt på kortets tekstside:]
 Collbergs Boghandel, Edm. Andersen, Rønne. Eneret 616 -
 [Håndskrevet på kortets tekstside:]
 Fru Lensgrevinde 
 Chr. Knuth 302
 Pt. Hotel Cosmopolite
 Knuthenborg [ordet overstreget]
 St Kongensgade 1
 Bandholm. [ordet overstreget]
 København K
 Kære Grevinde!
 Nu har jeg været her i 8 Dage og haft en dejlig Tid og set en Masse, og i Eftermiddag flyver jeg til Kjøbenhavn og haaber der gaar et Tog til Fyen om Aftenen. Mange Hilsner
 JL.</t>
   </si>
   <si>
     <t>1948-08-21</t>
   </si>
   <si>
     <t>Knuthenborg pr. Bandholm</t>
   </si>
   <si>
     <t>Hans Hvass
 Andreas Larsen
 Jeppe Larsen
 Johan Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Johannes Larsen besøgte i september blandt andet Olaf Rude og Oluf Høst på Bornholm.</t>
   </si>
   <si>
     <t>Brevet er i privateje</t>
   </si>
   <si>
     <t>Johannes Larsen har lavet en akvarel med måger til Nationaltidende. Han vil snart en lille tur til Bornholm. Jeppes allike fælder.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/KKjX</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 21 Aug 1948.
 Kære Grevinde!
@@ -963,51 +1014,51 @@
   <si>
     <t>Kjerteminde 6 Septbr 1948.
 Kære Rudes!
 Tusind Tak for den dejlige Tid jeg var hos Jer. Jeg er aldeles overvældet af Jeres Venlighed og Gæstfrihed i mod mig og alt hvad jeg har oplevet og set i Jeres smukke Hjem paa den skønne Ø. Det tegnede sig ikke saa godt ved Afrejsen. Da vi var bleven vejede fik vi at vide at vi var altfor tunge, enten skulde en af os + Bagage trække sig tilbage eller ogsaa skulde al Bagagen sendes med Damperen. Det sidste var jo ikke saa godt, da jeg saa var nødt til at overnatte i Kjøbenhavn uden Nattøj, og desuden var min Rejsetaske uaflaaset. Heldigvis var der en velvillig Mand der trak sig tilbage, saa vi kunde komme af Sted. Flyveturen formede sig adskilligt bedre end den forrige. Det var en bedre Maskine, og jeg kunde se Vandet hele Tiden og da vi kom ind over Skaane kunde jeg tydeligt se Landskabet. I Forgrunden var der sat Ild paa en Lyngmark, tror jeg det var, med en bugtet Line af klare Flammer. Forude blev Landskabet borte i en lys Soldis og endte i nogle gulrandede Skyer og til højre for os trak en vældig mørk Tordenbyge, med lodret Nedbør og en mørk Skygge paa Jorden, bort. Jeg fik en Bil i Kastrup sammen med et Par Medrejsende og naaede at faa et Par Stk. Smørrebrød og en Fadøl paa Banegaarden, inden Toget gik. Paa Færgen traf jeg Bryggeren fra Mesinge og kom kørende med ham til Kjerteminde, saa jeg var hjemme lidt over Kl. 12. 
 Endnu en Gang Tak.
 Jeres hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1948-09-22</t>
   </si>
   <si>
     <t>Johan Larsen</t>
   </si>
   <si>
     <t>Thora Cohn
 Dams Hotel
 Kai Grunth
 Sven Havsteen-Mikkelsen
 Hedvig Høst
 Oluf Høst
 Ville Jais Nielsen
 Johannes Jais-Nielsen
 Arne Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Bendt Rom
 Olaf Rude
 Finn Salomonsen
 Ane Talbot</t>
   </si>
   <si>
     <t>Biæderen er ej sjælden træk- og ynglefugl i Danmark.
 Jordsvaler: Digesvaler
 Det vides ikke, hvad fyrmesteren på Christiansø og amtmanden i Rønne hed. 
 Oluf Høsts "større Gaard inde i Landet" hedder Bognemark, og han malede den utallige gange. 
 Mesinebryggeren kendes ikke, og det vides heller ikke, hvem der var pige i huset hos Larsen-familien i sept. 1948.</t>
   </si>
   <si>
     <t>Brevet er i privateje, A</t>
   </si>
   <si>
     <t>Johannes Larsen har været på Bornholm. På flyveturen dertil kunne han intet se pga. regn. Han tog ind på et hotel i Rønne, og her kom Arne Larsen og viste ham fotos af nogle biædere, som havde haft reder nord for Hasle. Dagen efter blev Larsen hentet af Olaf Rude, og de kørte ud og så biæderredehullerne. De næste dage besøgte de Hammershus og rundkirker samt flere byer og de var til middag med Oluf og Hedvig Høst samt Jais-Nielsen.
 Larsen var også en tur til Christiansø i dårligt vejr. Dagen efter spiste Larsen, Rude og Jais hos Høst i dennes dejlige hus, og Høst og Larsen var ved dennes gård (Bognemark). 
 I Rønne igen besøgte Larsen Amtmanden. Da Larsen kom frem til flyet, viste det sig, at der var overvægt, men en passager tilbød at vente til næste dag med at tage til København, og problemet blev derved løst. Udsigten fra flyet var denne dag fin.
 Larsen med familie har været i Odense og se et guldfund fra Midskov. De har også været på besøg hos Sven Havsteen-Mikkelsen på Taasinge, og han gav dem en skotsk hyrdehund fra et kuld hvalpe, som Johan/Puf tidligere havde set.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/TrRn</t>
   </si>
   <si>
@@ -1187,59 +1238,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/qTtv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/umj1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t7r2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mzpi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pHau" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FbEJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Lzdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rHUU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4B2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MyNL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U5Q6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/RXvysJNZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UIMwH8M9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vL8T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i0jC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3x1u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P65w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KKjX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mIem" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TrRn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FFhZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nHkG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/qTtv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/umj1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t7r2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mzpi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pHau" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FbEJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Lzdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rHUU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4B2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MyNL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U5Q6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/RXvysJNZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UIMwH8M9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kwnr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vL8T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i0jC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3x1u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P65w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KKjX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mIem" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TrRn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FFhZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nHkG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M23"/>
+  <dimension ref="A1:M24"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -1848,457 +1899,501 @@
         <is>
           <t/>
         </is>
       </c>
       <c r="K14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L14" s="6" t="s">
         <v>118</v>
       </c>
       <c r="M14" s="5"/>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
         <v>119</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>120</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>27</v>
+        <v>52</v>
       </c>
       <c r="E15" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F15" s="5" t="s">
         <v>121</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="G15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H15" s="5" t="s">
         <v>122</v>
       </c>
       <c r="I15" s="5" t="s">
         <v>123</v>
       </c>
       <c r="J15" s="5" t="s">
         <v>124</v>
       </c>
       <c r="K15" s="5" t="s">
         <v>125</v>
       </c>
       <c r="L15" s="6" t="s">
         <v>126</v>
       </c>
       <c r="M15" s="5" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
         <v>128</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>129</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>52</v>
+        <v>27</v>
       </c>
       <c r="E16" s="5" t="s">
         <v>130</v>
       </c>
-      <c r="F16" s="5" t="s">
+      <c r="F16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H16" s="5" t="s">
         <v>131</v>
       </c>
-      <c r="G16" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H16" s="5" t="s">
+      <c r="I16" s="5" t="s">
         <v>132</v>
       </c>
-      <c r="I16" s="5" t="s">
+      <c r="J16" s="5" t="s">
         <v>133</v>
       </c>
-      <c r="J16" s="5" t="s">
+      <c r="K16" s="5" t="s">
         <v>134</v>
       </c>
-      <c r="K16" s="5" t="s">
+      <c r="L16" s="6" t="s">
         <v>135</v>
       </c>
-      <c r="L16" s="6" t="s">
+      <c r="M16" s="5" t="s">
         <v>136</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>130</v>
+        <v>139</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>131</v>
+        <v>140</v>
       </c>
       <c r="G17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H17" s="5" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="I17" s="5"/>
+        <v>141</v>
+      </c>
+      <c r="I17" s="5" t="s">
+        <v>142</v>
+      </c>
       <c r="J17" s="5" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="K17" s="5" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="L17" s="6" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="18">
-      <c r="A18" s="5" t="n">
-        <v>1948</v>
+      <c r="A18" s="5" t="s">
+        <v>147</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>16</v>
+        <v>120</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>145</v>
+        <v>52</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>146</v>
+        <v>139</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>147</v>
+        <v>140</v>
       </c>
       <c r="G18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H18" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I18" s="5" t="s">
+      <c r="H18" s="5" t="s">
         <v>148</v>
       </c>
+      <c r="I18" s="5"/>
       <c r="J18" s="5" t="s">
         <v>149</v>
       </c>
       <c r="K18" s="5" t="s">
         <v>150</v>
       </c>
       <c r="L18" s="6" t="s">
         <v>151</v>
       </c>
       <c r="M18" s="5" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="19">
-      <c r="A19" s="5" t="s">
-        <v>153</v>
+      <c r="A19" s="5" t="n">
+        <v>1948</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>145</v>
+        <v>153</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>17</v>
+        <v>154</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="G19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H19" s="5" t="s">
-        <v>155</v>
+      <c r="H19" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I19" s="5" t="s">
         <v>156</v>
       </c>
       <c r="J19" s="5" t="s">
         <v>157</v>
       </c>
       <c r="K19" s="5" t="s">
         <v>158</v>
       </c>
       <c r="L19" s="6" t="s">
         <v>159</v>
       </c>
       <c r="M19" s="5" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
         <v>161</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>162</v>
+        <v>153</v>
       </c>
       <c r="E20" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F20" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F20" s="5" t="s">
+        <v>162</v>
       </c>
       <c r="G20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H20" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H20" s="5" t="s">
+        <v>163</v>
       </c>
       <c r="I20" s="5" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="J20" s="5" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="K20" s="5" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="L20" s="6" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="E21" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H21" s="5" t="s">
-        <v>170</v>
+      <c r="H21" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I21" s="5" t="s">
         <v>171</v>
       </c>
       <c r="J21" s="5" t="s">
         <v>172</v>
       </c>
       <c r="K21" s="5" t="s">
         <v>173</v>
       </c>
       <c r="L21" s="6" t="s">
         <v>174</v>
       </c>
       <c r="M21" s="5" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
         <v>176</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>162</v>
+        <v>177</v>
       </c>
       <c r="E22" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H22" s="5" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="I22" s="5" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="J22" s="5" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="K22" s="5" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="L22" s="6" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="M22" s="5" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>184</v>
+        <v>170</v>
       </c>
       <c r="E23" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F23" s="5" t="s">
+      <c r="F23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H23" s="5" t="s">
         <v>185</v>
-      </c>
-[...8 lines deleted...]
-        </is>
       </c>
       <c r="I23" s="5" t="s">
         <v>186</v>
       </c>
       <c r="J23" s="5" t="s">
         <v>187</v>
       </c>
       <c r="K23" s="5" t="s">
         <v>188</v>
       </c>
       <c r="L23" s="6" t="s">
         <v>189</v>
       </c>
       <c r="M23" s="5" t="s">
         <v>190</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C24" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D24" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="G24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I24" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="J24" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="K24" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="L24" s="6" t="s">
+        <v>197</v>
+      </c>
+      <c r="M24" s="5" t="s">
+        <v>198</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
     <hyperlink ref="M22" r:id="rId27"/>
     <hyperlink ref="M23" r:id="rId28"/>
+    <hyperlink ref="M24" r:id="rId29"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>