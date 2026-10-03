--- v0 (2026-05-18)
+++ v1 (2026-10-03)
@@ -340,51 +340,51 @@
 Forleden Aften var jeg til et aldeles glimrende hemmeligt Sold hos Grethe og Lugge; hemmel. fordi de ikke vilde have Tante Mis derop. Selskabet bestod af Frk. Holstein, Pan, Grethe Lugge og mig; Traktementet Æggesnaps, Appelsiner, Cacaoliquer og Vin; man var anmodet om at møde i Galla, saa vi straalede i lyse Toiletter. Og vi morede os, sådan rigtig knald - sagde Vittigheder og grinede sådan rigtig af Hjærtens Lyst Grethe og jeg var lige paa Ædruelighedens Grænse, - men jeg gik da stolt alene hjem Kl. 2. Jeg havde rasende Tømmermænd Dagen efter. 
 Nu er jeg desværre begyndt at blive fed, skønt jeg traver nogle almægtige Ture - f. Ex. til Hellerup - og kun spiser 1 Stykke Mad til Frokost, men det er alt det Masser af Slik, der falder af Konfekt og Is og Flødeboller i en Uendelighed; desværre ikke sådan, at jeg kan samle i Bunke, ellers skulde jeg sende Eder noget af den fine Konfekt. Det er nu kedeligt at have Anlæg til Korpulence, vil du hilse Far og sige det, for det har jeg nu. Jeg mødte i Dag Marie Hansen-Schou; hun har det minsandten ikke; hun var saa tynd så tynd bad mig hilse Be. hun begynder at tro at det er et ulykkeligt Ægteskab, siden hun ikke kommer. 
 Jeg tænker nærmest paa, hvor slemt det maa tære paa Fars Frimærker. At Lut virkelig har brækket et lille Ben i Benet helt nede ved Ankelen - det er vel Lægbenet - har I vel opnaaet at faa at vide. Jeg mødte Berta forleden; Lut var nok lidt utålmodig, men det gik da an.
 Onkel Frederiks Adresse har jeg forlængs sendt til Elle.
 5480 Rikgwood St. Chicago Ill. U.S.A 
 Husk at fortælle mig ["mig" indsat over linjen] om Gamle Marens Endeligt &amp;amp; Begravelse.
 Tak for Laan for Brevene!
 Hils Far, Pallam, Be og Pigerne saa meget fra mig og vil du saa ikke nok give Muntermand og Bobby de kærligste Kys fra mig.
 Hører jeg snart igen.
 Din Junge
 Jeg har måttet købe mig et Par nye Støvler Føj! Føj</t>
   </si>
   <si>
     <t>1899-03-02</t>
   </si>
   <si>
     <t>Boston
 Bellevue St.</t>
   </si>
   <si>
     <t>Thora  Branner
 - Jensen, Frøken, Erikshaab
 Clarence Sawyer
 Harris Sawyer
 Helen Sawyer
-- Sawyer, Harris' far
+Joseph Sawyer, Harris' far
 Hempel Syberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Ellen og Harris Sawyer blev gift i Boston i beyndelsen af 1899. 
 Pigen Katty kendes ikke. Svigermoderen, gamle Eastmans ven og den gamle bedstemors navne er også ukendte.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1527</t>
   </si>
   <si>
     <t>Ellen Sawyer undskylder, at hun ikke har skrevet. Harris Sawyer har det godt, og han har en god appetit. Han skal fremover have kødsuppe før sin aftensmad. 
 Pigen i huset er gået sin vej. Der er heller ikke arbejde til en pige. I huset er der centralvarme, hvilket giver en konstant temperatur overalt og intet støv. En gang ugentligt vasker en dame gulvene. Alle reder deres egne senge. Badeværelset er godt. Madvarerne bliver bragt til døren, og madlavningen er enkelt. Man spiser kun to gange dagligt. 
 Sawyer-familien - Harris, hans forældre, hans to søstre og en bedstemor - beboer 1. og 2. salen, og der bor en anden familie i stueetagen. 
 Ellen er ved at blive god til sproget, og hun kan også færdes rundt med tog og sporvogn. Harris og hun tager på udflugter og ser kunst. De har besøgt Harvard og set en udstilling med blomster lavet af glas. De har også været på italiensk restaurant. Amerikanerne er i øvrigt idiotiske. 
 Harris har sendt 200 breve ud med bekendtgørelse om, at Ellen og han er blevet gift. Ellen glæder sig til at vise Harris frem, for hun er stolt af ham. 
 En ven af Harris' far vil hjælpe med at få Ellens bagage sendt til Boston.
 Ellen takker Frøken Jensen for de broderede bukser, som er blevet beundret på bryllupsdagen. Amerikanerne er imponeret af håndbroderet og europæisk tøj.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/OF5O</t>
   </si>
   <si>
     <t>Belevue St. – Boston
 d. 2den Marts 99.
@@ -402,51 +402,51 @@
 Jeg har i Tankerne gratuleret Frk. Jensen idag, d. 3 af Marts. Fortæl hende, at Bukserne Broderiet [”Broderiet” anført oven over linien] vækker Furore. Jeg havde dem på, som jeg lovede, på min Bryllupsdag, men har nu gemt dem hen til Sølvbrylluppet og vil i de 25 Aar hovedsagelig anvende dem til at imponere med. 
 Alt hvad der er håndbroderet, bliver højt beundret her – Alt mit Tøj bliver beundret - det ser lidt udenlandsk ud og det imponerer Amerikanerne. I det Hele taget betragtes Udlændinge med ærbødig Beundring og jeg søger naturligvis at holde Stillingen så længe som mulig. 
 Nu Farvel.
 1000 Hilsner til alle 
 Elle
 Stor Hast</t>
   </si>
   <si>
     <t>1899-04-07</t>
   </si>
   <si>
     <t>Boston</t>
   </si>
   <si>
     <t>Frederik Brandstrup
 Mary Brandstrup
 - Dahl, kemiker
 Leonard Holmstrøm
 Alhed Larsen
 Johannes Larsen
 Charles Pear
 Dudley Pray
 Clarence Sawyer
 Harris Sawyer
 Helen Sawyer
-- Sawyer, Harris' far
+Joseph Sawyer, Harris' far
 - Sawyer, Harris' mor
 William Henry Schofield
 Hempel Syberg
 - Tiffany
 Tizian Vecellio
 Emil Vett
 Albrecht  Warberg
 Andreas Warberg
 Astrid Warberg-Goldschmidt
 Theodor Wessel</t>
   </si>
   <si>
     <t>Sølvbestik, hvor bogstavet 'W' indgår, er primært forbundet med den danske sølvvarefabrik W&amp;amp;S Sørensen (W. &amp;amp; S. Sørensen), som var beliggende i Horsens (Wikipedia marts 2026). 
 Dubra: Fin, udmærket (af russisk dobra; Ordnet.dk). 
 BISSEN-serien er danskdesignede og -producerede lamper, der alle er håndlavet efter gamle, klassiske håndværkstraditioner (Internettet marts 2026). 
 Harrs Sawyers mors navn kendes ikke. Følgende personr er ukendte: Mr. Robinson, Miss Morison, Mc Dowell, Clarence Buck, de to Miss Andrews og deres bror samt far. Der findes i 2026 et laboratorium i Danmark ejet/ledet af en Jürgensen, men det vides ikke, om det er dette, som Ellen Sawyer nævnte i brevet i 1899. 
 Wales-hat: I dag er hatte af denne stil forbundet med puritanerne og pilgrimmene til Amerika på grund af deres enkle design. 
 I modeverdenen omkring år 1900 refererer "indianerhatte" ofte til de ekstremt prangende og store hatte, som var højeste mode i den edwardianske periode (ca. 1890–1910). Selvom navnet i dag lyder misvisende, blev det brugt, fordi hattene lånte voldsomme mængder af ægte fjer og teksturer, der for datidens europæere ledte tankerne hen på det eksotiske eller "vilde". (Internettet marts 2026).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1569</t>
   </si>
   <si>
     <t>Man har udbragt Alhed/Be Larsens skål i anledning af hendes fødselsdag.
 Udover penge har Ellen og Harris Sawyer fået en mængde sølvtøj, glas og porcelænsgenstande i bryllupsgave. Harris havde i forvejen noget. 
@@ -499,51 +499,51 @@
 Hvis vi rejser, skal Familjen naturligvis ikke med. – 
 Lovede du ikke en Gang, at jeg måtte have Skålen af den Opsats, som gik itu?? Jeg savner så meget sådan en flad Del til Blomster. 
 Du må ikke sige, at det er dårligt af East., at han kun har lagt ½ Pund på, - i 11 Aar har han vejet det samme, men havde så pludselig lagt 1 Pund på, foruden han havde vundet, hvad han tabte i N.Y. East. kom nu! Han føler sig betydelig lettet ved at have fået vores 
 [Her mangler en eller flere sider af brevet]
 VIII
 da han var 4 Aar gl. udgav Digte da han var 12 Aar, døde 30 Aar gl. som Skoledirektør for en af de store Skoler her i Boston. Eastman skal ligne ham meget, men de siger, at hans Forstand ikke kan måle sig med Onkelens hvilket jeg er godt nok tilfreds med.
 Svigermoder forkæler os alle rent skandaløst, - und. gl. Eastman, som er hendes Slave, og ydmyge Tilbeder. Det er helt rørende at se hvor han tilbeder han, så snart han er hjemme besørger han Huslighed og render Ærinder for hende, hvor træt han end er. – Han er Familjens Skønhed – har en ulastelig Figur, elegante Bevægelser og Gang, - minder stærkt om Onkel Leonard på Hvilan. Han har altid en morsom Historie på rede Hånd og morer sig selv kostelig, men han mangler i Reglen Publikum til at goutere dem. Han bliver temmelig hundset den arme Eastman, men finder sig rolig deri. Han er fuldstændig klar over at han står betydelig tilbage i Dannelse for de andre. Hans Bestilling er Tømmermester, men Forretningen er ikke ret glimrende i de senere Aar. Han mener dog, at den vil forbedres i dette Kvartal. Han har Kontor længere inde i Byen og man ser ham næsten aldrig. – Jeg kan godt lide gl. Eastman og behandler ham med en Delikatesse, som han ikke er forvænt med. Han er derfor altid parat til at gøre mig små Tjenester og Opmærksomheder og er i det hele en gammel rørende Fyr. – 
 Hans Hovedinteresse er Blomster og Gartneri, og han er ved at lave et lille Anlæg uden for Huset, - I sine unge Dage var han Soldat, og er da forresten endnu. Her er et Slags Livgarderegiment, som hedder ”Washington Post”, som han har tjent i mange Aar. De har stadig Øvelser et Par Gange om Ugen, og ved Juletid blev gl. East. forfremmet til ”Commender”, som jeg ikke kan oversætte, men det er anset som meget hædrende og han er synlig stolt. Han bærer Uniform ved festlige Lejligheder og ser udmærket ud. Clarence og Helen ser jeg meget lidt til. 
 Helen er noget på et Kontor, hun har 1200 D. om Aaret og det kan lige slå til til hendes Klæder. Hun er den livligste af dem, sød og venlig, men hun er mere ”passende”, end jeg helt kan goutere. Hun forarges i sit inderste Hjærte over at jeg går rundt med min Waleshat, og ikke med den idiotiske Indianerhat, som både H. og jeg foragter. De skændes jævnlig om min Hovedbeklædning. Eastman forsvarer mig det han kan og siger, at jeg ikke er kommen her over for at plages med dumme Damehatte. Men Forholdet bliver stadig mere spændt efterhånden som vi nærmer os Sommerhatten 
 [Herefter mangler flere sider og afslutning på brevet]. 
 [Skrevet langs sidste sides venstre margen og nederst på højkant:]
 Presentanvisning, - han har lagt sig mere end det kan av vel først nu [et ulæseligt ord]</t>
   </si>
   <si>
     <t>1899-04-20</t>
   </si>
   <si>
     <t>Boston
 USA</t>
   </si>
   <si>
     <t>Frederik Brandstrup
 Clarence Sawyer
 Harris Sawyer
 Helen Sawyer
-- Sawyer, Harris' far
+Joseph Sawyer, Harris' far
 Andreas Warberg</t>
   </si>
   <si>
     <t>Ellen og Harris Eastman Sawyer blev gift 12. feb. 1899 i Boston. 1899-1902 boede de i samme hus som Harris' forældre, søstre og en bedstemor. Harris' mors og bedstemoderens navne kendes ikke. 
 Den amerikanske frihedskrig (også kendt som den amerikanske uafhængighedskrig) blev udkæmpet fra 1775 til 1783 (Lex.dk)
 Manilla, Harrs Sawyers læge og Frk. Svensen kendes ikke.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1524</t>
   </si>
   <si>
     <t>Ellen Sawyers hverdage begynder kl. seks, hvor hun og Harris Sawyer spiller spil, hvorefter hun laver solid morgenmad til ham, han læser aviser, og de snakker. Når han er taget afsted, laver hun husligt arbejde. Harris' familie roder og har ikke ordenssans. Derefter går hun tur, spiller klaver mm., og hun laver aftensmad. Harris' mor har gigt og hjælper ikke til i huset. Når Ellen fortæller, hvor lang tid man bruger på madlavning i Danmark, bliver Sawyer-familien meget forbavsede.
 Harris' mor vil gerne sy for Ellen.
 Ellen og Harris besøger sjældent nogen om aftenen, for han har brug for meget søvn. Onsdag aften kommer der dog gæster. 
 Harris har købt møbler og har nu ingen penge. Han skal til Chicago i forretningsøjemed, og Ellen vil gerne med for at besøge Onkel Frederik (Brandstrup). 
 Harris og Ellen har været i en stor butik for at købe tøj til hende. Han har god smag. 
 Ellen skriver med en pen, som indeholder blæk, så man ikke behøver at dyppe. 
 Harris og Ellen har sejlet til en ø, hvor de store oceandampere lægger til. Derefter gik de ind i det jødiske og det italienske kvarter.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/CfR5</t>
   </si>
   <si>
     <t>Dorchester April 20 – 99
 Kære Mor!
@@ -553,150 +553,150 @@
 I forrige Uge vare vi ude at købe en ny Sommertrøje og det kunde ikke undgås – en Sommerhat, [Tegning] Trøjen er nydelig, - lys kort, og af Farve omtrent som min Bendixkjole, - Hatten er ikke så slem en ["en" overstreget] som man skulde tro eftersom der er kunstige Blomster på den. Harris gik med mig og valgte begge Dele. Det var et kosteligt Syn at se ham gå rundt i de store Forretninger og bese Varerne og høre på Damernes Suk med en Alvor og Interesse, men han var ikke tilfreds med noget af det, de kom med. Tilsidst gik han ind mellem Trøjerne på egen Hånd og kom lidt frem med faktisk den eneste, der passede mig. Det samme med Hatten. Han var meget stolt, og nu passer han omhyggeligt på, at ”vores Trøje” hænger glat og ikke bliver støvet. – Han har virkelig en udmærket Smag og han skal nu træde i Frk. Svensens Sted og vælger alt det Tøj, jeg herefter skal have. 
 Dette er skrevet med en Penneskaft, som indeholder Blæk så man aldrig behøver at ”dyppe”. H. går altid med det i Lommen, så han kan skrive Forretningsbreve i Toget og hvor han vil.
 I Onsdags var det en stor Helligdag her – en Mindedag om den amerikanske Frihedskrig. – Det var et strålende Vejr og H. og jeg begav os ud Klk 8 for at se os om. Vi tog med Toget ind til Byen gik ned til Havnen og i en Færge som satte os over til en Ø, hvor nogle af de store Oceandampere lægge til. Eastman er gal efter Skibe, - han kender hvert Skib i Havnen ved Navn og ved hvilken Linje de hører til o.s.v. Jeg tænkte på Dedemand da vi beså alle de store Skibe, - det vilde have [”have” indsat over linien] været noget for ham, at være med der. 
 Så vovede vi os ind i et af de værste Kvarterer i Boston, - Jødekvarteret og det italienske med snavsede skæve Gader og sorte, beskidte Unger. Vi beså der en af de ældste Kirker i Boston hvor der er nogle Minder fra Frihedskrigen. – Så tog vi med et andet Tog uden for Boston og spadserede rundt der. Det var næsten på Landet meget smukt – der var en Aa som lignede vores hjemme så meget, at jeg var helt begejstret. – Vi benyttede 3 Sporvogne for at komme hjem, - og befandt os, som om vi havde været ude at rejse.
 Eastman kommer pludselig og siger at han må afsted om 5 Min. og han skal have Brevet med til Byen så jeg må stanse nu. – Jeg ved heller ikke mere denne Gang. – Undskyld Jadskeskriften, - jeg kan ikke skrive idag. 
 Hilsen til alle fra Elle
 [Skrevet langs venstre kant s. 1:]
 Jeg har set en Del Fejl, men har ikke Tid at rette.
 Frim. til Dede.</t>
   </si>
   <si>
     <t>1899-5</t>
   </si>
   <si>
     <t>Bellevue St. 27</t>
   </si>
   <si>
     <t>Wilhelmine Berg
 Julie Brandt
 Thora  Branner
 Harald Hirschsprung
 Andreas Larsen
 Dudley Pray
 Harris Sawyer
 Helen Sawyer
-- Sawyer, Harris' far
-- Schofield
+Joseph Sawyer, Harris' far
+William Henry Schofield
 Hempel Syberg
 Andreas Warberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Ellen og Harris Eastman Sawyer blev gift 12. feb. 1899, og de boede sammen i Boston. De første par år delte parret hus med Harris' familie, og det gik ikkke godt. 
 Harris havde en doktorgrad i kemi fra Harvard. Han havde en lungesygdom og døde tidligt. 
 Den lille dreng er Alhed og Johannes Larsens første søn, som blev født 12. maj 1899. Der var en tid planer om, at han skulle hedde Jeppe. - Dede var Ellen Sawyer og Alhed Larsens bror Andreas. 
 Mr. Mark, Mr. og Mrs. Hall, Dr. Andrw og Angelica kendes ikke.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1591</t>
   </si>
   <si>
     <t>Ellen Sawyer glæder sig til at se den lille dreng, som hun ønsker alt godt. 
 Det er sjovt, at Dudley Pray er populær.
 Vejret er godt, og luften er ikke så tung, så Harris Sawyer hoster ikke meget. Hans mave gør knuder hver måned omkring den 1., så det skyldes nok nervøsitet pga. husleje og andre regninger. Helt rask bliver han dog næppe, før de slipper for at bo sammen med hans familie. Ellen og Harris vil gerne have et pænt og sirligt hjem, men de er på dette område i mindretal i forhold til Harris' familie.
 Ellen og Harris tager på udflugter i weekenden. De har været på en ø med et fort og på Nantucket. En dag var de i Cambridge på besøg hos flere af Harris' gamle lærere og studiekammerater. Harris udviste stor stolthed over at være blevet gift.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/hOav</t>
   </si>
   <si>
     <t>Bellevue St. 27
 Kære Mor!
 Dine Breve kommer meget regelmæssigt Mandag Morg. [”Mandag Morg.” indsat over linjen] og jeg har lige nydt ét. Hvor den lille Dreng må være yndig og hvor jeg dog længes efter at se ham. Dette Brev vil formodentlig komme lige til hans Daab, - jeg ved ikke om man bruger at lykønske ved den Lejlighed, men Skade kan det jo aldrig og vist er det at jeg ønsker lille Jeppe alt det gode der er til på hans Løbebane. Jeg vil ønske, at han skal døbes Andreas, - det er et kønt Navn, - hvis vi nogen sinde skal være så heldige at få en Dreng skal han hedde Andreas efter Onkel Dede. – Der har nok ordentlig været en bevæget Tid på Haabet, - jeg synes du skulde tage en lille Tur ind til Tante Mis. – Det er jo morsomt at Dudley Pray falder i god Jord – hans Skønhed el. sprudlende Liv må han have lagt sig efter på Rejsen, - jeg så ikke noget til det. – Han er en stor skikkelig Bommert, veltilpas med sig selv og hele Verden. Jeg gad vide hvad han betaler og hvilket Værelse han har. Det Asen, at han ikke fortæller herovre fra, - jeg indprentede ham dog at han skulde det før han rejste
 Vi har i den senere Tid haft det temmelig med Varme, 26-27 Grader R, men det bliver nok meget værre. Luften er ikke tung så det er ikke særlig ubehageligt og om Aftenen er det altid køligt, - vi sidder da i Reglen ude på vor Altan. Her er mange Træer og Buske rundt om os – d. v. s. på den anden Side Gaden – så Luften er ren og frisk og slet ikke byagtig. Det er så sundt for Harry og han er da også så rask i den senere Tid at det er en Fornøjelse (jeg banker heftigt under Bordet). – Han hoster nu kun ubetydeligt om Morgenen og ser så rask ud. Maven har også været god i lang Tid, kun forleden Dag d. 1ste begyndte den at gøre Knuder, men det trak over. Det slog ham at det er i Reglen omkring d. 1ste i Måneden at han har sine Mavehistorier, som tager Kræfterne for lang Tid, og det er ikke umuligt at det, som han siger, står i Forbindelse med Husleje + Regninger, som kommer omkring d. 1ste. Det beviser, at det for en stor Del, er nervøst, og det giver det bedste Haab om at vi skal få Bugt med det. Der er mere Redeligheder i Pengevæsenet i denne Måned, fordi der ikke er bleven ”lånt” af Kassen, Indtægterne ere have ["ere" overstreget; ”have” indsat over linjen] også været gode, så der er ikke noget at bekymre sig over. Rigtig i Orden kommer Eastman nu ikke ikke før vi slipper ud af dette velsignede Familieliv. – Det er mærkeligt at han er så vidt forskellig fra sin Familije i Småvaner og Mening om Husholdning. Heldigvis er vi fuldstændig af samme Mening ang. dette – vi vil have det pænt og sirligt til daglig og lidt Variation, men da vi kun nu ["nu" overstreget] er to mod 5 kan vi ikke gennemføre det. Det er også sin Sag for mig at reformere alt for meget. Men vi lægger mangfoldige Planer om hvordan vi vil indrette os. Når bare H. kunde lade være med at krepere sig, som er så slemt for ham, - men det kan han ikke. Imidlertid ærgrer han sig ikke noget nu i Sammenligning med da han var alene om det. Han siger så ofte at det var en sand Guds Lykke at jeg kom og det var det sikkert også. Når han kommer hjem om Aftenen føler han sig fredelig og veltilpas, og Lørdag og Søndag er næsten som små Ferier. Så snart Når ["Så snart" overstreget: "Når" ”Når” indsat over linjen] det er godt Vejr på disse to Dage gør vi lange Ture og Udflugter og morer os fortræffeligt ”Memorial Day” begav vi os afsted om Morgenen og så først gamle East manøvrere med sine Soldater, hvilket var meget morsomt, derefter spadserede vi ned til Vandet over en lang Bro til en lille Ø hvor der er et Fort som menes at skulde forsvare Boston. På den ene Side af Øen er der en Græsmark og Eng med store gamle Træer og der smed vi os og spiste Bananer og Kager og så ud over Søen med alle Bådene og Skibene. Det var så tidligt på Dagen at der næsten ingen andre var – der gik to gamle Mænd og gjorde Hø, men det forhøjede kun Stemningen. I Lørdags var vi en endnu længere Tur. – Vi tog med en lille Damper over Boston Havn til ”Nantucket”. Du kan vist finde det på Kortet Nantucket er en Halvø, som kommer c sådan [Tegning] Havnen er smækfuld af små Øer og det er en interessant Tur. På N. er der Badeliv og ”Kommers”. Vi blev der en Timestid og så på det og spadserede på Strandbredden, - så tog vi et lille elektrisk Tog tilbage, ned gennem Nantucket, - en ganske dejlig Tur (åben Vogn!) gennem tætte Skove og Klippelandskaber. Det er kun små Klipper men de ”gør sig” og de forhindrer de utålelige små Træhuse i at myldre frem over alt – der var virkelig et Par Mil, hvor der var aldeles landligt og ubeboet. – 
 I – Torsdags var vi ogsaa på Benene hele Eft. Vi havde meldt os til at besøge forskellige i Cambridge, - den Del af Byen hvor Universitetet er. Vi gik fra Sted til Sted og lod os fejre. Først visiterede vi en Mr. Mark, Ingeniør, Lærer ved Universitetet: gl. Ven og Kammerat af H. Han har et Par Værelser i en af de store Bygninger hvor Studenterne bor og viste os en af denne Bygninger [”denne” indsat over linjen] Det er som alt andet her i stor Stil. Han trakterede os med Jordbær og var livlig og morsom. Derefter gik vi til en anden Bygning, hvor Dr. Schofield bor. Han havde inviteret 4-5 af Harris gamle Venner fra Universitetstiden – de ere nu ansatte som Lektorer og Professorer ved Harvard. Der er ingen Ende på som Harry kror sig og vigter sig over for sine gamle Venner fordi han kan møde med ”sin Kone”. – han overlader ved sådan en Lejlighed mest Snakken til mig og sidder skinnende af Fornøjelse se og iagttager hvad Indtryk mine Ord gør på dem, - jeg følte mig helt som en Udstillingsgenstand. Vi fik Is - The med Citron i og blev behandlet med stor Artighed og jeg blev overrakt en Buket Blomster, - 
 Derefter gik vi til Mr. Og Mrs. Hall, - fortræffelige Mennesker – nogle af H. bedste Venner. Der spiste vi til Aften: Skinke og Laxesalat, Smør og Brød [”Smør og Brød” indsat over linjen], Jordbær, Is og Kager. ”Pålæg” kender de ikke Øl og Vin er emanciperet. Klk 9 begav vi os til Dr Andrew som har ”at home” den Dag. De har et meget smukt Hjem og ere fortrinlige Mennesker. De minder mig i det hele om Prof. Hirschsprung Den gamle Dr. Andrew er det rareste på Jorden og hans Kone er Velvilligheden selv, de to Døtre som ere tykke, ser godt ud, spiller og synger og regerer Huset. Den ene Angelica er rigtig Sangerinde, hun har givet flere Koncerter i Vinter. De er alle gennemdannede, livlige og søde. – Det var en morsom Dag, vi kom hjem Kl. 11 som er meget sent for os. Jeg havde min grønne Bendixkjole med Firkanterne samt amerikansk Hat!
 H havde Brev fra Mr. Pray, som lød fornøjet og glad 
 [Indsat øverst s. 1; på hovedet:] Der er endnu Stilhed om mine Kasser men det kommer vel
 [Skrevet langs venstre margen s. 9:] Nu kun de kærligste Hilsner fr ["fr" overstreget] til alle fra Pelle
 [Indsat langs venstre margen s. 11:] 
 Jeg har nydt Pinsebrevene fra Disser, Tutte Onkel S. B. og Pan.</t>
   </si>
   <si>
     <t>1899-05-11</t>
   </si>
   <si>
     <t>Wilhelmine Berg
 Johanne  Brandstrup
 - Jensen, Frøken, Erikshaab
 Asta Krohn
 Alhed Larsen
 Andreas Larsen
 Johanne Christine Larsen
 Dudley Pray
 Harris Sawyer
 Helen Sawyer
-- Sawyer, Harris' far</t>
+Joseph Sawyer, Harris' far</t>
   </si>
   <si>
     <t>Ellen og Harris Sawyer blev gift i Boston i begyndelsen af 1899. De boede de første år i et hus sammen med hans forældre, hans søstre og flere uidentificerede familiemedlemmer. Det vides ikke, hvad Harris Sawyers mor hed. 
 Alhed Larsen fik ikke en pige. Hun fødte en dreng 12. maj 1899.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1520</t>
   </si>
   <si>
     <t>Ellen Sawyer håber, at Alhed Larsen får en pige.
 Harris Sawyer er rejst til Milwaukee, hvor han skal indføre mælkesyre på et bryggeri. Det var en skuffelse, at Ellen ikke kunne komme med. Harris har besøgt Frederik Brandstrup og hans familie i Chicago. Datteren ligner Alhed/B og Johanne/Junge. Når Harris er væk, føler Ellen sig ikke hjemme. Hans familie er søde, men hun har det, som var hun en gæst. Harris troede på forhånd, at det skulle være hans og Ellens hjem, men de andre er for mange, og de dominerer.
 Ellen og Harris har besøgt nogle andre familiemedlemmer. Hun fik blomster, og flere personer sang, spillede og læste historier på dialekt.
 Ellen og Harris har fået en karaffel og en frugtskål.
 Ellen har broderet en bordløber til sin mor som tak for hjælpen med kasserne. Harris har syet et par hvide tråde.
 Ellen har været på biblioteket og i en fin gade med mange velklædte mennesker.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/vwuv</t>
   </si>
   <si>
     <t>Maj 11-99
 Kære Moder
 Jeg er meget angergiven over at jeg har ladet en Brevdag skyde over. Der havde været så megen Uro og Travlhed at jeg kun kunde skrive et Gadskebrev og så vilde jeg hellere vente et Par Dage. – 
 Vil du takke Frk. Jensen så meget for hendes Brev. Bare hun nu må komme sig helt for Hosten og Influenzaen. Alheds lille Pige kommer da ikke til at lide Mangel på Velyndere når hun kommer. – Det vilde være underligt, hvis det blev en Dreng, - det må vi da ikke håbe. Når du får dette Brev er det måske overstået.
 Jeg er Enke i denne Tid. Harris rejste i Fredags til Milwaukee, en lille By i Nærheden af Chicago, hvor han skulde indføre Mælkesyre på et stort Bryggeri, et af de største i Amerika. Han venter sig rigtig gode Forretninger af det, men jeg er ikke Mand for at klare hvordan det egentlig hænger sammen. Det var jo en lille Skuffelse, at jeg ikke kunde komme med, men han bliver kun borte c. 8 Dage og de ere snart gåede. Han skriver hver Dag og har det godt. Han var dårlig da han rejste, et af sine Mavetilfælde men Luftforandringen har gjort ham godt. Tænk han har besøgt Onkel Frederik og syntes så godt om dem alle. Onkel Fr. lod til at være meget glad over at se ham og få en Passiar med ham alt hjemme. E. skriver at Børnene er så søde. Mary Kirstine er en ægte Brandstrup, - hun ligner [”n” i "ligner" indsat over linien] Junge, B og mig men mest B. Drengen er allerkæreste. Når han kommer hjem skal jeg forklare meget mere om dem og skrive derom. – 
 Det er skrækkelig trist når East er væk og jeg føler rigtig hvor lidt hjemme jeg i Grunden føler mig i hele denne Familjere'lighed, som jo slet ikke kommer mig ved i Grunden. De ere udsøgt rare imod mig og lader mig passe mig selv så meget jeg vil, men jeg føler mig som Gæst her og det er jo i Længden trættende, selv om man bliver behandlet med udsøgt Gæstfrihed. Harris mente da han flyttede herind at det skulde være vores Hjem og de andre som boede hos os, men han er begyndt at indse, at han gjorde en Bommert der. – De er for mange om os og det er fuldstændig deres Aand der er den herskende. Jeg har længe været ked af det hele Arrangement og det har længe ulmet i East. Forleden mig straks ”cousin Elle” og jeg følte mig hele Dagen som mellem andre borgerlige Mennesker. Vi gik fra det ene Hus til det andet og blev hædret og underholdt på det kraftigste. ”Cousin Ed” havde en stor Have og gav mig så mange Blomster som vi kunde slæbe hjem, Violer, Æblegrene, en stor Magnoliablomst og en dejlig Cactus. De fleste af dem spiller el synger, om Aftenen samledes de alle med deres Koner i det Hus, som vi oprindeligt besøgte og spillede og sang, èn læste Historier i Bondedialekt og alle morede sig fortræffeligt. 
 Det var næsten på Landet derude og meget smukt. 
 Jeg var helt begejstret over at se Køer græsse og rigtige Pløjemarker. 
 Vi har fået to Presenter siden jeg skrev sidst, - en Vandkaraffel af tykt slebet Glas og en dito Frugtskål. Jeg ved ikke rigtig hvad man kalder sådan den Slags hjemme. Det er sådan noget som det lille Glas du en Gang fik af Bedstemoder el – det lille Glas Asta gav mig da hun rejste. Vores Frugtskål er det tykkeste og tungeste jeg nogensinde har set i den Branche.- 
 Det kunde more mig ved Lejlighed at få at vide om Mr. Pray er kommen til at bo hos Tante Mis og om han skikker sig vel! 
 Er Pakken kommet sikkert derover med Guldfingerbøl og det hele. Bordløberen er til dig til Gengæld for at den Styr du har haft med mine Kasser. – Jeg syede den i sådan en Fart at den vist ikke kan stå for en kritisk Prøve, og der en Stilk og nogle Pletter som jeg ikke nåede. Den Plet, hvor som ["hvor" overstreget; ”som” indsat over linien] der er syt en hvid Tråd over, har Eastman syt. Han tiggede hele Tiden, mens jeg syede den, om han måtte have den, - det egoistiske Asen, men jeg var stærk! 
 Jeg har været i Byen idag og inde på det store offentlige Bibliotek efter Bøger. Jeg spadserede ned gennem Boilston St., en af de fine Gader. Det er aldeles imponerende hvad man der ser af Elegance og fine Klæder. Man kan ikke gøre sig nogen Forestilling om det der er èn Raslen af Silke og en Dunst af Parfume, og Hattene – Bjærge af Blomster og Tull. -
 Her er meget smukt nu. Her er Tusinder af blomstrende Frugttræer, Syrenerne og Kastanjerne ere næsten udsprungne, - smukt er her, det kan ikke nægtes. 
 Nu kun Hilsen til alle, mest til dig fra Pelle. 
 [Skrevet langs venstre margen s. 7; lodret:]
 Helen beder, om du ikke vil sende en gammel Avis, ligegyldig hvilken ved Lejlighed – der er én som samler udenlandske Blade.</t>
   </si>
   <si>
     <t>1899-05-14</t>
   </si>
   <si>
     <t>Edward -
 Wilhelmine Berg
 Johanne  Brandstrup
 Dudley Pray
 Harris Sawyer
 Helen Sawyer
-- Sawyer, Harris' far
+Joseph Sawyer, Harris' far
 Niels Dines Wangberg
 Albrecht  Warberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Ellen og Harris Eastman Sawyer blev gift i Boston i 1899. 
 Thingvalla var et dansk rederi stiftet af C.F. Tietgen i 1880. Det havde hovedsæde i København. Omkring 1900 var det et af de dominerende rederier, som sejlede skandinaviske udvandrede til USA. I 1898 overtog Det Forenede Dampskibs-Selskab (DFDS) rederiet og dets aktiver under navnet Scandinavian America Line (Wikipedia febr. 2026). 
 Tante kan både være Vilhelmine Berg og Johanne/Hanne Brandstrup. 
 "De": De første par år boede Ellen og Harris i hus sammen med hans søster og forældre. Moderens navn kendes ikke. 
 B: Alhed Larsen med kælenavnet Be var gravid.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1523</t>
   </si>
   <si>
     <t>Ellen Sawyer har modtaget fragtbrevet og glæder sig til, at hendes kasser kommer. Dudley Pray kan måske tage sengetæppet med fra Danmark. Ellen ved ikke, om hun og Harris Eastman Sawyer kommer til Danmark denne sommer.
 Ellen vil gerne skaffe sølvtøj til Tante. 
 Harris er optaget af sin mælkesyresag, som kan blive indbringende. Han skriver mange kontrakter, rejser meget og er heldigvis rask. Når Harris kommer hjem, skal man have normal mad i huset igen. Hans familie laver kedelig mad uden variation og smag. Forleden bad Ellen om, at de kunne få oksetunge, og de fik en skrækkelig fed en. Nu vil hun lave rabarbergrød, sildesalat og agurksalat. Amerikanerne bager brød i en blikspand; de spiser ikke forret eller skemad - kun østers kogt i mælk, hvilket er rædselsfuldt. 
 Ellen har besøgt Fætter Edward og hans familie. Hun er blevet god til at finde rundt med sporvognen og har været hos tandlægen. På hjemturen tog hun dog den forkerte forbindelse. 
 Ellen er spændt på, om Alhed/B Larsen får en pige. Hun glemte Astrid/Disens fødselsdag.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/hEmD</t>
   </si>
   <si>
@@ -744,102 +744,102 @@
 Tak for dit Brev, indeholdende B's Brev, som jeg fik i Morges. Det var morsomt at høre lidt fra B, - Puf er vist en yndig Unge, - det er rædsomt at tænke på at vi går Glip af ham, mens han er i den søde lille Alder.
 Skal Fru Mogensen igen have en Lille? Det er dog en voldsom Masse de får, - det kan rigtignok summe op i Aarenes Løb - er det ikke N_o_ 4 i de Par Aar?
 [Med Harris Eastmans skrift:] Hilsen til min gode Svigermoder og Svigerfader.
 Eastman.
 [Ellen Sawyers skrift:] Denne Gang bliver det kun et Par Ord, - jeg er i Grunden kun skikket til et Brevkort, men det er så fladt. Jeg har været i Lab. det meste af Dagen og hjulpet og er dygtig træt, - Harry slumrede ud i sin Lænestol efter at have sendt sin lille Hilsen.
 Vi vare oppe 5 1/2 i Morges og jeg fløj rundt som en besat ligesom i Vinter for at få alt passet til, så det vilde være let for Svigermoder, - fodret Harry o.s.v. - -
 Vi har mistet Mimmi - Perlen, - men ere i Grunden vel tilfredse dermed (- jeg er da). Jeg holdt på, at det var dumt at holde så kostbar Hjælp 4 Dol-ugentlig, - når den gamle var uden Arbejde og H. trængte til Pengene, - hun må have hørt lidt om det, for pludselig kom hun og havde fået en anden Plads. Og jeg var glad! Det ligefrem pinte mig at se så meget gå med, - hun bagte altid og spiste det meste selv Kager, Klejner o.s.v. Svigermoder lod hende for det meste bestille selv hos Urtekræmmeren og hvad der gik med af Kakao, Rosiner o.s.v. !!! * Nu køber vi ind hver for sig, - hos forskellige Købmænd og laver hver sin Slags Mad og holder det helt fra hinanden. - Det morer mig meget og vi får god Mad, - altid Suppe mest jævne Puréer en Kødret og Grønsager. Jeg har lavet Fiskefarse med stort Held, og vil nu forsøge med Kødfarse. Harry er altid velfornøjet med mine Præparater. Jeg tror ikke jeg kunde tage fra ham og rejse hjem alene, selv om vi pekuniært kunde, - han kan ikke undvære mig, - jeg kunde ikke løbe den Risico (?) at få ham på Sultekur. Jeg tror ikke kan kunde stå det igennem nu med sin X Anhang ["Anhang" overstreget] til Pleurisi. Også al den Jammer og Klage altid, i Stedet for, som nu at komme hjem og blive muntret op og slå en Leg af med 
 [Resten af brevet mangler]
 [Indsat s. 3 i venstre margen; lodret:]
 * Er jeg ikke bleven husmoderlig, forstandig. X Tilbøjelighed</t>
   </si>
   <si>
     <t>1899-05-28</t>
   </si>
   <si>
     <t>Bellevue St.</t>
   </si>
   <si>
     <t>Frederik Brandstrup
 Trine Johans
 Alhed Larsen
 Andreas Larsen
 Christine  Mackie
 Harris Sawyer
 Helen Sawyer
-- Sawyer, Harris' far
+Joseph Sawyer, Harris' far
 Hempel Syberg
 Albrecht  Warberg</t>
   </si>
   <si>
     <t>Alhed og Johannes Larsens første søn, Andreas, blev født på Erikshaab 12. maj 1899. 
 Ellen og Harris Sawyer blev gift i Boston i begyndelsen af 1899. De boede de første år af deres samliv i et hus sammen med Harris' familie. Hans søster og forældre er omtalt i flere breve. Ialt var de syv beboere, og hvem de sidste to var vides ikke.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1519</t>
   </si>
   <si>
     <t>Ellen Sawyer ønsker tillykke med, at hendes far og mor er blevet bedsteforældre. Hun glæder sig til at se drengen og ønsker alt godt for ham og Alhed.
 Harris Eastman har det godt for tiden. Maden spiller nok en rolle. Ellen er ikke begejstret for amerikansk madlavning, og nu opponerer hun ved at lave agurkesalat, tilføje flere retter persille og koge rabarbergrød. Harris' familie finder det ekstravagant. 
 Ellens tøj er ikke kommet fra Danmark. Hun er blevet henvist til en slags agent, men der sker ikke rigtig noget. 
 Amerikanerne holder ikke pinse; kun jul og nogle patriotiske fester. Harris' far skal holde Memorial Day med "sine" soldater, og Harris vil ikke med, da der sandsynligvis bliver meget tobaksrøg. I stedet tager Ellen og Harris på en udflugt. Landet begynder ikke lige udenfor byen som i København. Der er en uendelighed af villaer uden hegn omkring haverne. Hjælp i huset er meget dyrt. I Sawyer-familien giver man en dollar og 10 cent ugentligt for vask af tøj, og det bliver ikke rent. Laura Warberg må sende sin opskrift på kemisk vask. 
 Harris skal give kemisk bistand til læderfabrikation, og kunden siger, at Harris er den dygtigste kemiker på dette område i USA.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/poDx</t>
   </si>
   <si>
     <t>Bellevue St. Maj 28 – 99
 Kære Mor!
 Jeg har været lidt forsømmelig med Breve i den senere Tid og er meget angergiven. Jeg skal imidlertid se at oprette det forsømte idag ved at skrive en lang Salve. Først må jeg gratulere dig og Far til Bedsteforældreværdigheden! Det var rigtignok dejligt at det gik så godt. Hvor han må være henrivende, den lille Dreng og hvor jeg længes efter atbare se ham. Bare han nu må blive rask og tyk og bare Alhed må komme godt fra det. - Vi ere meget stolte over at være Onkel og Tante og praler af det, når Lejlighed dertil gives. Vi ønsker nu mere end nogensinde at vi kunde komme hjem til Sommer, - Eastman tilbyder jævnligt sine Klienter at rejse over i Forretninger, men de lader ikke til at være ret begærlige efter at få ham afsted.
 Han har mere travlt end nogensinde, men, Gudskelov han er så rask i denne Tid, som han ikke har været i lange Tider. Før han rejste til Chicago var han rigtig ussel, - han havde uophørlig Mavedårlighed og hostede en hel Del hver Morgen. Men så snart han kom afsted, blev han bedre, var rask hele Tiden, mens han var væk og nu også efter at han er kommen hjem. Jeg tror, at Maden har en hel Del at sige. Han trænger til mere Afveksling og til at få Maden prepareret lidt mere kunstfærdigt.
 Min Begejstring for amerikansk Kogekunst er forlængst forduftet, - det er nemt og behændigt, men rædsomt trivielt og jeg er begyndt at opponere så småt. Jeg kan godt mærke at Svigermoder finder mig ekstravagant, men jeg lader som jeg ikke mærker det. Jeg køber Agurker og laver Agurkesalat som andre kristne Mennesker (når de engang imellem købte en Agurk skar de den i tykke Humbler og åd dem som de var); når vi får Ærter, kommer jeg Smørjævning og Persille på, jeg sniger mig til at salte Kartofler o.s.v. og jeg laver opstuvede Kartofler med Persille. Det regner de for at være en meget omstændelig Ret at lave. – Jeg har også lavet Rhabarbergrød og det gjorde megen Lykke. Eastman er begejstret for hver ny Ret, jeg indfører og når jeg får min Kogebog skal jeg lave en hel Del. 
 Jeg har ikke hørt et Muk om mit Tøj endnu. I Mandags fik jeg Meddelelse fra N.Y. om at det var kommen og vi telefonerede den Ven af gl. East. som sagde at han vilde hjælpe at klare det. Han viser sig imidlertid at være ude af stand til at kunde gøre noget men henviste os til en anden, en Slags Agent. Svigermor og jeg tog derfor straks til Byen og talte med ham - han var særdeles høflig og imødekommende og lovede at gøre alt hvad der stod i hans Magt. Foreløbig gjaldt det om at se at få det hertil Boston for at fortoldes, de ere mere overbærende her, - i N.Y. er i den senere Tid rent rasende med deres Fordringer af på [”på” indsat over linien] Told. Men som sagt idag en Uge efter havde vi intet hørt endnu, så vi telefonerede til hans Kontor og forespurgte og fik det Svar at han var rejst bort for et Par Dage. Det er meget ærgerligt, da jeg naturligvis er meget spændt på Udfaldet. 
 Tænk, her holder de aldeles ikke Pinse, - Eastman opdagede tilfældig igår at det var Pinse for 8 Dage siden.
 Amerikanerne er dog nogle sære Stødere, - den eneste Helligdag de har er Juleaften og Dag samt 2-4 patriotiske Fester til Minde om Krigsbedrifter. Der er en sådan imorgen, - ”Memorial Day”. Det er en stor Dag for gl. East. som skal operere hele Dagen med sine Soldater. De skal nok også have en festlig Sammenkomst med Bespisning, hvortil Eastman er inviteret, men da der rimeligvis bliver en slem Tobaksrøg har han betakket sig og hvis det bliver godt Vejr skal vi ud et eller andet Sted og trække lidt frisk Luft. – Komme rigtig ud på Landet er næsten en Umulighed her – Det er ikke sådan som i København, at Byen ender og Landet begynder med Marker og Skove, - det Uendelige bliver det herved med Villaer, Lygtepæle og de rædselsfulde Plakater som med Advertissementer som ødelægger og gør alting grimt. Men det lader ikke til at genere nogen. Her er megen Smagløshed i alle Retninger og ingen Sans for Hygge. For Eks. indhegner de aldrig deres Haver, - der er ofte et stort Stykke Jord til Husene el. Villaerne, men de færdes ikke uden for Husene und. når de går på Gaderne i deres fineste Stads. Man ser ofte foran et stort fint Hus et Stykke Grund – aldeles uplejet og ubenyttet. De har ikke Tid til at give sig af dermed. – Måske kommer det for en stor Del af at Hjælp er så kostbar. For Eks. kommer der her en Gang om Ugen en Vadskekone og vadsker. Hun er her 7 Timer, 8-3 og får 1 Dollar 10 Cent (e. 4 Kr.) Jeg venter Trine Johans og Resten med næste Skib hvis du fortæller dem det. Men der bliver rigtignok ingen Tid ødt med Snak: Hun vadsker alt Tøjet, efter 7 Mennesker er det dog en Del – hænger det ud, vadsker Trappen eller pudser Vinduer mens det tørrer, – tager det ind, stænker og lægger sammen og når i Reglen at stryge helt uden Hjælp. Rent er det ganske vist ikke, og hvis du ved Lejlighed vil give mig din Opskrift på kemisk Vadsk – hele Fremgangsmåden – vil jeg være meget taknemmelig. – 
 Harris sender Hilsen, han ligger krøllet sammen i et lille Nøgle i sin Lænestol og sover. – Han sover meget bedre nu, og det er godt for ham. – Forleden Dag henvendte en vildfremmed Mand sig til ham med Anmodning om kemisk Hjælp til Læderfabrikation. Han sagde at han gik til ham, fordi han var anset for den dygtigste Kemiker på det Område i U.S.A. Hvis ikke det var uklædeligt at prale, kunde jeg fortælle meget af den Slags om ham, han er ved at blive en stor Mand. – Jeg havde Brev fra Onkel Fr. for at Par Dage siden – han var så glad over Harrys Besøg. – Vil du ikke takke Mornine for hendes Brev, 
 [Skrevet langs venstre margen s. 8; lodret:]
 Og vil du hilse dem alle fra os begge – E &amp;amp; E –
 [Skrevet langs venstre margen s. 7, lodret:]
 Fortæl endelig meget om den lille Dreng !!!!
 [Skrevet langs venstre margen s. 5; lodret:]
 Hvordan er Fars Helbred??? Og Onkel Syberg?</t>
   </si>
   <si>
     <t>1899-06-26</t>
   </si>
   <si>
     <t>Alice Bondesen
 Louise Brønsted
 Grethe Jungstedt
 Louise Nimb
 - Pray
 Dudley Pray
 Clarence Sawyer
 Harris Sawyer
 Helen Sawyer
-- Sawyer, Harris' far
+Joseph Sawyer, Harris' far
 Hempel Syberg
 Albrecht  Warberg
 Andreas Warberg</t>
   </si>
   <si>
     <t>Ellen Sawyer opholdt sig i USA, da hun skrev brevet. Ordene om chokolade på Gelskov refererer formodentlig (ironisk) til, at Laura Warberg tidligere har afsluttet et brev med, at hun ikke havde mere tid, da hun skulle til Gelskov og drikke chokolade. 
 Ellen og Harris Eastman Sawyer boede den første tid af deres parforhold sammen med hans forældre, hans bedstemor og hans to søstre. Arrangementet fungerede dårligt. 
 Ellen Sawyers svigermors navn kendes ikke. Mr. Prays fornavn samt hans kone og døtres navne er også ukendt. 
 1 kvint er 5 g.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1530</t>
   </si>
   <si>
     <t>Ellen Sawyer har ikke meget at skrive om. Den første ladning skinker, som Harris Sawyer har præpareret på slagteriet, er ankommet til Liverpool uden mug. Det er en triumf, og Harris vil få 700 dollars for sin indsats.
 Harris' far har fået ansættelse i The Navy Yard, og han vil få 3,5 dollars ugentligt. Derfor vil de to afdelinger af Sawyer-familien formodentlig kunne flytte hver til sit. Både Harris og Ellen finder, at opfattelserne af husførsel er for forskellige til, at de kan fungere sammen. 
 Ellen og Harris har fundet noget dåsemad, som gør det let at lave billige og sunde madretter. Harris har også fået en skinke fra slagteriet. Han lever sundt nu og tager på, men Ellen kan ikke tåle at spise det samme, for så bliver hun tyk. 
 Ellen og Harris er blevet viet. Kirken var nærmest et forsamlingshus, som de lokale har skillinget sammen til at indrette. Der var ikke rart. Om aftenen besøgte de Mr. Pray (Dudley Prays far). Hans hjem var hyggeligt, og han bød på portvin. Dudleys to søstre føler sig meget dannede, da de har været i Paris.
 Ellen nyder indholdet af sine kasser hjemmefra. Hun og Harris har opgivet at købe en hest, da det er for dyrt.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/PiUW</t>
   </si>
   <si>
     <t>Mandag Juni 26 – 99
@@ -965,94 +965,94 @@
   <si>
     <t>Alhed Larsen slider med billedet af floks.
 Der kommer gæster søndag, og Alheds mor spørger, om Johannes Larsen også vil komme. 
 Johannes Larsen glemmer at fortælle, hvordan Anna Syberg (Høbnset) og børnene har det.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/UdDN</t>
   </si>
   <si>
     <t>Min kæreste Ven!
 Nu ligger den lille og drikker og jeg vil imens skrive et lille Brev til Dig. Tak for Dit Brev i Gaar. Nu har Du to Gange skreven, at Du ingen Brev har faaet, men det maa være Postvæsenets Skyld, jeg har skreven hver eneste Dag undtagen i Gaar, saa Du altsaa ikke har faaet i Dag. Jeg slider i det med mine Flox, i Gaar var jeg oppe Kl. 6 i Dag 6 ½, da jeg maa male om Formiddagen for Solens Skyld. Men det gaar Sk [bogstaverne overstreget] skidt desværre; jeg sidder og nusser og fedter i det, og Blomsterne begynder allerede at visne, skønt jeg knap har rigtig begyndt. Moder sagde før jeg skulde skrive om Du ikke kom paa Søndag, Zuluen og Mr. Praj (fra Boston) kommer samt alle Larsens fra Faaborg, d.v.s. Mor har skreven til dem, vi har ikke faaet Svar endnu. Men Du retter Dig vel efter Vejret og Dit Billede, men jeg længes jo ellers snart efter at se Dig, min Dreng. Nu er den lille færdig med at drikke og skal ud i sin Vogn, og Posten kommer vist snart, saa det bliver ikke noget langt Brev. Her er intet nyt passeret, den lille trives udmærket og er saa sød. Johanne er altsaa kommen hjem, Dis’ Karlsbadrejse er nu officiel og bestemt til Søndag 8 Dage. Hun og Tutte glæder sig vildt. – Har Du saa faaet Svar paa, om Du har haft Kighoste? – Du glemmer stadig at fortælle, hvordan Hønset og Børnene havde det.
 Farvel min Ven! 1000 Hilsner fra Din Alhed
 Torsdag d. 19nde
 Sikken en trykkende Luft det bliver ved at være.</t>
   </si>
   <si>
     <t>1899-08-20</t>
   </si>
   <si>
     <t>Malin   Holmström-Ingers
 Jonas Lie
 Christine  Mackie
 Charles Pear
 Clarence Sawyer
 Helen Sawyer
-- Sawyer, Harris' far
+Joseph Sawyer, Harris' far
 - Taylor
 Andreas Warberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Separationsspørgsmålet: Ellen og Harris Sawyer boede den første tid af deres ægteskab sammen med hans forældre, søstre og bedstemor. Det fungerede ikke, så Harris og Ellen arbejdede på at komme til at bo for sig selv. 
 Fran Dewick og hans forlovede kendes ikke; heller ikke Mr. Edmans, Føreren eller Dr. Richards med kone og døtre. 
 1 amerikansk alen er 62,81 cm.
 En gammel dansk fod er en historisk længdeenhed, der før metersystemets indførelse i 1907 var defineret som 31,385 cm (ofte rundet til 31,4 cm). En dansk fod svarer til 12 tommer (á 2,615 cm) og udgør halvdelen af en alen.
 Den danske mil blev afskaffet ved metersystemets indførelse i 1907, hvor den omregnedes til 7532 meter.
 Det vides ikke, hvad en Marie Kirstine Gryde er.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1526</t>
   </si>
   <si>
     <t>Ellen og Harris Sawyer har haft en dejlig rejse, og det er svært at komme hjem til familien. De to har diskuteret separationen, og de har nu vendt sagen med Harris' familie. Man flytter formodentlig hver til sit om to måneder. 
 Rejsen bestod af en todages fodtur over bjergene. Flere af deltagerne måtte melde fra, men fire personer kom afsted. De vandrede gennem løvskov op ad bakke. Højere oppe var der granskov og vandfald med iskoldt, krystalklart vand. Føreren gik i forvejen til en lille hytte, hvor han havde tændt op i ildstedet. Han havde medbragt forsyninger og kogte kødsuppe samt serverede skinke, kartofler mm. Efter maden studerede man måneskinnet og udsigten. Inde i hytten igen fortalte føreren om dengang, hvor han havde dræbt en bjørn. Man sov på et leje af grankviste og med dækkener over sig. Næste morgen vandrede selskabet videre. På toppen af Mount Washington er der opført et fancy hotel, hvilket generede alle, men de gik alligevel derind og fik et dejligt måltid. Derefter gik de ned ad bakke, hvilket var hårdt. 
 Ellen og Harris har også besøgt Ravinehouse, som er en kombination af en bondegård og et hotel. Her lærte Ellen et par søde familier at kende. Ellen ville gerne på en vandretur i bjergene med Andreas/Dede Warberg.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/xcGh</t>
   </si>
   <si>
     <t>Bellevue St Aug 20.
 Kære Mor!
 Du er vist lidt Utålmodig over den Uorden, der har indsneget sig i mine Breve. Jeg kan nu en Gang ikke skrive uden den tilbørlige Ro og den får jeg først nu, da vi ere hjemme igen efter vor storartede Rejse. Vi har begge haft udmærket af den. Harry har fået en Antydning af mere Fyld i Kinderne og er brun og solbrændt og jeg føler mig som i min tidligste Ungdom. Det er ikke ret opløftende at komme hjem igen til al Famijetrætheden og do-Sygeligheden, men jeg tager mig det let, - vi har nemlig på Rejsen diskuteret Separationsspørgsmålet grundigt og i Dag har der været alm. Rådslagning. Om Gud vil skal det ske om 2 Måneder (1ste Nov.) men jeg er forberedt på at de må holdes til hele Tiden for at det ikke skal blive ved Snakken alene. De er af den Sort, at de snakker, beslutter og slår fast, og derved bliver det så. I de to Måneder skulde den gamle så betale den ["den" overstreget] Huslejen så vi kan komme i Forhånden til Vinterens Udgifter. - Hvis vi ikke med stor Lethed kan finde en anden Lejlighed bliver vi her. Ganske vist tror jeg ikke på det, før jeg aner det, - men der er dog mere Udsigt til at blive alene nu, end der hidtil har været og det er mig en stor Trøst at tænke på. 
 Nu skulde jeg se at fortælle lidt om Rejsen og vore Oplevelser. Det vigtigste var vores Tur over Bjærgene - vor to Dages Fodtur, som i Grunden kom helt uventet på os. Planen var at Helen, Ch. Pear, Frank Dewicks med Forlovet, Dr. Tailors, samt et Par Ægtefolk til alle skulde mødes på ”Rasinehouse” – det lille Hotel hvor vi var – og gøre Turen sammen. Men det hændte sig sådan, at Helen forvred sin Ankel, Frank D. fik Mavepine, og da de to ikke kunde gå, vilde Forloveden og Chr. Pear heller ikke. Ægteparrets Barn blev syg så de ikke turde tage fra det, - så da Dr. Tailors kom rejsende Onsdag Form. var der ingen af de oprindelige som kunde. H. og jeg havde tænkt, at vi vilde følge dem. – klatre 3000 Fod op og gå en anden Vej ned. Ved Hjælp af mine nye Venner (som jeg senere skal fortælle om) var jeg bleven udstyren med et kort Cycleskørt og en Randsel til hver af os. (H. og mig). Efter Middag begav vi fire os afsted, Klk var to, Vejret var fortrinligt og Humøret var højt. Hvordan skal jeg beskrive denne Tur, - gid jeg havde Ordet i min Magt, så jeg kunde give en svag Forestilling om det. Det plager mig under hele Turen midt i min Begejstring at jeg ikke vilde kunne beskrive det fyldestgørende for jer hjemme. – Den første Timestid gik Stien gennem Løvskov som vi kender dem hjemme, - kun tættere og bestandig op ad Bakke. Længere oppe begyndte Grantræerne Stien blev smallere og stejlere, Graniten kom mere til Sygne Luften begyndte at blive lettere. Undertiden kom vi til Bække som kom styrtende ned af Bjærget i lange Spring (i alm. Tale kaldet Vandfald) Vandet er selv i den hedeste Sommer iskoldt og klart som Krystal. Det kommer fra smeltet Is, som ligger i de dybe Læn ["læn" overstreget] Klipperevner længere og hele Året rundt. – Vor Fører var imidlertid gået i Fove ["fove" overstreget] Forvejen for at forberede i ”the camp”. Det er farligt at færdes uden Fører, da Stierne er vildsomme og undertiden næsten umulige at finde fordi de på lange Strækninger kun består i, at der hver 20nde Allen er lagt en lille Bunke Sten. Henunder Aften kom vi til ”the camp”. Det er en Robinsonhytte, som er bygget af en [”en” indsat over linjen] Mr. Edmans for dem, der går over Bjærgene og blive overfalden af Tåge el. Træthed. Det er en lille bitte Hus, hvis ene Væg er borttaget, den åbne Side vender ind mod den blotte Klippevæg, så det ikke kan blæse ind. Imod Klippen er der bygget et Ildsted, og der havde Føreren gjort Ild, da vi ankom. Mens vi så os om, kogte han Aftensmad i nogle sorte Marie Kirstine Gryder. Vi havde Kødsuppe, Skinke, varme Kartofler, blødkogte Æg, Kager, Rosiner, Portvin o.s.v. og tilsidst en Kop sort Mandfolkekaffe. Føreren havde båret Fortæringen i en Kurv og lavede det hele til. Veltilfredse og mætte gik vi ud igen og så på Måneskinnet – og som det va_r!!!! Det kan ikke beskrives. Ensomheden, Stilheden, den milevide Udsigt over Skove og atter Skove, og dybt nede mellem Bjærgene den smalle Stribe opdyrket Dal, hvor et lille bitte Legetøjstog kom raslende. Efterhånden blev det imidlertid så ”friskt” at vi lagde Poesien bort til en anden Gang. Føreren lagde mere Brænde på Ilden og vi satte os tæt sammen [papir mangler]en for at holde Varmen Talen faldt på Tåge, Uvejr og Bjørne og Føreren, som indtil da ikke havde mælet opløftede sin Røst og fortalte om hvordan han for et Par År siden med Fare for sig selv havde dræbt en Bjørn på 300 Pund. – Det var Stemning det - at sidde der omkring Ilden og høre Bjørnehistorier og se ud til den mørke Skov og vide, at det ikke var Mennesker i Miles Afstand. Hytter er forsynet med en Masse Dækner og en Del af Gulvet er belagt med ¼ Al små Grankviste og indsvøbte i Dæknerne tilbragte vi en meget behagelig Nat i skøn Enighed med Tailors og Føreren. Om Natten kom der en Grævling snusende, men vi fik den da jaget væk, inden den kom ind. Klk 5 stod vi op, indtog et ligeså splendidt Foder som om Aftenen og begav os afsted op ad Bjærget. Træerne bleve mere og mere forkrøblede og små, så [papir mangler] til det til sidst kun var små gamle lavbenede Buske, - så forsvandt også de og der var kun Granitblokke af en uhyre Størrelse smidt Hulter til Bulter mellem hinanden, - på alle fire klatrede vi op, hoppede fra Sten til Sten og hjalp hinanden. Hver fem Min gjorde vi Holdt og så omkring i den storslåede Natur. Så langt vi kunde se var det Bjærg ved Bjærg bevokset med Skov med på Toppen. Luften var så let og ren, som jeg aldrig havde oplevet det før. – Den første Bjergtop vi var på var Mount Madison, som hænger sammen med Mount Clay, der er forbundet med Mount Washington – den højeste Top i White Mountains” 6.400 Fod. 
 [Tegning]
 Det gik godt ned ad Madison og rundt om Clay, som er det farligste, - jeg var foran og langt dygtigere til at klatre end Mrs. Tailor - indtil jeg pludselig fik Foden ned imellem to Sten og skrabede det slemt. Fra da af måtte vi gå langsomt og vi nåede først Toppen af W. Klk 1, - 6 Timer om 1½ dansk Mil. På Toppen af Mount W. er der til manges (også min) Forargelse bygget fashionabelt Hotel og Restaurant. En Tandhjulsbane løber derop to Gange om Dagen og den er fuldt med Tourister. Der var imidlertid den Fordel at vi kunde få kristelig Mad og vi indtog en Diner, som jeg ikke har set Magen til før eller siden. – Nu var det Bestemmelsen at jeg vi [”vi” indsat over linjen] skulde tage ned med Toget, - men jeg følte mig så frisk og rask trods mit stive Ben, at vi besluttede at følge Trop og gå ned ad Kørevejen. Med uhyre Omkostninger er der anlagt en sådan for Tourister, som befordres op og ned i store Vogne med 6 Heste for. Det er 2 d. Mil – en ganske dejlig Tur, - men vi begærede dog ikke mere, da vi nåede Bunden. Det er grulig trættende at gå ned ad Bakke to stive Mil. En Vogn fra Hotellet ventede på os dernede og vi kom ["kom" overstreget] nåede hjem c. Klk 9. Jeg var faktisk den mindst ødelagte, hvad jeg til Dato har ondt ved at fatte. 
 I Hotellet lå et Telegram om at komme hjem straks på Grund af overhængende Forretninger. Vi ventede imidlertid næste Dag over for ikke at blive for medtagne. 
 Det var to storartede Uger. Ravinehouse er en Bondegård som til Dels er omdannet til Hotel. Den drives stadig, - der var Køer, Høstakke o.s.v. som glædede mit Hjærte. Alle Stuer var lave med åbne Ildsteder, hvor der blev fyret hver Aften. Der er ikke Antydning af Have Anlæg el. anden Hotelpragt. – 
 Der kommer hvert År de samme Mennesker, - en Samling usædvanlig dannede Mennesker. Særlig sluttede jeg mig til en Dr. Richards – en gl. lærd Præst med Kone og tre Døtre, - de _mindst amerikanske jeg endnu har set. Hele Familjen er som taget ud af en af Jonas Lies Bøger – den yngste 21 – mindede mig levende om Dis. Desværre bor de ikke i Boston, men i Providence.
 Jeg tænkte på Dede, da vi gik over Bjærgene og var i ”camp”. Gid han en Gang kunde gøre en sådan en Tur med os. – Hilsen til alle, - mor dig godt i Sverige, - næste Brev bliver til Mornine. – Elle
 [Skrevet på tværs øverst s. 1:]
 Har haft Brev fra Molle. De ere alle raske nu. Lugge takker for hendes Brev. Undskyld den grulige Skrift Pen!!!!</t>
   </si>
   <si>
     <t>1899-10-03</t>
   </si>
   <si>
     <t>Harris Sawyer
-- Sawyer, Harris' far
+Joseph Sawyer, Harris' far
 Nelly Tailor
 - Taylor</t>
   </si>
   <si>
     <t>Laura Warberg besøgte i efteråret 1899 datteren Alhed Larsen og hendes mand, Johannes Larsen, samt deres lille søn på ejendommen Båxhult i Småland, Sverige. 
 Ellen og Harris Sawyer blev gift i Boston 25. juni 1899. De boede den første tid i hus sammen med Harris' familie, som efter Ellens mening rodede for meget. 
 Kristen Landpost kendes ikke.
 Tokaj er en hvidvinsdrue, som anvendes i vinregionen Tokaj-Hegyalja i Ungarn. 
 Smyrnatæpper er en handelsbetegnelse for håndknyttede tæpper fra det vestlige Tyrkiet, fremstillet fra slutningen af 1800-tallet og eksporteret i store mængder fra Smyrna (nuv. İzmir). De ofte store tæpper med enkle mønstre var billige og populære i Vesten i første halvdel af 1900-tallet (Lex.dk).
 Dr Sargents kendes ikke.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1549</t>
   </si>
   <si>
     <t>Nu er Laura Warberg nok hjemme fra Småland. 
 Det er blevet efterår i Boston. Eastman fylder kul på fyret i kælderen hver morgen. Det er en let og dejlig måde at fyre op på, men familien bliver forvænt af det. Ellen tror, at det er sundt at opholde sig i skiftende temperaturer. 
 Harris Sawyer er rask, og han knokler meget. Om aftenen spiller han og Ellen skak. Den forrige aften vandt hun, og efter den begivenhed besøgte de Tailors. Deres lille hus er hyggeligt og meget ordentligt. Stuen er ejendommelig med indbyggede glasskabe til porcelæn. Det er nemt at holde orden, når husarbejdet ikke er besværligt.
 Man kan få dejlig, billig frugt i Boston.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/7GyO</t>
   </si>
   <si>
     <t>Boston Okt. 3de 99.
@@ -1135,51 +1135,51 @@
 Du spørger om Kobberpotten til Vesterdal! Jeg er mig bevidst mindet to Gange at have skrevet, at Vester er velkommen til at have den, - det var vist forresten til Mornine at jeg skrev det. --
 Hvor jeg dog glæder mig til Sengetæppet og til de små Strømper og Hagesmække og Dissers Broderi, - jeg kan snart begynde at vente det. -
 Når ["Når" overstreget] Dette Brev kommer vel sagtens lige midt i Julen – måske det bliver forelæst ved èn af de bekendte Eftermiddagskaffer i Fars Stue med Julekage og brune Kager og Klejner. Bare jeg dog kunde finde på noget interessant at fortælle om, - hvis jeg var placeret i et Sofahjørne og blev sat i Gang og spurgt ud, så var der vel nok Masser at fortælle om om ["om" overstreget] Forholdene her, men nu kan jeg ikke finde på en Snus. 
 Søndag Eft. Her er så roligt og stille i Huset og indbydende til at skrive lidt på dette Brev som jo gærne skulde være lidt interessant Harry tager sig en Middagstur – han var til Kemikermøde i Aftes, drak 4 Krus Øl og kom hjem Klk 12, så han er forsviret i Dag. 
 Helen sidder og broderer. Dette lyder ikke så mærkeligt for jer, men er ikke desmindre en Begivenhed af Rang. Det er her ligeså syndigt at sy på en Søndag, som det vilde være for os at drikke sig plakat Juleaften, lyve, stjæle el. anden Udyd. Den første Søndag jeg var her, tog jeg i min Uskyldighed mit Håndarbejde, - og dette gav Anledning til en stor Scene mellem Harry på den ene Side og 
 [Resten af brevet mangler]
 [Skrevet langs margen s. 4:]
 Tak for Brevkortet. Gratulerer til den nye Pige Bare hun holder i Kvalitet.
 [Skrevet langs venstre margen s. 3:]
 Hilsen til Hanne og Hans Jørgen, - Dede er der vel en Dag i Julen.
 [Skrevet langs venstre margen s. 1:]
 Jeg fik sådan et sødt Brev fra Tante Pauline idag.
 [Skrevet på tværs øverst s. 1:]
 Du kommer til at undskylde Skriften, den lider af at jeg har siddet i en Lænestol med Papiret i Skødet. 
 Hilsen til Mogensens.</t>
   </si>
   <si>
     <t>USA
 Boston</t>
   </si>
   <si>
     <t>Grethe Jungstedt
 Alhed Larsen
 Christine  Mackie
 Harris Sawyer
-- Sawyer, Harris' far
+Joseph Sawyer, Harris' far
 - Sonne
 Nelly Tailor
 Mathilde Ward</t>
   </si>
   <si>
     <t>Gamle Bedstemor Sawyers navn kendes ikke. Ej heller Harris Sawyers mors navn
 Miss Morrison er ligeledes ukendt. 
 Grethe Jungstedt, f. Sawyer, blev født i januar 1900.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1600</t>
   </si>
   <si>
     <t>Ellen Sawyer vil fremover skrive oftere, men korte breve.
 Harris Sawyers forældre har været til begravelse, og det var dejligt for Ellen at have huset for sig selv. Nelly kom på besøg og senere Fru Ward, som gerne vil lære nogle amerikanere at kende. Mathilde Ward var begejstret for Ellens hus. 
 Ellen går til musikundervisning hos Miss Morrison, men hun har dårligt tid til at øve sig. Grethe kravler, rejser sig op ved møblerne og putter alting i munden.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/RpEx</t>
   </si>
   <si>
     <t>[Fortrykt øverst på arket; venstre side:]
 DR. HARRIS E. SAWYER,
 CHEMSIT AND BACTERIOLOGIST,
 620 ATLANTIC AVE.,
@@ -1264,95 +1264,95 @@
   </si>
   <si>
     <t>9/2 – 1900
 Kære Mor! 
 Jeg var meget ked af at Harry kom for sent på det med at skrive i Tirsdags, da du formodentlig har været lidt urolig efter min dårlige Opførsel for 14 Dage siden. Der er imidlertid ingen Grund til Ængstelse nu, - jeg sidder op i en Lænestol hver Dag, spiser menneskelig Føde og befinder mig udmærket. Dr. Cushions Sygeplejerske er taget bort idag og Mrs Loud er kommen tilbage for at passe mig og den Lille indtil jeg får lidt flere Kræfter og kan passe hende selv. Hun er et ualm. godt Barn, - sover og spiser og passer sine andre Forretninger til Fuldkommenhed. Om Dagen bliver hun fodret hver anden Time, om Natten passer hun selv sine Spisetimer, sover 3-4 Timer, vågner og brøler, så hele Huset ryster indtil hun får sin Flaske. Hun måtte jo desværre vænnes fra, da jeg fik Feber. – Hun er utrolig sød at se på og tegner til at blive en køn lille Unge. Øjnene ere meget større nu, end de var, - de ere næsten sorte, med et lille Anstægrøg ["æg" i ordet overstreget; ”røg” indsat over linjen] af blåt. Hun bliver højt beundret af alle og erklæres for at være en ”Personlighed” og at have ”høj Grad af Karakter”. Harry spiller for hende og han kan ”tydelig se at hun er meget musikalsk”. Han er meget stolt af sin Datter og vi ere enige om, at det var en ren Fejltagelse at vi ønskede en Dreng – en Pige er langt at foretrække. 
 Nu, da alt er velståeoverstået ["stå" i ordet overstreget], kan det vel interessere dig at høre nærmere om mit ”Tilfælde”. Jeg havde det storartet og Dr. var meget tilfreds med mig, da jeg ["jeg" indsat over linjen] pludselig Onsd. Eft. Klk 5 følte en Kuldegysning og det befandtes, at jeg havde høj Feber. Der blev straks telefoneret efter Dr. Jenkins og han masede med mig til Midnat. Ligeledes næste Dag men Feberen steg, og han blev mere og mere betænkelig og om Eft. sendte han Bud efter en Specialist Dr. Cushion, som øjeblikkelig kom og undersøgte mig og konfererede med Dr. Jenkins. Jeg anede ikke hvad de aftalte, så du kan tænke dig min Forbavselse, da den næste Morgen Døren går op og ind strømmer de to Dr. og tre Sygeplejersker med alle Slags mærkelige Apparater. Derpå blev jeg bedøvet (hvilket var meget behageligt) og Dr Cushion fjernede Skaden. Han forklarede Tilfældet sådan, at jeg er for stærk og kraftig, - d.v.s. Musklerne ere så stærke i mig at de trak sig sammen og beholdt noget, som vilde have foraarsaget Blodforgiftning hvis det ikke var bleven taget straks og med en kyndig Hånd. Jeg har tænkt så mange Gange på, hvad der vilde være sket ["hændt" overstreget; "sket" indsat over linjen] hændt, hvis det var hændet B. hjemme, hvor Specialisterne ikke gror på Træerne. – Jeg anede ikke før bag efter, hvor farligt det var – og jeg havde ikke Spor af Smerter eller Ømhed.
 Du kan tro jeg bliver behandlet som en Prinsesse, - får 8 Østers til Frokost hver Dag, samt Sauterne i Sodavand, - det lyder lukulisk, synes jeg. 
 Harris har været mageløs hele Tiden, - han optrådte som Sygeplejerske da det var på det værste, steriliserede Vand, lavede Forbindinger o.s.v. – og han har været utrættelig til at skaffe mig alle Slags til at gøre mig Livet behageligt.
 Dr. Jenkins har også været storartet. Han plejede at telefonere om Aftenen og hvis der var det mindste i Vejen kom han straks selv om han havde været her om Morgenen. En Aften kom han Klk 10 i en forrygende Storm og Regn fordi jeg havde lidt ondt i Halsen, - og det en hel lille Rejse fra S. Boston.
 Folk har i det hele taget været umådelig deltagende og venlige. 
 Margaret Richards var her i går på Gennemrejse. 
 Nu må jeg vist hellere slutte og pille i Seng igen. – Mit næste Brev skal være til Junge. –
 Jeg har nydt alle dine EkstraBreve ["Ekstra" i ordet overstreget]. -
 Lille Grete sender mange Hilsner. Det samme gør Pelle. 
 [Skrevet på tværs øverst s. 1:]
 Pakken er endnu ikke kommen og jeg er meget ængstelig for den. De siger her at Thingvalla er ansvarlig for den, så der skal gøres Vrøvl i København. Jeg vil skrive til Junge at bede hende om at se at få det klaret.</t>
   </si>
   <si>
     <t>1900-03-30</t>
   </si>
   <si>
     <t>Lauritz  Brandstrup
 - Dudire
 - Ipsen, USA
 Dudley Pray
-- Redpath
+Leonard Redpath
 Harris Sawyer
 - Tiffany</t>
   </si>
   <si>
     <t>Ellen Sawyer boede i Boston. Det vides ikke, hvad hendes svigermor hed.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 1746</t>
   </si>
   <si>
     <t>Ellen har haft en maveomgang, og Harris var en god sygeplejerske.
 Parret har haft besøg af Ipsens, og Ellen fandt det svært at tale dansk. Ipsens taler en blanding af dansk og engelsk. 
 Harris og Ellen har besøgt Dudires, som har en lille datter. 
 Mr. Dudleys far er død, og Ellen hjælper til i laboratoriet, mens Dudley har fri. 
 Harris og Ellen har været på en "dansk restaurant" i Boston. 
 Mr. Tiffany og hans kone har været på besøg. 
 Bedstefars begravelse må have været højtidelig.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Mzpi</t>
   </si>
   <si>
     <t>Marts 30 – 1900
 Kære Mor! Du kommer til at undskylde denne tarvelige Udstyrelse af mit Brev idag, - Harry, det kan han ikke [”ikke” indsat over linjen] huske at tage noget ordentligt Papir hjem til mig. – 
 Jeg begyndte mit Brev igår og havde fået skrevet en hel Del, men var så idiotisk at smide det bort. Der er imidlertid ingen stor Skade sket for det var et Svinebrev, - Blyants, - skrevet i Sengen. Jeg havde nemlig en lille Mavedårlighed, der som det lader, har i Sinde at indtræffe med visse Mellemrum. Mavesmerter og grøn Opkastning. Det begyndte om Natten, og Harry måtte ned og hente Cognac, Krydderpose og en Morphinpille. Han er en udmærket Sygeplejerske, - han behøver ikke at, sættes til, men kan selv finde på, hvad der må gøres. – Jeg har haft det samme Tilfælde før, og kunde rimeligvis undgå det, hvis jeg vilde være lidt forsigtig på visse Tider af Måneden. 
 Denne Uge [”X” indsat over linjen og i venstre margen skrevet ”X siden sidste Brevdag”] har været helt livlig. Først i Lørdags kom Ipsens ud og var her det meste af Eft. De ere meget livlige, - men, jeg ved ikke, - deres Snak kan ikke rigtig fange min Interesse. – Er det ikke kunstigt, - det falder mig så akavet at tale dansk nu, at det er ligesom der var Småsten under Tungen, og jeg må samle mig sammen for at få fat på Ordene, hvorimod jeg slet ikke føler den Vanskelighed når jeg skriver – (måske I føler det, ved at læse mine Breve) Ipsens taler elendigt, - Masser af Fejl og pudsige direkte Oversættelser fra engelsk. De kan endnu mindre tale engelsk , - taler med stærkt Akcent og mange Fejl. Jeg taler adskilligt bedre, - men jeg har jo også kun hørt engelsk i over et Aar, hvorimod de stadig har hørt [”hørt” overstreget; ”talt” indsat over linjen] talt en Blanding. – De[t] var jo imidlertid pænt af dem at komme og jeg vil også snart derud igen [”igen” overstreget] og se til dem. – 
 Om Søndagen gik Harry over [”over” overstreget; ”og” indsat over linjen] og jeg over til Dudires, som bor et Kvarters Vej herfra. De fører ikke Hus, har deres Møbler et Sted, hvor de tag [”tag” overstreget] opbevarer Møbler for kortere el. længere Tid, - og er i Pension hos hendes Forældre. Vi havde det helt morsomt, - deres lille Pige kan nu gå alene og er umådelig sød. Lille Grethe blev bedt til Børneselskab om to Aar. De har en stor Fonograf, som vi hørte på, - men det er i Grunden mere trættende end morsomt, når man har hørt det et Par Gange. – Vil du høre hvad Mrs. D. havde på: en såkaldt Thegown [”ea” i ordet overstreget; over disse bogstaver indsat ”ea”], - dette [”te” i ordet overstreget] samme som vore Empiredragter, af et fint lyserødt Stof, Dyvikekrave, langt Slæb, halvlange Ærmer med Kniplinger for. Hjemme vilde vi kalde det elegant til et Bryllup el. fin Middag og dette var en alm. Søndag og vi kom uventet. De fleste vilde se opstadsede ud med denne Dragt, men den klædte hende fortrinligt, - hun er høj, slank med et vældigt gult hår, meget livlig.
 Om Mandagen var jeg med Harry i Laboratoriet for at hjælpe. Mr. Redpath er på Forretningsrejse og Dudley Pray er der slet ikke i denne Tid på Grund af hans Faders pludselige Død. Den gamle Dudley var 74, men stærk og kraftig, fik Influenza, som gik over i Lungebetændelse døde i Løbet af en Uges Tid. Han var meget afholdt og hans Død har vakt megen Opsigt. Harry og jeg havde [”havde overstreget] tilbragte nogle behagelige Timer i hans lille private Kontor, så [”så” overstreget; ”og” indsat over linjen] vi ere helt kede af det. Der siges at unge Dudley nu er en rig Mand, men man ved ikke endnu hvor rig. – 
 Harry var som sagt alene i Laboratoriet og jeg vadskede små Glasinstrumenter to hele Dage for ham. Det er en hel Svir at komme derind til en Forandring, der er sket en Masse små Forbedringer og det er et storartet Laboratorium nu. Vi gik til en dansk Restauration til Frokost, - det eneste danske er Udseendet, - Ejeren og Maden ere engelske og Opvarterne ere Negere, - men Lokalerne er en tro Gengivelse af en gammel Kro i Ribe, og du kan tro det frydede mit Hjærte at se: grønmalede Vægge med naive røde Roser malet i Felterne, en Hylde under Loftet (som på Hvilan) med gamle Ting på. Klodtede grønmalede Stole og Borde, en Bornholmer, Kanariefugle i Bur, små Rude[r], Blomster i Vinduerne o.s.v.
 Ejeren kom hen og snakkede med os, - han vidste at jeg er dansk og var meget interesseret i hvad jeg kunde fortælle om danske Skikke og Sæder. – Vi gik en Del rundt i Byen, hvor jeg jo ikke har været i Måneder, - var hos Gordan &amp;amp; March, - en enorm Forretning med alt 7 Etager, - og en Tunnel med elect. Lys til en anden Afdeling. – Om Tirsdagen var jeg hjemme og fik Huset i Orden. Det kommer altid i Rod når jeg er borte, - navnlig den Lilles Bleer ere ligelig fordelte i alle Stuerne o.s.v. Om Onsdagen var jeg igen med Harry. Mr. Tiffany kom fra New York i Forretningsanliggender og havde sin Kone med. Hun kom op i Laboratoriet, en ægte New York-Dame, livlig og opvakt, vi havde en lang Snak sammen og vi gelejdede dem til deres Tog, - kom ½ Min. for sent og indtog derpå Frokost med dem: Østers, Roastbeef, Kiks og Ost, Kaffe. – 
 Den lille har være god siden jeg skrev sidst und. I går, men det var fordi Harry lavede hendes Mad lidt for fed, da jeg var dårlig, men idag har hun været god igen, sovet i 4 Timer i Form. let og leget. Svigermoder elsker hende højt. Hun siger ofte, at hun vilde ønske, du kunde se Ungen og at hun har helt Samvittighedsnag ved at have så megen Fornøjelse af hende når du ikke kan se hende. Gid – gid vi kunde komme hjem snart. – Hvor det må have været højtideligt ved Bedstefars Begravelse. Hvor han vilde have nydt al den Hæder, det gamle Skind hvis han kunde have set det. – 
 Vi kan ikke døbe den Lille, før vi får så varmt Vejr at hun kan gå ud. – 
 [Skrevet lodret langs venstre margen på side 4:] Farvel og Bunker af Hilsner E</t>
   </si>
   <si>
     <t>1900-04-09</t>
   </si>
   <si>
-    <t>Nelly -
-- Jenkins
+    <t>- Jenkins
 Grethe Jungstedt
 Alhed Larsen
 Johannes Larsen
-Hempel Syberg</t>
+Hempel Syberg
+Nelly Tailor</t>
   </si>
   <si>
     <t>Ellen Sawyer boede i Boston med sin amerikanske mand, og parret fik i 1900 datteren Grethe. 
 Alhed Larsen udstillede på Charlottenborg foråret 1900. Johannes Larsen havde en udstilling på Den Frie.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB1669</t>
   </si>
   <si>
     <t>Ellen springer sommetider en "brevdag" over, da hun har travlt med nyfødt barn og med gæster. 
 Udgifterne til fødsel og efterfølgende behandlinger blev 300 dollars. Ellen fik feber og problemer med leveren efter fødslen, og hun er stadig mat. 
 Grethe er sød og nem. Hun smiler meget og bliver voldsomt ivrig, når hun hører sang eller klavermusik.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/gWgR</t>
   </si>
   <si>
     <t>Bellevue St. Apr. 9
 Kære Mor!
 Ved at skrive Dato, kommer jeg til at tænke på, at jeg nok har glemt Onkel Sybergs Fødselsdag i Aar. Det er rigtignok en Skam og du kommer til at bede ham undskylde. Jeg mener ham det godt og ønsker ham alt godt for det nye Aar.
 Jeg fik dit Brev i dag, hvor du skriver at du [”du” overstreget] et Brev fra mig var så [”så” overstreget] forsinket – jeg ved ikke hvordan det kan være gået til. – Men ængst dig endelig ikke, hvis det skulde hænde, at der glider en Brevdag over – man er jo aldrig helt sin egen Herre med en lille Unge, om hun er aldrig så god. Og desuden kan der komme uventede Fremmede og forhindre min Skriven. Som f. Eks. igår havde vi 3 Sæt, og idag 3 Sæt – i Morgen skulde Nelly og jeg ud et Par Visiter, så jeg må skrive i Aften. – Jeg har nok to Breve og et Brevkort at besvare. – Hvor storartet morsomt at B fik sine Billeder på Udstillingen, at Las fik solgt så godt og at de er inde at slå lidt til Skagler nu. Jeg er spændt på at høre lidt nærmere om til hvem, hvad o.s.v. han solgte – glem endelig ikke at sende mig nogle Politiker. 
 Ja jeg har fået 3 Pudevår, de ere på en lyseblå Pude og klæder lille Grethe sødt. 4 vil vare lange Tider. De fine Kniplinger bliver alm. beundrede og de ere også henrivende. – Lille Grethe har Strømper nok, - hun vil rimeligvis ikke ”gå med dem”, når det bliver varmt. – Hvad hun har kostet har vi ikke regnet sammen nøjagtigt endnu, - det er omkring ved S [”S” overstreget] 300 dollars. Hvis min Feber ikke var kommen til, vilde vi være kommet billigere fra det end de fleste. Men, som bekendt, kan det ikke nytte at ”ærke” sig, - det kunde nu ikke blive anderledes. – Nej, Dr. Jenkins gjorde [”gjorde” overstreget; ”begik” indsat over linjen] begik ingen Bommert, men både han og Dr. C. erklærede at de aldrig havde haft en Patient der var mere ugunstigt bygget. – Jeg kan ikke rigtig komme over det, - jeg troede at jeg var helt frisk, men i denne Uge har jeg været herunter igen. Forrige [nr. to ”r” overstreget i ordet] Mandag havde jeg Dr. J. ude, og han fandt et Levertilfælde til en Forandring – lidt Hævelse og en let Betændelse, som forårsagede en Del Smerter. Jeg har ikke ligget, men forholdt mig meget rolig med varme Omslag, så nu er jeg oven på igen, men må være forsigtig. Jeg er nu lidt nervøs, som du vist kan se af min Håndskrift, - det er kun lige til jeg kan styre Pennen. –
 Hvad mener I så om lille Grethe? Hun er naturligvis 20 Gg. sødere i Virkeligheden. – Denne sidste Uge har hun udviklet sig svært. Hun begynder at fingerere hvad man giver hende i Hænderne, og kan lege i lange Tider med en rød Klud, og når jeg kommer hen og ser til hende griner hun over hele Ansigtet. Det er nu ikke Tvivl om, at hun viser Sans for Musik: Når jeg synger for hende, stikker hun i Grin og småpludrer – undertiden kommer hun i en sådan Ekstase, at jeg må holde op for ikke at overanstrænge hendes lille Hjærne: Øjnene står helt stive i Hovedet på hende af Iver, og hun får et eget lille energisk Træk om Munden og udstøder små Glædeshyl, - Arme og Ben går som Trommestikker. Svigermoder siger at hun aldrig har set noget lignende med så lille et Barn. – Hun begynder altid at småsnakke når hun hører Klaveret. –
 Hun har endnu ikke en eneste Gang brølet om Natten, und. for sin Flaske nat. Hun tager sig en 4 Timers Lur hver Form, og adskillige Smålure. 
 [Der mangler sandsynligvis en side mere af brevet]</t>
@@ -1592,51 +1592,51 @@
     <t>https://fynboerne.ktdk.dk/d/KuQ7</t>
   </si>
   <si>
     <t>Okt 28 – 1900
 Kære Mor.
 Jeg er i Lab idag det meste af Dagen for at passe til til i Morgens Arbejde. Jeg har et ledigt Øjeblik, mens jeg passer på at Temperaturen i to Ovne ikke løber over 150⁰, og jeg vil benytte dette Øjeblik til at skrive et Par Ord.
 Jeg fik dit Brev idag. Hvor er det dog slemt, at B. har fået den Hoftebesværlighed bare det dog snart må blive lidt bedre. Men Hun [”men” er tilføjet ; det store H i ”Hun” er overstreget, og et lille h er indsat over linjen] er nok så forsigtig, som man kan være. Det er da rart, at hun kan få Disser – helt let bliver det vel ikke for lille Dis, når B. slet intet må selv. Men Disser er jo rap og flink. Sig til Disser at jeg er skuffet over som hun forsømmer vor Korrespondance, - det er lange Tider siden, jeg har hørt fra hende. – Det er da rart at Junge kan være hos Onkel S., for det må rigtignok være ensomt for ham. – For hvert Brev der kommer fra dig [”fra dig” indsat over linjen] er jeg elendig ved [”ved” indsat over linjen] at jeg satte Mornine op på at komme og så måtte skuffe hende, det var ubesindigt af mig at skrive – d.v.s. jeg kunde jo da ikke vide, at Harry skulde blive syg og forandre vore Planer af den Grund. Alting så så vaklende ud, at vi ikke turde tænke på at begynde at føre Hus og endnu mindre tage Ansvaret for Mornines Velfærd på os. – Det var et Par triste Måneder, - Aug. og Sept. –
 Nu er det ligesom klaret af, og det skyldes mest mine Smørsyrer. Hvis det ikke var for denne ugentlige Indtægt, kunde Harry ikke frede om sit Helbred og i Ro blive rask, - blive hjemme i Tåge og Regn el. når han er forkølet, og han ængster sig ikke mere for Udkommenet, da der ikke er Grund til at antage andet end at det vil blive [ved] at gå frem med os nu. Denne Uge har Douglas bestilt 139 Flasker – en ren Indtægt af 37 Dol. – Ganske vist må vi nu til at anskaffe større Apparater at arbejde med, men når vi får dem, kan vi begynde at spare sammen til at rejse hjem. – Vi taler daglig om det og har så megen Fornøjelse deraf. Harry studerer dansk med stor Iver. Vi læser sammen et Skrift om Smør af Prof. Storch og det er forbavsende så meget Harry kan allerede. Vor Plan er at arangere det så vi kan være tre Måneder hjemme og benytte noget af Tiden til at sætte os ind i Smørindustrien. Vi vil se de største Mejerier, tale med de dygtigste Mejerister og i det hele taget perfektionere os. – Men jeg tror ikke på noget så godt før jeg ser det. – Vi skulde jo så også have lille Grethe døbt i Hillerslev Kirke og vi vil bede dig om at bære hende, - hvis hun behøver at bæres, for hun kan vel [”vel” indsat over linjen] sagtens gå alene til den Tid. Lille Grethe er et yndigt Barn, - så mild og sød altid, - aldrig arig el. gal – man kan tage hendes Lejetøj fra hende når hun leger allerbedst og hun siger ikke et Muk – ser kun lidt skuffet ud og leder efter det. – Kun Flasken kan man ikke spøge med, den må hun have præcis hver 3dge Time og hun fordrer fuld Ration med stor Bestemthed. Hun får nu Havresuppe i Mælken, forskellige Slags Vællinger og Jus af Oxesteg. Hun begynder at krybe så småt, men kan ikke lide det, - hun kommer bedre afsted ved at rulle vælte og skubbe og kan på den Måde komme over hele Gulvet. Det er ikke muligt at holde hende fra at stå, hun rejser sig op selv, - det skader hende vist ikke heller for hendes Ben ere nogle rigtige ”Stolper” som Far plejede at kalde mine. Hun har en Del Udslet i denne Tid, vel sagtens for Tænder og Forkølelse som hun ligesom alle vi andre har haft, - ellers vilde hun være en ren lille Skønhed. Hendes Hår er langt og tykt og af en henrivende Farve, - stærkt glinsende rødbrunt. – Ja, vi ere stolte af hende. Harry leger i lange Tider med hende og hun holder mest af ham, rækker altid Armene ud efter ham, når hun ser ham og vil lege med ham.
 Vi skal til at have noget mere Konehjælp, nu da jeg er så meget i Lab. Harry kan ikke finde sig i at jeg rører Huslighed hjemme, - d.v.s. hvad der kan gøres af andre, og jeg skal ikke nægte at det passer mig helt godt. – Jeg håber at få Tid til at spille lidt mere i Vinter. Fru Sonne og Harriet Rhode, i sin Tid Sangerinde ved det kgl. Theater, god Veninde af Hirschprungerne. Yndigt Menneske. –
 Skal Dede være Soldat!!!!!!..
 [Skrevet lodret langs papirets venstre kant:]
 Farvel for denne Gang. Pelle</t>
   </si>
   <si>
     <t>1900-11-16</t>
   </si>
   <si>
     <t>Højrup
 Erikshåb</t>
   </si>
   <si>
     <t>Grethe Jungstedt
 Alhed Larsen
 Christine  Mackie
 Harris Sawyer
-- Sawyer, Harris' far
+Joseph Sawyer, Harris' far
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Ellen Sawyer og hendes familie boede i Boston. De drev et kemisk laboratorium.
 Alhed Larsen havde smerter i forbindelse med sin anden graviditet, og lillesøsteren, Astrid/Disser, var pige i huset hos hende.
 Lille Lise er formodentlig en dukke.
 Det vides ikke, hvad Harris' bedstemor hed.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 1750</t>
   </si>
   <si>
     <t>Harry er rejst til Washington for at holde foredrag ved et Agrikultur-møde. Han kan godt lide at rejse. Harrys mave har det godt, og han har god appetit. Han har lånt en del penge til apparater. Ellen passer smørsyrerne og arbejder meget, så de kan få råd til at rejse hjem om sommeren. Hun takker for bogen, som lille Grethe sidder længe og kigger i.
 Ellen er bekymret for Alhed. Hvis det bliver farligt, må moderen sende telegram, og Ellen vil så være hjemme i løbet af en uge. Det er også hårdt for Astrid, som må knokle, selvom hun hellere vil sine litterære sysler. 
 Grethe er sund og rask; hun rejser sig ved møblerne, siger ord og har syv tænder.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/V9FF</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Laura Warberg
 Erikshaab
 Højrup
 Fyen
@@ -1900,90 +1900,101 @@
 Karen Sørensen
 Albrecht  Warberg
 Andreas Warberg
 Laura Warberg</t>
   </si>
   <si>
     <t>Harry Eastman Sawyer har skrevet, at han, Ellen og deres datter kommer til Danmark den følgende dag fra USA. Der har været mange gæster på Erikshåb, og man pynter op, hejser flag osv for at fejre, at Ellen og familien kommer. 
 Efter at de er kommet, skriver Alhed, at Ellens barn skal i kirke om søndagen (formodentlig døbes), så Johannes Larsen må komme.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/hQsY</t>
   </si>
   <si>
     <t>Kæreste lille Lavsi!
 Nu vil jeg begynde paa et Brev til Dig, skønt jeg ikke har faaet Din adresse endnu. Tak for Dine to breve, jeg synes det ser ud, som Rejsen er begyndt godt for Dig. Det var udmærket, Du kom til Kerteminde og fik sat lidt Gang i det derude, sikken en Masse, Du fik udrettet paa de Par Timer. – Her er stor Sensation. I Gaar g [bogstavet overstreget] fik vi 2 Linjer fra Eastman om at han og Elle den 14de var sejlet fra Boston og at de ventede at naa Odense d. 26nde, altsaa i Morgen. Og skønt vi jo hver Dag have ventet den Meddelelse, blev vi dog ligesom vi var tossede alle sammen, det er en aldeles vidunderlig Fornemmelse, igen at skulde se Elle. Blot hun nu ikke har lidt altfor meget af Angst og Uro for Far. Dejligt at Eastman tog med. Han nævner ikke Grethe, saa vi gaar i Skræk for, at de skulle have lavt [ordet overstreget] ladet hende blive hjemme, men vi kan næsten ikke tænke os det. – Det er en voldsom Spænding at gaa i, da vi jo ikke aner med hvilket Tog eller fra hvilken Side de komme, vi have ventet dem i Dag, de maa jo have haft en god Rejse, saa vidt vi kunne skønne efter Vejret. – Vi har det udmærket, Puf og Fedtelsen er voldsom søde, de ligge og sove nu, Kl. er over 11, og alle er i Seng, men jeg vilde skrive lidt i Aften, da man jo ikke ved, hvad Fred og Ro, der bliver i Aften [ordet overstreget] Morgen. I Dag har her været et voldsomt Rykind, Amstrups, Johanne Nielsen fra Odense (Dedes Værtindes Datter) Karen Sørensen, Mogensens, Pastor Hammers og endelig Degnen nu sent i Aften. Vi fik saa meget dejlig Sang i Eftermiddag af Johanne N. og Christine, jeg sad og tænkte paa Dig mens de sang, jeg savner Dig meget og længes meget efter Dig. Puf snakker meget om Lavsor. Nu er jeg bleven træt og søvnig, Godnat min egen Dreng. 
 Næste Dag.
 Elskede Lavsi!
 Stor og gribende Sensation! Telegram Kl. 12, at de kommer med Iltoget Kl. 1. Landaueren af Sted med Mor, Puf og Christine, Razzia i alle Stuerne for at faa fint og festligt, Flaget hejst, Vin op fra Kælderen, Hundene pyntede med henholdsvis røde og blaa Baand i Haler og Øren, alle vi andre i Festskrud – og nu vente vi dem hvert Minut. Det er næsten ikke til at holde ud at vi nu skal se Elle igen, det er til at tude sig ihjel over. Hvor sørgeligt at Du ikke er her, ingen Glæde er dog helt fuldkommen her i Verden.
 Senere.
 Nu er de kommen! Lille Grethe med! hun er bedaarende. Herligt at se Elle. Hun er fuldstændig sig selv. Kun er hun bleven noget federe. Paa Søndag skal lille Grethe i Kirke og Du maa være her, inden den Tid, allerede om Mandagen rejser Far og Dede til København, Lugge kommer hjem den Dag, Du maa være her saa vi i alt Fald én Dag alle kunne være samlede. – Jeg savner Dig meget kæreste Lavsi, desværre ingen Brev i Dag, saa jeg ved ikke Din Adresse. – Nu sender jeg dette med Junge til Højrup, saa mulig der er Brev fra Dig, saa hun kan føje Adressen til. Send mig omgaaende Vittorias Adresse, Du fik hendes Brev med, men skriv Adressen af, saa I ogsaa kunne sende hende en Hilsen, det skal afsendes_ Fredag_ til Italien. –
 Nu Farvel kæreste Las! Jeg haaber Du har det rigtig godt og bliver lidt federe.
 Din egen Alhed
 Mandag</t>
   </si>
   <si>
-    <t>1902 før maj eller juni</t>
-[...16 lines deleted...]
-DR. HARRIS SAWYER,
+    <t>Grethe Jungstedt
+Christine  Mackie
+William Mackie
+Otto Emil  Paludan
+Harris Sawyer
+Albrecht  Warberg</t>
+  </si>
+  <si>
+    <t>Albrecht warberg døde 30. september 1902. Det vides ikke, om han havde en diagnose, som han ikke selv kendte.
+"to gifte Døtre": Christine Mackie, f. Warberg, blev under sit ophold i Boston forlovet med William/Billy Mackie, og de planlagde at blive gift i Danmark sommeren 1903.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1586</t>
+  </si>
+  <si>
+    <t>Ellen og Harris Sawyer er meget glade for de udførlige beretninger hjemmefra, for de får dem til at føle, at de ikke er så langt borte fra alting. Ellen har svært ved at forstå, at hendes far er død. Hu kan se ham for sig og høre hans stemme. Det er godt, at alle har så gode minder om ham.
+Det var godt, at Albrecht Warberg ikke led meget, og at han ikke kendte til den frygtelige sygdom, som han led af.
+Der må være forfærdeligt tomt og stille hjemme. Ellen håber, at Laura Warber vil sende et afskrift af talerne. Laura må hilse Paludan/Pal og sige, at Ellen tænker meget på ham. Det er mærkeligt, at Albrecht døde den dag, hvor Paludan havde været ansat hos am i 25 år. 
+Det var godt, at Ellen og Harris var hjemme sidste sommer, så Harris og Albrecht lærte hinanden at kende.
+Grethe kan kende sin morfar på billeder. Hun snakker meget om sin bedstemor. 
+Laura Warberg skal fremover besøge to gifte døtre i Boston plus et ukendt antal børnebørn. Det var godt, at Albrecht ikke nåede at høre, at Christine flytter til USA. 
+Det er koldt nu, så Ellen og Harris fyrer op, hænger gardiner op mm.
+William/Billy Mackie kommer hveranden aften. Ellen og Harris holder af ham.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/AamD</t>
+  </si>
+  <si>
+    <t>[Fortrykt øverst til venstre side 1 samt s. 3:]
+R. HARRIS E. SAWYER
 CHEMIST AND BACTERIOLOGIST,
-620 ATLANTIC AVE.,
+176 FEDERAL STREET,
 BOSTON, MASS., U.S.A.
-TELEPHONES HATHAWAY BUILDING, BOSTON,
-[...17 lines deleted...]
-Dette Brev er nok lidt svinet, - Grethe har hjulpen mig med denne sidste Side.</t>
+TELEPHONES 4650 MAIN,
+385 DORCHESTER.
+[Fortrykt øverst til højre side 1:]
+SPECIALIST IN THE ANALYSIS OF
+BARKS,
+TAN EXTRACTS AND LIQUORS;
+OILS AND DRESSINGS.
+[Håndskrevet:]
+Kæreste Mor!
+Tak for dit lange Brev som vi fik igår sammen med Lugges. Det er så rart for os at I skriver så udførligt om alle de nærmere Omstændigheder, så at vi kan tænke det alt sammen omtrent lige så levende som hvis vi havde været med, og det forekommer ikke så meget som om vi er langt borte fra jer og uden for det altsammen. Hvor er det dog svært at forstå at Far er borte, - det er ligesom det ikke er mulig at få det helt til at gå op for Bevidstheden. Jeg kan se ham for mig og høre hans Stemme, men det er vanskeligt at forstå at han kun skal leve i vor Erindring herefter. Godt er det at have så mange gode og lyse Minder om ham, ja det er jo en Skat for hele Livet, og med sin mageløse Tålmodighed vil han altid stå for os som et Forbillede. 
+Hvor var det dog godt at han slap for at lide så meget, - en lykkelig Mand må man da kalde ham, - at gå bort så roligt og fredeligt uden vel en Gang at vide hvad for en forfærdelig Sygdom han gik med, - efter at have levet den bedste Del af Livet, - og uden at blive gammel, - og være så savnet og begrædt, - det må man kalde en lykkelig Lod. Men det er jo som om Hjærtet skulde briste når man tænker på Tomheden og Stilheden hjemme og på jer som ser hans tomme Stol og Plads.
+Jeg håber vi får Talerne så nær som mulig, - har du ikke fået en Afskrift af dem. Sig til Pal at jeg tænker på ham også ligesom på jer andre, - jeg ved at det er vel gået ham så nær til Hjærte som vel noget kan. - Tænk at ["at" overstreget] hvor underligt at Fars ["Fars" overstreget] hans Tid hos Far skulde blive 25 på Dagen.
+Hvor var det dog godt at vi kom hjem i fjor og at Harris og jeg nu altid kan tale om ham og at vi har de gode Minder sammen om ham. Og de kom jo til at holde så meget af hinanden. Lille Grethe kan kende hans Billeder, men jeg tror ikke hun vil blive ved at kunne huske ham. Hun husker derimod dig tydeligt og siger bl.a. "Jeg ser Skinny med Bedstemor" og "tror du min egen Bedstemor vil fortælle mig en Historie når hun kommer." Hun har hørt os tale om dit [ulæseligt ord] og det spiller en stor Rolle i hendes Fantasi. - Tænk når du kan besøge to gifte Døtre her - og et endnu ubestemt Antal af Børnebørn. Fremtiden står jo som et stort ? for os alle ["alle" indsat over linjen] Billy kan jo ikke godt gifte sig før til Foråret og vil gærne tilbringe nogen Tid i Danmark, men du skulde jo ikke gærne være her når de er der, nu skal vi se hvad du skriver om det hele. At Far ikke nåede at få at høre at Christine skal leve her, - er noget jeg ikke kan beklage, for dette Amerikavæsen var ham så hårdt imod altid. -
+Vi har fået Kulde nu og skal til at indrette os for Vinteren, - have fyret i Kælderen, og have mørke Gardiner og dobbelte Vinduer her i Harris Stue Her bliver hyggeligt, tror jeg. Vi har fået Tæppe på og nogle Planter herind og det søde Bordtæppe som du gav os klæ'er det så godt. Vi tænder en lille Brændeild til Måltiderne i Spisestuen, det er så ["så" indsat over linjen] hyggeligt. -
+Billy kommer mest hveranden Aften og vi kommer til at holde mere og mere af ham, han er et vældig sødt Menneske. 
+Grethe står og gnubber og vil ud, så jeg må slutte nu.
+Med de kærligste Hilsner fra os alle tre, - mest fra
+Pelle</t>
   </si>
   <si>
     <t>Sommer 1902</t>
   </si>
   <si>
     <t>Louise Brønsted
 Grethe Jungstedt
 Harris Sawyer
 Hempel Syberg
 Albrecht  Warberg
 Andreas Warberg</t>
   </si>
   <si>
     <t>Pleurity (engelsk) eller pleuritis (dansk) er en betændelsestilstand i lungehinderne, der forårsager skarpe brystsmerter, som forværres ved dyb vejrtrækning eller hoste. 
 Klokken var et apparat, som Albrecht Warberg blev behandlet med eller i på en klinik i København. Behandlingen skulle hjælpe på hans astma.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1566</t>
   </si>
   <si>
     <t>Ellen Sawyer var begyndt at blive bekymret for sin far. Var det varmen, der var hård ved ham? Det må have været rart at være hos Hempel Syberg. 
 Ellen vil skrive en gratulation til Andreas/Dede Warberg.
 Ellen kan ikke ryge, da der er en gæst. I USA anser man det for uanstændigt, at kvinder ryger. Man lever i det hele taget meget sobert; står tidligt op og drikker kun lidt alkohol.
 For nyligt lejede Harris Sawyer en hest og en vogn, og familien kørte ud i de store skove på Blue ills. Grethe holdt tømmerne og morede sig herligt. De plukkede bær og blomster. Harris var syg af varmen, og Ellen var bekymret for hans lunger. Hun fodrer ham godt, og Harris jubler over hendes mad. Ellen må nøjes med at spise mindre, men Grethe giver god motion, for når hun vågner, vil hun straks i tøjet og ud.</t>
   </si>
@@ -1998,120 +2009,109 @@
 BOSTON, MASS., U.S.A.
 TELEPHONES} HATHAWAY BUILDING, BOSTON
 203-3 DORCHESTER
 [Fortrykt øverst til højre s. 1, 3 og 5:]
 SPECIALIST IN QUESTIONS CONCERNING
 MOULDS,
 YEAST,
 BACTERIA,
 ANTICEPTICS
 [Med håndskrift:]
 Kære Mor!
 Jeg var begyndt at blive ikke så lidt ængstelig for at Far mulig var dårligere, da der intet Brev kom i Mandags, og jeg var derfor betydelig lettet ved dit Brev igår, hvor du skiver, at han er bedre. Nu ere I vel for længst hjemme igen og han er forhåbentlig næsten rask igen. Var det Varmen, der havde anfægtet ham, el. kom det helt af sig selv. 
 Det må da have været morsomt (forholdsvis) at være hos Onkel S. - mere underholdende at ligge syg der end hjemme. – Hvor morsomt med Dede, - jeg må rigtignok skrive Gratulationsbrev til Student Dengemand.
 Her er en Fremmed, hvilket kreperer mig, for jeg kan da ikke ret godt ryge min Cigaret, som jeg altid gør, når jeg skriver, - det er jo umulig ["umulig" overstreget], - det er jo nemlig ["nemlig" overstreget] anset for at være uanstændigt, at Damer rygger, så når der ingen Mandfolk er i Huset, går det ikke an at de kan lugte det ["det" overstreget] Tobak. – 
 Man lever i det hele taget 
 2)
 et uhyre [og afholdende Liv, - tidlig oppe og tidlig i Seng – d.v.s. 6½ og 10½ ikken ["ikken" overstreget] ingen Tobaksrygning und. en lille beskeden Cigaret en Gang imellem, - kun sjældent Spirituosa og aldrig mere end et el. et Par Glas ad Gangen. Det kan ikke nægtes at man har bedre af at moderere sig, skønt det jo er lidt trivielt før man bliver vant til det. – 
 Nu om Sommeren er her jo ingen Selskabelighed, - de fleste er på Landet og det er også for varmt i Reglen. Vore Adspredelser består hovedsagelig i at tage ud på Landet el. gå op i Parken. Mon jeg skrev om vore Køretur? Harry lejede Hest og Vogn for en hel Dag og vi kørte en vældig Tur ud i de store Skove på ”Blue Hills”, - Harry, Grethe og jeg. Den Lille var henrykt, - hun sad mellem os og holdt Enden af Tømmerne og morede sig af Hjertens Lyst. Ude i Skoven stod vi af og plukkede Blomster og fandt Bær og det var i det hele taget vellykket. Harry havde det ikke så 
 3) 
 godt et Par Dage – begrundet på Varmen og for meget at gøre. Jeg var meget bange for at hans Pleurity var ved at komme igen, men der er vist ingen Fare, for nu har han det bedre igen. Heldigvis er det mere køligere nu. Jeg fodrer ham godt op, med Saft af 1 Pund Kød hver Dag, og udmærkede Middage. Harry siger at jeg laver ligeså god (og undertiden bedre) Mad end han kan få på Restaurationer, så du kan deraf slutte at jeg må have forbedret mig en Del i den Retning siden jeg var hjemme. Jævne Supper er min Specialitet, og Harry får det hver Dag, det er jo let fordøjeligt og nærende! Jeg spiser det ikke selv, da jeg er bange for at blive for fed. Jeg er da svunden lidt i Sommer. – 
 Grethe gør sit til at give mig Motion, - næppe er hun vågnet fra sin Middagslur før hun begynder, - ”down stairs, - out, Hat on. – Mamma take Baby” o.s.v. og hun holder ikke op før jeg giver hende Tøjet på, og hun skriger af Glæde når jeg tager hende 
 [Skrevet på tværs øverst s. 1:]
 Nu håber jeg at høre stadig god Bedring for Far, hvornår skal han i Klokken Tak Lugge for Brevet som vi var meget rørte over Hilsen E</t>
   </si>
   <si>
-    <t>Grethe Jungstedt
-[...28 lines deleted...]
-R. HARRIS E. SAWYER
+    <t>1902 før maj eller juni</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1567</t>
+  </si>
+  <si>
+    <t>Grethe og Ellen Sawyer har besøgt Fru Sonne. Grethe turde ikke lege med børnene.
+Fru Holbrook er ikke glad for at bo i Ohio. Hendes dreng og Grethe legede godt sammen, og de klæder hinanden; han lys og fin, hun mørk.
+Ellen kan ikke få svigerfamilien til at holde op med at give Grethe slik og kager. Dr. Taylor siger, at det ødelægger tænderne.
+Ellen og familien kommer ikke ud at rejse dette år. 
+I tre måneder har Harris betalt alt for hele husstanden, for hans far har ikke meget arbejde, og han er ikke ret dygtig. Ellen ville ønske, at Harrys forældre og søskende kunne flytte, men Harris har ikke råd til at betale to huslejer.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/QzWv</t>
+  </si>
+  <si>
+    <t>[Fortrykt øverst til venstre s. 1 og 3:]
+DR. HARRIS SAWYER,
 CHEMIST AND BACTERIOLOGIST,
-176 FEDERAL STREET,
+620 ATLANTIC AVE.,
 BOSTON, MASS., U.S.A.
-TELEPHONES 4650 MAIN,
-[...16 lines deleted...]
-Pelle</t>
+TELEPHONES HATHAWAY BUILDING, BOSTON,
+203-3 DORCHESTER.
+[Fortrykt øverst til højre s. 1 og 3:]
+SPECIALIST IN QUESTIONS CONCERNING
+MOULDS,
+YEAST,
+BACTERIA,
+ANTISEPTICS.
+[Den eller de første sider af brevet mangler. Håndskrevet:]
+bærer hende ned af Trappen. Vi var ovre hos Fru Sonne forleden, men der er ingen Fornøjelse ved at tage hende med der for hun vil sidde på mit Skød hele Tiden og tør slet ikke lege med Børnene, - 3 er hende lidt for meget. 
+I går var Mrs. Holbrook her med Baby næsten hele Dagen. De er ikke ret glade ved deres nye opholdssted i Ohio og vil gerne tilbage. Hun venter nok Nr. 2 og er denne Gang meget glad ved Udsigterne. Baby Holbrook har været syg og så mager og ussel ud, men er ellers et umådelig godt Barn. Han og Grethe kunde rigtig godt sammen. De klæder hinanden godt, - han er bleg, lys og fin, - hun med sine store Kuløjne, Olivenfarveteint ["farve" overstreget; ”teint” indsat over linjen] og små hvide Tænder. Hun har nu 12 Tænder og de ere meget hvide og regelmæssige, - jeg håber det andet Sæt vil komme ligeså gode som disse. 
+Jeg har min Nød med at holde dem fra at give hende Kage og sødt, vi giver hende selv ikke Spor af den Slags, - med vor gode Vilje skal hendes Tænder ikke spoleres. Dr. Taylor han sagde forleden at det er Ruin for Tænderne 
+Harry har nu i 3 Måneder betalt næsten ["næsten" indsat over linjen] alt og det er jo bekosteligt. Den Gamle har noget Arbejde, men ikke meget. Han tager hvad han kan få, - jeg tror han murer for Tiden. 
+Den Gamle er ikke ret dygtig, og det bliver sjælden til ret meget hvad han tager sig til. Når vi dog bare havde dem et andet Sted, for vi er alle træt af denne Menage, men det koster jo ikke så lidt at få dem flyttet og betale Husleje et Sted til. Nå men hvis Syrerne bliver ved at gå op, når det sig nok. – Harry har nu købt det sidste store Apparat til Lab. – et [ulæseligt ord], 
+han sagde forleden at det er Ruin for Tænderne Den ["den" overstreget] Dr. Taylors Dukke brøler en hel Del, men sover godt om Natten, og det hjælper jo på det. 
+Nej, vi kommer såmænd ingen Vegne i År, - Indtægterne er gode men Udtægterne også gode. 
+Hilsen til Bedstemor fra Grethe.
+[Skrevet på hovedet s. 3:]
+Dette Brev er nok lidt svinet, - Grethe har hjulpen mig med denne sidste Side.</t>
   </si>
   <si>
     <t>1902-02-25</t>
   </si>
   <si>
     <t>176 Federal Street
 Boston</t>
   </si>
   <si>
     <t>Thora  Branner
 Herbert Felton
 - Fuller
 Grethe Jungstedt
 Johanne Christine Larsen
 - Mackie
 William Mackie
 Harris Sawyer
 Helen Sawyer
-- Sawyer, Harris' far
+Joseph Sawyer, Harris' far
 Hempel Syberg</t>
   </si>
   <si>
     <t>Christine Mackie, f. Warberg, rejste fra Danmark til Boston omkring 1. juni 1902. Hun mødte under sit ophold her William/Billy Mackie, og de to blev gift det følgende år. Ægteskabet holdt ikke.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1588</t>
   </si>
   <si>
     <t>Grethe har haft hoste, og nu er Ellen Sawyer smittet.
 Ellen vil savne Christine/Mornine Mackie, når hun rejser. Hun vil også savne William/Billy Mackies besøg.
 Ellen har stået for en stor middag. Pigen, der skulle servere, havde ikke fået besked, men hendes mor kom og hjalp. Nu gruer Ellen for en thanksgiving-middag med Sawyer-familien.
 Grethe synger små sange nu. Hun er et nemt barn, som finder sig i meget, og hun leger længe alene. Hun elsker at høre historier. 
 Christine har besøgt Williams forældre. De fordømmer indtagelse af alkohol og ville besvime, hvis de så Christine ryge cigar.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/UlCF</t>
   </si>
   <si>
     <t>[Fortrykt i venstre side øverst på arket:]
 DR. HARRIS E. SAWYER
 CHEMIST AND BACTERIOLOGIST,
 176 FEDERAL STREET,
 BOSTON, MASS., U.S.A.
 TELEPHONES 4650 MAIN
@@ -2451,51 +2451,51 @@
     <t>https://fynboerne.ktdk.dk/d/uVXF</t>
   </si>
   <si>
     <t>27 Bellevue St.
 9 Jan.-03
 Kæreste Mor!
 Først må jeg gratulere dig til din Fødselsdag, - jeg håber at dette Brev må komme i Tide. Ja, dette bliver jo, som alle Mærkedage en trist Dag, - jeg mener at på de Dage som vi altid har været vant til at betragte som Festdage, mærkes Tomheden efter Far endnu mere. – Takkede jeg for Billedet i mit sidste Brev, - det er vist glidt lidt over Skrivedagen, - jeg bliver mere glad ved det Billede jo længere jeg har det, - det er dog ganske udmærket. Det er som jeg kan høre Far sige ”men, min Riese”, når jeg ser på det. Jeg griber mig ofte i at tænke, - men er det dog også muligt, at det er sandt, at Far er borte. Det er ligesom det ikke kan komme helt ind i Bevidstheden, for han hænger jo sådan sammen med alle Minderne hjemmefra, hvorimod jeg jo ingen Minder har fra Erikshaab uden ham. Måske jeg heller aldrig får. – Ja, det er svært at tænke på. – Jeg venter med Længsel på Brev hjemmefra eller fra Christine. Vi syntes hendes Sygdom om Bord var noget alarmerende. Billy kom ud om Aftenen for at høre Brevet – han havde selv et Par men intet om hendes Sygdom. Han var meget nervøs over dette kunde vi nok se, skønt han gjorde sig kæk og mente ikke det var andet end Forkølelse. – Det var jo helt rart at de Breve kom som en Forberedelse, jeg havde været bange for at det måske var for stærk en Overraskelse. 
 Vi har det godt nu. Grethe har i lang Tid haft en ussel Appetit men nu begynder det at hjælpe. Hun får Havregrød, Æg og Kakao så meget som jeg kan få i hende. Kød og Fisk vil hun ikke røre – det er ligesom hun er ved at kaste op når hun får det i Munden.
 Hun løber i Vejret, tegner til at blive lang og tynd. Hun har det udmærket, - sidder for Øjeblikket ved Klaveret med sin Sangbog foran sig og synger Brudstykker af alle dine små Sange. Hun har allerede fået fat i nogle af Melodierne af de nye Sange som Mornine sendte os til Nytår. Vil du ikke sige hende så mange Tak for dem, – det var en Glæde da jeg endelig kunde synge den om Grisen og den om Hundehvalpen for hende. Hun har pint og plaget mig for at synge dem siden Mornine rejste.
 Harris Finger er under Dr. Behandling endnu. De ere ikke sikre på at Stykket vil gro fast. Jeg tænker han når
 [Resten af brevet mangler]</t>
   </si>
   <si>
     <t>1903-5</t>
   </si>
   <si>
     <t>USA
 Mass.
 Dorchester</t>
   </si>
   <si>
     <t>Ingeborg Abrahams
 Ellen Agnete Amstrup
 Louise Amstrup
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Niels Elgaard Amstrup
 Alfred Goldschmidt
 - Grønlund
 Jens Hammer
 Grethe Jungstedt
 Alhed Larsen
 Johannes Larsen
 Christine  Mackie
 William Mackie
 Mogens Mogensen
 - Mogensen, Fru
 Otto Emil  Paludan
 Ditlev Schroll
 Hempel Syberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Laura Warberg var på besøg hos sine to døtre i Boston fra ca. marts til juni 1903. 
 Hellig Olav var et af Skandinavien-Amerika Linjens (DFDS) tre søsterskibe. De andre var United States og Oscar II. Frederik VIII kom til i 1913. Hellig Olav blev søsat 1902 fra Glasgow værftet Alex Stephen &amp;amp; Sons, målte 158,5 x 17,8 meter og var indrettet til transport af 1170 passagerer, 130 på 1., 140 på 2. og 900 på 3. klasse. Hellig Olav kom til København i 1903 og blev sat ind på sin rute fra København til New York. (http://www.liners.dk/ship-dk/Hellig_Olav/Hellig-Olav-dk.html)
 Det vides ikke, hvad der menes med, at Peter fik land, eller hvem han var. 
 Alfred Goldschmidt og Astrid blev gift i 1904 og skilt i 1914.
 Det vides ikke, hvem "Hollufgaardene" er, men Hollufgaard er en herregård, der ligger nær Odense. 
 I Danmark blev pund (svarende til 500 gram) anvendt frem til metersystemets indførelse i 1907.</t>
@@ -2725,53 +2725,53 @@
 [På kuvertens bagside:]
 Poststempler.
 [I brevet:]
 d: 29/12 –
 Kære Astrid!
 Jeg bliver ved at skubbe det hen med dette Brev, det er ikke saa let for mig, for jeg kan ikke se anderledes paa Sagen, end jeg hele Tiden har gjort. Peter har været hos os baade Juleaften til Juletræ, Juledag til Middag og i Søndags Aftes. Vi ser alle noget saa sjældent elskeligt i ham, jeg kan ikke komme over den Sorg det er mig, at min Putte, hvem jeg hidtil har været saa stolt af, ikke kunde ”passe til” et saadant Menneske! Som Du har skuffet os! og Peters Ven Hornemann, der skrev saa kønt til Dig og var saa glad ved Partiet. Jeg vil antage, at naar Du kommer hjem, saa er jeg rejst til Boston: Du maa jo nu i Vinter for Alvor tænke paa at skaffe Dig en Livsstilling, vel foreløbig en Plads ved et eller andet. – Johanne gjorde mig den Sorg at rejse ud og besøge det Menneske i Julen, som har krænket os saa haardt og hvem jeg aldrig tilgiver, at han kunde gaa mellem Dig og Peter og ødelægge Din Fremtid. Men dette skal nu være det sidste jeg skriver om det; jeg kan jo intet forandre og Du maa jo saa tage Fremtiden, som den bliver. Der kommer sikkert en Tid, da Du bittert fortryder dette Brud!
 Hilsener fra Mor.
 Pan beder mig hilse Dig.</t>
   </si>
   <si>
     <t>1904-01-19</t>
   </si>
   <si>
     <t>Thorvald Balslev</t>
   </si>
   <si>
     <t>Nørhaa</t>
   </si>
   <si>
     <t>Ellen Agnete Amstrup
 Louise Amstrup
 Eva Balslev
 Ida Balslev
 Johan  Balslev
 Lars Christian Balslev
+Laura Balslev
 Rigmor Balslev
 Vibeke Balslev
-Laura Balslev, f. Leth
 Alhed Marie Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Niels Elgaard Amstrup
 Christine  Mackie
 Marie Paludan
 Otto Emil  Paludan
 Ellen  Sawyer
 Hempel Syberg
 Maria von Sperling. g. Balslev</t>
   </si>
   <si>
     <t>Thorvald Balslev var i 1904 ansat som præst i Nørhaa i THY. Efter hans fars død i 1896 måtte Thorvald Balslevs mor naturligvis flytte fra præstegården. 
 Otto Emil Paludan overtog efter Albrecht Warbergs død i 1902 både stillingen som godsforvalter ved grevskabet Muckadel og boligen Erikshaab. Laura Warberg og sønnen Andreas flyttede i første omgang til København. De to døtre, der boede langt væk, var Ellen Sawyer og Christine Mackie, som begge var gift og bosat i Boston. 
 Louise og Johannes Brønsted fik 19. jan. 1904 deres første barn, Alhed. 
 Johan Balslevs kæreste eller hustru i 1904 kendes ikke, og Eva Balslevs søster er også ukendt.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3847</t>
   </si>
   <si>
     <t>Thorvald Balslev har været ked af, at hans mor og Laura Warberg ikke blev naboer, da de flyttede til København. De er jo lidt i samme situation. Men det er godt, at Thorvalds mor og hendes datter bor så tæt på hinanden. Det må være svært for Laura Warberg at have to døtre langt borte. 
 Thorvald håber, at Otto Emil Paludan ikke længere er så trykket af situationen. Warberg-familien vil nok altid betragte Erikshaab som deres hjem. Sådan har Thorvald det med Tarup. 
 Thorvald og hans familie sover længe. Vinteren har ikke været hård. Han spadserer meget; blandt andet på besøg hos gamle og syge. 
 Eva har mavekatar, men ellers er familiens medlemmer raske. 
@@ -3243,51 +3243,51 @@
 Ellers: spille – læse – skrive! Hvor knusende sjov, når Du skal besøge os herovre! Vi skal føre highlife, kan Du tro. Vi vil også tage til Lund, der er så meget at se – og til Falsterbo, hvor der vist er pragtfuldt – spørg Elle. Og da også til Åkorp – Molle har et meget smukt og gæstfrit Hjem og de yndigste Børn – Du skulde blot set to små lyshårede – rødkindede og blåøjede Tvillingepiger! de var så lækre og bløde og rene. 
 II) I denne Sammenhæng vil jeg gerne fortælle Dig mit Livs store Hemmelighed, hvis Du vil love mig at bevare den absolut – Du er naturligvis den eneste forude Ægteparret A &amp;amp; A Goldschmidt, der erfarer det kolosalt betydningsfulde og uhyre højtidelige, som jeg for Resten selv neppe tør tro af lutter Glæde - men som forskellige Omstændigheder alligevel nøder mig til at tro på. 
 Inden jeg røber det, som Du selvfølgelig på ingen Måde kan gætte – så vil jeg blot endnu engang bede Dig bevare en ubrydelig Tavshed overfor det, jeg i Fortrolighed meddeler Dig.
 Altså: der er en ganske lille bitte Alfred – eller en ganske ubetydelig lille bitte Dis, hvad det nu kan være, der ligger og gror et Sted dybt inde i mig; den har foreløbig besluttet at se Dagens Lys den 20de September; men sådanne små Beslutninger er jo aldrig helt at stole på; hvis jeg må råde, så skal min lille Unge naturligvis pænt holde sig indenfor mine Grænser indtil den 29 Sept – så opnår Du og jeg på en Måde at holde Fødselsdag på samme Dag. – 
 Nå, nu har Du hørt det hele; og jeg håber da, at Du på det grundigste er imponeret. Junge – smil ikke overbærende – sig ikke, at dette er en Hverdagsbegivenhed – 
 Du skal nemlig vide, Junge, at når dette engang overgår èn selv – så forandrer alt sig; og det, man hos andre finder såre naturligt og ikke videre mærkværdigt – det bliver – Tilfældet overført på en selv – til noget ganske overordentlig besynderligt; noget man i Grunden aldrig rigtig havde tænkt sig Muligheden af for sit eget Vedkommende. 
 Det bliver til et helt lille Vidunder, Junge, dèt, der skal ske; det er en vidunderlig Følelse, at man hver eneste Dag går omkring og nærer med sit Legeme – sin Sjæl – en lille Menneskeskabning i sit eget Indre. 
 Åh Junge – lad mig dog ikke blive ved med at snakke – men vent blot, til Du engang kan sige de stolte Ord, at Du bærer på et lille Barn, så skal Du se, hvor det er underligt, og hvor det kan gøre èn sært lykkelig.
 Altså Junge, når Du engang vender hjem, så er det sandsynligt, at der vrimler med små ubekendte Søskendebørn alle Vegne -.
 Jeg får nu kun èn, for jeg er rask som en Fisk (undt. Forkølelser, som dog ikke vedkommer Ungen) har så at sige ingen Kvalme – og er dog på 3die Måned!!
 Nå, det bliver nok dog ikke andet end Ungesnak – Jungesnak – lad mig så slutte med Tusinde Hilsener fra Din Dis</t>
   </si>
   <si>
     <t>1905-03-15</t>
   </si>
   <si>
     <t>Malmø
 St. Pauli Kyrkogatan</t>
   </si>
   <si>
     <t>Ingeborg Abrahams
 - Bendix
 Julie Brandt
 Bodild Branner
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Alhed Marie Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Alfred Goldschmidt
 Henriette Goldschmidt
 Ina  Goldschmidt
 Johanne Goldschmidt
 Selmar Goldschmidt
 Christine  Mackie
 Mathilda -, pige i huset hos Astrid Warberg-Goldschmidt
 Anton  Svendsen
 Laura Warberg</t>
   </si>
   <si>
     <t>Johanne/Junge C. Larsen (f. Warberg) opholdt sig hos sin søster i Boston. Hun var gæst og også pige i huset. Søsteren, Christine Mackie, rejste til Danmark, mens Johanne var hos hende. Christine ønskede at føde sit barn i sit hjemland. 
 Det vides ikke, hvem Pølse-Levin, Fru og Frk. Plaut, Lina Levin og Svend Hertz var, men de fire sidstnævnte var formodentlig venner af Astrid Warberg-Goldschmidts svigermor, Henriette Goldschmidt. 
 Jorcks Passage er en passagebygning mellem Vimmelskaftet (Strøget) og Skindergade i København. Passagen, der blev bygget 1893-95 efter tegninger af arkitekt Vilhelm Dahlerup, er opkaldt efter bygherren, sukkervarefabrikant Reinholdt W. Jorck (1832-1909) (Wikipedia dec. 2023).
 En pincenez er et par briller uden stænger. Man sætter sin pincenez direkte på næsen, og den holdes så på plads ved en art klemme (Wikipedia dec. 2023). 
 Bilsted &amp;amp; Schous Klinik Allégade 31, Frederiksberg (Kraks Vejviser 1907].</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0504</t>
   </si>
   <si>
     <t>Det er i dag, Christine/Mornine rejser hjem fra USA til Danmark.
@@ -3659,51 +3659,51 @@
 Kære Alhed! Putte er forkølet med Hoste, Billy snakker om Kighoste, som dine jo ikke har haft. Det vil vise sig om et Par Dage; hvis det bliver Kighoste, telegrafere vi, så I kan få Tid til at træffe Arrangementer, det er jo ikke til at tænke på at komme i saa Tilfælde. Hvis I ikke har fået Telegram, når du får dette, er der altså ingenting i Vejen. Men mon I ellers kan træffe noget Arrangement m.H.t. de Penge, der vel alt er betalt for jeres Billetter? opsætte Rejsen
 Jeg haaber, dette er blind Allarm, det vilde være en rædsom Skuffelse; og Billy siger jo, det er lidt slemt for så små Børn. Jeg er temmelig altereret. Kærlig hilsen C.</t>
   </si>
   <si>
     <t>11. jun. 1907</t>
   </si>
   <si>
     <t>Dagbog</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/Nlq1Nlod</t>
   </si>
   <si>
     <t>26. aug. 1907</t>
   </si>
   <si>
     <t>- Warncke</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/bsK1NJaA</t>
   </si>
   <si>
     <t>1907-9</t>
   </si>
   <si>
-    <t>Wilhelm Branner
+    <t>Vilhelm Branner
 - Branner, gamle fru
 - Frandsen
 - Galway
 - Holstein, Frk.
 Alhed Larsen
 Andreas Larsen
 Johan Larsen
 Elisabeth Mackie
 William Mackie
 Ellen  Sawyer
 Harris Sawyer
 - Wiengaard</t>
   </si>
   <si>
     <t>Alhed og Joh. Larsen besøgte familien Mackie i Boston i efteråret 1907. Elisabeth Mackie (Putte) er født 11. sept. 1905. Det må være hendes toårs fødselsdag, man har fejret. 
 Under USA-turen sidst i august og først i september 1907 rejste Alhed og Johannes Larsen på vildmarkstur i Maine og op til den canadiske grænse.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2267</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/fi5a</t>
   </si>
   <si>
     <t>[Den eller de første sider af brevet mangler]
@@ -3936,51 +3936,51 @@
     <t>Alhed vil gerne have aviser tilsendt. Hun er ked af, at Johannes Larsen ikke har sat sine akvareller i rammer og spørger, hvad Larsen synes om de store rammer.
 Alhed og Johannes Larsen kan vist ikke få de 50 $. Alhed spørger til hjemrejsebilletter.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/G6GK</t>
   </si>
   <si>
     <t>Kæreste Larsi!
 Tak for Dit Brev i Dag og Opffers Brevkort, men Avis har jeg ikke faaet, send mig endelig Aviser det morer mig meget, jeg vilde ogsaa nok have en rigtig med ”min” Artikel i. Jeg er ganske Perplex over at Udstillingen aabner i dag, men meget elendig ved Tanken om, at Du saa ikke har gjort noget i Retning af Rammer til Akvarellerne og det tror jeg er meget forkert. Dels misklæder det dem meget at hænge uden Ramme og dels regner Folk dem ikke for noget, har Du ikke en Gang sat dem paa Kartoner. – Det er ellers meget spændende, hvordan det vil gaa Chr. sagde i Dag, at det saa ud som Billy havde taget Puttes Bog, saa vi altsaa ikke kunde faa de 50 $. Har Du taget Billet, nej det kan Du jo ikke, før vi ses. Gaar der ikke et 14-15de? det er mærkeligt med de 14 Dages Mellemrum men Titgen vil vi ikke med. Billy spørger stadig, om Du ik [de to bogstaver overstreget] eller Opffer ikke nævner hvordan I syntes om de store Rammer, han selv syntes, de klædte Billederne storartet, Du maa endelig sende ham et Par Ord, han var dog rørende med at sørge for Telegram o.s.v. – Vi har det godt men har ikke været uden for en Dør
 De kærligste Hilsner Din A.
 Hils Hr og Fru Opffer.</t>
   </si>
   <si>
     <t>1907-10-25</t>
   </si>
   <si>
     <t>New York
 Boston</t>
   </si>
   <si>
     <t>Andreas Larsen
 Johan Larsen
 William Mackie
 Emil Opffer
 Ellen  Sawyer
-- Ward</t>
+Mathilde Ward</t>
   </si>
   <si>
     <t>Johannes Larsen har dagen i forvejen åbnet en udstilling i bladet Danskamerikanerens kontorer. Redaktør på bladet er Emil Opffer. Alhed Larsen er imens hos sine søstre i Boston. Det er uklart, hvorfor Alhed telefonerer med lille Puf, for drengene er sammen med hende i Boston.</t>
   </si>
   <si>
     <t>Alhed Larsen gætter på, at Johannes larsen endnu ikke har solgt noget på udstillingen. Hun kunne godt tænke sig at se New York på hjemturen, hvis de får råd. Alhed beder Johannes Larsen spørge Opffer om muligheden for at sende penge pr. telegraf og måske om at låne af ham.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ioi2</t>
   </si>
   <si>
     <t>Kæreste Lavsi!
 Tak for Dit Brev i Gaar, i Dag har vi ingen faaet, hvad der vel ikke er videre gode Tegn, hvis der var solgt noget i Gaar, den første Dag, havde jeg vel nok hørt fra Dig. Du maa ellers endelig skrive hver Dag, Du kan nok tænke, jeg følger det med stor Spæding og Interesse. Om vi fik Raad, kunde jeg svært godt lide at se N.Y. nogle Dage paa Gennemrejsen og jeg kunde ogsaa vældig godt lide at vide [ordet overstreget] vi skulde have en lille rolig Tid her i Boston efter Travlhed og alt det og tage nogle Udflugter o.s.v. se Byen lidt efter. Vi kunde naturligvis sagtens faa Elle til at invitere os den sidste Tid saa vi faktisk rejste herfra d. 7ende, hvis Billy saa vilde være tilfreds, jeg ved ikke hvad Du mener, hvis vi skal skrive hjem efter Penge forbyder det sig jo af sig selv at rejse 7de, der kan det jo endogsaa knibe til 21nde. Snak med Opffer om, om det ikke kan lade sig gøre at faa dem sendt pr Telegraf. Maaske, naar han hører om det at han da kan se Udvej til at laane Dig dem. Dette er et forjaget Brev, men Mrs. Wård har meldt sig til Thé og Elle kommer ogsaa. Vi har det godt, jeg telefonerer hver Dag med lille Puf, men jeg længes snart efter lidt frisk Luft og Movering. Hermed et Brev fra Lysse, der staar ”et Tog til Lysse”, hvilket vil sige, at han ønsker sig et Tog. – Hils Opffers mange Gange, send mig endelig flittig Aviser jeg kan godt lide det Blad. 1000 Hilsner fra Din A.
 Fredag</t>
   </si>
   <si>
     <t>1907-10-26</t>
   </si>
   <si>
     <t>Staten Island, New York
 Brooklyn Bridge, New York
 Hudson River, New York</t>
   </si>
   <si>
     <t>- Dons
@@ -4007,119 +4007,119 @@
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/gwvu</t>
   </si>
   <si>
     <t>[Fortrykt brevhovede]:
 Telephone, 5454 Beekman
 Room 2024 Tribune Building
 Dansk-Amerikaneren
 The Danish-American. 
 An independent weekly newspaper circulating throughout United States, Denmark, Slesvig, Danish West Indies Etc.
 Emil Opffer
 Editor
 J.P. Holm
 Publisher
 WM. Bath
 Business Manager
 New York….190
 [Indsat med håndskrift]: 26 October 7
 Kæreste Alhed!
 Ja der er endnu ikke solgt, noget men Opffer mener det kommer nok, nu maa De sgu skrive lidt optimistisk siger han. Frk Dons var til Middag hos Opffers i Gaar, hun var meget glad ved at have set Udstillingen og ønskede hun havde Raad til at købe, hun havde altid glædet sig over mine Billeder paa den frie Udstilling og satte Syberg meget højt, hun vilde derop igen og lovede at slæbe den svenske Konsul og Frue derop de har Penge og køber Billeder. Jeg var en dejlig Tur med Færgen over til Staten Island, med Fru Opffer og Iwan i Frmdgs tog alene tilbage, dejligt Vejr, Byen saa henrivende ud. Jeg maler et Maleri af Brooklyn Broen her fra Kontoret, jeg malede først en lille Aquarel af det samme som jeg synes er god. Vi sidder her og venter paa Fru O og Drengen. I Mrg Søndag skal vi en Tur over paa den anden Side af Hudsonfloden om Frmd. og om Eftrdg paa det zoologiske Museum og Kunstmuseet. Ja vi maa jo saa lægge paa Oppermann og Onkel Syberg naar de 50 af [ulæseligt tegn] er væk, det forekommer mig at spille en mindre Rolle naar de alligevel skal blokkes, men vi er jo ikke færdig endnu med Udstillingen og kunde jo eventuelt lade det hænge her noget længere. Billederne ser godt ud her og jeg har faaet en Del mere Respekt for mig selv siden jeg har faaet dem op. Tak for Brevet i Dag. I Mrg gaar Elevatoren ikke saa kommer her ingen op. Nu haaber vi paa Mandag. Kys de kære Børn fra mig jeg skal se hvad jeg kan gøre for Lysse. Tak ham for Brevet. Nu bød O mig en Cigaret og beder mig sende disse 2 til Dig og C. Hils B og C mange Gange. Mange kærlige Hilsner og Kys fra Din
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1907-10-28</t>
-  </si>
-[...28 lines deleted...]
-[Skrevet på hovedet øverst på side 1:] nu har Du jo ogsaa dette sidste Telegram at takke for</t>
   </si>
   <si>
     <t>5th Avenue, New York</t>
   </si>
   <si>
     <t>William Mackie
 Emil Opffer</t>
   </si>
   <si>
     <t>Johannes Larsen er i New York, hvor han udstiller i bladet Dansk-Amerikanerens kontorlokaler. Larsens ven, Emil Opffer, er redaktør på bladet.
 Alhed Larsen og børnene var imens i Boston hos Alheds søster, Christine, og dennes mand, William Mackie (Billy).</t>
   </si>
   <si>
     <t>Johannes Larsen vil gerne skrive til William Mackie (Billy), men han håbede at sælge et billede, så han havde noget at skrive om.
 Det har været gråt og trist vejr, og Larsen og co kunne dårligt se billederne på museet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Lr3F</t>
   </si>
   <si>
     <t>[Fortrykt brevhovede]:
 Telephone, 5454 Beekman
 Room 2024 Tribune Building
 Dansk-Amerikaneren
 The Danish-American. 
 An independent weekly newspaper circulating throughout United States, Denmark, Slesvig, Danish West Indies Etc.
 Emil Opffer
 Editor
 J.P. Holm
 Publisher
 WM. Bath
 Business Manager
 New York….190
 [Indsat med håndskrift]: 28 October 7
 Kæreste Alhed!
 Telegrammet fik jeg først i Dag da jeg Kl. 1 kom her paa Kontoret Opffer syntes ikke der var Gr. til at svare da Du jo maatte have mit sidste Brev nu, hvad der jo ogsaa fremgaar af Dit Brev som Kl 2 ½. Ja jeg vil da gerne skrive til Billy selv, og har gaaet og luret paa hver Dag om der dog ikke skulde gaa et Billede saa jeg kunde meddele ham det, skrive et længere engelsk Brev om ingen Ting kan jeg ikke. Det har været et væmmeligt Vejr i Gaar og i Dag koldt Graavejr i Gaar Formdg og øsende Regn og Mørke i Gaar Efterm. Vi kunde knap se Billederne paa Museet, bag efter gik vi ned af 5th Ave og saa paa alle Millionærerne. O siger jeg skal slaa en Klat og holde op vi skal gaa nu. Hilsen fra ham. Jeg skal nok snakke med ham om Billetterne o.s.v.
 Hils de andre
 Din Johannes Larsen
 Mange Kys.</t>
+  </si>
+  <si>
+    <t>- Dons
+William Mackie
+- Mathiasen
+L C Nielsen
+Theodor Oppermann
+Jacob Riis
+Hempel Syberg</t>
+  </si>
+  <si>
+    <t>Johannes Larsen er i New York og har åbnet udstilling i tidsskriftet Dansk Amerikanerens Kontor hos Emil Opffer. Alhed Larsen og børnene er hos hendes søster i Boston. Tidskriftet er det, som Alhed i brevet kalder "Bladet".
+Larsen solgte dårligt på udstillingen, og familien havde ikke råd til hjemrejsebilletterne, så de måtte låne hos Oppermann m.fl. 
+Johannes Larsen har i et tidligere brev fortalt om Frk. Dons, som besøgte hans udstilling.</t>
+  </si>
+  <si>
+    <t>Alhed Larsen har været bekymret for sin mand, som hun ikke hørte fra nogle dage. 
+Larsen-parret må låne penge til hjemrejsen af Hempel Syberg og/eller Oppermann.
+Kan man forlænge udstillingen og skrive i bladet, at besøget har været flot?
+William Mackie (Billy) siger, at Johannes Larsen må tage kontakt til Jacob Riis og andre danskere i New York.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/EhaQ</t>
+  </si>
+  <si>
+    <t>Kæreste Larsi!
+Sikken en Sensation. Det gik pludselig i Lørdags da Efterm. Posten havde været her, uden Brev fra Dig – op for mig, at Du maatte jo være forulykket, siden jeg hverken havde faaet Brev Fredag eller Lørdag, og da det pludselig stod for mig, at jeg nu ikke kunde høre før Mandag, blev jeg saa rædselsslagen, at jeg telefonerede ind til Billy og fik ham til at telegrafere i Haab om at faa Svartelegram. Men det har Du jo aabenbart ikke reflekteret paa og nu kom jo da heldigvis Dit Brev i Dag, - vi hentede det paa Posthuset. Men jeg var meget angst, Du kunde jo da ogsaa nemt blive borte i den Myretue; og jeg kunde ikke forstaa, at Du ikke skrev netop da Udst. lige var aaben og jeg i mit Torsdagsbrev bad Dig skrive hver Dag. – Ja, desværre, saa maa vi jo gaa paa Onkel S. og Opperm. Men det kan jo ligefrem knibe med at faa dem til d. 21nde, tal endelig med O. om om de ikke kan sende dem pr. Telegram, og saa maa Du endelig lægge godt ud for O.S. om alle de uforudsete Udg. med Rammer, Forsendelser, Rejse o.s.v. Jeg er ikke stolt af det, men der er jo ikke andet for at gøre, hjem maa vi jo. Det er rædsomt, at Udst. ikke kan være aaben Søndag, der er jo mange Mennesker, der ikke kan de andre Dage. Kommer der nogen og ser paa den?? Maaske Du skulde holde den aaben Søndag [ordet overstreget] lidt længere saa der en Gang til kunde komme noget i Bladet om den, at den ”paa Grund af det stærke Besøg” var aaben nogle Dage endnu. – [Ulæseligt ord] der er her i Dag siger, at Du endelig maa sætte Dig i Forb. Med Mathiasen, Jacob Riis eller andre formaaende Danskere, han mener L.C. Nielsen er i N.Y. og bor hos en af de Familier. Naa, men Du gør naturligvis hvad Du kan. Det var morsomt med Frk. Dons. Og morsomt at Du maler. – Billy siger, at Du endelig maa paa passe paa den Kasse de store Billeder kom i, naar de hjemsendes [ordet hjem overstreget] i den g [bogstavet overstreget] hertilbage, gaar de for næsten ingenting ved Hjælp af medf. Seddel. – Tak O for Cigaretterne, alt Indholdet laa løst i Konvolutten, saa Papir og Tobak maatte ryges hverfor [indsat over ”Kæreste” på side 1] sig. Vi har det godt men jeg morer mig ikke ret meget. 1000 Hilsner Din A.
+[Skrevet lodret på side 1, over "Kæreste":] Hils Opffer mange Gange
+Jeg synes Du skulde skrive et Par Ord til Billy han spørger stadig hvad Du syntes om Rammerne 
+[Skrevet på hovedet øverst på side 1:] nu har Du jo ogsaa dette sidste Telegram at takke for</t>
   </si>
   <si>
     <t>1907-10-30</t>
   </si>
   <si>
     <t>Emil Opffer
 Ellen  Sawyer
 Hempel Syberg</t>
   </si>
   <si>
     <t>Alhed Larsen og drengene er hos hendes søstre i Boston, mens Johannes Larsen er i New York, hvor han laver udstilling i tidsskriftet Dansk Amerikanerens kontor. Emil Opffer var redaktør på dette blad.</t>
   </si>
   <si>
     <t>Det er godt, at Johannes Larsen er glad for udstillingen, og han burde forlænge den.
 Ellen Sawyer (Alheds søster) vil låne Alhed 100 dollars. Alhed synes, at de skal undlade at låne af Hempel Syberg (Onkel Syberg), for det er ubehageligt at skylde ham penge.
 Ellen vil gerne have abbonnement på bladet Dansk Amerikaneren, og Alhed beder Johannes Larsen ordne det plus sende en bog.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/M6n4</t>
   </si>
   <si>
     <t>Kære Larsi! Ja, det gaar jo ikke videre straalende med Salget, men det er morsomt, Du selv synes, de ser godt ud. Du svarede ikke paa mit Spørgsmaal, om der saa g [”saa” og ”g” overstreget] kommer nogen Mennesker og ser paa det? Men jeg synes rigtignok, Du skulde lade det hænge lidt længere, naar vi nu alligevel ikke kommer af sted før d. 21, var der jo ikke noget at forsømme med det. Jeg var ude hos Elle i Aftes, tænk, det er 100 Dollars hun vil laane os, det pynter jo meget paa det. Naar vi saa fik 400 Kr. til, kunde vi vist klare os. Har Du skreven?? Hvis Du ikke vilde være alt for ked af det, vilde jeg meget foretrække helt at lade være med Onkel Syberg, han er meget mere ubehagelig og pinlig at skylde noget, Opffer kunde bedre forstaa at Du havde sat Dig i Udgift for en Udstilling, og saa kunde vi se at skaffe ham nogen af dem, naar vi kom til Kjbh. og lade Resten staa til Foraaret. Saa meget skulde vi jo alligevel have haft af O. saa skal vi ikke ligefrem betragte det som at vi nu kan lade være med O.S. Og saa er der jo ogsaa det at O.S. jo er saa meget paa Rejser om Efteraaret, saa det vilde være usikkert at [ordet overstreget] om Brevet traf ham strax. – Nu maa Du endelig bestille Billetter til d. 21ende, vi skal jo kun betale lidt med det samme. – Elle vi gerne abonnere paa Dansk Amerikaneren 244 Columbia Road – Dorchester vil Du betale de 25 C. for hende fra nu af og til Nytaar og hvis det er sikkert at hun kan faa den Bog ”om Amerika” som der staar om i Bladet, vil Du saa betale 2 Dollars og 25. – Hils O. mange Gange, hvis [ordet overstreget] og tak for Kortet, men hvad er det for noget Sludder at Telegrammet har krydsedes med et Brev fra ham? Jeg har ingen Brev faaet. Naa nu kun de kærligste Hilsner pas endelig paa medf. Seddel.
 Din A.</t>
   </si>
   <si>
@@ -4250,51 +4250,51 @@
 Kl 3 var vi i Tranås – et bekendt Kursted med Brystsygesanatorium. Der var 15 min. Ophold – og vi spadserede da på Perronen i det dejlige, friske Morgenluft. Skiltes. En halv Time efter var jeg i Mjølby (i Østergøtland), hvor jeg skulde skifte Tog og hvor jeg løste Billet til 3die Klasse. 
 Op på Dagen fik jeg Rejseselskab af en henrivende ung Pige, vi snakkede ivrigt sammen og det viste sig, at også hun syslede med Pen og Blæk. Desværre skiltes vi i Krylbo; men så var man i Dalarne det var Klokken 12 Torsdag Formiddag. Hvilken Rejse – det var som en Æventyrfærd! Trods al Træthed kunde jeg ikke lade være at se ud - på de dejlige Bjærge med grønne Fyr og Granskove – og Birkeskove med skinnende hvide Stammer - - Sneen lå endnu på mange Steder – og de små røde Træhuse tog sig bedårende ud mod den hvide Sne. 
 Det var blandet Tog – og det gik - usigelig langsomt – men så meget der var at se på – ved hver Station kom der Folk ind i brogede, smukke Nationaldragter og de talte et Sprog, som var fuldkommen uforståeligt for mig; men alle var de glade og muntre – lige så fornøjelige at se på, som deres Dragter – der var en Leen og Snakken hele Tiden. 
 Tilstå må jeg dog, at Trætheden undertiden overvældede mig så jeg måtte sove et Øjeblik. 
 Først Kl. 6.15 om Aftenen nåede vi Insjön, hvor jeg snart i Folkevrimlen fik Øje på en smilende Cid; og så tænkte man ikke mere på sin Træthed. Snart efter var vi ombord på den lille Damper, der tætpakket med de mest forskelligartede Mennesker, førte os blidelig ned ad Dalelven. 
 Åh Mor, det kan ikke beskrives hvor herligt det var!
 Insjön lå spejlblank med sine skovklædte Granitbjerge – Aftenen var så stille og mild – og Solnedgangen - - ! Og Cid fortalte mig om Livet deroppe – om Tømmerfløtningen, der snart skal begynde. Når Sneen smelter i Bjergene, så stiger Elven – og så begynder Tømmerdriften – Tusinder og atter Tusinder af Planker kommer så drivende højt højt nordfra - - og vi så, at de var i Færd med at lave Dæm-III/ninger – Plankerne kædes sammen i hinandens Forlængelse og dermed dannes en hel Vej langs den ene Elvstrand [Tegning med ordene "Elven" og "Dæmning" indsat] – jeg vèd ikke, om der gik Timer eller Minutter, ved blot, at det hele forekom mig at være en Drøm – en vidunderlig skøn og prægtig Drøm, fra hvilken man aldrig skulde ønske at vågne. Så kom vi til Leksand – ved den lille Bro stod fuldt af ventende Mennesker – og der blev et Liv og en Virksomhed, da Båden lagde til. Blandt de mange små Køretøjer fandt vi omsider vores ”Skjuts” vi steg op på Forsædet, Bagagen og en Dalkarl bagpå – han stod op! og kørte Hesten – og det gik i susende Fart op ad skumpede, stenede Småveje – Zig zag op ad Bjerget, til vi landede i en stor gammel rød Gård, hvor en smilende Dalkulla i Nationaldragt viste os Værelset, som Cid havde lejet til mig.
 Det er nærmest en Sal, jeg bebor – Vinduer til 3 Verdenshjørner og fra dem alle en Udsigt!! For øvrigt en meget hyggelig Stue – hvidskuret, tæppelagt Gulv – snehvide, hjemmevævede Gardiner – ligesom der også på alle Borde og på Sengen findes dejlige, vævede Stykker – hvert Hus har sin Væv – og de væver alt selv.
 Da jeg var bleven ordnet en Smule gik vi hen til Pensionatet, hvor jeg spiser – hos Frøkenerne Bernberg - 3 tykke, livlige og meget elskværdige Damer. 
 De – samt de øvrige Pensionærer kaldte mig vedholdende Frøken (trods Præsentationen, der lød på Fru) Næste Morgen, da jeg var ene med Frk. Bernberg sen. sagde jeg til hende, at det var ”et litet Mistag – min Titel var fru – fastän jeg var skild.” 
 Forbavselse! Ved Middagsbordet, da jeg sad i ivrig Passiar med en Lærerinde fra Stockholm – som idelig sagde Frøken S. til mig – bemærkede Frk. B, at det var ”et mistag etc!” 
 Stor Opstandelse! Fra det Øjeblik var jeg Ifølge svensk Skik – den fornemste Gæst – jeg skal have først o s v – o s v – o s v. Svenskerne er kostelige med al deres Etikette. Frkn. Blomberg forandrede straks deres Væsen og er nu udsøgt elskværdige – hensynsfulde - - og konverserende. Men ingen forstår et Muk, når jeg taler dansk – så jeg øves ganske godt i mit Svensk. Næste Dag – Langfredag – var Cid og jeg i Leksand – 3 Kilometer herfra – og så på Kirkefolket. Et uforglemmeligt Syn. De går i Vinterdragt nu – hvid, kort Skindkofte, kantet med en hvid Pelsbræmme – sorte, læggede Nederdele og brandrøde Forklæder; disse sidste betegner Sørgedragter, som bæres i hele Fasten – sidste Dag Langfredag. På Hovedet brogede Huer – forskellige for hver Landsby. De unge Mænd har desværre emanciperet sig og går moderne klædt, hvorimod alle gamle Mænd bærer Dragter – lang sort Klædesfrakke – gule Knæ-skindbuxer og hvide uldne Strømper. Håndværkerne bærer brunt Læderforklæde under den sorte Kappe. Storartet ser de ud allesammen. Efter Gudstjenesten samles alt Folket under Majstangen - og så går Sludderen, mens de venter på Posten, der kan hentes ved 1 Tiden, når Båden er kommen fra Insjøn. – I Går Eftermiddag travede vi i Bjærgene flere Timer – hvilken Luft her er – så ren – så frisk – så bedårende. Heroppe må man vel engang blive til et nyt og bedre Menneske 
 Nu er her ikke Plads til mere dennegang – men jeg skriver engang endnu herfra. Håber at Pengene slår til i 14 Dage – og rejser nok 1ste Maj hjem. Dit Brev fra Kristania nåede jeg at læse i Kerteminde – gid Dit næste Brev bliver ligeså godt! Jeg længes meget efter at høre, hvordan rejsen er gået. – nu er Du nok omtrent derovre. 
 Kære Mor – jeg håber at dette Brev glæder Dig – og at Du ikke finder plads i Dit Hjerte for nogen Forargelse. Jeg synes virkelig selv, at jeg i de 
 [Skrevet på hovedet øverst på brevets s1:]
 sidste År har døjet så meget ondt, så at jeg nu har Lov at føle mig glad engang. Og det gør jeg – takket være - - - ! Gæt selv. Tusinde kærlige Hilsner fra Din Astrid.</t>
   </si>
   <si>
     <t>1908-05-07</t>
   </si>
   <si>
     <t>Boston
 244 Columbia Road</t>
   </si>
   <si>
-    <t>Laura Balslev, f. Leth
+    <t>Laura Balslev
 Louise Brønsted
 Adam Goldschmidt
 Alfred Goldschmidt
 Ina  Goldschmidt
 Amanda Heinesen
 Grethe Jungstedt
 Adolph Larsen
 Alhed Larsen
 Johanne Christine Larsen
 Christine  Mackie
 Ellen  Sawyer
 Harris Sawyer
 Cid Smedberg
 Christine Swane
 Erik Warberg Larsen</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt indledte et forhold til Cid, mens hun var gift med Alfred Goldschmidt. Det vides ikke, hvad Cids familie hed. 
 Warberg-familien kendte flere, der hed Peter, så det kan ikke afgøres, hvem den omtalte var. 
 De omtalte fotografier fandtes ikke sammen med brevet. 
 Chr. Branner var muligvis et medlem af Thora Branners mands familie (Thora var Alhed Larsens søster).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Astrid W-G til Laura Warberg, 1908-05-07, 2424</t>
   </si>
@@ -4367,66 +4367,66 @@
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Astrid Goldschmidt
 Adr: Brønsted
 Birkerød
 via København
 Danmark.
 [På kuvertens bagside:]
 Poststempel
 [I brevet:]
 [Der mangler indledende side eller sider]
 men Elle 4 Timer, kom hjem 10½ spiste ude – imens ringede Gräbes op og spurgte bekymrede til ham! Skandale! Grete var ved Telefonen og sagde at de var ude paa en lang Tur! Han er meget hensynsløs mod andre Mennesker og tænk vi var bedt der for en Uge siden! Nu skulde vi der paa Søndag og det er saadanne skikkelige Damer 3 ugifte som East har kendt fra de var Børn. Vi reparerer Elles Udstyrs Linned, Natkjoler og Benklæder og har syet 1 ny Natkjole og 4 Par nye Benklæder, skal nu sye 3 nye linnede Kjoler til Grete. Det er spændende hvad det bliver til med Washington; vi maa snart kunde vente Afgørelsen. Den 6te Juni rejser Frøken Boberg og jeg er meget glad over det, jeg kan ikke lide hende; hun er saa upaalidelig og smålyver altid med meget mere. Jeg faaer jo lidt mere at bestille, men det er jeg ikke ked af; kan jo alligevel ikke taale altfor megen Syning. Hver Aften gaaer jeg en Tur alene op til og langs ned mod Parken – Franklin, en Timestid. Vi gaaer i Seng Kl. 10 eller der omkring. Om Morgenen er jeg oppe gærne Kl. 6 ¾ og vadsker op fra Dagen før, Middag jo ca. Kl. 7. laver Kaffe o s v., de nyder daglig den gode ikke tykke Kaffe. Kl. 12½ naar Grete kommer af Skole faaer vi gærne 2 Retter, lidt Suppe og Klatter, arme Riddere eller Smørrebrød og The, til Middag ca. 4 [”ca. 4” indsat over linjen] en brillant og solid Ret i Aftes, ægte Majonaise paa kogt koldt Hønsekød med Salat og Tomater, Øl til; Kompot af Æbler og Svedsker til Dessert: hver Dag forskellige Slags Dessert, undertiden Is. Her er vidunderligt smukt, Kastanier og Sirener i fuldt Flor langs vor Gade. der er langt mellem Villaerne store aabne Pladser med Træer og Græs, hvor Børnene leger. Det er en sund By, kun i den inderste gamle mindste Del er det som København. Hele Boston har over en Million Mennesker. Elle er hjemme hver Mandag, saa har vi gærne en eller anden Udflugt, mest er vi bedt med gamle Mrs. Sawyer langt ud i West Bonberry en Tur paa en Time i Sporvogn, til nogle Kusiner af dem; Grete skal med. Hveranden Mandag har vi Vadskekone, som naaer hele Vadsken og stryger en Del inden hun gaaer ved 7-Tiden!! Hun faaer en Dollar og gærne noget Mad med hjem til Moderen. Hun kommer lidt før 10! Jeg har hidtil ladet mit vadske ude mens Fr. Boberg er her, men de river det itu. Lille [ulæseligt] er en fin Dame kan Du troe. Hun betragter Fr. B. som sin Pige, siger ”lille Boberg” sendte i Søndags Aftes deres forrige Barnepige, den tyske Li[ulæseligt] op at besøge hende; Marie havde fri og saa er Fr. B. altid hos Billy. Hun Marie [”Marie” indsat over linjen] længes efter komme derfra da hun keder sig, bliver forresten bedt ind til Nabofamilierne, jeg tænker, de er nysgerrige efter at vide om Chr. snart kommer hjem! – Greter [”r” i slutningen af ordet overstreget] er altid ude i sin Fritid, leger her paa Gaden, Brunswick – Street med 3-4 Pigebørn paa hendes Alder, som hun gaaer i Skole med; uden Hat eller noget gaaer hun ogsaa i Skole 5 Min. herfra. Af Frygt for Ild i Skolen, der forresten er en Stenbygning, leger de jævnlig Ildløs, det vil sige, der lyder 3. Slag paa en stor Klokke paa en bestemt Maade, saa gaaer Børnene ganske rolig ud den ene efter den anden uden Trængsel eller Panik; ligeledes bliver der brændt Papir af naar de mærker Røgen ud paa samme Maade. – Hun har slet ikke Syning endnu i Skolen. I Dag er hun henrykt, hun skal være fri de 2 Timer fra 2 – 4 – og med til Byen med Fr. B. at see levende Billeder. I hele [”hele” indsat over linjen] næste Uge er Fr. B. i Besøg hos en Familie, hvor vi paa Lørdag Aften skal til en større Festlighed paa Dansk. Fruen er dansk, Manden er Russer. Forleden Aften var Elle og jeg i hendes Forening ”Art Club”, en Institution der hjælpes af Kirken, det er unge Piger i alle Stillinger, der ernærer sig selv. De havde for at tjene Penge til Klubben lavet en Slags Cirkus, meget morsomt sat i Scene alle mulige komiske Dragter og Forklædninger, der var Aber, en Elefant, en Giraf, Indianere, en stærk Dame, et Orkester med Redekamme, Trompeter, en Blikkedel, men ogsaa en Klaverspiller; paa ham nær alle sammen unge Piger i Klubben. Vi var lidt trætte af den grulige Støj i et ret lille Lokale, jeg gav Ice-Cream i et Lunchroom lige ved. Du kan ikke tænke Dig som alle Børn er fine og pyntede, naar de gaar paa Gaderne og leger, hvide eller lyse Kjoler altid og alt svarende dertil. Grete er tarvelig forholdsvis, hun har da mange brogede Vadskekjoler, aldrig en ulden Kjole. Damerne er ofte meget fine paa Gaden; hjemme gaaer de den meste Tid af Dagen i Nattrøje og Slæber, de fleste har jo Pige, men de samme Damer ser man saa i Silke og Fløjl og Fjer! I Gaar var East og Elle hos hans Læge, en meget dygtig Lungespecialist, som i Fjor opdagede hvad aldrig nogen før har kunnet finde, en ubetydelig Fejl i den ene Lungespids. I Gaar undersøgte han meget grundigt og alt var uforandret. East er jo saa overdreven ængstelig Lægen sagde at han vilde have udmærket af at boe i Washington ikke saa meget for Klimaet som for den gode [ulæseligt], en Maaned med Gage og mere hvis han vil uden Gage; en Maaned til Sygdom med Gage. East og Fr. [B.?] veed intet om Dine nye Meriter med Cid. Det er dejligt at hans Familie er saa gode mod Dig, de maa være meget frisindede. Nu venter jeg da ikke Brev fra Dig for det første, men skal naturligvis blive henrykt, hvis der kommer et. Hvad bestiller Cid i Dalarne? Forstvæsen? Naar er han færdig med sin Uddannelse? Er det en bedre Stilling i Sverige end i Danmark? Hvor gammel er han? Har han Klaver deroppe? Er hans Fader ogsaa venlig stemt mod mig? Har lille yndige Sjums Appetit og har hun faaet lidt fastere Kød paa Kroppen? Hvilken Syndflod af Spørgsmål! Dede skrev forleden at han søger en Plads hos en Sagfører i Østjylland, han kan ikke mere klare det Driveri ude hos Thomas; havde besøgt Onkel S., der billigede, at han vil væk. De talte ene sammen i 1 Time ”vi kan saa godt sammen” – skrev han. I Dag Kl. ca. 12 drager jeg for første Gang ud paa en Expedition pr. Sporvogn alene har nøjagtig faaet hele [ulæseligt ord] læst; hvad der skal staae paa Sporvognen Gaderne o s v. Jeg skal først
 [Slutningen af brevet mangler].</t>
   </si>
   <si>
     <t>1908-06-03</t>
   </si>
   <si>
     <t>Tornehave Birkerød</t>
   </si>
   <si>
     <t>Josefine -
 Terese -
 Charles Abrahams
 Ingeborg Abrahams
-Anna Anna, pige i huset hos Brønsted
 Alhed Marie Brønsted
 Ellen Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 John Forsell
 Adam Goldschmidt
 Alfred Goldschmidt
 Ina  Goldschmidt
 Selmar Goldschmidt
 Adolph Larsen
 Alhed Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Christine  Mackie
 Elisabeth Mackie
+Anna -, pige i huset hos Brønsted
 Cid Smedberg
 Wilhelm Stenhammar
 Alma -, Stuepige</t>
   </si>
   <si>
     <t>Tornehave var familien Brønsteds hus i Birkerød. 
 Astrid Warberg, som stadig var gift med Alfred Goldschmidt, havde et forhold til Cid Smedberg i 1908. 
 Det vides ikke, hvem Frk. B. var. Christine og Williams ægteskab vaklede allerede i 1908, og de blev siden skilt.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Astrid Warberg-Goldschmidt til Laura Warberg 1908-06-03, 2425</t>
   </si>
   <si>
     <t>Astrid takker moderen for, at hun billiger hendes forhold til Cid. Han arbejder i skovene, og han og Astrid er i brevkontakt. Cid kommenterer også Astrids skriverier. Det er trist, at han ikke fik lov til at forfølge sin drøm om at blive komponist. Cids far støtter ham på alle andre måder godt. Astrids søstre og svogre synes også, at det er dejligt, at Cid og hun har fundet hinanden. 
 Det er trist for Christine/Mornine. 
 Louise og Magisteren er rejst, og Astrid passer deres hus og børn sammen med stuepigerne. Hun beskriver den dejlige have. Børnene trives. Ina og Adam har været på besøg hos Abrahams i Hellerup.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Pfji</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Laura Warberg
 [Mr. Sawyer.) 
 244 Columbiaroad
@@ -4465,65 +4465,65 @@
 Det vides ikke, hvem kvinden, som havde haft et forhold til William Mackie, var. Christine og han blev skilt, og Christine og datteren Elisabeth/Putte flyttede til Danmark. 
 Jensen kan ikke identificeres.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2651</t>
   </si>
   <si>
     <t>Christine må sikre sig imod, at William/Billy og kvinden hævder, at hun (Christine) tiggede og bad om, at forholdet skulle fortsætte. Laura Warberg tror helt sikkert, at Billy har bedt kvinden om at gifte sig med ham, men at hun ikke ville. Derefter er Billy vendt tilbage til Christine for at bevare forholdet til hende. 
 Laura synes, at Christine skal skrive et brev til Billy og fortælle, at hun på ingen måde ønskede at vende tilbage til ham. Laura vil gerne have en kopi af et sådant brev.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/vGJ4</t>
   </si>
   <si>
     <t>Fredag Morgen d: 5_te_
 Kære Christine!
 Der er en Ting jeg tænker saa meget paa og maa sige Dig: Kan Du nu sikre Dig imod at hun og Billy siger du absolut vilde tilbage tiggede ham om at komme tilbage eller lignende?? Jeg synes dette vilde være saa rasende irriterende for Dig! Du maa finde paa en Maade at sikre Dig mod denne Beskyldning, som jeg jo da veed ikke er sand Du var jo dog den første Dag herovre klar over at det mulig [”mulig” indsat over linjen] blev til Skilsmisse og Du – og jeg ogsaa heller ikke [”ogsaa” overstreget; ”heller ikke” indsat over linjen] – ikke [ulæseligt ord] ved den Tanke. Naar Sagen altsaa fik et andet Udfald saa var det jo fordi Billy var rar og elskværdig mod Dig og lod i al Fald som han helst vilde have Dig og Putte igen og havde skrevet det til Dig. Dersom han ikke havde faaet den Samtale med hende bagefter, som helt forandrede ham, saa vilde alt være gaaet bedre hele Tiden her troer jeg [”troer jeg” indsat over linjen]. Jeg troer saa sikkert, som man kan troe den Slags ved Gætning at han har plaget og tigget hende X [indsat lodret i margen:] Ja dette veed jeg. [indsættelse slut] for at blive og senere gifte sig med ham, men at hun – være sig nu af hvilken Grund – ikke vilde. Saa har han skrevet til Dig. Dersom hun saa havde staaet fast paa det Afslag den Eftermiddag nu, saa var han ikke bleven saa forandret mod Dig, men da maa hun jo igen have givet ham at forstaae, at hun vilde dersom han vilde, er det ikke soleklart? Og dette synes jeg er det [”det” overstreget] noget af det værste hun endnu har bedrevet! Gid Du nu kunde bruge hans Brev til Dig om at komme tilbage til at bevise dem, at han ønskede det! Gid Du kunde skrive et Brev til ham og lade Fru og Hr. [ulæseligt bogstav] see ogsaa for at bevise Du prøver fordi han vil gærne have det og at Du for din egen Skyld ligesaa gærne blev hjemme og at Du i al Fald ikke har bedt ham om at komme tilbage. Du kan jo gøre som Du vil, men jeg kan ikke holde ud at tænke paa Du ikke af Dig selv [”af Dig selv” indsat over linjen] skulde tænke Dig den Mulighed – de lyver jo begge to – og saa skulde de alligevel gaae og være kærligere. Hvis Du skriver et saadant brev til Billy, jeg mener [”jeg mener” overstreget], jeg mener forlanger en Slags Bekræftelse paa at Du ikke satte alt ind paa at komme igen, kan Du saa ikke sende mig en Kopi af det? Jeg vil nu have der skal være fuld Klarhed og saa vidt muligt Sandhed i denne Sag. Naa muligt Du selv har tænkt paa alt dette. Paa Søndag skal Grete og jeg ind til Jensens og jeg faaer da nok at vide paa hvilken Maade det er fremstillet der. Naturligvis saadan, at Billy ikke har kunnet modstaae Din Bøn om at komme igen og der er jo ingen Grund til at nogen her skulde tro mig mere [resten af brevet mangler]</t>
   </si>
   <si>
     <t>1908-06-15</t>
   </si>
   <si>
     <t>Josefine -
 Charles Abrahams
 Ingeborg Abrahams
-Anna Anna, pige i huset hos Brønsted
 Julie Brandt
 Inge Bredsdorff
 Vigs Bredsdorff
 Alhed Marie Brønsted
 Ellen Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Adam Goldschmidt
 Alfred Goldschmidt
 Ina  Goldschmidt
 Johanne Goldschmidt
 Amanda Heinesen
 Olga -, Hushjælp hos Brønsted
 Christine  Mackie
+Anna -, pige i huset hos Brønsted
 Andreas Roos</t>
   </si>
   <si>
     <t>East Andover er en mindre by i den sydlige del af staten New Hampshire. 
 Laura Warberg besøgte sine to døtre i Boston. De var begge amerikansk gift.
 Tornehave var Brønsted-familiens hus i Birkerød. 
 At bryde overtvært: At tage en rask beslutning; skære igennem (ODS).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Astrid Warberg-Goldschmidt til Laura Warberg, 1908-06-15, 2439</t>
   </si>
   <si>
     <t>Louise/Lugge er kommet hjem. Astrid fandt det svært at have ansvaret for de mange børn; især under et natligt tordenvejr. 
 Ingeborg har været på besøg med børn. Bagefter blev Astrid syg. 
 Alfred Goldschmidt har hentet Ina/Sjums. Hun og Adam har også været Hellerup og på besøg i Birkerød. 
 Ina er kommet sig og hendes mave er i orden, men alle børnene har fået lus. 
 Stuepigen Anna har heldigvis sagt op til 1. juli. Astrid kan godt styre hende. Astrid nyder at have husforpligtelser igen, og der er planer om, at hun kan blive pige i huset hos søsteren, Louise.
 Astrid synes, at Laura skal komme hjem fra det ækle Amerika.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/jb4D</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Laura Warberg
@@ -4628,53 +4628,53 @@
 [Herefter på næste side:]
 Elle siger Las var meget begejstret Vi var godt 1½ Time om at gaae op; naturligvis kørte vi langt op ad Bjærget; Bakker i det uendelige. Jeg var lige ved at opgive Opstigelsen paa Grund af den bagende Solhede, en meget varm Dag og Kl. godt 1, altsaa Solen lige over os: Men jeg vilde jo grulig gærne helt op, og det viste sig at den sidste Halvdel af Vejen var ret ["ret" indsat over linjen] skyggefuld om end mere stejl og vanskelig; de sidste 5-6 Minuters Gang udelukkende store mere eller mindre glatte Kampesten!! Manden ofrede sig helt for at hjælpe mig paa de værste Steder – Vi ser Bjerget fra Bryants, der har en vidunderlig Udsigt fra deres Hus til en ret stor og dejlig Sø med smukke Skove helt rundt om. Der er en Baad som de roer i – Elle og East – jeg var med en Aften, men jeg nyder det ikke; jeg er bange de skal vippe den lille Baad over og det er et meget ubekvemt Sæde. Her er en lille bitte Kirke; Præsten er slet og ret Arbejder og han kører rundt med Post en Gang om Dagen!! Ja den Fordel er her frem for i Nordland, Vores Hus er lige ved Skoven og her er flere store høje Træer lige udenfor, saa vi tager Maaltiderne Morgen og Aften i Skygge derude. Men Udsigt har vi slet ikke. Her er meget primitivt, og vi maa hente alt Vand ca. 4 Minuters Vej herfra i en Bæk; Brønden her er i Uorden, East skulde have haft noget med til at desinficere Vandet, da han i Fredags kom fra Boston, men han havde ikke haft Tid!!! de 5 Dage han var der. Vi har 2 Blikspande at hente i, Elle tager Broderparten men jeg henter en Del ogsaa. Vadsken er ogsaa i Uorden saa jeg maa bære alt Opvadskvand gennem en Slags Bryggers og over Gaarden i store [ulæseligt ord] her, og i Nat har Rotterne lagt deres Visitkort i en Skaal i Spisekamret, de har hidtil ikke vist sig, fordi her var saa vældig [ulæseligt ord] inden vi kom. Huset er uhyre gammelt, store Huller i Gulv og Vægge, Træhuse som alle herovre. Jeg er alt andet end begejstret for denne Menage XX, jeg er for gammel til at nyde Landliv paa Bekostning af al mulig Hygge og Komfort. Ja, vor eneste Stue er pæn og heldigvis ret kølig; jeg sidder her om Eftermiddagen og syr, kan umulig sidde ude for de Masser af Myg. Mens vi spiser om Aftenen har vi stukken hver 2 rygende Pinde i Haaret, noget der jager dem bort; eller vi stiller en Del i en Flaske paa Bordet. Det er meget varmt og i Nat havde vi et vældigt Tordenvejr. Jeg tænkte igen paa Dig lille Putte, hvor maa det have været en forfærdelig Nat for Dig med alle de Børn! Du havde dem da nede lige ved Døren? Hvor X
 [Skrevet langs sidens højre kant:]
 X grusom forfærdelig ved Tanken om at skulde være her en Maaned endnu. [Indsætning slut]
 I ellers maa have det yndigt nu i Tornehave! Jeg kunde akkurat sætte mig ind i Havens Udseende nu efter Din gode beskrivelse. Jeg lever næsten kun for at skrive og faae Breve; det er meget sjældent at Elle og jeg faar os en god Passiar, det er som om vi var ubevidst bange for at komme ind paa det store brændende Spørgsmaal, hun har ikke ændret sine Anskuelser en eneste Smule, er ligesaa forelsket i [ulæseligt ord] som Du skriver og mener ikke at hun (Elle) har gjort noget som helst eller rettere undladt at gøre noget, der kan bebrejdes hende. Jeg har en rasende Hjemve efter Eder alle og lever for Tiden i en rasende Spænding for hvad det bliver til, om Chr. kommer eller ikke. Var meget skuffet da der ikke kom Brev fra Liverpool. Jeg faar jo ellers en herlig Mængde Breve, 4 forrige Torsdag. Elle siger jeg skal fortælle, hvordan det gik mig en Dag i Butiken,_ der tillige er Posthus_!! en rigtig Fedtebutik. Jeg bad meget tydeligt om ”one loaf of white bread ” – et Franskbrød til 10 Cents – Købmanden spurgte først om jeg skulde have et Dusin; jeg blev meget forbauset og sagde igen ”one”. Efter han havde spekuleret lidt, førte han mig op ad en støvet Trappe til deres Lager, jeg mere og mere forbauset – der viste han mig nogle - Tallerkner!! – Plate! Bryants morede sig kosteligt over det. – Siden har jeg ikke dristet mig til at gaae derned alene og handle. Om lidt gaaer vi alle tre derned med Breve og hører efter Breve. – I et Sogn nær ved var der et Aar kun et skolepligtigt Barn!! Men Telefon er der i hvert lille Hus her paa Egnen!! Vi har ogsaa desuden den Slags der kimer i det uendelige naar alle andre bruger den; forskellig Ringning. Ingen bruger Hat her af de Indfødte. Elle har endelig i dag funden en Drenge=Straahat – hvid – og foræret mig den og pyntet den med en hvid [ulæseligt ord] Sløjfe. Jeg laante en rædsom hvid linned Bøllehat til Turen i Lørdags. – Vejene er rædselsfulde, ca ½ Mil. Stor Tørke oven i! – Nu ikke mere! 
 Vi lever meget tarveligt, jeg savner min Hindhede Kogebog. Kun de 3 Dage om Ugen East er her faaer vi Kød og endda kun lidt; ellers meget lette Retter, vi befinder os vel ved det og giver saadan dejlig nem Opvadskning. Havregrød og Kaffe om Morgenen; Middag Kl. 12½ Aften – koldt – Kl. 7 og The. Her er rasende varmt; jeg har kun Uldtrøje, Korset og Kjole, Benklæder og Strømper!! – Jeg taaler godt nok Varmen; men gaaer aldrig ud om Dagen naar jeg kan undgaae det. Allerede Kl. 7 om Morgenen naar jeg gaar ca. 5 Minuters Gang at hente Mælk i en lille Blikspand er det hedt. Grete skulde egentlig hente, men jeg kan ikke nænne, hun skal saa tidligt op. Elle laver al Maden, jeg holder mere af at tage Opvadskning og Rengøring og andet. Nu har I vel Jeres Datter hjemme igen, og nu er der snart kun 14 Dage til lille Muk faaer Ferie! Hvilken herlig Tid I saa faaer! Du skriver at til Vinter skal Du være Enefugl, men Barnepigen beholder I da?? Til 4 Børn? Nu maa jeg nok til at holde op, har skrevet langt lignende Brev til Alhed og Frøken Boysen skulde gærne have lidt ogsaa, har nylig faaet fra hende med et godt Portræt. Det var saa morsomt at faae de 2 Breve fra Alhed og Muk fra Kerteminde! Endnu en Gang en varm Tak for Dine Breve lille Putte! 
 Kærlige Hilsener til Eder allesammen fra Mor.</t>
   </si>
   <si>
     <t>1908-07-23</t>
   </si>
   <si>
     <t>Kerteminde
 Møllebakken</t>
   </si>
   <si>
     <t>Berta Brandstrup
 Christian  Brandstrup
 Mogens Brandstrup
 Grethe Jungstedt
 Charlotte Knipschildt
 Elisabeth Mackie
 William Mackie
 Marie -, pige i huset hos Christine Mackie USA
 Ellen  Sawyer
-- Sawyer, Harris' far
+Joseph Sawyer, Harris' far
 - Schwensen
-- Ward</t>
+Mathilde Ward</t>
   </si>
   <si>
     <t>Både Ellen Sawyer og Christine Mackie (begge f. Warberg) boede nogle år i Boston. Christine rejste hjem til Danmark, da hun blev skilt fra William/Billy Mackie. Ellen Sawer blev i 1911 enke og rejste derefter hjem. 
 En lokalitet i Brooklyn hedder Winthrop.
 Gl. Elisabeth var muligvis William Mackies mor. Det vides ikke, hvem Mrs. Folsan, Lawrence og Laura Warbergs kusine var.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2648</t>
   </si>
   <si>
     <t>William/Billy er meget vægelsindet. Han vil gerne gøre alt godt for at undgå skilsmisse. 
 Laura spørger sin bror, Christian, om hun skal købe en ville til Christine m.fl. Hun, Laura, tager Christines sølvtøj med hjem. Mrs. Ward er ked af, at Christine forlader USA. Der er flyttet rundt på alt i Christine og Billys hus. 
 Laura er sløv af varmen.
 Andreas/Dede har sendt Laura regnskab. Han vil handle hendes obligationer.
 Flyttemanden er betalt, men man fik ingen kvittering.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/v71G</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Christine Mackie
 Villa Be
 Kerteminde Fyn
 Danmark
@@ -4902,56 +4902,56 @@
     <t>Ellen Sawyers mand, Harris Eastman Sawyer, døde i en ung alder i 1911, og Ellen og datteren rejste derefter fra Boston til Danmark.</t>
   </si>
   <si>
     <t>Ellen Sawyer og datteren er på vej fra Boston til Danmark. 
 Laura Warberg savner at få brev fra Astrid.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/FtFx</t>
   </si>
   <si>
     <t>[Fortrykt på brevkortets forside:]
 BREVKORT.
 [Håndskrevet på brevkortets forside:]
 Fru Astrid Goldschmidt
 St. Pauli Kyrkogatan 19
 Malmö
 Skåne 
 [Håndskrevet på kortets bagside:]
 Torsdag. Brev fra Elle i Morges! De er vist allerede paa Vej, hun havde selv Penge til Billeterne. I næste Brev faar jeg Ruten af Skibet, skal strax skrive det til Dig lille Putte. De længes begge kolossalt efter at komme hertil, skriver hun. Den 31te vilde de rejse til Boston, være der en Uge og finde et Skib snarest muligt. Endnu i Dag intet Brev fra Dig! Gaadefuldt! 
 Kærlige Hilsener! Bedstemor.</t>
   </si>
   <si>
     <t>1911-08-21</t>
   </si>
   <si>
-    <t>Anna Anna, pige i huset hos Brønsted
-Alhed Marie Brønsted
+    <t>Alhed Marie Brønsted
 Ellen Brønsted
 Else Birgitte Brønsted
 Johannes Nicolaus Brønsted
 Peter Oluf Brønsted
+Anna -, pige i huset hos Brønsted
 Ellen  Sawyer
 Hempel Syberg</t>
   </si>
   <si>
     <t>Brevet lå i samme kuvert som 1911-08-20, Laura Warberg til Astrid Warberg-Goldschmidt. 
 Louise Brønsteds søster, Ellen Sawyer, og Ellens datter, Grethe, var på vej hjem fra Boston, hvor de havde boet nogle år. Ellens mand og barnets far, Harris Eastman Sawyer, var død, og enken og barnet tog derefter til Danmark. Laura Warberg rejste over Odense til Esbjerg for at tage imod de to. 
 Det vides ikke, hvem Fru Gj. var.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2632</t>
   </si>
   <si>
     <t>Louise Brønsted håber for Ellen/Elles skyld på rolige forhold i England. Det er dejligt at have fået Anna hjem igen.
 Laura Warberg må selv afgøre, om hun vil komme til Louise og hjælpe med at sy. Alhed/Lomme har været i Rørvig og i Zoo. Rejsen hjem fra Rørvig var besværlig. Alhed/Lomme forærer ting, som hun har fundet på stranden væk. Nu regner det, og børnene leger livligt i huset.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/eXBg</t>
   </si>
   <si>
     <t>21 - 8 – 11
 Kære Mor! Tak for Dit Brev og for Elles. Bare der nu bliver rolige Forhold i England inden hun naar saa langt. – Jeg har nu Anna hjemme igen; hun kom i Gaar; det er en Salighed; jeg vil ikke sige andet end at det var nu meget afhængig og hun den Tilværelse de næsten 5 Uger, jeg har været alene; det er henrivende at kaste noget af Anna og Bestillinger fra sig og tænke lidt paa andre Ting. Hvad angaar Dit Tilbud om at komme her før Elle, saa er det lidt vanskeligt for mig at svare paa. Jeg synes Du maa have det saa rart roligt hos Onkel Syberg, og maaske det heller ikke er saa overvældende, hvad der er af Sytøj; Foreløbig er jeg i Gang med de forhaanden værende Børns Udstyr; bla. skal Lomme have Buxer og Kjolen til sin Skolegang, af Hensyn til Gymnastikken – og der er jo altid noget. Saa jeg har endnu ikke haft Tid til at tænke paa den fremtidige; jeg har en Del, vel det meste, men tænker jeg ganske vist med nogen Rædsel paa de endnu ukøbte og usyede 40 Bleer. Hvis det altsaa absolut passer Dig, saa var det vist overordentlig heldigt for Roen under Elles Besøg, om Du kom her, bare nogle Dage før; saa tror jeg vi kunde faa meget til Side; Maskinen er i god Kondition, en Vask overstaas i denne Uge, Børnene i Gang med Skolen, saa der er nogenlunde Ro. Her er pænt i Haven, meget Frugt og mange Blomster, saa her kan vist være meget rart, hvis Vejret bliver godt. Jeg sidder og venter paa Lomme og hendes Fader; de skal komme med 10 Toget fra Rørvig, hvorhen Fru Gj. flyttede med Børnene, da hun ikke var tilfreds i Liseleje. Den Rejse dertil var mere indviklet, saa vi opgav den paatænkte store Tur med begge Børn – Bes erklærede sig mere end tilfreds med en zoologisk–Have–Tur i Stedet – og Moderen drog af Sted alene i Gaar. Lomme skal have længtes meget og blev vild af Glæde over sin elskede Far. Jeg skal nu ud at møde dem. 
 F [”F” overstreget] Tirsdag Fm. De kom saa først med næste Tog – 11 Toget – i Aftes! havde haft Rejsegenvordigheder med en Motorfærge, som var ophørt at gaa, saa de maatte tage privat Baad fra Rørvig til Frederiksværk; det havde været temmelig stærk Søgang, men Lomme havde klaret det uden Søsyge, og mødte straalende fornøjet over at være hjemme igen, brun og rask og belæsset med Gaver, opsamlede ved Stranden. Hun har nu ustandselig været optaget af Uddelinger; ogsaa en lille Spade og Skovl, hun havde faaet deroppe, blev foræret væk. Der var et rørende Gensyn mellem hende og de andre Børn i Aftes, og nu er der en livlig Legen gennem hele Huset i Dag – Regnvejr – som ikke virker særlig stimulerende paa Brevskrivning, men er fornøjelig og livlig efter den sidste ”stille Uge” med Hrpeter og Bes alene. – Ja som sagt, hvis Du synes, Du nok vil, saa er Du jo meget velkommen til Selskab og Nytte. Regnen i Dag er dejlig, men forhaabentlig bliver den ikke konstant, saa vi kan færdes og sidde meget ude. Mange Hilsner til Onkel Syberg og Dig fra os alle.
 Din Muk
 [Skrevet øverst på s1:]
 Jeg sender alligevel Elle Brev, at det ikke skal komme til noget her.</t>
@@ -5324,51 +5324,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/1O9Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/344s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ESRX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DnVe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5f0I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OF5O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oTUG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CfR5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hOav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vwuv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hEmD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ux9G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/poDx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PiUW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OqXO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UdDN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xcGh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7GyO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OF9T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jfBQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RpEx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Lswv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mzpi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gWgR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LpU2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cMNy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ez4t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usAG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SdI8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KuQ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V9FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zAQG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AvOW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fZ3x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DAqO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hQsY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QzWv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v3nr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AamD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UlCF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nkFS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vFZ3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ILtJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E7ya" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7cvL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uVXF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CEAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vqoi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RBsG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ym43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rj5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uBiw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yitM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/98cP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IrsN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sEjv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mU6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eprp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yrEi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dPGj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/59xR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D1e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yi86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ul3h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Nlq1Nlod" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/bsK1NJaA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fi5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/81BXKn2i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d7i8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dMQC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FKrV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xpnd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TL1k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zW9U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G6GK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ioi2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gwvu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EhaQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Lr3F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M6n4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SGjh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w8yb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NjCc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VK6y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pfji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vGJ4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jb4D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O4ll" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v71G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8Omc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gbwj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yay0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVOG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FtFx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eXBg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8odw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kMkR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3Bw6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gzom" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zmGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/1O9Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/344s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ESRX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DnVe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5f0I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OF5O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oTUG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CfR5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hOav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vwuv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hEmD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ux9G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/poDx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PiUW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OqXO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UdDN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xcGh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7GyO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OF9T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jfBQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RpEx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Lswv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mzpi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gWgR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LpU2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cMNy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ez4t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usAG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SdI8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KuQ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V9FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zAQG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AvOW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fZ3x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DAqO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hQsY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AamD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v3nr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QzWv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UlCF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nkFS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vFZ3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ILtJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E7ya" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7cvL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uVXF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CEAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vqoi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RBsG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ym43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rj5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uBiw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yitM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/98cP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IrsN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sEjv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mU6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eprp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yrEi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dPGj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/59xR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D1e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yi86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ul3h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Nlq1Nlod" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/bsK1NJaA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fi5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/81BXKn2i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d7i8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dMQC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FKrV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xpnd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TL1k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zW9U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G6GK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ioi2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gwvu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Lr3F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EhaQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M6n4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SGjh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w8yb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NjCc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VK6y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pfji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vGJ4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jb4D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O4ll" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v71G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8Omc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gbwj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yay0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVOG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FtFx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eXBg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8odw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kMkR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3Bw6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gzom" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zmGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M103"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
@@ -7034,171 +7034,171 @@
         <is>
           <t/>
         </is>
       </c>
       <c r="G37" s="5" t="s">
         <v>276</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>277</v>
       </c>
       <c r="I37" s="5"/>
       <c r="J37" s="5" t="s">
         <v>137</v>
       </c>
       <c r="K37" s="5" t="s">
         <v>278</v>
       </c>
       <c r="L37" s="6" t="s">
         <v>279</v>
       </c>
       <c r="M37" s="5" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="38">
-      <c r="A38" s="5" t="s">
-        <v>281</v>
+      <c r="A38" s="5" t="n">
+        <v>1902</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>32</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>66</v>
+        <v>167</v>
       </c>
       <c r="F38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H38" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I38" s="5"/>
+      <c r="H38" s="5" t="s">
+        <v>281</v>
+      </c>
+      <c r="I38" s="5" t="s">
+        <v>282</v>
+      </c>
       <c r="J38" s="5" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="K38" s="5" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="L38" s="6" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="M38" s="5" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>32</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E39" s="5" t="s">
         <v>66</v>
       </c>
       <c r="F39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H39" s="5" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="I39" s="5" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="J39" s="5" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="K39" s="5" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="L39" s="6" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="M39" s="5" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
     <row r="40">
-      <c r="A40" s="5" t="n">
-        <v>1902</v>
+      <c r="A40" s="5" t="s">
+        <v>294</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>32</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E40" s="5" t="s">
-        <v>167</v>
+        <v>66</v>
       </c>
       <c r="F40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H40" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H40" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I40" s="5"/>
       <c r="J40" s="5" t="s">
         <v>295</v>
       </c>
       <c r="K40" s="5" t="s">
         <v>296</v>
       </c>
       <c r="L40" s="6" t="s">
         <v>297</v>
       </c>
       <c r="M40" s="5" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
         <v>299</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>32</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>15</v>
@@ -8901,106 +8901,106 @@
       </c>
       <c r="I79" s="5" t="s">
         <v>578</v>
       </c>
       <c r="J79" s="5" t="s">
         <v>137</v>
       </c>
       <c r="K79" s="5" t="s">
         <v>579</v>
       </c>
       <c r="L79" s="6" t="s">
         <v>580</v>
       </c>
       <c r="M79" s="5" t="s">
         <v>581</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="5" t="s">
         <v>582</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C80" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="D80" s="5" t="s">
         <v>133</v>
       </c>
-      <c r="D80" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E80" s="5" t="s">
+        <v>523</v>
+      </c>
+      <c r="F80" s="5" t="s">
         <v>66</v>
       </c>
-      <c r="F80" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="G80" s="5" t="s">
+        <v>583</v>
       </c>
       <c r="H80" s="5" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="I80" s="5" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="J80" s="5" t="s">
         <v>137</v>
       </c>
       <c r="K80" s="5" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="L80" s="6" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="M80" s="5" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="5" t="s">
         <v>582</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C81" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="D81" s="5" t="s">
         <v>134</v>
       </c>
-      <c r="D81" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E81" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="F81" s="5" t="s">
         <v>523</v>
       </c>
-      <c r="F81" s="5" t="s">
-[...3 lines deleted...]
-        <v>588</v>
+      <c r="G81" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H81" s="5" t="s">
         <v>589</v>
       </c>
       <c r="I81" s="5" t="s">
         <v>590</v>
       </c>
       <c r="J81" s="5" t="s">
         <v>137</v>
       </c>
       <c r="K81" s="5" t="s">
         <v>591</v>
       </c>
       <c r="L81" s="6" t="s">
         <v>592</v>
       </c>
       <c r="M81" s="5" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="5" t="s">
         <v>594</v>
       </c>
       <c r="B82" s="5" t="s">