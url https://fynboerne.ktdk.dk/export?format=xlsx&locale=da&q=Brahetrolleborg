--- v0 (2026-05-31)
+++ v1 (2026-08-31)
@@ -200,51 +200,51 @@
 165.
 Musæet beregnet - 33% - 55
 110
 [?????????] à 10 10
 [ B????] [blækklat]20 kr.</t>
   </si>
   <si>
     <t>1936-10-24</t>
   </si>
   <si>
     <t>Elena Larsen</t>
   </si>
   <si>
     <t>Johan Larsen</t>
   </si>
   <si>
     <t>Faaborg</t>
   </si>
   <si>
     <t>Sven Clausen
 Elise Hansen
 Andreas Larsen
 Jens Larsen
 Johannes Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Peter og Elisa Hansen ejede et hus i Faaborg, og Elisa beholdt det efter mandens død.
 Trolleborgskovene er formodentlig skovene omkring Brahetrolleborg ved Faaborg. 
 Det vides ikke, hvem den omtalte Zahle var.</t>
   </si>
   <si>
     <t>Brevet er i privateje</t>
   </si>
   <si>
     <t>Elena Larsen vil besøge familien i Kerteminde, men de tager ikke telefonen. 
 Mange folk fra Faaborg kommer på besøg for at træffe Elisa Hansen, og der går tid med det. Hun, Elena Larsen og Jens kører dog også ture. 
 Elena spørger, om Peter Larsen er blevet bortvist fra skolen pga. uanstændig påklædning.
 Elena glemte at få marmeladen med til Danmark. 
 Fyn er et dejligt, lille land.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/bNxL</t>
   </si>
   <si>
     <t>Faaborg d. 24-10-36
 Min Kære Hjimlinger!
 Her sidder Jensen &amp;amp; jeg stadig paa vores Haler i Faaborg og har forgæves forsøgt at faa dem i Tale i Kjerteminde. Først ringede jeg i Morges uden at nogen svarede, saa ringede jeg igen Kl 1/2 1 fordi jeg mente jeg var sikker paa at træffe nogen i Middagstiden, men det var alligevel en Busser. Nu forsøger jeg igen i Aften for jeg vilde nødig gl ["gl" overstreget] gaa glip af et lille Kjertemindebesøg. - Her iler Tiden med ingenting. Jævnt hen hele Dagen stikker en eller anden Faaborgenser Hovedet ind ad Døren og skal snakke 2 Ord med Mor og de er allesammen en utrolig Tid om at gøre sig færdige. Det bliver hver Dag halvmørkt inden vi kan smutte af Sted paa en lille Køretur men i Gaar var vi en dejlig Tur i Holstenhus og Trolleborgskovene. Paa en Eng fandt vi en Masse Champignoner som vi stegte til Aftensmad. Jeg længes snart meget efter at høre hvordan I gaar og har det og haaber paa at der ligger en lille Beretning til mig i Kerteminde. Jeg gad nok vist om Petermanden endnu gaar i Kungsvecka Akole eller om han er blevet vist ud paa Grund af uanstændig Paaklædning. Jeg kan ihvertfald ikke tænke mig at der er mange Trævler tilbage af de Bukser jeg forlod ham i (Hvis I nu var ligesaa kloge som Sven Clausen, kunde I vist let misforstaa mig). Men Krokshultskræderen har maaske bygget ham et Par nye? Har I spist al Marmeladen og Saltemaden? Jeg glemte jo de 2 Krukker Marmelade jeg skulde have haft med til København og Kjerteminde, skønt jeg havde en god Plads i Kufferten.
 Nu er vi paa Vej ud ad Assensvejen, ja Fyn er et dejligt lille Land, men det er et Slierland som Zahle i Skovkrogen udtrykte sig naar han laa og læste Biblen paa Chaiselonen, mens hans Kone passede Bedriften.
 Mange, mange Hilsner til den Petermand, den Fyr og den Fasermand fra