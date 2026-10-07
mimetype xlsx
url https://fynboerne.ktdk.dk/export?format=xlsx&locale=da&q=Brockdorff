--- v0 (2026-05-14)
+++ v1 (2026-10-07)
@@ -825,51 +825,51 @@
   <si>
     <t>https://fynboerne.ktdk.dk/d/F7S0</t>
   </si>
   <si>
     <t>Brockdorff den 27/11 - 1924.
 Kære Larsen. Ja her med Tak for Breve og rigtig Tak for at De tænker paa mig i den Forbindelse. Jo hvor mange Penge jeg kan rejse er jeg ikke selv klar over. Jeg er bange for at Jorden maa være daarlig. Ja, jeg synes det er en meget lille Afgift og 30000 Kr. for Besætning og Indventar forekommer mig at være meget for en Besætning paa 14 Stk. Køer og 5 Heste + Maskiner og Redskaber og 80 Td. Ld, men som De skriver et er "at forlange" - "et andet er at være tilfreds med" At der her [ulæselig] kan avles rigtig god Hvede kan være rigtig, men der har [ulæselig] kun for ud meget lille Del af Jorden [ulæselig] angaaende Placeringen - saa har jeg ikke Ide om [ulæselig], men det kan jo ikke være vanskeligt at sætte sig ind i det vil jeg antage. Skovbrug og Landbrug er jo ikke det samme og for det førstes vedkommende kan man jo læse sig til det meste, det kan man ikke saa absolut ved Landbrug. Jeg vil antage det højeste jeg kan rejse er 7-800 Kr., saa det bliver vel for lidt? Jeg havde vældig god Lyst dertil for dette her interesserer mig jo ikke længere ved De, men kan ikke for nærværende Tidspunkt udtale mig, men først have talt med min Fader og Onkel og det kan ikke blive før Jul. 
 Saa jeg ved næsten ikke hvad jeg har Lyst til der, men er i en forfærdelig Kattepine, min Stilling tillader jo ikke at jeg rejser saa meget ellers skulde jeg over at have den at se. Forp. er i Kbhvn i disse Dage kommer først hjem igen Onsdag el. 3/12. Bare jeg vidste om der var noget virkelig godt til Betingelserne. Skatterne paa Gaarden skal vel ogsaa svares og det bliver vel omtrent lige saa meget som efter? 
 Men er der ikke truffen nogen Bestemmelse inden Jul angaaende Gaarden kunde jeg jo eventuelt rejse selv og se paa det, sammen med mere kompetente og store landmænd. Las jeg tror ikke Larsen du er værd at vente el tage Hensyn til mig. Forp. kommer som før nævnt hjem d. 3die. hvis der [ulæselig] bliver ud af den reflekterende kunde jeg muligvis faa ham med derover i nær Fremtid. Men i saa Fald hører jeg maaske nærmere fra Dem?
 Endnu engang Tak, De gav mig noget at spekulere paa, saa afventer jeg Sagens Gang.
 I Løbet af en halv Snes Dage er vi færdige med at pløje og vi har den sidste Maaned leveret 30 Vognl. Halm.
 Venlig Hilsen Deres
 A. Sønder[ulæselig] Andersen.</t>
   </si>
   <si>
     <t>1936-10-01</t>
   </si>
   <si>
     <t>Elena Larsen
 Johan Larsen</t>
   </si>
   <si>
     <t>Poul Haase
 Andreas Larsen
 Jens Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Axel Muus
 - Rud
 Ane Talbot
 Julius Wedell</t>
   </si>
   <si>
     <t>Scott er Johannes Larsens jagthund. Julius Wedel/Sabswedel var den tidligere ejer. 
 Johannes Larsen kendte flere, der hed Christiansen, så det kan ikke afgøres, hvem M. Christiansen var. 
 Feden er navnet på et sydligt område ved Kerteminde havn på vej mod Nyborg.
 Brockdorff Gods er en lille hovedgård på halvøen Hindsholm, som indtil 1980 var avlsgård til Scheelenborg Gods. Godset var bortforpagtet omkring år 1900. Christian Iuel-Brockdorff solgte godset til Jens Anker Wistoft Larsen, hvis søn Søren Wistoft Larsen i 2022 ejer godset på 558 ha. Hovedbygningen er opført 1785.
 Maroquin er gedeskind af høj kvalitet, anvendt til bogbind. Skindene, der traditionelt stammer fra nordafrikanske geder, garves, strækkes og indfarves i garverier, især i Frankrig. I nutiden fås huder til fabrikation af maroquin også fra tamme geder, navnlig i området omkring Cape Town i Sydafrika. (Kilde: lex.dk).</t>
   </si>
   <si>
     <t>Brevet er i privateje, A</t>
   </si>
   <si>
     <t>Toldvæsnet konfiskerede den ene hare, da Johannes Larsen skulle rejse hjem fra Sverige, men han fik den anden hare og to grågæs med hjem. 
 Den ene knortegås er død. Sædgåsen stak af og blev skudt fra en pram.
 Ane har fødselsdag, og Johannes Larsen har givet hende en hamster i bur. 
 Larsen hyrer nye piger i huset. Han har købt American Ornithology i fem bind.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/QyIv</t>
   </si>
   <si>