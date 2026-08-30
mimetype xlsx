--- v0 (2026-05-23)
+++ v1 (2026-08-30)
@@ -599,51 +599,51 @@
 Søndag Aften.
 Det blev en dejlig Spadseretur – kønt, køligt Forårsgråvejr – men rene og tørre Veje. Vi traf Molle og blev vel modtagne – Manden var ikke hjemme. Vi drak Kaffe der og tilbragte nogle hyggelige Timer der – de har det så smukt – og Ungerne er henrivende – Molle selv er også forfærdelig sød. Molle spillede lidt for os – siden Alfred. De har et dejligt Flygel – stort – af et svensk Firma, der ligner Hornung &amp;amp; Møller – siger de, for jeg kan sgutte høre det. 
 Da vi mærkede, at Molle var bedt til Hvilan om Aftenen, så tog vi Afsked - havde ellers tænkt at blive der til Aften.
 Af Turen var vi ellers bleven så skrupsultne, at vi strax, da vi kom til Malmø, maatte ind og have en Forfriskning; vi har jo en lang Vej hertil fra Stationen – c ½ Time. Da vi kom hjem, gav vi strax Pigen Mathilda Ordre at ”duka” Aftensmaden; Du aner ikke, hvor det er herligt at have Pige! hun er nu også så storartet – spørger aldrig om noget – men ordner selv stilfærdigt sit Arbejde og laver alt til Punkt og Prikke, som vi vil have det – desværre er hun kun foreløbig – skal gifte[s] til Maj. ---
 Du er ellers en net èn Junge at skælde mig ud for Troløshed – i Mandags fik jeg et Kort – og forrige Gang et lillebitte 3 Siders Brev fra Dig. Mon Du ikke snart får min rigtige Adresse i Hænde – jeg synes, det er Åringer siden, at jeg opgav den til Dig – men endnu går alle Breve over Fabriken. I Morges havde jeg Brev fra Mor – og var jo strax overbevist om Tutte – særlig da jeg havde drømt en yndig lille Pige om Natten – men nej, Tutte haler det ud bestandig – dog måske det dog er hændt i Nat. 
 På Tirsdag rejser Alfred atter til Leipzig for Resten af Ugen; jeg følger ham til Kjøbenhavn og bliver hos Mor til næste Dag. Måske da Tutte tænder. Uha, det må ellers ikke være rart at skulle på Stiftelse – og endda på Fællesstue; jeg synes da, det må være ganske henrivende at ligge i Barselsseng hjemme i sit eget Hus, hvor man har sin Mand og det hele. Også hvis man skulde dø, hvad man jo altid ricikerer. 
 Når Du svarer på dette Brev, så skriv lidt nøjagtig til mig om, hvornår Du kommer hjem – jeg synes, at Spørgsmålet er noget svævende – men Du vèd måske intet selv derom. Og Pladserne? Sig mig også, om dèt er Chancer. 
 Men bliv dog ikke for længe hos de ækle Amerikanere – Du som ikke behøver det. Molle fortalte om en svensk Digter [”svensk” indsat over linjen], der i et Dagblad havde skreven nogle Artikler, hvori han ikke levnede Amerikanerne Ære for 2 Skilling. Så snart jeg kan få fat i dem – de skal udkomme i Bogform – vil jeg sende Mornine dem – vil de ikke virke som Balsam? 
 Nå - måske ser vi vel Mornine en Dag – det kan jo blive knusende sjov: og hun vil da også have glimrende Gavn af det. –
 Nu må jeg slutte – vi skal i Seng – 
 Tusind Hilsner - Dis</t>
   </si>
   <si>
     <t>1905-03-15</t>
   </si>
   <si>
     <t>Malmø
 St. Pauli Kyrkogatan</t>
   </si>
   <si>
     <t>Ingeborg Abrahams
 - Bendix
 Julie Brandt
 Bodild Branner
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Alhed Marie Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Alfred Goldschmidt
 Henriette Goldschmidt
 Ina  Goldschmidt
 Johanne Goldschmidt
 Selmar Goldschmidt
 Christine  Mackie
 Mathilda -, pige i huset hos Astrid Warberg-Goldschmidt
 Anton  Svendsen
 Laura Warberg</t>
   </si>
   <si>
     <t>Johanne/Junge C. Larsen (f. Warberg) opholdt sig hos sin søster i Boston. Hun var gæst og også pige i huset. Søsteren, Christine Mackie, rejste til Danmark, mens Johanne var hos hende. Christine ønskede at føde sit barn i sit hjemland. 
 Det vides ikke, hvem Pølse-Levin, Fru og Frk. Plaut, Lina Levin og Svend Hertz var, men de fire sidstnævnte var formodentlig venner af Astrid Warberg-Goldschmidts svigermor, Henriette Goldschmidt. 
 Jorcks Passage er en passagebygning mellem Vimmelskaftet (Strøget) og Skindergade i København. Passagen, der blev bygget 1893-95 efter tegninger af arkitekt Vilhelm Dahlerup, er opkaldt efter bygherren, sukkervarefabrikant Reinholdt W. Jorck (1832-1909) (Wikipedia dec. 2023).
 En pincenez er et par briller uden stænger. Man sætter sin pincenez direkte på næsen, og den holdes så på plads ved en art klemme (Wikipedia dec. 2023). 
 Bilsted &amp;amp; Schous Klinik Allégade 31, Frederiksberg (Kraks Vejviser 1907].</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0504</t>
   </si>
   <si>
     <t>Det er i dag, Christine/Mornine rejser hjem fra USA til Danmark.
@@ -989,53 +989,53 @@
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1908-07-23</t>
   </si>
   <si>
     <t>Laura Warberg</t>
   </si>
   <si>
     <t>Christine  Mackie</t>
   </si>
   <si>
     <t>Kerteminde
 Møllebakken</t>
   </si>
   <si>
     <t>Berta Brandstrup
 Christian  Brandstrup
 Mogens Brandstrup
 Grethe Jungstedt
 Charlotte Knipschildt
 Elisabeth Mackie
 William Mackie
 Marie -, pige i huset hos Christine Mackie USA
 Ellen  Sawyer
-- Sawyer, Harris' far
+Joseph Sawyer, Harris' far
 - Schwensen
-- Ward</t>
+Mathilde Ward</t>
   </si>
   <si>
     <t>Både Ellen Sawyer og Christine Mackie (begge f. Warberg) boede nogle år i Boston. Christine rejste hjem til Danmark, da hun blev skilt fra William/Billy Mackie. Ellen Sawer blev i 1911 enke og rejste derefter hjem. 
 En lokalitet i Brooklyn hedder Winthrop.
 Gl. Elisabeth var muligvis William Mackies mor. Det vides ikke, hvem Mrs. Folsan, Lawrence og Laura Warbergs kusine var.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2648</t>
   </si>
   <si>
     <t>William/Billy er meget vægelsindet. Han vil gerne gøre alt godt for at undgå skilsmisse. 
 Laura spørger sin bror, Christian, om hun skal købe en ville til Christine m.fl. Hun, Laura, tager Christines sølvtøj med hjem. Mrs. Ward er ked af, at Christine forlader USA. Der er flyttet rundt på alt i Christine og Billys hus. 
 Laura er sløv af varmen.
 Andreas/Dede har sendt Laura regnskab. Han vil handle hendes obligationer.
 Flyttemanden er betalt, men man fik ingen kvittering.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/v71G</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Christine Mackie
 Villa Be
 Kerteminde Fyn
 Danmark