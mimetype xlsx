--- v0 (2026-06-05)
+++ v1 (2026-09-14)
@@ -491,51 +491,51 @@
 Alhed Larsen har malet hyacinter.
 H. Meyer rykker for penge.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Rc8Z</t>
   </si>
   <si>
     <t>Kære Zylograf Hendriksen!
 Min Mand, som for Tiden maler i Jylland, har bedt mig sende Dem Træsnittene. Jeg vedlægger et Par af de japanske. Hvor det var morsomt at være sammen med Dem hos Zahrtmann! – Venligst Hilsen til dem og Deres Familie fra Deres hengivne Alhed Larsen
 Kerteminde 24 – 3 – 1914.
 [Brevet til Hendriksen er overstreget]
 Kæreste Larsi!
 Jeg har lige talt i Telefonen med Dig. Gid Du dog maa faa lidt godt Vejr til dine Billeder. – Hvad Paasken angaar, saa var det jo kedeligt, at Du havde tænkt at faa os derover. Jeg tænkte nok paa det, da Dede og Minna skrev og spurgte, men saa syntes jeg igen, at der var saa meget, der talte imod det. Bl.a. er der det, at Drengene (saa for Pokker, jeg Idiot! nu har jeg skreven paa Zylografens Brev, saa skal jeg hen at skrive det om.) skal læse til Examen i Paasken, den kommer snart efter. Men saa er der Examensferien, den varer en Uge, kunde vi da ikke komme derop? Saa er det vel ogsaa mildere og bedre Vejr, og det vilde jo være storartet for Drengene efter Slidet. – Saa tænkte jeg ogsaa, at Du vel nok vilde et lille Slag hjem at se til det hele. Mors Hus gaar godt frem nu, det har linnet [lindet?] paa Mejer, at jeg gav ondt af mig forleden Dag. – Jeg har, som jeg sagde i Telefonen, begyndt at male. Jeg begyndte i Gaar paa et Hyacintbillede oppe i Lundsgaard Drivhus, det skulde være et Solskinsbillede, men da det i Dag var Regnvejr og hyacinterne skal bort paa Fredag, gjorde jeg det om til Graavejr. Noget Billede faar jeg nu ikke ud af det, kan jeg nok se, men jeg lærer nok noget af det, det er vældig svært. – Jeg traf H. Mejer i Gaar, han sagde, at der endnu manglede 140 Kr. af Renterne og bad mindelig om at faa dem inden 1ste April, deres ny Regnskabsaar. Saa hvis Du faar nogle for Akvareller, maa Du endelig sende. Jeg selv har heller ikke en Øre. Bare nu Galleriet vil sende lidt snart. – Vi skal i Morgen [ordet overstreget] Fredag aften ud til Kaffe hos Kancelliets (!) sammen med Mor, [resten af teksten er skrevet på side 1, på tværs og øverst på papiret] Ville, Laurentius og Højmark. – Laurentius siger de er saa begejstrede fos os! - - Naa, nu maa jeg slutte. Puf skal ned med Brevene. 1000 Hilsner Din A
 Onsdag Aften</t>
   </si>
   <si>
     <t>1914-04-10</t>
   </si>
   <si>
     <t>St. Pauli Kyrkogatan 19 Malmø Skåne</t>
   </si>
   <si>
     <t>Ebbe Branner
 Frits Branner
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Adam Goldschmidt
 Ina  Goldschmidt
 Christian  Houmark
 Alhed Larsen
 Georg Larsen
 Anna Marie  Larsen, Georg Larsens hustru 
 Christine  Mackie
 Peter Magnussen
 - Svendsen, Fru
 Carl Christian  Swendsen
 Hempel Syberg
 Andreas Warberg
 Minna Warberg
 Viggo Winkel</t>
   </si>
   <si>
     <t>Laura Warberg var begyndt at brodere et tæppe til Astrid, men da Laura fik problemer med øjnene, aftalte de to, at Astrid selv skulle sy det færdigt. Sagen er omtalt i flere breve i foråret 1914. 
 Den baltiske Udstilling åbnede 5. maj 1914 i Malmø og skulle efter planen have varet til 30. september, men den sluttede reelt, da 1. verdenskrig brød ud i august. Johannes Larsen havde et antal billeder med på udstillingen. Astrid Warberg-Goldschmidts gymnastikhold skulle, som det fremgår, holde opvisning i forbindelse med udstillingen. 
 Sirts er lærredsvævet bomuldsstof ofte med påtrykte mønstre.
 "Kancelliet" var Carl Swendsens kælenavn. 
 Hovedbygningen på herregården Risinge blev opført i 1750, ombygget i 1934 og fredet i 1989. Herregården er beliggende i Kerteminde Kommune på vejen mellem Kerteminde og Nyborg. Ejer 1902-1927 var Rasmus Kattrup, som var Minna Warbergs farbror.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2626</t>
   </si>