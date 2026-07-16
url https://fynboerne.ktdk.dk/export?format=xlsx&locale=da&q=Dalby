--- v0 (2026-05-23)
+++ v1 (2026-07-16)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="254" uniqueCount="183" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="264" uniqueCount="190" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -895,70 +895,122 @@
 Ane Talbot</t>
   </si>
   <si>
     <t>Larsen-familien havde egen strand ganske nær ved deres villa på Møllebakken i Kerteminde. 
 Johannes Larsen dekorerede 1934-1936 festsalen på Odense Rådhus med freskomalerier. Murermester Ernlund pudsede væggene op, så Larsen kunne arbejde i vådt puds. Kartoner er skitser i fuldformat. Andreas Larsen fungerede tit som chauffør for sin far.</t>
   </si>
   <si>
     <t>Brevet er i privateje</t>
   </si>
   <si>
     <t>Andreas/Puf Larsen lader sin lille datter, Ane, bade i Dalbybugten. Ved familiens egen strand er der for mange glasskår, rustne cykler mm. 
 Johannes Larsen vil den følgende dag blive færdig med sit sidste billede på rådhuset (i Odense). Derefter skal han og Andreas Larsen have hver en liter øl.
 Carl Kyed har købt et portræt, som Larsen i 1917 malede af Hempel Syberg. Kyed vil forære Dalum Landbrugsskole portrættet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/gnyZ</t>
   </si>
   <si>
     <t>Mandag 29/6 - 36
 Kære Bimse og Lysse.
 Her har I et Par Billeder vi tog forleden ved Dalby-bugten, hvor vi bader med Pigen, fordi der dér er lavt nok til hende; nede ved vores egen Strand er der saa mange Glasskaar og rustne Kasseroller og Cyklestel m.m. saa vi ikke vil lade hende løbe med bare Ben dernede. Nu maa jeg fortsætte med Blyant, der er ikke mere i Pennen. Imorgen bliver Far vist færdig med det sidste Billede her i Raadhuset. Tirsdag Morgen ["Tirsdag Morgen" indsat over linjen] Naa saa naaede jeg ikke længere igaar, det blev Øltid. Naar vi er færdige i Eftermiddag skal vi hen paa Vinstuen og have hver en Liter Øl, det er det største Kvantum man kan faa her i Byen, noget lille efter Stockholmske Forhold, men ganske virkningsfuldt paa en fynsk Tørst. - Der var en Folketingsmand Kyed i Lørdags for at købe det andet af de to Portrætter Far malede af Onkel Syberg i 1917; han vilde forære det til Dalum Landbrugsskole, som har et Jubilæum inden længe. Da han var alene om Gaven kunde han ikke betale nogen stor Pris, saa han fik det for 500 Kr. Nu er Ernlund færdig med at pudse, saa skal jeg hjælpe med at sætte Kartonen [det følgende indsat øverst s. 2; på hovedet:] paa og saa kører jeg hjem og henter Far i Eftermiddag, til Øltid! Mange Hilsner til Jer alle fra Puf.
 [Det følgende indsat øverst s. 1; på tværd:]
 Vi er meget glade ved "Båxhult Nyheter" desværre viser det sig jo, at vi ikke er saa flinke til at gøre Gengæld.</t>
   </si>
   <si>
+    <t>1940-08-01</t>
+  </si>
+  <si>
+    <t>Johan Larsen</t>
+  </si>
+  <si>
+    <t>Julie Brandt
+Ellen Brønsted
+Elena Larsen
+Johannes Larsen
+Marie Larsen
+Else Larsen,  Andreas Larsens kone
+Christine  Mackie
+Elisabeth Mackie
+Ellen  Sawyer
+Christine Swane
+Ernst Syberg</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3868</t>
+  </si>
+  <si>
+    <t>Man må undskylde de folk, der tager fejl. Det er jo menneskeligt. 
+Andreas er flov over, at han igen glemte Elena/Bimse Larsens fødselsdag. 
+Det er fint, at det går godt med fiskeriet på Båxhult. Else og Andreas forsøgte engang at fange ål, og efter tre uger fik de én, som kostede dem 28 kr. i benzin og fiskegrej.
+Der er ikke helt så mange gæster hos Else, Johannes og Andreas Larsen, som der plejer, og det er dejligt. Christine/Meme og Elisabeth/Putte Mackie har været der, og Marie/Ia Larsen samt Christine/Uglen Swane. 
+Bryggeriet er ramt af "Sagerne" (formodentlig krigen). 
+Ernst/Rille Syberg skal giftes, og Johannes, Else og Andreas skal i den anledning til Pilegården tirsdag.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/8A4l</t>
+  </si>
+  <si>
+    <t>[Fortrykt øverst s. 1 og 3:]
+ANDREAS LARSENS BRYGGERI
+POSTKONTO 57698 KERTEMINDE TELEFON 177
+KERTEMINDE,.................194
+[Håndskrevet:]
+1. August 0
+Kære Lysse.
+Tak for Dit Brev, som jeg fik tilmorgen. Angaaende Genistregen, saa maa man vel til en vis Grad undskylde de Folk, at de stikker Fingeren i Jorden og lugter hvor de er. Det er jo dog ikke sikkert at de lugter rigtigt, det er jo saa almindeligt og ["almindeligt og" indsat over linjen] menneskeligt at fejle. Det gik jo ikke os bedre end sædvanligt m.H.t. Bimses Fødselsdag iaar. Det er flovt at vi aldrig kan lære at huske den. Det er morsomt med Jeres Fiskeri; mon det nu vil gaa Jer ligesaa godt med Aalene, som med Gedderne? Else og jeg fiksede 2 1 (de to tal indsat over det foregående ord som tegn til, at "k" og "s" skal byttes om) engang Aal i en Mose i Dalby. Da vi havde sat Kroge, som vi røgtede om Morgenen næsten før det blev lyst, forat de ikke skulde gaa af Krogene, i saadan noget som 3 Uger, fangede vi en 1/4 P's Aal. Vi beregnede at den stod os i 28 Kroner, naar vi regnede med Benzin og Redskaber, (ikke med Tiden!)
+2/
+Forat bøde lidt paa det, købte vi 3 Aal til af en Dreng, som fiskede i samme Mose, de kostede tilsammen 75 Øre, det hjalp jo lidt på Regnskabet. - Du skriver at I vil gerne høre lidt herfra. Vi lever stille og roligt med færre Gæster end vi plejer at have, hvilket bekommer os helt godt. Vi har lige fulgt Meme ned til Toget, hun og Putte har været her nogle Dage, Putte rejste igen for 4-5 Dage siden. Paa Lørdag venter vi Ia og Ugle. De skal videre til Lindøgaard, hvor de har det godt, de er mere tilfredse, eller skal vi sige mindre utilfredse med Sagerne end vi; men deres Erhverv er jo heller ikke saa ilde faren som Bryggeriet. - Naa det var Ia vi slap ved. Ellen har Besøg af Pan og Bes for Tiden. - Paa Tirsdag, den 6te, skal Rille giftes; Far, Else og jeg skal ned paa Pilegaarden i den Anledning. - Vi har ogsaa en fin Køkkenhave iaar, vi passer den selv; det er morsomt, vi har Tid til det og saa sparer vi Havemand, som vi ellers hvert Aar har maattet have til Hjælp
+[Resten af brevet mangler]</t>
+  </si>
+  <si>
     <t>Erindringsskrivelser</t>
   </si>
   <si>
     <t>Otto  Meyer</t>
   </si>
   <si>
     <t>Mathias  Allerup
+HC  Andersen
 Carl Becher 
+Albrecht Benzon
+Christian Benzon
 Hans  Bless
 Johan Peder Bless
 Niels Bom
 - Brandt, inspektør
 Edvard Christensen
 Hans Christensen
 Christian Eckardt
 Marie Frandsen
 Peder Hansen
 Joseph Haydn
 - Holbeck
 Jens Christian Hostrup
+Anders Høj
+Jens Høj
+Rasmus Høj
 Ellen Hørup
 - Ibsen, organist
 Anders Klinkby
 Ane Kold
 Christen Kold
 Anders  Kragh
 Alfred Larsen
 Andreas Larsen
 Anton Larsen
 Caroline Larsen
 Dorthea Larsen
 Erik Larsen
 Helga Larsen
 Ida Larsen
 Jacob Larsen
 Jeppe Andreas Larsen
 Johan Larsen
 Lars Larsen
 Laurits  Larsen
 Urban Larsen
 Valdemar Larsen
 Vilhelm Larsen
 Aage Larsen
 Urban Larsen, søn af Anders Urban Larsen
 Niels Lindberg
@@ -986,51 +1038,52 @@
 Viggo Sanne
 Anton Frederik Schondel
 Otto Emil Schondel
 Anton  Svendsen
 Wilhelm Tagge
 Asta Thalbitzer
 Wenzel Heinrich Tornøe
 Hans Christian Tvedskov
 William Wandahl</t>
   </si>
   <si>
     <t>S. 28: Banegården lå på Strandvejen i Kerteminde.
 Hotelhaven må have hørt til Hotel Kerteminde, som lå Strandvejen 25.
 Kamperhoug er en gade i Kerteminde. Ordet "til" efter "Kamperhoug" er overstreget og erstattet med "og". Lillestranden må ikke forveksles med området, der i vore dage bærer samme navn og findes parallelt med Fiskergade i Kerteminde.
 Det vides ikke, hvem Axel Larsen og garver Holst var. 
 S. 30: Valdemar og Aage Christensen kendes ikke. "Nu Aage Chr. Kertem." indsat sidst på linjen med kuglepen. 
 S. 31: Toldforvalteren kendes ikke.
 S. 34: Thomsen kendes kun som Urban Larsens svigerfar. 
 S. 37: Mathilde Nielsen og læderhandler Nielsen kendes ikke. 
 S. 38: Sadelmageren, politibetjenten, Oluf, Henriette, Ehlert, Jacob, Bessermann, den yngre søster og Vilhelm kendes ikke. 
 S. 40: Marie Brødkone er ukendt. 
 S. 50: Jernstøber Møller og hans børn kendes ikke.
 S. 51: PerLausen/Peter Larsen kendes ikke.
 Doner er snarer til fuglefangst (Den Danske Ordbog). Kramsfugle: Småfugle, især drosler, fanget til spisebrug (Lex.dk). 
 Lundsgård er ikke et slot, men en herregård beliggende lidt syd for Kerteminde.
-S. 52: De tre betjente kendes ikke</t>
+S. 52: De tre betjente kendes ikke.
+S. 61: Slægtningene i Rønninge kendes ikke.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/PMSd</t>
   </si>
   <si>
     <t>[Fortrykt på hæftets omslag, for:]
 R.E.K.
 Kollegiebogen
 Birkerød Boghandel
 E. Axelsen Drejer
 Tlf. 165 – Birkerød – Tlf. 165
 [Håndskrevet på hæftets omslag, for:]
 Barndommen.
 [Håndskrevet i hæftet:]
 Erindringer fra min Barndom. [indsat med blyant:] 1948-49.
 [Med blæk:]
 Om Forfædrene ved jeg desværre ikke meget. Tipoldefader var Tobaksspinder i Itzehoe og var sandsynligvis tysk men dansk Statsboger. Han havde 2 Døtre, (den ene var gift med en Garver Holck i Nyborg, den anden med en Underofficer i Næstved.) og 12 Sønner, som man ikke ved noget om, naar undtages den ene som var min Oldefader. Han var Underofficer ved Dragonerne og blev forflyttet til Odense, hvor han blev gift med Marie Lisbeth (Elisabeth?) Af deres Børn kendes kun Farfader Otto Friederreich Meyer født 1795 (?). Han var Garver og Skomager og siden Underofficer ved Dragonerne i Odense, hvor han blev gift med Datter af en Underofficer. Senere blev han Portner hos Grosserer Puggaard i København og endelig Høker i St. Jørgensgade i Odense. Efter den første Kones Død blev han gift med Farmoder Gertrud Marie Kirstine Rasmussen født ca. 1820 som Datter af en Tømrer R. i Odense, der stammede fra Biskorup. De havde 3 Døtre: Sophie (4 Sønner) Andersine gift med Politibetjent Knud Pedersen Odense (4 Døtre og 3 Sønner), Frederike gift med Rentier Hansen senere Jordemoder
 [2]
 i København (2 Døtre 1 Søn) og 2 Sønner: August som var Murer og udvandrede til Amerika (3 Børn) og min Fader Sophus Severin født i Odense 22 April 1840. [Tilføjet i venstre margen med blyant:] d. 18 Febr 1935 [Tilføjelse slut] Farfar døde allerede 1850 – 23 Aar før jeg blev født. Farmor, som vi kaldte Bedstemoder overlevede ham i 42 Aar, idet hun døde 1892. Der kom nu en stræng Tid for Bedstemoder med 5 smaa Børn. For en Kvinde var der den Gang næsten ingen anden Beskæftigelse end Vask og Rengøring. Hun var heldig og fik nogle gode Pladser hos rare Mennesker (en Frk. Fanøe, Frk Maaløe og Generalinde Juul), og i mange Aar gjorde hun rent paa Fyens Stifts Sparekasse. (Her fik hun den lille jernbeslaaede Kiste, som jeg bruger til Noder). Der var naturligvis lidt Smalhals i Hjemmet. Saa snart Fader var konfirmeret, kom han paa Landet som Tjenestedreng. Senere gik han i Murerlære, blev Soldat og var med i Krigen 1864 som Undrerkorporal ved Artilleriet og blev tildelt Dannebrogskorset af Kong Christian den 9ende [tilføjet med blå kuglepen:] personlig
 Efter Krigen arbejdede Fader ved restaureringen af Tranekær Slot paa Langeland og Ravnholt i Midtfyen. Sidstnævnte Sted traf han 
 [3]
 Moder Sophie Kirstine Larsen født 14 Juli 1839 som Datter af Bødker i Hjallelse ved Odense Lars Jeppesen født 1793 (?) [spørgsmålstegnet i parantesen overstreget med blå kuglepen] og Hustru Marie Kristiansdatter født 1805 (jeg har en Almanak fra hendes Fødselsaar), Datter af Frederik Kristian v. [”v.” indsat med blyant over linjen] Benzon til Kristiansdal Dalum. Mine Forældre blev viet den 5te i 11te 1869 i Dalum Kirke og bosatte sig i Odense, hvor Fader fik Borgerskab som Murmester. [Tilføjet med blå kuglepen efter ”Murmester”:] Hestene løb løbsk paa Turen fra Kirken, men det gik godt. [Tilføjelse slut] De fik 4 Sønner, hvoraf de to ældste – begge døbt Otto – døde som spæde, og 2 Døtre, alle født i Albanigade i Odense. Undertegnede Otto Larsen Meyer er den ældste af de nulevende født 21 Aug. 1873. 
 Fader byggede Albani Mølle for en Møller Brandt, som senere blev Inspektør ved den frie Udstilling. Blandt andet byggede han ogsaa et Hus for en Møllebygger Rasmussen i Albanigade. Her byggede Fader tillige 3 Huse for egen Regning, som efterhaanden blev solgt. Jeg blev født i det første, min ældste Søster Marie, født 30-11- [tilføjet med blyant:] 1875 i det andet og Katrine Augusta født 28-7- [tilføjet med blyant] 1878 og Erhard 
 [Øverst på s. 3 er med kuglepen skrevet:] 26. Septbr. Død 11. Jan. 1880 [det er uklart, hvilken person oplysningerne hører sammen med).
 [Øverst s. 3, til højre, er med blå kuglepen skrevet:] død 22-1-1912
@@ -1226,51 +1279,79 @@
 Af Husdyr havde vi Høns og en Kat. En Gang fik jeg af Faders gamle Arbejdsmand i Odense "Per Lausen" (Peter Larsen) et Bur med hvide Mus. En Tid havde jeg Turdelduer, en tam Raageunge, Marsvin og Pindsvin.
 Tit havde vi Storm med Højvande, saa vort Hus var helt omgivet af Vand, og vi kun ved Hjælp af en Pram kunde komme i Forbindelse med Omverdenen. Saa blev Fiskergade oversvømmet og Klintevejen blev ødelagt af Bølgerne. Paa den anden Side Klinten, maatte
 [52]
 Vejen til sidst flyttes længere ind i Landet. Hos os naaede Vandet dog aldrig ind i Stuerne. 
 Da Morbroder Jeppes Hus blev bygget om, boede Familien i Huset ved Siden af os. Det laa lavere end vort, og en Aften ved Højvande kom Morbroder Urban med lange Støvler paa og bar Familien over til os. I Spænding ventede vi om Natten paa, at Strømmen skulde vende og Vandet begynde at falde. 
 En Søndag om Efteraaret var hele Familien paa Nøddetur. Det morede os altid. Hver havde sin Pose, og Fader trak Grenene ned med sin Stok. Saa gjaldt det om, hvem der kunde faa flest. Naar vi kom hjem, blev Haserne pillet af, og Nødderne blev lagt til Tørring paa Loftsgulvet. En Gang var der kommen en Rotte op paa Loftet, og jeg hørte om Natten ustandselig Traven frem og tilbage. Om Morgenen viste det sig, at de fleste Nødder var forsvundne; men vi fandt hurtigt Gemmesteder, og Rotten gik i en Fælde.
 Der var tre Politibetjente i Byen: Klokker, Nielsen og Larsen. Den sidste var tillige Arrestforvalter og kaldtes "skæve Laus". Han havde en
 [53]
 tysk Kone og en Datter, Charlotte, som var Byens Skønhedsdronning. 
 Nytaarsaften var der Fest i Gaden. Op og ned ad Langegade drog en Sværm af Børn og unge Mennesker og fyrede "Kinesiske Pistoler," "Skruptudser" og lignende af, mens de sang: "Hurra Pip pip, Hurra for skæve Laus, o ja o ja og sing salia." Undertiden blev en og anden af Demonstranterne anholdt af Betjentene, som assisteredes af den emsige Politi- og Herredsfuldmægtig senere Kæmner Nielsen, kaldet "lille Snus" paa Grund af en Vane med at snøfte.
 De fleste bar Øgenavne den Gang. Den saakaldte Borgervæbning med "Løjtnant" Skomager Niels Bom i Spidsen deltog ogsaa i Ordenens Opretholdelse. I Provisorietiden, da Gendarmerikorpset blev oprettet, fik Kerteminde ogsaa en Trup beredne Gendarmer under Anførsel af en Sergent Rasmussen, som efter Korpsets Opløsning blev Politiassistent for Hindsholm. De lyseblaa var ikke populære, og navnlig Nytaarsaften var de ildesete. De unge Sømænd og Fiskere drillede dem med Fyrværkeri og haanende Tilraab indtil de
 [54]
 red frem med dragne Sabler og ryddede Gaden. Den daværende Borgmester, Politimester og Herredsfoged von ["von" overstreget] Kammerjunker von Lewetzauw ow ["auw" overstreget; "ow" indsat over linjen] holdt sig klogelig i Baggrunden, og Arrestforvareren blev ogsaa undertiden holdt inde, da hans Tilsynekomst kun forøgede Løjerne. Disse var i Almindelighed temmelig harmløse. Ved Hjælp af lange Snore ringede man man med Skibsklokkerne, hejste forskellige Genstande op i Master og Flagstænger og byttede Skilte. Var Politiet ved Havnen, tændtes der Baal i "Friheden" og emvendt. Pumperne paa Gaden med Halm om blev antændt. [Sætningen fra "Pumperne" til og med "antændt" indsat med blyant]
 En aarlig tilbagevendende Begivenhed var Fugleskydningen. Kl. 4 om Morgenen blev Skytterne - og alle andre - vækkede af to Trommeslagere, som gik gennem Gaderne. Den ene var Anders Ottesen, hvis gamle tøndeformede Tromme gjorde et mægtigt Spektakel. Kl. 6 afmarscheredes fra Torvet med Musik og Fane; derefter kom to Smaapiger med Gevinsterne. I Spidsen gik Drejer Tagge med Paraply. Han skulde føre Listen over Skydningerne. Optoget gik nu gennem de
 [55]
 vigtigste Gader for at opsamle Skytterne. Først hentede man naturligvis Fuglekongen, som bar et grønt Skærf med Sølvplader, hvorpaa de tidligere Kongers Navne var indgraveret. De menige bar en Fugl bundet i Knaphullet med et grønt Baand. Efter en Morgenbitter paa Tornøes Hotel gik Turen til Skovanlæget. Her var Fuglen anbragt paa en høj Mast. Den var lavet af Træ med Jernbeslag. Det gjaldt om, at den havde en passende Styrke, saa den kunde holde til hen paa Eftermiddagen. Det er hændt, at den er falden allerede ved Frokosttid, og dermed var Eftermiddagen ødelagt, da Kone og Børn skulde komme og beundre de gæve Skytter. Den har ogsaa været saa stærk, saa Skydningen maatte fortsættes næste Dag, og derved fik mange ikke den rette festlige Afslutning med en ny Konge; ogsaa fordi denne efter gammel Skik skulde spendere en Bolle Punch. 
 Kl. 9 spistes Frokost, hvor Hovedretten var Skinke med Grønærter. Kl. 12 marcherede man atter til Byen og holdt et Par Timers Pause. For enkelte var det i høj Grad til-
 [56]
 trængt.
 Til Skydning anvendtes to gamle Muskedonnere Forladere ["Forladere" indsat over linjen], men enkelte af de yngre Skytter medbragte selv almindelige Rifler. Et Par Mand havde nok at gøre med Ladningen. Fuglen bar i Næbbet en Ring med en Citron. Først skulde Citronen falde af og dernæst Ringen, saa Hovedet, Halsen, Halen, venstre Vinge, højre do og endelig Brystpladen. Gevinsterne var Sølvskeer af forskellig Slags. Brystpladen (Fuglekongen) tilfaldt 6 Spiseskeer, Højre Vinge (Kronprinsen) fik en Potageske. Fader vandt en Gang Potageskeen, som vi senere fik i Brudegave.
 Om Aftenen var der stor Middag med mange Taler og Bal. De andre Præmier var Theskeer og andre Skeer.
 [57]
 Fiskeriet spillede en stor Rolle dengang, saavel som nu. Særlig "Bæltfisket -" Sildefisket i Eftersommeren var vigtigt. Naar det slog fejl, var det en Katastrofe for de fattige Fiskere, og det indvirkede naturligvis for hele Næringslivet i Byen. Motorer kendtes jo ikke, og Vinterfiskeriet foregik fra aabne Joller nær Kysten med Bundgarn spændt ud mellem Pæle, Fiskeri med Kroge og aaleruser. Til Bætfiskeriet brugtes Dæksbaade. Det var et smukt Syn, naar de ca. 80 store Baade med Sejl stod ud af Havnen. Det skete om Eftermiddagen mellem Kl. 1 og 6, alt efter Vejr og Vind. Vinden skulde helst være vestlig og frisk. Undertiden blev det stille undevejs, og hele Flaaden maatte vende om. De store Baade maatte ros, og det gik langsomt. Til Tider kom man først hjem henad Morgenstunden. Saa blev der sunget og snakket fra den ene Baad til den anden. Engang gik vi iland paa Kysten. Men naar der blæste en frisk Vind, sejlede man om Kap, og da var det morsomt at være med. Hver Baad var bemandet med to voksne og en Dreng.
 Morbroder Jeppe havde sammen med Dr. 
 [58]
-Schondel ladet bygge en stor smuk Baad "Louise". Den blev ført af Anders Høj og hans Søn, Rasmus var med som Dreng.</t>
+Schondel ladet bygge en stor smuk Baad "Louise". Den blev ført af Anders Høj og hans Søn, Rasmus var med som Dreng. Den anden Mand var en Tid lang Jens Høj. Undertiden fik jeg Lov at sejle med, og det var vældig morsomt, skønt jeg gerne blev lidt søsyg og fik Kvalme uden dog at brække mig. Under Sejladsen blev der sunget Sømandsviser og andre Sange, f. Eks. husker jeg "Madam Brøndum siger, det er ingen Skam at ta sig en lillebitte Korndram." Det var gerne et Sted mellem Synshoved og Samsø, at vi gjorde Holdt. Saa blev Masten lagt ned, og en Landterne ["d" i ordet overstreget] blev tændt. Naar Sejlene ikke længere stivede Baaden af, begyndte den rigtig at rulle i Bølgerne. 
+Nu blev Garnene "givet." De var bundet sammen i en lang Række og fyldte Lasten. Garnenes ene Side var besat med Korkstykker og den anden med Sten, for at holde dem lodret i Vandet. Med Mellemrum blev der anbragt "Vejere" (Vagere) Bøjer med Flag. Garnene drev nu med Strømmen og trak Baaden med sig. Retningen bestemtes af om der var "Norden eller sønden Vande." Nørrevande ["Nørrevande" indsat efter linjen med kuglepen]
+Overalt saas Lanterner. Det var ikke alene fra Kerteminde, men ogsaa fra andre Byer kom der
+[59]
+Baade. En Mand holdt Vagt, og de andre gik til Køjs. Forude var et Lukaf for "Makkeren" og Drengen og agter en Kahyt til Føreren. Der skulde jeg ogsaa sove, men jeg foretrak gerne at blive paa Dækket trods Kulden, da jeg ikke kunde tage Lugten af Olietøj og den beklumrede Luft i det lille Rum.
+Kom der et større Ski i faretruende Nærhed, blev der tændt Blus for at advare. Men det hændte, at en Damper alligevel sejlede ind i Garnene og skar dem over eller slæbte bort med dem, og saa var det vanskeligt at faa fat i dem igen. 
+Kl. 1-2 skulde Garnene atter hales ind. Det var et ["et" overstreget] anstrængende. Det var jo nemlig Baaden, der skulde trækkes op mod en til Tider krap Sø, og "Louise" var en stor tung Baad. Men Jens Høj havde gode Armkræfter, saa det gik. Nu var det spændede, om der var Sild i Garnene. Naar der var mange, var det en Fornøjelse at se dem blinke og sprælle, idet de kom op af Vandet. Efterhaanden blev Garnene ordnede pænt i Lasten af Fører og Dreng. Saa blev Masten rejst og Sejlene sat, og der blev Tid til Morgenmad og en Kop
+[60]
+varm Kaffe - dog uden Sukker og Fløde. Tidlig om Morgenen var vi igen i Havn, og her ventede de respektive Koner med Morgenkaffe. 
+I godt Vejr blev det overdraget mig at sejle Baaden hjem, mens de andre fik sig en lille Lur. Det var jeg stolt af. 
+Saa skulde Sildene pilles af Garnene og disse skilles og tørres. Det skulde nu vise sig, hvor mange "Volle" (Ol) der var fanget. En Gang var der saa mange, at nogle af Garnene maatte efterlades paa Fangstpladsen til senere Afhentning. Til andre Tider var der kun til Middagsmaden. Tørringen foregik hovedsaglig paa Feden, som var helt dækket med Garn. Vi havde et Stillads til at hænge dem paa, saa fyldte de ikke saa meget. Det var ogsaa mere praktisk, naar de skulde renses for Tang. I Stormvejr kunde de være saa fulde af "Skidt" og saa sammensnoede, at det tog et Par Dage at faa dem i Orden. Vi Børn hjalp gerne med.
+Efter Middag fik man travlt med at faa Garnerne i Baaden og sat ["sat" overstreget] Sten bundet paa igen. ("lønne.") Naar der skulde sejles ud, tøvede man lidt, indtil endelig en tog Mod til sig og satte Sejl; saa fik
+[61]
+de alle travlt. Der blev et syndigt Virvar i Havnen, indtil de kom fri af hinanden. 
+Foraarssilden var ikke værdsat den Gang. Den var for mager. Ofte kom Bønderne og hentede hele Læs til Gødning. Torsken duede kun, naar der var r i Maanedens Navn, ligesom der heller ikke maatte spilles Kort i andre Maaneder. (Der var ca. 80 Bæltsbaade.) [("Der var ca. 80 Bæltsbaade.") overstreget]
+For os Drenge var det en Begivenhed, naar der kom Soldater fra Odense og Nyborg. Jeg husker særlig en Efteraarsmanøvre, da der blev skudt i Gaderne og vi fik fri fra Skolen. Kampen trak sig syd paa over Broen, og vi fulgte med helt til Davinde. Men omsider maatte vi jo se at komme hjem igen, hvad der ikke var nær saa morsomt gennem Pløje- og Stubmarker. 
+En Gang imellem laante Fader et Køretøj hos en af Svogrene, og vi kørte en Tur til Rønninge eller til Ravnholt og vel ["vel" overstreget] ogsaa til Hjallelse. I Rømninge ninge ["ninge" indsat med blyant over linjen] havde Fader nogle Slægtninge, to eller tre Skræderfamilier. De besøgte os kun, naar der var Rigsdagsvalg. Vort Besøg gjaldt Krebsefangst, og om Aftenen spiste vi Krebs. 
+[62]
+Ved Herregaarden Ravnholt i Midtfyn boede Moders Moster Tante Stine. Hun havde været gift med en Kusk der paa Gaarden og havde et lille hyggeligt Hus, hvis Have stødte op til en Skov. Den var jeg lidt bange for selvom en Sang: "det er dog en dejlig Skov, her er ingen Røvere," saa kunde man jo aldrig vide - -
+Naar vi kørte hjem om Aftenen var det ikke let at finde Vej. Det var for det meste Biveje, som snoede sig paa den mest forvirrende Maade. For at læse Vejviserne, maatte Fader rive Tændstikker, og undertiden viste det sig, at vi var paa en forkert Vej, saa at vi maatte tilbage igen. 
+Mange Steder var der slet ingen Vejskilte; saa var der ikke andet at gøre, hvis der da ikke var Mennesker i Nærheden, og e fleste var gaaet til Ro paa den Tid, saa var der kun den Udvej at lade Hesten bestemme Retningen. Tit var den klogere paa det Punkt, end vi andre.
+En Gang havde vi lejet et Vognmandskøretøj med en stædig Hest. Den blev pludselig staaende, naar det passede den at hvile lidt, og saa var den ikke til at drive af Stedet, før den selv fik Lyst. Men paa Hjemvejen var Hestene altid
+[63]
+mere villige, saa længtes de efter deres Baas. 
+Det var en af de store Begivenheder, naar vore tre Familier foretog Køreture sammen f.Eks. Fjorden rundt og havde Madkurve med. Men især den aarlige Turtil Hjallelse glædede vi os til. Det var Mormoder vi besøgte, saa længe hun boede der. De sidste Aar tilbragte hun i Kerteminde hos Morbroder Jeppe. Vi kørte med tre Char à bancer og et Par mindre Vogne. Morbroder Martin havde et Par kønne Graaskimler, og Morbroder Jeppe et Par fine Køreheste, en sort og en brun, og forøvrigt maatte Arbejdshestene holde for. Naar de fik sværtet Hovene og blev striglet og fik noget pænt Seletøj paa, saa de ganske godt ud. De kunde blive helt vigtige og kaade, naar de skulde køre "til Stads." 
+Da Turen var paa 3 172 Mil, blev der bedet undervejs i Geels Kro. Det var især for Hestenes Skyld, men vi andre kunde ogsaa trænge til at rette Benene og faa lidt Mad. Humøret var højt, og der blev sunget og raabt Vittigheder fra den ene Vogn til den anden. Selv Morbroder Martin, som til daglig var temmelig faamælt, kunde blive morsom og gennem alt
+[64]
+hørtes Morbroder Urbans friske karakteristiske Latter. (Hørr hørr). Han var en god Tegner ["Han var en god Tegner" indsat efter linjen med blyant]
+En de Mylius, stamherre til Rønningesøgaard boede en Sommer i "det lange Hus" ved Siden af os, i den Lejlighed vi tidligere havde haft. Hans Kone var fra Skotland, og de talte altid engelsk sammen. Det var en meget tiltalende Dame, men vist ikke af adelig Herkomst, hvad hendes Svigermoder nok ikke var saa glad for.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -1347,59 +1428,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/grsT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zfJQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ipxB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U7bS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sov4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HpfN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eeTc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H49b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UgIn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9crh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0u8z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5vW0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pdav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sT0mzlCB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Tk3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/X1F9jvHD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V7sM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uV4xMZ1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rVkG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8U7t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JowR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GKus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gnyZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/grsT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zfJQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ipxB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U7bS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sov4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HpfN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eeTc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H49b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UgIn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9crh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0u8z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5vW0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pdav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sT0mzlCB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Tk3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/X1F9jvHD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V7sM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uV4xMZ1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rVkG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8U7t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JowR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GKus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gnyZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8A4l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M25"/>
+  <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -2434,121 +2515,165 @@
       <c r="G24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H24" s="5" t="s">
         <v>171</v>
       </c>
       <c r="I24" s="5" t="s">
         <v>172</v>
       </c>
       <c r="J24" s="5" t="s">
         <v>173</v>
       </c>
       <c r="K24" s="5" t="s">
         <v>174</v>
       </c>
       <c r="L24" s="6" t="s">
         <v>175</v>
       </c>
       <c r="M24" s="5" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="25">
-      <c r="A25" s="5" t="n">
-        <v>1949</v>
+      <c r="A25" s="5" t="s">
+        <v>177</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>177</v>
+        <v>14</v>
       </c>
       <c r="C25" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="D25" s="5" t="s">
         <v>178</v>
       </c>
-      <c r="D25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="E25" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H25" s="5" t="s">
         <v>179</v>
       </c>
-      <c r="I25" s="5" t="s">
+      <c r="I25" s="5"/>
+      <c r="J25" s="5" t="s">
         <v>180</v>
       </c>
-      <c r="J25" s="5" t="s">
+      <c r="K25" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="L25" s="6" t="s">
+        <v>182</v>
+      </c>
+      <c r="M25" s="5" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="5" t="n">
+        <v>1949</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="C26" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="D26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H26" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="I26" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="J26" s="5" t="s">
         <v>41</v>
       </c>
-      <c r="K25" s="5" t="inlineStr">
-[...8 lines deleted...]
-        <v>182</v>
+      <c r="K26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L26" s="6" t="s">
+        <v>188</v>
+      </c>
+      <c r="M26" s="5" t="s">
+        <v>189</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
     <hyperlink ref="M22" r:id="rId27"/>
     <hyperlink ref="M23" r:id="rId28"/>
     <hyperlink ref="M24" r:id="rId29"/>
     <hyperlink ref="M25" r:id="rId30"/>
+    <hyperlink ref="M26" r:id="rId31"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>