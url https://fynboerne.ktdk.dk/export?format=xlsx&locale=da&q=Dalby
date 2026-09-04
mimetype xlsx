--- v1 (2026-07-16)
+++ v2 (2026-09-04)
@@ -549,87 +549,87 @@
     <t>[Håndskrevet på kuvertens forside:]
 Fru Astrid Goldschmidt
 St Pauli Kyrkogatan 19.3
 Malmø
 Skåne
 [Diverse tegninger og kradserier]
 [På kuvertens bagside:]
 Poststempel
 [I brevet:]
 Erikshaab d: 22de Maj – 
 Kære Astrid!
 Skjøndt jeg endnu ikke har hørt fra Dig – men venter i Dag – skal Du dog nu i Morgen ikke kigge forgæves efter Dit Mandagsbrev! Jeg er her og i Odense og vil blive det paa Glorup helt omgiven af Højrefolk, en ren Hvepserede her [”her” indsat over linjen] som Syberg siger; han er selv en Hveps! Det er grulig svært ikke at have nogen at udtale sin Sorg for efter den Skuffelse med Valget. Ja det vil sige, jeg var forberedt, da jeg saae hvor megen Stemning der var mod Radikalerne allevegne! Jeg beklager Caspersens, Tante havde sat sit Haab til et Landstings Mandat under Munks Regimente. Hun er sikkert grulig sart! Fraset alt det er her ganske dejligt baade ude og inde! Jeg stod længe i tavs Beundring af Stuerne til Morgen, fuld Sol ind i Dagligstuen, Havestuedøren aaben, vi har et vidunderligt Vejr og alt er jo saa bedaarende lysegrønt ude; Kastanierne ved at springe ud, Sirenerne ved Vejene ogsaa, Træerne i fuldt hvidt Flor. Jeg spadserede til Højrup i Fredags, var hos Jørgensen og Peja, der nu gaaer lidt ud og har det meget ordentligt. Hun var rørende glad ved at see mig. I Gaar var jeg hos gl. Naade; der var saa mageløs venlig og rar, vilde ikke af med mig igen, jeg var der 5 Kvarter. Hun er meget døv, men har et Hørerør. I Dag er bedt Kaptainens og Jørgensens, der bliver hentet sammen i lukket Vogn herfra, Doktorens og Smidt. Fru S. tager ikke ud. I Morgen er vi bedt til Sandholt og paa Vejen dertil haaber jeg vi kan gøre en Visit paa Brobygaard. En Dag skal jeg til Højrup igen og med Toget til Doktoren! Jeg rejser vist ikke herfra til Glorup før paa Fredag, spekulerer paa at tage over Brobyværk og besøge Hanne og Jørgen mellem 2 Tog og saa over Nyborg. Munter er meget aflagt, men kunde dog kende mig og var ungdommelig ellevild. – Jeg befinder mig saa vel her gør som jeg vil, spadserer, læser og syer. Marie er uhyre flink og rar, hvilket ordentligt og nydeligt Hus hun har; hun er knusende dygtig. Jeg har besøgt Trine Hans Peters, der gaaer meget her, malker deres Ko, hjælper inde, passer deres Kyllinger; og Line Træskomand og Dalbergs. Nu er der en dygtig Mand paa Gelskov, en ligesom Syberg siger de gamle Folk. Som de dog alle som en fortæller om Thagensens Uduelighed! Det er grufuldt som han har forsømt alt. Gud veed hvad der skal blive af de Stakler! Jeg har hørt fra Elle, hun er lykkelig over Tilværelsen, maa knibe sig i Armen for at vide det ikke er en Drøm altsammen. Nu skal jeg en Tur paa Kirkegaarden og [ulæseligt] tager dette med til Højrup. Kys de søde Unger! Kærlig Hilsen fra Mor.</t>
   </si>
   <si>
     <t>1910-06-12</t>
   </si>
   <si>
     <t>Mads Rasmussen</t>
   </si>
   <si>
     <t>Johannes Larsen
 Johannes Rump
 Oscar Wandel</t>
   </si>
   <si>
+    <t>De to billeder, Fritz Syberg nævner, som gros. Wandel "nægter at sælge", er formentlig de billeder, der alligevel i 1910 blev erhvervet til museet, se under nævnte værker.</t>
+  </si>
+  <si>
+    <t>FBA, Mads Rasmussens familiearkiv, ks. 27</t>
+  </si>
+  <si>
+    <t>Fritz Syberg orienterer om, at ejeren af "Historien om en Moder" og "Aftenbilledet", der ønskes indkøbt til museet i Faaborg, ikke ønsker at sælge. Desuden har han intet hørt fra Rump om "Dødsbilledet".</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/pdav</t>
+  </si>
+  <si>
+    <t>Nordskov paa Dalby
+12 Juni 1910
+Hr Fabrikant Rasmussen !
+Tak for Skrivelsen. Jeg rejser altså til Fåborg på Lørdag. Med det samme tillader jeg mig at meddele Dem, at Joh. Larsen har bedt mig forespørge Gros Wandel om han var tilbøjelig til at skille sig med "Historien om en Moder", samt "Aftenbilledet" da Johs. L i så Fald vilde foreslå det til Fåborg Galleriet. Wandel vil under ingen Betingelser sælge. Jeg meddeler Dem dette negative Resultat for en Ordens Skyld. 
+Jeg har intet hørt fra Rump om Dødsbilledet og ved altså ikke om dette Billede er til at købe for en rimelig Pris. Jeg havde gærne set det i Fåborg. da det er malet der og Modellerne alle ere derfra. Måske nu til Terminen at Rump er mere medgørlig
+Med de Bedste Hilsener
+til Dem og Deres Frue
+er jeg Deres hengivne
+Fritz Syberg</t>
+  </si>
+  <si>
     <t>Faaborg Byhistoriske Arkiv, Mads Rasmussens Familiearkiv, Mappe 27</t>
   </si>
   <si>
     <t>Fritz Syberg skriver til Mads Rasmussen at Johannes Larsen har bedt ham undersøge om grosserer Wandel vil afhænde "Historien om en Moder" samt "Aftenbilledet", da Johannes Larsen i så fald vil foreslå dem til Faaborg museum. Det ønsker Wandel ikke. Angående "Dødsbilledet", som ejes af Johannes Rump, har han intet hørt, men ønsker det til Faaborg, da det er malet i Faaborg og modellerne ligeledes er fra Faaborg.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/5vW0</t>
   </si>
   <si>
     <t>Nordskov paa Dalby
 12 Juni 1910
 Hr Fabrikant Rasmussen !
 Tak for Skrivelsen. Jeg rejser altså til Fåborg på Lørdag. Med det samme tillader jeg mig at meddele Dem, at Joh. Larsen har bedt mig forespørge Gros Wandel om han var tilbøjelig til at skille sig med "Historien om en Moder", samt "Aftenbilledet" da Johs. L i så Fald vilde foreslå det til Fåborg Galleriet. Wandel vil under ingen Betingelser sælge. Jeg meddeler Dem dette negative Resultat for en Ordens Skyld. 
 Jeg har intet hørt fra Rump om Dødsbilledet og to ved altså ikke om dette Billede er til at købe for en rimelig Pris. Jeg havde gærne set det i Fåborg. da det er malet der og Modellerne alle ere derfra. Måske nu til Terminen at Rump er mere medgørlig
-Med de Bedste Hilsener
-[...21 lines deleted...]
-Jeg har intet hørt fra Rump om Dødsbilledet og ved altså ikke om dette Billede er til at købe for en rimelig Pris. Jeg havde gærne set det i Fåborg. da det er malet der og Modellerne alle ere derfra. Måske nu til Terminen at Rump er mere medgørlig
 Med de Bedste Hilsener
 til Dem og Deres Frue
 er jeg Deres hengivne
 Fritz Syberg</t>
   </si>
   <si>
     <t>30. nov. 1911</t>
   </si>
   <si>
     <t>Dagbog</t>
   </si>
   <si>
     <t>Notater om fugle og vejrlig</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/sT0mzlCB</t>
   </si>
   <si>
     <t>1911-12-06</t>
   </si>
   <si>
     <t>Snave</t>
   </si>
   <si>
     <t>Snave, Kerteminde
@@ -1428,51 +1428,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/grsT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zfJQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ipxB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U7bS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sov4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HpfN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eeTc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H49b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UgIn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9crh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0u8z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5vW0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pdav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sT0mzlCB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Tk3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/X1F9jvHD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V7sM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uV4xMZ1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rVkG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8U7t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JowR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GKus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gnyZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8A4l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/grsT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zfJQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ipxB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U7bS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sov4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HpfN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eeTc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H49b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UgIn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9crh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0u8z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pdav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5vW0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sT0mzlCB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Tk3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/X1F9jvHD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V7sM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uV4xMZ1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rVkG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8U7t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JowR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GKus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gnyZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8A4l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
@@ -2003,96 +2003,96 @@
       <c r="B13" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>45</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>105</v>
       </c>
       <c r="E13" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H13" s="5" t="s">
         <v>106</v>
       </c>
-      <c r="I13" s="5"/>
+      <c r="I13" s="5" t="s">
+        <v>107</v>
+      </c>
       <c r="J13" s="5" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="K13" s="5" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="L13" s="6" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="M13" s="5" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
         <v>104</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>45</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>105</v>
       </c>
       <c r="E14" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H14" s="5" t="s">
         <v>106</v>
       </c>
-      <c r="I14" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I14" s="5"/>
       <c r="J14" s="5" t="s">
         <v>112</v>
       </c>
       <c r="K14" s="5" t="s">
         <v>113</v>
       </c>
       <c r="L14" s="6" t="s">
         <v>114</v>
       </c>
       <c r="M14" s="5" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
         <v>116</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>117</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D15" s="5" t="inlineStr">
         <is>