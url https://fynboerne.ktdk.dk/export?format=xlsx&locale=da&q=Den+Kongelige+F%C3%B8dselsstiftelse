--- v0 (2026-05-14)
+++ v1 (2026-08-21)
@@ -44,119 +44,119 @@
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
     <t>Generel kommentar</t>
   </si>
   <si>
     <t>Arkivplacering</t>
   </si>
   <si>
     <t>Dokumentindhold</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Transskription</t>
   </si>
   <si>
-    <t>1929-06-03</t>
+    <t>1929-06-12</t>
   </si>
   <si>
     <t>Brev</t>
   </si>
   <si>
     <t>Elena Larsen</t>
   </si>
   <si>
     <t>Johan Larsen</t>
-  </si>
-[...26 lines deleted...]
-    <t>1929-06-12</t>
   </si>
   <si>
     <t>Enghavevej</t>
   </si>
   <si>
     <t>Andreas Larsen
 Johannes Larsen
 Marie Neckelmann</t>
   </si>
   <si>
     <t>Elena/Bimse Larsens mor og søstre boede på Enghavevej i København. Faderen, maleren Peter Hansen, døde i 1928. Elena Larsen fødte sit og Johan Larsens første barn, Peter Andreas, på Den Kongelige Fødselsstiftelse 27. maj 1929. 
 Det omtalte foto findes ikke sammen med brevet.</t>
+  </si>
+  <si>
+    <t>Brevet er i privateje</t>
   </si>
   <si>
     <t>Elena Larsen sender et foto af sønnen. Hun vil også sende et til Johannes Larsen, som ikke rigtig så barnet, da han var på besøg.
 Elena er blevet klippet. 
 Drengen, Peter, skriger, når han bliver taget fra brystet og lagt i sin kurv.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/EWtc</t>
   </si>
   <si>
     <t>Enghavevej d 12-6-29
 Min kære Ven!
 Endelig faar du, hvad jeg har lovet dig saa længe. Er han ikke sød? Jeg synes det er et udmærket Billede, og ligner din Søn godt. Jeg har bestilt 8 Billeder af ham ["ham" indsat over linjen] og har tænkt mig at sende hans Bedstefar et, synes du ikke det? Han fik ikke rigtig set ham den Dag han var her saa han maa hellere faa et Skilderi at studere ham paa. - Jeg skal hilse dig fra Barberen, jeg var ude at blive klippet i Dag. Da jeg var færdig kunde jeg daarligt arbejde mig ud af Barberstuen for Haar, jeg blev ganske imponeret af min egen Haarfylde, jeg har aldrig anet at jeg var saa haarfager, og lidt har han da ogsaa levnet paa mit Hoved. - Tror du Las og Puf kommer ned til dig paa Søndag, siden du først tror at du kommer hjem d 22de, jeg synes snart det er en Evighed siden at jeg har set dig, og jeg ["jeg" indsat over linjen] længes efter min store Dreng, jeg kan skam ikke nøjes med den lille, skønt han er saa dejlig. Han er forresten begyndt at blive uartig og har fundet ud af at det er yndigt at ligge ved sin Mors Bryst; han skraaler naar han bliver lagt i Kurven, selv om han er saa mæt at Mælken staar ham i Mundvigene, den lille Slubbert. - Nu maa jeg skynde mig over med Brevet, at du dog kan faa Billedet i Morgen, derfor
 10000 Hilsner fra din egen
 Bimsekone
 + Stamherren.
 [Øverst s. 1; på hovedet er skrevet:]
 Husk og skriv om Pigerne
 Kylle er utaalmodig.</t>
+  </si>
+  <si>
+    <t>1929-06-03</t>
+  </si>
+  <si>
+    <t>Den Kongelige Fødselsstiftelse</t>
+  </si>
+  <si>
+    <t>Johannes Larsen
+Peter Andreas Larsen</t>
+  </si>
+  <si>
+    <t>Peter Andreas Larsen blev født 27. maj 1929 og var Johannes Larsens første barnebarn.</t>
+  </si>
+  <si>
+    <t>Drengen tager godt på og vejer nu 3000 g. Elena er oppe. Johannes Larsen glæder sig til at se sit barnebarn.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/SOop</t>
+  </si>
+  <si>
+    <t>Den kgl Fødselsstiftelse d 3-6-29
+Kære Lysse
+Din Søn har det saa udmærket og udvikler sig i Dyd og gode Sæder, hvilket vil sige at han æder bravt og laver fin lysegul Grød, hvad der tyder paa at min Mælk er god. Han er nu oppe paa en Mammenvægt af 3000 gr og mangler altsaa kun 50 gr i at være paa Højde med sig selv ved Fødslen. Det skal han nok tage inden Onsdag. I Dag skal Stamherrens Moder [over "Moder" er tegnet en krone] op og sidde i en Lænestol. Hun har faaet Brev fra sin Svigerfader der glæder sig meget til at se sin Sønnesøn, du kan tro hun blev glad ved det. - Ellers er der ikke noget andet end godt, og din Søn og din Søns Moder sender dig 10000 Hilsner.
+Din egen Bimsekone</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -233,51 +233,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/SOop" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EWtc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/EWtc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SOop" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M3"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>