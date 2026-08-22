--- v0 (2026-05-22)
+++ v1 (2026-08-22)
@@ -169,99 +169,99 @@
 It is several weeks since I received your letter; and I ought have replied to it before this. But I have hesitated to do it on a variety of accounts. My poor health, and the uncertainties connected with my business combined to make it difficult for me to set any date for my coming to Erikshåb; and now, since Elle seems to be coming here, it is no longer necessary for such a date to be fixed.
 I received Elle’s telegram on January 11, and replied on the same day as follows: - “Telegraph me, when you start, giving port and date of sailing. I am better; there is no immediate cause for alarm”. 
 Her message, as delivered to me, seemed to come from Kjøbenhavn, and I supposed that she must be there. So I addressed my answer there, sending it to the care of the Hirschsprungs, at Bredgade 43. I have not written to her since then, as I have assumed that she would be started before she could receive a letter from me. 
 Yesterday, I received two letters from her, - written on Jan. 10, &amp;amp; Jan. 11. In these she said that she probably would be started by this time, and that she might not send me word as to the steamer on which she will come.
 Really, she ought have telegraphed me the name of the steamer; for I want to meet her in New York. I am not at all afraid that she will have any trouble in finding our home without my assistance; but I would have preferred to meet her. 
 We are just moving from 37 Yates St., about two miles further out toward the country. It seemed wise for us to go, before Elle’s arrival; since, in the old house we could not have made her so comfortable as we wish to. Our new address will be 27 Bellevue St., Dorchester. (Dorchester, I must explain, is an old village which have been absorbed by Boston as Frederiksberg was absorbed by Copenhagen.)
 My mother wishes me to tell you that she is very glad to have Elle come to us, and that she will try to be a mother to her as well as to me. We will take good care of her, I assure you. 
 My physician says that there is no cause for alarm, &amp;amp; that all I need is freedom from worry, good air, and abundant food; so I have no special fear for the future. Fortunately my business is reaching the point where I am not obliged to work hard myself. 
 With sincerest greetings to all: - your devoted son in law,
 “Eastman”. 
 [Skrevet øverst på s. 1:]
 I shall write to you, every week, until Elle is with us.</t>
   </si>
   <si>
     <t>1899-04-20</t>
   </si>
   <si>
     <t>Boston
 USA</t>
   </si>
   <si>
     <t>Frederik Brandstrup
 Clarence Sawyer
 Harris Sawyer
 Helen Sawyer
-- Sawyer, Harris' far
+Joseph Sawyer, Harris' far
 Andreas Warberg</t>
   </si>
   <si>
     <t>Ellen og Harris Eastman Sawyer blev gift 12. feb. 1899 i Boston. 1899-1902 boede de i samme hus som Harris' forældre, søstre og en bedstemor. Harris' mors og bedstemoderens navne kendes ikke. 
 Den amerikanske frihedskrig (også kendt som den amerikanske uafhængighedskrig) blev udkæmpet fra 1775 til 1783 (Lex.dk)
 Manilla, Harrs Sawyers læge og Frk. Svensen kendes ikke.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1524</t>
   </si>
   <si>
     <t>Ellen Sawyers hverdage begynder kl. seks, hvor hun og Harris Sawyer spiller spil, hvorefter hun laver solid morgenmad til ham, han læser aviser, og de snakker. Når han er taget afsted, laver hun husligt arbejde. Harris' familie roder og har ikke ordenssans. Derefter går hun tur, spiller klaver mm., og hun laver aftensmad. Harris' mor har gigt og hjælper ikke til i huset. Når Ellen fortæller, hvor lang tid man bruger på madlavning i Danmark, bliver Sawyer-familien meget forbavsede.
 Harris' mor vil gerne sy for Ellen.
 Ellen og Harris besøger sjældent nogen om aftenen, for han har brug for meget søvn. Onsdag aften kommer der dog gæster. 
 Harris har købt møbler og har nu ingen penge. Han skal til Chicago i forretningsøjemed, og Ellen vil gerne med for at besøge Onkel Frederik (Brandstrup). 
 Harris og Ellen har været i en stor butik for at købe tøj til hende. Han har god smag. 
 Ellen skriver med en pen, som indeholder blæk, så man ikke behøver at dyppe. 
 Harris og Ellen har sejlet til en ø, hvor de store oceandampere lægger til. Derefter gik de ind i det jødiske og det italienske kvarter.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/CfR5</t>
   </si>
   <si>
     <t>Dorchester April 20 – 99
 Kære Mor!
 Tak for dit sidste Brev. Det var som alle de andre dejlig langt og indgående. – Jeg vilde ønske at jeg havde arvet din Skarphed til at skrive Breve, men det har jeg desværre ikke. – Et sådant Brev som mit sidste, er et stort Foretagende for mig. – Jeg var ked af at jeg glemte at sende en speciel Hilsen til min Veninde Manilla, - når du får dette Brev er hun velsagtens rejst Hvis ikke må du da endelig hilse hende og sige hende Farvel.
 De fleste af Spørgsmålene i dine Breve er nu besvarede, jeg mangler endnu kun en Beskrivelse af hvordan en almindelig Dag går. – Dagen begynder i det seneste Klk 6, - ofte før – med et Slag ”Mølle” el Gr. Bang. Harris er tosset efter at spille og hvor søvnig jeg end er og bliver regelmæssig slået til hans store Fryd. Når jeg kommer ned, giver jeg ham hans Morgenfoder, som er mangfoldigt og meget solidt: Hvedegrød, stegt Flæsk, Boef. Så spiser vi (de andre ere i Reglen færdige og gået hver til sit) og læser Morgenaviserne. Aviserne spiller en meget stor Rolle for East., - han læser dem i milevis. Så snakker vi i Reglen til han tager til Byen Klk 9, hvorpå jeg er huslig til 12–1 – fejer, tørrer af og gør i Orden, - de ere allesammen slemme til at smide omkring med alting så jeg går hver Dag en Omgang og rydder op. – Deres Ordenssans er i en underlig Tilstand, vidt forskellig fra min: de overvejer længe, hvordan en Bog skal ligge på et Bord og hvordan en Stol skal stå men de smider samtidig alle mulige Dele i Spisestuen, Brevskabet Klaver o.s.v. og har et syndigt Rod i alle Skuffer og Gemmer el. ret. havde for nu holder jeg stræng Orden i Dækketøj- og Lagenskuffer, Sølvtøjsskuffer o.s.v. Vort nye Sølvtøj bruger vi kun til fremmede så længe vi bor sammen med Familjen. – 
 Jeg kom nok bort fra ”Dagen”. Så klæder jeg mig på og øver mig, skriver Breve, går Tur o.s.v. til E. kommer c. Klk 5-6. Så hjælper jeg som Regel med Aftensmaden, - d.v.s. hvis de andre skal have noget han ikke kan lide, laver jeg hvad han vil have. Han er altid fuldkommen tilfreds med den Mad jeg laver til ham og han er henrykt over at han nu kan få hvad han vil have. Svigermor er jo så svag og har sådan en Gigt i sin Arm at han ikke har nænnet at bebyrde hende med noget, - de tager det så let med Maden her, at hun finder, at alt hvad der er ud over at varme en Dåse Tomater, koge Kartofler el stege Kød, - er anstrengende Arbejde. Det tager i Reglen 1/2 Time at preparere Aftensmaden, - Hovedmåltidet. Når jeg fortæller om vore Retter, om [ulæseligt ord] f. Eks. er de ved at gå til af Forbavselse. Jeg stryger for det meste hele Vadsken på to Dage, - 2 Timer hver Dag, - og når jeg undertiden ender det på èn Gang, er jeg en Helt. - Svigermoder er bestandig ulykkelig og angergiven over at hun har Gigt, så hun ikke kan ende alt, og siger ofte, at det er for strængt for mig og ”hvad de mon vilde sige hjemme på Erikshaab” – for 3-4 Timers Huslighed!! Til Gengæld går hun stadig på Jagt efter noget at sy for mig og er nu i Færd med at lægge nogle af mine Kjoler ned. Flere af dem ere nu mærkelig nok for korte. ----- Efter Aftensmad sidder E. og jeg her i hans Stue, læser el. spiller Mølle el. Klaver el. går en Tur, hvis det er godt Vejr. Det er på den Tid af Døgnet at vi burde besøge Folk men vi gider så godt som aldrig, og E. har ikke godt af det – han er søvnig Klk 9 og Dr, har sagt at han skal sove 10 Timer, så jeg opmuntrer ikke til Besøg. – Vore ”at homes” er nu i fuld Gang: hver Onsdag Aften kommer her Folk c. Klk 8, sidder og snakker et Par Timers Tid, får Lemonade og går hvilket sidste er det behageligste ved hele Forestillingen. Vi har i denne Tid en fattig Periode, hvilket kommer os meget ubelejligt. Est. brugte næsten alle sine Aprilpenge i Begyndelsen af Måneden til de Møbler, jeg skrev om sidst, saa han har ikke andet end Husholdningspengene tilbage. Det kommer på tværs fordi han efter al Rimelighed skal til Chicago; næste Uge i Forretninger (Bacilleforetagende) og det vilde være knusende Sjov om jeg kunde komme med. Det vilde ikke alene være en stor Fornøjelse at se Onkel Frederik og Chicago, - men også for H.s Skyld var det godt om jeg kunde være med – han egner sig ikke til at fare ud på egen Hånd. – 
 I forrige Uge vare vi ude at købe en ny Sommertrøje og det kunde ikke undgås – en Sommerhat, [Tegning] Trøjen er nydelig, - lys kort, og af Farve omtrent som min Bendixkjole, - Hatten er ikke så slem en ["en" overstreget] som man skulde tro eftersom der er kunstige Blomster på den. Harris gik med mig og valgte begge Dele. Det var et kosteligt Syn at se ham gå rundt i de store Forretninger og bese Varerne og høre på Damernes Suk med en Alvor og Interesse, men han var ikke tilfreds med noget af det, de kom med. Tilsidst gik han ind mellem Trøjerne på egen Hånd og kom lidt frem med faktisk den eneste, der passede mig. Det samme med Hatten. Han var meget stolt, og nu passer han omhyggeligt på, at ”vores Trøje” hænger glat og ikke bliver støvet. – Han har virkelig en udmærket Smag og han skal nu træde i Frk. Svensens Sted og vælger alt det Tøj, jeg herefter skal have. 
 Dette er skrevet med en Penneskaft, som indeholder Blæk så man aldrig behøver at ”dyppe”. H. går altid med det i Lommen, så han kan skrive Forretningsbreve i Toget og hvor han vil.
 I Onsdags var det en stor Helligdag her – en Mindedag om den amerikanske Frihedskrig. – Det var et strålende Vejr og H. og jeg begav os ud Klk 8 for at se os om. Vi tog med Toget ind til Byen gik ned til Havnen og i en Færge som satte os over til en Ø, hvor nogle af de store Oceandampere lægge til. Eastman er gal efter Skibe, - han kender hvert Skib i Havnen ved Navn og ved hvilken Linje de hører til o.s.v. Jeg tænkte på Dedemand da vi beså alle de store Skibe, - det vilde have [”have” indsat over linien] været noget for ham, at være med der. 
 Så vovede vi os ind i et af de værste Kvarterer i Boston, - Jødekvarteret og det italienske med snavsede skæve Gader og sorte, beskidte Unger. Vi beså der en af de ældste Kirker i Boston hvor der er nogle Minder fra Frihedskrigen. – Så tog vi med et andet Tog uden for Boston og spadserede rundt der. Det var næsten på Landet meget smukt – der var en Aa som lignede vores hjemme så meget, at jeg var helt begejstret. – Vi benyttede 3 Sporvogne for at komme hjem, - og befandt os, som om vi havde været ude at rejse.
 Eastman kommer pludselig og siger at han må afsted om 5 Min. og han skal have Brevet med til Byen så jeg må stanse nu. – Jeg ved heller ikke mere denne Gang. – Undskyld Jadskeskriften, - jeg kan ikke skrive idag. 
 Hilsen til alle fra Elle
 [Skrevet langs venstre kant s. 1:]
 Jeg har set en Del Fejl, men har ikke Tid at rette.
 Frim. til Dede.</t>
   </si>
   <si>
     <t>USA
 Boston</t>
   </si>
   <si>
     <t>Grethe Jungstedt
 Alhed Larsen
 Christine  Mackie
 Harris Sawyer
-- Sawyer, Harris' far
+Joseph Sawyer, Harris' far
 - Sonne
 Nelly Tailor
 Mathilde Ward</t>
   </si>
   <si>
     <t>Gamle Bedstemor Sawyers navn kendes ikke. Ej heller Harris Sawyers mors navn
 Miss Morrison er ligeledes ukendt. 
 Grethe Jungstedt, f. Sawyer, blev født i januar 1900.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1600</t>
   </si>
   <si>
     <t>Ellen Sawyer vil fremover skrive oftere, men korte breve.
 Harris Sawyers forældre har været til begravelse, og det var dejligt for Ellen at have huset for sig selv. Nelly kom på besøg og senere Fru Ward, som gerne vil lære nogle amerikanere at kende. Mathilde Ward var begejstret for Ellens hus. 
 Ellen går til musikundervisning hos Miss Morrison, men hun har dårligt tid til at øve sig. Grethe kravler, rejser sig op ved møblerne og putter alting i munden.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/RpEx</t>
   </si>
   <si>
     <t>[Fortrykt øverst på arket; venstre side:]
 DR. HARRIS E. SAWYER,
 CHEMSIT AND BACTERIOLOGIST,
 620 ATLANTIC AVE.,
@@ -418,146 +418,146 @@
 Det var rigtignok forfærdelig morsomt at Dede klarede det så stolt. Hvor Tiden dog løber – det forekommer kun som et Par Aar, siden vi vare med ham ude til Optagelsesprøve og hans Latinskoletid lå for os som en lang Række Aar, - og nu er de gået uden man aner hvordan.
 Hvor han vist nyder denne Ferie, - som Student!!!
 Viser Muntermand monstro Tegn på at han er stolt af ham?
 Onkel Syberg har vel kun opsat sin Middag til Fader er bedre.
 2)
 Vi har det vel her det samme. – har ikke været af Stedet undtagen et Par Køreture om Aftenen i de elekt. Sporvogne. Man kommer ikke uden for Døren når man kan undgå det i sådan Varme, som vi har haft, - det er jo ligefrem livsfarligt. Igår var det lidt lindere, så jeg tog til Byen om Form. for at besørge lange opsparede Ærinder, - købte små Lakstøvler til Grethe (jeg håber på at de vil holde lidt bedre) og i et Udsalg fandt jeg yndige små Silkestrømper til samme Pris som de alm. Bomulds. Hun var så stolt af sine fine Ben at hun på ingen Måde vilde lade mig trække dem af om Aftenen. 
 Forleden havde hun et lille bitte Anfald af Diarrhe (det første i Sommer) og jeg kurerede det straks ved at give hende arrowroot og Mælk til alle Måltider. Mrs. Ward siger at det er det samme som Salep. Det skulde du råde B. hvis hendes Drenge skulde få det. 
 Harry var kun borte 8 Dage, kom hjem og overraskede os om Mandagen.
 På en Måde var Rejsen mislykket: da han kom derned havde de nemlig taget alle Maskinerne ned så Fabrikken ikke gik og han kunde intet se el. gøre for dem
 Det er jo imidlertid ikke hans Fejl, så de må betale ham 20 Dol. om Dagen alligevel, - det kommer vel 
 3)
 nok til at knibe med at få dem. – Men det var en interessant Tur – særlig at han fik de vældige Drypstenshuler i Luray at se. Jeg skal sende Billeder af dem. De dannes jo derved, at Vandet drypper ["Drypper" overstreget] siver ned gennem Jorden Dråbe for Dråbe. Kalk udskildes fra hver Dråbe og stivner og derved at det så ledes drypper og stivner på de samme Steder Hundreder af Aar, dannes der Søjler og Piller og vældige Kalkblokke. En omstyrtet Pille (som Billedet viser) var 1 Million Aar gammel før den for 6000 Aar siden styrtede om. Man kan med temmelig Bestemthed beregne dette efter den Hurtighed hvormed det drypper og former sig. Videnskabsmænd fra Washington har exploret der og konstateret disse Fakta. Harry bragte en Stentap hjem (det ser ud som en Istap af Sten). 
 I Romney (Rejsens Mål) var han omkring i Skovene at se på Træer og de hørte flere Klapperslanger, - der er tykt med dem og med Kopperslanger (de giftigste af alle Slanger) så han var ikke rigtig dristig ved det og trak 3 Par Strømper på. – Han var kun der èn Dag, - så Resten af de 8 Dage tilbragte han rejsende. Maden var elendig alle vegne syd for New York – og Varmen for det meste tem-
 melig stærk (skønt mærkelig nok for det er ["for det er" overstreget] ikke så stærk som vi havde det her på samme Tid) – så han havde tabt lidt, - men havde ellers ikke videre Men af det, hvilket viser at han ikke har så få Kræfter endda. – 
 Han har nu en meget travl Tid for sig: Papiranalyserne begynder i Morgen og idag kommer Mr. Feltons Søn for at tage sine første Timer i Kemi. Men jeg har skrevet det – han skal have to Timer dgl. à 3 Dage til – ja til han kan noget. Hvis han ikke er altfor klog mener H. at han kan få c. 200 D. ud af det.
 I mener vist, at jeg taler lidt vel meget om ”Mamon”, men det er jo kun fordi det afhænger deraf hvornår vi kan komme hjem. 
 Lille Grethe sover for det meste tre Timer til Middag nu, - hun går ikke i Seng før 8, når det er så varmt, - så køler hun af et Par Timers Tid efter Solnedgang. – 
 Hun var så henrykt det lille Pus da Harry kom hjem. Om Aftenen kunde hun ikke sove skønt hun var rasende søvnig blev hun ved at sige ”Papa hold Baby Hand” – ”Papa home”. Så gik Harry ind og holdt hendes Hånd og øjeblikkelig faldt hun i Søvn. 
 Postvæsenetbudet ["væsenet" midt i ordet overstreget] ringer altid to Ring og det kender hun og siger straks ”Postman, letter for 
 [Skrevet langs venstre margen s. 8:]
 Baby” – er hun ikke klog, - eller er de alle sådan – 1½ Aar.
 [Skrevet på tværs øverst s1:]
 Bare nu Far er bedre i næste Brev, jeg længes efter at høre om det. Bunker af Hilsner til er alle fra Pelle.</t>
   </si>
   <si>
+    <t>Grethe Jungstedt
+Christine  Mackie
+William Mackie
+Otto Emil  Paludan
+Harris Sawyer
+Albrecht  Warberg</t>
+  </si>
+  <si>
+    <t>Albrecht warberg døde 30. september 1902. Det vides ikke, om han havde en diagnose, som han ikke selv kendte.
+"to gifte Døtre": Christine Mackie, f. Warberg, blev under sit ophold i Boston forlovet med William/Billy Mackie, og de planlagde at blive gift i Danmark sommeren 1903.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1586</t>
+  </si>
+  <si>
+    <t>Ellen og Harris Sawyer er meget glade for de udførlige beretninger hjemmefra, for de får dem til at føle, at de ikke er så langt borte fra alting. Ellen har svært ved at forstå, at hendes far er død. Hu kan se ham for sig og høre hans stemme. Det er godt, at alle har så gode minder om ham.
+Det var godt, at Albrecht Warberg ikke led meget, og at han ikke kendte til den frygtelige sygdom, som han led af.
+Der må være forfærdeligt tomt og stille hjemme. Ellen håber, at Laura Warber vil sende et afskrift af talerne. Laura må hilse Paludan/Pal og sige, at Ellen tænker meget på ham. Det er mærkeligt, at Albrecht døde den dag, hvor Paludan havde været ansat hos am i 25 år. 
+Det var godt, at Ellen og Harris var hjemme sidste sommer, så Harris og Albrecht lærte hinanden at kende.
+Grethe kan kende sin morfar på billeder. Hun snakker meget om sin bedstemor. 
+Laura Warberg skal fremover besøge to gifte døtre i Boston plus et ukendt antal børnebørn. Det var godt, at Albrecht ikke nåede at høre, at Christine flytter til USA. 
+Det er koldt nu, så Ellen og Harris fyrer op, hænger gardiner op mm.
+William/Billy Mackie kommer hveranden aften. Ellen og Harris holder af ham.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/AamD</t>
+  </si>
+  <si>
+    <t>[Fortrykt øverst til venstre side 1 samt s. 3:]
+R. HARRIS E. SAWYER
+CHEMIST AND BACTERIOLOGIST,
+176 FEDERAL STREET,
+BOSTON, MASS., U.S.A.
+TELEPHONES 4650 MAIN,
+385 DORCHESTER.
+[Fortrykt øverst til højre side 1:]
+SPECIALIST IN THE ANALYSIS OF
+BARKS,
+TAN EXTRACTS AND LIQUORS;
+OILS AND DRESSINGS.
+[Håndskrevet:]
+Kæreste Mor!
+Tak for dit lange Brev som vi fik igår sammen med Lugges. Det er så rart for os at I skriver så udførligt om alle de nærmere Omstændigheder, så at vi kan tænke det alt sammen omtrent lige så levende som hvis vi havde været med, og det forekommer ikke så meget som om vi er langt borte fra jer og uden for det altsammen. Hvor er det dog svært at forstå at Far er borte, - det er ligesom det ikke er mulig at få det helt til at gå op for Bevidstheden. Jeg kan se ham for mig og høre hans Stemme, men det er vanskeligt at forstå at han kun skal leve i vor Erindring herefter. Godt er det at have så mange gode og lyse Minder om ham, ja det er jo en Skat for hele Livet, og med sin mageløse Tålmodighed vil han altid stå for os som et Forbillede. 
+Hvor var det dog godt at han slap for at lide så meget, - en lykkelig Mand må man da kalde ham, - at gå bort så roligt og fredeligt uden vel en Gang at vide hvad for en forfærdelig Sygdom han gik med, - efter at have levet den bedste Del af Livet, - og uden at blive gammel, - og være så savnet og begrædt, - det må man kalde en lykkelig Lod. Men det er jo som om Hjærtet skulde briste når man tænker på Tomheden og Stilheden hjemme og på jer som ser hans tomme Stol og Plads.
+Jeg håber vi får Talerne så nær som mulig, - har du ikke fået en Afskrift af dem. Sig til Pal at jeg tænker på ham også ligesom på jer andre, - jeg ved at det er vel gået ham så nær til Hjærte som vel noget kan. - Tænk at ["at" overstreget] hvor underligt at Fars ["Fars" overstreget] hans Tid hos Far skulde blive 25 på Dagen.
+Hvor var det dog godt at vi kom hjem i fjor og at Harris og jeg nu altid kan tale om ham og at vi har de gode Minder sammen om ham. Og de kom jo til at holde så meget af hinanden. Lille Grethe kan kende hans Billeder, men jeg tror ikke hun vil blive ved at kunne huske ham. Hun husker derimod dig tydeligt og siger bl.a. "Jeg ser Skinny med Bedstemor" og "tror du min egen Bedstemor vil fortælle mig en Historie når hun kommer." Hun har hørt os tale om dit [ulæseligt ord] og det spiller en stor Rolle i hendes Fantasi. - Tænk når du kan besøge to gifte Døtre her - og et endnu ubestemt Antal af Børnebørn. Fremtiden står jo som et stort ? for os alle ["alle" indsat over linjen] Billy kan jo ikke godt gifte sig før til Foråret og vil gærne tilbringe nogen Tid i Danmark, men du skulde jo ikke gærne være her når de er der, nu skal vi se hvad du skriver om det hele. At Far ikke nåede at få at høre at Christine skal leve her, - er noget jeg ikke kan beklage, for dette Amerikavæsen var ham så hårdt imod altid. -
+Vi har fået Kulde nu og skal til at indrette os for Vinteren, - have fyret i Kælderen, og have mørke Gardiner og dobbelte Vinduer her i Harris Stue Her bliver hyggeligt, tror jeg. Vi har fået Tæppe på og nogle Planter herind og det søde Bordtæppe som du gav os klæ'er det så godt. Vi tænder en lille Brændeild til Måltiderne i Spisestuen, det er så ["så" indsat over linjen] hyggeligt. -
+Billy kommer mest hveranden Aften og vi kommer til at holde mere og mere af ham, han er et vældig sødt Menneske. 
+Grethe står og gnubber og vil ud, så jeg må slutte nu.
+Med de kærligste Hilsner fra os alle tre, - mest fra
+Pelle</t>
+  </si>
+  <si>
     <t>1902 før maj eller juni</t>
   </si>
   <si>
     <t>Boston</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1567</t>
   </si>
   <si>
     <t>Grethe og Ellen Sawyer har besøgt Fru Sonne. Grethe turde ikke lege med børnene.
 Fru Holbrook er ikke glad for at bo i Ohio. Hendes dreng og Grethe legede godt sammen, og de klæder hinanden; han lys og fin, hun mørk.
 Ellen kan ikke få svigerfamilien til at holde op med at give Grethe slik og kager. Dr. Taylor siger, at det ødelægger tænderne.
 Ellen og familien kommer ikke ud at rejse dette år. 
 I tre måneder har Harris betalt alt for hele husstanden, for hans far har ikke meget arbejde, og han er ikke ret dygtig. Ellen ville ønske, at Harrys forældre og søskende kunne flytte, men Harris har ikke råd til at betale to huslejer.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/QzWv</t>
   </si>
   <si>
     <t>[Fortrykt øverst til venstre s. 1 og 3:]
 DR. HARRIS SAWYER,
 CHEMIST AND BACTERIOLOGIST,
 620 ATLANTIC AVE.,
 BOSTON, MASS., U.S.A.
 TELEPHONES HATHAWAY BUILDING, BOSTON,
 203-3 DORCHESTER.
 [Fortrykt øverst til højre s. 1 og 3:]
 SPECIALIST IN QUESTIONS CONCERNING
 MOULDS,
 YEAST,
 BACTERIA,
 ANTISEPTICS.
 [Den eller de første sider af brevet mangler. Håndskrevet:]
 bærer hende ned af Trappen. Vi var ovre hos Fru Sonne forleden, men der er ingen Fornøjelse ved at tage hende med der for hun vil sidde på mit Skød hele Tiden og tør slet ikke lege med Børnene, - 3 er hende lidt for meget. 
 I går var Mrs. Holbrook her med Baby næsten hele Dagen. De er ikke ret glade ved deres nye opholdssted i Ohio og vil gerne tilbage. Hun venter nok Nr. 2 og er denne Gang meget glad ved Udsigterne. Baby Holbrook har været syg og så mager og ussel ud, men er ellers et umådelig godt Barn. Han og Grethe kunde rigtig godt sammen. De klæder hinanden godt, - han er bleg, lys og fin, - hun med sine store Kuløjne, Olivenfarveteint ["farve" overstreget; ”teint” indsat over linjen] og små hvide Tænder. Hun har nu 12 Tænder og de ere meget hvide og regelmæssige, - jeg håber det andet Sæt vil komme ligeså gode som disse. 
 Jeg har min Nød med at holde dem fra at give hende Kage og sødt, vi giver hende selv ikke Spor af den Slags, - med vor gode Vilje skal hendes Tænder ikke spoleres. Dr. Taylor han sagde forleden at det er Ruin for Tænderne 
 Harry har nu i 3 Måneder betalt næsten ["næsten" indsat over linjen] alt og det er jo bekosteligt. Den Gamle har noget Arbejde, men ikke meget. Han tager hvad han kan få, - jeg tror han murer for Tiden. 
 Den Gamle er ikke ret dygtig, og det bliver sjælden til ret meget hvad han tager sig til. Når vi dog bare havde dem et andet Sted, for vi er alle træt af denne Menage, men det koster jo ikke så lidt at få dem flyttet og betale Husleje et Sted til. Nå men hvis Syrerne bliver ved at gå op, når det sig nok. – Harry har nu købt det sidste store Apparat til Lab. – et [ulæseligt ord], 
 han sagde forleden at det er Ruin for Tænderne Den ["den" overstreget] Dr. Taylors Dukke brøler en hel Del, men sover godt om Natten, og det hjælper jo på det. 
 Nej, vi kommer såmænd ingen Vegne i År, - Indtægterne er gode men Udtægterne også gode. 
 Hilsen til Bedstemor fra Grethe.
 [Skrevet på hovedet s. 3:]
 Dette Brev er nok lidt svinet, - Grethe har hjulpen mig med denne sidste Side.</t>
-  </si>
-[...51 lines deleted...]
-Pelle</t>
   </si>
   <si>
     <t>Sommer 1902</t>
   </si>
   <si>
     <t>Louise Brønsted
 Grethe Jungstedt
 Harris Sawyer
 Hempel Syberg
 Albrecht  Warberg
 Andreas Warberg</t>
   </si>
   <si>
     <t>Pleurity (engelsk) eller pleuritis (dansk) er en betændelsestilstand i lungehinderne, der forårsager skarpe brystsmerter, som forværres ved dyb vejrtrækning eller hoste. 
 Klokken var et apparat, som Albrecht Warberg blev behandlet med eller i på en klinik i København. Behandlingen skulle hjælpe på hans astma.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1566</t>
   </si>
   <si>
     <t>Ellen Sawyer var begyndt at blive bekymret for sin far. Var det varmen, der var hård ved ham? Det må have været rart at være hos Hempel Syberg. 
 Ellen vil skrive en gratulation til Andreas/Dede Warberg.
 Ellen kan ikke ryge, da der er en gæst. I USA anser man det for uanstændigt, at kvinder ryger. Man lever i det hele taget meget sobert; står tidligt op og drikker kun lidt alkohol.
 For nyligt lejede Harris Sawyer en hest og en vogn, og familien kørte ud i de store skove på Blue ills. Grethe holdt tømmerne og morede sig herligt. De plukkede bær og blomster. Harris var syg af varmen, og Ellen var bekymret for hans lunger. Hun fodrer ham godt, og Harris jubler over hendes mad. Ellen må nøjes med at spise mindre, men Grethe giver god motion, for når hun vågner, vil hun straks i tøjet og ud.</t>
   </si>
@@ -588,51 +588,51 @@
 et uhyre [og afholdende Liv, - tidlig oppe og tidlig i Seng – d.v.s. 6½ og 10½ ikken ["ikken" overstreget] ingen Tobaksrygning und. en lille beskeden Cigaret en Gang imellem, - kun sjældent Spirituosa og aldrig mere end et el. et Par Glas ad Gangen. Det kan ikke nægtes at man har bedre af at moderere sig, skønt det jo er lidt trivielt før man bliver vant til det. – 
 Nu om Sommeren er her jo ingen Selskabelighed, - de fleste er på Landet og det er også for varmt i Reglen. Vore Adspredelser består hovedsagelig i at tage ud på Landet el. gå op i Parken. Mon jeg skrev om vore Køretur? Harry lejede Hest og Vogn for en hel Dag og vi kørte en vældig Tur ud i de store Skove på ”Blue Hills”, - Harry, Grethe og jeg. Den Lille var henrykt, - hun sad mellem os og holdt Enden af Tømmerne og morede sig af Hjertens Lyst. Ude i Skoven stod vi af og plukkede Blomster og fandt Bær og det var i det hele taget vellykket. Harry havde det ikke så 
 3) 
 godt et Par Dage – begrundet på Varmen og for meget at gøre. Jeg var meget bange for at hans Pleurity var ved at komme igen, men der er vist ingen Fare, for nu har han det bedre igen. Heldigvis er det mere køligere nu. Jeg fodrer ham godt op, med Saft af 1 Pund Kød hver Dag, og udmærkede Middage. Harry siger at jeg laver ligeså god (og undertiden bedre) Mad end han kan få på Restaurationer, så du kan deraf slutte at jeg må have forbedret mig en Del i den Retning siden jeg var hjemme. Jævne Supper er min Specialitet, og Harry får det hver Dag, det er jo let fordøjeligt og nærende! Jeg spiser det ikke selv, da jeg er bange for at blive for fed. Jeg er da svunden lidt i Sommer. – 
 Grethe gør sit til at give mig Motion, - næppe er hun vågnet fra sin Middagslur før hun begynder, - ”down stairs, - out, Hat on. – Mamma take Baby” o.s.v. og hun holder ikke op før jeg giver hende Tøjet på, og hun skriger af Glæde når jeg tager hende 
 [Skrevet på tværs øverst s. 1:]
 Nu håber jeg at høre stadig god Bedring for Far, hvornår skal han i Klokken Tak Lugge for Brevet som vi var meget rørte over Hilsen E</t>
   </si>
   <si>
     <t>1902-02-25</t>
   </si>
   <si>
     <t>176 Federal Street
 Boston</t>
   </si>
   <si>
     <t>Thora  Branner
 Herbert Felton
 - Fuller
 Grethe Jungstedt
 Johanne Christine Larsen
 - Mackie
 William Mackie
 Harris Sawyer
 Helen Sawyer
-- Sawyer, Harris' far
+Joseph Sawyer, Harris' far
 Hempel Syberg</t>
   </si>
   <si>
     <t>Christine Mackie, f. Warberg, rejste fra Danmark til Boston omkring 1. juni 1902. Hun mødte under sit ophold her William/Billy Mackie, og de to blev gift det følgende år. Ægteskabet holdt ikke.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1588</t>
   </si>
   <si>
     <t>Grethe har haft hoste, og nu er Ellen Sawyer smittet.
 Ellen vil savne Christine/Mornine Mackie, når hun rejser. Hun vil også savne William/Billy Mackies besøg.
 Ellen har stået for en stor middag. Pigen, der skulle servere, havde ikke fået besked, men hendes mor kom og hjalp. Nu gruer Ellen for en thanksgiving-middag med Sawyer-familien.
 Grethe synger små sange nu. Hun er et nemt barn, som finder sig i meget, og hun leger længe alene. Hun elsker at høre historier. 
 Christine har besøgt Williams forældre. De fordømmer indtagelse af alkohol og ville besvime, hvis de så Christine ryge cigar.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/UlCF</t>
   </si>
   <si>
     <t>[Fortrykt i venstre side øverst på arket:]
 DR. HARRIS E. SAWYER
 CHEMIST AND BACTERIOLOGIST,
 176 FEDERAL STREET,
 BOSTON, MASS., U.S.A.
 TELEPHONES 4650 MAIN
@@ -745,51 +745,51 @@
 BARKS,
 TAN EXTRACTS AND LIQUORS
 CHROME LICQUORS,
 OILS AND DRESSINGS.
 Kæreste Mor!
 Vi fik igår dit sidste Brev skrevet før Fars Død, og du kan ikke tænke dig hvor det er underligt for os at læse om jeres gode Håb og Fortrøstning om at han vil komme sig, når vi ved at det ikke skulde være sådan. Men vi kan jo forstå, at han ikke led så meget de sidste Dage, og det er godt at tænke på. I næste Uge vil vi vide det altsammen. Det er så skærende trist at tænke på jer derhjemme, - det er en forfærdelig svær Tid, og jeg ønsker så meget at vi kunde være sammen allesammen og hjælpes ad og bære det. Christine vilde jo gærne være sammen ["sammen" overstreget] hjemme i Vinter, og det vilde jo også være dejligt, men det er jo mange Penge. Billy var herude i Dag og de talte om Fremtidsplanerne, men bleve enige om at vente med at lægge nogle (Planer mener jeg) til de hørte hvad du siger til det. Du kan tro Billy er en rar og god Mand. Jeg tror ikke man kan undgå at blive lykkelig med ham, for han er så gennemgod. - Ja, nu bliver Pladsen her jo åben for lille Disser, som altid så gærne har villet være ["være" overstreget] herover. Jeg vil grulig gærne have hende når jeg skal af med Mornine. Tidligere ømmede jeg mig ved at overtale hende til at komme fordi det var Far så hårdt imod at vi kom så langt bort, mens for dig forekommer Afstanden jo ikke så lang og du kommer vel også nok, - det tvivler vi da ikke et Øjeblik på. - Jeg mener at det kan være fornuftigt for lille Disser. Hun kan lære Sproget, og hun vil i det eventuelt have en Levevej i Fremtiden hjemme, eller også kan hun begynde på noget her om et Par Aars Tid, når hun kan Sproget, med Sygepleje el. lign. Folk har været så venlige og deltagende mod os. Fru Sonne og hendes Søster kom herover forleden og Mrs. Ward kom igår Morges, hun havde en
 [Indsat øverst s. 2; på hovedet:] stor Buket Blomster med til os. Hun er så sød. Christine synes også så godt om de to, som jo er mine bedste Venner her. Lille Grethe har haft lidt Mavedårlighed, men det er vist ingenting, hun er da bedre idag. 
 [Indsat øverst s. 1; på tværs:] Idag sagde hun ligeså fornøjet: "Nu kommer min Bedstemor snart" - hun må have hørt os snakke om det.</t>
   </si>
   <si>
     <t>1903-5</t>
   </si>
   <si>
     <t>Johanne Christine Larsen</t>
   </si>
   <si>
     <t>USA
 Mass.
 Dorchester</t>
   </si>
   <si>
     <t>Ingeborg Abrahams
 Ellen Agnete Amstrup
 Louise Amstrup
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Niels Elgaard Amstrup
 Alfred Goldschmidt
 - Grønlund
 Jens Hammer
 Grethe Jungstedt
 Alhed Larsen
 Johannes Larsen
 Christine  Mackie
 William Mackie
 Mogens Mogensen
 - Mogensen, Fru
 Otto Emil  Paludan
 Ditlev Schroll
 Hempel Syberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Laura Warberg var på besøg hos sine to døtre i Boston fra ca. marts til juni 1903. 
 Hellig Olav var et af Skandinavien-Amerika Linjens (DFDS) tre søsterskibe. De andre var United States og Oscar II. Frederik VIII kom til i 1913. Hellig Olav blev søsat 1902 fra Glasgow værftet Alex Stephen &amp;amp; Sons, målte 158,5 x 17,8 meter og var indrettet til transport af 1170 passagerer, 130 på 1., 140 på 2. og 900 på 3. klasse. Hellig Olav kom til København i 1903 og blev sat ind på sin rute fra København til New York. (http://www.liners.dk/ship-dk/Hellig_Olav/Hellig-Olav-dk.html)
 Det vides ikke, hvad der menes med, at Peter fik land, eller hvem han var. 
 Alfred Goldschmidt og Astrid blev gift i 1904 og skilt i 1914.
 Det vides ikke, hvem "Hollufgaardene" er, men Hollufgaard er en herregård, der ligger nær Odense. 
 I Danmark blev pund (svarende til 500 gram) anvendt frem til metersystemets indførelse i 1907.</t>
@@ -1069,51 +1069,51 @@
 Tilstå må jeg dog, at Trætheden undertiden overvældede mig så jeg måtte sove et Øjeblik. 
 Først Kl. 6.15 om Aftenen nåede vi Insjön, hvor jeg snart i Folkevrimlen fik Øje på en smilende Cid; og så tænkte man ikke mere på sin Træthed. Snart efter var vi ombord på den lille Damper, der tætpakket med de mest forskelligartede Mennesker, førte os blidelig ned ad Dalelven. 
 Åh Mor, det kan ikke beskrives hvor herligt det var!
 Insjön lå spejlblank med sine skovklædte Granitbjerge – Aftenen var så stille og mild – og Solnedgangen - - ! Og Cid fortalte mig om Livet deroppe – om Tømmerfløtningen, der snart skal begynde. Når Sneen smelter i Bjergene, så stiger Elven – og så begynder Tømmerdriften – Tusinder og atter Tusinder af Planker kommer så drivende højt højt nordfra - - og vi så, at de var i Færd med at lave Dæm-III/ninger – Plankerne kædes sammen i hinandens Forlængelse og dermed dannes en hel Vej langs den ene Elvstrand [Tegning med ordene "Elven" og "Dæmning" indsat] – jeg vèd ikke, om der gik Timer eller Minutter, ved blot, at det hele forekom mig at være en Drøm – en vidunderlig skøn og prægtig Drøm, fra hvilken man aldrig skulde ønske at vågne. Så kom vi til Leksand – ved den lille Bro stod fuldt af ventende Mennesker – og der blev et Liv og en Virksomhed, da Båden lagde til. Blandt de mange små Køretøjer fandt vi omsider vores ”Skjuts” vi steg op på Forsædet, Bagagen og en Dalkarl bagpå – han stod op! og kørte Hesten – og det gik i susende Fart op ad skumpede, stenede Småveje – Zig zag op ad Bjerget, til vi landede i en stor gammel rød Gård, hvor en smilende Dalkulla i Nationaldragt viste os Værelset, som Cid havde lejet til mig.
 Det er nærmest en Sal, jeg bebor – Vinduer til 3 Verdenshjørner og fra dem alle en Udsigt!! For øvrigt en meget hyggelig Stue – hvidskuret, tæppelagt Gulv – snehvide, hjemmevævede Gardiner – ligesom der også på alle Borde og på Sengen findes dejlige, vævede Stykker – hvert Hus har sin Væv – og de væver alt selv.
 Da jeg var bleven ordnet en Smule gik vi hen til Pensionatet, hvor jeg spiser – hos Frøkenerne Bernberg - 3 tykke, livlige og meget elskværdige Damer. 
 De – samt de øvrige Pensionærer kaldte mig vedholdende Frøken (trods Præsentationen, der lød på Fru) Næste Morgen, da jeg var ene med Frk. Bernberg sen. sagde jeg til hende, at det var ”et litet Mistag – min Titel var fru – fastän jeg var skild.” 
 Forbavselse! Ved Middagsbordet, da jeg sad i ivrig Passiar med en Lærerinde fra Stockholm – som idelig sagde Frøken S. til mig – bemærkede Frk. B, at det var ”et mistag etc!” 
 Stor Opstandelse! Fra det Øjeblik var jeg Ifølge svensk Skik – den fornemste Gæst – jeg skal have først o s v – o s v – o s v. Svenskerne er kostelige med al deres Etikette. Frkn. Blomberg forandrede straks deres Væsen og er nu udsøgt elskværdige – hensynsfulde - - og konverserende. Men ingen forstår et Muk, når jeg taler dansk – så jeg øves ganske godt i mit Svensk. Næste Dag – Langfredag – var Cid og jeg i Leksand – 3 Kilometer herfra – og så på Kirkefolket. Et uforglemmeligt Syn. De går i Vinterdragt nu – hvid, kort Skindkofte, kantet med en hvid Pelsbræmme – sorte, læggede Nederdele og brandrøde Forklæder; disse sidste betegner Sørgedragter, som bæres i hele Fasten – sidste Dag Langfredag. På Hovedet brogede Huer – forskellige for hver Landsby. De unge Mænd har desværre emanciperet sig og går moderne klædt, hvorimod alle gamle Mænd bærer Dragter – lang sort Klædesfrakke – gule Knæ-skindbuxer og hvide uldne Strømper. Håndværkerne bærer brunt Læderforklæde under den sorte Kappe. Storartet ser de ud allesammen. Efter Gudstjenesten samles alt Folket under Majstangen - og så går Sludderen, mens de venter på Posten, der kan hentes ved 1 Tiden, når Båden er kommen fra Insjøn. – I Går Eftermiddag travede vi i Bjærgene flere Timer – hvilken Luft her er – så ren – så frisk – så bedårende. Heroppe må man vel engang blive til et nyt og bedre Menneske 
 Nu er her ikke Plads til mere dennegang – men jeg skriver engang endnu herfra. Håber at Pengene slår til i 14 Dage – og rejser nok 1ste Maj hjem. Dit Brev fra Kristania nåede jeg at læse i Kerteminde – gid Dit næste Brev bliver ligeså godt! Jeg længes meget efter at høre, hvordan rejsen er gået. – nu er Du nok omtrent derovre. 
 Kære Mor – jeg håber at dette Brev glæder Dig – og at Du ikke finder plads i Dit Hjerte for nogen Forargelse. Jeg synes virkelig selv, at jeg i de 
 [Skrevet på hovedet øverst på brevets s1:]
 sidste År har døjet så meget ondt, så at jeg nu har Lov at føle mig glad engang. Og det gør jeg – takket være - - - ! Gæt selv. Tusinde kærlige Hilsner fra Din Astrid.</t>
   </si>
   <si>
     <t>1908-05-07</t>
   </si>
   <si>
     <t>Kerteminde</t>
   </si>
   <si>
     <t>Boston
 244 Columbia Road</t>
   </si>
   <si>
-    <t>Laura Balslev, f. Leth
+    <t>Laura Balslev
 Louise Brønsted
 Adam Goldschmidt
 Alfred Goldschmidt
 Ina  Goldschmidt
 Amanda Heinesen
 Grethe Jungstedt
 Adolph Larsen
 Alhed Larsen
 Johanne Christine Larsen
 Christine  Mackie
 Ellen  Sawyer
 Harris Sawyer
 Cid Smedberg
 Christine Swane
 Erik Warberg Larsen</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt indledte et forhold til Cid, mens hun var gift med Alfred Goldschmidt. Det vides ikke, hvad Cids familie hed. 
 Warberg-familien kendte flere, der hed Peter, så det kan ikke afgøres, hvem den omtalte var. 
 De omtalte fotografier fandtes ikke sammen med brevet. 
 Chr. Branner var muligvis et medlem af Thora Branners mands familie (Thora var Alhed Larsens søster).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Astrid W-G til Laura Warberg, 1908-05-07, 2424</t>
   </si>
@@ -1134,66 +1134,66 @@
 Dorchester
 Boston
 (Mass.)
 U.S.A.
 [Ukendt har noteret på forsiden:] ”Kerteminde 7/5 – 1908”
 [I brevet:]
 Kerteminde 7/5 – 08.
 Kære Mor! Rigtignok ved jeg ikke, om det er min lovbefalede Skrivedag i Dag – men nu sover Børnene – Middagsopvadskningen er tilendebragt både hist og her – dvs - både hos Junge, hvor jeg har vadsked og hos Uglen, hvor jeg kan lave – do – Totoget kom i dette Øjeblik, så man er i behagelig god Tid – den jeg da vil benytte til lidt Skriveri; vi har allerede fået tre interessante Breve fra Dig – to til Be og 1 til Mornine – og et er nok undervejs til mig – via Birkerød, hvor Mornine endnu er, medens hendes Brev kom hertil (i går d 5de), vi sender det i Dag sammen med vores egne. Vi er alle så glade over, at den ækle Rejse nu er overstået – og at Du er lykkelig i Havn hos den søde Ellefamilie. Herovre har vi det meget godt – men længes alle ubeskriveligt efter lidt Bedring i Vejret – Kulde og ufremkommeligt Føre har vi haft nu i lange Tider; det er så så kedeligt og så besværligt – navnlig m.H.t. Ungerne. Men blot man har Kræfter og godt Humør, så er det hele jo ingen Sag. Jeg kom Hjem i Lørdags 2den Maj [”2den Maj” indsat over linjen] – fra min dejlige Rejse, som virkelig har gjort Underværker – jeg er så frisk og stærk som ikke i lange Tider – og mere glad end jeg har været i mange År. For Resten er jeg noget spændt på at se, hvad Du har sagt til mit Brev fra Dalarne – om Du blev meget overrasket – og da i hvilken Retning? men jeg tænker bestemt at høre fra Dig desangående; egentlig nærer jeg ikke megen Tvivl om, at Du vil billige Foretagendet; Du har jo selv set Cid, og har vist også tænkt Dig Muligheden af, at han og jeg passede for hinanden. Og hvad angår mit tidligere Livs Ubestandighed – ja, så tænker jeg nok, at den betegner et tilbagelagt Stadium. Jo mere man har prøvet, jo større bliver jo også ens Kompetence til at afgøre, om det nye er godt. Og her råder sandelig ingen Tvivl. Jeg sender Dig vedlagt nogle Billeder, som Cid tog deroppe. Den unge Pige er Datteren i Gården, hun lånte mig sin Dragt; vi er taget i Gården, hvor jeg boede; Jeg synes, de er både nydelige og morsomme; synes Du ikke, at jeg ligner Dig forbavsende på Billedet med Svalegangen?
 Jeg havde en udmærket Hjemrejse – (havde imidlertid skreven og tilstået alt for Alfred – mHt, hvor jeg var, da han nemlig i Påsken havde ytret Tvivl til Be om at jeg var hos Peter, som vi først havde sagt.) Cids Mor tog imod mig på Banegården i Malmø, førte mig til en Kafé og bespiste mig kongeligt medens jeg uafbrudt fortalte om alt deroppefra. Hele hans Familie synes at være mig venlig stemt og holder åbenbart af mig. En Søster sendte mig en henrivende Bluse til Fødselsdagen – og Moren gav mig et Sølvarmbånd, da jeg rejste fra Malmø. 
 Nå, jeg havde kun en lille Times Ophold – tog så med 9 Færgen – og nåede rigelig ½ 1 Toget i Kjøbenhavn. De søde Unger blev begge meget glade over at se mig – men var jo forøvrigt gnavne og skrøbelige endnu efter Influenzaen. Amanda gled samme Aften – og nemt er det ingenlunde for mig at passe dem, men ved Hjælp af de erhvervede Kæmpekræfter går det jo dog. 
 Vi rejser til Birkerød den 15de ds, og der har Lugge fæstet en 15 Års Pige til mig, så det bliver jo storartet; jeg skal også sy en Masse i Sommer. Det går ret godt for Junge uden Pige – Karl har de jo heller ikke – og hyggeligere er det i alle Tilfælde. Agraren slider forfærdeligt og er mager – men begge i godt Humør og det er jo Hovedsagen. Tænk hvilken Sorg med Chr. Branners Død, vi har været så betagede derover. At Rimses Mor døde pludselig af Hjerteslag ved Du vel også. 
 Nu må Ungerne straks være der, så skal jeg hen at bespise dem. Derfor mange Hilsner fra os alle her – til Jer alle fra Din
 Putte</t>
   </si>
   <si>
     <t>1908-06-03</t>
   </si>
   <si>
     <t>Tornehave Birkerød</t>
   </si>
   <si>
     <t>Josefine -
 Terese -
 Charles Abrahams
 Ingeborg Abrahams
-Anna Anna, pige i huset hos Brønsted
 Alhed Marie Brønsted
 Ellen Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 John Forsell
 Adam Goldschmidt
 Alfred Goldschmidt
 Ina  Goldschmidt
 Selmar Goldschmidt
 Adolph Larsen
 Alhed Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Christine  Mackie
 Elisabeth Mackie
+Anna -, pige i huset hos Brønsted
 Cid Smedberg
 Wilhelm Stenhammar
 Alma -, Stuepige</t>
   </si>
   <si>
     <t>Tornehave var familien Brønsteds hus i Birkerød. 
 Astrid Warberg, som stadig var gift med Alfred Goldschmidt, havde et forhold til Cid Smedberg i 1908. 
 Det vides ikke, hvem Frk. B. var. Christine og Williams ægteskab vaklede allerede i 1908, og de blev siden skilt.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Astrid Warberg-Goldschmidt til Laura Warberg 1908-06-03, 2425</t>
   </si>
   <si>
     <t>Astrid takker moderen for, at hun billiger hendes forhold til Cid. Han arbejder i skovene, og han og Astrid er i brevkontakt. Cid kommenterer også Astrids skriverier. Det er trist, at han ikke fik lov til at forfølge sin drøm om at blive komponist. Cids far støtter ham på alle andre måder godt. Astrids søstre og svogre synes også, at det er dejligt, at Cid og hun har fundet hinanden. 
 Det er trist for Christine/Mornine. 
 Louise og Magisteren er rejst, og Astrid passer deres hus og børn sammen med stuepigerne. Hun beskriver den dejlige have. Børnene trives. Ina og Adam har været på besøg hos Abrahams i Hellerup.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Pfji</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Laura Warberg
 [Mr. Sawyer.) 
 244 Columbiaroad
@@ -1203,65 +1203,65 @@
 U.S.A.
 [Skrevet af ukendt:] 
 Birkerød 3/6-1908
 [I brevet:]
 1) “Tornehave”, Birkerød 3/6-08.
 Kæreste Mor! Tusind Tak for Dit Brev, som jeg lige nu har fået! Jeg har jo fået Dine Hilsner, men er dog meget glad over nu at have Dine Ord til mig selv, om at mit ”epokegørende” Brev fra Dalarne ikke forekom Dig altfor umoralsk, men at Du nærmest betragter den Side af Sagen, der fortæller Dig, at jeg nu er et meget lykkeligt Menneske – og dette kan jeg atter og atter skrive under på; og for Cids Troskab tør jeg indestå med mit Liv; han hører absolut til dem, der aldrig bestemmer sig om, når han har truffen et så alvorligt Valg. Ja, han er i Dalarne for sin praktiske Uddannelses Skyld; i Øjeblikket lever han på Feltfod højt oppe i Skovene sammen med en halv Snes andre Forstmænd – de planterer, 
 [Ukendt har skrevet nederst på s1:] 
 Cid svigtede totalt – November s. Aar. 1939, AW [indsættelse slut]
 tæller Træer og inddeler Skoven; et højst eventyrligt Liv – de har store Madposer med – sover i ligeledes medbragte Soveposer, hvis de ikke netop falder over et af de Bjælkehuse, som findes opført rundt omkring i de store Skove, til Brug for Tømmerkarlene om Vinteren. Cid skriver henrykt om sit Liv deroppe i den herlige Natur – snart har de lyst hele Natten, det er jo meget nordligt. For Resten hører jeg kun sjældent, da der absolut ingen Postgang findes hverken fra eller til. Breve hentes og bringes ganske tilfældigt af forbifarende. Kun engang imellem – som nu til Pinse – rejser de ned til Tibble, hvor de fleste har fast Standkvarter, men først må de trave milelangt gennem Skovene til nærmeste Station. Jeg sender også kun af og til et Brev – da meget stort – adresseret til Tribble, så tager Skovrideren Jägermästeren [”Jägermästeren” indsat over linjen] det med sig, når han drager til Skovs for at inspicere. Men for Resten holder vi så meget af hinanden – og stoler så fuldtud på hinanden, at Bevidstheden derom næsten kan erstatte, hvad en Korrespondance giver – og så meget des mere festligt er det jo, når man en skjønne Dag overraskes af et Brev. 
 Du har Ret i, at vi virkelig har mange Chancer for at kunne blive lykkelige med hinanden; Cid interesserer sig så levende for alt, hvad jeg skriver, og yder mig en meget værdifuld og retfærdig Kritik; ret upartisk – men altid sådan, at den styrker min Selvtillid, den man altid har god Brug for. Han opfordrer mig ivrigt til ikke at opgive Skriveriet; men jeg tror nok, at jeg grundig behøver at hvile mig fra min første Bog, før jeg begynder på en ny. I Mellemtiden vil jeg læse og lære det mest mulige – så kommer Resten af sig selv. Jeg for min Part interesserer mig jo ligeså levende for hans Musik; jeg tror bestemt, han var bleven en stor Komponist, hvis han i sin Tid havde fået Lov til at følge sit Yndlingskald; dette er og bliver hans Livs store og største Skuffelse – dét der nok har bidraget til at gøre ham langt ældre end sin 23 År. (ikke sandt, han gør et langt ældre Indtryk?) 
 Men Du skulde blot høre, hvilke dejlige Ting han trods alt har fået lavet – især nogle henrivende Melodier til Sange. Når han engang får lidt 
 2) mere Ro vil han sætte nogle af mine Vers i Musik, så skal vi prøve at udgi noget. Som Du måske hørte, har han flere Gange som Student accompagneret Stenhammar Forsell ”Farsell” indsat over linjen som siger, at næst efter Stenhammer véd han ingen, der accompagnerer ham så godt! 
 Det er en udmærket Stilling i Sverige at være Forstmand og den bliver stadig bedre; desuden er Faren jo velhavende (17000 årlig) og har Cids Velfærd som eneste og største Livsformål – sætter stadig Penge ud til ham og er i alle Måder aldeles mageløs mod Cid, for hvem han virkelig lever og ånder; når jeg ser alt dette undrer det mig kun, at samme Far havde Hjerte til at sætte sig imod den Musik, som han vidste var Sønnens ét og alt. Men det er jo gjort i den bedste Mening. Fra ”Tante Smedberg” har jeg fået flere lange, lange Breve, og fra ”Farbror John” fik jeg et vældig sødt Brev med Overskrift ”kære lille Astrid” og hvor han siger Du til mig, medens jeg skal sige ”Farbror”, de inviterer mig begge indtrængende til at besøge dem; Cid skriver, at de kappes om at lovprise mig i deres Breve til ham og at de begge er ”aldeles förtjust”. Du ser således, at jeg i den Familie er noget bedre anskreven, end jeg nogen Sinde var det i Alfreds, og det kan naturligvis kun glæde mig. Før til Jul skal jeg ikke gense Cid. Nå, jeg begynder rigtignok med mig selv og mine egne Sager i dette Brev; lad mig blot endnu tilføje, at både Be Las [”Las” indsat over linjen] – Junge – Agraren – Lugge og Magisteren véd om Cid, dette sidste har den praktiske Betydning, at Cid dog gerne skulde kunde besøge mig, når han en sjælden Gang rejser sydpå. Du synes i det hele taget at svæve i den Vildfarelse, at der hesker en stor Hemmelighedsfuldhed imellem os Søstre, men Mor, Du kan trygt skrive det samme til os alle, vi står hinanden så nær, at den enes Sensationer absolut ikke er nogen Hemmelighed for de andre. I Aftes kom Telegrammet fra Mornine, og det så jo ikke videre morsomt ud – alt skal efter dette gå som tidligere så nu er vi i Grunden akkurat ligeså spændt som før. Men godt at den Mær (Frk. B) [”(Frk B)” indsat over linjen], rejser hun har da også lavet Ulykker nok nu. Gid det dog kunde ordnes nogenlunde godt for Mornine – foreløbig ser alt så trist ud for hende. Men hvilken Lykke at hun har den dejlige Putte! for hun er da det mest bedårende man kan tænke sig! det var et helt Savn for os alle, da hun i Søndags drog af Sted med Junge; de tilbageblevne Børn spørger stadig efter hende -. Her i Tornehave (er det ikke et godt Navn!) står Sagerne således til, at Magisteren og Lugge rejste i Formiddags; han for en Måned – til Holland, Tyskland og Schweiz, Lugge for 10 Dage – over til Junge. Dette på Grund af en Hel Del Nervøsitet og Overanstrengelse, men hun så helt frisk og glad ud, da hun i Morges drog af Sted, så det vil nok hjælpe. Derovre mærker hun også mindre til Savnet af Magisteren – når hun kommer tilbage vil det nok mærkes hårdt. Men så har jeg jo overtaget Hus- og Haveførelsen fra nu af og til Lugges Sommerferie; jeg er meget glad over
 3) på den Måde at kunne yde nogen Gengældelse for al den Glæde jeg har af mit Ophold her på dette herlige Sted og hos de to elskelige Mennesker. Haven er ganske ubeskrivelig dejlig! De har længe haft – og har endnu – en Havemand gående, så der ser snart ganske velplejet ud overalt, de brede Havegange pynter også meget, ligeledes er der lavet en rigtig Indgang fra Markstien, Buskene er flettet sammen til en Port, gennem hvilken man går ind på en bred og komfortabel Havegang, som går direkte op til Gården – forbi det lille gamle Havehus. Fra dette udgår en anden Gang – tværs igennem hele Haven – der var vist en Grøft før! Desuden går der en bred Gang langs med Marken (med Stien); der er fældet et enkelt Træ, så Vejen går snorlige, og fra den har man jo hele Tiden en prægtig Udsigt ned over hele Haven op til Hovedbygningen; det vældige Kirsebærtræ foran denne er også fældet, hvilket giver en dejlig fri Udsigt fra Stuerne – men det var måske gjort, før Du rejste. Magisteren er mageløs flink til at få alting gjort; nu har han – selv – lavet en dejlig stor Mistbænk – 4 store Rammer, som han selv har kittet Ruder i. Meloner er plantet, nu skal jeg altså passe dem. Desuden har de anskaffet et pragtfuldt Sæt hvide Havemøbler, samme Slags om dem i Rådhushaven; de står på Terassen som danner Forhaven – og der sidder vi ofte om Aftenen. Endvidere har han købt en Hængekøje – til Lugge at hvile sig i; den er anbragt nede på Tørrepladsen under Frugttræerne – halvt i Sol og halvt i Skygge; deres gamle, store Tegnebord har han slået i Jorden ved Siden af Højen – og der er nu et fuldkommen idyllisk Opholdssted. Jeg skal siden have Symaskin[en] derned – skal sy Kadettøj til Adam til Pinse og en Bluse til mig selv. – Endelig er der jo lagt Kartofler –Ærter – Bønner – Radiser – Kål o s v o s v – alt hvad der skal være i en velindrettet Have – og alt trives og gror så det er en Lyst. Her bliver vist en Himlens Velsignelse af alle Sorter Frugt, Stikkelsbærrene er allerede så store, at alle Tænder med Ret løber i Vand. 
 For Børnene er Stedet her jo et helt Paradis – de trives og blomstrer som alt andet i Haven – og dér er de fra Morgen til Aften – søde og solbrændte og glade alle 4. Sjums er snart ligeså kvik som de andre; i Søndags rejste Josefine (ikke Terese!) med dem begge til Hellerup, hvor de sammen med Alfred skulde besøge Abrahamserne; de havde været så søde og artige – og gjort stor Lykke. Det var uendelig morsomt at hente dem på Banegården ved ½7 Toget om Aftenen – de var rødglødende, sveddryppende, strålende glade af al Dagens Fornøjelse. Alfred skrev næste Dag, at de havde været forfærdelig søde og var bleven meget beundret. – Josefine er et lille Pragtexemplar til at passe dem alle; i Morges da vore kære Magisterfolk var rejst, gik jeg ned på Græsplænen til dem og fik iscenesat nogle stormende Lege, hvorved vi alle 6 morede os lige meget – Sjums og Adam gik splitternøgne en halv Times Tid – alle var barbenede og vi tumlede og sprang og legede så det var en Lyst – lige til vi alle var halvstegt og helt møre – men svært oplivede. Den anden Pige er jo noget mut og mere besværlig – meget uopdragen. Hun sagde op i Morges da Lugge sagde Farvel – til 1ste Juli. Vi er temmelig tilfredse dermed, hun har Tilbud fra sin gamle Alma, som meget gerne vil hertil igen. Nu skriver Lugge til hende. Heldigvis har det imidlertid virket blødgørende på Anna, at hun fik sagt op – jeg synes hun er noget flov (vi lo nemlig alle, da hun kom med sin Meddelelse, som hun vel nok havde troet skulde knuse os. 
 Efter Pinse skal jeg skrive igen. Tusinde Hilsner!
 Din Astrid.</t>
   </si>
   <si>
     <t>1908-06-15</t>
   </si>
   <si>
     <t>Josefine -
 Charles Abrahams
 Ingeborg Abrahams
-Anna Anna, pige i huset hos Brønsted
 Julie Brandt
 Inge Bredsdorff
 Vigs Bredsdorff
 Alhed Marie Brønsted
 Ellen Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Adam Goldschmidt
 Alfred Goldschmidt
 Ina  Goldschmidt
 Johanne Goldschmidt
 Amanda Heinesen
 Olga -, Hushjælp hos Brønsted
 Christine  Mackie
+Anna -, pige i huset hos Brønsted
 Andreas Roos</t>
   </si>
   <si>
     <t>East Andover er en mindre by i den sydlige del af staten New Hampshire. 
 Laura Warberg besøgte sine to døtre i Boston. De var begge amerikansk gift.
 Tornehave var Brønsted-familiens hus i Birkerød. 
 At bryde overtvært: At tage en rask beslutning; skære igennem (ODS).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Astrid Warberg-Goldschmidt til Laura Warberg, 1908-06-15, 2439</t>
   </si>
   <si>
     <t>Louise/Lugge er kommet hjem. Astrid fandt det svært at have ansvaret for de mange børn; især under et natligt tordenvejr. 
 Ingeborg har været på besøg med børn. Bagefter blev Astrid syg. 
 Alfred Goldschmidt har hentet Ina/Sjums. Hun og Adam har også været Hellerup og på besøg i Birkerød. 
 Ina er kommet sig og hendes mave er i orden, men alle børnene har fået lus. 
 Stuepigen Anna har heldigvis sagt op til 1. juli. Astrid kan godt styre hende. Astrid nyder at have husforpligtelser igen, og der er planer om, at hun kan blive pige i huset hos søsteren, Louise.
 Astrid synes, at Laura skal komme hjem fra det ækle Amerika.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/jb4D</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Laura Warberg
@@ -1388,51 +1388,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/UmHr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DnVe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CfR5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RpEx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AvOW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DAqO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QzWv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AamD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v3nr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UlCF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nkFS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vFZ3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uBiw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TL1k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M6n4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NjCc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pfji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jb4D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/UmHr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DnVe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CfR5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RpEx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AvOW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DAqO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AamD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QzWv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v3nr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UlCF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nkFS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vFZ3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uBiw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TL1k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M6n4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NjCc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pfji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jb4D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M21"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
@@ -1732,154 +1732,154 @@
       <c r="G7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H7" s="5" t="s">
         <v>56</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>57</v>
       </c>
       <c r="J7" s="5" t="s">
         <v>58</v>
       </c>
       <c r="K7" s="5" t="s">
         <v>59</v>
       </c>
       <c r="L7" s="6" t="s">
         <v>60</v>
       </c>
       <c r="M7" s="5" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="5" t="s">
-        <v>62</v>
+      <c r="A8" s="5" t="n">
+        <v>1902</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E8" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="F8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H8" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="I8" s="5" t="s">
         <v>63</v>
       </c>
-      <c r="F8" s="5" t="inlineStr">
-[...14 lines deleted...]
-      <c r="I8" s="5"/>
       <c r="J8" s="5" t="s">
         <v>64</v>
       </c>
       <c r="K8" s="5" t="s">
         <v>65</v>
       </c>
       <c r="L8" s="6" t="s">
         <v>66</v>
       </c>
       <c r="M8" s="5" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="5" t="n">
-        <v>1902</v>
+      <c r="A9" s="5" t="s">
+        <v>68</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>41</v>
+        <v>69</v>
       </c>
       <c r="F9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H9" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I9" s="5"/>
       <c r="J9" s="5" t="s">
         <v>70</v>
       </c>
       <c r="K9" s="5" t="s">
         <v>71</v>
       </c>
       <c r="L9" s="6" t="s">
         <v>72</v>
       </c>
       <c r="M9" s="5" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="F10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H10" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I10" s="5" t="s">
         <v>76</v>
       </c>
       <c r="J10" s="5" t="s">
         <v>77</v>
       </c>
       <c r="K10" s="5" t="s">
         <v>78</v>
       </c>
       <c r="L10" s="6" t="s">
         <v>79</v>
@@ -2148,51 +2148,51 @@
       </c>
       <c r="K16" s="5" t="s">
         <v>128</v>
       </c>
       <c r="L16" s="6" t="s">
         <v>129</v>
       </c>
       <c r="M16" s="5" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
         <v>131</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>122</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>123</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>124</v>
       </c>
       <c r="G17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H17" s="5" t="s">
         <v>132</v>
       </c>
       <c r="I17" s="5" t="s">
         <v>133</v>
       </c>
       <c r="J17" s="5" t="s">
         <v>127</v>
       </c>
       <c r="K17" s="5" t="s">
         <v>134</v>
       </c>
       <c r="L17" s="6" t="s">
         <v>135</v>
       </c>
       <c r="M17" s="5" t="s">