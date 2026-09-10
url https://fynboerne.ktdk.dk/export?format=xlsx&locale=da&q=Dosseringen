--- v0 (2026-04-26)
+++ v1 (2026-09-10)
@@ -248,51 +248,51 @@
   </si>
   <si>
     <t>Erikshaab 2-3-04. 
 Kære Mor! I Aften maa jeg se at faa skrevet lidt til dig, ellers bliver det aldrig af. Det var rart, at du var tilfreds med Sendingen og glad ved Blomsterne; hvis du skriver lidt snart igen skulde du lægge dit Brev i den lille Æske som jeg sendte den i, den gaar jo for et Brev, for jeg haaber da ikke du maatte betale for at faa den? og saa kan jeg sende den med Blomster igen, naar jeg skriver.
 Hermed følger Regningen paa Flæsk og Ost, som jo ikke i Pakken, men de Penge kan jeg jo faa en Gang ved Lejlighed, det haster slet ikke. 
 Spegepølsen er af Tante Visses Opskrift; den første vi tog fat paa, var i en Tarm og godt stoppet, men den vi nu har i Gang er umulig at skære af, og saa er Jeres vel ligesaadan; det er ærgerlig; de maa jo kunne være stoppet fastere, men de er jo saa egenraadige og jeg saa ukyndig paa Slagteområdet, at jeg ømmer mig lidt ved at blande mig i det. Næste Gang vi skal slagte, maa du komme over og hjælpe mig. ---
 I Gaar havde vi saa endelig Klubmesterskab, og du kan tro, jeg var glad ved Dis, ellers ved jeg ikke hvordan jeg skulde have klaret mig. Der var det sørgelige, at Fru Peja netop ikke i disse Dage er helt frisk og udeblev. Det var mig et meget haardt Slag. Dels vilde det have moret mig at have den rare Fru Peja til Gæst, dels sad jeg jo saa net i det med Damerne Degn og Aammen; de unge der jo gærne vilde ryge fik jeg op paa Skakkes Værelse, hvor der var Varme og Hygge og hvor de da heldigvis morede sig; der var Viggo, hans Kæreste, Lisbeth, Hulda, Kræstine og Dis; jeg saa jo saa langelig efter dem, da de drog af, men blev tappert paa min Post hos de gamle og hørte taalmodig paa hvor meget Haandarbejde, Døtrene havde faaet udrettet i Vinter. Fru Degn var i sit kritiske Hjørne -- - at Spegepølsen var for stærk og at den var meget for salt, kan du jo nok forstaa, og at min fine Valnøddekage ikke burde have været af den smukke ganske svagt grønlige Kulør men derimod hvid er jo ogsaa ganske indlysende. Jeg var saa dum og lidet overlegen at lade mig irritere baade af den Slags og af den anden stille Kritik som alt mødte hos hende. Jeg maatte tænke paa Fru Mogensen, der jo kan blive saa rasende paa hende. Forøvrigt fik vi en aldeles brillant Oksesteg med godt brunede Kartofler og udmærket Sauce; re [”re” overstreget] skrabet Peberrod, Aprikoskompot, Stikkelsbærgélé og Jordbær. Saa blev Tallerkner Knive og Gafler vadsket af i en aldeles vidunderlig Fart; saa koldt Bord: Sildesalat, Makaronisalat, overskårne Æg med Ansjos, Rullepølse, Spegepølse, Svejtserost Keks og fine Tvebakker. Til Kaffebordet en vellykket Bakkelse, lige bagt, saa den var varm endnu, Valnøddekage, Tvebakker Vanillekranse og brune Kager. Maa det dog ikke siges at være net? Men Gud hvor vi savnede Fru Peja! Jeg var komplet mør da de var kørt. Der var ikke den Stemning som til vore foregaaende Gilder – men det har jo heller ikke været Degnegilder.
 Med den gamle Greve er det c. det samme, dog tror jeg, man maa sige, at det gaar langsomt tilbage med ham, men nogen synderlig Forskel er der ikke, mener Pallam. Mon du ved, at de i Søndags fik en Søn paa Brobygaard og at det staar saa udmærket til der. – Med Pallams Mor ser det nok lidt sløjt ud for Tiden, hun har saa grumme faa Kræfter; jeg tænker mig næsten ikke at hun har saa grumme lang Tid tilbage – skønt man ved jo ikke – og i saa Tilfælde var da Maries Plads her; det var vist ogsaa det bedste for Pallam; jeg virker vist desværre ”depraverende” paa Pallams Nerver, hvilket vi vist kan takke Folk for, der ikke kan passe sig selv, men føler sig forpligtigede til at udtale sig om ham og mig, hvilket er meget beklageligt. -
 Vi er bedt til Middag paa Lykkenssæde d. 7ende; det morer mig ikke saa meget at skulle til Halløj netop den Dag, men det er jo naturligvis noget Pjank, vi var bedt til den 4de først, men da kunde Pallam ikke, de gør 2 Middagsgilder for hele deres Omgang. -
 Vil du ikke gøre mig den Tjeneste at maale Bredden og Højden af Tøjet paa din Kakkelovnsskærm, for at jeg kan se, hvor stort jeg skal gøre mit Kludetæppe jeg havde taget Maalene, men smidt dem bort. Og saa lige slaa op paa Jensen og se hvor meget Smør Sukker og Mel, der skal til ”Finsk Brød”, den staar mellem Smaakagerne, du behøver ikke at skrive Opskr. omstændelig. Ligeledes Vanille_kager_, hvis du gider. Jeg har faaet Fortegnelse fra Lø[ulæselig]; hvordan i al Verden skal jeg klare det, jeg som intet aner i den Retning?
 9 Pund [Symbol for pund] Ost a 16 Øre 1,44
 7 Pund [Symbol for pund] Flæsk a 53 Øre 3,71
 5,15
 Nu kun de bedste Hilsner fra os alle!
 Jeg er forfærdelig glad over at have Dis.
 Din Junge</t>
   </si>
   <si>
     <t>1905-11</t>
   </si>
   <si>
     <t>Sidsel -
 Julie Brandt
 Bodild Branner
 Ellen Branner
-Wilhelm Branner
+Vilhelm Branner
 Alhed Marie Brønsted
 Louise Brønsted
 Alfred Goldschmidt
 Drude Jørgensen
 Alhed Larsen
 Johannes Larsen
 Christine  Mackie
 Hempel Syberg
 Andreas Warberg</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt lånte formodentlig Laura Warbergs lejlighed på Sortedams Dosseringen i København, mens Laura Warberg deltog i dåbsfesten i Odense. Sidsel var pige i huset hos Laura Warberg.
 Dåbsbarnet må have været Thora og Wilhelm Branners førstefødte, Bodild, og Thoras adoptivfar, Hempel Syberg, lagde hus til festen. 
 Det vides ikke, hvem Kaufmann, Meyer, Helga og Johanne G. var.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0891</t>
   </si>
   <si>
     <t>Dåbsfesten i Odense var vellykket. Den lille pige var yndig, og Thora/Tutte havde ny dragt på. Laura Warberg har været fire dage på Erikshaab.
 Christine Mackie er bange for kryb, og Laura ville hjælpe med at indfange dem.
 Louise/Lugge Brønsted er rejst til Småland.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/4KkS</t>
@@ -301,51 +301,51 @@
     <t>[Håndskrevet i brevet:]
 Kjerteminde d. 11te
 Kære Astrid!
 Jeg blev meget betuttet over Dit Brev i Dag, for Sidsel er sikkert rejst for flere dage siden. Nøglerne er hos Madam Str[ulæseligt] Ryesgade No 1 3; Nøgle[ulæseligt] bad jeg Sidsel sætte ovenpaa Skabet i Sovekamret og der er vist Nøglen til Symaskinen. Hvis ikke, saa er der 2 Nøgler under Papiret i den 3_de_ øverste Skuffe i Chiffonnièren, den ene er til Konsolen ved Portièren og saa er den maaske i den Skuffe. Kaufmann klippede Thoras Bleer, bed ham om det; der skal ingen Baand i. Der er absolut ingen Optegnelse om Børnetøj paa Værelset elles har været, mens jeg har boet der, men Kaufmann veed jo Besked om alting; de er saa flinke. Tak for dit forrige Brev lille Putte, jeg vilde have skrevet til Dig i Morgen, i Dag hygger vi og i Gaar var jeg saa sløj og træt efter de 4 anstrængende Dage paa Erikshaab og Festen i Odense, der var meget vellykket. Der kom flere Telegrammer bl.a. fra Las og Be fra Gedser; det var jo kedeligt Du ikke fik skrevet. Pigen var henrivende i sin fine Kjole med blegrøde Baand; Thora i en ny lys [ulæseligt] som Wilhelm havde valgt afsendt, den blev syet i Odense. Fru Drude og hendes Mand, Vesterdal (Hempel Dede Syberg Faddere) [Ulæseligt] Meyer med Forlovede fra Kbh. Fra hver var der 2 smaa Naale til den lilles [ulæselig] samt et Brev fra Kusine Alhed meget sjov sat sammen. Børnene her er søde, Du skal nok få et Brev herfra en Gang til, men skriv saa fint et Brevkort om hvor Du er. Du holder vel næppe af at gaae alene der og er Sidsel ikke rejst, saa maa hun være lige ved hun skulde jo nødig ofre noget af sin Ferie. Naar Johanne G. er bortrejst saa tænker jeg mig, Du indtager hendes Plads der, men[ulæseligt] jo ligefuldt [ulæseligt] hen hos mig og [ulæseligt]. Hermed et Par Breve, da jeg mangler Tid til at skrive mere i Dag; jeg skal ned med Breve og saa stryge igen. Jeg var oppe før 7 i Morges og [ulæseligt] først; jeg ligger i Sovekamret sammen med Børnene, Myg, Fluer, Ørentviste, Edderkopper m.m. Chr. er syg af Angst for Kryb. I Aftes var hun til The hos Sybergs, jeg havde i Sinde at staae op at hjælpe hende at indfange Ørent. men saa kom hun med herind [ulæseligt]. Chr. rejser paa Fredag ned til Tutte Dagen efter til Snøde; jeg er glad for hende de Dage her. Nu gaaer Du da endelig op til Ta[ulæseligt] og giver hende Din Adr: Jeg har fortalt hende at hendes Veninde har intet Renommé som Læge, derfor tager Du en anden. Hun fandt dette i sin Orden. Hvor kedeligt at Alfreds Rejse ikke blev i August, naar Chr. og jeg er dernede! Saa yndigt vi kunde have haft det! Jeg har faaet et Par ord fra Muk fra Landeryd, hvortil de var ankommen i god Behold. Wilhelm havde saa ondt af Muk i den sidste Tid, han gav hende en hel Del Kakao og Chcolade med. Adr: er jo. Båxhult, pr. Landeryd – Småland. Hun vil være henrykt ved Breve. – De gamle Lagner Du havde liggende i et af Skabene. Du tør maaske nok ligge der, om ogsaa Sidsel er væk.- Er Pan der, kan hun jo ligge hos Dig eller Helga? Saa faaer jeg et Par Ord paa Torsdag Morgen. 
 Kærlig Hilsen! Jeg skal skrive samme Dag jeg faaer fra Dig.
 Mor. 
 Skuddene kan nok taale lidt Morgensol.
 Vild Du lade Brevene ligge hos mig?</t>
   </si>
   <si>
     <t>1905-03-15</t>
   </si>
   <si>
     <t>Malmø
 St. Pauli Kyrkogatan</t>
   </si>
   <si>
     <t>54 Coolidge Str. Brookline Mass. USA</t>
   </si>
   <si>
     <t>Ingeborg Abrahams
 - Bendix
 Julie Brandt
 Bodild Branner
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Alhed Marie Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Alfred Goldschmidt
 Henriette Goldschmidt
 Ina  Goldschmidt
 Johanne Goldschmidt
 Selmar Goldschmidt
 Christine  Mackie
 Mathilda -, pige i huset hos Astrid Warberg-Goldschmidt
 Anton  Svendsen
 Laura Warberg</t>
   </si>
   <si>
     <t>Johanne/Junge C. Larsen (f. Warberg) opholdt sig hos sin søster i Boston. Hun var gæst og også pige i huset. Søsteren, Christine Mackie, rejste til Danmark, mens Johanne var hos hende. Christine ønskede at føde sit barn i sit hjemland. 
 Det vides ikke, hvem Pølse-Levin, Fru og Frk. Plaut, Lina Levin og Svend Hertz var, men de fire sidstnævnte var formodentlig venner af Astrid Warberg-Goldschmidts svigermor, Henriette Goldschmidt. 
 Jorcks Passage er en passagebygning mellem Vimmelskaftet (Strøget) og Skindergade i København. Passagen, der blev bygget 1893-95 efter tegninger af arkitekt Vilhelm Dahlerup, er opkaldt efter bygherren, sukkervarefabrikant Reinholdt W. Jorck (1832-1909) (Wikipedia dec. 2023).
 En pincenez er et par briller uden stænger. Man sætter sin pincenez direkte på næsen, og den holdes så på plads ved en art klemme (Wikipedia dec. 2023). 
 Bilsted &amp;amp; Schous Klinik Allégade 31, Frederiksberg (Kraks Vejviser 1907].</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0504</t>
   </si>
   <si>
     <t>Det er i dag, Christine/Mornine rejser hjem fra USA til Danmark.
@@ -390,51 +390,51 @@
 Deroppe dumpede jeg ind i det yndigste lille Familiesceneri – Magisteren gik og så smuk ud – Lugge småviskede – den lille stod i sin Vugge – hoppende og pludrende af Livsmod og Fornøjelighed – og Stuerne var duftende og søndagsrene.
 Vi havde det så dejligt – vi røg – og drak små røde Snapse; Magisteren snakkede! de var begge så henrykte over atter at have fået Magisterens Stue – den Logerende er jo rejst.
 Så gik jeg et lille Hils til Mor – de havde travlt – skulde have Middag Kl 1. Jeg traf Pan der, og vi fulgtes så op i Kvindernes Køkken, hvor vi sammensatte os en fortrinlig lille à la carte Middag. Pan fulgte mig lige til Peder Skramsen, hvor vi skiltes. 
 Deroppe herskede vildt Jødehalløj – de nærmeste var kommen og lavede et mægtigt Spektakel. Hele den store Spisestue var ryddet – og indrettet til lutter Siddepladser [tegning] – i Halvkrese – langs Væggene stod små Borde med Masser af Konfekter – samt Drikkevarer. Fløjdørene til Dagligstuen var løftet af – pænt i Døråbningen hang en vældig – dekorativt udstyret – Plakat med første Nummer. af Programmet (hver Gang et Nummer var endt, blev den yderste Plakat trukken ned – og derunder sad så det næste osfr.) I Dagligstuen sad langs Væggene de gallaklædte Optrædende: Fru &amp;amp; Frk Plaut (Sang) Frk Bendix (Violin) Johanne G (Sang) Frk Lina Levin (Sang) Fru I. Abraham (Violin) Hr Svend Hertz (Violoncel) Fru Goldschmidt (Klaver) Da alle var samlede, trådte en ung, smuk Herre frem for Publikum – han var iført Kjole og hvidt – havde stort brusende Kunstnerhår (à la Anton Svendsen) sorte Moustacher og Fipskæg – Pincenez; han fremsagde en lang vittig Monolog (af Fru Goldschmidt) – der gjorde stor Lykke. (Herren var naturligvis Johanne.) Derpå fulgte Numrene Slag i Slag; alt meget vellykket – men desværre var jeg temmelig adspredt – af Skuffelse over Alfreds Borteblivelse. Efter Servere [”Servere” overstreget] Musiken serveredes Te og Kaffe – ved mange fint dækkede Borde – der i Hast skød frem 
 III/
 alle Vegne – og med en uendelig Masse fint Jødebagværk til. – Men tænk – hvor underligt at lave sådan Fest, når Faderen er borte; hvilken Ruin bliver dog ikke de fleste Ægteskaber til; da Tusinde Gange hellere gå sin Vej i Tide – end leve sit Liv på Stumperne. Og Børnene – dette evige Spørgsmål, der altid er i Vejen; men Junge, mon dog ikke Børnene står sig bedre ved, at Forældrene lever deres Liv rigt og helt! hvad kan det hjælpe, at hver Slægt forkludrer sig for deres Børns Skyld – når så Børnene atter forkludre sig for den næste Slægts Skyld –os.fr i én Uendelighed. Nej, Ulykken er nok den, at Reformen stadig lader vente på sig; er først Flertallet klar over det bundne Ægteskabs store Mangler – dets absolute Ufuldkommenhed – så findes også en Plads – en Udvej for Børnene; under de herskende Forhold må Spørgsmålet om deres Skæbne naturligvis forblive ubesvaret. – Jeg er nu gift – og kan tale lidt mere erfarent med om den Ting – og jeg siger Dig, at den eneste Fare jeg føler for mit Ægteskab – det er denne, at jeg er bunden; den der af Naturen er fri, kan aldrig blive bunden. Åh – min Hjerne formelig klør efter at kunne give sig i kast med den Opgave at finde en Udvej; men for at kunne tale om Sagen i Almindelighed, skal man kende meget – have levet meget – og – måske også have læst meget. En usalig Lyst er det for mig – jeg har ikke Evnen; og dog er det min bedste Glæde at finde Udtryk for en Tanke, der uden fast Form har ulmet længe i Hjernen. Inspirationens Nådegave blev mig nægtet, Junge – eller måske er min Tid ikke kommen – jeg vokser jo endnu – heldigvis! for det er godt at kunne se tilbage i Overbevisning om, at Tiden dog bragte Vækst – Udvikling. - . Måske har alt dette ingen Interesse for Dig, lad mig derfor hellere se at få en Slutning på ”Begivenhederne”. Jeg slap nok Tråden ved Matinèen. Medens alle endnu var i fuld Gang – lejrede om de dækkede Borde – snakkende af fuld Hals – mer og mer støjende – så listede jeg stille og ubemærket bort. Det var på høje Tid, da jeg vilde besøge Tutte – der er officiel Modtagelse kl ½ 4 – 4 – og den var over ½ 4. Da jeg var gået igennem Søjlegangen ved det kgl Teater og kom ud på Kg. Nytorv – der lå badet i Solskin – søndagsforladt og stille – så huskede jeg pludselig på, at jeg ikke anede, hvor Fødehjemmet var. I en Kiosk fik jeg da fat i en Vejviser – og fandt deri ”Schou og Bilsteds” Klinik i Allègade. Derud kørte jeg da - og bad dem sige mig, hvor Fødehjemmet lå (det er nemlig også deres). Det lå på Lampevej, og snart efter slap jeg ind til Tutte; hun lå nok så pænt i en stor Stue, hvor hun tilfældigvis var alene. Pigen kom op og gjorde ved, mens jeg var og det var virkelig en ganske ualmindelig køn og appetitlig lille Pige (for Resten vældig stor) og så havde hun det største og tætteste Hår, jeg endnu har set på nogen nyfødt.
 Tutte havde sin Fornøjelse af at frisere hende med en lillebitte Børste. Vilhelm kom, mens jeg var der; han var helt rørende glad ved den lille Pige og gik længe med hende på Armen. – 
 Jeg tog derfra ud på Dosseringen, hvor Mor havde bedt mig komme og spise en god Aftensmad. Siden fulgte Mor mig ud til Færgen. Der var så mange Folk med – og flere berusede – så jeg turde ikke gå den lange Vej herud, men tog en Droske. – I Går ankom så Alfred – det var meget festligt – han var fuld af Snak og Oplevelser fra Rejsen; havde også nogle dejlige Bøger med til mig; det er dejligt at have ham hjemme igen – det giver en anderledes Glans over Hverdagene, end når man går alene. 
 Nu Slut for denne Gang – jeg skal nok være god til at skrive, nu Du er ene.
 Ungen har det mest godt – hun forholder sig forbavsende stille – hvis jeg ikke bestandig videde mig ud i Liv og Bryst, så skulde jeg tro, at der ingen var – hun er nu 7-9 Ctm. lang – har Fingre – Tæer – Negle – Hale! Om 
 [Skrevet på hovedet øverst på side 1:]
 en Måned kan det ses tydelig, at hun er en Pige (hvad jeg helst vil have – ganske på Trods af, at Alfred helst vil have en Dreng – men hvad i al Verden skal jeg gøre med en Dreng??
 Din Dis</t>
   </si>
   <si>
     <t>1905-03-31</t>
   </si>
   <si>
     <t>St. Pauli Kyrkogatan 19 Malmø Skåne</t>
   </si>
   <si>
     <t>Sidsel -
 Julie Brandt
 Bodild Branner
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Johannes Nicolaus Brønsted
 Louise Brønsted
 - Fenger
 Alfred Goldschmidt
 Peter Hansen
 Alhed Larsen
 Andreas Larsen
 Johannes Larsen
 Elisabeth Mackie
 Alhed  Møhl, Lysses datter
 Jens Schou
 Christine Swane</t>
   </si>
   <si>
     <t>Christine Swane takkede i et brev fra 28. marts 1905 Astrid Warberg for, at hun havde skaffet en invitation til at udstille på Journalistforbundets udstilling.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Laura Warberg til Astrid Warberg, 1905-03-31, 2407, Skagensbrev</t>
   </si>
   <si>
     <t>Alle er glade for, at Christine Swane/Uglen får billeder med på udstillingen. 
 Laura Warberg har haft mange fra familien til aftensmad og overnatning. Alhed og Johannes Larsen rejser nok snart, for han er i gang med et stort billede. 
 Thora Branner er syg efter en fødsel og må ikke amme. Man prøver at hyre Frk. Fenger til at passe hende. 
 Mon Astrid og Alfred kan finde en god jordemoder?</t>
   </si>
@@ -610,51 +610,51 @@
 Hjemkommen; det er knusende hedt, jeg har iført mig let, hvid Friserkåbe – indtaget en mægtig Portion kold Rabarbersuppe – og nu sidder jeg vel forløst i den store Stue, som jeg altid er lige ved at kalde ”Havestuen”; her så lyst og luftigt – hele Ydervæggen optages af to Vinduer – derimellem en Altandør – og Stuen vender mod Sydvest – hvilket betyder kølig Skygge hele Formiddagen – og dejlig Sol fra Middag til Aften; de lyse, gulstribede Gardiner fra Kastanievej ser så bedårende ud i dette Lyshav - og alle vores Blomster gror, så det er en Fornøjelse, vi har sået Nasturtierer (tropæolum) i et Par store Potter, de er alle kommen op, og så snart de gror til skal de ud på Altanen – så bliver der dejligt – Gården er tålelig – nemlig så stor, at vi ikke har Genboere lige for Øjnene – men tænk hvilket Himmerig om der groede en gemen Regenslind! Nå, her er nu ganske godt endda, vi bor jo allerøverst så her [”her” indsat over linjen] er meget Luft og Lys – næsten alle Huse i Malmø er 3die Sals, (på svensk 4de Våning); lige nu er Pigen Mathilda i Færd med at hænge en lille Vask til Tørring hun ser brillant ud i sin lysegule Kjole blandt alt det flagrende Tøj. 
 Jeg har lovet hende Del i alle de ”granne blommor” som vi har med hjem fra Bokskogen – og hun er meget henrykt -. Jeg havde i Går Morges Brev fra Mor – de har nok ikke hørt fra Jer længe; Mor skriver, at Be er i Staden – Forretninger – kom uventet; og Mor opfordrede os til at rejse til Kjøbenhavn og være sammen med dem alle på Dosseringen; men dels kom Brevet en Time efter Skibets Afgang og dels havde vi ikke så mange Penge – det er jo sidst på Måneden – og en Rejse til Kjbh. bliver 6 Kr – alene Billetten, (retur for os begge.) Jeg begynder ellers at blive hed om Ørene m.H.t. Unge – Udstyr – jeg aner ikke, hvordan jeg skal gribe Sagen an – og Alf. vèd det så jo heller ikke.
 Jeg gør ingen Ting ved det – men traver mine lange Ture (går Tur både når jeg følger Alfr og når jeg henter ham -) samt øver mig meget flinkt, er ved at indøve noget firhændigt (Etude i Ddur af Mozart (let) – som vi vil spille for dem i Sommerferien, hvis vi nu opnår at komme til Kerteminde, vi har forespurgt om de vilde tage os i Pension. Desuden spiller jeg ”Lyriske Småstykker” af Grieg, kan tre deraf udenad, samt Schuberts ”impromtu” – kan første Stykke udenad og er nu i Færd med 1ste Variation. Så spiller jeg Zernys Etuder (1ste Del) samt nogle lette af [ulæseligt], samt endelig endnu en 4 hændig – Schubert trois [”trois” indsat over linjen] marches heroique. – om dette nu ellers kan more dig. – Endelig læser og skriver jeg en hel Del – og ser naturligvis også efter, at Pigen M. gør godt rent – samt bestemmer Madretter – men Du kan da ellers tænke, at jeg fører en glimrende Tilværelse – naturligvis er det mest Alfs. Skyld – el rettere: det er derfor, at jeg mere og mere knusende godt kan lide ham – og så er der også det, at jeg til Tider kan blive ganske vild af betaget Henrykkelse ved Tanken om det, der forestår – og jeg nærer naturligvis svimlende Forhåbninger m.H.t. Udfaldet.
 I det hele taget, Junge, Du gør Dig ikke Begreb om, hvor guddommeligt det kan føles at være frugtsommelig; det er, som om der giver sig til at gro helt ukendte Kræfter i ens Indre – som om ens Sjæleliv antager nye – og videre Former; Hjernen giver Plads for Tanker og Forestillinger, som man slet ikke har kendt før; man synes næsten, at man aner en Sammenhæng – en Mening – der hvor alt før var Kaos; så meget er vist – at der er en himmelvid Forskel på dette, at tænke sig til engang at få Børn – (og det er jo en Faktor vi alle regner med) – og så dette – at føle Barnet levende i sig. Åh, Junge, stor er den Verden, vi lever i – og mange er Midlerne, som skaber Glæde for Mennesker. Og denne bestandige Følelse af, at man trods alt har Sværdet over sit Hoved – det tjener dog kun til, at man føler des mere intensivt i Glæden.
 - Vèd Du, at jeg har længe haft på Fornemmelsen, at Dine Breve var ikke helt at stole på – jeg syntes bestandig, at der var Ting, som du forsætlig gik uden om; til noget sådant er der jo ingenting at sige – men vel at mærke: der er ingenting at sige dertil – og det er vel Grunden til, at jeg har narret Dig flere Gange – og ikke skreven, Du forstår det jo nok rigtig - III
 - jeg tænkte – ”mine Ord vil ikke meget sige”. 
 Nu fik jeg Dit s.k. ”Skarnbøttebrev” og skynder mig at smide min Bøtte i Hovedet på Dig til Gengæld; den er rigtignok for Tiden ingen Skarnbøtte – men så kunde den da heller ingen Nytte gøre; nu er min Mening den, at der er ikke idel Elendighed til i Verden – og det har jeg villet lade Dig vide. Noget ”Trøstebrev” i egentlig Forstand kan jeg ikke præstere – der kan aldrig ”trøstes” Junge, når Ulykken stammer fra de indre Dele, og jeg mener jo nok, at Kernen i Din Ulykkelighed ligger i Dit Forhold til [ulæseligt]; dét er første Række (ikke Hjemvéen) – er Skyld i alle Dine Pinsler -. Og så naturligvis Hjemvéen. Jeg kender den – det er som en fysisk Sygdom – jeg fik f.Eks en rædsom Kvalme -; og – tør jeg skrive det, der bestandig har været i mine Tanker? Jeg har ikke kunnet fatte at Du kunde holde den gående derovre så længe! og da der var Tale om, at Morn. vilde hjem til Efteråret – så forlød der samtidig noget om, at Du alligevel vilde blive derovre; Pan har vist været plaget af svære Anfægtelser – og jeg var skam heller ikke glad.
 Jeg kan vel ikke komme med Råd? det synes jo, som om hele Billys Hus’ Existens beror på Din Forbliven; er det muligt! kan der ikke engageres en Pige, som Du kan sætte i Gang, og som Du kan overbevise Dig om er pålidelig – og én, som i får til at binde sig de resterende Måneder – for Fanden – Din Existens går da over Økonomien – fallit kan Billy vel ikke gå, om Du også rejser; og jeg mener virkelig, at Du ofrer altfor meget ved at blive, når Du lider sådan af at være der. Et positivt Råd: fastsæt at Du vil hjem om 1-2-3 [”1” indsat over linjen] Måneder – efter Behag; så snart Du da ser en overkommelig Frist for Dig, vil Du kunne få en Masse ud af Din Tid – en Masse Sprog og Musik – fordi det så ikke længere gælder om at få Ende på Tiden – men om at få den til at slå til. 
 Når jeg har læst i Bladene om de overfyldte Skibe med Passagerer hertil fra Amerika – så har jeg flere Gange tænkt – Gud vèd om ikke lille Junge er med på èt af dem – og det vil ikke overraske mig, om Du en Dag viser Dig på Skuepladsen.
 Søde lille Junge – er jeg en skidt èn til at råde Dig? Men kan jeg da andet end råde til det som jeg selv absolut vilde gøre i sådant Fald.
 Jeg er jo ganske vist en stor Egoist, det er sikkert – men jeg har da heller aldrig set nogen virkelig frugtbar Selvopofrelse; det er ikke til rigtig Gavn for nogen af Parterne; men naturligvis mangler jeg Forudsætninger til helt at kunne se til Bunds i dette specielle Tilfælde; for mig ser det kun ud, som om Din første Pligt her er Pligten mod Dig selv – og døm selv, hvori den beror!
 Nå – dette er nok et Timebrev – gid det dog må træffe Dig i nogenlunde god Condition – se så til at Du kan fejre en måske lille Højtid med Elle og Billy – og Hilda – o.d.a. 
 Nu skal jeg da virkelig blive flink igen til at skrive. Sidst sendte jeg et Kort – har Du fået det?
 Hermed Tusinde sommervarme Pinsehilsner fra din evig heng.
 Dis</t>
   </si>
   <si>
     <t>1905-11-25</t>
   </si>
   <si>
     <t>Sortedams Dossering 25</t>
   </si>
   <si>
     <t>Bodild Branner
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Ellen Brønsted
 Louise Brønsted
 - Frandsen, Fr.
 Ina  Goldschmidt
 - Hammarsköld
 Marie Hansen
 Alhed Larsen
 Andreas Larsen
 Christine  Mackie
 William Mackie
 - Schrøder, Frk. 
 Hempel Syberg
 Andreas Warberg, Albrechts far</t>
   </si>
   <si>
     <t>Det er ikke let at gennemskue, hvem Frøken Frandsen skal være sygeplejerske for. Hvem Jensen var vides ikke. Familien kendte mange af det navn. 
 Andreas/Dede boede hos sin mor, mens han læste jura. 
 Det vides ikke, hvem Helga var.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Laura Warberg til Astrid, 1905-11-25, 2408</t>
   </si>
   <si>
     <t>Det går godt med lille Bodild. Christine er et døgn forsinket på rejsen til Oslo.
 Frk. Frandsen skal bo hos en af Lauras døtre og hjælpe en tid.