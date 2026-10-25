--- v2 (2026-09-10)
+++ v3 (2026-10-25)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1191" uniqueCount="767" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1193" uniqueCount="769" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -3378,91 +3378,111 @@
     <t>https://fynboerne.ktdk.dk/d/HV02</t>
   </si>
   <si>
     <t>Lindøgaard 29-4-1943.
 Kære lille Bie!
 Nu er Kl. halv 1, nu er det saa, om jeg kan et nogenlunde Brev til Posten kommer. Jørgen rejste nu til Formiddag, Manse kørte ham hen til 11 11 og inden jeg saa fik vasket op og lidt andre daglige løbende Ærinder besørget var det Middag; jeg har Fornemmelsen af at have forsømt dig i denne Paaske, men Jørgen fylder Tilværelsen ud, saa der daarlig bliver Tid til Breve. Jeg har været forfærdelig glad ved at have ham, den gode Jørgen og jeg fik det Indtryk, at det ogsaa har været lidt af en Vederkvægelse for ham at være her.
 Tak for dit Brev lille Skipper, sikken et Held, at du og din Nete havde netop Langfredag med det vidunderskønne Vejr til Jeres Fridag. Ja, hvor det maa blive svært for dig at komme af med den gode Nete; hvis hun ikke er rejst, naar du faar dette, hils hende saa så varmt fra mig, jeg synes ligefrem, jeg kender hende og holder af hende. Hvor skal hun hen? paa Sindss.hosp.? I maa da saa faa nogle nye nu, hvordan mon de bliver? Nete ringede i Gaar. Den lille Prinsesse Hanne er nu kommet til Fåborg, d. 9_ende_ vist; de havde talt om hende i Telefonen en Aften og da var hun glad og all right; næste Dag fik de et Brev med lutter Jammerklager; hun havde faaet en forfærdelig streng Oversygepl., der var saa meget Arbejde, hun sled og sled og trods al Umage kunde hun aldrig gøre det godt nok. Nete sagde, at Kristian var ude af sig selv, men det kan ikke nytte, sagde Nete, hun er saamænd saa sund og stærk og kraftig nu, at det kan ikke gøre hende noget at tage fat - hvor er Nete fornuftig! Jeg har altid haft en Fornemmelse af lidt forkælet der. Ligner det noget at gøre Kr. og Nete saa kede af det med Jammerhyl; det var ligesom da hun den Sommer laa til Sengs og var meget syg, og saa stod op og cyclede til Lindøgaard. Hvor er der anderledes Krummer i Land! Hende kunde jeg nu godt lide.
 Vi var saa hos Elle 2_den_ Paaskedag, Fatteren kørte Jørgens og mig til Rutebilen, Tinge skulde cycle ud med Knabstrupperne, som jo er solgt formedelst 2300 Kr. Due Andersen kørte os videre ad Langegade, da vi var de eneste i Bilen; han drejede saa om der ved Jernbaneoverskæringen, saa vi havde kun et Par Skridt op til Elle, det arrangerede Elle ["Elle" overstreget] Jørgen. Vi var der ved halv 12 Tiden og ventede paa Tinge til 20 Min i 1, saa mente jeg, vi skulde spise. Noget efter kom Tinge, meget flov - og han havde Grund til det - vi fik ud af ham, at han havde faaet noget Mad (!) og om T. Elle havde noget imod at han stak af igen. Elle er jo altid large og tog ham det ikke i mindste Måde fortrydeligt op, men var forstaaende.
 2.
 Mon du ved, at Thinesen er død og blev begravet Paaske Lørdag, saa Grethe var altså hjemme. Det er mere end Tinge er i Øjeblikket. Som Manse udtrykker det, han er ude at sværme; det var vist i Gaar Morges, han tog af Sted, mulig kommer han i Dag, mulig først i Morgen. Han har nok delvis gjort Manse til sin fortrolige, var jo ogsaa nødt til det, naar han saadan forsvandt. Jeg haaber saadan, at han har haft et Par gode Dage. - - Naa, det var Elle-dagen jeg var ved. Puf og Else var bedt over til Kaffe og vi havde saadan en hyggelig Stund - ja en hel Træffer. Puf og Jørgen snakkede saa godt sammen; men skuld ["skuld" overstreget] da de gik, fulgte Jørgen med op og hilste paa Las.
 Nu skal du høre noget kunstigt: inden de gik, bad Puf Elle om en Bog, han vilde laane af hende; den plejer at staa i Hjørnereolen de ledte og ledte begge to, men nej; Elle bemærkede, at den var indb. i Ruskind. Da de havde opgivet og var gaaet, stod jeg alene derinde og tænkte paa Bogen, sagde pludselig til mig selv: der maa den være, gik hen til de 5-7 Bøger, hvor jeg mente, nej den var ikke mellem dem, saa tog jeg dem ud og derinde bag ved laa der en lille Bog i Ruskind - den! Var det ikke pudsigt?
 Jørgen havde før P. og E. kom til Kaffe været en Tur i Byen, dels for at aflægge gamle Fru Andersen en Visit, dels for at gaa paa Kirkegaarden, det var et Herrens Vejr den Dag og han fik megen Regn - det var helt Uvejr her paa Fyen, men jeg var heldig; det regnede ikke de Gange jeg skulde ud. Jeg gik jo altsaa ned til Rutebilen ved 9 Tiden, klar Himmel, højlys Dag. Det var en yderst vellykket Tur i det hele taget, kan du tro, men naturligvis var jeg træt og forsviret næste Dag. Elle havde givet baade Snaps og Vin til begge Maaltiderne. Jørgen har haft en glimrende Appetit hele Tiden, jeg tror det har været en god Rekreation for ham. Elle var saa sød at besøge, hun er sandelig værd at gæste, og hvor hun har det smukt og hyggeligt - og dejlig varmt nu med den nye Kakkelovn.
 Vi har ikke læst noget om den Rundkirke i Malling (jeg har i min tidl. Ungdom været i Malling!) det er da knusende interessant er det for ganske nylig, de har fundet den? og man ved maaske slet intet om den, hvad Navn den har haft eller paa hvad Tid den har ligget der. Maaske det har været en Fæstning med Lig af dræbte Mennesker udenom. Nu nærmer vi os d. 1ste og dermed den nye Pige, du kan stole paa, jeg er ikke videre højrumpet. Manse er skrevet paa Sogneraadslisten men som Nr. 5, saa der er ingen Fare.
 Ak Ruth! Den stakkels Fru Petersen! Men kan du huske, hvad Grethe sad og fortalte om hendes Færd? Man kunde sige sig selv, at det gik ikke. Mon hun nu klarer sig, tror du? Hvor er det sørgeligt
 [Indsat s. 1, øverst; på hovedet:]
 Kl er over halv 2, jeg begynder ikke paa et nyt Ark, har heller ikke mere at fortælle, Fatteren og Manse har det godt. M. og Jørgen havde en Masse Sjov sammen! 
 Hilsen fra dem, og fra din Mor.</t>
   </si>
   <si>
     <t>1943-05-24</t>
   </si>
   <si>
     <t>Amtssygehuset Odder</t>
   </si>
   <si>
+    <t>Adolph Larsen
+Andreas Larsen
+Meta -, pige i huset hos Johanne C. Larsen
+Annelise -, pige i huset hos Johanne C. Larsen 1943
+Christine Swane
+Erik Warberg Larsen
+Martin Warberg Larsen</t>
+  </si>
+  <si>
     <t>"2 breve indeni": Ved transskriptions- og registreringsarbejdet er det ene brev taget ud af kuverten og registreret selvstændigt. Begge breve er fra Johanne C. Larsen, men fra forskellige datoer. 
-Laura/Bibbe Warberg var syg af gulsot i efteråret 1942 og langt ind i 1943.</t>
+Laura/Bibbe Warberg var syg af gulsot i efteråret 1942 og langt ind i 1943. 
+Dræby-doktoren kendes ikke.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8412</t>
+  </si>
+  <si>
+    <t>Det er trist, at Laura/Bibbe stadig ikke har kræfter. Hospitalet burde give hende bedre arbejdsvilkår.
+Både Adolph/Agraren, Martin/Manse og Erik/Tinge Larsen er kommet til skade med deres fingre, og Joanne/Junge har ligtorne.
+Martin planter blomster i haven for sin mors skyld.
+Martin, Erik og Annelise har høstet hø. Annelise er vokset op hos sine bedsteforældre på Kertinge Mark, og hun er dygtig til landbrugsarbejde.
+Christine Swane/Uglen har snart fødselsdag, og Johanne har ingen gave til hende.
+Meta er blevet gift, og Johanne er bekymret, for hun har hørt, at manden er lidt vel glad for at gå på kroen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Zi3U</t>
   </si>
   <si>
     <t>[Med sort blæk på kuvertens forside:]
 Elev, Frøken Bibbe Warberg Larsen
 Amtssygehuset
 Odder
 [Med kuglepen på kuvertens forside:]
 2 breve indeni.
 6-10-04
 28-4-04.
 21-1-03.
 1-1-03.
 23-8-01
 28-8-04
 [Med blyant på kuvertens bagside:]
 Venlig Hilsen fra H. Sørensen.
 Jeg havde jo regnet med at hilse paa Dem, men maaske næste Gang om 5 Uger
 Hilsen Bech
 [I brevet:]
 Lindøgaard Mandag d. 24_nde_ Maj 43.
 Kære lille Bibbe!
-Tak for dit Brev i Tirsdags; du skal aldrig bryde dig om, at det er kort, det gør slet ingen Ting - bare jeg hører fra dig. Det er nok lige galt igen med Kræfterne, kan jeg forstaa. Hvorfor Søren kan de de ikke ogsaa lade dig gaa i Ro paa Tuben, hvor du dog har det lettere i Stedet for, at du idelig skal køres til de andre Afdeliner, men det maa de jo forstaa og ikke jeg, men jeg troede, at naar I var paa en Afd., saa var I der og ikke 100 andre Steder. Jeg kan jo forstaa paa dit Brev, at det ser sløjt ud for dig, min lille Ven. Hold mig endelig á jour; selv om jeg ikke kan hjælpe dig, vil jeg dog nok vide Besked. 
+Tak for dit Brev i Tirsdags; du skal aldrig bryde dig om, at det er kort, det gør slet ingen Ting - bare jeg hører fra dig. Det er nok lige galt igen med Kræfterne, kan jeg forstaa. Hvorfor Søren kan de de ikke ogsaa lade dig gaa i Ro paa Tuben, hvor du dog har det lettere i Stedet for, at du idelig skal køres til de andre Afdelinger, men det maa de jo forstaa og ikke jeg, men jeg troede, at naar I var paa en Afd., saa var I der og ikke 100 andre Steder. Jeg kan jo forstaa paa dit Brev, at det ser sløjt ud for dig, min lille Ven. Hold mig endelig á jour; selv om jeg ikke kan hjælpe dig, vil jeg dog nok vide Besked. 
 Du fik først mit Brev i Onsdags, skriver du, tænk, at der ikke kan blive en til at give dig det op, naar du ligger i Sengen. 
-Dette bliver ogsaa et kort Brev - dog ikke for at gøre hævnende Gengæld, men dels er her ikke noget at skrive om, dels er jeg ikke i Skrivehumør og dels eer jeg for sent paa det - kunde ikke drive mig til at faa begyndt i Gaar,Søndag. For øvrigt staar ellers alting godt nok til her, naar undtages at alle tre Mandfolk gaar med hver en læderet Haand. Jeg skrev vel, at Far for en Uges Tid siden blev slaaet af d.gl. Røde, da den var til Hingst - mellem de to midterste Fingre og blev forbunden hos Dræby Doktoren; det begynder saa smaat at læges nu, vi har den i varmt Sæbevand hver Dag. Manse er falden en Dag og faaet en Flænge i det tykke under Tommelfingeren, hvilket er ubehageligt, naar han malker, men dog ellers snart er lægt, Tinge har faaet en Finger slaaet eller klemt i et Kotøjr - hans Forklaring om en Slags er jo aldrig til at blive klog paa; og lad mig saa for at fuldstændiggøre Billedet tilføje, at din Moder har faaet tre Ligtjørne, som forhindrer hende i at gaa noget videre, Knæet er ellers saa godt nu, naar jeg bare holder Maade med gaaendet - og det gør jeg jo altsaa i denne Tid, p. Gr. a. Tjørnene, hvoraf den ene har anbragt sig under Foden!
+Dette bliver ogsaa et kort Brev - dog ikke for at gøre hævnende Gengæld, men dels er her ikke noget at skrive om, dels er jeg ikke i Skrivehumør og dels er jeg for sent paa det - kunde ikke drive mig til at faa begyndt i Gaar, Søndag. For øvrigt staar ellers alting godt nok til her, naar undtages at alle tre Mandfolk gaar med hver en læderet Haand. Jeg skrev vel, at Far for en Uges Tid siden blev slaaet af d.gl. Røde, da den var til Hingst - mellem de to midterste Fingre og blev forbunden hos Dræby Doktoren; det begynder da saa smaat at læges nu, vi har den i varmt Sæbevand hver Dag. Manse er falden en Dag og faaet en Flænge i det tykke under Tommelfingeren, hvilket er ubehageligt, naar han malker, men dog ellers snart er lægt, Tinge har faaet en Finger slaaet eller klemt i et Kotøjr - hans Forklaring om en Slags er jo aldrig til at blive klog paa; og lad mig saa for at fuldstændiggøre Billedet tilføje, at din Moder har faaet tre Ligtjørne, som forhindrer hende i at gaa noget videre, Knæet er ellers saa godt nu, naar jeg bare holder Maade med gaaendet - og det gør jeg altsaa i denne Tid, p. Gr. a. Tjørnene, hvoraf den ene har anbragt sig under Foden!
 Det var et helt Jammerbillede, jeg her har oprullet for dig - dog af de smaa. Hvis jeg skrev til dig om min Kløsyge, hvad jeg ikke husker, men vel nok har gjort, vil jeg da fortælle dig, at den er ved at gaa over; jeg fik noget mere Medicin hos Dr. og nu er jeg over det værste, hvilket er helt rart, da jeg virkelig følte mig saa utilpas af det. 
 Tænk, Manse har allerede plantet Bedene til med Blomster - for flere Dage siden, de staar saa ranke og friske allesammen, bliver vandet med Slangen, ellers kunde de jo ikke klare sig i denne Tørke; der er de smaa Lobelia
 2.
 du ved de smaa blaa som Kantblomster, Floks og Sinier, i det andet Bed ud for Pigekamret er der Betunier - eller begynder Ordet med P.?Verbena [i ordet er et "a" efter b'et overstreget; over dette er indsat et "e"] og Asters. Det er pænt af Manse at ordne det han siger, han gør det for min Skyld. I det lange Staudebed - fra Vaskehusdøren og opefter - hvor der gik saa mange af Stauderne ud i Fjor, eller rettere ikke kom, har han plantet Nelliker; desuden er der indkøbt nye Georginer, da Knoldene fra i Fjor rådnede i Vinter.
-I Dag ha ["ha" overstreget] er det da et velsignet Vejr, saa stille og fint, men det bedste er næsten, at det synes at trække sammen, for vi trænger meget til Regn, det gør vist hele Danmark. Vi fik lidt i Gaar, Søndag, men kun en ganske lille Byge, som intet Forslog; baade Tinge, Manse og Annelise satte Hø op i Gaar Eft. da det altsaa truede med Regn; det var Luzernehøet, som var tæt og godt, der blev vist 28 Stakke. Annelisehavde som hver Søndag fri, men vilde ingen Steder og tilbød at hjælpe. Hun kørte med Hesterive; hun er svært dygtig til al den Slags; hun er fraa den lille Gaard, som vi kan se fra Munkebo paa den anden Side af Kertemindefjorden, altsaa paa Kjertinge Mark, og hun har været med til alle Slags Landbrugsarbejde fra hun var Barn. Hun er opdraget hos sine Bedsteforældre der i den Gaard, da Faderen døde meget tidligt og hendes Mor gik saa "til Hotelfaget" og Børnene - 2 - kom til Bedsteforældrene. Forresten er Bedstefaderen lige død og der er nu en Moster og hendes Mand i Gaarden; den gamle Bedstemor, som for Resten er 3 Aar yngeend jeg, har sendt mig en stor Buket Tulipaner og Pæoner med A.L. Den gamle har så frygtelig ondt af det for mig, siger A.L. Hun selv kan ikke høre - ganske vist - men hun kan da gå ude og passe Fjerkræet!! Jeg vilde nu hellere være mig, hvis jeg skulde vælge - selv om jeg ikke kan passe Fjerkræ! - - Puf ringede i Aftes for at sige Tak for en Bog, som Manse gav ham til sin Fødselsdag - fra Lindøgaard, blev der skrevet - den kostede 12 Kr. han maatte bytte den, hvad han ogsaa har gjort, da han havde den, han fik. Far talte med ham, Drengene var allerede gaaet i Seng; de har det godt derinde, sagde Puf, som var svært taknemmelig over den store Gave. 
+I Dag ha ["ha" overstreget] er det da et velsignet Vejr, saa stille og fint, men det bedste er næsten, at det synes at trække sammen, for vi trænger meget til Regn, det gør vist hele Danmark. Vi fik lidt i Gaar, Søndag, men kun en ganske lille Byge, som intet Forslog; baade Tinge, Manse og Annelise satte Hø op i Gaar Eft. da det altsaa truede med Regn; det var Luzernehøet, som var tæt og godt, der blev vist 28 Stakke. Annelise havde som hver Søndag fri, men vilde ingen Steder og tilbød at hjælpe. Hun kørte med Hesterive; hun er svært dygtig til al den Slags; hun er fra den lille Gaard, som vi kan se fra Munkebo paa den anden Side af Kertemindefjorden, altsaa paa Kjertinge Mark, og hun har været med til alle Slags Landbrugsarbejde fra hun var Barn. Hun er opdraget hos sine Bedsteforældre der i den Gaard, da Faderen døde meget tidligt og hendes Mor gik saa "til Hotelfaget" og Børnene - 2 - kom til Bedsteforældrene. Forresten er Bedstefaderen lige død og der er nu en Moster og hendes Mand i Gaarden; den gamle Bedstemor, som for Resten er 3 Aar ynge end jeg, har sendt mig en stor Buket Tulipaner og Pæoner med A.L. Den gamle har så frygtelig ondt af det for mig, siger A.L. Hun selv kan ikke høre - ganske vist - men hun kan da gå ude og passe Fjerkræet!! Jeg vilde nu hellere være mig, hvis jeg skulde vælge - selv om jeg ikke kan passe Fjerkræ! - - Puf ringede i Aftes for at sige Tak for en Bog, som Manse gav ham til sin Fødselsdag - fra Lindøgaard, blev der skrevet - den kostede 12 Kr. han maatte bytte den, hvad han ogsaa har gjort, da han havde den, han fik. Far talte med ham, Drengene var allerede gaaet i Seng; de har det godt derinde, sagde Puf, som var svært taknemmelig over den store Gave. 
 Tømrerne kommer stadig ikke til Fortsættelse af Tagene, hvad vi snart er lidt misfornøjede med. 
 Nu skal vi snart skrive til T. Ugles Fødselsdag d. 29/5. jeg er flov over ikke at have Gave, men hvordan skal jeg bære mig ad, kan intet regne ud.
-Lille Metha havde Bryllup i Gaar, jeg er lidt bange for, om Kaj nu ogsaa er god nok til hende. Der ymtes ikke saa lidt om Kroen, men måske det bliver lidt anderledes nu, da hun er hans Kone og er der altid - skønt jeg nu ikke har videre Fidus til det. Vi gav hende et Gavekort fra Brugsen paa 15 Kr. De 10 gi'r Manse og jeg de 5; hun ved bedst selv, hvad hun trænger til. Bare den lille rare Pige maa faa det lidt godt og ikke maa faa for mange Skuffelser af sin Kaj.
-Alle mine - mange - unge Pelargonier og da Moderplanerne med staar nu i store fyldige Knopper, nogle af dem helt udsprungne, jeg har saa meget Glæde af mine Blomster i aar. Du skulde se Jødeskæget; den er bleven P... Kærlig Hilsen din Mor.</t>
+Lille Metha havde Bryllup i Gaar, jeg er lidt bange for, om Kaj nu ogsaa er god nok til hende. Der ymtes ikke saa lidt om Kroen, men måske det bliver lidt anderledes nu, da hun er hans Kone og er der altid - skønt jeg nu ikke har videre Fidus til det. Vi gav hende et Gavekort
+3.
+fra Brugsen paa 15 Kr. De 10 gi'r Manse og jeg de 5; hun ved bedst selv, hvad hun trænger til. Bare den lille rare Pige maa faa det lidt godt og ikke faa for mange Skuffelser af sin Kaj.
+Alle mine - mange - unge Pelargonier og da Moderplanterne med staar nu i store fyldige Knopper, nogle af dem helt udsprungne, jeg har saa megen Glæde af mine Blomster i Aar. Du skulde se Jødeskægget; den er bleven P[ulæseligt] Kærlig Hilsen din Mor.</t>
   </si>
   <si>
     <t>1943-06-25</t>
   </si>
   <si>
     <t>Lindøgård
 Dræby Station</t>
   </si>
   <si>
     <t>Bakkevej 12 Hareskov</t>
   </si>
   <si>
     <t>Joachim Balslev
 Lars Balslev
 Lars Christian Balslev
 Maria Balslev
 Martin Henrik  Balslev
 Vilhelm Balslev
 Bodild Branner
 Thora  Branner
 Alfred Fly
 Adolph Larsen
 Ellen  Sawyer
 Nicoline  von Sperling
 Maria von Sperling. g. Balslev
@@ -6159,61 +6179,61 @@
   <si>
     <t>https://fynboerne.ktdk.dk/d/8032</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 XXX
 modt. 15’ Aug. 1950.
 et festligt Brev.
 besv. 23’ Aug. August 1950.
 (om min Bog og Frits’ Besøg.)
 Fru A. Warberg Müller
 Bakkevej 12
 Hareskov St.
 22-7-2000.
 BWP.
 50
 [Skrevet på kuvertens bagside:]
 Lindøgaard Dræby St. Fyen
 [I brevet:]
 Lindøgaard Mand. 14-8-1950
 Kære lille Dis!
 Tak fordi du skrev saa omgaaende og som altid saa interessant og indholdsrigt. Det er li’egodt rart med Breve, saa vi kan følge med i alt om hinanden.
 Nu har jeg allerede været oppe i flere Dage, men føler mig stadig som en Klud, ja ikke stort bedre end efter mine store Sygdomme. Jeg har er [”er” indsat over linjen:”] er endnu ikke begyndt at bestille noget og har dog saa meget at lave. Tak for Bestillingen af de 6 Servietter til Holger, kunde du ikke spørge ham om Tidspunktet (Julegave?) for hvis det ikke haster, kunde jeg tænke mig at sy de 18 som Manse skal have og som altsaa bor her, saa jeg altid har Modeller at sy efter. Dem kunde jeg saa sende dig til Eftersyn, saa kunde jeg [”jeg” overstreget] han selv pille de 6 ud, som han vil have; de er jo nemme at returnere i en stor Konvolut. 
 Jeg fik sendt Bud efter Dr. Agner, da jeg efterhaanden blev lidt nysgerrig efter at vide, hvoraf den standhaftige Feber kom. Det viste sig at være Betændelse i Næsen, deraf de hæftige Smerter hen over Næsen i Begyndelsen af Forkølelsen Nu drypper Marie mig 4 Gg. om Dagen og Feberen er ovre. Jeg tror nu at min Afmagtstilstand kommer fra Maven, der har tet sig kedeligt hele Tiden og har den lille private Mening, at det er en Streg af Para-Dysenteri, som jeg havde for en halv Snes Aar siden og derfor nok ved, hvordan en saadan tager paa Befindenet. Jeg holder Diæt og spiser meget lidt. 
 Nej, der var saamænd ikke noget letsindigt i Barnedaaben; Agr. og jeg kørte først derhen Kl 12, de andre som skulde fungere i Kirken blev hentet af Lauritz tidlig paa Morgenstunden, da Gudstjenesten var Kl 8 ½ (!) Det var gaaet saa godt, Bibbe bar, Grete stod hos, Lauritz og Manse stod Faddere. Jeg morede mig over din lille spøgefulde Bemærkning over, at jeg event. skulde ”bære”, især da jeg saa maatte tænke mig, at jeg i saa Fald maatte have Drengen i en Rygsæk, da jeg jo maa have mine Arme til at bruge Stokkene. Menigheden vilde nok have kigget! Det blev en saa henrivende Dag, kun os 6 [”6” indsat over linjen] som Gæster, altsaa 9 til Bords baade Frokost og Middag 
-II 3. Slags Vin, som jeg nød. Jeg huskede, da jeg havde Para-Dysenteri var jeg vild
-efter Vin, og det har jeg ogsaa været i denne Sygdom.
+II
+3. Slags Vin, som jeg nød. Jeg huskede, da jeg havde Para-Dysenteri var jeg vild efter Vin, og det har jeg ogsaa været i denne Sygdom.
 ganske dejlig Mad, alt saa nydeligt. Jo saa ovenud festligt, og Bibbe saa straalende glad, hvor er hun lykkelig over sin Dreng, jeg synes aldrig jeg har set saa stor en Lykke over et Barn. Du kan tro, at den Dreng vil forandre l [”I” overstreget] meget i alle Forhold paa Andkærgaard; for ogsaa Lau. er lykkelig over ham. Der var et Væld af Gaver; da vi kom Kl 12 var de alle – også Troels - i Haven i det herlige Solskin, der laa Gaverne uoppakkede paa Havebordet. Dejlige Blomsterbuketter, forskelligt til Drengen og saa alle Bibbes Gaver. Troels fik smaa Las-Træsnit baade af Manse og Tinges. Jeg gav ham de to Par Kopper X [”X” indsat over linjen], som Far og Mor fik til deres Sølvbr. af Johanne Oppermann. med L.W. og A.W. og Datoer med forgyldte Bogstaver paa Underkopperne. Kan du huske dem? De kan jo ligesaa godt gaa til den Gren af Familien. Bibbe fik af mig [”af mig” indsat over linjen] 10 Servietter (nu har hun 18) og 20 Kr. til Hjælp til en Visittaske; ogsaa Penge fra Marie og Uglen dertil, hun havde nu faaet en af Lauritz (henrivende) men det vidste vi jo ikke, saa maa hun bruge Pengene til andet.
 [Skrevet langs sidens venstre kant:] 
 X Mon et Barn nogensinde før har faaet Kopper til sin Daab. 
 Om Eftermid. kom Helga og Brita og fotograferede os; Bibbe m. Troels og Grete hos, og dernæst os alle. Ja, du kan ikke tænke dig, hvor det var en skøn Dag, og tænk i denne Sommer at faa et saa pragtfuldt Vejr. Det var lykkeligt at opleve den Dag. Vi var alle sammen saa glade. Troels var bedaarende, han trives og blomstrer, saa det er en Lyst.
 Jeg maa fortælle dig lidt om mit Doktorbesøg. Da han var færdig med mig, skulde have Te og blev budt ind i Stuen. Næ, sagde han, vi maa da sidde hos Dem, ellers skal vi sidde og raabe til Dem, der staar jo et Bord og saa begyndt han at rydde af mit lille Vaskebord, anbragte alle Smaatingene i Vinduerne, de store ting paa Gulvet, flyttede Bordet (der heldigvis var belagt med et rent og fint Pyntehaandklæde) hen til min Seng og saa havde han, Rie og jeg et Par fornøjelige Timer med Passiar og Røg. Han er forfærdelig sød den lille Doktor.
 Jeg skal hilse dig fra Rie. Hun sidder og syr hele Dagen, et mægtigt Korsstingsbroderi en Bordløber, som Manse er saa begejstret for og som han vist ogsaa skal have til Jul
 III
 det bliver vidunderlig smukt, Marie har jo en udmærket og en sikker Smag til at sætte Farverne sammen, hun er jo ikke for ingenting af Las-familien. Kun indvender jeg, at hun er for flittig tænk, hun kan sy ustandselig fra Morg. til Aft. nej langt ud paa Aftenen og faar eft. min Mening alt for lidt ud af sin Ferie, er for lidt i Luften, gaar ikke en ordentlig Tur hver Dag.
-Samme Dag, som jeg fik dit Brev, fik jeg 2 andre fra Hais, den gode trofaste Hais, som sendte mig er Udklip, der berømmede Grete Gyldens Klaverkoncert i Tivoli. Hais havde været der med Birgit.
+Samme Dag, som jeg fik dit Brev, fik jeg 2 andre fra Hais, den gode trofaste Hais, som sendte mig et Udklip, der berømmede Grete Gyldens Klaverkoncert i Tivoli. Hais havde været der med Birgit.
 Og saa fra lille Dan Warberg, som takkede for sit lille Besøg her: han cyclede efter Ferien – 30te Juli tror jeg – fra Brædstrup til Kbhvn. og havde saa ringet og bedt om han måtte overnatte her, hvad han jo heller end gerne maatte. Marie var her jo, men saa foreslog Ruth, at hun laa oppe hos sin Søster i Munkebo, og saa laa Dan i hendes Værelse – nok saa snildt. Han er ubeskrivelig sød og vi havde saadan et godt lille Samvær med ham.
 Ja, du har Ret i dine Betragtninger over Navnene. Troels Lauritz Petersen har en udmærket Klang, hvorimod Warb. Navnet ikke rigtig passer, men Bibbe er nu saa glad ved det Navn, hun har altid kaldt sig det, især paa Sygehusene kan de ikke have alle de 
 -sen Navne. - - En Ting til fra dit Brev: Nej, jeg vil sandelig holde paa Ordet: Aand og ikke Kraft, for med Ordet Kraft tænker man absolut paa noget fysisk. (Ole Bjørn Kraft) f. Eks. hvor mange Heste-Kraft o.s.v. jeg synes, det er en rigtig daarlig Erstatning de der har lavet for det smukke Ord: Aand.
 Dejligt at høre at Axel har det godt.
 Bankede du? Hils ham saa meget.
 Nu fik jeg min Salighed da griflet et rigtigt Brev sammen, godt gjort! Men jeg tror nu ogsaa, jeg begynder at mærke lidt tilbagevendende ”Kraft”, - som altsaa for Fremtiden har to Betydninger. 
 Saa Farvel lille Dis, kærlig Hilsen fra din Junge.</t>
   </si>
   <si>
     <t>1950-08-28</t>
   </si>
   <si>
     <t>Joy Deason
 Ina  Goldschmidt
 Matilda Jungstedt
 Andreas Larsen
 Marie Larsen
 Else Larsen,  Andreas Larsens kone
 Christine  Mackie
 Holger  Møller Hjorth
 Ellen  Sawyer
 Nelly Tailor
 Grete Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
@@ -9106,2100 +9126,2096 @@
     </row>
     <row r="59">
       <c r="A59" s="5" t="s">
         <v>431</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>162</v>
       </c>
       <c r="D59" s="5" t="s">
         <v>423</v>
       </c>
       <c r="E59" s="5" t="s">
         <v>424</v>
       </c>
       <c r="F59" s="5" t="s">
         <v>432</v>
       </c>
       <c r="G59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H59" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H59" s="5" t="s">
+        <v>433</v>
       </c>
       <c r="I59" s="5" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="J59" s="5" t="s">
-        <v>434</v>
-[...4 lines deleted...]
-        </is>
+        <v>435</v>
+      </c>
+      <c r="K59" s="5" t="s">
+        <v>436</v>
       </c>
       <c r="L59" s="6" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="M59" s="5" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="5" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>162</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E60" s="5" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="F60" s="5" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="G60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H60" s="5" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="I60" s="5" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="J60" s="5" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="K60" s="5" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="L60" s="6" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="M60" s="5" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="5" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E61" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H61" s="5" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="I61" s="5" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="J61" s="5" t="s">
         <v>198</v>
       </c>
       <c r="K61" s="5" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="L61" s="6" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="M61" s="5" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="5" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>162</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E62" s="5" t="s">
         <v>171</v>
       </c>
       <c r="F62" s="5" t="s">
         <v>312</v>
       </c>
       <c r="G62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H62" s="5" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="I62" s="5" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="J62" s="5" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="K62" s="5" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="L62" s="6" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="M62" s="5" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="5" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E63" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F63" s="5" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="G63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H63" s="5" t="s">
         <v>132</v>
       </c>
       <c r="I63" s="5" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="J63" s="5" t="s">
         <v>198</v>
       </c>
       <c r="K63" s="5" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="L63" s="6" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="M63" s="5" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="5" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>162</v>
       </c>
       <c r="D64" s="5" t="s">
         <v>423</v>
       </c>
       <c r="E64" s="5" t="s">
         <v>424</v>
       </c>
       <c r="F64" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G64" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H64" s="5" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="I64" s="5" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="J64" s="5" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="K64" s="5" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="L64" s="6" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="M64" s="5" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="5" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E65" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F65" s="5" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="G65" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H65" s="5" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="I65" s="5" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="J65" s="5" t="s">
         <v>198</v>
       </c>
       <c r="K65" s="5" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L65" s="6" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="M65" s="5" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="5" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>162</v>
       </c>
       <c r="D66" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E66" s="5" t="s">
         <v>171</v>
       </c>
       <c r="F66" s="5" t="s">
         <v>312</v>
       </c>
       <c r="G66" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H66" s="5" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="I66" s="5" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="J66" s="5" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="K66" s="5" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="L66" s="6" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="M66" s="5" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="5" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C67" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E67" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F67" s="5" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="G67" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H67" s="5" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="I67" s="5" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="J67" s="5" t="s">
         <v>198</v>
       </c>
       <c r="K67" s="5" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="L67" s="6" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="M67" s="5" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="5" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C68" s="5" t="s">
         <v>162</v>
       </c>
       <c r="D68" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E68" s="5" t="s">
         <v>171</v>
       </c>
       <c r="F68" s="5" t="s">
         <v>312</v>
       </c>
       <c r="G68" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H68" s="5" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="I68" s="5" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="J68" s="5" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="K68" s="5" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="L68" s="6" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="M68" s="5" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="5" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C69" s="5" t="s">
         <v>162</v>
       </c>
       <c r="D69" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E69" s="5" t="s">
         <v>171</v>
       </c>
       <c r="F69" s="5" t="s">
         <v>312</v>
       </c>
       <c r="G69" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H69" s="5" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="I69" s="5" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="J69" s="5" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="K69" s="5" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="L69" s="6" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="M69" s="5" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="5" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C70" s="5" t="s">
         <v>162</v>
       </c>
       <c r="D70" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E70" s="5" t="s">
         <v>171</v>
       </c>
       <c r="F70" s="5" t="s">
         <v>312</v>
       </c>
       <c r="G70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H70" s="5" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="I70" s="5"/>
       <c r="J70" s="5" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="K70" s="5" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="L70" s="6" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="M70" s="5" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="5" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C71" s="5" t="s">
         <v>162</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E71" s="5" t="s">
         <v>171</v>
       </c>
       <c r="F71" s="5" t="s">
         <v>312</v>
       </c>
       <c r="G71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H71" s="5" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="I71" s="5" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="J71" s="5" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="K71" s="5" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="L71" s="6" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="M71" s="5" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="5" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C72" s="5" t="s">
         <v>423</v>
       </c>
       <c r="D72" s="5" t="s">
         <v>162</v>
       </c>
       <c r="E72" s="5" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="F72" s="5" t="s">
         <v>291</v>
       </c>
       <c r="G72" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H72" s="5" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="I72" s="5" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="J72" s="5" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="K72" s="5" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="L72" s="6" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="M72" s="5" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="5" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C73" s="5" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
       <c r="D73" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E73" s="5" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="F73" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G73" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H73" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I73" s="5" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="J73" s="5" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
       <c r="K73" s="5" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="L73" s="6" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="M73" s="5" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="5" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C74" s="5" t="s">
         <v>162</v>
       </c>
       <c r="D74" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E74" s="5" t="s">
         <v>171</v>
       </c>
       <c r="F74" s="5" t="s">
         <v>312</v>
       </c>
       <c r="G74" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H74" s="5" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
       <c r="I74" s="5" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
       <c r="J74" s="5" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="K74" s="5" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="L74" s="6" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="M74" s="5" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="5" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C75" s="5" t="s">
         <v>162</v>
       </c>
       <c r="D75" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E75" s="5" t="s">
         <v>171</v>
       </c>
       <c r="F75" s="5" t="s">
         <v>312</v>
       </c>
       <c r="G75" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H75" s="5" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="I75" s="5" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="J75" s="5" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="K75" s="5" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="L75" s="6" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="M75" s="5" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="5" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C76" s="5" t="s">
         <v>162</v>
       </c>
       <c r="D76" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E76" s="5" t="s">
         <v>171</v>
       </c>
       <c r="F76" s="5" t="s">
         <v>312</v>
       </c>
       <c r="G76" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H76" s="5" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="I76" s="5" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="J76" s="5" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
       <c r="K76" s="5" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
       <c r="L76" s="6" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="M76" s="5" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
       <c r="B77" s="5" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="C77" s="5" t="s">
         <v>162</v>
       </c>
       <c r="D77" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E77" s="5" t="s">
         <v>171</v>
       </c>
       <c r="F77" s="5" t="s">
         <v>312</v>
       </c>
       <c r="G77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H77" s="5" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="I77" s="5" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
       <c r="J77" s="5" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="K77" s="5" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="L77" s="6" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="M77" s="5" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="5" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C78" s="5" t="s">
         <v>85</v>
       </c>
       <c r="D78" s="5" t="s">
         <v>162</v>
       </c>
       <c r="E78" s="5" t="s">
         <v>275</v>
       </c>
       <c r="F78" s="5" t="s">
         <v>250</v>
       </c>
       <c r="G78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H78" s="5" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="I78" s="5" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="J78" s="5" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
       <c r="K78" s="5" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="L78" s="6" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="M78" s="5" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="5" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C79" s="5" t="s">
         <v>162</v>
       </c>
       <c r="D79" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E79" s="5" t="s">
         <v>171</v>
       </c>
       <c r="F79" s="5" t="s">
         <v>312</v>
       </c>
       <c r="G79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H79" s="5" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="I79" s="5" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="J79" s="5" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="K79" s="5" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="L79" s="6" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="M79" s="5" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="5" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
       <c r="B80" s="5" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="C80" s="5" t="s">
         <v>162</v>
       </c>
       <c r="D80" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E80" s="5" t="s">
         <v>171</v>
       </c>
       <c r="F80" s="5" t="s">
         <v>312</v>
       </c>
       <c r="G80" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H80" s="5" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="I80" s="5" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="J80" s="5" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="K80" s="5" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
       <c r="L80" s="6" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="M80" s="5" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="5" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
       <c r="B81" s="5" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="C81" s="5" t="s">
         <v>162</v>
       </c>
       <c r="D81" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E81" s="5" t="s">
         <v>171</v>
       </c>
       <c r="F81" s="5" t="s">
         <v>312</v>
       </c>
       <c r="G81" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H81" s="5" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="I81" s="5" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="J81" s="5" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="K81" s="5" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="L81" s="6" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="M81" s="5" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="5" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C82" s="5" t="s">
         <v>162</v>
       </c>
       <c r="D82" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E82" s="5" t="s">
         <v>171</v>
       </c>
       <c r="F82" s="5" t="s">
         <v>312</v>
       </c>
       <c r="G82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H82" s="5" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="I82" s="5" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="J82" s="5" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="K82" s="5" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="L82" s="6" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
       <c r="M82" s="5" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="5" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C83" s="5" t="s">
         <v>162</v>
       </c>
       <c r="D83" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E83" s="5" t="s">
         <v>171</v>
       </c>
       <c r="F83" s="5" t="s">
         <v>312</v>
       </c>
       <c r="G83" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H83" s="5" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
       <c r="I83" s="5" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="J83" s="5" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="K83" s="5" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
       <c r="L83" s="6" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="M83" s="5" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="5" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C84" s="5" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="D84" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E84" s="5" t="s">
         <v>171</v>
       </c>
       <c r="F84" s="5" t="s">
         <v>312</v>
       </c>
       <c r="G84" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H84" s="5" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="I84" s="5" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="J84" s="5" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="K84" s="5" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="L84" s="6" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
       <c r="M84" s="5" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="5" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C85" s="5" t="s">
         <v>162</v>
       </c>
       <c r="D85" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E85" s="5" t="s">
         <v>171</v>
       </c>
       <c r="F85" s="5" t="s">
         <v>312</v>
       </c>
       <c r="G85" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H85" s="5" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
       <c r="I85" s="5" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="J85" s="5" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="K85" s="5" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="L85" s="6" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="M85" s="5" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="5" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C86" s="5" t="s">
         <v>162</v>
       </c>
       <c r="D86" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E86" s="5" t="s">
         <v>171</v>
       </c>
       <c r="F86" s="5" t="s">
         <v>312</v>
       </c>
       <c r="G86" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H86" s="5" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="I86" s="5" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="J86" s="5" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="K86" s="5" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="L86" s="6" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="M86" s="5" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="5" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C87" s="5" t="s">
         <v>162</v>
       </c>
       <c r="D87" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E87" s="5" t="s">
         <v>171</v>
       </c>
       <c r="F87" s="5" t="s">
         <v>312</v>
       </c>
       <c r="G87" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H87" s="5" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
       <c r="I87" s="5" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="J87" s="5" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="K87" s="5" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="L87" s="6" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="M87" s="5" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="5" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C88" s="5" t="s">
         <v>162</v>
       </c>
       <c r="D88" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E88" s="5" t="s">
         <v>171</v>
       </c>
       <c r="F88" s="5" t="s">
         <v>312</v>
       </c>
       <c r="G88" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H88" s="5" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
       <c r="I88" s="5" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="J88" s="5" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="K88" s="5" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
       <c r="L88" s="6" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="M88" s="5" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="5" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C89" s="5" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="D89" s="5" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E89" s="5" t="s">
         <v>424</v>
       </c>
       <c r="F89" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G89" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H89" s="5" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="I89" s="5" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="J89" s="5" t="s">
         <v>198</v>
       </c>
       <c r="K89" s="5" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="L89" s="6" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="M89" s="5" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="5" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C90" s="5" t="s">
         <v>162</v>
       </c>
       <c r="D90" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E90" s="5" t="s">
         <v>171</v>
       </c>
       <c r="F90" s="5" t="s">
         <v>312</v>
       </c>
       <c r="G90" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H90" s="5" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="I90" s="5"/>
       <c r="J90" s="5" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="K90" s="5" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="L90" s="6" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
       <c r="M90" s="5" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="5" t="s">
-        <v>655</v>
+        <v>657</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C91" s="5" t="s">
         <v>162</v>
       </c>
       <c r="D91" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E91" s="5" t="s">
         <v>171</v>
       </c>
       <c r="F91" s="5" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
       <c r="G91" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H91" s="5" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
       <c r="I91" s="5"/>
       <c r="J91" s="5" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="K91" s="5" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="L91" s="6" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
       <c r="M91" s="5" t="s">
-        <v>660</v>
+        <v>662</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="5" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C92" s="5" t="s">
         <v>162</v>
       </c>
       <c r="D92" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E92" s="5" t="s">
         <v>171</v>
       </c>
       <c r="F92" s="5" t="s">
         <v>312</v>
       </c>
       <c r="G92" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H92" s="5" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="I92" s="5" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="J92" s="5" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="K92" s="5" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
       <c r="L92" s="6" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="M92" s="5" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="5" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C93" s="5" t="s">
         <v>162</v>
       </c>
       <c r="D93" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E93" s="5" t="s">
         <v>424</v>
       </c>
       <c r="F93" s="5" t="s">
         <v>344</v>
       </c>
       <c r="G93" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H93" s="5" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="I93" s="5" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="J93" s="5" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="K93" s="5" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="L93" s="6" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="M93" s="5" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="5" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C94" s="5" t="s">
         <v>162</v>
       </c>
       <c r="D94" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E94" s="5" t="s">
         <v>424</v>
       </c>
       <c r="F94" s="5" t="s">
         <v>344</v>
       </c>
       <c r="G94" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H94" s="5" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="I94" s="5" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="J94" s="5" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="K94" s="5" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
       <c r="L94" s="6" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="M94" s="5" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="5" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C95" s="5" t="s">
         <v>162</v>
       </c>
       <c r="D95" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E95" s="5" t="s">
         <v>171</v>
       </c>
       <c r="F95" s="5" t="s">
         <v>344</v>
       </c>
       <c r="G95" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H95" s="5" t="s">
-        <v>681</v>
+        <v>683</v>
       </c>
       <c r="I95" s="5" t="s">
-        <v>682</v>
+        <v>684</v>
       </c>
       <c r="J95" s="5" t="s">
-        <v>683</v>
+        <v>685</v>
       </c>
       <c r="K95" s="5" t="s">
-        <v>684</v>
+        <v>686</v>
       </c>
       <c r="L95" s="6" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
       <c r="M95" s="5" t="s">
-        <v>686</v>
+        <v>688</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="5" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
       <c r="B96" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C96" s="5" t="s">
         <v>85</v>
       </c>
       <c r="D96" s="5" t="s">
         <v>162</v>
       </c>
       <c r="E96" s="5" t="s">
         <v>275</v>
       </c>
       <c r="F96" s="5" t="s">
         <v>171</v>
       </c>
       <c r="G96" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H96" s="5" t="s">
-        <v>688</v>
+        <v>690</v>
       </c>
       <c r="I96" s="5" t="s">
-        <v>689</v>
+        <v>691</v>
       </c>
       <c r="J96" s="5" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
       <c r="K96" s="5" t="s">
-        <v>691</v>
+        <v>693</v>
       </c>
       <c r="L96" s="6" t="s">
-        <v>692</v>
+        <v>694</v>
       </c>
       <c r="M96" s="5" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="5" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
       <c r="B97" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C97" s="5" t="s">
         <v>162</v>
       </c>
       <c r="D97" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E97" s="5" t="s">
         <v>171</v>
       </c>
       <c r="F97" s="5" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
       <c r="G97" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H97" s="5" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
       <c r="I97" s="5" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="J97" s="5" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
       <c r="K97" s="5" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
       <c r="L97" s="6" t="s">
-        <v>699</v>
+        <v>701</v>
       </c>
       <c r="M97" s="5" t="s">
-        <v>700</v>
+        <v>702</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="5" t="s">
-        <v>701</v>
+        <v>703</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C98" s="5" t="s">
-        <v>702</v>
+        <v>704</v>
       </c>
       <c r="D98" s="5" t="s">
         <v>162</v>
       </c>
       <c r="E98" s="5" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
       <c r="F98" s="5" t="s">
         <v>171</v>
       </c>
       <c r="G98" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H98" s="5" t="s">
-        <v>704</v>
+        <v>706</v>
       </c>
       <c r="I98" s="5" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
       <c r="J98" s="5" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="K98" s="5" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="L98" s="6" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
       <c r="M98" s="5" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="5" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="B99" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C99" s="5" t="s">
         <v>162</v>
       </c>
       <c r="D99" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E99" s="5" t="s">
         <v>171</v>
       </c>
       <c r="F99" s="5" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
       <c r="G99" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H99" s="5" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
       <c r="I99" s="5" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
       <c r="J99" s="5" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="K99" s="5" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
       <c r="L99" s="6" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
       <c r="M99" s="5" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="5" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
       <c r="B100" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C100" s="5" t="s">
         <v>162</v>
       </c>
       <c r="D100" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E100" s="5" t="s">
         <v>291</v>
       </c>
       <c r="F100" s="5" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="G100" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H100" s="5" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
       <c r="I100" s="5" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
       <c r="J100" s="5" t="s">
-        <v>721</v>
+        <v>723</v>
       </c>
       <c r="K100" s="5" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
       <c r="L100" s="6" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
       <c r="M100" s="5" t="s">
-        <v>724</v>
+        <v>726</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="5" t="s">
-        <v>725</v>
+        <v>727</v>
       </c>
       <c r="B101" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C101" s="5" t="s">
         <v>162</v>
       </c>
       <c r="D101" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E101" s="5" t="s">
         <v>171</v>
       </c>
       <c r="F101" s="5" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="G101" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H101" s="5" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
       <c r="I101" s="5" t="s">
-        <v>727</v>
+        <v>729</v>
       </c>
       <c r="J101" s="5" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
       <c r="K101" s="5" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
       <c r="L101" s="6" t="s">
-        <v>730</v>
+        <v>732</v>
       </c>
       <c r="M101" s="5" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="5" t="s">
-        <v>732</v>
+        <v>734</v>
       </c>
       <c r="B102" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C102" s="5" t="s">
         <v>162</v>
       </c>
       <c r="D102" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E102" s="5" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="F102" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G102" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H102" s="5" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
       <c r="I102" s="5" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
       <c r="J102" s="5" t="s">
-        <v>736</v>
+        <v>738</v>
       </c>
       <c r="K102" s="5" t="s">
-        <v>737</v>
+        <v>739</v>
       </c>
       <c r="L102" s="6" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
       <c r="M102" s="5" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="5" t="s">
-        <v>740</v>
+        <v>742</v>
       </c>
       <c r="B103" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C103" s="5" t="s">
         <v>162</v>
       </c>
       <c r="D103" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E103" s="5" t="s">
         <v>171</v>
       </c>
       <c r="F103" s="5" t="s">
         <v>312</v>
       </c>
       <c r="G103" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H103" s="5" t="s">
-        <v>741</v>
+        <v>743</v>
       </c>
       <c r="I103" s="5"/>
       <c r="J103" s="5" t="s">
-        <v>742</v>
+        <v>744</v>
       </c>
       <c r="K103" s="5" t="s">
-        <v>743</v>
+        <v>745</v>
       </c>
       <c r="L103" s="6" t="s">
-        <v>744</v>
+        <v>746</v>
       </c>
       <c r="M103" s="5" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="5" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="B104" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C104" s="5" t="s">
         <v>162</v>
       </c>
       <c r="D104" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E104" s="5" t="s">
         <v>424</v>
       </c>
       <c r="F104" s="5" t="s">
         <v>312</v>
       </c>
       <c r="G104" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H104" s="5" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="I104" s="5" t="s">
-        <v>748</v>
+        <v>750</v>
       </c>
       <c r="J104" s="5" t="s">
-        <v>749</v>
+        <v>751</v>
       </c>
       <c r="K104" s="5" t="s">
-        <v>750</v>
+        <v>752</v>
       </c>
       <c r="L104" s="6" t="s">
-        <v>751</v>
+        <v>753</v>
       </c>
       <c r="M104" s="5" t="s">
-        <v>752</v>
+        <v>754</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="5" t="s">
-        <v>753</v>
+        <v>755</v>
       </c>
       <c r="B105" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C105" s="5" t="s">
         <v>162</v>
       </c>
       <c r="D105" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E105" s="5" t="s">
         <v>171</v>
       </c>
       <c r="F105" s="5" t="s">
         <v>312</v>
       </c>
       <c r="G105" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H105" s="5" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
       <c r="I105" s="5" t="s">
-        <v>755</v>
+        <v>757</v>
       </c>
       <c r="J105" s="5" t="s">
-        <v>756</v>
+        <v>758</v>
       </c>
       <c r="K105" s="5" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="L105" s="6" t="s">
-        <v>758</v>
+        <v>760</v>
       </c>
       <c r="M105" s="5" t="s">
-        <v>759</v>
+        <v>761</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="5" t="s">
-        <v>760</v>
+        <v>762</v>
       </c>
       <c r="B106" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C106" s="5" t="s">
         <v>58</v>
       </c>
       <c r="D106" s="5" t="s">
         <v>75</v>
       </c>
       <c r="E106" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F106" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G106" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H106" s="5" t="s">
-        <v>761</v>
+        <v>763</v>
       </c>
       <c r="I106" s="5" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="J106" s="5" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
       <c r="K106" s="5" t="s">
-        <v>764</v>
+        <v>766</v>
       </c>
       <c r="L106" s="6" t="s">
-        <v>765</v>
+        <v>767</v>
       </c>
       <c r="M106" s="5" t="s">
-        <v>766</v>
+        <v>768</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>