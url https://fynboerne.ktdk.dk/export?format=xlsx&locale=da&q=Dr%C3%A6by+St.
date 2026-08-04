--- v0 (2026-05-05)
+++ v1 (2026-08-04)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="760" uniqueCount="485" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="784" uniqueCount="501" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -2660,50 +2660,120 @@
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/0jIO</t>
   </si>
   <si>
     <t>[Fortrykt på kortets adresseside:]
 BREVKORT.
 [Post-logo]
 Afsender
 [Håndskrevet på adressesiden:]
 Dec 45
 JW. Larsen, Lindøgaard
 Dræby St. Fyen
 Fru 
 A. Warberg Müller
 Bakkevej 12
 Hareskov St. 
 [Håndskrevet på brevkortets tekstside:]
 Tirsdag.
 Kære lille Dis!
 Nu er jeg hjemme igen, jeg turde ikke blive der længere, da Else mente, det blev for meget for hendes Mor. Jeg kom hjem sm. m. Bibbe og Manse Søndag Aft. For din Femmer gik vi i Biffen og saa et vældig sjovt amer. Stykke. Overgaards var saa søde at være hos og Fru O. sagde i Telefonen i Gaar, at hun savnede sådden! Vi er bleven saa opmuntrede og forhaabningsfulde efter en Samtale Bibbe havde med vores egen Læge her; han sagde, at selv om det var en Kræftknude kunde det udmærket godt helbredes helt, naar den blev fjærnet ved Operation. Han sagde det ikke for at trøste, sagde han, men vilde sige det 
 [på brevkortets adresseside:]
 samme, hvis det var en Kollega, han talte med. Det blev vi meget glade over at høre og har nu faaet godt Haab igen. Mange Hilsner til Jer begge fra din Junge Bibbe er derude i Dag.</t>
   </si>
   <si>
+    <t>1945-11-19</t>
+  </si>
+  <si>
+    <t>Niels Bjerre
+Bodild Branner
+Steen Hasselbalch
+Adolph Larsen
+Thøger  Larsen
+Pernille Marryat
+Ib Marryat Johansen
+Axel  Müller
+Janna Schou
+Jørgen Schou
+Bertel Thorvaldsen
+Albrecht  Warberg
+Laura Warberg
+Erik Warberg Larsen
+Grete Warberg Larsen</t>
+  </si>
+  <si>
+    <t>Adolph Larsen/Agraren fik konstateret kræft i november 1945 og blev opereret kort efter. Han blev helbredt. 
+Brudeparret og Fru Bjerre kendes ikke. 
+Birthe Plum og hendes mand kendes ikke. 
+Astrid Warbergs bog "Den Synske. En moderne Spaakvindes Optegnelser" udkom på Hasselbachs forlag 1925.
+Friis's tegninger kan muligvis være lavet af Achton Friis. 
+Det vides ikke, hvad det var for et tab/en naturkatastrofe, som Erik/Tinge Warberg Larsen var udsat for.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0536</t>
+  </si>
+  <si>
+    <t>Astrid Warberg er bekymret for Adolf/Agraren Larsen og vil gerne høre mere om hans tilstand.
+Det var ærgerligt, at kjolen ikke passede.
+Axel Müller har foretaget en vielse. Parret havde glemt dåbsattesterne, men det gik alligevel.
+Astrid har passet barnebarnet Pernille, mens forældrene ("Ibserne") var til et møde. Da de voksne kom hjem, spiste man en god middag sammen, og derefter gav Astrid dem en taxa til deres bolig. Der er tit noget, der skal transporteres i vogn mellem Ib og Janna/Nus og Astrid.
+Astrid har kontaktet Hasselbalch for at købe eksemplarer af sin bog, Den Synske. Det viste sig, at han skyldte hende et resthonorar, og hun fik 250 kr.
+I den sidste tid har Astrid flyttet rundt på møblerne. 
+Det er trist, at Erik/Tinge Warberg Larsen har lidt et tab, og Astrid spørger, om forsikringen dækker det.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/nXVy</t>
+  </si>
+  <si>
+    <t>[Med blyant på kuvertens forside:]
+1945
+19/11. 45
+om lille 10 md. Nille der blev [ulæseligt ord] til mors sluthonorar for Den Synske (Hasselbalch)
+[Med blæk på kuvertens forside:]
+Fru 
+Johanne Warberg Larsen
+Lindøgaard
+Dræby
+[Med blæk i brevet:]
+Hareskov, Mandag d. 19' Nov. 1945
+(Bufs Fødselsdag, vilde have været 49 i Dag.)
+Og Thorvaldsens, 125.
+Kære lille Junge! Det var godt, dit Brev kom, jeg går jo hver Dag og tænker på Agraren og er ængstelig - det er du også, jeg kan læse det mellem Linierne i dine sidste Breve, så hvis du kan overkomme det, må du endelig skrive lidt oftere i denne Tid, det behøver ikke at være så langt. - Det skuffede mig, at Kjolen ikke var lige til at gå i, jeg syntes du trængte sådan til en Afløser af den tynde Kjole, du gik med om Morgenen, og når du nu har så meget om Ørene, får du vel næppe den Kone sat i Sving med "Omforandringer". -
+Vi havde sådan et hyggeligt Bryllup i Onsdags ["Onsdags" overstreget] Lørdags; en midaldrende Herre fra Kjøbenhavn ringede en Dag og Spurgte, om Axel vilde vie ham og hans Forlovede, da de så nødig vilde have "Bunkebryllup," som det bliver på Københavns Rådhus; det havde Axel ikke noget imod (vi får jo 10 Kr. for Vielse!), så sendte de deres Papirer, han 55, hun Sygeplejerske og 50 Aar! Jeg var som sædvanlig paa Sokkerne fra tidlig Morgen i Lørdags - en Kone havde jeg da tilhjælp, så jeg kunde virke i Køkkenet; - vi skulde have Ibserne til Middag næste Dag, så jeg bagte 1 Sirupskage - m. Græskar som Sukat og 15 store Boller, samt en Leverpostej, samt kogte Æblegrøden til Søndag - og så Middagen til Axel kom hjem Kl 1/2 3; og så var der jo en Del at ordne for mig i Stuerne - Blomster i Vand allesteder, Mors Hedebolysdug o.m.a. Brudeparret skulde komme 1/2 5. Lidt før siger jeg til Axel, hvad nu hvis de ikke har de sidste Papirer med?" "Jamen det har de." "Ja - men hvis - - -". "Det har jeg ikke tænkt over", sagde Axel. Så kom de - i stort Sindsoprør - de havde glemt Dåbsattesterne! Opdagede det i Toget - var helt ude af det - jeg hviskede til Bruden: "De skal nok blive viet." Axel havde nemlig fået det Papir fra Magistraten, hvori der stod at alt var klappet og klart (m. lidt andre Ord.) Brudgommens Søster var med, en Fru Bjerre fra Lemvig, hendes Mand Fætter til Maleren Bjerre, som Thøger Larsen så tit talte om. Da Vielsen var overstået (tar 10 Min.) var der en Time til deres Tog gik, de tilbød så at gå, men selvf. bad vi dem blive, jeg bød Cigarer; fortalte dem, at jeg altid spillede "Det er så yndigt at følges ad," når vi skulde have Vielse; så bad de mig om at spille den igen - og vi sang den så allesammen; siden snakkede vi og havde naturligvis en Mængde Fællesbekendte. - Søndag Morgen Kl 1/2 10 ankom Bilen med - lille Nille! som Chaufføren smilende kom bærende med; Forældrene skulde til et Møde og kom senere spadserende, var her c 1/2 1. Jeg havde Middagen færdig, en dejlig Kalvesteg med alt muligt godt til; Pilsner. Æblegrød m. Fløde. Efter Opvasken drak vi rigtig Kaffe m. Kage til - og inden de tog afsted - Bilen kom Kl 6 - fik de The med Boller og - mit Smør, som jeg selv havde kernet - det var vanvittig godt og gjorde fortjent Lykke. Lille Nille var ufattelig sød; sad og småsnakkede i sin Vognkasse, fik sine små Måltider - lagdes så ind i Sovekammeret, hvor hun snakkede sig selv i Søvn; vi hørte hende overhovedet ikke vrippe. Hun kan nu rejse sig op på sine små tykke Ben det er hun meget stolt af; hun ler og smiler hele Tiden, er en lille glad Sjæl. Det er forfærdelig morsomt, når de kommer herover, Nus er altid så strålende glad og begge henrykte for deres lille Unge. Jeg forærede dem Bil hen og hjem (11 Kr - men jeg er Velhaver - hør blot om lidt), vi bestilte Bilen til at bringe og hente dem Juleaften, for til min Fryd gik de ind på at komme her Kl 1/2 4 og blive til 1/2 8 - så kan de alligevel have lidt hjemme bagefter, hvortil de har bedt Birthe Plum og hendes Mand. Bilen gør også Lykke ved, at 
+2/
+der altid er en hel Masse, der skal udveksles - Symaskinen kører ofte frem og tilbage mellem os - og der er altid så meget herfra, som de får med hjem, Axel havde skaffet 10 Pund Sirup, som Nus naturligvis fik noget af; lidt Æbler glider jo også derover, og Stauder fra Haven etc. Og altid har Axel kapret Cigaretter til Ib, som ryger kolossalt, han synes det døller den slemme Gigt, han lider så meget af; dennegang fik han 5 Pakker og var jo henrykt. - Med Velhaveriet forholder det sig sådan. Jeg fik for c 14 Dage siden Brev fra Fru With Jensen (Bodils Svigermor) om jeg ikke havde et Expl. af den Synske at sælge, hun syntes, det var den bedste Bog, hun nogensinde havde læst og hendes Explar var altid udlånt etc. Nå, det havde jeg ikke, men fik derved den Ide at skrive til Hasselbalch, om det ikke var værd at optrykke Bogen, da den jo ret hurtig blev udsolgt dengang (1925); desuden havde vi jo et uopgjort Mellemværende, idet han i sin Tid skrev, om jeg vilde give Afkald på det Resthonorar, jeg skulde have, når Bogen var udsolgt, da det ved en Forglemmelse ikke var indsat i Kontrakten, at dette ikke gjaldt, hvis Bogen blev udsolgt til nedsat Pris. Det gik jeg ind på, men bad om stadig at måtte købe Bøger på Forlaget til 1/2 Pris. Han svarede: "med Fornøjelse - så længe De lever." Men da jeg et Par Jule havde købt 3-4 Bøger, blev der pludselig sagt, at nu var dette ophævet - - - og - skrev jeg til ham - "synes De egentlig, at dette var fair?" Så fik jeg nogle Dage efter et yderst elskværdigt Brev fra Steen Hasselbalch m. "Kære Fru Warberg - -" og Papirmangel - måtte sige nej til alle - men foreslog dog hos et et af de mange nye Forlag - -!
+- - - - "Hvad angår Kontrakten, som de ikke mener, jeg har overholdt, så har jeg nu gravet Sagen frem - og De har ganske Ret i den Kritik, hvorfor jeg tillader mig at sende Dem Resthonoraret Kr 250. - som følger i Check." Vabehar! Solstrålehistorie! Rejse til dig og mig til næste Sommer, det kan du stole på!
+Og så har jeg fået lavet en hel Del om i Stuerne, navnlig min; der fyrer vi kun om Søndagen, men det lider Bøgerne af, så flyttede jeg den kæmpestore Reol ind i Dagligstuen - lige inden for Døren hvor Piedestalen stod - den kom ind i Nordhjørnet i min Stue; Skrivebordet kom så der, hvor Reolen stod - lige tilhøjre indenfor Døren; så blev derovre en god Vægplads, og der hænger alle Friises henrivende Tegninger, og nederst de små sorte Familiebilleder m. Far og Mor osv. Foran Vinduet står så det lille Tobaksskab med en Hyggestol på hver Side - i Vinduet blomstrende Alpevioler, taget ind fra Haven i Oktober (på 3die Aar!). Det store Bord er sat ud i Køkkenet, (det spiser vi ved) - så der er nu meget bedre Plads i min Stue - og ganske vanvittig hyggeligt - gid du kunde se det! Divanen står hvor den altid har stået under det lille høje Vindue, og der kan jeg jo have en liggende Gæst. - Nu nærmer det sig at jeg skal igang med Middagen - nem idag efter Gildet.
+Junge jeg er forfærdet over Tinges Tab. hvor er det dog Synd for de søde Mennesker, der i forvejen slider så hårdt med det; men gives der dog ikke Erstatning eller Forsikring for Naturkatastrofer? Husk at besvare dette - og hils dem fra mig. 
+Og skriv så snart om den søde Agrar, det er sandelig ikke noget for ham at ligge der og være syg og ingen Føde få; hils ham tusinde Gange fra mig og ønsk god Bedring; jeg følger alt derovre i Tankerne hver Dag.
+Mange Hilsner til Jer allesammen!
+Din Dis. 
+[Indsat øverst s. 1; på hovedet:]
+ps. De sidste Nætter har jeg kun haft Astma to Gange pr Nat, det er Fremgang.</t>
+  </si>
+  <si>
     <t>1945-11-26</t>
   </si>
   <si>
     <t>Alfred Fly
 Adolph Larsen
 Else Larsen, Else, Andreas Larsens kone
 Didrik Overgaard Nielsen
 Emma Overgaard Nielsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Adolph/Agraren Larsen levede mange år efter den vellykkede operation.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0643</t>
   </si>
   <si>
     <t>Lægen sagde, at det var nødvendigt at operere Adolph/Agraren. Han kom med ambulance på hospitalet. Johanne/Junge spurgte via Else, om hun kunne bo hos Elses forældre en tid, og det var OK.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/nlNE</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 modt. Tirsd. Aften 27/11- 45.
@@ -3740,50 +3810,94 @@
 [Skrevet af ukendt:]
 modt. 25/Maj 1949
 (husk om Lugge!)
 besv. 31/5.
 [Skrevet af Laura Warberg Petersen:]
 19-1-2007.
 10-7-05
 8-8-2000
 BWP. 
 [På kuvertens bagside:]
 Lindøgaard Dræby St. Fyen.
 Danmark.
 [Skrevet af ukendt:]
 16-7-05
 10-7-05
 [I brevet:]
 Lindøgaard 24-5-1949. 
 Kære lille Dis
 Tak for dit Brev! Det var kedeligt, at Du skulde være urolig for min Skyld, jeg havde slet ikke Fornemmelsen af, at det var saa længe siden, jeg havde hørt fra dig, og det er jo gerne det, jeg retter mig efter. Hvis jeg en Gang skulde blive syg, skal jeg nok ”lade dig tilflyde” Underretning, det har jeg vist en Gang lovet dig. 
 Jeg har haft den store Glæde at have Besøg af Dedde. Minna er jo i London, og man har altid Fornemmelse af, at han nyder Ungkarle-Tilværelsen intenst. Han kom til Elle ved 4 Tiden i Lørdags; Elle er jo lykkelig, naar han er hos hende. Puf og Else saa ham fra deres Have og kom ned; de sad saa og snakkede i Haven – i Elles – i det dejlige Vejr, og Elle sagde, at de havde haft det saa hyggeligt. Der er ellers ikke megen Forbindelse mel. Malerens og Elle, hun ved aldrig noget om dem, træffer dem af og til paa Gaden, er aldrig deroppe uden til Fødselsdagsvisitter etc naar hun meget sjældent bliver bedt. Der er næsten heller ingen Forbindelse mellem vore Børn og dem – de vil helst have det saadan. Ja Manse elsker jo Las saa højt og har altid uendelig Snak med ham om Fugle, saa han er der en Gang imellem, men har aldrig Fornemmelsen af at det er synderligt velset hos de unge. Puf er bleven lidt sær med Aarene, særlig paa det Punkt. Puf fyldte 50 nu den 12te Maj. Kirsten havde besørget ham et gammelt-antikt-Fad, som sendtes ham fra Hennings, Brors, Agrarens, mig Tinges og Manse og Bibbe; det kostede 65 Kr. Jeg havde tænkt mig, at vi her og Bibbe skulde have fordret ham et Gavekort fra Boghdl. Eriksen, men saa blev dette arrangeret og var jo ogsaa mere personligt end Bøger, han selv skulde vælge. Han er altid saa mageløs sød ved alle vore Fødselsdage, og jeg syntes saa, at han ved sin 50_Aars_ Dag skulde have lidt ekstra. 
 Men det var Dede. De kom her Søndag Efterm. ved halv 3 Tiden og gik kort efter en lang Tur gennem Markerne; det havde jeg holdt paa, for ingen kan elske Naturen højere end Dedde, og jeg vilde ogsaa gerne have, han skulde se vor lovende og flotte Afgrøde – maaske den bedste, vi endnu har set her paa denne Tid af Aaret. Han var ogsaa glad ved Turen i det underskønne Vejr. De kom tilbage Kl 4 – ja Elle var bleven her hos mig – og Frøken Hansen havde et dejligt Kaffebord og kom med Kaffekanden, da de traadte ind. Du kan tro, det var lækkert, hun er meget dygtig og bager vidunderligt. Dedde havde 10 Cerutter med til mig, saa vi fik en god Smøg og en herlig og hyggelig Snak; desværre vilde han allerede af Sted godt 5, men jeg var jo lykkelig over at se ham; jeg føler mig mere og mere knyttet til 
 2
 Dedde end tidligere. Hvor var det Synd for ham, at han ikke fik en Kone, der passer bedre til ham, saa han kunde have haft et godt Herreværelse med sine Bøsser, sin Hund og Sager i Stedet for den feminine Stue, som udelukkende bærer Præg af Minna. Og saa er Stuen jo endda det mindste ved det! Han hører næsten bedre, end han har gjort, det er da en stor Lykke. 
 Manse var borte i en Uge og havde nydt sin Ferie; det viste sig, at Kelds Ven Dürkopp – eller noget lignende – var gift med en Datter af en af Agrarens Kusiner, saa hun og Manse er altsaa Næstsøskendebørn; hende syntes Manse saa uhyre godt om. Han var saa i Birkerød, hvor Lasse Swane nu bor og var der det meste af Tiden; han og Ursula spadserede en Dag over til Lugge, det var jeg glad ved; hendes Hus er langtfra færdigt endnu; det bliver desværre meget meget dyrere end der ["der" overstreget] det var kalkuleret til, bare lille Lugge kan klare det. Da Manse saa kom hjem, maatte han spænde sig selv forfærdelig haardt for for at indvinde de tabte Arbejdsdage; tidligt oppe er han og arbejder til c. 9 om Aftenen, der er jo ikke saa lidt at gøre paa en Bondegaard; Tinge tager noget af Roepasningen, saa tjener han da noget ved det. De er i Færd med at handle, Manse køber 6 Tdr. Land Inddæmning. Arrangementet med at skaffe Pengene – 3200 Kr. er gaaet i Orden, nu er det bare med at faa Tid til at tage til Odense og faa det lavet færdigt, hos Sagføreren altsaa. Tinge var nødt til at skaffe Penge, han har en Gæld, han ikke kan komme ud af paa anden Maade, og Manse kunde ikke tænke sig at lade den Jord gaa over til fremmede, saa han tog den – ret store - Beslutning at købe. Tinge er jo spændt haardere for end han kan magte; det hjælper, naar Per om et Aar er færdig med sin Lære og kan sørge for sig selv. Lille Ole har de nu megen Nytte af, han er en dejlig Dreng; som han altid hjælper til derhjemme, det kan du ikke tænke dig. Per er nu ogsaa det, selv om hans Tid jo ikke tillader ham at hjælpe; jeg læser stadig Engelsk med ham og han er snart helt gæv, jeg er rørt over, at han ofte, ja næsten altid, naar han kommer spørger – med en lidt bekymret Mine om, hvordan jeg har det, og hvordan det gaar med Knæet; det er da forfærdelig sødt af en Dreng paa 18 Aar, og jeg ikke Fornemmelsen af, at det [et overstreget bogstav] er af Høflighed, men udelukkende fordi det er ham om at gøre at faa det at vide. Saadan noget rører mig dybt og gør godt! 
 Saa til Slut Tak for Brev og Thyra, som er meget interessant denne Gang – og mange Hilsener til Jer begge fra din Junge.</t>
+  </si>
+  <si>
+    <t>1949-9</t>
+  </si>
+  <si>
+    <t>Laurids Meldgaard</t>
+  </si>
+  <si>
+    <t>Odder Præstegaard</t>
+  </si>
+  <si>
+    <t>Thøger  Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Laura/Bibbe Warberg Petersen var sygeplejerskeelev på Odder Sygehus fra o. 1941. Det er formodentlig derfra hun kendte Meldgaard.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0476</t>
+  </si>
+  <si>
+    <t>L. Meldgaard er lidt flov over, at han ikke sendte artiklen til Laura/Bibbe Warberg Petersen. 
+Meldgaard holder meget af Thøger Larsens digtning, som rummer en kosmisk livsfølelse. Han har aldrig selv talt med Thøger Larsen, men læst meget om ham. Meldgaard husker ikke, hvad han har læst, og hvad Laura Warberg P. har fortalt ham.
+I forsommeren var Meldgaard i Belgien og Paris. Han lejede et værelse ved Seinen. Han både ser og hører dårligt, men alle var venlige mod ham.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/hO9R</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside:]
+Fru Johanne Warberg Larsen
+Lindøgaard
+pr. Dræby.
+[I brevet:]
+Odder Præstegaard, Sept. 49
+Kære Fru Johanne Warberg Larsen!
+Hjertelig Tak for Deres venlige Brev, som det var mig en Glæde at modtage. I Grunden er jeg maaske en lille Smule flov over, at jeg ikke sendte den Artikel ["Artikel" indsat over linjen] til Deres Datter. Da jeg læste den i Avisen, var det min Tanke at gøre det, men andre har altsaa besørget det. Det var en Art., som jeg skrev som Led i en lille lokal Diskussion.
+Ja, Thøger Larsens Digtning kom jeg til at holde meget af, det er vist fordi, den bæres af en kosmisk Livsfølelse, hvor alt det nære og fjerne har et "Fjernhedsskær," og hvor det fjerne, det uendeligt fjerne, gaar i Forening med det nære. Han har jo Evne til at opleve Nuets Evighed, til at finde Udtryk for noget altomfattende. Jeg ved godt, at dette slet ikke er hele Sandheden om vor Tilværelse, men det bevæger nu alligevel mit Hjerte. Paa et direkte Spørgsmaal fra Dem, maa jeg sige, at jeg desværre ikke har talt med Thøger Larsen. Jeg har haft Lejlighed til det, han kom nemlig i sin Tid i min afdøde Søsters Hjem. Men jeg har læst det meste af det, der er skrevet om ham og de Mennesker, han kendte. Det staar jo nævnt flere forskellige Steder. Helt nøjagtigt kan jeg vist ikke udrede, hvad jeg har læst og hørt, og hvad Bibbe har fortalt mig. 
+Selv har jeg det helt godt, for en 14 Dage siden fik jeg et Angreb i det ene Øje, men det gik over igen. I Forsommeren var jeg en Tur i Belgien og Paris. I Paris lejede jeg mig et Værelse ved Seinen. Skønt jeg ikke ser godt og ikke altid hører godt, kunde jeg dog gaa alene rundt og se paa Situationen Det var mig en stor Glæde at være i denne By, som jeg forøvrigt ikke har besøgt før. Jeg holdt mig langt væk fra Turister og kravlede ikke op i Eiffeltaarnet. Den franske Grammatiks Regler behandlede jeg paa en bramfri Maade - men det gjorde ikke noget. Alle var saa venlige imod mig -
+Jeg haaber, at baade De og Deres Familie har det godt - Det har paa mange Maader været en dejlig Sommer. Dette her er kun et lille Brev, men jeg vil gerne takke Dem for alt det, der staar i Deres Brev. 
+Naar jeg ved Lejlighed kommer til Fyn, vil det være mig en stor Glæde at hilse paa Dem.
+Med venlig Hilsen
+Deres hengivne
+L. Meldgaard</t>
   </si>
   <si>
     <t>1950-06-06</t>
   </si>
   <si>
     <t>Dres -
 Holger -
 Alfred Fly
 Johannes Hohlenberg
 Johannes Larsen
 Helga Nielsen
 Lauritz Pedersen
 Jørgen Schou
 Mette Schou
 Leo Swane
 Erik Warberg Larsen
 Grete Warberg Larsen
 Lise Warberg Larsen
 Martin Warberg Larsen
 Erik Warberg Larsen, søn af Erik og Grethe
 Laura Warberg Petersen
 Troels Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Jørgen og Gretes søster var. Lille Marie kendes heller ikke. 
@@ -4415,59 +4529,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/xcGh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dPGj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1Lr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/14rd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1PD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/deAq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P1L8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ihaP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PNXE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wDJV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QBkJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsmJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Uxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iuXX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/opQe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAfR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9pbL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i36C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P6rt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VfiW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hVic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UduZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2MFx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytKA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ROqW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GNMG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JdVO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AkuE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zs2P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l7zx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cmc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mgB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jdbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fo20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t1xn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xput" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0jIO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nlNE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LwFS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J1od" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kww0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JSMC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i0jC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ws90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JNI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rLbi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S9Qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3x1u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hx17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vpPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qXs1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZ8G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AOwC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cB31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/55oU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y5jP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JQ1X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iPJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rqX8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iY0z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/xcGh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dPGj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1Lr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/14rd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1PD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/deAq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P1L8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ihaP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PNXE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wDJV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QBkJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsmJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Uxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iuXX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/opQe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAfR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9pbL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i36C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P6rt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VfiW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hVic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UduZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2MFx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytKA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ROqW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GNMG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JdVO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AkuE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zs2P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l7zx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cmc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mgB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jdbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fo20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t1xn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xput" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0jIO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nXVy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nlNE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LwFS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J1od" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kww0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JSMC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i0jC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ws90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JNI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rLbi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S9Qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3x1u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hx17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vpPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qXs1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZ8G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AOwC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cB31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hO9R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/55oU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y5jP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JQ1X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iPJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rqX8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iY0z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M64"/>
+  <dimension ref="A1:M66"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -6173,177 +6287,177 @@
       </c>
       <c r="I40" s="5" t="s">
         <v>313</v>
       </c>
       <c r="J40" s="5" t="s">
         <v>314</v>
       </c>
       <c r="K40" s="5" t="s">
         <v>315</v>
       </c>
       <c r="L40" s="6" t="s">
         <v>316</v>
       </c>
       <c r="M40" s="5" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
         <v>318</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C41" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D41" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="D41" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E41" s="5" t="s">
-        <v>47</v>
+        <v>184</v>
       </c>
       <c r="F41" s="5" t="s">
-        <v>145</v>
+        <v>101</v>
       </c>
       <c r="G41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H41" s="5" t="s">
         <v>319</v>
       </c>
       <c r="I41" s="5" t="s">
         <v>320</v>
       </c>
       <c r="J41" s="5" t="s">
         <v>321</v>
       </c>
       <c r="K41" s="5" t="s">
         <v>322</v>
       </c>
       <c r="L41" s="6" t="s">
         <v>323</v>
       </c>
       <c r="M41" s="5" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
         <v>325</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>311</v>
+        <v>14</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>37</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>38</v>
       </c>
       <c r="E42" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F42" s="5" t="s">
         <v>145</v>
       </c>
       <c r="G42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H42" s="5" t="s">
         <v>326</v>
       </c>
       <c r="I42" s="5" t="s">
         <v>327</v>
       </c>
       <c r="J42" s="5" t="s">
-        <v>314</v>
+        <v>328</v>
       </c>
       <c r="K42" s="5" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="L42" s="6" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="M42" s="5" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>311</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>37</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>38</v>
       </c>
       <c r="E43" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F43" s="5" t="s">
         <v>145</v>
       </c>
       <c r="G43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H43" s="5" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="I43" s="5" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="J43" s="5" t="s">
-        <v>334</v>
+        <v>314</v>
       </c>
       <c r="K43" s="5" t="s">
         <v>335</v>
       </c>
       <c r="L43" s="6" t="s">
         <v>336</v>
       </c>
       <c r="M43" s="5" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
         <v>338</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>14</v>
+        <v>311</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>37</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>38</v>
       </c>
       <c r="E44" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F44" s="5" t="s">
         <v>145</v>
       </c>
       <c r="G44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H44" s="5" t="s">
         <v>339</v>
       </c>
       <c r="I44" s="5" t="s">
         <v>340</v>
       </c>
       <c r="J44" s="5" t="s">
@@ -6388,94 +6502,94 @@
       </c>
       <c r="I45" s="5" t="s">
         <v>347</v>
       </c>
       <c r="J45" s="5" t="s">
         <v>348</v>
       </c>
       <c r="K45" s="5" t="s">
         <v>349</v>
       </c>
       <c r="L45" s="6" t="s">
         <v>350</v>
       </c>
       <c r="M45" s="5" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="5" t="s">
         <v>352</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C46" s="5" t="s">
-        <v>353</v>
+        <v>37</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>38</v>
       </c>
       <c r="E46" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F46" s="5" t="s">
         <v>145</v>
       </c>
       <c r="G46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H46" s="5" t="s">
+        <v>353</v>
+      </c>
+      <c r="I46" s="5" t="s">
         <v>354</v>
       </c>
-      <c r="I46" s="5" t="s">
+      <c r="J46" s="5" t="s">
         <v>355</v>
       </c>
-      <c r="J46" s="5" t="s">
+      <c r="K46" s="5" t="s">
         <v>356</v>
       </c>
-      <c r="K46" s="5" t="s">
+      <c r="L46" s="6" t="s">
         <v>357</v>
       </c>
-      <c r="L46" s="6" t="s">
+      <c r="M46" s="5" t="s">
         <v>358</v>
-      </c>
-[...1 lines deleted...]
-        <v>359</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>37</v>
+        <v>360</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>38</v>
       </c>
       <c r="E47" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F47" s="5" t="s">
         <v>145</v>
       </c>
       <c r="G47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H47" s="5" t="s">
         <v>361</v>
       </c>
       <c r="I47" s="5" t="s">
         <v>362</v>
       </c>
       <c r="J47" s="5" t="s">
         <v>363</v>
       </c>
       <c r="K47" s="5" t="s">
@@ -6622,619 +6736,705 @@
         <v>388</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>37</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>38</v>
       </c>
       <c r="E51" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F51" s="5" t="s">
         <v>145</v>
       </c>
       <c r="G51" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H51" s="5" t="s">
         <v>389</v>
       </c>
-      <c r="I51" s="5"/>
+      <c r="I51" s="5" t="s">
+        <v>390</v>
+      </c>
       <c r="J51" s="5" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="K51" s="5" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="L51" s="6" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="M51" s="5" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="5" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>37</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>38</v>
       </c>
       <c r="E52" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F52" s="5" t="s">
-        <v>395</v>
+        <v>145</v>
       </c>
       <c r="G52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H52" s="5" t="s">
         <v>396</v>
       </c>
       <c r="I52" s="5"/>
       <c r="J52" s="5" t="s">
-        <v>390</v>
+        <v>397</v>
       </c>
       <c r="K52" s="5" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="L52" s="6" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="M52" s="5" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>37</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>38</v>
       </c>
       <c r="E53" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F53" s="5" t="s">
-        <v>145</v>
+        <v>402</v>
       </c>
       <c r="G53" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H53" s="5" t="s">
-        <v>401</v>
-[...3 lines deleted...]
-      </c>
+        <v>403</v>
+      </c>
+      <c r="I53" s="5"/>
       <c r="J53" s="5" t="s">
-        <v>334</v>
+        <v>397</v>
       </c>
       <c r="K53" s="5" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="L53" s="6" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="M53" s="5" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="5" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>37</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>38</v>
       </c>
       <c r="E54" s="5" t="s">
-        <v>407</v>
+        <v>47</v>
       </c>
       <c r="F54" s="5" t="s">
-        <v>221</v>
+        <v>145</v>
       </c>
       <c r="G54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H54" s="5" t="s">
         <v>408</v>
       </c>
       <c r="I54" s="5" t="s">
         <v>409</v>
       </c>
       <c r="J54" s="5" t="s">
+        <v>341</v>
+      </c>
+      <c r="K54" s="5" t="s">
         <v>410</v>
       </c>
-      <c r="K54" s="5" t="s">
+      <c r="L54" s="6" t="s">
         <v>411</v>
       </c>
-      <c r="L54" s="6" t="s">
+      <c r="M54" s="5" t="s">
         <v>412</v>
-      </c>
-[...1 lines deleted...]
-        <v>413</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>37</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>38</v>
       </c>
       <c r="E55" s="5" t="s">
-        <v>47</v>
+        <v>414</v>
       </c>
       <c r="F55" s="5" t="s">
         <v>221</v>
       </c>
       <c r="G55" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H55" s="5" t="s">
         <v>415</v>
       </c>
       <c r="I55" s="5" t="s">
         <v>416</v>
       </c>
       <c r="J55" s="5" t="s">
         <v>417</v>
       </c>
       <c r="K55" s="5" t="s">
         <v>418</v>
       </c>
       <c r="L55" s="6" t="s">
         <v>419</v>
       </c>
       <c r="M55" s="5" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="5" t="s">
         <v>421</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C56" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="D56" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="D56" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E56" s="5" t="s">
-        <v>184</v>
+        <v>47</v>
       </c>
       <c r="F56" s="5" t="s">
-        <v>47</v>
+        <v>221</v>
       </c>
       <c r="G56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H56" s="5" t="s">
         <v>422</v>
       </c>
       <c r="I56" s="5" t="s">
         <v>423</v>
       </c>
       <c r="J56" s="5" t="s">
         <v>424</v>
       </c>
       <c r="K56" s="5" t="s">
         <v>425</v>
       </c>
       <c r="L56" s="6" t="s">
         <v>426</v>
       </c>
       <c r="M56" s="5" t="s">
         <v>427</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="5" t="s">
         <v>428</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C57" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D57" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="D57" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E57" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="F57" s="5" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>395</v>
       </c>
       <c r="G57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H57" s="5" t="s">
         <v>429</v>
       </c>
       <c r="I57" s="5" t="s">
         <v>430</v>
       </c>
       <c r="J57" s="5" t="s">
         <v>431</v>
       </c>
       <c r="K57" s="5" t="s">
         <v>432</v>
       </c>
       <c r="L57" s="6" t="s">
         <v>433</v>
       </c>
       <c r="M57" s="5" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="5" t="s">
         <v>435</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>37</v>
       </c>
       <c r="D58" s="5" t="s">
         <v>38</v>
       </c>
       <c r="E58" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F58" s="5" t="s">
-        <v>395</v>
+        <v>402</v>
       </c>
       <c r="G58" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H58" s="5" t="s">
         <v>436</v>
       </c>
       <c r="I58" s="5" t="s">
         <v>437</v>
       </c>
       <c r="J58" s="5" t="s">
         <v>438</v>
       </c>
       <c r="K58" s="5" t="s">
         <v>439</v>
       </c>
       <c r="L58" s="6" t="s">
         <v>440</v>
       </c>
       <c r="M58" s="5" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="5" t="s">
         <v>442</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C59" s="5" t="s">
+        <v>443</v>
+      </c>
+      <c r="D59" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="D59" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E59" s="5" t="s">
-        <v>282</v>
+        <v>444</v>
       </c>
       <c r="F59" s="5" t="s">
-        <v>443</v>
+        <v>47</v>
       </c>
       <c r="G59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H59" s="5" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="I59" s="5" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="J59" s="5" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="K59" s="5" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="L59" s="6" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="M59" s="5" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="5" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>37</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>38</v>
       </c>
       <c r="E60" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F60" s="5" t="s">
-        <v>443</v>
+        <v>402</v>
       </c>
       <c r="G60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H60" s="5" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="I60" s="5" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="J60" s="5" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="K60" s="5" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="L60" s="6" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="M60" s="5" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="5" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>37</v>
       </c>
       <c r="D61" s="5" t="s">
         <v>38</v>
       </c>
       <c r="E61" s="5" t="s">
-        <v>458</v>
-[...4 lines deleted...]
-        </is>
+        <v>282</v>
+      </c>
+      <c r="F61" s="5" t="s">
+        <v>459</v>
       </c>
       <c r="G61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H61" s="5" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="I61" s="5" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="J61" s="5" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="K61" s="5" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="L61" s="6" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="M61" s="5" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="5" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>37</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>38</v>
       </c>
       <c r="E62" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F62" s="5" t="s">
-        <v>145</v>
+        <v>459</v>
       </c>
       <c r="G62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H62" s="5" t="s">
-        <v>466</v>
-[...1 lines deleted...]
-      <c r="I62" s="5"/>
+        <v>467</v>
+      </c>
+      <c r="I62" s="5" t="s">
+        <v>468</v>
+      </c>
       <c r="J62" s="5" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="K62" s="5" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="L62" s="6" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="M62" s="5" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="5" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>37</v>
       </c>
       <c r="D63" s="5" t="s">
         <v>38</v>
       </c>
       <c r="E63" s="5" t="s">
-        <v>407</v>
-[...2 lines deleted...]
-        <v>145</v>
+        <v>474</v>
+      </c>
+      <c r="F63" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H63" s="5" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="I63" s="5" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="J63" s="5" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
       <c r="K63" s="5" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="L63" s="6" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="M63" s="5" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="5" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>37</v>
       </c>
       <c r="D64" s="5" t="s">
         <v>38</v>
       </c>
       <c r="E64" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F64" s="5" t="s">
         <v>145</v>
       </c>
       <c r="G64" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H64" s="5" t="s">
-        <v>479</v>
-[...3 lines deleted...]
-      </c>
+        <v>482</v>
+      </c>
+      <c r="I64" s="5"/>
       <c r="J64" s="5" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="K64" s="5" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="L64" s="6" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="M64" s="5" t="s">
-        <v>484</v>
+        <v>486</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="5" t="s">
+        <v>487</v>
+      </c>
+      <c r="B65" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C65" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="D65" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E65" s="5" t="s">
+        <v>414</v>
+      </c>
+      <c r="F65" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="G65" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H65" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="I65" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="J65" s="5" t="s">
+        <v>490</v>
+      </c>
+      <c r="K65" s="5" t="s">
+        <v>491</v>
+      </c>
+      <c r="L65" s="6" t="s">
+        <v>492</v>
+      </c>
+      <c r="M65" s="5" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="5" t="s">
+        <v>494</v>
+      </c>
+      <c r="B66" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C66" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="D66" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E66" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F66" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="G66" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H66" s="5" t="s">
+        <v>495</v>
+      </c>
+      <c r="I66" s="5" t="s">
+        <v>496</v>
+      </c>
+      <c r="J66" s="5" t="s">
+        <v>497</v>
+      </c>
+      <c r="K66" s="5" t="s">
+        <v>498</v>
+      </c>
+      <c r="L66" s="6" t="s">
+        <v>499</v>
+      </c>
+      <c r="M66" s="5" t="s">
+        <v>500</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -7259,44 +7459,46 @@
     <hyperlink ref="M40" r:id="rId45"/>
     <hyperlink ref="M41" r:id="rId46"/>
     <hyperlink ref="M42" r:id="rId47"/>
     <hyperlink ref="M43" r:id="rId48"/>
     <hyperlink ref="M44" r:id="rId49"/>
     <hyperlink ref="M45" r:id="rId50"/>
     <hyperlink ref="M46" r:id="rId51"/>
     <hyperlink ref="M47" r:id="rId52"/>
     <hyperlink ref="M48" r:id="rId53"/>
     <hyperlink ref="M49" r:id="rId54"/>
     <hyperlink ref="M50" r:id="rId55"/>
     <hyperlink ref="M51" r:id="rId56"/>
     <hyperlink ref="M52" r:id="rId57"/>
     <hyperlink ref="M53" r:id="rId58"/>
     <hyperlink ref="M54" r:id="rId59"/>
     <hyperlink ref="M55" r:id="rId60"/>
     <hyperlink ref="M56" r:id="rId61"/>
     <hyperlink ref="M57" r:id="rId62"/>
     <hyperlink ref="M58" r:id="rId63"/>
     <hyperlink ref="M59" r:id="rId64"/>
     <hyperlink ref="M60" r:id="rId65"/>
     <hyperlink ref="M61" r:id="rId66"/>
     <hyperlink ref="M62" r:id="rId67"/>
     <hyperlink ref="M63" r:id="rId68"/>
     <hyperlink ref="M64" r:id="rId69"/>
+    <hyperlink ref="M65" r:id="rId70"/>
+    <hyperlink ref="M66" r:id="rId71"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>