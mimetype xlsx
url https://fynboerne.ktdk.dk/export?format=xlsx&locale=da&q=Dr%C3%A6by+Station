--- v0 (2026-06-08)
+++ v1 (2026-09-11)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="77" uniqueCount="65" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="74" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -153,51 +153,51 @@
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/T0xVO7qr</t>
   </si>
   <si>
     <t>1938-12-29</t>
   </si>
   <si>
     <t>Johanne Christine Larsen</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Lindøgaard pr. Dræby St.</t>
   </si>
   <si>
     <t>Bakkevej 8 Hareskov St.</t>
   </si>
   <si>
     <t>Thora  Branner
 Alfred Fly
 Andreas Larsen
 Johannes Larsen
 Marie Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Axel  Müller
 Janna Schou
 Christine Swane
 Lars Swane
 Erik Warberg Larsen
 Grete Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0951</t>
   </si>
   <si>
     <t>Johanne C. Larsen takker for alle de mange julegaver. Hun har fået kvittering for de gaver, som hun selv har sendt.
 Laura/Bibbe Warberg Petersen og Johanne havde knoklet med en gris, hvorefter de skulle pakke gavekasser.
 Johanne og familien havde en hyggelig juleaften i den lavloftede stue. Hun fik som altid flest gaver. 
 Juledag kom Lars/Lasse Swane på ski og blev til den følende dag. Andreas/Puf og Else Larsen samt Christine/Uglen Swane kom på besøg i bil.
 Vejene har i øvrigt været lukket af sne. Johanne måtte transportere sine æg på en slæde. 3. juledag kunne Marie Larsen ikke komme til Kerteminde og deltage i Johannes Larsens fødselsdag. 
 Johanne havde det rart på Kerteminde Sygehus. Hun fik dog røntgenfotograferet foden, og der er ikke noget at gøre ved den smertende storetå. Hun har desuden haft et anfald i sin arm.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/opQe</t>
   </si>
   <si>
     <t>[Skrevet med sort blæk på kuvertens forside:]
@@ -210,59 +210,139 @@
 [Skrevet med sort og blå kuglepen på kuvertens forside:]
 læst 25 sept.05.
 " 17 Febr. 06.
 [Med sort blæk på kuvertens bagside:]
 Lindøgaard pr. Dræby St. Fyn.
 [Julemærke]
 [I brevet:]
 Lindøgaard 29-12-1938
 Kæreste lille Dis
 Hvordan skal jeg begynde og hvordan skal jeg – for at faa Dig sagt Tak for alt det meget, du har overvældet mig med til Jul, for alle de mange Gaver og for alle dine lange og altid interessante Breve! Evnen til at skrive Breve er endnu ikke naaet at indfinde sig hos mig, selv om jeg er ved at vinde godt med, men naar man som jeg var kommen ned paa en Vægt af 106 pund, skal der en Del – baade Tid, Mad og Hvile – til at naa til at naa sit tidligere Stade. Jeg var næsten maalløs over at faa Pakke No 2 fra dig i Gaar [”i Gaar” indsat over linien] efter den store fede Julepakke, som indløb før Juleaften Tusind, tusind Tak for det alt sammen, lille Dis – Chokoladen Marcipan Appelsiner Rosiner til Masser af Julekager, Citroner o.s.v. Og foruden alt det i Kolonial-Branchen, begynder du saa paa Manufaktur-Branchen! Bakkeservietten kom paa et tørt Sted, jeg har vist kun en, Bukserne ser ud til at trodse endog Lindøgaards Kulde og de dejlige Strømper! Tak til Axel for Kalenderen, som jeg blev næsten latterlig glad ved; saadan en lille næsten uundværlig Ting, som det dog aldrig kunde falde én ind selv at anskaffe! Der er bare en Ting ved det, at det er saa alt for meget – Vor Herre maa have en egen Evne til at lægge Velsignelse i dit Mammon, saa du altid har Raad til alting. 
 I Gaar fik jeg Kvitteringer (Takkebreve) for alle tre Kasser og det var dejligt at se, saa glade I var bleven Tutte, lille Grethe Thinesen og du, og jeg glædede mig over, at min ringe Energi naaede at stille dem paa Benene. Den Mand som bringer Kasser til Stationen for os havde erklæret at Onsdag Morgen var sidste Frist – ubønhørlig var han – og da vi havde arbejdet hele Tirsdagen, Bibbe og jeg med den mægtige Grises Ordning, var vi ikke saa lidt trætte, da vi havde spist til Aften og skulde i Gang med at pakke 3 Kasser, samle det hele sammen, slaa Søm i o.s.v. Men alle hjalp og det gled! 
 Vi har haft en dejlig Jul – ja, virkelig en dejlig Jul med Harmoni over hele Linien og Driven den af og smaa hyggelige Passiarer og megen Røg og mange Godter. Vi holdt Juleaften her i de to smaa Stuer; her er jo saa lavt til Loftet, at et stort Juletræ er en Umulighed, saa vi kan kun have saadan en lille Nips-ting, der nemt kan rummes her; alle Pakker lå på Gulvet under det lile Træ og de blev saa efterhånden langet op til Adressaterne og aabnet og jublet over. Drengenes Gaver fra os var ikke nærværende sidet ["s" først i ordet overstreget] de bestod af Abonnementet paa henholdsvis et engelsk Ugeblad for et Aar og et dansk Uge- el. Maanedsbl. (jeg ved ikke) ved navn Viking. Jeg fik som sædvanlig langt de fleste Gaver, jeg ved saa ikke hvorfor, men der var f. Ex. baade Gaver fra Skæg (Hunden) og den lille Mis, en lille tillidsfuld en, som Bibbe en Aften fandt paa Vejen fra Munkebo; den ligger helst paa et Skød.
 Juledag kom Lasse Swane paa Ski fra Kjertem. Han blev til næste Dag, saa kom Puf, Else og Uglen i Bil til Eft.kaffe. Vi maa ind over Markerne – ja i Dag er de begyndt at øse vor Vej, ellers har de kun øst i Strandgyden; vi har i Slæde befordret vore Æg (denne Uge 70 pund) derop til Strandgyden, tog Naboernes med og hentet deres og vor Brødforsyning samme Steds! - - Vi havde en overordentlig hyggelig Eft. med Kjerteminderne, men næste Dag, 3_die_ Juledag, Lases Fødselsdag, var det igen Slut med Trafikken; Rutebilen gik ikke og stakkels Marie maatte bryde den mange årige Tradition at fejre Fødselsdag hos Las. Nu synes det jo igen at lysne lidt. 
 Jeg havde for Resten ellers en yndig Tid paa det søde lille Sygehus i Kjerteminde morede mig godt og holdt Sjov med dem allesammen, men en slem Lussing fik jeg ikke desto mindre derude: mon de kan huske, at jeg snart i flere Aar har haft en daarlig Fod, saa jeg ikke mere kan gaa Ture med Fornøjelse; jeg fik Foden fotograferet og Dr. Fly sagde næste Dag til mig: ”Nej Fru Larsen, den gamle Taa kan jeg ikke gøre noget ved; der er Betændelse i en af Knoglerne (der hvor Storetaaen støder til Foden) hvis det bliver for uudholdeligt at gaa, kan der mejsles lidt af Knoglen, men saa bliver det stift”. Det gjorde mig lidt mat og ”Sjovet” blev lidt mere anstrengt, men hvad, vi maa jo tage det sure med det søde! Og en Lussing til fik jeg (men nu vil jeg snart ikke have flere) jeg har haft en Anfald i den Haand, som hører til den opererede Arm af samme Slags, som jeg i 1½ Aar døjede med i højre Haand og Arm. Hvis jeg skal have halvandet Aar med den ogsaa, er det skidt og jeg maa saa nøjes med at glæde mig over, at jeg nu har Hjælp i Huset, og selv om Smerterne er slemme, er ["er" overstreget] kommer man jo ogsaa over det. Var det ikke to Afbrændere, synes du? Men hver har jo sit.
 [Skrevet langs venstre margen s. 4:]
 Tak for Besørgelsen af Marcipanen og Chokoladen; er du ked af at jeg sender noget af det i Frimærker. Hvor var den glimrend
 [Skrevet øverst s. 4; på hovedet:]
 Nu maa du nøjes for denne Gang, lille Dis, jeg kan ikke som du og absolut ikke til enhver Tid. Endnu en Gang mange mange Tak for det hele og tusinde Hilsner til jer alle tre fra din Junge
 [Skrevet øverst s. 3; på hovedet:]
 Hvor var det dejligt at høre alt det om Janna, om hendes fine Hus og den gode Forretning; det var et henrivende Billede af hende med Partnere i det smukke Værksted. 
 [Skrevet øverst på s. 1; på hovedet:]
 Og saa er det Aar forbi og vi skal i Gang med det nye. 1938 har været ret stormfuldt Aar for os og for Jer (omvendt) gid det nye maa blive lidt ”raskere” og roligere – ikke alene for Jer, men rundt om i alle de forskellige Familier – Hjem unge og gamle 
 Glædelig Nytaar til Jer alle tre fra det ganske Lindøgaard</t>
   </si>
   <si>
+    <t>1943-06-25</t>
+  </si>
+  <si>
+    <t>Lindøgård
+Dræby Station</t>
+  </si>
+  <si>
+    <t>Bakkevej 12 Hareskov</t>
+  </si>
+  <si>
+    <t>Joachim Balslev
+Lars Balslev
+Lars Christian Balslev
+Maria Balslev
+Martin Henrik  Balslev
+Vilhelm Balslev
+Bodild Branner
+Thora  Branner
+Alfred Fly
+Adolph Larsen
+Ellen  Sawyer
+Nicoline  von Sperling
+Maria von Sperling. g. Balslev
+Andreas Warberg
+Erik Warberg Larsen
+Martin Warberg Larsen
+Troels Warberg Pedersen
+Andreas With-Jensen</t>
+  </si>
+  <si>
+    <t>Peter Træskomand er formodentlig en person, som Warberg-børnene har kendt under deres opvækst på gården Erikshaab. 
+Den cyklende pige og hendes bror i Vester Kærby kendes ikke. 
+Nicoline von Sperling boede på herregården Sandholt. Hun og hendes familie var nære venner med Warberg. Albrecht Warberg førte regnskaber for Nicoline von Sperling. Marie/Maria Balslev, f. von Sperling, og Nicoline von Sperling var halvsøstre. 
+Laders var Marie Balslevs mand, Lars Christian Balslev. 
+Agraren: Adolph Larsen, gift med Johanne C. Larsen. 
+Når Tora/Tutte Branner skulle besøge Glorup var der muligvis tale om en visit hos Marie og Karen Warberg. Deres far/Toras farbror, Conrad Warberg, var i en årrække godsforvalter på stedet, men både han og hans hustru var i 1943 døde. Efter Conrad Warbergs pensionering flyttede familien ind i Glorups skovridergård. Det er uklart, hvor de to ugifte søstre boede i 1943.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8408</t>
+  </si>
+  <si>
+    <t>Johanne/Junge C. Larsen har haft det dårligt, og Erik/Tinge Warberg Larsen ringede efter lægen. Han gav hende indsprøjtninger med kalk og vitaminer. Johanne optager ikke vitaminer nok gennem kosten, selvom hun er meget omhyggelig med at få blandt andet grøntsager nok. 
+Ellen Sawyer har været på besøg, og det har Marie Balslev også. Marie har fået behandlet et sår med røntgen, for det ville ikke læges. Hun medbragte breve skrevet af Nicoline von Sperling.
+En ung pige kom og roste Laura/Bibbe Warberg for hendes indsats på Odder Sygehus.
+Tora/Tutte Branner vil komme på besøg et par dage med sine børn i løbet af sommeren.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/igzS</t>
+  </si>
+  <si>
+    <t>[Med sort blæk på kuvertens forside:]
+Modt. 26 Juni 1943.
+Fru Astrid Warberg Müller
+Bakkevej 12
+Hareskov St
+[Med blå kuglepen på kuvertens forside:]
+7-1-2000.
+30-6-2000
+BWP.
+[Med sort blæk på kuvertens bagside:]
+Lindøgaard Dræby St. Fyen
+[I brevet:]
+Lindøgd. Fredag 25-6-1943
+Kære lille Dis!
+Tak for dine to gode deltagende Breve, jeg maa vel hellere straks skrive Sygejournal! Du ved, jeg skrev til dig Lørdag, at jeg havde haft et Tilbagefald om Natten - næste Nat blev mildest talt slem, en Smule Søvn mellem 4 og 5, saa fik jeg Kaffe og Tabletter og sov nogle Timer. Da jeg op paa Formiddagen kom op, og Tinge saa mit Ansigt, fløj han straks til Telefonen og ringede Dr. Fly op - hun skulde kalde! Jeg var misfornøjet med at kalde ham herud en Søndag, men Tinge sagde: du maa da ogsaa tage Hensyn til os andre! Naa, da saa Forbindelsen kom, mente Dr. Fly, at han hellere maatte se det paa et Højdepunkt og kom saa ved Middagstid. Han var her 1/2 Time og var saa god og deltagende. Han aflæste først, om jeg havde for højt Blodtryk, for saa turde han ikke have givet mig en ret kraftig Indsprøjtning; det havde jeg ikke, og jeg fik den. Han sad med min Puls og saa paa mig, jeg kom til at ryste over hele Kroppen, der var helt latterligt, men aabenbart normalt nok; da Rystningen var ovre fik jeg en Kalkindsprøjtning i Rumpen. Han forklarede mig, at det var det samme, som jeg nu længe har faaet gennem Munden i Form af Tabletter og Medicin, men et eller andet i min Organisme gør, at jeg ikke kan optage det. Det er det samme med Vitaminerne. A Vitam. faas jo rigeligt i en Bondegd. jeg bælger mig med Mælk, der jo indeholder meget Kalk, D Vitam. faar jeg gennem det grønne, hvad Dr. Fly jo - selvfølgelig - straks lærte mig, da jeg blev syg, saa Grønkaal og Persille hele Vinteren samt raa Æbler. Jeg mindes endnu rørt, at Peter Træskomand stolt kom med en Kaalstok med friske Blade paa Slutn. af en af Isvintrene den havde ligget under Sneen og holdt sig frisk, i de to Vintre kneb det jo med det grønne. 
+Men ser du, det er med det som med Medicinen - af en eller anden Grund, kan jeg ikke optage Vitaminerne, det er underligt, men jeg vidste nok fra Bibbe, at det kunde finde Sted. Saa skulde jeg videre have 11 Indsprøjtninger 5 Kalk, og 6 Vitaminindspr. det kommer Sygeplejersken og og giver mig, nu skal vi saa se, om det kan hjælpe paa de idelige Tilbagefald. Den gode Elle kom om Søndagen, skønt det kun var 8 Dage siden, hun var her, men hun havde været så ængstelig for mig; jeg var meget sløj - dels en vågen Nat og dels de to stærke Indsprøjn. Ud paa Eft. lagde jeg mig lidt, mens hun gik en Tur med Agrar. i Markerne for at se paa Avlen. Aftensmaden lod jeg Mandfolkene om. Elle rejser, eller er nok rejst til Brædstrup, Dedde fylder i Aar 60 - ja det ved du naturligvis. Næste Dag var jeg helt vel ved det og godt var det, da Marie skulde komme om Efterm. Agraren hentede hende i Dræby
+2
+Hun havde et Plaster paa den ene Kind - hun har i det meste af et Aar gået med et lille Saar, som ikke paa nogen Maade vilde læge; nu havde en af Sønnerne sagt indstændigt til hende, at hun skulde gaa til Læge; hun var hos en Hudspecialist, som sendte hende til en af Overlægerne paa Sygehuset, som beordrede en Røntgenbehandling med det samme; saa skulde hun selv skifte Plaster hver Dag og komme igen først i August. Vi maa rigtignok haabe, det saa er ovre til den Tid. Jeg skal hilse dig fra Marie og sige, at de ser dig vel, naar du kommer til Sallinge.
+Hun og jeg havde det vidunderligt de to Dage, det var dejligt at have een hele ubeskåren Dag foruden de to halve; vi har det altid saa dejligt sammen, Marie og jeg, det tror jeg ogsaa at hun synes - det er vist ikke alene af Barmhjærtighed at hun kommer, men ogsaa fordi hun selv nyder det. Hun havde med ["med" indsat over linjen] de gamle Breve som Frøken Sperling har skrevet af og selv skrevet en hel Del om de Mennesker og de Tiders Begivenheder - ja, du har jo læst dem. Marie læste en hel Del af det højt for mig, saa vi kunde samtale om dem - hvor Sandholt har betydet meget for de forskellige Generationer. 
+Samtidig med at Marie og Agr. i Mandags kom fra Stationen, kom en ung Pige paa Cycle fra Vester Kærby, hvor hun besøger en der gift Broder, som har en Gaard der; hun kom med Hilsen fra Bibbe, en Elev der paa Odder Sygehus og priste Bibbe i høje Toner fortalte om hvor afholdt hun er af dem alle baade Patienter og Kammerater. Jeg havde et pænt Kaffebord parat (Lagkage bl.a.) og der blev de straks placeret, Drengene kom ogsaa, det var saa morsomt og Snakken gik saa godt og livligt, og Kaffen var varm og go'.
+Jeg havde forleden Brev fra Tutte, hun har jo lejet Huset ud i Juli og har inviteret Bodild og Andreas paa en Fyens Tur, om de maatte komme her et Par Dage, hun vilde ogsaa bede Elle om at tage mod dem et Par Dage. Elle kom altsaa netop herud, saa jeg kunde tale med hende om det, Manse, som jo er Vært her gik straks til og der var ikke noget i Vejen, Elle vilde uhyre gerne have dem. Saa var der Tidspunktet. Ser du, Pigen skal have Ferie nu, men jeg tør næsten ikke lade hende rejse før jeg selv er kommen lidt til Hægterne, jeg tænker mig den første Uge i Juli Md. saa før den 7-8de turde jeg ikke tage imod dem. Jeg kan godt have dem alle tre paa en Gang, jeg har altsaa den nye og en Spiralseng staar der derovre og desuden en Barneseng; der kan vi lægge noget Halm i Bunden og en lille Madras over, saa kan Andreas godt ligge der. - De helt nærmere Data faar du efterhånden som jeg ved dem, jeg synes det var morsomt om du og Tutte kunde være her samtidig men du kan jo ikke være her samtidig med Bodild og Andreas; nu ved du nogenlunde hvordan det har sig, mulig du kunde tale med Tutte derom i Telefonen eller pr. Brev. 
+Det er Laders' Fødseldag d. 18/7. 
+Der var saa meget interessant i dine Breve bl.a. om Husets Restauration og - godt at du passer Skattevæsenet.
+Jeg tror ikke du faar mere denne Gang, mange Hilsner og paa glædelig Gensyn om altsaa ikke saa farlig længe
+Din Junge.
+Tak for dine gode "grønne" Raad i dine to sidste Breve, undskyld hvis du har skrevet om det før og jeg ikke har besvaret det, men hvor kan du næsten tro, at jeg ikke skulde bruge Grøntkur, det er da noget af det første man gør, naar der er Vitaminmangel og jeg maa da sikkert tidligere have skrevet om alt det, jeg skaffer mig om Vinteren, i Sommerhalvaar. har man jo Masser - Radiser/ [ulæseligt ord] er særlig godt for min Sygdom) Karse, Agurker, Spinat i lange Baner o.s.v. I Persille er der særlig mange D Vitam. den faar man jo saa i Saucer, hvad vi faar næsten hveranden Dag. 
+[Indsat øverst på sidste side; på hovedet:]
+Det bliver saa nok til at du tager Glorups og Kroen først, efter den Tid er saa nok Bodild og Andreas taget til Elle</t>
+  </si>
+  <si>
     <t>1945-04-03</t>
   </si>
   <si>
     <t>Bakkevej 12 Hareskov St.</t>
   </si>
   <si>
     <t>Lars Christian Balslev
 Maria Balslev
-Martin Balslev
+Martin Henrik  Balslev
 Julie Brandt
 Louise Brønsted
 Anne Marie -, i huset på Lindøgaard
 Charlotte Knipschildt
 Adolph Larsen
 Johannes Larsen
 Christine  Mackie
 Axel  Müller
 Ellen  Sawyer
 Maria von Sperling. g. Balslev
 Torkild Warberg
 Erik Warberg Larsen
 Grete Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem "de søde piger" er. Muligvis Astrid Warbergs egne to døtre. Den unge mand, der solgte fisk, kendes heller ikke. 
 Torkild Warbergs villa sprængt i luften: Se hans biografi.
 Der blev aldrig gravet løbegrave i Johannes Larsens have - kun gjort klar til arbejdet. 
 Det vides ikke, hvem Line var.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0639</t>
   </si>
@@ -317,65 +397,65 @@
   <si>
     <t>Dræby
 Lindøgaard</t>
   </si>
   <si>
     <t>Småland
 Majenfors</t>
   </si>
   <si>
     <t>Christian  Brandstrup
 Eline  Brandstrup
 Wisie Brandt
 Frits Branner
 - Faksø
 Adam Goldschmidt
 Brita Goldschmidt
 Hans Iuel
 Thyra Iuel
 Grethe Jungstedt
 Kurt Jungstedt
 - Kruuse
 Adolph Larsen
 Andreas Larsen
 Johannes Larsen
 Marie Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Christine  Mackie
 Elisabeth Mackie
 Pernille Marryat
 Ib Marryat Johansen
 Lauritz Pedersen
 Ruth -, pige i huset hos Johanne Larsen
 Ellen  Sawyer
 Janna Schou
 Christine Swane
 - Thomsen, Kerteminde
 Andreas Warberg
 Martin Warberg Larsen
-Laura Warberg Petersen
-Troels Warberg Petersen</t>
+Troels Warberg Pedersen
+Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvad Astrid Warbergs svigermor hed. Heller ikke vides det, hvem "Englænderne" og Jørgen var. 
 Familien kendte flere ved navn Kruuse, men den her omtalte var formodentlig i familie med Eline Brandstrup. 
 Christian Brandstrups erindringer kan findes på internettet (maj 2023).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0131</t>
   </si>
   <si>
     <t>Johanne takker for det dejlige tøj og for "Mord-Romanerne", som hun straks har læst. Adolf vil læse dem til vinter. Hun spørger, hvordan det går med Adams ægteskab, og hun håber, at hans kone har skjulte talenter. Johanne spørger også, om det kan passe, at Ib Marryat tjener 1500 kr. om måneden?
 Johannes knæ har det bedre, men hun går ikke ud i haven, som er et vildnis.
 Man tager kartofler op på gården, og det er spændende, hvad de vil indbringe. Ruth tabte sit ur i marken, men en dygtig schæferhund fandt det.
 Frederik Andreas/Dede har været på hospitalet.
 Kornet hos Laurits og Laura har lagt sig ned. De har været på besøg med deres lille dreng.
 Thyra Iuel har også været på besøg med en bog og et servilt brev. Hun inviterede Larsen-familien på besøg. 
 Kurt og Grete Jungstedt kommer 14 dage til Danmark.
 Else og Andreas/Puf venter barn, og Johanne synes, det er en dårlig idé. 
 Johanne har solgt 12 servietter.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Y5jP</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside: Dis’ adresse er skrevet af afsender, andre bemærkninger af ukendt/BWP]
@@ -562,59 +642,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/r2ez" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/T0xVO7qr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/opQe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t1xn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y5jP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iPJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/r2ez" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/T0xVO7qr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/opQe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/igzS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t1xn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y5jP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iPJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M7"/>
+  <dimension ref="A1:M8"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -778,170 +858,214 @@
       </c>
       <c r="K4" s="5" t="s">
         <v>37</v>
       </c>
       <c r="L4" s="6" t="s">
         <v>38</v>
       </c>
       <c r="M4" s="5" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
         <v>40</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>31</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H5" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="I5" s="5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="J5" s="5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="K5" s="5" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L5" s="6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="M5" s="5" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>49</v>
+        <v>33</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>50</v>
       </c>
       <c r="G6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H6" s="5" t="s">
         <v>51</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>52</v>
       </c>
       <c r="J6" s="5" t="s">
         <v>53</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>54</v>
       </c>
       <c r="L6" s="6" t="s">
         <v>55</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>31</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>58</v>
       </c>
-      <c r="F7" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F7" s="5" t="s">
+        <v>59</v>
       </c>
       <c r="G7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H7" s="5" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="I7" s="5" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="J7" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="K7" s="5" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L7" s="6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M7" s="5" t="s">
-        <v>64</v>
+        <v>65</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="F8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H8" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="I8" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="J8" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="K8" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="L8" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="M8" s="5" t="s">
+        <v>73</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
+    <hyperlink ref="M8" r:id="rId13"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>