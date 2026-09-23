--- v0 (2026-06-17)
+++ v1 (2026-09-23)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="509" uniqueCount="375" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="520" uniqueCount="383" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -2150,50 +2150,118 @@
   </si>
   <si>
     <t>Det er uklart, hvilken kronik Fritz Syberg er inde på. Muligvis Johannes V. Jensen: "Fritz Syberg", Politiken 1. marts 1935.</t>
   </si>
   <si>
     <t>Det Kongelige Bibliotek, Johannes V. Jensens Arkiv</t>
   </si>
   <si>
     <t>Emnet for Jensens kronik interesserer Syberg meget. Ismer er dog kun stikord.
 Spengler forudså vores jords skæbne.
 Verdenskrigen kommer jo nok, og Danmark vil blive besat af Tyskland, mens England står på den modsatte side. Der er ikke forskel på den tyske og den engelske orden.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/AkyY</t>
   </si>
   <si>
     <t>Pilegaarden Kjerteminde
 25-3-35
 Kære Ven.
 Det er morsomt at læse Din Kronik. Emnet interesserer mig voldsomt. Der er dog to Indvendinger jeg straks maa gøre. For det første, alle –Ismer er Stikord. Der kan herske mere Frugtbarhed baade i Facisme og Nazisme end i Liberalisme og Kommunisme – og omvendt ”Ord” har Fanden skabt. 
 Dernæst maa jeg sige Dig med Hensyn til Spengler, som jeg har læst, at vor Jords Skæbne saaledes som den har udfoldet sig siden 1912 har han nøje forudsagt i sin Bog ”Untergang des Abendlandes” og Fremtiden tegner stærkt i Favør af at hans Forudsigelser vil bekræftes vedvarende. Han er ogsaa tiet ihjel, selv [”Selv” er skrevet med stort begyndelsesbogstav, og dette er rettet til et lille] i sit Fædreland. Desværre er han – (desværre for os) – stadig aktuel. Endnu er han jo nærmest ulæst.
 Nu har vi Foraaret her, lad os glæde os over det saalænge der er Fred dertil og iøvrigt være forberedt paa det værste. Kommer Verdenskrigen, og den kommer jo nok, bliver vi jo straks besat af Tyskland og staar England paa den anden Side – hvad jo nok skal ske, det værste sker al Tid – saa faar vi at vide hvad det vil sige at leve paa tyske Rationer. Mit Haab er at Tyskland og England paa en eller anden Maade skal finde hinanden. Der er saagu ingen Forskel paa den tyske Militarisme og Orden og den engelske traditionsbundne Orden. Det er to forskellige Former for det samme som passer for to forskællige Folk. Jeg vilde haabe, - haabe – dersom jeg ikke saa daglig hvor lidt Grund der er dertil.
 Hilsen til Jer alle sammen.
 Eders hengivne 
 Fritz Syberg.</t>
+  </si>
+  <si>
+    <t>1942-11-11</t>
+  </si>
+  <si>
+    <t>Lindøgaard</t>
+  </si>
+  <si>
+    <t>Louise Amstrup
+Thora Cohn
+Adolph Larsen
+Andreas Larsen
+Else Larsen
+Jeppe Larsen
+Johannes Larsen
+Marie Larsen
+Vilhelm Larsen
+Axel  Müller
+Meta -, pige i huset hos Johanne C. Larsen
+Sofie -, pige i huset på Lindøgaard 1942
+Ellen  Sawyer
+Ane Talbot
+Albrecht  Warberg
+Conrad Warberg
+Else Warberg
+Karen Warberg
+Marie Warberg
+Erik Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>"Jeg har stridt den gode strid, fuldført løbet og bevaret troen." Paulus' 2. brev til Timotheus, kap. 4. 
+"I dem har jeg ikke behag". Prædikerens Bog 12,1.
+Else Warbergs pigenavn var Brandt. 
+"Lases": Johannes Larsen blev kaldt Las. Lases er medlemmerne af hans husstand, hvilket vil sige ham selv, Andreas/Puf og Else Larsen og deres børn, Ane, Thora og Jeppe Larsen. 
+Et saltkar fra Ensomhed: Laura og Albrecht Warberg (Johanne og Astrids forældre) boede de første år af deres ægteskab på gården Ensomhed i Heden på Fyn. 
+Else Warbergs brors datter og hendes søsters sønner kendes ikke. Martha West samt datteren fra Hedengaard er også ukendte. 
+Karen Warberg blev kaldt Nina. Hun og hendes søstre blev desuden med en fællesbetegnelse kaldt Titterne.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8405</t>
+  </si>
+  <si>
+    <t>Det er trist, at Astrid/Dis Warberg stadig er syg, og at hun ikke kan stole på sin læge, som oven i købet er nazist.
+Johanne/Junge Larsen har haft travlt med brevskrivning og med at brodere en sengeforligger til Ellen Sawyer samt en pude til Laura/Bibe Warberg. Til jul kommer Marie Larsen, Ellen Sawyer og måske Laura.
+Andreas/Puf og Else Larsen samt Erik/Tinge Warberg Larsen var med til Else Warbergs begravelse. De fulgtes med en masse fra Elses familie i rutebilen. Døtrene/Titterne serverede smørrebrød, og derefter drog man til kirken. Præsten kaldte i sin tale Else for en "lady". Efter kirken blev der serveret en treretters menu.
+Johanne/Junge Larsen havde sendt en krans. Det var godt, at Else slap herfra nu, for hun led. Datteren kunne desuden snart ikke holde til mere pasning og manglende nattesøvn. Johanne holdt meget af Else, og de skrev sammen.
+Johanne har haft Johannes, Andreas og Else Larsen til middag; dyreryg. Hun havde fundet sit fineste porcelæn frem.
+Johanne kan ikke forstå, at Axel Müller kan holde ud at høre radio en hel aften. - Hun har sat mørklægningsgardiner op.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/gNWA</t>
+  </si>
+  <si>
+    <t>Lindøgaard 11_te_ Nov. 1942.
+Kæreste lille Dis.
+Hvor er det dog kedeligt, at du saadan bliver ved med at være syg; hver Gang jeg faar Brev fra dig, er det en slem Overraskelse at se Blyanten, for jeg har hver Gang gaaet med Forestillingen om, at du forlængst var i Oden igen; jeg er jo nemlig, som du skrev om det straks, gaaet ud fra at det var en Influenza-Forkølelse og en saadan faar jo en Ende, men det maa altsaa være noget andet mystisk - Maveforkølelse lyder da ganske fjollet, men Galde forstaar man sig jo ikke paa, jeg mener hvordan det optræder; jeg synes det er noget kedeligt noget, lille Dis; man vil dog altid gerne vide Besked med, hvad man ligger for og ikke nøjes med bare Symptomerne. Det er meget slemt, at I, som har saa forfærdelig meget med Sygdom, ikke har en Læge, som er dygtig, og som I kan have Tillid til. Bare det, at han er Nazist maa jo svække ens Tillid til ham - det er ikke de gode Elementer, der gaar den Vej. Tak for dit lange Brev, du sanker gloende Kul paa mit Hoved - jeg burde have skrevet noget oftere, især nu da du er syg, men hvis du vidste, hvor jeg har skrevet i den senere Tid, især til Bibbe, men Tante Elses Død gav mig ogsaa saa meget Skriveri og saa har jeg maset med noget Sytøj, der skulde være færdigt. Vil du høre om det? Jeg har taget mig sammen til at sy en Sengeforligger til Elle til Jul; samme Mønster som den Pude, jeg lavede til dig, og der er 60 Firkanter og Sofie, som skal sy Foer paa for mig, spurgte efter det, da hun gerne vil have det fra Haanden; saa kom jeg i Tanker om, at lille Skipper, som er syg, da ogsaa skulde have noget syet og saa masede jeg videre med en Sofapude, (samme Slags) som nu er færdig men mangler Monteringen - hvilket næsten er det værste, fordi der jo er Grænser for det Materiale, man kan finde i sine Gemmer. Ved Siden af er der jo denne stadige Flod af Stopning og Lapning; landbrugsarbejdende Mandfolk er sene at sy om! Men som altid, lille Dis, Undskyldninger er Anklager, og jeg føler min Samvittighed over for dig sort. 
+Dejligt, at du var saa glad ved Æblerne, men du kommer ogsaa til at betragte dem lidt som en Slags i god Tid Julegave - Forsendelser nu om Dage tager til ens Portemonnaie; og saa er det et Ord, at du nøjes med at sende mi_g et Julebrev - hvis du da kan overkomme det, for som du siger, Julen nærmer sig med raskere og raskere Fjed, og der er meget at lave. Muligt faar vi tre her til Julen: Marie, Elle og Bibbe - den sidste dog meget tvivlsom. _Hvis de kommer alle tre, haaber jeg inderlig paa mildt Vejr, for vi har kun to Senge, strengt taget kun een, da den ene er Sofies, og med Sengeklæder er det meget smaat: men hvis Bibbe ligger paa Divanen her, hvor der er Varme, gaar det vel. 
+Det var rigtignok godt, at du skrev straks til Titterne, det haaber jeg de andre ogsaa har, som jeg har ["har" overstreget] underrettede. For Resten har jeg faaet en Fornemmelse af, at de klarer 
+2/
+sig bedre end man paa Forhaand skulde have tænkt; jeg har talt mange Gange i Telefonen med dem og ved Begravelsen var de saa rolige og - det man kalder "fattede" - mente Else. Puf, Else og Tinge var med til Begravelsen; du kan tro, jeg var Puf taknemmelig fordi han satte igennem, at de tog derned, skønt Titte og Nina jo straks sagde, at det skulde foregaa i dybeste Stilhed; det er ingen nem Rejse, for skønt de kun var dernede i 5 timer, kunde Puf og Else ikke gøre det paa een Dag, men maatte overnatte i Odense, og de var dog begyndt Turen Kl. 7 om Morgenen! Saadan er Forbindelserne nu om Dage. Der var et helt lille Selskab fra Odense med den Rutebil, der gaar lige forbi Skovridergaarden: Nete, Martha West, Lis (T. Elses Broderdatter) og 2 af hendes Søstersønner, som ogsaa hedder Brandt med Koner og endnu en Familie - en Datter fra Hedengaard; kaldte Far hende ikke Stilken? De kom derned ved halv 1 Tiden, og de gode Titter havde et stort Kaffebord m. et mægtigt Fad Smørrebrød. Saa fulgte de Tante Else op til hendes sidste jordiske Plads ved Siden af Onkel Conne; næsten over alt paa den ret lange Vej til Svindinge var der strøet Gran og Blomster; alle Vegne stod Folk ved Vejen ved Huse og Gaarde for at slutte sig til, og da de kom derop, stod der et helt Menneske-Hav (tror jeg, Tinge udtrykte sig). Skønt de ikke havde averteret var hele den store Svindinge Kirke fuld!! Og saa holdt Præsten (som mærkelig nok, Tinge syntes var saa sympatisk, mens Titte og Nina ikke bryder sig om ham) en Tale som var een stor Hyldest til Tante Else - om hendes Godhed og om alt hvad hun havde været for Befolkningen. Han sagde en Gang i Talen " - - jeg vil helst bruge det engelske Udtryk og sige: hun var en lady - -" Tinge vilde ogsaa citere noget andet i Talen og begyndte: han talte ogsaa om, at Paulus skrev til sin Ven - -? Timotheus, sagde jeg Ja! men hvordan var det nu, noget om Striden, hvorpaa jeg omgaaende sagde: "jeg har stridt den gode Strid og fuldendt Løbet." Tinge var usigelig imponeret over min teologiske Viden! Tinge kom hjem Kl 8 1/2 om Aftenen, cyclende fra Odense og fortalte mig indgaaende om det altsammen. Han havde de trykte Salmer med, som for Resten forsvandt paa en gaadefuld Måde, før jeg fik dem at se - det kaldte Tinge "Programmet"! De havde faaet en dejlig Middag da de kom tilbage, fin Suppe, som Tinge sagde, Peberrodskød Æblekage, Kaffe med store rigtige Cigarer, det hele saa imponerende. Og saa kom Tinge Gang paa Gang tilbage til hvor de dog havde været søde og tiltalende, hele den Brandtske Slægt, næsten mest Lis. Og Nina ringede mig op Dagen efter og sagde "hvor va_r Tinge dog sød" saa varmt til mig - "og Tak for det altsammen"! En Skuffelse var det mig, at de ikke havde naaet at se Kransene, hvilke der var fra hvem og det var Nina ogsaa saa ked af, men det havde været umuligt; kun ganske faa var bragt til Skovridergaarden og ved selve Begravelsen var der jo ikke Tid til at se paa hver enkelt. Jeg - personlig - havde sendt en stor Krans med 
+3.
+hvide Krysantemum hele Vejen rundt (7 Kr.) Else havde besigtiget Kransene, før de blev sendt. Agr. og Drengene en med brogede Blomster; Elle selvf. og Lases, saa der var 4 fra denne Gren af Familien. Nu haaber jeg du har faaet et nogenlunde Billede af det hele.
+Det var en stor Lykke at T. Else døde _nu, dels laa hun og led saa meget ondt - de Dage var i Sandhed kommen for hende, om hvilke man maa sige med Prædikeren: de behager mig ikke! og dels var Titte ved at bryde sammen af Overanstrengelse, Mangel paa ordentlig Nattesøvn og Mangel paa at ville tage Hensyn til sig selv. Allerede i Sommer sagde Martha West en Del derom, og Nina havde sagt det til Else ved Begravelsen, at Titte kunde ikke have holdt ud ret meget længere. Men alligevel sørger vi jo, vi som elskede hende saa højt, og som har følt hendes uendelige Godhed, hvad vel jeg især kan tale med om. Vi stod hinanden meget nær, lille Tante Else og jeg; vi saas ikke meget, det var to Aar siden, jeg havde været der sidst, lige efter at jeg havde ligget paa Odense Sygehus, men mange var de Breve vi havde vekslet og saa uendelig meget Kærlighed var strømmet mig i Møde fra de Breve. Underligt nok Dis, men det at du ikke tog derned i Sommer gav Stødet til at vi tog derned, for da jeg mærkede Ninas Skuffelse over det, sagde jeg til mig selv: vi maa derned - og de 50 Kr. til Bilen blev præsteret og jeg fik sagt Farvel til hende; jeg vidste jo, det var sidste Gang, jeg saa hende. 
+Lad mig nu fortælle om noget mere morsomt: vi havde Selskab i Gaar! Manse have købt et Dyr af Klaks, da han sidst var paa Jagt dernede, og Lases blev inviteret til at spise Dyreryg. Jeg var spirrende af Nervøsitet over at skulle stege Dyreryg til saadanne Feinsmekkere; men saa blev den saa fuldendt god, saa saftig og mør og dejlig. Alt hvad jeg har af gamle fine Sager kom frem, de gamle Saltkar fra Ensomhed, den fine gamle Syltetøjsassiet og Sukker og Fløde Stellet, som Forældrene fik til deres Bryllup af Andenlærerens i Tranekær og som Mor forærede mig det Aar, Far var død. Naar du kommer her igen (til Sommer?) skal du rigtignok se paa mit fine Glasskab og hilse paa dem af de gamle sager, som jeg har. - - Først fik vi en Ostepind med 4 Slags Ost, arrangeret nydeligt af den gæve Metha, som jeg jo fik igen til Novemb. dertil Snaps! Stemningen kom straks i Orden! Saa Dyreryggen med min sidste Ribsgelé, der var fra i Fjor, i Aar kunde vi ikke sylte Gelé. Dernæst henkogte Pærer m. rigtig Flødeskum. Rigelig med Bajere. Du kan tro, det hele var godt, baade Mad, Anretning og Stemning. Den lille Stue var saa yndig og godt opvarmet. Billeder hængt op og godt med Blomster. Det er sjældent, synes jeg, vi laver noget, som er vellykket i alle Ender og Kanter. Las var saa sød! Bare det, at de vilde komme og øjensynlig kom med Glæde og kostede den dyre Bil (20 Kr) var os en stor Vederkvægelse. 
+Vi har det godt alle fire. Fra Bibbe venter jeg saa smaat Brev i Dag for at høre hvordan det gaar med Rekonvalesent-Ferien, om hun kommer eller ikke; man er jo som en Karklud efter den Sygdom - Træthed er det mest overvejende Symptom i den Sygdom - saa jeg synes ikke, de kan forsvare at lade hende gaa i Arbejde uden Reconvalesens, men sidst, da hun skrev, var Forhaabningerne svunden ind; nu faar vi se. 
+Hvor kan et Menneske holde til at høre Radio hele Aftenen igennem, det ulykkelige Menneske! Ja, er det ikke det, jeg altid har sagt de Apparater ødelægger Hjemmene! Dit er da ødelagt som Hjem betragtet, hvis alle Aftner, som skulde være sødmefyldte, forvandles til een uudholdelig Pine. Læser Axel aldrig? Det passer daarligt med al hans Kultur-Ambition. - Gid du dog nu maa være rask, den sidste Febermelding lød da bedre! I Gaar var der jo kun 14 Dage til Juleaften og man vilde gerne lave lidt. 
+[Indsat øverst s. 1:] Vi faar vist ikke Bøde, denne Gang, haaber vi kan klare den den i Fremtiden, men det er jo ikke nemt i dette store Hus. Vaskehus, Gang o.s.v. man raver i Mørke. Sovekamret har jeg faaet mørklagt med tykke Gardiner. Saa Farvel søde Dis og god Bedring med Sygdommen. Gid du snart var i Orden. Tusind Hilsner fra din Junge.</t>
   </si>
   <si>
     <t>Erindringsskrivelser</t>
   </si>
   <si>
     <t>Mathias  Allerup
 HC  Andersen
 Carl Becher 
 Albrecht Benzon
 Christian Benzon
 Hans  Bless
 Johan Peder Bless
 Niels Bom
 - Brandt, inspektør
 Edvard Christensen
 Hans Christensen
 Christian Eckardt
 Marie Frandsen
 Peder Hansen
 Joseph Haydn
 - Holbeck
 Jens Christian Hostrup
 Anders Høj
 Jens Høj
 Rasmus Høj
@@ -2547,99 +2615,99 @@
   </si>
   <si>
     <t>Bakkevej 12 Hareskov St.</t>
   </si>
   <si>
     <t>Holger -
 - Agner
 Johanne Christine Brandstrup
 Grete Gylden Thomsen
 Britta Ipsen
 Ole Kraft
 Adolph Larsen
 Johannes Larsen
 Marie Larsen
 Axel  Müller
 Helga Nielsen
 Johanne Oppermann
 Lauritz Pedersen
 Ruth -, pige i huset hos Johanne Larsen
 Christine Swane
 Albrecht  Warberg
 Dan Warberg
 Laura Warberg
 Grete Warberg Larsen
 Martin Warberg Larsen
-Laura Warberg Petersen
-Troels Warberg Petersen</t>
+Troels Warberg Pedersen
+Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0552</t>
   </si>
   <si>
     <t>Johanne/Junge broderer servietter.
 Hun har betændelse i næsen og maveproblemer.
 Troels er blevet døbt. Johanne og Adolph/Agraren var ikke med i kirken, men på Andkærgaard bagefter. Der blev pakket gaver ud i haven i dejligt vejr. Både Laura/Bibbe og Lauritz er lykkelige. 
 Marie Larsen er på besøg, og hun broderer hele dagen.
 Dan Warberg har også været omkring Lindøgård.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/8032</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 XXX
 modt. 15’ Aug. 1950.
 et festligt Brev.
 besv. 23’ Aug. August 1950.
 (om min Bog og Frits’ Besøg.)
 Fru A. Warberg Müller
 Bakkevej 12
 Hareskov St.
 22-7-2000.
 BWP.
 50
 [Skrevet på kuvertens bagside:]
 Lindøgaard Dræby St. Fyen
 [I brevet:]
 Lindøgaard Mand. 14-8-1950
 Kære lille Dis!
 Tak fordi du skrev saa omgaaende og som altid saa interessant og indholdsrigt. Det er li’egodt rart med Breve, saa vi kan følge med i alt om hinanden.
 Nu har jeg allerede været oppe i flere Dage, men føler mig stadig som en Klud, ja ikke stort bedre end efter mine store Sygdomme. Jeg har er [”er” indsat over linjen:”] er endnu ikke begyndt at bestille noget og har dog saa meget at lave. Tak for Bestillingen af de 6 Servietter til Holger, kunde du ikke spørge ham om Tidspunktet (Julegave?) for hvis det ikke haster, kunde jeg tænke mig at sy de 18 som Manse skal have og som altsaa bor her, saa jeg altid har Modeller at sy efter. Dem kunde jeg saa sende dig til Eftersyn, saa kunde jeg [”jeg” overstreget] han selv pille de 6 ud, som han vil have; de er jo nemme at returnere i en stor Konvolut. 
 Jeg fik sendt Bud efter Dr. Agner, da jeg efterhaanden blev lidt nysgerrig efter at vide, hvoraf den standhaftige Feber kom. Det viste sig at være Betændelse i Næsen, deraf de hæftige Smerter hen over Næsen i Begyndelsen af Forkølelsen Nu drypper Marie mig 4 Gg. om Dagen og Feberen er ovre. Jeg tror nu at min Afmagtstilstand kommer fra Maven, der har tet sig kedeligt hele Tiden og har den lille private Mening, at det er en Streg af Para-Dysenteri, som jeg havde for en halv Snes Aar siden og derfor nok ved, hvordan en saadan tager paa Befindenet. Jeg holder Diæt og spiser meget lidt. 
 Nej, der var saamænd ikke noget letsindigt i Barnedaaben; Agr. og jeg kørte først derhen Kl 12, de andre som skulde fungere i Kirken blev hentet af Lauritz tidlig paa Morgenstunden, da Gudstjenesten var Kl 8 ½ (!) Det var gaaet saa godt, Bibbe bar, Grete stod hos, Lauritz og Manse stod Faddere. Jeg morede mig over din lille spøgefulde Bemærkning over, at jeg event. skulde ”bære”, især da jeg saa maatte tænke mig, at jeg i saa Fald maatte have Drengen i en Rygsæk, da jeg jo maa have mine Arme til at bruge Stokkene. Menigheden vilde nok have kigget! Det blev en saa henrivende Dag, kun os 6 [”6” indsat over linjen] som Gæster, altsaa 9 til Bords baade Frokost og Middag 
-II 3. Slags Vin, som jeg nød. Jeg huskede, da jeg havde Para-Dysenteri var jeg vild
-efter Vin, og det har jeg ogsaa været i denne Sygdom.
+II
+3. Slags Vin, som jeg nød. Jeg huskede, da jeg havde Para-Dysenteri var jeg vild efter Vin, og det har jeg ogsaa været i denne Sygdom.
 ganske dejlig Mad, alt saa nydeligt. Jo saa ovenud festligt, og Bibbe saa straalende glad, hvor er hun lykkelig over sin Dreng, jeg synes aldrig jeg har set saa stor en Lykke over et Barn. Du kan tro, at den Dreng vil forandre l [”I” overstreget] meget i alle Forhold paa Andkærgaard; for ogsaa Lau. er lykkelig over ham. Der var et Væld af Gaver; da vi kom Kl 12 var de alle – også Troels - i Haven i det herlige Solskin, der laa Gaverne uoppakkede paa Havebordet. Dejlige Blomsterbuketter, forskelligt til Drengen og saa alle Bibbes Gaver. Troels fik smaa Las-Træsnit baade af Manse og Tinges. Jeg gav ham de to Par Kopper X [”X” indsat over linjen], som Far og Mor fik til deres Sølvbr. af Johanne Oppermann. med L.W. og A.W. og Datoer med forgyldte Bogstaver paa Underkopperne. Kan du huske dem? De kan jo ligesaa godt gaa til den Gren af Familien. Bibbe fik af mig [”af mig” indsat over linjen] 10 Servietter (nu har hun 18) og 20 Kr. til Hjælp til en Visittaske; ogsaa Penge fra Marie og Uglen dertil, hun havde nu faaet en af Lauritz (henrivende) men det vidste vi jo ikke, saa maa hun bruge Pengene til andet.
 [Skrevet langs sidens venstre kant:] 
 X Mon et Barn nogensinde før har faaet Kopper til sin Daab. 
 Om Eftermid. kom Helga og Brita og fotograferede os; Bibbe m. Troels og Grete hos, og dernæst os alle. Ja, du kan ikke tænke dig, hvor det var en skøn Dag, og tænk i denne Sommer at faa et saa pragtfuldt Vejr. Det var lykkeligt at opleve den Dag. Vi var alle sammen saa glade. Troels var bedaarende, han trives og blomstrer, saa det er en Lyst.
 Jeg maa fortælle dig lidt om mit Doktorbesøg. Da han var færdig med mig, skulde have Te og blev budt ind i Stuen. Næ, sagde han, vi maa da sidde hos Dem, ellers skal vi sidde og raabe til Dem, der staar jo et Bord og saa begyndt han at rydde af mit lille Vaskebord, anbragte alle Smaatingene i Vinduerne, de store ting paa Gulvet, flyttede Bordet (der heldigvis var belagt med et rent og fint Pyntehaandklæde) hen til min Seng og saa havde han, Rie og jeg et Par fornøjelige Timer med Passiar og Røg. Han er forfærdelig sød den lille Doktor.
 Jeg skal hilse dig fra Rie. Hun sidder og syr hele Dagen, et mægtigt Korsstingsbroderi en Bordløber, som Manse er saa begejstret for og som han vist ogsaa skal have til Jul
 III
 det bliver vidunderlig smukt, Marie har jo en udmærket og en sikker Smag til at sætte Farverne sammen, hun er jo ikke for ingenting af Las-familien. Kun indvender jeg, at hun er for flittig tænk, hun kan sy ustandselig fra Morg. til Aft. nej langt ud paa Aftenen og faar eft. min Mening alt for lidt ud af sin Ferie, er for lidt i Luften, gaar ikke en ordentlig Tur hver Dag.
-Samme Dag, som jeg fik dit Brev, fik jeg 2 andre fra Hais, den gode trofaste Hais, som sendte mig er Udklip, der berømmede Grete Gyldens Klaverkoncert i Tivoli. Hais havde været der med Birgit.
+Samme Dag, som jeg fik dit Brev, fik jeg 2 andre fra Hais, den gode trofaste Hais, som sendte mig et Udklip, der berømmede Grete Gyldens Klaverkoncert i Tivoli. Hais havde været der med Birgit.
 Og saa fra lille Dan Warberg, som takkede for sit lille Besøg her: han cyclede efter Ferien – 30te Juli tror jeg – fra Brædstrup til Kbhvn. og havde saa ringet og bedt om han måtte overnatte her, hvad han jo heller end gerne maatte. Marie var her jo, men saa foreslog Ruth, at hun laa oppe hos sin Søster i Munkebo, og saa laa Dan i hendes Værelse – nok saa snildt. Han er ubeskrivelig sød og vi havde saadan et godt lille Samvær med ham.
 Ja, du har Ret i dine Betragtninger over Navnene. Troels Lauritz Petersen har en udmærket Klang, hvorimod Warb. Navnet ikke rigtig passer, men Bibbe er nu saa glad ved det Navn, hun har altid kaldt sig det, især paa Sygehusene kan de ikke have alle de 
 -sen Navne. - - En Ting til fra dit Brev: Nej, jeg vil sandelig holde paa Ordet: Aand og ikke Kraft, for med Ordet Kraft tænker man absolut paa noget fysisk. (Ole Bjørn Kraft) f. Eks. hvor mange Heste-Kraft o.s.v. jeg synes, det er en rigtig daarlig Erstatning de der har lavet for det smukke Ord: Aand.
 Dejligt at høre at Axel har det godt.
 Bankede du? Hils ham saa meget.
 Nu fik jeg min Salighed da griflet et rigtigt Brev sammen, godt gjort! Men jeg tror nu ogsaa, jeg begynder at mærke lidt tilbagevendende ”Kraft”, - som altsaa for Fremtiden har to Betydninger. 
 Saa Farvel lille Dis, kærlig Hilsen fra din Junge.</t>
   </si>
   <si>
     <t>Nytår 1914-1915</t>
   </si>
   <si>
     <t>Louise Amstrup</t>
   </si>
   <si>
     <t>Ølstedgaard</t>
   </si>
   <si>
     <t>Ellen Agnete Amstrup
 Alhed Marie Brønsted
 Ellen Brønsted
 Else Birgitte Brønsted
 Peter Oluf Brønsted
 Holger  Møller Hjorth
 Marie Paludan
@@ -2774,59 +2842,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/dPFb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MTee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j8a2KPF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d1jj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cnLh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rmsf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p9S4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uLgt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RzSn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5f0I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yzCx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/98cP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mU6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/btX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2Y7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PsLJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XtEZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EI9S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZLAI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ygb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/piAk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pf8i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ajrb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X7xB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mXtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4UeJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0FC0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KHLf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Tm1U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6ix8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IJg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E3HV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zff1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/amFR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DqvF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w2L6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3lnr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wz2G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MsPI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t3l5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0SRM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwyx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AkyY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LjZA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/dPFb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MTee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j8a2KPF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d1jj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cnLh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rmsf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p9S4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uLgt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RzSn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5f0I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yzCx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/98cP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mU6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/btX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2Y7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PsLJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XtEZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EI9S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZLAI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ygb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/piAk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pf8i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ajrb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X7xB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mXtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4UeJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0FC0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KHLf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Tm1U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6ix8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IJg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E3HV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zff1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/amFR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DqvF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w2L6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3lnr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wz2G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MsPI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t3l5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0SRM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwyx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AkyY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gNWA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LjZA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M48"/>
+  <dimension ref="A1:M49"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -4796,184 +4864,229 @@
       <c r="G45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H45" s="5" t="s">
         <v>347</v>
       </c>
       <c r="I45" s="5" t="s">
         <v>348</v>
       </c>
       <c r="J45" s="5" t="s">
         <v>349</v>
       </c>
       <c r="K45" s="5" t="s">
         <v>350</v>
       </c>
       <c r="L45" s="6" t="s">
         <v>351</v>
       </c>
       <c r="M45" s="5" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="46">
-      <c r="A46" s="5" t="n">
-        <v>1949</v>
+      <c r="A46" s="5" t="s">
+        <v>353</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>353</v>
+        <v>14</v>
       </c>
       <c r="C46" s="5" t="s">
-        <v>228</v>
-[...9 lines deleted...]
-        </is>
+        <v>111</v>
+      </c>
+      <c r="D46" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="E46" s="5" t="s">
+        <v>354</v>
       </c>
       <c r="F46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H46" s="5" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="I46" s="5" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="J46" s="5" t="s">
-        <v>59</v>
-[...4 lines deleted...]
-        </is>
+        <v>357</v>
+      </c>
+      <c r="K46" s="5" t="s">
+        <v>358</v>
       </c>
       <c r="L46" s="6" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="M46" s="5" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
     </row>
     <row r="47">
-      <c r="A47" s="5" t="s">
-        <v>358</v>
+      <c r="A47" s="5" t="n">
+        <v>1949</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>14</v>
+        <v>361</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>111</v>
-[...8 lines deleted...]
-        <v>360</v>
+        <v>228</v>
+      </c>
+      <c r="D47" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F47" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H47" s="5" t="s">
-        <v>361</v>
-[...1 lines deleted...]
-      <c r="I47" s="5"/>
+        <v>362</v>
+      </c>
+      <c r="I47" s="5" t="s">
+        <v>363</v>
+      </c>
       <c r="J47" s="5" t="s">
-        <v>362</v>
-[...2 lines deleted...]
-        <v>363</v>
+        <v>59</v>
+      </c>
+      <c r="K47" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L47" s="6" t="s">
         <v>364</v>
       </c>
       <c r="M47" s="5" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="5" t="s">
         <v>366</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C48" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="D48" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="E48" s="5" t="s">
         <v>367</v>
       </c>
-      <c r="D48" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E48" s="5" t="s">
+      <c r="F48" s="5" t="s">
         <v>368</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="G48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H48" s="5" t="s">
         <v>369</v>
       </c>
-      <c r="I48" s="5" t="s">
+      <c r="I48" s="5"/>
+      <c r="J48" s="5" t="s">
         <v>370</v>
       </c>
-      <c r="J48" s="5" t="s">
+      <c r="K48" s="5" t="s">
         <v>371</v>
       </c>
-      <c r="K48" s="5" t="s">
+      <c r="L48" s="6" t="s">
         <v>372</v>
       </c>
-      <c r="L48" s="6" t="s">
+      <c r="M48" s="5" t="s">
         <v>373</v>
       </c>
-      <c r="M48" s="5" t="s">
+    </row>
+    <row r="49">
+      <c r="A49" s="5" t="s">
         <v>374</v>
+      </c>
+      <c r="B49" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C49" s="5" t="s">
+        <v>375</v>
+      </c>
+      <c r="D49" s="5" t="s">
+        <v>290</v>
+      </c>
+      <c r="E49" s="5" t="s">
+        <v>376</v>
+      </c>
+      <c r="F49" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G49" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H49" s="5" t="s">
+        <v>377</v>
+      </c>
+      <c r="I49" s="5" t="s">
+        <v>378</v>
+      </c>
+      <c r="J49" s="5" t="s">
+        <v>379</v>
+      </c>
+      <c r="K49" s="5" t="s">
+        <v>380</v>
+      </c>
+      <c r="L49" s="6" t="s">
+        <v>381</v>
+      </c>
+      <c r="M49" s="5" t="s">
+        <v>382</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -4982,44 +5095,45 @@
     <hyperlink ref="M24" r:id="rId29"/>
     <hyperlink ref="M25" r:id="rId30"/>
     <hyperlink ref="M26" r:id="rId31"/>
     <hyperlink ref="M27" r:id="rId32"/>
     <hyperlink ref="M28" r:id="rId33"/>
     <hyperlink ref="M29" r:id="rId34"/>
     <hyperlink ref="M30" r:id="rId35"/>
     <hyperlink ref="M31" r:id="rId36"/>
     <hyperlink ref="M32" r:id="rId37"/>
     <hyperlink ref="M33" r:id="rId38"/>
     <hyperlink ref="M34" r:id="rId39"/>
     <hyperlink ref="M35" r:id="rId40"/>
     <hyperlink ref="M36" r:id="rId41"/>
     <hyperlink ref="M37" r:id="rId42"/>
     <hyperlink ref="M38" r:id="rId43"/>
     <hyperlink ref="M39" r:id="rId44"/>
     <hyperlink ref="M40" r:id="rId45"/>
     <hyperlink ref="M41" r:id="rId46"/>
     <hyperlink ref="M42" r:id="rId47"/>
     <hyperlink ref="M43" r:id="rId48"/>
     <hyperlink ref="M44" r:id="rId49"/>
     <hyperlink ref="M45" r:id="rId50"/>
     <hyperlink ref="M46" r:id="rId51"/>
     <hyperlink ref="M47" r:id="rId52"/>
     <hyperlink ref="M48" r:id="rId53"/>
+    <hyperlink ref="M49" r:id="rId54"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>