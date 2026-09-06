--- v0 (2026-07-22)
+++ v1 (2026-09-06)
@@ -129,65 +129,65 @@
 En Aften, da Grethe havde taget en lang Middagssøvn tog Mrs. Bryan hende med ud en Køretur for at besøge hendes Broder. Grethe havde set ham her og han havde leget med hende, så hun var vild af Begejstring over ham og sagde hun holdt g-lig meget af den Mand. Hun tog sit lille Tog med for at give ham, - jeg var ganske rørt over det, for hun har holdt så meget af det Tog og leget med det så meget. Han tog hende rundt og viste hende alle Dyrene og hun morede sig herligt. Da hun kom hjem var der rød Solnedgang og da jeg lagde hende i Seng kom hun med den forbavsende Meddelelse, at hun havde set ”Vorherres røde (røide) Bimser hænge ned fra Himlens Bue, og de var så tykke”.
 Hun er så god og skikkelig og forbavser alle ved sin Artighed. De er ikke for godt vante i den Retning her. Hun er ude Dagen igennem kun en Gang imellem hører man hende jo komme stolpende ind m. en el. anden Nyhed. Hun har været i Landet flere Gange – jeg lever dog denne Uge og det er herligt. Jeg kan svømme ¼ Time ad Gangen nu. 
 Nu sidder de alle og snakker her og Papiret kan ikke mere derfor Farvel allesammen 
 - Elle
 [Skrevet på hovedet på s. 7 - s. 8:]
 Er den arme Fru Peja rask nu -
 [Indsat s. 10 i venstre margen; lodret:]
 Hvor yndigt med Lugges Rejse!!!</t>
   </si>
   <si>
     <t>1908-06-15</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Tornehave Birkerød</t>
   </si>
   <si>
     <t>244 Columbia Road Boston</t>
   </si>
   <si>
     <t>Josefine -
 Charles Abrahams
 Ingeborg Abrahams
-Anna Anna, pige i huset hos Brønsted
 Julie Brandt
 Inge Bredsdorff
 Vigs Bredsdorff
 Alhed Marie Brønsted
 Ellen Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Adam Goldschmidt
 Alfred Goldschmidt
 Ina  Goldschmidt
 Johanne Goldschmidt
 Amanda Heinesen
 Olga -, Hushjælp hos Brønsted
 Christine  Mackie
+Anna -, pige i huset hos Brønsted
 Andreas Roos</t>
   </si>
   <si>
     <t>East Andover er en mindre by i den sydlige del af staten New Hampshire. 
 Laura Warberg besøgte sine to døtre i Boston. De var begge amerikansk gift.
 Tornehave var Brønsted-familiens hus i Birkerød. 
 At bryde overtvært: At tage en rask beslutning; skære igennem (ODS).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Astrid Warberg-Goldschmidt til Laura Warberg, 1908-06-15, 2439</t>
   </si>
   <si>
     <t>Louise/Lugge er kommet hjem. Astrid fandt det svært at have ansvaret for de mange børn; især under et natligt tordenvejr. 
 Ingeborg har været på besøg med børn. Bagefter blev Astrid syg. 
 Alfred Goldschmidt har hentet Ina/Sjums. Hun og Adam har også været Hellerup og på besøg i Birkerød. 
 Ina er kommet sig og hendes mave er i orden, men alle børnene har fået lus. 
 Stuepigen Anna har heldigvis sagt op til 1. juli. Astrid kan godt styre hende. Astrid nyder at have husforpligtelser igen, og der er planer om, at hun kan blive pige i huset hos søsteren, Louise.
 Astrid synes, at Laura skal komme hjem fra det ækle Amerika.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/jb4D</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Laura Warberg