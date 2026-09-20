--- v0 (2026-06-01)
+++ v1 (2026-09-20)
@@ -549,51 +549,51 @@
 Långaryd
 Sverrig.
 [På kuvertens bagside:]
 Husk: Enghaveplads 20. III tv.
 [I brevet:]
 Torsd. i Birkerød
 Kære Gamling!
 Jeg skal hilse dig saa meget fra Uglen og Maraje, som jeg besøgte i deres nye Hus i Gaar; det er minsanten et storartet Hus Uglen har faaet sig der bygget af en ung lovende Arkitekt med alle Hensyn til Komfort. Det mest karakteristiske er de mægtige Vinduer fra Gulv til Loft i Opholdsstuen og Værkstedet. Sakker har bygget Ovnen, bare ikke Uglen skulde have gjort det selv. Der er selvfølgelig Centralfyr, Badeværelse og Spisekøkken og varmt Vand over det hele. Og saa er det jo Uglen der har møbleret det og hun har jo ["jo" overstreget] nu en særpræget Evne til at gøre det hyggeligt, morsomt og festligt. Vi blev ordentlig beværtede med Frokost og stor hjemmebagt Kage, som Maraje havde bagt fordi de nok tænkte at vi vilde besøge dem en af disse Dage. Da jeg gik vilde de absolut beholde Peter, de afleverede ham her om Aftenen belæsset med Legetøj, han var helt ude af sig selv af Henrykkelse. Gaverne havde inspireret ham til flgd. Udtalelse: Jeg bliver frygtelig forkælet hvor jeg kommer, Bes forkæler mig saadan at de bliver vrede paa hende og skælder hende rigtig ud for det. - I Morgen flytter vi ind igen. Jeg sender Aviser i Dag, men der mangler fra de Dage jeg har været her, for Lomme er tilbage med Avislæsningen, men det vigtigste: Historieemnerne er der da.
 Nu skal jeg tusse paa Posthuset, saa Farvel for denne Gang, du kære gamle. 1000 Hilsner
 Bimsepigen.</t>
   </si>
   <si>
     <t>1948-11-20</t>
   </si>
   <si>
     <t>Christa Knuth</t>
   </si>
   <si>
     <t>Knuthenborg pr. Bandholm</t>
   </si>
   <si>
     <t>Elise Hansen
 Peter Hansen
 Andreas Larsen
 Johan Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Johan/Lysse og Johannes Larsen har hentet Elisa Hansens urne på et krematorie i København og kørt den til Faaborg, hvor den blev nedsat i Peter Hansens grav. 
 Nu laver Johannes Larsen ex libris.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Ofud</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg 
 Bandholm
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 20 Novbr. 1948.
 Kære Grevinde
 Ja nu er jeg altsaa hjemme igen. I Forgaars Morges Kl. 6.15 hentede Lysse mig og vi kørte ud paa Enghavevej og drak Kaffe hvorefter vi hentede Elises Urne paa Krematoriet ved Roskildevej og naaede en Færge ved 9 Tiden, traf Puf og Else i Nyborg og kørte i øsende Regn til Faaborg. Middag paa Rasmussens Hotel, derefter en Højtidelighed i Museets Forhal og saa til Kirkegaarden hvor Urnen blev sat ned i Peter Hansens Gravsted. Saa flyttede jeg over i vores Vogn og fulgtes med Lysse til Nyborg, hvor de naaede en Færge ved 4 Tiden, og saa kørte vi her hjem. Jeg er nu i Gang med Arbejdet igen, men der er stadig noget der skal gøres før jeg kan begynde for mig selv. Bl.a. nogle Ex libris, Hilsner fra Else og Puf! Mange fra mig.
 Din hengivne
 Johannes Larsen.</t>
   </si>
 </sst>