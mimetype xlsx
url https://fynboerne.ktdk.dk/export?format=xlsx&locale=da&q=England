--- v2 (2026-08-06)
+++ v3 (2026-11-06)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1023" uniqueCount="677" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1054" uniqueCount="698" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -744,52 +744,52 @@
 Tak for dit Nytårsbrev. De gode Ønsker returnerer jeg til dig og hele Familien af ganske Hjærte. Nu er Julegæsterne vel sagtens ved at bryde op. De sidste Dage i Ferien anvendes i Reglen til at efterse de Bortrejsendes Tøj – jeg tænker mig, at lille Lugges Skoninger ere under Reparation. – Og Tak, jeg vil meget gærne have nogle små Pudevår. 6 er jo en forfærdelig Masse til en sådan lille et lille èt, - jeg vil også blive glad ved 4 (muligvis endnu gladere ved 6) Lærred er nok for koldt om Vinteren, men to af dem til Sommerbrug vil være storartet. Lav dem fuldstændig som du selv synes og finder pænest – men helst med Bånd i Stedet for Knapper og Størrelsen vil jeg angive senere i Brevet. – Det er rigtig nok alt for galt med alt det du dog laver til mig. Jeg troede rigtig nok du havde opgivet det store Arbejde med Lysdugen, men det bliver unægtelig morsomt at få den. Jeg har ingen fin Lysdug og altid beundret din ægyptiske meget. Jeg glæder mig også til at vise Folk her et smuk Lysdug. De har utrolig lidt Begreb om Håndarbejde her, - de giver sig ikke Tid til den Slags og har meget lidt udviklet Smag i den Retning. Man finder ikke èt anstændigt Broderi selv i de bedste Butikker. – Junges Buffetdug bliver gennembeundret (den var også henrivende) og alle mine andre Håndarbejder beundres og forevises som Kunstgenstande, - hvad de jo på en Måde også er, - Kunstindustri kan man nok kalde det. – 
 Pakken er endnu ikke ariveret, men det må være lige ved, det tager Thingvalla 3 Uger i Reglen at komme her over. – De Masser jeg og Drengen har fået foræret!! Den sidste Aquisition (jeg ved ikke hvordan det Ord staves) til hans Ejendele var ["var" overstreget] kom igår fra to gamle Tanter til Harry, som i Mands Minde ikke har foræret el. gjort noget for nogen. De ere berømte her for, - og igår ankommer en af dem med den nydeligste ”babybasket”. Det er en flad Kurv, c. ½ Al. lang, foret med lyserødt, be ["be" overstreget] trukkket over med hv. Mull. Siderne ere forsynede med små Lommer og en Nålepude og i Kurven fandtes en Sæbedåse med et Stk. fin Sæbe, en blød lille Svamp, Pudderdåse og Pudderkvast, store og små Sikkerhedsnåle. Det er en nydelig og meget brugbar Present. Den står nu i en Skuffe og venter på den Lilles første g ["g" overstreget] Toilet. Foruden de nævnte Ting er der hans Kam, Børste, Nåle og et komplet Sæt Tøj fra de mindste hvide Strømper til Kjolen. – Den er dækket til med et Flonelshåndklæde. 
 Vi har nu stræng Kulde og der er en Del Sne, men det er forresten mest stille, klart Solskin. Harry har lidt Snue, men har da ingen rigtig Forkølelse haft i lange Tider. Du spørger til ”Svinene”. Jeg ved ikke om jeg skrev det sidst, at de har erklæret Arbejdet for at være lykkedes, og han kan få sine Penge, såsnart de ere i Orden igen. Det havde jo været nok så morsomt, om han havde fået dem, men han har en Del Ekstraarbejde i denne Måned, så det gør ingen Ting, og Hovedsagen er, at han har fået Bugt med Bacillerne. - Nu ved Nytårstid har han lavet en Liste på al sin Ejendom (for Brandforsikring) og jeg finder, at han har Grund til at være helt tilfreds Da han kom hjem fra Danmark, ejede han 10 Cents, sit Mikroskop, for en Værdi af 30 Dol. Apparater, sine Klæder og 300 Dollars Gæld. – Han ejer nu for c. 1000 Dollars Apparater, c. 3000 Dollars værdi her i Huset (iberegnet hvad jeg medbragte), - Gælden er den samme, - den er kun bleven flyttet. Jeg mener, at han har været flittig, når man tager i Betragtning at Konkurrencen er ligeså stor her som hjemme og at her er en Syndflod af Kemikere. - Nu må jeg gemme Resten af mit Stof til Dissers Brev. – 
 Masser af Hilsner til dig og Far fra Pelle = Riesen. 
 [Skrevet langs venstre margen s. 1:]
 Pudevårenes Størrelse = Længden af denne Side Papir 2 Gange samt 3 Tommer. 
 [Skrevet på tværs øverst s. 1:]
 Jeg har været så uheldig at skrive med Kopiblæk</t>
   </si>
   <si>
     <t>1900-09-01 - 1901-04-24</t>
   </si>
   <si>
     <t>Dagbog</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Elna -
 Laurentius Allerup
 Ellen Agnete Amstrup
 Louise Amstrup
 Harald Balslev
 Lars Christian Balslev
+Laura Balslev
 Thorvald Balslev
-Laura Balslev, f. Leth
 Herman Bang
 Alice Bondesen
 Emil Brandstrup
 Thora  Branner
 - Fibiger, Frøken
 Marie Juul
 Otto Lagoni
 Peter Erasmus Lange-Müller
 Alhed Larsen
 Jeppe Larsen
 Marie Larsen
 Vilhelm Larsen
 Vilhelmine  Larsen
 Christine  Mackie
 Cathrine Meyer
 Erhard Meyer
 Otto  Meyer
 Sophus  Meyer
 Augusta Mogensen
 Christian Mogensen
 Otto Emil  Paludan
 Antoine-François Prévost d'Exiles
 Leopold Rosenfeld
 Ellen  Sawyer
 Erik Schaffalitzky de Muckadell
@@ -819,50 +819,115 @@
 Andreas Larsen
 Frederik Lützhøft
 Marie Oppermann
 Theodor Oppermann
 Emil Vett
 Theodor Wessel
 Kristian Zahrtmann</t>
   </si>
   <si>
     <t>"Anbefaling til Bjelke": Johannes Larsen skal have anbefaling fra Kristian Zahrtmann for at kunne få Bjelkes Legat.
 "Den nye" som Alhed skal kysse må være sønnen Johan, som først blev født 27. februar 1901, fire dage efter at brevet er skrevet.</t>
   </si>
   <si>
     <t>Johannes Larsen er hos Oppermann i Valby og har været til fest. Han har ikke fået anbefaling til Bjelkes legat endnu.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/KeCc</t>
   </si>
   <si>
     <t>Valby 23 Febr. 1901
 Kæreste Alhed!
 Jeg sidder nu her hos Oppermann hvor jeg har spist sammen med Poul S Christiansen. Jeg skal hilse fra Brandstrups og Dr Lützhøft, Zahrtmann traf jeg ikke saa jeg har ikke faaet Anbefaling til Bjelke og det maa jeg jo have inden jeg rejser. Vett &amp;amp; Wessel skulde skrive til England for at faa Underskaalen. Jeg længes meget efter Dig og lille Puf vil du kysse ham fra mig, ogsaa den nye. Festen var helt vellykket i Aftes. Mange Hilsner fra 
 Din Johannes Larsen</t>
   </si>
   <si>
+    <t>marts eller april 1902</t>
+  </si>
+  <si>
+    <t>- Davis
+- Drivers
+- Gage
+- Jansen
+Grethe Jungstedt
+Christine  Mackie
+William Mackie
+- Morrison
+Clarence Sawyer
+Harris Sawyer
+Joseph Sawyer, Harris' far
+Mathilde Ward</t>
+  </si>
+  <si>
+    <t>I 1900 gjorde Ellen Sawyer forsøg på at skaffe sin storesøster Christine/Mornine Mackie en plads i huset eller noget klaverundervisning i Boston. Det lykkedes ikke. Først i juni 1902 rejste Christine til USA for en tid at bo hos Ellen og Harris Sawyer. 
+lb er tegnet for amerikanske pund (vægtenheden). 
+Pleurisi/pleuritis er en inflammation i pleura - den dobbelte membran, der omgiver lungerne. 
+Det britiske damp- og passagerskib SS Devonian blev bygget på skibsværftet Harland &amp;amp; Wolff i Belfast (samme værft, som senere byggede Titanic) og stod færdigt i september 1900. Det sejlede for rederiet Leyland Line. Det var et kombineret fragt- og passagerskib, som primært sejlede på ruten mellem Liverpool og Boston. Udover at have plads til passagerer var det særligt indrettet med store lastrum til transport af levende kvæg og heste. (Internetsøgninger nov. 2026). Ellen og Harris Sawyer har formodentlig sejlet med Devonian i forbindelse med, at deres datter skulle døbes i Danmark 1. sept. 1902. 
+Table d'hôte ("værtens bord") er at måltiderne på en restaurant indtages på et fast klokkeslæt, hvor gæsterne sidder samlet omkring et stort bord. Alle får de samme retter (Wikipedia nov. 2026). 
+Mr. Folsom (navnet svært læseligt) kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8502</t>
+  </si>
+  <si>
+    <t>Harris Sawyers familie flytter i løbet af maj, så der bliver plads til Christine/Mornine Mackie. Ellen og Harris Sawyer køber "udstyr" til Christines værelse, men hun må også selv medbringe en del. Ellen er glad for at have lært Frk. Jansen at kende, for Christine vil kunne lide hende.
+Harris har været syg og holder nu fri nogle eftermiddage. Han og Ellen har besøgt Mr. Gage på skibet Devonian, været i teatret, ude at spise og på besøg hos flere mennesker, som de traf på sejlturene til og fra Europa.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/vGff</t>
+  </si>
+  <si>
+    <t>[Fortrykt øverst på hver anden side:]
+DR. HARRIS E. SAWYER,
+CHEMIST AND BACTEREOLOGIST,
+620 ATLANTIC AVE.,
+BOSTON, MASS., U.S.A.
+TELEPHONES HATAWAY BUILDING, BOSTON
+263-3 DORCHESTER.
+SPECIALIST IN QUESTIONS CONCERNING
+MOULDS, YEAST, BACTERIA, ANTISEPTICS.
+[Første side mangler. Håndskrevet i brevet:]
+2)
+for det vil blive et frygteligt Slag hvis hun ikke kan komme - Den Gamle har endnu ikke fået sin Navyyardstilling, men han siger at han er ganske sikker på den. I alle Tilfælde flytter de i Løbet af Maj. Den temmelig sikre Udsigt til at Mornine kommer har givet Stødet, - ellers vilde de såmænd blive ved at hale det ud. Vi glæder os, så det er rent utroligt. Vi går og ser på "Udstyr" og har megen Fornøjelse deraf. Der er jo flere Ting, som vi skal købe, f. Eks. Spisestuestole, - dito Gulvtæppe. Endelig Ting til Dagligstuen, f. Eks. et Par Stole og et lille Bord, måske en Sofa, og et langt Tæppe til Entrèen. Websters Cooks , hvor vi har købt alle vore andre Møbler, sendte forleden en Mand op til Harry med den Besked, at vi kune købe såmeget vi vilde der og betale det lidt efter lidt ligesom det passede os. Det er jo meget bekvemt, for vi vil jo være fattige det meste af Sommeren.
+Til Christines Værelse har vi Seng, en lille Egechiffonière, - ingen Skønhed men meget praktisk, - et lille Skrivebord, 2 Stole. Jeg har tænkt 
+3)
+mig at hun i Sommer har det som Clarence nu har mod Vest, fordi det er det køligste, senere kan hun jo bytte om hvis hun bedre kan lide et af ["et af" indsat over linjen] de andre. Hun må tage Billeder o.s.v. med til at gøre det hyggeligt naturligvis. Og et Sengetæppe - et stort for Sengen er som den store på Gæstekammeret. - Men derom kan jeg jo altid skrive. Der er mange andre Småting at skrive om, når jeg først ved med Bestemthed om hun kommer. - - - -
+Det bliver velgørende at blive i Stand ["blive i Stand" overstreget] til at bede Folk her af og til og ikke "skylde" sådan som vi nu gør alle Vegne. - 
+I næste Uge skal vi til Aften hos Wards sammen med Frk. Jansen, Mrs. Folsom og Miss Morrison, - Musik. Vi ere meget glade over at have funden Frk. Jansen og venter os meget af hende. Hun bliver rigtig en for Mornine. Hun er så sød og så musikalsk.
+Harry havde det skidt sidste Uge, - træt - ingen Kræfter, tabt flere lb. - Vi vare bange for mere Pleurisi og fik Mackie ud men han kunde ingen Ting finde og mente at det var Overanstrængelse, hvad jeg er ganske sikker på at det er. Så i denne Uge har han taget sine Eftermiddage fri og vi har været ude hver 
+4)
+Dag og muntret ham. En Dag tog med Færgen over til Eastboston og gik om Bord på Devonian og hilste på Mr. Gage, - 1ste Officer. Det var oprivende at være på den gamle Skude igen og tænke sig at den skulde afsted "derover ad" næste Dag og vi ikke med. Mr. Gage er en rar, godmodig Fyr, og det var meget sjov at se ham. Han tilbød af og til at tage Pakker med over og sende hjem fra England, hvilket vil gøre det meget nemmere og billigere, - og omvendt, - hvis vi vilde have noget sendt så kunde I sende det til hans Adresse i Liverpool og han vilde da tage det med. - Vi drak The i Salonen og skiltes meget venskabelig og bad ham herud til Middag når han kommer tilbage fra England, hvis vort nye Liv da er begyndt. - 
+Igår slog vi os løs og gik i Theatret og så en Farce og grinede sådan at mit Hoved værker endnu. Jeg sad med mit Lommetørklæde i Munden den meste Tid for ikke at gøre Skandale. Det er utrolig morsomt at more sig lidt være ung igen. Vi har jo kun kunnet gå ud så uhyre lidt siden Grethe kom, at vi ere blevne helt forsultne efter at more os. -
+Søndag.
+Harry så i Avisen, at der kun gik langsomme Skibe i Fredags så jeg sendte ikke Brevet den Dag, men skriver lidt mere og sender det Tirsdag. 
+[På arket er der med blyant og ganske små typer skrevet en talrække - muligvis et regnskab. Tallene er delvist gemt bag Ellen Sawyers tekst].
+[S. 5 mangler]
+6
+noget, tog vi til Byen og indtog en table d'hôte Middag i en Restaurant. Vi drak mange Skåler til jer hjemme og fik Stemningen højt op. Derfra kørte vi til Cambridge og gjorde Visit hos "the Davis" og Mrs. Dr. Driver - begge Rejsefæller fra the Devonian. The Davis består af Mr. D. - en ældre, meget dannet, noget sarkastisk Herre, - og Mrs. D. hans Datter, - meget elskværdig og dannet. De må være "well off" for deres Hus var ualmindelig smukt, - bedækket med orientalske Tæpper, fyldt med Pragtstykker af antike, franske Egetræsmøbler, - ikke at tale om Malerier og Kunstgenstande. Miss D. var ikke hjemme og vi blev der kun c. 1/2 Time. Gik derfra til Dr. Drivers. - Hun er en ældre, fin, sød Dame, som vi kom til at holde af på Overrejsen. Harry hjalp hende med Bagage o.s.v. - fra Liverpool til London, hvad hun var meget taknemmelig over. Hun blev så glad over at se os at hun kyssede os begge to!! Vi sad vældig hyggeligt en Timestid, bleve trakterede med Vin, fik en stor Buket Violer og i det hele taget "gjort af" hvad man jo ikke bliver så ofte her mellem Fremmede. Hendes Datter Bessy var nu kommen hjem fra Udlandet
+[Resten af brevet brevet mangler].</t>
+  </si>
+  <si>
     <t>1902-10-17</t>
   </si>
   <si>
     <t>Berta Brandstrup
 Ludvig Brandstrup, billedhugger
 - Brøchner
 Christen Dalsgaard
 Heinrich Hirschsprung
 Andreas Larsen
 Johan Larsen
 Marie Oppermann
 Theodor Oppermann</t>
   </si>
   <si>
     <t>Johannes Larsen er i København.
 Den omtalte kvindefigur af Ludvig Brandstrup er muligvis Atlante, 1903.</t>
   </si>
   <si>
     <t>Johannes Larsen er i København og besøger bl.a. Brandstrup, som skal til at støbe sin kvindefigur.
 Larsen skal mødes med en grosserer Brøchner, som er interesseret i at købe billeder. Han skal også nå rundt og se en masse udstillinger i byen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/JG1z</t>
   </si>
   <si>
@@ -1186,56 +1251,56 @@
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Astrid Goldschmidt
 St. Pauli Kyrkogatan 19
 Malmö
 Skåne
 [På kuvertens bagside:]
 Poststempel.
 [I brevet:]
 Villa Be d:6/8 – 11
 Kære Astrid!
 Det er mig en Gaade, at Du slet ikke lader høre fra Dig! Jeg har slet ikke haft Brev fra Dig siden Dit første efter Eastmans’ Død. Nu er jeg snart bange for, der er Sygdom eller andet galt paa Færde hos Eder. Du plejer jo ellers at være saa grumme expedit til at skrive. Elles Brev fik jeg med et Par Ord fra Lugge i Gaar; hun nævner intet om Dig. Jeg har nu laant 500 Kr. hos Pal og vilde have sendt dem i Dag til Billy, men saa faldt det Christine ind at han lægger Pengene ud til Elles rejse i Stedet for at sende til Christine. Det er akkurat for to Maaneder til hende. I Dag har jeg begyndt at vente Svar fra Elle paa vore første Breve, men det kommer næppe før Tirsdag. Du skal nok strax faae et Kort eller Brevet. Det bliver meget spændende at høre hvad hun tænker sig om Fremtiden: blive her eller sejle over igen. Midt i August er de 4 Uger gaaet, som hun skriver der vist vilde gaae, før de kunde rejse. Mulig hun efter det kommer før vi tænker det. Lugge skriver, at hun synes de skal absolut komme til København først og være hos dem, til L. skal paa Fødehjem. Jeg skulde være der ogsaa og der har Elle jo Adgang ogsaa til Dig og Thora, skriver Lugge - Første September rejser jeg i hvert Fald til Ta[ulæseligt]have. – Kommer Elle og Grethe der, saa har jeg tænkt at ligge om Natten i Birkerød Kro og gaae ned om Morgenen E. og G. skal have Gæstekamret vi maa jo gøre alt for at de kan have det bedst. Ligge i Stue paaa en Sofa er nu saa grulig ubekvemt, saa vil jeg hellere betale den Smule i Kroen eller maaske der er et Højskolehjem. Men derom senere. Lugge vilde skrive meget indtrængende til Elle om det. Tager hun over England, er der jo Ruten over Holland, den tog de sidste Gang altsaa Hamborg Warnemünde Gedser. – Las’s rejste alle fire i Tirsdags til Jylland, pr. Bane til Vejle, sejlede gennem Greisdalen til Jelling, saa Gravhøjene m.m. der, Drengene henrykte over alting. Cyklede i Torsdags til Brædstrup, havde telefoneret til Dede, som modtog dem flot og gæstfrit; først Svaledrikke i hans Stue; Kl. 7 flot Aftensmad paa Hotellet; saa Drengene i Seng og de andre en dejlig Tur. X Drak Kaffe sammen næste Morgen, sludrede en Times tid og cyklede en smuk Tur til Rye Kro ved Himmelbjerget; derfra videre til Viborg, mere ved jeg ikke, men vist Skagen. De bad mig om at ligge her om Natten og være her saa meget som muligt. Det er jeg ogsaa næsten hele Dagen. Johanne spiller jo saa meget, der er saa varmt af Masser af Fluer, Børnene er jo heller ikke af de letteste; her er saa roligt, køligt og hverken Børn eller Fluer. I Dag er det Bibbes Fødselsdag, hun har faaet en Smule Legetøj, ellers tager man ikke Notits af Dagen. J. er i Pavillonen at spille. Jeg har været der et Par Gange, det er jo køn Musik. Christine løser imellem af. Derimod er her en Luftgynge, som plager hele Byen med en rædsom Musik fra 4-10! Her er uhyre mange fremmede i Byen som aldrig før, alt er fuldt. Toms var saa glade ved at være 14 Dage hos Alhed, gav 3 Kr. laante af Ellen Branner havde 14 Dage paa Højskolehjem, var begejstrede for Ugen; Wilhelm en Uge. I Dag har Agraren faaet Rugen ind udmærket. Om vi nu beholder godt Vejr skal alt det [”5” skrevet i øverste venstre hjørne] andet Korn høstes paa Kraft; alt er modent og tegner brillant. De venter sig meget af Høsten Johanne spiller jo mange Penge ind. De vil bidrage 50 Kr. til Elles Rejse; jeg giver Halvparten, 250 Kr., men Las’s skulde jo nødig spændes alt for haardt for, naar de dog vil have dem hele Vinteren. Nu skal Madiens ikke koste Lugges Rejse til Amerika næste Sommer, saa vi haaber de vil give klækkeligt Tilskud – Egentlig skulde der jo have været skreven rundt om de hver især vilde bidrage til Rejsen, men vi brændte naturligvis efter at lade Elle faae et Ord hurtigst muligt, og tænk hvor hun og Grethe er bleven glade og lettede ved Udsigten til Rejsen. 
 Jørgen [oven over linien er skrevet en ulæselig forkortelse] er i Besøg hos Agraren nogle Dage, derefter kommer Pan. Det er for meget for J. med Gæster, hun er meget nervøs. Jeg er slet ingen Hjælp for hende i Aar uden med Sytøj; jeg kan ikke i den Hede tumle med noget, og Børnene er saa vanskelige. Men alt det maa Du da ikke skrive hertil om. Nu har hendes Elever Ferie undtagen Amanda og Kelnerfruen; de er begge meget flinke. En lille Ferie vil J. gærne have og ned til Ida Vette, Du veed i Faaborg, gid hun kunde faae det ordnet med Hus og Børn imens. Paa Lørdag tænker jeg at tage ned til Onkel S. og blive der ca. Maaneden ud. See saa lille Putte! Nu har Du faaet en lang Sludder! Lad mig nu see Du skriver strax. Svanes er ude at rejse en Maaned; imens boer en Broder til Allerup med Familie der og giver 100 Kr. Naar de kommer hjem, haaber jeg de kan have Erik og Agraren kan spise Middag der, saa kan Pigerne nok have Bibbe og det andet. Men jeg har endnu ikke talt noget om det! Oline har sagt op, J. og især Agraren er helt glade ved det; nu vil de prøve at faae en, der kan malke. Den lille 12 Aars Barnepige er saa flink. Oline er saa over alle Grændser bandit og kan slet ikke lave Mad; dertil svagelig. Hils og kys de søde smaa Unger fra Bedstemor. 
 [Skrevet langs kanten på s4 (fortsat sætning ved X på siden):]
 derpaa igen Svaledrik hos ham selv. De maatte ikke betale en Øre!
 [Skrevet langs kanten på s7:]
 Nu skal Lugge og Elle have Brev.</t>
   </si>
   <si>
     <t>1911-08-21</t>
   </si>
   <si>
     <t>Louise Brønsted</t>
   </si>
   <si>
-    <t>Anna Anna, pige i huset hos Brønsted
-Alhed Marie Brønsted
+    <t>Alhed Marie Brønsted
 Ellen Brønsted
 Else Birgitte Brønsted
 Johannes Nicolaus Brønsted
 Peter Oluf Brønsted
+Anna -, pige i huset hos Brønsted
 Ellen  Sawyer
 Hempel Syberg</t>
   </si>
   <si>
     <t>Brevet lå i samme kuvert som 1911-08-20, Laura Warberg til Astrid Warberg-Goldschmidt. 
 Louise Brønsteds søster, Ellen Sawyer, og Ellens datter, Grethe, var på vej hjem fra Boston, hvor de havde boet nogle år. Ellens mand og barnets far, Harris Eastman Sawyer, var død, og enken og barnet tog derefter til Danmark. Laura Warberg rejste over Odense til Esbjerg for at tage imod de to. 
 Det vides ikke, hvem Fru Gj. var.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2632</t>
   </si>
   <si>
     <t>Louise Brønsted håber for Ellen/Elles skyld på rolige forhold i England. Det er dejligt at have fået Anna hjem igen.
 Laura Warberg må selv afgøre, om hun vil komme til Louise og hjælpe med at sy. Alhed/Lomme har været i Rørvig og i Zoo. Rejsen hjem fra Rørvig var besværlig. Alhed/Lomme forærer ting, som hun har fundet på stranden væk. Nu regner det, og børnene leger livligt i huset.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/eXBg</t>
   </si>
   <si>
     <t>21 - 8 – 11
 Kære Mor! Tak for Dit Brev og for Elles. Bare der nu bliver rolige Forhold i England inden hun naar saa langt. – Jeg har nu Anna hjemme igen; hun kom i Gaar; det er en Salighed; jeg vil ikke sige andet end at det var nu meget afhængig og hun den Tilværelse de næsten 5 Uger, jeg har været alene; det er henrivende at kaste noget af Anna og Bestillinger fra sig og tænke lidt paa andre Ting. Hvad angaar Dit Tilbud om at komme her før Elle, saa er det lidt vanskeligt for mig at svare paa. Jeg synes Du maa have det saa rart roligt hos Onkel Syberg, og maaske det heller ikke er saa overvældende, hvad der er af Sytøj; Foreløbig er jeg i Gang med de forhaanden værende Børns Udstyr; bla. skal Lomme have Buxer og Kjolen til sin Skolegang, af Hensyn til Gymnastikken – og der er jo altid noget. Saa jeg har endnu ikke haft Tid til at tænke paa den fremtidige; jeg har en Del, vel det meste, men tænker jeg ganske vist med nogen Rædsel paa de endnu ukøbte og usyede 40 Bleer. Hvis det altsaa absolut passer Dig, saa var det vist overordentlig heldigt for Roen under Elles Besøg, om Du kom her, bare nogle Dage før; saa tror jeg vi kunde faa meget til Side; Maskinen er i god Kondition, en Vask overstaas i denne Uge, Børnene i Gang med Skolen, saa der er nogenlunde Ro. Her er pænt i Haven, meget Frugt og mange Blomster, saa her kan vist være meget rart, hvis Vejret bliver godt. Jeg sidder og venter paa Lomme og hendes Fader; de skal komme med 10 Toget fra Rørvig, hvorhen Fru Gj. flyttede med Børnene, da hun ikke var tilfreds i Liseleje. Den Rejse dertil var mere indviklet, saa vi opgav den paatænkte store Tur med begge Børn – Bes erklærede sig mere end tilfreds med en zoologisk–Have–Tur i Stedet – og Moderen drog af Sted alene i Gaar. Lomme skal have længtes meget og blev vild af Glæde over sin elskede Far. Jeg skal nu ud at møde dem. 
 F [”F” overstreget] Tirsdag Fm. De kom saa først med næste Tog – 11 Toget – i Aftes! havde haft Rejsegenvordigheder med en Motorfærge, som var ophørt at gaa, saa de maatte tage privat Baad fra Rørvig til Frederiksværk; det havde været temmelig stærk Søgang, men Lomme havde klaret det uden Søsyge, og mødte straalende fornøjet over at være hjemme igen, brun og rask og belæsset med Gaver, opsamlede ved Stranden. Hun har nu ustandselig været optaget af Uddelinger; ogsaa en lille Spade og Skovl, hun havde faaet deroppe, blev foræret væk. Der var et rørende Gensyn mellem hende og de andre Børn i Aftes, og nu er der en livlig Legen gennem hele Huset i Dag – Regnvejr – som ikke virker særlig stimulerende paa Brevskrivning, men er fornøjelig og livlig efter den sidste ”stille Uge” med Hrpeter og Bes alene. – Ja som sagt, hvis Du synes, Du nok vil, saa er Du jo meget velkommen til Selskab og Nytte. Regnen i Dag er dejlig, men forhaabentlig bliver den ikke konstant, saa vi kan færdes og sidde meget ude. Mange Hilsner til Onkel Syberg og Dig fra os alle.
 Din Muk
 [Skrevet øverst på s1:]
 Jeg sender alligevel Elle Brev, at det ikke skal komme til noget her.</t>
@@ -2225,51 +2290,51 @@
 II.
 et falsk Skæg med hvert Slips. Jeg afslog imidlertid det mig tilbudte Skæg, idet jeg regnede med at du kære Broder ingenlunde mangler naturligt Dække for et saa kort Slips. Gaven til dig Bimse bestaar altsaa i at du som altid kan glæde dig, enten over at du ikke kan se Slipset, eller (og ["og" indsat over linjen] maaske vil dette blive netop en sjælden Nydelse) at din Mand er (vel)barberet. - Jeg er forresten ellers ikke i særligt fredeligt Julehumør for Tiden ["Tiden" overstreget] Øjeblikket, Peter Klokker ringede til Middag at en Mand nede i Fyn havde taget Patent paa min Opfindelse (du ved den med Jealousiet for de blændende Billygter! Jeg har netop i Efteraaret lavet flere nye
 III.
 Eksemplarer af det, som blev bedre og bedre; det sidste nye er kun tegnet, ikke lavet endnu. At Manden bor paa Fyn, tyder paa at han har hugget Idéen fra mig, jeg har det meste af Efteraaret kørt med et eller andet af Apparaterne paa Forden. Jeg maa nu se at faa Sagen undersøgt, om der er noget at gøre. - Om vores Jul her, kan jeg meddele, at Ia, Ugle og Lasse kommer, samt Skriveswane. Villum og Elin kommer vistnok til Pilegaarden i Julen, saa dem ser vi jo ogsaa nok, kan I sige Jens og Grethe. Jeg har idag faaet et elektrisk Grammofonværk, som Buf 
 IV
 har købt til mig. Jeg har selv købt Tonearm, Pladetallerken Krydsfiner og Pap til Tragt, Hængsler, Skruer m.m. Det er Meningen at bruge Julen til at bygge den i. Endvidere arbejder jeg med en mere effektiv Skibsskrue, men den skal jeg nok holde lidt mere hemmelig. - Vi havde har ["har" indsat over linjen] en Tønde Øl, som vi skulde drikke nu, men jeg har tabt Kviksølv ned i den og raadspurgte i den Anledning Magisteren, som svarede med en beroligende Bulletin. I øvrigt gaar det ad Pommern til (i Anledning af Højtiden kun derhen) med mit Bryggeri. Øllet bliver dovent og ilde smagende, men det maa vel kunne læres at brygge, 
 V
 saa jeg har god Taalmodighed og har desuden købt et Par engelske Bryggebøger, det er jo Englænderne jeg helst vil lære af. - Jeg sender dette sammen med Brugsanvisningen til Grammofonen, (som I vel har læst grundigt) forat være sikker paa at det skal naa Jer til Jul. Far skriver nok senere. Endnu engang god Jul til Jer alle fra
 Puf.</t>
   </si>
   <si>
     <t>Else Birgitte Brønsted
 Andreas Larsen</t>
   </si>
   <si>
     <t>Andreas Larsen
 Elena Larsen
 Johan Larsen</t>
   </si>
   <si>
     <t>Annette Jensen
 Elin Jensen
 Else Jensen
 Johannes V. Jensen
 Johannes Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Didrik Overgaard Nielsen
 Emma Overgaard Nielsen</t>
   </si>
   <si>
     <t>Den omtalte tur var formodentlig Johannes V. Jensen og Johannes Larsens fælles rejse til England i 1934. 
 De "to sidste Beretninger fra Turen" findes ikke sammen med det her indsatte brev.</t>
   </si>
   <si>
     <t>Andreas Larsen har hentet i Esbjerg, og Johannes V. Jensen med familie har derefter været på besøg i Kerteminde.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/9ZT8</t>
   </si>
   <si>
     <t>[Brev 1:]
 Torsdag.
 Kære Bimse og Lysse.
 Her har I de to sidste Beretninger fra Turen. I Mandags hentede jeg dem i Esbjerg og Else og Johs. V og Elin med Datter har saa været her til igaar. I faar ikke mere dennegang, jeg skal barberes og med Else til Odense at spise til Aften hos hendes Forældre. Hun og Far hilser, det gør jeg ogsaa: Hilsen
 Puf.
 Bulletin nr. 3, som var et Kort, kan jeg ikke finde. 
 [Brev 2 på papirets anden side:]
 Kære Puf
 Værs'go!
 Hilsen fra Mudi.
 P.S. Onkel Las sagde at du manglede denne Plakat. Hils Else mange Gange.</t>
@@ -2334,96 +2399,96 @@
   </si>
   <si>
     <t>Blegdamsvej 19. 4 juni 1934.
 Kære Puf!
 Jeg kom godt her ind i Gaar. Mag. havde været paa Fugleexkursion ved Selsø; men kom hjem til Middag. Jeg var ude hos Joh V´s om Aftnen. I Formiddags var jeg i Byen og rende Ærinder og endte hos Bendt Rom som laante mig en lettere Kuffert til Turen. Derfra tog jeg til Gunner og Hadla og spiste Frokost og saa til Uglen og Marie og derfra her hjem. Hvor jeg rekvirerede 6 pale Ale og 6 Strong do og sendte Bud efter Kristiansen som nu kom ind ad Døren. Jeg skal møde i Meldahlsgade 5. Kl. 8.10 og køre med Luftfartens Bus til Kastrup hvor jeg træffer Johs og Else som Naur kører derud. Mudi staar og venter paa dette. Mange Hilsen til Jer. begge
 Din Far.</t>
   </si>
   <si>
     <t>1934-06-06</t>
   </si>
   <si>
     <t>England
 Epsom Downs</t>
   </si>
   <si>
     <t>Else Birgitte Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Gunnar Helweg-Larsen
 Hatla Helweg-Larsen
 Else Jensen
 Jens Jensen
 Johannes V. Jensen
 - Johansen, kaptajn
 Marie Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 - Meyer, England
 Albert Naur
 Christine Swane
 Leo Swane</t>
   </si>
   <si>
     <t>”Det gik så godt økonomisk også for JL, at det i juni 1934 blev til en ”turist-tur” tilmed ad luftvejen sammen med Johannes V. Jensen til Amsterdam og England, hvor der bl,a, blev mulighed for at se Stonehenge og Darwins hus, samt hvad der for Johannes Larsen må have været en stor tilfredsstillelse – at stifte direkte bekendtskab med det britiske forbillede, Bewicks original-træsnitsstokke.” Erland Porsmose: Johannes Larsen s. 290.
 Epsom Downs ligger ca. 21,7 km syd for det centrale London og er kendt for sin galopbane Epsom Downs Racecourse, hvor det traditionsrige hestevæddeløb Epsom Derby afvikles. Wikipedia jan. 2022.
 Øgruppen Svaneklapperne strækker sig fra den sydlige del af Saltholm mod øst og nord. Kilde: Wikipedia jan. 2022.
 Mutton chops: Fårekoteletter.
 Lager er en betegnelse for en undergæret øl, der gærer langsomt ved lave temperaturer og lagres ved lave temperaturer i 1-2 uger. Kilde: Wikipedia jan. 2022.</t>
   </si>
   <si>
     <t>Johannes Larsen havde fint udsyn fra flyveren. Det var mærkeligt at flyve, og Holland ser underlig ud fra luften. I London tog de til hotellet, og derefter spiste de aftensmad og gik i seng. Næste dag tog selskabet til derby. Der var vildt mange mennesker og også rutchebaner, ølsalg mv. En helikopter fløj rundt over området. 
 Larsen har set et gartneri, hvor man dyrkede brøndkarse. Han forsøger at få en etiket af en aleflaske til Andreas/Puf.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/uGWz</t>
   </si>
   <si>
     <t>Epsom Downs 6 Juni 1934.
 Kære Puf!
 Det var en fin Tur i Gaar. Vi startede Kl. ca 9 i sigtbart Vejr og kunde tydelig se Kullen da vi gik ud over Kalvebodstrand ved Svaneklapperne, saa havde vi god Udsigt til mellem Køge og Næstved saa rullede der et Skytæppe hen under os, saa kørte ovenpaa noget hvidt til vi saa lidt af Lolland og lidt efter passerede lige N om Femern og ind over Holstein og derefter Solskin til Amsterdam vi passerede Elben lige ovenfor Mundingen og lidt efter Weser S for Bremerhaven. Det er meget mærkeligt at sidde i en Omnibus, og hænge 2-3 Km oppe i Luften uden at kunde mærke at vi flytter os, for sommetider havde vi endda en Fornemmelse af at gaa baglænds, men naar vi ser lige ned og ser Skyggen af Maskinen som en lille graa Plet nede paa Jorden kan vi jo nok se at det gaar fremad. Kl 12 var vi i Amsterdam, hvor vi gik ned og spiste Frokost, Sandwishes og noget Lagerbier fra Fad der lignede meget Carlsberg Guldbajer. Saa gik vi op igen og fløj til Rotterdam i en anden Maskine, men der var vi kun i 10 Min. Holland ser mærkeligt ud fra Luften alle Marker og Haver fuldkomment regelmæsig rektangulære med Grøfter om [Tegning] saadan. Fra Rotterdam fløj vi lige ud over Schelde og Nordsøen stadig i klart Vejr til vi nærmede os England saa kom der først nogle smaa hvide Skyer langt nede under os men ikke tættere end at vi hele Tiden kunde Vandet og de forskellige Farve paa Bunden og Dæmningerne der saa meget smaa ud i den Højde vi fløj i 2500 m. Vi gik ind ved Themsmundingen og fulgte Floden omtr. halvvejs til London, saa kom der desværre en stor Skybanke og gemte det hele til vi ved Corydon gik ned gennem et Hul. Vi landede Kl. 3½ og kørte saa med Luftfartens Bus til Charing Cross hvor vi tog en Taxa til vort Hotel paa Torrington square lige bag British Museum. Det hedder Morgans Hotel og koster 2 Pund om Ugen med Breakfast. Vi gik hen i Oxford street og spiste Mutton chops og Spinat efter en dry Martini d.v.s. jeg bestilte 3 og drak min og Johs. V.s. Jeg nød ogsaa 2 pale Ale fra Fad og en Guinness Porter og en Lager og saa gik vi hjem og sov. Jeg vaagnede i Morges ved Skovduens Kurren i Platanerne udenfor paa Pladsen, det er et meget roligt Sted, men meget primitivt men gode Senge. Vi spiste Frokost med en Kaptajn Johansen der bor der en Ven af Jens. Han dirigerede os ud til Victoria St. hvor vi tog Billet til Epsom downs, det er nemlig Derby Dag i Dag og vi har været til det store Løb og vilde fra Inderpladsen hvor det er gratis Alting, med Undtagelse af at vi betaler en Mand 2 Shillings hver for at staa paa nogle Kasser. Jeg har aldrig set saa mange Biler og Busser og Mennesker før. Folk er kørt hertil i Busser fra alle Egne af England helt oppe fra Skotland. Vi har spist Frokost hos en Ingeniør Meyer der er gift med en Slægtning af Else og nu efter Væddeløbet sidder jeg her og skriver mens Johs V faar sig en Middagslur. Vi kom hertil fra St. i Bil. den første vi spurgte vilde have 10 Shillings for at køre os herhen, men en gl Fyr der holdt ved Siden af tilbød at gøre det for 6, ham tog vi og kørte med ham i ca ½ Time mens han holdt og spurgte alle mulige Mennesker om Vej indtil vi paa Tilbagevejen fandt Huset 5 m Gang fra St. Vi skal spise Middag her. Her er ikke mere Papir i Blokken men her ligger et Stykke Skrivepapir 
 [Fortrykt øverst på papiret:]
 BUTE HOUSE, 
 LONGDOWN LANE,
 EPSOM DOWNS, SURREY. 
 Telephone:
 Epsom 9341.
 [Håndskrevet:]
 som jeg hugger. Mudi var med ude paa Flyvepladsen og kørte hjem med Naur som havde kørt Johs V.s ud. Jeg glemte min Kikkert hos Brønsteds, men jeg kan laane en mindre hos Kapt. Johansen saa det gør ikke saa meget. Jeg sidder paa 1st Sal og ser alle Busserne køre forbi ude paa Vejen Her har hele Tiden fløjet en Maskine over Pladsen med 2 Reklameflag saadan: Formdg [Tegning] og i Eftermiddg med en eller anden Lager jeg husker ikke hvad det hed. Forøvrigt var der fuldt af Zigøjner og Spaakoner og Limonade og Ølsalg fra Kasser og paa Jorden og Karuseller og Rutshebaner og Neggere og Hinduer og Malajer. Her er ogsaa et meget smukt Landskab med lange Højder og Dale og Skove og Træer Selve Banen ligger højt. Her har ogsaa fløjet et Helicopter rundt [Tegning]
 Det er Politiet der skal rapportere hvis der sker Trafikstansninger eller saadan noget og desuden har her været 800 Betjente fra London og der skal være mellen en ½ og en Million Mennesker samlet. Det hele gik umaadeligt roligt og stilfærdigt til. Her staar i Haven udenfor Døren en Aralia og den Slags vi har hjemme i Urtepotter. Det er en saadan Potteplante de har plantet ud og det er nu en fyldig Busk 4 Alen høj. Da vi kørte herud saa jeg et Gartneri fra Toget hvor de dyrkede Brøndkarse i lange Cementbassiner. 
 Det har smaaregnet af og til i Dag, men ellers er her meget tørt og Plænerne er værre end vores. Her er Kalk lige under Mulden. Nu tror jeg ikke jeg kan finde paa mere. Jeg var til Frokost hos Gunnar og Hakla i Mandags og derefter hos Uglen og Marie og om Aftnen ringede vi efter Skriveswanen efter at jeg havde ladet Mudi ringe efter 6 pale Ale og 6 Strong do hos Da[ulæseligt] de var adskilligt mere levende en vore. Jeg bad Mudi sende Dig et Par Ettiketter. Der staar en Literfl. med en mig ukendt Ale Etikket paa paa mit W.C. men jeg ved ikke om jeg kan faa den af, det er jo muligt jeg kan komme ud for den med Indhold ved Lejlighed
 Mange Hilsner til Jer begge
 fra Din Far.
 P.S.
 Nu fløj den Helicopter her hen over igen; det er Løgn den har ikke andre Vinger end Møllen paa Ryggen, saadan [Tegning]
 JL.</t>
   </si>
   <si>
     <t>1934-06-10</t>
   </si>
   <si>
     <t>Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Johanne Giersing
 Else Jensen
 Johannes V. Jensen
 Johannes Larsen
 Peter Andreas Larsen
 Hubert Paulsen</t>
   </si>
   <si>
     <t>Else og Andreas/Puf Larsen videresender et brev fra Johannes Larsen, som er i England med Else og Johannes V. Jensen.
 Andreas Larsen tilbyder at Kerteminde-familien vil betale for et par daglejere, og/eller at han selv vil komme til Småland og hjælpe med landbruget, så Johan/Lysse Larsens ryg kan komme i orden.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Z5rm</t>
   </si>
   <si>
     <t>10/6 - 34.
 Kære Bimse og Lysse.
 Tak for mit Fødselsdagsbrev og Beklagelse af at vi ikke fik skrevet til Peter den 27/5. Her har I 2 Beretninger fra Far, som er paa en 14-Dages Tur i England sammen med Else og Johs. V. Jeg skal sende senere Breve efterhaanden som de indløber; I vil nok gemme dem. - Jeg hører af Besse at Lysse endnu har sit Hold fra Influenzaen, det synes jeg er meget foruroligende. Kan der ikke gøres noget, Bimse, saa han kan komme af med det? Et Par Daglejere i 2-3 Uger? Bekostningen vil vi sikkert kunne bestride; hvis du mener det kan ordnes, saa Lysse bliver virkelig fri for Arbejde i den Tid, kan du saa ikke skrive et Par Ord til mig om det? Det kan blive for dyrt for jer senere, hvis han arbejder sig til Invalid. Muligvis kan jeg komme op og hjælpe til en Tid, naar Far kommer jem, der maa vel være en Tid paa Sommeren, hvor Bedriften kan klare sig uden en faglært ["faglært" indsat over linjen] Landmands Arbejde, naar Lysse bare dirigerer. - Vi har Besøg af Hubert i disse Dage, han hilser.
 Mange Hilsnr fra 
 Else og Puf.</t>
   </si>
   <si>
     <t>1934-06-13</t>
@@ -2460,51 +2525,51 @@
   </si>
   <si>
     <t>London 13 Juni 1934
 Kære Puf Tak for Brevet som jeg fik i Gaar. Jeg skriver med Blyant fordi jeg lod min Fyldepen blive i Kjøbenhavn til Reparation og der er ikke Blæk her paa Værelserne. Det har været Solskin hver Dag siden den første Dag vi var her og her er meget tørt, de berømte engelske Plæner er nærmest gulgraa i Farven hvor der ikke er Skygge. Udenpaa Busserne og indvendig er der Opslag: ”use less water”. Vi har været nogle dejlige Ture i Omegnen. En Fætter af Else hentede os forleden i en Babyford og kørte os først til Kew og saa til Hampton court og derfra til et Hjem ved Warlington, der laa paa en Skraaning med en pragtfuld Udsigt over en dyb Dal til nogle høje delvis skovklædte Bakker. Vilde Turtelduer kurrede og jeg saa en af dem. I Lørdags var vi inviterede ud til Elses Kusine gift [ulæseligt] Meyer, der hvorfra jeg skrev. De kørte os en lang Tur hvor vi var inde i nogle Skove med Rhododendron og oppe paa et Par af de højeste Bakker i Surrey. I Gaar tog vi med Toget til Bromley og Bil til Downe og besaa Darwins Hus, der staar møbleret omtrent som i D. Tid og med en køn Have og en pragtfuld stor Park, vi spiste i Kro og tog saa med en Bus til Streatham. I Dag var jeg med Else og Joh V i Bishop Gate for at hæve Penge i Horton Bank, paa Tilbagevejen stod jeg af ved St Pauls og vilde op i Krypten men kunde ikke komme der op da der var special service i Kirken og gik saa op i The Monument i Stedet. Vi har ellers været i Musæum hver Dag og i zool. Have og i Tower. Jeg tørster temmelig meget og drikker 3 Ale til Frokost og 3-4 til Aften af og til med en Guinnes eller Lager imellem eller begge Dele. Spisesedlen er ens paa alle Beværtninger og temmelig fattig i Udvalget. Jeg spiser enten Lambchops eller Rumpsteak med Spinat el. Wat[ulæseligt] eller Fisk eller Laks og grønne Agurker og Ost. Vi faar Morgenmad her paa Hotellet Havregrød med Mælk. Æg og Skinke eller stegt Fisk. En Dag fik jeg stegt røget Haddock, det var meget godt, derimod prøvede frisk Haddock, det skal jeg ikke have mere af. Saa faar vi Verdens forfærdeligste Kaffe, den har jeg opgivet og drikker The. Derimod har jeg nu faaet [ulæseligt] til at købe mig nogle Flasker (Pintfl) Ale som jeg har paa Værelset og tager med ned om Morgen og stiller under Bordet. I Gaar var vi inde i en Frugtbutik og købte nogle Appelsiner (SAafrika) og nogle gule Tomater og nogle friske Figner. Man kunde ogsaa faa modne Kirsebær og Ribs og grønne Mandler og Mango[ulæseligt] og andet fra Madeira. Her har Du nogle Etiketter fra mine Aleflasker. Jeg skal hilse fra Joh V. og Else. Jeg tænker at Du kan hente os i Esbjerg en Gang først i næste Uge. Nærmere fra Salisbury eller naar vi kommer her igen eller Telegram. Hvis Du ikke hører mer maa Du tage min Pels med til Joh V. Mange Hilsner til Jer begge 2 Din Far</t>
   </si>
   <si>
     <t>1934-12-20</t>
   </si>
   <si>
     <t>Elena Larsen
 Johan Larsen
 Peter Larsen</t>
   </si>
   <si>
     <t>Tommy -
 - Ilshøj
 Vagn Jacobsen
 Elin Jensen
 Else Jensen
 Johannes V. Jensen
 Villum Jensen
 Peder Kruuse
 Johan Larsen
 Johannes Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Sigurd Schultz
 Leo Swane
 Franz Syberg
 Fritz Syberg
 Gudrun Syberg
 Hans Christian Tvedskov</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Fru P er. 
 Vinskoven ligger ved Orelund Gods i Mørkøv på Vestsjælland. Ellen f. Schiøler, g. Treschow ejede med sin mand godset. 
 Den første lillebæltsbro blev åbnet 14. maj 1935. 19/12 1934 havde Johs. V. Jensen en kronik i Politiken, der omhandler tekniske beskrivelser af broen, betragtninger af broer generelt og broen set i tiden omkring 1934. Kronikken indeholder også to billeder: Det ene af broen og det andet med fire unavngivne, voksne personer, men formodentlig personerne omtalt i brevet. 
 Det vides ikke, hvad Otterupsagen handler om. 
 Hot pot er en madtradition, der stammer fra det centrale Kina, hvor man samles om bordet med en stor gryde kogende bouillon, som man dypper og koger kød, grøntsager og fisk i, så det får smag fra bouillonen. (Kilde: Internettet jan. 2022).
 D.N.: Avisen Dagens Nyheder. 
 Alimentationsbidrag er det (årlige) bidrag til et uden for ægteskab født barns underhold, som typisk faderen er pligtig at udrede. (Wikipedia jan. 2022).</t>
   </si>
   <si>
     <t>Andreas Larsen sender julegaver.
 Han har sammen med Johannes V og Else Jensen m.fl. gået over Lillebæltsbroen. 
 Else skal have en engelsk kogebog i julegave.
 Leo Swane har været på besøg og vil vist komme igen til nytår.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ZJbe</t>
   </si>
@@ -2687,51 +2752,51 @@
 2/ ikke mere tynger mig Spor; han har købt sig Overålstøj - og hjælper mig troligt i Haven , hvor vi nu endelig er ved at få tilsået, det kneb i Aar med Kraften dertil; igår ordnede vi alle Grønsagsbedene - lagde Ærter, såede Gulerødder – Bønner – Salat etc – to hele Dage sled vi, men i Dag må jeg holde mig i Skindet og nusle indendørs. Men han vilde partout grave Grønjord – vi har fået Lov at dyrke Kartofler på [ulæseligt]ners Grund hernedenfor vores, ned mod Søen – det går han så og virker med det nu. Buf – som har røde Hunde og derfor ikke er på Fabrikken – kom for lidt siden; han, Nus og Trut virker på fuld Kraft på Glasmaleriet nede i Atelieret (som det nu kaldes) – du kan lige stole på, det er dejlige Ting – alle som ser det er yderst begejstrede og de har allerede solgt en Masse til private – hvad jo egentlig ikke er Meningen, da det er baseret på Butikssalg - men takket være Privatsalget har de stadig ikke nået at præstere et Lager (Prøvelager) til de store Forretninger. De brænder en Ovnfuld c hver 2-3die Dag, kun éngang er noget mislykkedes – og det blev strax solgt underhaanden uden Tab. Det er en hel Fornøjelse at komme derned og kigge til dem og se hvad de nu har lavet. Buf er en enestående Hjælp for dem – han er selv glødende begejstret og havde mest Lyst til at opgive alt andet og blive Kompagnon. Søren Madsen har med en flot Gestus ydet en Kredit på 100 Kr., idet han en Aften kom med herlige Glasting fra Holmegaard for det Beløb – de har Kredit til Oktober og må da afbetale med 10 Kr pr Måned – du forstår nok, at dette betyder umådeligt meget for dem her i den første Tid, inden de tjener noget rigtigt – nu kan de male løs hver dag – man får Masser for 100 Kr – og de har jo 20 % for kontant Betaling. - . Munter har Løbetid – 3 Uger – og må ikke komme udenfor Gården; det lille Skind, han græder meget og ser bedende på os; men hver Aften, når vi alle har fri, får han Lov at færdes lidt med os i Haven under streng Opsigt. Mibbe har også Udflugtstid og tænk, nogle Bæster har to Gange skudt på ham, han har to gabende Sår i venstre Lår og hinker ynkeligt, vi gir ham Extraforplejning, et Æg hver Dag, etc. I Aftes fangede Axel en stor Rødskade til ham – å, hvor han svansede; han kan jo nemlig ikke selv fange, når han er invalid. Axel fangede to Fisk til, dem skal jeg nu ud og ordne til Frokost. Doktoren er vildt begejstret for min Madlavning og spiser kolossalt – han spiser for 3 så han er ikke lukrativ. Men så gør han jo Gavn i Haven, går Byærinder for mig, henter Mælk på Gården, holder selv sine Værelser og er iøvrigt dybt taknemmelig over at være i dette Paradis, som han siger. Det er en Tilfredsstillelse at kunne gøre noget for de ulykkelige Jøder dernede. 
 Nu må jeg i gang igen, det var en lille Morgenpassiar til en lille Cigar. Tænk på Axel på Lørdag Kl 4, - så foretager han den første Vielse her! Jeg skal nok snart skrive igen.
 Tusinde Hilsner! Din altid Dis
 Hils Manse når du skriver!
 [Skrevet øverst på s.1 og indrammet af en streg:]
 Vi har aldrig hørt om du var tilfreds med Æblesalget S.u. !!!! - Obs.</t>
   </si>
   <si>
     <t>1936-10-14</t>
   </si>
   <si>
     <t>Lindøgaard pr. Dræby St.</t>
   </si>
   <si>
     <t>Bent Bjergskov
 Thora  Branner
 Louise Brønsted
 Adolph Larsen
 Andreas Larsen
 Gudrun Larsen
 Henning Larsen
 Ingrid Larsen
 Johannes Larsen
 Marie Larsen
 Vilhelm Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Kirsten Larsen, Gudmund Larsens kone
 Axel  Müller
 - Müller, Frk. 
 Margrethe -, pige i huset hos Johanne C. Larsen 1936
 Ellen  Sawyer
 Janna Schou
 Hempel Syberg
 Rigmor Thorsen
 Joseph Turner
 Agnes Taaning
 Else Warberg
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Fru Nielsen og Søster Thorsen var. Sidstnævnte var formodentlig i familie med Rigmor Thorsen. 
 Hvem Mygdal, der gav Martin/Manse Warberg Larsen penge for malkning, var, vides heller ikke. 
 Eidi og Edith, som arbejdede i huset i England for den kvinde, som Laura Warberg Petersen var ansat hos, er ikke oprettet med biografi i KTDK. 
 Croydon er en bydel i det sydlige London.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0578</t>
   </si>
   <si>
     <t>Johanne/Junge har en dårlig hånd. Hun blev meget glad for den smukke skål fra Janna, og hun takker for alle Astrids gaver. Adolph/Agraren og hun pakkede op dagen før fødelsdagen. 
@@ -2844,98 +2909,98 @@
 [I brevet:]
 Lindøgaard d. 24-11-1936.
 Kære lille Dis!
 Tak for dit lange Brev. Det var dejligt, at I blev glad ved Æblerne, men jeg ærgrer mig lidt over, at jeg glemte at skrive, at naar der var saa mange, var det fordi Halvdelen var tænkt som Julegave; jeg havde haft i Sinde at sende Jer en lille Kasse Spiseæbler til Jul, da jeg jo ved, at dine er sent paa det med at modnes, men saa kunde jeg ikke lade være med at være praktisk og sende een stor Kasse nu med det samme. Cox Orangerne er lidt smaa, men de smager vist lige godt for det og de kan jo udmærket gemmes, saa I har dem i Julen. Jeg er meget glad over den Gravensten-Bestilling, Axel har skaffet os; de trænger til at blive afsat, en Del har allerede faaet saadanne Pletter – dem nyder vi selv. Og saa faar vi en Tier til den fæle Termin, som jo nærmer sig med stærke Skridt. En til lille glædelig Overraskelse har vi haft; vi fik forleden Skrivelse fra vor Fjerkræforen. at de paa Grund af gunstigere Exportforhold kunde give c. 1 Kr. for Kiloet af Hanekyllinger. Vi solgte for et Par Maaneder siden 35 Haner og ved du hvad de indbragte os? 41 Ør. Stk. Vi havde givet 25 Ør. i Indkøb. Den er vel den Slags, Byboerne mener, naar de altid taler om de gode Tider for Landmændene. For at tage et andet Exempel. Vi havde et ungt Hun-Svin, som skulde være lagt til som Griseso, men den vilde absolut ikke have med Ornen at gøre og vi havde ikke Kort til den, saa den kunde gaa til England. Den vilde ved Salg indbringe c. 35 Kr og vi havde givet 30 Kr for den som Pattegris. Vi har jo desværre bestandig Uheld med vore Grisesøer. Begge disse to Exempler er da Penge lige ud af Lommen, kan du nok forstaa. Hvorfor der skal være denne Strafafgift paa alt hvad der sælges paa Hjemmemarkedet er og bliver mig en Gaade, naar der dog bestandig raabes paa, at der gøres saa meget for Landbruget. Da jeg en Gang spurgte en af de mere kloge, hvad der da blev af alle de Penge, svarede han ”ja, det meste gaar jo til Administrationen” – du forstaar Adm.n af Pengene! Er det ikke det glade Vanvid? Naa, det er jo ikke alle Landboere, der er saa haardt spændt for som vi; hvis det var Tilfældet saa det galt ud for Købmandsstanden, for vi køber intet ud over den nødtørfte Mad. Vor Købmandsbog er c. 9 Kr pr. Hoved om Mdn. Jeg regner nøje ud paa alt, saa du kan tænke dig, hvor værdifuld din Sending til min Fødselsdag var for mig. 
 2.
 Min Hjælp som baade du og Bibbe har udtalt saa stor Glæde over fik en brat Ende. Vi kunde ikke have udholdt hende hun vilde have ødelagt vor daglige Tilværelse for os. Navnlig Tinge og Agraren kunde ikke have klaret det; de erklærede begge, at det var umuligt at udholde hende, og jeg gruede allermest for, at jeg skulde skuffe Langes, som nu troede hende vel anbragt. Men det kom anderledes. Efter 4 Dages Forløb gled hun igen; her var alt for stille for hende, hun er vant til Tummel og mange Mennesker. Og glad var jeg. Men det var jo trist at det ikke kunde gaa; hun kunde godt arbejde og jeg kunde derved have faaet lavet en hel Del Reparationsarbejde. Men hvor jeg nød, da jeg kom af med hende. 
 Hvilken kedelig Tildragelse for Axel med det Fald. De Bæster at anbringe store Sten paa Vejene. Ellers var det jo et vældig godt Brev – sikken dog morsomme Venner I der har faaet. Saadan en Aften (eller Nat!) I der havde maa være meget forfriskende. Og saa pynter det yderligere, at det var en Lørdag, saa I kunde sove ud efter det. – Alt hvad du skriver om Jannas Virksomhed interesserer mig naturligvis glødende Hvem skulde dog have troet det, at den lille Nus, som man altid har anset for lidt indadvendt kunde starte saadan en indbringende Forretning. Gid dog den lille Kompagnon snart kunde komme til Kræfter. Hører I noget fra eller om Doktoren?? Hvor længe mon Tyskerne vil finde sig i alt det? 
 Tænk at Buf arbejder hos Søren Madsen, det tror jeg ikke, jeg har hørt før. Hvad laver han der? Er det noget med Mekanik? eller i kunstnerisk Retning? S.u.
 Vi gruer lidt for Julen – jeg gør da. Det bliver værre for mig efterhaanden at undvære Børnene; vi var jo ogsaa saa godt vant med at have dem om os bestandig. Manse altid og Bibbe meget ofte. – Gud ske Lov at Marie kommer. Vil du sende Børnene hver et Julekort? Saa skal jeg sende deres Adresser. Manse har skiftet Plads nu til Nov. og er nu helt klar af alt dansk, saa det skal nok hjælpe paa hans Engelske. Putte skal være i Kbhvn. hele Vinteren; Manden skrev, at hun maatte saa gærne blive helt borte – ja, det kom fra ham, forstaar du! Det lyder ikke særlig godt, men saa har [”har” indsat over linjen] Christine hende da i Vinter. Og gl. Ta Mis lever stadig; men vi maa vist ikke ønske hende Livet. Hendes Nervesystem var vist i Forvejen meget sløjt Du kan tro, jeg glæder mig over, at jeg fik hende at se en Gang endnu. Og ogsaa O. Christian. Tænk at stakkels T. Eline har faaet Gigt, saa hun bliver stiv i hele Kroppen. Rædselsfuldt! 
 [Skrevet på hovedet øverst på side 4:]
 Saa nu ikke mere – jo for Resten. Du spørger om jeg mener du skal skrive til Tutte til Julen. Jeg had ["had" overstreget] har tænkt meget over, hvad jeg vilde gøre hvis det var mig. Jeg tror, jeg vilde ønske hende ganske kort glædelig Jul og saa skrive
 [Skrevet langs venstre margen side 4:]
 ”Tak for alle gamle Dage”. Den lille Ytring synes jeg maa vise hende dit venlige Sindelag overfor hende uden dog at plage hende med mange Ord og Forklaringer. Men for Resten kan en anden ikke. - - -
 [Skrevet øverst på første side:]
 Og saa Farvel til Dis og tusind Hilsner. Skriv snart igen. Din Junge.</t>
   </si>
   <si>
     <t>1937-2</t>
   </si>
   <si>
     <t>Elena Larsen
 Jens Larsen
 Jeppe Larsen
 Johannes Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Jens  Nielsen
 Ane Talbot
 Erik Warberg Larsen
 Martin Warberg Larsen</t>
   </si>
   <si>
     <t>Gnav eller gnavspil: Regler og foto af brikkerne kan ses ved opslag på Wikipedia 
 Martin/Manse Warberg Larsen opholdt sig 1936-1937 på Farmoor Farm nær London for at dygtiggøre sig indenfor landbrug. 
 Målarens Torp er også nævnt i Vilhelm Larsens brev til Johan Larsen 1930-06-23. 
 Carlslund må have været en af bygningerne, der hørte under gården Båxhult i Småland.</t>
   </si>
   <si>
     <t>Andreas Larsen har fået drejet 42 træbrikker til et gnavspil til Johan Larsen. Andreas venter nu på, at Johannes Larsen laver tegninger til påsætning på brikkernes underside. 
 Johannes Larsen vil male på Båxhult en stor del af sommeren. Andreas og Else Larsen overvejer i samme periode at lukke huset i Kerteminde ned og opholde sig i Småland. Herved kan de spare en del penge, som måske kan bruges på at sætte Carlslund istand.
 Andreas sender fotografier og bøger. 
 Isen er næsten væk.
 Rasmus Petersen er død.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/PV9y</t>
   </si>
   <si>
     <t>Kære Lysse Tillykke!
 Tak for Jeres Breve igaar. Det er da godt du er rask igen. Jeres Plan med Tinge tror jeg desværre ikke der er megen Chance for at faa realiseret, Manse er jo i England, det har I vist ikke tænkt paa. Jeg skal imidlertid nok spørge Tinge om hans Mening herom, naar jeg ser ham en Dag. - Vi har i længere Tid forberedt en Fødselsdagsgave til dig, som du alligevel ikke naar at faa til Tiden. Det er et Gnav-Spil. Det bestaar af 42 Brikker af denne størrelse og Form: [Tegning]
 Ovenfra saadan: [Tegning]
 Nedenfra saadan: [Tegning]
 Op i den lidt hævede Bund klistres en Papirskive med et Romertal eller billede Altsaa saadan: [Tegning]
 Brikkerne puttes i en Læderpose, Gnavposen, hvor de rystes inden Spillet begynder.
 Jens Nielsen har drejet Brikkerne og de er nu ude
 2.)
 paa Kerteminde Bil-Duso-Lakereri for at blive sorte. Det det kniber mest med er at faa Far til at tegne Figurerne; han er begyndt at male, saa det maa vi jo tage som gyldig Undskyldning. Men ikke nok med disse to Jobsposter! Herfra maa meldes om noget af større Dimensioner som truer Jer. Far vil saavidt vi kan forstaa op til Jer for at male til Sommer. Else og jeg har saa talt om, hvis Far tager afsted først paa Sommeren, at lukke Huset her og flytte op i Målarens Torpshus med Børn og Hund et Par Maaneder. Men det bliver kun hvis Far rejser allerede i Juni, saa vi kan slippe herfra inden der kommer Sommergæster. Vi vil nemlig kun gøre det hvis vi kan spare saa meget ved at lukke Huset H ["H" overstreget] her, at vi kan tjene til at faa Carlslund gjort istand. Kan det reddes endnu -? Hvis du mener det kan, saa lad os vide hvad det vil koste, hvis du vil sætte nogen igang med Reparationerne. Maaske strander det hele paa, at vi ikke kan faa at vide af Far hvornaar han vil derop. Hvis vi ikke ved sikkert at vi kommer afsted i Juni, kan vi ikke skaffe Penge til Reparationen af Huset;
 3.)
 men det vilde være vældig sjov at være deroppe saa længe engang. - Naa det var jo en Række tvivlsomme Gaver; forat bøde lidt herpaa sender jeg nogle Fotografier, som velnok er dine i Forvejen, men som alligevel passende kan komme til Fødselsdagen. Endvidere et Par Bøger fra Far. Else har talt om noget Chokolade, jeg ved ikke om det bliver til noget, jeg skal spørge hende til Middag, hun vasker idag. Naa det bliver ikke til noget med Chokoladen, Far mener det bliver liggende i Tolden. - Nu er det forbi med Isen, der ligger kun et Par sammenskruede Bunker ved Kysten og noget endnu i Fjorden. Vi har dog stadig Kulde og iaftes sneede det saa her er lidt hvidt idag. Rasmus Petersen er død, vi var til hans Begravelse i Søndags. Han var ellers kommet sig nogenlunde efter sin Sygdom i Efteraaret, men for 14 Dage siden blev han syg igen og kom paa Kerteminde Sygehus, hvor han døde efter et Par Dages Forløb. - Det lyder godt med den Is i Ensilage-Beholderen. Saa kan man maaske blive bedt hen til en kold Snaps en Gang imellem! Nu maa jeg vist hellere slutte og se at faa de Bøger [det følgende indsat øverst på næstsidste side:] pakket ind, at jeg kan komme paa Posthuset. Mange Hilsner til Jer alle sammen fra Puf.</t>
   </si>
   <si>
     <t>1937-03-30</t>
   </si>
   <si>
     <t>Daisy  Berg
 Else Birgitte Brønsted
 Louis Golding
 Ina  Goldschmidt
 Adolph Larsen
 Andreas Larsen
 Johannes Larsen
 Marie Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Thomas Mann
 Axel  Müller
 Ellen  Sawyer
 Janna Schou
 Christine Swane
 Lars Swane
 Lasse Taaning
 Albrecht  Warberg
 Andreas Warberg
 Erik Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen
 Karl Zeckendorf</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Lars/Lasse Taanings bror, svigerinde og dennes veninde var. Gurli, "Krastine", Kat. Sørensen, Eggert og Franzen kendes heller ikke. 
 Det er uklart, hvem det er, som Johanne C. Larsen omtaler som "ens Svigersøn". Selv havde hun ikke i 1937 en svigersøn. Det vides ikke, hvad Ina Goldschmidts barn/Astrid Warbergs barnebarn hed. 
 Sechendorf er Karl Zeckendorf, som var en jødisk øjenlæge. Janna Schou, Astrid Warbergs datter, var i et kærlighedsforhold til ham, indtil han blev ført til koncentrationslejren Sachsenhausen og myrdet.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0803</t>
   </si>
   <si>
     <t>Johanne C. Larsen har slagtet, og midt i arbejdet med dette kom der gæster. Hun er ked af, at Astrid Warberg var så berørt af ikke at blive inviteret til Else Birgitte/Mudis bryllup. Johanne blev heller ikke inviteret. Hun er bitter over, at Brønsted-familien udelukker Astrid. 
 Det er et stort påskegilde, Astrid har haft. 
@@ -3073,51 +3138,51 @@
 melse af, at Regeringen var begyndt at blive lidt mere normal (jvf. Landsbury´s Besøg hos Hitler) men maaske de er for dumme til at tage ved Lære af Landets Tilstand; de bliver vist mere og mere forarmede fordi alt skal gaa til den forbandede Oprustning – hvilket atter vil sige Storkapitalen. – Lad os haabe Tyskerne kan faa lavet Omvæltning uden Borgerkrig; de har dog før lavet en saadan – i Slutningen af Verdenskrigen – uden at der blev udgydt en Blodsdraabe; men selvf. er jo de to Situationer meget forskellige. Lad os haabe det bedste for det stakkels tyske Folk. 
 Du skriver at vi faar ikke Verdensfred, før hvert enkelt Menneske bliver bedre – altsaa fredelig indstillet; nej, det er sikkert rigtig nok, men det er jo ogsaa det Fredsvennerne arbejder så hardt med. Man har jo Slagordet ”Sindenes Afrustning” og Dr. Muncks [”c” i ordet overstreget] Tale i Geneve for nogle Maaneder siden – husker du nok – var jo det selvsamme som du siger. Jeg har saa tit kørt frem med den Betragtning ”Du og jeg og mange med os er Fredsvenner, og naar vi er det og saa er [”er” indsat over linjen] helt opfyldt af den Indstilling, at end ikke vor pekuniære Fordel vilde kunne rokke denne Indstilling - saa ligger det indenfor Mulighedernes Grænse, at alle kunde blive Fredsvenner og saa – voilà – Verdensfreden!” Der gøres jo et kolosalt Arbejde Verden over paa denne ”moralske Afrustning” og selv om vi intet ved om Udfaldet er det dog en god Fornemmelse at være med i det Arbejde. For mit Vedkommende blev det Slut, da jeg kom her til Lindøgaard, men har dog viet Arbejdet en Del af mine Kræfter før den Tid; endog holdt Foredrag. - - - - -
 Verdensanskuelse – nej, jeg har ingen! For noget negativt er jo nu en Gang ikke noget positivt. Jeg har ikke megen Intelligens – det skal Guderne vide, men den Smule jeg har, synes jeg, fortæller mig, at det er ufatteligt – det er vel alle enige om [”enige om” indsat over linjen] selv Videnskabens Dyrkere, som du synes at have et Horn i Siden paa; at alle rettænkende Mennesker maa forkaste, at Kemikerne laver Giftgassen er jo indlysende, men de er jo ogsaa kun Mennesker og de [”de” indsat over linjen] sætter sig derved i Klasse med alle de mange, der paa anden Maade fremmer og ophjælper Krigene. Men selve det at Mennesker vil udgranske Naturens Hemmeligheder og gøre sig til Herre over Stoffet kan jeg ikke med min bedste Mening se noget forkert i, og hvor ved du noget om Videnskabsmændenes Indstilling overfor Tilværelsens Gaader? Kender du James Jeans Bøger? Astronomi i nogenlunde populær Form – dog for en stor Del over min ringe Fatteevne; den, jeg har, hedder ”Universet” og efter denne lange tykke Bogs Udredelse om Stjærner og Æter, rent videnskabeligt selvfølgelig, skriver han i Slutningen, hvor han taler om Stoffets Tilblivelse disse Ord: ” For at faa en konkret Forestilling om en saadan Skabelse kunde vi tænke os, at Guds Finger satte Æteren i Svingninger og dermed gav Anledning til Skabelsen”. En saadan Guds Finger maa vel alle tænkende Mennesker mene existerer – det der skiller din Opfattelse fra min er blot det, at du tror – nej ved - at du ved Besked med Fingerens Indehaver, mens jeg mener, at vi Mennesker ikke kan have det allerfjerneste Begreb om den Kraft, Gud 
 5.
 Skaberen eller hvad Navn vi nu vil give det store – ufattelige -. Alle de mange mange Religioner er Udslag af Menneskers Trang til Viden om den Ting – el. lad mig sige Gud – og de er jo saa i Regelen ogsaa ”blevet kult [”kult” overstreget] moralske Faktorer [”], hvilket jo i høj Grad har berettiget deres Existens og er bleven til Velsignelse for Menneskeheden. Og det være da uendeligt langt fra mig at forsøge at rokke ved Menneskers religiøse Overbevisninger. Hvad der ikke mindst har oprørt mig ved russisk og tysk Diktatur er deres Arbejden paa at fratage Folkene deres Religion; de tager Brødet fra dem, men deres Trøst - Religionen – kunde de mintro dog gærne lade dem beholde, hvis den styrker dem i Tilværelsens Lidelser, og det er der jo ingen Tvivl om, at den gør. – Kan det kaldes at have en Livsopfattelse, jeg mener nej. 
 Der er for Resten en lille Ting i dit Brev, jeg maa skrive lidt om; du skriver: ”Du er Fredsven, men ogsaa Ven af en Videnskab, som bl.a. laver Giftgas - - ” Nej søde Dis, det er for overfladisk en Betragtning; for hvem mener dog at Videnskaben er ufejlbarlig? At jeg man [”jeg” overstreget; ”man” indsat over linjen] skal knæle for den og sige Ja og Tak for alt, hvad den laver? Man skal da ikke fordømme al Videnskaben, fordi den fejler paa visse Punkter. Det kan for Resten godt være, at Videnskabsmænd ikke tænker paa Mennesker, at de i ualmindelig Grad opsluges af deres Arbejde, men saa maa Mennesker jo om hvad af de videnskabelige Resultater de vil udnytte og hvordan de vil udnytte den - - og det gør de altså nederdrægtig skidt paa Gassernes Omraader. Men maa vel lidt opvejes ved den medicinske Videnskabs Virksomhed; hvis den finder ud af noget, som kan hjælpe mig af med min Gigt er det dog et Plus, hvor det andet er et Minus!
 Tror du ikke, du kan give mig Ret i nogle af disse Betragtninger? Og kan du ikke det gør det da heller slet ingen Ting; vi holder jo ikke af hinanden hverken for vores Tros eller Ikke-Tros eller vore Egenskabers Skyld, men fordi der er Sympati imellem os og er de gode Søstre og Venner som vi altid har været og som vi vil vedblive at være til ”Løbet” bliver Slut. Nu maa Brevet ogsaa snart være Slut; nu vinker Pandekagerne – de desværre endnu uskabte Pandekager – efter mig.
 Senere. Tænk nu kom Posten længe før sin Tid, nu venter han mens jeg faar dette lukket
 Tusinde af alt muligt – 
 Din Junge</t>
   </si>
   <si>
     <t>1937-09-13</t>
   </si>
   <si>
     <t>Marie Larsen</t>
   </si>
   <si>
     <t>Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Mary Boisen
 Thora Cohn
 Andreas Larsen
 Johanne Christine Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 - Müller, Frk. 
 Christine Swane
 Ane Talbot
 Gunnar Tinesen
 Erik Warberg Larsen</t>
   </si>
   <si>
     <t>Laura/Bibbe Warberg Petersen opholdt sig i England, da hun modtog brevet. 
 Båxhult var en af Larsen-familiens skovgårde i Småland. 
 Det vides ikke, hvem Bent var, og det er uklart, hvem "de små", som nævnes i brevet, var. 
 Overskuddet fra ”Kvindernes Udstilling fra Fortid og Nutid” i 1895 gik til opførelsen af til en kvindernes bygning, som var verdens første større bygning af kvinder og for kvinder. Christine Swane solgte i 1937 maleriet "Udsigt i Tisvilde Hegn" til Ny Carlsbergfondet, som forærede det til Kvindernes Bygning. https://www.kvindernesbygning.dk/kvindernes-bygnings-historie-copy-3/</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0414</t>
   </si>
   <si>
     <t>Andreas/Puf og Else Larsen har kørt Johannes Larsen/Las til Båxhult. 
 Marie Larsen har hjulpet med høst, tærskning og brænde. Frk. Müller har været på besøg.
 Erik/Tinge og Mary har fået indrettet en dejlig stue. 
 Christine Swane/Tante Ugle har for de penge hun fik for maleriet til "Kvindernes Bygning" købt en trekant jord, så haven er blevet udvidet. Hun sælger godt, og der kommer snart en kunsthandler på besøg.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/9eus</t>
   </si>
   <si>
@@ -3129,151 +3194,151 @@
 Tænk at I nu snart skal til at vende Næsen hjemefter søde Bibbe, hvor jeg glæder mig til at se Jer, men det bliver vel næppe før til Jul, men der er jo også kun 3 Måneder til, den Tid kan snart gå; bare I nu må få godt Vejr til Jeres Tur så kan det blive interessant og morsomt, mon vi ikke vi får et lille Kort en Gang, mens I er på Vandring?
 Mon Du har hørt at Tante Ugle købte den Trekant Jord bag ved Haven, da hun havde solgt det store Billede til ”Kvindernes Hus”, en Bestilling af Carlsbergfondet; Haven er bleven så dejlig og nu får vi ingen op ad os, selv om der med Tiden bliver solgt nogle Byggegrunde; er det dog ikke dejligt at Uglen nu sælger så godt; hun havde haft Brev fra en Jud [”Jud” overstreget] Kunsthandler i Jylland som før har købt af hende at han gerne vilde købe 4 Billeder, han vilde komme midt i Måneden, det bliver spændende hvilke han vælger, han skal naturligvis have dem billigt, men det må da blive adskillige 100 Kr. – Uglen fik malet 7 Billeder, og nogle Aqvareller ovre i x [Resten af brevet mangler]
 [Skrevet på hovedet øverst på s. 2:]
 d.13 – 9.
 Jeg har set Bent 2 Gange, han var i Kerteminde en Aften mens jeg var der og - Fredagsaften var han her - - I Nat og i Dag har det regnet dejligt 27 mm, det tiltrængtes hårdt så alle er glade, vi håber på mere. Rie.</t>
   </si>
   <si>
     <t>1938-04-25</t>
   </si>
   <si>
     <t>Johanne  Larsen</t>
   </si>
   <si>
     <t>Lindøgaard</t>
   </si>
   <si>
     <t>Franziska  Erichsen
 Kirsten Hjorth
 Niels  Junker
 Drude Jørgensen
 Adolph Larsen
 Andreas Larsen
 Henning Larsen
 Martin Larsen
 Vilhelm Larsen
+Else Larsen,  Andreas Larsens kone
 Kirsten Larsen, Elena Larsens veninde
-Else Larsen, Else, Andreas Larsens kone
 Axel  Müller
 Fritz Syberg
 - Vesterdal
 Thora Vesterdal
 Mary Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Bents bedstemor og professoren var. 
 Udstillingsbygningen ved Odense Å hedder Filosoffen.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0418</t>
   </si>
   <si>
     <t>Johanne Larsen ønsker tillykke med fødselsdagen. 
 Det er koldt og tørt, så Johanne er bekymret for høsten. 
 Kirsten/Pelle Hjorth er begyndt at komme på besøg, og det er hyggeligt. Pelle synes, at der er meget "vrøvl" hjemme hos hende selv. 
 Johanne og Adolph har fået lam og kalve. Drengene fisker, og de kan af og til sælge af fangsten. 
 Johanne m.fl. har været i Odense for at se Forårsudstillingen. De mødte et katolsk konfirmationsoptog. Johannes Larsens billeder var dejlige, men Johanne brød sig ikke om de fleste af Sybergs. Efter udstillingen besøgte hun Henning/Bror og Kirsten, og til sidst spiste de i Fyns Forsamlingshus. Her mødte de Professoren, som opførte sig mærkeligt og var sørgeligt forandret.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/vy50</t>
   </si>
   <si>
     <t>Lindøgård d. 25-4-1938
 Kæreste lille Dis!
 Nu er Piben tændt, en lille Kaffetaar ved Siden og nu skulde det saa gærne gaa løs med Fødselsdagsbrev til dig. Solen straaler skønt og lover fint Vejr til i Morgen. Allerførst skal jeg da have nedskrevet alle mine gode og varme Ønsker for Dig – eller i hvert Fald en Brøkdel, dem alle kan Papiret umulig rumme!! Naa, lad mig nu ikke blive for gevaltig, men i al Jævnhed ønske dig en god Dag og et godt Aar! Intet Ønske kan vel være mere paa sin Plads end det, at Du maa have din kære Axel frisk og stærk. – Jeg tænker mig at Du har lavet og laver noget Festlighed for Dagen, som Du jo altid forstaar at lave noget Festlighed i dit lille smukke Hjem. Du kan tro, jeg glæder mig til ved at tænke paa, hvor yndigt vi havde det – Skæbnen er os dog ret god ved at lade os ses af og til, Tiden er heller ikke mere til at forsømme sligt, vi har ikke mere de Oceaner af Tid foran os som tidligere, da Tiden laa lang og forjættende for os. Nu begynder vi - jeg ihvert Fald – at tælle de fremtidige Aar paa Fingrene. Og selvom Aarene blev mange, var det jo næppe muligt at Hjernen vilde holde, saa man kunde have Glæde af Samvær. Bents Bedstemor, som kun er sidst i 70erne, kan ikke en Gang kende sine nærmeste. Her staar alt vel til – naar undtages at der hviler et lille permanent Tryk paa os alle over Tørken og Kulden. Forleden var der tyk Is paa Bassinet i Haven c. ⅓ Tomme! Vi har heldigvis ikke saaet vore Roer saa tidligt at de var kommen op, hvor det var sket, er de svedet bort. Mon I har faaet? Ja, netop hos Jer er der jo ret fugtigt, saa I trænger maaske ikke saa haardt som vi her paa de lette Jorde. Manse og jeg kørte i Gaar til Odense (derom senere) og det saa mange Steder ynkeligt ud, ogsaa Kornet. Et Sted saa vi en lille Mauk Mark ["Mark" indsat over linjen] plantet til med Kaal – det var altsammen visnet. 
 Netes Datter, Pelle – hendes rigtige Navn er Kirsten, det er næsten Synd, at hun ikke kaldes ved det smukke Navn – har er ["er" indsat over linjen] begyndt at dyrke os; hun var her næsten hele Paasken og nyder det; hun lærer Tandteknik i Odense og slider ret haardt i det, og naar hun skal holde Ferie hjemme, kan hun ikke faa Fred for sin Far, som altid høvler om hende at hun skal bestille noget; hun kom med en Saddel, som hun havde laant for Paasken og ½ Fl. Akvavit, som satte Kulør paa 2 af vore Paaske.Aftensmader. Hun er en umaa
 2
 delig sød Pige; jeg ved ikke et Menneske som til den Grad falder sammen med Husets Psyke som hun; hun minder saa meget om os Søstre som unge; og saa ligner hun Bibbe saa mærkværdigt. Første Gang hun var her kom hun ind samtidig med Else (Puf) og de stod ved Siden af hinanden i Døren; da jeg havde hilst af med Else, sagde jeg til Pelle: men Gud, søde Bibbe, hvad staar du dog der for i Overtøj! Jeg maa jo ikke have set rigtig paa hende, og det var Aften med tændt Lys, men først da jeg vendte mig, kom hun efter mig og sagde ”men det er jo mig, Tante Junge. Var det dog ikke besynderligt? Naa, men det som jeg kom fra og som jeg vilde have fortalt om Pelle var, at hun havde sagt til Mary, ”Hvor I dog har det dejligt her, altid saa fredeligt og harmonisk”, og det var altsaa for at belyse, at ”alt staar vel til her”. Vi nyder hende meget, og det er saa morsomt at have en af sin egen Slags. Stakkels Pelle føjede til, da hun sagde det til Mary: hjemme er der altid saa meget Vrøvl. - - Vi har faaet 6 smaa Lam i Aar, det ene af Faarene fik 2 dødfødte, et fik 2, hvoraf det ene døde – lidt skal man jo altid have Uheld med, men 6 har vi da altsaa af 4 Faar og saa maa vi vel ikke klage – selv om det ene maa dækkes op af Bibbe, som for Resten har megen Glæde af sin Virksomhed med det. Vore Køer har kælvet godt og normalt og de tre var da Kviekalve; den ene af Tyrekalvene gav vi Mælk en 14 Dages Tid og den afgav dejligt Kød for hele Paasken – og endnu! Saa sparer vi at købe. Og de gode Drenge virker med deres Fiskeri i deres Fritid; de har købt Ruser og fanger mere end vi kan spise – forledes havde de 41 Torsk men undertiden kun en eller to. Saa vi svælger i Fisk, men nu har det ["t" i slutningen af ordet overstreget] et helt Hyttefad fuldt og skal have dem solgt. Vi kan saa sandelig ikke klage over vore 4 Børn, for de hænger i og gaar op i Arbejdet med Liv og Sjæl og er altid saa søde. Selv Tinge er bleven meget mere glad og jeg spørger mig selv med en stille ængstelig Hvisken, om der mulig skulde oprinde bedre Tider for ham. Han og Manse er nu saa gode Kammerater; det er rigtignok noget andet end før M. rejste til England. 
 Saa var der vores Odensetur i Gaar, den 
 3
 må Du høre lidt om. Vi skulde se Foraarsudstillingen derude i deres smukke lille Udstill.Bygning nede ved Aaen, omtrent ved det Sted, hvor ”Heden” (som de Barbarer nu har omdøbt til Sdr. Boulevard) begynder. Vi tog Morgen Rutebilen og det var straalende Solskin, men koldt jo. Vi spaserede fra Bilen ned over Albanitorv, hvor de mægtige Klokker i den katolske Kirke lige begyndte at runge; og saa tonede et Optog med katolske Konfirmander frem fra en Sidegade, forrest 4 udklædte Messedrenge med et el. andet i Hænderne (jeg husker ikke hvad) saa en gammel tyk Pater og efter ham en Skare Drenge i stiveste Konfirmandspuds, saa en tyk Nonne og efter hende en Skare hvidtklædte unge Piger i helt enkle hvide Kjoler, hvide Strømper og sorte Sko og med Slør – også hvide – som dækkede deres Overkrop; det var nydeligt og festligt. - - Efter en Omgang i den skønne Klosterhave langs med Aaen, hvor der stod et sort Svanepar med Unger, gik vi i Munkemose, hvor talrige Ænder Svaner og Gæs skulde beses og saa var det Tiden, hvor de lukkede op paa Udstillingen; vi havde i en Bagerbutik forsynet os med Smaakager og en Plade Succes, som vi nød i Munkemose, saa vi kunde være styrket til at bese Kunsten! Udst. var bedre end da vi var der for to Aar siden og der var smukke Billeder. Jeg glædede mig meget over 6 dejlige Billeder af Las, et fra den store Stue – Salen – paa Båxhult, de andre var Kjerteminde, Huset og Haven; å hvor jeg syntes de var bedaarende. Men saa var det til Gengæld smerteligt at se Sybergs Billeder; han maler helt anderledes nu, synes jeg. For to Aar siden var jeg betaget over at se to dejlige Landskaber men nu! Naar jeg undtager Tante Franziskas pragtfulde Skikkelse i en Liggestol var det hele saa underligt middelmaadigt, uldent og for mig at se uskønt, men de kan vel heller ikke blive ved! Jeg har ellers altid været en stor Beundrer af Sybergs Kunst. 
 Efter 1½ Times Betragtning af de 3 smaa Sales Indhold vandrer vi hen til Bror Klakses yngste ["Klakses yngste" indsat over linjen] og Kirsten. De bor i en lille henrivende 2 Værelses Kvistlejlighed i en [et bogstav overstreget] moderne Bygning i en lille Gade, Falen – tænk at et saa sjovt gammelt Navn har faaet Lov til at bibeholdes – der er Altan, hvor deres 
 4.
 lille Unge kan staa og sove; det var et yndigt lille Besøg; jeg synes altid det er saa morsomt at besøge smaa ny-startede Hjem; og det blev i Sandhed udbytterigt – for os! Vi drog af med et Sær blaat Chiviotstøj, et Par tykke graa Flonelsbenklæder og en Regnfrakke! Og saa til Fyens Forsamlingshus, hvor vi har tænkt os Muligheden af Drudes Nærværelse, men blev, som vi jo saa ofte bliver her i Livet, skuffede. Da Agraren havde givet helt godt med af Penge og jeg havde en Fem’er liggende fra min Rejse, bestilte vi flot Dineren: Suppe, Drudes berømte Suppe, Kyllingesteg med nye Kartofler og Agurkesalat samt Karamelbudding. Dertil 2 Paaskebryg! - - Jeg havde truffet Fru Junker – Dr. J.s Kone – paa Udst. og spurgte til Prof. Hun sagde, det blev værre og værre; han gaar og synger hele Dagen, saa han er permanent hæs, og Drude kan næsten ikke holde ham ud. Saa spurgte jeg Opvartersken paa F. For. , som jeg jo kender godt, og hun svarede næsten ligesaadan; han er, kunde jeg forstaa, en frygtelig Plage for Personalet derude, naar han kommer – og det gør han tit. Saa traf det sig, at han netop kom og efter at vi nogen Tid havde hørt ham larme inde i Buffetten, gik jeg derhen og spurgte, om han ikke kom og sludrede lidt med os. Han blev helt bevæget ved at se mig og dvælede meget ved at jeg ikke havde skrevet til ham; saa fik vi forøvrigt en rigtig dejlig Passiar, næsten paa en Time; han priste dig i høje Toner og sagde, at han havde fundet dig meget mere lødig end han havde tænkt sig efter at have læst ”Den synske”. Saa snakkede vi om mange andre Ting og Manse var meget imponeret over hans Klogskab og Intelligens; han blev bag efter ved med at komme tilbage til, hvor han dog var klog og blændende. Manse saa han jo for første Gang – nej anden maaske – saa han kan jo ikke dømme, men jeg, som har kendt ham saa godt og elsket ham saa højt jeg sørger jo over den uhyggelige Væsensforandring, der er sket med ham, saa smertelig forandret nej forgrovet, mener jeg; og saa denne trættende Hang til at fortælle Anekdoter, som han aldrig før har haft men som Drude har i saa høj Grad [”men som Drude har i saa høj Grad” indsat over linjen]. Men du og nu Manse har alligevel kendt ham for lidt til at se Forandringen. Gid han endda maatte blive ved status quo! Han skulde til Fødselsdag ude hos Thora Vesterdal, men tog en Vogn for at sidde hos os saa meget længere. Å Posten! Allerede! Ja saadan gaar det altid – at han er for tidlig paa den naar det kniber
 [Skrevet langs sidste sides venstre kant:]
 Tusinde Hilsner fra os alle til Jer alle. Tusind Lykønskn. Din Junge.</t>
   </si>
   <si>
     <t>1939-02-27</t>
   </si>
   <si>
     <t>Johannes Nicolaus Brønsted
 Thora Cohn
 Elena Larsen
 Johannes Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Marie Meyer
 Alhed  Møhl, Lysses datter
 Kurt Schuschnigg
 Ane Talbot</t>
   </si>
   <si>
     <t>Thora Cohn, f. Larsen, blev født 19. jan. 1939. 
 Den omtalte etiket til ølflaskerne lå ikke sammen med brevet.</t>
   </si>
   <si>
     <t>Andreas/Puf Larsen sender et forsinket fødselsdagsbrev. 
 Else og Andreas Larsens datter fik navnet Ane Kathrine Alhed. Hendes lillesøster blev døbt Thora.
 Andreas tabte sin pibe på brevpapiret; deraf den brændte plet. 
 Schuscniggs tale har været bragt, og Andreas Larsen forstod noget af den.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/1485</t>
   </si>
   <si>
     <t>[Fortrykt øverst på arkene:]
 ANDREAS LARSEN
 KJERTEMINDE
 [Håndskrevet i brevet:]
 27/2 - 39.
 Kære Lysse.
 Vi er nok kommet skidt efter det, hvad angaar at huske Din Fødselsdag iaar. Da det den 22/2 var Magisterens 60-aars, syntes jeg at det var for tidligt at skrive til Dig, og saa gik Tiden til jeg, da jeg vaagnede imorges regnede ud, at nu var det for sent, for nu var det den 26. Da jeg saa Politiken viste det sig imidlertid at det var den 27. Far er det jo paa en Maade gaaet knap saa slemt, han skrev jo forleden for at gratulere Dig til Din nye Værdighed som Aktionær. Nu haaber vi, at det Brev har naaet Dig til idag; selvom det ikke var et Fødselsdagsbrev, saa var det jo en Hilsen og en glædelig Overraskelse. - Har I faaet Jeres Datter døbt? Vores kom alligevel ikke til at hedde Alhed. Sagen er at Ane hedder (lille Søster faldt ud af Vuggen, mens jeg var ved at tænde Piben, derfor Brandpletten) Ane Kathrine Alhed, og at vi tilsidst fik Samvittighedsnag overfor hende, saa kom den lille til at hedde Thora. - Med Brygningen gaar det saa smaat fremad, jeg er begyndt at tænke paa Udstyret og vedlægger et Par Udkast til en Etikette. Jeg tænker mig den er færdig iden jeg kommer derover. - Jeg skal hilse og gratulere fra Marie Meyer, som har hjulpet os med Hummerne. - Nu hørte jeg en Del af Schussniggs Tale, hvor meget jeg forstod af den er en anden Snak, men naar I læser dette har vi vel begge læst Referaterne. Men det synes jeg, jeg forstod, at han fik betydelig mere Bifald naar han talte om Østrig end om Tyskland, ogsaa Venskabet med England og Frankrig syntes at vække Begejstring. - Naa nu er det Tiden at Brevene skal ned saa nu maa jeg slutte. - Else maa nøjes med at sende en Hilsen og Lykønskning herigennem, hun har jo maattet underholde Marie Meyer.
 Godt aar!
 Hilsen til Jer alle
 fra Puf. 
 [Indsat øverst på s. 1; på tværs:]
 Hilsner og Ønsker om et godt Aar fra os alle her. Thora Jeppe Ane Else Puf og Farfar
 [Indsat øverst s. 1 omkranset af streger:]
 Det er Elses Fødselsdag den 28/4, hvornaar er det nu at det er Bimses?</t>
   </si>
   <si>
     <t>1939-03-18</t>
   </si>
   <si>
     <t>Bakkevej 12 Hareskov St.</t>
   </si>
   <si>
     <t>Lars Christian Balslev
 Louise Brønsted
 Thora Cohn
 Aksel Dydensborg
 Adolph Larsen
 Andreas Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Axel  Müller
 Otto Emil  Paludan
 Ellen  Sawyer
 Adelheyde Syberg
 Ane Talbot
 Maria von Sperling. g. Balslev
 Albrecht  Warberg
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>I sommeren 1938 aftalte England, Frankrig, Italien og Tyskland, at området i Tjekkoslovakiet kaldet Sudetertyskland indlemmedes i det tyske rige som en lydstat (der boede mange tyskere i denne del grænsende ind mod det tyske rige). Den engelske premierminister Chamberlain udtalte ved hjemkomsten til London de berømte ord ”Peace in our time”). - 5. marts 1939 angreb Tyskland resten af Tjekkoslovakiet. Snart drev forfølgelsen af de sudetertyske jøder og arbejderbevægelsen dog en del på flugt, flest til Tjekkoslovakiet (Kilde: Lex. dk). 
 Albrecht Warberg blev født 7. marts 1839 på gården Ensomhed i Heden på Midtfyn. Han blev begravet på Hillerslev Kirkegård. 
 Egelund eller Lundgaard, Lumbyvej 56, Lumby. Oprindelig en tvillingegård (matr. nr. 6a og 7a) (Kilde: Arkiv.dk). 
 Lars Christian/Laders og Marie Balslev boede 1929 til 1958 på Erikshaab (Alhed Larsens og hendes søskendes barndomshjem).
 Kirkelaugnet: Der menes formodentligt en bygning/et laugshus ved kirken, oprindelig benyttet af et håndværkerlaug/lav/sammenslutning.
 Diatermi: Kortbølgebehandlinger i form af lokal varmebehandling, af bl.a. gigt- og muskelsmerter (Kilde: Lex.dk).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0600</t>
   </si>
   <si>
     <t>Axel Müller har været syg.
 Johanne og tre af hendes søstre har højtideligholdt deres fars 100årsdag. De kørte først til Heden Kirkegård og besøgte Adelheyde/Mimi Sybergs grav. Derefter fik de middag på gården Erikshaab. Der var en dejlig udsigt gennem haven, som var blevet ryddet. Efter maden tog selskabet til Hillerslev Kirkegård, hvor de trimmede Albrecht Warbergs gravsted og plantede blomster samt lagde kranse på den samt på Otto Emil Paludan/Pallams grave. De sluttede med kaffe på Erikshaab og kørte så til Kerteminde, hvor de spiste hos Johannes Larsen med familie. 
 Johanne får lysbehandlinger i sin tå.</t>
   </si>
@@ -3441,50 +3506,189 @@
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ytKA</t>
   </si>
   <si>
     <t>[Skrevet på kuvertens forside:]
 Fru Johanne Warberg
 Lindøgaard
 pr. Dræby St
 Fyen 
 [Ulæselige noter i højre side]
 [Skrevet på kuvertens bagside:]
 afs. Brøndsted, Blegdamsvej 19, Kbvn Ø.
 [Delvis ulæselige noter:]
 …. Maler Jensen … Alfred Jensen Cycelhandler 
 [I brevet:]
 8 Spt. 42
 Kæreste Junge! 1000 Tak til Dig og Jer alle for Besøget hos Jer. Jeg vilde ønske en større Veltalenhed stod til min Raadighed, saa jeg rigtig kunde udtrykke, hvor glad jeg var ved det. Nu ved jeg altsaa rigtigt, hvordan der er hos Jer, og hvor er der yndigt og hvor I er søde allesammen. Jeg har tænkt saa meget paa Jeres Høst, sørget i Regn og glædet mig i Solskin (tildels maaske ogsaa egoistisk, men dog mest landøkonomisk), men nu er jeg blevet rolig i Sindet i den faste Overbevisning, at det nok er kommet ind altsammen, og at Tinge og Manse har leveret Vildt til Høstgildet. Og hvor var det dog morsomt at jeg ogsaa fik Bibbe at se, det søde Barn vilde absolut have kørt min lille Bagage til Kerteminde, det havde været nydeligt efter Natteturen! Ja, Rutebilen svigtede jo, og jeg havde en meget varm, men ogsaa meget sund Spadseretur til Kerteminde. 
 Ogsaa Besøget i Brædstrup var særdeles vellykket, alt ialt en dejlig Rejse med godt Forslag i, skønt det jo kun var 10 Dage ialt. Magisteren var ogsaa glad ved sin Fodtur, havde bl.a. været paa Randbøl Hede og ved Slaggaarden, hvor han fandt Korsnæb i Massevis Heldigvis er jeg aldrig ked af at komme hjem, Bes var her og havde The og Hygge til os. Den vidunderlige Frk. Andersen var ogsaa kommen og fungerer nu, foreløbig tilfredsstillende, laver god Mad og gør et kompetent Indtryk i det hele taget, maaske snarest lidt for, jeg spørger mig selv, om hun kan bevare sit elskværdige Væsen under alle Forhold, det er maaske lidt meget at forlange, men for mig egentlig den aller vigtigste Egenskab hos en Husfælle. Jeg har nu efterhaanden genset alle Børn og Svigerbørn undt. Lomme; Mudi med Familie var her hele Dagen i Søndags, de to Unger er meget lækre, og Michael var i sit allerbedste Humør, saa er han uimodstaaelig. Mudi er flink og udhvilet ved efter sin Extraferie. Mornine holdt en nydelig lille Midg. i Lørdags for Eli, Swane, Vennen Einar Kabel – Pianist – og os, det er saa fint og lækkert, alt hvad Mornine laver: hun har opgivet sin Sommerrejse, men tager dog en Ugestur ud til Karen – vores Kusine – i Holte. Eli og jeg snakkede om, hvad vi dog kunde gøre ved hendes Fattigdom, jeg har talt med Eskild, om han ikke kunde skaffe hende noget Haandarbejde, det [ulæseligt] og er vist godt betalt, men Ulykken er at Materialerne til det som til saa meget andet er ved at udgaa. Stakkels Mornine med sin evige Pengenød. 
 Igaar havde vi Besøg af vor gamle Ven Gjerulf, som vi ikke har set i en 20 Aar. I den Tid har han været bosat baade i Dresden, Schweiz, Paris og London, flere Aar hvert Sted og er nu vendt tilbage til sit Udgangspunkt, nemlig Hellesens Fabrikker her i Byen. I England havde han gjort Bekendtskab med en Slags Bevægelse, startet af en Oberst Douglas, som menes at kunne skaffe gode og tilfredsstillende sociale forhold paa en meget simpel Maade; han fortalte en hel Del om det, det lød udmærket, vi vil prøve at faa nogle Bøger af denne Douglas, I kender vel ikke noget til ham; jeg har aldrig hørt ham nævne, skønt jeg i lang Tid har været interesseret i de Spørgsmål og ude efter nogenlunde populære Værker, han skal være forholdsvis [”forholdsvis” indsat over linien] let forstaaelig, men pokkers svært er jo al den Slags, og ialfald jeg læser dem med den lidt ubehagelige Fornemmelse, at jeg ikke vilde kunne gennemskue selv de allerværste Brølere. 
 Hørte I Buhl i Radioen? Det var jo tydelig nok, og vi faar vel altsaa snart tysk Administration, for Sabotagen hører naturligvis ikke op. Det kan ogsaa være det samme, naar bare de vil lade være med at skyde Gidsler, det er efter min Mening Topmaalet af Barbari og næsten ikke til at udholde. Men man kan da altid haabe, at det uventede sker, og det hele holder op, før end ["end" indsat over linjen] man venter.
 Og nu er jeg meget spændt paa at høre, om Du har haft Doktoren ude, og hvad han har sagt om, og hvad han vil gøre ved Hoften, saa det bliver Du nødt til at skrive mig et Par Ord om lille Junge! Og saa 1000 varme Hilsner til Jer alle, Din Lugge.
 H. f. Magisteren.</t>
   </si>
   <si>
+    <t>1943-01-24</t>
+  </si>
+  <si>
+    <t>Steen Steensen Blicher
+Julie Brandt
+Winston Churchill
+Adolph Hitler
+Adolph Larsen
+Alhed Larsen
+Jeppe Andreas Larsen
+Johannes Larsen
+Vilhelmine  Larsen
+Johannes Madsen
+Elias Muus
+Sofie -, pige i huset på Lindøgaard 1942
+Franklin Roosevelt
+Ellen  Sawyer
+Janna Schou
+Erik Warberg Larsen
+Martin Warberg Larsen</t>
+  </si>
+  <si>
+    <t>St. Steensen Blicher: "Trækfuglene, en Naturconcert" udkom med Johannes Larsens træsnitsillustrationer i 1914. Stokkene ejes nu (2026) af Den Danske Radeerforening. Om de er ødelagt vides ikke.
+Glarmesteren er sandsynligvis Johannes Madsen, Kerteminde. 
+Det vides ikke, hvem K er.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8409</t>
+  </si>
+  <si>
+    <t>Johanne/Junge Larsen vil gerne holdes orienteret om Janna Schous sygdom og operation.
+Brændslet kan ikke slå til, så nu har Johanne og Adolph/Agraren Larsen købt en kakkelovn med rundtræk og et nyt komfur. Johanne beskriver nyindretningen af en stue samt, hvordan kakkelovnen virker. Hun får ikke længere kolde fødder, og de sparer op mod 1/3 af den mængde tørv, som de før brugte. Familien har også fået ny radio, og de kan nu høre programmer fra USA. 
+Adolph er kommet til at smadre kuplen på lampen, som Johanne havde "hjemmefra".
+Martin/Manse har købt alle træsnittene til Blichers Trækfuglene af Johannes Larsen, og de hænger i spisestuen. Klodserne/stokkene er destrueret, så der kan ikke trykkes flere (se kommentarfeltet). 
+Det er frygteligt, at soldaterne blev ofret ved Stalingrad for at sikre Tysklands ære. Man troede ikke på det russiske folk, men de er seje. Bare Hitler nu ikke laver modtræk såsom at tvangsindkalde unge mænd i andre lande end Tyskland. En elektriker har i øvrigt fortalt Johanne, at alle tyske soldater slet ikke er "Hitlerianere".</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/7TBX</t>
+  </si>
+  <si>
+    <t>Lindøgaard. 24-1-1943.
+Onsdag
+Kære lille Dis.
+Manse har lige funden de Hefter, som du lånte Drengene, og nu skal de af Sted lige med det samme siger han, ["siger han" indsat over linjen] saa jeg maa se at faa lidt med.
+Tusind Tak for dit lange og gode Brev, som jeg blev saa vældig glad ved. Der var ligesom mere af dig i det, end der har været i lange Tider, lidt mere Smaasnak og lidt flere Betragtninger ved Siden af Oplevelserne. Jeg tager af hele mit Hjærte Del i lille Jannas Sygdom, hvor er jeg spændt paa dit næste Brev, hvor jeg saa faar om Operationens Forløb. Det synes jo ikke at være noget alvorligt, men man kan aldrig vide - ligesom man jo ikke kan vide med Sikkerhed om Turens Forløb, naar man sætter sig op at køre i en Vogn; der kan altid ske noget, selv om der ikke er nogen rimelig Grund til at tro, det skal gaa galt.
+Ja, det er godt med Breve, søde Dis, tænk hvor vi vilde være isolerede, hvis de ikke var til.
+Her er i Sandhed sket store Ting, siden jeg i Dag for 8 Dage siden skrev til dig. Det gik pludselig op for os, at vort Brændsel ikke kunde slaa til, til vi igen til Sommer kan faa Tørv, og Manse ringede til Muuses i Kjerteminde om Brochurer til Kakkelovne og Komfurer. Nogle Dage efter fik vi en ny Kakkelovn med Rundtræk - smaa 300 Kr - samt et Komfur, der dog kun lige er kommen og endnu beror i Vaskehuset. Vort gamle K. var dejligt at bruge og Ovnen god at bage i, men saa gammelt, at det var udelukket at regulere, hvorved c. de 9/10 af Brændselet gik op i Luften - og der forslaar det jo nu ikke noget! Lørdag Form. blev Kakkelovnen stillet op i Sovekamret og om Eft. flyttede de ["de" overstreget] vi. Mandag kom Elektrikeren; en ny Radio, lige erhvervet blev stillet an, saa nu kan vi høre Udsendelser selv fra Amerika ganske tydeligt og nøjagtigt, naar da Tyskerne vil lade være med at larme. 
+Gardinerne blev hængende, baade her og nede i den lille Folkestue, hvor vi nu har faaet Sovekammer. Vi ha ["Vi ha" overstreget] Jeg havde, da vi blev antastet for vor Mørklægning - etter rettere: ikk_e M.l.g. hængt mørkebrune Damaskes Gardiner op her, som vi kunde trække sammen, saa her var fint mørklagt; jeg fik af Elle til mit Bryllup 2 Fag meget lange Gardiner, dem har Sofie syet om for mig, saa de ved Øgning blev til 3 Fag. De stumper c. 3/4 Al. fra Gulvet, men for det midterste Vindue (fra Vindueskarmen og helt ned til Gulvet har jeg hængt et Tæppe, et svensk vævet, som vi i sin Tid fik af Grethe Sawyer. Den blaa Hjørnesofa med Bord - du husker nok den gamle fra Agrarens Forældres Tid - staar det eneste Hjørne i Stuen, hvor det kunde staa, bagest til højre i Stuen; mit smukke gamle Skrivebord staar mellem Døren og det første Vindue og ser saa godt ud; Sybord og Stol foran det midterste Vindue og videre op det lille Spejlkonsol (uden Spejlet) med Radioen ovenpaa. Mellem Ydervæggen og Sofaen: min lille Bogreol og paa Langvæggen over for Vinduet Manses Reol, ret lav, sort, smuk, lavet af Snedkeren i Munkebo, smækfyldt af Manses Bøger, fint indrammet af Malerier saadan:
+(Tegning. I denne indsat fire gange "M.", ordene "Maleri" og "Taburet" samt "Skægs Tæppe"]
+De tre smaa Klatter over Reolen er smaa Træsnit af Las. Det er en meget smuk Væg. Under Bordet ligger Tæppet, som Pan gav mig til min 60 aars.
+Kakkelovnen er saadan, at den suger den kolde Luft forneden ind, lader den gaa op gennem en Kanal langs Fyrrummet og ud gen. et Hul i Siden af Kakkelovnen; deraf følger, at den kolde Luft, som altid ellers er i en Stue nærved Fødderne, cirkulerer og opvarmes. Nede i Folkestuen var jeg _altid hele Vinteren igennem som Is fra Fødderne til langt
+2.
+op over Knæerne, mens jeg nu sidder med fuldkommen varme Fødder og Ben. Tro mig, de 300 Kr. er godt givet ud, ikke alene af den Grund, men ogsaa fordi vi kun bruger under Halvdelen, ja maaske kun 1/3 af, hvad vi brugte i Folkestuen, skønt Stuen her jo er en hel Del større. Hvis Komfuret bliver en ligesaa stor Succès, er der Haab om, at vi faar vor Brændsel til at slaa til. Vi giver op mod 70 Kr. for en Ton Tørv, saa det er let at regne ud. Jeg tror, at havde den Forandring været foretaget allerede i Efteraaret, var begge Dele bleven betalt med det Brændsel, der spareres i Aar ["i Aar" indsat over linjen]. - Du kan tro, Stuen her er yndig; jeg ordentlig fryder mig, naar vi sidder her om Aftenen, den Hjørnesofa er af en egen gammeldags Hygge. Tinge er kommen med en Staalampe, som han vist har faaet af Elle: den gamle Kontorlampe hjemmefra, lavet an med elektrisk Lys men med sin gamle Kuppel paa X. 
+[Indsat i venstre margen s. 2; lodret:]
+X Ak! Da Agraren nu vilde rejse sig (for at hente noget til mig) huskede han ikke paa Snoren paa Lampen [teksten fortsætter nederst s. 2] røg ned paa Gulvet og den gl. Kuppel i tusind Stykker, har eller holdt til [teksten fortsætter s. 2 i højre margen; lodret:] mange Rejser. [Indsættelse slut] 
+Det er noget Bras med det Snorevæsen, som der kan faldes i, men naar Manse faar Raad, vil han have en P.H. Lampe, hængende over Bordet. 
+Nu synes jeg, jeg har givet dig en god Beskrivelse af Stuen. Sovekamret er helt pænt, men vi har endnu ikke kunnet faa flyttet Telefonen herop - Gud ved, naar det kan blive - og før kan vi ikke tage rigtig Bestemmelse om Billeder. Der bliver ikke saa koldt som her, da Komfurvæggen jo luner. Manse er flyttet ind i det lille Værelse, hvor du sov i Sommer; p. Gr. a. at det lange Træskillerum mellem Stuen her og Værelset er der helt lunt; der var trods Frostvejret 3-4⁰ Varme; ovre hos ham var der altid Frost, naar det frøs udenfor. - Jeg tog en lille Dag til at ordne Skrivebordet med Rum og Skuffer; fik sorteret Breve og fik brændt Masser, der bare laa og fyldte op. Manse har nu faaet den ene af Skufferne til alle sine Papirer, jeg den anden; Konsolskabet skal ryddes - jeg har Pudevaar og Haandklæder i Skabet, fine Servietter Lyseduge o.s.v. i Skuffen, alt det maa jeg se at faa Plads til andet Steds, saa bliver der Plads til Sysager og andet; der var det ved den lille Folkestue, at der ikke var eet Gemme, hvor vi kunde lægge fra os, alt hobede sig op i selve Stuen, og det var næsten umuligt at holde Orden.
+Vi har nu faaet en rigtig Stue at være i; den lille Folkestue var hyggelig om Vinteren, med ["med" overstreget] men med en Kahyts Hygge. Møblerne derfra staar nu i Stuen ved Siden af; den skal kaldes og være Spisestuen, og der hænger Lases Træsnit Manse har erhvervet alle Træsnittene til Blichers Trækfuglene, indrammet i [en overstregning] meget store Rammer i en Orden som Alhed var med til at bestemme, og som Glarmesteren altså kendte. Der findes nu kun et eller to Eksemplar-Samlinger, Klodserne ødelagte. Manse fik 25% af Las - som altid kalder Manse ved sit Barnekaldenavn, Gagger; "Gagger skal have 25% sagde Las, da han købte dem! Las er nu sød.
+Sikken en Gang, der nu er i det ude omkring i Verden; jeg har været saa opbragt over, at alle de indesluttede t. Soldater i Stalingrad Omraadet skulde ofres til ingen Verdens Nytte, bare for at lave Heltegestus; tænk saa mange friske unge Mennesker - ofret for T-s Æres Skyld. Hvilke mærkelige Æresbegreber! Vi har lige hørt fra England, at Churchill og Roosev. har været sammen i 10 Dage i Afrika - de har rigtig konfereret! Og hvor har jeg tit moret mig over de elendige Russere, der nu faar hele Verden til at maabe; der var jo ingen Ende paa, hvor alt var i en gruelig Tilstand i Rusland, og hvor elendigt Menneskematerialet var bleven under nuværende Styre. Vestevropa maa nu i hvert Fald indrømme, at noget kan de da. - - Jeg bæver ved Tanken om, hvad Hitlers desperate Modforanstaltninger vil naa at blive. Tvangsindkaldelse af danske Soldater?? Lad os dog haabe paa, det ikke sker; hvad enten det blev til Indrømmelse fra den danske Regering eller Oprør her i Landet - næsten lige frygteligt. Her var en tiltalende lille Elektriker forleden; jeg sad herinde og vi passiarede. Han havde været i Tyskland paa Arbejde i 1940 og opholdt sig senere i Frederikshavn, hvor han traf mange tyske Soldater; han paastod at meget, meget faa var Hitlerianere og med paa alt det Krigsværk - ja, det er jo kun eet Menneskes Indtryk! Alle de Henrettelser i snart sagt alle Lande undt. Danmark, hvor er det rædselsfuldt og hvor den Nation dog bliver forhadt. Aldrig har der vel været saa meget Had i Verden som for Tiden - hvor er Verden kommen langt fra de bibelske Ord: Mine Børn elsker hveranden.
+[Indsat øverst s. 1; på hovedet:]
+Nej, Dr. Fly er god nok - og jeg tror heller ikke der er noget mystisk i det, jeg omtalte, men tilbage bliver det mærkelige, at man faar antipatiske Fornemmelser af en sympatisk Omtale. Jeg er nu kommen i Tanker om, at det nok kom fra din Beskrivelse af den kolde Aften hos K. med den ustandselige Radio. Holdt mig lidt à jour med dit Syn paa K. - det kan jo vende sig i enten god eller daarlig Retning, og gid det dog bliver i den gode - for Jannas Skyld. Jeg længes efter at høre om Operationen, du skriver nok snart. 
+Tusinde Hilsner fra din Junge. 
+[Indsat i venstre margen s. 1; lodret:]
+Dagen efter. Sikken de har bombet i Kbhvn. Også i Odense, menes der.</t>
+  </si>
+  <si>
+    <t>1943-02-05</t>
+  </si>
+  <si>
+    <t>Daisy  Berg
+Wilhelmine Berg
+Burmeister &amp; Wain
+Alfred Fly
+Adolph Larsen
+Elena Larsen
+Johan Larsen
+Peter Andreas Larsen
+Eli Laub
+Maren -, lejer hos Christine Mackie 1943
+Christine  Mackie
+Elisabeth Mackie
+Elisabeth Neckelmann
+Marie Neckelmann
+- Nouvack
+Meta -, pige i huset hos Johanne C. Larsen
+Ellen  Sawyer
+Laura Warberg
+Erik Warberg Larsen
+Martin Warberg Larsen</t>
+  </si>
+  <si>
+    <t>Laura/Skipper Warberg Petersen var i efteråret 1942 indlagt med gulsot. 
+S.V. kendes ikke, men hun må have været Laura Warbergs overordnede på hospitalet, hvor Laura var under uddannelse. Frk. Larsen er også ukendt. 
+Skitsen af den nyindrettede stue findes ikke sammen med brevet. Der ligger en sådan i et andet brev fra Johanne C. Larsen i periode, og det er uklart, hvilket brev den hører sammen med.
+Bedste er sandsynligvis Laura Warberg. 
+Elena/Bimse Larsen havde to halvsøstre, der begge blev kaldt Frk. Neckelmann. 
+Eli er muligvis Eli Laub. Karen kan have været hans kone.
+En kvissel er en forgrening af en fjord eller en å (Ordbog over Det Danske Sprog).</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8413</t>
+  </si>
+  <si>
+    <t>Det er skidt, at Laura/Skipper/Bi Warberg er kommet for tidligt på arbejde efter sygdommen.
+Johanne Warberg Larsen sender skitse af stuen. Komfuret er blevet monteret.
+Dr. Fly har været på besøg og lært Johanne at massere foden.
+Christine/Mornine Mackie har fået en lejer, Maren.
+Elisabeth/Putte Mackie er kommet ind i societykredse, og hun har deltaget i et radioprogram.
+Daisys tyske mand er blevet arresteret og ført til Tyskland, fordi han havde afskediget en tysk kvinde. Johanne har skrevet til Daisy, men hun turde ikke omtale arrestationen.
+Tæppet kan nok ikke trævles op og genbruges.
+Ellen Sawyer har været på besøg og spist restemad samt beundret stuen.
+Vandet står usædvanlig højt.
+Der har været luftkamp ved Vilhelm Balslevs gård.
+Ifølge England blev B &amp;amp; W ramt forsætsligt af bomberne.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/TXc1</t>
+  </si>
+  <si>
+    <t>Lindøgaard 5-2-1943.
+Kæreste lille Skipper!
+Tusind Tak for dit Brev, det var rigtignok dejligt at høre fra dig, men knap saa rart, at det viste mig, at du endnu ikke er kommen rigtig til Hægterne; hvor det dog var godt at du bad om to Fridage, men hvor kunde S.V. blive forskrækket over, at du havde haft saa faa Fridage, det er da hende selv, der ordner det, men hun maa jo mangle Overblik og Administrations-Evner.
+Godt, at vi har den milde Vinter, saa kan du da komme ud at trave. Nu kan man da tydelig se, at de andre Læger havde Ret, da de mente, du blev taget for tidligt i Arbejde. - Er der varmt nu paa Jeres Værelse? Det tror jeg nu betyder så meget - en saadan bestandig Ubehags-Fornemmelse i Fritiden er sikkert ikke godt.
+Nu har jeg ridset en Tegning op af Stuen; nu kan du gøre dig en Smule Forestilling om, hvordan her er. Vi er saa forfærdelig glade ved den smukke Stue, og saa er her saa dejlig varmt altid og saadan en behagelig Varme; en enkelt Gang er Termometret faret op paa 21⁰Reamur, da havde Far lagt - siger og skriver tre - Skuffefulde Koks paa, men nu har vi lært at moderere os; og nu er her tilpas med utrolig lidt Koks. 
+Komfuret er nu stillet op - Lørdag Eft. samme Dag, som jeg skrev til dig. Jeg havde om Morgenen taget Bad, samt ringet til Dr. Fly, om han vilde se ud til mig, naar han fik Lejlighed. Naa, det trak ud med Komfuropstillingen, det er jo ikke saadan at løbe til, og vi bød saa Mester paa skaaren Smørrebrød, som indtoges her oppe i Stuen, da Køkkenet jo flød. Næppe var Maden nydt, Mester glidt og Stuen fin igen, før Dr. Fly ankom. Man har dog af og til Held med sig, det havde ikke været behageligt, hvis han var kommen midt i Maaltidet, da Stuen her jo var det eneste varme Sted og der jo altid følger lidt delvis Afklædning med. Min opererede Fod har været - og er - temmelig skidt i den senere Tid, jeg tyer meget til mine Stokke igen. Han lærte mig saa at give Foden Massage selv, den lille Frk. Larsen har igen været syg og der er saamænd nok til at slide hende op, uden at hun behøver at tørne herud, men det er nu ikke let at gøre det selv, men jeg må jo se at komme i Gang med det.
+Det var vist ogsaa samme Dag, at jeg havde et langt Brev fra T. Mornine, et godt Brev for Resten, hvad hende selv angaar; hun syntes at være saa vel ved det, er glad ved sin nye Lejer, som hedder Maren og vist er fra Ryslinge; hun har hørt fra Putte via Lysse og Frk. Neckelman, Bimses Halvsøster; det ser ud til at Putte er kommen ind i Society-Kredse, og saa har hun talt i Radioen om sin Rejse gennem Evropa til Lissabon. Eli og Karen havde hørt Udsendelsen og nok ment, det var Putte. Men saa fortalte Morn. en anden Ting, som ikke er saa godt. Du ved nok, hvem Daisy er, T. Misses Datter; hun er gift med en Tysker, Nourask (Nourack) og du ved nok, de har Tante Misses Pensionat endnu og har en Dame til at styre det. De havde en tysk Dame, som Norvack havde sagt op - af hvad Grund ved jeg ikke, Mornine turde aabenbart ikke skrive meget om det. Denne store Forbrydelse resulterede i, at N. blev fængslet af Retfærdighedens Vogter her i Landet, og ført til Tyskland "til en uvis Skæbne", skriver Mornine. Stakkels Daisy, hun er sikkert ude af sig selv. Jeg skrev til hende, men turde knap berøre det, vil jo nødig skaffe hende Ubehageligheder - egentlig kun, at jeg havde havt Brev fra Chr. som havde fortalt mig om, hvordan de havde det, at jeg tænkte paa hende og følte med hende og haabede at det nye Aar maatte bringe Lykke tilbage til "dig og dine".
+2.
+Er der overhovedet Grund til Kondolensebreve, saa er ["er" indsat over linjen] der da her i dette Tilfælde. Jeg vilde saa gerne have skrevet, at jeg tænkte mig bestemt, at dette skyldes manglende Arbejdskraft, netop da de har ført ham til Tyskland, ellers havde de næppe gjort det, for det er da een Mund mere at føde og til ingen Verdens Nytte, men jeg turde ikke, og mon hun dog ikke kan tænke paa det selv.
+Begivenhederne gaar rask ude i Verden, har du kendt Ma'e? Nu ser det jo meget mere end for et Par Maaneder siden ud til, at vi kan skimte Afslutningen. 
+Det var dejligt, at du var glad ved Æblerne og Kludene. Dit Raad med at trevle Tæppet op og bruge, lyder fint, men kun ganske faa Firkanter er bare nogenlunde hele, det er jo gamle Svende, 75 Aar eller mere, men et Par Klude til, kan der maaske blive, selv om alle de lange Sammenhæklinger er medgaaede allerede.
+Nu kom Drengene ind efter endt Dagsarbejde, som har bestaaet i, at de har plantet 300 Grantræer og en halv Snes Birketræer i Haven - jeg skal da love for, at vi faar Skov med Tiden! og med mange vilde Dyr i!!
+I Søndags spiste vi til Middag Kl. 11, da Metha agtede sig til Odense med et Tog; vi fik et Glas henkogte Medister og jeg havde sagt til M. at det blev nok galt, saa lidt der var, men oh Under, vi levnede 3 Stykker, hvilket var en stor Lykke, da den gode Elle ankom Kl. 12 1/4, spændt paa, om hun kom tidsnok til Middag. Vi beundrede i Fællesskab det nye Komfur, mens vi gjorde an med at varme Mad til hende.
+Desert var ogsaa levnet. Tænk, at vi netop Søndag fik fint Solskin, saa hun kunde komme herud, jeg blev forfærdelig glad ved hende, du ved jo - vi har eet og andet at drøfte. Du skulde have set og hørt hendes Begejstring over Stuen her, det var forfærdelig morsomt, hun havde daarlig Ord nok til Pris for det hele. Det var endelig værd at høre; alle andre af dem her omkring, som kommer herind ser sig om og siger saa efter en lang Stilhed: "Her er jo bedre Plas". Uvægerlig det samme har lydt fra dem alle; men man skal jo ogsaa helst vogte sig for at udtale, hvad man mener - det er dog i hvert Fald det forsigtigste. Ok, hvor er de kunstige, de Folk paa Landet.
+Lørdag Formiddag. Nu skal vi se, om jeg kan få Slut paa dette; eftersom det er nærmest Orkan i Dag sidder Mandfolkene herinde, Peter med, og er jo som sædvanlig fulde af Snak om Jagt og Hunde; ja i Dag har de ogsaa den ualmindelig høje Vandstand at tale om, der er jo falden meget Regn, og Jorden var i Forvejen mættet, saa det staar højt alle Vegne; de siger at Vejen [en overstregning] fra hvor Hushækken slipper og ned til Kvisselen staar under Vand, naturligvis dog ikke på hele Vejens Længde; det synes jeg ikke, vi har oplevet før mens vi har været her. - Mon jeg skrev til dig, at der har været Luftkamp over Brogaard, der ved Vilhelm Balslevs Gaard paa Koldingegnen; der faldt Bomber i Nærheden og en mindre Bondegaard var fuldstændig udslettet - men ud over dette, ved jeg ikke mere om det.
+Til Lykke med Bedstes Frakkes Smarthed! hvad har gjort den saa smart? Mærker I noget til vore Venner? man siger jo at Jylland ikke er hyggelig for Tiden, kan det gøre noget, du skriver til mig om det, hvis du ved noget om det. Fra Engl. fastholder de jo, at B. og W. blev ramt føleligt ved Bombningen, de danske Aviser hævder, at det var Sukkerfabrik. som det irriterer mig, at man aldrig kan få den rigtige Sandhed at vide.
+Hvad er der mere, søde Bi? Vi har det alle godt, jeg har dog en hel Del Gigt rundt omkring i hele min Krop og de fleste af mine Led, "knager og brager" som Dr. Fly siger, ja selv i mine Led i Hovedet, kan jeg mærke det, troede Dr. vilde le ad mig, da jeg sagde det, men han kendte det nok og sagde, at det gjorde ondt baade naar man tyggede og talte, hvis det blev slemt. Ingen ved jo, hvad der venter en, men jeg er saa heldig, at jeg ikke beskæftiger mig med det, for det kan jo ogsaa gaa til den gode Side.
+Saa Farvel for denne Gang, søde Bi, hav det godt! Din Mor</t>
+  </si>
+  <si>
     <t>1944-07-07</t>
   </si>
   <si>
     <t>Martin Henrik  Balslev
 Nicoline Balslev
 Vilhelm Balslev
 Alfred Fly
 Anne Marie -, i huset på Lindøgaard
 Adolph Larsen
 Ellen  Sawyer
 Maria von Sperling. g. Balslev
 Astrid Warberg-Goldschmidt
 Grete Warberg Larsen
 Martin Warberg Larsen</t>
   </si>
   <si>
     <t>Agraren er på Tur: Adolf Larsen/Agraren var kvartalsdranker og forsvandt jævnligt flere dage fra hjemmet. 
 Følgende omtalte personer kendes ikke: Lab-Lasse, Ric, Laura Warberg Petersens engelske veninde, Malerens fra Munkebo, Fischers fra Kerteminde, Frk. Andersen, Rs. Lassen, Hans Kristian og Ruth Petersen. 
 Pax var en strandrestaurant, som lå nær Lundsgårdsklinten i Kerteminde.
 Lægen Adolph Sell stiftede i 1897 Anstalten for epileptiske i Tersløse, senere Philadelphia og siden Kolonien Filadelfia (fra 2007: Filadelfia).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0871</t>
   </si>
   <si>
@@ -3517,51 +3721,51 @@
 Tog, hvortil der altsaa – maaske – ikke krævedes Færgeb, saa de kommer først til Odense Søndag Aften og Dis til Dræby Kl 9 Mand. Morgen. Hvad Dag hun og jeg saa tager til Kjert. til Elle ved jeg ikke helt bestemt endnu, men A.M. [”A.M.” indsat over linjen] skal nok have Ferie i Morgen 8 Dage. Ruth Petersen ringede forleden til Manse om hun maatte komme og være her – ja, jeg ved ikke rigtig hvor længe, men hun vilde komme i Dag om 8 Dage; hun maa jo saa holde til nede hos Grethe, hvad der ogsaa nok havde været Meningen, men sove her. 
 Du kan tro, her er fint nu, ferniseret i Havestuen, Sovekams, Spisestue og Gang; Gulvene straaler og det ser ud ud som om det nok skal holde. Jeg haaber Elle kommer i Morgen, men ved det ikke, jeg glæder mig til at vise hende det skinnende Hus.
 Fra Marie Balslev havde jeg Brev for et Par Dage siden; Line er kommen paa Filadelfia, hvad hun var temmelig ked af, men Marie mente, det var et godt Sted for hende. At de ogsaa kunde være saa pjankede den Gang at lade hende gaa i Arbejde uden en god lang Rekonvalecens – Læger er jo tit mærkelige; jeg sagde mange Gange til Marie den Gang, om hun dog ikke skulde have meget længere Reconv. men Overlægen havde ment, hun skulde i Arbejde. Vilhelm er lidt bedre, men ingen Tale om at komme hjem. Tyskerne har arresteret Henrik, ham der er Dyrlæge i Oxbøl – d. 15_de_ Juni Kl 5 Morgen – ført til Esbjerg, er nu i Kolding, hvor han har det helt godt, faar ret god Mad, maa skrive af og til til sin Kone. Jeg blev rædselsslagen, ringede straks til Marie og spurgte om de var bange, men nej det var de ikke. 
 Manse er bedre tilpas nu, synes jeg, ja egentlig meget bedre og er glad ved at virke med det hele her; ogsaa mit Sind er mere ligevægtigt, saa nu gaar det igen; det pynter paa ens Sind at blive rask; jeg tager paa, kan mærke det paa mit Tøj og se det i mit Ansigt. 
 I Dag er det endelig stille Vejr (min Ørebet. kan ikke taale Blæst) og jeg gik i Form. Omgangen rundt – ud ad Porten og op til Bænkene, det gik helt godt, jeg blev ikke træt af det. 
 Nu formaar jeg ikke mere – Tusind af de allerbedste Hilsner fra din Mutter.
 [Skrevet på hovedet øverst på side 1:]
 Vi har ikke hørt noget særligt om Odense. Jo, det var forfærd. trist med Aarhus. 
 [Skrevet langs venstre margen på side1:]
 Det er sandt, jeg har fået dine Legat Penge fra Kirsten, skal jeg 
 [Skrevet nederst på side 1:]
 sende dem eller gemme dem.</t>
   </si>
   <si>
     <t>1945-01-22</t>
   </si>
   <si>
     <t>Christa Knuth</t>
   </si>
   <si>
     <t>Knuthenborg pr. Bandholm</t>
   </si>
   <si>
     <t>Margaretha Bøttern
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Den tysktalende nabokone var formodentlig Margareta Bøttern.</t>
   </si>
   <si>
     <t>Larsen takker for sikahjorten.
 Forleden gik der pludselig tyske soldater og bankede pæle ned i Johannes Larsens have. De ville ikke sige, hvorfor de gjorde det, men Larsen gætter på, at det var forberedelse til kanoner eller maskingeværsstillinger. Han gruer for, at tyskerne vil skyde fra haven, og at englænderne vil gengælde.
 Christa Knuth må spørge ind til motiv til ex libris.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/9zHx</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm. 
 [I brevet:]
 Kjerteminde 22 Jan 1945.
 Kære Grevinde.
 Jeg gentager: Tak for Sikadyret, det var fremragende. Her er vi nu snart færdig med Haandværkerne, d.v.s. der gaar endnu en Snedker og pusler lidt. I Lørdags da jeg gik fra Værkstedet blev jeg overrasket ved at se nogle tyske Soldater gaa omkring i Haven og ramme Pæle ned. Else gik saa ud til dem, men de grinede ad hende og bedre gik det ikke Puf, men saa fik han vor Nabokone der er født i Hamborg sat ud paa dem, hun kunde dog heller ikke faa andet ud af dem, end at de ikke maatte sige hvad det betød. Da de forlod Haven efterlod de 30 nedrammede Pæle, som de havde malet sorte grønne, røde og hvide Hoveder eller Ringe paa foruden nogle sorte Tal de staar dels spredt og dels i Grupper, men uden tilsyneladende [pil viser ”tilsyneladende” hen foran ”uden”] uden Plan. Vi kan kun tænke os at det er Forberedelser til Kanoner eller Maskingeværstillinger og det er jo ikke hyggeligt, hvis de begynder at skyde paa Englænderne og de saa drypper Bomber ned i Hovedet paa os. Foruden hos os har de ogsaa virket i Nabohaverne og ligesaa sønden for Byen. Jeg har spekuleret paa det Ex libris, men jeg er ikke kommen videre, var det ikke det bedste at spørge Manden om hvad han helst vilde have det skulde forestille hvis hun vilde have et Exlibris? Eller har Du et Forslag eller flere? Puf og Else er i Odense i Dag og nu skal jeg ud at gaa Tur med Hunden. Mange Hilsner 
 Din hengivne
 Johannes Larsen.</t>
   </si>
@@ -3731,51 +3935,51 @@
 Johan/Lysse og Elena/Bimse Larsen har været på biltur. De fandt et hult egetræ med en bænk i.
 Jeppes allike har det godt. 
 Ane har besøg af sin veninde.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/prtQ</t>
   </si>
   <si>
     <t>Kjerteminde 10 Juli 1947.
 Kære Grevinde.
 Jeg fik saa lagt de sidste 3 Billeder til Hr. Kjær nu, og har benyttet Tiden mens de tørrede til at gøre de Tegninger Hans Hvass havde med klar til Bogen, d.v.s. ramme dem ind og tegne ud til Rammen. Desuden har jeg lavet 7 nye, men mangler endnu 17. Jeg har dog kun Fugleskind til 2 til, saa han maa skaffe mig Resten paa Museet. Vagtlerne har faaet Unger igen denne Gang 4 og jeg har da set en levende i Dag. Desuden har Dompapperne Unger og Stillitsen ruger paa 10ende Dag uden at jeg har set den af Reden. Hannen mader den. Min Svigerinde Fru Sawyer havde i Gaar Brev fra Else og Puf. De er nu i Højlandet hos Sven Mikkelsens og har 14 Miles til nærmeste Landsby, som de skal over et Bjærg for at komme til. De har søgt om Returbillet og faaet at vide at de ingen kan faa før d. 13 Aug. Det ser jo godt ud. De haaber paa en Kul eller Smørbaad. Forøvrigt har de det godt. De var otte Dage i Essex, efter otte Dage i London. Lysse havde jeg Brev fra i Gaar. De har faat en Masse Regn og de var paa en vellykket Biltur paa Bimses Fødselsdag oppe ad Varberg til, fandt bl,a, et hult Egetræ med en Bænk inden i, der var 3 Meter i Diameter, og der var Plads til 10 Personer inden i den. Jeppes Allike har det godt, den sover oppe hos os om Natten i et Bur, med min Badekaabe over og flyver om Dagen frit omkring. Christiansen hjalp mig i Gaar Aftes at stække Gæslingerne der nu var flyvefærdige. Vi har i Dag faaet Besøg af Anes Veninde Pusser, en Datter af vor forrige Nabo Bøttern. Ja nu kan jeg ikke hitte paa mer.
 Mange Hilsner fra
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1947-07-12</t>
   </si>
   <si>
     <t>Laszlo -
 Grethe Jungstedt
 Adolph Larsen
 Andreas Larsen
 Johannes Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Astrid Møller
 Emma Overgaard Nielsen
 - Petersen, dyrlægefrue
 - Petersen, sygehuset
 Ellen  Sawyer
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det er svært at læse, om den engelske pige var 14 eller 19 år. I 1947 var der ca. 500 ungarske børn på ferieophold på Fyn (Arkiv.dk, juli 2023). 
 Det vides ikke, hvem Jørgen og Dorthe var. 
 Martin/Manses angst for, at Adolph/Agraren skulle "gaa". Adolph Larsen var kvartalsdranker, og ind imellem fik han et "anfald" og forsvandt i dagevis. 
 Mette, Eivind og Asger: Se Astrid Møller.
 Else og Andreas/Puf Larsen var i England og Skotland, hvor Andreas Larsen skulle lære noget om ølbrygning.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2464</t>
   </si>
   <si>
     <t>En engelsk pige har boet hos Johanne og Adolph Larsen nogle dage.
 Johanne Larsen har været nogle dage hos Ellen i Kerteminde. De havde gæster til kaffe flere gange. Det var dejligt at gense Astrid/Trisse Møller.
 Else og Andreas/Puf Larsen bliver meget forsinkede på deres hjemtur fra England og Skotland.
 Det er svært at tage stilling til Slesvigsspørgsmålet.
 Johanne skriver betragtninger om stormagter som fx Tyskland.</t>
   </si>
@@ -3793,90 +3997,90 @@
 Lindøgaard Dræby St. Fyen
 [I brevet:]
 Lindøgaard 12te Juli 1947
 Kære lille Dis!
 Tak for dit Brev! hvor du dog altid oplever meget, men jeg har saamænd ogsaa oplevet en Del i den senere Tid. Hvor er det dog mærkeligt, at saa at sige altid naar jeg skal have Brev af Sted til dig, kommer Posten en Timestid før han plejer; i mit sidste Brev naaede jeg ikke at faa alt fortalt. Den engelske Pige: en Dag da jeg kom op i Stuen sad Bibbe og telefonerede og Manse stod afventende ved Siden af. Jeg kunde ikke begribe, hvad det drejede sig om. Saa var det, at de lige havde læst i Avisen om at en Skare unge engelske Piger kom hertil, og man havde endnu ikke faaet Værtsfolk nok til Dem. Manse og Bibbe var straks med paa den. Jeg gruede, for hvor skulde vi lægge hende. Saa traadte vor Pige Edel (som er en Perle – Guld værd alt, hvad du vil) til og tilbød at vi maatte faa hendes lille Datters Seng over til den ungarske Dreng, saa kunde Pigen ligge paa Sofaen derovre. Saa blev den flyttet ned til Peter, hvor Laszlo saa har sovet og Manses Seng flyttet ind i Badeværelset – stillet paa Højkant om Dagen, redt hver Aften. Hun er en ganske sød lille Pige paa 14 Aar, som vi virkelig har Glæde af. Navnlig har Manse og hun det rart sammen. Hun skal rejse paa Mandag, saa er den Ferie forbi.
 Forleden en Gang ringede Jørgen fra Kjerteminde; han og Dorthe kom om Aftenen, og vi havde det hyggeligt. De skulde saa komme igen i Søndags; midt paa Form. ankom en Bil med ikke alene Jørgen og Dorthe, men ogsaa Elle! Jeg havde ikke set hende siden vi var derude sammen. Jeg blev forfærdelig glad. Vi havde slagtet 6 Kyllinger 
 2 saa vi havde Mad baade til Middag og Aften. De havde bestilt en Bil, som skulde køre Jørg. og Dorthe til Rutebilen i Munkebo – de skulde rejse til Jylland efter Overnattelse i Odense – og derefter skulde Bilen køre Elle til Kjerteminde. Jeg sagde straks, hvor kunde jeg have Lyst til at tage med dig og være et Par Dage. Hvor er det skønt at se Elles Glæde over saadant. Manse blev ked af det, fordi han troede Agr. vilde ”gaa”, men jeg kender ham jo og mente ikke der var Fare, da han slet ikke havde ”passet til” at gaa, hvilket han heller ikke gjorde. Jeg var saa hos Elle fra Søndag Aften til Torsdag Middag og havde det henrivende. Torsdag Aften skulde Grete komme fra Stokholm, hvad Elle jo glædede sig meget over. Desværre var det [”det” indsat over linjen] jo en modbydelig Kulde, og Kulde bider altid mere, naar man er ude end naar man gaar hjemme. Elle bød Kaffefremmede en Dag Frk. Petersen fra Sygehuset, Fru Dyrlæge Petersen og Fru Overgaard, Elses Mor; det var saa rart og muntert. Elle er jo en pragtfuld Værtinde, det er saamænd ikke saa sært, at hun har saa mange Venner, og trofast er hun jo, saa hun beholder dem. Jeg beundrer ogsaa hendes Evne til at lade Smaating være Smaating, det misunder jeg hende, jeg er tilbøjelig til at tage mig Smaatingene for nær. Men naar du priser hendes kolossale Orden, kan jeg ikke rigtig følge dig, for Renligheden hører da ogsaa til Ordenen, og jeg kunde nu ikke have mit Hus saa lidt rent uden at generes af det. Hvor er hun pudsig; hun skulde have en Kone den Dag, jeg rejste, og i den Anled. sagde hun: det eneste, der er rigtig møgbeskidt, er nu Sovekamret! Naa, saa var der jo den Morgen, da Elle raabte op til mig, at der 
 3 havde været Telefonbesked, at X [indsat øverst på side 3:] x de var ankommen til Lindøgaard Kl halv 9, havde snakket med og hilst paa dem her og havde set Huset, saa ved Trisse, hvordan vi bor. De ringede saa til Malerens, der sendte Besked til os. [indsættelse slut] Trisse med to Børn ankom om en Time, og at de vilde bringe Brø’ til Kaffen. De var et Par Timer, Elle dækkede Bord i Stuen, og de var godt lige til Franskbr., Keks, Ost og Marmelade foruden deres medbragte Bagværk – hvad der jo ikke er stort ved i vore Dage. Det var saa henrivende at mødes med Astrid og hendes to Børn, Mette og Eivind, de var meget tiltalende begge to. Da Astrid og jeg var et Øjeblik alene, fortalte hun mig, at en af hendes Sønner, Asger (mon det staves saadan) havde taget Livet af sig i April. Hans Kone vilde gaa fra ham, tungsindig var han, og han syntes ikke, han kunde udholde at leve længere. Naturligvis var det en forfærdelig Sorg for Astrid, men hun har jo en forunderlig Evne til at tage, hvad Livet byder, og hun var egentlig straalende; det var dejligt at se hende, og Elle var ogsaa saa fornøjet over Besøget. 
 Elle havde Brev fra Else; de var i Skotland, skulde være kommen hjem d. 28/6 tror jeg, men mente at de [”de” indsat over linjen] vilde blive et Par Dage eller lidt mere endnu og fik deres Returbilletter refunderet; jeg tror, de vilde flyve hjem; men kan du tænke dig, nu viser det sig, at de ikke kan komme hjem, hverken pr. Luft eller Vand; Else længes meget efter at komme hjem, og de prøver af al Magt; d. 29_nde_ August (!) kan de komme! Det er noget nær en Katastrofe, og man maa dog haabe, at det vil lykkes for dem at finde en Udvej. - - Ja, det var dog en pudsig Lighed fra det Derbyløb, det var jo som det kunde have været mig. 
 Hvad Sydslesvig angaar, saa er du saamænd ikke den eneste, som ikke formaar at tage en fast Stilling til det, for hvor er det dog et vanskeligt Spørgsmaal at bedømme. Jeg kunde fristes til at sige, at begge Parter har Ret i, 
 4 hvad de siger, for jeg hører ikke til dem, der vil underkende de Argumenter, man kommer med, naar man taler imod at faa Sydslesvig hjem igen, alle de forbandede Flygtninge dernede har jo forværret Sagen for os i høj Grad, og dette med de mange Tyskere, vi faar ind i Landet, er ingen Spøg. Derimod synes jeg ikke det Argument betyder saa meget, at Tyskland saa vil tage baade Syd og Nordslesvig, naar de bliver stærkere. For det første synes jeg, den Mand har Ret, som i et af de Blade, du sidst sendte, skriver at ”skal vor Fremtid afhænge af Tysklands Naade, da har vi ingen Fremtid” Men til enhver Tid vil der jo være andre Stormagter, som næppe vil tillade Tyskl. at blive større end det er, og disse to Krige, maa dog have belært disse Stormagter om, at de maa holde Øje med Tysklands Expantionstrang og -lyst. Politik! Ja, Politik er jo i sig selv ikke noget forkert eller noget man kan væmmes ved, men du mener vel, at den Måde hvorpaa Politik drives er dig imod. Det forekommer mig egentlig næsten som en Kamp mellem gode og onde Magter, og hvor er den Kamp dog spændende! Det er et Spørgsmaal om Verdenskulturen – i sidste Instans. For hvis det saakaldte totalitære Synspunkt tilsidst sejrer, saa er vel vor Kultur – især hvis man derved forstaar aandelige Værdier – tabt. Vor egen indre Politik interesserer mig nu ikke meget, skønt jeg tit ærgrer mig over mangt og meget der. De fast utrolige Dumheder, de gør sig skyldige i paa de Omraader, som jeg efter fattig Evne kan bedømme og deres – Avisernes – Sprog, naar de polemiserer o.s.v. Men det er Verdenspolitiken, der har 
 5 min meste Interesse: eventuelle Krige, Behandling af alle farvede Folkeslag, Regeringsformer, Behandling af alle de evropæiske Landes Underklasser og meget meget mere. Hvis man ikke skulde interessere sig for og følge med i det, hvad Pokker skulde man saa interessere sig for. Jo, naturligvis Kunst Literatur og saa videre, men alt det vil jo ogsaa gaa til Grunde, hvis Verden ender med at blive fuldstændig misregeret. 
 Igen Posten 
 Hilsen Junge</t>
   </si>
   <si>
     <t>1947-08-01</t>
   </si>
   <si>
     <t>Sven Havsteen-Mikkelsen
 Andreas Larsen
 Elena Larsen
 Jens Larsen
 Jonas Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Christine  Mackie
 Alhed  Møhl, Lysses datter
 Didrik Overgaard Nielsen</t>
   </si>
   <si>
     <t>Andreas/Puf Larsen fik opført et bryggeri på Møllebakken og drev det en tid professionelt. 
 Bass Bryggeri blev grundlagt i 1777 af William Bass i Burton-upon-Trent , Staffordshire , England. I 1877 var Bass blevet det største bryggeri i verden med en årlig produktion på en million tønder. Dets pale ale blev eksporteret til hele det britiske imperium , og virksomhedens ikoniske røde trekant blev Storbritanniens første registrerede varemærke (Wikipedia marts 2022).
 Barley Wine stammer fra Napoleonstiden, hvor englænderne måtte finde et alternativ til fransk vin, som de af patriotiske grunde ikke kunne drikke og derfor bryggede en øl med navnet Barley Wine (Internettet marts 2022). 
 Johannes Larsen omdannede efter Alheds død vinterhaven til volière. 
 Det vides ikke, hvilken Peter der er omtalt. 
 Trap Danmark er standardværket, når det drejer sig om en topografisk beskrivelse af det danske rige. Værket blev grundlagt af Jens Peter Trap, kabinetssekretær og topografisk forfatter og udgivet første gang udgivet 1858-60 i fem bind på Gads Forlag af J.P. Trap. med titlen Statistisk-topographisk Beskrivelse af Kongeriget Danmark. Værket blev genudsendt i reviderede udgaver 1872-79, 1898-1906, 1920-32 og 1953-72 (31 bind). En 6. udgave, der også skal være tilgængelig på de digitale platforme, blev iværksat i 2014 (Kilde: Lex.dk).</t>
   </si>
   <si>
     <t>Else og Andreas/Puf er i England for at besøge bryggerier. 
 Johannes Larsen har både glæder og skuffelser med fuglene i sin volière.
 Larsen er færdig med bestillingsarbejder og maler nu på et søbillede.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/aqpt</t>
   </si>
   <si>
     <t>Kjerteminde 1 August 1947.
 Kære Lysse
 Tak for Dit Brev. Her gaar vi og venter paa Else og Puf. I ved vel at de rejste til England d 13 Juni og ventede at blive borte 14 Dage á 3 Uger. De var først 8 Dage i London og saa en Uges Tid i Sydengland. Saa blev de inviterede til at besøge Sven Mikkelsen i Skotland og fik Deres Returbillet godtgjort, men saa viste det sig at det tidligste de kunde komme hjem, var med Flyvemaskine d. 19 August, men nu har Elses Fader skaffet dem en Billetter over Harwich – Esbjerg til d. 10 Aug. Puf har besøgt Guinness Bryggeriet i London og Bass’s i Burton, sidstnævnte Sted blev han trakteret med Barley Wine brygget i 1868 og aftappet i 1870. De bor nu ensomt i Højlandet, 14 Miles til nærmeste Landsby, men har været i Dundee hvor han havde faaet Lov til at overvære en Brygning. Mornine rejste i Morges efter at have været her i 14 Dage. Jeg har meget Fornøjelse af min Voliere men ogsaa en Del Skuffelser. Vagtlernes Kyllinger døde første Kuld, men nu er der 2 godt halvvoksne af andet Kuld og Hønen har begyndt at lægge Æg igen. Dompappens Rede faldt ned da den havde ruget et Par Dage, saa byggede den selv en i den østlige Hyld og fik Unger, men de forsvandt da de var en Uges Tid gamle, men efter et Par Dage begyndte den at lægge Æg i samme Rede og har ruget siden. Stillitserne byggede ogsaa en fin Rede i Toppen af samme Hyld og fik Unger, men de regnede ihjel da de var en Uges Tid gamle. Kanariefuglen byggede Reden dobbelt da Ungerne af Andet Kuld var halvvoksne og laa og rugede paa 3 Æg ved Siden af Ungerne men da de fløj af Reden gjorde den ligesaa nu har den vist udruget for 4 Gang i en ny Rede. Jeg har faaet 5 Guldfisk ind i Bassinet. Jeg har nu faaet mine Bestillingsarbejder fra Haanden og været i Gang med Søbilledet. Vi har haft en utroligt Masse stille Uger men de 2 sidste Dage har det blæst igen. Tak for Trap som Peter var her med i Lørdags eller i Søndags. de skulde høste Byg Mandag. Jeg var den Dag i Odense og der høstedes alle Vegne. Mange Hilsner til Jer allesammen fra
 Din Far.</t>
   </si>
   <si>
     <t>1947-09-08</t>
   </si>
   <si>
     <t>HC  Andersen
 Hans Hvass
 Andreas Larsen
 Elena Larsen
 Jens Larsen
 Jonas Larsen
 Marie Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Knud Lehn Petersen
 Alhed  Møhl, Lysses datter
 Didrik Overgaard Nielsen
 Christine Swane
 Lars Swane
 Ursula Uttenreitter</t>
   </si>
   <si>
     <t>Museumsdirektøren var formodentlig direktør for H.C. Andersens Hus. 
 Andreas og Else Larsen var i England for at studere bryggerier, for Andreas Larsen havde selv fået opført et på Møllebakken. 
 Bass Bryggeri blev grundlagt i 1777 af William Bass i Burton-upon-Trent , Staffordshire , England. I 1877 var Bass blevet det største bryggeri i verden med en årlig produktion på en million tønder. Dets pale ale blev eksporteret til hele det britiske imperium , og virksomhedens ikoniske røde trekant blev Storbritanniens første registrerede varemærke (Wikipedia marts 2022).
 Barley Wine stammer fra Napoleonstiden, hvor englænderne måtte finde et alternativ til fransk vin, som de af patriotiske grunde ikke kunne drikke og derfor bryggede en øl med navnet Barley Wine (Internettet marts 2022).</t>
   </si>
   <si>
     <t>Det regner. Larsens fugle har unger. Han har sendt tegninger til Hans Hvass' bog, og han har lavet en plakat til H.C. Andersens Hus, så nu skal han have fat på sit søbillede igen. 
 Else og Andreas/Puf er kommet hjem fra England og Skotland , hvor Puf er blevet vist rundt på bryggerier. De skulle have været væk i tre uger, men det blev til to måneder. Det lykkedes Elses far at skaffe flybilletter.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Qk6R</t>
   </si>
   <si>
     <t>Kjerteminde 8 Septbr 1947.
 Kære Lysse!
 Tak for Dit Brev i Dag. Vejret begyndte i Morges som sædvanligt med Stille og diset Sol, men nu plasker Regnen paa Ruderne det er vist ca 6 Uger siden det har regnet. Vi har Besøg af Marie og Uglen og Lasse og Ursula. Jeg har nu 4 Dompapunger der kan spise selv, de fløj af Reden for ca 14 Dage siden og Dværgvagtlerne fik 6 Kyllinger d. 1/9. i Dag har jeg set 5, saa mange er der altsaa. Jeg har lige sendt 7 Tegninger af sjældne Fugle til Hans Hvass saa nu mangler jeg kun 11-12 til. Jeg har lavet en Plakat til H.C. Andersens Hus som skal bruges i England og Amerika. Museumsdirektøren og kgl. Bygningsinspektør Lehn Petersen var her i Fredags og hentede den og lod til at være glade ved den. Jeg har nu faaet ryddet op i Værkstedet og skal til at tage fat paa det store Søbillede igen forhaabentlig sidste Runde. Jeg har svømmet omkring paa Stedet hver i de sidste 4-5 Uger saa jeg bilder mig ind at jeg ved en hel Del mere om hvordan Billedet skal se ud end jeg vidste i Forvejen. Du har vel hørt at Puf og Else endelig er kommen hjem fra England og Skotland. Puf blev vist om paa det store Guinness Bryggeri i London og senere paa Bass Bryggerierne i Burton, sidstnævnte Sted blev han trakteret med en Barley Wine brygget i 1868 og aftappet i 1870. Desuden overværede han en 2 Dages Brygning paa et Bryggeri i Dundee. De havde jo regnet med at være borte i 3 Uger, men det blev til 2 Maaneder, og dersom Elses Far ikke tilfældig havde faaet fat i et Par ubenyttede Billetter til 10 Aug kunde de ikke være kommet hjem før d. 19/8 med Flyvemaskine. Nu holdt det op at regne, men der kommer vel mer for Barometret der har staaet stille i 5-6 Uger er raslet ned i Dag. Mange Hilsner til Jer allesammen 
 fra Din Far og fra Else og Puf.</t>
@@ -4375,65 +4579,65 @@
   <si>
     <t>Dræby
 Lindøgaard</t>
   </si>
   <si>
     <t>Småland
 Majenfors</t>
   </si>
   <si>
     <t>Christian  Brandstrup
 Eline  Brandstrup
 Wisie Brandt
 Frits Branner
 - Faksø
 Adam Goldschmidt
 Brita Goldschmidt
 Hans Iuel
 Thyra Iuel
 Grethe Jungstedt
 Kurt Jungstedt
 - Kruuse
 Adolph Larsen
 Andreas Larsen
 Johannes Larsen
 Marie Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Christine  Mackie
 Elisabeth Mackie
 Pernille Marryat
 Ib Marryat Johansen
 Lauritz Pedersen
 Ruth -, pige i huset hos Johanne Larsen
 Ellen  Sawyer
 Janna Schou
 Christine Swane
 - Thomsen, Kerteminde
 Andreas Warberg
 Martin Warberg Larsen
-Laura Warberg Petersen
-Troels Warberg Petersen</t>
+Troels Warberg Pedersen
+Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvad Astrid Warbergs svigermor hed. Heller ikke vides det, hvem "Englænderne" og Jørgen var. 
 Familien kendte flere ved navn Kruuse, men den her omtalte var formodentlig i familie med Eline Brandstrup. 
 Christian Brandstrups erindringer kan findes på internettet (maj 2023).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0131</t>
   </si>
   <si>
     <t>Johanne takker for det dejlige tøj og for "Mord-Romanerne", som hun straks har læst. Adolf vil læse dem til vinter. Hun spørger, hvordan det går med Adams ægteskab, og hun håber, at hans kone har skjulte talenter. Johanne spørger også, om det kan passe, at Ib Marryat tjener 1500 kr. om måneden?
 Johannes knæ har det bedre, men hun går ikke ud i haven, som er et vildnis.
 Man tager kartofler op på gården, og det er spændende, hvad de vil indbringe. Ruth tabte sit ur i marken, men en dygtig schæferhund fandt det.
 Frederik Andreas/Dede har været på hospitalet.
 Kornet hos Laurits og Laura har lagt sig ned. De har været på besøg med deres lille dreng.
 Thyra Iuel har også været på besøg med en bog og et servilt brev. Hun inviterede Larsen-familien på besøg. 
 Kurt og Grete Jungstedt kommer 14 dage til Danmark.
 Else og Andreas/Puf venter barn, og Johanne synes, det er en dårlig idé. 
 Johanne har solgt 12 servietter.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Y5jP</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside: Dis’ adresse er skrevet af afsender, andre bemærkninger af ukendt/BWP]
@@ -4448,60 +4652,60 @@
 Sverige
 [På kuvertens bagside:]
 Lindøgaard Dræby St. Fyen Danmark
 [I brevet:]
 Lindøgaard 21 Juni 1950
 Kære lille Dis!
 Nu har vi da aldrig Magen kendt! Sikken en Sending I skikker os fuld af alskens Gaver i saa rigt og overdaadigt Maal! Tusind Tak for hele Herligheden! Det blaa Tøj passer Agraren udmærket og er meget værdifuldt for os; den Slags Tøj har han jo kun paa en enkelt sjælden Gang, og han vil kunne have det i en Aarrække. Den hvide Trøje passer ham fuldendt, den anden ogsaa helt godt – men kan Axel da ikke passe det mere, siden han skiller sig ved det? Og Sagerne til mig! Tusind Tak for baade Trøje og Blok og Fotografier! Hvorfor er din Svigerm. dog saa god ved mig? hvor finder hun paa at sende mig saadanne dejlige Trøjer? er hun handlende? Men Tak hende saa meget fra mig. Og saa de dejlige Mord-Romaner! Hvor er det dog mærkeligt, som det forekommer èn at være en Hvile med saadanne i Virkeligheden ganske værdiløse Bøger. Det er saa længe siden, jeg har haft den Slags i Hænde, saa jeg læste dem øjeblikkeligt alle 4 – og er nu mættet og styrket til anden Slags Arbejde. Fra Agraren skal jeg takke saa meget. For Tiden naar han kun Fyens Venstreblad, mere Læsetid levner Landbruget ham ikke, men til Vinter bliver det Læsetid og saa er de uvurderlige for ham. 
 Og hvilket langt og indholdsrigt Brev, der dog fulgte med Herlighederne. Glade og gode Oplevelser. Aa, Dis hvor har det været skønt for dig at havde din kære Adam! Paa to halve Dage kan der jo naa’s meget. Havde Du nogen Fornemmelse af, hvordan det gaar ham med hans Ægteskab? Kan han nok stadig holde Brita ud, mon? Selvfølgelig kender han hende nu ud og ind efter saa mange Aars Ægteskab Lad os haabe, at hun har – for os – usynlige gode Egenskaber, vendt mod ham, ellers var det da ikke til at holde ud. En lille simpel Mær er hun jo, men forhaabentlig har hun lidt i Behold, som Du ikke faar Lejlighed til at se.
 Og Ib! Ja, det var sandelig ogsaa store og mere indgribende Nyheder. Gid det maa gaa for ham, det vilde være skønt baade for ham og Janna og derigennem for lille Nille. Men Dis, er Du ikke kommen til at skrive forkerte Tal ang. hans nuværende Indtægter 1200 Kr. + 300 Kr om Maaneden! Det lyder for mig ganske svimlende. Det er som hele Lindøgaards Omsætning hvoraf det allermeste gaar til Driftsomkostninger. Kan det passe? Svar paa dette! Og det skulde ikke kunne slaa til. I saa Fald maa de ikke rangere højt som Økonomer. 2 Jo, nu gaar det godt fremad med Knæet; jeg var forleden gaaende op til Hjørnet af Haven, hvor der endnu staar en Bænk, som jeg saa hvilede paa. Jeg kan ellers ikke ret godt taale at gaa i Haven, fordi den snart er et fuldkomment Vildnis; her er ikke Arbejdskraft nok paa Gaarden. Markerne og Dyrene passes Tip Top, men der bliver ikke Tid og Kraft til mere. Nu fik vi i Gaar Aftes en hel god Regn, hvad vi trængte saa umaadeligt ["t" i slutningen af ordet overstreget] til; der er dog ikke tale om Bundbløde, der er langt igen, men det vi fik frisker alligevel paa det Hele. Vi tager vore tidlige Kartofler op i disse Dage 4 Mand foruden Manse. Agraren kører Kasser ud og ind og vejer af. I Aftes var sanket 100 Kasser med 20 Kg. i hver. Saa kommer Fragtmanden om Morgenen og kører dem til Auktionen i Odense. Det er mægtig spændende, hvad vi faar for dem. det er lidt af et Lotterispil, hvad Prisen bliver. I Forgaars tabte Ruth sit Ur derude – hun hjælper ogsaa til al den Tid, hun kan afse fra Husgerningen, ivrig og sød er hun sandelig, den gode Ruth. Der var jo stor Sorg, og hun cyklede straks op til en Mand i Munkebo, som har en ualmindelig dygtig Schäferhund. Han kunde ikke komme sm. Dag, men først i Gaar. Efter 10 Minutters Søgen fandt den Uret! Ruth var lykkelig. Saa smed Manden sin Pung et Sted i Marken og snart efter kom Hunden med den. Saa sagde Manden til den: Kan Du saa gaa hen til Manden med den (Manse stod der) og straks travede den hen til Manse med den. Jeg har lige ringet Historien ud til Fyens Tidende, det var da det mindste, vi kunde gøre for ham, der er en Snedkermester Faksø; han blev selvfølgelig tilbudt Penge, men vilde ingen have. 
 Elle ringede forleden; hun havde haft Brev fra Mornine, som blandt andet skriver ”Dede var nok kun faa Dage paa Hospitalet, de vilde ikke operere ham” og ud over dette intet, hun maa jo mene, at Elle vidste om det. Det maa vel være hans Mavesaar, som det nu er bleven galt med igen. Bare han dog vilde være lidt forsigtig, men det vil han jo desværre ikke. 
 Dit Brev var dateret d. 15_de_, og det saa ud til at Kassen var sendt samme Dag; vi fik den d. 20_nde_! De er saa smølevorne paa Stationen, lader Pakkerne ligge til det passer dem at komme med dem; men du 3 kan da ikke forstaa, at du først nu hører fra mig. Gid I nu maa faa en god Tid deroppe i det vidunderlige Majenfors. Godt Vejr og en nogenlunde harmonisk -- naa ja, altsaa! 
 Hos Bibbes staar alt vel til, Drengen trives da godt, det er jo det vigtigste. Bibbe ringede i Aftes, de havde, ligesom vi, haft Torden og Regn, men hos os havde Regnen været mild og fin, hos dem havde en lang Byge været saa haard, at Kornet var slaaet ned; Laurits saa meget mistrøstig paa det, men der er da en svag Mulighed for, at det vil kunde rejse sig igen; hvis ikke er det jo en Katastrofe, naar det falder paa det Udviklingstrin det har nu, grønt og blødt. De var her for en Uges Tid siden, en Aften til Kaffe, Tinge og Grete kom ogsaa, og vi havde saadan en dejlig Aften; den lille Fyr sov i sin lille Kasse hele Tiden, vi saa ham slet ikke uden et lille sovende Overansigt; han bliver sat ind i Sovekamret, og der virker han alt, hvad han kan med sin lille Søvn. Laurits fortalte hele Aftenen om sin Rejse; han havde Kort med, saa vi fulgte Ruten og hørte om alle Oplevelser og Byerne og det hele. Han var saa glad den gode Laurits; jeg gad vide, om han ikke var lidt stolt over, at nu var det ham, der kunde fortælle om Udenlandsrejse, aa, hvor jeg undte ham det. i Hamborg havde de været i Sct. Pauli – eller hvad hed det, der hvor vi var m. gl. Thomsen. I det Forlystelsessted, hvor de havnede var det Skik, at en af Gæsterne blev valgt til at dirigere Orkestret (Sjov altsaa) Direktøren for Laurits’ Selskab havde peget paa Laur., og saa blev det ham, der maatte op og dirigere 2 Numre; de gjorde store Øjne over denne Kapacitet, det var Ting, som L. kendte og kunde ud og ind og han blev hyldet og fotograferet. 
 Jeg havde forleden et lille Formiddagsbesøg af Thyra Juel hun kom med den Bog, som Jørgen B. havde sendt hendes Mand – ikke som Gave, blot for at se den. Det var en hjemmelavet Bog fra T. Elines Bryllup, skrevet og illustreret af Joh. Kruuse el. 1 u? [”el.1 u?" indsat over linjen] og Holger Rützebæk, nydelige smaa Tegninger fra Lundsgd. et langt Digt om Sagnet om Jomfruhøjen m.m.m. Med den fulgte et langt brev fra Jørgen, servilt og meget svulmende. Jeg maatte grine! Og var ikke ret stolt af min Familie. Sagen var at T. Elise havde skrevet til ”Hr. Godsejeren” og bedt ham fortælle hende, om den endnu stod 4. stod et Navnetræk, som hendes Bror en Gang havde skaaret i et bestemt Træ; det gjorde der, og han svarede hende; paa hendes Svarbrev, som fulgte m. Bogen, kunde jeg se, at Juel maatte have inviteret hende; hun takkede ham for hans ”ridderlige” Brev, men hun rejste ikke mere, da hun er 86 Aar. Thyra var jo meget for dannet til – ligesom jeg – at grine over Jørgens Brev, men jeg kunde se, at hun gjorde det indvendig. Det var sødt af hende at komme og vise mig Bogen og [skrevet oven over linien:” Bogen og”] Brevet. Hun vil komme en Dag og hente mig derud, Agr. og Manse blev ogsaa inviteret derud, men de afslog. Pudsigt nok havde jeg laant hende Onkel Christians Erindringer, som jeg altid har syntes var fortræffelige, ogsaa fordi man af dem kan læse om en Haandværkssvends ”Gaaen paa Valsen” for 65 Aar Siden. X Hendes Mand havde ogsaa læst den med Interesse. 
 Mon du ved, at Grete og Kurt Jungstedt har lejet Værelser hos Fritz Branner, vist en 14 Dages Tid, Kurt vilde gerne lære Nordsjælland lidt at kende. Grete kommer til Elle paa Mandag for at være et Par Dage inden Kurt kommer. Dejligt for Elle. Marie og Uglen kommer til Malerens den første Halvdel af Juli, derefter kommer Putte og Mornine. Else venter et Barn omkring ved d. 20_nde_ August. Gud ved, om de dog er ret begejstrede, jeg synes ikke rigtig, jeg kan være det. Else er saa tynd og mager, og Puf med intet Levebrød. Gid det maa gaa dem vel, de gode Mennesker. 
 Marie kommer saa her sidste Halvdel af Juli, til August Englænderne. Har jeg skrevet om dem? – Tænk at man er lige ved Juli og skal sidde og fryse saadan, som jeg gør i Dag, det er lige haardt nok. Nu har jeg afhændet mine 12 Servietter til Kontrolassistenten, han var selv kommen i Tanker om, at det var for lidt, jeg havde forlangt, saa han betalte 12 Kr. for dem; saa har jeg altsaa tjent 17 Kr., ja ja, ”det spæ’er dog” som lille Visse Brandt sagde. 
 Nu faar du saa til Slut igen saa mange Tak til Jer begge to for alle de dejlige Gaver og tusinde Hilsner fra Junge.
 Ruth er stadig vældig sød, flink og renlig, altid saa behagelig af Væsen, men jeg er bange for, at hendes Mor vil have hende hjem til Vinter. 
 [S. 2 øv., skrevet på hovedet:]
 En myrdet Flue. Undskyld 
 [S. 4 i sidens venstre kant:] X Jeg lånte hende den, fordi jeg synes, den ligefrem dufter af Tranekær, hvor Thyra jo stammer fra.</t>
   </si>
   <si>
     <t>1950-08-28</t>
   </si>
   <si>
-    <t>Nelly -
-Joy Deason
+    <t>Joy Deason
 Ina  Goldschmidt
-Matilde Jungstedt
+Matilda Jungstedt
 Andreas Larsen
 Marie Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Christine  Mackie
 Holger  Møller Hjorth
 Ellen  Sawyer
+Nelly Tailor
 Grete Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Per, Ole og Dessau var.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB 0664</t>
   </si>
   <si>
     <t>Else og Andreas/Puf har fået en lille dreng. Efter to dage blev han syg og indlagt og døde. 
 Johanne Larsen har fået konstateret, at hun har næsebetændelse. Hun syr lyseduge og servietter.
 Det er morsomt med Astrids forfatterskab. 
 Kornhøsten er overstået. Martin/Manse har forsøgt sig med nye afgrøder. Dagen før ankom to englændere, som Martin kender fra sin tid i England. Johanne og Adolf har dårligt råd til at have dem på besøg, men de er nødt til at gengælde deres gæstfrihed.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/rqX8</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Astrid Warberg Müller
 Bakkevej 12
 Haveskov St
 [Skrevet af ukendt:]
@@ -4512,66 +4716,66 @@
 [På kuvertens bagside:]
 Lindøgaard Dræby St.
 [I brevet:]
 Lindøgaard Mand. 28-8-1950
 Kære lille Dis!
 Tak for dit gode Brev! Jeg fik det i Fredags, og det kom saa uhyre tilpas som en Opmuntring i den store Sorg, vi lige var bleven ramt af. Jeg har paa Fornemmelsen, at jeg aldrig har faaet dig fortalt, at Else (Puf) ventede sig en lille; de havde hele Tiden sagt d. 20/8, og en dejlig lille Dreng kom d. 23_de_ ved 3 Tiden om Natten; det var gaaet saa uhyre let for Else, og det hele kun varet et Par Timer. Else havde glædet sig saadan til det lille Barn, og som du kan tænke dig var Lykken stor. Marie, Bibbe og Elle, som naaede at faa ham at se, har sagt, at det var saadan en ualmindelig dejlig Dreng, og han laa og sov saa trygt og saa saa sund ud, men Natten til Fredag blev han syg, Doktoren fik ham paa Sygehuset i Odense, hvor han døde om Morgenen. Det var et forfærdeligt Slag, det gjorde os saa bitterlig ondt for Else, men alligevel var det jo godt, at Drengen ikke var bleven større end de to Døgn. Bibbe var saa ude af sig selv af Sorg – hun havde været der om Torsdagen med Marie, som skulde rejse Dagen efter og derfor fik Lov at komme ind til hende og set det hele saa lykkeligt Else laa og straalede, et Blomsterflor var der det hele saa smukt og godt – og saa det hele vendt til Sorg og Smerte. 
 Jeg ved ikke rigtig om jeg i mit sidste Brev fortalte om mit Doktorbesøg, hvor det blev konstateret, at det var Næse-Betændelse – er det dog ikke kunstigt, som jeg altid hitter paa mærkelige Sygdomme. Marie dryppede saa min Næse, og saa maa det vel være gået over, jeg kunde ellers ikke mærke noget, det var kun den stadige Feber, der fik mig til at faa fat i Doktoren. Der gik 3 Uger ialt ["ialt indsat over linjen], hvor jeg var til ingen Ting, hvilket vil sige, at jeg ikke bestilte Haands Gavn. Men nu er det jo et overvundet Stadium, og mit Knæ bedres ogsaa helt godt, men Doktoren mener nu ikke, jeg skal gaa paa det ud over, hvad der er nødvendigt. - - Nu har jeg syet 17 Servietter til M. alle forskellige, men hvis det ikke haster med Holgers, vil jeg først sy den Lysedug til min gamle Veninde Nelly i Amerika, Putte skal have den med, naar hun rejser hjem.
 Jeg synes, det er saa forfærdeligt morsomt med dit nye Forfatterskab, du kan vist sagtens skrive noget, der er bedre end, hvad der foreligger, dog maa jeg siger ["r" sidst i ordet overstreget], at jeg ikke kender stort til dem – Drengebøger med spændende Æventyr morer mig at læse (jeg har fortæret Masser af Pers og Oles Bøger) men Ungpigebøger er jeg altid gaaet udenom i en stor Bue. Dine bliver nok med lidt Humør i. Det var morsomt at høre om dit Sjumse-Besøg pg den lille Solstraalefortælling om Dessau. 
 Du spørger om Høsten – ja Kornhøsten var til Ende, før vi fik Regn, vi havde ikke saa meget med Korn i Aar; Korn er det som paa disse magre Jorde daarligst taaler Tørke (hvad vi jo altid plages af netop paa den Tid, hvor det gerne skulde regne) derfor er Manse slaaet ind paa saa meget andet. Han har i Aar haft: Tidlige Kartofler, grøn Lucerne til Fabrikker, modne Ærter, Lupiner, Sennep, Kaalfrø, Rajgræsfrø, Sukkerroer. Ærter og Lupiner er høstet, men ude endnu, Sennep skal de høste i Eftermiddag, saa selv om det vi tidligere forstod ved ”Høsten” er ovre, har de meget Arbejde endnu. Det hele har været under Middel, Kornet naaede kun 10-12 Fold, og det er jo meget sløjt. Alle Landbrugets Udgifter er saa høje saa f. Eks. de store Kornpriser ikke forslaar. Desværre har vi en dyr Tid for os: i Gaar ankom de to Englændere, som jeg vist maa have skrevet om. Joy Deason og hendes ”friend”. Manse hentede dem i Odense og maatte tage Bil hjem, da der ingen Forbindelse var, og saa maa man jo leve anderledes, end vi plejer, tænk bare paa alt det Franskbrød; vi bruger jo Gas og har aldrig Ild paa Komfuret, bager ikke selv. Hun er 21 Aar, Manse siger at hun er i Udvikling som en 14 Aars. Vi har alle været meget nedbøjede over at skulde have det Besøg, men Manse kunde ikke sige nej; han har tidligere inviteret hendes Forældre, som var saa mageløse mod M. da han for 13-14 Aar siden boede hos dem; men de er saamænd meget søde; nu skal vi se, om jeg kan formaa dem til at tale saa højt og tydeligt, at jeg kan forstaa dem. Marie lærte det ikke i de 4 Uger, hun var her, hun mumlede den sidste Dag som den første – og altid fik hun et Hva’be’har? - - Vil du nøjes med dette sløje Brev – jeg tror ikke, jeg endnu har faaet Humøret efter Sorgen over Puf og Else. - - Elle ser jeg aldrig, hendes Hud er dog bedre nu, gid hun igen kunde blive til at cycle. Lille er stadig hos hende, venter sig i Oktober. 
 [Skrevet på hovedet på s4:]
 Nede paa Lindø har de det godt. Grete er altid elskelig imod mig, kommer ofte op med dejlige Blomster, som de har i lange Baner, og Ungernes Besøgen os, kan jeg ikke klage paa; de savner Rie,
 [Skrevet langs venstre kant på s4:]
 som var meget for dem, hun er jo Børneven, saa det kan forslaa.
 Tusinde Hilsner til Jer begge fra din Junge.</t>
   </si>
   <si>
     <t>1950-09-12</t>
   </si>
   <si>
     <t>Joy Deason
 Jesper Hansen
 Grethe Jungstedt
 Adolph Larsen
 Andreas Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Pernille Marryat
 Ib Marryat Johansen
 Ruth -, pige i huset hos Johanne Larsen
 Ellen  Sawyer
 Janna Schou
 Fritz Warberg
 Karen Warberg
 Marie Warberg
 Grete Warberg Larsen
 Lise Warberg Larsen
 Martin Warberg Larsen
 Per Warberg Larsen
 Erik Warberg Larsen, søn af Erik og Grethe
-Laura Warberg Petersen
-Troels Warberg Petersen</t>
+Troels Warberg Pedersen
+Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem H &amp;amp; S var.
 "Englænderne" var Joy Deason og hendes ven, Peter. Martin/Manse Warberg Larsen lærte dem at kende, da han opholdt sig i England for at lære om landbrugsvæsen. 
 Fjællebro er en gammel hovedgård, der ligger i Herringe Sogn, Ringe Kommune. Fjællebro Gods ejes siden 2016 af Fjellebro Gods A/S (Wikipedia jan. 2024).
 Ørbæklunde er grundlagt ca. år 1500 under navnet Lundsgaard. Det var derefter en befæstet borg, betegnet Ørbæklundsgaard fra 1502 og kendt under sit nuværende navn Ørbæklunde fra omkring 1528. Gården ligger i Ørbæk Sogn, Nyborg Kommune. (Wikipedia jan. 2024). 
 Lykkesholm er en gammel hovedgård, som nævnes første gang i 1329 og kaldt Magelund, men benævnt Lykkesholm fra 1380. Gården ligger cirka 3 km sydvest for den fynske by Ørbæk og ca. 21 km sydøst for Odense. (Wikipedia jan. 2024).
 Glorup er en herregård i Svindinge Sogn på Sydøstfyn. (Wikipedia jan. 2024)
 Rygård er en herregård i Langå Sogn på Sydøstfyn. Den er i sameje med Glorup (Wikipedia jan. 2024). 
 Det vides ikke, hvad Fritz Warbergs svigermor hed. Ruths søster kendes heller ikke. 
 "Øjeblikket" var formodentlig et tidsskrift.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0581</t>
   </si>
   <si>
     <t>Det er slemt med børnelammelsen.
 Frygteligt, at Andreas/Puf og Else Larsen mistede deres nyfødte. Else sagde, at det var godt, at det ikke var Laura/Bibbe Warberg Petersens dreng, der døde.
 Andreas/Puf har kørt tur med de englændere, der er på besøg på Lindøgaard. De to er uinteresserede i det meste, og Joy er desuden uopdragen.
 Laura/Bibbe har også kørt tur med en flok.
 Peter Larsen og Jesper Hansen har været på besøg og kørt ture med folk. Peter kørte Joy og Peter på banegården, og det var rart at slippe af med dem.
 Regnen ødelægger høsten.
 Fritz Warberg har været på Fyn. Han fik besked om ikke at opholde sig for længe hos Elle(n) Sawyer.
 Johanne/Junge syr servietter og bordløbere.</t>
   </si>
@@ -4615,154 +4819,154 @@
 [Skrevet på hovedet øverst s. 2:]
 Hvad siger dog Ib og Janna til de 47,000 Meningsfæller, der har sagt fra? Folk begynder at forstaa, hvad Kom. egentlig er. – Det er pudsigt, at du som altid har hadet Politik nu skriver, - Politik, for hvad er dine Pipifaks andet? Har du tænkt paa det? 
 [Skrevet langs venstre kant s. 2:]
 Saa kun til Slut de kærligste Hilsner til Jer begge fra din Junge
 [Skrevet på hovedet øverst s. 1:]
 Hvis han vælger Kransen med Navnetrækket hvad Bogstaver skal der saa staa?
 N.B. Su. u.
 [Skrevet på tværs s. 6:]
 modt. 15’ Sept. 1950 
 Besvaret 16’ Sept.
 Skrevet til J.C. Pedersen, Aarhus
 19’ Sept. 1950</t>
   </si>
   <si>
     <t>1951-07-02</t>
   </si>
   <si>
     <t>Refshalevej 16 Maribo</t>
   </si>
   <si>
     <t>Thora Cohn
 Thorvald Hagedorn-Olsen
 Elisabeth Knuth
 Andreas Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Vilhelm Lundstrøm
 Viggo Madsen
 Gerda Rasmussen
 Holger Rasmussen</t>
   </si>
   <si>
     <t>Vilhelm Lundstrøm døde i 1950. I 1951 afholdt man en mindeudstilling over ham. Den fandt sted på Charlottenborg i maj, på Århus Rådhus juni-juli og i Oslo august-september. (Dansk Biografisk Leksikon).
 Grisebrønden er en bronzeskulptur, der står foran Aarhus Rådhus. Skulpturen bliver i folkemunde kaldt Grisebrønden, men blev oprindeligt og officielt navngivet "Ceres Brønden". Skulpturen forestiller en so med syv grise og har indbygget urværk, der får grisene til at tisse på skift og soen til at savle. Den er udført i bronze og er en kopi af den originale granitskulptur, som blev udført af billedhuggeren Mogens Bøggild og skænket til byen af bryggeriet Ceres i 1941 ved byens 500-års købstadsjubilæum (Aarhus Stadsarkiv).</t>
   </si>
   <si>
     <t>Johannes Larsen og hans familie har været i Århus for at se Lundstrøm-udstillingen, domkirken, Grisebrønden og Hagedorn-Olsens udsmykning. Lørdag var de til middag hos Gerda Rasmussen, og onsdag skal Johannes Larsen til naturfedningsmøde.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Okvf</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Refshalevej 
 Maribo
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 2 Juli 1951.
 Kære Grevinde!
 Tak for Dit Brev. I Torsdags kørte Puf Else Jeppe Thora og jeg til Aarhus for at se Lundstrømudstillingen. Vi spiste til Aften paa Grand Hotel Vejle og kom ved 11 Tiden til Royal i Aarhus. Næste Dag var jeg med Thora og Jeppe i Domkirken og derefter kørte vi allesammen til Raadhuset og saa Grisebrønden, Lundstrømudstillingen og Hagedorn Olsen og hans Udsmykning. Saa kørte vi hjem og var hjemme ved 6 Tiden. Lørdag var vi til Middag hos Holger M Rasmussen i Faaborg; Fru R's Fødselsdag. Jeg var i Lørdags i Vandet for 2den Gang. Det er en sløj Sommer, hvad Varme angaar. I Morgen skal jeg til Faaborg igen, det er noget med Radioen og Viggo Madsen der skal skrive om Museet og paa Onsdag skal jeg til Naturfredningsmøde ved Fjorden her. Forhaabentlig faar jeg derefter en fredeligere Tid. 
 Jeg ønsker Dig og Elisabeth en god Fornøjelse af Englandsturen. Det faar I nok. 
 Mange Hilsener fra
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1951-07-26</t>
   </si>
   <si>
+    <t>Thora Cohn
+Andreas Larsen
+Elena Larsen
+Oscar Larsson
+Minna Lorentsen
+Poul Lorentsen
+Aage Madelung
+Hans Christian Mortensen
+Carl Rasmussen
+Holger Rasmussen
+Ambrosius Stub
+Ane Talbot</t>
+  </si>
+  <si>
+    <t>Ifølge Bibliotek.dk er der ikke udkommet en digtsamling af Ambrosius Stub, hvor Holger M. Rasmussen er anført som udgiver.
+Hans Christian Cornelius Mortensen, også kaldet Fugle-Mortensen var en dansk ornitolog. Han var den første i verden til systematisk at bruge ringmærkning af fugle til videnskabeligt formål. Sammen med bl.a. Eiler Lehn Schiøler var han medstifter i 1906 af Dansk Ornitologisk Forening. I 1952 blev der i Viborg afsløret en mindetavle for Hans Chr. C. Mortensen. Tavlen er anbragt på den gamle katedralskoles mur ud mod Latinerhaven. (Wikipedia maj 2022).</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har malet akvareller fra haven og af Vinhuset, der fylder 100 år. Han har lavet vignetter til en Ambrosius Stub-udgivelse og tegninger til en mindeplade over Hans Christian Mortensen. 
+Jeppe er kommet hjem fra et par ugers ophold i England. 
+C.W. Rasmussen vil gerne komme til Båxhult og lære Johan/Lysse og Elena/Bimse noget om kalkuner. 
+Der er kyllinger på Møllebakken. Andreas/Puf brygger. 
+Fignerne falder af.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Eiyn</t>
+  </si>
+  <si>
+    <t>Kjerteminde 26 Juli 1951. 
+Kære Lysse!
+Det er vist længe siden I har hørt noget herfra. Jeg har malet en ½ Snes Akvareller med Blomster og et Par fra Haven den ene med Lysthuset der fylder 100 Aar til næste Aar. Siden har jeg lavet en hel Del Vignetter til en ny Udgave af Ambrosius Stubs Digte som Holger M. Rasmussen er i Gang med. Jeg har ogsaa lavet Tegninger til en Mindeplade for H. Chr. Mortensen til Viborg, desværre medfører det at jeg maa rejse til Kjøbenhavn for at gravere i en Gibsafstøbning som Bronzepladen skal støbes over. Jeppe er nu kommen hjem fra sin Englandsrejse der varede 14-16 Dage og som han havde megen Fornøjelse af. Jeg kan hilse fra C.W Rasmussen Iglekjærgaard, at dersom I har Lyst til at høre nogle gode Raad om Kalkunopdræt, er han villig til at besøge Jer en Gang i Efteraaret, imod et Maaltid Mad og Nattely. Han er Afholdsmand saa dersom det bliver til noget maa I anskaffe et Par Flasker Svagdricka. Mon det bliver til noget med Poul Lorentsens? Fik Du det ordnet med Oscar Larsson? Lorentsens Kone er Søster til afdøde Forfatter Aage Madelung. Vi har en Høne med 5 Kyllinger der er 3 Uger gamle, der har ikke været flere skønt den laa paa 11 Æg, men den var vældig flink til at passe paa dem. I Dag kom der en med 2 Kyllinger den havde ligget paa 5 Æg. Puf har travlt med at brygge saa han kan have noget at sælge af naar det frigives. Forøvrigt er han bange for at det første ikke kan blive lagret nok til den Tid, men han er jo altid saa sort paa al Ting. Vi har haft et Kuld Stillitser i en af Hyldene foran Huset. Bimses Nellike blomstrer. Jeg havde ventet mig en hel Del af Figentræet der var ansat en Mængde Frugter men de er falden af som halvstore, saa jeg tror ikke der bliver mere end en halv Snes Stykker modne. Mange Hilsner fra os alle her til Jer alle sammen
+Din Far.</t>
+  </si>
+  <si>
     <t>Adam Knuth
 Elisabeth Knuth
 Jeppe Larsen
 Hans Christian Mortensen
 Ambrosius Stub</t>
   </si>
   <si>
     <t>Holger Rasmussen, Faaborg Museum, arbejdede på en udgivelse af Ambrosius Stubs digte, og Johannes Larsen skulle lave vignetter til den. Ifølge Bibliotek.dk blev bogen ikke realiseret.
 Johannes Larsen skrev også om mindetavlen over Hans Christian Mortensen i et brev til sønnen Johan/Lysse Larsen samme dag som det her indsatte.</t>
   </si>
   <si>
     <t>Johannes Larsen har været i vandet. Han mangler et timeglas at tegne efter til vignetterne til Ambrosius Stub-bogen. Larsen skal lave mindetavle over Hans Christian Mortensen.
 Jeppe Larsen har nydt sin tur til England.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/MJc4</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Refshalevej 
 Maribo.
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 26 Juli 1951.
 Kære Grevinde.
 Tak for Brevet i Gaar. Nu har vi da endelig faaet Sommer. Jeg har været i Vandet i Dag. For tredje Gang i Aar, og sidder i Skjorteærmer og skriver. Jeg er nemlig gaaet i Staa med Vignetterne til Ambrosius paa Grund af manglende Modeller, bl.a. skal jeg tegne et Timeglas, og det findes ikke paa Museerne i Odense eller her i Faaborg, men en af Dagene skal jeg til Kjøbenhavn for at lave noget paa en Mindeplade for afdøde H. Chr. Mortensen i Viborg, saa forhaabentlig kan jeg opdrive et der inde. Jeppe er ogsaa kommen hjem fra England og har i høj Grad nydt Turen. Mange Hilsener ogsaa til Adam og Elisabeth
 Din hengivne 
 Johannes Larsen.</t>
-  </si>
-[...32 lines deleted...]
-Din Far.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -4839,59 +5043,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/d6wf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i31D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qTtv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V0aD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NmU1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a4vyLlWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wqxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DUyV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7yKm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J4Te" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zh20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zsTt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAoP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lKAO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KeCc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JG1z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CEAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D1e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J9z1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TZ4h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TobY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/doA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVOG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eXBg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8odw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zpYD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kXix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U22A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OkiX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LEk1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CWCf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AKkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cinc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fHKI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d3Gx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rjU3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WWt0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U5Q6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JvdR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bv4l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v8Yy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iAvUMkEl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/A40RZCOs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sRq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JDcx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MsPI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xw5xLNUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Dku3q7Dh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/w52qIvS9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jUix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CbcVDh1T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v5EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yVhA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9ZT8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uLhL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qsdl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uGWz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Z5rm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BFJ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZJbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FTmS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AkyY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PbPG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CZLJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vS70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P1L8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ihaP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PV9y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rT9z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9eus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vy50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAfR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q95M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2MFx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytKA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p2AD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9zHx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rzdS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JNI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/prtQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S9Qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aqpt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qk6R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x2kr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4kbT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yesP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y5jP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rqX8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iY0z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Okvf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MJc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Eiyn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/d6wf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i31D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qTtv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V0aD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NmU1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a4vyLlWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wqxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DUyV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7yKm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J4Te" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zh20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zsTt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAoP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lKAO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KeCc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vGff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JG1z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CEAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D1e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J9z1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TZ4h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TobY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/doA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVOG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eXBg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8odw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zpYD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kXix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U22A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OkiX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LEk1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CWCf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AKkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cinc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fHKI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d3Gx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rjU3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WWt0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U5Q6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JvdR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bv4l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v8Yy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iAvUMkEl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/A40RZCOs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sRq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JDcx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MsPI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xw5xLNUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Dku3q7Dh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/w52qIvS9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jUix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CbcVDh1T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v5EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yVhA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9ZT8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uLhL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qsdl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uGWz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Z5rm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BFJ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZJbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FTmS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AkyY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PbPG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CZLJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vS70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P1L8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ihaP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PV9y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rT9z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9eus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vy50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAfR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q95M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2MFx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytKA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7TBX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TXc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p2AD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9zHx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rzdS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JNI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/prtQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S9Qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aqpt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qk6R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x2kr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4kbT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yesP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y5jP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rqX8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iY0z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Okvf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Eiyn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MJc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M97"/>
+  <dimension ref="A1:M100"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -5612,3644 +5816,3783 @@
       </c>
       <c r="I17" s="5" t="s">
         <v>129</v>
       </c>
       <c r="J17" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K17" s="5" t="s">
         <v>130</v>
       </c>
       <c r="L17" s="6" t="s">
         <v>131</v>
       </c>
       <c r="M17" s="5" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
         <v>133</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-        <v>127</v>
+        <v>112</v>
+      </c>
+      <c r="D18" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H18" s="5" t="s">
         <v>134</v>
       </c>
       <c r="I18" s="5" t="s">
         <v>135</v>
       </c>
       <c r="J18" s="5" t="s">
-        <v>21</v>
+        <v>136</v>
       </c>
       <c r="K18" s="5" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="L18" s="6" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>112</v>
+        <v>16</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>70</v>
-[...4 lines deleted...]
-        </is>
+        <v>54</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>127</v>
       </c>
       <c r="F19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H19" s="5" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="I19" s="5" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="J19" s="5" t="s">
-        <v>142</v>
+        <v>21</v>
       </c>
       <c r="K19" s="5" t="s">
         <v>143</v>
       </c>
       <c r="L19" s="6" t="s">
         <v>144</v>
       </c>
       <c r="M19" s="5" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
         <v>146</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>147</v>
+        <v>112</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>70</v>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F20" s="5" t="s">
+      <c r="F20" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G20" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H20" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="I20" s="5" t="s">
         <v>148</v>
       </c>
-      <c r="G20" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H20" s="5" t="s">
+      <c r="J20" s="5" t="s">
         <v>149</v>
       </c>
-      <c r="I20" s="5" t="s">
+      <c r="K20" s="5" t="s">
         <v>150</v>
       </c>
-      <c r="J20" s="5" t="s">
+      <c r="L20" s="6" t="s">
         <v>151</v>
       </c>
-      <c r="K20" s="5" t="s">
+      <c r="M20" s="5" t="s">
         <v>152</v>
-      </c>
-[...4 lines deleted...]
-        <v>154</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>54</v>
-[...7 lines deleted...]
-        </is>
+        <v>70</v>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>155</v>
       </c>
       <c r="G21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H21" s="5" t="s">
         <v>156</v>
       </c>
       <c r="I21" s="5" t="s">
         <v>157</v>
       </c>
       <c r="J21" s="5" t="s">
-        <v>21</v>
+        <v>158</v>
       </c>
       <c r="K21" s="5" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="L21" s="6" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>162</v>
+        <v>16</v>
       </c>
       <c r="D22" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F22" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G22" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H22" s="5" t="s">
         <v>163</v>
       </c>
-      <c r="E22" s="5" t="inlineStr">
-[...14 lines deleted...]
-      <c r="H22" s="5" t="s">
+      <c r="I22" s="5" t="s">
         <v>164</v>
       </c>
-      <c r="I22" s="5"/>
       <c r="J22" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K22" s="5" t="s">
         <v>165</v>
       </c>
-      <c r="K22" s="5" t="s">
+      <c r="L22" s="6" t="s">
         <v>166</v>
       </c>
-      <c r="L22" s="6" t="s">
+      <c r="M22" s="5" t="s">
         <v>167</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>162</v>
+        <v>169</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>170</v>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H23" s="5" t="s">
         <v>171</v>
       </c>
       <c r="I23" s="5"/>
       <c r="J23" s="5" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="K23" s="5" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="L23" s="6" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="M23" s="5" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="E24" s="5" t="s">
         <v>177</v>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H24" s="5" t="s">
         <v>178</v>
       </c>
-      <c r="I24" s="5" t="s">
+      <c r="I24" s="5"/>
+      <c r="J24" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="K24" s="5" t="s">
         <v>179</v>
       </c>
-      <c r="J24" s="5" t="s">
+      <c r="L24" s="6" t="s">
         <v>180</v>
       </c>
-      <c r="K24" s="5" t="s">
+      <c r="M24" s="5" t="s">
         <v>181</v>
-      </c>
-[...4 lines deleted...]
-        <v>183</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>70</v>
+        <v>177</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>122</v>
+        <v>183</v>
       </c>
       <c r="E25" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="F25" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G25" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H25" s="5" t="s">
         <v>185</v>
       </c>
-      <c r="F25" s="5" t="s">
+      <c r="I25" s="5" t="s">
         <v>186</v>
       </c>
-      <c r="G25" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H25" s="5" t="s">
+      <c r="J25" s="5" t="s">
         <v>187</v>
       </c>
-      <c r="I25" s="5" t="s">
+      <c r="K25" s="5" t="s">
         <v>188</v>
       </c>
-      <c r="J25" s="5" t="s">
+      <c r="L25" s="6" t="s">
         <v>189</v>
       </c>
-      <c r="K25" s="5" t="s">
+      <c r="M25" s="5" t="s">
         <v>190</v>
-      </c>
-[...4 lines deleted...]
-        <v>192</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="G26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H26" s="5" t="s">
         <v>194</v>
       </c>
-      <c r="D26" s="5" t="s">
-[...17 lines deleted...]
-      <c r="H26" s="5" t="s">
+      <c r="I26" s="5" t="s">
         <v>195</v>
       </c>
-      <c r="I26" s="5" t="s">
+      <c r="J26" s="5" t="s">
         <v>196</v>
       </c>
-      <c r="J26" s="5" t="s">
+      <c r="K26" s="5" t="s">
         <v>197</v>
       </c>
-      <c r="K26" s="5" t="s">
+      <c r="L26" s="6" t="s">
         <v>198</v>
       </c>
-      <c r="L26" s="6" t="s">
+      <c r="M26" s="5" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C27" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="D27" s="5" t="s">
         <v>70</v>
       </c>
-      <c r="D27" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E27" s="5" t="s">
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H27" s="5" t="s">
         <v>202</v>
       </c>
-      <c r="F27" s="5" t="s">
+      <c r="I27" s="5" t="s">
         <v>203</v>
       </c>
-      <c r="G27" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H27" s="5" t="s">
+      <c r="J27" s="5" t="s">
         <v>204</v>
       </c>
-      <c r="I27" s="5" t="s">
+      <c r="K27" s="5" t="s">
         <v>205</v>
       </c>
-      <c r="J27" s="5" t="s">
+      <c r="L27" s="6" t="s">
         <v>206</v>
       </c>
-      <c r="K27" s="5" t="s">
+      <c r="M27" s="5" t="s">
         <v>207</v>
-      </c>
-[...4 lines deleted...]
-        <v>209</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>163</v>
+        <v>70</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>176</v>
+        <v>122</v>
       </c>
       <c r="E28" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="F28" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="G28" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H28" s="5" t="s">
         <v>211</v>
       </c>
-      <c r="F28" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H28" s="5" t="s">
+      <c r="I28" s="5" t="s">
         <v>212</v>
       </c>
-      <c r="I28" s="5" t="s">
+      <c r="J28" s="5" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="K28" s="5" t="s">
         <v>214</v>
       </c>
       <c r="L28" s="6" t="s">
         <v>215</v>
       </c>
       <c r="M28" s="5" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
         <v>217</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>170</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>176</v>
+        <v>183</v>
       </c>
       <c r="E29" s="5" t="s">
-        <v>211</v>
+        <v>218</v>
       </c>
       <c r="F29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H29" s="5" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="I29" s="5" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="J29" s="5" t="s">
-        <v>180</v>
+        <v>187</v>
       </c>
       <c r="K29" s="5" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="L29" s="6" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>224</v>
+        <v>14</v>
       </c>
       <c r="C30" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="D30" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="E30" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="F30" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G30" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H30" s="5" t="s">
         <v>225</v>
       </c>
-      <c r="D30" s="5" t="s">
+      <c r="I30" s="5" t="s">
         <v>226</v>
       </c>
-      <c r="E30" s="5" t="s">
+      <c r="J30" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="K30" s="5" t="s">
         <v>227</v>
       </c>
-      <c r="F30" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H30" s="5" t="s">
+      <c r="L30" s="6" t="s">
         <v>228</v>
       </c>
-      <c r="I30" s="5" t="s">
+      <c r="M30" s="5" t="s">
         <v>229</v>
-      </c>
-[...10 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="B31" s="5" t="s">
+        <v>231</v>
+      </c>
+      <c r="C31" s="5" t="s">
+        <v>232</v>
+      </c>
+      <c r="D31" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="E31" s="5" t="s">
         <v>234</v>
       </c>
-      <c r="B31" s="5" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="F31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H31" s="5" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="I31" s="5"/>
+        <v>235</v>
+      </c>
+      <c r="I31" s="5" t="s">
+        <v>236</v>
+      </c>
       <c r="J31" s="5" t="s">
-        <v>165</v>
+        <v>237</v>
       </c>
       <c r="K31" s="5" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="L31" s="6" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>239</v>
+        <v>177</v>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H32" s="5" t="s">
-        <v>240</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="I32" s="5"/>
       <c r="J32" s="5" t="s">
-        <v>180</v>
+        <v>172</v>
       </c>
       <c r="K32" s="5" t="s">
         <v>242</v>
       </c>
       <c r="L32" s="6" t="s">
         <v>243</v>
       </c>
       <c r="M32" s="5" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
         <v>245</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>162</v>
+        <v>169</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>246</v>
       </c>
       <c r="F33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H33" s="5" t="s">
         <v>247</v>
       </c>
-      <c r="I33" s="5"/>
+      <c r="I33" s="5" t="s">
+        <v>248</v>
+      </c>
       <c r="J33" s="5" t="s">
-        <v>180</v>
+        <v>187</v>
       </c>
       <c r="K33" s="5" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="L33" s="6" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="M33" s="5" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>162</v>
+        <v>169</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>246</v>
+        <v>253</v>
       </c>
       <c r="F34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H34" s="5" t="s">
-        <v>252</v>
-[...3 lines deleted...]
-      </c>
+        <v>254</v>
+      </c>
+      <c r="I34" s="5"/>
       <c r="J34" s="5" t="s">
-        <v>180</v>
+        <v>187</v>
       </c>
       <c r="K34" s="5" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="L34" s="6" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="M34" s="5" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>162</v>
+        <v>169</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>246</v>
+        <v>253</v>
       </c>
       <c r="F35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H35" s="5" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="I35" s="5" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="J35" s="5" t="s">
-        <v>180</v>
+        <v>187</v>
       </c>
       <c r="K35" s="5" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="L35" s="6" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="M35" s="5" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>264</v>
+        <v>177</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>70</v>
-[...4 lines deleted...]
-        </is>
+        <v>169</v>
+      </c>
+      <c r="E36" s="5" t="s">
+        <v>253</v>
       </c>
       <c r="F36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H36" s="5" t="s">
         <v>265</v>
       </c>
       <c r="I36" s="5" t="s">
         <v>266</v>
       </c>
       <c r="J36" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="K36" s="5" t="s">
         <v>267</v>
       </c>
-      <c r="K36" s="5" t="s">
+      <c r="L36" s="6" t="s">
         <v>268</v>
       </c>
-      <c r="L36" s="6" t="s">
+      <c r="M36" s="5" t="s">
         <v>269</v>
-      </c>
-[...1 lines deleted...]
-        <v>270</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>112</v>
+        <v>271</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>194</v>
-[...4 lines deleted...]
-      <c r="F37" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F37" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G37" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H37" s="5" t="s">
         <v>272</v>
       </c>
-      <c r="G37" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H37" s="5" t="s">
+      <c r="I37" s="5" t="s">
         <v>273</v>
       </c>
-      <c r="I37" s="5" t="s">
+      <c r="J37" s="5" t="s">
         <v>274</v>
       </c>
-      <c r="J37" s="5" t="s">
+      <c r="K37" s="5" t="s">
         <v>275</v>
       </c>
-      <c r="K37" s="5" t="s">
+      <c r="L37" s="6" t="s">
         <v>276</v>
       </c>
-      <c r="L37" s="6" t="s">
+      <c r="M37" s="5" t="s">
         <v>277</v>
-      </c>
-[...1 lines deleted...]
-        <v>278</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>170</v>
+        <v>112</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>162</v>
+        <v>201</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>246</v>
-[...4 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="F38" s="5" t="s">
+        <v>279</v>
       </c>
       <c r="G38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H38" s="5" t="s">
         <v>280</v>
       </c>
       <c r="I38" s="5" t="s">
         <v>281</v>
       </c>
       <c r="J38" s="5" t="s">
-        <v>180</v>
+        <v>282</v>
       </c>
       <c r="K38" s="5" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="L38" s="6" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="M38" s="5" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>162</v>
+        <v>169</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>246</v>
+        <v>253</v>
       </c>
       <c r="F39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H39" s="5" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="I39" s="5" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="J39" s="5" t="s">
-        <v>180</v>
+        <v>187</v>
       </c>
       <c r="K39" s="5" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="L39" s="6" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="M39" s="5" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>122</v>
+        <v>177</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>292</v>
+        <v>169</v>
       </c>
       <c r="E40" s="5" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>253</v>
+      </c>
+      <c r="F40" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H40" s="5" t="s">
         <v>293</v>
       </c>
       <c r="I40" s="5" t="s">
         <v>294</v>
       </c>
       <c r="J40" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="K40" s="5" t="s">
         <v>295</v>
       </c>
-      <c r="K40" s="5" t="s">
+      <c r="L40" s="6" t="s">
         <v>296</v>
       </c>
-      <c r="L40" s="6" t="s">
+      <c r="M40" s="5" t="s">
         <v>297</v>
-      </c>
-[...1 lines deleted...]
-        <v>298</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>170</v>
+        <v>122</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>162</v>
+        <v>299</v>
       </c>
       <c r="E41" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F41" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G41" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H41" s="5" t="s">
         <v>300</v>
       </c>
-      <c r="F41" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H41" s="5" t="s">
+      <c r="I41" s="5" t="s">
         <v>301</v>
       </c>
-      <c r="I41" s="5" t="s">
+      <c r="J41" s="5" t="s">
         <v>302</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="K41" s="5" t="s">
         <v>303</v>
       </c>
       <c r="L41" s="6" t="s">
         <v>304</v>
       </c>
       <c r="M41" s="5" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
         <v>306</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C42" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="D42" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="E42" s="5" t="s">
         <v>307</v>
       </c>
-      <c r="D42" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G42" s="5" t="s">
+      <c r="G42" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H42" s="5" t="s">
         <v>308</v>
       </c>
-      <c r="H42" s="5" t="s">
+      <c r="I42" s="5" t="s">
         <v>309</v>
       </c>
-      <c r="I42" s="5" t="s">
+      <c r="J42" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="K42" s="5" t="s">
         <v>310</v>
       </c>
-      <c r="J42" s="5" t="s">
+      <c r="L42" s="6" t="s">
         <v>311</v>
       </c>
-      <c r="K42" s="5" t="s">
+      <c r="M42" s="5" t="s">
         <v>312</v>
-      </c>
-[...4 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>16</v>
+        <v>314</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>54</v>
+        <v>201</v>
       </c>
       <c r="E43" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G43" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G43" s="5" t="s">
+        <v>315</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>316</v>
       </c>
-      <c r="I43" s="5"/>
+      <c r="I43" s="5" t="s">
+        <v>317</v>
+      </c>
       <c r="J43" s="5" t="s">
-        <v>21</v>
+        <v>318</v>
       </c>
       <c r="K43" s="5" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="L43" s="6" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="M43" s="5" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>121</v>
+        <v>14</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D44" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D44" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="E44" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H44" s="5" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="I44" s="5"/>
-      <c r="J44" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="J44" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K44" s="5" t="s">
+        <v>324</v>
       </c>
       <c r="L44" s="6" t="s">
-        <v>322</v>
-[...1 lines deleted...]
-      <c r="M44" s="5"/>
+        <v>325</v>
+      </c>
+      <c r="M44" s="5" t="s">
+        <v>326</v>
+      </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>121</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H45" s="5" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
       <c r="I45" s="5"/>
       <c r="J45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L45" s="6" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="M45" s="5"/>
     </row>
     <row r="46">
       <c r="A46" s="5" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>14</v>
+        <v>121</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D46" s="5" t="s">
-        <v>327</v>
+      <c r="D46" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H46" s="5" t="s">
-        <v>328</v>
-[...8 lines deleted...]
-        <v>330</v>
+        <v>331</v>
+      </c>
+      <c r="I46" s="5"/>
+      <c r="J46" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K46" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L46" s="6" t="s">
-        <v>331</v>
-[...1 lines deleted...]
-      <c r="M46" s="5" t="s">
         <v>332</v>
       </c>
+      <c r="M46" s="5"/>
     </row>
     <row r="47">
       <c r="A47" s="5" t="s">
-        <v>326</v>
+        <v>333</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H47" s="5" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="I47" s="5" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="J47" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K47" s="5" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="L47" s="6" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="M47" s="5" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="5" t="s">
-        <v>339</v>
+        <v>333</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C48" s="5" t="s">
-        <v>112</v>
+        <v>16</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>194</v>
-[...4 lines deleted...]
-      <c r="F48" s="5" t="s">
         <v>340</v>
+      </c>
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F48" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H48" s="5" t="s">
         <v>341</v>
       </c>
       <c r="I48" s="5" t="s">
         <v>342</v>
       </c>
       <c r="J48" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K48" s="5" t="s">
         <v>343</v>
       </c>
-      <c r="K48" s="5" t="s">
+      <c r="L48" s="6" t="s">
         <v>344</v>
       </c>
-      <c r="L48" s="6" t="s">
+      <c r="M48" s="5" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="s">
+        <v>346</v>
+      </c>
+      <c r="B49" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C49" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D49" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="E49" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F49" s="5" t="s">
         <v>347</v>
-      </c>
-[...19 lines deleted...]
-        </is>
       </c>
       <c r="G49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H49" s="5" t="s">
         <v>348</v>
       </c>
-      <c r="I49" s="5"/>
-[...3 lines deleted...]
-        </is>
+      <c r="I49" s="5" t="s">
+        <v>349</v>
+      </c>
+      <c r="J49" s="5" t="s">
+        <v>350</v>
       </c>
       <c r="K49" s="5" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="L49" s="6" t="s">
-        <v>350</v>
-[...1 lines deleted...]
-      <c r="M49" s="5"/>
+        <v>352</v>
+      </c>
+      <c r="M49" s="5" t="s">
+        <v>353</v>
+      </c>
     </row>
     <row r="50">
       <c r="A50" s="5" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>121</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H50" s="5" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="I50" s="5"/>
       <c r="J50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K50" s="5" t="s">
-        <v>349</v>
+        <v>356</v>
       </c>
       <c r="L50" s="6" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="M50" s="5"/>
     </row>
     <row r="51">
       <c r="A51" s="5" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>121</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>352</v>
+        <v>16</v>
       </c>
       <c r="D51" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F51" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G51" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H51" s="5" t="s">
-        <v>352</v>
+        <v>359</v>
       </c>
       <c r="I51" s="5"/>
       <c r="J51" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K51" s="5" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="L51" s="6" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="M51" s="5"/>
     </row>
     <row r="52">
-      <c r="A52" s="5" t="n">
-        <v>1928</v>
+      <c r="A52" s="5" t="s">
+        <v>361</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>14</v>
+        <v>121</v>
       </c>
       <c r="C52" s="5" t="s">
-        <v>357</v>
-[...4 lines deleted...]
-      <c r="E52" s="5" t="s">
         <v>359</v>
       </c>
+      <c r="D52" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E52" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="F52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H52" s="5" t="s">
-        <v>162</v>
-[...5 lines deleted...]
-        <v>361</v>
+        <v>359</v>
+      </c>
+      <c r="I52" s="5"/>
+      <c r="J52" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K52" s="5" t="s">
         <v>362</v>
       </c>
       <c r="L52" s="6" t="s">
         <v>363</v>
       </c>
-      <c r="M52" s="5" t="s">
+      <c r="M52" s="5"/>
+    </row>
+    <row r="53">
+      <c r="A53" s="5" t="n">
+        <v>1928</v>
+      </c>
+      <c r="B53" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C53" s="5" t="s">
         <v>364</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A53" s="5" t="s">
+      <c r="D53" s="5" t="s">
         <v>365</v>
       </c>
-      <c r="B53" s="5" t="s">
-[...13 lines deleted...]
-        </is>
+      <c r="E53" s="5" t="s">
+        <v>366</v>
       </c>
       <c r="F53" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G53" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H53" s="5" t="inlineStr">
-[...8 lines deleted...]
-        </is>
+      <c r="H53" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="I53" s="5" t="s">
+        <v>367</v>
+      </c>
+      <c r="J53" s="5" t="s">
+        <v>368</v>
       </c>
       <c r="K53" s="5" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="L53" s="6" t="s">
-        <v>367</v>
-[...1 lines deleted...]
-      <c r="M53" s="5"/>
+        <v>370</v>
+      </c>
+      <c r="M53" s="5" t="s">
+        <v>371</v>
+      </c>
     </row>
     <row r="54">
       <c r="A54" s="5" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
       <c r="B54" s="5" t="s">
-        <v>14</v>
+        <v>121</v>
       </c>
       <c r="C54" s="5" t="s">
-        <v>357</v>
-[...2 lines deleted...]
-        <v>358</v>
+        <v>16</v>
+      </c>
+      <c r="D54" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H54" s="5" t="s">
-[...6 lines deleted...]
-        <v>371</v>
+      <c r="H54" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I54" s="5"/>
+      <c r="J54" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K54" s="5" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="L54" s="6" t="s">
-        <v>373</v>
-[...1 lines deleted...]
-      <c r="M54" s="5" t="s">
         <v>374</v>
       </c>
+      <c r="M54" s="5"/>
     </row>
     <row r="55">
       <c r="A55" s="5" t="s">
         <v>375</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C55" s="5" t="s">
-        <v>357</v>
+        <v>364</v>
       </c>
       <c r="D55" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="E55" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F55" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G55" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H55" s="5" t="s">
         <v>376</v>
       </c>
-      <c r="E55" s="5" t="inlineStr">
-[...14 lines deleted...]
-      <c r="H55" s="5" t="s">
+      <c r="I55" s="5" t="s">
         <v>377</v>
       </c>
-      <c r="I55" s="5" t="s">
+      <c r="J55" s="5" t="s">
         <v>378</v>
-      </c>
-[...1 lines deleted...]
-        <v>371</v>
       </c>
       <c r="K55" s="5" t="s">
         <v>379</v>
       </c>
       <c r="L55" s="6" t="s">
         <v>380</v>
       </c>
       <c r="M55" s="5" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="56">
-      <c r="A56" s="5" t="n">
-        <v>1934</v>
+      <c r="A56" s="5" t="s">
+        <v>382</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C56" s="5" t="s">
-        <v>382</v>
+        <v>364</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>383</v>
       </c>
       <c r="E56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H56" s="5" t="s">
         <v>384</v>
       </c>
       <c r="I56" s="5" t="s">
         <v>385</v>
       </c>
       <c r="J56" s="5" t="s">
-        <v>371</v>
+        <v>378</v>
       </c>
       <c r="K56" s="5" t="s">
         <v>386</v>
       </c>
       <c r="L56" s="6" t="s">
         <v>387</v>
       </c>
       <c r="M56" s="5" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="57">
-      <c r="A57" s="5" t="s">
-        <v>389</v>
+      <c r="A57" s="5" t="n">
+        <v>1934</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C57" s="5" t="s">
-        <v>170</v>
+        <v>389</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>246</v>
+        <v>390</v>
+      </c>
+      <c r="E57" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H57" s="5" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="I57" s="5" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="J57" s="5" t="s">
-        <v>180</v>
+        <v>378</v>
       </c>
       <c r="K57" s="5" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="L57" s="6" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="M57" s="5" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="5" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C58" s="5" t="s">
-        <v>16</v>
+        <v>177</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>357</v>
+        <v>169</v>
       </c>
       <c r="E58" s="5" t="s">
-        <v>396</v>
+        <v>253</v>
       </c>
       <c r="F58" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G58" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H58" s="5" t="s">
         <v>397</v>
       </c>
       <c r="I58" s="5" t="s">
         <v>398</v>
       </c>
       <c r="J58" s="5" t="s">
-        <v>361</v>
+        <v>187</v>
       </c>
       <c r="K58" s="5" t="s">
         <v>399</v>
       </c>
       <c r="L58" s="6" t="s">
         <v>400</v>
       </c>
       <c r="M58" s="5" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="5" t="s">
         <v>402</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>357</v>
+        <v>364</v>
       </c>
       <c r="E59" s="5" t="s">
         <v>403</v>
       </c>
       <c r="F59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H59" s="5" t="s">
         <v>404</v>
       </c>
       <c r="I59" s="5" t="s">
         <v>405</v>
       </c>
       <c r="J59" s="5" t="s">
-        <v>361</v>
+        <v>368</v>
       </c>
       <c r="K59" s="5" t="s">
         <v>406</v>
       </c>
       <c r="L59" s="6" t="s">
         <v>407</v>
       </c>
       <c r="M59" s="5" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="5" t="s">
         <v>409</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C60" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D60" s="5" t="s">
+        <v>364</v>
+      </c>
+      <c r="E60" s="5" t="s">
         <v>410</v>
-      </c>
-[...6 lines deleted...]
-        </is>
       </c>
       <c r="F60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H60" s="5" t="s">
         <v>411</v>
       </c>
-      <c r="I60" s="5"/>
+      <c r="I60" s="5" t="s">
+        <v>412</v>
+      </c>
       <c r="J60" s="5" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="K60" s="5" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="L60" s="6" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="M60" s="5" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="5" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C61" s="5" t="s">
-        <v>16</v>
+        <v>417</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>357</v>
-[...2 lines deleted...]
-        <v>416</v>
+        <v>383</v>
+      </c>
+      <c r="E61" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H61" s="5" t="s">
-        <v>417</v>
-[...1 lines deleted...]
-      <c r="I61" s="5" t="s">
         <v>418</v>
       </c>
+      <c r="I61" s="5"/>
       <c r="J61" s="5" t="s">
-        <v>361</v>
+        <v>378</v>
       </c>
       <c r="K61" s="5" t="s">
         <v>419</v>
       </c>
       <c r="L61" s="6" t="s">
         <v>420</v>
       </c>
       <c r="M61" s="5" t="s">
         <v>421</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="5" t="s">
         <v>422</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C62" s="5" t="s">
-        <v>357</v>
+        <v>16</v>
       </c>
       <c r="D62" s="5" t="s">
+        <v>364</v>
+      </c>
+      <c r="E62" s="5" t="s">
         <v>423</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="F62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H62" s="5" t="s">
         <v>424</v>
       </c>
       <c r="I62" s="5" t="s">
         <v>425</v>
       </c>
       <c r="J62" s="5" t="s">
-        <v>361</v>
+        <v>368</v>
       </c>
       <c r="K62" s="5" t="s">
         <v>426</v>
       </c>
       <c r="L62" s="6" t="s">
         <v>427</v>
       </c>
       <c r="M62" s="5" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="5" t="s">
         <v>429</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C63" s="5" t="s">
-        <v>170</v>
+        <v>364</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>246</v>
+        <v>430</v>
+      </c>
+      <c r="E63" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H63" s="5" t="s">
-        <v>430</v>
-[...1 lines deleted...]
-      <c r="I63" s="5"/>
+        <v>431</v>
+      </c>
+      <c r="I63" s="5" t="s">
+        <v>432</v>
+      </c>
       <c r="J63" s="5" t="s">
-        <v>180</v>
+        <v>368</v>
       </c>
       <c r="K63" s="5" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="L63" s="6" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="M63" s="5" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="5" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C64" s="5" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>162</v>
+        <v>169</v>
       </c>
       <c r="E64" s="5" t="s">
-        <v>246</v>
+        <v>253</v>
       </c>
       <c r="F64" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G64" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H64" s="5" t="s">
-        <v>435</v>
-[...3 lines deleted...]
-      </c>
+        <v>437</v>
+      </c>
+      <c r="I64" s="5"/>
       <c r="J64" s="5" t="s">
-        <v>180</v>
+        <v>187</v>
       </c>
       <c r="K64" s="5" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="L64" s="6" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="M64" s="5" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="5" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C65" s="5" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>162</v>
+        <v>169</v>
       </c>
       <c r="E65" s="5" t="s">
-        <v>246</v>
+        <v>253</v>
       </c>
       <c r="F65" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G65" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H65" s="5" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="I65" s="5" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="J65" s="5" t="s">
-        <v>180</v>
+        <v>187</v>
       </c>
       <c r="K65" s="5" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="L65" s="6" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="M65" s="5" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="5" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C66" s="5" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>176</v>
+        <v>169</v>
       </c>
       <c r="E66" s="5" t="s">
-        <v>246</v>
+        <v>253</v>
       </c>
       <c r="F66" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G66" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H66" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I66" s="5"/>
+      <c r="H66" s="5" t="s">
+        <v>448</v>
+      </c>
+      <c r="I66" s="5" t="s">
+        <v>449</v>
+      </c>
       <c r="J66" s="5" t="s">
-        <v>180</v>
+        <v>187</v>
       </c>
       <c r="K66" s="5" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
       <c r="L66" s="6" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="M66" s="5" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="5" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C67" s="5" t="s">
-        <v>122</v>
+        <v>177</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>147</v>
+        <v>183</v>
       </c>
       <c r="E67" s="5" t="s">
-        <v>451</v>
-[...2 lines deleted...]
-        <v>452</v>
+        <v>253</v>
+      </c>
+      <c r="F67" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G67" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H67" s="5" t="s">
-[...2 lines deleted...]
-      <c r="I67" s="5" t="s">
+      <c r="H67" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I67" s="5"/>
+      <c r="J67" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="K67" s="5" t="s">
         <v>454</v>
       </c>
-      <c r="J67" s="5" t="s">
+      <c r="L67" s="6" t="s">
         <v>455</v>
       </c>
-      <c r="K67" s="5" t="s">
+      <c r="M67" s="5" t="s">
         <v>456</v>
-      </c>
-[...4 lines deleted...]
-        <v>458</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="5" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C68" s="5" t="s">
-        <v>147</v>
+        <v>122</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>122</v>
+        <v>154</v>
       </c>
       <c r="E68" s="5" t="s">
+        <v>458</v>
+      </c>
+      <c r="F68" s="5" t="s">
+        <v>459</v>
+      </c>
+      <c r="G68" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H68" s="5" t="s">
         <v>460</v>
       </c>
-      <c r="F68" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H68" s="5" t="s">
+      <c r="I68" s="5" t="s">
         <v>461</v>
       </c>
-      <c r="I68" s="5" t="s">
+      <c r="J68" s="5" t="s">
         <v>462</v>
       </c>
-      <c r="J68" s="5" t="s">
+      <c r="K68" s="5" t="s">
         <v>463</v>
       </c>
-      <c r="K68" s="5" t="s">
+      <c r="L68" s="6" t="s">
         <v>464</v>
       </c>
-      <c r="L68" s="6" t="s">
+      <c r="M68" s="5" t="s">
         <v>465</v>
-      </c>
-[...1 lines deleted...]
-        <v>466</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="5" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C69" s="5" t="s">
-        <v>147</v>
+        <v>154</v>
       </c>
       <c r="D69" s="5" t="s">
         <v>122</v>
       </c>
       <c r="E69" s="5" t="s">
-        <v>460</v>
-[...1 lines deleted...]
-      <c r="F69" s="5" t="s">
+        <v>467</v>
+      </c>
+      <c r="F69" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G69" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H69" s="5" t="s">
         <v>468</v>
       </c>
-      <c r="G69" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H69" s="5" t="s">
+      <c r="I69" s="5" t="s">
         <v>469</v>
       </c>
-      <c r="I69" s="5" t="s">
+      <c r="J69" s="5" t="s">
         <v>470</v>
       </c>
-      <c r="J69" s="5" t="s">
+      <c r="K69" s="5" t="s">
         <v>471</v>
       </c>
-      <c r="K69" s="5" t="s">
+      <c r="L69" s="6" t="s">
         <v>472</v>
       </c>
-      <c r="L69" s="6" t="s">
+      <c r="M69" s="5" t="s">
         <v>473</v>
-      </c>
-[...1 lines deleted...]
-        <v>474</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="5" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C70" s="5" t="s">
-        <v>357</v>
+        <v>154</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>358</v>
-[...9 lines deleted...]
-        </is>
+        <v>122</v>
+      </c>
+      <c r="E70" s="5" t="s">
+        <v>467</v>
+      </c>
+      <c r="F70" s="5" t="s">
+        <v>475</v>
       </c>
       <c r="G70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H70" s="5" t="s">
         <v>476</v>
       </c>
       <c r="I70" s="5" t="s">
         <v>477</v>
       </c>
       <c r="J70" s="5" t="s">
-        <v>371</v>
+        <v>478</v>
       </c>
       <c r="K70" s="5" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="L70" s="6" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="M70" s="5" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="5" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C71" s="5" t="s">
-        <v>147</v>
+        <v>364</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>122</v>
+        <v>365</v>
       </c>
       <c r="E71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H71" s="5" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="I71" s="5" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="J71" s="5" t="s">
-        <v>484</v>
+        <v>378</v>
       </c>
       <c r="K71" s="5" t="s">
         <v>485</v>
       </c>
       <c r="L71" s="6" t="s">
         <v>486</v>
       </c>
       <c r="M71" s="5" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="5" t="s">
         <v>488</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C72" s="5" t="s">
-        <v>147</v>
+        <v>154</v>
       </c>
       <c r="D72" s="5" t="s">
         <v>122</v>
       </c>
-      <c r="E72" s="5" t="s">
-[...3 lines deleted...]
-        <v>468</v>
+      <c r="E72" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F72" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G72" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H72" s="5" t="s">
         <v>489</v>
       </c>
       <c r="I72" s="5" t="s">
         <v>490</v>
       </c>
       <c r="J72" s="5" t="s">
         <v>491</v>
       </c>
       <c r="K72" s="5" t="s">
         <v>492</v>
       </c>
       <c r="L72" s="6" t="s">
         <v>493</v>
       </c>
       <c r="M72" s="5" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="5" t="s">
         <v>495</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C73" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="D73" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="E73" s="5" t="s">
+        <v>467</v>
+      </c>
+      <c r="F73" s="5" t="s">
+        <v>475</v>
+      </c>
+      <c r="G73" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H73" s="5" t="s">
         <v>496</v>
       </c>
-      <c r="D73" s="5" t="s">
+      <c r="I73" s="5" t="s">
         <v>497</v>
       </c>
-      <c r="E73" s="5" t="inlineStr">
-[...14 lines deleted...]
-      <c r="H73" s="5" t="s">
+      <c r="J73" s="5" t="s">
         <v>498</v>
       </c>
-      <c r="I73" s="5" t="s">
+      <c r="K73" s="5" t="s">
         <v>499</v>
       </c>
-      <c r="J73" s="5" t="s">
+      <c r="L73" s="6" t="s">
         <v>500</v>
       </c>
-      <c r="K73" s="5" t="s">
+      <c r="M73" s="5" t="s">
         <v>501</v>
-      </c>
-[...4 lines deleted...]
-        <v>503</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="5" t="s">
-        <v>504</v>
+        <v>502</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C74" s="5" t="s">
+        <v>503</v>
+      </c>
+      <c r="D74" s="5" t="s">
+        <v>504</v>
+      </c>
+      <c r="E74" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F74" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G74" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H74" s="5" t="s">
         <v>505</v>
       </c>
-      <c r="D74" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E74" s="5" t="s">
+      <c r="I74" s="5" t="s">
         <v>506</v>
       </c>
-      <c r="F74" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H74" s="5" t="s">
+      <c r="J74" s="5" t="s">
         <v>507</v>
       </c>
-      <c r="I74" s="5" t="s">
+      <c r="K74" s="5" t="s">
         <v>508</v>
       </c>
-      <c r="J74" s="5" t="s">
+      <c r="L74" s="6" t="s">
         <v>509</v>
       </c>
-      <c r="K74" s="5" t="s">
+      <c r="M74" s="5" t="s">
         <v>510</v>
-      </c>
-[...4 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="5" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C75" s="5" t="s">
-        <v>357</v>
+        <v>512</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>358</v>
+        <v>122</v>
       </c>
       <c r="E75" s="5" t="s">
-        <v>17</v>
+        <v>513</v>
       </c>
       <c r="F75" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G75" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H75" s="5" t="s">
         <v>514</v>
       </c>
       <c r="I75" s="5" t="s">
         <v>515</v>
       </c>
       <c r="J75" s="5" t="s">
-        <v>371</v>
+        <v>516</v>
       </c>
       <c r="K75" s="5" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="L75" s="6" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="M75" s="5" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="5" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C76" s="5" t="s">
-        <v>147</v>
+        <v>364</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>122</v>
+        <v>365</v>
       </c>
       <c r="E76" s="5" t="s">
-        <v>460</v>
-[...2 lines deleted...]
-        <v>520</v>
+        <v>17</v>
+      </c>
+      <c r="F76" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G76" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H76" s="5" t="s">
         <v>521</v>
       </c>
       <c r="I76" s="5" t="s">
         <v>522</v>
       </c>
       <c r="J76" s="5" t="s">
+        <v>378</v>
+      </c>
+      <c r="K76" s="5" t="s">
         <v>523</v>
       </c>
-      <c r="K76" s="5" t="s">
+      <c r="L76" s="6" t="s">
         <v>524</v>
       </c>
-      <c r="L76" s="6" t="s">
+      <c r="M76" s="5" t="s">
         <v>525</v>
-      </c>
-[...1 lines deleted...]
-        <v>526</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C77" s="5" t="s">
-        <v>170</v>
+        <v>154</v>
       </c>
       <c r="D77" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="E77" s="5" t="s">
+        <v>467</v>
+      </c>
+      <c r="F77" s="5" t="s">
+        <v>527</v>
+      </c>
+      <c r="G77" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H77" s="5" t="s">
         <v>528</v>
       </c>
-      <c r="E77" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H77" s="5" t="s">
+      <c r="I77" s="5" t="s">
         <v>529</v>
       </c>
-      <c r="I77" s="5" t="s">
+      <c r="J77" s="5" t="s">
         <v>530</v>
       </c>
-      <c r="J77" s="5" t="s">
+      <c r="K77" s="5" t="s">
         <v>531</v>
       </c>
-      <c r="K77" s="5" t="s">
+      <c r="L77" s="6" t="s">
         <v>532</v>
       </c>
-      <c r="L77" s="6" t="s">
+      <c r="M77" s="5" t="s">
         <v>533</v>
-      </c>
-[...1 lines deleted...]
-        <v>534</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="5" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C78" s="5" t="s">
-        <v>194</v>
+        <v>177</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>147</v>
-[...6 lines deleted...]
-      <c r="F78" s="5" t="s">
+        <v>535</v>
+      </c>
+      <c r="E78" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="F78" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G78" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H78" s="5" t="s">
         <v>536</v>
       </c>
-      <c r="G78" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H78" s="5" t="s">
+      <c r="I78" s="5" t="s">
         <v>537</v>
       </c>
-      <c r="I78" s="5" t="s">
+      <c r="J78" s="5" t="s">
         <v>538</v>
       </c>
-      <c r="J78" s="5" t="s">
+      <c r="K78" s="5" t="s">
         <v>539</v>
       </c>
-      <c r="K78" s="5" t="s">
+      <c r="L78" s="6" t="s">
         <v>540</v>
       </c>
-      <c r="L78" s="6" t="s">
+      <c r="M78" s="5" t="s">
         <v>541</v>
-      </c>
-[...1 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="5" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C79" s="5" t="s">
-        <v>194</v>
+        <v>201</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="E79" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="E79" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F79" s="5" t="s">
+        <v>543</v>
+      </c>
+      <c r="G79" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H79" s="5" t="s">
         <v>544</v>
       </c>
-      <c r="F79" s="5" t="s">
+      <c r="I79" s="5" t="s">
         <v>545</v>
       </c>
-      <c r="G79" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H79" s="5" t="s">
+      <c r="J79" s="5" t="s">
         <v>546</v>
       </c>
-      <c r="I79" s="5" t="s">
+      <c r="K79" s="5" t="s">
         <v>547</v>
       </c>
-      <c r="J79" s="5" t="s">
+      <c r="L79" s="6" t="s">
         <v>548</v>
       </c>
-      <c r="K79" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L79" s="6" t="s">
+      <c r="M79" s="5" t="s">
         <v>549</v>
-      </c>
-[...1 lines deleted...]
-        <v>550</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="5" t="s">
-        <v>551</v>
+        <v>550</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C80" s="5" t="s">
-        <v>147</v>
+        <v>201</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>497</v>
+        <v>154</v>
       </c>
       <c r="E80" s="5" t="s">
-        <v>506</v>
-[...4 lines deleted...]
-        </is>
+        <v>551</v>
+      </c>
+      <c r="F80" s="5" t="s">
+        <v>552</v>
       </c>
       <c r="G80" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H80" s="5" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="I80" s="5" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="J80" s="5" t="s">
-        <v>554</v>
-[...1 lines deleted...]
-      <c r="K80" s="5" t="s">
         <v>555</v>
+      </c>
+      <c r="K80" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L80" s="6" t="s">
         <v>556</v>
       </c>
       <c r="M80" s="5" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="5" t="s">
         <v>558</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C81" s="5" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="D81" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="E81" s="5" t="s">
+        <v>513</v>
+      </c>
+      <c r="F81" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G81" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H81" s="5" t="s">
         <v>559</v>
       </c>
-      <c r="E81" s="5" t="s">
-[...2 lines deleted...]
-      <c r="F81" s="5" t="s">
+      <c r="I81" s="5" t="s">
         <v>560</v>
       </c>
-      <c r="G81" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H81" s="5" t="s">
+      <c r="J81" s="5" t="s">
         <v>561</v>
       </c>
-      <c r="I81" s="5" t="s">
+      <c r="K81" s="5" t="s">
         <v>562</v>
       </c>
-      <c r="J81" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K81" s="5" t="s">
+      <c r="L81" s="6" t="s">
         <v>563</v>
       </c>
-      <c r="L81" s="6" t="s">
+      <c r="M81" s="5" t="s">
         <v>564</v>
-      </c>
-[...1 lines deleted...]
-        <v>565</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="5" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C82" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="D82" s="5" t="s">
+        <v>504</v>
+      </c>
+      <c r="E82" s="5" t="s">
+        <v>513</v>
+      </c>
+      <c r="F82" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G82" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H82" s="5" t="s">
+        <v>566</v>
+      </c>
+      <c r="I82" s="5" t="s">
         <v>567</v>
       </c>
-      <c r="D82" s="5" t="s">
+      <c r="J82" s="5" t="s">
         <v>568</v>
       </c>
-      <c r="E82" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H82" s="5" t="s">
+      <c r="K82" s="5" t="s">
         <v>569</v>
       </c>
-      <c r="I82" s="5" t="s">
+      <c r="L82" s="6" t="s">
         <v>570</v>
       </c>
-      <c r="J82" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K82" s="5" t="s">
+      <c r="M82" s="5" t="s">
         <v>571</v>
-      </c>
-[...4 lines deleted...]
-        <v>573</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="5" t="s">
-        <v>574</v>
+        <v>572</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C83" s="5" t="s">
-        <v>147</v>
+        <v>154</v>
       </c>
       <c r="D83" s="5" t="s">
-        <v>122</v>
+        <v>504</v>
       </c>
       <c r="E83" s="5" t="s">
-        <v>460</v>
-[...2 lines deleted...]
-        <v>520</v>
+        <v>513</v>
+      </c>
+      <c r="F83" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G83" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H83" s="5" t="s">
+        <v>573</v>
+      </c>
+      <c r="I83" s="5" t="s">
+        <v>574</v>
+      </c>
+      <c r="J83" s="5" t="s">
         <v>575</v>
       </c>
-      <c r="I83" s="5" t="s">
+      <c r="K83" s="5" t="s">
         <v>576</v>
       </c>
-      <c r="J83" s="5" t="s">
+      <c r="L83" s="6" t="s">
         <v>577</v>
       </c>
-      <c r="K83" s="5" t="s">
+      <c r="M83" s="5" t="s">
         <v>578</v>
-      </c>
-[...4 lines deleted...]
-        <v>580</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="5" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C84" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D84" s="5" t="s">
-        <v>559</v>
+        <v>580</v>
       </c>
       <c r="E84" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F84" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F84" s="5" t="s">
+        <v>581</v>
       </c>
       <c r="G84" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H84" s="5" t="s">
         <v>582</v>
       </c>
       <c r="I84" s="5" t="s">
         <v>583</v>
       </c>
       <c r="J84" s="5" t="s">
-        <v>371</v>
+        <v>378</v>
       </c>
       <c r="K84" s="5" t="s">
         <v>584</v>
       </c>
       <c r="L84" s="6" t="s">
         <v>585</v>
       </c>
       <c r="M84" s="5" t="s">
         <v>586</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="5" t="s">
         <v>587</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C85" s="5" t="s">
-        <v>147</v>
+        <v>588</v>
       </c>
       <c r="D85" s="5" t="s">
-        <v>122</v>
+        <v>589</v>
       </c>
       <c r="E85" s="5" t="s">
-        <v>460</v>
-[...2 lines deleted...]
-        <v>520</v>
+        <v>513</v>
+      </c>
+      <c r="F85" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G85" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H85" s="5" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="I85" s="5" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="J85" s="5" t="s">
-        <v>590</v>
+        <v>378</v>
       </c>
       <c r="K85" s="5" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="L85" s="6" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="M85" s="5" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="5" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C86" s="5" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="D86" s="5" t="s">
-        <v>358</v>
+        <v>122</v>
       </c>
       <c r="E86" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>467</v>
+      </c>
+      <c r="F86" s="5" t="s">
+        <v>527</v>
       </c>
       <c r="G86" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H86" s="5" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="I86" s="5" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="J86" s="5" t="s">
-        <v>361</v>
+        <v>598</v>
       </c>
       <c r="K86" s="5" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="L86" s="6" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="M86" s="5" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="5" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C87" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D87" s="5" t="s">
-        <v>358</v>
+        <v>580</v>
       </c>
       <c r="E87" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F87" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G87" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H87" s="5" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="I87" s="5" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
       <c r="J87" s="5" t="s">
-        <v>361</v>
+        <v>378</v>
       </c>
       <c r="K87" s="5" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="L87" s="6" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="M87" s="5" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="5" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C88" s="5" t="s">
-        <v>559</v>
+        <v>154</v>
       </c>
       <c r="D88" s="5" t="s">
-        <v>607</v>
+        <v>122</v>
       </c>
       <c r="E88" s="5" t="s">
-        <v>608</v>
-[...4 lines deleted...]
-        </is>
+        <v>467</v>
+      </c>
+      <c r="F88" s="5" t="s">
+        <v>527</v>
       </c>
       <c r="G88" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H88" s="5" t="s">
         <v>609</v>
       </c>
       <c r="I88" s="5" t="s">
         <v>610</v>
       </c>
       <c r="J88" s="5" t="s">
         <v>611</v>
       </c>
       <c r="K88" s="5" t="s">
         <v>612</v>
       </c>
       <c r="L88" s="6" t="s">
         <v>613</v>
       </c>
       <c r="M88" s="5" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="89">
-      <c r="A89" s="5" t="n">
-        <v>1949</v>
+      <c r="A89" s="5" t="s">
+        <v>615</v>
       </c>
       <c r="B89" s="5" t="s">
-        <v>615</v>
+        <v>14</v>
       </c>
       <c r="C89" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D89" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="E89" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F89" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G89" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H89" s="5" t="s">
         <v>616</v>
       </c>
-      <c r="D89" s="5" t="inlineStr">
-[...19 lines deleted...]
-      <c r="H89" s="5" t="s">
+      <c r="I89" s="5" t="s">
         <v>617</v>
       </c>
-      <c r="I89" s="5" t="s">
+      <c r="J89" s="5" t="s">
+        <v>368</v>
+      </c>
+      <c r="K89" s="5" t="s">
         <v>618</v>
       </c>
-      <c r="J89" s="5" t="s">
+      <c r="L89" s="6" t="s">
         <v>619</v>
       </c>
-      <c r="K89" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L89" s="6" t="s">
+      <c r="M89" s="5" t="s">
         <v>620</v>
-      </c>
-[...1 lines deleted...]
-        <v>621</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="5" t="s">
-        <v>622</v>
+        <v>621</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C90" s="5" t="s">
-        <v>357</v>
+        <v>16</v>
       </c>
       <c r="D90" s="5" t="s">
-        <v>16</v>
+        <v>365</v>
       </c>
       <c r="E90" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F90" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G90" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H90" s="5" t="s">
+        <v>622</v>
+      </c>
+      <c r="I90" s="5" t="s">
         <v>623</v>
       </c>
-      <c r="I90" s="5" t="s">
+      <c r="J90" s="5" t="s">
+        <v>368</v>
+      </c>
+      <c r="K90" s="5" t="s">
         <v>624</v>
       </c>
-      <c r="J90" s="5" t="s">
+      <c r="L90" s="6" t="s">
         <v>625</v>
       </c>
-      <c r="K90" s="5" t="s">
+      <c r="M90" s="5" t="s">
         <v>626</v>
-      </c>
-[...4 lines deleted...]
-        <v>628</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="5" t="s">
-        <v>629</v>
+        <v>627</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C91" s="5" t="s">
-        <v>16</v>
+        <v>580</v>
       </c>
       <c r="D91" s="5" t="s">
+        <v>628</v>
+      </c>
+      <c r="E91" s="5" t="s">
+        <v>629</v>
+      </c>
+      <c r="F91" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G91" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H91" s="5" t="s">
         <v>630</v>
       </c>
-      <c r="E91" s="5" t="s">
+      <c r="I91" s="5" t="s">
         <v>631</v>
       </c>
-      <c r="F91" s="5" t="inlineStr">
-[...12 lines deleted...]
-      <c r="I91" s="5"/>
       <c r="J91" s="5" t="s">
         <v>632</v>
       </c>
       <c r="K91" s="5" t="s">
         <v>633</v>
       </c>
       <c r="L91" s="6" t="s">
         <v>634</v>
       </c>
       <c r="M91" s="5" t="s">
         <v>635</v>
       </c>
     </row>
     <row r="92">
-      <c r="A92" s="5" t="s">
+      <c r="A92" s="5" t="n">
+        <v>1949</v>
+      </c>
+      <c r="B92" s="5" t="s">
         <v>636</v>
       </c>
-      <c r="B92" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C92" s="5" t="s">
-        <v>147</v>
-[...4 lines deleted...]
-      <c r="E92" s="5" t="s">
         <v>637</v>
       </c>
-      <c r="F92" s="5" t="s">
+      <c r="D92" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E92" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F92" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G92" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H92" s="5" t="s">
         <v>638</v>
       </c>
-      <c r="G92" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H92" s="5" t="s">
+      <c r="I92" s="5" t="s">
         <v>639</v>
       </c>
-      <c r="I92" s="5" t="s">
+      <c r="J92" s="5" t="s">
         <v>640</v>
       </c>
-      <c r="J92" s="5" t="s">
+      <c r="K92" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L92" s="6" t="s">
         <v>641</v>
       </c>
-      <c r="K92" s="5" t="s">
+      <c r="M92" s="5" t="s">
         <v>642</v>
-      </c>
-[...4 lines deleted...]
-        <v>644</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="5" t="s">
-        <v>645</v>
+        <v>643</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C93" s="5" t="s">
-        <v>147</v>
+        <v>364</v>
       </c>
       <c r="D93" s="5" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="E93" s="5" t="s">
-        <v>506</v>
-[...2 lines deleted...]
-        <v>520</v>
+        <v>17</v>
+      </c>
+      <c r="F93" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G93" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H93" s="5" t="s">
+        <v>644</v>
+      </c>
+      <c r="I93" s="5" t="s">
+        <v>645</v>
+      </c>
+      <c r="J93" s="5" t="s">
         <v>646</v>
       </c>
-      <c r="I93" s="5" t="s">
+      <c r="K93" s="5" t="s">
         <v>647</v>
       </c>
-      <c r="J93" s="5" t="s">
+      <c r="L93" s="6" t="s">
         <v>648</v>
       </c>
-      <c r="K93" s="5" t="s">
+      <c r="M93" s="5" t="s">
         <v>649</v>
-      </c>
-[...4 lines deleted...]
-        <v>651</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="5" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C94" s="5" t="s">
-        <v>147</v>
+        <v>16</v>
       </c>
       <c r="D94" s="5" t="s">
-        <v>122</v>
+        <v>651</v>
       </c>
       <c r="E94" s="5" t="s">
-        <v>460</v>
-[...2 lines deleted...]
-        <v>520</v>
+        <v>652</v>
+      </c>
+      <c r="F94" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G94" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H94" s="5" t="s">
+        <v>417</v>
+      </c>
+      <c r="I94" s="5"/>
+      <c r="J94" s="5" t="s">
         <v>653</v>
       </c>
-      <c r="I94" s="5" t="s">
+      <c r="K94" s="5" t="s">
         <v>654</v>
       </c>
-      <c r="J94" s="5" t="s">
+      <c r="L94" s="6" t="s">
         <v>655</v>
       </c>
-      <c r="K94" s="5" t="s">
+      <c r="M94" s="5" t="s">
         <v>656</v>
-      </c>
-[...4 lines deleted...]
-        <v>658</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="5" t="s">
-        <v>659</v>
+        <v>657</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C95" s="5" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="D95" s="5" t="s">
-        <v>559</v>
+        <v>122</v>
       </c>
       <c r="E95" s="5" t="s">
-        <v>17</v>
+        <v>658</v>
       </c>
       <c r="F95" s="5" t="s">
+        <v>659</v>
+      </c>
+      <c r="G95" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H95" s="5" t="s">
         <v>660</v>
       </c>
-      <c r="G95" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H95" s="5" t="s">
+      <c r="I95" s="5" t="s">
         <v>661</v>
       </c>
-      <c r="I95" s="5" t="s">
+      <c r="J95" s="5" t="s">
         <v>662</v>
-      </c>
-[...1 lines deleted...]
-        <v>371</v>
       </c>
       <c r="K95" s="5" t="s">
         <v>663</v>
       </c>
       <c r="L95" s="6" t="s">
         <v>664</v>
       </c>
       <c r="M95" s="5" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="5" t="s">
         <v>666</v>
       </c>
       <c r="B96" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C96" s="5" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="D96" s="5" t="s">
-        <v>559</v>
+        <v>122</v>
       </c>
       <c r="E96" s="5" t="s">
-        <v>17</v>
+        <v>513</v>
       </c>
       <c r="F96" s="5" t="s">
-        <v>660</v>
+        <v>527</v>
       </c>
       <c r="G96" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H96" s="5" t="s">
         <v>667</v>
       </c>
       <c r="I96" s="5" t="s">
         <v>668</v>
       </c>
       <c r="J96" s="5" t="s">
-        <v>371</v>
+        <v>669</v>
       </c>
       <c r="K96" s="5" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="L96" s="6" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="M96" s="5" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="5" t="s">
-        <v>666</v>
+        <v>673</v>
       </c>
       <c r="B97" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C97" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="D97" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="E97" s="5" t="s">
+        <v>467</v>
+      </c>
+      <c r="F97" s="5" t="s">
+        <v>527</v>
+      </c>
+      <c r="G97" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H97" s="5" t="s">
+        <v>674</v>
+      </c>
+      <c r="I97" s="5" t="s">
+        <v>675</v>
+      </c>
+      <c r="J97" s="5" t="s">
+        <v>676</v>
+      </c>
+      <c r="K97" s="5" t="s">
+        <v>677</v>
+      </c>
+      <c r="L97" s="6" t="s">
+        <v>678</v>
+      </c>
+      <c r="M97" s="5" t="s">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="5" t="s">
+        <v>680</v>
+      </c>
+      <c r="B98" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C98" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D97" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E97" s="5" t="s">
+      <c r="D98" s="5" t="s">
+        <v>580</v>
+      </c>
+      <c r="E98" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F97" s="5" t="inlineStr">
-[...25 lines deleted...]
-        <v>676</v>
+      <c r="F98" s="5" t="s">
+        <v>681</v>
+      </c>
+      <c r="G98" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H98" s="5" t="s">
+        <v>682</v>
+      </c>
+      <c r="I98" s="5" t="s">
+        <v>683</v>
+      </c>
+      <c r="J98" s="5" t="s">
+        <v>378</v>
+      </c>
+      <c r="K98" s="5" t="s">
+        <v>684</v>
+      </c>
+      <c r="L98" s="6" t="s">
+        <v>685</v>
+      </c>
+      <c r="M98" s="5" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" s="5" t="s">
+        <v>687</v>
+      </c>
+      <c r="B99" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C99" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D99" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="E99" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F99" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G99" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H99" s="5" t="s">
+        <v>688</v>
+      </c>
+      <c r="I99" s="5" t="s">
+        <v>689</v>
+      </c>
+      <c r="J99" s="5" t="s">
+        <v>368</v>
+      </c>
+      <c r="K99" s="5" t="s">
+        <v>690</v>
+      </c>
+      <c r="L99" s="6" t="s">
+        <v>691</v>
+      </c>
+      <c r="M99" s="5" t="s">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="5" t="s">
+        <v>687</v>
+      </c>
+      <c r="B100" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C100" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D100" s="5" t="s">
+        <v>580</v>
+      </c>
+      <c r="E100" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F100" s="5" t="s">
+        <v>681</v>
+      </c>
+      <c r="G100" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H100" s="5" t="s">
+        <v>693</v>
+      </c>
+      <c r="I100" s="5" t="s">
+        <v>694</v>
+      </c>
+      <c r="J100" s="5" t="s">
+        <v>378</v>
+      </c>
+      <c r="K100" s="5" t="s">
+        <v>695</v>
+      </c>
+      <c r="L100" s="6" t="s">
+        <v>696</v>
+      </c>
+      <c r="M100" s="5" t="s">
+        <v>697</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -9307,44 +9650,47 @@
     <hyperlink ref="M73" r:id="rId78"/>
     <hyperlink ref="M74" r:id="rId79"/>
     <hyperlink ref="M75" r:id="rId80"/>
     <hyperlink ref="M76" r:id="rId81"/>
     <hyperlink ref="M77" r:id="rId82"/>
     <hyperlink ref="M78" r:id="rId83"/>
     <hyperlink ref="M79" r:id="rId84"/>
     <hyperlink ref="M80" r:id="rId85"/>
     <hyperlink ref="M81" r:id="rId86"/>
     <hyperlink ref="M82" r:id="rId87"/>
     <hyperlink ref="M83" r:id="rId88"/>
     <hyperlink ref="M84" r:id="rId89"/>
     <hyperlink ref="M85" r:id="rId90"/>
     <hyperlink ref="M86" r:id="rId91"/>
     <hyperlink ref="M87" r:id="rId92"/>
     <hyperlink ref="M88" r:id="rId93"/>
     <hyperlink ref="M89" r:id="rId94"/>
     <hyperlink ref="M90" r:id="rId95"/>
     <hyperlink ref="M91" r:id="rId96"/>
     <hyperlink ref="M92" r:id="rId97"/>
     <hyperlink ref="M93" r:id="rId98"/>
     <hyperlink ref="M94" r:id="rId99"/>
     <hyperlink ref="M95" r:id="rId100"/>
     <hyperlink ref="M96" r:id="rId101"/>
     <hyperlink ref="M97" r:id="rId102"/>
+    <hyperlink ref="M98" r:id="rId103"/>
+    <hyperlink ref="M99" r:id="rId104"/>
+    <hyperlink ref="M100" r:id="rId105"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>