--- v0 (2026-05-31)
+++ v1 (2026-08-31)
@@ -168,51 +168,51 @@
   </si>
   <si>
     <t>Brev</t>
   </si>
   <si>
     <t>Johannes Larsen</t>
   </si>
   <si>
     <t>Andreas Larsen</t>
   </si>
   <si>
     <t>England
 Epsom Downs</t>
   </si>
   <si>
     <t>Else Birgitte Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Gunnar Helweg-Larsen
 Hatla Helweg-Larsen
 Else Jensen
 Jens Jensen
 Johannes V. Jensen
 - Johansen, kaptajn
 Marie Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 - Meyer, England
 Albert Naur
 Christine Swane
 Leo Swane</t>
   </si>
   <si>
     <t>”Det gik så godt økonomisk også for JL, at det i juni 1934 blev til en ”turist-tur” tilmed ad luftvejen sammen med Johannes V. Jensen til Amsterdam og England, hvor der bl,a, blev mulighed for at se Stonehenge og Darwins hus, samt hvad der for Johannes Larsen må have været en stor tilfredsstillelse – at stifte direkte bekendtskab med det britiske forbillede, Bewicks original-træsnitsstokke.” Erland Porsmose: Johannes Larsen s. 290.
 Epsom Downs ligger ca. 21,7 km syd for det centrale London og er kendt for sin galopbane Epsom Downs Racecourse, hvor det traditionsrige hestevæddeløb Epsom Derby afvikles. Wikipedia jan. 2022.
 Øgruppen Svaneklapperne strækker sig fra den sydlige del af Saltholm mod øst og nord. Kilde: Wikipedia jan. 2022.
 Mutton chops: Fårekoteletter.
 Lager er en betegnelse for en undergæret øl, der gærer langsomt ved lave temperaturer og lagres ved lave temperaturer i 1-2 uger. Kilde: Wikipedia jan. 2022.</t>
   </si>
   <si>
     <t>Brevet er i privateje, A</t>
   </si>
   <si>
     <t>Johannes Larsen havde fint udsyn fra flyveren. Det var mærkeligt at flyve, og Holland ser underlig ud fra luften. I London tog de til hotellet, og derefter spiste de aftensmad og gik i seng. Næste dag tog selskabet til derby. Der var vildt mange mennesker og også rutchebaner, ølsalg mv. En helikopter fløj rundt over området. 
 Larsen har set et gartneri, hvor man dyrkede brøndkarse. Han forsøger at få en etiket af en aleflaske til Andreas/Puf.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/uGWz</t>
   </si>
   <si>
     <t>Epsom Downs 6 Juni 1934.
 Kære Puf!