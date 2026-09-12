--- v0 (2026-04-27)
+++ v1 (2026-09-12)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4320" uniqueCount="2685" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4366" uniqueCount="2716" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -634,52 +634,52 @@
 S. 13 blank
 S. 14-18: Prolog. Skribent ukendt
 S. 19: Efteraarsstemning. Skribent: Ellen Warberg. Illustration: Alhed Warberg
 S. 20-25: Landbotidende. Skribent: Ukendt (Albrecht Warberg)
 S. 25-27: Lidt fra Norge. Fortsat. Skribent: Ukendt
 S. 28 blank
 S. 29: Undskyldning fra redaktionen</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/j8a2KPF3</t>
   </si>
   <si>
     <t>1889-01-13</t>
   </si>
   <si>
     <t>Johanne Christine Larsen</t>
   </si>
   <si>
     <t>Julie Brandt</t>
   </si>
   <si>
     <t>Charlottenlund
 Villa Skovbo</t>
   </si>
   <si>
-    <t>Rasmus Balslev
-Laura Balslev, f. Leth
+    <t>Laura Balslev
+Rasmus Balslev
 Victoria Benedictsson
 Thora  Branner
 Laura Hansen
 Emanuel Jørgensen
 Frederik Jørgensen
 Karen Jørgensen
 Alhed Larsen
 Jonas Lie
 - Løngreen
 - Rehberg
 Ellen  Sawyer
 Henning Schroll
 Adelheyde Syberg
 Fritz Syberg
 Hempel Syberg
 Albrecht  Warberg
 Conrad Warberg
 Else Warberg
 Laura Warberg
 Marie Warberg</t>
   </si>
   <si>
     <t>Julie Brandts forældres navne kendes ikke.
 Christine, f. Warberg, var i 1889 i huset på Sludegaard ved Nyborg. 
 Det kan ikke afgøres, hvem Petersen, Simonsen, Lille Hansen, Schrøder, Ada og Marie var.
@@ -1976,129 +1976,129 @@
 Anna Syberg</t>
   </si>
   <si>
     <t>Pigerne boede sammen i Waldemarsgade 30 (BB 2003)
 Ingetagen er muligvis et gammelt tysk ord som betyder belejret, indelukket, fængslet.
 Det er uvist, hvem tante P. er.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2210</t>
   </si>
   <si>
     <t>Johanne er stadigvæk syg. De har haft mange besøgende med blomster. Alhed har tegnet flittigt. Både blomsterne og Johanne i sengen. Hun vil vise tegningerne til Krog.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Osj0</t>
   </si>
   <si>
     <t>Kæreste Mor!
 Det bliver ingen rar Overaskelse for Eder af dette Brev at se at Johanne, som I vel trode var rask for længe siden, endnu går og skranter. Fastelavnsmandag fik hun stærk Feber, og da hun havde det endnu næste Dag og tillige ondt i Halsen turde vi ikke andet end hente Doktoren. Hun havde 39.2 hele Dagen, men allerede næste Dag noget mindre. Dr. kom 4 Dage i Træk han trode vist det skulde blive en rigtig Sygdom; men heldigvis blev det dog ikke til noget. Men en grundig Forkølelse har det saamænd været, og hun hoster en Del endnu, saa hun skal være meget forsigtig foreløbig. – I Dag er hun lidt oppe, Dr. gav hende Lov imorges. Kan Du dog ikke skrive til hende at hun skal købe sig nogle Uldbuxer, jeg kan ikke faa hende til det, og jeg er sikker paa det skærmer mod Forkølelse, det er hjulpen godt paa mig siden jeg begyndte at gaa med det i Efteraaret. – Vi har som Følge af Joh’s Daarlighed, levet stille ingetagen hele Ugen. Men Folk har været saa flinke til at komme og høre til hende samt medbringe Blomster og Kager. Jeg har været saa flittig med at tegne og male alle de Blomster. Jeg har tegnet Krokus og en Hyacinth, malet en hvid Hyac. malet Røde Tulipaner, som alle synes ere saa gode, tegnet Johanne i Sengen samt begyndt paa et Maleri af Chr. ved Klaveret. Er det ikke en storartet Flid.
 Nu skal jeg en af Dagene have det ud og vise Krog det. – Jeg er ikke begyndt at synge endnu, men jeg begynder nu til den første. Du har vist misforstaaet det jeg skrev om Betalingen. Jeg har ikke betalt i den Tid, jeg ikke har sungen, Men Anna har sungen paa de samme Betingelser, som hvis vi begge sang, vi faa Moderation, naar vi synge to. – 
 Christine synger derimod stadigvæk. – Den Frk. Lund, Christine skulde spille med, maa vist have betænkt sig, hun melder sig stadig ikke. – Huskede Du Tante P’s Fødselsdag i Gaar? Vi ville skrive til hende, det Skind, hun trænger vist haardt til en Smule Opmuntring, det maa jo være frygtelig at gaa og vide, at ["det" overstregethun rimeligvis kun har faa Maaneder tilbage at leve i. – Bedstemoder havde haft Brev fra hende forleden det havde nok været en stor Skuffelse for hende ikke at blive bedt til Erikshaab i Julen. Jeg synes, Du skulde skrive ligefrem til hende, at Du er bange for Smitte; det maa jo være skrækkeligt for hende hvis hun tror at I ere blevne trætte og kede af dem, ved stadig at skulle hjælpe dem. --- Det er ikke noget muntert Brev men vi oplever heller ikke noget muntert i denne Tid. – Onklerne var her forleden Aften, Lud har saa travlt i denne Tid, saa vi ser ham sjældent. – Vi var til The hos Etatsraadinde Schou forleden Efterm. blev stærkt trakterede med Kvædegelé, Kvædebrød, Kakaolikør foruden The og Kager. Hun er meget elskværdig.
 Nu kun mange Hilsner til Eder alle Din Alhed.
 Christine glæder sig til at komme Hjem i Paasken.</t>
   </si>
   <si>
+    <t>1893, sommer</t>
+  </si>
+  <si>
+    <t>Alhed Larsen
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Julie Brandt
+Louise Brønsted
+- Carlsen, Madam
+Alhed Larsen
+- Rørdam, Fru
+Maria von Sperling. g. Balslev</t>
+  </si>
+  <si>
+    <t>Brevet må være skrevet sommeren (det er hedt) 1893, hvor Alhed og Johanne/Junge Larsen samt Christine Mackie deltes om en lejlighed i Valdemarsgade, København. Alhed rejste hjem til forældrene denne sommer, da hun havde helbredsproblemer.
+Drapfarvet: Lys gråbrun (Ordnet.dk).
+Taruperne boede formodentlig på Tarupgård ved Odense. Et besøg på denne gård nævnes i Laura Warbergs brev til Christine Mackie 1893-08-17. 
+Fru Rørdams søn kendes ikke. Karen kan være flere forskellie personer.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2734</t>
+  </si>
+  <si>
+    <t>Laura Warbergs brev:
+Det er dejligt, at Christine så hurtigt kommer hjem. Hun må sende jernsengen med tilbehør som fragtgods og medbringe nogle ting til søsteren, Johanne/Junge. Christine bør også tage gardinerne ned og dække vinduerne mod solen med lagner.
+Alhed Larsens brev:
+Juliane Brandt er velkommen.
+Alhed beder Christine tage den gule silkekjole med hjem. Mon hun kan nå at sælge kjolen med skotskterner?</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/wRlR</t>
+  </si>
+  <si>
+    <t>[Laura Warbergs skrift:]
+Fredag Kl. 6 -
+Kjæreste Basse!
+Det er da magels yndigt, at Du kommer paa Søndag, fremfor alt for at Du kan blive fri for at arbejde i denne Hede. Det er da en storartet Tur I har havt, hvor kunde I dog gaae saa langt! Taruperne kommer Onsdag, altsaa Juliana kan godt komme med og er velkommen. Du kommer absolut til at sende som Fragtgods Jernsengen med Tilbehør af Madratser, Puder, Tæppe ogsaa [ulæseligt ord], Skraamadrats. Jeg kan ikke undvære den i Sommer og det har jo aldrig været Meningen, at I kun i Vinter skulde have 3 Senge. Den brede er jo til at ligge to i en kort Tid, naar en besøger Eder. Alhed mener, det bliver ikke saa let at faae den sendt, men Junge siger, at Md. Carlsens Søn kan besørge det. Lad det komme afsted [ulæseligt ord] Eftermiddag, Du kan vel pakke Sengeklæderne mellem Madratserne, eller har I en Sæk? Jeg er ikke glad over, at Du faaer dette saa hovedkuls; men det faldt os jo ikke ind, at Du kom saa hurtig hjem. Kan Du ikke lade Md. C. hjælpe Dig? Fra Junge om Du vil tage hendes Fødselsdagsalbum og en Cigarkasse med Breve, der staaer bagved Puffen. Gid Du kunde tage Eders Gardiner ned, og hænge noget op for Vinduerne for Solen, Lagner? Glem nu ingenting lille Basse, det vil jo ikke blive let saa, at faae det. Hils Rørdam mange Gange. Karen er her i Efterm. nu kom Marie Sperling, her er livligt kan Du troe! Kjærlig Hilsen Mor. 
+[Alhed Larsens skrift:]
+Sludder Brandt med Dine Betænkeligheder, Du er naturligvis velkommen, Dit Fæ. - Christine; vil Du endelig tage min gule Silkevifte med hjem, jeg skal bruge Tøjet til min gule Silkekjole - Muk og jeg var i Odense i Onsdags, ved 1 Toget tog vi mod La[ulæseligt] med sit straalende Ansigt - Det var da en sjov Tur, det var brillant gaaet. - Uh, jeg vilde jo saa gærne have, at Du skulde have solgt min drapfarvede Kjole med det skotske, men det kan Du vel ikke naa?? Jeg trænger saa haardt til en Smule Mønt. Marie og Karen er her Alhed
+Mor siger, Du kan jo købe en Sæk hvis Du intet har til Sengeklæderne
+[Skrevet øverst på sidste side; på hovedet:]
+Hils Rørdams og Md. Carlsen
+Sørg godt for vore Blomster</t>
+  </si>
+  <si>
     <t>maj 1893</t>
   </si>
   <si>
     <t>Ludvig Brandstrup, billedhugger
 Thomas Bredsdorff
 Ellen Brønsted
 Arnold Emil Krog
 Johanne Christine Larsen
 Nicolaus Lützhøft
 Christine  Mackie
 Johanne Oppermann
 Theodor Oppermann
 Phillip Schou
 Anna Syberg
 Fritz Syberg</t>
   </si>
   <si>
     <t>Ungen er muligvis Alhed Larsens lillebror Andreas Warberg f. 1883.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2193</t>
   </si>
   <si>
     <t>Alhed er meget plaget af hoste p.gr.a. arbejdet på Porcelænsfabrikken. Onkel Lud har talt med Krog. De er enige om at hun skal rejse hjem til sommer.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/lFaZ</t>
   </si>
   <si>
     <t>Kære Moder!
 Jeg havde tænkt ogsaa at skrive et ordentligt Brev i Dag, naar Joh. skrev. Men saa opdagede jeg, at det var høje Tid at tage fat paa at male mit Blommetræ, saa opsatte jeg Brevet; Kunsten fremfor alt! – For at blive ved det Emne! Saa tror jeg nok, at I faar den Fornøjelse at faa mig hjem i Sommer. – I Søndags var Onkel Lud ude hos Krog og de havde da drøftet mig, min ”Kunst” og mit Helbred! De var enige om, at jeg paa Grund af begge disse sidste Dele maatte hjem i Sommer! Krog kunde ogsaa godt se, at jeg gik og saa daarlig ud. Forresten er jeg meget bedre nu, men dog ikke mere befæstet, end at jeg igen i Nat hostede en Del.- Jeg glæder mig umaadelig til det, og venter mig meget af Sommeren! Jeg har endnu ikke talt selv med Krog, men vil gøre det med det første! Onkel Lud mente, at jeg skulle rejse strax, men jeg vil helst vente en 14 Dages Tid, for at tjene noget til Maling og alt hvad dertil hører. Jeg vil ogsaa gærne se Udstillingerne nogle Gange. – Kan Elle dog ikke rejse herind sammen med Chr.? jeg vilde saa gærne være her sammen med hende og forevise hende disse Bunker af Malerier o.sv. - -- Vi har saa forfædelig meget for i disse Dage! I Morgen er der paatænkt en Tur ud til Birkerød til Maleren Bredsdorff sammen med Frk Opperm hendes Broder, Lützhöft, Kunstneren og Anna. – Joh. har været ude paa Fabrikken i Dag og set en stor Brand. Mens vi stod der oppe kom begge Direktørerne; Krog trykkede hende i Haanden! – Skulde I ikke have nogle gl. Edelwejsblonder og andet, som Chr. kunde faa ind til min sorte Kjole, jeg har maattet sprætte Silketøjet af! – Tak for den dejlige Pakke! Vi har ordentlig nydt det! – 
 1000 Hilsner til Eder alle Din Alhed.
 Knusk Ungen fra os.</t>
-  </si>
-[...44 lines deleted...]
-Sørg godt for vore Blomster</t>
   </si>
   <si>
     <t>1893-01-19</t>
   </si>
   <si>
     <t>Johanne  Larsen</t>
   </si>
   <si>
     <t>Lars Christian Balslev
 Christian  Brandstrup
 Eline  Brandstrup
 Julie Brandt
 - C
 Alhed Larsen
 Hans Lorentzen
 Christine  Mackie
 Elisabeth R
 Johannes Rump
 - Rørdam, Fru
 - Thune</t>
   </si>
   <si>
     <t>Haabet er Erikshaab, som var Warberg-søstrenes barndomshjem.
 Søstrene Christina, Alhed og Johanne f. Warberg boede sammen i en lejlighed i Waldemarsgade, København, på det tidspunkt, hvor brevet er skrevet.</t>
   </si>
@@ -2245,51 +2245,51 @@
   <si>
     <t>https://fynboerne.ktdk.dk/d/Ubbn</t>
   </si>
   <si>
     <t>Waldemarsgd 30. 12 Juni Mandag.
 Kære Mor!
 Egentlig er jeg noget angergiven over, at I slet ikke har hørt fra os; jeg har aldeles ingen Undskyldning uden den, at Tiden løber, uden at man ved, hvor den bliver af, og at man jo er meget optaget af alt muligt lige naar man er bleven forlovet. – Baade Thorvald og jeg siger dig og Far tusind Tak for for Jeres Breve og de [skrevet oven over linjen: ”de”] gode Ønsker til os og ikke mindst fordi I lader til at være bleven glade ved det og tilfredse med mit Valg. - - Christine havde tænkt og sagt, at hun vilde skrive hjem og berette Jer om saadan en storartet Aften, vi har haft her; men Smølet har nok ikke gjort det. Nu kan det vente til jeg kommer hjem, saa kan I faa mundtlig Beretning om hele den sidste Tid herinde. – Vi kommer desværre ikke Lørdag alligevel; Laders skal op Torsdag og Moster vil helst have Gildet for ham Lørdag; saa synes vi, at Søndag er saadan en løjerlig Dag at rejse paa, altsaa tager vi først herfra Mandag og kommer [skrevet oven over linien: ”kommer”] velsagtens til Erikshaab Tirsdag; det er kedeligt nok vi ikke kan komme Søndag som du havde tænkt, men det kan ikke lade sig gøre – Nu opløses Foreningen lidt efter lidt for denne Saison; Alhed og Marie er borte, i Dag rejste Rigmor og ChrEdv. Nissen og paa Mandag Thorvald og jeg saa der er bliver ["er" overstreget; "bliver" indsat over linjen] kun en lille udholdende Skare tilbage; du kan ogsaa tro, her er ækelt inde ved denne Tid med Hede og Støv – forleden Eftermiddag var Thorvald og jeg for Resten saadan en dejlig Spadseretur ud ad den gamle Kjøgelandevej; der var fuldstændig landligt, dejlige Kløvermarker, Heste og Kør, Stranden i Baggrunden og en henrivende Solnedgang. Nej, naturligvis kunde det ikke skjules med Forlovelsen; herinde er Hemmeligheden ogsaa fuldstændig offentlig, men det gør jo heller ingen Ting; Laders havde skrevet det til Marie Sp. og velsagtens glemt at bede hende tie med det. – Jeg er saa glad ved at vi slipper for Kort og Selskaber og Visitter, jeg synes ikke der maa være noget rart ved det, jeg tror heller ikke Thorvald sværmer for det, nu skal jeg snakke med ham om det. – Jeg kan da tænke mig, hvor Frk. Jensen maa være henrykt – og hils Molle og sig, at hun er umaadelig klog, der sker jo aldrig noget uden at hun nok ”havde tænkt det” i Forvejen. - - - 
 I Gaar havde vi Foreningstur til Skodsborg til Afsked for Rigmor og Christian Edvard, det var en yndig Tur, men Stemningen var lidt mat, det var ogsaa saadan en trykkende Luft. – Thorvald og jeg ere blevne fotograferede, de siger det er godt af mig, af ham er det skidt. - - -
 Altsaa kommer vi begge Tirsdag med 2½ Toget, hvis I ikke hører fra os forinden. ----
 Tusinder Hilsner til Jer alle 
 fra Junge [lang skråstreg under de sidste to ord]
 Jeg har vist ikke hilst fra Thorvald, det skulde jeg da saa formannede Gange; vi glæder os aldeles ubeskriveligt til at komme hjem! - 
 Formannede: indtrængende.</t>
   </si>
   <si>
     <t>1893-06-30</t>
   </si>
   <si>
     <t>Hvilan Åkarp Sverige</t>
   </si>
   <si>
     <t>Iffe -
 Otto -
 Pehr -
 Johan  Balslev
-Laura Balslev, f. Leth
+Laura Balslev
 Ludvig Brandstrup, billedhugger
 Thora  Branner
 Thomas Bredsdorff
 Edvard Clemmensson
 Leonard Holst
 Jean Jensen
 Marie Juul
 Alhed Larsen
 Johanne  Larsen
 Christine  Mackie
 Otto Emil  Paludan
 Christine Rasmussen
 Hempel Syberg
 Nicoline  von Sperling
 Vilhelmine von Sperling
 Maria von Sperling. g. Balslev
 Albrecht  Warberg
 Laura Warberg</t>
   </si>
   <si>
     <t>Hvilan var en skole i Sverige. Ellen var elev på denne i 1893. 
 Den omtalte Thomas er muligvis Thomas Bredsdorff. 
 Det vides ikke, hvad Haugens Gange er. Emil Aarestrup anvender også begrebet i et af sine digte.</t>
   </si>
   <si>
@@ -2558,94 +2558,54 @@
 Carl Berthelsen taler om at invitere Albrecht på besøg og om at besøge Gelskov for at se på tyre, men han får det ikke gjort. 
 Det bliver sjovt at få Ellen på besøg. 
 Alhed har forsøgt at snyde med en togbillet. 
 Johanne spiller revyviser for Carl Berthelsen, og de minder hende om tiden i København.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/rx6H</t>
   </si>
   <si>
     <t>[På kuvertens forside:]
 Fru Laura Warberg
 Erikshaab.
 pr. Højrup Station.
 [I brevet:]
 Søndag Formiddag 
 29-10-93.
 Kære Mor!
 Tusend Tak for Hatten, som jeg fik i Dag, men jeg er jo alligevel saa angerfuld over, at du skulde knurre for dens Skyld, men det var vel ikke saa ondartet et Knur; jeg skal sige dig, at Fru B. havde allerede den Gang talt om at invitere Elle til om 14 Dage og ["og" overstreget] men ikke da bestemt at jeg kunde skrive noget om det, og saa længe kunde jeg ikke vente; min Hue har jeg, men de vilde have grint af mig, hvis jeg havde gaaet med den på denne Årstid; de er temmelig comme il faut i deres Klædedragt her. Da du var i Kbhvn. vidste jeg ikke at jeg havde glemt den derinde, det var først nu da jeg rejste, at jeg opdagede det. Nu håber jeg, du har tilgivet mig og ikke knurrer mere! - 
 Du kan tro, jeg var glad ved dit lange Brev; det var saa morsomt at høre om dine Planer for Sølvbrylluppet; ja, det skal nok blive en storartet Dag, jeg glæder mig allerede til det. Nej, du kan tro, Thorvald svigter ikke paa den Dag. Det var for Resten ganske mærkeligt, at hvad du skrev om Thorvald og mig gik jeg netop og tænkte saa meget paa i de Dage, da jeg fik dit Brev. - Det er sandt nok, at vi er forskellige i vores religiøse Anskuelse, men i alle andre stemmer vi godt overens, og saa meget er sikkert, at det vilde være Tegn paa - ja, hvad skal jeg sige - Indvikling hos os, om det skulde have skadelig Indflydelse paa vort Ægteskab. Jeg vil spørge dig om én Ting: stemmer du og Far da helt overens i religiøse Sager? det gør I dog vist ikke og har det haft skadelige Følger for jeres Samliv? Det mener jeg dog ikke. Sandt nok at det vil træde skarpere frem, eftersom Thorvald bliver Præst; men saa til Gengæld tror jeg - ja det er vi for Resten enige om, jeg kan huske vi har talt om det - at den kommende Generation, vores Generation faar bedre Forstand paa at føre et lykkeligt Ægteskab end den nuværende og det tror jeg igen kommer af, at Kvinden føler sig og gør Fordring paa at være ligestillet med Manden i aandelig Udvikling eller rettere stræber efter det ["eller rettere stræber efter det" indsat over linjen] - Ja, det vilde absolut være en Fejl om to Mennesker, der virkelig holder af hinanden ikke skulde kunde blive lykkelige med hinanden, selv om de har en ["en" indsat over linjen] lidt forskellig Opfattelse af Religionen. - Den Dag, der var "[ulæseligt ord] Indremissionærer i Tarup, sad de og talte om, at en Forlovelse var hævet fordi den unge Pige var Grundtvigianer og han indremissionsk; jeg syntes, og sagde også, at det var da aldeles forfærdeligt men de fandt det ganske i sin Orden; det er dog min Sandten for galt, synes jeg og Tegn paa en utrolig Fanatisme - og Intolerance med - Du skriver, at kan jeg dog blive trofast mod Thorvald; hvorfor tror du dog ikke det? Giver jeg nogen Anledning dertil? Jeg kan slet ikke forstaa, hvor du kan komme paa de Tanker. Ved du hvad, jeg kunde næsten ikke lade være med at le, da du mente, at Fritænkeri ofte følges med at hylde den fri Kærlighed "og andre Vederstyggeligheder" - hvad mener du med de and. Veders? Ja, for såvidt hylder jeg den frie Kærl. (jeg aner for Resten ikke, hvad man mener med det!) At i det Øjeblik jeg ikke mere holdt [et par bogstaver i ordet overstreget, og "o" indsat over det] af Thorvald, hævede jeg straks Forlovelsen, men det kan du være sikker paa han ogsaa gjorde, hvis han kom i den Situation det vil jeg da haabe. Men du kan virkelig være ganske rolig i den Henseende, det skulde gaa mærkelig til, om vi skulde skilles. Og jeg forstaar egentlig slet ikke den Angst for min Trofasthed; det kan maaske komme af, at jeg bestræber mig saa meget for ikke at bliver ["r" i slutningen af ordet overstreget] et Forlovelsens ["Forlovelsens" indsat over linjen] Hængehoved, for at man ikke med Rette skal sige: ["]nu er hun bleven forlovet og derved tabt for denne Verden": det kan du maaske ikke forstaa, men jeg hader, naar Folk gaar saa fuldstændig op i deres Forlovelse, at de kun har Tanke for sig selv og Genstanden. (Jvfr. Christine og Leonard) og det maa da ogsaa være det behageligste for andre, at man ikke sådan går og bliver for forlovet. - - Alt dette er kun skrevet til dig; jeg haaber ikke at du viser Brevet til nogen andre. - 
 Søndag Aften. Vi skulde have haft fremmede i Aften; Kiærs fra Klintebjærg; der skulde have været en ung Dame med, der kun kunde tale engelsk og Fru B. havde sagt, at jeg maatte paatage mig at snakke med hende; hvilket jeg jo havde gruet for, men saa fik de selv fremmede og sendte Afbud, så vi maatte spise al den gode Mad alene - Vingelé Crême o.s.v. -
 - Du spørger om Oves Fremskrift ja, egentlig er han ikke saa lærenem, som jeg troede i Begyndelsen han er alt for praktisk til at sidde og makse med de Bogstaver, men det er storartet som han forstaar sig paa alt det ude omkring - lige til han snakker med, naar hans Far og Forvalteren drøfter et eller andet. Saadan noget som Geografi er han flink til og hans Bogstaver er pænt skreven, men læse og stave det er han sen til. Fru B. er af og til inde at høre paa; det er jeg glad ved, saa kan hun da se, at det er fordi han har ondt ved det og ikke fordi jeg sløser med det. - Carl snakker af og til om at telefonere efter Far; da her var Pølsegilde snakkede han et Par Dage før om at skrive efter ham og jeg tror bare det var fordi han ikke kunde faa sig til at skrive Brevet, at det ikke blev til noget; saa et Par Dage efter vilde han til Erikshaab og Gjelskov (vist noget om nogle Tyre, han vilde se paa) men det kunde han heller ikke faa sig bestemt til; nu i Morges spurgte han mig om jeg vilde med til Stationen og telefonere efter Far; han skulde have et 3Mands l'hombreparti i Aften og vilde saa have haft Far til 4de Mand; men det var da godt, det ikke blev, for Partiet væltede jo, da Kiær ikke kom - ja Far var naturligvis ikke kommen alligevel - - . Nu til November faar vi et ordentligt Rod; hele Besætningen skal skifte, undt. Forvalter, Mejerske, Kusk og 2 Barnepiger. 
 - Hvor det er sjov med Elle, der skal herned; det rene Tøj kan jo godt vente til den Tid; skriv om din Mening om Tarupturen - ja den skal naturligvis vente til en Gang efter Jul, men Elle kan jo tage et lille Svip derud nu med det samme. Mon Elle ikke kunde aftale med Frk Poulsen med det samme; hvis hun nu ikke kan spille med mig faar jeg jo en forgæves Tur derud og det er jo da en Krones Penge - ja, der ved jeg nu ikke, hvad du mener; jeg er altid saa upraktisk til at indrette sådan noget. - Mandag. Videre kom jeg ikke i Aftes; jeg gik i Seng og laa og læste i Nøddebos ["s" i slutningen af ordet overstreget] Præstegaard og grinede saa jeg blev bange for jeg havde vækket den slumrende Greve. - Jeg har lige nu faaet et langt Brev fra Thorvald, der har sat mig i glimrende Humør. Som jeg vist skrev til dig havde jeg selv spekuleret lidt over de Dele, før du skrev om det og jeg havde ["havde" overstreget; over ordet er skrevet "var"] var selvfølgelig gaaet til Thorvald med det, men han slaar alle mine Betænkeligheder til Jorden, saa de falder som Dug for Solen - hvis det ikke regnedes for saa upassende at lade andre læse sine Kærestebreve kunde jeg have Lyst til at sende dig lidt af dem - - Han fortæller en kostelig Historie derinde fra: da de skulde følge Rimse paa Banegården vilde Be gærne spare sine 15 Ør. i Personbillet og siger derfor kækt med høj Stemme ude i Forhallen: ["]Aa skit - vi snyder" og gaar derpaa mod de tvende [[ulæseligt ord] i fuld Fart; men den ene af dem maa have hørt hendes forvorpne Udtalelser, for han greb hende i Armen og drejede hende med et vældigt Tag om igen. Aa hvor jeg gærne vilde have overværet denne Scene? - -
 - - Fru Berthelsen sagde forleden, om jeg vilde hilse, naar jeg skrev hjem og Carl sagde i Formiddags om jeg vilde bede jer om at sige til Onkel Syberg at han snart kom ned og saa paa hans Tyre. (Jeg er nu ligesaa vis paa som noget, at det ikke bliver af alligevel) Carl har købt nogle Revueviser, som jeg spiller for ham og vi er lige henrykte over dem begge to; de minder mig om Kbhvn. jeg hørte dem hele Vinteren igennem. Saa, nu vil jeg ikke mere. Vil du ikke nok sørge for, at Elle skriver til Fru B, hvis du mener det. Vil du hilse alle. Det er dog godt med Frk Jensen der begynder lidt at komme til Hægterne igen. - Husk saa ikke at vise Brevet til nogen. Tusende Hilsner til dig selv fra Junge.</t>
   </si>
   <si>
-    <t>efterår 1894</t>
+    <t>Tidligt forår 1894</t>
   </si>
   <si>
     <t>Firenze</t>
-  </si>
-[...38 lines deleted...]
-    <t>Tidligt forår 1894</t>
   </si>
   <si>
     <t>Aurelia -
 Nurezia -
 - Blom
 Ludvig Brandstrup, billedhugger
 Frederik Gad Clement
 Ludvig Find
 - Jensen
 Alfred Jørgensen
 - Jørgensen, Frøken
 Christine  Mackie
 - Plangstrup
 Victoria R
 Alfred Rottbøll
 Ellen  Sawyer
 Adelheyde Syberg
 Maria von Sperling. g. Balslev
 Albrecht  Warberg
 Andreas Warberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Første del af brevet mangler, og således er der ikke oplysninger om adressaten. Det er sandsynligvis Laura Warberg, for Alhed beder om at få diverse tøj sendt til Italien, og hun ville ikke bede andre om noget sådant.
 Alhed Larsen rejste til Italien 12. februar 1894.
@@ -2654,50 +2614,90 @@
 Agn, "det søde lille Pus" er muligvis en hundehvalp eller et andet dyr.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2211</t>
   </si>
   <si>
     <t>Alhed Larsen gik over på det modsatte fortov, da hun en dag mødte et hold soldater, der så lumske ud. Deres officer kommanderede så hele bataljonen til også at krydse gaden. Sådan noget forekommer vist ikke i Danmark. 
 Til efteråret regner Alhed med at tage til Rom med Lille Jørgensen og hendes mand. 
 Det går dårligt med maleriet. Pga. et engelsk dronningebesøg har Boboli-haven været lukket for almindelige mennesker. Nu har Rottbøll skaffet en passérseddel, og Alhed vil male en blåregn samt de nyudsprungne popler i haven. 
 Alhed beder om at få sendt noget tøj samt fotografier. Hun gider ikke skrive mere og sender mange hilsner. En dame går og fejer stengulvene og giver dem olie. Alhed ville ønske, at de derhjemme kunne se hendes yndige værelse.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/DUyV</t>
   </si>
   <si>
     <t>[De eller den første side(r) af brevet mangler]
 3 Jeg husker ikke, om jeg har skreven om Soldaterne? Lud har bedt mig endelig at skrive det, da det morer ham kosteligt. Jeg gik en Dag paa Gaden og mødte en lille Bataljon Soldater, der gik inde paa det brede Fortov med en Øfi ["Øfi" overstreget] Officer ved Siden. Da jeg kom omtrent hen til dem, syntes jeg, de saa sig saa lumske og poliske ud, saa jeg ikke havde Lyst at gaa lige forbi dem men drejede rask af og gik over paa den anden Side af Gaden. Men tænk jer min Betuttelse, da Officeren gav et Kommandoord og hele Bataljonen grinende og aabenbart i meget løftet Stemning fulgte mig lige i Hælene over Gaden! - I kan nok se, at Forholdene er noget anderledes hernede end hjemme; denne smukke Forstaaelse mellem Officer og Menig har vi vist ikke Magen til hjemme. Men jeg kom bort fra Romerrejsen. Lille Jørgensen og hendes Mand kommer jo herned til Efteraaret, og det vil vist kunne passe, at vi følges ad til Rom. Hun skrev om det til min Fødselsdag, at vi maatte se at faa det arrangeret. Det kunde være frygtelig morsomt. - Min Maling gaar det daarligt med for Tiden. Jeg har ikke rigtig faaet fat paa noget heroppe paa Aguardo. Den dejlige Babolihave har jeg haft megen Sorg og Skuffelse med. Almindelige Folk har i lange Tider ikke maattet komme derind paa Hverdage, fordi den tykke Dronning England har skullet gaa at spanke om derinde. Endelig i Gaar lykkedes det at faa fat paa et Frikort for hver Dag. Men for at faa det maatte Rottbøll tage Diplomatfrakke paa og gaa til "Direktøren". Denne sagde, at der jo ellers ikke udstedtes saadanne for Tiden, men Folk af vor Stand [et "x" indsat over "Stand"] vilde han dog ikke nægte det.
 [Indsat lodret i venstre margen:]
 Konsulen og Direktøren ere meget agtede hernede [indsættelse slut]
 - Nu skal jeg derind i Eftermiddag og have fat paa mine Motiver, hvis de bare ikke ere rendte deres Vej; det var et med Blaaregn og lige udsprungne Popler, der var dejligt. - - - - Nu faar jeg vel snart en Pakke til. Jeg vilde gærne have et Sæt Linned til, endvidere min blaa Bomuldsmorgenkjole (snøret foran) og min crèmegule Nederdel med det blegrøde linnede Liv, endvidere mine brune Sko og hvis der ellers er noget, Du kan tænke Dig. x 
 [Indsat i venstre margen, lodret:]
 ikke Lærred el. andet [ulæseligt ord og indsættelse slut]
 Min Sølvbrosche blev borte den sidste Dag hjemme, har I set den? Frøken Sperlings Portræt vilde jeg ogsaa gærne have; er der ikke et af Johanne. Elle maa endelig sende mig nogle af sine, det er sandt, hun har jo taget Johanne. Ogsaa det med Erikshaab, det med Agn og mig og hvad hun ellers har. H ["H" overstreget] Rottbølls ["s" i slutningen af ordet overstreget] er interesseret i Elles Fotografering, han er selv voldsom dygtig. - - Tegner Elle noget? Hvordan har Agn det, det lille søde Pus? - - Nu begynder jeg at slutte af. Jeg haaber, at Hilsener og deslige kan fylde Resten af Arket, jeg gider næsten ikke mere. - Har jeg svaret paa, hvad R.V. betyder? Rey Vice. - Vil Du foreløbig takke dem alle for Brevene. Ogsaa Tante Mimi; Plangstrup og Svip. - Ogsaa Frk Jensen for hendes lange, og Frk Aurelia for hendes Hilsen og Ungerne samt Far, fra hvem jeg synes, det er en stor Ære at faa Brev. - Elle kommer jeg til at skrive til en Gang inden saa lang Tid. - - Nej, det fylder ikke en Gang denne Side ned, hvad jeg ["jeg" overstreget] skal jeg dog gøre, Du har forlangt de her Ark fulde, saa der hjælper jo ingen kære Mor. Bare jeg ikke havde skreven saa tæt. Lad mig saa tage en rask Beslutning og fortælle, at her gaar en Kone og fejer, hun hedder Nu Nuscia [navnet overstreget] Nurezia. Hun ["Hun" overstreget] De fejer med en Slags Saugspaan hernede, og deri kommes lidt Olje. Det gør Gulvene smukke, men det er jo ogsaa Stengulve overalt. Heri Huset er de mørkerøde. - Jeg vilde ønske, I kunde se mit Værelse, det er ganske yndigt. Jeg har vist ikke fortalt, at Find og Clement var her forleden Aften! Vi gik først en Tur med dem og presenterede dem en Solnedgang, - det er Konsulens Specialitet at "forevise" Naturen. - - 
 Vil Du nu hilse dem alle mange Gange fra mig. Ogsaa paa Gelskov og Amstrups. Hvordan lever Bloms?, hils ogsaa dem. -
 Din Alhed.</t>
+  </si>
+  <si>
+    <t>efterår 1894</t>
+  </si>
+  <si>
+    <t>Bobolihaven, Piazza Pitti, Firenze
+Acone, Toscana
+viale di colli, Firenze</t>
+  </si>
+  <si>
+    <t>Prins Christian -
+Vittoria Bacci
+Cæsar Bacci ?
+Francis Beckett
+Berta Brandstrup
+Ludvig Brandstrup, billedhugger
+Johannes Magdahl Nielsen
+Nicoline  von Sperling</t>
+  </si>
+  <si>
+    <t>Alheds forældre havde sølvbryllup d. 28.5 1894.
+Berta og Ludvig Brandstrup blev gift i Danmark i efteråret 1894. Herefter tog de til Italien.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv</t>
+  </si>
+  <si>
+    <t>Alhed vil gerne have familien til at vurdere, hvilket af hendes billeder, Frk. Sperling skal have. Hun er glad for at få sit ophold i Italien forlænget. Hun skal snart flytte hen til Lud og Berta.
+Udlændinge kan gratis tegne efter model på Akademiet.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/rmsf</t>
+  </si>
+  <si>
+    <t>Kæreste Mor!
+Det var min Mening at svare strax paa Dit Brev, men der er gaaet nogle Dage hen paa Gr. af at Fru B. har ligget af Influenza med Halspine. Nu er hun oppe og i Gaar var jeg igen i Firenze. Jeg vilde førend jeg skrev gaa ned og raadføre mig med Lud og B. angaaende det Billede til Frk. Sp. og vælge ét ud, de ere nemlig dernede. Jeg traf dem desværre ikke, gennemsaa [tilføjet: Billederne] dem selv, men var ikke videre tilfreds med Resultatet. Jeg synes ikke rigtig; der er noget der er godt nok til at forære hende. Imidlertid synes jeg det var morsomt at give hende ét, hvis hun bare vil blive glad ved det. – Jeg tror, jeg sender 5-6, saa kan I selv vælge ud, hvilket I synes bedst om, og saae kan det maaske ogsaa more Eder at se noget af, hvad jeg har lavet. Af dem jeg sender, tror jeg, at det, der er bedst malet, er [overstreget:det] mindste, et ganske lille et med nogle Blomster i stærke Farver, det er næsten det jeg [overstreget: jeg] synes bedst om af alt hvad jeg har malet, ogsaa Lud og B. synes godt om det. – Dernæst sender jeg et Landskab fra Boboli, grønne Plæner med en lille Statue af Pegasus, det kan jeg ogsaa helt godt lide. – Et Blomsterbillede fra Boboli, Senerarier, solidt Arbejde paa 1½ Maaned; et andet lille fra Boboli, Citrontræer, der spejle sig i Vandet. – Endelig to andre Landskaber, et fra Akone og et fra Viale de Collie, Efteraarsmorgen med Springvand. - - Jeg tror nok, de fleste ere bedre malede end det, jeg sendte hjem til Sølvbrylluppet, men det ere [overstreget: det ere] jeg er bange Motiverne ikke ere saa tiltalende, ikke saa ærkeitalienske. – Jeg synes, I skulde sætte dem op paa en Bordfløj eller noget lignende og saa se paa dem et Par Dage først. Det jeg selv næsten synes var det pæneste, var at give hende det lille Blomsterbillede i en ganske smal Ramme, mest som en lille Hilsen, og saa, naar jeg en Gang kommer hjem give hende, det af mine Billeder hun synes bedst om; men hvis I ikke synes det, saa gør det ikke, da det tillige er det, jeg nødigst vil af med, ubetinget. – Mit Viale-billede tænkte jeg én lille Smule paa, men opgav det af mange Grunde. - - Nu vil jeg være meget spændt paa at høre, hvad I synes om dem. - - - Jeg er bange, jeg ikke skrev begejstret nok hjem om det, at jeg maa blive her i Vinter; men det kommer af at jeg ikke de første Dage_ kunde_ lade være at tænke paa, at det nu igen vil vare forfærdelig længe inden jeg kommer hjem. Jeg var næsten begyndt at glæde mig til Jul, det havde jo ogsaa været aldeles storartet at komme hjem lige til Jul, - sikken en Fest! – Jeg kan virkelig ikke lade være med en Gang imellem at længes lidt hjem efter; navnlig naar der gaar mig noget imod eller jeg ikke er rigtig rask, kan jeg føle mig frygtelig ensom en Tid. [overstreget: J] Det er nu ogsaa meget værre for den, der er borte, den maa undvære alle, mens de andre kun undvære den ene. – Naa, men det er dog heldigvis kun til Vinter, at jeg længes lidt, i det hele og store, befinder jeg mig udmærket og er jo forfærdelig lykkelig over at skulle blive her. Jeg haaber, at jeg skal faa rigtig meget ud af Vinteren, jeg staar i Begreb med at foretage mig noget vældig fornuftig; vi har opdaget, at Udlændinge kan komme frit ind paa Akademiet og tegne 4 Timer om Dagen efter Model fra 8-12. Der kommer en Professor en Gang om [overstreget: Dagen] Ugen og hvis man vil have det; ser han paa ens Tegning. Det er storartet, synes jeg, Skade at jeg ikke har vidst det før. – Bare der nu ikke viser sig nogen Hindring.
+[Her stopper brevet brat og resten mangler. De følgende sider kommer fra samme kuvert. De er fra et andet brev i den samme periode. I dette brev mangler de forreste sider.] 
+løbe ned til L og B. der er mere end en halv Mil, saa paa stort under en Time kan jeg ikke gøre det. Og saa synes jeg ogsaa nok, det kan blive morsomt at komme til at bo hos Danskere igen, - Baccis ere brillante men Lud &amp;amp; B. ere dog bedre. Du kan ikke tænke Dig, hvor Berta og jeg blive gode Venner efterhaanden, vi kunne tale sammen i Timevis; hun er rigtignok aldeles mageløs, et rent Pragtexemplar, Lud er ogsaa aldeles henrykt, stille glad, men saa inderlig veltilpas. – Fortiden spise de Frokost paa Atelieret, kold Mad, som B. &amp;amp; jeg gaar ud at købe, jeg fører mit med heroppe fra, og om Aftenen gaar de ud at spise. – Jeg skrev straks til fru Maydahl, nu gad jeg vide, hvornaar de komme, hvis de vente ret længe kan jeg ikke naa at komme til Rom inden Jul, jeg maa absolut være sammen med L. &amp;amp; B. Juleaften. Men ogsaa af andre Grunde, vil det maaske passe bedre efter Jul, mulig at L.&amp;amp;B i Januar rejse et Par Uger Syd paa til Rom og Neapel, mens Lud venter paa noget, han skal hugge i Marmor. - - Ja, Du har ret i, at Julen [overstreget: at Julen] bliver det mørke Punkt, det bliver forfærdelig drøjt ikke at være med til vores sædvanlige hyggelige, dejlige Jul paa Haabet, men det kan nu ikke nytte at sørge for meget over det, [overstreget: de] noget galt skal der jo altid være. – Jeg haaber næsten Du til den Tid sender lidt Pølser og en Julekage?? det var dog altid lidt hjemligt. Jeg gad vide, om vi ikke kunne lave Risengrød Juleaften, at gaa paa Restauration den Aften var altfor skrækkeligt! - - Hvor det er morsomt, at det er Bertas Kusine, der er Skyld i, at jeg kan blive, Berta siger, at I ville nok synes udmærket om hende og hun om Eder. – Den Dr. Beckett cand.mag. har ganske rigtig en Søster paa Stensgaard, om han er forlovet ved jeg ikke, men jeg tror det ikke. Hans Mor er vist Vestindier og hans Far Grønlænder [tilføjet: Islænder?] eller omvendt. Han er rigtig elskværdig men en stor Teoretiker, der er saa slaaet fast paa alle Punkter, at han er lidt besværlig at snakke med. Han er højere end Prins Christian!!! - - - hvordan er Vejret hjemme? Har I haft Sne? Frost? Is? – For et Par Dage siden var der Sne at se paa Bjærgene heromkring, men det er meget sjældent, at den kommer til Firenze selv. – Jeg har købt Tøj til Kjole og Slag, noget kønt og varmt noget, blaat med røde Stænk: 36 Lire. Du skriver 50 Kr til Tøj med Spørgsmaalstegn; ja jeg kan jo ikke nægte at jeg magelig kan bruge 100, Kjolen bliver jo dyr inden jeg faar den Nyt af Fodtøj maa jeg vist have baade tykke Sko og Støvler saa jeg stadig kan skifte og have tørt paa. Jeg er lidt udgaaet der, slider rædsomt. Endvidere maa jeg have en ny lille Kuffert den gamle gik helt i Mas paa Vejen herned, samt et Par Uldbuxer til foruden dem jeg havde, et Par uldne Underliv, Handsker og andre Smaating. Du kan ikke tænke dig hvor jeg er bleven kuldskær efter den Sommer, jeg vil saa nødig forvænne mig, men mærker at jeg er nødt til at gaa meget varmt klædt. Forleden Nat blev jeg pludselig daarlig af Mavepine, Fru B hørte mig og kom herud, vi var begge meget betuttede over mig, jeg besvimede to Gange eller saadan halvbesvimede, som Du ved jeg kunne tidligere; der var ikke mindste anden Grund at opdage end Kulden; næste Dag tog jeg Uldbuxer paa og købte mig et langærmet Underliv af_ Uld_. Tænderne ere ogsaa gaaet over nu, men der er kommen et ækelt Hul i een Tand, dog haaber jeg at kunne holde det hen til jeg kommer hjem, jeg vil nødig under [overstreget: under] en italiensk Tandlæge. – Det var vist i Grunden ubetænksomt af mig at skrive det om Mavepinen, men jeg haaber ikke, Du bryder Dig om det, baade det og Tænderne er nok kommen af Kulde og helt gaaet over nu, og det havde været meget værre, hvis jeg havde faaet Hoste. – Hvordan har Far det ? Jeg haaber bedre, siden du ikke taler om det. – 
+Jeg har Følelsen, at jeg er kommen til at skrive saa forfærdeligt kedelige Breve hernede! Kan Du ikke mærke, at jeg er gaaet meget tilbage i denne Retning; jeg ved ikke hvordan det kan være. - - -
+I Morgen naar jeg gaar ned til Atelieret skal jeg have en lille sød Unge med herfra Huset, som Lud skal modellere efter paa et Relief. Det er en Dreng ved navn Cæsar, 4 Aar, vældig køn som en af Rafaels Engle; han skal saa spise Frokost dernede, det bliver en ren Festdag for ham. – Det er sandt Du skriver, at jeg ikke har skreven om Modtagelsen hernede, det kan jeg ikke forstaa, hvis jeg ikke har skreven om det – at jeg havde lavet en lille festlig Aften til dem med Suppe, Suppekød med Kartoffelmos, Hønsesteg (som Fru B stegte paa Spid sammen med sine egne) med Salat, Ost og Frugt samt Blomster paa Bordet. Jeg havde været fræk nok til at lade Suppen staa og passe sig selv, mens jeg gik paa Banegaarden efter dem; men baade den og Kødet havde klaret sig sig udmærket paa egen Haand, saa vi kunde spise strax. Vi havde en meget hyggelig Aften, men anden Modtagelse var der ikke. Undtagen det, at der var lavet pænt nede paa Atelieret og det lille Værelse, men det har jeg nok skreven om. – De tage vist ikke alligevel en lille Lejlighed, det bliver meget dyrere, og det kan gaa brillant paa denne Maade. - - Nu ikke mere for denne Gang! Kun 1000 kærlige Hilsner til Eder alle! Jeg bliver ganske vemodig slemt, naar jeg tænker paa, at det endnu skal vare næsten et halvt Aar, inden vi ses. – Alhed -</t>
   </si>
   <si>
     <t>1894-02-08</t>
   </si>
   <si>
     <t>Brevkort</t>
   </si>
   <si>
     <t>Frankfurt am Main</t>
   </si>
   <si>
     <t>Erikshåb Højstrup St</t>
   </si>
   <si>
     <t>Emil Brandstrup
 Ludvig Brandstrup, billedhugger</t>
   </si>
   <si>
     <t>Alhed Larsen rejste med sine morbrødre Emil og Ludvig Brandstrup til Italien i februar 1894. Alhed kom hjem foråret 1895.
 Emil Brandstrup led af tuberkulose og måtte derfor ofte gå tidligt i seng og i det hele taget hvile meget.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2153</t>
   </si>
   <si>
@@ -4485,51 +4485,51 @@
 Hun inviterer Johannes og Klaks Larsen samt Peter Hansen ("P.") til at komme til Erikshaab i juledagene.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/GuXa</t>
   </si>
   <si>
     <t>Kære Las!
 Mens Christine sidder ved Klaveret og spiller en rørende flot Mazurka af en eller anden Hr Badousky (polsk) vil jeg – skønt det volder mig stor Besvær at sidde stille paa Stolen, sætte mig hen og skrive en Lykønskning til Dem i Anledning af Deres Fødselsdag i Overmorgen. Jeg vil ønske, at De i det nye Aar maa skyde og male mange udmærkede Ænder. - - Det bliver nok for sent at ønske Dem en glædelig Jul, da det meste af den er forbi, naar De faar dette Brev. – Vi havde en hyggelig Juleaften her i Aftes, stort kønt Juletræ og mange kønne Foræringer. – I Dag, første Juledag, have vi dreven den af efter bedste Evne, vi have Harald og Pan til at hjælpe os. Vi have ikke bestilt andet end at ryge Cigaretter, indøve 4 stemmige Sange og spille ”[ulæseligt]skabsspil”, et Spil fra i Aftes, hvorved man kan sige hinanden de mest storartede Ubehageligheder. – Jeg holder adskilligt mere af at holde Jul i Danmark end i Italien. I Dag for et Aar siden morede jeg mig for Resten udmærket, da var det, vi klædte os ud som Herrer og gik ud i Byen. Og jeg var den bedste. Fy skamme dem, jeg kan ikke glemme, hvor glade og beredvillige De og P. gik ind paa det, da Berta sagde, at det ikke var sandt, at jeg var den kønneste! - - - Et Kort, som Harald i Gaar fik fra Klax, lod forstaa, at det ikke var umuligt, at vi saa ham, P. og Dem her en Gang i Julen. Bare De vilde gøre Alvor af det, det var frygtelig morsomt! – Hør, hvad bliver det til med de Penge til Rundskueren? Jeg vil dog ikke haabe, det ikke er bleven til noget alligevel, jeg havde glædet mig saadan til det. – Er De tilfreds med Julevejret? Jeg er ikke. Jeg kan ikke fordrage Blæst og let Frost tilsammen, det er væmmelig hundekoldt Om Forladelse, uden dog at være ordentlig Vinter, saa det kan ses. – Fy, det er fælt at høre hende spille Dansemusik, eller i alt Fald noget livlig noget, det minder mig om, at jeg i Morgen var bedt til Bal, men kun maa komme til gammelt Juleselskab paa Sandholt, hvor min højeste Fornøjelse vist bliver at blive spurgt ud om min Sygdom af Fruerne. – 1000 Tak Las for al den Fornøjelse jeg har haft af Deres Bøger! Endogsaa Kerteminde Avis har jeg læst med stor Interesse, det er vist et prægtig lille Blad. Medfølgende Udklip vil jeg ikke undlade at sende Dem, det kan umulig være undgaaet Deres Opmærksomhed. - - - - - Nu venter vi Dem altsaa alle tre en Dag, helst inden Nytaarsdag, da Jak. og Harald saa ere her, men kom ikke Søndag. – Vi glæder os alle til dem og bliver skuffede, hvis De ikke kommer. Selvfølgelig fra Morgenstunden (hvis De gidde.) - - Saa ”my pretty Las” vil jeg slutte denne Skrivelse, Trumpety – trumpety – bump! med de venligste Hilsner til Klax og dem og vil De ogsaa hilse Deres øvrige Familie. Deres heng. Alhed Warberg
 Erikshaab 1ste Juledags Aften 1895
 [Det følgende skrevet på side 1 på tværs over "Kære Las!"]
 Gode Las!
 En venlig Hilsen til Swansa og en hjærtelig Lykønskning til dem fra Christine.
 Til Lykke, min kære Ven (det er naturligvis Spøg). Efter Alheds Diktat (det er naturligvis Spøg). Hilsen fra Brandt.
 En venlig Hilsen sendes Klaks fra Elle</t>
   </si>
   <si>
     <t>1896-03-06</t>
   </si>
   <si>
     <t>Vesterbrogade 126, 1620 V</t>
   </si>
   <si>
     <t>Thorvald Balslev
 Berta Brandstrup
 Ludvig Brandstrup, billedhugger
-- Carlsen
+- Carlsen, Madam
 Christian Kampmann
 Conrad Warberg
 Else Warberg
 Andreas Peter Weis</t>
   </si>
   <si>
     <t>Café Guldkuren var "Hotel D'Angleterres nye Restauration" i følge Carl Muusmann i bogen "Halvfemsernes glade København".
 "Ungdomsleg" er et skuespil i 4 akter af Frederik Leth Hansen. Det blev vist på Dagmarteatret i marts 1896.
 Thorvald er muligvis Thorvald Balslev, som på dette tidspunkt var forlovet med Alheds søster Johanne.</t>
   </si>
   <si>
     <t>Alhed sender fødselsdagshilsen til sin far. Hun er ved at male Kampmanns dreng. Ses en del med Berta. Har bedt Weis om at give Thorvald en forstanderstilling.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/6NfH</t>
   </si>
   <si>
     <t>Kære Fader!
 Maa jeg herved sende Dig min hjærteligste Lykønskning til Din Fødselsdag i Morgen! – Jeg kommer lige henne fra Kampmanns, hvor jeg hver Dag maler på Drengen. Det er en vældig sød Unge, men jeg kan endnu slet ikke sige, om det vil lykkes for mig med Maleriet; i Dag fik jeg for Resten en hel Del gjort ved det, men nemt er det sandelig ikke, han sidder ikke stille en Minut. – Jeg kommer der gærne ved 9 Tiden og spiser saa Frokost med dem Kl. 11, naar Manden kommer hjem; vi drikke alle tre hver Dag en Snaps med Angustura, det er udmærket. Det er elskværdige og livlige Folk begge to. – Madam Persen ser jeg en hel Del til. I Gaar var vi sammen inde i [overstreget: Ak] Bibliotheket paa Charlottenborg og bagefter i Guldkuren. I Dag skulle vi igen mødes derinde og saa skal jeg hjem at spise til Middag med hende og bagefter gaa vi muligvis i Theatret til Ungdomsleg. Lud skal til Møde. - - Weis, som jeg var sammen forleden hos Madames spurgte mig om det var mig, han havde nægtet den Ansøgning, samt om han ikke kunde være mig til Tjeneste med et eller andet, - om jeg ikke havde noget at ansøge om o.s.v. – Jeg svarede, at jeg jo vidste af Erfaring, at det ikke nyttede at ansøge ham _om noget, men da jeg hørte, han havde med Seminarier at gøre, bad jeg ham betænke lille Thorvald med en god Forstanderplads, hvilket han lovede! Nu skal vi se, om han holder det. - - Madam Carlsen har gaaet heroppe og underholdt mig, mens jeg har skreven, hun er ligesaa kostelig som før. Jeg skal hilse Dig fra hende. – Vil Du hilse alle_ mange Gange fra mig, ogsaa Onkel Conne og Tante Else. – jeg skal i Morgen til Aftenselskab hos Berta, vi skulle drikke paa Din Sundhed! Din hengivne Datter Be.
 Pan sender mange Hilsner.
 Vesterbrogade 126 5 
 6/3 - 96</t>
   </si>
   <si>
     <t>Maj 1896 eller 1897</t>
@@ -4699,51 +4699,51 @@
     <t>https://fynboerne.ktdk.dk/d/6XoJ</t>
   </si>
   <si>
     <t>Fredag
 Kære Mor!
 Det har i flere Dage været mit Forsæt at skrive til Dig; men først i Dag bliver det til Alvor. - Her har været saa meget hver Dag, at det har været vanskeligt at faa Tid at sætte sig hen og skrive et ordentligt Brev. - Jeg skrev nok sidst i Fredags. - Lørdag cyclede Thorvald og Joh, og Søndag Form fulgte jeg efter til Odense, spiste til Middag hos Sprut, (- det er sandt, her kan Christine supplere og meddele om Johannes Cycle x ["X" indsat over linjen], der fremdeles gør Knuder, det bliver nok en større Reparation, hun var i Gaar i Højrup at tale i Telefon med Edv. Nielsen.) - Vi havde det yndigt i Kerteminde var den ene Aften en henrivende smuk Tur paa Klinten; paa Hjemvejen gik vi om ad Kruses (ind gennem Skovene), vi stod lidt stille og saa paa Huset, der ligger meget hyggeligt i den Kastanieallé. - Elllers forslog vi Tiden med at bade, spise Stikkelsbær og drive om. Tirsdag Middag cyclede vi derfra, Joh. blev i Odense og jeg kom herhjem 1 Kvarter i 4, styrtede i min Raasilke og om til Gelskov til Middag. Der var Pastor Brandts fra Taulov og Kløvborgs med nogle gamle Thomsens gl. Fru Kl. og en ung Pige, samt Amstrups med lille Nete og gl. Knipschildts. - - Dagen efter var jeg inviteret om at underholde Tante Sophy, men Marie skulde til Høet, saa det blev først om Eftermiddagen. Fader blev hentet derom, Grosserer Vett (Freir) var der, en sær lille Spleis. Tante Sophy og jeg var en tur i Skoven, hun var saa sød at tale med. Hun er bleven helt rask nu, to Sommerophold paa Silkeborg har kureret hende; hun sagde, at det havde jo kostet mange Penge, men at hun mente, det ["t" i slutningen af ordet overstreget] var godt givet ud og at ["at" indsat over linjen] det var den bedste Kur for nervøse Mennesker at rive sig ud af de daglige Folder og rejse bort en Tid. - Du kan tro, vi glæde os ved Tanken om, at Du gaar og driver deroppe, gid Du nu vil blive der rigtig længe, jeg er sikker paa, Du kan godt faa nogle flere Penge, vi har jo ikke hørt ét Ord om Penge i denne Termin, det er ganske enestaaende. Johanne og jeg har ogsaa talt om at sende Dig de 20 Kr. vi har liggende i Æggepenge. Jeg synes, det er saa umaa[de]lig vigtig at Du bliver længe borte, naar Du nu endelig en Gang er kommen ud at rejse. - Thorvald og Johanne ere her i disse Dage; de maa desværre opgive deres Hamborgrejse, da Familien skriver, at der ingen er hjemme. Meget kedeligt. - I Dag Forlovelseskort fra Trisse med en Leutnant Møller. Samt Brevkort fra Tante, at Max Poul og en Kammerat ville besøge os fra Mandag Aften til Onsdag Morgen, saa tage vi de 4 store Kyllinger paa Tirsdag med Ærtesuppe foran. - Vi skulle brygge Mandag og vads ["og vads" overstreget] begynde at vadske Tirsdag, Høsten begynder allerede sidst i Ugen, saa jeg mente, det var bedst at vadske mens vi kunne faa Koner, vi mangle ogsaa Fintøj, saa kunne vi jo altid senere tage en Klatvask med Resten alene til Dit og C's. Tøj. Jeg haaber dette er rigtigt. -
 Alt gaar rigtig godt. Jeg skal nok passe Syltningen, men det er knap modent endnu. 
 [Resten af brevet mangler]</t>
   </si>
   <si>
     <t>1896-08-02</t>
   </si>
   <si>
     <t>Langeland
 Långaryd, Sverige
 Faaborg
 Svanninge
 Odensebakken, Faaborg
 Waldemarsgade, København
 Lerbjerg, Faaborg</t>
   </si>
   <si>
     <t>Thorvald Balslev
 Julie Brandt
 Louise Brønsted
-- Carlsen
+- Carlsen, Madam
 Christian Caspersen
 Peter Hansen
 Syrak Hansen
 Adolph Larsen
 Johanne Christine Larsen
 Jørgen Larsen
 Marie Larsen
 Fritz Syberg
 Andreas Warberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Kolerafluer er insekter, som hedder trips. Fordi der i koleraåret 1853 var særligt mange trips i Kbh., satte man dem fejlagtigt i forbindelse med sygdommen i årene efter.
 Mesterhuset er bygningen Lagonisminde 7 i Faaborg, hvor malermester Syrak Hansen havde bolig og værksted.</t>
   </si>
   <si>
     <t>Onsdag cykler Alhed til Langeland, hvor hun en tid skal opholde sig hos dyrlæge Caspersen.
 Hun har været på besøg hos Syrak Hansen i Mesterhuset, Faaborg, og hos Fritz Syberg ("Kunstneren").
 Alhed har sammen med søskende og flere andre været på tur til en granskov, hvor de tændte bål og lavede mad.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/YODa</t>
   </si>
   <si>
     <t>Kære Las
@@ -4773,52 +4773,52 @@
     <t>Alhed er hos Dyrlæge Caspersen (Onkel Max) på Langeland. Hun kører med ham ud i formiddagspraksis og møder sære mennesker. En Fætter Ejnar på 16-17 år er ankommet til Langeland og er lidt af en plage.
 Forleden nat var Alhed bange og troede at "Ruder konge" skulle komme. Hun svømmer og cykler, og langelænderne kan ikke lide cyklende damer.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/tUAU</t>
   </si>
   <si>
     <t>Kære Las!
 I Aften skal jeg have skreven et Par Ord til Dem i Anledning af, at det er sidste Aften, jeg har mit lille yndige Værelse alene; i Morgen kommer der nemlig en Gæst til, som skal dele det med mig desværre. – Tak for deres lange Brev i Gaar, det var forfærdelig morsomt at høre fra Dem. De faa det jo nok morsomt deroppe. Naar nu Frk. Lindberg og P. ogsaa komme. Hvem der bare var deroppe ogsaa! ikke sandt? Saa skulde jeg have det forfærdelig Sjov! – Det var jo rart, at der ikke var saa skamskeret, som De havde tænkt Dem, men bare De nu faar Tid til at male noget af det! naar Dagene endogsaa ere for korte til at gaa paa Jagt, saa kan det jo blive vanskelig nok. – Naa, saa De skal have ”sendt” de andre ud at plukke ”Bær!” De gaar vist ordentlig og ”sender” med Marie deroppe! gør De ikke? Uha Las, De er vist en skrækkelig Despot, men det er jo heldigvis ikke alle, der lystrer. - - Jeg har det for Resten dejlig herovre, men har ikke oplevet noget særlig; siden jeg skrev sidst. Max og jeg tage stadig ud i Formiddagspraxis, som mest bestaar i at drikke gammelt Øl. I Dag var vi inde hos en forfærdelig grinagtig Familie. Det er de mest snavsede Exemplarer, jeg har set, og saa bandede de saa gryselig, især Manden, der sad og fortalte Jagthistorier næsten hele Tiden, dog fik han ogsaa Lejlighed til, da Talen faldt paa ”Sport” at sige, at ”de Kevenhavnere” var saa ”rappegalne” (jeg haaber, Ordet er rigtig stavet.) Apropos om mærkelige Ord, saa har jeg ikke kunnet undre mig over den Skipperkones Navn, da jeg ikke har kunnet læse det. Vil De ikke skrive det en Gang til, og saa lidt tydeligere. - - Den Fætter Ejnar vi hentede ude i Lohals, viste sig at være en lang 16-17 Aars Dreng, der [noget af papiret mangler]er svært op i Landskabet, somme Tider næsten for meget, som da han f. Ex. I Dag kom og væltede mig ud af Hængekøjen, da jeg laa og sov til Middag. – Nu opdager jeg, at jeg er bleven søvnig, hvorfor jeg vil sige Dem Godnat og Farvel. Det er jo for resten noget Sludder for det vilde jo være et mærkeligt Tilfælde, om De netop skulde i Seng, naar de kommer hertil i mit Brev. Men paa den anden Side kan det jo godt være at de alligevel er ved at falde i Søvn. - - 
 Et Par Dage senere.
 Det var en stor Overraskelse for mig, da jeg i Gaar kom hen til Skolelærerens efter Post, at faa overrakt et Brev med Deres velkendte Haandskrift. Tak for den nydelige lille Lenea. I Morgen ere vi midt i Maaneden, nemlig d 15de. Synes de Tiden gaar hurtig? Jeg synes nemlig, at den gaar tilpas. Jeg har da faaet mig dresseret til ikke at ønske, at den skal gaa alt for hurtig. Jeg har det virkelig ogsaa saa udmærket og gaar og nyder Tilværelsen! Og hvordan kan jeg ogsaa andet, jeg morer mig udmærket og gaar og glæder mig til Fremtiden. – Jeg kommer vist desværre snart til at slutte, vi skal ud paa en Skovtur i Eftermiddag; op paa Nordspidsen af Langeland; eller vi kalde det ”Langelandshoved”. – Jeg maa først fortælle Dem, at da jeg havde sluttet mit Brev til dem forleden Aften og lige var kommen i Seng, hørte jeg en farlig Rumsteren, det viste sig at være en Husundersøgelse, der blev foretaget af [noget af papiret mangler] og Ejnar, der hæv[noget af papiret mangler] nogle liste sig. Jeg oplyste dem om, at det hav[noget af papiret mangler] mig, og de gik beroligede [noget af papiret mangler] Men tænk Dem, saa blev jeg bange, jeg kom i Tanker om det maaske alligevel ikke havde været mig og kom til at tænke paa Ruder Konge. Jeg laa længe og var frygtelig angst og maatte til sidst staa op og lukke Vinduet for ham. – Men Natten forløb da heldigvis rolig, og jeg kommer i Tanker om, at det maaske slet ikke er nogen morsom Historie. - - De kan tro, jeg er bleven flink til at Svømme. I Gaar svømmede jeg 36 Tag, og i Dag 44, er det ikke godt? – Da jeg kom herover kunde jeg kun et ganske lille Stykke. - [noget af papiret mangler] er P. allerede kommen derover, hils ham endelig mange Gange. Jeg gad vide hvordan det gik med det Roebillede. Hils ogsaa Marie mange Gange. Langelænderne ere meget optaget af, at Frøken Fie Jensen, som de kalder hende, have beæret deres Ø med et Besøg. Men de kunne for Resten ikke fordrage cyclende Damer. De viste deres Antipatti ved at staa af Vognen og klappe Hestene beroligende mens man kører forbi. I Gaar spurgte jeg en saadan Mand om Hesten var bange for [noget af papiret mangler] Hesten var bange for [noget af papiret mangler] men han sagde, at [noget af papiret mangler] var kun for [noget af papiret mangler] bliver helt tovlig, [noget af papiret mangler] ser en Dame paa saadan en Maskine” sagde [noget af papiret mangler] - - Nu kun 1000 Hilsner fra Deres
 Alhed
 14de August - 96</t>
   </si>
   <si>
     <t>1896-08-26</t>
   </si>
   <si>
     <t>Gothersgade 129 København K</t>
   </si>
   <si>
     <t>Dora -
 Ellen Agnete Amstrup
 Louise Amstrup
 Harald Balslev
+Laura Balslev
 Thorvald Balslev
-Laura Balslev, f. Leth
 Alfred Benzon
 Ch. Berleûne
 Johanne Christine Brandstrup
 Louise Brønsted
 - Gredsted
 Bernhard Hirschsprung
 Ernst  Knipschildt
 Gustav Knipschildt
 Alhed Larsen
 Christine  Mackie
 Otto Emil  Paludan
 Ellen  Sawyer
 Erik Schaffalitzky de Muckadell
 Erik Schaffalitzky de Muckadell, unge greve
 Viktor Schroll
 Hans Smidth
 Hempel Syberg
 Vilhelmine von Sperling
 Andreas Warberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Laura Warbergs søster havde et pensionat på Gothersgade 129, København.
 Det vides ikke hvem Frøken Berg, Fru Larsen, Monica, Kirsten, Johan og HP var. Heller ikke hvem stiftprovsten og Bitten var. 
 Frederik Andreas Warberg og søsteren Louise, g. Brønsted, var i 1896 elever ved Odense Katedralskole. 
@@ -6205,51 +6205,51 @@
 Alhed rejste nu til Kærteminde i Dag og bliver der til Søndag. - Mon Far nu bliver så rask, så Glorups kan komme d. 6te - 7ende? Du fik vel ikke noget til min Næse?
 Jeg har det som Blommen i et Æg og morer mig udmærket. Onkel Hendriks er jo det absolut rareste man kan tænke sig. Tante P. er temmelig rask, hun går sin Morgentur hver Dag, - de taler slet ikke om at rejse. Den første Dag gik jeg Morgentur med og var et Øjeblik med dem inde hos Maleren Krøjers, der har bygget sig et Hus, som bliver enestående originalt og morsomt. Udvendig er det hvidt med grønne Vinduer, der sidder hist og her, som det kan træffe, store og små mellem hinanden. Foran Døren er der en Portal af to gamle Søjler, som de har bragt med et el. andet Sted fra. - Inden i Huset er der en Mangfoldighed af de mærkeligste Indretninger og Ting, - hentede rundt omkring fra, - dejlige, gamle Møbler, åbne Kaminer, o.s.v. I Spisestuen var Gulvet af grønne Fajansefliser og Farverne var henrivende overalt. - Det var meget morsomt. - Jeg har været hos Tante Mis hver Dag, og skal der også i Dag, - hun er i meget godt Humør, men Junge får jeg vist ikke meget at se af, hun har meget travlt. - Iaftes var her fremmede bl.a. Sangerinden Margrethe Broye, som sang en hel Del, bl.a. hele det første Parti af Orfeus og en Del Schubert. Bagges var her også og en Del andre flinke Mennesker. Men det er dog utroligt, hvor de siger meget Vås i et sådant Selskab! Nu skal jeg hen og gøre Goddagvisit hos "Onkel Haralds" og "Onkel Bernhardts". Tante Pouline læser fransk hos en fransk Dame - Konversation og jeg hører på det. Tante P. spurgte i Dag, om jeg ikke havde Lyst til at få nogle Timer hos hende, d. franske ["d. franske" indsat over linjen] mens jeg er her, og jeg kunde ikke sige nej, for jeg interesserer mig jo så brændende for fransk. Men Tante P. sagde, at det kunde ikke være mindre end 14 Dage. 
 Nu kommer så det slemme - om jeg ikke kan gå let hen over Fødselsdagene - Far er det sikkert lige meget, - og jeg for mit Vedkommende er ikke mere rørt over d. 6te og 7nd Marts, end over alle de andre Dage i Aaret. Madame siger at det var slet ikke Meningen, at det skulde være et sådant lille Besøg, og de skal nok helde mig ud, når de skal rejse. 
 Jeg vilde så rasende gærne have de Timer, - og så er her jo et guddommeligt Flygel og en Masse Bøger at læse i og en stor Flok gode Venner at besøge.
 Bare du nu ikke synes, det Forslag er altfor kedeligt. -
 Lørdag:
 Nu længes jeg snart efter at høre fra første Hånd hvordan Far har det, - men du har vel travlt med din Virksomhed som Fuldmægtig, så du ikke har videre god Tid til Skriverier. - 
 Madame har tilbudt sig som vikarierende Protokolfører mod fri Kost og Logi. Jeg ser ikke stort til Madame, hun har jo så travlt med sin Skole. Iaftes var Junge her og fik sig en lille L'hombre med Tante P, og ["og" overstreget] Onkel H og mig. Hun var temlig forvirret efter Læssøegade-Karnevalet, som havde varet til 3 1/2. De havde moret sig glimrende. 
 Ta' Mis har haft det dårligt i den senere Tid, men er dog nu en Smule bedre. - 
 Mon det ikke er bedst, du snarest lægger Tøjet på Bleg!
 Jeg var hos Tante Emma igår og kom lige til et lille udsøgt Dameselskab hos Agnes på hendes Værelse - med The russe og fine Kager, samt et Par Damer, som snakkede, så det næsten blev sort for Øjnene af èn. 
 Jeg havde i Dag Brev fra Hedvig Hamilton, - hun og Frk. Voss bor sammen og jeg skal hen og besøge dem i Morgen, Søndag. - 
 Vil du ikke give Christine dette Brev at læse, hvis hun er der, og sige til hende, at jeg skriver til hende snart.
 Nu tror jeg ikke, jeg véd mere denne Gang, men der bliver nok snart noget mere. -
 Vil du fortælle Frk. Jensen, at jeg har købt en ny, grå Filt-Indfatning til 3 Kr. de fandt det nødvendigt. - Og vil du så hilse Far, Frk. Jensen og de andre fra 
 din Pelle.
 (En elendig Pen, som næsten ikke kan drives frem)</t>
   </si>
   <si>
     <t>1898-02-28</t>
   </si>
   <si>
     <t>Dora -
 Christian Andersen
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Christine  Mackie
 Fritz Syberg
 Albrecht  Warberg
 Andreas Warberg
 Laura Warberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>"Tand" og "Tænder" var i 1898 muligvis slangudtryk for unge mennesker. 
 "Sidste gang i de hjemlige omgivelser": Hempel Syberg (Onkel Syberg) stoppede som forpagter af Gelskov i 1898 for at koncentrere sig om arbejdet med at organisere mejerierne i Danmark.</t>
   </si>
   <si>
     <t>Alhed er kommet hjem efter turen til Kerteminde og før da København. Hun har fulgtes med en masse andre unge.
 Hendes far ser dårlig ud, og Johannes Larsen virkede også sløj.
 Alhed har været til fest med dans (uklart hos hvem, men det er sidste gang i de "hjemlige Omgivelser"). Trist, at Larsen ikke var med, så de kunne "melancholisere" lidt. - Tutte behandler ikke sin kæreste (?) godt, hvilket går Alhed på.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/QphR</t>
   </si>
   <si>
     <t>Kære Las!
 Nu er Kl. 6, saa det er snart mange Timer, siden jeg rejste fra Dig, det forekommer mig som det er meget længe siden. Det var frygtelig kedeligt, at jeg skulde rejse saa snart, jeg havde glædet mig saa forfærdelig til 8 rolige Dage med Dig! – Det var for resten rigtig hyggeligt at komme hjem, men det er bedst, jeg begynder hvor vi slap. – Jeg kørte altsaa i tre Timer med Dagvognen, vi naade at blive 8 inde i Vognen, saa vi blev noget klemte, men det varmede rart, jeg var umaadelig glad ved Tæppet, ellers havde jeg vist frossen. – I Odense gik jeg op til Christine, der var rejst hjem. Paa Banegaarden traf jeg Dis, Tutte og en rasende Masse unge ”Tænder”! Vi kunde ikke være i én Kupé, i Højrup var der 5 Vogne efter os, inclusive Dede og Dora efter mig. – Jeg kørte herhjem, Mor vilde nok derom til Middag, naar jeg var hos Far. Jeg spiste saa alene til Middag, (fik et Glas Rødvin til,) og derefter gik jeg ind til Far, som jeg har siddet og snakket med hele Eftermiddagen. Han har det noget bedre men ser daarlig ud. For lidt siden kom Mor hjem, og nu er jeg gaaet op for at klæde mig om, men først maatte jeg jo skrive et Par Ord til Dig og sige Dig Tak for sidst; Du er en god Dreng, men jeg ved ikke, om jeg alligevel vil komme og besøge Dig igen. Jeg forstyrrede Dig dog alligevel! sikke søvnig og sjøj, Du var i Gaar. Du saa for Resten i det hele taget daarlig ud, ogsaa den første Dag, det er kedeligt, at det tager saa meget paa Dig at arbejde; mon ikke Du skulde gaa nogle lange Ture og maaske gøre noget Gymnastik med dine Haandvægte. – I April Maaned skal vi ordentlig muntre Dig, ikke sandt? Det er saadan en dejlig Maaned at gaa ude i. – Du kan ellers tro, jeg var glad ved at se Dit Chr. A. Billede. Jeg tror, det bliver et meget smukt Billede. – Jeg sidder oppe paa mit Værelse og skriver, Mor havde lavet det saa nydeligt i Stand med nye Betræk paa Servanterne, et andet Bordtæppe o.s.v. og her var saa varmt og yndigt. 
 Næste Dag: Her maatte jeg bryde af i Aftes, Mor kom og snakkede med mig, mens jeg klædte mig paa og vi snakkede saa længe, at jeg først kom derom Kl. 8 ½. Brannerne er nogle forfærdelige nogle til at gøre Spektakle, de raaber og skriger i Munden paa hinanden, saa man er lige ved at blive døv. Tuttes Tand synes jeg bedst om, han ser saa inderlig god ud. Der var Dans nede i Karleloen, hvor vi dansede til Høstgildet. Det var i Grunden forfærdelig morsomt, men det var saa underligt at tænke paa, at det var sidste Gang, vi gik der i de hjemlige Omgivelser; der var nu ikke meget Ro til at tænke, vi dansede hele Tiden, men jeg tænkte flere Gange paa, at bare Du havde været der, saa vi kunde have gaaet en Tur, jeg var saa oplagt til at melancholisere lidt. Jeg var saa ked af at se paa Tanden og Tutte, hun er allerede ked af ham og han saa saa bedrøvet ud og gik med Taarer i Øjnene mange Gange. Det staar mere og mere klart for mig, at Tutte har baaret sig rasende hensynsløst ad imod ham. Er det ikke trist? Du skulde bare have set den lille Tand saa ked af det han var, Tutte kunde trænge til en forfærdelig Lussing af en [det følgende skrevet på side 1, på tværs, over den øvrige tekst] eller anden Slags, men jeg gad vide hvad i Verden, der kunde bringe hende ud af sin sløve og apatiske Ligevægt. - - Synes Du ikke alligevel at jeg skulde komme om ad Kerteminde, bare én Dag; jeg synes, jeg længes saa meget efter Dig. Naar der er noget, der ligger mig paa Sinde, er det altid kun Dig, jeg faar Lyst til at tale med. – Nu maa jeg slutte. Skriv snart til mig! – Hils dem alle sammen saa mange Gange og sig Tak for sidst! Jeg er spændt paa at høre, hvad Kunstneren skrev! – 1000 kærlige Hilsner fra Din Alhed.
 Erikshaab – 28/2 – 98.
 Jeg glemte mine Galoscher jeg haaber ikke Hundene æder dem.</t>
@@ -6340,51 +6340,51 @@
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ui56</t>
   </si>
   <si>
     <t>Kære Las!
 Jeg er lige kommen hjem fra den dejligste Spadseretur, sikken et henrivende Vejr, det dog er. Du kan ikke tænke Dig, hvor der var smukt omme paa Brinken. Jeg havde begge Hundene med og vi morede os lige udmærket alle tre, Gamle og jeg nød det stille, mens Mestermand fløj omkring som en besat. Han jagede to Agerhøns op. – Jeg blev egentlig meget længere ude, end jeg havde tænkt mig, saa nu bliver Du snydt da jeg nu ikke har saa lang Tid at skrive i. Eller det er vist snarere Berta der bliver snydt, da hun nu slet intet Brev faar. Jeg havde lagt i Kakkelovnen heroppe paa mit Kammer, inden jeg gik ud, saa her er varmt og rart og jeg sidder og ryger mig en Cigaret. Jeg har desværre kun to tilbage og jeg har ingen rigtig Tro til den Højrup Cigarettobak man faar saadan en Masse for 10 Øre. – Tak for Dit Brev i Dag; nej, Du fik nok ingen Brev i Gaar men Grunden kender Du jo nu, men i Dag har Du faaet og i Morgen faar Du og i Overmorgen faar Du dette, jeg her skriver paa. – Hvad strides Chr. A. og Hr. v. Rosen om? dog vel ikke den Redningshistorie? Jeg skal hilse Dig fra Far, paa Mandag er det hans Fødselsdag, han vilde vist sætte meget Pris paa om du sendte ham en lille Lykønskning, men hvis Du synes det er et besværligt Stykke arbejde, skal Du ikke. – Næste Dag. – Det er gaaet med Travlhed hele Dagen, saa jeg har slet ikke haft Tid at skrive, jeg kom først fra Køkkenet Kl. 4, her kommer saa mange Visitter. – Om lidt gaar jeg til Højrup nogle Ærinder, det er et henrivende Vejr, og jeg glæder mig til Turen, naar jeg bare ikke var saa træt, jeg er bleven saa uvant med at gaa i Køkkenet. – I Dag for et Aar siden var jeg nede at besøge Dig, kan Du huske, vi sad oppe paa Dit Værelse og skrev til Elle, hvis Fødseldag det er i Morgen, og i Morgen for et Aar siden kørte I mig til Glorup. – Doktoren har været her i Dag. Far har tvungen ham til at lade sig komme op i Morgen skønt Dr. siger, det er for tidligt. Far kommanderer i det hele taget Dr. fuldstændig. Mor siger det lyder saa grinagtig, naar de forhandler om, hvad Slags Medicin han skal have. – Naar han nu bare vil være forsigtig, at han ikke faar Tilbagefald. - - I Morgen er det Søndag, da kan jeg ikke skrive til Dig, og hvad værre er, jeg faar heller ingen Brev, - jo sandelig det er sandt, Anna (vores Pige) kommer hjem fra 5 Toget, saa har hun vist et med til mig. Det er storartet, saa har jeg det at glæde mig til hele Dagen i Morgen. Nu maa jeg slutte da jeg skal gaa. ”Glædelig Søndag”. Agraren er vist hjemme hils ham og Dine Forældre og Klax. Men allermest Dig selv fra Din Kæreste, som længes efter Dig! Din
 Alhed.
 5te Marts - 98
 [Skrevet lodret på papiret] Hvilket er det kønneste af disse to Dele til Betræk her i Dagligstuen, jeg skal bestemme det. S.u.</t>
   </si>
   <si>
     <t>Louise Brønsted</t>
   </si>
   <si>
     <t>Læreranstalten</t>
   </si>
   <si>
     <t>Fyn
 Højrup</t>
   </si>
   <si>
     <t>Daisy  Berg
 Wilhelmine Berg
 Johanne Christine Brandstrup
-Thora C
+Thora Caspersen
 Albrecht  Warberg</t>
   </si>
   <si>
     <t>Louise Brønsted, f. Warberg, var under uddannelse som cand. polyt. i København. 
 Den lille pige er Wilhelmine Bergs datter, Daisy, som netop blev født 4. marts 1898. Pigens mor var Laura Warbergs søster. 
 Bedstemor var Johanne Brandstrup. Hun boede den sidste tid af sit liv hos Thora Caspersen og døde senere i 1898.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1374</t>
   </si>
   <si>
     <t>En lille pige (Daisy) er blevet født. Hun er velskabt, og alt gik godt og nemt. 
 Det er trist, at Albrecht Warberg (Far) har haft det så dårligt. Sygdommen har taget meget på Bedstemor (Johanne Brandstrup).</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/gKby</t>
   </si>
   <si>
     <t>[Fortrykt logo og:]
 KORRESPONDANCE-KORT.
 Til
 [Håndskrevet i adressefeltet:]
 Fru L. Warberg
 Erikshaab
 pr. Højrup
@@ -6769,109 +6769,109 @@
 Har Din Mor saa taget pletter af Dit Tøj? Kan du hilse Dine Forældre og Agraren mange Gange.</t>
   </si>
   <si>
     <t>1898-04-30</t>
   </si>
   <si>
     <t>Vilhelm Larsen
 Albrecht  Warberg
 Laura Warberg</t>
   </si>
   <si>
     <t>Alheds familie undrer sig over, at Johannes Larsen og familie går i vandet.
 Johannes Larsen skriver, at Alhed ikke skal lægge sit lærred på jorden, men klodse det op med pinde.
 Christine Warberg (Alheds søster) kommer ikke til Kerteminde for at fotografere hunden Tjalfe. I stedet kan Johannes Larsen måske tage Tjalfe med til Erikshaab.
 Johannes Larsen maler på guldregnen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/71sw</t>
   </si>
   <si>
     <t>Kjerteminde 30 April [noget af papiret mangler]
 Min egen Kæreste!
 Jo jeg er rask, men det er en nederdrægtig Kulde, i dag er det værre end i Gaar, d.v.s. det blæser meget mere. Min Byld er bleven mindre, men den er der endnu og jeg har endnu Plaster paa, men Plastret er ogsaa mindre. Jeg kan ikke forstaa at I ere blevne f[orun]drede over at vi gaar i Van[det]. Du vasker Dig jo ogsaa om [Mor]genen og det er da [bil]ligere at gøre det i fri L[uft] naar Solen skinner, og behageligere at dukke sig i Saltvand end at pøse sig over [med] ferskt, men Du kan være ganske rolig, saa længe Vejret er som nu gaar jeg ikke ud, det kunde aldrig falde mig ind at klæde mig af naar jeg fryser. Jeg glemte i Gaar at skrive at jeg ikke kunde forstaa hvorfor Du lægger Dit Billede paa Jorden, Du kan jo sætte et Par Pinde i og stille det op ad. Jeg har ogsaa glemt at for[tælle] Dig at jeg har glemt at [noget af papiret mangler] det Aparat til at ren[noget af papiret mangler]mme med, som Du for[noget af papiret mangler] mig, med, men det [kan] jeg jo faa paa Søndag, i Morgen 8 Dage naar jeg kommer, ja jeg kommer vel for Resten om Lørdagen. Det er sandt, Christine [tele]fonerede til Moder i dag, at hun syntes det var for daarligt Vejr til at tage her i Morgen, det synes jeg ogsaa, men saa foreslog hun at hun kunde komme en Gang i Ugen eller at jeg kunde tage Tjalfe med ned til Jer paa hendes Fødselsdag og saa kunde hun fotografere ham der. Det var jo en meget god Ordning hvis det kunde g[aa] an. Vil Du spørge Din [Fa]der om han synes om [noget af papiret mangler]. Klaks kan jeg ikke hil[se fra] Dig, da han som Du se[r paa] mit Brev i Gaar, er rejst og nu er han kommen i Soldatertøjet. I Dag har jeg [ikke] bestilt andet end male paa Guldregnen, og saa har jeg været en Gang i Marken for at hente Fader hjem, han har travlt med at saa, og 2 Gange har jeg været med ham ude paa Feden. Den Lejlighed jeg talte om er bleven gjort færdig og lejet ud i Maanedsvis, der er en temmelig stor Stue og Sovekammer og Køkken. Nu faar Du [ikke] mere denne Gang. [Jeg] haaber at Du næste [Gang] jeg faar Brev er kom[met] i Tanker om alt det Du vilde skrive til mig, men som Du ikke kunde komme paa i Gaar. Mange kærlige Hilsner fra Din Johannes Larsen.</t>
   </si>
   <si>
+    <t>Maj 1898</t>
+  </si>
+  <si>
+    <t>Carl Becher 
+Jørgen -, Erikshaab
+Otto Emil  Paludan
+Albrecht  Warberg
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Alhed bor endnu på gården Erikshaab med sine forældre.</t>
+  </si>
+  <si>
+    <t>Alhed håber, at Johannes Larsen kom godt hjem og fik kørelejlighed, så han er frisk til at male. Selv maler hun på et billede med små, hvide blomster.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/93Ao</t>
+  </si>
+  <si>
+    <t>Min egen kære Frajser!
+Jørgen kører til Højrup, saa Du faar vist denne lille Skrivelse allerede i Aften, hvis Du [ordet overstreget] I sender Bud efter Post! – Jeg haaber, Du kom godt hjem i Aftes, og at Du kom kørende med Becher, saa Du ikke har været saa træt i Dag, men har kunnet male paa Dit Morgenbillede i det dejlige Solskinsvejr. Jeg vaagen ganske tidlig i Morges og glædede mig over det. Far var meget skuffet over, at Du var rejst og fortrød, at han ikke havde faaet Dit Tøj op i Palams Skab. – Jeg malede flittig hele Eftermiddagen men fik kun malet de to hvide Blomster, nu skal jeg ud at hænge i igen. Det morer mig dobbelt, nu Du har set det og anerkendt det en lille Smule. – Mor ligger af Hold i Skulderen.
+Han kører Din
+A</t>
+  </si>
+  <si>
     <t>1898-05-01</t>
   </si>
   <si>
     <t>Anna tjenestepige Erikshaab -
 Dora -
 Berta Brandstrup
 Johanne Christine Larsen
 Otto Emil  Paludan
 Ellen  Sawyer
 Fritz Syberg
 Albrecht  Warberg</t>
   </si>
   <si>
     <t>1. maj og 1. november var skiftedag, hvor bl.a. tjenestefolk skiftede til nye pladser.
 Johanne Warbergs forlovelse med Thorvald Balslev var blevet brudt tidligere på året, hvilket slog hende ud. At hun nu er glad, handler muligvis om, at hun har indledt et forhold til Johannes Larsens bror, Adolph (Agraren), som hun senere blev gift med.
 Tjalfe var Johannes Larsens jagthund.</t>
   </si>
   <si>
     <t>Johannes Larsen må se at komme af med sin byld.
 Anna er rejst med gråd, og de to nye piger er kommet. Alhed skal hjælpe pigerne i gang.
 Alheds far, Paludan og søster Johanne har gjort nar af Alhed p.gr.a. breve fra Johannes Larsen. Johanne er i ualmindeligt godt humør efter i lang tid at have været trist. Det glæder Alhed, men hun får ikke at vide, hvad grunden er. 
 Johannes Larsen kan godt tage Tjalfe med, når han kommer om lørdagen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/y7KJ</t>
   </si>
   <si>
     <t>Kære lille Las!
 Jeg er nok kommen galt efter det med mine Breve og jeg ser ikke hvordan jeg skal gøre det godt igen. Jeg kan nok afsende dette med Ilpost i Morgen, men jeg antager ikke, Du faar det i Morgen Aften alligevel, det maa vist have været ved et rent Tilfælde, at Du fik det i Aftes, f Ex. ved at I have haft Bud paa Posthuset. 1000 Tak for Dit Brev i Dag, det glæder mig, at Du har det godt, kan Du nu blive ved med det og saa ogsaa se at faa Din Byld til at gaa over, at Du kan se rigtig smuk ud paa Lørdag – men selv om Du har den endnu, er Du jo alligevel det smukkeste, jeg ved. – I Dag er det Søndag d. 1ste Maj. Det har været et yndigt mildt Foraarsvejr i Dag, men ikke rigtig Malervejr desværre og Jeg er bange, jeg ikke faar det Billede malet. D. 1ste Maj og dito i November plejer at være fæle Dage, men det har for Resten været en rigtig rar Dag i Dag Anna drog af under nogen Graad og fæle Taarer, saa hun var endnu mere ophovnet end sædvanlig. Men vi andre tog det jo med Sindsro. De to nye Piger er kommen og ser rigtig skikkelige ud. – Faderen har været i udmærket Humør hele Dagen trods alle sine Udbetalinger, saa hans Status maa vist staa nogenlunde for Øjeblikket. Baade Johanne og jeg tilbød at nøjes med mindre end vi plejer at faa, da vi syntes vi sad ganske godt i det for Øjeblikket, men han gav os det hele, samt en rigelig Sum til Elle, som hun vist bliver glædelig overrasket ved, naar hun kommer hjem fra Kjbh. i forandret Tilstand. – Over Middag gik Johanne til Højrup, men hun bestemte det saa pludselig, at jeg ikke kunde naa at skrive til Dig. Da hun kom hjem sad jeg ude ved Hyacintherne, men da jeg hørte et skingert ”hvad siger Ladersen”? henne fra Kontorgavlen, anede jeg Uraad og gik derhen, og der stod saa Far, Palam og Johanne og overrakte mig grinende Dit Brev. – Johanne maa vist selv have faaet et Brev dernede, som hun er bleven glad ved; hun har været i saadan et udmærket Humør lige siden hun kom hjem. Jeg hørte hende gaa og synge oppe paa sit Værelse, hvad der ellers har været uhørt i al denne Tid. Og hun kom herind i Eftermiddag for at spørge, om vi ikke skulde have en lille hyggelig Cigaret. Jeg trode strax, det var for at fortælle mig noget om det, men hun sagde ingenting, men passiarede for Resten rigtig fornøjet. I Aften bad hun mig om at synge, hvad jeg ogsaa gjorde og senere spillede vi L’hombre med Far og Palam. Det var tydelig, at det morede hende og at hun befandt sig vel. Du kan tro, det er dejligt at se hende lidt glad igen, hvad der saa end er Grunden til det. – Nu sidder jeg oppe paa mit Værelse og skriver til Dig, og her er varmt og rart. Jeg er saa glad ved den lyserøde Farve og ved hele mit Værelse, jeg glæder mig meget til at vise Dig det. Men allermest glæder jeg mig til at se Dig selv, men nu mærker jeg, at jeg er bleven søvnig, saa jeg vil slutte og gaa i Seng, jeg skal tidlig op og dressere Piger. 1000 Gange Godnat og Farvel fra Din Alhed.
 - Næste Dag: nydeligt Vejr. – Jeg har kun Tid at skrive et Par Ord, jeg maa gaa over de Piger hele Tiden og nu skal jeg ned at hente Dora og Berta. – Dine Kodrivere blive vist pragtfulde til paa Søndag, Du kan glæde Dig til at se dem. – Du kan godt tage Tjalfe med paa Søndag siger Far, eller rettere paa Lørdag, Faderen glæder sig allerede til L’Hombren [spørgsmålstegn indsat over ordet]. Lørdag Aften. – Vi glemte helt at skrive den Ansøgning, som Kunstneren talte om, nu er det vel for sent. –
 1000 Hilsner Din A
 i Hast</t>
   </si>
   <si>
-    <t>Maj 1898</t>
-[...23 lines deleted...]
-  <si>
     <t>1898-05-02</t>
   </si>
   <si>
     <t>Feden, Kerteminde
 Kerteminde Havn</t>
   </si>
   <si>
     <t>Johanne Christine Larsen
 Vilhelm Larsen
 Karen Olsen</t>
   </si>
   <si>
     <t>Johannes Larsen maler en akvarel af Kerteminde Havn. Dagen efter vil han lægge billedet af kronprinsen an (på en skive til en Fugleskydningsmand; et bestillingsarbejde).
 Klaks (lillebror) er nu soldat på Amager.
 Johanne (Alheds søster) er blevet i bedre humør.
 Johannes Larsen tager hunden med til Erikshaab lørdag, så den kan blive fotograferet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/R68i</t>
   </si>
   <si>
     <t>Kjerteminde 2 Maj 1898.
 [Min eg]en Kæreste!
 Tak for [noget af papiret mangler] og udmærkede Breve, som [jeg] lige har faaet [noget af papiret mangler] var ovre efter Posten og i [noget af papiret mangler] Aftes hentede [noget af papiret mangler] ogsaa. Det var et fint Stykke Papir Du skrev paa [noget af papiret mangler] dette er ogsaa fint det er det halve af et engelsk Brev. Du fik altsaa ingen Brev i Dag, fordi i hentede Post i Gaar, jeg kunde altsaa godt have skrevet i Gaar, men jeg syntes dog ikke at Du skulde have 2 paa en Gang. I Dag har jeg arbejdet paa den Tegning af Kjerteminde Havn til Karen Olsen, det er for Resten en Aquarel, jeg syntes det var morsommere og saa har jeg siddet ude paa Feden og malet paa den i Eftermiddag, det var dejligt Vejr. Jeg tænker jeg bliver færdig med den i Morgen, saa skal jeg have lagt Kronprinsen an, jeg maler ham først med bart Hoved saa kan jeg jo altid bag efter give ham en Kasket eller trekantet Hat paa. Mine Kejserkroner ser saa nydelige ud saa jeg har stor Lyst til at male dem og jeg tror ogsaa jeg gør det, jeg var nede for at se paa dem i Dag. Nu det er saa godt Vejr faar Du vel alligevel malet [paa] Dine Hyacinther. I Morgen tidlig tænker jeg at jeg kan male paa det oppe fra Vinduet, i alle disse Dage det har været Graavejr har jeg ligget i Sengen til Kl. 7 men jeg kan [noget af papiret mangler] komme op for jeg sov[er ud]mærket om N[atte]n og gaar i Seng mellem [noget af papiret mangler]. Min Byld [noget af papiret mangler]er snart ikke meget g[noget af papiret mangler]aa jeg tænker [de]n gaar væk til paa Lør[noget af papiret mangler]en Viol Du ha[vd]e lagt i Brevet lugted[e vold]somt stærkt. Der var Brev fra Klaks i Aften, han er nu kom i Trøjen og ligger i Barakkerne ude paa Amager, han bliver sat til at børste Sergenternes Støvler. Det var da godt at Johanne er bleven i saa godt Humør, bare det nu maa vare ved. Du kan tro jeg glæder mig til paa Lørdag, jeg længes forfærdelig meget efter at se Dig igen min egen Kæreste. Kan Du hilse og sige Tak fordi jeg maa tage Tjalfe med derned jeg skriver saa i Morgen til Christine, at jeg tager ham med paa Lørdag. Nu Godnat og mange kærlige Hilsner fra Din hengivne
 Johannes Larsen.</t>
@@ -6936,88 +6936,88 @@
     <t>1898-05-05</t>
   </si>
   <si>
     <t>Berta Brandstrup
 Johanne  Larsen
 Ellen  Sawyer
 Laura Warberg</t>
   </si>
   <si>
     <t>Alhed Warberg/Larsen har opgivet at male hyacinterne, og hun vil male primula i stedet. Hun spørger, hvilket tog Larsen kommer med. Hun glæder sig til at se ham og at vise ham kodriver og sit værelse.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ZZAE</t>
   </si>
   <si>
     <t>5te Maj.
 Kære lille Las!
 Du faar kun et lille bitte Par Ord, da Johanne skal til Højrup, og da jeg skal hen at male. Hyacintherne opgav jeg, da jeg malede den røde saa daarlig, at jeg blev ked af det. Nu vil jeg prøve at male af de smaa lilla Primula. Du maa endelig skrive, hvad Tog, Du kommer med , at jeg maaske kan hente Dig. Hvis Du tager med Dagvognen, er Du her med 1 Toget (fra Odense 12.10, hvis der ikke er Togforandring [ordene overstreget fra ”hvis”], det er der ikke.) det var udmærket, hvis Du kom med det Tog. – Nu ere Mor og Elle komne. – Nu skriver jeg altsaa ikke mere til Dig, men Du skriver endnu en Gang til mig. Solen skinner nok saa dejlig i Dag saa Du kan vist rigtig male paa Dine Kejserkroner. – Jeg glæder mig usigelig til at se Dig. Jeg har saa meget kønt at vise Dig d.v.s. det er vist egentlig kun mine Vægge og saa dine Kodriver. 1000 Millioner Hilsner fra Din
 Alhed.
 Berta sidder her ved Siden af og beder mig hilse Dig mange Gange.</t>
   </si>
   <si>
     <t>1898-05-06</t>
   </si>
   <si>
+    <t>Adolph Larsen
+Georg Larsen</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har opdaget en praktisk rejserute fra Kerteminde til Erikshaab, hvor Alhed bor.
+Han har forsøgt at male den nyindkøbte cinneraria med vandfarve, men kunne ikke ramme den rigtige farve.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/QWFu</t>
+  </si>
+  <si>
+    <t>Kjerteminde 6 Maj 1898.
+Min egen Kæreste!
+Saa faar Du alligevel Brev fra mig en gang end[nu] inden Du ser mig, det [var] ellers ikke Meningen, m[en] det frister mig at jeg [noget af papiret mangler] bliver hentet. Jeg har b[aade] i Gaar og i Dag spekulere[t] meget paa, hvordan jeg skulde bære mig ad med at rejse og endnu for en halv Time siden var jeg ikke klar over det endnu, men saa raadede Georg mig til at se i Avisen og der opdagede jeg at jeg kan lade Agraren køre mig til Ullerslev i Morgen Formiddag og derfra tage til Nyborg Kl. 11-41 M. og fra Nyborg 12-20 M. saa kommer jeg jo med det samme Tog, som naar jeg tager herfra med Dagvognen Kl. 7 og sparer altsaa 3 [noget af papiret mangler]. Jeg haaber at det [vil] blive bedre Vejr, det [har] regnet ustanseligt hele [noget af papiret mangler]n men nu (Kl. 9) er [det] holdt op. Jeg har hele Dagen siddet og malet Cinneraria med Vandfarve, men med meget lidt Held da det var mig umuligt at fremstille en Farve som tilnærmelsesvis lignede Blomsten, men maaske kan jeg med Oljefarve naar jeg kommer her igen. Det er jo for resten meningsløst at jeg sidder her og maler alt det op, naar jeg jo faar Dig at se kort efter at du har læst det. Jeg er saa forfærdelig glad over at der nu ikke er ret længe til, Du k[an] tro jeg skal kysse D[ig]. Mange Hilsner fra [Din] hengivne
+Johannes Larsen.</t>
+  </si>
+  <si>
     <t>Bine -
 Margrethe Bentzen
 Jørgen -, Erikshaab
 Christine  Mackie
 Christian Mogensen
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Alhed bor stadig hos familien på gården Erikshaab.</t>
   </si>
   <si>
     <t>Alhed har malet på sit billede med de små, hvide blomster. Hun har sammen med Dis og andre været i skoven og se på fuglereder. De er tilfredse med lille Bentzen (en stuepige?).
 Alhed har drømt, at Johannes Larsen var ved at drukne, så hun beder ham passe på.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Kkc7</t>
   </si>
   <si>
     <t>Min egen Frajser!
 Det blev et forfærdelig afsnuppet Brev i Gaar, Jørgen kørte lige med et for Døren, og jeg syntes, at jeg maatte have det med ellers kunde Du jo først faa Brev i Morgen. – Igen i Dag har Du haft godt Vejr til Dit Morgenbillede, jeg faar nok Brev fra Dig om lidt med Posten det glæder jeg mig meget til. – Jeg malede flittig hele Dagen i Gaar, jeg var ked af de 3 smaa hvide Blomster og masede meget med dem, men i Dag synes jeg, de hører [det sidste r i ordet overstreget] til det mere hæderligt paa Billedet. – I Aftes efter The var Christine, Dis, den lille Bentzen, de 3 Hunde og jeg ude at spadsere. Vi var oppe i Skoven, hvor Chr. viste os 2 Drosselreder og en anden lille, bitte sød Rede, hun havde funden, der var ikke Æg i nogen af dem, men hun ved 2 Drosselreder med Æg i, som h [bogstavet overstreget] vi ikke gik hen til. – Vi var ogsaa oppe i Banegraven, hvor vi sad lidt og saa paa Landskabet, det var en dejlig Aften. Da vi kom hjem, spillede vi som sædvanlig L’hombre, og jeg afsluttede Dagen med en Rygesnaps paa Sengen. Nu ligger Bine oppe hos mig, det er morsomt at have hende hjemme. Den lille Bentzen er vi rigtig tilfredse med hun bliver vist i hvert Tilfælde fuldstændig uskadelig. – Mogensen sidder og snakker inde paa Kontoret. – Du kan tro, jeg savner Dig! men jeg tror paa, at Du kommer snart igen, der bliver en Helligdag her i Ugen vist Torsdag - - Det er Christines Fødselsdag paa Mandag, hun vilde vist blive glad ved et Par Ord og et lille Kys fra Dig. – Farvel, min Dreng! Pas paa med Vandet, jeg drømte i Nat saa meget væmmeligt om at Du var ude at sejle og var ved at drukne, det er den ækle Sejltur til Sommer, der staar mig i Hovedet. – Der er Resten. 1000 Mil. kærlige Hilsner fra Din egen A.
 6te Maj</t>
-  </si>
-[...15 lines deleted...]
-Johannes Larsen.</t>
   </si>
   <si>
     <t>1898-05-11</t>
   </si>
   <si>
     <t>Asta Blom
 - Holm Skrædder
 - Klausen
 Ellen  Sawyer
 Hermann Trier</t>
   </si>
   <si>
     <t>Alhed har kæmpet længe med et blomstermaleri, som til sidst pludselig lykkedes. 
 Hun har været ude at gå tur med Asta og Elle, men i dag er det dårligt vejr.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/v2Iw</t>
   </si>
   <si>
     <t>Kære lille Las!
 Jeg savner Dig meget, siden Du rejste i Gaar, og jeg kan ikke lade være at blive ved at tænke paa, at det varer saa frygtelig længe inden Du kommer igen. Da jeg kom hjem i Gaar, drak jeg først en stor Kop The for at varme mig lidt, jeg var bleven saa iskold af Turen. Saa gik jeg herop til mit Maleri og sad og kæmpede med én Blomst hele Eftermiddagen, jeg kunde ikke faa den god. Efter Aftensmad gik jeg igen herop og da jeg kunde se endnu, malede jeg videre. Saa jeg [ordet overstreget] pludselig begyndte det at gaa for mig og inden jeg vidste et Ord af det var den malet færdig og jeg tror nok, det er den bedste. Men Du kan tro, jeg var træt. – Asta, Elle og jeg gik en Tur ud af Brobyvejen, Asta synes Ladersen er meget smuk. – I Dag er det et væmmeligt Regnvejr. Jeg har været ude at redde nogle Primula fra Uvejret. Det blæser ogsaa fælt. – Det bliver et Jaskebrev, Posten er lige ved at komme. Jeg faar vist ingen Brev i Dag men i Morgen. De 4 Borgerepræsentanter [spørgsmålstegn indsat over ordet] ere: Herman Trier, (den mest formaaende). Socialist Skræder Holm, Malermester Jensen og Kommunelærer Klausen. De ere ikke saa slemme. –
 1000 Millioner Hilsner og Tak, fordi Du kom herned. Din egen Alhed.
 11te Maj. –
 I Morgen er det 12te Maj saa faar Nattergalen alle sine Toner, jeg har slet ikke hørt den endnu.</t>
   </si>
@@ -7454,52 +7454,52 @@
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Dette er første brev, der kendes til, fra Alhed Larsen efter brylluppet med Johannes Larsen. 
 Larsen-familien ejede to skovgårde i Sverige, Båxhult og Höljeryd.</t>
   </si>
   <si>
     <t>Johannes, Alhed og Ludvig Brandstrup er på Båxhult. De går på jagt. Johannes Larsen maler flittigt, da vejret er fint. Bredsdorff vil gerne købe to akvareller.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ogv2</t>
   </si>
   <si>
     <t>8ende Sept
 Kære Moder!
 Lud og jeg sidde og venter paa Las, der er ude at male, og Middagsmaden (st. Urhøne og Brødkage) staar og venter ude i Køkkenet jeg vil forkorte Ventetiden ved at begynde paa et Brev til Dig. – Jeg haaber, at Du har hørt fra Christine (vel nærmest mundtlig) lidt om os heroppe og Grunden til vores lange Tavshed. Vi ejede i mange Dage ikke en Øre og kun 2 Frimærker, som vi ikke turde give fra os, da vi jo mulig kunde faa Breve, der skulde besvares strax. Der kom jo ogsaa Bertas og det andet Frimærke blev anvendt til Dig. – Tak for dit sidste Brev, jeg faar vist snart et til, Du vilde skrive naar Du kom hjem, skrev Dis. – Du kan tro det var yndig at have Christine her, jeg savner hende meget. Lut kom i Forgaars Aftes. Berta turde jo desværre ikke for den dårlige Vejs Skyld, det havde ellers været forfærdelig morsomt at have hende her ogsaa. Lut skød to Urhøns i Gaar han gaar rigtig og nyder Livet i det henrivende Vejr. Las maler flittig hver Dag, hans Billede gaar udmærket fremad. Hvis bare Vejret vil holde sig, saa kan han maaske faa det færdigt. – (Efter Middag) Las kom hjem med et Brev fra Elle, skreven d. 4de og i Dag er det den 8ende, det var da nogenlunde expedit. Ellers er det jo en skandaløs Postgang i Aar. Vi har faaet et Brev fra Kerteminde, der var afsendt Fredag Aften og vi havde det først Torsdag Aften, ligesaa længe havde Bertas været undervejs. Tilføjet: Om Aftenen. Denne Parentes er jeg sat til at skrive af Lud og Las, der begge sidde her og skrive og have begyndt hver sit Brev med ovenstaaende. – Vi have et henrivende Vejr i disse Dage komplet Sommer, men i Aften er det desværre som om der er Forandring i det. – Lud har en Riffel med, en lille elegant Bøsse, som han har givet mig Lov at skyde med. I Aften have vi alle 3 været paa [overstreget: J] Andetræk nede ved en Sø, men vi saa desværre ingen Ænder. – I Dag have vi faaet en Pakke Politiken fra Kerteminde, det er meget morsomt at se Aviser igen, naar lige at læse om Dreyfussagen. I maa endelig skrive, saa snart I faa noget at vide om Elles Bryllup. – Hvordan gik Johannes Jyllandsrejse? – Jeg skal hen at skrive et Par Ord til Elle til Svar paa hende Brev, eller jeg kan i Grunden ligesaa godt skrive det her. – Hvis Bredsdorff vil have 2 Akvareller saa findes der 2 [udstreget: da] saadanne i den fri Udstillingslokale, Cinerarie” [tilføjet over linjen: Blomst] og ”Gravgæs” 100 Kr. pr Stk, men han maa selv se at faa fat i den [tilføjet: hvis han gider], da Las jo er heroppe. Mange Hilsner til Alle fra Las og Eders Alhed
 Lud hilser</t>
   </si>
   <si>
     <t>1898-09-13</t>
   </si>
   <si>
     <t>Odense</t>
   </si>
   <si>
-    <t>Thorvald Balslev
-Laura Balslev, f. Leth
+    <t>Laura Balslev
+Thorvald Balslev
 Thora  Branner
 Louise Brønsted
 Jørgen -, Erikshaab
 H. Junker
 Johanne Christine Larsen
 Otto Emil  Paludan
 Hempel Syberg</t>
   </si>
   <si>
     <t>Laura Warbergs søster drev et pensionat beliggende Gothersgade 129 i København. 
 I Heden lå ejendommen Ensomhed, som Hempel Syberg havde i fæste. 
 Johanne Christine Warberg og Thorvald Balslev var forlovet 1893-1898. 
 Warberg-familien var gode venner med von Sperling, som ejede godset Sandholt. 
 Hempel Syberg var medvirkende til at Andelsselskabet Odense Offentlige Slagtehuse og Eksportslagteri blev stiftet i 1897.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB0345</t>
   </si>
   <si>
     <t>Hempel Sybergs søster har ligget syg i Heden. 
 Laura Warberg er spændt på at høre om Thorvald og Johanne/Junge har fundet sammen igen. En bekendt, der havde været i selskab med Thorvald, syntes at han var forceret.
 Hempel Syberg har det godt igen. Han har bedt Laura følge hans søster til Lerchenborg, men hun havde ikke lyst.
 Laura må hurtigt vide, om Niels Holm skal have hø.</t>
   </si>
   <si>
@@ -7783,143 +7783,143 @@
 Elisabeth Storm
 Christine Swane</t>
   </si>
   <si>
     <t>Alhed og Johannes Larsen har muligvis holdt jul sammen med Alheds familie på Erikshaab. Det er åbenbart første gang, at Johannes Larsen ikke skal holde sin fødselsdag i hjemmet i Kerteminde. 
 Tjalfe er Johannes Larsens hund.</t>
   </si>
   <si>
     <t>Fødselsdagshilsen til Johannes Larsen. Tak for julegaverne. Uglen har travlt med at male. Lille Ville var oppe til kl. 10 juleaften.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/WlIY</t>
   </si>
   <si>
     <t>Kerteminde 26/12.
 98.
 Kjæreste Johannes!
 Saa er det nok første Gang jeg maa skrive min Lykønskning til dig Gud Fader velsigne dig og bevare dig i det kommende Aar og gjøre dig saa glad som jeg ønsker – jeg er hos dig i Tankerne og har været det hvert Øjeblik siden I rejste; men godt var det da jeg vidste hvor I var, for skjønt jeg ikke har seet Hjemmet saa kjender jeg dog alle Personerne og det er det vigtigste – Imorgen vil vi højtideligholde Dagen med at spise dine Livretter og jeg vil faa Tjalfe vasket og bestilt en Kurv til ham at han kan sove i om Natten.
 En kjærlig Hilsen fra Fader og Tak for hans Gave der blev stor Glæde med Fru Storm der aldrig har havt en ordentlig Brystnaal og saa at I havde husket hende det var saa mageløst I steg vist umaadelig højt; Nu Farvel og kjærlig Hilsen til I to og mange flere din trofaste Moder
 Kære Las!
 Min hjærteligste Lykønskning i Dagens Anledning og en venlig Hilsen til Dig og Be fra din hengivne Broder Klaks.
 Kære Johannes!
 Tusind Lykønskninger paa Fødselsdagen, af mit ganske Hjærte ønsker jeg Dig et gevaldigt godt Aar.
 I skal have mange Tak for Julegaven som jeg synes er forfærdelig sød. 
 Uglen har travlt med at male, saa hun har bedt mig om at hilse og ønske til Lykke. I skulde blot have set hvor lille Ville var henrykt over Juletræet , hans Ansigt straalede da han saa alle Lysene og han holdt ud til Kl. var henad 10. Nu maa Du hilse alle dernede fra mig. De kærligste Hilsener til Alhed og Dig fra Din hengivne Marie.</t>
+  </si>
+  <si>
+    <t>1899-1902</t>
+  </si>
+  <si>
+    <t>Kesse -
+Ellen Agnete Amstrup
+Louise Amstrup
+Lars Christian Balslev
+Niels Elgaard Amstrup
+Hans Rasmussen
+Christine Swane
+Albrecht  Warberg
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Alhed er på besøg på Erikshaab hos forældrene.
+Elevatoren må være en restaurant i Odense. 
+Det er uklart, hvem Kesse er. 
+Det fremgår af flere breve, at Louise Amstrup var vanskelig at omgås, og at hun især var skrap overfor sin mand.</t>
+  </si>
+  <si>
+    <t>Alhed Larsen har været i Odense og ordne ærinder samt besøge Hempel Syberg. 
+Niels Elgaard Amstrup (Onkel Amst) har været på besøg med lille Nete. Han græd og kan ikke holde hende (konen?) ud mere.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/2YTw</t>
+  </si>
+  <si>
+    <t>Min egen kære Dreng!
+Jeg slap lykkelig og vel fra min Odensetur i Gaar, drak Rødvin og spiste Appelsiner hos Onkel Syberg, besørgede Ærinder, drak The sammen med Christine i Elevatoren, hvor jeg ikke har været siden vores Bryllupsdag, vi sad ved det samme Bord og snakkede om Lars Christian. Christine tog med hjem i Aftes, hun kunde ikke undvære Kesse længere. – Hvor jeg savner Dig min Dreng, jeg har været saa nedtrykt i Aftes, at jeg slet ikke kunde snakke op og fortælle om mine Oplevelser i Odense. – Jeg vilde have skreven et langt Brev til Dig, var saa oplagt, men nu kom Onkel Amst. og lille Nete spadserende, og saa maa jeg tage med Mor i Stedet for Far over til Hans Rasmussens. – De skulde køre lige som Amst. kom. Stakkels Amst han græder og er saa fortvivlet, hun er værre end nogensinde, og han kunde ikke holde det ud længere men maatte over og beklage sig lidt til Far og Mor! – Har Du det godt? Du kan tro jeg savner én, der kan hviske lidt sødt til mig! Nu er Vognen der! 1000 Millioner Hilsner
+Din egen Alhed.</t>
+  </si>
+  <si>
+    <t>Forår 1899</t>
+  </si>
+  <si>
+    <t>Andreas Larsen
+Frederik  Laub
+Laura Warberg
+Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Alhed har slidt i det med et maleri og er også i gang med et andet, men hendes mor er syg, så Dis kan ikke hjælpe med barnet (Gajten), og Alhed har ikke meget ro.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/ym1c</t>
+  </si>
+  <si>
+    <t>Kære lille Larsie!
+Jeg sled i det lille Billede hele Dagen i Gaar, Stilke, Glas, Stolesæde og Baggrund og jeg tror nok, jeg fik det en hel Del bedre. I Dag har jeg været oppe Kl. 7 ½ og hænger vældig i med det andet, men det rimeligste er vist nok, at det ikke bliver til noget. Mor ligger af Forkølelse, saa Dis kan slet ikke hjælpe mig med Gajten, saa jeg har jo ikke saa forfærdelig meget Ro til det. Han har det godt den søde Knægt. – Hr. Laub var her i Aftes, herlig Mand. – Dejlig Foraarsvejr, i Forgaars var jeg ude med Gajten, jeg saa 3 Snoge og plukkede en stor Buket Violer. – Jeg skal til Gajten nu, Farvel min egen Dreng! Jeg haaber jeg faar Brev nu med Posten! Hvordan mon Du har det! 1000 Hilsner
+Din Alhed
+Fredag</t>
   </si>
   <si>
     <t>Louise Brønsted
 - Jensen, Frøken, Erikshaab
 Jakob Ludwig Felix Mendelsohn Bartholdy
 Dudley Pray
 Harris Sawyer
 Nelly Tailor</t>
   </si>
   <si>
     <t>Nelly Taylor/Tailors søster, Mildred, og dennes svigermor kendes ikke.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1568</t>
   </si>
   <si>
     <t>Ellen Sawyer har besøgt Nelly Tailor/Taylor, som lærer hende meget om amerikansk husholdning. En aften fik hun serveret retten "rapid" hos Nelly. Nellys søster, Mildred, var på besøg og fortalte, at hendes svigermor skulle flytte ind hos hende. Dette er almindeligt i USA, men Mildred var ikke glad for arrangementet. 
 Ellen glæder sig til, at sengetæppet kommer med posten. Hun ønsker sig portièrer.
 Harris Sawyer har det for tiden godt. Han er ikke tilfreds med Dudley Pray i laboratoriet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ESRX</t>
   </si>
   <si>
     <t>[Den eller de første sider af brevet mangler]
 Mendelsohn, som Frk. Jensen har spillet så meget. De 4000 Tilhørere klappede, trampede hylede og skreg af Begejstring. 
 – I Eftermiddag, da jeg kom ind til Nelly Tailor, fandt jeg hende travlt beskæftiget med at ”passede til Fremmede”. ["d'et" i "passede" overstreget] Hun skulde have en lille Middag med to Fremmede og var ved at fryse Is, - Hindbæris og Kaffefromage. Jeg satte mig med mit Håndarbejde i en Krog og fik Retterne bragt til Smagning efterhånden som de vare færdige. Jeg lærer mangen en Ting af hende af amerikansk Husholdning, Skik og Brug. Selv om jeg vil indføre mange af vore Skikke i vort Hus, er det jo rart at vide hvordan de gør her også, så jeg kan tage det bedste af begge Slags. I Lørdags tilbragte jeg det meste af Dagen derinde også. Først om Eftermiddagen til Kaffe. Nelly er en stor Kaffesøster, og hun laver den i Tragt ligesom vi hjemme. Mens jeg var der kom hendes yngre Søster Mildred som blev gift i Foråret. Hun fortalte temmelig ynkelig at hendes Svigermoder pludselig havde meldt sig til at komme og leve hos dem foreløbigt, og hun var alt andet end begejstret, men ingenlunde forbavset. Fra et amerikansk Synspunkt er det ganske i sin Orden. Det er et sært ufint Folkefærd som Helhed betragtet. 
 Om Aftenen var vi derinde igen og bleve trakteret med en ”rapid” – et temmelig almindeligt Aftentraktement. Det laves på et Spritapparat på Bordet og består af Ost, opløst i Øl, et Æg, Krydderier og Salt, - spises varm på Kiks. Det lyder forbavsende, men det smager godt.
 Jeg får da Sengetæppet, - jeg har nu fået sat min Næse op efter det, så jeg vil blive slem [”slem” indsat over linjen] skuffet hvis jeg ikke får det. Vores Værelse ser ikke ud efter noget med to forskellige Sengetæpper og det har Chancen for at blive så nydeligt, Tapetet er meget lignende det i Havestuen, Møblerne af samme Slags Træ, Sengene hvide, lakerede med Messingkugler, - Gulvet har hidtil været ”foreløbigt,” men nu har vi fået det ferniseret. - - 
 Sengetæppet kan sendes uden Vanskeligheder, mener Harris og det vil ikke koste ret meget – men sæt endelig via Tyskland på det. Et lille Håndarbejde sendes bedst i en stor Konvolut med Frim.
 Harry har det så godt i denne Tid, han har forholdsvis helt tykke og røde Kinder. Hans Appetit er nu ikke mere så glubende, som den var i Begyndelsen, - hvad jeg anser for et godt Tegn og Maven er ikke nær så vanskelig. 
 Dudley Pray var hård at presse noget ud af i Retning af Fortælling. - Harry er ikke rigtig tilfreds med ham, - han er så klodset i Laboratoriet og slår så meget itu.
 Det kan nok være, I har haft en munter Periode hjemme, - du har det nok ikke med ”en rolig Sytid. – 
 Vort Ønske med blå Broderi er meget ublu, så jeg knap tør fremføre det. Et Sæt Portièrer til mellem denne lille Stue og Entréen. Men vi venter aldeles ikke at få det opfyldt, fordi det er så ublu. Skærm el. Tæppe har vi ingen Anvendelse for, da vi har Tæpperne –
 [Skrevet langs venstre margen s. 4:]
 på hele Året rundt, og ingen Stuevarme at skærme for.
 [Skrevet langs venstre margen s. 3:]
 hvor det glæder mig for Frk. Jensen. 
 [Skrevet langs venstre margen s.1 - s. 2:]
 Det er dog slemt med lille Lugges Mave. Jeg kan intet godt Råd give hende. Men Maltmedicin hjælper ikke i Længden, så jeg har stadig noget Besvær.</t>
-  </si>
-[...51 lines deleted...]
-Fredag</t>
   </si>
   <si>
     <t>1899-01-24</t>
   </si>
   <si>
     <t>Harris Sawyer</t>
   </si>
   <si>
     <t>Mass.
 Boston</t>
   </si>
   <si>
     <t>Heinrich Hirschsprung
 Pauline Hirschsprung
 Ellen  Sawyer
 - Sawyer, Harris' mor</t>
   </si>
   <si>
     <t>Ellen Sawyer, f. Warberg, var på vej til Boston for at blive gift med Harris Eastman Sawyer. Han boede i hus med sine forældre, to søskende og en bedstemor.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1518</t>
   </si>
   <si>
     <t>Harris Sawyers hekbred og nogle sager på arbejdet har gjort, at han har udsat at svare på, hvornår han kom til Erikshåb. Nu kommer Ellen i stedet til ham. Harris har fået breve fra Ellen, hvori hun oplyste, hvilken dato hun rejste fra København. Hun skrev ikke damperens navn, og Harris ville gerne have haft dette, for han ville hente hende i New York. 
@@ -8100,51 +8100,51 @@
   </si>
   <si>
     <t>Kjerteminde den 9/2 99
 Kjære Johannes
 Det gjør mig ondt at høre Alhed er syg – fortæl mig dog hurtig hvordan hun har det, jeg tænker daglig paa hende ogsaa; men jeg har ikke villet skrive til hende for hun har vel nok at gjøre med at skrive til dig jeg vil ogsaa være glad ved at faa en Hilsen fra dig og du har ogsaa været daarlig, Gud give dig dog Helbred og Fortjæneste min egen Ven. Der er saameget jeg vil tale med dig om – her er nu foreløbig dine Tegninger da de ikke laa i Mappen troede jeg du havde ladet dem blive i Kjøbenhavn, har han ikke engang seet dem? Naa nu er de her; og saa Lykke og Velsignelse til faa et godt hyggeligt fornuftig indrettet Hjem
 Plesner kommer saa ikke herover - Nu du er i Byen lille Johannes kan du saa ikke faa Rede paa det store Maleri, jeg har forespurgt mig flere Gange hos Eckardts om det ikke kunde anbringes paa en af Udstillingerne vi seer saa ofte store Billeder solgte baade hos Lemming Vith og Klejs eller om det kunde anbringes paa en Aktion tal med ham om det det er saa underlig for mig at jeg aldrig faar Svar
 Ja du kan tro vi tænker paa en Plads til Agraren vi seer efter i Avisen daglig, nu var her en idag paa Lindved – Fyn skal det være siger Faer; der er en Bestyrer, der stod ikke noget om at de maatte komme i Familien, han er maaske ikke gift men de 2 Elever skulde have Værelse sammen og deres Mad derop Løn [overstregning] 175 aarlig de skulde undervises i Roedyrkning og Brugen af alle nye Maskiner Regnskabsføring – oh Johannes ingen kan ønske ham mere en god Plads end jeg gjør – Gud give og Held at finde det beder jeg dog saa meget om – 
 I andre Sønner er kommen paa gode Steder saa finder vi nok en Plads til ham
 Nu skal jeg spørge fra Faer hvornaar I mene at komme her til Byen, for nu skal du høre det bliver alligevel ikke den Lejlighed ved Mejers at I faar her Andresen kom forleden og spurgte Faer om der kunde faaes et [ulæseligt ord] Rum og en Lejlighed til Sommer han saa paa Pladsen og rejste saa ned til Faaborg for at tale med Manden, han kom tilbage og meldte at det er en Mand der laver Cementtagsten der skal saa bygges en Skorsten til og saa skulde han give 300 om Aaret saa den lille Have ved Mejer og Pladsen bag ved; Ladevika ved nok at I skulde have havt hendes – men nu faar vi se at ordne det naar vi hører om naar I vil komme
 Nu er det saa mørkt at jeg maa sige Farvel Johannes husk jeg er din Gudmoder og Fastelavn Søndag er din Daabsdag tag dine Søskende med hør enten Hoff eller Jungersen
 Din Moder</t>
   </si>
   <si>
     <t>1899-03-02</t>
   </si>
   <si>
     <t>Boston
 Bellevue St.</t>
   </si>
   <si>
     <t>Thora  Branner
 - Jensen, Frøken, Erikshaab
 Clarence Sawyer
 Harris Sawyer
 Helen Sawyer
-- Sawyer, Harris' far
+Joseph Sawyer, Harris' far
 Hempel Syberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Ellen og Harris Sawyer blev gift i Boston i beyndelsen af 1899. 
 Pigen Katty kendes ikke. Svigermoderen, gamle Eastmans ven og den gamle bedstemors navne er også ukendte.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1527</t>
   </si>
   <si>
     <t>Ellen Sawyer undskylder, at hun ikke har skrevet. Harris Sawyer har det godt, og han har en god appetit. Han skal fremover have kødsuppe før sin aftensmad. 
 Pigen i huset er gået sin vej. Der er heller ikke arbejde til en pige. I huset er der centralvarme, hvilket giver en konstant temperatur overalt og intet støv. En gang ugentligt vasker en dame gulvene. Alle reder deres egne senge. Badeværelset er godt. Madvarerne bliver bragt til døren, og madlavningen er enkelt. Man spiser kun to gange dagligt. 
 Sawyer-familien - Harris, hans forældre, hans to søstre og en bedstemor - beboer 1. og 2. salen, og der bor en anden familie i stueetagen. 
 Ellen er ved at blive god til sproget, og hun kan også færdes rundt med tog og sporvogn. Harris og hun tager på udflugter og ser kunst. De har besøgt Harvard og set en udstilling med blomster lavet af glas. De har også været på italiensk restaurant. Amerikanerne er i øvrigt idiotiske. 
 Harris har sendt 200 breve ud med bekendtgørelse om, at Ellen og han er blevet gift. Ellen glæder sig til at vise Harris frem, for hun er stolt af ham. 
 En ven af Harris' far vil hjælpe med at få Ellens bagage sendt til Boston.
 Ellen takker Frøken Jensen for de broderede bukser, som er blevet beundret på bryllupsdagen. Amerikanerne er imponeret af håndbroderet og europæisk tøj.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/OF5O</t>
   </si>
   <si>
     <t>Belevue St. – Boston
 d. 2den Marts 99.
@@ -8279,51 +8279,51 @@
     <t>Alhed Larsen er hos forældrene, fordi hun skal føde parrets første barn.</t>
   </si>
   <si>
     <t>Johannes Larsen har været på Den frie Udstilling og hos Oppermann. Dagen efter skal han til Brandstrup. Larsen har solgt en akvarel til Fritz Syberg (Baronen).</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/SfVS</t>
   </si>
   <si>
     <t>Kæreste Alhed!
 Du faar kun et Par Ord nu da Kl. er saamange at jeg kun lige kan naa at faa det af Sted i Aften. Jeg har været paa den fri Udstilling i Formiddags med Uglen og Baronens og derefter i zoologisk Have og saa hos Oppermanns med Baronens. I Morgen skal vi til frokost hos Brandstrup og til Middag hos Oppermann sidste Sted skal Lysse og Mutter med. Jeg har solgt en Aquarel til Baronen for 100 Kr. Jeg skal hilse fra Fru Ast som vi traf i zoologisk Have. Jeg tænker meget paa Dig og er forfærdelig forelsket i Dig. Mange Hilsner Din
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1899-04-20</t>
   </si>
   <si>
     <t>Boston
 USA</t>
   </si>
   <si>
     <t>Frederik Brandstrup
 Clarence Sawyer
 Harris Sawyer
 Helen Sawyer
-- Sawyer, Harris' far
+Joseph Sawyer, Harris' far
 Andreas Warberg</t>
   </si>
   <si>
     <t>Ellen og Harris Eastman Sawyer blev gift 12. feb. 1899 i Boston. 1899-1902 boede de i samme hus som Harris' forældre, søstre og en bedstemor. Harris' mors og bedstemoderens navne kendes ikke. 
 Den amerikanske frihedskrig (også kendt som den amerikanske uafhængighedskrig) blev udkæmpet fra 1775 til 1783 (Lex.dk)
 Manilla, Harrs Sawyers læge og Frk. Svensen kendes ikke.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1524</t>
   </si>
   <si>
     <t>Ellen Sawyers hverdage begynder kl. seks, hvor hun og Harris Sawyer spiller spil, hvorefter hun laver solid morgenmad til ham, han læser aviser, og de snakker. Når han er taget afsted, laver hun husligt arbejde. Harris' familie roder og har ikke ordenssans. Derefter går hun tur, spiller klaver mm., og hun laver aftensmad. Harris' mor har gigt og hjælper ikke til i huset. Når Ellen fortæller, hvor lang tid man bruger på madlavning i Danmark, bliver Sawyer-familien meget forbavsede.
 Harris' mor vil gerne sy for Ellen.
 Ellen og Harris besøger sjældent nogen om aftenen, for han har brug for meget søvn. Onsdag aften kommer der dog gæster. 
 Harris har købt møbler og har nu ingen penge. Han skal til Chicago i forretningsøjemed, og Ellen vil gerne med for at besøge Onkel Frederik (Brandstrup). 
 Harris og Ellen har været i en stor butik for at købe tøj til hende. Han har god smag. 
 Ellen skriver med en pen, som indeholder blæk, så man ikke behøver at dyppe. 
 Harris og Ellen har sejlet til en ø, hvor de store oceandampere lægger til. Derefter gik de ind i det jødiske og det italienske kvarter.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/CfR5</t>
   </si>
   <si>
     <t>Dorchester April 20 – 99
 Kære Mor!
@@ -8480,51 +8480,51 @@
 Johannes Larsen har lavet en tegning af sit nye maleri. Der skal nok et par hunde på billedet. Han maler desuden på pæretræet.
 Larsen har skrevet til Find, at han ikke kommer til Viborg.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/goPm</t>
   </si>
   <si>
     <t>Kjerteminde 25-4-1899.
 Kæreste Alhed!
 Her har Du nogle Breve fra Elle, jeg haaber at det maa være de rigtige, jeg var saa heldig at finde dem i Mappen. Det glæder mig at Du har taget fat paa Cinnerarierne igen, hæng bare i saa skal Du se, at det bliver nok godt. Jeg ved ikke om jeg har fortalt Dig at mine 2 Billeder fra Odense ere ankomne i god Behold, jeg pakkede dem ud i Gaar. Jeg lovede Dig i Aftes at jeg skulde tegne mit ny Motiv til Dig, nu skal Du faa det: 
 [tegning]
 Det skal vist være et Aftenbillede eller maaske et Graavejrsbillede og det skal males færdig paa den Tid da Kastanietræerne ere næsten udsprungne, muligvis skal der et Par Hunde paa som Staffage, jeg saa forleden Nordskovs Puddel i Forgrunden (den er nu elegant klippet) og Smedens Foxterrier der stod og gøede hen paa Hjørnet.
 [Tegning]
 Saadan omtrent, nu skal jeg sætte dem paa Billedet saa Du kan se hvordan de vil tage sig ud. I Dag har jeg malet paa Pæretræs Billedet, der er allerede en hel Del jeg kan gøre nu og hvis jeg bare faar heldigt Vejr har jeg det bedste Haab om at faa det færdigt i Aar. Nu vil jeg skrive til Find at jeg definitivt har opgivet at komme til Viborg til Prøverne da jeg har nok at gøre for Tiden. I Gaar og i Dag har jeg ikke faaet malet paa Morgenbilledet da det har været graat begge Morgner. Jeg maa nok gratulere Dig! det er jo vores Bryllupsdag i Dag. Du kan tro jeg er glad ved at høre at Du er saa rask at Du kan gaa op paa Orene med Lethed. Vil Du kysse Christine fra mig. Mange kærlige Hilsner fra Din
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1899-05-07</t>
   </si>
   <si>
     <t>Victor Bøttern
 Alfred Eckardt
 Jeppe Andreas Larsen
 Marie Larsen
 Vilhelmine  Larsen
-Marie   Larsen, Georg Larsens datter
+Anna Marie   Larsen, Georg Larsens datter
 Christine Swane</t>
   </si>
   <si>
     <t>Alhed Larsen er på Erikshaab hos forældrene, fordi hun skal føde. Johannes Larsen opholder sig imens hos sine forældre.</t>
   </si>
   <si>
     <t>Johannes Larsen har ingen konvolutter, så Alhed får brevet i en brugt kuvert. Han beder hende sende hans kasket og hue.
 Han fik malet i morges, men senere på dagen har det blæst for meget.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/9RA1</t>
   </si>
   <si>
     <t>Kjerteminde 7 Maj 1899.
 Kæreste Alhed!
 Du faa vist et meget lille Brev i Aften for det er allerede temmelig mørkt og for Resten er det usikkert om det kommer af Sted da vi ikke har fundet nogen Konvolut endnu og Grossereren er gaaet i Seng. Jeg fik malet en Del i Morges men det blæste for stærkt til at jeg kunde være nede i Haven, saa jeg har holdt Helligdag i Dag. Jeg glemte forleden, jeg i sudste Brev at bede Dig om at sende mig min Hue og min Kasket, jeg har nemlig ikke andet Hovedtøj end min Hat og min lodne Hue og ingen af dem egner sig til at staa og male i Solskin med. Nu fandt Uglen en Konvolut hvorpaa der staar Hr. Alfred Eckardt den kommer Du vist til at nøjes med, jeg kan ikke se mere. Vil Du ønske Christine til Lykke fra mig og fra Moder. I Morgen skal Du faa et langt Brev. Fader og Moder er gaaet i Seng og de andre vil ikke tænde Lampe og vi har ingen Lys. Marie siger at det er Sludder og beder mig hilse. Lille Marie sidder og blader i Ill. Fam. og gaar hen til Vinduet hver Gang finder et Billede (temmelig tit). Uglen forstyrrer mig. Godnat Min egen Ven. Din
 Johannes Larsen</t>
   </si>
   <si>
     <t>1899-05-08</t>
   </si>
   <si>
     <t>Vilhelm  Hammershøi
 Andreas Larsen
 Rasmus Petersen, Gartner
@@ -8620,130 +8620,130 @@
 Jupiter Mogensen
 Christine Swane
 Andreas Warberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Alhed Larsen er på Erikshaab hos forældrene for at føde. Parrets første søn blev født 12. maj 1899.
 Gala Peter er et chokolademærke.</t>
   </si>
   <si>
     <t>Alhed har ikke malet. Hun vil lige se på tapetet på billedet.
 Hun og Dis har gået tur i skoven og været på Gelskov os se Jupiter (må være nyfødt søn af Mogensen-parret).</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/YgRf</t>
   </si>
   <si>
     <t>Min egen Dreng!
 Tak for Dit Brev i Dag! Jeg fik det sammen med 3 Pakker ”Gala Peter” inde fra Berta. Er det ikke forfærdelig sødt af hende? Jeg har allerede spist mange Stykker af det, det smager henrivende. Jeg har slet ikke malet i dag, jeg vilde gærne lade det staa en Dagstid for at se rigtig paa det Tapet, hvad der er at gøre ved det. Sikken et dejligt Vejr, vi har haft i Dag. Jeg har været tidlig oppe og med Dis oppe i Skoven, der er rigtignok aldeles henrivende for Tiden. Du skulde se, hvor den lille tykke Mis kan klatre i Trær, ikke ved at gaa paa Grenene, men rigtig som i en Klatrestang. Vi var lidt ude paa Gelskov og saa paa unge Jupiter, han er jo meget sød, men jeg vilde nok ønske, at vores lille Ven blev lidt kønnere navnlig hans Hud er slet ikke køn. – Jeg var i Gaar Eftermiddags ude en lang Tur, helt derude hvor vi var med Mogensen den Gang og ad Brinken hjem igennem hans Vintersæd. Fader og Palam gaar og har travlt med at saa Gyvel i disse Dage, Hestene ere komne paa Græs, alting er saa foraarsagtigt og dejligt, blot jeg var sammen med min egen Frajtermand, det er den eneste Mangel. – Dede kom lige nu hjem fra Odense cyclende paa Dis’s Cycle. – Du skrev jo først i Dag om at jeg skulde skrive til Grossereren, det var jo for sent, men jeg haaber Du overbragte ham min Hilsen. – Hils dem alle sammen mange Gange, jeg haaber Uglen maler noget kønt! 1000 Hilsner af de allerkærligste til Dig min egen Ven! Jeg elsker Dig og tænker forfærdelig meget paa Dig! Din egen Alhed.
 10ende Maj – 1899.</t>
   </si>
   <si>
     <t>1899-05-11</t>
   </si>
   <si>
+    <t>Victor Bøttern
+Carl Meyer
+Ulrik Plesner</t>
+  </si>
+  <si>
+    <t>Alhed Larsen er hos forældrene på Erikshaab, fordi hun skal føde.
+Karl Meyer har købt akvareller hos Plesner: Johannes Larsen betalte arkitekt Plesner for tegninger til villaen på Møllebakken i Kerteminde med akvareller. Det er muligvis derfor, at Meyer har kunnet købe akvareller hos Plesner.
+"saa meget kunde jeg maaske ikke have faaet for alle Aquarellerne paa Auktion": Der har tidligere været tale om at holde auktion over Larsens billeder hos Winkel &amp;amp; Magnussen. 
+Billedet af åkandebuketten: Johannes Larsen har fortalt billedets nuværende ejers morfar, at Alheds brudebuket bestod af åkander, og at han efter brylluppet malede et billede af buketten.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen maler på Morgenbilledet. Solen forsvandt, da han skulle male på pæretræet, og kodriverne var visne, så han måtte plukke nye til billedet af buketten. Larsen maler også på et motiv fra gaden, men et stort kastanietræ, der optræder midt i billedet, er blevet fældet.
+Johannes Larsen vil være "slave af pæretræet", så længe det blomstrer.
+Han har fået 200 kr. i betaling for akvareller fra en overretssagfører Karl Meyer.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/YqJo</t>
+  </si>
+  <si>
+    <t>Kjerteminde 11. Maj 1899.
+Kæreste Alhed!
+Maa jeg allerførst takke Dig for Dine Breve i Gaar og i Dag, jeg skrev jo ikke i Gaar i Anledning af at det er Helligdag i Dag. Jeg fik arbejdet ganske godt i Gaar nemlig paa de tre Billeder, om Aftenen var vi til Gilde hos Grossereren med 2 varme Retter og koldt Bord og Rødvin og Madeira og bag efter fik de andre Kaffe og jeg Toddy, i Morges fik jeg malet en hel Masse paa Morgenbilledet derimod snød Solen mig akkurat de 3 Timer jeg skulde male paa Pæretræet og Kodriverne var visne saa jeg maatte have en ny Buket i og de skal først staa og rette sig til i Morgen inden jeg kan begynde og saa maa jeg male det hele om den Del af Buketten som jeg har malet færdig er nemlig kønnere paa den ny Buket. I Eftermiddag har jeg været med ude at vande Kør og flytte dem hen i en anden Mark og i Aften har jeg ogsaa været med ude at flytte og er en Del træt nu. Jeg har længe syntes at det Motiv ned paa Gaden saa saa underligt bart ud i Aar men jeg har troet at det var fordi Træerne endnu ikke vare rigtig udsprungne, men saa opdager jeg i Dag til min store Ærgrelse at der er fældet et meget smukt Kastanietræ lige midt i Billedet, det mest fremragende Træ i hele Motivet. I Gaar sprang Skoven ud her, og i Dag har jeg set de første Bysvaler og de første Terner, saa nu maa vi vel faa Sommer, det har været dejligt Vejr i dag og i Gaar. Pæretræet er nu halvt udsprunget, det bliver dejligt, men alligevel er jeg somme Tider ved at blive gal paa det naar jeg tænker paa at nu er jeg Slave af det saalænge det staar i Blomst eller ogsaa maa Billedet udsættes i 2 Aar og det maa det maaske nok alligevel hvis Vejret ikke bliver meget naadigt, det er ogsaa lige haardt nok at skulde være lige oplagt paa samme korte Tid hver Dag. Jeg har det ogsaa lige haardt nok i disse Dage med 4 Billeder, men jeg naar ogsaa sjældent at komme i Lav med mere end de 3 af Gangen, det med Kodriverne driller mig næsten mest fordi jeg maa sidde inde i det dejlige Vejr, det er vist nok fordi jeg ikke har faaet bestilt noget i Eftermiddag at jeg sidder og bliver saa gal paa mine Billeder. Det er sandt jeg glemmer nok noget af det vigtigste, i Gaar da jeg sad her og malede blev jeg overrasket af Postbudet som kom med et Pengebrev fra Overretssagfører Karl Meyer, som indeholdt 200 Kr for 2 Aquareller, som han havde købt hos Plesner, saa det lader jo til at gaa helt godt med dem, det nu 5 til 100 Kr. og Aakanderne, saa meget kunde jeg maaske ikke have faaet for alle Aquarellerne paa Auktion. Nu kan jeg ikke skrive mere for de sidder her og snakker i Munden paa hinanden og det er mørkt. Godnat mange Hilsner Din
+Johannes Larsen.</t>
+  </si>
+  <si>
     <t>Wilhelmine Berg
 Johanne  Brandstrup
 - Jensen, Frøken, Erikshaab
 Asta Krohn
 Alhed Larsen
 Andreas Larsen
 Johanne Christine Larsen
 Dudley Pray
 Harris Sawyer
 Helen Sawyer
-- Sawyer, Harris' far</t>
+Joseph Sawyer, Harris' far</t>
   </si>
   <si>
     <t>Ellen og Harris Sawyer blev gift i Boston i begyndelsen af 1899. De boede de første år i et hus sammen med hans forældre, hans søstre og flere uidentificerede familiemedlemmer. Det vides ikke, hvad Harris Sawyers mor hed. 
 Alhed Larsen fik ikke en pige. Hun fødte en dreng 12. maj 1899.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1520</t>
   </si>
   <si>
     <t>Ellen Sawyer håber, at Alhed Larsen får en pige.
 Harris Sawyer er rejst til Milwaukee, hvor han skal indføre mælkesyre på et bryggeri. Det var en skuffelse, at Ellen ikke kunne komme med. Harris har besøgt Frederik Brandstrup og hans familie i Chicago. Datteren ligner Alhed/B og Johanne/Junge. Når Harris er væk, føler Ellen sig ikke hjemme. Hans familie er søde, men hun har det, som var hun en gæst. Harris troede på forhånd, at det skulle være hans og Ellens hjem, men de andre er for mange, og de dominerer.
 Ellen og Harris har besøgt nogle andre familiemedlemmer. Hun fik blomster, og flere personer sang, spillede og læste historier på dialekt.
 Ellen og Harris har fået en karaffel og en frugtskål.
 Ellen har broderet en bordløber til sin mor som tak for hjælpen med kasserne. Harris har syet et par hvide tråde.
 Ellen har været på biblioteket og i en fin gade med mange velklædte mennesker.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/vwuv</t>
   </si>
   <si>
     <t>Maj 11-99
 Kære Moder
 Jeg er meget angergiven over at jeg har ladet en Brevdag skyde over. Der havde været så megen Uro og Travlhed at jeg kun kunde skrive et Gadskebrev og så vilde jeg hellere vente et Par Dage. – 
 Vil du takke Frk. Jensen så meget for hendes Brev. Bare hun nu må komme sig helt for Hosten og Influenzaen. Alheds lille Pige kommer da ikke til at lide Mangel på Velyndere når hun kommer. – Det vilde være underligt, hvis det blev en Dreng, - det må vi da ikke håbe. Når du får dette Brev er det måske overstået.
 Jeg er Enke i denne Tid. Harris rejste i Fredags til Milwaukee, en lille By i Nærheden af Chicago, hvor han skulde indføre Mælkesyre på et stort Bryggeri, et af de største i Amerika. Han venter sig rigtig gode Forretninger af det, men jeg er ikke Mand for at klare hvordan det egentlig hænger sammen. Det var jo en lille Skuffelse, at jeg ikke kunde komme med, men han bliver kun borte c. 8 Dage og de ere snart gåede. Han skriver hver Dag og har det godt. Han var dårlig da han rejste, et af sine Mavetilfælde men Luftforandringen har gjort ham godt. Tænk han har besøgt Onkel Frederik og syntes så godt om dem alle. Onkel Fr. lod til at være meget glad over at se ham og få en Passiar med ham alt hjemme. E. skriver at Børnene er så søde. Mary Kirstine er en ægte Brandstrup, - hun ligner [”n” i "ligner" indsat over linien] Junge, B og mig men mest B. Drengen er allerkæreste. Når han kommer hjem skal jeg forklare meget mere om dem og skrive derom. – 
 Det er skrækkelig trist når East er væk og jeg føler rigtig hvor lidt hjemme jeg i Grunden føler mig i hele denne Familjere'lighed, som jo slet ikke kommer mig ved i Grunden. De ere udsøgt rare imod mig og lader mig passe mig selv så meget jeg vil, men jeg føler mig som Gæst her og det er jo i Længden trættende, selv om man bliver behandlet med udsøgt Gæstfrihed. Harris mente da han flyttede herind at det skulde være vores Hjem og de andre som boede hos os, men han er begyndt at indse, at han gjorde en Bommert der. – De er for mange om os og det er fuldstændig deres Aand der er den herskende. Jeg har længe været ked af det hele Arrangement og det har længe ulmet i East. Forleden mig straks ”cousin Elle” og jeg følte mig hele Dagen som mellem andre borgerlige Mennesker. Vi gik fra det ene Hus til det andet og blev hædret og underholdt på det kraftigste. ”Cousin Ed” havde en stor Have og gav mig så mange Blomster som vi kunde slæbe hjem, Violer, Æblegrene, en stor Magnoliablomst og en dejlig Cactus. De fleste af dem spiller el synger, om Aftenen samledes de alle med deres Koner i det Hus, som vi oprindeligt besøgte og spillede og sang, èn læste Historier i Bondedialekt og alle morede sig fortræffeligt. 
 Det var næsten på Landet derude og meget smukt. 
 Jeg var helt begejstret over at se Køer græsse og rigtige Pløjemarker. 
 Vi har fået to Presenter siden jeg skrev sidst, - en Vandkaraffel af tykt slebet Glas og en dito Frugtskål. Jeg ved ikke rigtig hvad man kalder sådan den Slags hjemme. Det er sådan noget som det lille Glas du en Gang fik af Bedstemoder el – det lille Glas Asta gav mig da hun rejste. Vores Frugtskål er det tykkeste og tungeste jeg nogensinde har set i den Branche.- 
 Det kunde more mig ved Lejlighed at få at vide om Mr. Pray er kommen til at bo hos Tante Mis og om han skikker sig vel! 
 Er Pakken kommet sikkert derover med Guldfingerbøl og det hele. Bordløberen er til dig til Gengæld for at den Styr du har haft med mine Kasser. – Jeg syede den i sådan en Fart at den vist ikke kan stå for en kritisk Prøve, og der en Stilk og nogle Pletter som jeg ikke nåede. Den Plet, hvor som ["hvor" overstreget; ”som” indsat over linien] der er syt en hvid Tråd over, har Eastman syt. Han tiggede hele Tiden, mens jeg syede den, om han måtte have den, - det egoistiske Asen, men jeg var stærk! 
 Jeg har været i Byen idag og inde på det store offentlige Bibliotek efter Bøger. Jeg spadserede ned gennem Boilston St., en af de fine Gader. Det er aldeles imponerende hvad man der ser af Elegance og fine Klæder. Man kan ikke gøre sig nogen Forestilling om det der er èn Raslen af Silke og en Dunst af Parfume, og Hattene – Bjærge af Blomster og Tull. -
 Her er meget smukt nu. Her er Tusinder af blomstrende Frugttræer, Syrenerne og Kastanjerne ere næsten udsprungne, - smukt er her, det kan ikke nægtes. 
 Nu kun Hilsen til alle, mest til dig fra Pelle. 
 [Skrevet langs venstre margen s. 7; lodret:]
 Helen beder, om du ikke vil sende en gammel Avis, ligegyldig hvilken ved Lejlighed – der er én som samler udenlandske Blade.</t>
   </si>
   <si>
-    <t>Victor Bøttern
-[...23 lines deleted...]
-  <si>
     <t>1899-05-12</t>
   </si>
   <si>
     <t>Marie Larsen
 Vilhelmine  Larsen
-Marie   Larsen, Georg Larsens datter
+Anna Marie   Larsen, Georg Larsens datter
 Christine Swane</t>
   </si>
   <si>
     <t>Overretssagfører Meyer har sendt 200 kr. for akvareller.
 Det gik sløjt med blomsterne: Larsen maler på et billede med kodriver i et krus.
 Pæretræet: Johannes Larsen har i årevis malet på et blomstrende pæretræ. Det når hvert år at afblomstre, inden han er færdig.
 "Det fra Gaden": Larsen maler på et billede fra gaden, men et kastanjetræ, der optrådte midt i motivet, blev pludselig fældet.</t>
   </si>
   <si>
     <t>Det har gået sløjt med blomsterbilledet, og Johannes Larsen har rystet på hånden. Billedet af pæretræet bliver ikke færdigt under denne blomstring. Billedet fra gaden er godt i gang.
 Der har været en gartner på besøg med blomster, og Larsen har købt flere som gaver samt til sig selv.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/gERy</t>
   </si>
   <si>
     <t>[Kjerte]minde 12 Maj 1899.
 Min egen kæreste Ven!
 I Dag har jeg malet paa alle 4 Billeder og desuden skreven til Overretssagfører Meyer og takket ham for Brevet med Pengene. Jeg er ikke saa gnaven i Aften, mærkeligt nok for de 2 første Billeder gik det sløjt med og Blomsterne sad jeg [noget af papiret mangler] maatte tvinge mig [til at h]ænge i med, jeg har [noget af papiret mangler] været sløj i Dag, d.v.[s. det h]ar givet sig Udslag i [at jeg ha]r rystet paa Haanden, men henimod Aften bedrede det sig og jeg tror jeg kan faa Buketten færdig i Morgen og saa [er der] vel kun et Par Dages Arbejde med Kruset og Bordet og det er jo mindre opslidende end Blomsterne, men jeg tror saa ikke jeg vil have flere end de 3 at gøre foreløbig. Pæretræet er jeg nu temmelig sikker paa ikke at faa færdigt, men man skal jo ikke forsværge noget. Jeg sidder hver Aften og tænker paa, [noget af papiret mangler] skriver, at jeg [noget af papiret mangler] sidste Aar ved den[ne Tid] at det vist mor[ede] Dig at høre om Billederne hver Dag, men Du skrev at det gjorde det [noget af papiret mangler] saa faar Du det stadig væk, det jo ogsaa omtrent det eneste jeg oplever i denne Tid. Det fra Gaden kom jeg godt i Gang med i Aften og begynder at forsone mig med at det Træ er borte. Her var en Gartner fra Landet i Dag med en hel Vognfuld Blomster, og jeg lod Uglen købe mig en Gylden [noget af papiret mangler] til Moder og en [noget af papiret mangler] Marie og en rød [noget af papiret mangler] selv, de kostede [noget af papiret mangler]en de var uden Urtepotte men ere nu plantede. Lille Marie fik en Blok Forglemmigejer, er jeg ikke flot. Moder har i[kke været] rask i Dag, hun maatte gaa i Seng i Formiddags, men nu har hun det bedre. Tak for Dit Brev i dag, Du kan tro jeg blev glad ved at se at Du vil skrive til mig hver Dag, for jeg længes meget efter Dig især hver Gang jeg holder op med at male paa et af Billederne. God Nat min egen K[æreste] Mange kærlige [Hilsner] fra Din
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1899-05-13</t>
   </si>
   <si>
@@ -9004,51 +9004,51 @@
   </si>
   <si>
     <t>Alhed har travlt og vil bare skrive god pinse samt dejligt, at Larsen kan male på Morgenbilledet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/PrWr</t>
   </si>
   <si>
     <t>Kære lille Las!
 Du faar kun to Linjer for at ønske Dig en glædelig Pinse! Jeg har rasende travlt i Dag har Du vist kunnet male paa Dit Morgenbillede, jeg tror, det var Solskin! - -
 1000 kærlige Hilsner i Morgen skal jeg nok skrive mere!
 Din egen Alhed.
 28-5</t>
   </si>
   <si>
     <t>Bellevue St.</t>
   </si>
   <si>
     <t>Frederik Brandstrup
 Trine Johans
 Alhed Larsen
 Andreas Larsen
 Christine  Mackie
 Harris Sawyer
 Helen Sawyer
-- Sawyer, Harris' far
+Joseph Sawyer, Harris' far
 Hempel Syberg
 Albrecht  Warberg</t>
   </si>
   <si>
     <t>Alhed og Johannes Larsens første søn, Andreas, blev født på Erikshaab 12. maj 1899. 
 Ellen og Harris Sawyer blev gift i Boston i begyndelsen af 1899. De boede de første år af deres samliv i et hus sammen med Harris' familie. Hans søster og forældre er omtalt i flere breve. Ialt var de syv beboere, og hvem de sidste to var vides ikke.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1519</t>
   </si>
   <si>
     <t>Ellen Sawyer ønsker tillykke med, at hendes far og mor er blevet bedsteforældre. Hun glæder sig til at se drengen og ønsker alt godt for ham og Alhed.
 Harris Eastman har det godt for tiden. Maden spiller nok en rolle. Ellen er ikke begejstret for amerikansk madlavning, og nu opponerer hun ved at lave agurkesalat, tilføje flere retter persille og koge rabarbergrød. Harris' familie finder det ekstravagant. 
 Ellens tøj er ikke kommet fra Danmark. Hun er blevet henvist til en slags agent, men der sker ikke rigtig noget. 
 Amerikanerne holder ikke pinse; kun jul og nogle patriotiske fester. Harris' far skal holde Memorial Day med "sine" soldater, og Harris vil ikke med, da der sandsynligvis bliver meget tobaksrøg. I stedet tager Ellen og Harris på en udflugt. Landet begynder ikke lige udenfor byen som i København. Der er en uendelighed af villaer uden hegn omkring haverne. Hjælp i huset er meget dyrt. I Sawyer-familien giver man en dollar og 10 cent ugentligt for vask af tøj, og det bliver ikke rent. Laura Warberg må sende sin opskrift på kemisk vask. 
 Harris skal give kemisk bistand til læderfabrikation, og kunden siger, at Harris er den dygtigste kemiker på dette område i USA.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/poDx</t>
   </si>
   <si>
     <t>Bellevue St. Maj 28 – 99
 Kære Mor!
 Jeg har været lidt forsømmelig med Breve i den senere Tid og er meget angergiven. Jeg skal imidlertid se at oprette det forsømte idag ved at skrive en lang Salve. Først må jeg gratulere dig og Far til Bedsteforældreværdigheden! Det var rigtignok dejligt at det gik så godt. Hvor han må være henrivende, den lille Dreng og hvor jeg længes efter atbare se ham. Bare han nu må blive rask og tyk og bare Alhed må komme godt fra det. - Vi ere meget stolte over at være Onkel og Tante og praler af det, når Lejlighed dertil gives. Vi ønsker nu mere end nogensinde at vi kunde komme hjem til Sommer, - Eastman tilbyder jævnligt sine Klienter at rejse over i Forretninger, men de lader ikke til at være ret begærlige efter at få ham afsted.
 Han har mere travlt end nogensinde, men, Gudskelov han er så rask i denne Tid, som han ikke har været i lange Tider. Før han rejste til Chicago var han rigtig ussel, - han havde uophørlig Mavedårlighed og hostede en hel Del hver Morgen. Men så snart han kom afsted, blev han bedre, var rask hele Tiden, mens han var væk og nu også efter at han er kommen hjem. Jeg tror, at Maden har en hel Del at sige. Han trænger til mere Afveksling og til at få Maden prepareret lidt mere kunstfærdigt.
@@ -9090,89 +9090,89 @@
     <t>Andreas Larsen
 Jeppe Andreas Larsen
 Marie Larsen
 Vilhelmine  Larsen</t>
   </si>
   <si>
     <t>Alhed er hos sine forældre på Erikshaab, fordi hun lige har født. De første uger kaldte Alhed og Johannes Larsen den lille dreng Jeppe. Han kom til at hedde Jeppe Andreas, men blev siden kaldt Andreas og Puf.
 Johannes Larsen bor i Alheds fravær hos sine forældre.</t>
   </si>
   <si>
     <t>Johannes Larsen skal male på sit aftenbillede, selvom han ikke er tilfreds med det.
 Hans forældre rejser til Sverige.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/gQMq</t>
   </si>
   <si>
     <t>Kjerteminde 31 Maj 1899.
 Kæreste Alhed!
 Ja i Aften er jeg omtrent lige nær med Hensyn til Tiden, da jeg skal ud at male paa Aftenbilledet, det skal jeg nemlig strax, ikke fordi jeg længes efter det, for Billedet ser mildest talt [um]uligt ud paa et nu, [noget af papiret mangler] Standpunkt, [me]n jeg synes ikke jeg vil opgive det da jeg har malet saa længe paa det, noget godt Billede tror jeg nu aldrig det bliver. Jeg skulde bede Marie om at komme hjem saa hurtigt som muligt da Fader og Moder rejser til Sverige Natten mellem Fredag og Lørdag. Jeg har ellers ikke bestilt andet i Dag end skyde en lille Rotteunge og hjælpe Fader med at vande Kreaturer. Det er el[lers] nogle smaa Breve [vi] skriver til hinand[en] i disse Dage. Mange kærlige Hilsner til Dig og den lille søde Jeppe fra Din Johannes Larsen</t>
   </si>
   <si>
     <t>1899-06-02</t>
   </si>
   <si>
-    <t>Andreas Larsen
-[...20 lines deleted...]
-  <si>
     <t>Alhed Larsen er hos forældrene på Erikshaab, fordi hun lige har født. Johannes Larsen bor imens hos sine forældre.
 Forældrene kalder den nyfødte Jeppe. Han kom til at hedde Jeppe Andreas, men blev siden kaldt Puf eller Andreas.</t>
   </si>
   <si>
     <t>Johannes Larsen har malet på guldregnen og Aftenbilledet. 
 Marie er kommet godt hjem og har kørt i landauer fra Odense.
 Det var skidt med barnevognen, men den anden er vel også god.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/mA7g</t>
   </si>
   <si>
     <t>Kjerteminde 2 Juni 1899.
 Kæreste Alhed!
 Det er ikke noget Sludder det med Brevene, der gik virkelig en Dag hvor jeg ingen Brev fik og det næste kom først om Eftermiddagen, men der er vist ingen gaaet tabt for jeg ser af Poststemplet at det har været i Faaborg. I Dag har jeg malet paa Guldregnen og Aftenbilledet det første gaar det stadig godt med og det sidste begynder saa smaat at komme i Gang, men jeg tør ikke rejse fra dem for det første igen saa jeg kommer ikke paa Søndag. Marie kom heldigt hjem, hun traf Rasmus Petersens i Odense og de 2 kom kørende med Købmand Hansen i Landauer. Det var Skidt med den Barnevogn nu havde jeg vænnet mig til den, men den anden kan vel ogsaa være meget god, jeg har ikke set den i Kataloget endnu. Nu maa jeg holde op da Fader er ved at gaa i Seng. Mange Hilsner fra Marie og Moder. Jeg synes der var noget mere men nu kan jeg ikke komme paa det de forstyrrer mig. Kærlige Hilsner til Dig og til Jeppe.
 Din hengivne
 Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>Andreas Larsen
+Ellen  Sawyer</t>
+  </si>
+  <si>
+    <t>Alhed Larsen er hos sine forældre på gården Erikshaab, fordi hun netop har født.
+Johannes Larsen malede på billedet af guldregnen det forrige forår, men måtte stoppe, da blomsterne faldt af busken.</t>
+  </si>
+  <si>
+    <t>Det er godt, at der går fremad med Johannes Larsens guldregnbillede. Den nyfødte har treugers fødselsdag. Elle (Alheds søster Ellen) har givet drengen en dåbskjole. Han ligner en vandhønekylling.
+Alhed Larsen har valgt en grim, men praktisk barnevogn til 20 kr. Hun mangler penge. 
+Johannes Larsen skal ikke klage, for Alhed har skrevet til ham hver dag.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/two8</t>
+  </si>
+  <si>
+    <t>Min egen kære Las!
+Tak for Dit Brev i Dag. Det glæder mig meget, at Du har skældt Havnefogden ud og endnu mere, at Du har [de to ord overstreget] det gaar godt med Dit Guldregntræ. Bare nu Vejret maatte blive ved at holde sig, saa Du kunde faa rigtig meget gjort ved det i Aar. I Dag ser det lidt graat ud synes jeg. – Det er lille Jeppes 3 Ugers Fødselsdag i Dag jeg tror, hans Mavepine er ved at gaa over, han har faaet amerikansk Olje og i Aftes Rinderpulver, endnu i Nat har han været meget urolig, men i Dag ligger han og sover saa stille og rolig henne i sin Vugge. – Han har faaet en henrivende Daabskjole fra Elle, han er bedaarende, den Dreng, jeg har opdaget, at naar han bliver vadsket i Hovedet, ligner han præcis saadan en lille Vandhønekylling, som Du har tegnet. Men nu skal Du høre, hvor daarlig det er gaaet med Vognen. Den lille trehjulede var umulig til et Barn under et Aarstid, den er nemlig for kort til at han kan ligge ned i den. Nu har jeg valgt en, som kun har det Fortrin, at den er praktisk; den er grim som alle andre og ikke særlig billig, 20 Kr. jeg vilde jo meget gærne snart have en hel Masse Penge, til Vognen Madammen og nogle Smaating, jeg har købt. Hør, jeg har virkelig skreven hver Dag til Dig, Du skriver, at Du ”endelig” igen fik Brev! – Din Slubbert, Du vil vel ikke have 2 om Dagen?
+1000 kærlige Hilsner fra Din egen Alhed
+2den Juni</t>
   </si>
   <si>
     <t>1899-06-03</t>
   </si>
   <si>
     <t>Niels Chr.  Jantzen
 Adolph Larsen
 Andreas Larsen
 Jeppe Andreas Larsen
 Vilhelmine  Larsen</t>
   </si>
   <si>
     <t>Alhed Larsen er hos forældrene på Erikshaab, fordi hun lige har født. Barnet skulle tilsyneladende en tid hedde Jeppe, men han kom til at hedde Andreas.
 Fritz Syberg har lejet en bolig til Larsen-familien i Svanninge.</t>
   </si>
   <si>
     <t>Johannes Larsen sender en tegning af en firkløver til erstatning for en ægte, som han havde plukket til hende.
 Han har malet på Guldregnen. Forældrene er rejst til Sverige.
 Larsen har malet en mand på en plade. Man skal skyde efter den ved en højre-fest.
 Larsen glæder sig til at være sammen med Alhed og barnet i Svanninge.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/1g4v</t>
   </si>
   <si>
@@ -10332,51 +10332,51 @@
 Lugge er vist temmelig rask nu igen; jeg var sammen med hende forleden Aften ude hos Pan, men det var ellers Synd at sige, at vi dyrker hinanden for meget; jeg var bleven bitter, fordi det altid er mig der skal komme til hende og hun aldrig kan se op til mig; men jeg blev lidt flov, da jeg hørte, at hun havde været syg. Hendes Kaabe kan absolut ikke farves, siger hun; hvad saa? Skal jeg gaa med hende ud at købe en Kaabe; synes du en billig eller en solid, fleraarig? ---------------------------------------------------------
 Her har vi det med Sygdom Frk Julie har ligget i snart 8 Dage af Gigt baade i Hoved og Ben; alt det, hun da maa døje med den infame Gigt, det er dog en trist Sygdom. Desværre har jeg måttet indstille min Øvning; jeg var ved at fortvivle, men nu har jeg faaet det indrettet saadan, at jeg øver mig nede i Selskabslokalerne om Formiddagen, saa nu er mit Humør steget igen. – Du kan tro, jeg alligevel savner den gode Luft ude paa Landet, herinde er frygteligt nu inden man vænner sig lidt til det; og saa er Børnene da helt som tossede til at lave Ufred her, eller maaske mærker jeg det mere herinde, hvor de kun har disse to Stuer til at regere i. Jeg er af og til ved at blive smaatosset over dem, og saa har Landopholdet gjort dem saa uartige, at jeg næsten ikke kan tumle dem; jeg er tit helt modløs over det og tænker ikke med Glæde paa Vinteren; især gør Gandenz mig mange Knuder, han gør Vrøvl til alt hvad jeg siger til ham - - - uh ha! Men hvad skal man sige, jeg er naturligvis alt for god ved dem, saa til syvende og sidst bliver det vel min egen Skyld, jeg maa til at tage mere energisk fat paa dem. Elna er min Trøst, maar Børnene er i Seng om Aftnerne, saa lever vi igen og nyder Livet med Kaffe og Kager og af og til en stille Cigaret. – 
 Og saa maa jeg til at gaa lidt mere ud, jeg har været saa meget hjemme siden vi kom fra Landet. – Men vil du fortælle Far, at Vor Herre lige knap er mig saa meget imod, som han har været, jeg opdager dog Tid efter anden Ting, der kan tyde paa gode Tider hos Manden. ----------
 Jeg har Gudskelov kun en eneste Gang været nede i Familielivet siden vi den 4de Okt. flyttede ind til Byen, men det var ogsaa en fæl Gang; der kom en Herre ind mens jeg var der og Neiiend præsenterede ham for nogle af de andre, men ikke for mig – ja, han er en sød Sjæl Og saa de fine og smagfulde Spøgefuldheder, han kan tillade sig; f.Ex. da jeg den Aften havde min grønne Kjole Empirekjolen paa og skulde gøre mig tynd for at komme forbi Fru Neiiend, sagde han ”Det er ellers ikke den Slags Kjoler man tager paa, naar man bliver tyndere!” Du forstår vel nok? Ok! Men det regner vi for fin Udtryk. -----------
 Jeg har for Resten benyttet mine lange Formiddage og Frk. Julies Sygdom til at tage nogle ordentlige Cycleture mest i Retning af Lyngby, helt ud til Søllerød; de Skove deromkring er saa aldeles vidunderlige. I Gaar var Pan, Viggo og jeg i Elmelundskov i Nærheden af Gentofte; som Vejret ogsaa er i al denne Tid, I nyder det da rigtig hjemme. Paa den Tur drev vi for længe ud i Skoven og da vi havde forskellige smaa Forhindringer løb Tiden fra os, saa det saa galt ud med at naa hjem til Middag 2 ½; da jeg særlig i denne Tid herser svært med Børnene og Elna for at faa dem til at være præcise med den Middag, kan du nok tænke, at jeg svært nødig vilde komme for sent; jeg sagde Farvel til de andre og satte i vild Spurt ad Staden til; jeg tror aldrig i mit Liv jeg har kørt saa vildt, men jeg naaede da at køre herind ad Porten 8 Min over halv ildende gloende rød i Hovedet Skønt Vor Herre ellers næsten aldrig opholder sig nede i den lille Baggaard som jeg maa passere med Cyclen, skulde han naturligvis netop staa der; han lo lidt ad min Rødmossethed, men sagde for Resten ingen Ting; det var Synd at sige, at han blander sig for meget i Lejlighedens Anliggender. ----------------------------
 I Dag, da jeg spillede nede i Selskabslokalerne, kom en af Tjenerne og sagde, at en Herre ønskede at tale med mig ind tren lille [ulæseligt] og vilde have mig med paa en Cycletur, hvad jeg imidlertid ikke kunde; men vi sad dernede og snakkede i en Times Tid; vores Herskab var taget paa Landet, saa der var Fred
 Farvel
 Nu skal Brevet af Sted
 Hilsen Junge</t>
   </si>
   <si>
     <t>1899-10-27</t>
   </si>
   <si>
     <t>Dorthe -
 Kirsten -
 Morten -
 Benedict Boisen
 Marie  Clausen
 Margrethe  Eckardt
 Carl Høyrup
 Adolph Larsen
 Augusta  Larsen
 Cathrine Larsen
 Urban Larsen
-Marie   Larsen, Georg Larsens datter
+Anna Marie   Larsen, Georg Larsens datter
 Vilhelm Larsen, Georgs søn
 Olga Lau
 Marie Meyer
 Elisabeth Storm
 - Winther</t>
   </si>
   <si>
     <t>Christine Swanes forældre skal muligvis snart til Sverige. Marie S eller C er muligvis Marie Clausen.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Museum</t>
   </si>
   <si>
     <t>Det er uvist hvornår forældrene vil besøge Christine. Farbror Urban vil sende den grønne lysestage til hende. Der er tyfus i Kerteminde.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/qVm1</t>
   </si>
   <si>
     <t>Kjære lille Christine!
 Jeg har ikke skreven før for vi troede saavist at vi skulde rejse over til Dig som i Aften og saa videre Søndagformiddag; men nu igaar kom der en Mand med en Slæde i Vejen og vi kommer vist ikke afsted før hen i Ugen, dette Brev kom [i] Aftes saa skal Du have det først; Adolph sendte jeg et Par Sko Strømper og 2 Kr – han vil gjerne til Erikshaab i Morgen saa kan Du tænke paa ham der – Farbroder Urban har været her for et Par Dage siden han skal nok sende Dig den grønne Lysestage han skrev Din Adrs op i sin Lommebog – han lo saa hjærtelig over at det skulde være kjønt med en saadan Stage. Faster Augusta er meget svag i sine Been de er saa ømme at hun knap kan gaa eller staa paa dem han derimod er saa tyk og bred og munter der gik jo en Flaske Portvin – Morten og Thrine var her saa den gik jo med Liv den Timestid vi var sammen Nu kom Marie Mejer med Fasters Nattøj som hun jo saa tog med sig igjen
 Hilsen fra hende med Tak for sidst – Du spørger om naar vi skal vaske – send du kun Dit Tøj for om der bliver Dag saa gaar Madam Winther herhen og vasker selv om jeg ikke er hjemme
 Støvlerne er kommen i Aftes jeg troede jo vi skulde rejse men nu lader jeg dem staa til en Dag vi faar [ - hed] for vor Afrejse ellers sender [ jeg ] dem tillige med The og Sukker – Urtepotten staar færdig til Afvaskning Fru Storm har med stor Omhyggelighed faaet Blomsten over i en anden Urtepotte Du og Olga kan vente Brev fra hende snart
 Sig til Margrethe at jeg skriver ikke for jeg haaber hun møder naar vi kommer
 Vi har fæstet 2 Karle og faaer en svensk Pige til November Søster til Kirsten her gik i Høstens Tid jeg er glad kan Du tro for Dorthe er mig mer og mer umulig men nu er den Taalmodighed-Tid Gud ske Tak snart forbi
@@ -10433,51 +10433,51 @@
 Alhed
 Hvor var det brillant at der kom saa meget ind til Frøken Jensens Udstyr, og udmærket med alt det fra Frk Lønborg. Sig til hende, at jeg glæder mig paa hendes Vegne, - hvis hun ikke er rejst. -30-10-99</t>
   </si>
   <si>
     <t>1899-11-25</t>
   </si>
   <si>
     <t>Marie Larsen
 Vilhelmine  Larsen</t>
   </si>
   <si>
     <t>Lina -
 - Eckmann
 Johanne Giersing
 Niels Chr.  Jantzen
 Ellen Johansen
 Fru Jungberg
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Georg Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
 Marie Larsen
 Vilhelm Larsen
-Marie   Larsen, Georg Larsens datter
+Anna Marie   Larsen, Georg Larsens datter
 Anna Syberg
 Fritz Syberg
 Hans  Syberg
 Laura Warberg
 - Østerberg</t>
   </si>
   <si>
     <t>Den lille lejlighed: Alhed og Johannes Larsen flytter i efteråret 1899 ind i en lejlighed på Feden.</t>
   </si>
   <si>
     <t>Der tre breve. Hovedbrev fra Vilhelmine Larsen i Kerteminde og to vedlagte breve fra Marie Larsen på Båxhult.
 Hovedbrev: Christine Swane må være tålmodig, hun skal nok få sine penge. Hun skal ikke tage sig af hvad Ellen Johansen siger. Det er stadig usikkert, om forældrene tager til Sverige.
 Vedlagte breve: Marie Larsen håber meget at forældrene kommer til Båxhult. Johannes Larsen maler på to billeder med Alhed og Puf, samt et billede med grantræer.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/iMUd</t>
   </si>
   <si>
     <t>Kjerteminde den 25/11 99
 Kjære lille Ugle !
 Nu kom dit længe ventede Brev og du kan saa faa dit Søndagsbrev. Jeg er lige færdig med at veje noget Uld som skal være til Dækner – du havde nu ligefuldt faaet et Brev midt i Ugen om jeg havde faaet 1 Kr. at sende dig men det trækker ud med Jantzens Roepenge saa snart de kommer skal jeg sende dig hav Taalmodighed saalænge. Skriv ikke til Vilhelm derude han er her – kom i Aftes – og boer paa Johannes Værelse og har allerede i dag tilmorgen begyndt paa sine skriftlige Arbejder – han sidder foran det store Vindue og tegner paa Spillebordet der er god Plads for ham Kl 8 kommer han ned og til Kl. 9 er hans Værelse i Orden saa efter Middag gaar han igjen Kl. 1 og arbejder til 5 ved den lave Lampe
 Efter Nytaar vil hun saa til Sybergs hun kom fra Erikshaab der længes de ogsaa snart efter Alhed og Barnet Fru Varberg var helt ængstlig for dem, jeg tænker mig de kommer lige til Erikshaab til Juul og saa her senere i Vinterquarter paa Feden.
 Du skal sandelig ikke tage dig nær hvad Ellen Johansen finder for godt at komme med – er hun dygtig nok til at møde op med en saa afgjørende Kritik Jeg troer det ikke.
 Her sender jeg disse Breve fra Sverrig de kom i forgaars og Agraren fik de sidste nu skal du have disse.
 Jeg har ikke svaret endnu for det for det staar jo paa om jeg kan skrive vi kommer eller Marie skal rejse ene hjem nu paa Mandag skal Faer til Odense maaske der da bliver Udsigt til et bestemt Svar.
@@ -10539,78 +10539,50 @@
   <si>
     <t>https://fynboerne.ktdk.dk/d/jfBQ</t>
   </si>
   <si>
     <t>27 Bellevue St.
 Kære Mor!
 Som jeg idag blev rystet ved gennem dit Brev idag at erfare om Onkel Frederiks Død. Det gør mig ligeså ondt som om jeg havde kendt ham personlig, - måske mere, - jeg har så ofte glædet mig til den Dag, da jeg skulde se ham, - men det skulde nu ikke ske! Den stakkels Susan og de stakkels Unger – gid det dog ikke må vare så længe før vi kan gøre noget for dem. Hvis vi havde eget Hus og Hjem kunde vi måske tage en Tid [”en Tid” indsat over linjen] Mary Kirstine og være lidt gode mod hende. Hvem ved, måske det kan lade sig ordne med Tiden. Jeg har skrevet til Susan, bare det nu når hende her kan Folk flytte, når de selv vil. Ja, du kan tro, jeg er glad over, at jeg fik skrevet til ham. Der var rigtignok en Skam at jeg lod en Brevdag glide over, så du ængstede dig for mig. Jeg kan forsikre dig, at der ikke er den fjærneste Grund til Ængstelse. – jeg er frisk som en Fisk og vi skal meddele pr. Telegram lige på Stedet, når der sker noget. 
 Harry er så omhyggelig som vel mulig for mig. Svigermoder ligeledes, så jeg er i gode Hænder i Fald der skulde støde noget til, men det gør der såmænd ikke. Jeg lever et så roligt og sundt Liv som man kan tænke sig og jeg antager det er derfor jeg er fri for Nervøsitet, Træthed o.s.v. Min Fordøjelsesbesvær har jeg endelig fået Bugt med. – Jeg har sendt lille Lugge mine Erfaringer, Rugbrødsøllebrød med Sirup i er blandt de vigtigste af disse. 
 Du spørger om Kobberpotten til Vesterdal! Jeg er mig bevidst mindet to Gange at have skrevet, at Vester er velkommen til at have den, - det var vist forresten til Mornine at jeg skrev det. --
 Hvor jeg dog glæder mig til Sengetæppet og til de små Strømper og Hagesmække og Dissers Broderi, - jeg kan snart begynde at vente det. -
 Når ["Når" overstreget] Dette Brev kommer vel sagtens lige midt i Julen – måske det bliver forelæst ved èn af de bekendte Eftermiddagskaffer i Fars Stue med Julekage og brune Kager og Klejner. Bare jeg dog kunde finde på noget interessant at fortælle om, - hvis jeg var placeret i et Sofahjørne og blev sat i Gang og spurgt ud, så var der vel nok Masser at fortælle om om ["om" overstreget] Forholdene her, men nu kan jeg ikke finde på en Snus. 
 Søndag Eft. Her er så roligt og stille i Huset og indbydende til at skrive lidt på dette Brev som jo gærne skulde være lidt interessant Harry tager sig en Middagstur – han var til Kemikermøde i Aftes, drak 4 Krus Øl og kom hjem Klk 12, så han er forsviret i Dag. 
 Helen sidder og broderer. Dette lyder ikke så mærkeligt for jer, men er ikke desmindre en Begivenhed af Rang. Det er her ligeså syndigt at sy på en Søndag, som det vilde være for os at drikke sig plakat Juleaften, lyve, stjæle el. anden Udyd. Den første Søndag jeg var her, tog jeg i min Uskyldighed mit Håndarbejde, - og dette gav Anledning til en stor Scene mellem Harry på den ene Side og 
 [Resten af brevet mangler]
 [Skrevet langs margen s. 4:]
 Tak for Brevkortet. Gratulerer til den nye Pige Bare hun holder i Kvalitet.
 [Skrevet langs venstre margen s. 3:]
 Hilsen til Hanne og Hans Jørgen, - Dede er der vel en Dag i Julen.
 [Skrevet langs venstre margen s. 1:]
 Jeg fik sådan et sødt Brev fra Tante Pauline idag.
 [Skrevet på tværs øverst s. 1:]
 Du kommer til at undskylde Skriften, den lider af at jeg har siddet i en Lænestol med Papiret i Skødet. 
 Hilsen til Mogensens.</t>
   </si>
   <si>
-    <t>Efterår 1900</t>
-[...26 lines deleted...]
-  <si>
     <t>Maj eller juni 1900</t>
   </si>
   <si>
     <t>Andreas Larsen
 Vilhelm Larsen
 Christine  Mackie</t>
   </si>
   <si>
     <t>Alhed Larsen og hendes barn er på Erikshaab (hendes barndomshjem).</t>
   </si>
   <si>
     <t>Der er dejligt (på Erikshaab), og naturen er anderledes end hjemme. Nattergalen synger. Barnet har været sød på rejsen og sover godt.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Qtzo</t>
   </si>
   <si>
     <t>Elskede lille Lavsi!
 [Vi] har det saa dejligt, men [jeg] ønsker bare, at Du var her [og]saa. Vejret er bedaarende og alting er saa grønt og yppigt, det er nu alligevel en hel anden Slags Natur her. I Aftes var Johanne og jeg omme paa Gelskov, Nattergalen sang saa dejlig i Haven. Baba har det storartet, var forfærdelig sød paa Rejsen i Gaar, sov glimrende i Nat og har nu sovet længe til Middag, Klax er her, vi har det sjov, Christine synger. – Hvis Du ikke hører nærmere, kommer vi Tirsdag 6,24. – 1000 kærlige Hilsner! Din egen
 Alhed
 Søndag.</t>
   </si>
   <si>
     <t>efterår 1900</t>
   </si>
@@ -10621,50 +10593,78 @@
 Jeppe Andreas Larsen
 Marie Larsen
 Ditlev Nielsen
 Christine Swane
 Peter Thomsen, tømrermester
 Albrecht  Warberg</t>
   </si>
   <si>
     <t>Alhed og Johannes Larsen er på Erikshaab - Alheds barndomshjem. Lille Kærbyhus i Kerteminde, var en avlsbygning, som blev indrettet til bolig.</t>
   </si>
   <si>
     <t>Huset er ved at blive renoveret og Vilhelmine Larsen glæder sig til at bage æbleskiver til rejsegildet. Lille Puf er muligvis syg på Erikshaab. Agraren er muligvis på efterårsmanøvre ved Risinge udenfor Kerteminde. Der spørges bekymret til Alheds far, som ikke er helt rask.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Xlv1</t>
   </si>
   <si>
     <t>Lørdagaften
 Kjæreste Johannes!
 Dit Brev modtog vi i Aftes ved Sengetid, jo Fader var da gaaet til Ro han skulde nemlig rejse med Nattoget til Korsør, inden han rejste gav jeg ham Brevet og vi haabede saa at der skulde blive Mønt derovre. Han kom nu for lidt siden og der var til min Sorg ingen Penge de vare gaaede til Skatter og deslige; men saa skal vi imorgen det er Søndag gjøre os al mulig Umage
 Du kan tro vi længes saa umaadelig efter Eder alle 4 og skal nok virke. Gud styrke de syge oh min lille Puf fortæl ham dog om os at vi ikke skal være fremmede for ham naar han nu kommer
 Her kom saa dette Brev fra Kjøbenhavn; det er dog et med Besked i. Rammer er her ingen kommen af; men vi skal gaa derned imorgen, det er de sammen flittige Arbejdere ovre ved Huset og Thomsen tilseer dem. Saa vi haaber snart rejser sig og Æbleskiverne bages hvor skal jeg dog blive glad
 Fader har taget Ditlev Nielsen til at hænge Dørerne paa vores. Vi ere saa trætte i Aften fordi vi har vaaget og Soldater Travlhed
 Pigebørnene har 2 Gange gaaet for at vilde træffe Agraren men kom for sent begge Gangene. Han skal ligge op efter Risinge han kommer maaske i morgen.
 Hils nu alle dine Kjære vi taler meget om Godsforvalterens Befindende. Det siger I os aldrig noget om. Paa snarllig Gjensyn. Din Moder</t>
+  </si>
+  <si>
+    <t>Efterår 1900</t>
+  </si>
+  <si>
+    <t>Hjalmar Kleis
+Andreas Larsen
+Sophie Meyer
+Sophus  Meyer
+Augusta Mogensen
+Hempel Syberg
+Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Alhed og Andreas Larsen er på Erikshaab hos hendes familie. Johannes Larsen er tilsyneladende for nyligt rejst derfra og til Kerteminde. Det ser ud til, at der er knas i ægteskabet.</t>
+  </si>
+  <si>
+    <t>Puf er sød og går og leger. Alhed glæder sig til at høre, hvordan det gik, da Johannes Larsen kom hjem. Alhed skal videre, bo hos Hempel Syberg og til tandlæge. Fru Mogensen har været på besøg med nødder og pærer.
+Alhed håber, at hun og Johannes Larsen kan være sammen hele vinteren, og til foråret skal hun nok være flink.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/wavK</t>
+  </si>
+  <si>
+    <t>Tirsdag
+Lille, go’e Larsi!
+Vi savner Dig ganske frygtelig. Jeg spurgte mange Gange i Gaar lille Puf, hvor hans Far var og han pegede med sin velbekendte Snøften hen mod Døren. Han var vældig sød i Gaar, gik flere Gange og legede saa stille og sødt oppe hos mig. – De passe ellers baade ham og mig rigtig godt, de har vel tænkt, det behøvedes ikke, naar Du var her. Dis har gjort Hovedrent heroppe i Dag, saa her ser rigtig fint ud! Sikken et yndigt Vejr det er, jeg ligger for aabent Vindue. – Nu glæder jeg mig meget til at høre fra Dig, hvordan det hele stod til, da Du kom hjem, hvordan de alle har det, hvordan der saa ud inde hos os selv, Haven, Hønsene og det hele. Jag haaber da ikke Sengklæderne var klamme? – Du rejser vel ikke til København med det samme? Jeg skulde jo være hos Onkel Syberg imens og faa mine Tænder gjort færdige. – Fru Mogensen var her ogsaa i Gaar med Nødder og Pærer til mig. – Jeg savner Dig ellers skrækkeligt, min kære Dreng. Vi maa ikke lave det saadan, at vi ikke er sammen i Vinter, det var altfor skrækkeligt. Tror Du ikke nok, Du kan finde Dig i mine Klager og Plagerier, jeg ved godt, jeg plager Dig forfærdelig, men til Foraaret skal jeg nok blive vældig flink, bare vi var saa vidt, ikke?
+Nu maa jeg slutte, Dis gaar op til Hillerslev med dette, vi sov til Kl. 10, saa jeg fik det ikke med Posten. Jeg er meget spændt paa, om Du saa fik noget til Kleis. Hils dem alle mange Gange ogsaa Mejers. 1000 Hilsner til Dig selv, min egen Dreng.</t>
   </si>
   <si>
     <t>1900-01-08</t>
   </si>
   <si>
     <t>Højrup St. Fyen
 Erikshaab</t>
   </si>
   <si>
     <t>Julie Brandt
 Louise Brønsted
 Fru Emma Hirschsprung
 Ida -, klaverlærer
 Grethe -, København
 Christine  Mackie
 - Rosendal
 Cornelius Steffensen
 Andreas Warberg
 Laura Warberg</t>
   </si>
   <si>
     <t>Frk B må have været logerende hos Johanne. Det vides ikke, hvem hun var. 
 Johanne forventer, at hendes mindre søskende Frederik Andreas/Dede og Louise/Lugge skal bo i København fra den følgende sommer for at tage uddannelse. 
 Haabet = Erikshaab; Warberg-børnenes barndomshjem.</t>
   </si>
@@ -10834,51 +10834,51 @@
 Tirsdag
 [Skrevet på hovedet over ”Kære lille go’e Las!]
 Hvis Du ikke har givet Uglen det Frikort til den fri, saa tag og gem det til Dis, der kommer Torsdag.</t>
   </si>
   <si>
     <t>1900-05-05</t>
   </si>
   <si>
     <t>Rørholmsgade 
 Hverringe Gods
 Fåborg Museum
 Assensvej 198  
 Klintevej  5300 Kerteminde
 Vilhelminevej</t>
   </si>
   <si>
     <t>Christian Eckardt
 Ingeborg  Eckardt
 Ferdinand Louis Gjellerup
 Andreas Larsen
 Georg Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
 Lars Larsen
 Vilhelmine  Larsen
-Marie   Larsen, Georg Larsens datter
+Anna Marie   Larsen, Georg Larsens datter
 Anna Marie  Larsen, Georg Larsens hustru 
 Vilhelm Larsen, Georgs søn
 Fritz Levy
 Amalie Lindberg
 Susanne Lindberg
 Jens Ferdinand Willumsen</t>
   </si>
   <si>
     <t>Anna Marie Larsen blev muligvis opereret i København på "Røde Kors Klinik" for ubemidlede. Her arbejdede Frits Levy fra januar 1896-december 1900.(Den Danske Lægestand 1907-1915 Jacob Lunds Forlag 1915).
 Christines lærer på dette tidspunkt er J.F. Willumsen. 
 Haabet = Erikshaab - Alhed Larsens barndomshjem, som ligger nord for Faaborg på Fyn .
 Alhed og Johannes Larsen bor på Feden i Kerteminde i et af IA Larsens huse.</t>
   </si>
   <si>
     <t>Georg Larsens kone skal opereres i København. Det glæder Vilhelmine Larsen, at Christine Swane er tilfreds med sin lærer. Byggeriet går fremad på - formodentlig- både Lille og Store Kærbyhus.
 Johannes Larsen skal til Faaborg med en akvarel. Han er ved at forberede en jagtudstilling.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/oaIp</t>
   </si>
   <si>
     <t>Kjerteminde den 5. Maj 1900
 Kjære Christine!
 Du vil jo ogsaa gjerne høre et lille Ord om Søndagen denne gang er det just ikke af de glædelige Georg og Marie kommer vistnok en af de første Dage til Kjøbenhavn hun er bleven bleven undersøgt af Gellerup og han raadede til en Operation hos Professor Levy der er skreven derover og de venter Brev i Morgen er der Plads saa rejser de, I kunde da for en [ ulæseligt ord] se ud paa Banegaarden Søndag ellers skal jeg nærmere skrive Dagen det gjør mig meget ondt for dem, godt er det at vi er her, og Børnene holder saameget af os vi kommer over det om vor Herre vil hjælpe os at Operationen maa gaa vel det er en Svulst der trykker paa Blæren saa hun lider meget naar Vandet kommer – men det kan jo være det ikke er saa slemt naar Professoren kommer tilstede, I kan nok tænke at det er Alvor, et Gode at Marie er sygeforsikret saa hun faar daglig Hjælp; men det er jo ligefuldt en dyr Historie.
 Georgs skal faa din Trøje med for nu bliver det jo varmt. Hils Eckardt saameget sig Dem jeg blev saa glad at Onkel solgte det andet Billede, men er her ikke Tid for mig at skrive mere end til dig.
@@ -11185,51 +11185,51 @@
     <t>Johannes Larsens forældre har besøgt Alheds forældre for at tale om den ejendom i Korsør, som Larsens ejer, og som skal på auktion.
 Johannes Larsens farbror har holdt auktion over diverse ejendele, og Johannes Larsen har købt en del karafler, krukker, glas mm. Han overvejer at købe en lænestol, men den skal ombetrækkes. Farbroderen og hans familie har givet Johannes Larsen en gyngehest til Puf.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/FmR0</t>
   </si>
   <si>
     <t>Kjerteminde 6 Novbr. 1900.
 Kæreste Alhed!
 Tak for Brevet som jeg fik i Dag. Jeg sendte den ene Kuffert med Moder, da det ikke var mig muligt at finde Stangen til den anden, nu har jeg funden den, men Madratsen er ikke kommen hertil endnu, saa jeg kan altsaa ikke sende Sækken og Snoren, Grossereren spurgte efter den i Eftermiddag, det er en langsom Expedition. Det var nok en Overraskelse for Jer at Fader og Moder kom i Dag. Det blev hurtigt bestemt, det er den Gaard i Korsør, Fader fandt paa at tale med Din Fader om, den staar ham jo i Hovedet altid i denne Tid, han vil jo nødig miste de 500 Kr. om Aaret som han faar af den og han har en Gang været ovre og betalt 100 Kr for at faa Auktionen udsat i 14 Dage men nu skal det nok være paa Lørdag, og der er vel desværre ingen Sandsynlighed for at han kan redde den. Jeg tænkte i Aftes at I saa kunde følges med dem hjem, men saa kom Dit Brev i Morges at I først rejser Torsdag, hvad jeg ikke blev saa glad ved da jeg længes meget efter Jer. Vi kan laane en Fjedermadras hos Grossererens som Du kan ligge paa til vi faar Sofaen saa tænker jeg mig at Hyndet med Fjedrene kan bruges som Madras om Natten. Jeg var henne hos Farbroders, de skal jo have Auktion paa Fredag, jeg reddede adskillige Ting for 1 Kr 25 Øre, en stor gammel Vandkaraffel [tegning] 2 mørke Flasker 1 Sirupsfl. [tegning] en anden Flaske mørk [tegning] 2 gl Glas det ene bedre end det andet [tegning] en stenkrukke [tegning] 2 gamle Lamper af Glas, de ere til at sætte i en Lysestage fylde med Petroleum og en Prop i med Væge igennem [tegning]. Et Fajansekrus [tegning] ja, saa tror jeg ikke der var mere for Pengene, men saa forærede de os en storartet men meget slidt Gyngehest til Puf. Der er en Lænestol som jeg har Lyst til men jeg ved ikke om jeg skal se at faa den under Haanden eller lade den gaa paa Auktion jeg er bange for den bliver for dyr, den er grimt betrukken men af en god Form Stel af Birk den ser omtrent saadan ud, [tegning] men da alt Tøjet skal flaaes af den kan den jo ikke taale at koste ret meget. Jeg har lovet Kusinerne at de skal faa Lov til at se Puf blive konfronteret med Gyngehesten. Mange kærlige Hilsner til jer begge. Hils de andre.
 Din
 Johannes Larsen</t>
   </si>
   <si>
     <t>1900-11-16</t>
   </si>
   <si>
     <t>Højrup
 Erikshåb</t>
   </si>
   <si>
     <t>Grethe Jungstedt
 Alhed Larsen
 Christine  Mackie
 Harris Sawyer
-- Sawyer, Harris' far
+Joseph Sawyer, Harris' far
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Ellen Sawyer og hendes familie boede i Boston. De drev et kemisk laboratorium.
 Alhed Larsen havde smerter i forbindelse med sin anden graviditet, og lillesøsteren, Astrid/Disser, var pige i huset hos hende.
 Lille Lise er formodentlig en dukke.
 Det vides ikke, hvad Harris' bedstemor hed.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 1750</t>
   </si>
   <si>
     <t>Harry er rejst til Washington for at holde foredrag ved et Agrikultur-møde. Han kan godt lide at rejse. Harrys mave har det godt, og han har god appetit. Han har lånt en del penge til apparater. Ellen passer smørsyrerne og arbejder meget, så de kan få råd til at rejse hjem om sommeren. Hun takker for bogen, som lille Grethe sidder længe og kigger i.
 Ellen er bekymret for Alhed. Hvis det bliver farligt, må moderen sende telegram, og Ellen vil så være hjemme i løbet af en uge. Det er også hårdt for Astrid, som må knokle, selvom hun hellere vil sine litterære sysler. 
 Grethe er sund og rask; hun rejser sig ved møblerne, siger ord og har syv tænder.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/V9FF</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Laura Warberg
 Erikshaab
 Højrup
 Fyen
@@ -11259,51 +11259,51 @@
   </si>
   <si>
     <t>Karen på Erikshaab -
 Minnie -
 Ludwig Beethoven
 Margrethe Bentzen
 Thora  Branner
 Edvard Clemmensson
 Jens Hammer
 Grethe Jungstedt
 Adolph Larsen
 Alhed Larsen
 Johanne Christine Larsen
 Niels Lindberg
 Felix Mendelssohn
 Augusta Mogensen
 Christian Mogensen
 Kirstine -, pige i huset hos Hempel Syberg
 - Rosendal
 Ellen  Sawyer
 Harris Sawyer
 Henry Smith, nær Erikshaab
 - Sonne
 Hempel Syberg
 Andreas Warberg, Albrechts far
-- Ward
+Mathilde Ward
 - Wilstrup</t>
   </si>
   <si>
     <t>Chemilette: Beklædningsstykke til kvinder. Chemisette: Hæklet eller broderet bærestykke til en chemise. 
 Astrid var i huset hos Alhed og Johannes Larsen, mens de ventede deres barn nummer to. Alhed havde smerter i hoften under graviditeten. 
 Det vides ikke, hvem Doktorens, Thora R og Degnens var. 
 Barnet, der skulle døbes, var formodentlig Augusta og Christian Mogensens søn, Jupiter.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Laura Warberg til Astrid, 1900-11-28, 2401</t>
   </si>
   <si>
     <t>Laura Warberg vil sørge for, at Astrid får sendt sin kuffert med forklæder, handsker mv. 
 Alhed Larsen har nok fået det skidt, fordi de er flyttet. Harris Eastman har sagt til Ellen, at hvis Alhed får det værre, må Ellen rejse hjem til hende. Ellen arbejder meget i laboratoriet for tiden. Chefen er ved at gå fallit. 
 Lille Grethe går, idet hun skubber møblerne foran sig. Hun prøver at tale, og hun jubler, når forældrene kommer hjem. Minnie er en fantastisk pige i huset. 
 Laura har afholdt stor middag. Johanne og Christine spillede firehændigt. Laura har truet Karen med at skrive til hendes mor og sige, at de ikke kan bruge hende i huset. Derefter blev Kirstine mere omhyggelig. 
 Johanne og Christine når ikke at sy gaven til Ellen færdig før jul, så det er godt, at Alhed og Laura har noget til hende. 
 Der er ikke plads til pedalen i kassen, men måske kan Christine og Andreas/Dede tage den med.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/V6OL</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Frøken Astrid Warberg
@@ -11458,52 +11458,52 @@
 Christine Swane
 Adelheyde Syberg
 Hempel Syberg
 Sigurd Thomsen
 Vagn Thomsen
 - Vesterdal
 Johannes Vesterdal
 Albrecht  Warberg
 Frederik Warberg
 Laura Warberg
 Else Wienberg</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/5K5zZYof</t>
   </si>
   <si>
     <t>1900-09-01 - 1901-04-24</t>
   </si>
   <si>
     <t>Elna -
 Laurentius Allerup
 Ellen Agnete Amstrup
 Louise Amstrup
 Harald Balslev
 Lars Christian Balslev
+Laura Balslev
 Thorvald Balslev
-Laura Balslev, f. Leth
 Herman Bang
 Alice Bondesen
 Emil Brandstrup
 Thora  Branner
 - Fibiger, Frøken
 Marie Juul
 Otto Lagoni
 Peter Erasmus Lange-Müller
 Alhed Larsen
 Jeppe Larsen
 Marie Larsen
 Vilhelm Larsen
 Vilhelmine  Larsen
 Christine  Mackie
 Cathrine Meyer
 Erhard Meyer
 Otto  Meyer
 Sophus  Meyer
 Augusta Mogensen
 Christian Mogensen
 Otto Emil  Paludan
 Antoine-François Prévost d'Exiles
 Leopold Rosenfeld
 Ellen  Sawyer
 Erik Schaffalitzky de Muckadell
@@ -12126,100 +12126,100 @@
   </si>
   <si>
     <t>Malerne er taget til Hindsholm i voldsomt snevejr. Fritz Syberg mener, at Christine Swane er en af hans mest talentfulde elever; men hun skal tro på sig selv. Alhed og Johannes Larsen skal holde jul på Erikshaab. Fritz Syberg har foræret Marie Larsen nogle tegninger til "Historien om en moder".</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/UgIn</t>
   </si>
   <si>
     <t>Kjærbyhuus Mandag
 Saa kom de gode Malere afsted i et rigtig Vintervejr det stormede og snede saa voldsomt at de kom ikke længere end til Martofte saa gik de den ½ Mil til Nordskov Fader telefonerede om Aftenen men da vidste Smeden ingen Besked men lovede at telefonere om Søndagen Faer gik saa derned igjen og da vidste han at de var kommen Lørdagaften og allerede gaaet til Fyenshoved Søndagmorgen Kl. 9 her har ikke senere været Forbindelse med Hindsholm et tog blev siddende i Salby Lørdagaften først nu kom et Locomotiv med 1 Vogn med Arbejdskraft til at rydde længere frem 
 Det er underligt at være saadan afskaaren fra Omverdenen
 Jeg skynder mig at sende denne Seddel at Du kan faa nogle Malervarer saa hurtig som muligt Tusind Tak for dine Breve som glædede mig meget, ogsaa Syberg Besøg; han havde Baronens Billeder med til Marie fik hans Billeder til en Moder og hvor hun blev glad og jeg med kan du tro
 i Samtalens Løb sagde han uopfordret jeg er glad ved Skolen Uglen er den der har mest Malertalent blot hun vil lade være at tabe Modet naar hun kjører fast, bare klemme paa igjen og det vil du jo kjære Dinemor – vi er saa mange der tro paa dig som Maler brug dog de Goder der er dig betroet, spille jo rigtignok skal du tage imod al den Hjælp du kan faa men det kan vi tale om i Julen der er ikke længe til Gud ske Lov jeg skal se Eder Alle
 de rejser først til Erikshaab lille Juleaften Saa du faar dem at se Klaks kommer om søndagen før Jul og bliver 8 Dage hjemme han sendte en Hare som blev spist Faders Fødselsdag Georgs og [ulæseligt navn] og Las’ var her Meyer og Norden om Formiddagen Vennerne om Eftermiddagen saa her var rigtig Fødselsdag
 Nu gaar Fader med Brevene til Sukkerkogeriet og saasnart Banen er ordentlig farbar skal han ud at hæve Pengene og saa kommer vi lille Ven
 Marie er i Kjøkkenet vi vadsker
 Kjærlig Hilsen
 Her er saa koldt jeg kan knap holde Ben[ulæseligt]
 Kjære Dine
 Nu kom her Brev fra Marie og Vilhelm saa du faar Underholdning Det er storartet at Marie kommer med nu
 Du maa nok saa faa til Kjøberen for Marie maa jo have en ogsaa skriv nu endelig til mig hvad vi skal ud med til Frokosten at jeg kan være forberedt
 Hils Alle i Hast
 Din glade Moder</t>
   </si>
   <si>
+    <t>1902 eller 1903, sommer</t>
+  </si>
+  <si>
+    <t>Andreas Larsen
+Johan Larsen
+Marie Larsen</t>
+  </si>
+  <si>
+    <t>Andreas og Johan Larsen (Puf og Lysse) er tilsyneladende blevet passet i Alheds barndomshjem, Erikshaab, som Puf tror hedder "Jereshaab".</t>
+  </si>
+  <si>
+    <t>Alhed Larsen har taget toget til Erikshaab, hvor hendes sønner allerede var. Andreas (Puf) havde meget at fortælle, og han ville have, at hans far også kom til "Jereshaab". Marie har sovet med børnene i det store værelse.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/n7bN</t>
+  </si>
+  <si>
+    <t>Lille, go’e Lav!
+Jeg kom godt herned i Gaar, men det var knusende varmt at køre i Toget. I Odense styrkede jeg mig paa en Bajer og 2 Stk. Smørrebrød. Ungerne har det udmærket, Puf er bleven tykkere og Lysse er bleven saa voxen og udviklet, han var glad ved mig, men er dog gladere ved Marie nu. Puf var henrykt over mig og havde 1000 Ting at fortælle mig, og blev ved at tage det Løfte af mig, at jeg ikke maatte rejse igen, da jeg hilste ham fra Dig sagde han at Du skulde ogsaa komme med paa Jereshaab og blive der altid. Jeg har ligget paa Gæstekammeret i Nat, Marie ligger inde paa ”det store” med Ungerne, men de kom begge to ind til mig i Morges. – Marie befinder sig vel og har taget 2-3 Pund paa. Nu Farvel lille Las, jeg kan ikke lide [ordet overstreget] lide at være fra Dig!. 1000 kærlige Hilsner fra Din egen Alhed, der elsker Dig.
+Fredag</t>
+  </si>
+  <si>
     <t>Vinter 1902</t>
   </si>
   <si>
     <t>Akkerupvej 3, 5620 Glamsbjerg, Danmark</t>
   </si>
   <si>
     <t>Louise Brønsted
 Andreas Larsen
 Georg Larsen
 Johan Larsen
 Christine Swane</t>
   </si>
   <si>
     <t>Alhed Larsen er i forældrenes hjem på Erikshaab med sine drenge. Hendes far, Albrecht Warberg, døde i oktober 1902, og det er formodentlig efter den tid. Søsteren, Louise (Lugge), bor endnu hjemme. Hun blev gift i 1903.</t>
   </si>
   <si>
     <t>Alhed beder Johannes Larsen finde rester af noget kjolestof og enten sende eller medbringe det. Han må også skynde på skrædderen. Alhed regner med, at Johannes Larsen raderer.
 Ungerne er søde, men Lugge (søsteren Louise) har fået et tilbagefald.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ikq3</t>
   </si>
   <si>
     <t>Lille go’e Lavsi!
 Kunde Du ikke være saa sød at gaa op paa Loftet i den store, grønne Kiste og finde nogle Klude som min skotsktærnede Kjole, de ligge rullede sammen (vistnok paa Bunden til højre) og sende mig dem strax til Reparation af min Kjole. Hvis Du kommer stra [ordet overstreget] Fredag, kan Du tage dem med, kommer Du først Lørdag, maa Du sende dem. Vil Du vedlægge to gamle Opslag som det rødtærnede Liv, jeg har faaet af Christine, det ene har Puf vist anbragt i Madskabet, det andet er i F [bogstavet overstreget] den firkantede Fløjlsæske paa Skabet ved Din Seng. Mens jeg er ved Tøjspørgsmaalet, saa pas endelig Skræderen, at han faar det hele færdig til Dig, jeg glæder mig meget til at faa Dig saa fin og køn. – Jeg er meget spændt paa, om der er Brev nu med Posten, jeg længes meget efter at høre, hvordan Du lever, længes i det hele forfærdelig efter Dig. Du raderer vel? Tænk, i Morgen er det 8 Dage, siden jeg hørte eller saa noget til Dig. – Vil Du ikke gaa til Grossereren med Kontrabogen og den lille gule Seddel, men Kludene paa [ordet overstreget] maa ikke komme sammen med det, da det kan forsinke dem, det er ikke sagt, det andet kan blive hentet strax i Højrup. – Doktoren var her i Gaar, Lugge fik lov at staa op i Dag, men hun fik desværre Tilbagefald i Nat. – Ungerne er søde og flinke, men kedelig med den Vinter, jeg havde glædet mig til at køre ud med dem
 1000 Mill. Hilsner
 Posten Din egen Alhed
 jeg elsker Dig knusende</t>
-  </si>
-[...20 lines deleted...]
-Fredag</t>
   </si>
   <si>
     <t>1902-03-06</t>
   </si>
   <si>
     <t>Nicoline  von Sperling</t>
   </si>
   <si>
     <t>Sandholt Gods</t>
   </si>
   <si>
     <t>Anne Marie Brodersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Niels var, eller hvad "sagen", som omfattede ham, gik ud på.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 0239</t>
   </si>
   <si>
     <t>Nicoline von Sperling ønsker Albrecht Warberg alt godt. Det var hyggeligt, at hans kone forleden var med på besøg. 
 Om tirsdagen vil Frk. Sperling få fat på Niels. Albrecht Warberg må lade hende vide, om han selv kan deltage.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/PlGA</t>
@@ -12261,51 +12261,51 @@
 Johannes Larsen og Fritz Syberg sidder og drikker bajere hos Georg Larsen, hvis kone er ved at føde i værelset ovenpå. 
 Johannes Larsen og sønnen Lysse har spist hos Syberg-familien.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/jeab</t>
   </si>
   <si>
     <t>Kjerteminde 10 Juli 1902
 Kæreste Alhed!
 Jeg skriver til Dig for at lade Dig vide at Møllerens Børn har Skarlagensfeber. De hentede Læge i Gaar og det viste sig at de har haft det i længere Tid, saa længe at det ene af Børnene skaller og altsaa har det omtrent overstaaet, Marie fortalte det før og foreslog at jeg skulle lade Dig det vide. Hun mente at Du maaske hvis det kunde lade sig gøre vilde efterlade Puf dernede til vi kommer hjem fra Nordskov, men det maa Du selv om. Jeg sidder her hos Grossererens med Baronen, han beder mig hilse, vi er paa den tredje Bayer. Georgs Kone ligger oven paa og er ved at faa en lille, de hentede Jordemoderen i Nat men efter hvad Due siger er der ikke passeret noget endnu. Vi var til Aften hos Hønset og Baronen i Gaar. Snaps stegte Kyllinger og Rødvin og Madeira. Lysse og jeg laa dernede i Nat og Baronen hos os da det regnede da vi skulde hjem. Hils dem alle sammen dernede. Jeg glæder mig til at se Dig i Morgen. Din
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1902-07-27</t>
   </si>
   <si>
     <t>Nordskov
 Højrup, Faaborg</t>
   </si>
   <si>
     <t>- Bendix
 Andreas Larsen
 Jeppe Andreas Larsen
 Johan Larsen
 Vilhelmine  Larsen
-Marie   Larsen, Georg Larsens datter
+Anna Marie   Larsen, Georg Larsens datter
 Christine Swane
 Fritz Syberg
 Albrecht  Warberg</t>
   </si>
   <si>
     <t>Alhed og Johannes Larsens to drenge blev i juli 1902 passet hos Alheds familie på gården erikshaab, fordi Møllerens børn i Kerteminde havde skarlagensfeber. 
 Johannes Larsen og hans søster Christine var i samme måde i Nordskov for at male.</t>
   </si>
   <si>
     <t>Alhed ved ikke, om Johannes Larsen er i Nordskov eller Kerteminde. Hun håber ikke, at han er ude i stormvejret.
 Godt, at lille Anna kom sig hurtigt.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/H5K8</t>
   </si>
   <si>
     <t>Kæreste lille Lavsi!
 [Nu v]ed jeg jo ikke, hvor jeg skal [send]e hen, til Nordskov eller [K]erteminde, jeg vælger det sidste [da] Vejret jo har været noget ustadig. (Fader sidder og siger ”værsgo Ladersen” og beder mig hilse) jeg vil da heller ikke haabe, Du er derude i denne Storm, jeg kan ikke taale at tænke paa, Du sejler i Pram i dette Vejr. – Vi har det udmærket, Ungerne er søde og raske. – Vi har besøg af Frk. Bendix Kæreste, Madvig [? svært læseligt navn], i disse Dage, han er meget sød og tiltalende, ligner Napoleon en hel del, og er for Resten ogsaa Franskmand, han har kun været 1 Aar i Danmark men taler fuldstændig rent [og] uden Accent, det er godt [noget af papiret mangler]. Jeg skal skrive til Kunst[nerens] Fødselsdag, - mens Du [noget af papiret mangler] det? – derfor faar [Du] kun et Par Ord. – Hils [de] gamle og Uglen, hvis Du er der endnu. Hvor det var godt, at lille Anna kom saa hurtig over det. Tak for Dit Brev! jeg haaber, jeg faar et igen nu om lidt, naar Vognen kommer fra Højrup, det glæder jeg mig til. 1000 Hilsner fra Din egen Alhed
 Det er nok en Ugestid endnu, at vi ikke skal ses, med mindre, Du kommer herned!!
 27 – Søndag – Erikshaab.</t>
   </si>
   <si>
     <t>1902-07-31</t>
   </si>
   <si>
@@ -13008,51 +13008,51 @@
 Alhed synes, at Larsens billede af påfugle måske er for godt til en "anden ophængning".</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/K1YV</t>
   </si>
   <si>
     <t>Kæreste Larsi!
 Du er rigtignok flink til at skrive til mig, jeg blev meget glædelig overrasket ved at faa et her i Kerteminde strax efter min Ankomst, det kom med 2 Toget. Jeg kunde nok ogsaa trænge til lidt Opmuntring. Jeg fik ikke Dis med alligevel. Mor ligger nemlig syg, hun har længe været daarlig, men i Gaar blev det saa meget daarligere, at Doktoren blev hentet. Det er Brystkatarrh og Mavedito, begge i meget høj Grad, saa der er Feber med, saa [ordet overstreget] hun skal ligge ganske stille hen og Dis skal passe hende, Johanne har jo sin Musik i Odense og meget andet. Og Laura faar jeg jo ikke mere, saa nu er der jo igen det skrækkelige at jeg skal gaa her alene; naa, men det gaar jo nok. – 
 Ungerne var henrykte ved at komme hjem og gense alle deres smaa Ragerier. Her saa saa nydeligt ud og Vejret var jo henrivende. Kunstneren traf jeg i Eftermiddag, han rejser ud til Nordskov i Morgen. Tænk Dig, det var slet ikke det med Katten i Døren, Kunstforeningen vilde have, det var det lille Bryggersstykke til 100 Kr!! Og det med Flaskerne paa Loftet var det sikreste, det var de alle enige om, at de skulde tage. Det er rasende ærgerligt, Kunstneren mente Du uden videre skulde flytte Sedlen tilbage til Katten eller ogsaa helt tage den bort, det vilde Philipsen udmærket kunde forstaa, sagde han. – Marie og Agraren sidder herinde hos mig Marie skriver til sin Mor og Agraren har rørt en Æggesnaps til os hver. Vi har læst en Høne i Aften. Grossereren sagde, at det var godt nok til Dig, at Du ikke havde solgt noget, Du kunde lade være med at male saadan noget som Folk ikke brød sig om!! Det er jo godt det med ”Fremtiden”! der er dog Chancer. Hør, mon det Paafuglebillede ikke bliver for godt til 2den Ophængning. Sikken et dejligt Vejr Du har haft at male i Dag. Hils Schous 1000 Gange og bed dem undskylde, at jeg var saa væmmelig! Hils ogsaa Lud og andre. Puf ber mig fortælle Dig, at han havde klædt sig selv af i Aften. Lysse spurgte da jeg klædte ham af, om Du snart kom hjem med noget Brystsukker til ham, og da jeg benægtede det sagde han, at saa [de to ord overstreget] ”saa er han en lille Gris”!
 Naa nu Farvel, jeg er bleven træt og søvnig.
 Din Alhed</t>
   </si>
   <si>
     <t>1903-5</t>
   </si>
   <si>
     <t>USA
 Mass.
 Dorchester</t>
   </si>
   <si>
     <t>Ingeborg Abrahams
 Ellen Agnete Amstrup
 Louise Amstrup
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Niels Elgaard Amstrup
 Alfred Goldschmidt
 - Grønlund
 Jens Hammer
 Grethe Jungstedt
 Alhed Larsen
 Johannes Larsen
 Christine  Mackie
 William Mackie
 Mogens Mogensen
 - Mogensen, Fru
 Otto Emil  Paludan
 Ditlev Schroll
 Hempel Syberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Laura Warberg var på besøg hos sine to døtre i Boston fra ca. marts til juni 1903. 
 Hellig Olav var et af Skandinavien-Amerika Linjens (DFDS) tre søsterskibe. De andre var United States og Oscar II. Frederik VIII kom til i 1913. Hellig Olav blev søsat 1902 fra Glasgow værftet Alex Stephen &amp;amp; Sons, målte 158,5 x 17,8 meter og var indrettet til transport af 1170 passagerer, 130 på 1., 140 på 2. og 900 på 3. klasse. Hellig Olav kom til København i 1903 og blev sat ind på sin rute fra København til New York. (http://www.liners.dk/ship-dk/Hellig_Olav/Hellig-Olav-dk.html)
 Det vides ikke, hvad der menes med, at Peter fik land, eller hvem han var. 
 Alfred Goldschmidt og Astrid blev gift i 1904 og skilt i 1914.
 Det vides ikke, hvem "Hollufgaardene" er, men Hollufgaard er en herregård, der ligger nær Odense. 
 I Danmark blev pund (svarende til 500 gram) anvendt frem til metersystemets indførelse i 1907.</t>
@@ -13316,53 +13316,53 @@
 3de Forretn. Pans Kaabe var jo i Flyttevognen alligevel; Pakmesteren kom tilbage hertil og ham fik jeg til at tage Pe[ulæseligt] og en stor Pakke med sig til at putte ind i Flyttevognen. I maa da have funden den og givet Pan den for længe siden ? ? ?
 Pakken staar i de [ulæseligt], men du aner ikke hvor det var svært at finde det hele. Jeg havde dog for Resten været forberedt paa langt større Fadaiser end dem jeg har begaaet. – Nu har jeg fastsat min Rejse til Staden og jeg haaber, at jeg ikke skal bestemme mig om; Torsdag d. 19de fra Odense og jeg glæder mig kolossalt – ikke mindst til lille Alfred, hvem du nok gaar og finder bedre og bedre?
 Hvad mig selv angaar, saa har jeg det brillant; jeg spiller til min egen Tilfredshed – det gaar saa grinagtig let for mig i denne Tid og saa læser jeg med Lidenskab. Jeg læser Ibsen – ja, jeg studerer Ibsen kan jeg sige, slæber hele Tasker fulde af hans Bøger med hjem og læser saa de glimrende Lambek Kritikker - lige efter, det er en sand Svir, og jeg studerer Brandes: Henrik Ibsen og jeg studerer Bierfreund: Florenz. Denne sidste kunde jeg ikke staa for da jeg traf den i en Boghandel i Odense, købte den for 3 store Kroner [skrevet under sidste ord ”Kroner”] og har nu i Aften læst om Fra Giovanni – alias: Beato di Angelico – alias: Fiesole. – ham der har lavet alt det vidunderlige overjordiske i Museo di San Marco i Florenz. Du ved, at den tyske (svenske) Maler skrev til dig at du maatte endelig se S. Marco Kloster i Florenz og jeg sad og maabede og vidste ikke rigtig hvad det var; senere gik det op for mig, at det var det herlige Sted, hvor jeg gik og fik Kvalme af Begejstring og hvor Tutte og jeg maatte lade vore amerik. Misser passere, for at vi alene kunde nyde Herlighederne. Det var det vidunderligste jeg saa af Kunst i Florenz. Ogsaa Bierfreund er meget begejstret. hm! hvilket jo altsaa geraader hans Smag til Ære. Hvorledes gaar det med Herzeriet giver det stadig smaa Livstegn med Omsvøb fra sig? Skriver Målerne noget? Hvad siger lille Alfred for godt? Saa vidt jeg har forstaaet det, har han heldig overvunden mig som Skær, hvorpaa der jo maatte strandes. Han skrev lidt forblommet derom. Det er igen [ulæseligt]gaards Ord i Elsa Finnes Mund. Saa snart Haabet dør, dør ogsaa Kærligheden. Hvad? tror du ikke.
 Naa – Pallams Stue er bleven nydelig kan du tro. Hvem der ser den er begejstret og den er ogsaa ganske overordentlig smuk. Et dejligt rødt Gulvtæppe har vi fået, en smuk Messinglampe, to smukke Lysestager - Møblerne er jo dejlige. Chatollet ikke til at stå for. Nye Gardiner – samme Slags som de gamle. –
 Der sad jeg skam og faldt i Søvn. Klokken er lige ved 11, da ["da" overstreget] jeg ville oppe paa mit Værelse, der jo ser ud ganske som før, men ak hvor længe varer det før ogsaa det kommer under ”Forvandlingens Lov.” Naa, jeg er nu ikke mismodig, det er man jo ikke, naar man er i Ballonen – du husker vel Elles gamle Udtryk for, naar der var Fart i en – åndelig ment. Du er vel ikke ked af, at du skulle rejse – jeg kan ikke rigtig blive klog paa dig; et Sted skriver du, at du længes efter at komme ”ud” og et andet noget om at der endelig maa ligge Brev til dig nar du kommer til Nervi træt og sløj el. lignende - Hvad er den rette Mening (? Lad mig høre lidt nærmere om denne Sag. Jeg tror nok, at jeg p.Gr.a. Søvnighed maa sige Stop for i Aften bare jeg vidste, om du faar dette i Kbhvn. eller ej; I skrev ikke noget om, hvor længe Rejsen var udsat, saa det vidste I vel ikke. Farvel lille Dis og Lykke paa Rejsen, lad mig se, du holder Halen højt. 
 Skriv snart. Hils Hirschsps.
 Din Junge.
 Kære Dis!
 Bare to Ord Posten er der! Jeg er lige hjemkommen fra Kbhv. Du maa skrive til Mor, hvad tænker du dog paa? Hvor kan du lade hende gaa i den Pine og Uvished og for Peter er det jo stor Skam
 Skriv nu
 H[ulæseligt] T.</t>
   </si>
   <si>
     <t>1904-01-19</t>
   </si>
   <si>
     <t>Nørhaa</t>
   </si>
   <si>
     <t>Ellen Agnete Amstrup
 Louise Amstrup
 Eva Balslev
 Ida Balslev
 Johan  Balslev
 Lars Christian Balslev
+Laura Balslev
 Rigmor Balslev
 Vibeke Balslev
-Laura Balslev, f. Leth
 Alhed Marie Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Niels Elgaard Amstrup
 Christine  Mackie
 Marie Paludan
 Otto Emil  Paludan
 Ellen  Sawyer
 Hempel Syberg
 Maria von Sperling. g. Balslev</t>
   </si>
   <si>
     <t>Thorvald Balslev var i 1904 ansat som præst i Nørhaa i THY. Efter hans fars død i 1896 måtte Thorvald Balslevs mor naturligvis flytte fra præstegården. 
 Otto Emil Paludan overtog efter Albrecht Warbergs død i 1902 både stillingen som godsforvalter ved grevskabet Muckadel og boligen Erikshaab. Laura Warberg og sønnen Andreas flyttede i første omgang til København. De to døtre, der boede langt væk, var Ellen Sawyer og Christine Mackie, som begge var gift og bosat i Boston. 
 Louise og Johannes Brønsted fik 19. jan. 1904 deres første barn, Alhed. 
 Johan Balslevs kæreste eller hustru i 1904 kendes ikke, og Eva Balslevs søster er også ukendt.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3847</t>
   </si>
   <si>
     <t>Thorvald Balslev har været ked af, at hans mor og Laura Warberg ikke blev naboer, da de flyttede til København. De er jo lidt i samme situation. Men det er godt, at Thorvalds mor og hendes datter bor så tæt på hinanden. Det må være svært for Laura Warberg at have to døtre langt borte. 
 Thorvald håber, at Otto Emil Paludan ikke længere er så trykket af situationen. Warberg-familien vil nok altid betragte Erikshaab som deres hjem. Sådan har Thorvald det med Tarup. 
 Thorvald og hans familie sover længe. Vinteren har ikke været hård. Han spadserer meget; blandt andet på besøg hos gamle og syge. 
 Eva har mavekatar, men ellers er familiens medlemmer raske. 
@@ -13624,51 +13624,51 @@
 Kære lille Junge! Du skriver i Dag, at hvis mine Breve nu udeblev, så vilde Du savne dem meget – og nu har jeg snydt Dig 2 Gange – forrige Mandag sendte jeg kun et lille lumpent Kort – jeg havde Hastværk til Rejsen – og sidste Mandag var jeg på Erikshåb. Derovre fik jeg et langt godt Brev – og i Dag til Morgen fik jeg ogsaa ét – og for dem begge takker jeg meget. – Du kan ellers tro, at Fyensturen var brilliant – skønt den egentlig blev meget kortere, end jeg oprindelig havde tænkt mig. Sagen var nemlig, at jeg tog Johanne Goldschmidt med – jeg havde saadan Lyst til, at hun skulde se Stederne derovre – og hun var da også vildt begejstret på hele Turen. Hør så: Det var en Torsdag, at vi omsider blev udrustede – og mødtes Kl ½ 1 på Hovedbanen – og Vejret var så venligt at være strålende dejligt – rigtig Solskinsvejr, hvilket er sjældent nok nu om Dage. Et såre yndigt Syn mødte mig strax på Banegården – Johanne – høj og frisk og smilende ud af et overstadig godt Humør – og på hver Side af hende – begge ["begge" overstreget] vore respektive Mødre – den ene givende Formaninger – den anden ventende på også at give Formaninger – jeg siger Dig, at de så uhyre søde ud alle tre – så kom vi da af Sted – og for Resten gav ikke den ene den anden noget efter i Retning af godt Humør – og skønt det anstrengte vore Stemmer meget – så snakkede vi dog hele Vejen – lige til Odense. Da vi så kom over i det lille Kertemindetog, faldt vi mærkelig sammen og hvilte trætte lige til Kerteminde. Dèr modtog Las os og vi drog op - og ind i lyse, dejlige Stuer, hvor Be – gæstemild og glad - modtog os; også Ungerne udviste Begejstring, der steg uhyre, da vi kom frem med mange herlige Sager, der lå gemt i vore Kufferter.
 Så kom vi ind og blev bænket ved et af B’s bekendte bugnende Måltider: Der var varmt Revelsben – der var Sylte og Rødbeder – stribet Flæsk og Gåsefedt – og Æblesmør – og så mange dejlige Ting – og naturligvis små røde Snapse. Til disse sidste indfandt sig Agraren, der strax vandt Johannes Hjerte – ligesom han i Fjor (til min Glæde) vandt Alfreds. 
 Ud på Aftenen spillede jeg mit lille udvidede Repertoire for dem, og fik Ros af Be. Og til sidst sang Johanne – og det gør hun dejligt. Om Fredagen var Dr Petersens dèr i Besøg, han er en kunstig lille Fyr – og Konen var ganske anderledes end i Sommer; jeg mener, at dengang kom der ikke mange Pip fra hende, men nu skal jeg love for, at hun pippede – (og mere var det da heller ikke.) Tillige så vi den Dag Marie og Uglen. Du ved vel at Uglens Lunger er angrebne, hun skal på Haslev Sanatorium. 
 Lørdag Aften var vi bedt med ned til Kunstnerens til Aften; forinden var vi en lille Mørkningsvisit ovre i Kærbyhus – Johanne og jeg – vi traf gamle Larsen, Fru L. Marie og Uglen; de var rasende søde – og der var lunt og hyggeligt. 
 Så gled vi hjem igen – pyntede os en Smule – og fulgtes så med Las og Be – i det ubeskriveligste Uføre – ganske bundløst – over Markerne ned til Gården. I Guder! hvilken Skønhed i deres Stuer! det var jo sådan, at man blev helt stille derved. 
 Næste Dag var det Søndag; vi var om Formd. en herlig Tur i Klinten sammen med Agraren. Det var blidt og stille Gråvejr – Vand og Himmel gik i èt – og vi måtte stå meget længe oppe på den høje Klint og se ud over det altsammen. – Da vi kom hjem, havde Be Festmiddag til os - Kyllingesteg og fin Dessert. I Mørkningen kom Marie og Uglen og Agraren efter os alle til Tur – vi gik da allesammen – også de yndige Unger – omtrent helt op til Hverringe Skov. Solen var gået ned – men havde efterladt den mest storslåede røde Purpurhimmel – så vi måtte blive ved at vende os om – og Vandet farvedes med det fineste Rødt – pragtfuldt var det! oppe ved Hverringeskoven stod vi stille allesammen i Tusmørket og så ned over den lille By, der lå nok så fredeligt med det røde Skær fra Himlen henover sig – og Ungerne løb legende ind på Grønmarken – men der var så sært stille – og det var bleven temmelig mørkt; så kom de tilbage og stod ganske stille hos de voksne. Og så gik vi hjem. 
 Næste Formiddag rejste jeg med 11 Toget til Odense – Johanne blev til 3 Toget – jeg fulgtes derud med Uglen, denne fulgtes af Marie, Uglen skulde nemlig til Sanatoriet. Jeg var meget glad over, at det traf sig sådan med min samtidige Rejse, for jeg opmuntrede Uglen en hel Del – hun var naturligvis noget nedstemt. Vi gik på Konditori sammen og havde det rart og hyggeligt. – Så gik jeg et Par Besøg - til Onkel Syberg på Kontoret, og til min Kursuskaptain – Konen tog imod mig og sendte mig lige ind i Skolestuen, der var myldrende fuld af Lømler og Lømmelinder, der alle – med megen Larm – rejste sig, da jeg kom ind. Kaptajnen blev synlig glad – sagde strax – med en bred Håndbevægelse – halvt præsenterende – det er Mesteren for alle de danske Stile, vi læser op! Og de gjorde jo store Øjne, og jeg lo naturligvis. Så tog Kaptajnen fra Bordet en lille Klatpapirsvugge [tegning], Du kender dem nok, og viste mig den – i Låget fandt jeg da – under slebet Glas - mit eget Grinebillede! Det var jo en stor Ære! uha – År ud År ind skal man sidde der og grine til Alverdens Lømler. – Så gik jeg op at blive fotograferet – og sender hermed 3 Billeder. Du skal have det ene og så vil jeg bede Dig give Ella og Mornine hver sit også. Det er jo en lille tarvelig Julegave, men i År kan det ikke blive til mere – vi er jo i en fornem Gæld, vèd Du. (Fl[ulæseligt])
 Nå, ved 5 Tiden mødte jeg med Johanne på Banegården og vi gled til Højrup, hvor Jørgen holdt efter os. Og vi kørte i buldrende Mørke – lidt Snuskregn --- og vild Jubel – til Erikshåb, hvor alle tre Indvånere modtog os – og velkommede os på det kraftigste – i godt Humør allesammen.
 2)
 Der var lyst og varmt og hyggeligt alle Vegne. Men helt imponeret blev jeg i Pallams Stue – der er kommen meget unikke Tapeter, der navnlig fremhæver de smukke Møbler på en ganske ejendommelig Måde – især det store Chatol tog sig ganske pragtfuld ud på den lyse Baggrund; og saa var det poleret op, så alle de små dejlige Indlægninger kom ordentlig til deres Ret – jeg forsikrer Dig det var en Nydelse af Rang at se på det gamle ærværdige Stykke. Vindues- og Dørkarme var malet hvide – også det så udmærket smukt ud. – Vi mærkede tydeligt – også dèr – at vi kom umådelig tilpas og var meget velkomne, og det gir sådan hyggelig Fornemmelse. De første Dage fulgte stille og roligt, man befandt sig i et stadigt Velvære – om Aftenerne spillede og sang vi henholdsvis den ene og den anden. Og om Dagene gik vi herlige Ture – én Formiddag på Orene, fulgt af Forp Mogensen, der tilfældig stødte til på Vejen, han var gudskelov i helt fornuftig Lune – jeg lider ikke, når han er altfor vittig. – Den sidste Aften (Onsdag) var det så kedeligt, at da J. skulde med 6 Toget til Spilletime i Fåborg; og netop da de havde bedt Mogensen til fin Aften på os ForpM. havde Guitaren med og sang alle sine Viser, jeg måtte sidde og puffe til Johanne hele Tiden for at få hende til at le – af Viserne gjorde hun det ikke. Senere sang Johanne. Kl 11 gik de – netop som da J. ankom. Han indbød os til at se sin Stue – vi sagde da Godnat nede og drog – feststemte (effera "effera" overstreget op i d[ulæseligt] J’s Stue. En go Flaske dry Madeira samt 3 små blanke Glas (jeg forklarede Joh. at de blev vadsket henne i Vandfadet mellem hvert Sold) og så dryssedes et Væld af Cigaretter ud over Bordet – og så soldede vi og sludrede og røg til Klokken blev umådelig mange – over 2. Def. fulgte os ned - og i Sovekammeret fortsatte Sludderen endnu længe – så hvis det havde været Sommer, havde det været højlys Dag for længe siden. En uhyre vellykket Aften. 
 Vi måtte (desværre) op 7 næste Morgen. Tog nemlig af Sted med ½ 11 Toget. Jeg mindedes vor Rejse for 6 År siden – vi skulde høre Leonard Bonvick. Denne Gang bumlede vi for at høre Ellen-Beckaften. Vi var noget triste ved Afrejsen begge to – og slet ikke glade over igen at skulde stampe i den beskidte og usunde By. - Begge Mødre modtog på Banegården – og vi traskede hurtigt af Sted med hver sin. Mor sagde Farvel strax – jeg måtte klæde om i susende Galop og så påen igen. Ellen Beck var dejlig at høre selv om man også var nogen forsviret. 
 Næste Dag gik jeg til Frokost hos Mor og berettede om min Rejse. Og næste Dag igen var nu i Lørdags. 
 Lørdagen er en hel lille Fest for os – så kommer nemlig Alfred hjem. 
 Denne Gang havde vi desværre det Uheld, at vi skulde til Johannes Fødselsdag – der var stort Selskab. Uha, jeg var så ked af det – og kunde dårligt nyde alle de brave Mennesker – mest Ernsts Kunstnervenner – alle meget søde og flinke. Vi var 22; og til sidst nåede Stemningen det Punkt, der er karakteristisk for alle Jødesammenkomster – de hylede sang – slog på Tromme – hvinede – hoppede – sprang – dansede – klappede - - - - - frembragte en ulidelig Støj. Vi var først hjemme Kl 3. Og så kan Du tænke Dig – Alfred var tilsagt at møde i Forretningen Kl 9 næste Morgen!! Vi skrev da naturligvis, at han først kom Kl 10 – men det var da lumpent alligevel - er jo Søndag – og den eneste Dag vi har sammen. Sovet ud fik han jo ikke engang. Han kom først hjem Kl ½ 12 – og Kl 12 ½ gik vi til Middag hos Mor – sammen med de to andre Sæt. Der var dejlig hyggeligt – og vi var der nogle gode Timer. Saa gik vi til Palækoncert, hvor (jeg for 2den Gang) vi hørte Leop. Rosenfeldts nyeste: ”Henrik &amp;amp; Else” for Solo – Kor og Orkester. Det er meget smukt – Onkel Leopold måtte – skønt nødig – frem fra sin Pille og bukke, sådan klappede de. Så gik vi hjem og meget tidlig i Seng; Mandag sov vi (trætte som vi var) over os, nåede ikke at drikke Kaffe – og jeg nåede ikke at følge Alfr. til Skibet, som jeg altid plejer, og det var meget trist – ja, Du aner ikke, hvor disse Mandag Morgener er melankolske – enten det nu er når jeg har fulgt Alfred – og kommer hjem til et halmørkt – iskoldt Hus – og så uendelig tomt – eller som denne Mandagmorgen, når Alfr. løber fra det hele – ud i de mørke, våde Gader med alle de søvnige Lygter, mens jeg bliver ene tilbage – frysende og ensom uha ha! En grulig Måde at være gift på – jeg glæder mig snart ligefrem til at komme til Malmø! Og hver Gang varer det flere Dage, inden jeg kommer til Hægterne. Sørgmodighed var da alene Grunden til, at jeg ikke skrev til Dig i Går – og nu må jeg hellere vente til i Morgen – så får Du det vist lige til Jul; men ved Du hvad – jeg kan skam ikke ønske glædelig Jul allerede nu – så sender jeg hellere et lille extra Kort på Søndag – det når Jer nok. Vi er bedt til Leop. Rosenfeldt Juleaften – det er nok en Ære for os; vi går dog først til Mor, sammen med de andre. Det er nemlig kl 5 ½ det andet først c 9 ½. Det kan nu blive ganske morsomt – de siger, det er uhyrefestligt – en Masse Musik. De er der altid Juleaften (Goldschmidterne). Pallam har bedt mig besørge en Bog til Dig – nu håber jeg Du bliver glad for Dronning Gåsefod – jeg besørger den sendt i Morgen – hvis den ikke findes så tager jeg Joh. V Jensen: Nye Himmerlandshist. At Du ved, det er fra Pallam.
 Tusind kærlige Hilsner til Eder begge to - og allesammen
 Dis.</t>
   </si>
   <si>
     <t>1905-11</t>
   </si>
   <si>
     <t>Sidsel -
 Julie Brandt
 Bodild Branner
 Ellen Branner
-Wilhelm Branner
+Vilhelm Branner
 Alhed Marie Brønsted
 Louise Brønsted
 Alfred Goldschmidt
 Drude Jørgensen
 Alhed Larsen
 Johannes Larsen
 Christine  Mackie
 Hempel Syberg
 Andreas Warberg</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt lånte formodentlig Laura Warbergs lejlighed på Sortedams Dosseringen i København, mens Laura Warberg deltog i dåbsfesten i Odense. Sidsel var pige i huset hos Laura Warberg.
 Dåbsbarnet må have været Thora og Wilhelm Branners førstefødte, Bodild, og Thoras adoptivfar, Hempel Syberg, lagde hus til festen. 
 Det vides ikke, hvem Kaufmann, Meyer, Helga og Johanne G. var.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0891</t>
   </si>
   <si>
     <t>Dåbsfesten i Odense var vellykket. Den lille pige var yndig, og Thora/Tutte havde ny dragt på. Laura Warberg har været fire dage på Erikshaab.
 Christine Mackie er bange for kryb, og Laura ville hjælpe med at indfange dem.
 Louise/Lugge Brønsted er rejst til Småland.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/4KkS</t>
@@ -13681,51 +13681,51 @@
 Kærlig Hilsen! Jeg skal skrive samme Dag jeg faaer fra Dig.
 Mor. 
 Skuddene kan nok taale lidt Morgensol.
 Vild Du lade Brevene ligge hos mig?</t>
   </si>
   <si>
     <t>1905-01-17</t>
   </si>
   <si>
     <t>Haslev</t>
   </si>
   <si>
     <t>Kikkenborg 12-13, 5300 Kerteminde, Danmark
 Erikshaab Assensvej 198 5750 Ringe</t>
   </si>
   <si>
     <t>Christian Eckardt
 Margrethe  Eckardt
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Jeppe Andreas Larsen
 Johan Larsen
 Johannes Larsen
 Marie Larsen
-Marie   Larsen, Georg Larsens datter</t>
+Anna Marie   Larsen, Georg Larsens datter</t>
   </si>
   <si>
     <t>CHristine er indlagt med tuberkulose på sanatoriet i Haslev.
 Kikkenborg er et strandområde i den nordlige del af Kerteminde.
 Erikshaab er Alhed Larsens barndomshjem.</t>
   </si>
   <si>
     <t>Christine har fået en sygdom oveni tuberkulosen. Hun er i gode hænder på sanatoriet. Johannes Larsen har fået penge for nogle tryk, så han vil sende penge til Christine.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/yGcJ</t>
   </si>
   <si>
     <t>Kjærbyhus Mandag
 Kjæreste lille Ugle!
 Tænkte jeg ikke nok at du var syg, da der ingen Brev kom igaar det var Søndag og saa haabede jeg paa Morgendagen, men det var jo en fremmed Udskrift
 Saa skal du ogsaa prøve den Sygdom, men kan jeg nu ogsaa stole paa den Doktor at det ikke er farligt. Vær ved godt Mod kjære Barn, nu slipper Du da nogen Dage for at proppes med Mad havde jeg Penge min Skat der skulde snart En af os være hos Dig og fortælle op om os; Dagen gik nogenlunde for mig trods min Uro, der var Bal i Kluppen Las og Alhed skulde med, Agraren spiste Middag der De havde slagtet en stor Kylling fra Erikshaab der aldrig havde lagt Æg og den var saa fed, at lille Marie slet ikke kunde tage den ud for det bare Fedt
 Jeg fik den Tanke at bede Børnene herover at spise til Aften, og det blev de meget glade ved de kom ikke før 6, for jeg tænker de vilde følges med Tante Ia som hjalp Alhed. Puf sagde rigtignok at han maatte hjælpe sin Moer med Bæltet og holde paa Lommetørklædet, han havde saa rigelig sørget for sit eget ogsaa, som han lod gaa rundt til Duft, men Du skal høre hvor sød han er, han har en stor dejlig Bog med alle Verdens Dyr, den havde han taget med til Ære for Dig Farmor Nu kom de med deres Løn fra Kikkenborg raske og flinke Johannes havde faaet Aftrykkene, og vil sende Dig nogle, saa faar jeg dette Brev med der skal glæde Dig rask lille Ugle Gud give Dig Taalmodighed saa overvinder vi det med nu vil jeg haabe at Du snart skriver os til at vi kan vide hvordan det gaar, men nu skal Du se at Du faar en stor Appetit naar Du igjen faar Lov at spise hvad der bliver forlangt af Eder
 Nu fryser her og stormer Far siger vi kan vente en Snestorm det er sydost men smukt er Landskabet at se paa med de høje Søer i Krogen
 Nu skal vi spise og vil jeg overlade De andre Pladsen der er tilbage
 Lev vel mit kjære Barn og vær ved godt Houmør kjerlig Hilsen fra Faer der sidder og venter paa Mad
 Din Moder 
 D. 17-1 Kære lille Ugle! Hvor vi blev bedrøvede over at høre, at Du er syg, bare det dog ikke maa vare for længe, saa Du bliver sat altfor meget tilbage, jeg kan forstaa at det er trist for Dig at skulde ligge i Sengen, var vi blot noget nærmere saa vi kunde se til Dig, men det er jo altfor lang en Rejse; det er da en Trøst at vide at Du bliver passet og plejet ordentligt, ellers var det ikke til at holde ud
 Du spørger hvorfor vi ikke har fortalt Dig at Mor var syg, men det var hun jo da Du rejste og kom sig snart efter, siden har hun ikke været daarlig, i alt Fald ikke sengeliggende, hun kan nok have lidt ondt i Lemmerne mod daarligt Vejr, men klarer sig ellers godt. – Vi kan ikke begribe hvorfor Eckardt ikke skriver, vi har ikke hørt fra dem siden Nytaar, og Mor skrev dog til dem for en Tid siden og bad om de endelig vilde skrive naar Margrethe kom hjem. Det stormer frygteligt i Dag; Agraren kører Is til Mejeriet i dette væmmelige Vejr, men han siger at det ikke er saa slemt; Faer og jeg passer saa Køerne. Jeg er nødt til at slutte nu, for at det kan komme med 3 Toget, ellers faar Du det vist ikke i Morgen. Tusind kærlige Hilsner fra Din hengivne Marie som haaber at Du rigtig snart maa blive rask igen, send os dog bare et Par Ord saa vi kan høre hvordan det gaaer. Vi skal nok skrive igen.</t>
   </si>
@@ -14778,58 +14778,58 @@
 Hr. Johan Larsen
 Kostskolen
 Birkerød
 [På kuvertens bagside:]
 Poststempel.
 [I brevet:]
 Kære søde Ly!
 Hermed Vidnesbyrdene, som Valborg glemte at lægge i Kufferten. Den blev sendt med 10 Toget i Formiddg som Express, 10 Kr!! turde ikke andet. Nøglerne følger hermed gaa strax hen med dem til Meme. Det var nok kun lige til at Du naade det i Gaar! Hvad sagde Rektor? Har Du faaet den danske Stil? Skriv snart. Jørgen fra Erikshaab har været her, kom lige efter at Du var cyklet, var hos Agrarens i Gaar og her i Dag. Vi gav ham Duesteg og Tyttebærgrød og Vin til Middag, han var meget begejstret, nu er han kørt. Jeg skal op og spille Tennis med Ellen B. nu, gid Du var med, Gud ved om vi kan spille til Jul? Hils Tuteinerne, glem ikke at takke Fru T. for den yndige Aften.
 1000 Hilsner fra Din Mor.
 Giv Putte lidt Afskedschokolade.</t>
   </si>
   <si>
     <t>27. aug. 1921</t>
   </si>
   <si>
     <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen" til de Sydfynske øer.
 Rejsens formål er indsamling af materiale til Acton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/5Ilngp06</t>
   </si>
   <si>
     <t>28. aug. 1921</t>
   </si>
   <si>
+    <t>https://fynboerne.ktdk.dk/n/HVashspr</t>
+  </si>
+  <si>
     <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen" til de Sydfynske øer.
 Rejsens formål er indsamling af materiale til Achton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/oBzJFEI7</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://fynboerne.ktdk.dk/n/HVashspr</t>
   </si>
   <si>
     <t>1924-04-11</t>
   </si>
   <si>
     <t>Ølstedgård, Faaborg-Midtfyn Kommune
 Drigstrup Bygade, Kerteminde</t>
   </si>
   <si>
     <t>Adolph Larsen
 Johannes Larsen
 Otto Emil  Paludan
 Leo Swane</t>
   </si>
   <si>
     <t>Andreas Larsen var, da brevet blev skrevet, i gartnerlære i Stige nær Odense. 
 Ølstedgaard hørte længe under grevskabet Muckadell sammen med Brobygaard, Arreskov og Gelskov. Alhed Larsens far var ansat ved dette grevskab, og familien boede i et af dets huse, Erikshaab. Louise og Niels Elgaard Amstrup boede på Ølstedgaard med deres adoptivdatter, Ellen Agnete (Nete), hvis biologiske mor var Alheds søster Christine Marie. Ølstedgaard blev solgt i 1925 og udstykket til 14 statshusmandsbrug.
 Der var folketingsvalg 11. april 1925. Larsen-familien hørte pga deres boligs beliggenhed under Drigstrup Sogn.</t>
   </si>
   <si>
     <t>Det var sødt af Andreas Larsen at skrive om Ølstedgaard. Og dejligt, at han er raskere.
 Haven er blevet ordnet, og nu skal Alhed Larsen ordne huset. Hun skal til Drigstrup og stemme.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/L4IB</t>
@@ -14954,50 +14954,131 @@
 Frk Koch vil jo rejse til Efteråret – vist allerede til Oktober, så det skulde jo være til Oktober; men jeg synes nu, du skulde bryde overtværs nu – leje Lejligheden møbleret nu til Ferien – for de Penge kunde du og Manse så bo et eller andet Sted – det ordnede sig nok – måske Manse i Pension hos Tandlægens – og du på Gæsteri til dine Venner – Glarups en Tid, Dede en Tid – her en Tid! Åh, Junge – gør det – betænk dig ikke – læg din Tilværelse om, inden I alle er kuldsejlet. Tag ned til Tante Else nu med det samme og tal med hende om det! Gør det!!! Jeg tvivler ikke om, at Dede – Be – Elle – vilde råde dig til – men jeg forstår jo godt, at de ikke for dig er ,,uvildige” Rådgivere. Men Glarups vil være det! 
 Nå – ja, nu nytter det vel ikke at skrive mere om det dennegang; tænk over det – og gå til Værket!
 Lige ni ringede den lille Frk Otto-Olsen; en lang Snak – hun vilde nærmest have at vide, hvad der dog hav [”hav” overstreget] var hændt mig, for hun havde næsten ikke kunnet kende mig i Onsdags Aftes, da hun traf mig ved Walleens Foredrag – hun påstod, at jeg mindst så ud til at være nyforlovet – så strålende! 
 Det er Huset, Junge! Du kan ikke tænke dig, hvor det Hus med et Slag har forandret hele min Tilværelse; Pinsedag derinde havde jeg havde jeg besøg af en lille sød tysk Veninde – Lotte Lehnert – c. på min Alder – Kontordame, det er hende, om hvem jeg vist har fortalt dig, at hun bor den gamle dejlige Kvistlejlighed i Amaliegade vis-à-vis den gamle Fødselsstiftelse. Jeg har lært hende at kende i antroposofisk Selskab. Vi gik en lang Tur i Skovene – der var aldeles henrivende, frisk og duftende af Regn, Grøde i Luften – Tåge ud over Engene; jeg sagde til hende, at jeg savnede så meget at kunne fortælle Mor om alt dette – at det vilde have været en sådan Lykke at vise Mor det alt sammen; og vi var begge af den sikre Tro, at Mor i Virkeligheden er med i alt, som glæder os; en af Aftenerne derinde har jeg haft en virkelig ,,oversanselig” Oplevelse – jeg følte så tydelig, at Mor sagde: ,,men Astrid, du véd jo, at jeg holder så meget af dig.” Du kan ikke tænke dig, hvor det føltes mærkeligt og gribende – jeg fik Tårer i Øjnene af Bevægelse og sagde som så ofte før til mig selv: de, der elsker hinanden, kan ikke skilles. – 
 Og sandt er det, at jeg ofte derude lever intensivt sammen med Mor og føler hver Gang en underlig Glæde derved. – 
 Den søde lille Lotte var ,,entzückt” over alting derude – og forærede mig i sin Begejstring 2 Stole og en Måtte til Huset i Haven! Og hun medbragte ½ Pund fin Kaffe og en Pose The! med mange Undskyldninger! Hun kom til Kaffe og blev til Aften; da vi sad ved Aftensmaden, kom Pan og Helga – de havde selv Mad med – samt Madeira på en Sodavandsflaske; vi drak så The, - Pan sagde, at mit Digt til Bodilds Fødselsdag var bleven læst op ved Bordet og havde gjort stor Lykke – det første Vers lød sådan
 Ingen Læge er som du 
 når vort Legem går i tu
 eller Sjælen bløder - 
 Lige vel var Legemspragt
 som vor sarte Sjæledragt
 du med Omhu bøder -!
 osv. 
 Nå – Gæsterne gled ved 8 Taget. Så havde jeg Fru Weirsøe og hendes Søn m Kone inviteret op til ,,Igang” på Huset – en Flaske Portvin og herlig Is fra den lille Konditor, som åbnede en Iskagebod 1ste Pinsedag i den nederste Ende af Fru Weirsøes Have – Isen var lavet af Piskefløde. – mange Æg – herover hjemmelavet Jordbærsaft! Jeg så selv om Formiddagen det altsammen dernede. 
 Og – vores Hus er altså rejst! Det stod der, da jeg om Tirsdagen kom derud – og det er bedårende! Ligger omtrent midt i Haven – omgivet af blomstrende Æbletræer! Ryggen af det vender ind mod Stenhegnet til Hareskoven! ( [”(” overstreget] Manden rejste det for 20 Kroner! Fru Weirsoe havde bedt om Lejen for 10 Måneder forud, da hun var i stor Nød – så skrev jeg til Be og bad om 100 Kr – og Be sendte mig 130! de 30 skrev hun var Rentepenge for Juni Termin! Jeg skrev omgående og takkede – hvor var jeg dog rørt! Hun skrev endda så sødt, at jeg skulde skrive, når jeg var i Nød! Du kan tro, jeg var glad og lettet! Nu får vi betalt vore Gas + Lysregninger, så mangler kun Telefonen (41.00 Kr!) det er jo en vanskelig Sommer at klare med alle de Rejser og de to Huslejer, men så hjælper det jo svært til næste År, når vi kun har en extra Husleje på 5 Kr. mdl. for Grunden derude; og jeg håber jo også på hel Friplads til Nus. Telefonen må jeg jo bevare, især hvis du nu kommer – til Elever osv. (måske kan du få den lille Goldschmidtpige! på Nussets Alder – de kan da betale!) 
 (Her ringede jeg til Fru Goldschmidt, med hvem jeg nu har hafte [e i ”hafte” overstreget] en lang Sludder, hun bad mig derhen til Fredag Aften – vi kan så storartet sammen, så det glæder jeg mig til.) 
 Men nu slap jeg vist Tråden – du gider vel snart heller ikke læse mere – sikken et Brev, så langt! 
 Jo, det var Huset. Det er rejst. I Sommer vil jeg selv tjære det udvendig med rød Tjære (som de svenske Huse, du ved) af Fru Petersens Mand her i Huset – får jeg Opskrift på alt desangående, han er Maler; i Ferien maler jeg det indvendig. Og tænk dig – Fru Weirsøe har givet mig Lov til at lægge ligeså mange Havesager jeg vil i Jorden – hun er for gammel til at rode med alt det og har kun Frugttræerne – men der er Masser af ubenyttet Jord; jeg gravede og lugede et stort Stykke i Pinsen, der skal jeg nu lægge Ærter på Lørdag samt så Karse, Radiser, Gulerødder osv. Rabarber vil jeg også etablere – Pladsen er ubegrænset og Jorden extra fed og god – hvad synes du dog! Redskaber har Fru Weirsøe – og hun er bare glad over at få Jorden dyrket. Vi har allerede i Pinsen lavet et lille rundt Bed foran Huset og sået Sommerblomster deri; et andet Bed har jeg beplantet med Sager, som jeg har gravet op i Skoven: en blå Anemone, Kodriver og Liljekonvaller – af de sidste vrimler det overalt i Skoven. Nus har bestemt, at Huset skal hedde ,,Thopedeaborg”! Nus er som jeg – lyksalig over alting derude. Ja, Junge – sikken vi kan få det! Vi må bygge en Stue til til Huset, som kan være din og Manses – så skal vi alle arbejde i Haven og så kan vi leve af den! 
 Træ og Bærfrugt sælger Fru Weirsøe os billigt – der er Masser! og herlige Sorter. Det er – Paradis! 
 Sig til Elle, at jeg fatter ikke, hvorfor hun ikke har sendt mig Garnet til Kaffedugen. – På Kontoret skal det nok gå, det kniber jo lidt at holde til 8 Timers Regning hver Dag, men det lysner dog lidt nu med at begribe det og min lille Kollega er henrivende sød! Så det går nok – Forholdene er behagelige – Arbejdet ganske selvstændigt. Det morer men trætter mig – nej omvendt – trætter men morer mig. Alt går, når Grunden i ens Tilværelse er god – og – Huset! 
 Kom så! Tusinde Hilsner fra din Dis.
 Ark 5, s.1. Venstre margin lodret. 
 Nu skal jeg læse dit Brev for 3die Gang – og så ned i Kassen med dette – og så i Seng! Hils Be og Elle og alle dine!</t>
   </si>
   <si>
+    <t>1926-12-22</t>
+  </si>
+  <si>
+    <t>Hillerød
+Postmester Branner</t>
+  </si>
+  <si>
+    <t>Thora  Branner
+Alhed Marie Brønsted
+Ellen Brønsted
+Else Birgitte Brønsted
+Peter Oluf Brønsted
+Adam Goldschmidt
+Alfred Goldschmidt
+Ina  Goldschmidt
+Hanne -  -, kokkepige Erikshaab
+Adolph Larsen
+Alhed Larsen
+Andreas Larsen
+Ellen  Sawyer
+Janna Schou
+Jørgen Schou
+Marie Syberg
+Kjeld Tutein
+Laura Warberg
+Martin Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvem Birgitte Barslund var. 
+Konflikten med Adam og Ina/Sjums Goldschmidt kan muligvis have drejet sig om, at Ina i 1926 blev gift for første gang.
+Gamle Hanne var kokkepige på Warberg-børnenes barndomshjem, Erikshaab. Hun var barnløs og boede i sin alderdom på et plejehjem af en art i Odense. 
+Magisterbørnene er Louise og Johannes Brønsteds børn. De blev af og til passet af Alhed Larsen i længere perioder; dette navnlig, når Johannes Brønsted fungerede som gæsteprofessor m.v. i udlandet. 
+Buf er Jørgen Schou. Bufs mor: Marie Syberg.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3892</t>
+  </si>
+  <si>
+    <t>Johanne/Junge Larsen takker for pakken og brevet.
+Det var trist, at Astrid/Dis fik et nervøst anfald. Det er jo Adam, der har forurettet Astrid og ikke omvendt. Astrid håber, at det dog vil komme Ina/Sjums Goldschmidt til lykke. Det er spændende, hvad Alfred Goldschmidt siger.
+Godt, at Astrids selskab gik fint.
+Johanne C. Larsen har besøgt gamle Hanne. Hun har det godt, men hun er jo ikke omgivet af "sine egne".
+Ellen Sawyer rejser den følgende dag.
+Johanne vil ikke sætte en alpeviol på moderens grav, men i stedet tulipaner. Kjeld Tutein har bundet kranse, som de har lagt på graven.
+Adolph/Agraren Larsen har tjent penge i gartneriet. Han, Johanne m.fl. holder jul hjemme. Alhed Larsen passer Brønsteds børn, og Alhed tåler ikke ret meget. Johanne kæmper med sig selv for ikke at blive bitter.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/JPz9</t>
+  </si>
+  <si>
+    <t>[Med blæk på kuvertens forside:]
+Fru Astrid Warberg
+Adr. Postmester Branner
+Hillerød
+Sjælland
+[Med blyant på kuvertens forside:]
+Dec 1926
+[Med kuglepen på kuvertens forside:]
+11-4-2000
+(Bibbe.)
+[Med blæk på kuvertens bagside:]
+JWarberg Larsen
+Kjerteminde
+[I brevet]
+22-12-1926.
+Kære lille gode Dis!
+Det var en stor Glæde for os alle at faa den dejlige Pakke i Dag, vi var jo saa letsindige at pakke op og det ene Jubelraab efter det andet lød fra Manse og Bibbe! Tusind Tak for alt, Godter Tobak Appelsiner og ikke mindst det fantastisk lange Brev! Jeg havde en lille Pause i Travlheden - eller rettere kunde lave mig en - saa jeg tændte straks en af de glimrende Cigarer og satte mig til at læse Brevet Du fortæller mig ikke hvem der har lavet de søde smaa Pipfugle, de er henrivende synes jeg og klæder Brevet allekæreste; det faar jeg at vide en anden Gang. -
+Det var da kedeligt, at du fik nervøst Anfald - ja der er en Grænse for ens Ballance [nr. to "l" i ordet overstreget] og Selvbeherskelse og ve den der naar over Grænsen, det skal nok give Bagslag mod en selv - - i dette Tilfælde, at du satte dig selv til at gaa op til Adam og ligesom bede om godt Ord igen. Det er jo ham der har forurettet ham dig ["ham" overstreget; "dig" indsat over linjen] og ikke omvendt. Men lad os nu haabe - og jeg ønsker saa inderligt for dig og for de unge at det hele maa falde godt ud og blive til vedvarende Lykke for lille Sjums og derigennem for dig; jeg har været saa spændt paa Alfreds Stilling i Sagen, men maa nok vente lidt endnu med at høre Resultatet! 
+Det var dog dejligt at høre om Jeres Selskab, hvor var det en dejlig Dag for Jer alle, mest for lille søde Nus. Jeg sendte hende i Efterm. en Bog, bare den passer for hende, man ved det jo aldrig naar man ikke har læst den. Mon hun naar at faa den før I rejser, jeg vidste ikke paa det Tidspunkt om I skulde til Hillerød som sædvanlig - godt at I skulde søde Dis! I faar det nok hyggeligt og yndigt oppe hos Tutte. 
+Mens jeg husker det - gamle Hanne! Jeg var hos hende omkring ved Mortensdag - Elle skulde have været med men kom for sent til Toget til sin ubeskrivelige Skuffelse; jeg stod og vippede op og ned ad Toget, men vippede op da det begyndte at køre, hvis jeg havde ventet paa Elle og næste Tog var jeg ikke naaet ud til Hanne. Jo Dis jeg tror hun har det godt; hun fulgte mig paa Vej og skønt jeg diplomatisk gik hende paa Klingen kunde jeg ikke faa andet ud af det, end at de er gode ved hende; men det er jo ikke mine egne, for jeg "har
+II
+jo ingen" sagde gamle Hanne og græd. Det var anden Gang jeg besøgte hende efter Mors Død. Hun var ret rask og jeg tror Værelset er godt nok, det ligger jo lige ved den eneste Stue de har Ild i, saa der kan næsten ikke undgaa at komme Lunelse derind. 
+Den gode kære Elle var her nu i Aften, hun rejser i Morgen med 11 Toget! Hvad hun har lavet og købt af Gaver er noget ganske æventyrligt Hun havde travlt men fik da Kaffen og fik smagt paa alle vore Smaakager. Vi talte sammen om at det er næsten kedeligt at sætte en Alpeviol ud i Frosten; to Timer efter vil den hænge og se grim ud; jeg tror næsten jeg paa egen Haand tager røde Tulipaner, det sætter jeg ogsaa ud; jeg forstaar nok, at du vil have Alpeviol fordi Mor holdt saa meget af dem, men nu skal du høre hvad jeg gør; jeg faar for den ene Kr. røde Tul. i Potte med grønt og naar vi faar en periode med Tø - hvem ved maaske til Mors Fødselsdag - sætter jeg en Alpeviol ud, jeg skal med Lethed faa en hos Puf for den anden Krone. Synes du ikke godt om det? 
+Alhed Elle og jeg var der sammen i Efterm. de havde dejlige Kranse med som Kjeld Tutein (Pufs Medhjælper) binder; grønne med røde Bær; bagefter var vi et Øjeblik hos Birgitte Barslund der græd af Rørelse over, at vi havde Mors graa Golftrøje med ned til hende, du ved den vi alle gav Mor til den 80 Aars. Alhed havde Vin med også. 
+Her har vi det saa godt, Agraren har tjent Penge mest i Gartneriet, saa vi har faaet alle vore Renter betalt før Julen, det er en dejlig Fornemmelse naar de kommer ned rettidig. - - Vi holder Jul herovre hos os selv, Alhed vil helst være fri for os, de har jo ogsaa de tre Magisterbørn og Alhed taaler jo saa lidt - og dog, jeg er den eneste Søster her, tænk at man alligevel helst vil være fri's for !! Men du og jeg, søde Dis, "er jo heller ikke som de andre", som Bufs Moder siger. - Men tro mig, skønt ikke Antroposof, har jeg tumlet meget med mig selv for ikke at blive bitter og jeg er sikker paa, at naar vi er nået Juleaften er jeg idel Sødme og ikke Spor bitter. 
+Jeg kan ikke mere, det er Midnat og du ved hvor man er i Aand op mod Jul. Endnu en Gang Tak for alt kæreste Dis! Og saa faar du til Slut alle de gode Juleønsker jeg kan komme i Tanker Manse bad mig indtrængende paa eget Initiativ om at hilse dig og ønske dig glædelig Jul!
+[Indsat øverst s. 4; på hovedet:]
+Tusind Hilsner til dig og lille Nus fra din Junge.</t>
+  </si>
+  <si>
     <t>1927-04-27</t>
   </si>
   <si>
     <t>Howitzvej 29 4. København</t>
   </si>
   <si>
     <t>Ina  Goldschmidt
 Adolph Larsen
 Janna Schou
 Albrecht  Warberg
 Laura Warberg
 Erik Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Johanne Larsen og hendes søskende voksede op på gården Erikshaab.
 Elevprøve: Johanne Larsen var klaverlærer.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB0801</t>
   </si>
   <si>
     <t>Johanne Larsen mindes sin barndom og ungdom på Erikshaab med stor glæde.
 Hun håber for Astrid, at det vil gå godt i fremtiden - især med datteren Ina. 
@@ -15253,51 +15334,51 @@
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3798</t>
   </si>
   <si>
     <t>Ellen Sawyer beder indtrængende Louise Brønsted om ikke at rejse til Otto Emil Paludan/Pallams begravelse. Det fryser 20 grader, og det stormer, så der er risiko for, at isen pakker. Louise må ikke risikere at blive syg. Christine/Mornine kommer, og det kan Ellen næppe forhindre. 
 Gamle Hanne fylder 80.
 Ellen tør gæsteværelser op.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/o0Ss</t>
   </si>
   <si>
     <t>Kære lille Lugge!
 Du maa ikke komme til Begravelsen. Det er Vanvid. Det er, - om jeg saa maa sige - at gøre Pallam en daarlig Tjeneste. Han, som vilde os det saa godt, - at tvinge ham til at gøre dig Fortræd til allersidst. For det vilde gøre dig Fortræd. Jeg synes slet ikke du har Lov til det.
 Det er meget sandsynligt at der bliver Istransport. Det kan ventes hvert Øjeblik med den Storm. Isen pakker sammen og man ved ikke hvor den pakker hen. Gør det ikke. - Det er ogsaa Vanvid af Mornine - men der er vel ikke noget at stille op. - Hvis du gavnede noget Menneske med det, saa var det noget andet. Men det gør du ikke Det er kun en Fornemmelsessag. Jeg vilde ikke sige "kun" hvis det var paa en anden Aarstid, - men det er idag det frygteligste Vejr vi har haft i flere Aar. 20 ÷ og Storm. Det er uhørt. - Og tænk hvor bittert det kommer til at gaa ud over din Flok - og os alle - lille Lugge, - om du bliver syg af det. Baade, [kommaet overstreget] Dede, Junge og jeg beder dig indtrængende om at blive hjemme. - 
 Tak for dit søde Brev. Jeg har ingen Tid at skrive nu.
 Send gl. Hanne et Telegram paa Onsdag (førstkommende) da er hun 80.
 Rasmus Nielsens Vej 7.
 Vi er allerede idag begyndt at tø begge Gæsteværelser og vil fyre hver Dag Jeg har sagt hun skal købe en Varmedunk Men kan ikke!!! Din E</t>
   </si>
   <si>
     <t>1929-02-27</t>
   </si>
   <si>
     <t>Bodild Branner
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Alhed Marie Brønsted
 Ellen Brønsted
 Else Birgitte Brønsted
 Johannes Nicolaus Brønsted
 Peter Oluf Brønsted
 Esben Hansen
 Harald Høffding
 Matilda Jungstedt
 Drude Jørgensen
 - Krarup, læge
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Elena Larsen
 Johan Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Thøger  Larsen
 Christine  Mackie
 Elisabeth Mackie
 Maurice Maeterlinck
 Arnold Olsen
 Hans Olsen
 Otto Emil  Paludan
 Kirstine -, pige i huset hos Hempel Syberg
@@ -15395,50 +15476,93 @@
 Mon Louise Brønsted kommer til Fyn i påsken?
 Ellen har været til koncert.
 Det er spændende med byggeriet af Instituttet.
 Ellen er sparsommelig med mad. Hendes kat har fået en kæreste.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/7j5m</t>
   </si>
   <si>
     <t>[Øverst s. 1 skrevet med blyant:]
 Tante Elle
 [Skrevet med blæk; Ellen Sawyers skrift:]
 d. 14de og 18de Marts - 1929
 Kæreste Lugge!
 Tak for dine tre (3) Breve, - alle lige velkomne. Og Tak for den dejlige Dug, du sendte mig til min Fødselsdag. Den passer udmærket til mit "Spisebord" og jeg er meget glad ved den. Da jeg havde faaet den, opdagede jeg, at jeg jo egentlig trængte meget til den, da jeg kun har nogle smaa gamle Laser, - til smaa Selskaber, for jeg har rigeligt med store Duge. - Ja, det blev jo en ret stille Fødselsdag, da alle Gæsterne blev anmodet om at blive borte, - me-e-en! Jeg fik jo mange Opmærksomheder af Blomster og Breve og lille Junge kom om Aftenen og nød et Glas Vin og en Cigar. Hun er jo rask igen. Jeg var oppe det halve af Lørdag, - hele Søndag og ude hos Eleverne Mandag, men kun pr Rutebil. Nu cycler jeg igen. Vejene er fine og Vejret dejligt. Jeg har slet ingen Efterveer med Træthed og Sløjhed, - havde 7 Elever den første Mandag og var til Selskab om Aftenen og spillede L'hombre til 12 uden at mærke noget. I maa nu sige, hvad I vil, men de tykke har nu alligevel et Reservefond af Kræfter, som de tynde maatte ønske sig. Det har været en mager Vinter, hvad Indkomster angaar, - 3 Uger syg og en Del Forsømmels paa Gr. af Vejret. Heldigvis faldt en Del af Vejret og Sygdommen sammen - (nu vrimler Gækker og Krokus op i Haven, - skønt der endnu ligger en Meters Sne i Ribsbuskene). Naa men det gør jo heller ikke noget med det Pengetab nu, da vi jo vælter i Penge, - takket være vores kære Pallam og gode gamle Onkel Syberg. Ja, Lugge, det er ogsaa rart at vi kan tænke, at han holdt sit Løfte til Mor, og at du vandt Chokoladen. Ja, hvor man under Mornine en lille glansfuld Periode. Den bliver vel ikke lang, - kender man hende ret. Men tænk, at komme ud af sin Gæld, - det maa da være herligt. Nej, Lugge, jeg vil ikke købe Livrente, ikke foreløbig da. Jeg vil eje 10,000 først. Dem skal jeg nok faa, naar jeg bare maa beholde Helsen en halv Snes Aar. Jeg har 6000 nu. De giver mig 270 om Aaret. 154 har jeg i Legater, det er 424. For dem kan jeg købe 500 Kr. Obligationer omAaret. Saa kan du selv regne ud. - Man kan aldrig vide, hvordan det kan gaa. Jeg kunde jo faa Lyst til at købe mig en Forretning af en Slags, - det er i al Fald mere morsomt at have Pengene at manøvrere med, end at 
 2)
 købe Livrente. - Foreløbig har vi jo ingen faaet endnu, men Dede skriver, at til 1ste April, omtrent, sender han os Pallams. Onkel Sybergs trækker vist længere ud. Stakkels Tutte maa jo ud med en vældig Arveafgift, - men det skrev jeg vist til Mornine. - - - - Naa, saa vidt kom jeg igaar. Saa gik jeg over til Junge og spiste til Aften med Junge og Marie. Agraren var ude paa Togt. Han har sviret energisk nu, - jeg ved ikke hvor længe, - holdt op et Par Dage og har nu taget fat igen. At han dog ikke kan naa at drikke sig ihjel! Jeg tror al de Sprit virker preserverende. Junge er alligevel helt godt til Pas. De Penge har jo virket vældig stimulerende. Hun kommer ud af hans gamle Gæld, som altid har pint hende og kan ogsaa "røre sig lidt". Fattigdom er nu nedbrydende. Nu har hun ogsaa lige tjent 100 Kr. paa et Klaver, saa hun har købt Konfirmationsudstyr til Manse, - nyt Tøj og en Kasket og en Regnfrakke, - Sokker o.s.v. Det er jo paa Søndag. Palmesøndag. Der skal ikke være Spor af Festlighed, - kun mig og Is til Desert. Jeg giver ham et Fotografiapparat. Tutte har sendt 10 Kr, som jeg skal købe for. Jeg tænker jeg køber en Tegnebog (til Penge) for dem. De vil jo gærne have nogle af de traditionelle Gaver at vise frem Hvis I vil have Idèer, saa kunde jeg tænke mig en Æske Jetons, - han elsker jo at spille L'hombre, - el. Bøger om Fugle. el. Lommetørklæder. Sig til Mornine at hun ikke skal holde det hemmeligt for Ta Mis Pan ["Pan" indsat over linjen] Hun kan saamænd godt sende ham lidt. Vi har været saa beskedne med Konfirmationer i hele vores Børneflok, saa det kan de gærne paaskønne paa Manse. Iggar Eft. var han til "Overhøring" i Kirken. Jeg kom der over mens de klædte sig paa til at gaa derned. Det viste sig at Manse ikke kunde Trosartiklerne. Dem fik vi ham saa lært. Og han kunde ikke huske, hvad Salmer de skulde kunne. Heldigvis kom han da ikke op. De saa saa rørende ud, da de vandrede afsted derned. - Lugge, jeg har faaet saadan en god Idé. Jeg vil ogsaa flotte mig lidt med mine Rigdomme. Jeg vil invitere Junge til en lille Udenlandsrejse i Sommer! Rhin-rejsen, Køln og Holland. Vi snakker meget om det og Junge glæder sig saadan. - Det er saa sundt for hende ["for hende" indsat over linjen] at føle, at der ogsaa er lidt Fornøjelse i Verden for hende, - det er hun sandelig ikke forvænt med. - Vi vil køre i Rutebiler og se paa Landskaber og male og se paa Kunst naturligvis. det skal 
 3)
 nok blive morsomt. Hvis I vèd noget om Holland, - saa lad os det vide. - Saa jeg sparer af alle Livsens Kræfter * Jeg tænker vi kan gøre det for 600 Kr. Det skal være, naar Bibbe er hjemme og kan bremse Kalorius - ellers er det jo en fast Regel, at hans "Sygdom" indløber, saa saare Junge vender Ryggen til. Paa Mandag skal der være Auktion paa Erikshaab. Junge og jeg vil derned. Det kunde være, der var et og andet, vi vilde købe og desuden kan der tænkes at være noget endnu fra vores Tid, - bl.a. de gamle Bøger paa det store Værelse. Vi biler derned. Dede kommer. Det bliver jo vemodigt - men jeg synes, vi skal være der. Dede har taget Silhouetterne fra Spisestuen og hængt dem op i sin Stue. Det er rart synes jeg, - saa er de i Hus.
 Kommer I ikke herover i Paasken??? Jeg skal ganske vist ud om Lørdagen, men det gør jo ingenting. Saa kunde I jo komme Palmesøndag, - være med til Manse og være med paa Erikshaab. - Eller er det for svært, lille Lugge? - Det vilde være yndigt om I kom en lille Foraarstur. Svar snarest. Jeg er spændt paa Las og Puf saa kom i Aftes. Jeg holder Øje med Huset, men [et ulæseligt ord indsat over linjen] har ikke set nogen spanke om dér endnu. Jeg maa op og se efter inden jeg cycler ud. - Jeg glæder mig til de er hjemme igen. Det er saa tomt naar de er væk. - I Aftes var jeg til Koncert paa Thornøe. Den var god. Fru Berner sang herligt og Chr. Erbennen spillede guddommeligt. Hvor han dog spiller vidunderligt. Fru Chenowitz akkompagnerede. Hun er lidt massiv og enevældig. - 
 Hvor er det morsomt at de er begyndt at grave paa Instituttet. Nu kan I rigtig holde Øje med det. Bare det nu ikke maa vare rigtig længe. - Og hvor dejligt, at du nu har Penge at planlægge med. Ellers havde der været en "aber" ved at flytte ind i et større Hjem. Det kostede mig adskillige Hundrede at flytte ind her, og det er da i det Smaa. - Maaske der paa Erikshaab kunde findes et og andet, I kunde faa billigt. - Tænk over det!!!!
 Jeg havde saadan et rart Brev fra Tutte i Dag. Det var saa morsomt at se lidt til hende i den Tid hun var i Odense. Hun er nu herligt, ["t" sidst i ordet overstreget] - det er Tutte. - Hvor er det dejligt at Putte er anbragt. Vi var sammen med Dr. Torborg til Thorkilds Daab og syntes saa godt om ham. -
 [Indsat s. 3 i venstre margen; lodret:]
 Ikke desto mindre flottede jeg mig i Lørdags med at købe en Kalveskank til 30 Øre. Det er anden Gang siden Jul at jeg har købt ind til Middag. Ellers lever jeg af [teksten fortsætter øverst s. 3; på hovedet] salte Sild og Hyldebærsuppe og Gaver. - Jeg faar Suppe til to Middage og Hachis til èn. - Naa, nu vèd jeg vist ikke mere denne Gang. 1000 Hilsner til jer alle, - ogsaa Lommes. Din Elle
 [Indsat i venstre margen, s. 4; lodret:] Lille Mis har indgaaet Kammeratægteskab med en stor Slambert af en graa, vulgær Hankat med gule Øjne. Jeg fatter ikke lille Mis - den fine pæne Mis fra et godt Hjem! - Jeg driver ham væk 20 G. om Dagen.</t>
+  </si>
+  <si>
+    <t>1929-03-21</t>
+  </si>
+  <si>
+    <t>Axel  Müller
+Harald Müller
+Janna Schou
+Jørgen Schou
+Laura Warberg Petersen
+- Weirsøe</t>
+  </si>
+  <si>
+    <t>At kakkelovnene ikke skulle sælges må handle om, at Albrecht Warbergs efterfølger som godsforvalter under grevskabet Muckadell, Otto Emil Paludan, døde 5. feb. 1929. Han boede på Erikshaab, som tidligere havde været Warberg-familiens hjem gennem mange år. Eftersom Paludan var enlig og uden arvinger, blev der afholdt auktion over hans ejendele.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8397</t>
+  </si>
+  <si>
+    <t>Johanne/Junge Larsen føler med Astrid/Dis Warberg, fordi hendes arvepenge går til at underholde Axel Müllers bror, Harald. Astrid må tænke sig godt om. Det er slemt, at Axel lyver for hende. Det må være svært at nægte sin bror penge, hvis han siger, at han sulter. Johanne spørger, om Astrid og Axel har ægtepagt. Hvis Axel giver broderen 3 kr. dagligt, må Axel vel skære ned på sit eget forbrug. Johanne foreslår Astrid at stille et ultimatum. 
+Astrid må ikke tænke på Laura/Bibbe Warbergs påskeferie. 
+Kakkelovnene bliver ikke sat til salg, da de tilhører grevskabet.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/F24c</t>
+  </si>
+  <si>
+    <t>[Med blæk på kuvertens forside:]
+Til Dis
+Til Dis
+[Med kuglepen på kuvertens forside:]
+18 - 4 - 2000 Bibbe W.P.
+[Med blæk i brevet:]
+21 - 3 - 29
+Undskyld at jeg sender det i Bibbes, det gaar nok for en Gang.
+Kære lille Dis!
+Dette bliver kun et Par Ord, jeg er saa træt. Du kan tro, jeg føler med dig - alt det svære du lever i. Kan det virkelig tænkes, at dine gode Arvepenge skal fyldes i Harald (indirekte)? Og er det nødvendigt?? Tænk endelig roligt og nøgternt og sagligt paa det. Man maa jo sommetider her i Livet ligesom stuve sin Fortvivlelse lidt til Side mens man tænker køligt paa Tingene. At Axel lyver for dig er jo slemt nok, men glemme maa man dog ikke, at det halvt - eller helt - er for at skaane dig. Forfejlet i dette Tilfælde naturligvis, men dog for at skaane dig. Og at det maa være utrolig svært at sige nej til en Broder, der kommer og fortæller at han sulter og maaske ogsaa virkelig gør det, hvis han ikke hjælpes. - Du kan ikke faa hans Forhold lidt undersøgt?? Hvis han blokker Axel for selv at flotte sig er det da for galt. Og hvad saa, hvis dine Arvepenge er brugt op hvad vil han saa falde tilbage paa?? Har I Ægtepagt?? Brug for Himmelens Skyld din Forstand, søde Dis, og tag det saa roligt det er dig gørligt. - - Du skriver et Sted: Regningerne myldrede ind mens han var syg. Men hvilke? Jeg kan jo ikke andet end mene, at hvis Axel giver sin Broder 3 Kr daglig, saa maa Axel til Gengæld sætte sine private - personlige - Fornødenheder ned til et Minimum. Er det umuligt tror du, at faa ham til at lade være med det Tagen paa Kredit? Kunde du ikke sætte et Ultimatum netop i det Spørgsmål? 
+Har I ikke Ægtepagt, risikerer du jo hele dit Indbo - alt! -
+Du maa virkelig ikke ofre en Tanke paa Bibbes Paaskeferie - husk jeg anede jo ikke alt dette, da jeg skrev og vidste ikke at det skulde uden den store Flytning, vidste ikke at Fru Weirøe ikke vilde bespise Jer, vidste ikke at Nus ikke kunde være hos sin Far - og saa er det jo ikke Spor af vigtigt med den Rejse, vi havde hende jo i Julen og faar hende saa længe til Sommer du maa da kende mig nok til at vide, at jeg ikke virkede om hende paa Bekostning af dig? Men sæt dig ind i min Tankegang: for at tilbringe et Par rolige Dage i Hareskoven du og Axel alene uden Madlavning - er du med - det kunde du under rolige Forhold godt have gjort uden nogen Bryderi. Som Sagerne staar er det jo en simpel Umulighed og nu tænker vi (jeg mener du) ikke Spor mere paa det.
+Tusind Tak for Tieren? Det var alt for galt lille Dis men han bliver jo ovenud!
+Nu maa jeg i Seng, har Masser om Ørene i denne Tid. Jeg skriver igen saa snart jeg kan. Hils Axel det Skind, det gør mig nu ondt for ham. Flere Hilsner til dig selv søde Dis fra din Junge
+[Indsat øverst s. 4; på hovedet:]
+Kakkelovnene sælges ikke, de tilhører Grevskabet.</t>
   </si>
   <si>
     <t>1929-05-25</t>
   </si>
   <si>
     <t>Lars Christian Balslev
 Peter Oluf Brønsted
 Andreas Larsen
 Gudrun Larsen
 Ingrid Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Vilhelm Larsen
 Christine  Mackie
 Marie Paludan
 Otto Emil  Paludan
 Bendt Schaffalitzky de Muckadell
 Maria von Sperling. g. Balslev
 Albrecht  Warberg
 Andreas Warberg
 Martin Warberg Larsen</t>
   </si>
   <si>
     <t>Otto Emil Paludan, kaldet Pallam, overtog Albrecht Warbergs stilling som godsforvalter, da sidstnævnte døde. Paludan havde tidligere haft en enkelt stue på Erikshaab, men efter Warberg-familiens flytning overtog han hele gården. Da Paludan i 1929 døde, blev der holdt auktion over diverse ejendele på Erikshaab. Han var ugift og enlig. Paludans søster, Marie, var husholderske for ham. Derfor formuleringen "Marie-Pallamske Ting". 
 Kai P. var muligvis en af Otto Emil Paludans slægtninge - han forærede Johanne C. Larsen Trap Danmark. 
@@ -15789,51 +15913,51 @@
 melse af, at Regeringen var begyndt at blive lidt mere normal (jvf. Landsbury´s Besøg hos Hitler) men maaske de er for dumme til at tage ved Lære af Landets Tilstand; de bliver vist mere og mere forarmede fordi alt skal gaa til den forbandede Oprustning – hvilket atter vil sige Storkapitalen. – Lad os haabe Tyskerne kan faa lavet Omvæltning uden Borgerkrig; de har dog før lavet en saadan – i Slutningen af Verdenskrigen – uden at der blev udgydt en Blodsdraabe; men selvf. er jo de to Situationer meget forskellige. Lad os haabe det bedste for det stakkels tyske Folk. 
 Du skriver at vi faar ikke Verdensfred, før hvert enkelt Menneske bliver bedre – altsaa fredelig indstillet; nej, det er sikkert rigtig nok, men det er jo ogsaa det Fredsvennerne arbejder så hardt med. Man har jo Slagordet ”Sindenes Afrustning” og Dr. Muncks [”c” i ordet overstreget] Tale i Geneve for nogle Maaneder siden – husker du nok – var jo det selvsamme som du siger. Jeg har saa tit kørt frem med den Betragtning ”Du og jeg og mange med os er Fredsvenner, og naar vi er det og saa er [”er” indsat over linjen] helt opfyldt af den Indstilling, at end ikke vor pekuniære Fordel vilde kunne rokke denne Indstilling - saa ligger det indenfor Mulighedernes Grænse, at alle kunde blive Fredsvenner og saa – voilà – Verdensfreden!” Der gøres jo et kolosalt Arbejde Verden over paa denne ”moralske Afrustning” og selv om vi intet ved om Udfaldet er det dog en god Fornemmelse at være med i det Arbejde. For mit Vedkommende blev det Slut, da jeg kom her til Lindøgaard, men har dog viet Arbejdet en Del af mine Kræfter før den Tid; endog holdt Foredrag. - - - - -
 Verdensanskuelse – nej, jeg har ingen! For noget negativt er jo nu en Gang ikke noget positivt. Jeg har ikke megen Intelligens – det skal Guderne vide, men den Smule jeg har, synes jeg, fortæller mig, at det er ufatteligt – det er vel alle enige om [”enige om” indsat over linjen] selv Videnskabens Dyrkere, som du synes at have et Horn i Siden paa; at alle rettænkende Mennesker maa forkaste, at Kemikerne laver Giftgassen er jo indlysende, men de er jo ogsaa kun Mennesker og de [”de” indsat over linjen] sætter sig derved i Klasse med alle de mange, der paa anden Maade fremmer og ophjælper Krigene. Men selve det at Mennesker vil udgranske Naturens Hemmeligheder og gøre sig til Herre over Stoffet kan jeg ikke med min bedste Mening se noget forkert i, og hvor ved du noget om Videnskabsmændenes Indstilling overfor Tilværelsens Gaader? Kender du James Jeans Bøger? Astronomi i nogenlunde populær Form – dog for en stor Del over min ringe Fatteevne; den, jeg har, hedder ”Universet” og efter denne lange tykke Bogs Udredelse om Stjærner og Æter, rent videnskabeligt selvfølgelig, skriver han i Slutningen, hvor han taler om Stoffets Tilblivelse disse Ord: ” For at faa en konkret Forestilling om en saadan Skabelse kunde vi tænke os, at Guds Finger satte Æteren i Svingninger og dermed gav Anledning til Skabelsen”. En saadan Guds Finger maa vel alle tænkende Mennesker mene existerer – det der skiller din Opfattelse fra min er blot det, at du tror – nej ved - at du ved Besked med Fingerens Indehaver, mens jeg mener, at vi Mennesker ikke kan have det allerfjerneste Begreb om den Kraft, Gud 
 5.
 Skaberen eller hvad Navn vi nu vil give det store – ufattelige -. Alle de mange mange Religioner er Udslag af Menneskers Trang til Viden om den Ting – el. lad mig sige Gud – og de er jo saa i Regelen ogsaa ”blevet kult [”kult” overstreget] moralske Faktorer [”], hvilket jo i høj Grad har berettiget deres Existens og er bleven til Velsignelse for Menneskeheden. Og det være da uendeligt langt fra mig at forsøge at rokke ved Menneskers religiøse Overbevisninger. Hvad der ikke mindst har oprørt mig ved russisk og tysk Diktatur er deres Arbejden paa at fratage Folkene deres Religion; de tager Brødet fra dem, men deres Trøst - Religionen – kunde de mintro dog gærne lade dem beholde, hvis den styrker dem i Tilværelsens Lidelser, og det er der jo ingen Tvivl om, at den gør. – Kan det kaldes at have en Livsopfattelse, jeg mener nej. 
 Der er for Resten en lille Ting i dit Brev, jeg maa skrive lidt om; du skriver: ”Du er Fredsven, men ogsaa Ven af en Videnskab, som bl.a. laver Giftgas - - ” Nej søde Dis, det er for overfladisk en Betragtning; for hvem mener dog at Videnskaben er ufejlbarlig? At jeg man [”jeg” overstreget; ”man” indsat over linjen] skal knæle for den og sige Ja og Tak for alt, hvad den laver? Man skal da ikke fordømme al Videnskaben, fordi den fejler paa visse Punkter. Det kan for Resten godt være, at Videnskabsmænd ikke tænker paa Mennesker, at de i ualmindelig Grad opsluges af deres Arbejde, men saa maa Mennesker jo om hvad af de videnskabelige Resultater de vil udnytte og hvordan de vil udnytte den - - og det gør de altså nederdrægtig skidt paa Gassernes Omraader. Men maa vel lidt opvejes ved den medicinske Videnskabs Virksomhed; hvis den finder ud af noget, som kan hjælpe mig af med min Gigt er det dog et Plus, hvor det andet er et Minus!
 Tror du ikke, du kan give mig Ret i nogle af disse Betragtninger? Og kan du ikke det gør det da heller slet ingen Ting; vi holder jo ikke af hinanden hverken for vores Tros eller Ikke-Tros eller vore Egenskabers Skyld, men fordi der er Sympati imellem os og er de gode Søstre og Venner som vi altid har været og som vi vil vedblive at være til ”Løbet” bliver Slut. Nu maa Brevet ogsaa snart være Slut; nu vinker Pandekagerne – de desværre endnu uskabte Pandekager – efter mig.
 Senere. Tænk nu kom Posten længe før sin Tid, nu venter han mens jeg faar dette lukket
 Tusinde af alt muligt – 
 Din Junge</t>
   </si>
   <si>
     <t>1938-02-09</t>
   </si>
   <si>
     <t>Sallinge Kro pr. Højrup St.</t>
   </si>
   <si>
     <t>Lars Christian Balslev
 Maria Balslev
 Thora Cohn
 Alfred Fly
 Andreas Larsen
 Jens Larsen
 Johannes Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Peter Magnussen
 Axel  Müller
 Ellen  Sawyer
 Ane Talbot
 Andreas Warberg
 Minna Warberg
 Mary Warberg Larsen
 Laura Warberg Petersen
 Viggo Winkel</t>
   </si>
   <si>
     <t>Lars Christian/Laders Balslev boede efter sin pensionering på gården Erikshaab nær Sallinge. Gården var tidligere beboet af warberg-familien. 
 Minna og Andreas/Dedde Warberg holdt sølvbryllup 1913.
 Else og Andreas/Puf Larsens datter, Thora, g. Cohn, blev født i huset på Møllebakken i Kerteminde 19. jan. 1938. 
 Herman Upmann var en tysk bankmand, hvis kærlighed til Habanos førte til, at han slog sig ned i Havana i 1844 og fandt en bank og en Habanos-fabrik i denne by. Med tiden lukkede banken, men hans mærke af cigarer fortsætter i dag som et eksempel på den mest raffinerede Habanos middelstyrke smag Habanos (søgning på internettet jan. 2024).
 Det vides ikke, hvad Marys forældre hed og den gamle krokone i Sallinge kendes heller ikke.,</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0597</t>
   </si>
   <si>
     <t>Johanne/Junge Larsen forstår godt, at Astrid/Dis bor på kro i stedet for privat. Johanne kommer ikke til Erikshaab, for hun skal til København i længere tid i marts.
 Saneringslånet er nu sikret, så Johanne vil betale, hvad hun skylder Astrid.
 Mary ligger syg hos sine forældre i Kerteminde. Johanne har besøgt hende samt Ellen Sawyer og Else og Andreas/Puf Larsen, som netop havde fået datteren Thora. Hun blev født samme dag, som Andreas/Dedde og Minna havde sølvbryllup. Johanne hyggede sig hos Johannes Larsen, og det har hun ikke altid gjort. Han har i øvrigt solgt billeder for 10.000 kr. hos Winkel og Magnussen.</t>
   </si>
@@ -15852,51 +15976,51 @@
 [I brevet:] 
 Lindøgaard
 9 - 2 – 1938
 Kære lille Dis!
 Tak for dit lange Brev, jeg blev glad, da jeg saa, at du vilde tage til Sallinge, gid du nu maa faa rigtig godt af dit Ophold der, jeg forstaar godt, at du har bedre af ikke at bo i et privat Hjem - Fornemmelsen er helt anderledes man er paa mange Maader saa ansvarsløs, naar man bor paa Kro el. et andet lgn. Sted. Min første Indskydelse var at skrive straks, men da jeg skulde til Kjertem. i Gaar – paa Barselsvisit hos Else og Puf mente jeg, du skulde høre lidt om den Tur med. Maries - den gode – skrev om jeg ikke kom derned, mens du var i Sallinge; husk nu at aflevere denne Besked: hils hende saa mange Gange, tak hende for hendes Brev og for Indbydelsen; det er fristende, men jeg synes ikke, jeg vil spænde Buen for højt; nu skal jeg jo til Kbhvn. i Marts og vil gærne være borte en ret anselig Tid – mindst 14 Dage; måske ser jeg Marie og Laders der, de skal jo derind i Marts. Jeg har altid saa mange Breve at skrive; det gaar nok med din mundtlige Hilsen til Marie. Du skrev ikke hvor længe du bliver der. – En lille Forretningssag vil jeg nævne med et samme: nej, du kan tro nej, søde Dis, jeg vil ikke beholde Marcipan-Pengene; jeg har let ved nu at skaffe alt til Rejsen henhørende – nu regner vi jo sikkert med Saneringslaanet – Tiderne bedres og vor Bedrift her bedres, saa jeg vil betale, hvad jeg skylder Jer og runder af lidt op ad, fordi det er nemt at sende en X Fem’er i et Brev. Tak for dit tilsendte Brev fra Minna, hvor har hun dog været glad ved den Fest. Jeg har ikke set nogen af Sangene, håber [”håber” overstreget] dine kan jeg jo da faa at se, naar jeg kommer derind. Jeg skal tage nogle Vintergæk-Løg med til dig. 
 Jeg havde dobbelt Ærinde til Kj. i Gaar, idet Mary ligger syg inde hos hendes sine? [”sine?” indsat over linjen] Forældre. Det er en ordentlig Omgang Tarmhistorie, hun har raget sig til; hun vilde absolut selv tage ind til Kjert. for at gaa til Læge i Stedet for at faa hend [”hend” overstreget]ham herud; hun var temmelig elendig, da hun kom derind og hendes Mor puttede hende straks i Seng – i Faderens, saa sover han ovenpaa i Gæstekammer. Dr. Fly har tilset hende tre Gange, nu er hun begyndt at komme lidt op og det mentes, at der ikke vil gaa saa lang Tid inden vi ser hende igen. Hendes Mor gav mig en liflig Kop Kaffe, det kvæger altid, naar man har rejst. Saa drog jeg op til Elle, som ikke vidste, at jeg kom og blev lykkelig, især da jeg lovede at komme til hende ved 2 Tiden og drikke Kaffe hos hende. 
 Else ventede mig til Middag og jeg fik saa Ungerne at se inden de tørnede ind til deres Middagssøvn; de er saa glade ved os, naar vi kommer, og det skønt vi aldrig har Slikkeri med til dem; det ses nødig, hvilket er vældig fornuftigt. Jeg synes de to kære Unger er saa tynde og splejsede og lidt blege, men der bliver gjort, hvad der kan gøres, og de er meget ude, siger Else. Den sidste lille ny blev født paa Maries Fødselsdag d. 19de kort efter Midnat, saa den egentlige Fødselshurlumhej var jo den 18 – Sølvbryllupsdagen hvorfor de ikke fik telegraferet, hvilket jo havde vakt lidt Eftertanke hos dem deroppe; Christine ringede fra Kbhvn. da hun kom hjem for at høre Grunden. De havde fin Middag til mig Bøf m. Løg og Figengrød med Flødeskum, god Kaffe og en Upman ovenpaa. Jeg hygger mig efterhaanden saa godt derovre – du ved det har aldrig været min stærke Side at hygge mig hos Lases – men det gør jeg altsaa nu, ogsaa naar Las er der; han er i Kbhvn. for Tiden (Udstilling hos Winkel &amp;amp; Magnussen, solgt for 10,000 Kr) men da jeg var derinde at købe Sølvbryllupsgave, var han der og var saa sød og hyggelig og snaksom. Den lille nye var en vidunderlig dejlig lille Pige, mægtig mørkebrun Haar, smukke blaa Øjne og ret stor hun vejer allerede 7 Pund [tegn for pund] – 7 staar der – Else ser derimod sløj ud bleg og hærget; det er jo maaske ogsaa lidt vel rask, de to smaa Unger er kommen; Ane fyldte først 3 Aar 1st Okt. 
 Dette er skrevet lidt i Jag, jeg venter Posten og desuden venter Ægmaskinen paa mig, naar Mary ikke er her, hjælper jeg jo Skipper. Her er intet nyt, alt er vel; Drengene laver sam. med Naboerne Vejforbedring herfra og op til Hjørnet. 
 Hils Laders og Marie og d. gl. Krokone fra mig.
 Tusinde Hilsner! Din Junge.
 [Skrevet langs venstre kant s2:]
 X kan ikke Fem’eren forlænge dit Ophold med 1 Dag?</t>
   </si>
   <si>
     <t>1938-02-13</t>
   </si>
   <si>
     <t>Sallinge Kro</t>
   </si>
   <si>
     <t>Thora Cohn
 Drude Jørgensen
 Alhed Larsen
 Johannes Larsen
 Marie Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Axel  Müller
 Karen Pilegaard
 Lars Pilegaard
 Valdemar Rørdam
 Jørgen Schou
 Karl Schou
 Marie Schou
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem baronessen og professoren var. Gudrun på Sallinge Kro kendes heller ikke. 
 Drude Jørgensen købte en samling af Johannes Larsens oliemalerier med motiv fra H.C. Andersens Den grimme Ælling til ophængning på Fyns Forsamlingshus.
 Else og Andreas Larsen fik i 1938 datteren Thora.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0771</t>
   </si>
   <si>
     <t>Astrid/Dis Warberg-Goldschmidt har det dejligt på Sallinge Kro. Hun nyder at høre fynsk tale igen og at møde søde mennesker. Måske skal hun en tur til Munkebo Kro og vil i så fald besøge Johanne/Junge Larsen.
 Astrid har besøgt Fyns Forsamlingshus og set Johannes Larsens billeder. Hun har også set Alhed Larsens stokroser og Karl Schous interiør med mor og barn på Stiftsmuseet. 
 På Ølstedgaard besøgte Astrid professoren, som læste højt af sine digte. Hun har været i Ryslinge og høre Rørdam samt på besøg på Erikshaab.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/wsmJ</t>
   </si>
@@ -15921,77 +16045,78 @@
 Unge Krokone – Gudrun, er ved at få nye Tænder, jeg tog en Dag med ind til Odense, gik op på Forsamlingshuset og bad en Pige vise mig Selskabslokalerne, da det var lidt tidligt på Formd. vilde jeg ikke spørge Drude – men pludselig stod hun ved Siden af mig! opfordrede mig indtrængende til at besøge Professoren, sagde at hun snart kom til Ølstedgård og vilde så ringe til mig; så gik hun igen, skulde hvile sig efter et Nattebal. Jeg henfaldt i Henrykkelse over Lases underdejlige Værker - var fuldkommen betaget og havde den Lykke at være muttersalene hele Tiden – næsten en Time gik og sad jeg og indsugede de skønne Billeder. Så gik jeg over på Stiftsmusæet, så de gamle oldsager fra Espe og Nybølle o.m.m. Landede i Malerisamlingen og stod pludselig overfor et henrivende Billede af Be – røde Stokroser i Haven, det var overvældende. Der var også et af Karl Schou – Interieur med Mor og Barn – Buf som spæd! En interessant Tur i det hele taget. Om Aftenen Kl ½ 8 ringede Professoren til Kroen, om han 
 2)
 måtte sende en Bil over efter mig, Drude havde ringet til ham, at jeg var der. Det lod jeg mig jo ikke sige to Gange, det passede mig ovenud godt efter den stærkt intellektuelle Dag med Billedkunsten og en Henrykkelse, der ikke rigtig lod sig afsætte i Kroen. 
 Og så oplevede jeg derovre på det gamle Ølstedgård noget – ja, noget af det mærkeligste, jeg endnu har været ude for. 
 Ja, du véd det vel, men jeg vidste det ikke – at Professoren er fuldkommen helbredet – han sagde selv, det er intet mindre end et Mirakel. Et forvandlet Menneske, en Rénaissance; en Mand, fyldt med Spiritualitet og sprudlende Livslyst, lykkelig – strålende, åh, Junge, noget så vidunderligt at opleve. Er noget så dejligt som at møde et lykkeligt Menneske, en helt afklaret Aand, der stråler et Lys ud fra et sådant Menneske, som det er en stor Lyksalighed at opleve.
 Og ved du, hvad hele Aftenen gik med? Han læste sine Digte for mig! Junge, han bliver berømt! De var pragtfulde – og han læste dem pragtfuldt – selv lykkelig over at have skabt dem; det var Vers i alle Tonearter, dybsindige, vise, dystre, dødsens - - om Døden – om Alderdommen – om Tungsindet – og om Livsglæde – Ungdom – Elskov – ”Synd”, Dyd – og så var der et ganske henrivende om den gamle Hankat, Rasmus, ja, du kan ikke tænke dig, hvor det alt sammen var sublimt – jeg var i den syvende Himmel. Naturligvis frydede det mig også, at jeg var den første, han læste dem for; og naturligvis frydede det ham at have så god en Tilhører!
 Ja, du kan tro, at det var en Aften. 
 Da Pigen skulde køre mig hjem (Regnvejr) – måtte vi jo bryde op i menneskelig Tid, han fulgte med i Bilen til Kroen. 
 I Aften er der Karneval på Kroen; jeg har hos Pilegårds lånt en pragtfuld, kongeblå Vadmelskjole fra forrige Aarhundrede, og et strålende Hovedklæde af tyk, rød, blomstret Silke. På Søndag skal jeg med dem i Ryslinge Kirke at høre Rørdam. I Søndags var jeg til Middag på Erikshåb, vi havde en yndig Dag – Vejret mild Solskin, Haven myldrede med Eranthis og Gækkeliljer. Tak for lovede Løg! husk dem endelig. I Fredags var jeg hos Baronessen til megen Filosofi – vi to alene, hun er nu sød. I Morgen er jeg bedt til at overvære Pølsestopning hos Fru Pilegård – senere til stort Pølsegilde. Ja, der er hver Dag noget, og jeg nyder det altsammen. Bliver så længe jeg kan – måske til 1’ Marts Axel synes så afgjort, jeg skal. 
 Hvor er det trist med Marejes Sygdom, det er da ikke noget alvorligt? hun ser ikke robust ud. Dejligt med Elses lille nye. Hils nu alle mange Gange – hvor herligt for dig at have den elskelige Bibbe! hils hende specielt. 
 Og at Vejen bliver lavet – og Lånet trækker op – 
 Tusinde Hilsner fra din Dis</t>
   </si>
   <si>
     <t>1938-08-31</t>
   </si>
   <si>
     <t>Hareskov</t>
   </si>
   <si>
     <t>Dræby
 Lindøgaard</t>
   </si>
   <si>
     <t>Sus -
+- Albertsen
 Margrethe Benzon
 Julie Brandt
 Thora  Branner
 Viktor Jensen
 Adolph Larsen
 Alhed Larsen
 Marie Larsen
 Christine  Mackie
 Søren Madsen
 Axel  Müller
 Ellen  Sawyer
 Janna Schou
 Jørgen Schou
 Christine Swane
 Lars Swane
 Gertrude Søndergaard
 Andreas Warberg
 Fritz Warberg
 Minna Warberg
 Martin Warberg Larsen
 Mary Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Mary Hensen blev i 1938 gift med Erik/Tinge Warberg Larsen. Ægteskabet holdt kun ganske kort (se hendes biografi under Mary Warberg Larsen). Marys "Mælkefamilie": Hendes far, Viktor Jensen, havde et mælkeudsalg i Kerteminde. 
 Warberg-familien kendte mange, der hed Balslev, så det kan ikke afgøres, hvem af dem, der deltog i den omtalte begravelse. 
-Axel Müllers far kendes ikke. Ej heller Arkitekt Brandt, Anders Lenner, Grethe Benzons sagfører, direktøren i Bredgade eller gamle Albertsen.</t>
+Axel Müllers far kendes ikke. Ej heller Arkitekt Brandt, Anders Lenner, Grethe Benzons sagfører eller direktøren i Bredgade.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1008</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt håber, at Johanne/Junge C. Larsen kan blive opereret.
 Astrid og Axel Müller har mødt en mand, som tilbød dem en flyvetur.
 Historien om Erik Larsen og Mary Jensen/Warberg Larsen har udviklet sig forfærdeligt. Mary sagde engang, at hun ville slide som en karl, hvis hun bare kunne være nær ved Erik. Hun må ikke få lov til at plukke Erik og hans forældre for indbo.
 Astrid har haft besøg af Fritz Warberg. Han var meget sød, men han var også bitter på sin far, som ikke regnede ham for noget, fordi han ikke ville studere. Andreas Warberg, faderen, havde skaffet sønnen en næsten ulønnet plads i en bank. Fritz sagde op og fik nyt job, og da faderen hørte, at han fik lønforhøjelse, nedsatte han det bidrag, han tidligere havde ydet ham. 
 Astrid og Axel havde planlagf at bygge et hus til Janna/Nus Schou, og de havde både fældet en lille skov og købt en grund. Så pludselig meddelte Janna, at hun vilde flytte sit værksted til Søborg. Janna er stærkt påvirket af sin far, Jørgen/Buf Schou og af en Søren Madsen, som er en led karl, og som har for meget indflydelse på Jørgen efter dennes mors død. - Janna besluttede til sidst alligevel at blive i Hareskov, men hun var bange for at føle sig bundet. Astrid og Axel bygger derfor alligevel. De har fået tilbud og hyret håndværkere. Axel har købt et kæmpestort vindue, og Janna har gjort værkstedet i stand. Gertrude/Trut Søndergaard er en god, kunstnerisk hjælp. Sell har taget fotos til Tidens Kvinder. 
 Astrid har nu fået sin egen stue, hvor hun kan holde orden (Janna roder). Hun vil ikke forlange, at Janna skal blive boende hjemme, men hun er ked af, at Søren Madsen og Jørgen Schou har en dårlig indflydelse på hende. 
 Margrethe Benzon har testamenteret Astrid og Axel 1500 kr. De har deltaget i hendes begravelse. 
 Astrid og Axel overvejer at bygge et hus mere, som de kan udleje.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/t5q2</t>
   </si>
   <si>
     <t>[Skrevet på kuverts forside:]
 Fru Johanne Warberg Larsen
 Lindøgaard
 Dræby
 Fyen.
 [Skrevet på kuverts bagside;]
 Hareskov
@@ -16020,51 +16145,51 @@
 Hils nu enhver især – tak Bibbe for hendes søde Brev, som jeg blev så glad ved og _hils Marie på det varmeste - hvor dejligt for Jer, at hun bliver! og hils den omtumlede Ægtemand, det er fint, han kan klare alle de juridiske Paragraffer – de Bæster, som de mishandler Jer - . og hils Manse – og hils Agraren!
 Jeg sidder og skriver i min egen Stue, som jeg er lykkelig over at have. 
 Tusinde Hilsner! 
 Din Dis. 
 ps – senere – 
 lige nu kom den store Ruteflyver lige forbi mit Vindue og ganske lavt – over Søen, en flot Fyr. 
 Alle her hilser!
 [Indsat på siden mærket "4"; lodret i venstre margen:] X med Materialer bliver det nok c 1000 ["1000" overstreget] 880. – Rest: 620. – til Vand o.a.
 [Indsat øverst på siden, der er mærket "5":] x Sell er Axels Kollega i Frihavnen</t>
   </si>
   <si>
     <t>1939-03-18</t>
   </si>
   <si>
     <t>Bakkevej 12 Hareskov St.</t>
   </si>
   <si>
     <t>Lars Christian Balslev
 Louise Brønsted
 Thora Cohn
 Aksel Dydensborg
 Adolph Larsen
 Andreas Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Axel  Müller
 Otto Emil  Paludan
 Ellen  Sawyer
 Adelheyde Syberg
 Ane Talbot
 Maria von Sperling. g. Balslev
 Albrecht  Warberg
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>I sommeren 1938 aftalte England, Frankrig, Italien og Tyskland, at området i Tjekkoslovakiet kaldet Sudetertyskland indlemmedes i det tyske rige som en lydstat (der boede mange tyskere i denne del grænsende ind mod det tyske rige). Den engelske premierminister Chamberlain udtalte ved hjemkomsten til London de berømte ord ”Peace in our time”). - 5. marts 1939 angreb Tyskland resten af Tjekkoslovakiet. Snart drev forfølgelsen af de sudetertyske jøder og arbejderbevægelsen dog en del på flugt, flest til Tjekkoslovakiet (Kilde: Lex. dk). 
 Albrecht Warberg blev født 7. marts 1839 på gården Ensomhed i Heden på Midtfyn. Han blev begravet på Hillerslev Kirkegård. 
 Egelund eller Lundgaard, Lumbyvej 56, Lumby. Oprindelig en tvillingegård (matr. nr. 6a og 7a) (Kilde: Arkiv.dk). 
 Lars Christian/Laders og Marie Balslev boede 1929 til 1958 på Erikshaab (Alhed Larsens og hendes søskendes barndomshjem).
 Kirkelaugnet: Der menes formodentligt en bygning/et laugshus ved kirken, oprindelig benyttet af et håndværkerlaug/lav/sammenslutning.
 Diatermi: Kortbølgebehandlinger i form af lokal varmebehandling, af bl.a. gigt- og muskelsmerter (Kilde: Lex.dk).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0600</t>
   </si>
   <si>
     <t>Axel Müller har været syg.
 Johanne og tre af hendes søstre har højtideligholdt deres fars 100årsdag. De kørte først til Heden Kirkegård og besøgte Adelheyde/Mimi Sybergs grav. Derefter fik de middag på gården Erikshaab. Der var en dejlig udsigt gennem haven, som var blevet ryddet. Efter maden tog selskabet til Hillerslev Kirkegård, hvor de trimmede Albrecht Warbergs gravsted og plantede blomster samt lagde kranse på den samt på Otto Emil Paludan/Pallams grave. De sluttede med kaffe på Erikshaab og kørte så til Kerteminde, hvor de spiste hos Johannes Larsen med familie. 
 Johanne får lysbehandlinger i sin tå.</t>
   </si>
@@ -16077,50 +16202,91 @@
 (om Fars 100 års Dag)
 Fru Warberg Müller
 Bakkevej 12
 Hareskov St.
 ” tirsd. ” 23-1-07.
 læst lørd. d. 17-9-05.
 [Håndskrevet på kuvertens bagside:]
 Lindøgaard pr. Dræby
 [I brevet:]
 Nu ogsaa Jøderne i Czekkosl.! 18 marts 39
 hvor er det snart forfærdeligt
 og det arme Land. 
 Kæreste Dis!
 Endelig faar jeg fat paa Brevet til dig, saa meget har sinket mig, Bibbe været daarlig nogle Dage af Forkølelse og mine Sygehusture trætter og distraherer mig –
 Tak for dit Brev! Det var rigtig nok sødt af dig at skrive straks efter, du kom op. Hvor trist dog med al den Sygdom hos Jer; hvor saadan en alvorlig Mavesygdom dog maa have taget paa Axel, der er ikke saa mange Kræfter at tage af. Gid han dog nu maa være over det; da du skrev havde han endnu 38⁵, det er dog høj Feber. Og hvad for en Slags Mavesygdom kan det dog have været naar det smitter – du skrev, han havde smittet dig, er det ikke snarere to Virkninger af en og samme Aarsag? Siger Doktoren ikke noget om det? Alm. Mavedaarlighed smitter jo ikke. S.u. 
 Lad mig straks gaa i Gang med at fortælle dig om Dagen. Den blev en dejlig Oplevelse. Kl. 10½ ankom en stor Bil med Chr. Lugge og Elle; jeg blev læsset og vi gled. Min første Bemærkning var: Jeg synes I er noget blomsterløse”, der var neml. ikke saa meget som et Blad at se i Bilen; men de trøstede mig med, at hele Magasinet var fuldt. Vi havde saa en yndig Tur derned, Solskin med enkelte Haglbyger. Vi var i saa god Tid, at vi kunde tage op paa Heden Kirkegaard og se til det gamle Gravsted – havde jeg vidst det kunde jeg have haft Vintergækker med til Tante Minnis Grav, jeg havde en Krans med til Fars, den kunde jeg jo ikke dele; jeg havde ikke bundet den selv, vi havde nok Gækker og Krans men ingen Grønt og det er jo lige saa vigtigt. Vi tog lige til Erikshaab, hvor de jo ventede os til Middag Kl 12; ved ”Stenten” i Hestehaven stod Elle og Lugge af og gik gennem Skoven, L. har jo ikke set den i mange Aar. Jeg advarede dem mod Bækken, men de kom da paa en mystisk Maade over, der var jo meget Vand alle Vegne dernede. Flaget vajede paa Erikshaab, L. og Marie stod smilende og søde og Haven og Omgivelserne var så hægede som de paa nogen Maade kunde være
 2
 Der var varmt og henrivende. Så indløb Elle og L. og vi gik ind til en lille fin Middag; Suppe jævn m. Rosenkål, en dejlig Kalvesteg samt Jaffa Appelsiner, Rødvin. Laders holdt en nydelig Tale for Fars Minde – hvor har alle Mennesker dog holdt af Far. Vi var alle sammen saa glad [”glad” overstreget] glade og tilpasse og saa festligt stemte; Elle sagde, at hun tudede uafbrudt, hun faar det jo let ved saadanne Lejligheder. De var saa oplagt glade ved os. Efter Kaffe og Cigarer gik de en Tur i Haven, jeg blev inde og havde [”havde” overstreget] saa ud gennem Havestuedøren. Der er hugget en Del i Efteraaret, saa man overalt har de skønne Omgivelser ind paa Livet: Aaen, Engene, Markerne overfor der skraaner op ad Lyndelse Kirke, Egelund – du ser det hele for dig. Jeg havde en af Agrarens Støvler paa, saa jeg gik helt godt. Der var Plads i Dydenborgs store Bil til os alle, saa L. og M. kom med paa Kirkeg. Der laa din dejlige Krans og straalede foran Pladen - ja det ved du jo fra Billedet, Tak for det. Der var pænt, men det faldt os ikke ind, at der var gjort særlig rent til Dagen. (Saa pænt af den gode Sognefoged) Laders tog alle de grimme visne Mahognibuske el – ret. Pinde bort, han kunde brække dem af. Chr. havde Tulipaner med Knold med; dem plantede hun hele Vejen uden om Bænken - du forstaar i Kanten der. Elle havde bundet et Kors, Puf en henrivende lille Krans med Violbuketter, Lugge have flere Sammenplantninger i aflange Trækasser med alskens Foraarsblomster og saa min Krans, det hele var nydeligt – ja meget smukt; vi hentede en Rive et Sted og rev efter os – d.v.s. Laders; han besørgede med kyndig Haand alt det korporlige Arbejde. Chr. og Lugge havde Krokus med som de plantede paa Pallams Grav. Mens vi var der, skinnede Solen (efter en stærk Byge, som vi tilbragte i Bilen inden vi stod ud) saa smukt og varmt og Kirkelaugnet saa pragtfuldt ud 
 3
 med saa meget Vand, at det næsten var en Sø. Det hele var en vidunderlig Oplevelse. Jeg var saa glad ved, at Chr. og Lugge øjensynlig var saa glad ved Laders og Marie, de faldt saa godt sammen. 
 Der var dækket fint Kaffebord i Havestuen, da vi kom tilbage, men vi trak snarest efter Kaffen ind i Dagligstuen ved d. varme Kakkelovn.
 Ved 5 Tiden drog vi af til Kjertem. hvor vi fik dejlig Aftensmad hos Lases og en hyggelig Aften bagefter med megen Røg og Diskuteren Verdenssituation. Puf kørte mig hjem og saa var det forbi. En herlig Dag.
 Jeg tager hver anden Dag ud paa D [”D” overstreget] Sygehuset og faar diathemibehandl. (Lys paa Taaen). Det hjælper godt synes jeg, men er jo baade dyrt og besværligt for os; køres op og hentes v. Bilerne. Men naar det bare hjælper, kommer vi jo nok over det.
 Nu er Tiden omme, søde Dis, vil du nøjes med dette.
 God Bedring!! Kærlig Hilsener! Din Junge</t>
+  </si>
+  <si>
+    <t>1939-09-14</t>
+  </si>
+  <si>
+    <t>Ingrid Fensbøl
+Axel  Müller
+Janna Schou</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvem Gudrun og Arnold var.
+Thopodeaborg var et havehus, som Astrid Warberg fik bygget som en kopi af det legehus, som hun og hendes søskende havde i deres barndom på gården Erikshaab.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8402</t>
+  </si>
+  <si>
+    <t>Astrid Warberg er kommet hjem efter næsten tre uger på Sallinge Kro, og nerverne er kommet i ro. Axel Müller hentede hende dagen før på banegården, og de flotteste sig med en taxa hjem. Det er svære tider, men man må leve godt, indtil katastrofen indtræffer. 
+Det var dejligt at komme hjem til nykalkede vægge og lofter, ferniserede gulve og en have, der bugner af blomster og frugter. Axel og Janna/Nus havde savnet Astrid. 
+Astrid giver Johanne/Junge Larsen et kvartalsabonnement på Politiken i fødselsdagsgave.
+Ingrid Fensbøl, som er telegrafist, bor nu i havehuset Torpedeaborg.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/DtZy</t>
+  </si>
+  <si>
+    <t>[Med sort blæk på kuvertens forside:]
+Fru Johanne Warberg Larsen
+Lindøgaard
+per Dræby
+Fyen.
+[Med blå kuglepen på kuvertens forside:]
+søn. 13-2-2000.
+(Bibbe.)
+[I brevet:]
+Hareskov, 14' Sept. 1939.
+Kæreste lille Junge!
+Ja, så er man hjemme igen efter næste 3 Ugers Ophold i Sallinge Kro, hvor jeg er kommen mig rigtig godt, i hvert Fald er Nerverne langt bedre og dermed følger også flere Kræfter. Jeg havde en dejlig Rejse igår, sad på Dækket hele Tiden i næsten Sommervarme; Gudrun havde medgivet mig en herlig Pakke Smørrebrød, og da jeg åbnede den, lå der to store fine Mavebæltecigarer - hun er altid så sød. Axel tog imod mig på Banegården, han var smilende og i godt Vigueur - og vi kørte i Bil lige til Døren - egentlig en utilbørlig Flothed i disse Tider, men hvad, hvis alting revner, så lad os dog leve normalt og godt til det sker; jeg føler overfor en eventuel Katastrofe her i Landet nærmest som overfor Lynnedslag, når Uvejret er "oppe over" - man er beredt på det værste men håber dog stadig det bedste. - Herinde tog en glad og smilende Nusser imod os, hun var ved at lave Middagsmad; Axel og jeg gik så en Runde i det meget fine Hus, det er for lækkert, når sådan hver en Krog er bleven endevendt, alle Lofter hvidtet, og alle Vægge kalket - samt hvert et Gulv ferniseret; her var den lifligste Duft af Fernis overalt - i Dag kan jeg ikke mere mærke det. Så gik vi ud i Haven - det er forbavsende, hvor alting gror og vokser i en Have på 3 Uger - jeg syntes, det så helt fremmed ud næsten; alle Stauderne er nu på deres højeste, Georginer gløder, Roser begynder så småt igen og alle Frugttræerne har fået Stivere, sådan bugner de med Æbler og Pærer. Så spiste vi en festlig lille Middag i det smukke, lyse Køkken - jeg var glad ved at være hjemme, og de syntes at være glade ved at have mig igen; for som de begge sagde: Prikken over i'et mangler jo overalt. - I Dag har jeg virket fra Morgen til Aften med "Prikkerne" - (det havde jeg ikke kunnet før Rejsen!) - det er dejlig sådan at tage sit Hus i Besiddelse. - 
+Søde lille Junge, jeg har nu opfunden en Fødselsdagsgave til dig, som jeg håber du vil synes om, nemlig et Kvartalsabonnement på Politiken nu fra 1' Oktober (så husk at opsige Søndagsnummeret, som I holder!) - Axel bestilte det i Dag og du får det fra den 20' ds (det er gratis Måneden ud, vèd du nok) - - gid jeg nu har truffen det rigtige, lille Junge, ja, jeg kan jo ikke skrive: og at du vil have Glæde af det, for det kan man ikke af Aviserne for Tiden - Vorherre bevares, de er jo gale allesammen.
+Nus har i Aften hørt fra Arnold - det var en stor Lettelse for os. - Nu skal vi samles til en lille Aftenkaffe herinde hos mig; Ingrid Fensbøl bor stadig i Thopedeaborg - hun er Telegrafist og ved at omkomme af Arbejde. - Ferien tog de fra hende lige da hun skulde ha' den - 1' Sept.
+Tusinde kærlige Hilsner fra din Dis.</t>
   </si>
   <si>
     <t>1942-04-25</t>
   </si>
   <si>
     <t>Fritz -
 Thora  Branner
 Louise Brønsted
 Adolph Larsen
 Rasmus Larsen
 Louise Løgstrup
 Axel  Müller
 Irene -, pige i huset på Lindøgaard
 Ellen  Sawyer
 Janna Schou
 Lasse Taaning
 Albrecht  Warberg
 Laura Warberg
 Erik Warberg Larsen
 Martin Warberg Larsen</t>
   </si>
   <si>
     <t>De mange Warberg-søskende fik tilsyneladende først i en meget moden alder at vide, at Astrids dødfødte søskend var en dreng og ikke en pige. Laura og navnlig Albrecht Warberg ønskede sig i mange år brændende en søn. Albrecht Warberg gik til præsten med det døde barn i en cigarkasse og sagde "Her kommer den sørgende Fader" (1958-11-03, Johanne C. Larsen til Astrid Warberg-Goldschmidt, BB2507). 
 Det vides ikke, hvem Lærerinden var. Thomas, Peter og Sofie må være slægtninge til Løgstrup-parret, men de kendes i øvrigt ikke. 
 Krastine/Kristine, som blev undervist sammen med Astrid Warberg, er nævnt i Astrid Warbergs og Johanne C. Larsens biografier.</t>
@@ -16157,50 +16323,130 @@
 [I brevet:]
 Lindøgaard 25 Aprl. 1942.
 Kæreste lille Dis!
 Tænk, at der er gaaet tredsindstyve Aar siden den Morgen, da vi fik Budskabet, at Mor havde faaet en lille Pige og kort efter betroede gamle Ma’ Frits os, at der havde været en lille dødfødt ogsaa. Lærerinden eller hvem det nu var havde besluttet, at vi intet skulde vide om det – om det regnedes for an Slags Usædelighed og hvordan – ved jeg ikke. Da vi Børn saa fik Lov til at se ind til Mor, fortalte hun os ganske aabent og naturligt, at der havde været en lille Pige til, men at hun var dødfødt. Det tog Mor vældig Kegler paa hos os, for vi kunde da som rimeligt var ikke forstaa, hvad det Hemmelighedskræmmeri skulde til.
 Til Lykke, lille go’e Dis! Gid alt maa gaa ad den lyse Side til; det er sandelig ingen Skade til at ønske det, for hvor det dog altid har let ved at gaa til den mørke! Jeg husker, at Lugge en Gang har smilet lidt, fordi jeg næsten satte Helbredsønskerne over alle andre, men helt hen i Vejret er det nu ikke. Det gode Helbred er næsten en Slags Basis for alt andet – naturligvis inden for rimelige Grænser. – Jeg tror, at jeg vil bruge denne runde Fødselsdag til at sige dig, at jeg er taknemmelig for det Venskab, der har været mellem os i snart de fleste af alle de mange Aaar og sige dig Tak, fordi du altid har været mig en saa fuldtro Ven. Aldrig har du svigtet mig, lille Dis, altid har du været Trøst og Støtte for mig, naar Livet for mig gik til den mørke Side og dine Trøstens Breve har altid været mange og lange.
 Det er kedeligt, at jeg slet ikke ved noget om, hvordan du har det, om du er bleven saa rask, at du har kunnet forberede lidt Festlighed til paa Søndag eller om du, hvad Himmelen forbyde, stadig ligger til Sengs og al Festlighed strøget. Det vilde rigtig nok være trist, for saa vidt jeg har kunnet forstaa, har du glædet dig til Dagen. 
 Lørdag. Tiden løber jo fra mig! Dette skulde for Resten heller ikke være et af de lange – dagligdags – Breve, hvor jeg snakker op om alle mine smaa Hændelser og Begivenheder her hjemme fra, tit tænker jeg paa, naar jeg saadan sidder og skriver op om dem ”hvor det maa kede den og den”, men jeg kan jo ikke andet. En Smule Begivenheder skal du nu have ogsaa denne Gang, for jeg ved, det vil glæde dig: den 22_nde_ April fik vi Vand; det blev som du kan tænke hilst med Jubel af hele Husstanden; Frk. Kristensen og vores lille Hjælpepige, som bærer det skønne Navn Irene, maatte køre alt Vand til en stor Vask inde fra R. Larsens paa den lille Malkevogn; Mandfolkene havde for travlt til at vi vilde bede dem om det. Mærkeligt at det har været saa længe om at tø, Rørene ligger vist ikke en Gang en Meter nede i Jorden. 
 En anden Begivenhed er, at nu har Løgstrup købt Ejendom nede i Gestelevlunde, kun en lille halv Mil fra det Sted som Sofies og Peters ældste Datter har. - Vi var ellers begyndt at blive betænkelige, fordi det syntes umuligt for for ham at faa noget, han og Peter syntes om, men nu naaede det sig til min store Lettelse. 
 Den tredje begivenhed er, at nu er Tinge bleven skilt – jeg mener faaet sin Skilsmisse lovformelig i Orden; du vil maaske synes det ikke har saa stor Betydning, men vi har gaaet og været bange for, at de skulde kræve ham dømt til at betale hende en Sum Penge, fordi han nu har købt Ejendom; ikke saa lidt tydede derpaa men han skaffede en god Uformuenheds-Attest – attesteret af vor Sogneraadsformand – og saa har de kunnet indse deres Afmagt paa det Punkt. 
 2. 
 Dit Fødselsdagsvejr bliver der vist ikke saa meget at klage paa, bare det vilde blæse lidt mindre; stille Solskin er jo bedre og vil give en festligere Dag for Jer. Den skarpe Vind fra N. Øst hindrer mig i at sidde i Haven i Solen, hvilket jo er saa værdifuldt for mig. Men en god Ting har der været ved Blæsten, den har faaet Møllen til at gaa rundt nede ved Inddæmningerne, saa Vandet paa Tinges 4 Tdr. Land Indd.n. har kunnet løbe ud i Stranden og det er værdifuldt for ham – de forskellige Interesser falder ikke altid sammen!
 Fordi jeg i Gaar havde skrevet om vores lange Venskab, laa jeg i Aftes og tænkte paa de fjerne Tider og kom til det Resultat, at vi egentlig ikke til Stadighed har været ret meget sammen siden den Gang, da jeg ydede dig, Tutte og lille Krastine fra Degnens min pædagogiske Undervisning Saa kom du til Ølstedgaard og siden kom jeg til Kjøbenhavn og da jeg 1901 kom tilbage til Erikshaab var du andre Steder f. Eks. i Italien – eller var det senere, ja du kom til Odense for at læse, men da Far døde kom du derfra og var vist hjemme en Tid, men det er alligevel ikke meget vi har været sammen i det daglige. Men Forbindelsen mellem os har været konstant og har aldrig svigtet. 
 Det er underlidt saa lidt den Slags Livsværdier betyder for - - hvordan skal jeg udtrykke mig – det brede Lag, Folket. Da jeg hørte at Louise Løgstrup skulde bo saa tæt ved sin Søster, himlede jeg lidt op om det glædelige deri, men Peter sagde lisse tørt: nå-å den Slags har da ikke noget at sige, de hugger saamænd saa tit paa hinanden. Og da jeg beklagede at Løgstrups nu rejste bort fra Peter og Sofie, slog han det ogsaa hen som noget ganske betydningsløst. Maaske betyder det i Virkeligheden ligesaa meget for dem som for os, men de gør sig det bare ikke klart. 
 Den gode Elle var herude i Lørdags, og vi havde en dejlig Snakkeeftermiddag. Hun sad og havde travlt med din Pude, den blev nydelig, synes jeg, hun er en Svend til at lave sådan noget. Gør det noget at du faar 2? jeg synes det ikke, man kan i Virkeligheden bruge Masser af Puder. At Bagklædningen paa min ikke ”staar” til Forsiden opdagede jeg for sent og var ikke saa lidt ked af, men saa trøster jeg mig med, at begge Sider jo ikke skal ses paa een Gang. Og saa er det jo ikke saadan heller, at man gaar ind i en Butik og vælger nogle smukke Farver ud, nej i disse Tider ma man pænt nøjes med, hvad Uldgarn, man har, eller rettere hvad Tørklæder man har at trevle op af. Nu maa du nøjes, lille Dis! og finde en lille obscur Plads til den.
 Der gaar ikke en Dag, hvor jeg ikke tænker paa, hvor det er dejligt at I kommer herover; een Ting spekulerer jeg paa: hvor skal I faa noget at gøre Ild ved, naar I skal ”koge” Jer en Taar Te eller Kaffe el. spejle Jer et Æg? Vi er holdt op med at fyre her i Stuen undt. lige om Morgenen, fordi vi ikke har og ikke kan faa Brændsel uden lige til Komfuret, og jeg fryser tappert. Lille Irene sagde i Dag: Jeg kan ikke lide, De saadan skal sidde og fryse! Var det ikke sødt? I skulde vel ikke have et af de gode Spritapparater, som de bruger, naar de ligger i Telt. Petroleum til Primus er jo en fjern Drøm – som saa meget andet. Tinge siger at naar han har sejlet med Lasse Taaning har de haft et Spritapparat, som de kunde koge Kartofler paa – og det varer jo da ½ Time. Ellers kan Axel saamænd samle Brænde i vores Have, hvor der ligger Masser. Alle Kneb gælder i Tider som disse. 
 Saa, nu lukker Agraren Porten op og kommer med sine Heste, begge Parter glæder sig til Middagsmaden – vi skal have gule Ærter, som vi elsker.
 Nu er Papiret ogsaa fuldt og et Fødselsdagsbrev præsteret, som ikke er nær saa ”sødt og godt”, som det skulde have været (et Brøl og en Stud), men maaske du dog har mærket, at du er i mine Tanker og at jeg ønsker dig Alverdens gode Ting. Tusind Hilsner fra din Junge
 [Skrevet langs venstre kant s. 4:]
 Hils Janna og Axel! Alle her hilser og ønsker til Lykke. 
 [Skrevet langs venstre kant s. 2:]
 Som du ser, sender jeg først Brev i Dag, da jeg tager det som en Selvfølge, at I henter Post. 
 [Skrevet på hovedet øverst s. 1:]
 Hils Lugge og Tutte saa mange Gange; sig til Tutte, at jeg er flov over mig selv, men at hun snart hører fra mig – haaber jeg da</t>
   </si>
   <si>
+    <t>1943-06-25</t>
+  </si>
+  <si>
+    <t>Lindøgård
+Dræby Station</t>
+  </si>
+  <si>
+    <t>Bakkevej 12 Hareskov</t>
+  </si>
+  <si>
+    <t>Joachim Balslev
+Lars Balslev
+Lars Christian Balslev
+Maria Balslev
+Martin Henrik  Balslev
+Vilhelm Balslev
+Bodild Branner
+Thora  Branner
+Alfred Fly
+Adolph Larsen
+Ellen  Sawyer
+Nicoline  von Sperling
+Maria von Sperling. g. Balslev
+Andreas Warberg
+Erik Warberg Larsen
+Martin Warberg Larsen
+Troels Warberg Pedersen
+Andreas With-Jensen</t>
+  </si>
+  <si>
+    <t>Peter Træskomand er formodentlig en person, som Warberg-børnene har kendt under deres opvækst på gården Erikshaab. 
+Den cyklende pige og hendes bror i Vester Kærby kendes ikke. 
+Nicoline von Sperling boede på herregården Sandholt. Hun og hendes familie var nære venner med Warberg. Albrecht Warberg førte regnskaber for Nicoline von Sperling. Marie/Maria Balslev, f. von Sperling, og Nicoline von Sperling var halvsøstre. 
+Laders var Marie Balslevs mand, Lars Christian Balslev. 
+Agraren: Adolph Larsen, gift med Johanne C. Larsen. 
+Når Tora/Tutte Branner skulle besøge Glorup var der muligvis tale om en visit hos Marie og Karen Warberg. Deres far/Toras farbror, Conrad Warberg, var i en årrække godsforvalter på stedet, men både han og hans hustru var i 1943 døde. Efter Conrad Warbergs pensionering flyttede familien ind i Glorups skovridergård. Det er uklart, hvor de to ugifte søstre boede i 1943.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8408</t>
+  </si>
+  <si>
+    <t>Johanne/Junge C. Larsen har haft det dårligt, og Erik/Tinge Warberg Larsen ringede efter lægen. Han gav hende indsprøjtninger med kalk og vitaminer. Johanne optager ikke vitaminer nok gennem kosten, selvom hun er meget omhyggelig med at få blandt andet grøntsager nok. 
+Ellen Sawyer har været på besøg, og det har Marie Balslev også. Marie har fået behandlet et sår med røntgen, for det ville ikke læges. Hun medbragte breve skrevet af Nicoline von Sperling.
+En ung pige kom og roste Laura/Bibbe Warberg for hendes indsats på Odder Sygehus.
+Tora/Tutte Branner vil komme på besøg et par dage med sine børn i løbet af sommeren.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/igzS</t>
+  </si>
+  <si>
+    <t>[Med sort blæk på kuvertens forside:]
+Modt. 26 Juni 1943.
+Fru Astrid Warberg Müller
+Bakkevej 12
+Hareskov St
+[Med blå kuglepen på kuvertens forside:]
+7-1-2000.
+30-6-2000
+BWP.
+[Med sort blæk på kuvertens bagside:]
+Lindøgaard Dræby St. Fyen
+[I brevet:]
+Lindøgd. Fredag 25-6-1943
+Kære lille Dis!
+Tak for dine to gode deltagende Breve, jeg maa vel hellere straks skrive Sygejournal! Du ved, jeg skrev til dig Lørdag, at jeg havde haft et Tilbagefald om Natten - næste Nat blev mildest talt slem, en Smule Søvn mellem 4 og 5, saa fik jeg Kaffe og Tabletter og sov nogle Timer. Da jeg op paa Formiddagen kom op, og Tinge saa mit Ansigt, fløj han straks til Telefonen og ringede Dr. Fly op - hun skulde kalde! Jeg var misfornøjet med at kalde ham herud en Søndag, men Tinge sagde: du maa da ogsaa tage Hensyn til os andre! Naa, da saa Forbindelsen kom, mente Dr. Fly, at han hellere maatte se det paa et Højdepunkt og kom saa ved Middagstid. Han var her 1/2 Time og var saa god og deltagende. Han aflæste først, om jeg havde for højt Blodtryk, for saa turde han ikke have givet mig en ret kraftig Indsprøjtning; det havde jeg ikke, og jeg fik den. Han sad med min Puls og saa paa mig, jeg kom til at ryste over hele Kroppen, der var helt latterligt, men aabenbart normalt nok; da Rystningen var ovre fik jeg en Kalkindsprøjtning i Rumpen. Han forklarede mig, at det var det samme, som jeg nu længe har faaet gennem Munden i Form af Tabletter og Medicin, men et eller andet i min Organisme gør, at jeg ikke kan optage det. Det er det samme med Vitaminerne. A Vitam. faas jo rigeligt i en Bondegd. jeg bælger mig med Mælk, der jo indeholder meget Kalk, D Vitam. faar jeg gennem det grønne, hvad Dr. Fly jo - selvfølgelig - straks lærte mig, da jeg blev syg, saa Grønkaal og Persille hele Vinteren samt raa Æbler. Jeg mindes endnu rørt, at Peter Træskomand stolt kom med en Kaalstok med friske Blade paa Slutn. af en af Isvintrene den havde ligget under Sneen og holdt sig frisk, i de to Vintre kneb det jo med det grønne. 
+Men ser du, det er med det som med Medicinen - af en eller anden Grund, kan jeg ikke optage Vitaminerne, det er underligt, men jeg vidste nok fra Bibbe, at det kunde finde Sted. Saa skulde jeg videre have 11 Indsprøjtninger 5 Kalk, og 6 Vitaminindspr. det kommer Sygeplejersken og og giver mig, nu skal vi saa se, om det kan hjælpe paa de idelige Tilbagefald. Den gode Elle kom om Søndagen, skønt det kun var 8 Dage siden, hun var her, men hun havde været så ængstelig for mig; jeg var meget sløj - dels en vågen Nat og dels de to stærke Indsprøjn. Ud paa Eft. lagde jeg mig lidt, mens hun gik en Tur med Agrar. i Markerne for at se paa Avlen. Aftensmaden lod jeg Mandfolkene om. Elle rejser, eller er nok rejst til Brædstrup, Dedde fylder i Aar 60 - ja det ved du naturligvis. Næste Dag var jeg helt vel ved det og godt var det, da Marie skulde komme om Efterm. Agraren hentede hende i Dræby
+2
+Hun havde et Plaster paa den ene Kind - hun har i det meste af et Aar gået med et lille Saar, som ikke paa nogen Maade vilde læge; nu havde en af Sønnerne sagt indstændigt til hende, at hun skulde gaa til Læge; hun var hos en Hudspecialist, som sendte hende til en af Overlægerne paa Sygehuset, som beordrede en Røntgenbehandling med det samme; saa skulde hun selv skifte Plaster hver Dag og komme igen først i August. Vi maa rigtignok haabe, det saa er ovre til den Tid. Jeg skal hilse dig fra Marie og sige, at de ser dig vel, naar du kommer til Sallinge.
+Hun og jeg havde det vidunderligt de to Dage, det var dejligt at have een hele ubeskåren Dag foruden de to halve; vi har det altid saa dejligt sammen, Marie og jeg, det tror jeg ogsaa at hun synes - det er vist ikke alene af Barmhjærtighed at hun kommer, men ogsaa fordi hun selv nyder det. Hun havde med ["med" indsat over linjen] de gamle Breve som Frøken Sperling har skrevet af og selv skrevet en hel Del om de Mennesker og de Tiders Begivenheder - ja, du har jo læst dem. Marie læste en hel Del af det højt for mig, saa vi kunde samtale om dem - hvor Sandholt har betydet meget for de forskellige Generationer. 
+Samtidig med at Marie og Agr. i Mandags kom fra Stationen, kom en ung Pige paa Cycle fra Vester Kærby, hvor hun besøger en der gift Broder, som har en Gaard der; hun kom med Hilsen fra Bibbe, en Elev der paa Odder Sygehus og priste Bibbe i høje Toner fortalte om hvor afholdt hun er af dem alle baade Patienter og Kammerater. Jeg havde et pænt Kaffebord parat (Lagkage bl.a.) og der blev de straks placeret, Drengene kom ogsaa, det var saa morsomt og Snakken gik saa godt og livligt, og Kaffen var varm og go'.
+Jeg havde forleden Brev fra Tutte, hun har jo lejet Huset ud i Juli og har inviteret Bodild og Andreas paa en Fyens Tur, om de maatte komme her et Par Dage, hun vilde ogsaa bede Elle om at tage mod dem et Par Dage. Elle kom altsaa netop herud, saa jeg kunde tale med hende om det, Manse, som jo er Vært her gik straks til og der var ikke noget i Vejen, Elle vilde uhyre gerne have dem. Saa var der Tidspunktet. Ser du, Pigen skal have Ferie nu, men jeg tør næsten ikke lade hende rejse før jeg selv er kommen lidt til Hægterne, jeg tænker mig den første Uge i Juli Md. saa før den 7-8de turde jeg ikke tage imod dem. Jeg kan godt have dem alle tre paa en Gang, jeg har altsaa den nye og en Spiralseng staar der derovre og desuden en Barneseng; der kan vi lægge noget Halm i Bunden og en lille Madras over, saa kan Andreas godt ligge der. - De helt nærmere Data faar du efterhånden som jeg ved dem, jeg synes det var morsomt om du og Tutte kunde være her samtidig men du kan jo ikke være her samtidig med Bodild og Andreas; nu ved du nogenlunde hvordan det har sig, mulig du kunde tale med Tutte derom i Telefonen eller pr. Brev. 
+Det er Laders' Fødseldag d. 18/7. 
+Der var saa meget interessant i dine Breve bl.a. om Husets Restauration og - godt at du passer Skattevæsenet.
+Jeg tror ikke du faar mere denne Gang, mange Hilsner og paa glædelig Gensyn om altsaa ikke saa farlig længe
+Din Junge.
+Tak for dine gode "grønne" Raad i dine to sidste Breve, undskyld hvis du har skrevet om det før og jeg ikke har besvaret det, men hvor kan du næsten tro, at jeg ikke skulde bruge Grøntkur, det er da noget af det første man gør, naar der er Vitaminmangel og jeg maa da sikkert tidligere have skrevet om alt det, jeg skaffer mig om Vinteren, i Sommerhalvaar. har man jo Masser - Radiser/ [ulæseligt ord] er særlig godt for min Sygdom) Karse, Agurker, Spinat i lange Baner o.s.v. I Persille er der særlig mange D Vitam. den faar man jo saa i Saucer, hvad vi faar næsten hveranden Dag. 
+[Indsat øverst på sidste side; på hovedet:]
+Det bliver saa nok til at du tager Glorups og Kroen først, efter den Tid er saa nok Bodild og Andreas taget til Elle</t>
+  </si>
+  <si>
     <t>1945-01-19</t>
   </si>
   <si>
     <t>Lars Christian Balslev
 Bodild Holstein
 Adolph Larsen
 Marie Larsen
 Pernille Marryat
 Axel  Müller
 - Petersen, Frk.
 Janna Schou
 Maria von Sperling. g. Balslev
 Albrecht  Warberg
 Laura Warberg
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Johanne har i et andet brev fortalt Astrid, hvordan man fejrede deres fars 100årsdag på kirkegården og på gården Erikshaab. 
 Janna Schou fødte i januar 1945 datteren Pernille. 
 Bodild Holstein døde januar 1945.
 Det vides ikke, hvem Jørgen var. Larsen/Warberg-familien kendte mange af dette navn. Det samme gælder Charlotte. 
 M er formodentlig Axel Müller, og Marie kan være Marie Larsen eller Balslev. 
 Sjums/Ina Goldschmidt var i 1945 gået under jorden (formodentlig fordi hun havde jødisk far).</t>
   </si>
@@ -16351,64 +16597,64 @@
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 6 August 1946
 besv 18 Aug. 
 Fru A. Warberg Müller
 Bakkevej 12
 Hareskov St
 [På kuvertens bagside:]
 Lindøgaard Dræby St. Fyen.
 [I brevet:]
 Lindøgaard Søndag 4-8-1946.
 Baade Axels og mit har nok været lidt Bornholmsk Syge, det er der saa meget af for Tiden.
 Kære lille Dis!
 Dette er helt vinterligt – skønt Aftenen for Resten er saa skøn – her sidder Agraren, Rie, Bibbe og jeg med tændt Lampe i den store Stue; B. strikker de to andre læser, og jeg skriver og siger Tak for dit Brev. Det var en stor Lettelse at høre, at Axel er i Sving igen, men jo ingen Lettelse, at du har haft Galder uf, de modbydelige Galder! Mon du ikke har kigget efter Brev fra mig, men Himmel og Jord har staaet i et for mig; midt i Ugen blev jeg en Nat overrasket med Opkastninger; Gud, hvor jeg brækkede mig, blev saa i Sengen med 38 3 ogsaa Dagen efter igen, og saa var jeg saa umulig af Pirrelighed, at det slet ikke var nemt for dem her. C [”C” overstreget] Mornine ringede fra Kjerteminde, at hun Elle og Tutte vilde komme med Formiddagsbilen Lørdag – ja i Gaar altsaa. Bibbe og jeg pillede om Fredagen [”Fredagen” indsat over linjen] 4 Vildænder, som Manse nok saa belejlig havde skudt om Torsdagen, den Dag Andejagten jo gaar ind. Om Morgenen havde jeg lavet 2 store Skaale Rødgrød. Anne Marie skulde komme Lørdag, saa jeg imødesaa Dagen med Ro. Lørdag Morgen, da jeg sad ved min Morgenkaffe kom Anne Marie og meddelte, at Drengen var syg, saa hun kunde ikke komme jeg blev meget ked af [et overstreget bogstav] det, for jeg havde ingen Kræfter p.Gr.a. den forbandede Mavesygdom. Saa fortalte hun – at hun maatte hellere holde op med at komme, for de laa i Byggeroderi, og hendes Mand holdt ikke af at hun gik ud. Det brast helt for mig! Bibbe kom i det samme og blev rædselsslagen paa mine Vegne, over, at den Støtte skulde tages fra mig. Naa, Dagen gik for Resten godt nok, der var jo ikke saa meget at gøre ved Middagen, jeg fik Ænderne ordnet og sat paa, dækkede Bord til 10, Marie skrabede Kartoflerne – en mægtig Grydefuld – og Bibbe hærgede i hele Huset og satte Blomster i Vand; jeg var færdig halv 11, nej 11, da de kom, Marie passede Ænderne, saa jeg sad og snakkede med dem (Søstrene), [”Søstrene” indsat over linjen] gik kun lige ned og lavede Sauce. Som de Ænder smagte dem! Og Rødgrøden med. Vi tog Kaffen ved Bordet, Bibbe ordnede den mens jeg i en Fart skrubbede alle Tallerkner og Fade og Sølvtøj af. Saa tog ellers Bibbe og Marie hele den mægtige Opvask og jeg sad og snakkede med dem hele Eftermiddagen. Vi havde det henrivende, de var mægtig søde. Vi fik The inden de rejste, Kvart over 5. Du kan tro, det blev en dejlig Dag. - - Nej hør, jeg glemte helt at fortælle hvorfor jeg var saa dybt nede den Lørdag Morgen da Anna M. kom og meldte Afbud, at jeg græd! Jo tænkt om Natten vaagnede jeg med Smerter i højre Haand, ude af Stand til at bevæge Fingrene, med andre Ord mit gammelkendte Gigtanfald, der for 9-10 Aar siden var en hel Svøbe for mig; jeg maatte – den Gang – ligge i Sengen uden at røre en Muskel i Haanden, den var hoven og udspændt – Fingrene som udspændte Pølser! Men om Morgenen var det bedre, jeg kunde klæde mig selv paa, og det bedredes for hver Time der gik, saa det lettede jo paa Humøret, men at jeg næsten gik Amok, da A. M. kom med det Budskab netop den Dag, kan du vel nok forstaa. Selvom dette nu fik et saa hurtigt Forløb, og Hævningen kun var ubetydelig, virkede det dog som et Momento – tænk om jeg gaar en Vinter med den Slags Anfald i Møde! Og du kan tro, mit Hoved er ogsaa sløjt for Tiden, det hele staar saa tit stille for mig, jeg tænker det er min snart høje Alder, der gør det vanskeligere for mig at klare Paragrafferne, skønt baade Marie og Bibbe hjælper mig godt. Forleden Eft. da jeg lige var bleven færdig med Opvask og Eleven i Klaver og faaet mig lagt til Hvile med et Lettelsens Suk, hørte jeg Stemmer: Mix, Myg, Marie Meyer og Katrine Jeg fik jo lavet Kaffe, og det var rigtig hyggeligt, men alligevel! Saa, du kan tro, jeg kan forstaa, at du ikke kan holde til alt det, du har; mange Mennesker er nu ikke godt for svage Hoveder. Du nævner Brita – der var da slet ikke Tale om, at de skulde komme; da jeg var ovre hos Jer? eller var det bare at jeg ikke hørte om det? Hvis de kommer er det da en Guds Lykke at I har Topedeaborg ledig. Jeg er meget spændt paa at høre om Forløbet. Naturligvis vil du gerne se Adam og den lille. 
 Jeg maa i Seng, skal lidt tidlig op i Morgen, skal vaske Æg, pakke din Taske, som Æggemanden saa kan faa med, vaske et Læs af Strømper og faa min Ribssaft kogt færdig og fyldt paa Flasker, som da er renset.
 Derfra god Nat og god Bedring med det hele. Tak for Laan af Tasken, haaber den kommer over i god Behold.
 Tusind Hilsner til Jer begge.
 fra din Junge.
 Marie hilser, Bibbe ligesaa med mange Tak for sidst. 
 [Indsat øverst s. 4; på hovedet:] Æggemanden fik din Taske med i Formiddags haaber du naar at faa den inden du skal rejse til Bogø! Mandag</t>
   </si>
   <si>
     <t>1946-12-19</t>
   </si>
   <si>
-    <t>Andreas Branner
-Bodild Branner
+    <t>Bodild Branner
 Frits Branner
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Alhed Larsen
 Pernille Marryat
 Axel  Müller
 Ellen  Sawyer
 Albrecht  Warberg
 Erik Warberg Larsen
 Grete Warberg Larsen
 Lise Warberg Larsen
-Martin Warberg Larsen</t>
+Martin Warberg Larsen
+Andreas With-Jensen</t>
   </si>
   <si>
     <t>Følgende personer kendes ikke: Else fra Kroen, min lille Elev og Jørgen.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0646</t>
   </si>
   <si>
     <t>Johanne/Junge og Grete har slagtet en stor gris. Grete er meget dygtig, men Johanne har ingen kræfter. 
 Erik/Tinge har meget held med sin strandjagt, som er en indbringende hobby.
 Det var trist med Thora/Tutte. Andreas reagerede hverken da hun eller Vilhelm døde. Man må håbe, at han bare ikke kan udtrykke følelser. 
 Elle(n) skal med bil til København.
 Ved juletid tænker Johanne altid på barndommens jul på Erikshaab. 
 Grete, Erik og deres børn har været til midda hos Johanne og Adolph.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ws90</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Jul 1946.
 Fru A. Warberg Müller
 Bakkevej 12
 Hareskov St.
 25-1-2002.
@@ -16430,51 +16676,51 @@
 2
 Jeg har i Eftermiddag – blandt andre – ogsaa skrevet til Bodild og Fritz, å hvor jeg syntes, det var svært. Og saa tomt ikke at have den søde Tutte at skrive Julebrev til. Det gør ondt at tænke paa deres Jul derovre. Jeg havde Brev fra Elle i Dag, hun skriver, at Andreas slet ikke reagerer paa nogen Maader paa Tuttes Død. Vi hørte det samme, da Vilhelm døde, men nu er han jo da ældre, og han havde jo da haft saa meget med Tutte at gøre. Hvordan mon dog det skal forklares. Han maa da være omkring ved 13 Aar, det har vi regnet ud, for Bibbe var jo en lille Tid hos Bodild i Hillerød, da hun gik med ham. Lad os haabe paa, at Bristen kun ligger i, at han ikke kan vise sine Følelser, men at de godt nok er der. 
 Elle rejser til Kbhvn paa Søndag og kommer bilende lige derind; en Chauffør i Kjerteminde skulde hente nogen i Kbhvn. og averterede saa i Kjertem. Avis efter Passagerer til Kbhvn. og da Elle meldte sig fik hun Plads – sammen med flere andre – altsaa - . Hun glædede sig til at bile den Tur, havde pudsigt nok aldrig bilet den før, og da hun vel næppe nogen Sinde har cyclet den, saa er den altsaa helt ny for hende, det er kunstigt, jeg synes, jeg har færdedes der saa tit.
 Har du det ikke ligesom jeg, at man hver Jul ligesom oplever hele Julen hjemme paa Erikshaab? Alle de stemningsfulde Bagedage Herrernes Terminsrejser, Juletræsklipningen lille Juleaften, naar Far kom fra Arreskov med Juletræet, selve Juleaften – og man havde om Formiddagen været med Far spaserende op til Degnen med Julegaver til Børnene; det faldt nok væk med Tiden, jeg husker det navnlig fra den Tid, da jeg var saa lille, at jeg gik med Far ”ved Haanden”. Og Julemorgen, naar Mor var gaaet i Kirke, og der var halvkoldt alle Vegne i hvert Fald der, hvor Juletræet stod; Bænken oppe fra Kontoret var undertiden flyttet hen for Døren, saa vi ikke kunde komme ind til Juletræet og negle af det, for den Gang hang der jo virkelig Godter hængt paa Juletræerne nu er det [”det” overstreget] Juletræet jo mere for ”et Syns Skyld” som Jørgen vilde have udtrykt det.
 III
 Nu er vi kommen saa vidt, at der fældes Grantræer i Haven til Juletræer baade til Tinges og til os. Næste Aar kan Lise måske være stor nok til at forstaa det og være med til at ”vise ud”. Hun var her, den Dag vi slagtede, vi havde engageret min lille Elev til at lege med hende, og det klappede udmærket; hele Familien var her til Middagsmad, den stod paa friskbagte ["e" sidst i ordet overstreget] Blodbudding, en mægtig Skude Æblegrød var kogt Dagen før; Roesirup med Fedt i – og saa ikke mere. Til Aften lavede Grete med Lynets Hast Frikadeller af den sidste Rest Medisterfars, som vi ikke havde Tarme til. Det hele var saa festligt.
 Naa, lille Dis, jeg tror, jeg maa slutte og saa i Seng. Gid I nu maa faa en herlig Juleaften med lille Nille og have det rart i Juledagene, Har Axel kun Juledagene fri? 
 Altsaa: Glædelig Jul! baade til Axel og dig og tusind Hilsner fra din Junge
 [Det samme julemærke indsat som tidligere].</t>
   </si>
   <si>
     <t>1947-12-20</t>
   </si>
   <si>
     <t>Edel -
 Ena -
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Adolph Larsen
 Andreas Larsen
 Henning Larsen
 Johannes Larsen
 Marie Larsen
 Peter Andreas Larsen
 Gudmund Larsen 
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Pernille Marryat
 Ib Marryat Johansen
 Axel  Müller
 Lauritz Pedersen
 Georg Poulsen
 Janna Schou
 Lars Swane
 Rigmor Thorsen
 Erik Warberg Larsen
 Grete Warberg Larsen
 Lise Warberg Larsen
 Martin Warberg Larsen
 Erik Warberg Larsen, søn af Erik og Grethe
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Hvad familien skulle i Nyborg vides ikke.
 Den lille syerske fra Strandgyden kendes ikke. Heller ikke Charles. 
 Det vides ikke, hvad Lauritz Pedersens svigerinde og hendes mand hed. Svigerinden var formodentlig Lauritz Petersens første kones søster. Det er også uklart, hvor deres fælles gård, Dalsgaard, lå.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0654</t>
   </si>
   <si>
     <t>Peters Ena snakker alt for meget.
@@ -16741,59 +16987,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/05eB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fUVm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8vt8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e5yq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LCMc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MTee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VGSK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/m5DIwCRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f6OnKrlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QxjQASwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lUmkJx6X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uSu8k6u2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a4vyLlWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j8a2KPF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZWve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QzNa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dLuM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oyxZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Krfi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rCXw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/avlS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gk9Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G76D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AtS0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/azqM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DPRb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BIxo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/69Hb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X8im" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RS0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VVAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l79p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vkZS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UmHr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cnLh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wqxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nEHp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zYdu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JfGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Osj0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lFaZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wRlR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y33E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ikCS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IQBf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ubbn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YbGR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ftB0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O65z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cfam" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HwZi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rx6H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rmsf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DUyV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qCha" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pD6O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Iq10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L6Sx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mUfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jKvs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mI0O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8OV5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6doT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0f65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XSUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eYoh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z2Jn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Rju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vlso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F9KW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gZPT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OTcJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCra" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ugkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PSJg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1tGg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VdtW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uqv3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sl5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zcSP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eTQ9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/knH1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/49Ze" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aYO2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4DgT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kGFM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZBB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y0d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jjju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sR7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SqKV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oyXC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mr2J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZR3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P7PO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GuXa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6NfH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/g8vq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eXMn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YMmj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6XoJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YODa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tUAU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fdLV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I7sJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0O1T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Smqw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xOwe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Oyu0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K2OR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rTXO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jJaI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jpGT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aYW2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PERX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Smxn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bv6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7yKm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v7ir" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zh20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3pnk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uiU5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ay6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hDhH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Du1z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iDLB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FGPr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y2Io" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OXaK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DIJT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UU3l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/89HM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XJJe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CdkH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kvAt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lpjo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P2tE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zYdq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FD8g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aTo4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TyBn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QphR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/txzx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bw6C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ui56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gKby" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xKVH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tm3D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ux5y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eArm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uDcP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rUT5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QgX2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E70E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TTtD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bDoX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1nbP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/71sw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y7KJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/93Ao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R68i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nilx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rGjm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZZAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kkc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QWFu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v2Iw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zmwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uhpd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Rwb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fOCS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0vEv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ipxB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5IeZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1O9Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/344s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ogv2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hf6n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RMwG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ncH5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/66fx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xh1l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RM0i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uhvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/555E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WlIY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ESRX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2YTw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ym1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DnVe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s0cD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5f0I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZmYj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OF5O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h40m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KPcv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SfVS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CfR5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0HmC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WorR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t3GG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zxCT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/goPm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9RA1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FYH4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3xKC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/68On" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YgRf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vwuv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YqJo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gERy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UB22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v5Qy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qn6u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mGlE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EQqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lLDc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kNYe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bNTn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JAzF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PrWr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/poDx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WXTV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gQMq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/two8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mA7g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1g4v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kAS2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p4ky" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QMkk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FfjV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ftPw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oVuL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hmuB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6IPX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RA4R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JuzW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1bHJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EDxZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5i3Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId247" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sFGy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId248" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pjIR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId249" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OqXO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId250" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UdDN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId251" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/k1LQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId252" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nQAw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId253" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P8q0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId254" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ewpx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId255" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NB7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId256" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NBP7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId257" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zjJ8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId258" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6mrV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId259" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yzCx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId260" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pHgU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId261" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PmHm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId262" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V9wD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId263" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVm1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId264" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RK6E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId265" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iMUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId266" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jfBQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId267" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wavK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId268" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qtzo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId269" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xlv1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId270" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D63t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId271" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hXEn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId272" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KKTn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId273" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J2KL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId274" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KemZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId275" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oaIp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId276" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ST2V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId277" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RRbW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId278" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8efm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId279" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tio1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId280" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aOLw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId281" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7vxi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId282" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pZOj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId283" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7RUc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId284" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vjJB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId285" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FmR0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId286" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V9FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId287" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V6OL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId288" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KOlx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId289" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FGaH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId290" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId291" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId292" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BYMC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId293" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A14B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId294" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mHn3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId295" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fZ3x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId296" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sov4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId297" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DAqO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId298" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hQsY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId299" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZT24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId300" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/swxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId301" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M8wW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId302" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7e7n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId303" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bXkl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId304" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aFaC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId305" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UgIn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId306" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ikq3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId307" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n7bN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId308" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PlGA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId309" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jeab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId310" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H5K8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId311" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cKUz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId312" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5dND" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId313" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MwKy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId314" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gMgE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId315" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QtzX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId316" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nh1k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId317" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0gE2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId318" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ILtJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId319" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7cvL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId320" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9D2q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId321" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uVXF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId322" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NhRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId323" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OZrb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId324" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RYTh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId325" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FXkc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId326" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K1YV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId327" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId328" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vqoi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId329" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RBsG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId330" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bFvS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId331" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hrbC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId332" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dkGR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId333" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rj5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId334" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LMm3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId335" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uBiw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId336" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xLht" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId337" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4KkS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId338" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yGcJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId339" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aKfQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId340" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bmiF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId341" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HYYW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId342" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bOOc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId343" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oqdA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId344" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gbwj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId345" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0u8z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId346" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DG08KFDm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId347" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fBxg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId348" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/du8Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId349" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVOG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId350" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IUUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId351" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6exN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId352" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8odw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId353" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OHEL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId354" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sojt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId355" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N3Iu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId356" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NXeB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId357" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bUa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId358" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t2Bs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId359" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8Wu4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId360" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d0BQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId361" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5Ilngp06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId362" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oBzJFEI7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId363" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/HVashspr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId364" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L4IB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId365" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fdSe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId366" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5iq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId367" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9lMj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId368" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GsiV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId369" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5TMv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId370" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5oe6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId371" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId372" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/o0Ss" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId373" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tlfS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId374" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7j5m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId375" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aazS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId376" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jjs2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId377" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PNXE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId378" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Vty" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId379" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ibx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId380" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId381" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QBkJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId382" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsmJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId383" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t5q2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId384" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAfR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId385" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UduZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId386" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cmc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId387" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xput" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId388" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i0jC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId389" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ws90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId390" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vpPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId391" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZ8G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId392" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CFSj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId393" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/05eB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fUVm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8vt8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e5yq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LCMc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MTee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VGSK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/m5DIwCRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f6OnKrlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QxjQASwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lUmkJx6X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uSu8k6u2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a4vyLlWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j8a2KPF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZWve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QzNa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dLuM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oyxZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Krfi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rCXw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/avlS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gk9Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G76D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AtS0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/azqM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DPRb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BIxo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/69Hb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X8im" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RS0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VVAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l79p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vkZS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UmHr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cnLh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wqxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nEHp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zYdu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JfGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Osj0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wRlR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lFaZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y33E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ikCS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IQBf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ubbn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YbGR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ftB0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O65z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cfam" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HwZi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rx6H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DUyV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rmsf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qCha" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pD6O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Iq10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L6Sx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mUfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jKvs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mI0O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8OV5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6doT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0f65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XSUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eYoh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z2Jn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Rju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vlso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F9KW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gZPT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OTcJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCra" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ugkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PSJg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1tGg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VdtW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uqv3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sl5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zcSP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eTQ9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/knH1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/49Ze" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aYO2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4DgT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kGFM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZBB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y0d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jjju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sR7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SqKV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oyXC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mr2J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZR3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P7PO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GuXa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6NfH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/g8vq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eXMn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YMmj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6XoJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YODa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tUAU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fdLV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I7sJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0O1T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Smqw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xOwe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Oyu0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K2OR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rTXO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jJaI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jpGT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aYW2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PERX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Smxn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bv6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7yKm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v7ir" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zh20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3pnk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uiU5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ay6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hDhH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Du1z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iDLB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FGPr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y2Io" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OXaK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DIJT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UU3l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/89HM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XJJe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CdkH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kvAt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lpjo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P2tE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zYdq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FD8g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aTo4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TyBn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QphR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/txzx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bw6C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ui56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gKby" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xKVH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tm3D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ux5y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eArm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uDcP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rUT5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QgX2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E70E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TTtD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bDoX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1nbP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/71sw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/93Ao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y7KJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R68i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nilx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rGjm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZZAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QWFu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kkc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v2Iw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zmwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uhpd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Rwb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fOCS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0vEv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ipxB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5IeZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1O9Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/344s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ogv2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hf6n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RMwG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ncH5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/66fx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xh1l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RM0i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uhvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/555E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WlIY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2YTw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ym1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ESRX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DnVe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s0cD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5f0I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZmYj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OF5O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h40m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KPcv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SfVS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CfR5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0HmC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WorR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t3GG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zxCT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/goPm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9RA1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FYH4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3xKC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/68On" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YgRf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YqJo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vwuv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gERy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UB22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v5Qy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qn6u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mGlE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EQqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lLDc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kNYe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bNTn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JAzF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PrWr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/poDx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WXTV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gQMq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mA7g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/two8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1g4v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kAS2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p4ky" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QMkk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FfjV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ftPw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oVuL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hmuB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6IPX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RA4R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JuzW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1bHJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EDxZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5i3Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId247" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sFGy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId248" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pjIR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId249" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OqXO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId250" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UdDN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId251" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/k1LQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId252" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nQAw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId253" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P8q0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId254" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ewpx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId255" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NB7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId256" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NBP7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId257" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zjJ8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId258" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6mrV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId259" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yzCx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId260" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pHgU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId261" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PmHm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId262" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V9wD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId263" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVm1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId264" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RK6E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId265" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iMUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId266" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jfBQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId267" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qtzo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId268" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xlv1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId269" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wavK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId270" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D63t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId271" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hXEn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId272" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KKTn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId273" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J2KL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId274" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KemZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId275" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oaIp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId276" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ST2V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId277" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RRbW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId278" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8efm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId279" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tio1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId280" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aOLw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId281" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7vxi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId282" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pZOj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId283" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7RUc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId284" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vjJB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId285" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FmR0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId286" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V9FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId287" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V6OL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId288" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KOlx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId289" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FGaH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId290" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId291" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId292" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BYMC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId293" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A14B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId294" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mHn3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId295" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fZ3x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId296" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sov4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId297" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DAqO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId298" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hQsY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId299" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZT24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId300" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/swxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId301" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M8wW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId302" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7e7n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId303" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bXkl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId304" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aFaC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId305" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UgIn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId306" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n7bN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId307" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ikq3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId308" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PlGA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId309" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jeab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId310" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H5K8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId311" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cKUz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId312" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5dND" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId313" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MwKy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId314" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gMgE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId315" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QtzX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId316" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nh1k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId317" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0gE2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId318" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ILtJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId319" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7cvL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId320" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9D2q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId321" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uVXF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId322" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NhRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId323" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OZrb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId324" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RYTh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId325" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FXkc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId326" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K1YV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId327" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId328" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vqoi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId329" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RBsG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId330" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bFvS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId331" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hrbC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId332" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dkGR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId333" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rj5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId334" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LMm3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId335" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uBiw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId336" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xLht" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId337" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4KkS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId338" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yGcJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId339" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aKfQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId340" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bmiF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId341" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HYYW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId342" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bOOc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId343" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oqdA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId344" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gbwj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId345" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0u8z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId346" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DG08KFDm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId347" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fBxg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId348" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/du8Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId349" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVOG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId350" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IUUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId351" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6exN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId352" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8odw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId353" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OHEL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId354" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sojt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId355" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N3Iu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId356" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NXeB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId357" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bUa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId358" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t2Bs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId359" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8Wu4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId360" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d0BQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId361" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5Ilngp06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId362" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/HVashspr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId363" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oBzJFEI7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId364" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L4IB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId365" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fdSe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId366" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5iq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId367" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JPz9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId368" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9lMj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId369" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GsiV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId370" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5TMv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId371" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5oe6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId372" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId373" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/o0Ss" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId374" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tlfS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId375" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7j5m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId376" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F24c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId377" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aazS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId378" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jjs2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId379" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PNXE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId380" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Vty" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId381" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ibx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId382" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId383" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QBkJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId384" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsmJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId385" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t5q2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId386" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAfR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId387" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DtZy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId388" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UduZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId389" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/igzS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId390" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cmc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId391" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xput" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId392" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i0jC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId393" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ws90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId394" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vpPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId395" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZ8G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId396" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CFSj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId397" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M388"/>
+  <dimension ref="A1:M392"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -18620,107 +18866,107 @@
       </c>
       <c r="I41" s="5" t="s">
         <v>297</v>
       </c>
       <c r="J41" s="5" t="s">
         <v>298</v>
       </c>
       <c r="K41" s="5" t="s">
         <v>299</v>
       </c>
       <c r="L41" s="6" t="s">
         <v>300</v>
       </c>
       <c r="M41" s="5" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
         <v>302</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>94</v>
+        <v>303</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>35</v>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F42" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H42" s="5" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="I42" s="5" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="J42" s="5" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="K42" s="5" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="L42" s="6" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="M42" s="5" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>310</v>
+        <v>94</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>35</v>
-[...9 lines deleted...]
-        </is>
+        <v>15</v>
+      </c>
+      <c r="E43" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="F43" s="5" t="s">
+        <v>27</v>
       </c>
       <c r="G43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H43" s="5" t="s">
         <v>311</v>
       </c>
       <c r="I43" s="5" t="s">
         <v>312</v>
       </c>
       <c r="J43" s="5" t="s">
         <v>313</v>
       </c>
       <c r="K43" s="5" t="s">
         <v>314</v>
       </c>
       <c r="L43" s="6" t="s">
         <v>315</v>
       </c>
       <c r="M43" s="5" t="s">
         <v>316</v>
       </c>
     </row>
@@ -19166,100 +19412,100 @@
         <v>390</v>
       </c>
       <c r="L53" s="6" t="s">
         <v>391</v>
       </c>
       <c r="M53" s="5" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="5" t="s">
         <v>393</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E54" s="5" t="s">
         <v>394</v>
       </c>
-      <c r="F54" s="5" t="s">
-[...2 lines deleted...]
-      <c r="G54" s="5" t="s">
+      <c r="F54" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G54" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H54" s="5" t="s">
         <v>395</v>
       </c>
-      <c r="H54" s="5" t="s">
+      <c r="I54" s="5" t="s">
         <v>396</v>
       </c>
-      <c r="I54" s="5" t="s">
+      <c r="J54" s="5" t="s">
         <v>397</v>
       </c>
-      <c r="J54" s="5" t="s">
+      <c r="K54" s="5" t="s">
         <v>398</v>
       </c>
-      <c r="K54" s="5" t="s">
+      <c r="L54" s="6" t="s">
         <v>399</v>
       </c>
-      <c r="L54" s="6" t="s">
+      <c r="M54" s="5" t="s">
         <v>400</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E55" s="5" t="s">
         <v>394</v>
       </c>
-      <c r="F55" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="F55" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="G55" s="5" t="s">
+        <v>402</v>
       </c>
       <c r="H55" s="5" t="s">
         <v>403</v>
       </c>
       <c r="I55" s="5" t="s">
         <v>404</v>
       </c>
       <c r="J55" s="5" t="s">
         <v>405</v>
       </c>
       <c r="K55" s="5" t="s">
         <v>406</v>
       </c>
       <c r="L55" s="6" t="s">
         <v>407</v>
       </c>
       <c r="M55" s="5" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="5" t="s">
         <v>409</v>
       </c>
       <c r="B56" s="5" t="s">
@@ -19850,51 +20096,51 @@
       <c r="B69" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C69" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D69" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E69" s="5" t="s">
         <v>509</v>
       </c>
       <c r="F69" s="5" t="s">
         <v>510</v>
       </c>
       <c r="G69" s="5" t="s">
         <v>511</v>
       </c>
       <c r="H69" s="5" t="s">
         <v>512</v>
       </c>
       <c r="I69" s="5" t="s">
         <v>513</v>
       </c>
       <c r="J69" s="5" t="s">
-        <v>398</v>
+        <v>405</v>
       </c>
       <c r="K69" s="5" t="s">
         <v>514</v>
       </c>
       <c r="L69" s="6" t="s">
         <v>515</v>
       </c>
       <c r="M69" s="5" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="5" t="s">
         <v>517</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>410</v>
       </c>
       <c r="C70" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D70" s="5" t="s">
         <v>318</v>
       </c>
       <c r="E70" s="5" t="s">
@@ -20063,92 +20309,92 @@
       <c r="B74" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C74" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D74" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E74" s="5" t="s">
         <v>547</v>
       </c>
       <c r="F74" s="5" t="s">
         <v>129</v>
       </c>
       <c r="G74" s="5" t="s">
         <v>548</v>
       </c>
       <c r="H74" s="5" t="s">
         <v>549</v>
       </c>
       <c r="I74" s="5" t="s">
         <v>550</v>
       </c>
       <c r="J74" s="5" t="s">
-        <v>398</v>
+        <v>405</v>
       </c>
       <c r="K74" s="5" t="s">
         <v>551</v>
       </c>
       <c r="L74" s="6" t="s">
         <v>552</v>
       </c>
       <c r="M74" s="5" t="s">
         <v>553</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="5" t="s">
         <v>554</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C75" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D75" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E75" s="5" t="s">
         <v>394</v>
       </c>
       <c r="F75" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G75" s="5" t="s">
         <v>555</v>
       </c>
       <c r="H75" s="5" t="s">
         <v>556</v>
       </c>
       <c r="I75" s="5" t="s">
         <v>557</v>
       </c>
       <c r="J75" s="5" t="s">
-        <v>398</v>
+        <v>405</v>
       </c>
       <c r="K75" s="5" t="s">
         <v>558</v>
       </c>
       <c r="L75" s="6" t="s">
         <v>559</v>
       </c>
       <c r="M75" s="5" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="5" t="s">
         <v>561</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>410</v>
       </c>
       <c r="C76" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D76" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E76" s="5" t="s">
@@ -20569,133 +20815,133 @@
       <c r="B86" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C86" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D86" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E86" s="5" t="s">
         <v>394</v>
       </c>
       <c r="F86" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G86" s="5" t="s">
         <v>638</v>
       </c>
       <c r="H86" s="5" t="s">
         <v>639</v>
       </c>
       <c r="I86" s="5" t="s">
         <v>640</v>
       </c>
       <c r="J86" s="5" t="s">
-        <v>398</v>
+        <v>405</v>
       </c>
       <c r="K86" s="5" t="s">
         <v>641</v>
       </c>
       <c r="L86" s="6" t="s">
         <v>642</v>
       </c>
       <c r="M86" s="5" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="5" t="s">
         <v>644</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C87" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D87" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E87" s="5" t="s">
         <v>394</v>
       </c>
       <c r="F87" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G87" s="5" t="s">
         <v>645</v>
       </c>
       <c r="H87" s="5" t="s">
         <v>646</v>
       </c>
       <c r="I87" s="5" t="s">
         <v>647</v>
       </c>
       <c r="J87" s="5" t="s">
-        <v>398</v>
+        <v>405</v>
       </c>
       <c r="K87" s="5" t="s">
         <v>648</v>
       </c>
       <c r="L87" s="6" t="s">
         <v>649</v>
       </c>
       <c r="M87" s="5" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="5" t="s">
         <v>651</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C88" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D88" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E88" s="5" t="s">
         <v>394</v>
       </c>
       <c r="F88" s="5" t="s">
         <v>652</v>
       </c>
       <c r="G88" s="5" t="s">
         <v>653</v>
       </c>
       <c r="H88" s="5" t="s">
         <v>654</v>
       </c>
       <c r="I88" s="5" t="s">
         <v>655</v>
       </c>
       <c r="J88" s="5" t="s">
-        <v>398</v>
+        <v>405</v>
       </c>
       <c r="K88" s="5" t="s">
         <v>656</v>
       </c>
       <c r="L88" s="6" t="s">
         <v>657</v>
       </c>
       <c r="M88" s="5" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="5" t="s">
         <v>659</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C89" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D89" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E89" s="5" t="s">
@@ -20733,51 +20979,51 @@
       <c r="B90" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C90" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D90" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E90" s="5" t="s">
         <v>669</v>
       </c>
       <c r="F90" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G90" s="5" t="s">
         <v>670</v>
       </c>
       <c r="H90" s="5" t="s">
         <v>671</v>
       </c>
       <c r="I90" s="5" t="s">
         <v>672</v>
       </c>
       <c r="J90" s="5" t="s">
-        <v>398</v>
+        <v>405</v>
       </c>
       <c r="K90" s="5" t="s">
         <v>673</v>
       </c>
       <c r="L90" s="6" t="s">
         <v>674</v>
       </c>
       <c r="M90" s="5" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="5" t="s">
         <v>676</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C91" s="5" t="s">
         <v>103</v>
       </c>
       <c r="D91" s="5" t="s">
         <v>94</v>
       </c>
       <c r="E91" s="5" t="s">
@@ -21087,51 +21333,51 @@
       <c r="B98" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C98" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D98" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E98" s="5" t="s">
         <v>129</v>
       </c>
       <c r="F98" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G98" s="5" t="s">
         <v>729</v>
       </c>
       <c r="H98" s="5" t="s">
         <v>730</v>
       </c>
       <c r="I98" s="5" t="s">
         <v>731</v>
       </c>
       <c r="J98" s="5" t="s">
-        <v>398</v>
+        <v>405</v>
       </c>
       <c r="K98" s="5" t="s">
         <v>732</v>
       </c>
       <c r="L98" s="6" t="s">
         <v>733</v>
       </c>
       <c r="M98" s="5" t="s">
         <v>734</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="5" t="s">
         <v>735</v>
       </c>
       <c r="B99" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C99" s="5" t="s">
         <v>736</v>
       </c>
       <c r="D99" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E99" s="5" t="inlineStr">
@@ -24044,117 +24290,117 @@
       <c r="H165" s="5" t="s">
         <v>1173</v>
       </c>
       <c r="I165" s="5"/>
       <c r="J165" s="5" t="s">
         <v>711</v>
       </c>
       <c r="K165" s="5" t="s">
         <v>1174</v>
       </c>
       <c r="L165" s="6" t="s">
         <v>1175</v>
       </c>
       <c r="M165" s="5" t="s">
         <v>1176</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="5" t="s">
         <v>1177</v>
       </c>
       <c r="B166" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C166" s="5" t="s">
+        <v>706</v>
+      </c>
+      <c r="D166" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="D166" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E166" s="5" t="s">
-        <v>27</v>
+        <v>707</v>
       </c>
       <c r="F166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H166" s="5" t="s">
         <v>1178</v>
       </c>
-      <c r="I166" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I166" s="5"/>
       <c r="J166" s="5" t="s">
         <v>711</v>
       </c>
       <c r="K166" s="5" t="s">
+        <v>1179</v>
+      </c>
+      <c r="L166" s="6" t="s">
         <v>1180</v>
       </c>
-      <c r="L166" s="6" t="s">
+      <c r="M166" s="5" t="s">
         <v>1181</v>
-      </c>
-[...1 lines deleted...]
-        <v>1182</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="5" t="s">
         <v>1177</v>
       </c>
       <c r="B167" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C167" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="D167" s="5" t="s">
         <v>706</v>
       </c>
-      <c r="D167" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E167" s="5" t="s">
-        <v>707</v>
+        <v>27</v>
       </c>
       <c r="F167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H167" s="5" t="s">
+        <v>1182</v>
+      </c>
+      <c r="I167" s="5" t="s">
         <v>1183</v>
       </c>
-      <c r="I167" s="5"/>
       <c r="J167" s="5" t="s">
         <v>711</v>
       </c>
       <c r="K167" s="5" t="s">
         <v>1184</v>
       </c>
       <c r="L167" s="6" t="s">
         <v>1185</v>
       </c>
       <c r="M167" s="5" t="s">
         <v>1186</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="5" t="s">
         <v>1187</v>
       </c>
       <c r="B168" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C168" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D168" s="5" t="s">
         <v>706</v>
@@ -24460,51 +24706,51 @@
       </c>
       <c r="C175" s="5" t="s">
         <v>1233</v>
       </c>
       <c r="D175" s="5" t="s">
         <v>1234</v>
       </c>
       <c r="E175" s="5" t="s">
         <v>1235</v>
       </c>
       <c r="F175" s="5" t="s">
         <v>1236</v>
       </c>
       <c r="G175" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H175" s="5" t="s">
         <v>1237</v>
       </c>
       <c r="I175" s="5" t="s">
         <v>1238</v>
       </c>
       <c r="J175" s="5" t="s">
-        <v>398</v>
+        <v>405</v>
       </c>
       <c r="K175" s="5" t="s">
         <v>1239</v>
       </c>
       <c r="L175" s="6" t="s">
         <v>1240</v>
       </c>
       <c r="M175" s="5" t="s">
         <v>1241</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="5" t="s">
         <v>1242</v>
       </c>
       <c r="B176" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C176" s="5" t="s">
         <v>1243</v>
       </c>
       <c r="D176" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E176" s="5" t="s">
@@ -24632,51 +24878,51 @@
       <c r="B179" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C179" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D179" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E179" s="5" t="s">
         <v>909</v>
       </c>
       <c r="F179" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G179" s="5" t="s">
         <v>1265</v>
       </c>
       <c r="H179" s="5" t="s">
         <v>1266</v>
       </c>
       <c r="I179" s="5" t="s">
         <v>1267</v>
       </c>
       <c r="J179" s="5" t="s">
-        <v>398</v>
+        <v>405</v>
       </c>
       <c r="K179" s="5" t="s">
         <v>1268</v>
       </c>
       <c r="L179" s="6" t="s">
         <v>1269</v>
       </c>
       <c r="M179" s="5" t="s">
         <v>1270</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="5" t="s">
         <v>1271</v>
       </c>
       <c r="B180" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C180" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D180" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E180" s="5" t="s">
@@ -24761,92 +25007,92 @@
       </c>
       <c r="C182" s="5" t="s">
         <v>1287</v>
       </c>
       <c r="D182" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E182" s="5" t="s">
         <v>1288</v>
       </c>
       <c r="F182" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G182" s="5" t="s">
         <v>1288</v>
       </c>
       <c r="H182" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I182" s="5" t="s">
         <v>1289</v>
       </c>
       <c r="J182" s="5" t="s">
-        <v>398</v>
+        <v>405</v>
       </c>
       <c r="K182" s="5" t="s">
         <v>1290</v>
       </c>
       <c r="L182" s="6" t="s">
         <v>1291</v>
       </c>
       <c r="M182" s="5" t="s">
         <v>1292</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="5" t="s">
         <v>1293</v>
       </c>
       <c r="B183" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C183" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D183" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E183" s="5" t="s">
         <v>428</v>
       </c>
       <c r="F183" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G183" s="5" t="s">
         <v>1294</v>
       </c>
       <c r="H183" s="5" t="s">
         <v>706</v>
       </c>
       <c r="I183" s="5" t="s">
         <v>1295</v>
       </c>
       <c r="J183" s="5" t="s">
-        <v>398</v>
+        <v>405</v>
       </c>
       <c r="K183" s="5" t="s">
         <v>1296</v>
       </c>
       <c r="L183" s="6" t="s">
         <v>1297</v>
       </c>
       <c r="M183" s="5" t="s">
         <v>1298</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="5" t="s">
         <v>1299</v>
       </c>
       <c r="B184" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C184" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D184" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E184" s="5" t="s">
@@ -24884,92 +25130,92 @@
         <v>1307</v>
       </c>
       <c r="B185" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C185" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D185" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E185" s="5" t="s">
         <v>394</v>
       </c>
       <c r="F185" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G185" s="5" t="s">
         <v>1308</v>
       </c>
       <c r="H185" s="5" t="s">
         <v>1309</v>
       </c>
       <c r="I185" s="5"/>
       <c r="J185" s="5" t="s">
-        <v>398</v>
+        <v>405</v>
       </c>
       <c r="K185" s="5" t="s">
         <v>1310</v>
       </c>
       <c r="L185" s="6" t="s">
         <v>1311</v>
       </c>
       <c r="M185" s="5" t="s">
         <v>1312</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="5" t="s">
         <v>1313</v>
       </c>
       <c r="B186" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C186" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D186" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E186" s="5" t="s">
         <v>394</v>
       </c>
       <c r="F186" s="5" t="s">
         <v>1314</v>
       </c>
       <c r="G186" s="5" t="s">
         <v>1315</v>
       </c>
       <c r="H186" s="5" t="s">
         <v>1316</v>
       </c>
       <c r="I186" s="5" t="s">
         <v>1317</v>
       </c>
       <c r="J186" s="5" t="s">
-        <v>398</v>
+        <v>405</v>
       </c>
       <c r="K186" s="5" t="s">
         <v>1318</v>
       </c>
       <c r="L186" s="6" t="s">
         <v>1319</v>
       </c>
       <c r="M186" s="5" t="s">
         <v>1320</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="5" t="s">
         <v>1321</v>
       </c>
       <c r="B187" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C187" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D187" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E187" s="5" t="inlineStr">
@@ -25030,177 +25276,177 @@
       <c r="G188" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H188" s="5" t="s">
         <v>1330</v>
       </c>
       <c r="I188" s="5" t="s">
         <v>1331</v>
       </c>
       <c r="J188" s="5" t="s">
         <v>711</v>
       </c>
       <c r="K188" s="5" t="s">
         <v>1332</v>
       </c>
       <c r="L188" s="6" t="s">
         <v>1333</v>
       </c>
       <c r="M188" s="5" t="s">
         <v>1334</v>
       </c>
     </row>
     <row r="189">
-      <c r="A189" s="5" t="n">
-        <v>1899</v>
+      <c r="A189" s="5" t="s">
+        <v>1335</v>
       </c>
       <c r="B189" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C189" s="5" t="s">
-        <v>196</v>
+        <v>94</v>
       </c>
       <c r="D189" s="5" t="s">
-        <v>15</v>
+        <v>706</v>
       </c>
       <c r="E189" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F189" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G189" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H189" s="5" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
       <c r="I189" s="5" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
       <c r="J189" s="5" t="s">
-        <v>1337</v>
+        <v>711</v>
       </c>
       <c r="K189" s="5" t="s">
         <v>1338</v>
       </c>
       <c r="L189" s="6" t="s">
         <v>1339</v>
       </c>
       <c r="M189" s="5" t="s">
         <v>1340</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="5" t="s">
         <v>1341</v>
       </c>
       <c r="B190" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C190" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D190" s="5" t="s">
         <v>706</v>
       </c>
       <c r="E190" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F190" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G190" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H190" s="5" t="s">
         <v>1342</v>
       </c>
-      <c r="I190" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I190" s="5"/>
       <c r="J190" s="5" t="s">
         <v>711</v>
       </c>
       <c r="K190" s="5" t="s">
+        <v>1343</v>
+      </c>
+      <c r="L190" s="6" t="s">
         <v>1344</v>
       </c>
-      <c r="L190" s="6" t="s">
+      <c r="M190" s="5" t="s">
         <v>1345</v>
       </c>
-      <c r="M190" s="5" t="s">
+    </row>
+    <row r="191">
+      <c r="A191" s="5" t="n">
+        <v>1899</v>
+      </c>
+      <c r="B191" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C191" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="D191" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E191" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F191" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G191" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H191" s="5" t="s">
         <v>1346</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A191" s="5" t="s">
+      <c r="I191" s="5" t="s">
         <v>1347</v>
       </c>
-      <c r="B191" s="5" t="s">
-[...23 lines deleted...]
-      <c r="H191" s="5" t="s">
+      <c r="J191" s="5" t="s">
         <v>1348</v>
-      </c>
-[...2 lines deleted...]
-        <v>711</v>
       </c>
       <c r="K191" s="5" t="s">
         <v>1349</v>
       </c>
       <c r="L191" s="6" t="s">
         <v>1350</v>
       </c>
       <c r="M191" s="5" t="s">
         <v>1351</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="5" t="s">
         <v>1352</v>
       </c>
       <c r="B192" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C192" s="5" t="s">
         <v>1353</v>
       </c>
       <c r="D192" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E192" s="5" t="s">
@@ -25467,51 +25713,51 @@
         <v>103</v>
       </c>
       <c r="D198" s="5" t="s">
         <v>94</v>
       </c>
       <c r="E198" s="5" t="s">
         <v>129</v>
       </c>
       <c r="F198" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G198" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H198" s="5" t="s">
         <v>1399</v>
       </c>
       <c r="I198" s="5" t="s">
         <v>1400</v>
       </c>
       <c r="J198" s="5" t="s">
-        <v>398</v>
+        <v>405</v>
       </c>
       <c r="K198" s="5" t="s">
         <v>1401</v>
       </c>
       <c r="L198" s="6" t="s">
         <v>1402</v>
       </c>
       <c r="M198" s="5" t="s">
         <v>1403</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="5" t="s">
         <v>1404</v>
       </c>
       <c r="B199" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C199" s="5" t="s">
         <v>706</v>
       </c>
       <c r="D199" s="5" t="s">
         <v>94</v>
       </c>
       <c r="E199" s="5" t="s">
@@ -26013,123 +26259,123 @@
       </c>
       <c r="I210" s="5" t="s">
         <v>1475</v>
       </c>
       <c r="J210" s="5" t="s">
         <v>711</v>
       </c>
       <c r="K210" s="5" t="s">
         <v>1476</v>
       </c>
       <c r="L210" s="6" t="s">
         <v>1477</v>
       </c>
       <c r="M210" s="5" t="s">
         <v>1478</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="5" t="s">
         <v>1479</v>
       </c>
       <c r="B211" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C211" s="5" t="s">
-        <v>196</v>
+        <v>706</v>
       </c>
       <c r="D211" s="5" t="s">
-        <v>15</v>
-[...4 lines deleted...]
-        </is>
+        <v>94</v>
+      </c>
+      <c r="E211" s="5" t="s">
+        <v>707</v>
       </c>
       <c r="F211" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G211" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H211" s="5" t="s">
         <v>1480</v>
       </c>
       <c r="I211" s="5" t="s">
         <v>1481</v>
       </c>
       <c r="J211" s="5" t="s">
+        <v>711</v>
+      </c>
+      <c r="K211" s="5" t="s">
         <v>1482</v>
       </c>
-      <c r="K211" s="5" t="s">
+      <c r="L211" s="6" t="s">
         <v>1483</v>
       </c>
-      <c r="L211" s="6" t="s">
+      <c r="M211" s="5" t="s">
         <v>1484</v>
-      </c>
-[...1 lines deleted...]
-        <v>1485</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="5" t="s">
         <v>1479</v>
       </c>
       <c r="B212" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C212" s="5" t="s">
-        <v>706</v>
+        <v>196</v>
       </c>
       <c r="D212" s="5" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>707</v>
+        <v>15</v>
+      </c>
+      <c r="E212" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F212" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G212" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H212" s="5" t="s">
+        <v>1485</v>
+      </c>
+      <c r="I212" s="5" t="s">
         <v>1486</v>
       </c>
-      <c r="I212" s="5" t="s">
+      <c r="J212" s="5" t="s">
         <v>1487</v>
-      </c>
-[...1 lines deleted...]
-        <v>711</v>
       </c>
       <c r="K212" s="5" t="s">
         <v>1488</v>
       </c>
       <c r="L212" s="6" t="s">
         <v>1489</v>
       </c>
       <c r="M212" s="5" t="s">
         <v>1490</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="5" t="s">
         <v>1491</v>
       </c>
       <c r="B213" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C213" s="5" t="s">
         <v>706</v>
       </c>
       <c r="D213" s="5" t="s">
         <v>94</v>
       </c>
       <c r="E213" s="5" t="s">
@@ -26711,113 +26957,113 @@
       </c>
       <c r="I226" s="5" t="s">
         <v>1570</v>
       </c>
       <c r="J226" s="5" t="s">
         <v>711</v>
       </c>
       <c r="K226" s="5" t="s">
         <v>1571</v>
       </c>
       <c r="L226" s="6" t="s">
         <v>1572</v>
       </c>
       <c r="M226" s="5" t="s">
         <v>1573</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="5" t="s">
         <v>1574</v>
       </c>
       <c r="B227" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C227" s="5" t="s">
+        <v>706</v>
+      </c>
+      <c r="D227" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="D227" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E227" s="5" t="s">
+        <v>707</v>
+      </c>
+      <c r="F227" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="F227" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="G227" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H227" s="5" t="s">
+        <v>1569</v>
+      </c>
+      <c r="I227" s="5" t="s">
         <v>1575</v>
-      </c>
-[...1 lines deleted...]
-        <v>1576</v>
       </c>
       <c r="J227" s="5" t="s">
         <v>711</v>
       </c>
       <c r="K227" s="5" t="s">
+        <v>1576</v>
+      </c>
+      <c r="L227" s="6" t="s">
         <v>1577</v>
       </c>
-      <c r="L227" s="6" t="s">
+      <c r="M227" s="5" t="s">
         <v>1578</v>
-      </c>
-[...1 lines deleted...]
-        <v>1579</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="5" t="s">
         <v>1574</v>
       </c>
       <c r="B228" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C228" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="D228" s="5" t="s">
         <v>706</v>
       </c>
-      <c r="D228" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E228" s="5" t="s">
-        <v>707</v>
-[...1 lines deleted...]
-      <c r="F228" s="5" t="s">
         <v>27</v>
       </c>
+      <c r="F228" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="G228" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H228" s="5" t="s">
-        <v>1569</v>
+        <v>1579</v>
       </c>
       <c r="I228" s="5" t="s">
         <v>1580</v>
       </c>
       <c r="J228" s="5" t="s">
         <v>711</v>
       </c>
       <c r="K228" s="5" t="s">
         <v>1581</v>
       </c>
       <c r="L228" s="6" t="s">
         <v>1582</v>
       </c>
       <c r="M228" s="5" t="s">
         <v>1583</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="5" t="s">
         <v>1584</v>
       </c>
       <c r="B229" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C229" s="5" t="s">
@@ -28236,51 +28482,51 @@
       </c>
       <c r="C261" s="5" t="s">
         <v>1792</v>
       </c>
       <c r="D261" s="5" t="s">
         <v>937</v>
       </c>
       <c r="E261" s="5" t="s">
         <v>1236</v>
       </c>
       <c r="F261" s="5" t="s">
         <v>129</v>
       </c>
       <c r="G261" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H261" s="5" t="s">
         <v>1793</v>
       </c>
       <c r="I261" s="5" t="s">
         <v>1794</v>
       </c>
       <c r="J261" s="5" t="s">
-        <v>398</v>
+        <v>405</v>
       </c>
       <c r="K261" s="5" t="s">
         <v>1795</v>
       </c>
       <c r="L261" s="6" t="s">
         <v>1796</v>
       </c>
       <c r="M261" s="5" t="s">
         <v>1797</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="5" t="s">
         <v>1798</v>
       </c>
       <c r="B262" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C262" s="5" t="s">
         <v>196</v>
       </c>
       <c r="D262" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E262" s="5" t="s">
@@ -28304,144 +28550,144 @@
         <v>1801</v>
       </c>
       <c r="K262" s="5" t="s">
         <v>1802</v>
       </c>
       <c r="L262" s="6" t="s">
         <v>1803</v>
       </c>
       <c r="M262" s="5" t="s">
         <v>1804</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="5" t="s">
         <v>1805</v>
       </c>
       <c r="B263" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C263" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D263" s="5" t="s">
         <v>706</v>
       </c>
-      <c r="E263" s="5" t="s">
-        <v>27</v>
+      <c r="E263" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F263" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G263" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H263" s="5" t="s">
         <v>1806</v>
       </c>
       <c r="I263" s="5" t="s">
         <v>1807</v>
       </c>
       <c r="J263" s="5" t="s">
         <v>711</v>
       </c>
       <c r="K263" s="5" t="s">
         <v>1808</v>
       </c>
       <c r="L263" s="6" t="s">
         <v>1809</v>
       </c>
       <c r="M263" s="5" t="s">
         <v>1810</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="5" t="s">
         <v>1811</v>
       </c>
       <c r="B264" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C264" s="5" t="s">
-        <v>94</v>
+        <v>936</v>
       </c>
       <c r="D264" s="5" t="s">
         <v>706</v>
       </c>
-      <c r="E264" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E264" s="5" t="s">
+        <v>707</v>
       </c>
       <c r="F264" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G264" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H264" s="5" t="s">
         <v>1812</v>
       </c>
       <c r="I264" s="5" t="s">
         <v>1813</v>
       </c>
       <c r="J264" s="5" t="s">
         <v>711</v>
       </c>
       <c r="K264" s="5" t="s">
         <v>1814</v>
       </c>
       <c r="L264" s="6" t="s">
         <v>1815</v>
       </c>
       <c r="M264" s="5" t="s">
         <v>1816</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="5" t="s">
         <v>1817</v>
       </c>
       <c r="B265" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C265" s="5" t="s">
-        <v>936</v>
+        <v>94</v>
       </c>
       <c r="D265" s="5" t="s">
         <v>706</v>
       </c>
       <c r="E265" s="5" t="s">
-        <v>707</v>
+        <v>27</v>
       </c>
       <c r="F265" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G265" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H265" s="5" t="s">
         <v>1818</v>
       </c>
       <c r="I265" s="5" t="s">
         <v>1819</v>
       </c>
       <c r="J265" s="5" t="s">
         <v>711</v>
       </c>
       <c r="K265" s="5" t="s">
         <v>1820</v>
       </c>
       <c r="L265" s="6" t="s">
         <v>1821</v>
@@ -28545,51 +28791,51 @@
       <c r="B268" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C268" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D268" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E268" s="5" t="s">
         <v>707</v>
       </c>
       <c r="F268" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G268" s="5" t="s">
         <v>1839</v>
       </c>
       <c r="H268" s="5" t="s">
         <v>1840</v>
       </c>
       <c r="I268" s="5" t="s">
         <v>1841</v>
       </c>
       <c r="J268" s="5" t="s">
-        <v>398</v>
+        <v>405</v>
       </c>
       <c r="K268" s="5" t="s">
         <v>1842</v>
       </c>
       <c r="L268" s="6" t="s">
         <v>1843</v>
       </c>
       <c r="M268" s="5" t="s">
         <v>1844</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="5" t="s">
         <v>1845</v>
       </c>
       <c r="B269" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C269" s="5" t="s">
         <v>936</v>
       </c>
       <c r="D269" s="5" t="s">
         <v>706</v>
       </c>
       <c r="E269" s="5" t="s">
@@ -28678,51 +28924,51 @@
       <c r="B271" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C271" s="5" t="s">
         <v>1792</v>
       </c>
       <c r="D271" s="5" t="s">
         <v>937</v>
       </c>
       <c r="E271" s="5" t="s">
         <v>707</v>
       </c>
       <c r="F271" s="5" t="s">
         <v>129</v>
       </c>
       <c r="G271" s="5" t="s">
         <v>1858</v>
       </c>
       <c r="H271" s="5" t="s">
         <v>1859</v>
       </c>
       <c r="I271" s="5" t="s">
         <v>1860</v>
       </c>
       <c r="J271" s="5" t="s">
-        <v>398</v>
+        <v>405</v>
       </c>
       <c r="K271" s="5" t="s">
         <v>1861</v>
       </c>
       <c r="L271" s="6" t="s">
         <v>1862</v>
       </c>
       <c r="M271" s="5" t="s">
         <v>1863</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="5" t="s">
         <v>1864</v>
       </c>
       <c r="B272" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C272" s="5" t="s">
         <v>1865</v>
       </c>
       <c r="D272" s="5" t="s">
         <v>959</v>
       </c>
       <c r="E272" s="5" t="s">
@@ -29998,128 +30244,128 @@
       </c>
       <c r="C301" s="5" t="s">
         <v>936</v>
       </c>
       <c r="D301" s="5" t="s">
         <v>937</v>
       </c>
       <c r="E301" s="5" t="s">
         <v>707</v>
       </c>
       <c r="F301" s="5" t="s">
         <v>129</v>
       </c>
       <c r="G301" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H301" s="5" t="s">
         <v>2051</v>
       </c>
       <c r="I301" s="5" t="s">
         <v>2052</v>
       </c>
       <c r="J301" s="5" t="s">
-        <v>398</v>
+        <v>405</v>
       </c>
       <c r="K301" s="5" t="s">
         <v>2053</v>
       </c>
       <c r="L301" s="6" t="s">
         <v>2054</v>
       </c>
       <c r="M301" s="5" t="s">
         <v>2055</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="5" t="s">
         <v>2056</v>
       </c>
       <c r="B302" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C302" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D302" s="5" t="s">
         <v>706</v>
       </c>
       <c r="E302" s="5" t="s">
         <v>27</v>
       </c>
       <c r="F302" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G302" s="5" t="s">
+        <v>1272</v>
+      </c>
+      <c r="H302" s="5" t="s">
         <v>2057</v>
       </c>
-      <c r="H302" s="5" t="s">
+      <c r="I302" s="5" t="s">
         <v>2058</v>
-      </c>
-[...1 lines deleted...]
-        <v>2059</v>
       </c>
       <c r="J302" s="5" t="s">
         <v>711</v>
       </c>
       <c r="K302" s="5" t="s">
+        <v>2059</v>
+      </c>
+      <c r="L302" s="6" t="s">
         <v>2060</v>
       </c>
-      <c r="L302" s="6" t="s">
+      <c r="M302" s="5" t="s">
         <v>2061</v>
-      </c>
-[...1 lines deleted...]
-        <v>2062</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="5" t="s">
-        <v>2063</v>
+        <v>2062</v>
       </c>
       <c r="B303" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C303" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D303" s="5" t="s">
         <v>706</v>
       </c>
       <c r="E303" s="5" t="s">
         <v>27</v>
       </c>
       <c r="F303" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G303" s="5" t="s">
-        <v>1272</v>
+        <v>2063</v>
       </c>
       <c r="H303" s="5" t="s">
         <v>2064</v>
       </c>
       <c r="I303" s="5" t="s">
         <v>2065</v>
       </c>
       <c r="J303" s="5" t="s">
         <v>711</v>
       </c>
       <c r="K303" s="5" t="s">
         <v>2066</v>
       </c>
       <c r="L303" s="6" t="s">
         <v>2067</v>
       </c>
       <c r="M303" s="5" t="s">
         <v>2068</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="5" t="s">
         <v>2069</v>
       </c>
       <c r="B304" s="5" t="s">
@@ -31465,51 +31711,51 @@
       <c r="B334" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C334" s="5" t="s">
         <v>936</v>
       </c>
       <c r="D334" s="5" t="s">
         <v>937</v>
       </c>
       <c r="E334" s="5" t="s">
         <v>707</v>
       </c>
       <c r="F334" s="5" t="s">
         <v>2294</v>
       </c>
       <c r="G334" s="5" t="s">
         <v>2295</v>
       </c>
       <c r="H334" s="5" t="s">
         <v>2296</v>
       </c>
       <c r="I334" s="5" t="s">
         <v>2297</v>
       </c>
       <c r="J334" s="5" t="s">
-        <v>398</v>
+        <v>405</v>
       </c>
       <c r="K334" s="5" t="s">
         <v>2298</v>
       </c>
       <c r="L334" s="6" t="s">
         <v>2299</v>
       </c>
       <c r="M334" s="5" t="s">
         <v>2300</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="5" t="s">
         <v>2301</v>
       </c>
       <c r="B335" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C335" s="5" t="s">
         <v>959</v>
       </c>
       <c r="D335" s="5" t="s">
         <v>103</v>
       </c>
       <c r="E335" s="5" t="s">
@@ -32556,140 +32802,140 @@
           <t/>
         </is>
       </c>
       <c r="F358" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G358" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H358" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I358" s="5"/>
       <c r="J358" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K358" s="5" t="s">
+        <v>2463</v>
+      </c>
+      <c r="L358" s="6" t="s">
         <v>2466</v>
-      </c>
-[...1 lines deleted...]
-        <v>2467</v>
       </c>
       <c r="M358" s="5"/>
     </row>
     <row r="359">
       <c r="A359" s="5" t="s">
         <v>2465</v>
       </c>
       <c r="B359" s="5" t="s">
         <v>1956</v>
       </c>
       <c r="C359" s="5" t="s">
         <v>706</v>
       </c>
       <c r="D359" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E359" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F359" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G359" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H359" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I359" s="5"/>
       <c r="J359" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K359" s="5" t="s">
-        <v>2463</v>
+        <v>2467</v>
       </c>
       <c r="L359" s="6" t="s">
         <v>2468</v>
       </c>
       <c r="M359" s="5"/>
     </row>
     <row r="360">
       <c r="A360" s="5" t="s">
         <v>2469</v>
       </c>
       <c r="B360" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C360" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D360" s="5" t="s">
         <v>1504</v>
       </c>
       <c r="E360" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F360" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G360" s="5" t="s">
         <v>2470</v>
       </c>
       <c r="H360" s="5" t="s">
         <v>2471</v>
       </c>
       <c r="I360" s="5" t="s">
         <v>2472</v>
       </c>
       <c r="J360" s="5" t="s">
-        <v>398</v>
+        <v>405</v>
       </c>
       <c r="K360" s="5" t="s">
         <v>2473</v>
       </c>
       <c r="L360" s="6" t="s">
         <v>2474</v>
       </c>
       <c r="M360" s="5" t="s">
         <v>2475</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="5" t="s">
         <v>2476</v>
       </c>
       <c r="B361" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C361" s="5" t="s">
         <v>2477</v>
       </c>
       <c r="D361" s="5" t="s">
         <v>94</v>
       </c>
       <c r="E361" s="5" t="s">
@@ -32751,1188 +32997,1364 @@
       </c>
       <c r="I362" s="5" t="s">
         <v>2488</v>
       </c>
       <c r="J362" s="5" t="s">
         <v>2489</v>
       </c>
       <c r="K362" s="5" t="s">
         <v>2490</v>
       </c>
       <c r="L362" s="6" t="s">
         <v>2491</v>
       </c>
       <c r="M362" s="5" t="s">
         <v>2492</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="5" t="s">
         <v>2493</v>
       </c>
       <c r="B363" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C363" s="5" t="s">
-        <v>318</v>
+        <v>103</v>
       </c>
       <c r="D363" s="5" t="s">
         <v>959</v>
       </c>
       <c r="E363" s="5" t="s">
         <v>707</v>
       </c>
       <c r="F363" s="5" t="s">
         <v>2494</v>
       </c>
       <c r="G363" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H363" s="5" t="s">
         <v>2495</v>
       </c>
       <c r="I363" s="5" t="s">
         <v>2496</v>
       </c>
       <c r="J363" s="5" t="s">
         <v>2497</v>
       </c>
       <c r="K363" s="5" t="s">
         <v>2498</v>
       </c>
       <c r="L363" s="6" t="s">
         <v>2499</v>
       </c>
       <c r="M363" s="5" t="s">
         <v>2500</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="5" t="s">
         <v>2501</v>
       </c>
       <c r="B364" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C364" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="D364" s="5" t="s">
         <v>959</v>
       </c>
-      <c r="D364" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E364" s="5" t="s">
-        <v>129</v>
+        <v>707</v>
       </c>
       <c r="F364" s="5" t="s">
-        <v>707</v>
+        <v>2502</v>
       </c>
       <c r="G364" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H364" s="5" t="s">
-        <v>2502</v>
+        <v>2503</v>
       </c>
       <c r="I364" s="5" t="s">
-        <v>2503</v>
+        <v>2504</v>
       </c>
       <c r="J364" s="5" t="s">
-        <v>2504</v>
+        <v>2505</v>
       </c>
       <c r="K364" s="5" t="s">
-        <v>2505</v>
+        <v>2506</v>
       </c>
       <c r="L364" s="6" t="s">
-        <v>2506</v>
+        <v>2507</v>
       </c>
       <c r="M364" s="5" t="s">
-        <v>2507</v>
+        <v>2508</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="5" t="s">
-        <v>2508</v>
+        <v>2509</v>
       </c>
       <c r="B365" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C365" s="5" t="s">
+        <v>959</v>
+      </c>
+      <c r="D365" s="5" t="s">
         <v>103</v>
       </c>
-      <c r="D365" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="E365" s="5" t="s">
+        <v>129</v>
       </c>
       <c r="F365" s="5" t="s">
-        <v>2494</v>
+        <v>707</v>
       </c>
       <c r="G365" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H365" s="5" t="s">
-        <v>2509</v>
+        <v>2510</v>
       </c>
       <c r="I365" s="5" t="s">
-        <v>2510</v>
+        <v>2511</v>
       </c>
       <c r="J365" s="5" t="s">
-        <v>2511</v>
+        <v>2512</v>
       </c>
       <c r="K365" s="5" t="s">
-        <v>2512</v>
+        <v>2513</v>
       </c>
       <c r="L365" s="6" t="s">
-        <v>2513</v>
+        <v>2514</v>
       </c>
       <c r="M365" s="5" t="s">
-        <v>2514</v>
+        <v>2515</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="5" t="s">
-        <v>2515</v>
+        <v>2516</v>
       </c>
       <c r="B366" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C366" s="5" t="s">
-        <v>196</v>
+        <v>103</v>
       </c>
       <c r="D366" s="5" t="s">
-        <v>1057</v>
+        <v>959</v>
       </c>
       <c r="E366" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F366" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F366" s="5" t="s">
+        <v>2502</v>
       </c>
       <c r="G366" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H366" s="5" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="I366" s="5" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="J366" s="5" t="s">
-        <v>2518</v>
+        <v>2519</v>
       </c>
       <c r="K366" s="5" t="s">
-        <v>2519</v>
+        <v>2520</v>
       </c>
       <c r="L366" s="6" t="s">
-        <v>2520</v>
+        <v>2521</v>
       </c>
       <c r="M366" s="5" t="s">
-        <v>2521</v>
+        <v>2522</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="5" t="s">
-        <v>2522</v>
+        <v>2523</v>
       </c>
       <c r="B367" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C367" s="5" t="s">
         <v>196</v>
       </c>
       <c r="D367" s="5" t="s">
         <v>1057</v>
       </c>
       <c r="E367" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F367" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G367" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H367" s="5" t="s">
-        <v>2523</v>
+        <v>2524</v>
       </c>
       <c r="I367" s="5" t="s">
-        <v>2524</v>
+        <v>2525</v>
       </c>
       <c r="J367" s="5" t="s">
-        <v>2525</v>
+        <v>2526</v>
       </c>
       <c r="K367" s="5" t="s">
-        <v>2526</v>
+        <v>2527</v>
       </c>
       <c r="L367" s="6" t="s">
-        <v>2527</v>
+        <v>2528</v>
       </c>
       <c r="M367" s="5" t="s">
-        <v>2528</v>
+        <v>2529</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="5" t="s">
-        <v>2529</v>
+        <v>2530</v>
       </c>
       <c r="B368" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C368" s="5" t="s">
         <v>196</v>
       </c>
       <c r="D368" s="5" t="s">
         <v>1057</v>
       </c>
       <c r="E368" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F368" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G368" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H368" s="5" t="s">
-        <v>2530</v>
-[...1 lines deleted...]
-      <c r="I368" s="5"/>
+        <v>2531</v>
+      </c>
+      <c r="I368" s="5" t="s">
+        <v>2532</v>
+      </c>
       <c r="J368" s="5" t="s">
-        <v>2531</v>
+        <v>2533</v>
       </c>
       <c r="K368" s="5" t="s">
-        <v>2532</v>
+        <v>2534</v>
       </c>
       <c r="L368" s="6" t="s">
-        <v>2533</v>
+        <v>2535</v>
       </c>
       <c r="M368" s="5" t="s">
-        <v>2534</v>
+        <v>2536</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="5" t="s">
-        <v>2535</v>
+        <v>2537</v>
       </c>
       <c r="B369" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C369" s="5" t="s">
         <v>196</v>
       </c>
       <c r="D369" s="5" t="s">
         <v>1057</v>
       </c>
       <c r="E369" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F369" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G369" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H369" s="5" t="s">
-        <v>2536</v>
-[...3 lines deleted...]
-      </c>
+        <v>2538</v>
+      </c>
+      <c r="I369" s="5"/>
       <c r="J369" s="5" t="s">
-        <v>2538</v>
+        <v>2539</v>
       </c>
       <c r="K369" s="5" t="s">
-        <v>2539</v>
+        <v>2540</v>
       </c>
       <c r="L369" s="6" t="s">
-        <v>2540</v>
+        <v>2541</v>
       </c>
       <c r="M369" s="5" t="s">
-        <v>2541</v>
+        <v>2542</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="5" t="s">
-        <v>2542</v>
+        <v>2543</v>
       </c>
       <c r="B370" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C370" s="5" t="s">
         <v>196</v>
       </c>
       <c r="D370" s="5" t="s">
         <v>1057</v>
       </c>
       <c r="E370" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F370" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G370" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H370" s="5" t="s">
-        <v>2543</v>
+        <v>2544</v>
       </c>
       <c r="I370" s="5" t="s">
-        <v>2544</v>
+        <v>2545</v>
       </c>
       <c r="J370" s="5" t="s">
-        <v>2545</v>
+        <v>2546</v>
       </c>
       <c r="K370" s="5" t="s">
-        <v>2546</v>
+        <v>2547</v>
       </c>
       <c r="L370" s="6" t="s">
-        <v>2547</v>
+        <v>2548</v>
       </c>
       <c r="M370" s="5" t="s">
-        <v>2548</v>
+        <v>2549</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="5" t="s">
-        <v>2549</v>
+        <v>2550</v>
       </c>
       <c r="B371" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C371" s="5" t="s">
         <v>196</v>
       </c>
       <c r="D371" s="5" t="s">
         <v>1057</v>
       </c>
       <c r="E371" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F371" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G371" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H371" s="5" t="s">
-        <v>2550</v>
+        <v>2551</v>
       </c>
       <c r="I371" s="5" t="s">
-        <v>2551</v>
+        <v>2552</v>
       </c>
       <c r="J371" s="5" t="s">
-        <v>2552</v>
+        <v>2553</v>
       </c>
       <c r="K371" s="5" t="s">
-        <v>2553</v>
+        <v>2554</v>
       </c>
       <c r="L371" s="6" t="s">
-        <v>2554</v>
+        <v>2555</v>
       </c>
       <c r="M371" s="5" t="s">
-        <v>2555</v>
+        <v>2556</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="5" t="s">
-        <v>2556</v>
+        <v>2557</v>
       </c>
       <c r="B372" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C372" s="5" t="s">
-        <v>196</v>
+        <v>103</v>
       </c>
       <c r="D372" s="5" t="s">
-        <v>1057</v>
+        <v>959</v>
       </c>
       <c r="E372" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F372" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G372" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H372" s="5" t="s">
-        <v>2557</v>
+        <v>2558</v>
       </c>
       <c r="I372" s="5" t="s">
-        <v>2558</v>
+        <v>2559</v>
       </c>
       <c r="J372" s="5" t="s">
-        <v>2559</v>
+        <v>2560</v>
       </c>
       <c r="K372" s="5" t="s">
-        <v>2560</v>
+        <v>2561</v>
       </c>
       <c r="L372" s="6" t="s">
-        <v>2561</v>
+        <v>2562</v>
       </c>
       <c r="M372" s="5" t="s">
-        <v>2562</v>
+        <v>2563</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="5" t="s">
-        <v>2563</v>
+        <v>2564</v>
       </c>
       <c r="B373" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C373" s="5" t="s">
-        <v>103</v>
+        <v>196</v>
       </c>
       <c r="D373" s="5" t="s">
-        <v>959</v>
-[...4 lines deleted...]
-      <c r="F373" s="5" t="s">
+        <v>1057</v>
+      </c>
+      <c r="E373" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F373" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G373" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H373" s="5" t="s">
         <v>2565</v>
       </c>
-      <c r="G373" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H373" s="5" t="s">
+      <c r="I373" s="5" t="s">
         <v>2566</v>
       </c>
-      <c r="I373" s="5" t="s">
+      <c r="J373" s="5" t="s">
         <v>2567</v>
       </c>
-      <c r="J373" s="5" t="s">
+      <c r="K373" s="5" t="s">
         <v>2568</v>
       </c>
-      <c r="K373" s="5" t="s">
+      <c r="L373" s="6" t="s">
         <v>2569</v>
       </c>
-      <c r="L373" s="6" t="s">
+      <c r="M373" s="5" t="s">
         <v>2570</v>
-      </c>
-[...1 lines deleted...]
-        <v>2571</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="5" t="s">
+        <v>2571</v>
+      </c>
+      <c r="B374" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C374" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="D374" s="5" t="s">
+        <v>1057</v>
+      </c>
+      <c r="E374" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F374" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G374" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H374" s="5" t="s">
         <v>2572</v>
       </c>
-      <c r="B374" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D374" s="5" t="s">
+      <c r="I374" s="5" t="s">
         <v>2573</v>
       </c>
-      <c r="E374" s="5" t="s">
+      <c r="J374" s="5" t="s">
         <v>2574</v>
       </c>
-      <c r="F374" s="5" t="s">
+      <c r="K374" s="5" t="s">
         <v>2575</v>
       </c>
-      <c r="G374" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H374" s="5" t="s">
+      <c r="L374" s="6" t="s">
         <v>2576</v>
       </c>
-      <c r="I374" s="5" t="s">
+      <c r="M374" s="5" t="s">
         <v>2577</v>
-      </c>
-[...12 lines deleted...]
-        <v>2580</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="5" t="s">
+        <v>2578</v>
+      </c>
+      <c r="B375" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C375" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="D375" s="5" t="s">
+        <v>959</v>
+      </c>
+      <c r="E375" s="5" t="s">
+        <v>2579</v>
+      </c>
+      <c r="F375" s="5" t="s">
+        <v>2580</v>
+      </c>
+      <c r="G375" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H375" s="5" t="s">
         <v>2581</v>
       </c>
-      <c r="B375" s="5" t="s">
-[...8 lines deleted...]
-      <c r="E375" s="5" t="s">
+      <c r="I375" s="5" t="s">
         <v>2582</v>
       </c>
-      <c r="F375" s="5" t="s">
-[...7 lines deleted...]
-      <c r="H375" s="5" t="s">
+      <c r="J375" s="5" t="s">
         <v>2583</v>
       </c>
-      <c r="I375" s="5" t="s">
+      <c r="K375" s="5" t="s">
         <v>2584</v>
       </c>
-      <c r="J375" s="5" t="s">
+      <c r="L375" s="6" t="s">
         <v>2585</v>
       </c>
-      <c r="K375" s="5" t="s">
+      <c r="M375" s="5" t="s">
         <v>2586</v>
-      </c>
-[...4 lines deleted...]
-        <v>2588</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="5" t="s">
+        <v>2587</v>
+      </c>
+      <c r="B376" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C376" s="5" t="s">
+        <v>959</v>
+      </c>
+      <c r="D376" s="5" t="s">
+        <v>2588</v>
+      </c>
+      <c r="E376" s="5" t="s">
         <v>2589</v>
       </c>
-      <c r="B376" s="5" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F376" s="5" t="s">
-        <v>2565</v>
+        <v>2590</v>
       </c>
       <c r="G376" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H376" s="5" t="s">
-        <v>2590</v>
+        <v>2591</v>
       </c>
       <c r="I376" s="5" t="s">
-        <v>2591</v>
+        <v>2592</v>
       </c>
       <c r="J376" s="5" t="s">
-        <v>2592</v>
-[...1 lines deleted...]
-      <c r="K376" s="5" t="s">
         <v>2593</v>
+      </c>
+      <c r="K376" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L376" s="6" t="s">
         <v>2594</v>
       </c>
       <c r="M376" s="5" t="s">
         <v>2595</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="5" t="s">
         <v>2596</v>
       </c>
       <c r="B377" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C377" s="5" t="s">
-        <v>103</v>
+        <v>959</v>
       </c>
       <c r="D377" s="5" t="s">
-        <v>959</v>
+        <v>2588</v>
       </c>
       <c r="E377" s="5" t="s">
-        <v>2564</v>
+        <v>2597</v>
       </c>
       <c r="F377" s="5" t="s">
-        <v>2597</v>
+        <v>2580</v>
       </c>
       <c r="G377" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H377" s="5" t="s">
         <v>2598</v>
       </c>
       <c r="I377" s="5" t="s">
         <v>2599</v>
       </c>
       <c r="J377" s="5" t="s">
         <v>2600</v>
       </c>
       <c r="K377" s="5" t="s">
         <v>2601</v>
       </c>
       <c r="L377" s="6" t="s">
         <v>2602</v>
       </c>
       <c r="M377" s="5" t="s">
         <v>2603</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="5" t="s">
         <v>2604</v>
       </c>
       <c r="B378" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C378" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="D378" s="5" t="s">
         <v>959</v>
       </c>
-      <c r="D378" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E378" s="5" t="s">
+        <v>2579</v>
+      </c>
+      <c r="F378" s="5" t="s">
+        <v>2580</v>
+      </c>
+      <c r="G378" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H378" s="5" t="s">
         <v>2605</v>
       </c>
-      <c r="F378" s="5" t="s">
-[...7 lines deleted...]
-      <c r="H378" s="5" t="s">
+      <c r="I378" s="5" t="s">
         <v>2606</v>
       </c>
-      <c r="I378" s="5" t="s">
+      <c r="J378" s="5" t="s">
         <v>2607</v>
       </c>
-      <c r="J378" s="5" t="s">
+      <c r="K378" s="5" t="s">
         <v>2608</v>
       </c>
-      <c r="K378" s="5" t="s">
+      <c r="L378" s="6" t="s">
         <v>2609</v>
       </c>
-      <c r="L378" s="6" t="s">
+      <c r="M378" s="5" t="s">
         <v>2610</v>
-      </c>
-[...1 lines deleted...]
-        <v>2611</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="5" t="s">
+        <v>2611</v>
+      </c>
+      <c r="B379" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C379" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="D379" s="5" t="s">
+        <v>959</v>
+      </c>
+      <c r="E379" s="5" t="s">
+        <v>2579</v>
+      </c>
+      <c r="F379" s="5" t="s">
         <v>2612</v>
       </c>
-      <c r="B379" s="5" t="s">
-[...8 lines deleted...]
-      <c r="E379" s="5" t="s">
+      <c r="G379" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H379" s="5" t="s">
         <v>2613</v>
       </c>
-      <c r="F379" s="5" t="s">
+      <c r="I379" s="5" t="s">
         <v>2614</v>
       </c>
-      <c r="G379" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H379" s="5" t="s">
+      <c r="J379" s="5" t="s">
         <v>2615</v>
       </c>
-      <c r="I379" s="5" t="s">
+      <c r="K379" s="5" t="s">
         <v>2616</v>
       </c>
-      <c r="J379" s="5" t="s">
+      <c r="L379" s="6" t="s">
         <v>2617</v>
       </c>
-      <c r="K379" s="5" t="s">
+      <c r="M379" s="5" t="s">
         <v>2618</v>
-      </c>
-[...4 lines deleted...]
-        <v>2620</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="5" t="s">
+        <v>2619</v>
+      </c>
+      <c r="B380" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C380" s="5" t="s">
+        <v>959</v>
+      </c>
+      <c r="D380" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="E380" s="5" t="s">
+        <v>2620</v>
+      </c>
+      <c r="F380" s="5" t="s">
+        <v>2579</v>
+      </c>
+      <c r="G380" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H380" s="5" t="s">
         <v>2621</v>
       </c>
-      <c r="B380" s="5" t="s">
-[...11 lines deleted...]
-      <c r="F380" s="5" t="s">
+      <c r="I380" s="5" t="s">
         <v>2622</v>
       </c>
-      <c r="G380" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H380" s="5" t="s">
+      <c r="J380" s="5" t="s">
         <v>2623</v>
       </c>
-      <c r="I380" s="5" t="s">
+      <c r="K380" s="5" t="s">
         <v>2624</v>
       </c>
-      <c r="J380" s="5" t="s">
+      <c r="L380" s="6" t="s">
         <v>2625</v>
       </c>
-      <c r="K380" s="5" t="s">
+      <c r="M380" s="5" t="s">
         <v>2626</v>
-      </c>
-[...4 lines deleted...]
-        <v>2628</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="5" t="s">
+        <v>2627</v>
+      </c>
+      <c r="B381" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C381" s="5" t="s">
+        <v>959</v>
+      </c>
+      <c r="D381" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="E381" s="5" t="s">
+        <v>2628</v>
+      </c>
+      <c r="F381" s="5" t="s">
         <v>2629</v>
-      </c>
-[...13 lines deleted...]
-        <v>2622</v>
       </c>
       <c r="G381" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H381" s="5" t="s">
         <v>2630</v>
       </c>
       <c r="I381" s="5" t="s">
         <v>2631</v>
       </c>
       <c r="J381" s="5" t="s">
         <v>2632</v>
       </c>
       <c r="K381" s="5" t="s">
         <v>2633</v>
       </c>
       <c r="L381" s="6" t="s">
         <v>2634</v>
       </c>
       <c r="M381" s="5" t="s">
         <v>2635</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="5" t="s">
         <v>2636</v>
       </c>
       <c r="B382" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C382" s="5" t="s">
         <v>103</v>
       </c>
       <c r="D382" s="5" t="s">
         <v>959</v>
       </c>
       <c r="E382" s="5" t="s">
-        <v>2564</v>
+        <v>2579</v>
       </c>
       <c r="F382" s="5" t="s">
-        <v>2622</v>
+        <v>2637</v>
       </c>
       <c r="G382" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H382" s="5" t="s">
-        <v>2637</v>
+        <v>2638</v>
       </c>
       <c r="I382" s="5" t="s">
-        <v>2638</v>
+        <v>2639</v>
       </c>
       <c r="J382" s="5" t="s">
-        <v>2639</v>
+        <v>2640</v>
       </c>
       <c r="K382" s="5" t="s">
-        <v>2640</v>
+        <v>2641</v>
       </c>
       <c r="L382" s="6" t="s">
-        <v>2641</v>
+        <v>2642</v>
       </c>
       <c r="M382" s="5" t="s">
-        <v>2642</v>
+        <v>2643</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="5" t="s">
-        <v>2643</v>
+        <v>2644</v>
       </c>
       <c r="B383" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C383" s="5" t="s">
+        <v>959</v>
+      </c>
+      <c r="D383" s="5" t="s">
         <v>103</v>
       </c>
-      <c r="D383" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E383" s="5" t="s">
-        <v>2564</v>
+        <v>2628</v>
       </c>
       <c r="F383" s="5" t="s">
-        <v>2622</v>
+        <v>2579</v>
       </c>
       <c r="G383" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H383" s="5" t="s">
-        <v>2644</v>
+        <v>2645</v>
       </c>
       <c r="I383" s="5" t="s">
-        <v>2645</v>
+        <v>2646</v>
       </c>
       <c r="J383" s="5" t="s">
-        <v>2646</v>
+        <v>2647</v>
       </c>
       <c r="K383" s="5" t="s">
-        <v>2647</v>
+        <v>2648</v>
       </c>
       <c r="L383" s="6" t="s">
-        <v>2648</v>
+        <v>2649</v>
       </c>
       <c r="M383" s="5" t="s">
-        <v>2649</v>
+        <v>2650</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="5" t="s">
-        <v>2650</v>
+        <v>2651</v>
       </c>
       <c r="B384" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C384" s="5" t="s">
-        <v>318</v>
+        <v>103</v>
       </c>
       <c r="D384" s="5" t="s">
         <v>959</v>
       </c>
       <c r="E384" s="5" t="s">
-        <v>2564</v>
+        <v>2579</v>
       </c>
       <c r="F384" s="5" t="s">
-        <v>2622</v>
+        <v>2637</v>
       </c>
       <c r="G384" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H384" s="5" t="s">
-        <v>2651</v>
+        <v>2652</v>
       </c>
       <c r="I384" s="5" t="s">
-        <v>2652</v>
+        <v>2653</v>
       </c>
       <c r="J384" s="5" t="s">
-        <v>2653</v>
+        <v>2654</v>
       </c>
       <c r="K384" s="5" t="s">
-        <v>2654</v>
+        <v>2655</v>
       </c>
       <c r="L384" s="6" t="s">
-        <v>2655</v>
+        <v>2656</v>
       </c>
       <c r="M384" s="5" t="s">
-        <v>2656</v>
+        <v>2657</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="5" t="s">
-        <v>2657</v>
+        <v>2658</v>
       </c>
       <c r="B385" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C385" s="5" t="s">
         <v>103</v>
       </c>
       <c r="D385" s="5" t="s">
         <v>959</v>
       </c>
       <c r="E385" s="5" t="s">
-        <v>2564</v>
+        <v>2659</v>
       </c>
       <c r="F385" s="5" t="s">
-        <v>2622</v>
+        <v>2660</v>
       </c>
       <c r="G385" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H385" s="5" t="s">
-        <v>2658</v>
+        <v>2661</v>
       </c>
       <c r="I385" s="5" t="s">
-        <v>2659</v>
+        <v>2662</v>
       </c>
       <c r="J385" s="5" t="s">
-        <v>2660</v>
+        <v>2663</v>
       </c>
       <c r="K385" s="5" t="s">
-        <v>2661</v>
+        <v>2664</v>
       </c>
       <c r="L385" s="6" t="s">
-        <v>2662</v>
+        <v>2665</v>
       </c>
       <c r="M385" s="5" t="s">
-        <v>2663</v>
+        <v>2666</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="5" t="s">
-        <v>2664</v>
+        <v>2667</v>
       </c>
       <c r="B386" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C386" s="5" t="s">
         <v>103</v>
       </c>
       <c r="D386" s="5" t="s">
         <v>959</v>
       </c>
       <c r="E386" s="5" t="s">
-        <v>2564</v>
+        <v>2579</v>
       </c>
       <c r="F386" s="5" t="s">
-        <v>2622</v>
+        <v>2637</v>
       </c>
       <c r="G386" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H386" s="5" t="s">
-        <v>2665</v>
+        <v>2668</v>
       </c>
       <c r="I386" s="5" t="s">
-        <v>2666</v>
+        <v>2669</v>
       </c>
       <c r="J386" s="5" t="s">
-        <v>2667</v>
+        <v>2670</v>
       </c>
       <c r="K386" s="5" t="s">
-        <v>2668</v>
+        <v>2671</v>
       </c>
       <c r="L386" s="6" t="s">
-        <v>2669</v>
+        <v>2672</v>
       </c>
       <c r="M386" s="5" t="s">
-        <v>2670</v>
+        <v>2673</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="5" t="s">
-        <v>2671</v>
+        <v>2674</v>
       </c>
       <c r="B387" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C387" s="5" t="s">
         <v>103</v>
       </c>
       <c r="D387" s="5" t="s">
         <v>959</v>
       </c>
       <c r="E387" s="5" t="s">
-        <v>2564</v>
+        <v>2579</v>
       </c>
       <c r="F387" s="5" t="s">
-        <v>2672</v>
+        <v>2637</v>
       </c>
       <c r="G387" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H387" s="5" t="s">
-        <v>2673</v>
+        <v>2675</v>
       </c>
       <c r="I387" s="5" t="s">
-        <v>2674</v>
+        <v>2676</v>
       </c>
       <c r="J387" s="5" t="s">
-        <v>2675</v>
+        <v>2677</v>
       </c>
       <c r="K387" s="5" t="s">
-        <v>2676</v>
+        <v>2678</v>
       </c>
       <c r="L387" s="6" t="s">
-        <v>2677</v>
+        <v>2679</v>
       </c>
       <c r="M387" s="5" t="s">
-        <v>2678</v>
+        <v>2680</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="5" t="s">
-        <v>2679</v>
+        <v>2681</v>
       </c>
       <c r="B388" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C388" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="D388" s="5" t="s">
+        <v>959</v>
+      </c>
+      <c r="E388" s="5" t="s">
+        <v>2579</v>
+      </c>
+      <c r="F388" s="5" t="s">
+        <v>2637</v>
+      </c>
+      <c r="G388" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H388" s="5" t="s">
+        <v>2682</v>
+      </c>
+      <c r="I388" s="5" t="s">
+        <v>2683</v>
+      </c>
+      <c r="J388" s="5" t="s">
+        <v>2684</v>
+      </c>
+      <c r="K388" s="5" t="s">
+        <v>2685</v>
+      </c>
+      <c r="L388" s="6" t="s">
+        <v>2686</v>
+      </c>
+      <c r="M388" s="5" t="s">
+        <v>2687</v>
+      </c>
+    </row>
+    <row r="389">
+      <c r="A389" s="5" t="s">
+        <v>2688</v>
+      </c>
+      <c r="B389" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C389" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="D389" s="5" t="s">
+        <v>959</v>
+      </c>
+      <c r="E389" s="5" t="s">
+        <v>2579</v>
+      </c>
+      <c r="F389" s="5" t="s">
+        <v>2637</v>
+      </c>
+      <c r="G389" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H389" s="5" t="s">
+        <v>2689</v>
+      </c>
+      <c r="I389" s="5" t="s">
+        <v>2690</v>
+      </c>
+      <c r="J389" s="5" t="s">
+        <v>2691</v>
+      </c>
+      <c r="K389" s="5" t="s">
+        <v>2692</v>
+      </c>
+      <c r="L389" s="6" t="s">
+        <v>2693</v>
+      </c>
+      <c r="M389" s="5" t="s">
+        <v>2694</v>
+      </c>
+    </row>
+    <row r="390">
+      <c r="A390" s="5" t="s">
+        <v>2695</v>
+      </c>
+      <c r="B390" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C390" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="D390" s="5" t="s">
+        <v>959</v>
+      </c>
+      <c r="E390" s="5" t="s">
+        <v>2579</v>
+      </c>
+      <c r="F390" s="5" t="s">
+        <v>2637</v>
+      </c>
+      <c r="G390" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H390" s="5" t="s">
+        <v>2696</v>
+      </c>
+      <c r="I390" s="5" t="s">
+        <v>2697</v>
+      </c>
+      <c r="J390" s="5" t="s">
+        <v>2698</v>
+      </c>
+      <c r="K390" s="5" t="s">
+        <v>2699</v>
+      </c>
+      <c r="L390" s="6" t="s">
+        <v>2700</v>
+      </c>
+      <c r="M390" s="5" t="s">
+        <v>2701</v>
+      </c>
+    </row>
+    <row r="391">
+      <c r="A391" s="5" t="s">
+        <v>2702</v>
+      </c>
+      <c r="B391" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C391" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="D391" s="5" t="s">
+        <v>959</v>
+      </c>
+      <c r="E391" s="5" t="s">
+        <v>2579</v>
+      </c>
+      <c r="F391" s="5" t="s">
+        <v>2703</v>
+      </c>
+      <c r="G391" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H391" s="5" t="s">
+        <v>2704</v>
+      </c>
+      <c r="I391" s="5" t="s">
+        <v>2705</v>
+      </c>
+      <c r="J391" s="5" t="s">
+        <v>2706</v>
+      </c>
+      <c r="K391" s="5" t="s">
+        <v>2707</v>
+      </c>
+      <c r="L391" s="6" t="s">
+        <v>2708</v>
+      </c>
+      <c r="M391" s="5" t="s">
+        <v>2709</v>
+      </c>
+    </row>
+    <row r="392">
+      <c r="A392" s="5" t="s">
+        <v>2710</v>
+      </c>
+      <c r="B392" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C392" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="D388" s="5" t="s">
+      <c r="D392" s="5" t="s">
         <v>706</v>
       </c>
-      <c r="E388" s="5" t="s">
+      <c r="E392" s="5" t="s">
         <v>510</v>
       </c>
-      <c r="F388" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G388" s="5" t="s">
+      <c r="F392" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G392" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="H388" s="5" t="s">
-[...5 lines deleted...]
-      <c r="J388" s="5" t="s">
+      <c r="H392" s="5" t="s">
+        <v>2711</v>
+      </c>
+      <c r="I392" s="5" t="s">
+        <v>2712</v>
+      </c>
+      <c r="J392" s="5" t="s">
         <v>711</v>
       </c>
-      <c r="K388" s="5" t="s">
-[...6 lines deleted...]
-        <v>2684</v>
+      <c r="K392" s="5" t="s">
+        <v>2713</v>
+      </c>
+      <c r="L392" s="6" t="s">
+        <v>2714</v>
+      </c>
+      <c r="M392" s="5" t="s">
+        <v>2715</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -34281,44 +34703,48 @@
     <hyperlink ref="M364" r:id="rId369"/>
     <hyperlink ref="M365" r:id="rId370"/>
     <hyperlink ref="M366" r:id="rId371"/>
     <hyperlink ref="M367" r:id="rId372"/>
     <hyperlink ref="M368" r:id="rId373"/>
     <hyperlink ref="M369" r:id="rId374"/>
     <hyperlink ref="M370" r:id="rId375"/>
     <hyperlink ref="M371" r:id="rId376"/>
     <hyperlink ref="M372" r:id="rId377"/>
     <hyperlink ref="M373" r:id="rId378"/>
     <hyperlink ref="M374" r:id="rId379"/>
     <hyperlink ref="M375" r:id="rId380"/>
     <hyperlink ref="M376" r:id="rId381"/>
     <hyperlink ref="M377" r:id="rId382"/>
     <hyperlink ref="M378" r:id="rId383"/>
     <hyperlink ref="M379" r:id="rId384"/>
     <hyperlink ref="M380" r:id="rId385"/>
     <hyperlink ref="M381" r:id="rId386"/>
     <hyperlink ref="M382" r:id="rId387"/>
     <hyperlink ref="M383" r:id="rId388"/>
     <hyperlink ref="M384" r:id="rId389"/>
     <hyperlink ref="M385" r:id="rId390"/>
     <hyperlink ref="M386" r:id="rId391"/>
     <hyperlink ref="M387" r:id="rId392"/>
     <hyperlink ref="M388" r:id="rId393"/>
+    <hyperlink ref="M389" r:id="rId394"/>
+    <hyperlink ref="M390" r:id="rId395"/>
+    <hyperlink ref="M391" r:id="rId396"/>
+    <hyperlink ref="M392" r:id="rId397"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>