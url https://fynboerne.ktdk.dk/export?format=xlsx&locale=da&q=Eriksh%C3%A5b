--- v1 (2026-09-12)
+++ v2 (2026-10-28)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4366" uniqueCount="2716" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4418" uniqueCount="2754" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -2616,50 +2616,93 @@
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2211</t>
   </si>
   <si>
     <t>Alhed Larsen gik over på det modsatte fortov, da hun en dag mødte et hold soldater, der så lumske ud. Deres officer kommanderede så hele bataljonen til også at krydse gaden. Sådan noget forekommer vist ikke i Danmark. 
 Til efteråret regner Alhed med at tage til Rom med Lille Jørgensen og hendes mand. 
 Det går dårligt med maleriet. Pga. et engelsk dronningebesøg har Boboli-haven været lukket for almindelige mennesker. Nu har Rottbøll skaffet en passérseddel, og Alhed vil male en blåregn samt de nyudsprungne popler i haven. 
 Alhed beder om at få sendt noget tøj samt fotografier. Hun gider ikke skrive mere og sender mange hilsner. En dame går og fejer stengulvene og giver dem olie. Alhed ville ønske, at de derhjemme kunne se hendes yndige værelse.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/DUyV</t>
   </si>
   <si>
     <t>[De eller den første side(r) af brevet mangler]
 3 Jeg husker ikke, om jeg har skreven om Soldaterne? Lud har bedt mig endelig at skrive det, da det morer ham kosteligt. Jeg gik en Dag paa Gaden og mødte en lille Bataljon Soldater, der gik inde paa det brede Fortov med en Øfi ["Øfi" overstreget] Officer ved Siden. Da jeg kom omtrent hen til dem, syntes jeg, de saa sig saa lumske og poliske ud, saa jeg ikke havde Lyst at gaa lige forbi dem men drejede rask af og gik over paa den anden Side af Gaden. Men tænk jer min Betuttelse, da Officeren gav et Kommandoord og hele Bataljonen grinende og aabenbart i meget løftet Stemning fulgte mig lige i Hælene over Gaden! - I kan nok se, at Forholdene er noget anderledes hernede end hjemme; denne smukke Forstaaelse mellem Officer og Menig har vi vist ikke Magen til hjemme. Men jeg kom bort fra Romerrejsen. Lille Jørgensen og hendes Mand kommer jo herned til Efteraaret, og det vil vist kunne passe, at vi følges ad til Rom. Hun skrev om det til min Fødselsdag, at vi maatte se at faa det arrangeret. Det kunde være frygtelig morsomt. - Min Maling gaar det daarligt med for Tiden. Jeg har ikke rigtig faaet fat paa noget heroppe paa Aguardo. Den dejlige Babolihave har jeg haft megen Sorg og Skuffelse med. Almindelige Folk har i lange Tider ikke maattet komme derind paa Hverdage, fordi den tykke Dronning England har skullet gaa at spanke om derinde. Endelig i Gaar lykkedes det at faa fat paa et Frikort for hver Dag. Men for at faa det maatte Rottbøll tage Diplomatfrakke paa og gaa til "Direktøren". Denne sagde, at der jo ellers ikke udstedtes saadanne for Tiden, men Folk af vor Stand [et "x" indsat over "Stand"] vilde han dog ikke nægte det.
 [Indsat lodret i venstre margen:]
 Konsulen og Direktøren ere meget agtede hernede [indsættelse slut]
 - Nu skal jeg derind i Eftermiddag og have fat paa mine Motiver, hvis de bare ikke ere rendte deres Vej; det var et med Blaaregn og lige udsprungne Popler, der var dejligt. - - - - Nu faar jeg vel snart en Pakke til. Jeg vilde gærne have et Sæt Linned til, endvidere min blaa Bomuldsmorgenkjole (snøret foran) og min crèmegule Nederdel med det blegrøde linnede Liv, endvidere mine brune Sko og hvis der ellers er noget, Du kan tænke Dig. x 
 [Indsat i venstre margen, lodret:]
 ikke Lærred el. andet [ulæseligt ord og indsættelse slut]
 Min Sølvbrosche blev borte den sidste Dag hjemme, har I set den? Frøken Sperlings Portræt vilde jeg ogsaa gærne have; er der ikke et af Johanne. Elle maa endelig sende mig nogle af sine, det er sandt, hun har jo taget Johanne. Ogsaa det med Erikshaab, det med Agn og mig og hvad hun ellers har. H ["H" overstreget] Rottbølls ["s" i slutningen af ordet overstreget] er interesseret i Elles Fotografering, han er selv voldsom dygtig. - - Tegner Elle noget? Hvordan har Agn det, det lille søde Pus? - - Nu begynder jeg at slutte af. Jeg haaber, at Hilsener og deslige kan fylde Resten af Arket, jeg gider næsten ikke mere. - Har jeg svaret paa, hvad R.V. betyder? Rey Vice. - Vil Du foreløbig takke dem alle for Brevene. Ogsaa Tante Mimi; Plangstrup og Svip. - Ogsaa Frk Jensen for hendes lange, og Frk Aurelia for hendes Hilsen og Ungerne samt Far, fra hvem jeg synes, det er en stor Ære at faa Brev. - Elle kommer jeg til at skrive til en Gang inden saa lang Tid. - - Nej, det fylder ikke en Gang denne Side ned, hvad jeg ["jeg" overstreget] skal jeg dog gøre, Du har forlangt de her Ark fulde, saa der hjælper jo ingen kære Mor. Bare jeg ikke havde skreven saa tæt. Lad mig saa tage en rask Beslutning og fortælle, at her gaar en Kone og fejer, hun hedder Nu Nuscia [navnet overstreget] Nurezia. Hun ["Hun" overstreget] De fejer med en Slags Saugspaan hernede, og deri kommes lidt Olje. Det gør Gulvene smukke, men det er jo ogsaa Stengulve overalt. Heri Huset er de mørkerøde. - Jeg vilde ønske, I kunde se mit Værelse, det er ganske yndigt. Jeg har vist ikke fortalt, at Find og Clement var her forleden Aften! Vi gik først en Tur med dem og presenterede dem en Solnedgang, - det er Konsulens Specialitet at "forevise" Naturen. - - 
 Vil Du nu hilse dem alle mange Gange fra mig. Ogsaa paa Gelskov og Amstrups. Hvordan lever Bloms?, hils ogsaa dem. -
 Din Alhed.</t>
   </si>
   <si>
+    <t>Thora  Branner</t>
+  </si>
+  <si>
+    <t>Alhed Larsen
+Christine  Mackie</t>
+  </si>
+  <si>
+    <t>- Jensen, Frøken, Erikshaab
+Marie Juul
+Alhed Larsen
+Adelheyde Syberg
+Leo Tolstoj
+Albrecht  Warberg
+Andreas Warberg</t>
+  </si>
+  <si>
+    <t>Louise/Muk Brønsted var i 1894 i huset hos A. og Hempel Syberg på Gelskov. Ægteparret havde adopteret Thora/Tutte. Louise underviste sin lillesøster, Thora, på Gelskov. 
+Adis er Albrecht Warberg. Dede er Andreas Warberg. Be: Alhed Larsen. Mornine: Christine Mackie. Tutte og Finderup: Thora Branner. Mimi: Adelheyde Syberg. 
+Kaptajn Bojsen og Blomsmed Pip kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8492</t>
+  </si>
+  <si>
+    <t>Thora/Tutte/Finderup er i skole hos Louise/Muk Brønsted og kan derfor tillade sig at skrive brev. Der er gæster på Gelskov..
+Frk. Jensen har holdt en smuk tale til Thora om, hvor sød og elskværdig hun er.
+Louise og Albrecht/Far Warberg kommer til et lille gilde i dag. 
+Thora m.fl. gør rent og vasker, og hun syr tunger på Adelheyde/Tante Mimis bukseben. 
+[Anden brevskriver:] 
+Disse bøger er alt, hvad brevskriveren har kunnet finde. 
+Thora har fundet Alhed/Be Larsens Marie Juul-billede, og de kan godt sende det.
+Christine/Mornine har lånt en Tolstoy-bog, som brevskriveren ønsker at få tilbage.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Vh7Y</t>
+  </si>
+  <si>
+    <t>Kære Mornine og Be!
+Da jeg er i Skole hos Muk, mener jeg nok at kunne tillade mig at skrive et Par Ord til Jer. Vi har i disse Dage Besøg af en Kaptajn Bojsen, og i Gaar af Blomsmed Pip. Jeg ønskede i mit stille Sind, at hun sad paa Bloksbjærg, men jeg slog mig dog til Ro, da hun sad paa en Stol og legede! Vi fik for Resten Suppe Andesteg og Æblekage. I Lørdags fik jeg en smuk lille Tale hos Frk Jensen om hvor sød og yndig og elskværdig jeg var hos Muk, hvad Adis og Dede i Paranthes bemærket ikke vare, men jeg opdagede snart, at det kun var for at imponere dem (A og D.) I Dag skal Muk og Far om til os til et lille Gilde Kl 1 1/2, og hvis jeg paa den Tid er i Skole hos Muk, maa jeg komme med til Middag. [Ulæseligt ord] Larsen kjøbte en Permin til Ta Mimi da hun var hjemme, den hænger i Spisestuen (skal hænge). Vi har gjort Vinterrent i denne Uge, og i Dag vasker vi og I hernede. I maa undskylde, at jeg skriver med Kragetæer i Stedet for Bogstaver, men jeg har knusende travlt. Tænk, paa to Uger har jeg syet Tunger til et af Ta Minis Bouseben! Eders hengivne Finderup (Tutte) ["(Tutte)" indsat med blyant og anden skrift]
+[Skrevet med anden skrift og anden pen:]
+Som sagt, disse Bøger er alt, hvad jeg har kunnet opdrive efter nidkær Støven omkring i alle Skabe og Kasser paa Loftet. I maa vist selv have de øvrige. Be, det er vist en Fejltagelse, at du har glemt dit ÷ Marie Juul-Billede, der ligger og smøler alle Vegne. Tutte kom forleden med det og havde funden det, jeg ved ikke hvor. Skal jeg ikke sende dig det??? Mornine, du har en Bog inde hos dig, som du laante af mig i Sommer: Fortællinger af Tolstoy. Hvis du har læst den, saa send den med Alhed - Men husk det endelig</t>
+  </si>
+  <si>
     <t>efterår 1894</t>
   </si>
   <si>
     <t>Bobolihaven, Piazza Pitti, Firenze
 Acone, Toscana
 viale di colli, Firenze</t>
   </si>
   <si>
     <t>Prins Christian -
 Vittoria Bacci
 Cæsar Bacci ?
 Francis Beckett
 Berta Brandstrup
 Ludvig Brandstrup, billedhugger
 Johannes Magdahl Nielsen
 Nicoline  von Sperling</t>
   </si>
   <si>
     <t>Alheds forældre havde sølvbryllup d. 28.5 1894.
 Berta og Ludvig Brandstrup blev gift i Danmark i efteråret 1894. Herefter tog de til Italien.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv</t>
   </si>
   <si>
@@ -8470,50 +8513,102 @@
 - Nordskov
 Ellen  Sawyer
 Christine Swane</t>
   </si>
   <si>
     <t>Alhed Larsen er hos forældrene på gården Erikshaab, da hun er højgravid og skal føde hos dem.
 Johannes Larsen har formodentlig stået i Strandgade i Kerteminde (bag forældrenes købmandsgård) og tegnet udsigten op mod en af møllerne på Møllebakken (begge møller var ejet af hans far, og Alhed og Johannes larsen byggede deres villa på netop Møllebakken).</t>
   </si>
   <si>
     <t>Det er godt, at Alhed er begyndt at male på sine blomster igen.
 Johannes Larsen har lavet en tegning af sit nye maleri. Der skal nok et par hunde på billedet. Han maler desuden på pæretræet.
 Larsen har skrevet til Find, at han ikke kommer til Viborg.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/goPm</t>
   </si>
   <si>
     <t>Kjerteminde 25-4-1899.
 Kæreste Alhed!
 Her har Du nogle Breve fra Elle, jeg haaber at det maa være de rigtige, jeg var saa heldig at finde dem i Mappen. Det glæder mig at Du har taget fat paa Cinnerarierne igen, hæng bare i saa skal Du se, at det bliver nok godt. Jeg ved ikke om jeg har fortalt Dig at mine 2 Billeder fra Odense ere ankomne i god Behold, jeg pakkede dem ud i Gaar. Jeg lovede Dig i Aftes at jeg skulde tegne mit ny Motiv til Dig, nu skal Du faa det: 
 [tegning]
 Det skal vist være et Aftenbillede eller maaske et Graavejrsbillede og det skal males færdig paa den Tid da Kastanietræerne ere næsten udsprungne, muligvis skal der et Par Hunde paa som Staffage, jeg saa forleden Nordskovs Puddel i Forgrunden (den er nu elegant klippet) og Smedens Foxterrier der stod og gøede hen paa Hjørnet.
 [Tegning]
 Saadan omtrent, nu skal jeg sætte dem paa Billedet saa Du kan se hvordan de vil tage sig ud. I Dag har jeg malet paa Pæretræs Billedet, der er allerede en hel Del jeg kan gøre nu og hvis jeg bare faar heldigt Vejr har jeg det bedste Haab om at faa det færdigt i Aar. Nu vil jeg skrive til Find at jeg definitivt har opgivet at komme til Viborg til Prøverne da jeg har nok at gøre for Tiden. I Gaar og i Dag har jeg ikke faaet malet paa Morgenbilledet da det har været graat begge Morgner. Jeg maa nok gratulere Dig! det er jo vores Bryllupsdag i Dag. Du kan tro jeg er glad ved at høre at Du er saa rask at Du kan gaa op paa Orene med Lethed. Vil Du kysse Christine fra mig. Mange kærlige Hilsner fra Din
 Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1899-05-05</t>
+  </si>
+  <si>
+    <t>Louise Amstrup
+Niels Elgaard Amstrup
+Catharina Fjeldskov
+Niels Fjeldskov
+Jens Hammer
+Thora Hammer
+Christine  Mackie
+Augusta Mogensen
+Christian Mogensen
+Christian Mogensen
+Otto Emil  Paludan
+Erik Schaffalitzky de Muckadell
+Henry Smidt
+Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Louise Brønsted blev i familien jævnligt kaldt Muk, men sjældent Mug. 
+Binderup er Christine Mackie.
+Præstefamilien Hammer kendes, men det er uklart, hvem den anden præstefamilie er. Degnens kendes ikke. 
+Louise Amstrup/Tante Visse var psykisk syg. Albrecht Warberg og Louise Amstrups bror, Conrad Warberg, var godsforvalter på Glorup. 
+Den unge greves hustru er ukendt. Det samme gælder Marta, Christen og den unge frøken fra Aalborg.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8490</t>
+  </si>
+  <si>
+    <t>Albrecht Warberg sender - lidt forsinket - 130 kr. til Louise/Mug Brønsted.
+Albrecht har deltaget i forvalter Mogensens søns barnedåb, og han fortæller om faddere, skål, gæster mv. Der var en animeret stemning. Kun Amstrup sad og så trist ud. Han kan ikke have Louise Amstrup/Tante Visse hjemme på Ølstedgaard, så hun er sendt til Glorup, og hun skal derfra til Middelfart. 
+Der er mange mennesker hjemme på Erikshaab.
+Den unge greve og hans kone er kommet hjem. Hun har det bedre og har taget på.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/GYPA</t>
+  </si>
+  <si>
+    <t>[Fortrykt øverst s. 1:]
+A. C. Warberg,
+Godsforvalter,
+Weikahaab pr. Højrup St.
+------------------ d. 5 Maj 1899.
+Kære Mug!
+Tilstanden tør jeg haabe, er rolig nu, da Eksamensveerne ere udsatte, og Projektionstegningen vil vel ikke virke i nogen højere Grad spændende. Hermed sender jeg Penge til Turnus for Maj og Juni Maaneder 100 Kr. og til dig selv 30 Kr. Men denne Gang er det jo trukket lidt over Tiden, men er det for sent for den ene Maaned, er det jo til Gengæld for tidligt for den følgende. - 
+Den seneste Begivenhed af Betydning er Mogensens Barnedaab. Barnet blev ikke døbt Carl Alslev Gripskov, men slet og ret Christian og Fadderne blev ikke Billedhugger Fjeldskov og Godsforv. Mogensen, men slet og ret O A C Mogensen og mig, [ulæseligt ord] til kvindelige Faddere vare Fru Fjeldskov og Frk. Jensen (Fru M.s Søster). Daaben blev forrettet af Pastor Hammer. Gildet var et Aftengilde og Gæsterne vare Egnens Familier (Amstrups, Smidths, begge Præstefamilierne, Degnens, [ulæseligt ord] og H[ulæseligt], det vil sige Paludan og Binderup foruden [ulæseligt] og mig. Barnets Skaal blev udbragt af Pastor Hammer, Forældrene og mig og Bedsteforældrenes af Marta. Som Fadder havde jeg Fru Mogensen tilbords. Stemningen var meget animeret - undtagen for stakkels Amstrups Vedkommende), han saa hele Tiden ud, som om han sad ved et Begravelsesgilde. Han har gaaet meget igennem med Tante Visse, som han ikke kan have paa Ølstedgaard. Foreløbig er hun sendt til Glorup, og derefter er det Meningen, at hun skal til Middelfart igen. Binderup 
+og Dis er nu begge hjemme; endvidere Frøken Jensen - anbragt i Børnekamret - samt en ganske ung Frøken Ber[ulæseligt] fra Aalborg, saa vi snart er en temmelig anselig Husstand. - Den unge Greve paa Brobygaard er kommen hjem; hans Kone har det nu meget godt og vejer over 130 ℔, saa at der er bedste Udsigt til, at hun fuldstændig kommer sig. - Hundene har det fortræffeligt.
+Nu kommer Christen!
+Mange Hilsener
+Din Far.</t>
   </si>
   <si>
     <t>1899-05-07</t>
   </si>
   <si>
     <t>Victor Bøttern
 Alfred Eckardt
 Jeppe Andreas Larsen
 Marie Larsen
 Vilhelmine  Larsen
 Anna Marie   Larsen, Georg Larsens datter
 Christine Swane</t>
   </si>
   <si>
     <t>Alhed Larsen er på Erikshaab hos forældrene, fordi hun skal føde. Johannes Larsen opholder sig imens hos sine forældre.</t>
   </si>
   <si>
     <t>Johannes Larsen har ingen konvolutter, så Alhed får brevet i en brugt kuvert. Han beder hende sende hans kasket og hue.
 Han fik malet i morges, men senere på dagen har det blæst for meget.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/9RA1</t>
   </si>
   <si>
     <t>Kjerteminde 7 Maj 1899.
@@ -11633,50 +11728,97 @@
 Laura W har besøgt Hempel Syberg og Thora i deres nye lejlighed. 
 Hun har gjort hovedrent, og Andreis har arbejdet med blandt andet dueslaget. 
 Laura glæder sig over solen på Alheds maleri. Johanne beder om en opskrift, som Alhed har, og Laura vil gerne vide, hvordan Alhed behandler hestekødet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/mHn3</t>
   </si>
   <si>
     <t>[På kuvertens forside:]
 Frøken Astrid Warberg
 Kærbyhus
 Kjerteminde
 [På kuvertens bagside:]
 Poststempel
 [I brevet]
 Erikshaab d:25de April 
 Kæreste lille Putte!
 Nu skulde det altsaa være det lange Brev, som jeg skylder Dig, hvis jeg nu bare har Stof nok til et saadant, naar vi lige nylig har talt sammen. Og en saadan Skrivemaskine, som Du er lille Putte, det er jeg langt fra. Først maa jeg da sige ”Til Lykke”! jeg vil haabe, Du bliver hædret paa alle Maader dernede og især at Du faar mange Breve. Nu maa det jo være lidt flovt at have faaet alle sine Gaver, men Du har maaske faaet den blaa Kjole syet og indvier den paa Fødselsdagen? Jeg tror nok, at det skal blive en rar Sommer for Dig og os alle naar bare nu Elle og lille Grethe vil komme sidst i Juni. Det er udmærket med den Plan, at I kan faa Penge for Eders Lejlighed og saa er I her hele Juli og Halvdelen af August saadan var det vist; det kan blive forfærdelig morsomt at have Alhed og Elle med deres Børn uden Gemaler en god, lang Tid. Jeg har skrevet det samme til Elle. Naar vi har flinke Piger, saa kan det jo blive en god, nem Tid for Dig ogsaa og der er kun 2 Maaneder til. – Elles sidste Brev var der intet ved; de havde haft Regnvejr en Uge og lille Grethe havde sørget meget, fordi hun ikke kunne faa ”Nat – ont -”. Gamle Carl har mistet sit Arbejde i Havnen hvor en Mængde havde faaet Afsked og dette gaar ud over Harrys Pung. Men de haabede han snart fik det igen. Resten skrev hun intet om. Jeg tilbragte en morsom Aften hos Syberg og Thora, de var saa livlige begge to og det var saa voldsom interessant at see deres nye Lejlighed; den er storartet i alle Maader! Besøget dernede er opsat foreløbig til d: 16de. Dede var ikke paa Banegaarden hvoraf jeg sluttede, at Agraren havde gjort dem opmærksom paa Togene. Jeg var derfor ogsaa bange at de ikke skulde sende Vogn til Højrup blev derfor højlig overrasket ved at see Far selv med Kareten! De tre næste Dage sled vi til gavns i det med Rengøring i Spise og Havestue, Sove- og Børnekammer og Gangen. Det er nogle brillante Piger til at gøre rent og enes om det; vi har faaet alt udmærket godt gjort i Aar. Jeg var selv med til hen paa Eftermiddagen og Junge passede Køkkenet. I Dag virker Andreis med Søn alle vegne ude og inde; begyndte med Junges Dueslag ovre ved Das ”et pænt Sted til Duerne” mente Andreis! I Gaar arbejdede jeg hele Dagen i Haven med at plante Blomster om og skal ud i Dag igen lidt. Mod Sædvane ”drak” jeg i Aftes og gik i Seng Kl. 9 efter at vi alle havde nydt Æggesnaps. Agraren var her. Jeg har glædet mig over Solen til Alheds Maleri: Har dog Puf faaet sin lille Stok? Den maa endelig opbevares lille Putte jeg var meget ked af at have skilt ham af med den men stoler sikkert paa, at Du har faaet eller faar den tilbage. Hvor det var slemt, at jeg glemte mit sorte Tørklæde, men [”men” overstreget] min Kniv paa Dit Værelse glemte jeg ogsaa. Hermed et Adressebrev om Du ikke nok strax vil sende mig begge Dele lille Putte, skriv saa bare to Ord med Blyant, hvordan Fødselsdagen er gaaet, saa har jeg det paa Søndag, hvis Du sender det Lørdag. – Og tænk hvor rædsomt at de to Par Lagner gik jo tilbage i Vadsækken igen! Ja saadan gaar det, naar man har Hastværk. Jeg trøster mig med, at I nu har vadsket og kan undvære dem, til vi forhaabentlig allesammen gæster Eder en Eftermiddag, naar vi skal ud til Sybergs.
 Jeg faar nok Elles Breve ogsaa. Junge beder om Opskriften paa en Slags Øllebrød i Alheds Kagebog (Øl og Mælk kogt sammen og reven Rugbrød bagt af ..) - Sig til Alhed, at det er rigtignok kun lidt Kød I bruger f. Ex. i Forhold til os. Bed hende skrive ogsaa, hvordan hun gør med det dejlige Hestekød. Ja lille Putte, jeg vil ikke sige, at dette er underholdende som Fødselsdagshilsen, men det er alligevel svært at finde paa ”Fyld” til et langt Brev saa Du maa undskylde dette. Jeg glæder mig nu meget til paa Søndag at høre om Du har haft nogen gode Overraskelser og Breve. Du kan tro jeg er glad over, at Junge ikke skal rejse til København nu i denne travle Tid. 
 Nu Farvel lille søde Putte! Kærlige Hilsener fra Mor.
 Hils saa mange Gange og sig Tak for sidst!
 Lad mig vide, 1/ hvordan det er gaaet frem med Alheds Maleri i disse Dage; 2/ om den lille har været rolig siden; 3/ om I har faaet Vadsken tilside uden at Du er bleven altfor træt af det; 4/ om I har faaet Stokken igen. 5/ om de murer rask paa Huset.
 Det bliver nok mere end ”to Ord med Blyant” men saa faar Du jo et Brev gratis hertil.</t>
   </si>
   <si>
+    <t>1901-05-02</t>
+  </si>
+  <si>
+    <t>Haugstedgård</t>
+  </si>
+  <si>
+    <t>Julie Brandt
+Thora  Branner
+- Flagstad
+Grethe Jørgensen
+Johanne Christine Larsen
+Andreas Warberg</t>
+  </si>
+  <si>
+    <t>Haugstedgård lå/ligger i Broby nær Warberg-børnenes barndomshjem. Den tids beboere kendes umiddelbart ikke. 
+Det vides ikke, hvem Døberen, Fanfaren, Riise, Harald, Kisters og Frk. Hansen fra Værnehjemmet var. Værnehjemmet Bethania var et pensionat for unge piger fra provinsen. Det lå i København. Alhed Larsen boede på dette sted den første tid af sin læretid på Den Kongelige Porcelainsfabrik. Det vides ikke, om Christine Mackie også har boet der.
+Albrecht Warbergs bror, Conrad Warberg, var godsforvalter på Glorup syd for Nyborg. 
+Beatricen var egentlig navnet på en varmeovn, som man havde på gården Erikshaab. Værelset, som den var opstillet i, kaldte man tilsyneladende ved samme navn.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8429</t>
+  </si>
+  <si>
+    <t>Christine/Mornine Mackie undskylder, at hun ikke inden pinse fik sendt Louise/Lugge Brønsted de penge, som hun skyldte hende. 
+Thora/Tutte Branner og Christine havde planlagt en cykeltur, men de måtte opgive den på grund af dårligt vejr.
+Der har længe stået en efterladt cykel på Fyns Forsamlingshus, og Christine fik lov til at låne den til sin hjemtur fra Odense til Erikshåb. 
+En dame fra Værnehjemmet har fortalt, at Flagstad en dag ved frokosten fik en buket blomster og et brev fra en ung dame, og det rørte ham så meget, at han fik tårer i øjnene. 
+Christine øver sig meget på klaveret. Hun har tilbragt pinsen på Glorup sammen med to søskende, og de kedede sig.
+Andreas/Dede Warberg skal bo i rummet med Beatricen denne sommer, og Christine skal til sin ærgrelse have det lysrøde værelse.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/sAmd</t>
+  </si>
+  <si>
+    <t>Haugstedgård d. 2/5 1901.
+Hils Pan, når du ser hende.
+Elskede lille Ligge!
+Du kan tro, jeg er angergiven over, at jeg ikke fik sendt dig de skidte 9 Kr. før Pinsen, det er da så jammerligt at skulde gå og mangle det nødvendigste ved Højtiderne; jeg kunde jo godt have fået Harald til at sende dem; i dit Sted vilde jeg rigtignok have været alvorlig arrig; tilsyneladende tager du det jo smukt.
+Jeg er meget glad ved Døberen, han vinder stadig ved nærmere Bekendtskab, og du skal have Tak for al dine Møje med at skaffe ham tilveje. - Sikken et Tordenvejr det var inat! Tutte og jeg skulde idag have været på en lang og interessant Cycletur om ad Øxnebjergkanten til noget, som hedder Søby, vi skulde have ledt efter et passende Sted til Anbringelsen af en Plade, som Tutte jo har fortalt dig om - men Vejret var skidt.
+Mandag. Erikshåb. Jeg kom cyclende hjem idag på den Cycle, der ["der" overstreget] jeg skulde have været på Tur på igår, det er en herreløs én, der i lange Tider har henstået på Fyns Forsamlingshus, nu mente jeg, at jeg uden Skade for nogen kunde benytte den til denne Tur, men da det jo på en Måde kunde betragtes som en Slags ulovlig Omgang med Hittegods, så gik jeg for en Sikkerheds Skyld op til Riise for at rådspørge ham desang. først sagde han, at det gik aldrig og den Cycle skulde de rigtignok have Bud efter; men jeg talte så venligt med ham, at han smilende lovede, at de ikke skulde hente den før efter Tirsdag Middag samt ønskede mig god Fornøjelse på Turen.
+Idag fortalte Frk. Hansen Værnehjemmet mig, at der et Par Dage havde boet en Dame, som boede hos Kisters de Dage Flagstad var der, og han var så rar og elskværdig, og en Dag, da de sad ved Frokostbordet havde han fået en Buket Blomster og et Brev anonymt "fra en ung Dame" og det havde været aldeles rørende at se hans Glæde derover, han havde siddet med Tårer i Øjnene og han havde ikke kunnet spise af Betagelse! Var det ikke sødt? Ser du ham aldrig, Lugge? -
+Jeg er umådelig flittig, øver mig indtil 6 Timer om Dagen - det høje Tal er jeg dog kun nået op til en Gang, men jeg er voldsom flittig og stadig ved det og oppe Kl. 7 hver Morgen; er jeg dog ikke et udmærket Menneske? en mageløs Karakter??
+Vi var jo så på Glorup i Pinsen og der er jo rigtig yndigt; men Lugge, hvor kan det dog være, at man ikke kan undgå at kede sg, skønt der er så rart og morsomt og vi dog var så mange af os selv? Johanne, Dede, jeg. Jeg forstår det ikke. 
+Det er slemt, at Dede skal have Beatricen i Sommer, der er dog ingen Steder i hele Huset, hvor man har det så rart for sig selv som der. Vi skal have det lyserøde, det kan jo være meget godt, men det er ligesom mere dødt. Kan du huske al den Færdsel, vi kunde iagttage fra Beatricevinduet - og så den store Seng til at sove til Middag på. - 
+Hils Grethe mangfoldigst. Har Fanfaren hentet Handsken med samme Pomp og Pragt som da han efterlod den? Mange gule små Kys fra Mornine</t>
+  </si>
+  <si>
     <t>1901-05-10</t>
   </si>
   <si>
     <t>Berta Brandstrup
 Ludvig Brandstrup, billedhugger
 Julie Brandt
 Christine  Mackie
 Otto Emil  Paludan
 Robert Schumann
 Andreas Warberg
 Astrid Warberg-Goldschmidt
 Emil Aarestrup</t>
   </si>
   <si>
     <t>Amerikaplan: Johanne C. Larsen rejste i 1903 til Boston for at besøge sine to søstre, der begge var gift med amerikanske mænd. 
 Det vides ikke, hvem Viggo var. Familien kendte flere, der bar dette navn. Grete kendes heller ikke.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3790</t>
   </si>
   <si>
     <t>Johanne C. Larsen ønsker tillykke med fødselsdagen og sender gave. Hun beder Louise Brønsted hilse Julie/Pan Brandt og bede om brev. Og hun ønsker, at Louise henter et sanghæfte hos Berta og Ludvig Brandstrup. 
 Johanne, Astrid/Dis og Andreas/Dede Warberg har været på måneskinstur.
 Johannes Amerikaplan er blevet vel modtaget. Hun har fået brev fra Viggo og skammer sig.</t>
   </si>
@@ -14104,53 +14246,50 @@
     <t>Det var godt, at Alfred Goldschmidt ikke modsatte sig Astrids rejse. 
 Laura Warberg er i Kerteminde, og hun har besøgt Fritz Syberg. Hun har været skuffet over, at ingen havde tid til at høre om hendes rejse, men nu har Marie Larsen og Christine Larsen fået en lang beretning. 
 Johanne spiller i skoven og må øve meget.
 Christine og Adolf Larsen tjener for tiden pænt på deres landbrug. 
 Ellen Sawyer har sendt et trist brev om mandens sygdom.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/fBxg</t>
   </si>
   <si>
     <t>Lille Kærbyhus d: 12-6-11.
 Kære Astrid – 
 Jeg vilde ikke skrive til Dig, før jeg vidste, hvor Du var, eller sende Pakken. Alfred kunde jo godt have sat sig imod Din Rejse, - godt han ikke gjorde det og at Du nu kan være med Børnene i Fred og Ro vel ca. 4 Uger?, kunde Du ikke lade Anna passe ham og Huset en Tid alene?? saa Du kunde yderligere forlænge Dit Ophold. Dersom Anna kan føre Hus lidt økonomisk, saa koster I jo ikke mere i Birkerød end hjemme, vel endog knap saa meget. Det maa Du da en Gang sige mig lidt om. Hermed Kjolen og Din Blækstift, som laa i min lille Taske. Jeg kom godt hertil, gik Kl. ca. 7 hen til Syberg, bankede stille paa Køkkendøren, og kom ind i Spisestuen. Syberg havde været temmelig syg i en Uge, var begyndt at være oppe; han var uhyre venlig mod mig, vi snakkede en hel Del. Jeg kom her 6.20, Johanne havde ikke bemærket, at jeg vilde komme Tirsdag, de sad og spiste til Aften, Pauline var her, men rejste lidt efter. J. er saa kolossal optaget af sin Musik og af Eleven, hun har nylig faaet en ny. 
 Det har været en lille Skuffelse, at hverken hun eller Alhed nogensinde har Tid til at høre om min Rejse, men forleden Aften gik jeg ned til Christine og fortalte hende og Marie i næsten 2 Timer. De var meget interesserede. I Aftes kom de hjem fra Sølvbryllup, der var forløbet meget godt, uhyre storartet Arrangement. De holdt alle til paa Erikshaab og havde det brillant der. I Morges blev Oline – Pigen her syg ligger i Dag mindst, Dr. Hviid var her i Formiddags. Hun var skæv. Ryggen skal ind til Kbh og have Bandage. J. tænker om hun mulig i den Tid kan faae Amanda. Jeg rejser til Snøde paa Lørdag og derfra til Glorup. Det gaar godt med Musiken i Skoven, 2 Gange om Ugen 2 Timer ad Gangen. J. maa øve sig meget dertil. Lige nu var Amanda her og sagde sin Time af for Resten af denne Maaned; hun rejser paa Torsdag til Kbh. og Malmø, da hun hørte, I er i Birkerød, vilde hun tage en Dag derud; vilde skrive til Dig fra Kbh. Vi veed endnu ikke, naar Moderen kommer til her. Lille Bes leger saa udmærket med Anna og Ellen og alt Puttes Legetøj, hun sover i Puttes Seng, det Skind er jo ind under Pe[ulæseligt], var ret modfalden, da de alle rejste fra hende i Torsdags i Kbh., men var behersket og meget sød. Jeg kan slet ikke skrive til M[ulæseligt] jeg veed ingen Adr. Naar Du skriver, saa hils dem og sig Tak for Kortet. Det var dejligt, Børnene havde haft en god Pinse i Kbh; hils dem mange Gange. Fandt Du saa Brevet med deres Tegninger? Syberg havde endt sit Telegram med: Gudsfred og Velsignelse – det var bleven til Husfred og V. – i de kommende Aar!! Nete stregede det fatale Ord over! Jeg har saa mange Breve at skrive i Eftermiddag; Erik sidder her og tegner, J. inde at have Time. og andet. Barnepigen er i Skole om Eftem.; men en Søster af hende tager Bibbe, naar hun vaagner af sin 2 Timers Middagssøvn. Hun er sød det lille Pus. Det staar helt godt til for dem med Penge, hun er inde i Dag at betale Renter, 300 til Hverringe og 150 til Bonden, 75 skal sendes til Syberg. Men de har ca. 300 om Maaneden ind for Mælk nu for Tiden!!! De har 12 Køer i Sommer, har købt to. Nu Farvel lille Putte! Ja det var en herlig Tur! Jeg har lagt Plan for den næste,: Berlin, Dresden, Eisennach og Wartburg og maaske Amsterdam. – 
 De synes udmærket her om min Plan at give Muk 300 Kr. næste Sommer til den Amerika Tur; bare for Elles Skyld. Her laa et lille trist forjaget Brev, han ligger endnu, men har begyndt at spise og sove. – Hvilken Tilværelse for Elle! Jeg har aldrig Medlidenhed med ham! Hun skrev, naar de igen faar Indtægter, det har de altsaa ikke noget, der hedder for Tiden! – saa sender hun for den Ramme, men jeg skrev strax, at jeg skal nok betale det hele, saa kan hun holde det lidt til 6te Marts. – Tænk om hun kan have Muk en Maaneds Tid til næste [”næste” indsat over linjen] Sommer. Men saa en til at have i Birkerød imens?? Du???
 Ja saa Farvel da! Hils Lomme og Anna mange Gange. Hr. Peter er dejlig! Kærlige Hilsner fra Bedstemor.
 [Indsat s. 1 i venstre margen, lodret:] Blækstiften er et Ærme</t>
   </si>
   <si>
     <t>1911-07-11</t>
   </si>
   <si>
     <t>Jens Lund, forstander</t>
   </si>
   <si>
-    <t>Thora  Branner</t>
-[...1 lines deleted...]
-  <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2262</t>
   </si>
   <si>
     <t>Jens Lund beder Astrid Warberg om at komme og holde foredrag om reformdragten på Vejstrup Højskole. Hun kan overnatte på skolen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/du8Z</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Astrid Warberg
 Erikshåb
 Højrup st.
 [Håndskrevet på kuvertens bagside af Astrid Warberg-Goldschmidt:]
 Da jeg i juli 1900 (18 år) holdt foredrag på Vejstrup højskole, udsendt af Dragtreformforeningen, som Tutte og jeg startede i 1899 (?)
 [I brevet:]
 Vejstrup Højskole d. 11 Juli 1900.
 Vejstrup st.
 I henhold til brev fra Thora Syberg Odense beder jeg Dem holde foredrag for vore kvindelige elever om kvindernes dragt Onsdagen d. 18de Juli.
 De kan komme med toget til Vejstrup st kl. 3,52 efmdg. og dersom De skal rejse samme dag, går der tog fra Vejstrup st. til Svendborg kl. 7,33 aften.
 Dersom De derimod kan overnatte her, kunde jeg ønske, at De holdt Deres foredrag fra kl. 7-8 aften. Den Tid vilde passe os bedst.
 Må jeg snart se et par linjer til svar.
 Med megen agtelse
 ærb.
 Jens Lund.</t>
@@ -15189,50 +15328,97 @@
   <si>
     <t>https://fynboerne.ktdk.dk/d/5TMv</t>
   </si>
   <si>
     <t>[På kuvertens forside med blyant:]
 22 Okt 1927
 [Med pen:]
 Fru 
 Astrid Warberg
 Howitzvej 29
 Kjøbenhavn
 F.
 [Med blyant:]
 læst Jan 1957.
 [Med pen i brevet langs højre margen:]
 21-10-27
 [Med pen i brevet:]
 Kæreste lille Dis!
 Det var dog forfærdelig kedeligt for dig med den Sygdom, saadan noget sætter en frygtelig tilbage med Kræfter og Arbejdsevne og -lyst; nu maa du da endelig være forsigtig, lig mindst 2 Dage helt feberfri og gaa saa endelig ikke i Arbejde før du har lidt Kræfter, det er jo saa lumsk med den Influenza fordi der saa let følger noget med hvis man ikke er forsigtig eller faar Tilbagefald. Det var dog uheldigt, at jeg netop paa denne Tid lod [”lod” overstreget] ikke fik skrevet til dig, men jeg har haft saa meget af alle Slags – Syltning Rengøring o.a. og saa kunde jeg jo ikke vide det.
 Men Gud ske Lov du fik din lille Sjumse igen; sandsynligvis har Brevene fra Buf, Lugge (til Fru Afsc.) og mig gødet Jordbunden saa den har været modtagelig da du fik din Samtale med Adam Afs. Pas nu paa, at du ikke giver ham den allermindste svageste Anledning til sin Snakken om dit Hysteri. For det skulde være underligt, om dette hans Nederlag ikke skulde have afsat en Brod i hans Sjæl imod dig – og egentlig vinder du vel ikke lille Sjumse helt, før du ogsaa har vunden ham og – som du jo altid er det første til at hævde, der er jo noget godt ved alle Mennesker og for Sjumses og din egen Skyld maa det jo gælde om at faa fat paa saa meget som muligt og saa bære over med Skidtheden, som vel desværre ikke er saa helt lidt i hans Karakter. Men dette har du jo sikkert i høj Grad Øje for selv. 
 Vi har haft en slem Tid. Jeg har da det ebbede ud med Drikkeriet tilladt mig at fortælle Agraren, at du og jeg havde bestemt, at du skulde tage en større Lejlighed og saa skulde jeg styre Hus for dig og gennem alle vore mange bekendte faa nogle Elever saa jeg kunde betale for Manse. Det lød saa troværdigt at han ubetinget troede det var Alvor og han sagde saa, at han vilde blive Afholdsmand, hvis jeg vilde blive hos ham. Efter mange ”Overvejelser” og ”Betænkeligheder” lovede jeg det, det er jo grimt at lave Svindel, men et unormalt Menneske kan man ikke selv være normal overfor og jeg gør det jo kun for at støtte ham og skaffe Hjemmet en rolig Vinter. Vil du være saa sød at ”besvare” denne Opgiven vore Planer, for hvis han skulde forlange at se dit Svar paa det, hvad jeg nu ikke tror han gør. Skriv helst, at det var et underligt Træf, for Fru Winther har netop sagt, at I kunde blive boende hos hende ”alligevel” ihvert Fald foreløbig i Vinter, saa kan det ligesom stadig staa paa Dagsordenen. Da han for nogen Tid siden blev færdig med Arbejdet paa ”Frøkulturen”, som har varet længe og været godt, gik han til Puf og sagde at nu var han færdig til at begynde hos ham igen. Han fik saa det Svar at han vilde selv bearbejde Jorden og at han havde antaget en Lærling til, saa der var ikke noget. Jeg havde haft paa Fornemmelsen at Puf vilde slaa Haanden af os, men for Agraren var det et Chock og han gik da ogsaa omgaaende ind i et mægtigt Drikkeri. – Det er underligt nok, at Puf ikke tænker paa at lette Tilværelsen lidt for mig. Agraren er dog hans Slægt forstaar du min Tankegang? Men han maa jo mene, at naar jeg har holdt saa længe, kan jeg vel lidt endnu. Christines Hadefuldhed mod Agraren skal jo heller ikke paavirke Puf til Overbærenhed, hvis de da drøfter Sagerne. Det falder mig ind – du faar da for Himmelens Skyld ikke den Tanke at skrive om det til Puf for at udvirke noget godt? Lov mig endelig ikke at gøre det; paa det Omraade er han saa vidt jeg kan føle haard som Flint, det vilde ikke hjælpe og kun faa mig til at staa skidt i det. Jeg har ikke nævnt det og ikke ladet mig Spor mærke med det. – Agraren fik heldigvis Roeoptagen ned hos Rasmussen paa Frøkulturen; han er forfærdelig flink imod os og aldeles mærkværdig forstaaende ser det som en sygelig Tilstand. Det er dog intelligent af saadan en ganske ukultiveret Mand. - - Jeg har Efteraarsferie i denne Uge og arbejder i den Anledning under Højtryk, har faaet en Mængde store Arbejder tilside – saadanne som tager lidt lang ”samlet” Tid, hvad det jo altid kniber for mig at skaffe; mens jeg skriver dette koger jeg Asier, hvilket tager lang Tid da der kun maa koges 5-6 ad Gangen – efter min Opskrift da. Græskar har vi ogsaa syltet, 2 Slags baade med Vanille og Ingefær, jeg har faaet det hele forærende, saa det er kun Sukker og Krydderier at ofre paa det.
 I Onsdags tog jeg til Odense, jeg har hele Tiden haft i Sinde at benytte en af mine Feriedage til at besøge gamle Hanne Onkel Syberg og Mogensens. – Saa vidt jeg ved har Hanne ikke sendt Krans til Alhed Christine sagde at hun havde ikke set noget til det og hvis hun har sendt maa der altsaa ikke have været Kort. Hun talte ikke selv om noget, men derfor kan hun jo godt have sendt. Hun var svar og ringe stakkels gamle Hanne! Mon hun rigtig trives hos dem, den unge Kone er vist saa dygtig, at hun ikke har Kraft til at være stort andet. Hanne havde været syg og var i Høsten falden ned af en Vogn, da hun besøgte nogen i Vester Kærby; nu var hun da oppe, men jeg synes ikke, der var mange Kræfter. Jeg bad den unge Kone om at sende mig et Brevkort hvis hun blev syg en Gang. Adr. kan hun da ikke glemme, naar det er nok med mit Navn og Kjerteminde.
 Saa drog jeg derfra til Mogensens, der bor ude paa den tidligere ”Heden” der ad vor gamle Landevej næsten ude ved Fruens Bøge; de havde en henrivende Stue og der var saa hyggeligt og rart og de blev saa begejstrede over at se mig. Desværre blev det sent inden jeg naaede Onkel Syberg. Kl. var næsten 6, men en lille Passiar fik jeg da, dog ikke længe, da han var meget [indsat i venstre margen; lodret:] meget træt. Jeg synes næsten snart de to – Hanne og Onkel Syberg – har tjent sig fri, men maaske de endnu har lidt Glæde af Livet. 
 [Indsat øverst s. 1; på hovedet:] Jeg kan ikke huske om jeg har skrevet siden din store Hareskov-Begivenhed, det var vældig Sjov og interesserede mig levende. Stakkels lille Nus, der ikke kunde komme med. Hils gamle gode Pan naar du ser hende. Jeg var saa glad ved hendes Brev til min Fødselsdag - - Stakkels Las er vist meget dybt nede, men jeg tror dog, at han arbejder. Ang. Chr. er endnu intet fastslaaet. Elle kommer en af Dagene
 [Indsat langs venstre margen s. 1; lodret:] Nu kun tusind Hils og rigtig snarlig Bedring. Din Junge.</t>
+  </si>
+  <si>
+    <t>1927-12-30</t>
+  </si>
+  <si>
+    <t>Alhed Marie Brønsted
+Ellen Brønsted
+Else Birgitte Brønsted
+Louise Brønsted
+Peter Oluf Brønsted</t>
+  </si>
+  <si>
+    <t>Ellen Agnete Amstrup
+Alhed Marie Brønsted
+Ellen Brønsted
+Else Birgitte Brønsted
+Johannes Nicolaus Brønsted
+Peter Oluf Brønsted
+Alhed Larsen
+Christine  Mackie
+Holger  Møller Hjorth
+Otto Emil  Paludan
+Albrecht Schaffalitzky de Muckadell
+Carl Schaffalitzky de Muckadell
+Erik Schaffalitzky de Muckadell, unge greve</t>
+  </si>
+  <si>
+    <t>Otto Emil Paludan/Pallam overtog efter Albrecht Warbergs sød i 1902 arbejdet som godsforvalter ved grevskabet Muckadell. Paludan boede allerede på dette tidspunkt på gården Erikshaab, og efter Warberg-familiens fraflytning overtog han hele boligen. 
+Warberg-familiens venner, Schroll-familien, boede på Lykkenssæde. Det er svært at afgøre, hvem af Schroll'erne Christine Mackie mødtes med. 
+Arreskoverne: På godset Arreskov boede Schaffalitzky de Muckadell-familien. 
+Hjorths kan være flere personer, men der er muligvis tale om Agnete og Christian Møller Hjorth og deres datter, Inger.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8419</t>
+  </si>
+  <si>
+    <t>Christine/Mornine Mackie takker for pakken.
+Juleaftens morgen fik hun en kaffebakke op på sit og Alhed Larsens gamle værelse på Erikshaab, og hun røg cigar, mens hun pakkede gaver op. Efter middagen den følgende dag røg Paludan/Pallam og hun de fine, lange cigarer. De har hørt radio og været til kaffe på Lykkenssæde, hvorfra de måtte skynde sig hjem, da "Arreskoverne" var kommet. 
+Fjerde juledag kom Hjorths til middag, og hun skulle have været med dem hjem, men droppede det, da det var meget koldt, og hun var forkølet; de skulle køre i åben vogn.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/FsQp</t>
+  </si>
+  <si>
+    <t>Erikshåb 30/12 - 27
+Kære lille Lugge! Og Børn!
+Tusende Tak for den dejlige Pakke! Jeg var umådelig glad ved det hele, Læsningen og Rygningen! Juleaftens Morgen havde jeg det dejligt her på Gæstekammeret (Alheds og mit) jeg fik en yndig Kaffebakke op, en hyggelig Brændeild i Kakkelovnen til at tø Isblomsterne af Ruderne - og på Sengen ved siden af min lå mine Pakker, som jeg havde haft med fra Kjerteminde; efter at have fået Ild på en Cigar gav jeg mig til at lukke dem op; Puttes Pakke kom med Posten og blev åbnet, da den kom - det var nu helt morsomt med en anden Julegaveteknik end den sædvanlige. Juledag efter Middagen nød Pallam og jeg de to fine lange Cigarer! med Højtidelighed; jeg var stolt af at traktere Pallam for en Gangs Skyld. Vi har haft det så stille og så hyggeligt, som man kan have det i et Hus, hvor Satan har fået Indpas (Radio-Højttaler) Vi har hørt to hele Gudstjenester og en Aften 2 1/2 Time "Capriciosa eller Familien i Nyboder". - Vi har været en Eft. på Lykkenssæde til Kaffe, men blev kaldt hjem expres, da alle Arreskoverne var kommen. 4 Juledag kom Hjorths til fin Middag og jeg skulde have været hjem med dem; men da jeg var så ganske forfærdelig medtaget af Forkølelse - Hoste - og da det frøs 11 Grader Reamur var der megen Vaklen, om jeg kunde køre den lille Tur i åben Vogn; Pallam var fornærmet over at det kunde tænkes, og jeg var ærlig talt heller ikke helt dristig selv, så jeg lod være, i Stedet for ligger jeg nu og bliver passet og har det nogenlunde, jeg har da sovet i Nat. - Tusende Hilsner til jer alle 6! Glædeligt Nytår!</t>
   </si>
   <si>
     <t>1928-09-27</t>
   </si>
   <si>
     <t>Louise Amstrup
 Grethe Bichel
 Peter Bichel
 Matilda Jungstedt
 Adolph Larsen
 Andreas Larsen
 Henning Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Axel  Müller
 Fru Nielsen
 Otto Emil  Paludan
 Edith -, pige i huset på Møllebakken
 Else Warberg
 Laura Warberg
 Marie Warberg
 Torkild Warberg
 Astrid Warberg-Goldschmidt
 Erik Warberg Larsen
 Martin Warberg Larsen
@@ -16321,50 +16507,125 @@
 [Håndskrevet på kuvertens bagside:]
 Lindøgaard, Dræby St. Fyen.
 [I brevet:]
 Lindøgaard 25 Aprl. 1942.
 Kæreste lille Dis!
 Tænk, at der er gaaet tredsindstyve Aar siden den Morgen, da vi fik Budskabet, at Mor havde faaet en lille Pige og kort efter betroede gamle Ma’ Frits os, at der havde været en lille dødfødt ogsaa. Lærerinden eller hvem det nu var havde besluttet, at vi intet skulde vide om det – om det regnedes for an Slags Usædelighed og hvordan – ved jeg ikke. Da vi Børn saa fik Lov til at se ind til Mor, fortalte hun os ganske aabent og naturligt, at der havde været en lille Pige til, men at hun var dødfødt. Det tog Mor vældig Kegler paa hos os, for vi kunde da som rimeligt var ikke forstaa, hvad det Hemmelighedskræmmeri skulde til.
 Til Lykke, lille go’e Dis! Gid alt maa gaa ad den lyse Side til; det er sandelig ingen Skade til at ønske det, for hvor det dog altid har let ved at gaa til den mørke! Jeg husker, at Lugge en Gang har smilet lidt, fordi jeg næsten satte Helbredsønskerne over alle andre, men helt hen i Vejret er det nu ikke. Det gode Helbred er næsten en Slags Basis for alt andet – naturligvis inden for rimelige Grænser. – Jeg tror, at jeg vil bruge denne runde Fødselsdag til at sige dig, at jeg er taknemmelig for det Venskab, der har været mellem os i snart de fleste af alle de mange Aaar og sige dig Tak, fordi du altid har været mig en saa fuldtro Ven. Aldrig har du svigtet mig, lille Dis, altid har du været Trøst og Støtte for mig, naar Livet for mig gik til den mørke Side og dine Trøstens Breve har altid været mange og lange.
 Det er kedeligt, at jeg slet ikke ved noget om, hvordan du har det, om du er bleven saa rask, at du har kunnet forberede lidt Festlighed til paa Søndag eller om du, hvad Himmelen forbyde, stadig ligger til Sengs og al Festlighed strøget. Det vilde rigtig nok være trist, for saa vidt jeg har kunnet forstaa, har du glædet dig til Dagen. 
 Lørdag. Tiden løber jo fra mig! Dette skulde for Resten heller ikke være et af de lange – dagligdags – Breve, hvor jeg snakker op om alle mine smaa Hændelser og Begivenheder her hjemme fra, tit tænker jeg paa, naar jeg saadan sidder og skriver op om dem ”hvor det maa kede den og den”, men jeg kan jo ikke andet. En Smule Begivenheder skal du nu have ogsaa denne Gang, for jeg ved, det vil glæde dig: den 22_nde_ April fik vi Vand; det blev som du kan tænke hilst med Jubel af hele Husstanden; Frk. Kristensen og vores lille Hjælpepige, som bærer det skønne Navn Irene, maatte køre alt Vand til en stor Vask inde fra R. Larsens paa den lille Malkevogn; Mandfolkene havde for travlt til at vi vilde bede dem om det. Mærkeligt at det har været saa længe om at tø, Rørene ligger vist ikke en Gang en Meter nede i Jorden. 
 En anden Begivenhed er, at nu har Løgstrup købt Ejendom nede i Gestelevlunde, kun en lille halv Mil fra det Sted som Sofies og Peters ældste Datter har. - Vi var ellers begyndt at blive betænkelige, fordi det syntes umuligt for for ham at faa noget, han og Peter syntes om, men nu naaede det sig til min store Lettelse. 
 Den tredje begivenhed er, at nu er Tinge bleven skilt – jeg mener faaet sin Skilsmisse lovformelig i Orden; du vil maaske synes det ikke har saa stor Betydning, men vi har gaaet og været bange for, at de skulde kræve ham dømt til at betale hende en Sum Penge, fordi han nu har købt Ejendom; ikke saa lidt tydede derpaa men han skaffede en god Uformuenheds-Attest – attesteret af vor Sogneraadsformand – og saa har de kunnet indse deres Afmagt paa det Punkt. 
 2. 
 Dit Fødselsdagsvejr bliver der vist ikke saa meget at klage paa, bare det vilde blæse lidt mindre; stille Solskin er jo bedre og vil give en festligere Dag for Jer. Den skarpe Vind fra N. Øst hindrer mig i at sidde i Haven i Solen, hvilket jo er saa værdifuldt for mig. Men en god Ting har der været ved Blæsten, den har faaet Møllen til at gaa rundt nede ved Inddæmningerne, saa Vandet paa Tinges 4 Tdr. Land Indd.n. har kunnet løbe ud i Stranden og det er værdifuldt for ham – de forskellige Interesser falder ikke altid sammen!
 Fordi jeg i Gaar havde skrevet om vores lange Venskab, laa jeg i Aftes og tænkte paa de fjerne Tider og kom til det Resultat, at vi egentlig ikke til Stadighed har været ret meget sammen siden den Gang, da jeg ydede dig, Tutte og lille Krastine fra Degnens min pædagogiske Undervisning Saa kom du til Ølstedgaard og siden kom jeg til Kjøbenhavn og da jeg 1901 kom tilbage til Erikshaab var du andre Steder f. Eks. i Italien – eller var det senere, ja du kom til Odense for at læse, men da Far døde kom du derfra og var vist hjemme en Tid, men det er alligevel ikke meget vi har været sammen i det daglige. Men Forbindelsen mellem os har været konstant og har aldrig svigtet. 
 Det er underlidt saa lidt den Slags Livsværdier betyder for - - hvordan skal jeg udtrykke mig – det brede Lag, Folket. Da jeg hørte at Louise Løgstrup skulde bo saa tæt ved sin Søster, himlede jeg lidt op om det glædelige deri, men Peter sagde lisse tørt: nå-å den Slags har da ikke noget at sige, de hugger saamænd saa tit paa hinanden. Og da jeg beklagede at Løgstrups nu rejste bort fra Peter og Sofie, slog han det ogsaa hen som noget ganske betydningsløst. Maaske betyder det i Virkeligheden ligesaa meget for dem som for os, men de gør sig det bare ikke klart. 
 Den gode Elle var herude i Lørdags, og vi havde en dejlig Snakkeeftermiddag. Hun sad og havde travlt med din Pude, den blev nydelig, synes jeg, hun er en Svend til at lave sådan noget. Gør det noget at du faar 2? jeg synes det ikke, man kan i Virkeligheden bruge Masser af Puder. At Bagklædningen paa min ikke ”staar” til Forsiden opdagede jeg for sent og var ikke saa lidt ked af, men saa trøster jeg mig med, at begge Sider jo ikke skal ses paa een Gang. Og saa er det jo ikke saadan heller, at man gaar ind i en Butik og vælger nogle smukke Farver ud, nej i disse Tider ma man pænt nøjes med, hvad Uldgarn, man har, eller rettere hvad Tørklæder man har at trevle op af. Nu maa du nøjes, lille Dis! og finde en lille obscur Plads til den.
 Der gaar ikke en Dag, hvor jeg ikke tænker paa, hvor det er dejligt at I kommer herover; een Ting spekulerer jeg paa: hvor skal I faa noget at gøre Ild ved, naar I skal ”koge” Jer en Taar Te eller Kaffe el. spejle Jer et Æg? Vi er holdt op med at fyre her i Stuen undt. lige om Morgenen, fordi vi ikke har og ikke kan faa Brændsel uden lige til Komfuret, og jeg fryser tappert. Lille Irene sagde i Dag: Jeg kan ikke lide, De saadan skal sidde og fryse! Var det ikke sødt? I skulde vel ikke have et af de gode Spritapparater, som de bruger, naar de ligger i Telt. Petroleum til Primus er jo en fjern Drøm – som saa meget andet. Tinge siger at naar han har sejlet med Lasse Taaning har de haft et Spritapparat, som de kunde koge Kartofler paa – og det varer jo da ½ Time. Ellers kan Axel saamænd samle Brænde i vores Have, hvor der ligger Masser. Alle Kneb gælder i Tider som disse. 
 Saa, nu lukker Agraren Porten op og kommer med sine Heste, begge Parter glæder sig til Middagsmaden – vi skal have gule Ærter, som vi elsker.
 Nu er Papiret ogsaa fuldt og et Fødselsdagsbrev præsteret, som ikke er nær saa ”sødt og godt”, som det skulde have været (et Brøl og en Stud), men maaske du dog har mærket, at du er i mine Tanker og at jeg ønsker dig Alverdens gode Ting. Tusind Hilsner fra din Junge
 [Skrevet langs venstre kant s. 4:]
 Hils Janna og Axel! Alle her hilser og ønsker til Lykke. 
 [Skrevet langs venstre kant s. 2:]
 Som du ser, sender jeg først Brev i Dag, da jeg tager det som en Selvfølge, at I henter Post. 
 [Skrevet på hovedet øverst s. 1:]
 Hils Lugge og Tutte saa mange Gange; sig til Tutte, at jeg er flov over mig selv, men at hun snart hører fra mig – haaber jeg da</t>
+  </si>
+  <si>
+    <t>1943-01-14</t>
+  </si>
+  <si>
+    <t>Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Maria Balslev
+Nicoline Balslev
+Vilhelm Balslev
+Christian Barnekow
+Johanne Christine Brandstrup
+Lauritz  Brandstrup
+Thora  Branner
+Louise Brønsted
+Hjalmar Helweg
+Grethe Jungstedt
+Kaj Kaj, gift med Metha, pige i huset hos Johanne C. Larsen
+Adolph Larsen
+Christine  Mackie
+Christian Mogensen
+Meta -, pige i huset hos Johanne C. Larsen
+Astrid Warberg-Goldschmidt
+Erik Warberg Larsen
+Martin Warberg Larsen
+Per Warberg Larsen</t>
+  </si>
+  <si>
+    <t>Lauritz og hans børn kendes ikke; heller ikke Jensen, Karl, Laura, Erna, Sine, Axel Larsen og hans kone, Selmør med søster eller Politi-Rasmussen. 
+Det vides ikke, hvad Barnekows mor hed. 
+Bedstefar Tranekær var Laura Warbergs far, Lauritz Brandstrup, og dermed var han Johanne C. Larsens morfar. Hans første kone, med hvem han fik fire børn, døde, og derefter giftede han sig med Johanne, f. Fenger. I dette ægteskab var der også fire børn. Johanne og hendes søskende betragtede alle hustru nummer to som deres mormor. 
+At forføde en sok er at strikke ny fod på et strømpeskaft.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8415</t>
+  </si>
+  <si>
+    <t>Det er svært at vaske storvask om vinteren. Nu er det tøvejr, og mændene tærsker, og så kan Johanne C. Larsen vaske.
+Forpagter Mogensen er død. Det samme er Axel Larsen.
+Er der noget galt med centralfyret hos Laura/Bibbe/Bi Warberg? 
+Maler Lauritz og hans børn har fået æg og æbler af Johanne.
+Christine/Mornine Mackie har sendt et foto af Bedstefar Tranekær/Lauritz Brandstrup og hans anden hustru, Johanne Brandstrup.
+Dr. Helweg har skaffet Nicoline/Line Balslev et let job, som hun kan tiltræde, når hun bliver raskere. Hendes bror, Vilhelm Balslev, er stadig syg.
+Johanne har skrevet i to pigers poesibøger og givet dem fint indpakket chokolade.
+Adolph Larsen har lagt havreneg ud til fasanerne i haven.
+Johanne takker for bøgerne. Japanernes idé om et samlet Østen var god.
+Mary vil have forhøjet børnebidraget til hendes og Erik/Tinge Warbergs søn.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Xxry</t>
+  </si>
+  <si>
+    <t>Torsdag. 14-1-1943.
+Kæreste lille Bi!
+Nu kan du rigtignok tro, det er en renvasket og fin Mutter, der skriver til dig. Det er meget besværligt for mig at faa Storvask om Vinteren; de - Mænnerne - har lagt sig efter at gaa sent i Seng, senere end jeg, saa der er lukket af for Aftenvask og vi vaager saadan over vores dyrebare Ildebrændsel, at jeg kvier mig ved at fyre i Sovekamret i den usle gamle Kakkelovn som sluger et Par Vognlæs Brænde før der er varmt nok for mig usle - kuldskære.
+Saa i Dag fik vi noget i Retning af Tø, Tagene drypper da, selv om vort Termometer viser en Gr. eller to og - de tærsker, saa er jeg a'e med dem, og saa gik det løs med Storvask. Vi har for Resten ogsaa bestemt Vask, satte straks i Blød, for at udnytte Tøvejret, saa nu er der Gang i det hele. 
+Mon jeg ikke nu skulde blive lidt mere oplagt til at skrive, nu har jeg faaet de fleste af mine Forpligtelser fra Haanden, dette er det 22_nde_ Brev jeg skriver siden Juleaften, deraf 3 Kondolensebreve - hvor Folk dog dør i denne Vinter, vi bliver helt fattige af at købe Kranse. Forpagter Mogensen, som vi kendte saa godt fra han var Forpagter paa Gjelskov er død paa Alderdomshjemmet i Odense, og nu er vores gamle Ven Axel Larsen død, vi ved det kun fra Avisen; Jensen skrev en meget smuk Nekrolog over ham i Venstrebladet. Stakkels Fru Larsen, de havde det saa godt sammen, men hun har jo vidst det længe. 
+Du kan tro, jeg ogsaa glæder mig for din Skyld over Tøvejret, men bare det nu varer, Vinden er igen gaaet om ad Øst, saa vi faar vel Frost igen. 
+Er der noget galt med jeres Centralfyr, siden I skal have det saa koldt paa Jeres Værelser? der bliver jo ingen Hygge ved Jeres Fritimer paa den Maade, naar I skal sidde indpakkede. Hold mig lidt à jour med det, naar du skriver. Det er dog en farlig Mængde Læsning I har for Tiden og hvor slemt for dig med det store Hul i det.
+Drengene var i Aftes oppe hos Lauritz - Maleren - vi havde 11 friske Æg liggende og jeg foreslog Manse at tage dem med op til Børnene; det syntes han vældig godt om, Manse er helt flink til at give bort - Gudskelov. De fik saa en Kurv Æbler foruden, jeg har dog ikke hørt noget om Besøget, da de altsaa tærsker; Methas Kaj hjælper dem, Karl R[ulæseligt] som ellers er den der træder til, naar vi mangler en Mand, skulde køre med Sneplov.
+Jeg fik skrevet et langt Brev til Tante Mornine i Gaar, hun sendte mig til Jul et Fotografi taget efter et Daguereotopi ["u" i ordet indsat over linjen] af Bedstefar Tranekær og hans anden Kone, den Bedstemor vi kendte og elskede og hendes Kusine, Mor til Komponisten Barnekow. Saa har jeg faaet Takkebreve fra Dis Lugge og Tutte - det fra Tutte kom først i Gaar og jeg syntes det var lidt modfaldent i Tonen - maaske det var den tiltagende Frist; de kan ikke faa al den Ildebrændsel, de skal bruge og er det ikke næsten værre at fryse end at svede, ingen af Delene er atraaværdigt. Fra Marie Balsl. har jeg ogsaa hørt som Svar paa et Nytaarsbrev. Hun fortalte, at Prof. Helweg havde henvendt sig til Lines forrige Overlæge paa Nørre Hospital - er det ikke saadan det hedder - for at forhøre om han havde en lettere Plads til Line, naar hun en Gang om et halvt eller helt Aar kunde begynde igen. Prof. H. mente at det vilde være rart for Line om hun havde et Arbejde at se hen til i Rekonvalesensen, saa hun ikke skulde tænke frem og tilbage paa det, men den Overlæge, jeg ved ikke hans Navn, men det ved vel Ellens Grethe, var ganske og aldeles uinteresseret i Lines Fremtid; det var i hvert Fald, hvad jeg fik ud af Maries Brev. Nu maa jeg hen og lave Haandarbejde - et Par Strømper til Manse (forfødet) af det blaa Garn. Farvel saa længe.
+Lørdag I Gaar blev det ikke til noget med Skriveriet. Laura kom paa Visit, at ["at" overstreget] dels for at give mig en Opskrift, jeg havde bedt om (man skal næsten lære Husholdning paa ny i disse Tider) dels for at takke for noget, jeg havde sendt ind til dem; Erna havde været her med sin "Poesibog", og da jeg i Sines havde "digtet" to Sange, maatte jeg ogsaa op med to til Erna Saa købte jeg 3 Chokoladestænger og pakker dem hver ["hver" overstreget] ind hver for sig mægtig fint ind og med Sølvbånd og smaa fine Julesedler med deres Navne og pakkede det hele ind i Julepapir - Metha var inde med det; Børn kan tit have Glæde af saadans Krimskrams, og de smaa Gryn kom jo Juleaften med en Æske Godter til mig, mens jeg intet havde til dem - det var flovt. Heldigvis havde vi levnet Lagkage fra Julefrokosten med Peter, Sofie og Elle - mon jeg dog fortalte dig om den - saa de fik et net Traktement, men jeg følte mig jo i Gæld til dem. - Naa, Laura fik Kaffe og vi havde en god Snak, Laura er sød, men hun kan ikke faa sig til at gaa igen, og min Rejse om i Haven gik langt over den - p. Gr. a. Fasanerne - tilladte Tid. Far har lagt et Havreneg op ad det store gamle Æbletræ og der løber Fasanerne, for Tiden 2 Haner og 4 Høner, og æder af Hjertens Lyst.
+Paa Grund af min Uoplagthed til at skrive fik jeg vist slet ikke sagt ordentlig Tak for dine Gaver sødeste Bi - har jeg takket dig saa meget fra Metha for Dugen, det skulde jeg - og tusinde Tak for det alt sammen til os andre; jeg har genlæst Cooper med stor Interesse, men de har jo filet lidt grundigt af, de Bæster. Hvor er mange af dem, der behandler Udgivelse af gamle Bøger dog ukultiverede; det er paa det Omraade som paa snart de fleste udelukkende et Pengespørgsmaal for dem - maaske et Tagen for meget Hensyn til den store jævne Hob, som først og fremmest skal have noget, der glider let og hurtigt ned. - Og hvilken Skat, jeg dog efter Julen fandt oppe i Dragkisteskuffen! Hvor har du dog faaet alle de interessante, videnskabelige Bøger? Jeg gik straks i Gang med "Kina og Japan i det nittende Aarhundrede." Gud Fader bevares hvor maa de - Kineserne - hade de europæiske Barbarer, for det er vi jo i deres Øjne, og hvor har man været modbydelige imod dem med den Opiumsindførsel til Landet - fuldkommen Bødler. 
+Jeg kommer til at tænke paa, at der egentlig er en Analogi: - - ligesom der er saa meget, man kan stemme for i de Tyskes Idéer, nemlig er forenet Europa, saa er der da ["da" overstreget] meget i Japanernes Ide om et forenet Østen, men begge Dele ødelægges derved at de respektive Lande, Tyskland og Japan, begge vil være de regerende, hvilket ødelægger Spillet begge Steder. 
+I de Bøger - uanset hvem af os de var til - har jeg Mad til lange Tider og du skal rigtig nok have tusind Tak for dem. Er det din Ven, Bibliotekaren, der har sat dig paa Sporet af dem?
+Marie Balslev har ringet siden jeg skrev det første af Brevet. Hun havde altsaa fulgt Vilhelm over til Kbhvn. til Undersøgelse og Fotografering og det blev en stor Skuffelse; Foto'erne er ikke, saadan at han kan komme op endnu; foreløbig skal han have en Maaneds Lysbehandling og saa sandsynligvis hjem og ligge videre.
+Derimod havde Line det saa godt. Prof. Helweg skaffer hende let Arbejde paa Kommunehospit; og der menes, at hun snart skal udskrives! Hun skal saa først paa et Rekreationshjem, antagelig Dianalund, og saa hjem til Erikshaab.
+Jeg kan ikke fortælle dig noget nyt om Selmør - jeg kan ikke faa mig til at ringe - men Laura sagde i O ["O" overstreget] Gaar, at i Avisen havde der staaet, at der kom en ny Læge d. 20_nde_, altsaa om 4 Dage. Det arme Barn, hvor mit Hjerte dog bløder for hende, hvor skal hun dog kunne begaa sig hen i Verden. Mon hun er rask nok til Sygeplejen, som hun jo før har været ved, og hvad ellers. Hun og Søsteren kan vist slet ikke sammen. Posten mener at den Søster er saa usympatisk, men maaske han kun har den Opfattelse fra Selmør. Jeg gad vide, om du hører fra hende. Det er naturligvis tragisk, hvad man tænker om hendes Fremtid, synes jeg. Mon der kunde tænkes en Husbestyrerindeplads hos en "enlig Herre"? Men dygtig er hun vel ikke? Saa snart jeg hører noget, skal jeg lade dig det vide. 
+I Dag tærsker de nede hos Tinge, vi her fik "optærsken" i Forgaars, og det er egentlig dejligt at komme ned om Morgenen (lidt før 9) til en tom Stue, saa jeg i privat Fred kan klæde mig paa og gøre Toilette. 
+Mary har indgivet Ansøgning om at faa Tinges Bidrag til Drengen forhøjet!! Jeg tænker mig, at det er mere Chikane end Pengetrang. Politi-Rasmussen var her i Gaar og fik det skrevet op om Tinges Formuesomstændigheder og det var en god Rapport, han lavede, jeg kan næsten ikke tro, de paa det Grundlag kan dømme ham til at komme højere op. Rasmussen var flink, han fik Kaffe med - og en Cigar. 
+[Indsat øverst s. 4; på hovedet:]
+T. Elle har jeg ikke hørt fra eller om siden Jul, jeg haaber hun holder sig hjemme og ikke tager paa Landet i den Vinter
+[Indsat øverst s. 1; på hovedet:]
+Mon du nu har haft en Fridag? Hvor var det stygt, det der. Tænk bare ikke paa lange Breve, før du kommer helt i Orden og ikke er saa ophængt med Læsearbejde. Køb et Par Brevkort, blot jeg ved, hvordan du har det, saa er det nok. Spar endelig paa dine Kræfter, Arbejdet skal jo gøres. Saa ikke mere denne Gang, udover, hvad jeg har skrevet har jeg intet oplevet. De allerkærligste Hilsner og god Bedring fra din Mor.</t>
   </si>
   <si>
     <t>1943-06-25</t>
   </si>
   <si>
     <t>Lindøgård
 Dræby Station</t>
   </si>
   <si>
     <t>Bakkevej 12 Hareskov</t>
   </si>
   <si>
     <t>Joachim Balslev
 Lars Balslev
 Lars Christian Balslev
 Maria Balslev
 Martin Henrik  Balslev
 Vilhelm Balslev
 Bodild Branner
 Thora  Branner
 Alfred Fly
 Adolph Larsen
 Ellen  Sawyer
 Nicoline  von Sperling
 Maria von Sperling. g. Balslev
@@ -16987,59 +17248,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/05eB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fUVm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8vt8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e5yq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LCMc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MTee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VGSK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/m5DIwCRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f6OnKrlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QxjQASwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lUmkJx6X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uSu8k6u2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a4vyLlWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j8a2KPF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZWve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QzNa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dLuM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oyxZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Krfi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rCXw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/avlS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gk9Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G76D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AtS0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/azqM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DPRb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BIxo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/69Hb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X8im" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RS0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VVAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l79p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vkZS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UmHr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cnLh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wqxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nEHp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zYdu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JfGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Osj0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wRlR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lFaZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y33E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ikCS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IQBf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ubbn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YbGR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ftB0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O65z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cfam" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HwZi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rx6H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DUyV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rmsf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qCha" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pD6O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Iq10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L6Sx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mUfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jKvs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mI0O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8OV5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6doT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0f65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XSUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eYoh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z2Jn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Rju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vlso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F9KW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gZPT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OTcJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCra" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ugkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PSJg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1tGg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VdtW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uqv3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sl5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zcSP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eTQ9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/knH1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/49Ze" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aYO2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4DgT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kGFM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZBB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y0d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jjju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sR7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SqKV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oyXC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mr2J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZR3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P7PO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GuXa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6NfH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/g8vq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eXMn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YMmj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6XoJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YODa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tUAU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fdLV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I7sJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0O1T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Smqw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xOwe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Oyu0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K2OR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rTXO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jJaI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jpGT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aYW2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PERX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Smxn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bv6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7yKm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v7ir" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zh20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3pnk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uiU5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ay6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hDhH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Du1z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iDLB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FGPr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y2Io" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OXaK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DIJT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UU3l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/89HM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XJJe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CdkH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kvAt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lpjo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P2tE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zYdq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FD8g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aTo4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TyBn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QphR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/txzx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bw6C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ui56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gKby" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xKVH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tm3D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ux5y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eArm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uDcP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rUT5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QgX2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E70E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TTtD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bDoX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1nbP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/71sw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/93Ao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y7KJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R68i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nilx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rGjm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZZAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QWFu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kkc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v2Iw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zmwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uhpd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Rwb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fOCS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0vEv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ipxB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5IeZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1O9Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/344s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ogv2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hf6n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RMwG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ncH5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/66fx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xh1l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RM0i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uhvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/555E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WlIY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2YTw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ym1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ESRX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DnVe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s0cD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5f0I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZmYj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OF5O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h40m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KPcv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SfVS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CfR5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0HmC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WorR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t3GG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zxCT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/goPm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9RA1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FYH4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3xKC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/68On" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YgRf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YqJo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vwuv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gERy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UB22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v5Qy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qn6u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mGlE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EQqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lLDc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kNYe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bNTn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JAzF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PrWr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/poDx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WXTV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gQMq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mA7g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/two8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1g4v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kAS2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p4ky" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QMkk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FfjV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ftPw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oVuL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hmuB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6IPX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RA4R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JuzW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1bHJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EDxZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5i3Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId247" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sFGy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId248" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pjIR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId249" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OqXO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId250" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UdDN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId251" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/k1LQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId252" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nQAw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId253" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P8q0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId254" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ewpx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId255" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NB7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId256" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NBP7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId257" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zjJ8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId258" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6mrV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId259" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yzCx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId260" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pHgU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId261" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PmHm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId262" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V9wD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId263" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVm1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId264" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RK6E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId265" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iMUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId266" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jfBQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId267" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qtzo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId268" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xlv1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId269" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wavK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId270" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D63t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId271" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hXEn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId272" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KKTn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId273" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J2KL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId274" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KemZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId275" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oaIp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId276" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ST2V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId277" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RRbW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId278" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8efm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId279" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tio1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId280" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aOLw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId281" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7vxi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId282" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pZOj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId283" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7RUc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId284" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vjJB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId285" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FmR0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId286" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V9FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId287" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V6OL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId288" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KOlx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId289" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FGaH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId290" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId291" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId292" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BYMC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId293" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A14B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId294" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mHn3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId295" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fZ3x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId296" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sov4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId297" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DAqO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId298" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hQsY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId299" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZT24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId300" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/swxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId301" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M8wW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId302" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7e7n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId303" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bXkl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId304" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aFaC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId305" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UgIn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId306" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n7bN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId307" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ikq3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId308" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PlGA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId309" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jeab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId310" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H5K8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId311" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cKUz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId312" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5dND" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId313" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MwKy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId314" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gMgE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId315" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QtzX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId316" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nh1k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId317" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0gE2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId318" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ILtJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId319" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7cvL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId320" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9D2q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId321" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uVXF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId322" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NhRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId323" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OZrb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId324" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RYTh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId325" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FXkc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId326" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K1YV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId327" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId328" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vqoi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId329" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RBsG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId330" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bFvS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId331" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hrbC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId332" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dkGR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId333" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rj5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId334" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LMm3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId335" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uBiw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId336" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xLht" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId337" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4KkS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId338" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yGcJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId339" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aKfQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId340" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bmiF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId341" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HYYW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId342" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bOOc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId343" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oqdA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId344" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gbwj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId345" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0u8z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId346" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DG08KFDm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId347" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fBxg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId348" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/du8Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId349" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVOG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId350" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IUUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId351" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6exN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId352" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8odw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId353" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OHEL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId354" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sojt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId355" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N3Iu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId356" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NXeB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId357" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bUa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId358" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t2Bs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId359" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8Wu4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId360" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d0BQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId361" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5Ilngp06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId362" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/HVashspr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId363" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oBzJFEI7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId364" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L4IB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId365" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fdSe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId366" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5iq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId367" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JPz9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId368" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9lMj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId369" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GsiV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId370" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5TMv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId371" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5oe6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId372" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId373" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/o0Ss" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId374" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tlfS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId375" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7j5m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId376" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F24c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId377" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aazS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId378" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jjs2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId379" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PNXE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId380" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Vty" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId381" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ibx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId382" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId383" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QBkJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId384" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsmJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId385" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t5q2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId386" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAfR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId387" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DtZy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId388" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UduZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId389" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/igzS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId390" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cmc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId391" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xput" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId392" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i0jC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId393" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ws90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId394" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vpPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId395" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZ8G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId396" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CFSj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId397" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/05eB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fUVm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8vt8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e5yq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LCMc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MTee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VGSK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/m5DIwCRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f6OnKrlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QxjQASwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lUmkJx6X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uSu8k6u2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a4vyLlWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j8a2KPF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZWve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QzNa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dLuM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oyxZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Krfi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rCXw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/avlS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gk9Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G76D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AtS0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/azqM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DPRb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BIxo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/69Hb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X8im" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RS0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VVAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l79p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vkZS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UmHr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cnLh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wqxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nEHp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zYdu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JfGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Osj0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wRlR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lFaZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y33E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ikCS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IQBf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ubbn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YbGR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ftB0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O65z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cfam" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HwZi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rx6H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DUyV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Vh7Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rmsf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qCha" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pD6O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Iq10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L6Sx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mUfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jKvs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mI0O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8OV5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6doT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0f65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XSUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eYoh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z2Jn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Rju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vlso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F9KW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gZPT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OTcJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCra" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ugkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PSJg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1tGg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VdtW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uqv3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sl5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zcSP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eTQ9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/knH1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/49Ze" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aYO2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4DgT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kGFM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZBB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y0d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jjju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sR7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SqKV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oyXC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mr2J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZR3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P7PO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GuXa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6NfH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/g8vq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eXMn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YMmj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6XoJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YODa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tUAU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fdLV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I7sJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0O1T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Smqw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xOwe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Oyu0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K2OR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rTXO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jJaI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jpGT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aYW2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PERX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Smxn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bv6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7yKm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v7ir" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zh20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3pnk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uiU5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ay6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hDhH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Du1z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iDLB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FGPr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y2Io" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OXaK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DIJT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UU3l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/89HM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XJJe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CdkH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kvAt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lpjo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P2tE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zYdq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FD8g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aTo4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TyBn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QphR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/txzx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bw6C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ui56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gKby" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xKVH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tm3D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ux5y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eArm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uDcP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rUT5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QgX2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E70E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TTtD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bDoX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1nbP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/71sw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/93Ao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y7KJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R68i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nilx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rGjm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZZAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QWFu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kkc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v2Iw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zmwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uhpd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Rwb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fOCS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0vEv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ipxB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5IeZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1O9Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/344s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ogv2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hf6n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RMwG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ncH5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/66fx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xh1l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RM0i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uhvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/555E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WlIY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2YTw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ym1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ESRX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DnVe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s0cD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5f0I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZmYj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OF5O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h40m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KPcv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SfVS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CfR5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0HmC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WorR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t3GG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zxCT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/goPm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GYPA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9RA1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FYH4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3xKC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/68On" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YgRf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YqJo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vwuv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gERy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UB22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v5Qy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qn6u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mGlE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EQqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lLDc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kNYe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bNTn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JAzF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PrWr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/poDx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WXTV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gQMq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mA7g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/two8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1g4v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kAS2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p4ky" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QMkk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FfjV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ftPw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oVuL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hmuB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6IPX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RA4R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JuzW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1bHJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId247" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EDxZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId248" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5i3Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId249" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sFGy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId250" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pjIR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId251" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OqXO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId252" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UdDN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId253" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/k1LQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId254" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nQAw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId255" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P8q0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId256" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ewpx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId257" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NB7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId258" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NBP7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId259" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zjJ8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId260" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6mrV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId261" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yzCx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId262" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pHgU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId263" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PmHm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId264" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V9wD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId265" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVm1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId266" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RK6E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId267" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iMUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId268" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jfBQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId269" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qtzo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId270" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xlv1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId271" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wavK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId272" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D63t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId273" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hXEn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId274" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KKTn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId275" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J2KL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId276" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KemZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId277" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oaIp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId278" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ST2V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId279" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RRbW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId280" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8efm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId281" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tio1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId282" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aOLw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId283" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7vxi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId284" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pZOj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId285" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7RUc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId286" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vjJB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId287" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FmR0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId288" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V9FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId289" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V6OL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId290" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KOlx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId291" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FGaH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId292" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId293" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId294" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BYMC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId295" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A14B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId296" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mHn3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId297" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sAmd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId298" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fZ3x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId299" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sov4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId300" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DAqO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId301" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hQsY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId302" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZT24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId303" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/swxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId304" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M8wW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId305" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7e7n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId306" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bXkl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId307" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aFaC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId308" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UgIn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId309" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n7bN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId310" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ikq3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId311" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PlGA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId312" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jeab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId313" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H5K8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId314" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cKUz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId315" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5dND" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId316" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MwKy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId317" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gMgE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId318" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QtzX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId319" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nh1k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId320" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0gE2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId321" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ILtJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId322" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7cvL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId323" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9D2q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId324" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uVXF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId325" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NhRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId326" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OZrb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId327" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RYTh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId328" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FXkc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId329" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K1YV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId330" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId331" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vqoi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId332" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RBsG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId333" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bFvS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId334" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hrbC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId335" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dkGR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId336" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rj5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId337" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LMm3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId338" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uBiw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId339" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xLht" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId340" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4KkS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId341" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yGcJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId342" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aKfQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId343" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bmiF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId344" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HYYW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId345" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bOOc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId346" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oqdA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId347" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gbwj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId348" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0u8z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId349" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DG08KFDm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId350" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fBxg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId351" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/du8Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId352" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVOG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId353" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IUUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId354" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6exN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId355" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8odw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId356" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OHEL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId357" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sojt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId358" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N3Iu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId359" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NXeB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId360" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bUa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId361" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t2Bs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId362" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8Wu4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId363" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d0BQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId364" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5Ilngp06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId365" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/HVashspr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId366" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oBzJFEI7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId367" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L4IB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId368" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fdSe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId369" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5iq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId370" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JPz9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId371" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9lMj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId372" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GsiV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId373" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5TMv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId374" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FsQp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId375" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5oe6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId376" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId377" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/o0Ss" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId378" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tlfS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId379" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7j5m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId380" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F24c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId381" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aazS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId382" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jjs2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId383" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PNXE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId384" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Vty" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId385" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ibx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId386" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId387" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QBkJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId388" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsmJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId389" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t5q2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId390" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAfR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId391" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DtZy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId392" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UduZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId393" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xxry" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId394" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/igzS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId395" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cmc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId396" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xput" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId397" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i0jC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId398" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ws90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId399" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vpPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId400" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZ8G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId401" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CFSj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId402" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M392"/>
+  <dimension ref="A1:M397"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -19442,14919 +19703,15148 @@
       <c r="G54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H54" s="5" t="s">
         <v>395</v>
       </c>
       <c r="I54" s="5" t="s">
         <v>396</v>
       </c>
       <c r="J54" s="5" t="s">
         <v>397</v>
       </c>
       <c r="K54" s="5" t="s">
         <v>398</v>
       </c>
       <c r="L54" s="6" t="s">
         <v>399</v>
       </c>
       <c r="M54" s="5" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="55">
-      <c r="A55" s="5" t="s">
+      <c r="A55" s="5" t="n">
+        <v>1894</v>
+      </c>
+      <c r="B55" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C55" s="5" t="s">
         <v>401</v>
       </c>
-      <c r="B55" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D55" s="5" t="s">
-        <v>15</v>
-[...7 lines deleted...]
-      <c r="G55" s="5" t="s">
         <v>402</v>
+      </c>
+      <c r="E55" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F55" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G55" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H55" s="5" t="s">
         <v>403</v>
       </c>
       <c r="I55" s="5" t="s">
         <v>404</v>
       </c>
       <c r="J55" s="5" t="s">
         <v>405</v>
       </c>
       <c r="K55" s="5" t="s">
         <v>406</v>
       </c>
       <c r="L55" s="6" t="s">
         <v>407</v>
       </c>
       <c r="M55" s="5" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="5" t="s">
         <v>409</v>
       </c>
       <c r="B56" s="5" t="s">
-        <v>410</v>
+        <v>14</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E56" s="5" t="s">
+        <v>394</v>
+      </c>
+      <c r="F56" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="G56" s="5" t="s">
+        <v>410</v>
+      </c>
+      <c r="H56" s="5" t="s">
         <v>411</v>
       </c>
-      <c r="F56" s="5" t="s">
+      <c r="I56" s="5" t="s">
         <v>412</v>
       </c>
-      <c r="G56" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H56" s="5" t="s">
+      <c r="J56" s="5" t="s">
         <v>413</v>
       </c>
-      <c r="I56" s="5" t="s">
+      <c r="K56" s="5" t="s">
         <v>414</v>
       </c>
-      <c r="J56" s="5" t="s">
+      <c r="L56" s="6" t="s">
         <v>415</v>
       </c>
-      <c r="K56" s="5" t="s">
+      <c r="M56" s="5" t="s">
         <v>416</v>
-      </c>
-[...4 lines deleted...]
-        <v>418</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="5" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>410</v>
+        <v>418</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D57" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E57" s="5" t="s">
+        <v>419</v>
+      </c>
+      <c r="F57" s="5" t="s">
         <v>420</v>
       </c>
-      <c r="F57" s="5" t="s">
+      <c r="G57" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H57" s="5" t="s">
         <v>421</v>
-      </c>
-[...8 lines deleted...]
-        </is>
       </c>
       <c r="I57" s="5" t="s">
         <v>422</v>
       </c>
       <c r="J57" s="5" t="s">
         <v>423</v>
       </c>
       <c r="K57" s="5" t="s">
         <v>424</v>
       </c>
       <c r="L57" s="6" t="s">
         <v>425</v>
       </c>
       <c r="M57" s="5" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="5" t="s">
         <v>427</v>
       </c>
       <c r="B58" s="5" t="s">
-        <v>410</v>
+        <v>418</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D58" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E58" s="5" t="s">
         <v>428</v>
       </c>
       <c r="F58" s="5" t="s">
-        <v>27</v>
+        <v>429</v>
       </c>
       <c r="G58" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H58" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I58" s="5" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="J58" s="5" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="K58" s="5" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="L58" s="6" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="M58" s="5" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="5" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="B59" s="5" t="s">
-        <v>410</v>
+        <v>418</v>
       </c>
       <c r="C59" s="5" t="s">
-        <v>435</v>
+        <v>94</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>15</v>
+      </c>
+      <c r="E59" s="5" t="s">
+        <v>436</v>
       </c>
       <c r="F59" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H59" s="5" t="s">
-        <v>436</v>
+      <c r="H59" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I59" s="5" t="s">
         <v>437</v>
       </c>
       <c r="J59" s="5" t="s">
         <v>438</v>
       </c>
       <c r="K59" s="5" t="s">
         <v>439</v>
       </c>
       <c r="L59" s="6" t="s">
         <v>440</v>
       </c>
       <c r="M59" s="5" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="5" t="s">
         <v>442</v>
       </c>
       <c r="B60" s="5" t="s">
-        <v>14</v>
+        <v>418</v>
       </c>
       <c r="C60" s="5" t="s">
-        <v>94</v>
+        <v>443</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>443</v>
+        <v>16</v>
       </c>
       <c r="E60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F60" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F60" s="5" t="s">
+        <v>27</v>
       </c>
       <c r="G60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H60" s="5" t="s">
         <v>444</v>
       </c>
       <c r="I60" s="5" t="s">
         <v>445</v>
       </c>
       <c r="J60" s="5" t="s">
         <v>446</v>
       </c>
       <c r="K60" s="5" t="s">
         <v>447</v>
       </c>
       <c r="L60" s="6" t="s">
         <v>448</v>
       </c>
       <c r="M60" s="5" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="5" t="s">
         <v>450</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>15</v>
+        <v>451</v>
       </c>
       <c r="E61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H61" s="5" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="I61" s="5" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="J61" s="5" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="K61" s="5" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="L61" s="6" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="M61" s="5" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="5" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="B62" s="5" t="s">
-        <v>166</v>
+        <v>14</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E62" s="5" t="s">
-[...6 lines deleted...]
-        <v>458</v>
+      <c r="E62" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F62" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G62" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H62" s="5" t="s">
         <v>459</v>
       </c>
       <c r="I62" s="5" t="s">
         <v>460</v>
       </c>
       <c r="J62" s="5" t="s">
         <v>461</v>
       </c>
       <c r="K62" s="5" t="s">
         <v>462</v>
       </c>
       <c r="L62" s="6" t="s">
         <v>463</v>
       </c>
       <c r="M62" s="5" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="5" t="s">
         <v>465</v>
       </c>
       <c r="B63" s="5" t="s">
-        <v>14</v>
+        <v>166</v>
       </c>
       <c r="C63" s="5" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>94</v>
+        <v>15</v>
       </c>
       <c r="E63" s="5" t="s">
-        <v>380</v>
-[...9 lines deleted...]
-        </is>
+        <v>394</v>
+      </c>
+      <c r="F63" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="G63" s="5" t="s">
+        <v>466</v>
       </c>
       <c r="H63" s="5" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="I63" s="5" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="J63" s="5" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="K63" s="5" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="L63" s="6" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="M63" s="5" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="5" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C64" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="D64" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="D64" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E64" s="5" t="s">
-        <v>473</v>
+        <v>380</v>
       </c>
       <c r="F64" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G64" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H64" s="5" t="s">
         <v>474</v>
       </c>
       <c r="I64" s="5" t="s">
         <v>475</v>
       </c>
       <c r="J64" s="5" t="s">
         <v>476</v>
       </c>
       <c r="K64" s="5" t="s">
         <v>477</v>
       </c>
       <c r="L64" s="6" t="s">
         <v>478</v>
       </c>
       <c r="M64" s="5" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="5" t="s">
         <v>480</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>15</v>
-[...4 lines deleted...]
-        </is>
+        <v>264</v>
+      </c>
+      <c r="E65" s="5" t="s">
+        <v>481</v>
       </c>
       <c r="F65" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G65" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H65" s="5" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="I65" s="5" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="J65" s="5" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="K65" s="5" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="L65" s="6" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="M65" s="5" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="5" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D66" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E66" s="5" t="s">
-        <v>488</v>
+      <c r="E66" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F66" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G66" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H66" s="5" t="s">
         <v>489</v>
       </c>
       <c r="I66" s="5" t="s">
         <v>490</v>
       </c>
       <c r="J66" s="5" t="s">
         <v>491</v>
       </c>
       <c r="K66" s="5" t="s">
         <v>492</v>
       </c>
       <c r="L66" s="6" t="s">
         <v>493</v>
       </c>
       <c r="M66" s="5" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="5" t="s">
         <v>495</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C67" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>372</v>
+        <v>15</v>
       </c>
       <c r="E67" s="5" t="s">
-        <v>394</v>
+        <v>496</v>
       </c>
       <c r="F67" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G67" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H67" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H67" s="5" t="s">
+        <v>497</v>
       </c>
       <c r="I67" s="5" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="J67" s="5" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="K67" s="5" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="L67" s="6" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="M67" s="5" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="5" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="B68" s="5" t="s">
-        <v>410</v>
+        <v>14</v>
       </c>
       <c r="C68" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>15</v>
+        <v>372</v>
       </c>
       <c r="E68" s="5" t="s">
         <v>394</v>
       </c>
-      <c r="F68" s="5" t="s">
-        <v>412</v>
+      <c r="F68" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G68" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H68" s="5" t="s">
-        <v>502</v>
+      <c r="H68" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I68" s="5" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="J68" s="5" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="K68" s="5" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="L68" s="6" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="M68" s="5" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="5" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="B69" s="5" t="s">
-        <v>14</v>
+        <v>418</v>
       </c>
       <c r="C69" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D69" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E69" s="5" t="s">
-        <v>509</v>
+        <v>394</v>
       </c>
       <c r="F69" s="5" t="s">
+        <v>420</v>
+      </c>
+      <c r="G69" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H69" s="5" t="s">
         <v>510</v>
       </c>
-      <c r="G69" s="5" t="s">
+      <c r="I69" s="5" t="s">
         <v>511</v>
       </c>
-      <c r="H69" s="5" t="s">
+      <c r="J69" s="5" t="s">
         <v>512</v>
       </c>
-      <c r="I69" s="5" t="s">
+      <c r="K69" s="5" t="s">
         <v>513</v>
       </c>
-      <c r="J69" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K69" s="5" t="s">
+      <c r="L69" s="6" t="s">
         <v>514</v>
       </c>
-      <c r="L69" s="6" t="s">
+      <c r="M69" s="5" t="s">
         <v>515</v>
-      </c>
-[...1 lines deleted...]
-        <v>516</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="5" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="B70" s="5" t="s">
-        <v>410</v>
+        <v>14</v>
       </c>
       <c r="C70" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>318</v>
+        <v>15</v>
       </c>
       <c r="E70" s="5" t="s">
+        <v>517</v>
+      </c>
+      <c r="F70" s="5" t="s">
         <v>518</v>
       </c>
-      <c r="F70" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="G70" s="5" t="s">
+        <v>519</v>
       </c>
       <c r="H70" s="5" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="I70" s="5" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="J70" s="5" t="s">
-        <v>521</v>
+        <v>413</v>
       </c>
       <c r="K70" s="5" t="s">
         <v>522</v>
       </c>
       <c r="L70" s="6" t="s">
         <v>523</v>
       </c>
       <c r="M70" s="5" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="5" t="s">
         <v>525</v>
       </c>
       <c r="B71" s="5" t="s">
-        <v>14</v>
+        <v>418</v>
       </c>
       <c r="C71" s="5" t="s">
-        <v>15</v>
+        <v>94</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>16</v>
+        <v>318</v>
       </c>
       <c r="E71" s="5" t="s">
-        <v>27</v>
+        <v>526</v>
       </c>
       <c r="F71" s="5" t="s">
-        <v>18</v>
+        <v>121</v>
       </c>
       <c r="G71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H71" s="5" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="I71" s="5" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="J71" s="5" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="K71" s="5" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="L71" s="6" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="M71" s="5" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="5" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C72" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D72" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E72" s="5" t="s">
         <v>27</v>
       </c>
       <c r="F72" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G72" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H72" s="5" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="I72" s="5" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="J72" s="5" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="K72" s="5" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="L72" s="6" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="M72" s="5" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="5" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C73" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D73" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E73" s="5" t="s">
         <v>27</v>
       </c>
       <c r="F73" s="5" t="s">
-        <v>51</v>
+        <v>18</v>
       </c>
       <c r="G73" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H73" s="5" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="I73" s="5" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="J73" s="5" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="K73" s="5" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="L73" s="6" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="M73" s="5" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="5" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C74" s="5" t="s">
-        <v>94</v>
+        <v>15</v>
       </c>
       <c r="D74" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E74" s="5" t="s">
-        <v>547</v>
+        <v>27</v>
       </c>
       <c r="F74" s="5" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="G74" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="G74" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H74" s="5" t="s">
         <v>548</v>
       </c>
-      <c r="H74" s="5" t="s">
+      <c r="I74" s="5" t="s">
         <v>549</v>
       </c>
-      <c r="I74" s="5" t="s">
+      <c r="J74" s="5" t="s">
         <v>550</v>
-      </c>
-[...1 lines deleted...]
-        <v>405</v>
       </c>
       <c r="K74" s="5" t="s">
         <v>551</v>
       </c>
       <c r="L74" s="6" t="s">
         <v>552</v>
       </c>
       <c r="M74" s="5" t="s">
         <v>553</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="5" t="s">
         <v>554</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C75" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E75" s="5" t="s">
-        <v>394</v>
+        <v>555</v>
       </c>
       <c r="F75" s="5" t="s">
-        <v>27</v>
+        <v>129</v>
       </c>
       <c r="G75" s="5" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="H75" s="5" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="I75" s="5" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="J75" s="5" t="s">
-        <v>405</v>
+        <v>413</v>
       </c>
       <c r="K75" s="5" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="L75" s="6" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="M75" s="5" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="5" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="B76" s="5" t="s">
-        <v>410</v>
+        <v>14</v>
       </c>
       <c r="C76" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D76" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E76" s="5" t="s">
         <v>394</v>
       </c>
       <c r="F76" s="5" t="s">
-        <v>421</v>
-[...4 lines deleted...]
-        </is>
+        <v>27</v>
+      </c>
+      <c r="G76" s="5" t="s">
+        <v>563</v>
       </c>
       <c r="H76" s="5" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="I76" s="5" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="J76" s="5" t="s">
-        <v>564</v>
+        <v>413</v>
       </c>
       <c r="K76" s="5" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="L76" s="6" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="M76" s="5" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="B77" s="5" t="s">
-        <v>14</v>
+        <v>418</v>
       </c>
       <c r="C77" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D77" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E77" s="5" t="s">
         <v>394</v>
       </c>
       <c r="F77" s="5" t="s">
-        <v>121</v>
+        <v>429</v>
       </c>
       <c r="G77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H77" s="5" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="I77" s="5" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="J77" s="5" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="K77" s="5" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="L77" s="6" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="M77" s="5" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="5" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C78" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D78" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E78" s="5" t="s">
-        <v>576</v>
+        <v>394</v>
       </c>
       <c r="F78" s="5" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="G78" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="G78" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H78" s="5" t="s">
         <v>577</v>
       </c>
-      <c r="H78" s="5" t="s">
+      <c r="I78" s="5" t="s">
         <v>578</v>
       </c>
-      <c r="I78" s="5" t="s">
+      <c r="J78" s="5" t="s">
         <v>579</v>
       </c>
-      <c r="J78" s="5" t="s">
+      <c r="K78" s="5" t="s">
         <v>580</v>
       </c>
-      <c r="K78" s="5" t="s">
+      <c r="L78" s="6" t="s">
         <v>581</v>
       </c>
-      <c r="L78" s="6" t="s">
+      <c r="M78" s="5" t="s">
         <v>582</v>
-      </c>
-[...1 lines deleted...]
-        <v>583</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="5" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
       <c r="B79" s="5" t="s">
-        <v>410</v>
+        <v>14</v>
       </c>
       <c r="C79" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D79" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E79" s="5" t="s">
-        <v>394</v>
+        <v>584</v>
       </c>
       <c r="F79" s="5" t="s">
-        <v>421</v>
-[...4 lines deleted...]
-        </is>
+        <v>27</v>
+      </c>
+      <c r="G79" s="5" t="s">
+        <v>585</v>
       </c>
       <c r="H79" s="5" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="I79" s="5" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="J79" s="5" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="K79" s="5" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="L79" s="6" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="M79" s="5" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="5" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="B80" s="5" t="s">
-        <v>410</v>
+        <v>418</v>
       </c>
       <c r="C80" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D80" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E80" s="5" t="s">
         <v>394</v>
       </c>
       <c r="F80" s="5" t="s">
-        <v>27</v>
+        <v>429</v>
       </c>
       <c r="G80" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H80" s="5" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="I80" s="5" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="J80" s="5" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="K80" s="5" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="L80" s="6" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="M80" s="5" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="5" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="B81" s="5" t="s">
-        <v>410</v>
+        <v>418</v>
       </c>
       <c r="C81" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D81" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E81" s="5" t="s">
         <v>394</v>
       </c>
       <c r="F81" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G81" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H81" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H81" s="5" t="s">
+        <v>600</v>
       </c>
       <c r="I81" s="5" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
       <c r="J81" s="5" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="K81" s="5" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="L81" s="6" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
       <c r="M81" s="5" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="5" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="B82" s="5" t="s">
-        <v>14</v>
+        <v>418</v>
       </c>
       <c r="C82" s="5" t="s">
-        <v>605</v>
+        <v>94</v>
       </c>
       <c r="D82" s="5" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="E82" s="5" t="s">
-        <v>606</v>
+        <v>394</v>
       </c>
       <c r="F82" s="5" t="s">
-        <v>412</v>
+        <v>27</v>
       </c>
       <c r="G82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H82" s="5" t="s">
+      <c r="H82" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I82" s="5" t="s">
         <v>607</v>
       </c>
-      <c r="I82" s="5" t="s">
+      <c r="J82" s="5" t="s">
         <v>608</v>
       </c>
-      <c r="J82" s="5" t="s">
+      <c r="K82" s="5" t="s">
         <v>609</v>
       </c>
-      <c r="K82" s="5" t="s">
+      <c r="L82" s="6" t="s">
         <v>610</v>
       </c>
-      <c r="L82" s="6" t="s">
+      <c r="M82" s="5" t="s">
         <v>611</v>
-      </c>
-[...1 lines deleted...]
-        <v>612</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="5" t="s">
+        <v>612</v>
+      </c>
+      <c r="B83" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C83" s="5" t="s">
         <v>613</v>
       </c>
-      <c r="B83" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D83" s="5" t="s">
-        <v>196</v>
+        <v>35</v>
       </c>
       <c r="E83" s="5" t="s">
         <v>614</v>
       </c>
       <c r="F83" s="5" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="G83" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H83" s="5" t="s">
         <v>615</v>
       </c>
       <c r="I83" s="5" t="s">
         <v>616</v>
       </c>
       <c r="J83" s="5" t="s">
         <v>617</v>
       </c>
       <c r="K83" s="5" t="s">
         <v>618</v>
       </c>
       <c r="L83" s="6" t="s">
         <v>619</v>
       </c>
       <c r="M83" s="5" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="5" t="s">
         <v>621</v>
       </c>
       <c r="B84" s="5" t="s">
-        <v>166</v>
+        <v>418</v>
       </c>
       <c r="C84" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D84" s="5" t="s">
-        <v>15</v>
+        <v>196</v>
       </c>
       <c r="E84" s="5" t="s">
         <v>622</v>
       </c>
       <c r="F84" s="5" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="G84" s="5" t="s">
+        <v>429</v>
+      </c>
+      <c r="G84" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H84" s="5" t="s">
         <v>623</v>
       </c>
-      <c r="H84" s="5" t="s">
+      <c r="I84" s="5" t="s">
         <v>624</v>
       </c>
-      <c r="I84" s="5"/>
       <c r="J84" s="5" t="s">
         <v>625</v>
       </c>
       <c r="K84" s="5" t="s">
         <v>626</v>
       </c>
       <c r="L84" s="6" t="s">
         <v>627</v>
       </c>
       <c r="M84" s="5" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="5" t="s">
         <v>629</v>
       </c>
       <c r="B85" s="5" t="s">
-        <v>14</v>
+        <v>166</v>
       </c>
       <c r="C85" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D85" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E85" s="5" t="s">
-        <v>394</v>
+        <v>630</v>
       </c>
       <c r="F85" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G85" s="5" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="H85" s="5" t="s">
-        <v>631</v>
-[...1 lines deleted...]
-      <c r="I85" s="5" t="s">
         <v>632</v>
       </c>
+      <c r="I85" s="5"/>
       <c r="J85" s="5" t="s">
         <v>633</v>
       </c>
       <c r="K85" s="5" t="s">
         <v>634</v>
       </c>
       <c r="L85" s="6" t="s">
         <v>635</v>
       </c>
       <c r="M85" s="5" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="5" t="s">
         <v>637</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C86" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D86" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E86" s="5" t="s">
         <v>394</v>
       </c>
       <c r="F86" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G86" s="5" t="s">
         <v>638</v>
       </c>
       <c r="H86" s="5" t="s">
         <v>639</v>
       </c>
       <c r="I86" s="5" t="s">
         <v>640</v>
       </c>
       <c r="J86" s="5" t="s">
-        <v>405</v>
+        <v>641</v>
       </c>
       <c r="K86" s="5" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="L86" s="6" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="M86" s="5" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="5" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C87" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D87" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E87" s="5" t="s">
         <v>394</v>
       </c>
       <c r="F87" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G87" s="5" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="H87" s="5" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="I87" s="5" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="J87" s="5" t="s">
-        <v>405</v>
+        <v>413</v>
       </c>
       <c r="K87" s="5" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="L87" s="6" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="M87" s="5" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="5" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C88" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D88" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="E88" s="5" t="s">
         <v>394</v>
       </c>
       <c r="F88" s="5" t="s">
-        <v>652</v>
+        <v>27</v>
       </c>
       <c r="G88" s="5" t="s">
         <v>653</v>
       </c>
       <c r="H88" s="5" t="s">
         <v>654</v>
       </c>
       <c r="I88" s="5" t="s">
         <v>655</v>
       </c>
       <c r="J88" s="5" t="s">
-        <v>405</v>
+        <v>413</v>
       </c>
       <c r="K88" s="5" t="s">
         <v>656</v>
       </c>
       <c r="L88" s="6" t="s">
         <v>657</v>
       </c>
       <c r="M88" s="5" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="5" t="s">
         <v>659</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C89" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D89" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E89" s="5" t="s">
+        <v>394</v>
+      </c>
+      <c r="F89" s="5" t="s">
         <v>660</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G89" s="5" t="s">
         <v>661</v>
       </c>
       <c r="H89" s="5" t="s">
         <v>662</v>
       </c>
       <c r="I89" s="5" t="s">
         <v>663</v>
       </c>
       <c r="J89" s="5" t="s">
+        <v>413</v>
+      </c>
+      <c r="K89" s="5" t="s">
         <v>664</v>
       </c>
-      <c r="K89" s="5" t="s">
+      <c r="L89" s="6" t="s">
         <v>665</v>
       </c>
-      <c r="L89" s="6" t="s">
+      <c r="M89" s="5" t="s">
         <v>666</v>
-      </c>
-[...1 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="5" t="s">
-        <v>668</v>
+        <v>667</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C90" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D90" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E90" s="5" t="s">
-        <v>669</v>
+        <v>668</v>
       </c>
       <c r="F90" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G90" s="5" t="s">
+        <v>669</v>
+      </c>
+      <c r="H90" s="5" t="s">
         <v>670</v>
       </c>
-      <c r="H90" s="5" t="s">
+      <c r="I90" s="5" t="s">
         <v>671</v>
       </c>
-      <c r="I90" s="5" t="s">
+      <c r="J90" s="5" t="s">
         <v>672</v>
-      </c>
-[...1 lines deleted...]
-        <v>405</v>
       </c>
       <c r="K90" s="5" t="s">
         <v>673</v>
       </c>
       <c r="L90" s="6" t="s">
         <v>674</v>
       </c>
       <c r="M90" s="5" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="5" t="s">
         <v>676</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C91" s="5" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>94</v>
+        <v>15</v>
       </c>
       <c r="E91" s="5" t="s">
-        <v>380</v>
+        <v>677</v>
       </c>
       <c r="F91" s="5" t="s">
-        <v>677</v>
-[...4 lines deleted...]
-        </is>
+        <v>27</v>
+      </c>
+      <c r="G91" s="5" t="s">
+        <v>678</v>
       </c>
       <c r="H91" s="5" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="I91" s="5" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="J91" s="5" t="s">
-        <v>680</v>
+        <v>413</v>
       </c>
       <c r="K91" s="5" t="s">
         <v>681</v>
       </c>
       <c r="L91" s="6" t="s">
         <v>682</v>
       </c>
       <c r="M91" s="5" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="5" t="s">
         <v>684</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C92" s="5" t="s">
-        <v>15</v>
+        <v>103</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>94</v>
+      </c>
+      <c r="E92" s="5" t="s">
+        <v>380</v>
+      </c>
+      <c r="F92" s="5" t="s">
+        <v>685</v>
       </c>
       <c r="G92" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H92" s="5" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="I92" s="5" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="J92" s="5" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="K92" s="5" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="L92" s="6" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="M92" s="5" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="5" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C93" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D93" s="5" t="inlineStr">
-[...5 lines deleted...]
-        <v>27</v>
+      <c r="D93" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E93" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F93" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G93" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H93" s="5" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="I93" s="5" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="J93" s="5" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="K93" s="5" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="L93" s="6" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="M93" s="5" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="5" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C94" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D94" s="5" t="s">
-[...8 lines deleted...]
-        <v>51</v>
+      <c r="D94" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E94" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="F94" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G94" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H94" s="5" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="I94" s="5" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="J94" s="5" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="K94" s="5" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="L94" s="6" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="M94" s="5" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="5" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C95" s="5" t="s">
-        <v>706</v>
+        <v>15</v>
       </c>
       <c r="D95" s="5" t="s">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="E95" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E95" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F95" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="G95" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H95" s="5" t="s">
         <v>707</v>
       </c>
-      <c r="F95" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G95" s="5" t="s">
+      <c r="I95" s="5" t="s">
         <v>708</v>
       </c>
-      <c r="H95" s="5" t="s">
+      <c r="J95" s="5" t="s">
         <v>709</v>
       </c>
-      <c r="I95" s="5" t="s">
+      <c r="K95" s="5" t="s">
         <v>710</v>
       </c>
-      <c r="J95" s="5" t="s">
+      <c r="L95" s="6" t="s">
         <v>711</v>
       </c>
-      <c r="K95" s="5" t="s">
+      <c r="M95" s="5" t="s">
         <v>712</v>
-      </c>
-[...4 lines deleted...]
-        <v>714</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="5" t="s">
+        <v>713</v>
+      </c>
+      <c r="B96" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C96" s="5" t="s">
+        <v>714</v>
+      </c>
+      <c r="D96" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="E96" s="5" t="s">
         <v>715</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="F96" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G96" s="5" t="s">
         <v>716</v>
       </c>
       <c r="H96" s="5" t="s">
         <v>717</v>
       </c>
       <c r="I96" s="5" t="s">
         <v>718</v>
       </c>
       <c r="J96" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K96" s="5" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="L96" s="6" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="M96" s="5" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="5" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="B97" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C97" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D97" s="5" t="s">
-        <v>706</v>
+        <v>714</v>
       </c>
       <c r="E97" s="5" t="s">
         <v>27</v>
       </c>
       <c r="F97" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G97" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G97" s="5" t="s">
+        <v>724</v>
       </c>
       <c r="H97" s="5" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
       <c r="I97" s="5" t="s">
-        <v>724</v>
+        <v>726</v>
       </c>
       <c r="J97" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K97" s="5" t="s">
-        <v>725</v>
+        <v>727</v>
       </c>
       <c r="L97" s="6" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
       <c r="M97" s="5" t="s">
-        <v>727</v>
+        <v>729</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="5" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C98" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D98" s="5" t="s">
-        <v>16</v>
+        <v>714</v>
       </c>
       <c r="E98" s="5" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="F98" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="G98" s="5" t="s">
-        <v>729</v>
+      <c r="F98" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G98" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H98" s="5" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="I98" s="5" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="J98" s="5" t="s">
-        <v>405</v>
+        <v>719</v>
       </c>
       <c r="K98" s="5" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="L98" s="6" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="M98" s="5" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="5" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="B99" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C99" s="5" t="s">
-        <v>736</v>
+        <v>94</v>
       </c>
       <c r="D99" s="5" t="s">
-        <v>15</v>
-[...14 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E99" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="F99" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="G99" s="5" t="s">
+        <v>737</v>
       </c>
       <c r="H99" s="5" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="I99" s="5" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="J99" s="5" t="s">
-        <v>739</v>
+        <v>413</v>
       </c>
       <c r="K99" s="5" t="s">
         <v>740</v>
       </c>
       <c r="L99" s="6" t="s">
         <v>741</v>
       </c>
       <c r="M99" s="5" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="5" t="s">
         <v>743</v>
       </c>
       <c r="B100" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C100" s="5" t="s">
+        <v>744</v>
+      </c>
+      <c r="D100" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D100" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E100" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F100" s="5" t="s">
-        <v>744</v>
+      <c r="F100" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G100" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H100" s="5" t="s">
         <v>745</v>
       </c>
       <c r="I100" s="5" t="s">
         <v>746</v>
       </c>
       <c r="J100" s="5" t="s">
         <v>747</v>
       </c>
       <c r="K100" s="5" t="s">
         <v>748</v>
       </c>
       <c r="L100" s="6" t="s">
         <v>749</v>
       </c>
       <c r="M100" s="5" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="5" t="s">
         <v>751</v>
       </c>
       <c r="B101" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C101" s="5" t="s">
-        <v>706</v>
+        <v>15</v>
       </c>
       <c r="D101" s="5" t="s">
-        <v>94</v>
-[...9 lines deleted...]
-      <c r="G101" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E101" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F101" s="5" t="s">
         <v>752</v>
+      </c>
+      <c r="G101" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H101" s="5" t="s">
         <v>753</v>
       </c>
       <c r="I101" s="5" t="s">
         <v>754</v>
       </c>
       <c r="J101" s="5" t="s">
-        <v>711</v>
+        <v>755</v>
       </c>
       <c r="K101" s="5" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="L101" s="6" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="M101" s="5" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="5" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="B102" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C102" s="5" t="s">
+        <v>714</v>
+      </c>
+      <c r="D102" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="D102" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="E102" s="5" t="s">
+        <v>715</v>
       </c>
       <c r="F102" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G102" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G102" s="5" t="s">
+        <v>760</v>
       </c>
       <c r="H102" s="5" t="s">
-        <v>759</v>
+        <v>761</v>
       </c>
       <c r="I102" s="5" t="s">
-        <v>760</v>
+        <v>762</v>
       </c>
       <c r="J102" s="5" t="s">
-        <v>761</v>
+        <v>719</v>
       </c>
       <c r="K102" s="5" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="L102" s="6" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="M102" s="5" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="5" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="B103" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C103" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D103" s="5" t="s">
-        <v>706</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="E103" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F103" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G103" s="5" t="s">
-        <v>766</v>
+      <c r="G103" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H103" s="5" t="s">
         <v>767</v>
       </c>
       <c r="I103" s="5" t="s">
         <v>768</v>
       </c>
       <c r="J103" s="5" t="s">
-        <v>711</v>
+        <v>769</v>
       </c>
       <c r="K103" s="5" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="L103" s="6" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="M103" s="5" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="5" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="B104" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C104" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D104" s="5" t="s">
-        <v>706</v>
+        <v>714</v>
       </c>
       <c r="E104" s="5" t="s">
         <v>27</v>
       </c>
       <c r="F104" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G104" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G104" s="5" t="s">
+        <v>774</v>
       </c>
       <c r="H104" s="5" t="s">
-        <v>773</v>
+        <v>775</v>
       </c>
       <c r="I104" s="5" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="J104" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K104" s="5" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="L104" s="6" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="M104" s="5" t="s">
-        <v>777</v>
+        <v>779</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="5" t="s">
-        <v>778</v>
+        <v>780</v>
       </c>
       <c r="B105" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C105" s="5" t="s">
-        <v>15</v>
+        <v>94</v>
       </c>
       <c r="D105" s="5" t="s">
-        <v>16</v>
+        <v>714</v>
       </c>
       <c r="E105" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="F105" s="5" t="s">
-        <v>779</v>
+      <c r="F105" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G105" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H105" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="I105" s="5" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
       <c r="J105" s="5" t="s">
-        <v>782</v>
+        <v>719</v>
       </c>
       <c r="K105" s="5" t="s">
         <v>783</v>
       </c>
       <c r="L105" s="6" t="s">
         <v>784</v>
       </c>
       <c r="M105" s="5" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="5" t="s">
         <v>786</v>
       </c>
       <c r="B106" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C106" s="5" t="s">
-        <v>94</v>
+        <v>15</v>
       </c>
       <c r="D106" s="5" t="s">
-        <v>706</v>
+        <v>16</v>
       </c>
       <c r="E106" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="F106" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G106" s="5" t="s">
+      <c r="F106" s="5" t="s">
         <v>787</v>
+      </c>
+      <c r="G106" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H106" s="5" t="s">
         <v>788</v>
       </c>
       <c r="I106" s="5" t="s">
         <v>789</v>
       </c>
       <c r="J106" s="5" t="s">
-        <v>711</v>
+        <v>790</v>
       </c>
       <c r="K106" s="5" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="L106" s="6" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="M106" s="5" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="5" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="B107" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C107" s="5" t="s">
-        <v>15</v>
+        <v>94</v>
       </c>
       <c r="D107" s="5" t="s">
-        <v>16</v>
-[...12 lines deleted...]
-        </is>
+        <v>714</v>
+      </c>
+      <c r="E107" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="F107" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G107" s="5" t="s">
+        <v>795</v>
       </c>
       <c r="H107" s="5" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="I107" s="5" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="J107" s="5" t="s">
-        <v>796</v>
+        <v>719</v>
       </c>
       <c r="K107" s="5" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="L107" s="6" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="M107" s="5" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="5" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="B108" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C108" s="5" t="s">
-        <v>706</v>
+        <v>15</v>
       </c>
       <c r="D108" s="5" t="s">
-        <v>94</v>
-[...10 lines deleted...]
-        <v>801</v>
+        <v>16</v>
+      </c>
+      <c r="E108" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F108" s="5" t="s">
+        <v>787</v>
+      </c>
+      <c r="G108" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H108" s="5" t="s">
         <v>802</v>
       </c>
       <c r="I108" s="5" t="s">
         <v>803</v>
       </c>
       <c r="J108" s="5" t="s">
-        <v>711</v>
+        <v>804</v>
       </c>
       <c r="K108" s="5" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="L108" s="6" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="M108" s="5" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="5" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="B109" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C109" s="5" t="s">
+        <v>714</v>
+      </c>
+      <c r="D109" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="D109" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="E109" s="5" t="s">
+        <v>715</v>
       </c>
       <c r="F109" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G109" s="5" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="H109" s="5" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="I109" s="5" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="J109" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K109" s="5" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="L109" s="6" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="M109" s="5" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="5" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="B110" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C110" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D110" s="5" t="s">
-        <v>706</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>714</v>
+      </c>
+      <c r="E110" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F110" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G110" s="5" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="H110" s="5" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="I110" s="5" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="J110" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K110" s="5" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="L110" s="6" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="M110" s="5" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="5" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="B111" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C111" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D111" s="5" t="s">
-        <v>706</v>
+        <v>714</v>
       </c>
       <c r="E111" s="5" t="s">
         <v>27</v>
       </c>
       <c r="F111" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G111" s="5" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="H111" s="5" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="I111" s="5" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="J111" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K111" s="5" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="L111" s="6" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="M111" s="5" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="5" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
       <c r="B112" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C112" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D112" s="5" t="s">
-        <v>706</v>
+        <v>714</v>
       </c>
       <c r="E112" s="5" t="s">
         <v>27</v>
       </c>
       <c r="F112" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G112" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G112" s="5" t="s">
+        <v>830</v>
       </c>
       <c r="H112" s="5" t="s">
-        <v>829</v>
-[...1 lines deleted...]
-      <c r="I112" s="5"/>
+        <v>831</v>
+      </c>
+      <c r="I112" s="5" t="s">
+        <v>832</v>
+      </c>
       <c r="J112" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K112" s="5" t="s">
-        <v>830</v>
+        <v>833</v>
       </c>
       <c r="L112" s="6" t="s">
-        <v>831</v>
+        <v>834</v>
       </c>
       <c r="M112" s="5" t="s">
-        <v>832</v>
+        <v>835</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="5" t="s">
-        <v>833</v>
+        <v>836</v>
       </c>
       <c r="B113" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C113" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D113" s="5" t="s">
-        <v>706</v>
+        <v>714</v>
       </c>
       <c r="E113" s="5" t="s">
         <v>27</v>
       </c>
       <c r="F113" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G113" s="5" t="s">
-        <v>834</v>
+      <c r="G113" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H113" s="5" t="s">
-        <v>835</v>
+        <v>837</v>
       </c>
       <c r="I113" s="5"/>
       <c r="J113" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K113" s="5" t="s">
-        <v>836</v>
+        <v>838</v>
       </c>
       <c r="L113" s="6" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
       <c r="M113" s="5" t="s">
-        <v>838</v>
+        <v>840</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="5" t="s">
-        <v>839</v>
+        <v>841</v>
       </c>
       <c r="B114" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C114" s="5" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="D114" s="5" t="s">
-        <v>196</v>
+        <v>714</v>
       </c>
       <c r="E114" s="5" t="s">
-        <v>121</v>
+        <v>27</v>
       </c>
       <c r="F114" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G114" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G114" s="5" t="s">
+        <v>842</v>
       </c>
       <c r="H114" s="5" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>843</v>
+      </c>
+      <c r="I114" s="5"/>
       <c r="J114" s="5" t="s">
-        <v>842</v>
+        <v>719</v>
       </c>
       <c r="K114" s="5" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="L114" s="6" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="M114" s="5" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="5" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="B115" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C115" s="5" t="s">
-        <v>94</v>
+        <v>103</v>
       </c>
       <c r="D115" s="5" t="s">
-        <v>706</v>
+        <v>196</v>
       </c>
       <c r="E115" s="5" t="s">
-        <v>27</v>
+        <v>121</v>
       </c>
       <c r="F115" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G115" s="5" t="s">
-        <v>847</v>
+      <c r="G115" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H115" s="5" t="s">
         <v>848</v>
       </c>
       <c r="I115" s="5" t="s">
         <v>849</v>
       </c>
       <c r="J115" s="5" t="s">
-        <v>711</v>
+        <v>850</v>
       </c>
       <c r="K115" s="5" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="L115" s="6" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="M115" s="5" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="5" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="B116" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C116" s="5" t="s">
-        <v>706</v>
+        <v>94</v>
       </c>
       <c r="D116" s="5" t="s">
-        <v>94</v>
+        <v>714</v>
       </c>
       <c r="E116" s="5" t="s">
-        <v>707</v>
+        <v>27</v>
       </c>
       <c r="F116" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G116" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G116" s="5" t="s">
+        <v>855</v>
       </c>
       <c r="H116" s="5" t="s">
-        <v>854</v>
+        <v>856</v>
       </c>
       <c r="I116" s="5" t="s">
-        <v>855</v>
+        <v>857</v>
       </c>
       <c r="J116" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K116" s="5" t="s">
-        <v>856</v>
+        <v>858</v>
       </c>
       <c r="L116" s="6" t="s">
-        <v>857</v>
+        <v>859</v>
       </c>
       <c r="M116" s="5" t="s">
-        <v>858</v>
+        <v>860</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="5" t="s">
-        <v>859</v>
+        <v>861</v>
       </c>
       <c r="B117" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C117" s="5" t="s">
+        <v>714</v>
+      </c>
+      <c r="D117" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="D117" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E117" s="5" t="s">
-        <v>27</v>
+        <v>715</v>
       </c>
       <c r="F117" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G117" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H117" s="5" t="s">
-        <v>860</v>
+        <v>862</v>
       </c>
       <c r="I117" s="5" t="s">
-        <v>861</v>
+        <v>863</v>
       </c>
       <c r="J117" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K117" s="5" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="L117" s="6" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
       <c r="M117" s="5" t="s">
-        <v>864</v>
+        <v>866</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="5" t="s">
-        <v>865</v>
+        <v>867</v>
       </c>
       <c r="B118" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C118" s="5" t="s">
-        <v>706</v>
+        <v>94</v>
       </c>
       <c r="D118" s="5" t="s">
-        <v>94</v>
+        <v>714</v>
       </c>
       <c r="E118" s="5" t="s">
-        <v>707</v>
+        <v>27</v>
       </c>
       <c r="F118" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G118" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H118" s="5" t="s">
-        <v>866</v>
+        <v>868</v>
       </c>
       <c r="I118" s="5" t="s">
-        <v>867</v>
+        <v>869</v>
       </c>
       <c r="J118" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K118" s="5" t="s">
-        <v>868</v>
+        <v>870</v>
       </c>
       <c r="L118" s="6" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
       <c r="M118" s="5" t="s">
-        <v>870</v>
+        <v>872</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="5" t="s">
-        <v>871</v>
+        <v>873</v>
       </c>
       <c r="B119" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C119" s="5" t="s">
-        <v>706</v>
+        <v>714</v>
       </c>
       <c r="D119" s="5" t="s">
         <v>94</v>
       </c>
       <c r="E119" s="5" t="s">
-        <v>707</v>
+        <v>715</v>
       </c>
       <c r="F119" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G119" s="5" t="s">
-        <v>872</v>
+      <c r="G119" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H119" s="5" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="I119" s="5"/>
+        <v>874</v>
+      </c>
+      <c r="I119" s="5" t="s">
+        <v>875</v>
+      </c>
       <c r="J119" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K119" s="5" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
       <c r="L119" s="6" t="s">
-        <v>875</v>
+        <v>877</v>
       </c>
       <c r="M119" s="5" t="s">
-        <v>876</v>
+        <v>878</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="5" t="s">
-        <v>877</v>
+        <v>879</v>
       </c>
       <c r="B120" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C120" s="5" t="s">
-        <v>706</v>
+        <v>714</v>
       </c>
       <c r="D120" s="5" t="s">
         <v>94</v>
       </c>
       <c r="E120" s="5" t="s">
-        <v>707</v>
+        <v>715</v>
       </c>
       <c r="F120" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G120" s="5" t="inlineStr">
-[...11 lines deleted...]
-      </c>
+      <c r="G120" s="5" t="s">
+        <v>880</v>
+      </c>
+      <c r="H120" s="5" t="s">
+        <v>881</v>
+      </c>
+      <c r="I120" s="5"/>
       <c r="J120" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K120" s="5" t="s">
-        <v>879</v>
+        <v>882</v>
       </c>
       <c r="L120" s="6" t="s">
-        <v>880</v>
+        <v>883</v>
       </c>
       <c r="M120" s="5" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="5" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
       <c r="B121" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C121" s="5" t="s">
-        <v>706</v>
+        <v>714</v>
       </c>
       <c r="D121" s="5" t="s">
         <v>94</v>
       </c>
       <c r="E121" s="5" t="s">
-        <v>707</v>
+        <v>715</v>
       </c>
       <c r="F121" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G121" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H121" s="5" t="s">
-        <v>883</v>
+      <c r="H121" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I121" s="5" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="J121" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K121" s="5" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="L121" s="6" t="s">
-        <v>886</v>
+        <v>888</v>
       </c>
       <c r="M121" s="5" t="s">
-        <v>887</v>
+        <v>889</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="5" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
       <c r="B122" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C122" s="5" t="s">
-        <v>706</v>
+        <v>714</v>
       </c>
       <c r="D122" s="5" t="s">
         <v>94</v>
       </c>
       <c r="E122" s="5" t="s">
-        <v>707</v>
+        <v>715</v>
       </c>
       <c r="F122" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G122" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H122" s="5" t="s">
-        <v>889</v>
-[...1 lines deleted...]
-      <c r="I122" s="5"/>
+        <v>891</v>
+      </c>
+      <c r="I122" s="5" t="s">
+        <v>892</v>
+      </c>
       <c r="J122" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K122" s="5" t="s">
-        <v>890</v>
+        <v>893</v>
       </c>
       <c r="L122" s="6" t="s">
-        <v>891</v>
+        <v>894</v>
       </c>
       <c r="M122" s="5" t="s">
-        <v>892</v>
+        <v>895</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="5" t="s">
-        <v>893</v>
+        <v>896</v>
       </c>
       <c r="B123" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C123" s="5" t="s">
-        <v>706</v>
+        <v>714</v>
       </c>
       <c r="D123" s="5" t="s">
         <v>94</v>
       </c>
       <c r="E123" s="5" t="s">
-        <v>707</v>
+        <v>715</v>
       </c>
       <c r="F123" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G123" s="5" t="s">
-        <v>894</v>
+      <c r="G123" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H123" s="5" t="s">
-        <v>895</v>
-[...3 lines deleted...]
-      </c>
+        <v>897</v>
+      </c>
+      <c r="I123" s="5"/>
       <c r="J123" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K123" s="5" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
       <c r="L123" s="6" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="M123" s="5" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="5" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="B124" s="5" t="s">
-        <v>410</v>
+        <v>14</v>
       </c>
       <c r="C124" s="5" t="s">
+        <v>714</v>
+      </c>
+      <c r="D124" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="D124" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E124" s="5" t="s">
-        <v>901</v>
-[...7 lines deleted...]
-        </is>
+        <v>715</v>
+      </c>
+      <c r="F124" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G124" s="5" t="s">
+        <v>902</v>
       </c>
       <c r="H124" s="5" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="I124" s="5" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="J124" s="5" t="s">
-        <v>904</v>
+        <v>719</v>
       </c>
       <c r="K124" s="5" t="s">
         <v>905</v>
       </c>
       <c r="L124" s="6" t="s">
         <v>906</v>
       </c>
       <c r="M124" s="5" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="5" t="s">
         <v>908</v>
       </c>
       <c r="B125" s="5" t="s">
-        <v>14</v>
+        <v>418</v>
       </c>
       <c r="C125" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D125" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E125" s="5" t="s">
         <v>909</v>
       </c>
       <c r="F125" s="5" t="s">
-        <v>27</v>
+        <v>429</v>
       </c>
       <c r="G125" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H125" s="5" t="s">
         <v>910</v>
       </c>
       <c r="I125" s="5" t="s">
         <v>911</v>
       </c>
       <c r="J125" s="5" t="s">
         <v>912</v>
       </c>
       <c r="K125" s="5" t="s">
         <v>913</v>
       </c>
       <c r="L125" s="6" t="s">
         <v>914</v>
       </c>
       <c r="M125" s="5" t="s">
         <v>915</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="5" t="s">
         <v>916</v>
       </c>
       <c r="B126" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C126" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D126" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E126" s="5" t="s">
-        <v>909</v>
+        <v>917</v>
       </c>
       <c r="F126" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G126" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H126" s="5" t="s">
-        <v>917</v>
-[...1 lines deleted...]
-      <c r="I126" s="5"/>
+        <v>918</v>
+      </c>
+      <c r="I126" s="5" t="s">
+        <v>919</v>
+      </c>
       <c r="J126" s="5" t="s">
-        <v>918</v>
+        <v>920</v>
       </c>
       <c r="K126" s="5" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="L126" s="6" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="M126" s="5" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="5" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="B127" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C127" s="5" t="s">
-        <v>706</v>
+        <v>94</v>
       </c>
       <c r="D127" s="5" t="s">
-        <v>94</v>
+        <v>15</v>
       </c>
       <c r="E127" s="5" t="s">
-        <v>707</v>
+        <v>917</v>
       </c>
       <c r="F127" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="G127" s="5" t="s">
-        <v>923</v>
+      <c r="G127" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H127" s="5" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="I127" s="5"/>
       <c r="J127" s="5" t="s">
-        <v>711</v>
+        <v>926</v>
       </c>
       <c r="K127" s="5" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="L127" s="6" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="M127" s="5" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="5" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="B128" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C128" s="5" t="s">
-        <v>706</v>
+        <v>714</v>
       </c>
       <c r="D128" s="5" t="s">
         <v>94</v>
       </c>
       <c r="E128" s="5" t="s">
-        <v>707</v>
-[...4 lines deleted...]
-        </is>
+        <v>715</v>
+      </c>
+      <c r="F128" s="5" t="s">
+        <v>27</v>
       </c>
       <c r="G128" s="5" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="H128" s="5" t="s">
-        <v>930</v>
-[...3 lines deleted...]
-      </c>
+        <v>932</v>
+      </c>
+      <c r="I128" s="5"/>
       <c r="J128" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K128" s="5" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="L128" s="6" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="M128" s="5" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="5" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="B129" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C129" s="5" t="s">
-        <v>936</v>
+        <v>714</v>
       </c>
       <c r="D129" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="E129" s="5" t="s">
+        <v>715</v>
+      </c>
+      <c r="F129" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G129" s="5" t="s">
         <v>937</v>
-      </c>
-[...9 lines deleted...]
-        </is>
       </c>
       <c r="H129" s="5" t="s">
         <v>938</v>
       </c>
       <c r="I129" s="5" t="s">
         <v>939</v>
       </c>
       <c r="J129" s="5" t="s">
+        <v>719</v>
+      </c>
+      <c r="K129" s="5" t="s">
         <v>940</v>
       </c>
-      <c r="K129" s="5" t="s">
+      <c r="L129" s="6" t="s">
         <v>941</v>
       </c>
-      <c r="L129" s="6" t="s">
+      <c r="M129" s="5" t="s">
         <v>942</v>
-      </c>
-[...1 lines deleted...]
-        <v>943</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="5" t="s">
+        <v>943</v>
+      </c>
+      <c r="B130" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C130" s="5" t="s">
         <v>944</v>
       </c>
-      <c r="B130" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D130" s="5" t="s">
-        <v>94</v>
+        <v>945</v>
       </c>
       <c r="E130" s="5" t="s">
-        <v>707</v>
-[...7 lines deleted...]
-        <v>708</v>
+        <v>715</v>
+      </c>
+      <c r="F130" s="5" t="s">
+        <v>716</v>
+      </c>
+      <c r="G130" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H130" s="5" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="I130" s="5" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="J130" s="5" t="s">
-        <v>711</v>
+        <v>948</v>
       </c>
       <c r="K130" s="5" t="s">
-        <v>947</v>
+        <v>949</v>
       </c>
       <c r="L130" s="6" t="s">
-        <v>948</v>
+        <v>950</v>
       </c>
       <c r="M130" s="5" t="s">
-        <v>949</v>
+        <v>951</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="5" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
       <c r="B131" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C131" s="5" t="s">
-        <v>936</v>
+        <v>714</v>
       </c>
       <c r="D131" s="5" t="s">
-        <v>951</v>
+        <v>94</v>
       </c>
       <c r="E131" s="5" t="s">
-        <v>707</v>
+        <v>715</v>
       </c>
       <c r="F131" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G131" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G131" s="5" t="s">
+        <v>716</v>
       </c>
       <c r="H131" s="5" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="I131" s="5" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="J131" s="5" t="s">
-        <v>954</v>
+        <v>719</v>
       </c>
       <c r="K131" s="5" t="s">
         <v>955</v>
       </c>
       <c r="L131" s="6" t="s">
         <v>956</v>
       </c>
       <c r="M131" s="5" t="s">
         <v>957</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="5" t="s">
         <v>958</v>
       </c>
       <c r="B132" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C132" s="5" t="s">
+        <v>944</v>
+      </c>
+      <c r="D132" s="5" t="s">
         <v>959</v>
       </c>
-      <c r="D132" s="5" t="s">
+      <c r="E132" s="5" t="s">
+        <v>715</v>
+      </c>
+      <c r="F132" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G132" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H132" s="5" t="s">
         <v>960</v>
       </c>
-      <c r="E132" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H132" s="5" t="s">
+      <c r="I132" s="5" t="s">
         <v>961</v>
       </c>
-      <c r="I132" s="5" t="s">
+      <c r="J132" s="5" t="s">
         <v>962</v>
       </c>
-      <c r="J132" s="5" t="s">
+      <c r="K132" s="5" t="s">
         <v>963</v>
       </c>
-      <c r="K132" s="5" t="s">
+      <c r="L132" s="6" t="s">
         <v>964</v>
       </c>
-      <c r="L132" s="6" t="s">
+      <c r="M132" s="5" t="s">
         <v>965</v>
       </c>
-      <c r="M132" s="5" t="s">
+    </row>
+    <row r="133">
+      <c r="A133" s="5" t="s">
         <v>966</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      </c>
       <c r="B133" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C133" s="5" t="s">
-        <v>94</v>
+        <v>967</v>
       </c>
       <c r="D133" s="5" t="s">
-        <v>706</v>
+        <v>968</v>
       </c>
       <c r="E133" s="5" t="s">
-        <v>27</v>
+        <v>518</v>
       </c>
       <c r="F133" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G133" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H133" s="5" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="I133" s="5" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="J133" s="5" t="s">
-        <v>711</v>
+        <v>971</v>
       </c>
       <c r="K133" s="5" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="L133" s="6" t="s">
-        <v>970</v>
+        <v>973</v>
       </c>
       <c r="M133" s="5" t="s">
-        <v>971</v>
+        <v>974</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="5" t="n">
         <v>1898</v>
       </c>
       <c r="B134" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C134" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="D134" s="5" t="s">
+        <v>714</v>
+      </c>
+      <c r="E134" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="F134" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G134" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H134" s="5" t="s">
+        <v>975</v>
+      </c>
+      <c r="I134" s="5" t="s">
+        <v>976</v>
+      </c>
+      <c r="J134" s="5" t="s">
+        <v>719</v>
+      </c>
+      <c r="K134" s="5" t="s">
+        <v>977</v>
+      </c>
+      <c r="L134" s="6" t="s">
+        <v>978</v>
+      </c>
+      <c r="M134" s="5" t="s">
+        <v>979</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" s="5" t="n">
+        <v>1898</v>
+      </c>
+      <c r="B135" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C135" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D134" s="5" t="s">
+      <c r="D135" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E134" s="5" t="s">
+      <c r="E135" s="5" t="s">
         <v>129</v>
       </c>
-      <c r="F134" s="5" t="s">
-[...43 lines deleted...]
-      </c>
       <c r="F135" s="5" t="s">
-        <v>27</v>
+        <v>980</v>
       </c>
       <c r="G135" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H135" s="5" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
       <c r="I135" s="5" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="J135" s="5" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
       <c r="K135" s="5" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="L135" s="6" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
       <c r="M135" s="5" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="5" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="B136" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C136" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D136" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E136" s="5" t="s">
-        <v>129</v>
+      <c r="E136" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F136" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G136" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H136" s="5" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
       <c r="I136" s="5" t="s">
-        <v>988</v>
+        <v>989</v>
       </c>
       <c r="J136" s="5" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="K136" s="5" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="L136" s="6" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="M136" s="5" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="5" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
       <c r="B137" s="5" t="s">
-        <v>410</v>
+        <v>14</v>
       </c>
       <c r="C137" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="D137" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="E137" s="5" t="s">
         <v>129</v>
       </c>
       <c r="F137" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G137" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H137" s="5" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="I137" s="5"/>
+        <v>995</v>
+      </c>
+      <c r="I137" s="5" t="s">
+        <v>996</v>
+      </c>
       <c r="J137" s="5" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="K137" s="5" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
       <c r="L137" s="6" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="M137" s="5" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="5" t="s">
-        <v>993</v>
+        <v>1001</v>
       </c>
       <c r="B138" s="5" t="s">
-        <v>410</v>
+        <v>418</v>
       </c>
       <c r="C138" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D138" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E138" s="5" t="s">
         <v>129</v>
       </c>
       <c r="F138" s="5" t="s">
-        <v>999</v>
+        <v>27</v>
       </c>
       <c r="G138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H138" s="5" t="s">
-        <v>1000</v>
-[...3 lines deleted...]
-      </c>
+        <v>1002</v>
+      </c>
+      <c r="I138" s="5"/>
       <c r="J138" s="5" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="K138" s="5" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="L138" s="6" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="M138" s="5" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="5" t="s">
-        <v>1006</v>
+        <v>1001</v>
       </c>
       <c r="B139" s="5" t="s">
-        <v>14</v>
+        <v>418</v>
       </c>
       <c r="C139" s="5" t="s">
-        <v>706</v>
+        <v>15</v>
       </c>
       <c r="D139" s="5" t="s">
-        <v>94</v>
+        <v>16</v>
       </c>
       <c r="E139" s="5" t="s">
-        <v>707</v>
-[...4 lines deleted...]
-        </is>
+        <v>129</v>
+      </c>
+      <c r="F139" s="5" t="s">
+        <v>1007</v>
       </c>
       <c r="G139" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H139" s="5" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="I139" s="5" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
       <c r="J139" s="5" t="s">
-        <v>711</v>
+        <v>1010</v>
       </c>
       <c r="K139" s="5" t="s">
-        <v>1009</v>
+        <v>1011</v>
       </c>
       <c r="L139" s="6" t="s">
-        <v>1010</v>
+        <v>1012</v>
       </c>
       <c r="M139" s="5" t="s">
-        <v>1011</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="5" t="s">
-        <v>1012</v>
+        <v>1014</v>
       </c>
       <c r="B140" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C140" s="5" t="s">
+        <v>714</v>
+      </c>
+      <c r="D140" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="D140" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E140" s="5" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>715</v>
+      </c>
+      <c r="F140" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G140" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H140" s="5" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="I140" s="5" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="J140" s="5" t="s">
-        <v>1015</v>
+        <v>719</v>
       </c>
       <c r="K140" s="5" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
       <c r="L140" s="6" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="M140" s="5" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="5" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="B141" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C141" s="5" t="s">
-        <v>706</v>
+        <v>94</v>
       </c>
       <c r="D141" s="5" t="s">
-        <v>94</v>
+        <v>15</v>
       </c>
       <c r="E141" s="5" t="s">
-        <v>707</v>
+        <v>129</v>
       </c>
       <c r="F141" s="5" t="s">
-        <v>129</v>
+        <v>27</v>
       </c>
       <c r="G141" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H141" s="5" t="s">
-        <v>1020</v>
-[...1 lines deleted...]
-      <c r="I141" s="5"/>
+        <v>1021</v>
+      </c>
+      <c r="I141" s="5" t="s">
+        <v>1022</v>
+      </c>
       <c r="J141" s="5" t="s">
-        <v>711</v>
+        <v>1023</v>
       </c>
       <c r="K141" s="5" t="s">
-        <v>1021</v>
+        <v>1024</v>
       </c>
       <c r="L141" s="6" t="s">
-        <v>1022</v>
+        <v>1025</v>
       </c>
       <c r="M141" s="5" t="s">
-        <v>1023</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="5" t="s">
-        <v>1024</v>
+        <v>1027</v>
       </c>
       <c r="B142" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C142" s="5" t="s">
-        <v>196</v>
+        <v>714</v>
       </c>
       <c r="D142" s="5" t="s">
-        <v>15</v>
+        <v>94</v>
       </c>
       <c r="E142" s="5" t="s">
-        <v>1025</v>
+        <v>715</v>
       </c>
       <c r="F142" s="5" t="s">
-        <v>412</v>
+        <v>129</v>
       </c>
       <c r="G142" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H142" s="5" t="s">
-        <v>1026</v>
-[...3 lines deleted...]
-      </c>
+        <v>1028</v>
+      </c>
+      <c r="I142" s="5"/>
       <c r="J142" s="5" t="s">
-        <v>1028</v>
+        <v>719</v>
       </c>
       <c r="K142" s="5" t="s">
         <v>1029</v>
       </c>
       <c r="L142" s="6" t="s">
         <v>1030</v>
       </c>
       <c r="M142" s="5" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="5" t="s">
         <v>1032</v>
       </c>
       <c r="B143" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C143" s="5" t="s">
-        <v>94</v>
+        <v>196</v>
       </c>
       <c r="D143" s="5" t="s">
-        <v>706</v>
+        <v>15</v>
       </c>
       <c r="E143" s="5" t="s">
-        <v>27</v>
-[...4 lines deleted...]
-        </is>
+        <v>1033</v>
+      </c>
+      <c r="F143" s="5" t="s">
+        <v>420</v>
       </c>
       <c r="G143" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H143" s="5" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="I143" s="5" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="J143" s="5" t="s">
-        <v>711</v>
+        <v>1036</v>
       </c>
       <c r="K143" s="5" t="s">
-        <v>1035</v>
+        <v>1037</v>
       </c>
       <c r="L143" s="6" t="s">
-        <v>1036</v>
+        <v>1038</v>
       </c>
       <c r="M143" s="5" t="s">
-        <v>1037</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="5" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="B144" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C144" s="5" t="s">
-        <v>706</v>
+        <v>94</v>
       </c>
       <c r="D144" s="5" t="s">
-        <v>94</v>
+        <v>714</v>
       </c>
       <c r="E144" s="5" t="s">
-        <v>707</v>
+        <v>27</v>
       </c>
       <c r="F144" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G144" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H144" s="5" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="I144" s="5" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
       <c r="J144" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K144" s="5" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="L144" s="6" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="M144" s="5" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="5" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="B145" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C145" s="5" t="s">
+        <v>714</v>
+      </c>
+      <c r="D145" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="D145" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="E145" s="5" t="s">
+        <v>715</v>
       </c>
       <c r="F145" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G145" s="5" t="s">
-        <v>1045</v>
+      <c r="G145" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H145" s="5" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="I145" s="5" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="J145" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K145" s="5" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="L145" s="6" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="M145" s="5" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="5" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
       <c r="B146" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C146" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D146" s="5" t="s">
-        <v>706</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>714</v>
+      </c>
+      <c r="E146" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F146" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G146" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G146" s="5" t="s">
+        <v>1053</v>
       </c>
       <c r="H146" s="5" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
       <c r="I146" s="5" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="J146" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K146" s="5" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="L146" s="6" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
       <c r="M146" s="5" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="5" t="s">
-        <v>1051</v>
+        <v>1059</v>
       </c>
       <c r="B147" s="5" t="s">
-        <v>410</v>
+        <v>14</v>
       </c>
       <c r="C147" s="5" t="s">
-        <v>1057</v>
+        <v>94</v>
       </c>
       <c r="D147" s="5" t="s">
-        <v>15</v>
+        <v>714</v>
       </c>
       <c r="E147" s="5" t="s">
-        <v>1058</v>
-[...2 lines deleted...]
-        <v>1059</v>
+        <v>27</v>
+      </c>
+      <c r="F147" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G147" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H147" s="5" t="s">
         <v>1060</v>
       </c>
       <c r="I147" s="5" t="s">
         <v>1061</v>
       </c>
       <c r="J147" s="5" t="s">
+        <v>719</v>
+      </c>
+      <c r="K147" s="5" t="s">
         <v>1062</v>
       </c>
-      <c r="K147" s="5" t="s">
+      <c r="L147" s="6" t="s">
         <v>1063</v>
       </c>
-      <c r="L147" s="6" t="s">
+      <c r="M147" s="5" t="s">
         <v>1064</v>
-      </c>
-[...1 lines deleted...]
-        <v>1065</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="5" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B148" s="5" t="s">
+        <v>418</v>
+      </c>
+      <c r="C148" s="5" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D148" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E148" s="5" t="s">
         <v>1066</v>
       </c>
-      <c r="B148" s="5" t="s">
-[...16 lines deleted...]
-      <c r="G148" s="5" t="s">
+      <c r="F148" s="5" t="s">
         <v>1067</v>
+      </c>
+      <c r="G148" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H148" s="5" t="s">
         <v>1068</v>
       </c>
       <c r="I148" s="5" t="s">
         <v>1069</v>
       </c>
       <c r="J148" s="5" t="s">
-        <v>711</v>
+        <v>1070</v>
       </c>
       <c r="K148" s="5" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="L148" s="6" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
       <c r="M148" s="5" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="5" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
       <c r="B149" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C149" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D149" s="5" t="s">
-        <v>706</v>
+        <v>714</v>
       </c>
       <c r="E149" s="5" t="s">
         <v>27</v>
       </c>
       <c r="F149" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G149" s="5" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
       <c r="H149" s="5" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="I149" s="5" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
       <c r="J149" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K149" s="5" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
       <c r="L149" s="6" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="M149" s="5" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="5" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="B150" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C150" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D150" s="5" t="s">
-        <v>706</v>
+        <v>714</v>
       </c>
       <c r="E150" s="5" t="s">
         <v>27</v>
       </c>
       <c r="F150" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G150" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G150" s="5" t="s">
+        <v>1082</v>
       </c>
       <c r="H150" s="5" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
       <c r="I150" s="5" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
       <c r="J150" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K150" s="5" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="L150" s="6" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
       <c r="M150" s="5" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="5" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="B151" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C151" s="5" t="s">
-        <v>196</v>
+        <v>94</v>
       </c>
       <c r="D151" s="5" t="s">
-        <v>15</v>
-[...7 lines deleted...]
-        <v>999</v>
+        <v>714</v>
+      </c>
+      <c r="E151" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="F151" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G151" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H151" s="5" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
       <c r="I151" s="5" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="J151" s="5" t="s">
-        <v>1089</v>
+        <v>719</v>
       </c>
       <c r="K151" s="5" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="L151" s="6" t="s">
-        <v>1091</v>
+        <v>1092</v>
       </c>
       <c r="M151" s="5" t="s">
-        <v>1092</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="5" t="s">
-        <v>1093</v>
+        <v>1094</v>
       </c>
       <c r="B152" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C152" s="5" t="s">
-        <v>94</v>
+        <v>196</v>
       </c>
       <c r="D152" s="5" t="s">
-        <v>706</v>
+        <v>15</v>
       </c>
       <c r="E152" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F152" s="5" t="inlineStr">
-[...5 lines deleted...]
-        <v>1094</v>
+      <c r="F152" s="5" t="s">
+        <v>1007</v>
+      </c>
+      <c r="G152" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H152" s="5" t="s">
         <v>1095</v>
       </c>
       <c r="I152" s="5" t="s">
         <v>1096</v>
       </c>
       <c r="J152" s="5" t="s">
-        <v>711</v>
+        <v>1097</v>
       </c>
       <c r="K152" s="5" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
       <c r="L152" s="6" t="s">
-        <v>1098</v>
+        <v>1099</v>
       </c>
       <c r="M152" s="5" t="s">
-        <v>1099</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="5" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
       <c r="B153" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C153" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D153" s="5" t="s">
-        <v>706</v>
+        <v>714</v>
       </c>
       <c r="E153" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F153" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G153" s="5" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
       <c r="H153" s="5" t="s">
-        <v>1102</v>
-[...1 lines deleted...]
-      <c r="I153" s="5"/>
+        <v>1103</v>
+      </c>
+      <c r="I153" s="5" t="s">
+        <v>1104</v>
+      </c>
       <c r="J153" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K153" s="5" t="s">
-        <v>1103</v>
+        <v>1105</v>
       </c>
       <c r="L153" s="6" t="s">
-        <v>1104</v>
+        <v>1106</v>
       </c>
       <c r="M153" s="5" t="s">
-        <v>1105</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="5" t="s">
-        <v>1106</v>
+        <v>1108</v>
       </c>
       <c r="B154" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C154" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D154" s="5" t="s">
-        <v>706</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>714</v>
+      </c>
+      <c r="E154" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F154" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G154" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G154" s="5" t="s">
+        <v>1109</v>
       </c>
       <c r="H154" s="5" t="s">
-        <v>1107</v>
-[...3 lines deleted...]
-      </c>
+        <v>1110</v>
+      </c>
+      <c r="I154" s="5"/>
       <c r="J154" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K154" s="5" t="s">
-        <v>1109</v>
+        <v>1111</v>
       </c>
       <c r="L154" s="6" t="s">
-        <v>1110</v>
+        <v>1112</v>
       </c>
       <c r="M154" s="5" t="s">
-        <v>1111</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="5" t="s">
-        <v>1112</v>
+        <v>1114</v>
       </c>
       <c r="B155" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C155" s="5" t="s">
-        <v>706</v>
+        <v>94</v>
       </c>
       <c r="D155" s="5" t="s">
-        <v>94</v>
+        <v>714</v>
       </c>
       <c r="E155" s="5" t="s">
-        <v>129</v>
+        <v>27</v>
       </c>
       <c r="F155" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G155" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H155" s="5" t="s">
-        <v>1113</v>
+        <v>1115</v>
       </c>
       <c r="I155" s="5" t="s">
-        <v>1114</v>
+        <v>1116</v>
       </c>
       <c r="J155" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K155" s="5" t="s">
-        <v>1115</v>
+        <v>1117</v>
       </c>
       <c r="L155" s="6" t="s">
-        <v>1116</v>
+        <v>1118</v>
       </c>
       <c r="M155" s="5" t="s">
-        <v>1117</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="5" t="s">
-        <v>1118</v>
+        <v>1120</v>
       </c>
       <c r="B156" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C156" s="5" t="s">
+        <v>714</v>
+      </c>
+      <c r="D156" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="D156" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E156" s="5" t="s">
-        <v>27</v>
+        <v>129</v>
       </c>
       <c r="F156" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G156" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H156" s="5" t="s">
-        <v>1119</v>
+        <v>1121</v>
       </c>
       <c r="I156" s="5" t="s">
-        <v>1120</v>
+        <v>1122</v>
       </c>
       <c r="J156" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K156" s="5" t="s">
-        <v>1121</v>
+        <v>1123</v>
       </c>
       <c r="L156" s="6" t="s">
-        <v>1122</v>
+        <v>1124</v>
       </c>
       <c r="M156" s="5" t="s">
-        <v>1123</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="5" t="s">
-        <v>1124</v>
+        <v>1126</v>
       </c>
       <c r="B157" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C157" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D157" s="5" t="s">
-        <v>706</v>
-[...4 lines deleted...]
-        </is>
+        <v>714</v>
+      </c>
+      <c r="E157" s="5" t="s">
+        <v>27</v>
       </c>
       <c r="F157" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G157" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H157" s="5" t="s">
-        <v>1125</v>
+        <v>1127</v>
       </c>
       <c r="I157" s="5" t="s">
-        <v>1126</v>
+        <v>1128</v>
       </c>
       <c r="J157" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K157" s="5" t="s">
-        <v>1127</v>
+        <v>1129</v>
       </c>
       <c r="L157" s="6" t="s">
-        <v>1128</v>
+        <v>1130</v>
       </c>
       <c r="M157" s="5" t="s">
-        <v>1129</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="5" t="s">
-        <v>1130</v>
+        <v>1132</v>
       </c>
       <c r="B158" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C158" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D158" s="5" t="s">
-        <v>706</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>714</v>
+      </c>
+      <c r="E158" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G158" s="5" t="s">
-        <v>1131</v>
+      <c r="G158" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H158" s="5" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
       <c r="I158" s="5" t="s">
-        <v>1133</v>
+        <v>1134</v>
       </c>
       <c r="J158" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K158" s="5" t="s">
-        <v>1134</v>
+        <v>1135</v>
       </c>
       <c r="L158" s="6" t="s">
-        <v>1135</v>
+        <v>1136</v>
       </c>
       <c r="M158" s="5" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="5" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="B159" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C159" s="5" t="s">
-        <v>706</v>
+        <v>94</v>
       </c>
       <c r="D159" s="5" t="s">
-        <v>94</v>
+        <v>714</v>
       </c>
       <c r="E159" s="5" t="s">
-        <v>707</v>
+        <v>27</v>
       </c>
       <c r="F159" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G159" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G159" s="5" t="s">
+        <v>1139</v>
       </c>
       <c r="H159" s="5" t="s">
-        <v>1138</v>
-[...1 lines deleted...]
-      <c r="I159" s="5"/>
+        <v>1140</v>
+      </c>
+      <c r="I159" s="5" t="s">
+        <v>1141</v>
+      </c>
       <c r="J159" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K159" s="5" t="s">
-        <v>1139</v>
+        <v>1142</v>
       </c>
       <c r="L159" s="6" t="s">
-        <v>1140</v>
+        <v>1143</v>
       </c>
       <c r="M159" s="5" t="s">
-        <v>1141</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="5" t="s">
-        <v>1142</v>
+        <v>1145</v>
       </c>
       <c r="B160" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C160" s="5" t="s">
+        <v>714</v>
+      </c>
+      <c r="D160" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="D160" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E160" s="5" t="s">
-        <v>27</v>
+        <v>715</v>
       </c>
       <c r="F160" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G160" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H160" s="5" t="s">
-        <v>1143</v>
-[...3 lines deleted...]
-      </c>
+        <v>1146</v>
+      </c>
+      <c r="I160" s="5"/>
       <c r="J160" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K160" s="5" t="s">
-        <v>1145</v>
+        <v>1147</v>
       </c>
       <c r="L160" s="6" t="s">
-        <v>1146</v>
+        <v>1148</v>
       </c>
       <c r="M160" s="5" t="s">
-        <v>1147</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="5" t="s">
-        <v>1148</v>
+        <v>1150</v>
       </c>
       <c r="B161" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C161" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D161" s="5" t="s">
-        <v>706</v>
+        <v>714</v>
       </c>
       <c r="E161" s="5" t="s">
         <v>27</v>
       </c>
       <c r="F161" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G161" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H161" s="5" t="s">
-        <v>1149</v>
+        <v>1151</v>
       </c>
       <c r="I161" s="5" t="s">
-        <v>1150</v>
+        <v>1152</v>
       </c>
       <c r="J161" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K161" s="5" t="s">
-        <v>1151</v>
+        <v>1153</v>
       </c>
       <c r="L161" s="6" t="s">
-        <v>1152</v>
+        <v>1154</v>
       </c>
       <c r="M161" s="5" t="s">
-        <v>1153</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="5" t="s">
-        <v>1154</v>
+        <v>1156</v>
       </c>
       <c r="B162" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C162" s="5" t="s">
-        <v>706</v>
+        <v>94</v>
       </c>
       <c r="D162" s="5" t="s">
-        <v>94</v>
+        <v>714</v>
       </c>
       <c r="E162" s="5" t="s">
-        <v>707</v>
+        <v>27</v>
       </c>
       <c r="F162" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G162" s="5" t="s">
-        <v>1155</v>
+      <c r="G162" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H162" s="5" t="s">
-        <v>1156</v>
-[...1 lines deleted...]
-      <c r="I162" s="5"/>
+        <v>1157</v>
+      </c>
+      <c r="I162" s="5" t="s">
+        <v>1158</v>
+      </c>
       <c r="J162" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K162" s="5" t="s">
-        <v>1157</v>
+        <v>1159</v>
       </c>
       <c r="L162" s="6" t="s">
-        <v>1158</v>
+        <v>1160</v>
       </c>
       <c r="M162" s="5" t="s">
-        <v>1159</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="5" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
       <c r="B163" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C163" s="5" t="s">
+        <v>714</v>
+      </c>
+      <c r="D163" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="D163" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="E163" s="5" t="s">
+        <v>715</v>
       </c>
       <c r="F163" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G163" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G163" s="5" t="s">
+        <v>1163</v>
       </c>
       <c r="H163" s="5" t="s">
-        <v>1161</v>
-[...3 lines deleted...]
-      </c>
+        <v>1164</v>
+      </c>
+      <c r="I163" s="5"/>
       <c r="J163" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K163" s="5" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
       <c r="L163" s="6" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="M163" s="5" t="s">
-        <v>1165</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="5" t="s">
-        <v>1166</v>
+        <v>1168</v>
       </c>
       <c r="B164" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C164" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D164" s="5" t="s">
-        <v>706</v>
-[...5 lines deleted...]
-        <v>129</v>
+        <v>714</v>
+      </c>
+      <c r="E164" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F164" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H164" s="5" t="s">
-        <v>1167</v>
+        <v>1169</v>
       </c>
       <c r="I164" s="5" t="s">
-        <v>1168</v>
+        <v>1170</v>
       </c>
       <c r="J164" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K164" s="5" t="s">
-        <v>1169</v>
+        <v>1171</v>
       </c>
       <c r="L164" s="6" t="s">
-        <v>1170</v>
+        <v>1172</v>
       </c>
       <c r="M164" s="5" t="s">
-        <v>1171</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="5" t="s">
-        <v>1172</v>
+        <v>1174</v>
       </c>
       <c r="B165" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C165" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D165" s="5" t="s">
-        <v>706</v>
+        <v>714</v>
       </c>
       <c r="E165" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="F165" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F165" s="5" t="s">
+        <v>129</v>
       </c>
       <c r="G165" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H165" s="5" t="s">
-        <v>1173</v>
-[...1 lines deleted...]
-      <c r="I165" s="5"/>
+        <v>1175</v>
+      </c>
+      <c r="I165" s="5" t="s">
+        <v>1176</v>
+      </c>
       <c r="J165" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K165" s="5" t="s">
-        <v>1174</v>
+        <v>1177</v>
       </c>
       <c r="L165" s="6" t="s">
-        <v>1175</v>
+        <v>1178</v>
       </c>
       <c r="M165" s="5" t="s">
-        <v>1176</v>
+        <v>1179</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="5" t="s">
-        <v>1177</v>
+        <v>1180</v>
       </c>
       <c r="B166" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C166" s="5" t="s">
-        <v>706</v>
+        <v>94</v>
       </c>
       <c r="D166" s="5" t="s">
-        <v>94</v>
+        <v>714</v>
       </c>
       <c r="E166" s="5" t="s">
-        <v>707</v>
+        <v>27</v>
       </c>
       <c r="F166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H166" s="5" t="s">
-        <v>1178</v>
+        <v>1181</v>
       </c>
       <c r="I166" s="5"/>
       <c r="J166" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K166" s="5" t="s">
-        <v>1179</v>
+        <v>1182</v>
       </c>
       <c r="L166" s="6" t="s">
-        <v>1180</v>
+        <v>1183</v>
       </c>
       <c r="M166" s="5" t="s">
-        <v>1181</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="5" t="s">
-        <v>1177</v>
+        <v>1185</v>
       </c>
       <c r="B167" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C167" s="5" t="s">
+        <v>714</v>
+      </c>
+      <c r="D167" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="D167" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E167" s="5" t="s">
-        <v>27</v>
+        <v>715</v>
       </c>
       <c r="F167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H167" s="5" t="s">
-        <v>1182</v>
-[...3 lines deleted...]
-      </c>
+        <v>1186</v>
+      </c>
+      <c r="I167" s="5"/>
       <c r="J167" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K167" s="5" t="s">
-        <v>1184</v>
+        <v>1187</v>
       </c>
       <c r="L167" s="6" t="s">
-        <v>1185</v>
+        <v>1188</v>
       </c>
       <c r="M167" s="5" t="s">
-        <v>1186</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="5" t="s">
-        <v>1187</v>
+        <v>1185</v>
       </c>
       <c r="B168" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C168" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D168" s="5" t="s">
-        <v>706</v>
+        <v>714</v>
       </c>
       <c r="E168" s="5" t="s">
         <v>27</v>
       </c>
       <c r="F168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H168" s="5" t="s">
-        <v>1188</v>
-[...1 lines deleted...]
-      <c r="I168" s="5"/>
+        <v>1190</v>
+      </c>
+      <c r="I168" s="5" t="s">
+        <v>1191</v>
+      </c>
       <c r="J168" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K168" s="5" t="s">
-        <v>1189</v>
+        <v>1192</v>
       </c>
       <c r="L168" s="6" t="s">
-        <v>1190</v>
+        <v>1193</v>
       </c>
       <c r="M168" s="5" t="s">
-        <v>1191</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="5" t="s">
-        <v>1192</v>
+        <v>1195</v>
       </c>
       <c r="B169" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C169" s="5" t="s">
-        <v>706</v>
+        <v>94</v>
       </c>
       <c r="D169" s="5" t="s">
-        <v>94</v>
+        <v>714</v>
       </c>
       <c r="E169" s="5" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="F169" s="5" t="s">
         <v>27</v>
       </c>
+      <c r="F169" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="G169" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H169" s="5" t="s">
-        <v>1193</v>
-[...3 lines deleted...]
-      </c>
+        <v>1196</v>
+      </c>
+      <c r="I169" s="5"/>
       <c r="J169" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K169" s="5" t="s">
-        <v>1195</v>
+        <v>1197</v>
       </c>
       <c r="L169" s="6" t="s">
-        <v>1196</v>
+        <v>1198</v>
       </c>
       <c r="M169" s="5" t="s">
-        <v>1197</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="5" t="s">
-        <v>1198</v>
+        <v>1200</v>
       </c>
       <c r="B170" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C170" s="5" t="s">
+        <v>714</v>
+      </c>
+      <c r="D170" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="D170" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E170" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="F170" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="F170" s="5" t="inlineStr">
-[...5 lines deleted...]
-        <v>1199</v>
+      <c r="G170" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H170" s="5" t="s">
-        <v>1200</v>
-[...1 lines deleted...]
-      <c r="I170" s="5"/>
+        <v>1201</v>
+      </c>
+      <c r="I170" s="5" t="s">
+        <v>1202</v>
+      </c>
       <c r="J170" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K170" s="5" t="s">
-        <v>1201</v>
+        <v>1203</v>
       </c>
       <c r="L170" s="6" t="s">
-        <v>1202</v>
+        <v>1204</v>
       </c>
       <c r="M170" s="5" t="s">
-        <v>1203</v>
+        <v>1205</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="5" t="s">
-        <v>1204</v>
+        <v>1206</v>
       </c>
       <c r="B171" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C171" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D171" s="5" t="s">
-        <v>706</v>
+        <v>714</v>
       </c>
       <c r="E171" s="5" t="s">
         <v>27</v>
       </c>
       <c r="F171" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G171" s="5" t="s">
-        <v>1205</v>
+        <v>1207</v>
       </c>
       <c r="H171" s="5" t="s">
-        <v>1206</v>
-[...3 lines deleted...]
-      </c>
+        <v>1208</v>
+      </c>
+      <c r="I171" s="5"/>
       <c r="J171" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K171" s="5" t="s">
-        <v>1208</v>
+        <v>1209</v>
       </c>
       <c r="L171" s="6" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="M171" s="5" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="5" t="s">
-        <v>1211</v>
+        <v>1212</v>
       </c>
       <c r="B172" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C172" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D172" s="5" t="s">
-        <v>706</v>
-[...4 lines deleted...]
-        </is>
+        <v>714</v>
+      </c>
+      <c r="E172" s="5" t="s">
+        <v>27</v>
       </c>
       <c r="F172" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G172" s="5" t="s">
-        <v>1212</v>
+        <v>1213</v>
       </c>
       <c r="H172" s="5" t="s">
-        <v>1213</v>
+        <v>1214</v>
       </c>
       <c r="I172" s="5" t="s">
-        <v>1214</v>
+        <v>1215</v>
       </c>
       <c r="J172" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K172" s="5" t="s">
-        <v>1215</v>
+        <v>1216</v>
       </c>
       <c r="L172" s="6" t="s">
-        <v>1216</v>
+        <v>1217</v>
       </c>
       <c r="M172" s="5" t="s">
-        <v>1217</v>
+        <v>1218</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="5" t="s">
-        <v>1218</v>
+        <v>1219</v>
       </c>
       <c r="B173" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C173" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D173" s="5" t="s">
-        <v>706</v>
+        <v>714</v>
       </c>
       <c r="E173" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F173" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G173" s="5" t="s">
-        <v>708</v>
+        <v>1220</v>
       </c>
       <c r="H173" s="5" t="s">
-        <v>1219</v>
+        <v>1221</v>
       </c>
       <c r="I173" s="5" t="s">
-        <v>1220</v>
+        <v>1222</v>
       </c>
       <c r="J173" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K173" s="5" t="s">
-        <v>1221</v>
+        <v>1223</v>
       </c>
       <c r="L173" s="6" t="s">
-        <v>1222</v>
+        <v>1224</v>
       </c>
       <c r="M173" s="5" t="s">
-        <v>1223</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="5" t="s">
-        <v>1224</v>
+        <v>1226</v>
       </c>
       <c r="B174" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C174" s="5" t="s">
-        <v>196</v>
+        <v>94</v>
       </c>
       <c r="D174" s="5" t="s">
-        <v>15</v>
+        <v>714</v>
       </c>
       <c r="E174" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F174" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="F174" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G174" s="5" t="s">
+        <v>716</v>
       </c>
       <c r="H174" s="5" t="s">
-        <v>1226</v>
+        <v>1227</v>
       </c>
       <c r="I174" s="5" t="s">
-        <v>1227</v>
+        <v>1228</v>
       </c>
       <c r="J174" s="5" t="s">
-        <v>1228</v>
+        <v>719</v>
       </c>
       <c r="K174" s="5" t="s">
         <v>1229</v>
       </c>
       <c r="L174" s="6" t="s">
         <v>1230</v>
       </c>
       <c r="M174" s="5" t="s">
         <v>1231</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="5" t="s">
         <v>1232</v>
       </c>
       <c r="B175" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C175" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="D175" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E175" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F175" s="5" t="s">
         <v>1233</v>
       </c>
-      <c r="D175" s="5" t="s">
+      <c r="G175" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H175" s="5" t="s">
         <v>1234</v>
       </c>
-      <c r="E175" s="5" t="s">
+      <c r="I175" s="5" t="s">
         <v>1235</v>
       </c>
-      <c r="F175" s="5" t="s">
+      <c r="J175" s="5" t="s">
         <v>1236</v>
       </c>
-      <c r="G175" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H175" s="5" t="s">
+      <c r="K175" s="5" t="s">
         <v>1237</v>
       </c>
-      <c r="I175" s="5" t="s">
+      <c r="L175" s="6" t="s">
         <v>1238</v>
       </c>
-      <c r="J175" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K175" s="5" t="s">
+      <c r="M175" s="5" t="s">
         <v>1239</v>
-      </c>
-[...4 lines deleted...]
-        <v>1241</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="5" t="s">
+        <v>1240</v>
+      </c>
+      <c r="B176" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C176" s="5" t="s">
+        <v>1241</v>
+      </c>
+      <c r="D176" s="5" t="s">
         <v>1242</v>
       </c>
-      <c r="B176" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C176" s="5" t="s">
+      <c r="E176" s="5" t="s">
         <v>1243</v>
       </c>
-      <c r="D176" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E176" s="5" t="s">
+      <c r="F176" s="5" t="s">
         <v>1244</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="G176" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H176" s="5" t="s">
         <v>1245</v>
       </c>
       <c r="I176" s="5" t="s">
         <v>1246</v>
       </c>
       <c r="J176" s="5" t="s">
+        <v>413</v>
+      </c>
+      <c r="K176" s="5" t="s">
         <v>1247</v>
       </c>
-      <c r="K176" s="5" t="s">
+      <c r="L176" s="6" t="s">
         <v>1248</v>
       </c>
-      <c r="L176" s="6" t="s">
+      <c r="M176" s="5" t="s">
         <v>1249</v>
-      </c>
-[...1 lines deleted...]
-        <v>1250</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="5" t="s">
+        <v>1250</v>
+      </c>
+      <c r="B177" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C177" s="5" t="s">
         <v>1251</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
       <c r="D177" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E177" s="5" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>779</v>
+        <v>1252</v>
+      </c>
+      <c r="F177" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G177" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H177" s="5" t="s">
-        <v>1252</v>
+        <v>1253</v>
       </c>
       <c r="I177" s="5" t="s">
-        <v>1253</v>
+        <v>1254</v>
       </c>
       <c r="J177" s="5" t="s">
-        <v>1254</v>
+        <v>1255</v>
       </c>
       <c r="K177" s="5" t="s">
-        <v>1255</v>
+        <v>1256</v>
       </c>
       <c r="L177" s="6" t="s">
-        <v>1256</v>
+        <v>1257</v>
       </c>
       <c r="M177" s="5" t="s">
-        <v>1257</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="5" t="s">
-        <v>1258</v>
+        <v>1259</v>
       </c>
       <c r="B178" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C178" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D178" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E178" s="5" t="s">
         <v>27</v>
       </c>
       <c r="F178" s="5" t="s">
-        <v>779</v>
+        <v>787</v>
       </c>
       <c r="G178" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H178" s="5" t="s">
-        <v>1259</v>
+        <v>1260</v>
       </c>
       <c r="I178" s="5" t="s">
-        <v>1260</v>
+        <v>1261</v>
       </c>
       <c r="J178" s="5" t="s">
-        <v>1261</v>
+        <v>1262</v>
       </c>
       <c r="K178" s="5" t="s">
-        <v>1262</v>
+        <v>1263</v>
       </c>
       <c r="L178" s="6" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="M178" s="5" t="s">
-        <v>1264</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="5" t="s">
-        <v>1258</v>
+        <v>1266</v>
       </c>
       <c r="B179" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C179" s="5" t="s">
-        <v>94</v>
+        <v>15</v>
       </c>
       <c r="D179" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E179" s="5" t="s">
-        <v>909</v>
+        <v>27</v>
       </c>
       <c r="F179" s="5" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>1265</v>
+        <v>787</v>
+      </c>
+      <c r="G179" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H179" s="5" t="s">
-        <v>1266</v>
+        <v>1267</v>
       </c>
       <c r="I179" s="5" t="s">
-        <v>1267</v>
+        <v>1268</v>
       </c>
       <c r="J179" s="5" t="s">
-        <v>405</v>
+        <v>1269</v>
       </c>
       <c r="K179" s="5" t="s">
-        <v>1268</v>
+        <v>1270</v>
       </c>
       <c r="L179" s="6" t="s">
-        <v>1269</v>
+        <v>1271</v>
       </c>
       <c r="M179" s="5" t="s">
-        <v>1270</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="5" t="s">
-        <v>1271</v>
+        <v>1266</v>
       </c>
       <c r="B180" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C180" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="D180" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D180" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E180" s="5" t="s">
-        <v>1272</v>
+        <v>917</v>
       </c>
       <c r="F180" s="5" t="s">
-        <v>779</v>
-[...4 lines deleted...]
-        </is>
+        <v>27</v>
+      </c>
+      <c r="G180" s="5" t="s">
+        <v>1273</v>
       </c>
       <c r="H180" s="5" t="s">
-        <v>1273</v>
+        <v>1274</v>
       </c>
       <c r="I180" s="5" t="s">
-        <v>1274</v>
+        <v>1275</v>
       </c>
       <c r="J180" s="5" t="s">
-        <v>1275</v>
+        <v>413</v>
       </c>
       <c r="K180" s="5" t="s">
         <v>1276</v>
       </c>
       <c r="L180" s="6" t="s">
         <v>1277</v>
       </c>
       <c r="M180" s="5" t="s">
         <v>1278</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="5" t="s">
         <v>1279</v>
       </c>
       <c r="B181" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C181" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D181" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E181" s="5" t="s">
-        <v>744</v>
+        <v>1280</v>
       </c>
       <c r="F181" s="5" t="s">
-        <v>779</v>
+        <v>787</v>
       </c>
       <c r="G181" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H181" s="5" t="s">
-        <v>1280</v>
+        <v>1281</v>
       </c>
       <c r="I181" s="5" t="s">
-        <v>1281</v>
+        <v>1282</v>
       </c>
       <c r="J181" s="5" t="s">
-        <v>1282</v>
+        <v>1283</v>
       </c>
       <c r="K181" s="5" t="s">
-        <v>1283</v>
+        <v>1284</v>
       </c>
       <c r="L181" s="6" t="s">
-        <v>1284</v>
+        <v>1285</v>
       </c>
       <c r="M181" s="5" t="s">
-        <v>1285</v>
+        <v>1286</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="5" t="s">
-        <v>1286</v>
+        <v>1287</v>
       </c>
       <c r="B182" s="5" t="s">
-        <v>166</v>
+        <v>14</v>
       </c>
       <c r="C182" s="5" t="s">
-        <v>1287</v>
+        <v>15</v>
       </c>
       <c r="D182" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E182" s="5" t="s">
+        <v>752</v>
+      </c>
+      <c r="F182" s="5" t="s">
+        <v>787</v>
+      </c>
+      <c r="G182" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H182" s="5" t="s">
         <v>1288</v>
-      </c>
-[...9 lines deleted...]
-        </is>
       </c>
       <c r="I182" s="5" t="s">
         <v>1289</v>
       </c>
       <c r="J182" s="5" t="s">
-        <v>405</v>
+        <v>1290</v>
       </c>
       <c r="K182" s="5" t="s">
-        <v>1290</v>
+        <v>1291</v>
       </c>
       <c r="L182" s="6" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
       <c r="M182" s="5" t="s">
-        <v>1292</v>
+        <v>1293</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="5" t="s">
-        <v>1293</v>
+        <v>1294</v>
       </c>
       <c r="B183" s="5" t="s">
-        <v>14</v>
+        <v>166</v>
       </c>
       <c r="C183" s="5" t="s">
-        <v>94</v>
+        <v>1295</v>
       </c>
       <c r="D183" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E183" s="5" t="s">
-        <v>428</v>
+        <v>1296</v>
       </c>
       <c r="F183" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G183" s="5" t="s">
-        <v>1294</v>
-[...2 lines deleted...]
-        <v>706</v>
+        <v>1296</v>
+      </c>
+      <c r="H183" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I183" s="5" t="s">
-        <v>1295</v>
+        <v>1297</v>
       </c>
       <c r="J183" s="5" t="s">
-        <v>405</v>
+        <v>413</v>
       </c>
       <c r="K183" s="5" t="s">
-        <v>1296</v>
+        <v>1298</v>
       </c>
       <c r="L183" s="6" t="s">
-        <v>1297</v>
+        <v>1299</v>
       </c>
       <c r="M183" s="5" t="s">
-        <v>1298</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="5" t="s">
-        <v>1299</v>
+        <v>1301</v>
       </c>
       <c r="B184" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C184" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D184" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E184" s="5" t="s">
-        <v>1300</v>
+        <v>436</v>
       </c>
       <c r="F184" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="G184" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G184" s="5" t="s">
+        <v>1302</v>
       </c>
       <c r="H184" s="5" t="s">
-        <v>1301</v>
+        <v>714</v>
       </c>
       <c r="I184" s="5" t="s">
-        <v>1302</v>
+        <v>1303</v>
       </c>
       <c r="J184" s="5" t="s">
-        <v>1303</v>
+        <v>413</v>
       </c>
       <c r="K184" s="5" t="s">
         <v>1304</v>
       </c>
       <c r="L184" s="6" t="s">
         <v>1305</v>
       </c>
       <c r="M184" s="5" t="s">
         <v>1306</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="5" t="s">
         <v>1307</v>
       </c>
       <c r="B185" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C185" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D185" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E185" s="5" t="s">
-        <v>394</v>
+        <v>1308</v>
       </c>
       <c r="F185" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="G185" s="5" t="s">
-        <v>1308</v>
+      <c r="G185" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H185" s="5" t="s">
         <v>1309</v>
       </c>
-      <c r="I185" s="5"/>
+      <c r="I185" s="5" t="s">
+        <v>1310</v>
+      </c>
       <c r="J185" s="5" t="s">
-        <v>405</v>
+        <v>1311</v>
       </c>
       <c r="K185" s="5" t="s">
-        <v>1310</v>
+        <v>1312</v>
       </c>
       <c r="L185" s="6" t="s">
-        <v>1311</v>
+        <v>1313</v>
       </c>
       <c r="M185" s="5" t="s">
-        <v>1312</v>
+        <v>1314</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="5" t="s">
-        <v>1313</v>
+        <v>1315</v>
       </c>
       <c r="B186" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C186" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D186" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E186" s="5" t="s">
         <v>394</v>
       </c>
       <c r="F186" s="5" t="s">
-        <v>1314</v>
+        <v>27</v>
       </c>
       <c r="G186" s="5" t="s">
-        <v>1315</v>
+        <v>1316</v>
       </c>
       <c r="H186" s="5" t="s">
-        <v>1316</v>
-[...1 lines deleted...]
-      <c r="I186" s="5" t="s">
         <v>1317</v>
       </c>
+      <c r="I186" s="5"/>
       <c r="J186" s="5" t="s">
-        <v>405</v>
+        <v>413</v>
       </c>
       <c r="K186" s="5" t="s">
         <v>1318</v>
       </c>
       <c r="L186" s="6" t="s">
         <v>1319</v>
       </c>
       <c r="M186" s="5" t="s">
         <v>1320</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="5" t="s">
         <v>1321</v>
       </c>
       <c r="B187" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C187" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D187" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E187" s="5" t="inlineStr">
-[...12 lines deleted...]
-        </is>
+      <c r="E187" s="5" t="s">
+        <v>394</v>
+      </c>
+      <c r="F187" s="5" t="s">
+        <v>1322</v>
+      </c>
+      <c r="G187" s="5" t="s">
+        <v>1323</v>
       </c>
       <c r="H187" s="5" t="s">
-        <v>1322</v>
+        <v>1324</v>
       </c>
       <c r="I187" s="5" t="s">
-        <v>1323</v>
+        <v>1325</v>
       </c>
       <c r="J187" s="5" t="s">
-        <v>1324</v>
+        <v>413</v>
       </c>
       <c r="K187" s="5" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="L187" s="6" t="s">
-        <v>1326</v>
+        <v>1327</v>
       </c>
       <c r="M187" s="5" t="s">
-        <v>1327</v>
+        <v>1328</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="5" t="s">
-        <v>1328</v>
+        <v>1329</v>
       </c>
       <c r="B188" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C188" s="5" t="s">
-        <v>1329</v>
+        <v>94</v>
       </c>
       <c r="D188" s="5" t="s">
-        <v>706</v>
-[...2 lines deleted...]
-        <v>707</v>
+        <v>15</v>
+      </c>
+      <c r="E188" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F188" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G188" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H188" s="5" t="s">
         <v>1330</v>
       </c>
       <c r="I188" s="5" t="s">
         <v>1331</v>
       </c>
       <c r="J188" s="5" t="s">
-        <v>711</v>
+        <v>1332</v>
       </c>
       <c r="K188" s="5" t="s">
-        <v>1332</v>
+        <v>1333</v>
       </c>
       <c r="L188" s="6" t="s">
-        <v>1333</v>
+        <v>1334</v>
       </c>
       <c r="M188" s="5" t="s">
-        <v>1334</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="5" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
       <c r="B189" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C189" s="5" t="s">
-        <v>94</v>
+        <v>1337</v>
       </c>
       <c r="D189" s="5" t="s">
-        <v>706</v>
-[...4 lines deleted...]
-        </is>
+        <v>714</v>
+      </c>
+      <c r="E189" s="5" t="s">
+        <v>715</v>
       </c>
       <c r="F189" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G189" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H189" s="5" t="s">
-        <v>1336</v>
+        <v>1338</v>
       </c>
       <c r="I189" s="5" t="s">
-        <v>1337</v>
+        <v>1339</v>
       </c>
       <c r="J189" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K189" s="5" t="s">
-        <v>1338</v>
+        <v>1340</v>
       </c>
       <c r="L189" s="6" t="s">
-        <v>1339</v>
+        <v>1341</v>
       </c>
       <c r="M189" s="5" t="s">
-        <v>1340</v>
+        <v>1342</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="5" t="s">
-        <v>1341</v>
+        <v>1343</v>
       </c>
       <c r="B190" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C190" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D190" s="5" t="s">
-        <v>706</v>
+        <v>714</v>
       </c>
       <c r="E190" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F190" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G190" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H190" s="5" t="s">
-        <v>1342</v>
-[...1 lines deleted...]
-      <c r="I190" s="5"/>
+        <v>1344</v>
+      </c>
+      <c r="I190" s="5" t="s">
+        <v>1345</v>
+      </c>
       <c r="J190" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K190" s="5" t="s">
-        <v>1343</v>
+        <v>1346</v>
       </c>
       <c r="L190" s="6" t="s">
-        <v>1344</v>
+        <v>1347</v>
       </c>
       <c r="M190" s="5" t="s">
-        <v>1345</v>
+        <v>1348</v>
       </c>
     </row>
     <row r="191">
-      <c r="A191" s="5" t="n">
+      <c r="A191" s="5" t="s">
+        <v>1349</v>
+      </c>
+      <c r="B191" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C191" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="D191" s="5" t="s">
+        <v>714</v>
+      </c>
+      <c r="E191" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F191" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G191" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H191" s="5" t="s">
+        <v>1350</v>
+      </c>
+      <c r="I191" s="5"/>
+      <c r="J191" s="5" t="s">
+        <v>719</v>
+      </c>
+      <c r="K191" s="5" t="s">
+        <v>1351</v>
+      </c>
+      <c r="L191" s="6" t="s">
+        <v>1352</v>
+      </c>
+      <c r="M191" s="5" t="s">
+        <v>1353</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" s="5" t="n">
         <v>1899</v>
       </c>
-      <c r="B191" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C191" s="5" t="s">
+      <c r="B192" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C192" s="5" t="s">
         <v>196</v>
-      </c>
-[...45 lines deleted...]
-        <v>1353</v>
       </c>
       <c r="D192" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E192" s="5" t="s">
+      <c r="E192" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F192" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G192" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H192" s="5" t="s">
         <v>1354</v>
       </c>
-      <c r="F192" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H192" s="5" t="s">
+      <c r="I192" s="5" t="s">
         <v>1355</v>
       </c>
-      <c r="I192" s="5" t="s">
+      <c r="J192" s="5" t="s">
         <v>1356</v>
       </c>
-      <c r="J192" s="5" t="s">
+      <c r="K192" s="5" t="s">
         <v>1357</v>
       </c>
-      <c r="K192" s="5" t="s">
+      <c r="L192" s="6" t="s">
         <v>1358</v>
       </c>
-      <c r="L192" s="6" t="s">
+      <c r="M192" s="5" t="s">
         <v>1359</v>
-      </c>
-[...1 lines deleted...]
-        <v>1360</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="5" t="s">
+        <v>1360</v>
+      </c>
+      <c r="B193" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C193" s="5" t="s">
         <v>1361</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
       <c r="D193" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E193" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E193" s="5" t="s">
+        <v>1362</v>
       </c>
       <c r="F193" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G193" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H193" s="5" t="s">
-        <v>1362</v>
+        <v>1363</v>
       </c>
       <c r="I193" s="5" t="s">
-        <v>1363</v>
+        <v>1364</v>
       </c>
       <c r="J193" s="5" t="s">
-        <v>1364</v>
+        <v>1365</v>
       </c>
       <c r="K193" s="5" t="s">
-        <v>1365</v>
+        <v>1366</v>
       </c>
       <c r="L193" s="6" t="s">
-        <v>1366</v>
+        <v>1367</v>
       </c>
       <c r="M193" s="5" t="s">
-        <v>1367</v>
+        <v>1368</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="5" t="s">
-        <v>1368</v>
+        <v>1369</v>
       </c>
       <c r="B194" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C194" s="5" t="s">
-        <v>318</v>
+        <v>103</v>
       </c>
       <c r="D194" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E194" s="5" t="s">
-        <v>1369</v>
+      <c r="E194" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F194" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G194" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H194" s="5" t="s">
         <v>1370</v>
       </c>
       <c r="I194" s="5" t="s">
         <v>1371</v>
       </c>
       <c r="J194" s="5" t="s">
         <v>1372</v>
       </c>
       <c r="K194" s="5" t="s">
         <v>1373</v>
       </c>
       <c r="L194" s="6" t="s">
         <v>1374</v>
       </c>
       <c r="M194" s="5" t="s">
         <v>1375</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="5" t="s">
         <v>1376</v>
       </c>
       <c r="B195" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C195" s="5" t="s">
-        <v>936</v>
+        <v>318</v>
       </c>
       <c r="D195" s="5" t="s">
-        <v>706</v>
+        <v>15</v>
       </c>
       <c r="E195" s="5" t="s">
-        <v>707</v>
-[...4 lines deleted...]
-      <c r="G195" s="5" t="s">
         <v>1377</v>
+      </c>
+      <c r="F195" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G195" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H195" s="5" t="s">
         <v>1378</v>
       </c>
       <c r="I195" s="5" t="s">
         <v>1379</v>
       </c>
       <c r="J195" s="5" t="s">
-        <v>711</v>
+        <v>1380</v>
       </c>
       <c r="K195" s="5" t="s">
-        <v>1380</v>
+        <v>1381</v>
       </c>
       <c r="L195" s="6" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
       <c r="M195" s="5" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="5" t="s">
-        <v>1383</v>
+        <v>1384</v>
       </c>
       <c r="B196" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C196" s="5" t="s">
-        <v>196</v>
+        <v>944</v>
       </c>
       <c r="D196" s="5" t="s">
-        <v>15</v>
+        <v>714</v>
       </c>
       <c r="E196" s="5" t="s">
-        <v>1384</v>
-[...9 lines deleted...]
-        </is>
+        <v>715</v>
+      </c>
+      <c r="F196" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="G196" s="5" t="s">
+        <v>1385</v>
       </c>
       <c r="H196" s="5" t="s">
-        <v>1385</v>
+        <v>1386</v>
       </c>
       <c r="I196" s="5" t="s">
-        <v>1386</v>
+        <v>1387</v>
       </c>
       <c r="J196" s="5" t="s">
-        <v>1387</v>
+        <v>719</v>
       </c>
       <c r="K196" s="5" t="s">
         <v>1388</v>
       </c>
       <c r="L196" s="6" t="s">
         <v>1389</v>
       </c>
       <c r="M196" s="5" t="s">
         <v>1390</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="5" t="s">
         <v>1391</v>
       </c>
       <c r="B197" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C197" s="5" t="s">
-        <v>936</v>
+        <v>196</v>
       </c>
       <c r="D197" s="5" t="s">
-        <v>937</v>
+        <v>15</v>
       </c>
       <c r="E197" s="5" t="s">
-        <v>707</v>
-[...2 lines deleted...]
-        <v>129</v>
+        <v>1392</v>
+      </c>
+      <c r="F197" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G197" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H197" s="5" t="s">
-        <v>1392</v>
+        <v>1393</v>
       </c>
       <c r="I197" s="5" t="s">
-        <v>1393</v>
+        <v>1394</v>
       </c>
       <c r="J197" s="5" t="s">
-        <v>1394</v>
+        <v>1395</v>
       </c>
       <c r="K197" s="5" t="s">
-        <v>1395</v>
+        <v>1396</v>
       </c>
       <c r="L197" s="6" t="s">
-        <v>1396</v>
+        <v>1397</v>
       </c>
       <c r="M197" s="5" t="s">
-        <v>1397</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="5" t="s">
-        <v>1398</v>
+        <v>1399</v>
       </c>
       <c r="B198" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C198" s="5" t="s">
-        <v>103</v>
+        <v>944</v>
       </c>
       <c r="D198" s="5" t="s">
-        <v>94</v>
+        <v>945</v>
       </c>
       <c r="E198" s="5" t="s">
+        <v>715</v>
+      </c>
+      <c r="F198" s="5" t="s">
         <v>129</v>
       </c>
-      <c r="F198" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="G198" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H198" s="5" t="s">
-        <v>1399</v>
+        <v>1400</v>
       </c>
       <c r="I198" s="5" t="s">
-        <v>1400</v>
+        <v>1401</v>
       </c>
       <c r="J198" s="5" t="s">
-        <v>405</v>
+        <v>1402</v>
       </c>
       <c r="K198" s="5" t="s">
-        <v>1401</v>
+        <v>1403</v>
       </c>
       <c r="L198" s="6" t="s">
-        <v>1402</v>
+        <v>1404</v>
       </c>
       <c r="M198" s="5" t="s">
-        <v>1403</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="5" t="s">
-        <v>1404</v>
+        <v>1406</v>
       </c>
       <c r="B199" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C199" s="5" t="s">
-        <v>706</v>
+        <v>103</v>
       </c>
       <c r="D199" s="5" t="s">
         <v>94</v>
       </c>
       <c r="E199" s="5" t="s">
         <v>129</v>
       </c>
-      <c r="F199" s="5" t="s">
-        <v>27</v>
+      <c r="F199" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G199" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H199" s="5" t="s">
-        <v>1405</v>
+        <v>1407</v>
       </c>
       <c r="I199" s="5" t="s">
-        <v>1406</v>
+        <v>1408</v>
       </c>
       <c r="J199" s="5" t="s">
-        <v>711</v>
+        <v>413</v>
       </c>
       <c r="K199" s="5" t="s">
-        <v>1407</v>
+        <v>1409</v>
       </c>
       <c r="L199" s="6" t="s">
-        <v>1408</v>
+        <v>1410</v>
       </c>
       <c r="M199" s="5" t="s">
-        <v>1409</v>
+        <v>1411</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="5" t="s">
-        <v>1410</v>
+        <v>1412</v>
       </c>
       <c r="B200" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C200" s="5" t="s">
-        <v>196</v>
+        <v>714</v>
       </c>
       <c r="D200" s="5" t="s">
-        <v>15</v>
+        <v>94</v>
       </c>
       <c r="E200" s="5" t="s">
-        <v>1411</v>
-[...4 lines deleted...]
-        </is>
+        <v>129</v>
+      </c>
+      <c r="F200" s="5" t="s">
+        <v>27</v>
       </c>
       <c r="G200" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H200" s="5" t="s">
-        <v>1412</v>
+        <v>1413</v>
       </c>
       <c r="I200" s="5" t="s">
-        <v>1413</v>
+        <v>1414</v>
       </c>
       <c r="J200" s="5" t="s">
-        <v>1414</v>
+        <v>719</v>
       </c>
       <c r="K200" s="5" t="s">
         <v>1415</v>
       </c>
       <c r="L200" s="6" t="s">
         <v>1416</v>
       </c>
       <c r="M200" s="5" t="s">
         <v>1417</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="5" t="s">
         <v>1418</v>
       </c>
       <c r="B201" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C201" s="5" t="s">
-        <v>706</v>
+        <v>196</v>
       </c>
       <c r="D201" s="5" t="s">
-        <v>94</v>
+        <v>15</v>
       </c>
       <c r="E201" s="5" t="s">
-        <v>707</v>
+        <v>1419</v>
       </c>
       <c r="F201" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G201" s="5" t="s">
-        <v>1419</v>
+      <c r="G201" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H201" s="5" t="s">
         <v>1420</v>
       </c>
       <c r="I201" s="5" t="s">
         <v>1421</v>
       </c>
       <c r="J201" s="5" t="s">
-        <v>711</v>
+        <v>1422</v>
       </c>
       <c r="K201" s="5" t="s">
-        <v>1422</v>
+        <v>1423</v>
       </c>
       <c r="L201" s="6" t="s">
-        <v>1423</v>
+        <v>1424</v>
       </c>
       <c r="M201" s="5" t="s">
-        <v>1424</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="5" t="s">
-        <v>1425</v>
+        <v>1426</v>
       </c>
       <c r="B202" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C202" s="5" t="s">
-        <v>706</v>
+        <v>714</v>
       </c>
       <c r="D202" s="5" t="s">
         <v>94</v>
       </c>
       <c r="E202" s="5" t="s">
-        <v>707</v>
+        <v>715</v>
       </c>
       <c r="F202" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G202" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G202" s="5" t="s">
+        <v>1427</v>
       </c>
       <c r="H202" s="5" t="s">
-        <v>1426</v>
+        <v>1428</v>
       </c>
       <c r="I202" s="5" t="s">
-        <v>1427</v>
+        <v>1429</v>
       </c>
       <c r="J202" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K202" s="5" t="s">
-        <v>1428</v>
+        <v>1430</v>
       </c>
       <c r="L202" s="6" t="s">
-        <v>1429</v>
+        <v>1431</v>
       </c>
       <c r="M202" s="5" t="s">
-        <v>1430</v>
+        <v>1432</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="5" t="s">
-        <v>1431</v>
+        <v>1433</v>
       </c>
       <c r="B203" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C203" s="5" t="s">
+        <v>714</v>
+      </c>
+      <c r="D203" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="D203" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E203" s="5" t="s">
-        <v>27</v>
+        <v>715</v>
       </c>
       <c r="F203" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G203" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H203" s="5" t="s">
-        <v>1432</v>
+        <v>1434</v>
       </c>
       <c r="I203" s="5" t="s">
-        <v>1433</v>
+        <v>1435</v>
       </c>
       <c r="J203" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K203" s="5" t="s">
-        <v>1434</v>
+        <v>1436</v>
       </c>
       <c r="L203" s="6" t="s">
-        <v>1435</v>
+        <v>1437</v>
       </c>
       <c r="M203" s="5" t="s">
-        <v>1436</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="5" t="s">
-        <v>1437</v>
+        <v>1439</v>
       </c>
       <c r="B204" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C204" s="5" t="s">
-        <v>706</v>
+        <v>94</v>
       </c>
       <c r="D204" s="5" t="s">
-        <v>94</v>
+        <v>714</v>
       </c>
       <c r="E204" s="5" t="s">
-        <v>707</v>
-[...1 lines deleted...]
-      <c r="F204" s="5" t="s">
         <v>27</v>
       </c>
+      <c r="F204" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="G204" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H204" s="5" t="s">
-        <v>1438</v>
+        <v>1440</v>
       </c>
       <c r="I204" s="5" t="s">
-        <v>1439</v>
+        <v>1441</v>
       </c>
       <c r="J204" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K204" s="5" t="s">
-        <v>1440</v>
+        <v>1442</v>
       </c>
       <c r="L204" s="6" t="s">
-        <v>1441</v>
+        <v>1443</v>
       </c>
       <c r="M204" s="5" t="s">
-        <v>1442</v>
+        <v>1444</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="5" t="s">
-        <v>1443</v>
+        <v>1445</v>
       </c>
       <c r="B205" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C205" s="5" t="s">
-        <v>706</v>
+        <v>714</v>
       </c>
       <c r="D205" s="5" t="s">
         <v>94</v>
       </c>
       <c r="E205" s="5" t="s">
-        <v>707</v>
+        <v>715</v>
       </c>
       <c r="F205" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G205" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H205" s="5" t="s">
-        <v>1444</v>
+        <v>1446</v>
       </c>
       <c r="I205" s="5" t="s">
-        <v>1445</v>
+        <v>1447</v>
       </c>
       <c r="J205" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K205" s="5" t="s">
-        <v>1446</v>
+        <v>1448</v>
       </c>
       <c r="L205" s="6" t="s">
-        <v>1447</v>
+        <v>1449</v>
       </c>
       <c r="M205" s="5" t="s">
-        <v>1448</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="5" t="s">
-        <v>1449</v>
+        <v>1451</v>
       </c>
       <c r="B206" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C206" s="5" t="s">
-        <v>706</v>
+        <v>714</v>
       </c>
       <c r="D206" s="5" t="s">
         <v>94</v>
       </c>
       <c r="E206" s="5" t="s">
-        <v>707</v>
+        <v>715</v>
       </c>
       <c r="F206" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G206" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H206" s="5" t="s">
-        <v>1450</v>
+        <v>1452</v>
       </c>
       <c r="I206" s="5" t="s">
-        <v>1451</v>
+        <v>1453</v>
       </c>
       <c r="J206" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K206" s="5" t="s">
-        <v>1452</v>
+        <v>1454</v>
       </c>
       <c r="L206" s="6" t="s">
-        <v>1453</v>
+        <v>1455</v>
       </c>
       <c r="M206" s="5" t="s">
-        <v>1454</v>
+        <v>1456</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="5" t="s">
-        <v>1455</v>
+        <v>1457</v>
       </c>
       <c r="B207" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C207" s="5" t="s">
-        <v>706</v>
+        <v>16</v>
       </c>
       <c r="D207" s="5" t="s">
-        <v>94</v>
+        <v>1065</v>
       </c>
       <c r="E207" s="5" t="s">
-        <v>707</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>1007</v>
+      </c>
+      <c r="F207" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G207" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H207" s="5" t="s">
-        <v>1456</v>
+        <v>1458</v>
       </c>
       <c r="I207" s="5" t="s">
-        <v>1457</v>
+        <v>1459</v>
       </c>
       <c r="J207" s="5" t="s">
-        <v>711</v>
+        <v>1460</v>
       </c>
       <c r="K207" s="5" t="s">
-        <v>1458</v>
+        <v>1461</v>
       </c>
       <c r="L207" s="6" t="s">
-        <v>1459</v>
+        <v>1462</v>
       </c>
       <c r="M207" s="5" t="s">
-        <v>1460</v>
+        <v>1463</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="5" t="s">
-        <v>1461</v>
+        <v>1464</v>
       </c>
       <c r="B208" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C208" s="5" t="s">
+        <v>714</v>
+      </c>
+      <c r="D208" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="D208" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E208" s="5" t="s">
+        <v>715</v>
+      </c>
+      <c r="F208" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="F208" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="G208" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H208" s="5" t="s">
-        <v>1462</v>
+        <v>1465</v>
       </c>
       <c r="I208" s="5" t="s">
-        <v>1463</v>
+        <v>1466</v>
       </c>
       <c r="J208" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K208" s="5" t="s">
-        <v>1464</v>
+        <v>1467</v>
       </c>
       <c r="L208" s="6" t="s">
-        <v>1465</v>
+        <v>1468</v>
       </c>
       <c r="M208" s="5" t="s">
-        <v>1466</v>
+        <v>1469</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="5" t="s">
-        <v>1461</v>
+        <v>1470</v>
       </c>
       <c r="B209" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C209" s="5" t="s">
-        <v>706</v>
+        <v>714</v>
       </c>
       <c r="D209" s="5" t="s">
         <v>94</v>
       </c>
       <c r="E209" s="5" t="s">
-        <v>707</v>
+        <v>715</v>
       </c>
       <c r="F209" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G209" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H209" s="5" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="I209" s="5" t="s">
-        <v>1468</v>
+        <v>1472</v>
       </c>
       <c r="J209" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K209" s="5" t="s">
-        <v>1469</v>
+        <v>1473</v>
       </c>
       <c r="L209" s="6" t="s">
-        <v>1470</v>
+        <v>1474</v>
       </c>
       <c r="M209" s="5" t="s">
-        <v>1471</v>
+        <v>1475</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="5" t="s">
-        <v>1472</v>
+        <v>1476</v>
       </c>
       <c r="B210" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C210" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D210" s="5" t="s">
-        <v>706</v>
-[...4 lines deleted...]
-        </is>
+        <v>714</v>
+      </c>
+      <c r="E210" s="5" t="s">
+        <v>27</v>
       </c>
       <c r="F210" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G210" s="5" t="s">
-        <v>1473</v>
+      <c r="G210" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H210" s="5" t="s">
-        <v>1474</v>
+        <v>1477</v>
       </c>
       <c r="I210" s="5" t="s">
-        <v>1475</v>
+        <v>1478</v>
       </c>
       <c r="J210" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K210" s="5" t="s">
-        <v>1476</v>
+        <v>1479</v>
       </c>
       <c r="L210" s="6" t="s">
-        <v>1477</v>
+        <v>1480</v>
       </c>
       <c r="M210" s="5" t="s">
-        <v>1478</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="5" t="s">
-        <v>1479</v>
+        <v>1476</v>
       </c>
       <c r="B211" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C211" s="5" t="s">
-        <v>706</v>
+        <v>714</v>
       </c>
       <c r="D211" s="5" t="s">
         <v>94</v>
       </c>
       <c r="E211" s="5" t="s">
-        <v>707</v>
-[...4 lines deleted...]
-        </is>
+        <v>715</v>
+      </c>
+      <c r="F211" s="5" t="s">
+        <v>27</v>
       </c>
       <c r="G211" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H211" s="5" t="s">
-        <v>1480</v>
+        <v>1482</v>
       </c>
       <c r="I211" s="5" t="s">
-        <v>1481</v>
+        <v>1483</v>
       </c>
       <c r="J211" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K211" s="5" t="s">
-        <v>1482</v>
+        <v>1484</v>
       </c>
       <c r="L211" s="6" t="s">
-        <v>1483</v>
+        <v>1485</v>
       </c>
       <c r="M211" s="5" t="s">
-        <v>1484</v>
+        <v>1486</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="5" t="s">
-        <v>1479</v>
+        <v>1487</v>
       </c>
       <c r="B212" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C212" s="5" t="s">
-        <v>196</v>
+        <v>94</v>
       </c>
       <c r="D212" s="5" t="s">
-        <v>15</v>
+        <v>714</v>
       </c>
       <c r="E212" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F212" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G212" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G212" s="5" t="s">
+        <v>1488</v>
       </c>
       <c r="H212" s="5" t="s">
-        <v>1485</v>
+        <v>1489</v>
       </c>
       <c r="I212" s="5" t="s">
-        <v>1486</v>
+        <v>1490</v>
       </c>
       <c r="J212" s="5" t="s">
-        <v>1487</v>
+        <v>719</v>
       </c>
       <c r="K212" s="5" t="s">
-        <v>1488</v>
+        <v>1491</v>
       </c>
       <c r="L212" s="6" t="s">
-        <v>1489</v>
+        <v>1492</v>
       </c>
       <c r="M212" s="5" t="s">
-        <v>1490</v>
+        <v>1493</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="5" t="s">
-        <v>1491</v>
+        <v>1494</v>
       </c>
       <c r="B213" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C213" s="5" t="s">
-        <v>706</v>
+        <v>714</v>
       </c>
       <c r="D213" s="5" t="s">
         <v>94</v>
       </c>
       <c r="E213" s="5" t="s">
-        <v>707</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>715</v>
+      </c>
+      <c r="F213" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G213" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H213" s="5" t="s">
-        <v>1492</v>
+        <v>1495</v>
       </c>
       <c r="I213" s="5" t="s">
-        <v>1493</v>
+        <v>1496</v>
       </c>
       <c r="J213" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K213" s="5" t="s">
-        <v>1494</v>
+        <v>1497</v>
       </c>
       <c r="L213" s="6" t="s">
-        <v>1495</v>
+        <v>1498</v>
       </c>
       <c r="M213" s="5" t="s">
-        <v>1496</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="5" t="s">
-        <v>1497</v>
+        <v>1494</v>
       </c>
       <c r="B214" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C214" s="5" t="s">
-        <v>706</v>
+        <v>196</v>
       </c>
       <c r="D214" s="5" t="s">
-        <v>94</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="E214" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F214" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G214" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H214" s="5" t="s">
-        <v>1498</v>
+        <v>1500</v>
       </c>
       <c r="I214" s="5" t="s">
-        <v>1499</v>
+        <v>1501</v>
       </c>
       <c r="J214" s="5" t="s">
-        <v>711</v>
+        <v>1502</v>
       </c>
       <c r="K214" s="5" t="s">
-        <v>1500</v>
+        <v>1503</v>
       </c>
       <c r="L214" s="6" t="s">
-        <v>1501</v>
+        <v>1504</v>
       </c>
       <c r="M214" s="5" t="s">
-        <v>1502</v>
+        <v>1505</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="5" t="s">
-        <v>1503</v>
+        <v>1506</v>
       </c>
       <c r="B215" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C215" s="5" t="s">
-        <v>706</v>
+        <v>714</v>
       </c>
       <c r="D215" s="5" t="s">
-        <v>706</v>
+        <v>94</v>
       </c>
       <c r="E215" s="5" t="s">
-        <v>707</v>
+        <v>715</v>
       </c>
       <c r="F215" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G215" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H215" s="5" t="s">
-        <v>1504</v>
+        <v>1507</v>
       </c>
       <c r="I215" s="5" t="s">
-        <v>1505</v>
+        <v>1508</v>
       </c>
       <c r="J215" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K215" s="5" t="s">
-        <v>1506</v>
+        <v>1509</v>
       </c>
       <c r="L215" s="6" t="s">
-        <v>1507</v>
+        <v>1510</v>
       </c>
       <c r="M215" s="5" t="s">
-        <v>1508</v>
+        <v>1511</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="5" t="s">
-        <v>1509</v>
+        <v>1512</v>
       </c>
       <c r="B216" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C216" s="5" t="s">
-        <v>706</v>
+        <v>714</v>
       </c>
       <c r="D216" s="5" t="s">
         <v>94</v>
       </c>
       <c r="E216" s="5" t="s">
-        <v>707</v>
+        <v>715</v>
       </c>
       <c r="F216" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G216" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H216" s="5" t="s">
-        <v>1510</v>
+        <v>1513</v>
       </c>
       <c r="I216" s="5" t="s">
-        <v>1511</v>
+        <v>1514</v>
       </c>
       <c r="J216" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K216" s="5" t="s">
-        <v>1512</v>
+        <v>1515</v>
       </c>
       <c r="L216" s="6" t="s">
-        <v>1513</v>
+        <v>1516</v>
       </c>
       <c r="M216" s="5" t="s">
-        <v>1514</v>
+        <v>1517</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="5" t="s">
-        <v>1509</v>
+        <v>1518</v>
       </c>
       <c r="B217" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C217" s="5" t="s">
-        <v>103</v>
+        <v>714</v>
       </c>
       <c r="D217" s="5" t="s">
-        <v>15</v>
+        <v>714</v>
       </c>
       <c r="E217" s="5" t="s">
-        <v>1369</v>
-[...4 lines deleted...]
-        </is>
+        <v>715</v>
+      </c>
+      <c r="F217" s="5" t="s">
+        <v>27</v>
       </c>
       <c r="G217" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H217" s="5" t="s">
-        <v>1515</v>
+        <v>1519</v>
       </c>
       <c r="I217" s="5" t="s">
-        <v>1516</v>
+        <v>1520</v>
       </c>
       <c r="J217" s="5" t="s">
-        <v>1517</v>
+        <v>719</v>
       </c>
       <c r="K217" s="5" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="L217" s="6" t="s">
-        <v>1519</v>
+        <v>1522</v>
       </c>
       <c r="M217" s="5" t="s">
-        <v>1520</v>
+        <v>1523</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="5" t="s">
-        <v>1521</v>
+        <v>1524</v>
       </c>
       <c r="B218" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C218" s="5" t="s">
-        <v>706</v>
+        <v>714</v>
       </c>
       <c r="D218" s="5" t="s">
         <v>94</v>
       </c>
       <c r="E218" s="5" t="s">
-        <v>707</v>
+        <v>715</v>
       </c>
       <c r="F218" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G218" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H218" s="5" t="s">
-        <v>1504</v>
+        <v>1525</v>
       </c>
       <c r="I218" s="5" t="s">
-        <v>1522</v>
+        <v>1526</v>
       </c>
       <c r="J218" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K218" s="5" t="s">
-        <v>1523</v>
+        <v>1527</v>
       </c>
       <c r="L218" s="6" t="s">
-        <v>1524</v>
+        <v>1528</v>
       </c>
       <c r="M218" s="5" t="s">
-        <v>1525</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="5" t="s">
-        <v>1526</v>
+        <v>1524</v>
       </c>
       <c r="B219" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C219" s="5" t="s">
-        <v>706</v>
+        <v>103</v>
       </c>
       <c r="D219" s="5" t="s">
-        <v>94</v>
+        <v>15</v>
       </c>
       <c r="E219" s="5" t="s">
-        <v>707</v>
-[...5 lines deleted...]
-        <v>1527</v>
+        <v>1377</v>
+      </c>
+      <c r="F219" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G219" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H219" s="5" t="s">
-        <v>1528</v>
+        <v>1530</v>
       </c>
       <c r="I219" s="5" t="s">
-        <v>1529</v>
+        <v>1531</v>
       </c>
       <c r="J219" s="5" t="s">
-        <v>711</v>
+        <v>1532</v>
       </c>
       <c r="K219" s="5" t="s">
-        <v>1530</v>
+        <v>1533</v>
       </c>
       <c r="L219" s="6" t="s">
-        <v>1531</v>
+        <v>1534</v>
       </c>
       <c r="M219" s="5" t="s">
-        <v>1532</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="5" t="s">
-        <v>1533</v>
+        <v>1536</v>
       </c>
       <c r="B220" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C220" s="5" t="s">
-        <v>706</v>
+        <v>714</v>
       </c>
       <c r="D220" s="5" t="s">
         <v>94</v>
       </c>
       <c r="E220" s="5" t="s">
-        <v>707</v>
+        <v>715</v>
       </c>
       <c r="F220" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G220" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H220" s="5" t="s">
-        <v>1534</v>
+        <v>1519</v>
       </c>
       <c r="I220" s="5" t="s">
-        <v>1535</v>
+        <v>1537</v>
       </c>
       <c r="J220" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K220" s="5" t="s">
-        <v>1536</v>
+        <v>1538</v>
       </c>
       <c r="L220" s="6" t="s">
-        <v>1537</v>
+        <v>1539</v>
       </c>
       <c r="M220" s="5" t="s">
-        <v>1538</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="5" t="s">
-        <v>1539</v>
+        <v>1541</v>
       </c>
       <c r="B221" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C221" s="5" t="s">
-        <v>706</v>
+        <v>714</v>
       </c>
       <c r="D221" s="5" t="s">
-        <v>706</v>
+        <v>94</v>
       </c>
       <c r="E221" s="5" t="s">
-        <v>707</v>
+        <v>715</v>
       </c>
       <c r="F221" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="G221" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G221" s="5" t="s">
+        <v>1542</v>
       </c>
       <c r="H221" s="5" t="s">
-        <v>1540</v>
+        <v>1543</v>
       </c>
       <c r="I221" s="5" t="s">
-        <v>1541</v>
+        <v>1544</v>
       </c>
       <c r="J221" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K221" s="5" t="s">
-        <v>1542</v>
+        <v>1545</v>
       </c>
       <c r="L221" s="6" t="s">
-        <v>1543</v>
+        <v>1546</v>
       </c>
       <c r="M221" s="5" t="s">
-        <v>1544</v>
+        <v>1547</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="5" t="s">
-        <v>1545</v>
+        <v>1548</v>
       </c>
       <c r="B222" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C222" s="5" t="s">
-        <v>706</v>
+        <v>714</v>
       </c>
       <c r="D222" s="5" t="s">
         <v>94</v>
       </c>
       <c r="E222" s="5" t="s">
-        <v>707</v>
+        <v>715</v>
       </c>
       <c r="F222" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G222" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H222" s="5" t="s">
-        <v>1546</v>
+        <v>1549</v>
       </c>
       <c r="I222" s="5" t="s">
-        <v>1547</v>
+        <v>1550</v>
       </c>
       <c r="J222" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K222" s="5" t="s">
-        <v>1548</v>
+        <v>1551</v>
       </c>
       <c r="L222" s="6" t="s">
-        <v>1549</v>
+        <v>1552</v>
       </c>
       <c r="M222" s="5" t="s">
-        <v>1550</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="5" t="s">
-        <v>1551</v>
+        <v>1554</v>
       </c>
       <c r="B223" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C223" s="5" t="s">
-        <v>94</v>
+        <v>714</v>
       </c>
       <c r="D223" s="5" t="s">
-        <v>706</v>
+        <v>714</v>
       </c>
       <c r="E223" s="5" t="s">
+        <v>715</v>
+      </c>
+      <c r="F223" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="F223" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="G223" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H223" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H223" s="5" t="s">
+        <v>1555</v>
       </c>
       <c r="I223" s="5" t="s">
-        <v>1552</v>
+        <v>1556</v>
       </c>
       <c r="J223" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K223" s="5" t="s">
-        <v>1553</v>
+        <v>1557</v>
       </c>
       <c r="L223" s="6" t="s">
-        <v>1554</v>
+        <v>1558</v>
       </c>
       <c r="M223" s="5" t="s">
-        <v>1555</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="5" t="s">
-        <v>1551</v>
+        <v>1560</v>
       </c>
       <c r="B224" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C224" s="5" t="s">
-        <v>196</v>
+        <v>714</v>
       </c>
       <c r="D224" s="5" t="s">
-        <v>15</v>
+        <v>94</v>
       </c>
       <c r="E224" s="5" t="s">
-        <v>1556</v>
-[...4 lines deleted...]
-        </is>
+        <v>715</v>
+      </c>
+      <c r="F224" s="5" t="s">
+        <v>27</v>
       </c>
       <c r="G224" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H224" s="5" t="s">
-        <v>1557</v>
+        <v>1561</v>
       </c>
       <c r="I224" s="5" t="s">
-        <v>1558</v>
+        <v>1562</v>
       </c>
       <c r="J224" s="5" t="s">
-        <v>1559</v>
+        <v>719</v>
       </c>
       <c r="K224" s="5" t="s">
-        <v>1560</v>
+        <v>1563</v>
       </c>
       <c r="L224" s="6" t="s">
-        <v>1561</v>
+        <v>1564</v>
       </c>
       <c r="M224" s="5" t="s">
-        <v>1562</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="5" t="s">
-        <v>1563</v>
+        <v>1566</v>
       </c>
       <c r="B225" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C225" s="5" t="s">
-        <v>706</v>
+        <v>94</v>
       </c>
       <c r="D225" s="5" t="s">
-        <v>94</v>
+        <v>714</v>
       </c>
       <c r="E225" s="5" t="s">
-        <v>707</v>
-[...1 lines deleted...]
-      <c r="F225" s="5" t="s">
         <v>27</v>
       </c>
+      <c r="F225" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="G225" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H225" s="5" t="s">
-[...2 lines deleted...]
-      <c r="I225" s="5"/>
+      <c r="H225" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I225" s="5" t="s">
+        <v>1567</v>
+      </c>
       <c r="J225" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K225" s="5" t="s">
-        <v>1565</v>
+        <v>1568</v>
       </c>
       <c r="L225" s="6" t="s">
-        <v>1566</v>
+        <v>1569</v>
       </c>
       <c r="M225" s="5" t="s">
-        <v>1567</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="5" t="s">
-        <v>1568</v>
+        <v>1566</v>
       </c>
       <c r="B226" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C226" s="5" t="s">
-        <v>706</v>
+        <v>196</v>
       </c>
       <c r="D226" s="5" t="s">
-        <v>94</v>
+        <v>15</v>
       </c>
       <c r="E226" s="5" t="s">
-        <v>707</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>1571</v>
+      </c>
+      <c r="F226" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G226" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H226" s="5" t="s">
-        <v>1569</v>
+        <v>1572</v>
       </c>
       <c r="I226" s="5" t="s">
-        <v>1570</v>
+        <v>1573</v>
       </c>
       <c r="J226" s="5" t="s">
-        <v>711</v>
+        <v>1574</v>
       </c>
       <c r="K226" s="5" t="s">
-        <v>1571</v>
+        <v>1575</v>
       </c>
       <c r="L226" s="6" t="s">
-        <v>1572</v>
+        <v>1576</v>
       </c>
       <c r="M226" s="5" t="s">
-        <v>1573</v>
+        <v>1577</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="5" t="s">
-        <v>1574</v>
+        <v>1578</v>
       </c>
       <c r="B227" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C227" s="5" t="s">
-        <v>706</v>
+        <v>714</v>
       </c>
       <c r="D227" s="5" t="s">
         <v>94</v>
       </c>
       <c r="E227" s="5" t="s">
-        <v>707</v>
+        <v>715</v>
       </c>
       <c r="F227" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G227" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H227" s="5" t="s">
-        <v>1569</v>
-[...3 lines deleted...]
-      </c>
+        <v>1579</v>
+      </c>
+      <c r="I227" s="5"/>
       <c r="J227" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K227" s="5" t="s">
-        <v>1576</v>
+        <v>1580</v>
       </c>
       <c r="L227" s="6" t="s">
-        <v>1577</v>
+        <v>1581</v>
       </c>
       <c r="M227" s="5" t="s">
-        <v>1578</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="5" t="s">
-        <v>1574</v>
+        <v>1583</v>
       </c>
       <c r="B228" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C228" s="5" t="s">
+        <v>714</v>
+      </c>
+      <c r="D228" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="D228" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E228" s="5" t="s">
+        <v>715</v>
+      </c>
+      <c r="F228" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="F228" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="G228" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H228" s="5" t="s">
-        <v>1579</v>
+        <v>1584</v>
       </c>
       <c r="I228" s="5" t="s">
-        <v>1580</v>
+        <v>1585</v>
       </c>
       <c r="J228" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K228" s="5" t="s">
-        <v>1581</v>
+        <v>1586</v>
       </c>
       <c r="L228" s="6" t="s">
-        <v>1582</v>
+        <v>1587</v>
       </c>
       <c r="M228" s="5" t="s">
-        <v>1583</v>
+        <v>1588</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="5" t="s">
-        <v>1584</v>
+        <v>1589</v>
       </c>
       <c r="B229" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C229" s="5" t="s">
-        <v>706</v>
+        <v>714</v>
       </c>
       <c r="D229" s="5" t="s">
         <v>94</v>
       </c>
       <c r="E229" s="5" t="s">
-        <v>707</v>
-[...4 lines deleted...]
-        </is>
+        <v>715</v>
+      </c>
+      <c r="F229" s="5" t="s">
+        <v>27</v>
       </c>
       <c r="G229" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H229" s="5" t="s">
-        <v>1585</v>
+        <v>1584</v>
       </c>
       <c r="I229" s="5" t="s">
-        <v>1586</v>
+        <v>1590</v>
       </c>
       <c r="J229" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K229" s="5" t="s">
-        <v>1587</v>
+        <v>1591</v>
       </c>
       <c r="L229" s="6" t="s">
-        <v>1588</v>
+        <v>1592</v>
       </c>
       <c r="M229" s="5" t="s">
-        <v>1589</v>
+        <v>1593</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="5" t="s">
-        <v>1590</v>
+        <v>1589</v>
       </c>
       <c r="B230" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C230" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D230" s="5" t="s">
-        <v>706</v>
-[...4 lines deleted...]
-        </is>
+        <v>714</v>
+      </c>
+      <c r="E230" s="5" t="s">
+        <v>27</v>
       </c>
       <c r="F230" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G230" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H230" s="5" t="s">
-        <v>1591</v>
+        <v>1594</v>
       </c>
       <c r="I230" s="5" t="s">
-        <v>1592</v>
+        <v>1595</v>
       </c>
       <c r="J230" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K230" s="5" t="s">
-        <v>1593</v>
+        <v>1596</v>
       </c>
       <c r="L230" s="6" t="s">
-        <v>1594</v>
+        <v>1597</v>
       </c>
       <c r="M230" s="5" t="s">
-        <v>1595</v>
+        <v>1598</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="5" t="s">
-        <v>1596</v>
+        <v>1599</v>
       </c>
       <c r="B231" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C231" s="5" t="s">
-        <v>706</v>
+        <v>714</v>
       </c>
       <c r="D231" s="5" t="s">
         <v>94</v>
       </c>
       <c r="E231" s="5" t="s">
-        <v>707</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>715</v>
+      </c>
+      <c r="F231" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G231" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H231" s="5" t="s">
-        <v>1597</v>
+        <v>1600</v>
       </c>
       <c r="I231" s="5" t="s">
-        <v>1598</v>
+        <v>1601</v>
       </c>
       <c r="J231" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K231" s="5" t="s">
-        <v>1599</v>
+        <v>1602</v>
       </c>
       <c r="L231" s="6" t="s">
-        <v>1600</v>
+        <v>1603</v>
       </c>
       <c r="M231" s="5" t="s">
-        <v>1601</v>
+        <v>1604</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="5" t="s">
-        <v>1602</v>
+        <v>1605</v>
       </c>
       <c r="B232" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C232" s="5" t="s">
-        <v>706</v>
+        <v>94</v>
       </c>
       <c r="D232" s="5" t="s">
-        <v>94</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>714</v>
+      </c>
+      <c r="E232" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F232" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G232" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H232" s="5" t="s">
-        <v>1603</v>
+        <v>1606</v>
       </c>
       <c r="I232" s="5" t="s">
-        <v>1604</v>
+        <v>1607</v>
       </c>
       <c r="J232" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K232" s="5" t="s">
-        <v>1605</v>
+        <v>1608</v>
       </c>
       <c r="L232" s="6" t="s">
-        <v>1606</v>
+        <v>1609</v>
       </c>
       <c r="M232" s="5" t="s">
-        <v>1607</v>
+        <v>1610</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="5" t="s">
-        <v>1608</v>
+        <v>1611</v>
       </c>
       <c r="B233" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C233" s="5" t="s">
-        <v>706</v>
+        <v>714</v>
       </c>
       <c r="D233" s="5" t="s">
         <v>94</v>
       </c>
       <c r="E233" s="5" t="s">
-        <v>707</v>
+        <v>715</v>
       </c>
       <c r="F233" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G233" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H233" s="5" t="s">
-        <v>1609</v>
-[...1 lines deleted...]
-      <c r="I233" s="5"/>
+        <v>1612</v>
+      </c>
+      <c r="I233" s="5" t="s">
+        <v>1613</v>
+      </c>
       <c r="J233" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K233" s="5" t="s">
-        <v>1610</v>
+        <v>1614</v>
       </c>
       <c r="L233" s="6" t="s">
-        <v>1611</v>
+        <v>1615</v>
       </c>
       <c r="M233" s="5" t="s">
-        <v>1612</v>
+        <v>1616</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="5" t="s">
-        <v>1613</v>
+        <v>1617</v>
       </c>
       <c r="B234" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C234" s="5" t="s">
+        <v>714</v>
+      </c>
+      <c r="D234" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="D234" s="5" t="s">
-[...10 lines deleted...]
-        </is>
+      <c r="E234" s="5" t="s">
+        <v>715</v>
+      </c>
+      <c r="F234" s="5" t="s">
+        <v>27</v>
       </c>
       <c r="G234" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H234" s="5" t="s">
-        <v>1614</v>
+        <v>1618</v>
       </c>
       <c r="I234" s="5" t="s">
-        <v>1615</v>
+        <v>1619</v>
       </c>
       <c r="J234" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K234" s="5" t="s">
-        <v>1616</v>
+        <v>1620</v>
       </c>
       <c r="L234" s="6" t="s">
-        <v>1617</v>
+        <v>1621</v>
       </c>
       <c r="M234" s="5" t="s">
-        <v>1618</v>
+        <v>1622</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="5" t="s">
-        <v>1619</v>
+        <v>1623</v>
       </c>
       <c r="B235" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C235" s="5" t="s">
-        <v>706</v>
+        <v>714</v>
       </c>
       <c r="D235" s="5" t="s">
         <v>94</v>
       </c>
       <c r="E235" s="5" t="s">
-        <v>707</v>
+        <v>715</v>
       </c>
       <c r="F235" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G235" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H235" s="5" t="s">
-        <v>1620</v>
-[...3 lines deleted...]
-      </c>
+        <v>1624</v>
+      </c>
+      <c r="I235" s="5"/>
       <c r="J235" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K235" s="5" t="s">
-        <v>1622</v>
+        <v>1625</v>
       </c>
       <c r="L235" s="6" t="s">
-        <v>1623</v>
+        <v>1626</v>
       </c>
       <c r="M235" s="5" t="s">
-        <v>1624</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="5" t="s">
-        <v>1625</v>
+        <v>1628</v>
       </c>
       <c r="B236" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C236" s="5" t="s">
-        <v>706</v>
+        <v>94</v>
       </c>
       <c r="D236" s="5" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>707</v>
+        <v>714</v>
+      </c>
+      <c r="E236" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F236" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G236" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H236" s="5" t="s">
-        <v>1626</v>
+        <v>1629</v>
       </c>
       <c r="I236" s="5" t="s">
-        <v>1627</v>
+        <v>1630</v>
       </c>
       <c r="J236" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K236" s="5" t="s">
-        <v>1628</v>
+        <v>1631</v>
       </c>
       <c r="L236" s="6" t="s">
-        <v>1629</v>
+        <v>1632</v>
       </c>
       <c r="M236" s="5" t="s">
-        <v>1630</v>
+        <v>1633</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="5" t="s">
-        <v>1631</v>
+        <v>1634</v>
       </c>
       <c r="B237" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C237" s="5" t="s">
-        <v>706</v>
+        <v>714</v>
       </c>
       <c r="D237" s="5" t="s">
         <v>94</v>
       </c>
       <c r="E237" s="5" t="s">
-        <v>707</v>
+        <v>715</v>
       </c>
       <c r="F237" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G237" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H237" s="5" t="s">
-        <v>1632</v>
+        <v>1635</v>
       </c>
       <c r="I237" s="5" t="s">
-        <v>1633</v>
+        <v>1636</v>
       </c>
       <c r="J237" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K237" s="5" t="s">
-        <v>1634</v>
+        <v>1637</v>
       </c>
       <c r="L237" s="6" t="s">
-        <v>1635</v>
+        <v>1638</v>
       </c>
       <c r="M237" s="5" t="s">
-        <v>1636</v>
+        <v>1639</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="5" t="s">
-        <v>1637</v>
+        <v>1640</v>
       </c>
       <c r="B238" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C238" s="5" t="s">
-        <v>936</v>
+        <v>714</v>
       </c>
       <c r="D238" s="5" t="s">
-        <v>706</v>
+        <v>94</v>
       </c>
       <c r="E238" s="5" t="s">
-        <v>707</v>
-[...5 lines deleted...]
-        <v>1638</v>
+        <v>715</v>
+      </c>
+      <c r="F238" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G238" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H238" s="5" t="s">
-        <v>1639</v>
+        <v>1641</v>
       </c>
       <c r="I238" s="5" t="s">
-        <v>1640</v>
+        <v>1642</v>
       </c>
       <c r="J238" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K238" s="5" t="s">
-        <v>1641</v>
+        <v>1643</v>
       </c>
       <c r="L238" s="6" t="s">
-        <v>1642</v>
+        <v>1644</v>
       </c>
       <c r="M238" s="5" t="s">
-        <v>1643</v>
+        <v>1645</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="5" t="s">
-        <v>1637</v>
+        <v>1646</v>
       </c>
       <c r="B239" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C239" s="5" t="s">
-        <v>936</v>
+        <v>714</v>
       </c>
       <c r="D239" s="5" t="s">
-        <v>706</v>
+        <v>94</v>
       </c>
       <c r="E239" s="5" t="s">
-        <v>707</v>
-[...4 lines deleted...]
-        </is>
+        <v>715</v>
+      </c>
+      <c r="F239" s="5" t="s">
+        <v>27</v>
       </c>
       <c r="G239" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H239" s="5" t="s">
-        <v>1644</v>
+        <v>1647</v>
       </c>
       <c r="I239" s="5" t="s">
-        <v>1645</v>
+        <v>1648</v>
       </c>
       <c r="J239" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K239" s="5" t="s">
-        <v>1646</v>
+        <v>1649</v>
       </c>
       <c r="L239" s="6" t="s">
-        <v>1647</v>
+        <v>1650</v>
       </c>
       <c r="M239" s="5" t="s">
-        <v>1648</v>
+        <v>1651</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="5" t="s">
-        <v>1649</v>
+        <v>1652</v>
       </c>
       <c r="B240" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C240" s="5" t="s">
-        <v>94</v>
+        <v>944</v>
       </c>
       <c r="D240" s="5" t="s">
-        <v>706</v>
-[...14 lines deleted...]
-        </is>
+        <v>714</v>
+      </c>
+      <c r="E240" s="5" t="s">
+        <v>715</v>
+      </c>
+      <c r="F240" s="5" t="s">
+        <v>716</v>
+      </c>
+      <c r="G240" s="5" t="s">
+        <v>1653</v>
       </c>
       <c r="H240" s="5" t="s">
-        <v>1650</v>
+        <v>1654</v>
       </c>
       <c r="I240" s="5" t="s">
-        <v>1651</v>
+        <v>1655</v>
       </c>
       <c r="J240" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K240" s="5" t="s">
-        <v>1652</v>
+        <v>1656</v>
       </c>
       <c r="L240" s="6" t="s">
-        <v>1653</v>
+        <v>1657</v>
       </c>
       <c r="M240" s="5" t="s">
-        <v>1654</v>
+        <v>1658</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="5" t="s">
-        <v>1655</v>
+        <v>1652</v>
       </c>
       <c r="B241" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C241" s="5" t="s">
-        <v>706</v>
+        <v>944</v>
       </c>
       <c r="D241" s="5" t="s">
-        <v>94</v>
+        <v>714</v>
       </c>
       <c r="E241" s="5" t="s">
-        <v>708</v>
+        <v>715</v>
       </c>
       <c r="F241" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G241" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H241" s="5" t="s">
-        <v>1656</v>
+        <v>1659</v>
       </c>
       <c r="I241" s="5" t="s">
-        <v>1657</v>
+        <v>1660</v>
       </c>
       <c r="J241" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K241" s="5" t="s">
-        <v>1658</v>
+        <v>1661</v>
       </c>
       <c r="L241" s="6" t="s">
-        <v>1659</v>
+        <v>1662</v>
       </c>
       <c r="M241" s="5" t="s">
-        <v>1660</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="5" t="s">
-        <v>1661</v>
+        <v>1664</v>
       </c>
       <c r="B242" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C242" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D242" s="5" t="s">
-        <v>706</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>714</v>
+      </c>
+      <c r="E242" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F242" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G242" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H242" s="5" t="s">
-        <v>1662</v>
+        <v>1665</v>
       </c>
       <c r="I242" s="5" t="s">
-        <v>1663</v>
+        <v>1666</v>
       </c>
       <c r="J242" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K242" s="5" t="s">
-        <v>1664</v>
+        <v>1667</v>
       </c>
       <c r="L242" s="6" t="s">
-        <v>1665</v>
+        <v>1668</v>
       </c>
       <c r="M242" s="5" t="s">
-        <v>1666</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="5" t="s">
-        <v>1667</v>
+        <v>1670</v>
       </c>
       <c r="B243" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C243" s="5" t="s">
-        <v>15</v>
+        <v>714</v>
       </c>
       <c r="D243" s="5" t="s">
-        <v>959</v>
-[...7 lines deleted...]
-        <v>412</v>
+        <v>94</v>
+      </c>
+      <c r="E243" s="5" t="s">
+        <v>716</v>
+      </c>
+      <c r="F243" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G243" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H243" s="5" t="s">
-        <v>1668</v>
-[...1 lines deleted...]
-      <c r="I243" s="5"/>
+        <v>1671</v>
+      </c>
+      <c r="I243" s="5" t="s">
+        <v>1672</v>
+      </c>
       <c r="J243" s="5" t="s">
-        <v>1669</v>
+        <v>719</v>
       </c>
       <c r="K243" s="5" t="s">
-        <v>1670</v>
+        <v>1673</v>
       </c>
       <c r="L243" s="6" t="s">
-        <v>1671</v>
+        <v>1674</v>
       </c>
       <c r="M243" s="5" t="s">
-        <v>1672</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="5" t="s">
-        <v>1667</v>
+        <v>1676</v>
       </c>
       <c r="B244" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C244" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D244" s="5" t="s">
-        <v>706</v>
+        <v>714</v>
       </c>
       <c r="E244" s="5" t="s">
         <v>27</v>
       </c>
       <c r="F244" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G244" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H244" s="5" t="s">
-        <v>1673</v>
+        <v>1677</v>
       </c>
       <c r="I244" s="5" t="s">
-        <v>1674</v>
+        <v>1678</v>
       </c>
       <c r="J244" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K244" s="5" t="s">
-        <v>1675</v>
+        <v>1679</v>
       </c>
       <c r="L244" s="6" t="s">
-        <v>1676</v>
+        <v>1680</v>
       </c>
       <c r="M244" s="5" t="s">
-        <v>1677</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="5" t="s">
-        <v>1678</v>
+        <v>1682</v>
       </c>
       <c r="B245" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C245" s="5" t="s">
-        <v>196</v>
+        <v>15</v>
       </c>
       <c r="D245" s="5" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>1679</v>
+        <v>967</v>
+      </c>
+      <c r="E245" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F245" s="5" t="s">
-        <v>412</v>
+        <v>420</v>
       </c>
       <c r="G245" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H245" s="5" t="s">
-        <v>1680</v>
-[...3 lines deleted...]
-      </c>
+        <v>1683</v>
+      </c>
+      <c r="I245" s="5"/>
       <c r="J245" s="5" t="s">
-        <v>1682</v>
+        <v>1684</v>
       </c>
       <c r="K245" s="5" t="s">
-        <v>1683</v>
+        <v>1685</v>
       </c>
       <c r="L245" s="6" t="s">
-        <v>1684</v>
+        <v>1686</v>
       </c>
       <c r="M245" s="5" t="s">
-        <v>1685</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="5" t="s">
-        <v>1678</v>
+        <v>1682</v>
       </c>
       <c r="B246" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C246" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D246" s="5" t="s">
-        <v>706</v>
+        <v>714</v>
       </c>
       <c r="E246" s="5" t="s">
         <v>27</v>
       </c>
       <c r="F246" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G246" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H246" s="5" t="s">
-        <v>1686</v>
+        <v>1688</v>
       </c>
       <c r="I246" s="5" t="s">
-        <v>1687</v>
+        <v>1689</v>
       </c>
       <c r="J246" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K246" s="5" t="s">
-        <v>1688</v>
+        <v>1690</v>
       </c>
       <c r="L246" s="6" t="s">
-        <v>1689</v>
+        <v>1691</v>
       </c>
       <c r="M246" s="5" t="s">
-        <v>1690</v>
+        <v>1692</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="5" t="s">
-        <v>1691</v>
+        <v>1693</v>
       </c>
       <c r="B247" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C247" s="5" t="s">
-        <v>936</v>
+        <v>196</v>
       </c>
       <c r="D247" s="5" t="s">
-        <v>706</v>
+        <v>15</v>
       </c>
       <c r="E247" s="5" t="s">
-        <v>707</v>
-[...4 lines deleted...]
-        </is>
+        <v>1694</v>
+      </c>
+      <c r="F247" s="5" t="s">
+        <v>420</v>
       </c>
       <c r="G247" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H247" s="5" t="s">
-        <v>1692</v>
+        <v>1695</v>
       </c>
       <c r="I247" s="5" t="s">
-        <v>1693</v>
+        <v>1696</v>
       </c>
       <c r="J247" s="5" t="s">
-        <v>711</v>
+        <v>1697</v>
       </c>
       <c r="K247" s="5" t="s">
-        <v>1694</v>
+        <v>1698</v>
       </c>
       <c r="L247" s="6" t="s">
-        <v>1695</v>
+        <v>1699</v>
       </c>
       <c r="M247" s="5" t="s">
-        <v>1696</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="5" t="s">
-        <v>1697</v>
+        <v>1693</v>
       </c>
       <c r="B248" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C248" s="5" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="D248" s="5" t="s">
-        <v>959</v>
+        <v>714</v>
       </c>
       <c r="E248" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="F248" s="5" t="s">
-        <v>1698</v>
+      <c r="F248" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G248" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H248" s="5" t="s">
-        <v>1699</v>
+        <v>1701</v>
       </c>
       <c r="I248" s="5" t="s">
-        <v>1700</v>
+        <v>1702</v>
       </c>
       <c r="J248" s="5" t="s">
-        <v>1701</v>
+        <v>719</v>
       </c>
       <c r="K248" s="5" t="s">
-        <v>1702</v>
+        <v>1703</v>
       </c>
       <c r="L248" s="6" t="s">
-        <v>1703</v>
+        <v>1704</v>
       </c>
       <c r="M248" s="5" t="s">
-        <v>1704</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="5" t="s">
-        <v>1705</v>
+        <v>1706</v>
       </c>
       <c r="B249" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C249" s="5" t="s">
-        <v>15</v>
+        <v>944</v>
       </c>
       <c r="D249" s="5" t="s">
-        <v>959</v>
-[...7 lines deleted...]
-        <v>1698</v>
+        <v>714</v>
+      </c>
+      <c r="E249" s="5" t="s">
+        <v>715</v>
+      </c>
+      <c r="F249" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G249" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H249" s="5" t="s">
-        <v>1706</v>
+        <v>1707</v>
       </c>
       <c r="I249" s="5" t="s">
-        <v>1707</v>
+        <v>1708</v>
       </c>
       <c r="J249" s="5" t="s">
-        <v>1708</v>
+        <v>719</v>
       </c>
       <c r="K249" s="5" t="s">
         <v>1709</v>
       </c>
       <c r="L249" s="6" t="s">
         <v>1710</v>
       </c>
       <c r="M249" s="5" t="s">
         <v>1711</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="5" t="s">
         <v>1712</v>
       </c>
       <c r="B250" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C250" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D250" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>967</v>
+      </c>
+      <c r="E250" s="5" t="s">
+        <v>27</v>
       </c>
       <c r="F250" s="5" t="s">
-        <v>779</v>
+        <v>1713</v>
       </c>
       <c r="G250" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H250" s="5" t="s">
-        <v>1713</v>
+        <v>1714</v>
       </c>
       <c r="I250" s="5" t="s">
-        <v>1714</v>
+        <v>1715</v>
       </c>
       <c r="J250" s="5" t="s">
-        <v>1715</v>
+        <v>1716</v>
       </c>
       <c r="K250" s="5" t="s">
-        <v>1716</v>
+        <v>1717</v>
       </c>
       <c r="L250" s="6" t="s">
-        <v>1717</v>
+        <v>1718</v>
       </c>
       <c r="M250" s="5" t="s">
-        <v>1718</v>
+        <v>1719</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="5" t="s">
-        <v>1719</v>
+        <v>1720</v>
       </c>
       <c r="B251" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C251" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D251" s="5" t="s">
-        <v>16</v>
+        <v>967</v>
       </c>
       <c r="E251" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F251" s="5" t="s">
-        <v>779</v>
+        <v>1713</v>
       </c>
       <c r="G251" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H251" s="5" t="s">
-        <v>1720</v>
+        <v>1721</v>
       </c>
       <c r="I251" s="5" t="s">
-        <v>1721</v>
+        <v>1722</v>
       </c>
       <c r="J251" s="5" t="s">
-        <v>1722</v>
+        <v>1723</v>
       </c>
       <c r="K251" s="5" t="s">
-        <v>1723</v>
+        <v>1724</v>
       </c>
       <c r="L251" s="6" t="s">
-        <v>1724</v>
+        <v>1725</v>
       </c>
       <c r="M251" s="5" t="s">
-        <v>1725</v>
+        <v>1726</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="5" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="B252" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C252" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D252" s="5" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>129</v>
+        <v>16</v>
+      </c>
+      <c r="E252" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F252" s="5" t="s">
-        <v>121</v>
+        <v>787</v>
       </c>
       <c r="G252" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H252" s="5" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="I252" s="5" t="s">
-        <v>1728</v>
+        <v>1729</v>
       </c>
       <c r="J252" s="5" t="s">
-        <v>1729</v>
+        <v>1730</v>
       </c>
       <c r="K252" s="5" t="s">
-        <v>1730</v>
+        <v>1731</v>
       </c>
       <c r="L252" s="6" t="s">
-        <v>1731</v>
+        <v>1732</v>
       </c>
       <c r="M252" s="5" t="s">
-        <v>1732</v>
+        <v>1733</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="5" t="s">
-        <v>1733</v>
+        <v>1734</v>
       </c>
       <c r="B253" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C253" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D253" s="5" t="s">
-        <v>959</v>
-[...7 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E253" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F253" s="5" t="s">
+        <v>787</v>
       </c>
       <c r="G253" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H253" s="5" t="s">
         <v>1735</v>
       </c>
       <c r="I253" s="5" t="s">
         <v>1736</v>
       </c>
       <c r="J253" s="5" t="s">
         <v>1737</v>
       </c>
       <c r="K253" s="5" t="s">
         <v>1738</v>
       </c>
       <c r="L253" s="6" t="s">
         <v>1739</v>
       </c>
       <c r="M253" s="5" t="s">
         <v>1740</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="5" t="s">
         <v>1741</v>
       </c>
       <c r="B254" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C254" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D254" s="5" t="s">
-        <v>959</v>
+        <v>35</v>
       </c>
       <c r="E254" s="5" t="s">
-        <v>909</v>
+        <v>129</v>
       </c>
       <c r="F254" s="5" t="s">
-        <v>972</v>
+        <v>121</v>
       </c>
       <c r="G254" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H254" s="5" t="s">
         <v>1742</v>
       </c>
       <c r="I254" s="5" t="s">
         <v>1743</v>
       </c>
       <c r="J254" s="5" t="s">
         <v>1744</v>
       </c>
       <c r="K254" s="5" t="s">
         <v>1745</v>
       </c>
       <c r="L254" s="6" t="s">
         <v>1746</v>
       </c>
       <c r="M254" s="5" t="s">
         <v>1747</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="5" t="s">
         <v>1748</v>
       </c>
       <c r="B255" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C255" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D255" s="5" t="s">
-        <v>959</v>
+        <v>967</v>
       </c>
       <c r="E255" s="5" t="s">
-        <v>1734</v>
-[...2 lines deleted...]
-        <v>972</v>
+        <v>1749</v>
+      </c>
+      <c r="F255" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G255" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H255" s="5" t="s">
-        <v>1749</v>
+        <v>1750</v>
       </c>
       <c r="I255" s="5" t="s">
-        <v>1750</v>
+        <v>1751</v>
       </c>
       <c r="J255" s="5" t="s">
-        <v>1751</v>
+        <v>1752</v>
       </c>
       <c r="K255" s="5" t="s">
-        <v>1752</v>
+        <v>1753</v>
       </c>
       <c r="L255" s="6" t="s">
-        <v>1753</v>
+        <v>1754</v>
       </c>
       <c r="M255" s="5" t="s">
-        <v>1754</v>
+        <v>1755</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="5" t="s">
-        <v>1755</v>
+        <v>1756</v>
       </c>
       <c r="B256" s="5" t="s">
-        <v>410</v>
+        <v>14</v>
       </c>
       <c r="C256" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D256" s="5" t="s">
-        <v>959</v>
+        <v>967</v>
       </c>
       <c r="E256" s="5" t="s">
-        <v>1734</v>
+        <v>917</v>
       </c>
       <c r="F256" s="5" t="s">
-        <v>121</v>
+        <v>980</v>
       </c>
       <c r="G256" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H256" s="5" t="s">
-        <v>1756</v>
+        <v>1757</v>
       </c>
       <c r="I256" s="5" t="s">
-        <v>1757</v>
+        <v>1758</v>
       </c>
       <c r="J256" s="5" t="s">
-        <v>1758</v>
+        <v>1759</v>
       </c>
       <c r="K256" s="5" t="s">
-        <v>1759</v>
+        <v>1760</v>
       </c>
       <c r="L256" s="6" t="s">
-        <v>1760</v>
+        <v>1761</v>
       </c>
       <c r="M256" s="5" t="s">
-        <v>1761</v>
+        <v>1762</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="5" t="s">
-        <v>1762</v>
+        <v>1763</v>
       </c>
       <c r="B257" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C257" s="5" t="s">
-        <v>959</v>
+        <v>15</v>
       </c>
       <c r="D257" s="5" t="s">
-        <v>103</v>
+        <v>967</v>
       </c>
       <c r="E257" s="5" t="s">
-        <v>27</v>
+        <v>1749</v>
       </c>
       <c r="F257" s="5" t="s">
-        <v>1763</v>
+        <v>980</v>
       </c>
       <c r="G257" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H257" s="5" t="s">
         <v>1764</v>
       </c>
       <c r="I257" s="5" t="s">
         <v>1765</v>
       </c>
       <c r="J257" s="5" t="s">
         <v>1766</v>
       </c>
       <c r="K257" s="5" t="s">
         <v>1767</v>
       </c>
       <c r="L257" s="6" t="s">
         <v>1768</v>
       </c>
       <c r="M257" s="5" t="s">
         <v>1769</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="5" t="s">
         <v>1770</v>
       </c>
       <c r="B258" s="5" t="s">
-        <v>14</v>
+        <v>418</v>
       </c>
       <c r="C258" s="5" t="s">
-        <v>103</v>
+        <v>15</v>
       </c>
       <c r="D258" s="5" t="s">
-        <v>15</v>
-[...4 lines deleted...]
-        </is>
+        <v>967</v>
+      </c>
+      <c r="E258" s="5" t="s">
+        <v>1749</v>
       </c>
       <c r="F258" s="5" t="s">
-        <v>412</v>
+        <v>121</v>
       </c>
       <c r="G258" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H258" s="5" t="s">
         <v>1771</v>
       </c>
       <c r="I258" s="5" t="s">
         <v>1772</v>
       </c>
       <c r="J258" s="5" t="s">
         <v>1773</v>
       </c>
       <c r="K258" s="5" t="s">
         <v>1774</v>
       </c>
       <c r="L258" s="6" t="s">
         <v>1775</v>
       </c>
       <c r="M258" s="5" t="s">
         <v>1776</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="5" t="s">
         <v>1777</v>
       </c>
       <c r="B259" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C259" s="5" t="s">
-        <v>936</v>
+        <v>967</v>
       </c>
       <c r="D259" s="5" t="s">
-        <v>937</v>
+        <v>103</v>
       </c>
       <c r="E259" s="5" t="s">
-        <v>707</v>
+        <v>27</v>
       </c>
       <c r="F259" s="5" t="s">
-        <v>129</v>
+        <v>1778</v>
       </c>
       <c r="G259" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H259" s="5" t="s">
-        <v>1778</v>
+        <v>1779</v>
       </c>
       <c r="I259" s="5" t="s">
-        <v>1779</v>
+        <v>1780</v>
       </c>
       <c r="J259" s="5" t="s">
-        <v>1780</v>
+        <v>1781</v>
       </c>
       <c r="K259" s="5" t="s">
-        <v>1781</v>
+        <v>1782</v>
       </c>
       <c r="L259" s="6" t="s">
-        <v>1782</v>
+        <v>1783</v>
       </c>
       <c r="M259" s="5" t="s">
-        <v>1783</v>
+        <v>1784</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="5" t="s">
-        <v>1784</v>
+        <v>1785</v>
       </c>
       <c r="B260" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C260" s="5" t="s">
-        <v>94</v>
+        <v>103</v>
       </c>
       <c r="D260" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E260" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F260" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F260" s="5" t="s">
+        <v>420</v>
       </c>
       <c r="G260" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H260" s="5" t="s">
-        <v>1785</v>
+        <v>1786</v>
       </c>
       <c r="I260" s="5" t="s">
-        <v>1786</v>
+        <v>1787</v>
       </c>
       <c r="J260" s="5" t="s">
-        <v>1787</v>
+        <v>1788</v>
       </c>
       <c r="K260" s="5" t="s">
-        <v>1788</v>
+        <v>1789</v>
       </c>
       <c r="L260" s="6" t="s">
-        <v>1789</v>
+        <v>1790</v>
       </c>
       <c r="M260" s="5" t="s">
-        <v>1790</v>
+        <v>1791</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="5" t="s">
-        <v>1791</v>
+        <v>1792</v>
       </c>
       <c r="B261" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C261" s="5" t="s">
-        <v>1792</v>
+        <v>944</v>
       </c>
       <c r="D261" s="5" t="s">
-        <v>937</v>
+        <v>945</v>
       </c>
       <c r="E261" s="5" t="s">
-        <v>1236</v>
+        <v>715</v>
       </c>
       <c r="F261" s="5" t="s">
         <v>129</v>
       </c>
       <c r="G261" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H261" s="5" t="s">
         <v>1793</v>
       </c>
       <c r="I261" s="5" t="s">
         <v>1794</v>
       </c>
       <c r="J261" s="5" t="s">
-        <v>405</v>
+        <v>1795</v>
       </c>
       <c r="K261" s="5" t="s">
-        <v>1795</v>
+        <v>1796</v>
       </c>
       <c r="L261" s="6" t="s">
-        <v>1796</v>
+        <v>1797</v>
       </c>
       <c r="M261" s="5" t="s">
-        <v>1797</v>
+        <v>1798</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="5" t="s">
-        <v>1798</v>
+        <v>1799</v>
       </c>
       <c r="B262" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C262" s="5" t="s">
-        <v>196</v>
+        <v>94</v>
       </c>
       <c r="D262" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E262" s="5" t="s">
-        <v>1799</v>
+      <c r="E262" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F262" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G262" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H262" s="5" t="s">
         <v>1800</v>
       </c>
-      <c r="I262" s="5"/>
+      <c r="I262" s="5" t="s">
+        <v>1801</v>
+      </c>
       <c r="J262" s="5" t="s">
-        <v>1801</v>
+        <v>1802</v>
       </c>
       <c r="K262" s="5" t="s">
-        <v>1802</v>
+        <v>1803</v>
       </c>
       <c r="L262" s="6" t="s">
-        <v>1803</v>
+        <v>1804</v>
       </c>
       <c r="M262" s="5" t="s">
-        <v>1804</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="5" t="s">
-        <v>1805</v>
+        <v>1806</v>
       </c>
       <c r="B263" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C263" s="5" t="s">
-        <v>94</v>
+        <v>1807</v>
       </c>
       <c r="D263" s="5" t="s">
-        <v>706</v>
-[...9 lines deleted...]
-        </is>
+        <v>945</v>
+      </c>
+      <c r="E263" s="5" t="s">
+        <v>1244</v>
+      </c>
+      <c r="F263" s="5" t="s">
+        <v>129</v>
       </c>
       <c r="G263" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H263" s="5" t="s">
-        <v>1806</v>
+        <v>1808</v>
       </c>
       <c r="I263" s="5" t="s">
-        <v>1807</v>
+        <v>1809</v>
       </c>
       <c r="J263" s="5" t="s">
-        <v>711</v>
+        <v>413</v>
       </c>
       <c r="K263" s="5" t="s">
-        <v>1808</v>
+        <v>1810</v>
       </c>
       <c r="L263" s="6" t="s">
-        <v>1809</v>
+        <v>1811</v>
       </c>
       <c r="M263" s="5" t="s">
-        <v>1810</v>
+        <v>1812</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="5" t="s">
-        <v>1811</v>
+        <v>1813</v>
       </c>
       <c r="B264" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C264" s="5" t="s">
-        <v>936</v>
+        <v>196</v>
       </c>
       <c r="D264" s="5" t="s">
-        <v>706</v>
+        <v>15</v>
       </c>
       <c r="E264" s="5" t="s">
-        <v>707</v>
+        <v>1814</v>
       </c>
       <c r="F264" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G264" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H264" s="5" t="s">
-        <v>1812</v>
-[...3 lines deleted...]
-      </c>
+        <v>1815</v>
+      </c>
+      <c r="I264" s="5"/>
       <c r="J264" s="5" t="s">
-        <v>711</v>
+        <v>1816</v>
       </c>
       <c r="K264" s="5" t="s">
-        <v>1814</v>
+        <v>1817</v>
       </c>
       <c r="L264" s="6" t="s">
-        <v>1815</v>
+        <v>1818</v>
       </c>
       <c r="M264" s="5" t="s">
-        <v>1816</v>
+        <v>1819</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="5" t="s">
-        <v>1817</v>
+        <v>1820</v>
       </c>
       <c r="B265" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C265" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D265" s="5" t="s">
-        <v>706</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>714</v>
+      </c>
+      <c r="E265" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F265" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G265" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H265" s="5" t="s">
-        <v>1818</v>
+        <v>1821</v>
       </c>
       <c r="I265" s="5" t="s">
-        <v>1819</v>
+        <v>1822</v>
       </c>
       <c r="J265" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K265" s="5" t="s">
-        <v>1820</v>
+        <v>1823</v>
       </c>
       <c r="L265" s="6" t="s">
-        <v>1821</v>
+        <v>1824</v>
       </c>
       <c r="M265" s="5" t="s">
-        <v>1822</v>
+        <v>1825</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="5" t="s">
-        <v>1823</v>
+        <v>1826</v>
       </c>
       <c r="B266" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C266" s="5" t="s">
-        <v>103</v>
+        <v>944</v>
       </c>
       <c r="D266" s="5" t="s">
-        <v>16</v>
+        <v>714</v>
       </c>
       <c r="E266" s="5" t="s">
-        <v>1369</v>
-[...2 lines deleted...]
-        <v>1824</v>
+        <v>715</v>
+      </c>
+      <c r="F266" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G266" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H266" s="5" t="s">
-        <v>1825</v>
+        <v>1827</v>
       </c>
       <c r="I266" s="5" t="s">
-        <v>1826</v>
+        <v>1828</v>
       </c>
       <c r="J266" s="5" t="s">
-        <v>1827</v>
+        <v>719</v>
       </c>
       <c r="K266" s="5" t="s">
-        <v>1828</v>
+        <v>1829</v>
       </c>
       <c r="L266" s="6" t="s">
-        <v>1829</v>
+        <v>1830</v>
       </c>
       <c r="M266" s="5" t="s">
-        <v>1830</v>
+        <v>1831</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="5" t="s">
-        <v>1831</v>
+        <v>1832</v>
       </c>
       <c r="B267" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C267" s="5" t="s">
-        <v>959</v>
+        <v>94</v>
       </c>
       <c r="D267" s="5" t="s">
-        <v>103</v>
+        <v>714</v>
       </c>
       <c r="E267" s="5" t="s">
         <v>27</v>
       </c>
       <c r="F267" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G267" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H267" s="5" t="s">
-        <v>1832</v>
+        <v>1833</v>
       </c>
       <c r="I267" s="5" t="s">
-        <v>1833</v>
+        <v>1834</v>
       </c>
       <c r="J267" s="5" t="s">
-        <v>1834</v>
+        <v>719</v>
       </c>
       <c r="K267" s="5" t="s">
         <v>1835</v>
       </c>
       <c r="L267" s="6" t="s">
         <v>1836</v>
       </c>
       <c r="M267" s="5" t="s">
         <v>1837</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="5" t="s">
         <v>1838</v>
       </c>
       <c r="B268" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C268" s="5" t="s">
-        <v>94</v>
+        <v>103</v>
       </c>
       <c r="D268" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E268" s="5" t="s">
-        <v>707</v>
+        <v>1377</v>
       </c>
       <c r="F268" s="5" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="G268" s="5" t="s">
         <v>1839</v>
+      </c>
+      <c r="G268" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H268" s="5" t="s">
         <v>1840</v>
       </c>
       <c r="I268" s="5" t="s">
         <v>1841</v>
       </c>
       <c r="J268" s="5" t="s">
-        <v>405</v>
+        <v>1842</v>
       </c>
       <c r="K268" s="5" t="s">
-        <v>1842</v>
+        <v>1843</v>
       </c>
       <c r="L268" s="6" t="s">
-        <v>1843</v>
+        <v>1844</v>
       </c>
       <c r="M268" s="5" t="s">
-        <v>1844</v>
+        <v>1845</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="5" t="s">
-        <v>1845</v>
+        <v>1846</v>
       </c>
       <c r="B269" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C269" s="5" t="s">
-        <v>936</v>
+        <v>967</v>
       </c>
       <c r="D269" s="5" t="s">
-        <v>706</v>
+        <v>103</v>
       </c>
       <c r="E269" s="5" t="s">
-        <v>707</v>
+        <v>27</v>
       </c>
       <c r="F269" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G269" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H269" s="5" t="s">
-        <v>1846</v>
+        <v>1847</v>
       </c>
       <c r="I269" s="5" t="s">
-        <v>1847</v>
+        <v>1848</v>
       </c>
       <c r="J269" s="5" t="s">
-        <v>711</v>
+        <v>1849</v>
       </c>
       <c r="K269" s="5" t="s">
-        <v>1848</v>
+        <v>1850</v>
       </c>
       <c r="L269" s="6" t="s">
-        <v>1849</v>
+        <v>1851</v>
       </c>
       <c r="M269" s="5" t="s">
-        <v>1850</v>
+        <v>1852</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="5" t="s">
-        <v>1851</v>
+        <v>1853</v>
       </c>
       <c r="B270" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C270" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D270" s="5" t="s">
-        <v>706</v>
-[...14 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E270" s="5" t="s">
+        <v>715</v>
+      </c>
+      <c r="F270" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="G270" s="5" t="s">
+        <v>1854</v>
       </c>
       <c r="H270" s="5" t="s">
-        <v>1852</v>
+        <v>1855</v>
       </c>
       <c r="I270" s="5" t="s">
-        <v>1853</v>
+        <v>1856</v>
       </c>
       <c r="J270" s="5" t="s">
-        <v>711</v>
+        <v>413</v>
       </c>
       <c r="K270" s="5" t="s">
-        <v>1854</v>
+        <v>1857</v>
       </c>
       <c r="L270" s="6" t="s">
-        <v>1855</v>
+        <v>1858</v>
       </c>
       <c r="M270" s="5" t="s">
-        <v>1856</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="5" t="s">
-        <v>1857</v>
+        <v>1860</v>
       </c>
       <c r="B271" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C271" s="5" t="s">
-        <v>1792</v>
+        <v>944</v>
       </c>
       <c r="D271" s="5" t="s">
-        <v>937</v>
+        <v>714</v>
       </c>
       <c r="E271" s="5" t="s">
-        <v>707</v>
-[...5 lines deleted...]
-        <v>1858</v>
+        <v>715</v>
+      </c>
+      <c r="F271" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G271" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H271" s="5" t="s">
-        <v>1859</v>
+        <v>1861</v>
       </c>
       <c r="I271" s="5" t="s">
-        <v>1860</v>
+        <v>1862</v>
       </c>
       <c r="J271" s="5" t="s">
-        <v>405</v>
+        <v>719</v>
       </c>
       <c r="K271" s="5" t="s">
-        <v>1861</v>
+        <v>1863</v>
       </c>
       <c r="L271" s="6" t="s">
-        <v>1862</v>
+        <v>1864</v>
       </c>
       <c r="M271" s="5" t="s">
-        <v>1863</v>
+        <v>1865</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="5" t="s">
-        <v>1864</v>
+        <v>1866</v>
       </c>
       <c r="B272" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C272" s="5" t="s">
-        <v>1865</v>
+        <v>94</v>
       </c>
       <c r="D272" s="5" t="s">
-        <v>959</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>714</v>
+      </c>
+      <c r="E272" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F272" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G272" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H272" s="5" t="s">
-        <v>16</v>
+        <v>1867</v>
       </c>
       <c r="I272" s="5" t="s">
-        <v>1867</v>
+        <v>1868</v>
       </c>
       <c r="J272" s="5" t="s">
-        <v>1868</v>
+        <v>719</v>
       </c>
       <c r="K272" s="5" t="s">
         <v>1869</v>
       </c>
       <c r="L272" s="6" t="s">
         <v>1870</v>
       </c>
       <c r="M272" s="5" t="s">
         <v>1871</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="5" t="s">
         <v>1872</v>
       </c>
       <c r="B273" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C273" s="5" t="s">
-        <v>936</v>
+        <v>1807</v>
       </c>
       <c r="D273" s="5" t="s">
-        <v>706</v>
+        <v>945</v>
       </c>
       <c r="E273" s="5" t="s">
-        <v>707</v>
-[...9 lines deleted...]
-        </is>
+        <v>715</v>
+      </c>
+      <c r="F273" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="G273" s="5" t="s">
+        <v>1873</v>
       </c>
       <c r="H273" s="5" t="s">
-        <v>1873</v>
+        <v>1874</v>
       </c>
       <c r="I273" s="5" t="s">
-        <v>1874</v>
+        <v>1875</v>
       </c>
       <c r="J273" s="5" t="s">
-        <v>711</v>
+        <v>413</v>
       </c>
       <c r="K273" s="5" t="s">
-        <v>1875</v>
+        <v>1876</v>
       </c>
       <c r="L273" s="6" t="s">
-        <v>1876</v>
+        <v>1877</v>
       </c>
       <c r="M273" s="5" t="s">
-        <v>1877</v>
+        <v>1878</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="5" t="s">
-        <v>1878</v>
+        <v>1879</v>
       </c>
       <c r="B274" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C274" s="5" t="s">
-        <v>706</v>
+        <v>1880</v>
       </c>
       <c r="D274" s="5" t="s">
-        <v>94</v>
+        <v>967</v>
       </c>
       <c r="E274" s="5" t="s">
-        <v>707</v>
+        <v>1881</v>
       </c>
       <c r="F274" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G274" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H274" s="5" t="s">
-        <v>1879</v>
+        <v>16</v>
       </c>
       <c r="I274" s="5" t="s">
-        <v>1880</v>
+        <v>1882</v>
       </c>
       <c r="J274" s="5" t="s">
-        <v>711</v>
+        <v>1883</v>
       </c>
       <c r="K274" s="5" t="s">
-        <v>1881</v>
+        <v>1884</v>
       </c>
       <c r="L274" s="6" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="M274" s="5" t="s">
-        <v>1883</v>
+        <v>1886</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="5" t="s">
-        <v>1884</v>
+        <v>1887</v>
       </c>
       <c r="B275" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C275" s="5" t="s">
-        <v>706</v>
+        <v>944</v>
       </c>
       <c r="D275" s="5" t="s">
-        <v>94</v>
+        <v>714</v>
       </c>
       <c r="E275" s="5" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>715</v>
+      </c>
+      <c r="F275" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G275" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H275" s="5" t="s">
-        <v>1885</v>
-[...1 lines deleted...]
-      <c r="I275" s="5"/>
+        <v>1888</v>
+      </c>
+      <c r="I275" s="5" t="s">
+        <v>1889</v>
+      </c>
       <c r="J275" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K275" s="5" t="s">
-        <v>1886</v>
+        <v>1890</v>
       </c>
       <c r="L275" s="6" t="s">
-        <v>1887</v>
+        <v>1891</v>
       </c>
       <c r="M275" s="5" t="s">
-        <v>1888</v>
+        <v>1892</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="5" t="s">
-        <v>1889</v>
+        <v>1893</v>
       </c>
       <c r="B276" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C276" s="5" t="s">
-        <v>706</v>
+        <v>714</v>
       </c>
       <c r="D276" s="5" t="s">
         <v>94</v>
       </c>
       <c r="E276" s="5" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-        <v>1890</v>
+        <v>715</v>
+      </c>
+      <c r="F276" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="G276" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H276" s="5" t="s">
-        <v>1891</v>
+        <v>1894</v>
       </c>
       <c r="I276" s="5" t="s">
-        <v>1892</v>
+        <v>1895</v>
       </c>
       <c r="J276" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K276" s="5" t="s">
-        <v>1893</v>
+        <v>1896</v>
       </c>
       <c r="L276" s="6" t="s">
-        <v>1894</v>
+        <v>1897</v>
       </c>
       <c r="M276" s="5" t="s">
-        <v>1895</v>
+        <v>1898</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="5" t="s">
-        <v>1896</v>
+        <v>1899</v>
       </c>
       <c r="B277" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C277" s="5" t="s">
-        <v>706</v>
+        <v>714</v>
       </c>
       <c r="D277" s="5" t="s">
         <v>94</v>
       </c>
       <c r="E277" s="5" t="s">
         <v>129</v>
       </c>
       <c r="F277" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="G277" s="5" t="s">
-        <v>1897</v>
+      <c r="G277" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H277" s="5" t="s">
-        <v>1898</v>
-[...3 lines deleted...]
-      </c>
+        <v>1900</v>
+      </c>
+      <c r="I277" s="5"/>
       <c r="J277" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K277" s="5" t="s">
-        <v>1900</v>
+        <v>1901</v>
       </c>
       <c r="L277" s="6" t="s">
-        <v>1901</v>
+        <v>1902</v>
       </c>
       <c r="M277" s="5" t="s">
-        <v>1902</v>
+        <v>1903</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="5" t="s">
-        <v>1903</v>
+        <v>1904</v>
       </c>
       <c r="B278" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C278" s="5" t="s">
-        <v>706</v>
+        <v>714</v>
       </c>
       <c r="D278" s="5" t="s">
         <v>94</v>
       </c>
       <c r="E278" s="5" t="s">
-        <v>707</v>
+        <v>129</v>
       </c>
       <c r="F278" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G278" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G278" s="5" t="s">
+        <v>1905</v>
       </c>
       <c r="H278" s="5" t="s">
-        <v>1904</v>
+        <v>1906</v>
       </c>
       <c r="I278" s="5" t="s">
-        <v>1905</v>
+        <v>1907</v>
       </c>
       <c r="J278" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K278" s="5" t="s">
-        <v>1906</v>
+        <v>1908</v>
       </c>
       <c r="L278" s="6" t="s">
-        <v>1907</v>
+        <v>1909</v>
       </c>
       <c r="M278" s="5" t="s">
-        <v>1908</v>
+        <v>1910</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="5" t="s">
-        <v>1909</v>
+        <v>1911</v>
       </c>
       <c r="B279" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C279" s="5" t="s">
+        <v>714</v>
+      </c>
+      <c r="D279" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="D279" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E279" s="5" t="s">
-        <v>707</v>
-[...9 lines deleted...]
-        </is>
+        <v>129</v>
+      </c>
+      <c r="F279" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="G279" s="5" t="s">
+        <v>1912</v>
       </c>
       <c r="H279" s="5" t="s">
-        <v>1910</v>
+        <v>1913</v>
       </c>
       <c r="I279" s="5" t="s">
-        <v>1911</v>
+        <v>1914</v>
       </c>
       <c r="J279" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K279" s="5" t="s">
-        <v>1912</v>
+        <v>1915</v>
       </c>
       <c r="L279" s="6" t="s">
-        <v>1913</v>
+        <v>1916</v>
       </c>
       <c r="M279" s="5" t="s">
-        <v>1914</v>
+        <v>1917</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="5" t="s">
-        <v>1915</v>
+        <v>1918</v>
       </c>
       <c r="B280" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C280" s="5" t="s">
+        <v>714</v>
+      </c>
+      <c r="D280" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="D280" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="E280" s="5" t="s">
+        <v>715</v>
       </c>
       <c r="F280" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G280" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H280" s="5" t="s">
-        <v>1916</v>
+        <v>1919</v>
       </c>
       <c r="I280" s="5" t="s">
-        <v>1917</v>
+        <v>1920</v>
       </c>
       <c r="J280" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K280" s="5" t="s">
-        <v>1918</v>
+        <v>1921</v>
       </c>
       <c r="L280" s="6" t="s">
-        <v>1919</v>
+        <v>1922</v>
       </c>
       <c r="M280" s="5" t="s">
-        <v>1920</v>
+        <v>1923</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="5" t="s">
-        <v>1921</v>
+        <v>1924</v>
       </c>
       <c r="B281" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C281" s="5" t="s">
-        <v>706</v>
+        <v>94</v>
       </c>
       <c r="D281" s="5" t="s">
-        <v>94</v>
+        <v>714</v>
       </c>
       <c r="E281" s="5" t="s">
-        <v>707</v>
-[...5 lines deleted...]
-        <v>1922</v>
+        <v>715</v>
+      </c>
+      <c r="F281" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G281" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H281" s="5" t="s">
-        <v>1923</v>
+        <v>1925</v>
       </c>
       <c r="I281" s="5" t="s">
-        <v>1924</v>
+        <v>1926</v>
       </c>
       <c r="J281" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K281" s="5" t="s">
-        <v>1925</v>
+        <v>1927</v>
       </c>
       <c r="L281" s="6" t="s">
-        <v>1926</v>
+        <v>1928</v>
       </c>
       <c r="M281" s="5" t="s">
-        <v>1927</v>
+        <v>1929</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="5" t="s">
-        <v>1928</v>
+        <v>1930</v>
       </c>
       <c r="B282" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C282" s="5" t="s">
-        <v>196</v>
+        <v>94</v>
       </c>
       <c r="D282" s="5" t="s">
-        <v>15</v>
+        <v>714</v>
       </c>
       <c r="E282" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F282" s="5" t="s">
-        <v>1929</v>
+      <c r="F282" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G282" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H282" s="5" t="s">
-        <v>1930</v>
+        <v>1931</v>
       </c>
       <c r="I282" s="5" t="s">
-        <v>1931</v>
+        <v>1932</v>
       </c>
       <c r="J282" s="5" t="s">
-        <v>1932</v>
+        <v>719</v>
       </c>
       <c r="K282" s="5" t="s">
         <v>1933</v>
       </c>
       <c r="L282" s="6" t="s">
         <v>1934</v>
       </c>
       <c r="M282" s="5" t="s">
         <v>1935</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="5" t="s">
         <v>1936</v>
       </c>
       <c r="B283" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C283" s="5" t="s">
-        <v>15</v>
+        <v>714</v>
       </c>
       <c r="D283" s="5" t="s">
-        <v>959</v>
-[...4 lines deleted...]
-        </is>
+        <v>94</v>
+      </c>
+      <c r="E283" s="5" t="s">
+        <v>715</v>
       </c>
       <c r="F283" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="G283" s="5" t="s">
         <v>1937</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="H283" s="5" t="s">
         <v>1938</v>
       </c>
       <c r="I283" s="5" t="s">
         <v>1939</v>
       </c>
       <c r="J283" s="5" t="s">
+        <v>719</v>
+      </c>
+      <c r="K283" s="5" t="s">
         <v>1940</v>
       </c>
-      <c r="K283" s="5" t="s">
+      <c r="L283" s="6" t="s">
         <v>1941</v>
       </c>
-      <c r="L283" s="6" t="s">
+      <c r="M283" s="5" t="s">
         <v>1942</v>
-      </c>
-[...1 lines deleted...]
-        <v>1943</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="5" t="s">
+        <v>1943</v>
+      </c>
+      <c r="B284" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C284" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="D284" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E284" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F284" s="5" t="s">
         <v>1944</v>
-      </c>
-[...13 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G284" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H284" s="5" t="s">
         <v>1945</v>
       </c>
       <c r="I284" s="5" t="s">
         <v>1946</v>
       </c>
       <c r="J284" s="5" t="s">
-        <v>711</v>
+        <v>1947</v>
       </c>
       <c r="K284" s="5" t="s">
-        <v>1947</v>
+        <v>1948</v>
       </c>
       <c r="L284" s="6" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="M284" s="5" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="5" t="s">
-        <v>1950</v>
+        <v>1951</v>
       </c>
       <c r="B285" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C285" s="5" t="s">
-        <v>936</v>
+        <v>15</v>
       </c>
       <c r="D285" s="5" t="s">
-        <v>706</v>
-[...7 lines deleted...]
-        </is>
+        <v>967</v>
+      </c>
+      <c r="E285" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F285" s="5" t="s">
+        <v>1952</v>
       </c>
       <c r="G285" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H285" s="5" t="s">
-        <v>1951</v>
-[...1 lines deleted...]
-      <c r="I285" s="5"/>
+        <v>1953</v>
+      </c>
+      <c r="I285" s="5" t="s">
+        <v>1954</v>
+      </c>
       <c r="J285" s="5" t="s">
-        <v>711</v>
+        <v>1955</v>
       </c>
       <c r="K285" s="5" t="s">
-        <v>1952</v>
+        <v>1956</v>
       </c>
       <c r="L285" s="6" t="s">
-        <v>1953</v>
+        <v>1957</v>
       </c>
       <c r="M285" s="5" t="s">
-        <v>1954</v>
+        <v>1958</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="5" t="s">
-        <v>1955</v>
+        <v>1959</v>
       </c>
       <c r="B286" s="5" t="s">
-        <v>1956</v>
+        <v>14</v>
       </c>
       <c r="C286" s="5" t="s">
-        <v>959</v>
-[...14 lines deleted...]
-        </is>
+        <v>944</v>
+      </c>
+      <c r="D286" s="5" t="s">
+        <v>714</v>
+      </c>
+      <c r="E286" s="5" t="s">
+        <v>715</v>
+      </c>
+      <c r="F286" s="5" t="s">
+        <v>27</v>
       </c>
       <c r="G286" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H286" s="5" t="s">
-        <v>1957</v>
-[...10 lines deleted...]
-        </is>
+        <v>1960</v>
+      </c>
+      <c r="I286" s="5" t="s">
+        <v>1961</v>
+      </c>
+      <c r="J286" s="5" t="s">
+        <v>719</v>
+      </c>
+      <c r="K286" s="5" t="s">
+        <v>1962</v>
       </c>
       <c r="L286" s="6" t="s">
-        <v>1958</v>
-[...1 lines deleted...]
-      <c r="M286" s="5"/>
+        <v>1963</v>
+      </c>
+      <c r="M286" s="5" t="s">
+        <v>1964</v>
+      </c>
     </row>
     <row r="287">
       <c r="A287" s="5" t="s">
-        <v>1959</v>
+        <v>1965</v>
       </c>
       <c r="B287" s="5" t="s">
-        <v>1956</v>
+        <v>14</v>
       </c>
       <c r="C287" s="5" t="s">
-        <v>959</v>
-[...9 lines deleted...]
-        </is>
+        <v>944</v>
+      </c>
+      <c r="D287" s="5" t="s">
+        <v>714</v>
+      </c>
+      <c r="E287" s="5" t="s">
+        <v>715</v>
       </c>
       <c r="F287" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G287" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H287" s="5" t="s">
-        <v>1960</v>
+        <v>1966</v>
       </c>
       <c r="I287" s="5"/>
-      <c r="J287" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J287" s="5" t="s">
+        <v>719</v>
       </c>
       <c r="K287" s="5" t="s">
-        <v>1961</v>
+        <v>1967</v>
       </c>
       <c r="L287" s="6" t="s">
-        <v>1962</v>
-[...1 lines deleted...]
-      <c r="M287" s="5"/>
+        <v>1968</v>
+      </c>
+      <c r="M287" s="5" t="s">
+        <v>1969</v>
+      </c>
     </row>
     <row r="288">
       <c r="A288" s="5" t="s">
-        <v>1963</v>
+        <v>1970</v>
       </c>
       <c r="B288" s="5" t="s">
-        <v>14</v>
+        <v>1971</v>
       </c>
       <c r="C288" s="5" t="s">
-        <v>959</v>
-[...8 lines deleted...]
-        <v>1929</v>
+        <v>967</v>
+      </c>
+      <c r="D288" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E288" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F288" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G288" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H288" s="5" t="s">
-        <v>1964</v>
-[...8 lines deleted...]
-        <v>1967</v>
+        <v>1972</v>
+      </c>
+      <c r="I288" s="5"/>
+      <c r="J288" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K288" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L288" s="6" t="s">
-        <v>1968</v>
-[...3 lines deleted...]
-      </c>
+        <v>1973</v>
+      </c>
+      <c r="M288" s="5"/>
     </row>
     <row r="289">
       <c r="A289" s="5" t="s">
-        <v>1970</v>
+        <v>1974</v>
       </c>
       <c r="B289" s="5" t="s">
-        <v>14</v>
+        <v>1971</v>
       </c>
       <c r="C289" s="5" t="s">
-        <v>706</v>
-[...8 lines deleted...]
-        <v>27</v>
+        <v>967</v>
+      </c>
+      <c r="D289" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E289" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F289" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G289" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H289" s="5" t="s">
-        <v>1971</v>
-[...5 lines deleted...]
-        <v>711</v>
+        <v>1975</v>
+      </c>
+      <c r="I289" s="5"/>
+      <c r="J289" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K289" s="5" t="s">
-        <v>1973</v>
+        <v>1976</v>
       </c>
       <c r="L289" s="6" t="s">
-        <v>1974</v>
-[...3 lines deleted...]
-      </c>
+        <v>1977</v>
+      </c>
+      <c r="M289" s="5"/>
     </row>
     <row r="290">
       <c r="A290" s="5" t="s">
-        <v>1976</v>
+        <v>1978</v>
       </c>
       <c r="B290" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C290" s="5" t="s">
-        <v>15</v>
+        <v>967</v>
       </c>
       <c r="D290" s="5" t="s">
-        <v>959</v>
-[...4 lines deleted...]
-        </is>
+        <v>318</v>
+      </c>
+      <c r="E290" s="5" t="s">
+        <v>715</v>
       </c>
       <c r="F290" s="5" t="s">
-        <v>1937</v>
+        <v>1944</v>
       </c>
       <c r="G290" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H290" s="5" t="s">
-        <v>1977</v>
+        <v>1979</v>
       </c>
       <c r="I290" s="5" t="s">
-        <v>1978</v>
+        <v>1980</v>
       </c>
       <c r="J290" s="5" t="s">
-        <v>1979</v>
+        <v>1981</v>
       </c>
       <c r="K290" s="5" t="s">
-        <v>1980</v>
+        <v>1982</v>
       </c>
       <c r="L290" s="6" t="s">
-        <v>1981</v>
+        <v>1983</v>
       </c>
       <c r="M290" s="5" t="s">
-        <v>1982</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="5" t="s">
-        <v>1983</v>
+        <v>1985</v>
       </c>
       <c r="B291" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C291" s="5" t="s">
-        <v>103</v>
+        <v>714</v>
       </c>
       <c r="D291" s="5" t="s">
-        <v>1057</v>
+        <v>94</v>
       </c>
       <c r="E291" s="5" t="s">
+        <v>715</v>
+      </c>
+      <c r="F291" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="F291" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="G291" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H291" s="5" t="s">
-        <v>1984</v>
+        <v>1986</v>
       </c>
       <c r="I291" s="5" t="s">
-        <v>1985</v>
+        <v>1987</v>
       </c>
       <c r="J291" s="5" t="s">
-        <v>1986</v>
+        <v>719</v>
       </c>
       <c r="K291" s="5" t="s">
-        <v>1987</v>
+        <v>1988</v>
       </c>
       <c r="L291" s="6" t="s">
-        <v>1988</v>
+        <v>1989</v>
       </c>
       <c r="M291" s="5" t="s">
-        <v>1989</v>
+        <v>1990</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="5" t="s">
-        <v>1990</v>
+        <v>1991</v>
       </c>
       <c r="B292" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C292" s="5" t="s">
-        <v>959</v>
+        <v>15</v>
       </c>
       <c r="D292" s="5" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-        <v>707</v>
+        <v>967</v>
+      </c>
+      <c r="E292" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F292" s="5" t="s">
-        <v>999</v>
+        <v>1952</v>
       </c>
       <c r="G292" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H292" s="5" t="s">
-        <v>1991</v>
+        <v>1992</v>
       </c>
       <c r="I292" s="5" t="s">
-        <v>1992</v>
+        <v>1993</v>
       </c>
       <c r="J292" s="5" t="s">
-        <v>1993</v>
+        <v>1994</v>
       </c>
       <c r="K292" s="5" t="s">
-        <v>1994</v>
+        <v>1995</v>
       </c>
       <c r="L292" s="6" t="s">
-        <v>1995</v>
+        <v>1996</v>
       </c>
       <c r="M292" s="5" t="s">
-        <v>1996</v>
+        <v>1997</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="5" t="s">
-        <v>1997</v>
+        <v>1998</v>
       </c>
       <c r="B293" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C293" s="5" t="s">
-        <v>196</v>
+        <v>35</v>
       </c>
       <c r="D293" s="5" t="s">
-        <v>15</v>
+        <v>1065</v>
       </c>
       <c r="E293" s="5" t="s">
-        <v>1998</v>
+        <v>1999</v>
       </c>
       <c r="F293" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G293" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H293" s="5" t="s">
-        <v>1999</v>
+        <v>2000</v>
       </c>
       <c r="I293" s="5" t="s">
-        <v>2000</v>
+        <v>2001</v>
       </c>
       <c r="J293" s="5" t="s">
-        <v>2001</v>
+        <v>2002</v>
       </c>
       <c r="K293" s="5" t="s">
-        <v>2002</v>
+        <v>2003</v>
       </c>
       <c r="L293" s="6" t="s">
-        <v>2003</v>
+        <v>2004</v>
       </c>
       <c r="M293" s="5" t="s">
-        <v>2004</v>
+        <v>2005</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="5" t="s">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="B294" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C294" s="5" t="s">
-        <v>94</v>
+        <v>103</v>
       </c>
       <c r="D294" s="5" t="s">
-        <v>706</v>
+        <v>1065</v>
       </c>
       <c r="E294" s="5" t="s">
         <v>27</v>
       </c>
       <c r="F294" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G294" s="5" t="s">
-        <v>2006</v>
+      <c r="G294" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H294" s="5" t="s">
         <v>2007</v>
       </c>
-      <c r="I294" s="5"/>
+      <c r="I294" s="5" t="s">
+        <v>2008</v>
+      </c>
       <c r="J294" s="5" t="s">
-        <v>711</v>
+        <v>2009</v>
       </c>
       <c r="K294" s="5" t="s">
-        <v>2008</v>
+        <v>2010</v>
       </c>
       <c r="L294" s="6" t="s">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="M294" s="5" t="s">
-        <v>2010</v>
+        <v>2012</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="5" t="s">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="B295" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C295" s="5" t="s">
-        <v>15</v>
+        <v>967</v>
       </c>
       <c r="D295" s="5" t="s">
-        <v>960</v>
+        <v>103</v>
       </c>
       <c r="E295" s="5" t="s">
-        <v>27</v>
-[...4 lines deleted...]
-        </is>
+        <v>715</v>
+      </c>
+      <c r="F295" s="5" t="s">
+        <v>1007</v>
       </c>
       <c r="G295" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H295" s="5" t="s">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="I295" s="5" t="s">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="J295" s="5" t="s">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="K295" s="5" t="s">
-        <v>2015</v>
+        <v>2017</v>
       </c>
       <c r="L295" s="6" t="s">
-        <v>2016</v>
+        <v>2018</v>
       </c>
       <c r="M295" s="5" t="s">
-        <v>2017</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="5" t="s">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="B296" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C296" s="5" t="s">
-        <v>959</v>
+        <v>196</v>
       </c>
       <c r="D296" s="5" t="s">
-        <v>103</v>
+        <v>15</v>
       </c>
       <c r="E296" s="5" t="s">
-        <v>779</v>
+        <v>2021</v>
       </c>
       <c r="F296" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G296" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H296" s="5" t="s">
-        <v>2019</v>
+        <v>2022</v>
       </c>
       <c r="I296" s="5" t="s">
-        <v>2020</v>
+        <v>2023</v>
       </c>
       <c r="J296" s="5" t="s">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="K296" s="5" t="s">
-        <v>2022</v>
+        <v>2025</v>
       </c>
       <c r="L296" s="6" t="s">
-        <v>2023</v>
+        <v>2026</v>
       </c>
       <c r="M296" s="5" t="s">
-        <v>2024</v>
+        <v>2027</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="5" t="s">
-        <v>2025</v>
+        <v>2028</v>
       </c>
       <c r="B297" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C297" s="5" t="s">
-        <v>1564</v>
+        <v>94</v>
       </c>
       <c r="D297" s="5" t="s">
-        <v>2026</v>
+        <v>714</v>
       </c>
       <c r="E297" s="5" t="s">
-        <v>707</v>
+        <v>27</v>
       </c>
       <c r="F297" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G297" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G297" s="5" t="s">
+        <v>2029</v>
       </c>
       <c r="H297" s="5" t="s">
-        <v>706</v>
+        <v>2030</v>
       </c>
       <c r="I297" s="5"/>
       <c r="J297" s="5" t="s">
-        <v>2027</v>
+        <v>719</v>
       </c>
       <c r="K297" s="5" t="s">
-        <v>2028</v>
+        <v>2031</v>
       </c>
       <c r="L297" s="6" t="s">
-        <v>2029</v>
+        <v>2032</v>
       </c>
       <c r="M297" s="5" t="s">
-        <v>2030</v>
+        <v>2033</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="5" t="s">
-        <v>2031</v>
+        <v>2034</v>
       </c>
       <c r="B298" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C298" s="5" t="s">
-        <v>1564</v>
+        <v>15</v>
       </c>
       <c r="D298" s="5" t="s">
-        <v>2026</v>
+        <v>968</v>
       </c>
       <c r="E298" s="5" t="s">
-        <v>707</v>
+        <v>27</v>
       </c>
       <c r="F298" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G298" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H298" s="5" t="s">
-        <v>2032</v>
-[...1 lines deleted...]
-      <c r="I298" s="5"/>
+        <v>2035</v>
+      </c>
+      <c r="I298" s="5" t="s">
+        <v>2036</v>
+      </c>
       <c r="J298" s="5" t="s">
-        <v>2027</v>
+        <v>2037</v>
       </c>
       <c r="K298" s="5" t="s">
-        <v>2033</v>
+        <v>2038</v>
       </c>
       <c r="L298" s="6" t="s">
-        <v>2034</v>
+        <v>2039</v>
       </c>
       <c r="M298" s="5" t="s">
-        <v>2035</v>
+        <v>2040</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="5" t="s">
-        <v>2036</v>
+        <v>2041</v>
       </c>
       <c r="B299" s="5" t="s">
-        <v>410</v>
+        <v>14</v>
       </c>
       <c r="C299" s="5" t="s">
-        <v>959</v>
+        <v>967</v>
       </c>
       <c r="D299" s="5" t="s">
-        <v>15</v>
+        <v>103</v>
       </c>
       <c r="E299" s="5" t="s">
-        <v>1272</v>
-[...2 lines deleted...]
-        <v>1059</v>
+        <v>787</v>
+      </c>
+      <c r="F299" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G299" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H299" s="5" t="s">
-        <v>2037</v>
+        <v>2042</v>
       </c>
       <c r="I299" s="5" t="s">
-        <v>2038</v>
+        <v>2043</v>
       </c>
       <c r="J299" s="5" t="s">
-        <v>2039</v>
-[...4 lines deleted...]
-        </is>
+        <v>2044</v>
+      </c>
+      <c r="K299" s="5" t="s">
+        <v>2045</v>
       </c>
       <c r="L299" s="6" t="s">
-        <v>2040</v>
+        <v>2046</v>
       </c>
       <c r="M299" s="5" t="s">
-        <v>2041</v>
+        <v>2047</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="5" t="s">
-        <v>2042</v>
+        <v>2048</v>
       </c>
       <c r="B300" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C300" s="5" t="s">
-        <v>2043</v>
+        <v>1579</v>
       </c>
       <c r="D300" s="5" t="s">
-        <v>15</v>
+        <v>2049</v>
       </c>
       <c r="E300" s="5" t="s">
-        <v>129</v>
+        <v>715</v>
       </c>
       <c r="F300" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G300" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H300" s="5" t="s">
-        <v>2044</v>
-[...3 lines deleted...]
-      </c>
+        <v>714</v>
+      </c>
+      <c r="I300" s="5"/>
       <c r="J300" s="5" t="s">
-        <v>2046</v>
+        <v>2050</v>
       </c>
       <c r="K300" s="5" t="s">
-        <v>2047</v>
+        <v>2051</v>
       </c>
       <c r="L300" s="6" t="s">
-        <v>2048</v>
+        <v>2052</v>
       </c>
       <c r="M300" s="5" t="s">
-        <v>2049</v>
+        <v>2053</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="5" t="s">
+        <v>2054</v>
+      </c>
+      <c r="B301" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C301" s="5" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D301" s="5" t="s">
+        <v>2049</v>
+      </c>
+      <c r="E301" s="5" t="s">
+        <v>715</v>
+      </c>
+      <c r="F301" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G301" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H301" s="5" t="s">
+        <v>2055</v>
+      </c>
+      <c r="I301" s="5"/>
+      <c r="J301" s="5" t="s">
         <v>2050</v>
       </c>
-      <c r="B301" s="5" t="s">
-[...27 lines deleted...]
-      </c>
       <c r="K301" s="5" t="s">
-        <v>2053</v>
+        <v>2056</v>
       </c>
       <c r="L301" s="6" t="s">
-        <v>2054</v>
+        <v>2057</v>
       </c>
       <c r="M301" s="5" t="s">
-        <v>2055</v>
+        <v>2058</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="5" t="s">
-        <v>2056</v>
+        <v>2059</v>
       </c>
       <c r="B302" s="5" t="s">
-        <v>14</v>
+        <v>418</v>
       </c>
       <c r="C302" s="5" t="s">
-        <v>94</v>
+        <v>967</v>
       </c>
       <c r="D302" s="5" t="s">
-        <v>706</v>
+        <v>15</v>
       </c>
       <c r="E302" s="5" t="s">
-        <v>27</v>
-[...7 lines deleted...]
-        <v>1272</v>
+        <v>1280</v>
+      </c>
+      <c r="F302" s="5" t="s">
+        <v>1067</v>
+      </c>
+      <c r="G302" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H302" s="5" t="s">
-        <v>2057</v>
+        <v>2060</v>
       </c>
       <c r="I302" s="5" t="s">
-        <v>2058</v>
+        <v>2061</v>
       </c>
       <c r="J302" s="5" t="s">
-        <v>711</v>
-[...2 lines deleted...]
-        <v>2059</v>
+        <v>2062</v>
+      </c>
+      <c r="K302" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L302" s="6" t="s">
-        <v>2060</v>
+        <v>2063</v>
       </c>
       <c r="M302" s="5" t="s">
-        <v>2061</v>
+        <v>2064</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="5" t="s">
-        <v>2062</v>
+        <v>2065</v>
       </c>
       <c r="B303" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C303" s="5" t="s">
-        <v>94</v>
+        <v>2066</v>
       </c>
       <c r="D303" s="5" t="s">
-        <v>706</v>
+        <v>15</v>
       </c>
       <c r="E303" s="5" t="s">
-        <v>27</v>
+        <v>129</v>
       </c>
       <c r="F303" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G303" s="5" t="s">
-        <v>2063</v>
+      <c r="G303" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H303" s="5" t="s">
-        <v>2064</v>
+        <v>2067</v>
       </c>
       <c r="I303" s="5" t="s">
-        <v>2065</v>
+        <v>2068</v>
       </c>
       <c r="J303" s="5" t="s">
-        <v>711</v>
+        <v>2069</v>
       </c>
       <c r="K303" s="5" t="s">
-        <v>2066</v>
+        <v>2070</v>
       </c>
       <c r="L303" s="6" t="s">
-        <v>2067</v>
+        <v>2071</v>
       </c>
       <c r="M303" s="5" t="s">
-        <v>2068</v>
+        <v>2072</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="5" t="s">
-        <v>2069</v>
+        <v>2073</v>
       </c>
       <c r="B304" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C304" s="5" t="s">
-        <v>2070</v>
+        <v>944</v>
       </c>
       <c r="D304" s="5" t="s">
-        <v>16</v>
+        <v>945</v>
       </c>
       <c r="E304" s="5" t="s">
-        <v>2071</v>
+        <v>715</v>
       </c>
       <c r="F304" s="5" t="s">
-        <v>972</v>
+        <v>129</v>
       </c>
       <c r="G304" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H304" s="5" t="s">
-        <v>2072</v>
+        <v>2074</v>
       </c>
       <c r="I304" s="5" t="s">
-        <v>2073</v>
+        <v>2075</v>
       </c>
       <c r="J304" s="5" t="s">
-        <v>2074</v>
+        <v>413</v>
       </c>
       <c r="K304" s="5" t="s">
-        <v>2075</v>
+        <v>2076</v>
       </c>
       <c r="L304" s="6" t="s">
-        <v>2076</v>
+        <v>2077</v>
       </c>
       <c r="M304" s="5" t="s">
-        <v>2077</v>
+        <v>2078</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="5" t="s">
-        <v>2078</v>
+        <v>2079</v>
       </c>
       <c r="B305" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C305" s="5" t="s">
-        <v>706</v>
+        <v>94</v>
       </c>
       <c r="D305" s="5" t="s">
-        <v>94</v>
+        <v>714</v>
       </c>
       <c r="E305" s="5" t="s">
-        <v>707</v>
+        <v>27</v>
       </c>
       <c r="F305" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G305" s="5" t="s">
-        <v>2079</v>
+        <v>1280</v>
       </c>
       <c r="H305" s="5" t="s">
         <v>2080</v>
       </c>
       <c r="I305" s="5" t="s">
         <v>2081</v>
       </c>
       <c r="J305" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K305" s="5" t="s">
         <v>2082</v>
       </c>
       <c r="L305" s="6" t="s">
         <v>2083</v>
       </c>
       <c r="M305" s="5" t="s">
         <v>2084</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="5" t="s">
         <v>2085</v>
       </c>
       <c r="B306" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C306" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D306" s="5" t="s">
-        <v>706</v>
+        <v>714</v>
       </c>
       <c r="E306" s="5" t="s">
         <v>27</v>
       </c>
       <c r="F306" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G306" s="5" t="s">
         <v>2086</v>
       </c>
       <c r="H306" s="5" t="s">
         <v>2087</v>
       </c>
       <c r="I306" s="5" t="s">
         <v>2088</v>
       </c>
       <c r="J306" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K306" s="5" t="s">
         <v>2089</v>
       </c>
       <c r="L306" s="6" t="s">
         <v>2090</v>
       </c>
       <c r="M306" s="5" t="s">
         <v>2091</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="5" t="s">
         <v>2092</v>
       </c>
       <c r="B307" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C307" s="5" t="s">
-        <v>94</v>
+        <v>2093</v>
       </c>
       <c r="D307" s="5" t="s">
-        <v>706</v>
+        <v>16</v>
       </c>
       <c r="E307" s="5" t="s">
-        <v>27</v>
+        <v>2094</v>
       </c>
       <c r="F307" s="5" t="s">
-        <v>2079</v>
+        <v>980</v>
       </c>
       <c r="G307" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H307" s="5" t="s">
-        <v>2093</v>
+        <v>2095</v>
       </c>
       <c r="I307" s="5" t="s">
-        <v>2094</v>
+        <v>2096</v>
       </c>
       <c r="J307" s="5" t="s">
-        <v>711</v>
+        <v>2097</v>
       </c>
       <c r="K307" s="5" t="s">
-        <v>2095</v>
+        <v>2098</v>
       </c>
       <c r="L307" s="6" t="s">
-        <v>2096</v>
+        <v>2099</v>
       </c>
       <c r="M307" s="5" t="s">
-        <v>2097</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="5" t="s">
-        <v>2098</v>
+        <v>2101</v>
       </c>
       <c r="B308" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C308" s="5" t="s">
-        <v>2070</v>
+        <v>714</v>
       </c>
       <c r="D308" s="5" t="s">
-        <v>15</v>
+        <v>94</v>
       </c>
       <c r="E308" s="5" t="s">
-        <v>2099</v>
+        <v>715</v>
       </c>
       <c r="F308" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G308" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G308" s="5" t="s">
+        <v>2102</v>
       </c>
       <c r="H308" s="5" t="s">
-        <v>2100</v>
+        <v>2103</v>
       </c>
       <c r="I308" s="5" t="s">
-        <v>2101</v>
+        <v>2104</v>
       </c>
       <c r="J308" s="5" t="s">
-        <v>2102</v>
+        <v>719</v>
       </c>
       <c r="K308" s="5" t="s">
-        <v>2103</v>
+        <v>2105</v>
       </c>
       <c r="L308" s="6" t="s">
-        <v>2104</v>
+        <v>2106</v>
       </c>
       <c r="M308" s="5" t="s">
-        <v>2105</v>
+        <v>2107</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="5" t="s">
-        <v>2106</v>
+        <v>2108</v>
       </c>
       <c r="B309" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C309" s="5" t="s">
-        <v>2070</v>
+        <v>94</v>
       </c>
       <c r="D309" s="5" t="s">
-        <v>15</v>
-[...4 lines deleted...]
-        </is>
+        <v>714</v>
+      </c>
+      <c r="E309" s="5" t="s">
+        <v>27</v>
       </c>
       <c r="F309" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G309" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G309" s="5" t="s">
+        <v>2109</v>
       </c>
       <c r="H309" s="5" t="s">
-        <v>2107</v>
+        <v>2110</v>
       </c>
       <c r="I309" s="5" t="s">
-        <v>2108</v>
+        <v>2111</v>
       </c>
       <c r="J309" s="5" t="s">
-        <v>2109</v>
+        <v>719</v>
       </c>
       <c r="K309" s="5" t="s">
-        <v>2110</v>
+        <v>2112</v>
       </c>
       <c r="L309" s="6" t="s">
-        <v>2111</v>
+        <v>2113</v>
       </c>
       <c r="M309" s="5" t="s">
-        <v>2112</v>
+        <v>2114</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="5" t="s">
-        <v>2113</v>
+        <v>2115</v>
       </c>
       <c r="B310" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C310" s="5" t="s">
-        <v>2114</v>
+        <v>94</v>
       </c>
       <c r="D310" s="5" t="s">
-        <v>15</v>
-[...9 lines deleted...]
-        </is>
+        <v>714</v>
+      </c>
+      <c r="E310" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="F310" s="5" t="s">
+        <v>2102</v>
       </c>
       <c r="G310" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H310" s="5" t="s">
-        <v>2115</v>
+        <v>2116</v>
       </c>
       <c r="I310" s="5" t="s">
-        <v>2116</v>
+        <v>2117</v>
       </c>
       <c r="J310" s="5" t="s">
-        <v>2117</v>
+        <v>719</v>
       </c>
       <c r="K310" s="5" t="s">
         <v>2118</v>
       </c>
       <c r="L310" s="6" t="s">
         <v>2119</v>
       </c>
       <c r="M310" s="5" t="s">
         <v>2120</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="5" t="s">
         <v>2121</v>
       </c>
       <c r="B311" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="C311" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="C311" s="5" t="s">
+        <v>2093</v>
       </c>
       <c r="D311" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E311" s="5" t="s">
-        <v>129</v>
+        <v>2122</v>
       </c>
       <c r="F311" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G311" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H311" s="5" t="s">
-        <v>2122</v>
+        <v>2123</v>
       </c>
       <c r="I311" s="5" t="s">
-        <v>2123</v>
+        <v>2124</v>
       </c>
       <c r="J311" s="5" t="s">
-        <v>2124</v>
+        <v>2125</v>
       </c>
       <c r="K311" s="5" t="s">
-        <v>2125</v>
+        <v>2126</v>
       </c>
       <c r="L311" s="6" t="s">
-        <v>2126</v>
+        <v>2127</v>
       </c>
       <c r="M311" s="5" t="s">
-        <v>2127</v>
+        <v>2128</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="5" t="s">
-        <v>2128</v>
+        <v>2129</v>
       </c>
       <c r="B312" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C312" s="5" t="s">
-        <v>2129</v>
+        <v>2093</v>
       </c>
       <c r="D312" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E312" s="5" t="s">
+      <c r="E312" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F312" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G312" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H312" s="5" t="s">
         <v>2130</v>
       </c>
-      <c r="F312" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H312" s="5" t="s">
+      <c r="I312" s="5" t="s">
         <v>2131</v>
       </c>
-      <c r="I312" s="5" t="s">
+      <c r="J312" s="5" t="s">
         <v>2132</v>
       </c>
-      <c r="J312" s="5" t="s">
+      <c r="K312" s="5" t="s">
         <v>2133</v>
       </c>
-      <c r="K312" s="5" t="s">
+      <c r="L312" s="6" t="s">
         <v>2134</v>
       </c>
-      <c r="L312" s="6" t="s">
+      <c r="M312" s="5" t="s">
         <v>2135</v>
-      </c>
-[...1 lines deleted...]
-        <v>2136</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="5" t="s">
+        <v>2136</v>
+      </c>
+      <c r="B313" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C313" s="5" t="s">
         <v>2137</v>
-      </c>
-[...4 lines deleted...]
-        <v>2138</v>
       </c>
       <c r="D313" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E313" s="5" t="s">
+      <c r="E313" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F313" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G313" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H313" s="5" t="s">
+        <v>2138</v>
+      </c>
+      <c r="I313" s="5" t="s">
         <v>2139</v>
       </c>
-      <c r="F313" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H313" s="5" t="s">
+      <c r="J313" s="5" t="s">
         <v>2140</v>
       </c>
-      <c r="I313" s="5"/>
-      <c r="J313" s="5" t="s">
+      <c r="K313" s="5" t="s">
         <v>2141</v>
       </c>
-      <c r="K313" s="5" t="s">
+      <c r="L313" s="6" t="s">
         <v>2142</v>
       </c>
-      <c r="L313" s="6" t="s">
+      <c r="M313" s="5" t="s">
         <v>2143</v>
-      </c>
-[...1 lines deleted...]
-        <v>2144</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="5" t="s">
-        <v>2145</v>
+        <v>2144</v>
       </c>
       <c r="B314" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="C314" s="5" t="s">
-        <v>196</v>
+      <c r="C314" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="D314" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E314" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E314" s="5" t="s">
+        <v>129</v>
       </c>
       <c r="F314" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G314" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H314" s="5" t="s">
+        <v>2145</v>
+      </c>
+      <c r="I314" s="5" t="s">
         <v>2146</v>
       </c>
-      <c r="I314" s="5" t="s">
+      <c r="J314" s="5" t="s">
         <v>2147</v>
       </c>
-      <c r="J314" s="5" t="s">
+      <c r="K314" s="5" t="s">
         <v>2148</v>
       </c>
-      <c r="K314" s="5" t="s">
+      <c r="L314" s="6" t="s">
         <v>2149</v>
       </c>
-      <c r="L314" s="6" t="s">
+      <c r="M314" s="5" t="s">
         <v>2150</v>
-      </c>
-[...1 lines deleted...]
-        <v>2151</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="5" t="s">
+        <v>2151</v>
+      </c>
+      <c r="B315" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C315" s="5" t="s">
         <v>2152</v>
       </c>
-      <c r="B315" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C315" s="5" t="s">
+      <c r="D315" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D315" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E315" s="5" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="F315" s="5" t="s">
         <v>2153</v>
+      </c>
+      <c r="F315" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G315" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H315" s="5" t="s">
         <v>2154</v>
       </c>
       <c r="I315" s="5" t="s">
         <v>2155</v>
       </c>
       <c r="J315" s="5" t="s">
         <v>2156</v>
       </c>
       <c r="K315" s="5" t="s">
         <v>2157</v>
       </c>
       <c r="L315" s="6" t="s">
         <v>2158</v>
       </c>
       <c r="M315" s="5" t="s">
         <v>2159</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="5" t="s">
         <v>2160</v>
       </c>
       <c r="B316" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C316" s="5" t="s">
-        <v>585</v>
+        <v>2161</v>
       </c>
       <c r="D316" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E316" s="5" t="s">
-        <v>2161</v>
+        <v>2162</v>
       </c>
       <c r="F316" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G316" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H316" s="5" t="s">
-        <v>2162</v>
-[...1 lines deleted...]
-      <c r="I316" s="5" t="s">
         <v>2163</v>
       </c>
+      <c r="I316" s="5"/>
       <c r="J316" s="5" t="s">
         <v>2164</v>
       </c>
       <c r="K316" s="5" t="s">
         <v>2165</v>
       </c>
       <c r="L316" s="6" t="s">
         <v>2166</v>
       </c>
       <c r="M316" s="5" t="s">
         <v>2167</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="5" t="s">
         <v>2168</v>
       </c>
       <c r="B317" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C317" s="5" t="s">
         <v>196</v>
       </c>
       <c r="D317" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E317" s="5" t="s">
-        <v>1799</v>
+      <c r="E317" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F317" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G317" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H317" s="5" t="s">
         <v>2169</v>
       </c>
       <c r="I317" s="5" t="s">
         <v>2170</v>
       </c>
       <c r="J317" s="5" t="s">
         <v>2171</v>
       </c>
       <c r="K317" s="5" t="s">
         <v>2172</v>
       </c>
       <c r="L317" s="6" t="s">
         <v>2173</v>
       </c>
       <c r="M317" s="5" t="s">
         <v>2174</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="5" t="s">
         <v>2175</v>
       </c>
       <c r="B318" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C318" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D318" s="5" t="s">
-        <v>959</v>
-[...9 lines deleted...]
-        </is>
+        <v>967</v>
+      </c>
+      <c r="E318" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="F318" s="5" t="s">
+        <v>2176</v>
       </c>
       <c r="G318" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H318" s="5" t="s">
-        <v>2176</v>
+        <v>2177</v>
       </c>
       <c r="I318" s="5" t="s">
-        <v>2177</v>
+        <v>2178</v>
       </c>
       <c r="J318" s="5" t="s">
-        <v>2178</v>
+        <v>2179</v>
       </c>
       <c r="K318" s="5" t="s">
-        <v>2179</v>
+        <v>2180</v>
       </c>
       <c r="L318" s="6" t="s">
-        <v>2180</v>
+        <v>2181</v>
       </c>
       <c r="M318" s="5" t="s">
-        <v>2181</v>
+        <v>2182</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="5" t="s">
-        <v>2182</v>
+        <v>2183</v>
       </c>
       <c r="B319" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C319" s="5" t="s">
-        <v>94</v>
+        <v>593</v>
       </c>
       <c r="D319" s="5" t="s">
-        <v>706</v>
-[...10 lines deleted...]
-        <v>2183</v>
+        <v>15</v>
+      </c>
+      <c r="E319" s="5" t="s">
+        <v>2184</v>
+      </c>
+      <c r="F319" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G319" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H319" s="5" t="s">
-        <v>2184</v>
+        <v>2185</v>
       </c>
       <c r="I319" s="5" t="s">
-        <v>2185</v>
+        <v>2186</v>
       </c>
       <c r="J319" s="5" t="s">
-        <v>711</v>
+        <v>2187</v>
       </c>
       <c r="K319" s="5" t="s">
-        <v>2186</v>
+        <v>2188</v>
       </c>
       <c r="L319" s="6" t="s">
-        <v>2187</v>
+        <v>2189</v>
       </c>
       <c r="M319" s="5" t="s">
-        <v>2188</v>
+        <v>2190</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="5" t="s">
-        <v>2189</v>
+        <v>2191</v>
       </c>
       <c r="B320" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C320" s="5" t="s">
-        <v>706</v>
+        <v>196</v>
       </c>
       <c r="D320" s="5" t="s">
-        <v>94</v>
+        <v>15</v>
       </c>
       <c r="E320" s="5" t="s">
-        <v>2190</v>
+        <v>1814</v>
       </c>
       <c r="F320" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G320" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H320" s="5" t="s">
-        <v>2191</v>
+        <v>2192</v>
       </c>
       <c r="I320" s="5" t="s">
-        <v>2192</v>
+        <v>2193</v>
       </c>
       <c r="J320" s="5" t="s">
-        <v>711</v>
+        <v>2194</v>
       </c>
       <c r="K320" s="5" t="s">
-        <v>2193</v>
+        <v>2195</v>
       </c>
       <c r="L320" s="6" t="s">
-        <v>2194</v>
+        <v>2196</v>
       </c>
       <c r="M320" s="5" t="s">
-        <v>2195</v>
+        <v>2197</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="5" t="s">
-        <v>2196</v>
+        <v>2198</v>
       </c>
       <c r="B321" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C321" s="5" t="s">
-        <v>706</v>
+        <v>15</v>
       </c>
       <c r="D321" s="5" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>129</v>
+        <v>967</v>
+      </c>
+      <c r="E321" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F321" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G321" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H321" s="5" t="s">
-        <v>2197</v>
+        <v>2199</v>
       </c>
       <c r="I321" s="5" t="s">
-        <v>2198</v>
+        <v>2200</v>
       </c>
       <c r="J321" s="5" t="s">
-        <v>711</v>
+        <v>2201</v>
       </c>
       <c r="K321" s="5" t="s">
-        <v>2199</v>
+        <v>2202</v>
       </c>
       <c r="L321" s="6" t="s">
-        <v>2200</v>
+        <v>2203</v>
       </c>
       <c r="M321" s="5" t="s">
-        <v>2201</v>
+        <v>2204</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="5" t="s">
-        <v>2202</v>
+        <v>2205</v>
       </c>
       <c r="B322" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C322" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D322" s="5" t="s">
-        <v>706</v>
+        <v>714</v>
       </c>
       <c r="E322" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F322" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F322" s="5" t="s">
+        <v>129</v>
       </c>
       <c r="G322" s="5" t="s">
-        <v>2203</v>
+        <v>2206</v>
       </c>
       <c r="H322" s="5" t="s">
-        <v>2204</v>
+        <v>2207</v>
       </c>
       <c r="I322" s="5" t="s">
-        <v>2205</v>
+        <v>2208</v>
       </c>
       <c r="J322" s="5" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K322" s="5" t="s">
-        <v>2206</v>
+        <v>2209</v>
       </c>
       <c r="L322" s="6" t="s">
-        <v>2207</v>
+        <v>2210</v>
       </c>
       <c r="M322" s="5" t="s">
-        <v>2208</v>
+        <v>2211</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="5" t="s">
-        <v>2209</v>
+        <v>2212</v>
       </c>
       <c r="B323" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C323" s="5" t="s">
-        <v>103</v>
+        <v>714</v>
       </c>
       <c r="D323" s="5" t="s">
-        <v>15</v>
-[...7 lines deleted...]
-        <v>2210</v>
+        <v>94</v>
+      </c>
+      <c r="E323" s="5" t="s">
+        <v>2213</v>
+      </c>
+      <c r="F323" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G323" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H323" s="5" t="s">
-        <v>2211</v>
+        <v>2214</v>
       </c>
       <c r="I323" s="5" t="s">
-        <v>2212</v>
+        <v>2215</v>
       </c>
       <c r="J323" s="5" t="s">
-        <v>2213</v>
+        <v>719</v>
       </c>
       <c r="K323" s="5" t="s">
-        <v>2214</v>
+        <v>2216</v>
       </c>
       <c r="L323" s="6" t="s">
-        <v>2215</v>
+        <v>2217</v>
       </c>
       <c r="M323" s="5" t="s">
-        <v>2216</v>
+        <v>2218</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="5" t="s">
-        <v>2217</v>
+        <v>2219</v>
       </c>
       <c r="B324" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C324" s="5" t="s">
-        <v>196</v>
+        <v>714</v>
       </c>
       <c r="D324" s="5" t="s">
-        <v>15</v>
+        <v>94</v>
       </c>
       <c r="E324" s="5" t="s">
-        <v>2218</v>
+        <v>129</v>
       </c>
       <c r="F324" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G324" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H324" s="5" t="s">
-        <v>2219</v>
+        <v>2220</v>
       </c>
       <c r="I324" s="5" t="s">
-        <v>2220</v>
+        <v>2221</v>
       </c>
       <c r="J324" s="5" t="s">
-        <v>2221</v>
+        <v>719</v>
       </c>
       <c r="K324" s="5" t="s">
         <v>2222</v>
       </c>
       <c r="L324" s="6" t="s">
         <v>2223</v>
       </c>
       <c r="M324" s="5" t="s">
         <v>2224</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="5" t="s">
         <v>2225</v>
       </c>
       <c r="B325" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C325" s="5" t="s">
-        <v>959</v>
+        <v>94</v>
       </c>
       <c r="D325" s="5" t="s">
-        <v>318</v>
-[...4 lines deleted...]
-      <c r="F325" s="5" t="s">
+        <v>714</v>
+      </c>
+      <c r="E325" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F325" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G325" s="5" t="s">
         <v>2226</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="H325" s="5" t="s">
         <v>2227</v>
       </c>
       <c r="I325" s="5" t="s">
         <v>2228</v>
       </c>
       <c r="J325" s="5" t="s">
+        <v>719</v>
+      </c>
+      <c r="K325" s="5" t="s">
         <v>2229</v>
       </c>
-      <c r="K325" s="5" t="s">
+      <c r="L325" s="6" t="s">
         <v>2230</v>
       </c>
-      <c r="L325" s="6" t="s">
+      <c r="M325" s="5" t="s">
         <v>2231</v>
-      </c>
-[...1 lines deleted...]
-        <v>2232</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="5" t="s">
+        <v>2232</v>
+      </c>
+      <c r="B326" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C326" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="D326" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E326" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F326" s="5" t="s">
         <v>2233</v>
-      </c>
-[...17 lines deleted...]
-        </is>
       </c>
       <c r="G326" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H326" s="5" t="s">
         <v>2234</v>
       </c>
       <c r="I326" s="5" t="s">
         <v>2235</v>
       </c>
       <c r="J326" s="5" t="s">
-        <v>711</v>
+        <v>2236</v>
       </c>
       <c r="K326" s="5" t="s">
-        <v>2236</v>
+        <v>2237</v>
       </c>
       <c r="L326" s="6" t="s">
-        <v>2237</v>
+        <v>2238</v>
       </c>
       <c r="M326" s="5" t="s">
-        <v>2238</v>
+        <v>2239</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="5" t="s">
-        <v>2239</v>
+        <v>2240</v>
       </c>
       <c r="B327" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C327" s="5" t="s">
-        <v>94</v>
+        <v>196</v>
       </c>
       <c r="D327" s="5" t="s">
-        <v>706</v>
+        <v>15</v>
       </c>
       <c r="E327" s="5" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>129</v>
+        <v>2241</v>
+      </c>
+      <c r="F327" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G327" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H327" s="5" t="s">
-        <v>2240</v>
+        <v>2242</v>
       </c>
       <c r="I327" s="5" t="s">
-        <v>2241</v>
+        <v>2243</v>
       </c>
       <c r="J327" s="5" t="s">
-        <v>711</v>
+        <v>2244</v>
       </c>
       <c r="K327" s="5" t="s">
-        <v>2242</v>
+        <v>2245</v>
       </c>
       <c r="L327" s="6" t="s">
-        <v>2243</v>
+        <v>2246</v>
       </c>
       <c r="M327" s="5" t="s">
-        <v>2244</v>
+        <v>2247</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="5" t="s">
-        <v>2245</v>
+        <v>2248</v>
       </c>
       <c r="B328" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C328" s="5" t="s">
-        <v>103</v>
+        <v>967</v>
       </c>
       <c r="D328" s="5" t="s">
-        <v>959</v>
-[...4 lines deleted...]
-        </is>
+        <v>318</v>
+      </c>
+      <c r="E328" s="5" t="s">
+        <v>27</v>
       </c>
       <c r="F328" s="5" t="s">
-        <v>2246</v>
+        <v>2249</v>
       </c>
       <c r="G328" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H328" s="5" t="s">
-        <v>2247</v>
+        <v>2250</v>
       </c>
       <c r="I328" s="5" t="s">
-        <v>2248</v>
+        <v>2251</v>
       </c>
       <c r="J328" s="5" t="s">
-        <v>2249</v>
+        <v>2252</v>
       </c>
       <c r="K328" s="5" t="s">
-        <v>2250</v>
+        <v>2253</v>
       </c>
       <c r="L328" s="6" t="s">
-        <v>2251</v>
+        <v>2254</v>
       </c>
       <c r="M328" s="5" t="s">
-        <v>2252</v>
+        <v>2255</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="5" t="s">
-        <v>2253</v>
+        <v>2256</v>
       </c>
       <c r="B329" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C329" s="5" t="s">
-        <v>372</v>
+        <v>94</v>
       </c>
       <c r="D329" s="5" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>2254</v>
+        <v>714</v>
+      </c>
+      <c r="E329" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F329" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G329" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H329" s="5" t="s">
-        <v>2255</v>
+        <v>2257</v>
       </c>
       <c r="I329" s="5" t="s">
-        <v>2256</v>
+        <v>2258</v>
       </c>
       <c r="J329" s="5" t="s">
-        <v>2257</v>
+        <v>719</v>
       </c>
       <c r="K329" s="5" t="s">
-        <v>2258</v>
+        <v>2259</v>
       </c>
       <c r="L329" s="6" t="s">
-        <v>2259</v>
+        <v>2260</v>
       </c>
       <c r="M329" s="5" t="s">
-        <v>2260</v>
+        <v>2261</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="5" t="s">
-        <v>2261</v>
+        <v>2262</v>
       </c>
       <c r="B330" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C330" s="5" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="D330" s="5" t="s">
-        <v>15</v>
+        <v>714</v>
       </c>
       <c r="E330" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="F330" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F330" s="5" t="s">
+        <v>129</v>
       </c>
       <c r="G330" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H330" s="5" t="s">
-        <v>2262</v>
+        <v>2263</v>
       </c>
       <c r="I330" s="5" t="s">
-        <v>2263</v>
+        <v>2264</v>
       </c>
       <c r="J330" s="5" t="s">
-        <v>2264</v>
+        <v>719</v>
       </c>
       <c r="K330" s="5" t="s">
         <v>2265</v>
       </c>
       <c r="L330" s="6" t="s">
         <v>2266</v>
       </c>
       <c r="M330" s="5" t="s">
         <v>2267</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="5" t="s">
         <v>2268</v>
       </c>
       <c r="B331" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C331" s="5" t="s">
-        <v>959</v>
+        <v>103</v>
       </c>
       <c r="D331" s="5" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="E331" s="5" t="s">
+        <v>967</v>
+      </c>
+      <c r="E331" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F331" s="5" t="s">
         <v>2269</v>
       </c>
-      <c r="F331" s="5" t="s">
+      <c r="G331" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H331" s="5" t="s">
         <v>2270</v>
       </c>
-      <c r="G331" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H331" s="5" t="s">
+      <c r="I331" s="5" t="s">
         <v>2271</v>
       </c>
-      <c r="I331" s="5" t="s">
+      <c r="J331" s="5" t="s">
         <v>2272</v>
       </c>
-      <c r="J331" s="5" t="s">
+      <c r="K331" s="5" t="s">
         <v>2273</v>
       </c>
-      <c r="K331" s="5" t="s">
+      <c r="L331" s="6" t="s">
         <v>2274</v>
       </c>
-      <c r="L331" s="6" t="s">
+      <c r="M331" s="5" t="s">
         <v>2275</v>
-      </c>
-[...1 lines deleted...]
-        <v>2276</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="5" t="s">
+        <v>2276</v>
+      </c>
+      <c r="B332" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C332" s="5" t="s">
+        <v>372</v>
+      </c>
+      <c r="D332" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E332" s="5" t="s">
         <v>2277</v>
       </c>
-      <c r="B332" s="5" t="s">
-[...8 lines deleted...]
-      <c r="E332" s="5" t="s">
+      <c r="F332" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G332" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H332" s="5" t="s">
         <v>2278</v>
       </c>
-      <c r="F332" s="5" t="s">
+      <c r="I332" s="5" t="s">
         <v>2279</v>
       </c>
-      <c r="G332" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H332" s="5" t="s">
+      <c r="J332" s="5" t="s">
         <v>2280</v>
       </c>
-      <c r="I332" s="5" t="s">
+      <c r="K332" s="5" t="s">
         <v>2281</v>
       </c>
-      <c r="J332" s="5" t="s">
+      <c r="L332" s="6" t="s">
         <v>2282</v>
       </c>
-      <c r="K332" s="5" t="s">
+      <c r="M332" s="5" t="s">
         <v>2283</v>
-      </c>
-[...4 lines deleted...]
-        <v>2285</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="5" t="s">
+        <v>2284</v>
+      </c>
+      <c r="B333" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C333" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="D333" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E333" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="F333" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G333" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H333" s="5" t="s">
+        <v>2285</v>
+      </c>
+      <c r="I333" s="5" t="s">
         <v>2286</v>
       </c>
-      <c r="B333" s="5" t="s">
-[...21 lines deleted...]
-      <c r="H333" s="5" t="s">
+      <c r="J333" s="5" t="s">
         <v>2287</v>
       </c>
-      <c r="I333" s="5" t="s">
+      <c r="K333" s="5" t="s">
         <v>2288</v>
       </c>
-      <c r="J333" s="5" t="s">
+      <c r="L333" s="6" t="s">
         <v>2289</v>
       </c>
-      <c r="K333" s="5" t="s">
+      <c r="M333" s="5" t="s">
         <v>2290</v>
-      </c>
-[...4 lines deleted...]
-        <v>2292</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="5" t="s">
+        <v>2291</v>
+      </c>
+      <c r="B334" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C334" s="5" t="s">
+        <v>967</v>
+      </c>
+      <c r="D334" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E334" s="5" t="s">
+        <v>2292</v>
+      </c>
+      <c r="F334" s="5" t="s">
         <v>2293</v>
       </c>
-      <c r="B334" s="5" t="s">
-[...11 lines deleted...]
-      <c r="F334" s="5" t="s">
+      <c r="G334" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H334" s="5" t="s">
         <v>2294</v>
       </c>
-      <c r="G334" s="5" t="s">
+      <c r="I334" s="5" t="s">
         <v>2295</v>
       </c>
-      <c r="H334" s="5" t="s">
+      <c r="J334" s="5" t="s">
         <v>2296</v>
       </c>
-      <c r="I334" s="5" t="s">
+      <c r="K334" s="5" t="s">
         <v>2297</v>
       </c>
-      <c r="J334" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K334" s="5" t="s">
+      <c r="L334" s="6" t="s">
         <v>2298</v>
       </c>
-      <c r="L334" s="6" t="s">
+      <c r="M334" s="5" t="s">
         <v>2299</v>
-      </c>
-[...1 lines deleted...]
-        <v>2300</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="5" t="s">
-        <v>2301</v>
+        <v>2300</v>
       </c>
       <c r="B335" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C335" s="5" t="s">
-        <v>959</v>
+        <v>967</v>
       </c>
       <c r="D335" s="5" t="s">
         <v>103</v>
       </c>
       <c r="E335" s="5" t="s">
+        <v>2301</v>
+      </c>
+      <c r="F335" s="5" t="s">
         <v>2302</v>
       </c>
-      <c r="F335" s="5" t="s">
+      <c r="G335" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H335" s="5" t="s">
         <v>2303</v>
       </c>
-      <c r="G335" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H335" s="5" t="s">
+      <c r="I335" s="5" t="s">
         <v>2304</v>
       </c>
-      <c r="I335" s="5" t="s">
+      <c r="J335" s="5" t="s">
         <v>2305</v>
       </c>
-      <c r="J335" s="5" t="s">
+      <c r="K335" s="5" t="s">
         <v>2306</v>
       </c>
-      <c r="K335" s="5" t="s">
+      <c r="L335" s="6" t="s">
         <v>2307</v>
       </c>
-      <c r="L335" s="6" t="s">
+      <c r="M335" s="5" t="s">
         <v>2308</v>
-      </c>
-[...1 lines deleted...]
-        <v>2309</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="5" t="s">
+        <v>2309</v>
+      </c>
+      <c r="B336" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C336" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D336" s="5" t="s">
+        <v>967</v>
+      </c>
+      <c r="E336" s="5" t="s">
+        <v>715</v>
+      </c>
+      <c r="F336" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G336" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H336" s="5" t="s">
         <v>2310</v>
       </c>
-      <c r="B336" s="5" t="s">
-[...21 lines deleted...]
-      <c r="H336" s="5" t="s">
+      <c r="I336" s="5" t="s">
         <v>2311</v>
       </c>
-      <c r="I336" s="5" t="s">
+      <c r="J336" s="5" t="s">
         <v>2312</v>
       </c>
-      <c r="J336" s="5" t="s">
+      <c r="K336" s="5" t="s">
         <v>2313</v>
       </c>
-      <c r="K336" s="5" t="s">
+      <c r="L336" s="6" t="s">
         <v>2314</v>
       </c>
-      <c r="L336" s="6" t="s">
+      <c r="M336" s="5" t="s">
         <v>2315</v>
-      </c>
-[...1 lines deleted...]
-        <v>2316</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="5" t="s">
+        <v>2316</v>
+      </c>
+      <c r="B337" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C337" s="5" t="s">
+        <v>944</v>
+      </c>
+      <c r="D337" s="5" t="s">
+        <v>945</v>
+      </c>
+      <c r="E337" s="5" t="s">
+        <v>715</v>
+      </c>
+      <c r="F337" s="5" t="s">
         <v>2317</v>
       </c>
-      <c r="B337" s="5" t="s">
-[...21 lines deleted...]
-        </is>
+      <c r="G337" s="5" t="s">
+        <v>2318</v>
       </c>
       <c r="H337" s="5" t="s">
-        <v>2318</v>
+        <v>2319</v>
       </c>
       <c r="I337" s="5" t="s">
-        <v>2319</v>
+        <v>2320</v>
       </c>
       <c r="J337" s="5" t="s">
-        <v>2320</v>
+        <v>413</v>
       </c>
       <c r="K337" s="5" t="s">
         <v>2321</v>
       </c>
       <c r="L337" s="6" t="s">
         <v>2322</v>
       </c>
       <c r="M337" s="5" t="s">
         <v>2323</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="5" t="s">
         <v>2324</v>
       </c>
       <c r="B338" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C338" s="5" t="s">
-        <v>2070</v>
+        <v>967</v>
       </c>
       <c r="D338" s="5" t="s">
         <v>103</v>
       </c>
-      <c r="E338" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E338" s="5" t="s">
+        <v>2325</v>
       </c>
       <c r="F338" s="5" t="s">
-        <v>27</v>
+        <v>2326</v>
       </c>
       <c r="G338" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H338" s="5" t="s">
-        <v>2325</v>
+        <v>2327</v>
       </c>
       <c r="I338" s="5" t="s">
-        <v>2326</v>
+        <v>2328</v>
       </c>
       <c r="J338" s="5" t="s">
-        <v>2327</v>
+        <v>2329</v>
       </c>
       <c r="K338" s="5" t="s">
-        <v>2328</v>
+        <v>2330</v>
       </c>
       <c r="L338" s="6" t="s">
-        <v>2329</v>
+        <v>2331</v>
       </c>
       <c r="M338" s="5" t="s">
-        <v>2330</v>
+        <v>2332</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="5" t="s">
-        <v>2331</v>
+        <v>2333</v>
       </c>
       <c r="B339" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C339" s="5" t="s">
+        <v>2093</v>
+      </c>
+      <c r="D339" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D339" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E339" s="5" t="s">
-        <v>2332</v>
+        <v>2094</v>
       </c>
       <c r="F339" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G339" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H339" s="5" t="s">
-        <v>2333</v>
+        <v>2334</v>
       </c>
       <c r="I339" s="5" t="s">
-        <v>2334</v>
+        <v>2335</v>
       </c>
       <c r="J339" s="5" t="s">
-        <v>2335</v>
+        <v>2336</v>
       </c>
       <c r="K339" s="5" t="s">
-        <v>2336</v>
+        <v>2337</v>
       </c>
       <c r="L339" s="6" t="s">
-        <v>2337</v>
+        <v>2338</v>
       </c>
       <c r="M339" s="5" t="s">
-        <v>2338</v>
+        <v>2339</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="5" t="s">
-        <v>2339</v>
+        <v>2340</v>
       </c>
       <c r="B340" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C340" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="D340" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D340" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E340" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F340" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G340" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H340" s="5" t="s">
-        <v>2340</v>
+        <v>2341</v>
       </c>
       <c r="I340" s="5" t="s">
-        <v>2341</v>
+        <v>2342</v>
       </c>
       <c r="J340" s="5" t="s">
-        <v>2342</v>
-[...4 lines deleted...]
-        </is>
+        <v>2343</v>
+      </c>
+      <c r="K340" s="5" t="s">
+        <v>2344</v>
       </c>
       <c r="L340" s="6" t="s">
-        <v>2343</v>
+        <v>2345</v>
       </c>
       <c r="M340" s="5" t="s">
-        <v>2344</v>
+        <v>2346</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="5" t="s">
-        <v>2345</v>
+        <v>2347</v>
       </c>
       <c r="B341" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C341" s="5" t="s">
-        <v>15</v>
+        <v>2093</v>
       </c>
       <c r="D341" s="5" t="s">
-        <v>959</v>
-[...1 lines deleted...]
-      <c r="E341" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="E341" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F341" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="F341" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G341" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H341" s="5" t="s">
-        <v>2347</v>
+        <v>2348</v>
       </c>
       <c r="I341" s="5" t="s">
-        <v>2348</v>
+        <v>2349</v>
       </c>
       <c r="J341" s="5" t="s">
-        <v>2349</v>
+        <v>2350</v>
       </c>
       <c r="K341" s="5" t="s">
-        <v>2350</v>
+        <v>2351</v>
       </c>
       <c r="L341" s="6" t="s">
-        <v>2351</v>
+        <v>2352</v>
       </c>
       <c r="M341" s="5" t="s">
-        <v>2352</v>
+        <v>2353</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="5" t="s">
-        <v>2353</v>
+        <v>2354</v>
       </c>
       <c r="B342" s="5" t="s">
-        <v>1956</v>
+        <v>14</v>
       </c>
       <c r="C342" s="5" t="s">
-        <v>706</v>
-[...9 lines deleted...]
-        </is>
+        <v>15</v>
+      </c>
+      <c r="D342" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="E342" s="5" t="s">
+        <v>2355</v>
       </c>
       <c r="F342" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G342" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H342" s="5" t="inlineStr">
-[...8 lines deleted...]
-        </is>
+      <c r="H342" s="5" t="s">
+        <v>2356</v>
+      </c>
+      <c r="I342" s="5" t="s">
+        <v>2357</v>
+      </c>
+      <c r="J342" s="5" t="s">
+        <v>2358</v>
       </c>
       <c r="K342" s="5" t="s">
-        <v>2354</v>
+        <v>2359</v>
       </c>
       <c r="L342" s="6" t="s">
-        <v>2355</v>
-[...1 lines deleted...]
-      <c r="M342" s="5"/>
+        <v>2360</v>
+      </c>
+      <c r="M342" s="5" t="s">
+        <v>2361</v>
+      </c>
     </row>
     <row r="343">
       <c r="A343" s="5" t="s">
-        <v>2356</v>
+        <v>2362</v>
       </c>
       <c r="B343" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C343" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D343" s="5" t="s">
-        <v>959</v>
-[...2 lines deleted...]
-        <v>2357</v>
+        <v>318</v>
+      </c>
+      <c r="E343" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F343" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G343" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H343" s="5" t="s">
-        <v>2358</v>
+        <v>2363</v>
       </c>
       <c r="I343" s="5" t="s">
-        <v>2359</v>
+        <v>2364</v>
       </c>
       <c r="J343" s="5" t="s">
-        <v>2360</v>
-[...2 lines deleted...]
-        <v>2361</v>
+        <v>2365</v>
+      </c>
+      <c r="K343" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L343" s="6" t="s">
-        <v>2362</v>
+        <v>2366</v>
       </c>
       <c r="M343" s="5" t="s">
-        <v>2363</v>
+        <v>2367</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="5" t="s">
-        <v>2364</v>
+        <v>2368</v>
       </c>
       <c r="B344" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C344" s="5" t="s">
-        <v>2365</v>
+        <v>15</v>
       </c>
       <c r="D344" s="5" t="s">
-        <v>959</v>
-[...4 lines deleted...]
-        </is>
+        <v>967</v>
+      </c>
+      <c r="E344" s="5" t="s">
+        <v>27</v>
       </c>
       <c r="F344" s="5" t="s">
-        <v>412</v>
+        <v>2369</v>
       </c>
       <c r="G344" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H344" s="5" t="s">
-        <v>2366</v>
-[...1 lines deleted...]
-      <c r="I344" s="5"/>
+        <v>2370</v>
+      </c>
+      <c r="I344" s="5" t="s">
+        <v>2371</v>
+      </c>
       <c r="J344" s="5" t="s">
-        <v>2367</v>
+        <v>2372</v>
       </c>
       <c r="K344" s="5" t="s">
-        <v>2368</v>
+        <v>2373</v>
       </c>
       <c r="L344" s="6" t="s">
-        <v>2369</v>
+        <v>2374</v>
       </c>
       <c r="M344" s="5" t="s">
-        <v>2370</v>
+        <v>2375</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="5" t="s">
-        <v>2371</v>
+        <v>2376</v>
       </c>
       <c r="B345" s="5" t="s">
-        <v>14</v>
+        <v>1971</v>
       </c>
       <c r="C345" s="5" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>2373</v>
+        <v>714</v>
+      </c>
+      <c r="D345" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E345" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F345" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G345" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H345" s="5" t="s">
-[...6 lines deleted...]
-        <v>2376</v>
+      <c r="H345" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I345" s="5"/>
+      <c r="J345" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K345" s="5" t="s">
         <v>2377</v>
       </c>
       <c r="L345" s="6" t="s">
         <v>2378</v>
       </c>
-      <c r="M345" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M345" s="5"/>
     </row>
     <row r="346">
       <c r="A346" s="5" t="s">
+        <v>2379</v>
+      </c>
+      <c r="B346" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C346" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D346" s="5" t="s">
+        <v>967</v>
+      </c>
+      <c r="E346" s="5" t="s">
         <v>2380</v>
       </c>
-      <c r="B346" s="5" t="s">
-[...13 lines deleted...]
-      <c r="F346" s="5" t="s">
+      <c r="F346" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G346" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H346" s="5" t="s">
         <v>2381</v>
       </c>
-      <c r="G346" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H346" s="5" t="s">
+      <c r="I346" s="5" t="s">
         <v>2382</v>
       </c>
-      <c r="I346" s="5" t="s">
+      <c r="J346" s="5" t="s">
         <v>2383</v>
       </c>
-      <c r="J346" s="5" t="s">
+      <c r="K346" s="5" t="s">
         <v>2384</v>
       </c>
-      <c r="K346" s="5" t="s">
+      <c r="L346" s="6" t="s">
         <v>2385</v>
       </c>
-      <c r="L346" s="6" t="s">
+      <c r="M346" s="5" t="s">
         <v>2386</v>
-      </c>
-[...1 lines deleted...]
-        <v>2387</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="5" t="s">
+        <v>2387</v>
+      </c>
+      <c r="B347" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C347" s="5" t="s">
         <v>2388</v>
       </c>
-      <c r="B347" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D347" s="5" t="s">
-        <v>959</v>
-[...1 lines deleted...]
-      <c r="E347" s="5" t="s">
+        <v>967</v>
+      </c>
+      <c r="E347" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F347" s="5" t="s">
+        <v>420</v>
+      </c>
+      <c r="G347" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H347" s="5" t="s">
+        <v>401</v>
+      </c>
+      <c r="I347" s="5"/>
+      <c r="J347" s="5" t="s">
         <v>2389</v>
       </c>
-      <c r="F347" s="5" t="s">
+      <c r="K347" s="5" t="s">
         <v>2390</v>
       </c>
-      <c r="G347" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H347" s="5" t="s">
+      <c r="L347" s="6" t="s">
         <v>2391</v>
       </c>
-      <c r="I347" s="5" t="s">
+      <c r="M347" s="5" t="s">
         <v>2392</v>
-      </c>
-[...10 lines deleted...]
-        <v>2396</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="5" t="s">
-        <v>2397</v>
+        <v>2393</v>
       </c>
       <c r="B348" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C348" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D348" s="5" t="s">
-        <v>959</v>
+        <v>967</v>
       </c>
       <c r="E348" s="5" t="s">
-        <v>2389</v>
+        <v>2394</v>
       </c>
       <c r="F348" s="5" t="s">
-        <v>2346</v>
+        <v>2395</v>
       </c>
       <c r="G348" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H348" s="5" t="s">
+        <v>2396</v>
+      </c>
+      <c r="I348" s="5" t="s">
+        <v>2397</v>
+      </c>
+      <c r="J348" s="5" t="s">
         <v>2398</v>
       </c>
-      <c r="I348" s="5" t="s">
+      <c r="K348" s="5" t="s">
         <v>2399</v>
       </c>
-      <c r="J348" s="5" t="s">
+      <c r="L348" s="6" t="s">
         <v>2400</v>
       </c>
-      <c r="K348" s="5" t="s">
+      <c r="M348" s="5" t="s">
         <v>2401</v>
-      </c>
-[...4 lines deleted...]
-        <v>2403</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="5" t="s">
+        <v>2402</v>
+      </c>
+      <c r="B349" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C349" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="D349" s="5" t="s">
+        <v>967</v>
+      </c>
+      <c r="E349" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F349" s="5" t="s">
+        <v>2403</v>
+      </c>
+      <c r="G349" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H349" s="5" t="s">
         <v>2404</v>
       </c>
-      <c r="B349" s="5" t="s">
-[...19 lines deleted...]
-      <c r="H349" s="5" t="s">
+      <c r="I349" s="5" t="s">
         <v>2405</v>
       </c>
-      <c r="I349" s="5" t="s">
+      <c r="J349" s="5" t="s">
         <v>2406</v>
       </c>
-      <c r="J349" s="5" t="s">
+      <c r="K349" s="5" t="s">
         <v>2407</v>
       </c>
-      <c r="K349" s="5" t="s">
+      <c r="L349" s="6" t="s">
         <v>2408</v>
       </c>
-      <c r="L349" s="6" t="s">
+      <c r="M349" s="5" t="s">
         <v>2409</v>
-      </c>
-[...1 lines deleted...]
-        <v>2410</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="5" t="s">
-        <v>2411</v>
+        <v>2410</v>
       </c>
       <c r="B350" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C350" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D350" s="5" t="s">
-        <v>959</v>
+        <v>967</v>
       </c>
       <c r="E350" s="5" t="s">
+        <v>2411</v>
+      </c>
+      <c r="F350" s="5" t="s">
         <v>2412</v>
       </c>
-      <c r="F350" s="5" t="s">
+      <c r="G350" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H350" s="5" t="s">
         <v>2413</v>
       </c>
-      <c r="G350" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H350" s="5" t="s">
+      <c r="I350" s="5" t="s">
         <v>2414</v>
       </c>
-      <c r="I350" s="5" t="s">
+      <c r="J350" s="5" t="s">
         <v>2415</v>
       </c>
-      <c r="J350" s="5" t="s">
+      <c r="K350" s="5" t="s">
         <v>2416</v>
       </c>
-      <c r="K350" s="5" t="s">
+      <c r="L350" s="6" t="s">
         <v>2417</v>
       </c>
-      <c r="L350" s="6" t="s">
+      <c r="M350" s="5" t="s">
         <v>2418</v>
-      </c>
-[...1 lines deleted...]
-        <v>2419</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="5" t="s">
+        <v>2419</v>
+      </c>
+      <c r="B351" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C351" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D351" s="5" t="s">
+        <v>967</v>
+      </c>
+      <c r="E351" s="5" t="s">
+        <v>2411</v>
+      </c>
+      <c r="F351" s="5" t="s">
+        <v>2369</v>
+      </c>
+      <c r="G351" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H351" s="5" t="s">
         <v>2420</v>
       </c>
-      <c r="B351" s="5" t="s">
-[...23 lines deleted...]
-      <c r="H351" s="5" t="s">
+      <c r="I351" s="5" t="s">
         <v>2421</v>
       </c>
-      <c r="I351" s="5" t="s">
+      <c r="J351" s="5" t="s">
         <v>2422</v>
       </c>
-      <c r="J351" s="5" t="s">
+      <c r="K351" s="5" t="s">
         <v>2423</v>
       </c>
-      <c r="K351" s="5" t="s">
+      <c r="L351" s="6" t="s">
         <v>2424</v>
       </c>
-      <c r="L351" s="6" t="s">
+      <c r="M351" s="5" t="s">
         <v>2425</v>
-      </c>
-[...1 lines deleted...]
-        <v>2426</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="5" t="s">
-        <v>2427</v>
+        <v>2426</v>
       </c>
       <c r="B352" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C352" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D352" s="5" t="s">
-        <v>959</v>
-[...4 lines deleted...]
-        </is>
+        <v>967</v>
+      </c>
+      <c r="E352" s="5" t="s">
+        <v>2394</v>
       </c>
       <c r="F352" s="5" t="s">
-        <v>2346</v>
+        <v>2412</v>
       </c>
       <c r="G352" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H352" s="5" t="s">
+        <v>2427</v>
+      </c>
+      <c r="I352" s="5" t="s">
         <v>2428</v>
       </c>
-      <c r="I352" s="5" t="s">
+      <c r="J352" s="5" t="s">
         <v>2429</v>
       </c>
-      <c r="J352" s="5" t="s">
+      <c r="K352" s="5" t="s">
         <v>2430</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="L352" s="6" t="s">
         <v>2431</v>
       </c>
       <c r="M352" s="5" t="s">
         <v>2432</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="5" t="s">
         <v>2433</v>
       </c>
       <c r="B353" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C353" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D353" s="5" t="s">
-        <v>1057</v>
-[...9 lines deleted...]
-        </is>
+        <v>967</v>
+      </c>
+      <c r="E353" s="5" t="s">
+        <v>2434</v>
+      </c>
+      <c r="F353" s="5" t="s">
+        <v>2435</v>
       </c>
       <c r="G353" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H353" s="5" t="s">
-        <v>2434</v>
+        <v>2436</v>
       </c>
       <c r="I353" s="5" t="s">
-        <v>2435</v>
+        <v>2437</v>
       </c>
       <c r="J353" s="5" t="s">
-        <v>2436</v>
+        <v>2438</v>
       </c>
       <c r="K353" s="5" t="s">
-        <v>2437</v>
+        <v>2439</v>
       </c>
       <c r="L353" s="6" t="s">
-        <v>2438</v>
+        <v>2440</v>
       </c>
       <c r="M353" s="5" t="s">
-        <v>2439</v>
+        <v>2441</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="5" t="s">
-        <v>2440</v>
+        <v>2442</v>
       </c>
       <c r="B354" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C354" s="5" t="s">
-        <v>706</v>
+        <v>94</v>
       </c>
       <c r="D354" s="5" t="s">
-        <v>1234</v>
-[...2 lines deleted...]
-        <v>394</v>
+        <v>15</v>
+      </c>
+      <c r="E354" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F354" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G354" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H354" s="5" t="s">
-        <v>2441</v>
+        <v>2443</v>
       </c>
       <c r="I354" s="5" t="s">
-        <v>2442</v>
+        <v>2444</v>
       </c>
       <c r="J354" s="5" t="s">
-        <v>2443</v>
+        <v>2445</v>
       </c>
       <c r="K354" s="5" t="s">
-        <v>2444</v>
+        <v>2446</v>
       </c>
       <c r="L354" s="6" t="s">
-        <v>2445</v>
+        <v>2447</v>
       </c>
       <c r="M354" s="5" t="s">
-        <v>2446</v>
+        <v>2448</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="5" t="s">
-        <v>2447</v>
+        <v>2449</v>
       </c>
       <c r="B355" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C355" s="5" t="s">
-        <v>94</v>
+        <v>15</v>
       </c>
       <c r="D355" s="5" t="s">
-        <v>2448</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>967</v>
+      </c>
+      <c r="E355" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F355" s="5" t="s">
-        <v>2449</v>
+        <v>2369</v>
       </c>
       <c r="G355" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H355" s="5" t="s">
         <v>2450</v>
       </c>
       <c r="I355" s="5" t="s">
         <v>2451</v>
       </c>
       <c r="J355" s="5" t="s">
         <v>2452</v>
       </c>
-      <c r="K355" s="5" t="s">
+      <c r="K355" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L355" s="6" t="s">
         <v>2453</v>
       </c>
-      <c r="L355" s="6" t="s">
+      <c r="M355" s="5" t="s">
         <v>2454</v>
-      </c>
-[...1 lines deleted...]
-        <v>2455</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="5" t="s">
+        <v>2455</v>
+      </c>
+      <c r="B356" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C356" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D356" s="5" t="s">
+        <v>1065</v>
+      </c>
+      <c r="E356" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F356" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G356" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H356" s="5" t="s">
         <v>2456</v>
       </c>
-      <c r="B356" s="5" t="s">
-[...21 lines deleted...]
-      <c r="H356" s="5" t="s">
+      <c r="I356" s="5" t="s">
         <v>2457</v>
       </c>
-      <c r="I356" s="5" t="s">
+      <c r="J356" s="5" t="s">
         <v>2458</v>
-      </c>
-[...1 lines deleted...]
-        <v>2452</v>
       </c>
       <c r="K356" s="5" t="s">
         <v>2459</v>
       </c>
       <c r="L356" s="6" t="s">
         <v>2460</v>
       </c>
       <c r="M356" s="5" t="s">
         <v>2461</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="5" t="s">
         <v>2462</v>
       </c>
       <c r="B357" s="5" t="s">
-        <v>1956</v>
+        <v>14</v>
       </c>
       <c r="C357" s="5" t="s">
-        <v>706</v>
-[...9 lines deleted...]
-        </is>
+        <v>714</v>
+      </c>
+      <c r="D357" s="5" t="s">
+        <v>1242</v>
+      </c>
+      <c r="E357" s="5" t="s">
+        <v>394</v>
       </c>
       <c r="F357" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G357" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H357" s="5" t="inlineStr">
-[...8 lines deleted...]
-        </is>
+      <c r="H357" s="5" t="s">
+        <v>2463</v>
+      </c>
+      <c r="I357" s="5" t="s">
+        <v>2464</v>
+      </c>
+      <c r="J357" s="5" t="s">
+        <v>2465</v>
       </c>
       <c r="K357" s="5" t="s">
-        <v>2463</v>
+        <v>2466</v>
       </c>
       <c r="L357" s="6" t="s">
-        <v>2464</v>
-[...1 lines deleted...]
-      <c r="M357" s="5"/>
+        <v>2467</v>
+      </c>
+      <c r="M357" s="5" t="s">
+        <v>2468</v>
+      </c>
     </row>
     <row r="358">
       <c r="A358" s="5" t="s">
-        <v>2465</v>
+        <v>2469</v>
       </c>
       <c r="B358" s="5" t="s">
-        <v>1956</v>
+        <v>14</v>
       </c>
       <c r="C358" s="5" t="s">
-        <v>706</v>
-[...14 lines deleted...]
-        </is>
+        <v>94</v>
+      </c>
+      <c r="D358" s="5" t="s">
+        <v>2470</v>
+      </c>
+      <c r="E358" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="F358" s="5" t="s">
+        <v>2471</v>
       </c>
       <c r="G358" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H358" s="5" t="inlineStr">
-[...8 lines deleted...]
-        </is>
+      <c r="H358" s="5" t="s">
+        <v>2472</v>
+      </c>
+      <c r="I358" s="5" t="s">
+        <v>2473</v>
+      </c>
+      <c r="J358" s="5" t="s">
+        <v>2474</v>
       </c>
       <c r="K358" s="5" t="s">
-        <v>2463</v>
+        <v>2475</v>
       </c>
       <c r="L358" s="6" t="s">
-        <v>2466</v>
-[...1 lines deleted...]
-      <c r="M358" s="5"/>
+        <v>2476</v>
+      </c>
+      <c r="M358" s="5" t="s">
+        <v>2477</v>
+      </c>
     </row>
     <row r="359">
       <c r="A359" s="5" t="s">
-        <v>2465</v>
+        <v>2478</v>
       </c>
       <c r="B359" s="5" t="s">
-        <v>1956</v>
+        <v>14</v>
       </c>
       <c r="C359" s="5" t="s">
-        <v>706</v>
-[...4 lines deleted...]
-        </is>
+        <v>94</v>
+      </c>
+      <c r="D359" s="5" t="s">
+        <v>1519</v>
       </c>
       <c r="E359" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F359" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F359" s="5" t="s">
+        <v>2471</v>
       </c>
       <c r="G359" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H359" s="5" t="inlineStr">
-[...8 lines deleted...]
-        </is>
+      <c r="H359" s="5" t="s">
+        <v>2479</v>
+      </c>
+      <c r="I359" s="5" t="s">
+        <v>2480</v>
+      </c>
+      <c r="J359" s="5" t="s">
+        <v>2474</v>
       </c>
       <c r="K359" s="5" t="s">
-        <v>2467</v>
+        <v>2481</v>
       </c>
       <c r="L359" s="6" t="s">
-        <v>2468</v>
-[...1 lines deleted...]
-      <c r="M359" s="5"/>
+        <v>2482</v>
+      </c>
+      <c r="M359" s="5" t="s">
+        <v>2483</v>
+      </c>
     </row>
     <row r="360">
       <c r="A360" s="5" t="s">
-        <v>2469</v>
+        <v>2484</v>
       </c>
       <c r="B360" s="5" t="s">
-        <v>14</v>
+        <v>1971</v>
       </c>
       <c r="C360" s="5" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>1504</v>
+        <v>714</v>
+      </c>
+      <c r="D360" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E360" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F360" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G360" s="5" t="s">
-[...9 lines deleted...]
-        <v>405</v>
+      <c r="G360" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H360" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I360" s="5"/>
+      <c r="J360" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K360" s="5" t="s">
-        <v>2473</v>
+        <v>2485</v>
       </c>
       <c r="L360" s="6" t="s">
-        <v>2474</v>
-[...3 lines deleted...]
-      </c>
+        <v>2486</v>
+      </c>
+      <c r="M360" s="5"/>
     </row>
     <row r="361">
       <c r="A361" s="5" t="s">
-        <v>2476</v>
+        <v>2487</v>
       </c>
       <c r="B361" s="5" t="s">
-        <v>14</v>
+        <v>1971</v>
       </c>
       <c r="C361" s="5" t="s">
-        <v>2477</v>
-[...5 lines deleted...]
-        <v>2478</v>
+        <v>714</v>
+      </c>
+      <c r="D361" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E361" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F361" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G361" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H361" s="5" t="s">
-[...6 lines deleted...]
-        <v>711</v>
+      <c r="H361" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I361" s="5"/>
+      <c r="J361" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K361" s="5" t="s">
-        <v>2481</v>
+        <v>2485</v>
       </c>
       <c r="L361" s="6" t="s">
-        <v>2482</v>
-[...3 lines deleted...]
-      </c>
+        <v>2488</v>
+      </c>
+      <c r="M361" s="5"/>
     </row>
     <row r="362">
       <c r="A362" s="5" t="s">
-        <v>2484</v>
+        <v>2487</v>
       </c>
       <c r="B362" s="5" t="s">
-        <v>14</v>
+        <v>1971</v>
       </c>
       <c r="C362" s="5" t="s">
-        <v>959</v>
-[...19 lines deleted...]
-      <c r="J362" s="5" t="s">
+        <v>714</v>
+      </c>
+      <c r="D362" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E362" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F362" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G362" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H362" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I362" s="5"/>
+      <c r="J362" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K362" s="5" t="s">
         <v>2489</v>
       </c>
-      <c r="K362" s="5" t="s">
+      <c r="L362" s="6" t="s">
         <v>2490</v>
       </c>
-      <c r="L362" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="M362" s="5"/>
     </row>
     <row r="363">
       <c r="A363" s="5" t="s">
+        <v>2491</v>
+      </c>
+      <c r="B363" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C363" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="D363" s="5" t="s">
+        <v>1519</v>
+      </c>
+      <c r="E363" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F363" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G363" s="5" t="s">
+        <v>2492</v>
+      </c>
+      <c r="H363" s="5" t="s">
         <v>2493</v>
       </c>
-      <c r="B363" s="5" t="s">
-[...11 lines deleted...]
-      <c r="F363" s="5" t="s">
+      <c r="I363" s="5" t="s">
         <v>2494</v>
       </c>
-      <c r="G363" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H363" s="5" t="s">
+      <c r="J363" s="5" t="s">
+        <v>413</v>
+      </c>
+      <c r="K363" s="5" t="s">
         <v>2495</v>
       </c>
-      <c r="I363" s="5" t="s">
+      <c r="L363" s="6" t="s">
         <v>2496</v>
       </c>
-      <c r="J363" s="5" t="s">
+      <c r="M363" s="5" t="s">
         <v>2497</v>
-      </c>
-[...7 lines deleted...]
-        <v>2500</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="5" t="s">
+        <v>2498</v>
+      </c>
+      <c r="B364" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C364" s="5" t="s">
+        <v>2499</v>
+      </c>
+      <c r="D364" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="E364" s="5" t="s">
+        <v>2500</v>
+      </c>
+      <c r="F364" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G364" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H364" s="5" t="s">
         <v>2501</v>
       </c>
-      <c r="B364" s="5" t="s">
-[...11 lines deleted...]
-      <c r="F364" s="5" t="s">
+      <c r="I364" s="5" t="s">
         <v>2502</v>
       </c>
-      <c r="G364" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H364" s="5" t="s">
+      <c r="J364" s="5" t="s">
+        <v>719</v>
+      </c>
+      <c r="K364" s="5" t="s">
         <v>2503</v>
       </c>
-      <c r="I364" s="5" t="s">
+      <c r="L364" s="6" t="s">
         <v>2504</v>
       </c>
-      <c r="J364" s="5" t="s">
+      <c r="M364" s="5" t="s">
         <v>2505</v>
-      </c>
-[...7 lines deleted...]
-        <v>2508</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="5" t="s">
-        <v>2509</v>
+        <v>2506</v>
       </c>
       <c r="B365" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C365" s="5" t="s">
-        <v>959</v>
+        <v>967</v>
       </c>
       <c r="D365" s="5" t="s">
         <v>103</v>
       </c>
       <c r="E365" s="5" t="s">
-        <v>129</v>
+        <v>2507</v>
       </c>
       <c r="F365" s="5" t="s">
-        <v>707</v>
-[...4 lines deleted...]
-        </is>
+        <v>1952</v>
+      </c>
+      <c r="G365" s="5" t="s">
+        <v>2508</v>
       </c>
       <c r="H365" s="5" t="s">
+        <v>2509</v>
+      </c>
+      <c r="I365" s="5" t="s">
         <v>2510</v>
       </c>
-      <c r="I365" s="5" t="s">
+      <c r="J365" s="5" t="s">
         <v>2511</v>
       </c>
-      <c r="J365" s="5" t="s">
+      <c r="K365" s="5" t="s">
         <v>2512</v>
       </c>
-      <c r="K365" s="5" t="s">
+      <c r="L365" s="6" t="s">
         <v>2513</v>
       </c>
-      <c r="L365" s="6" t="s">
+      <c r="M365" s="5" t="s">
         <v>2514</v>
-      </c>
-[...1 lines deleted...]
-        <v>2515</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="5" t="s">
-        <v>2516</v>
+        <v>2515</v>
       </c>
       <c r="B366" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C366" s="5" t="s">
         <v>103</v>
       </c>
       <c r="D366" s="5" t="s">
-        <v>959</v>
-[...4 lines deleted...]
-        </is>
+        <v>967</v>
+      </c>
+      <c r="E366" s="5" t="s">
+        <v>715</v>
       </c>
       <c r="F366" s="5" t="s">
-        <v>2502</v>
+        <v>2516</v>
       </c>
       <c r="G366" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H366" s="5" t="s">
         <v>2517</v>
       </c>
       <c r="I366" s="5" t="s">
         <v>2518</v>
       </c>
       <c r="J366" s="5" t="s">
         <v>2519</v>
       </c>
       <c r="K366" s="5" t="s">
         <v>2520</v>
       </c>
       <c r="L366" s="6" t="s">
         <v>2521</v>
       </c>
       <c r="M366" s="5" t="s">
         <v>2522</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="5" t="s">
         <v>2523</v>
       </c>
       <c r="B367" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C367" s="5" t="s">
-        <v>196</v>
+        <v>318</v>
       </c>
       <c r="D367" s="5" t="s">
-        <v>1057</v>
-[...9 lines deleted...]
-        </is>
+        <v>967</v>
+      </c>
+      <c r="E367" s="5" t="s">
+        <v>715</v>
+      </c>
+      <c r="F367" s="5" t="s">
+        <v>2524</v>
       </c>
       <c r="G367" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H367" s="5" t="s">
-        <v>2524</v>
+        <v>2525</v>
       </c>
       <c r="I367" s="5" t="s">
-        <v>2525</v>
+        <v>2526</v>
       </c>
       <c r="J367" s="5" t="s">
-        <v>2526</v>
+        <v>2527</v>
       </c>
       <c r="K367" s="5" t="s">
-        <v>2527</v>
+        <v>2528</v>
       </c>
       <c r="L367" s="6" t="s">
-        <v>2528</v>
+        <v>2529</v>
       </c>
       <c r="M367" s="5" t="s">
-        <v>2529</v>
+        <v>2530</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="5" t="s">
-        <v>2530</v>
+        <v>2531</v>
       </c>
       <c r="B368" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C368" s="5" t="s">
-        <v>196</v>
+        <v>967</v>
       </c>
       <c r="D368" s="5" t="s">
-        <v>1057</v>
-[...9 lines deleted...]
-        </is>
+        <v>103</v>
+      </c>
+      <c r="E368" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="F368" s="5" t="s">
+        <v>715</v>
       </c>
       <c r="G368" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H368" s="5" t="s">
-        <v>2531</v>
+        <v>2532</v>
       </c>
       <c r="I368" s="5" t="s">
-        <v>2532</v>
+        <v>2533</v>
       </c>
       <c r="J368" s="5" t="s">
-        <v>2533</v>
+        <v>2534</v>
       </c>
       <c r="K368" s="5" t="s">
-        <v>2534</v>
+        <v>2535</v>
       </c>
       <c r="L368" s="6" t="s">
-        <v>2535</v>
+        <v>2536</v>
       </c>
       <c r="M368" s="5" t="s">
-        <v>2536</v>
+        <v>2537</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="5" t="s">
-        <v>2537</v>
+        <v>2538</v>
       </c>
       <c r="B369" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C369" s="5" t="s">
-        <v>196</v>
+        <v>103</v>
       </c>
       <c r="D369" s="5" t="s">
-        <v>1057</v>
+        <v>967</v>
       </c>
       <c r="E369" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F369" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F369" s="5" t="s">
+        <v>2524</v>
       </c>
       <c r="G369" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H369" s="5" t="s">
-        <v>2538</v>
-[...1 lines deleted...]
-      <c r="I369" s="5"/>
+        <v>2539</v>
+      </c>
+      <c r="I369" s="5" t="s">
+        <v>2540</v>
+      </c>
       <c r="J369" s="5" t="s">
-        <v>2539</v>
+        <v>2541</v>
       </c>
       <c r="K369" s="5" t="s">
-        <v>2540</v>
+        <v>2542</v>
       </c>
       <c r="L369" s="6" t="s">
-        <v>2541</v>
+        <v>2543</v>
       </c>
       <c r="M369" s="5" t="s">
-        <v>2542</v>
+        <v>2544</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="5" t="s">
-        <v>2543</v>
+        <v>2545</v>
       </c>
       <c r="B370" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C370" s="5" t="s">
-        <v>196</v>
+        <v>35</v>
       </c>
       <c r="D370" s="5" t="s">
-        <v>1057</v>
-[...4 lines deleted...]
-        </is>
+        <v>2546</v>
+      </c>
+      <c r="E370" s="5" t="s">
+        <v>27</v>
       </c>
       <c r="F370" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G370" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H370" s="5" t="s">
-        <v>2544</v>
+        <v>2547</v>
       </c>
       <c r="I370" s="5" t="s">
-        <v>2545</v>
+        <v>2548</v>
       </c>
       <c r="J370" s="5" t="s">
-        <v>2546</v>
+        <v>2549</v>
       </c>
       <c r="K370" s="5" t="s">
-        <v>2547</v>
+        <v>2550</v>
       </c>
       <c r="L370" s="6" t="s">
-        <v>2548</v>
+        <v>2551</v>
       </c>
       <c r="M370" s="5" t="s">
-        <v>2549</v>
+        <v>2552</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="5" t="s">
-        <v>2550</v>
+        <v>2553</v>
       </c>
       <c r="B371" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C371" s="5" t="s">
         <v>196</v>
       </c>
       <c r="D371" s="5" t="s">
-        <v>1057</v>
+        <v>1065</v>
       </c>
       <c r="E371" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F371" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G371" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H371" s="5" t="s">
-        <v>2551</v>
+        <v>2554</v>
       </c>
       <c r="I371" s="5" t="s">
-        <v>2552</v>
+        <v>2555</v>
       </c>
       <c r="J371" s="5" t="s">
-        <v>2553</v>
+        <v>2556</v>
       </c>
       <c r="K371" s="5" t="s">
-        <v>2554</v>
+        <v>2557</v>
       </c>
       <c r="L371" s="6" t="s">
-        <v>2555</v>
+        <v>2558</v>
       </c>
       <c r="M371" s="5" t="s">
-        <v>2556</v>
+        <v>2559</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="5" t="s">
-        <v>2557</v>
+        <v>2560</v>
       </c>
       <c r="B372" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C372" s="5" t="s">
-        <v>103</v>
+        <v>196</v>
       </c>
       <c r="D372" s="5" t="s">
-        <v>959</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F372" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G372" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H372" s="5" t="s">
-        <v>2558</v>
+        <v>2561</v>
       </c>
       <c r="I372" s="5" t="s">
-        <v>2559</v>
+        <v>2562</v>
       </c>
       <c r="J372" s="5" t="s">
-        <v>2560</v>
+        <v>2563</v>
       </c>
       <c r="K372" s="5" t="s">
-        <v>2561</v>
+        <v>2564</v>
       </c>
       <c r="L372" s="6" t="s">
-        <v>2562</v>
+        <v>2565</v>
       </c>
       <c r="M372" s="5" t="s">
-        <v>2563</v>
+        <v>2566</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="5" t="s">
-        <v>2564</v>
+        <v>2567</v>
       </c>
       <c r="B373" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C373" s="5" t="s">
         <v>196</v>
       </c>
       <c r="D373" s="5" t="s">
-        <v>1057</v>
+        <v>1065</v>
       </c>
       <c r="E373" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F373" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G373" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H373" s="5" t="s">
-        <v>2565</v>
-[...3 lines deleted...]
-      </c>
+        <v>2568</v>
+      </c>
+      <c r="I373" s="5"/>
       <c r="J373" s="5" t="s">
-        <v>2567</v>
+        <v>2569</v>
       </c>
       <c r="K373" s="5" t="s">
-        <v>2568</v>
+        <v>2570</v>
       </c>
       <c r="L373" s="6" t="s">
-        <v>2569</v>
+        <v>2571</v>
       </c>
       <c r="M373" s="5" t="s">
-        <v>2570</v>
+        <v>2572</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="5" t="s">
-        <v>2571</v>
+        <v>2573</v>
       </c>
       <c r="B374" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C374" s="5" t="s">
         <v>196</v>
       </c>
       <c r="D374" s="5" t="s">
-        <v>1057</v>
+        <v>1065</v>
       </c>
       <c r="E374" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F374" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G374" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H374" s="5" t="s">
-        <v>2572</v>
+        <v>2574</v>
       </c>
       <c r="I374" s="5" t="s">
-        <v>2573</v>
+        <v>2575</v>
       </c>
       <c r="J374" s="5" t="s">
-        <v>2574</v>
+        <v>2576</v>
       </c>
       <c r="K374" s="5" t="s">
-        <v>2575</v>
+        <v>2577</v>
       </c>
       <c r="L374" s="6" t="s">
-        <v>2576</v>
+        <v>2578</v>
       </c>
       <c r="M374" s="5" t="s">
-        <v>2577</v>
+        <v>2579</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="5" t="s">
-        <v>2578</v>
+        <v>2580</v>
       </c>
       <c r="B375" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C375" s="5" t="s">
-        <v>103</v>
+        <v>196</v>
       </c>
       <c r="D375" s="5" t="s">
-        <v>959</v>
-[...5 lines deleted...]
-        <v>2580</v>
+        <v>1065</v>
+      </c>
+      <c r="E375" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F375" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G375" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H375" s="5" t="s">
         <v>2581</v>
       </c>
       <c r="I375" s="5" t="s">
         <v>2582</v>
       </c>
       <c r="J375" s="5" t="s">
         <v>2583</v>
       </c>
       <c r="K375" s="5" t="s">
         <v>2584</v>
       </c>
       <c r="L375" s="6" t="s">
         <v>2585</v>
       </c>
       <c r="M375" s="5" t="s">
         <v>2586</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="5" t="s">
         <v>2587</v>
       </c>
       <c r="B376" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C376" s="5" t="s">
-        <v>959</v>
+        <v>103</v>
       </c>
       <c r="D376" s="5" t="s">
+        <v>967</v>
+      </c>
+      <c r="E376" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F376" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G376" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H376" s="5" t="s">
         <v>2588</v>
       </c>
-      <c r="E376" s="5" t="s">
+      <c r="I376" s="5" t="s">
         <v>2589</v>
       </c>
-      <c r="F376" s="5" t="s">
+      <c r="J376" s="5" t="s">
         <v>2590</v>
       </c>
-      <c r="G376" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H376" s="5" t="s">
+      <c r="K376" s="5" t="s">
         <v>2591</v>
       </c>
-      <c r="I376" s="5" t="s">
+      <c r="L376" s="6" t="s">
         <v>2592</v>
       </c>
-      <c r="J376" s="5" t="s">
+      <c r="M376" s="5" t="s">
         <v>2593</v>
-      </c>
-[...9 lines deleted...]
-        <v>2595</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="5" t="s">
+        <v>2594</v>
+      </c>
+      <c r="B377" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C377" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="D377" s="5" t="s">
+        <v>1065</v>
+      </c>
+      <c r="E377" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F377" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G377" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H377" s="5" t="s">
+        <v>2595</v>
+      </c>
+      <c r="I377" s="5" t="s">
         <v>2596</v>
       </c>
-      <c r="B377" s="5" t="s">
-[...8 lines deleted...]
-      <c r="E377" s="5" t="s">
+      <c r="J377" s="5" t="s">
         <v>2597</v>
       </c>
-      <c r="F377" s="5" t="s">
-[...7 lines deleted...]
-      <c r="H377" s="5" t="s">
+      <c r="K377" s="5" t="s">
         <v>2598</v>
       </c>
-      <c r="I377" s="5" t="s">
+      <c r="L377" s="6" t="s">
         <v>2599</v>
       </c>
-      <c r="J377" s="5" t="s">
+      <c r="M377" s="5" t="s">
         <v>2600</v>
-      </c>
-[...7 lines deleted...]
-        <v>2603</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="5" t="s">
+        <v>2601</v>
+      </c>
+      <c r="B378" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C378" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="D378" s="5" t="s">
+        <v>1065</v>
+      </c>
+      <c r="E378" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F378" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G378" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H378" s="5" t="s">
+        <v>2602</v>
+      </c>
+      <c r="I378" s="5" t="s">
+        <v>2603</v>
+      </c>
+      <c r="J378" s="5" t="s">
         <v>2604</v>
       </c>
-      <c r="B378" s="5" t="s">
-[...19 lines deleted...]
-      <c r="H378" s="5" t="s">
+      <c r="K378" s="5" t="s">
         <v>2605</v>
       </c>
-      <c r="I378" s="5" t="s">
+      <c r="L378" s="6" t="s">
         <v>2606</v>
       </c>
-      <c r="J378" s="5" t="s">
+      <c r="M378" s="5" t="s">
         <v>2607</v>
-      </c>
-[...7 lines deleted...]
-        <v>2610</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="5" t="s">
-        <v>2611</v>
+        <v>2608</v>
       </c>
       <c r="B379" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C379" s="5" t="s">
         <v>103</v>
       </c>
       <c r="D379" s="5" t="s">
-        <v>959</v>
+        <v>967</v>
       </c>
       <c r="E379" s="5" t="s">
-        <v>2579</v>
+        <v>2609</v>
       </c>
       <c r="F379" s="5" t="s">
+        <v>2610</v>
+      </c>
+      <c r="G379" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H379" s="5" t="s">
+        <v>2611</v>
+      </c>
+      <c r="I379" s="5" t="s">
         <v>2612</v>
       </c>
-      <c r="G379" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H379" s="5" t="s">
+      <c r="J379" s="5" t="s">
         <v>2613</v>
       </c>
-      <c r="I379" s="5" t="s">
+      <c r="K379" s="5" t="s">
         <v>2614</v>
       </c>
-      <c r="J379" s="5" t="s">
+      <c r="L379" s="6" t="s">
         <v>2615</v>
       </c>
-      <c r="K379" s="5" t="s">
+      <c r="M379" s="5" t="s">
         <v>2616</v>
-      </c>
-[...4 lines deleted...]
-        <v>2618</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="5" t="s">
+        <v>2617</v>
+      </c>
+      <c r="B380" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C380" s="5" t="s">
+        <v>967</v>
+      </c>
+      <c r="D380" s="5" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E380" s="5" t="s">
         <v>2619</v>
       </c>
-      <c r="B380" s="5" t="s">
-[...8 lines deleted...]
-      <c r="E380" s="5" t="s">
+      <c r="F380" s="5" t="s">
         <v>2620</v>
-      </c>
-[...1 lines deleted...]
-        <v>2579</v>
       </c>
       <c r="G380" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H380" s="5" t="s">
         <v>2621</v>
       </c>
       <c r="I380" s="5" t="s">
         <v>2622</v>
       </c>
       <c r="J380" s="5" t="s">
         <v>2623</v>
       </c>
-      <c r="K380" s="5" t="s">
+      <c r="K380" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L380" s="6" t="s">
         <v>2624</v>
       </c>
-      <c r="L380" s="6" t="s">
+      <c r="M380" s="5" t="s">
         <v>2625</v>
-      </c>
-[...1 lines deleted...]
-        <v>2626</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="5" t="s">
+        <v>2626</v>
+      </c>
+      <c r="B381" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C381" s="5" t="s">
+        <v>967</v>
+      </c>
+      <c r="D381" s="5" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E381" s="5" t="s">
         <v>2627</v>
       </c>
-      <c r="B381" s="5" t="s">
-[...8 lines deleted...]
-      <c r="E381" s="5" t="s">
+      <c r="F381" s="5" t="s">
+        <v>2610</v>
+      </c>
+      <c r="G381" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H381" s="5" t="s">
         <v>2628</v>
       </c>
-      <c r="F381" s="5" t="s">
+      <c r="I381" s="5" t="s">
         <v>2629</v>
       </c>
-      <c r="G381" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H381" s="5" t="s">
+      <c r="J381" s="5" t="s">
         <v>2630</v>
       </c>
-      <c r="I381" s="5" t="s">
+      <c r="K381" s="5" t="s">
         <v>2631</v>
       </c>
-      <c r="J381" s="5" t="s">
+      <c r="L381" s="6" t="s">
         <v>2632</v>
       </c>
-      <c r="K381" s="5" t="s">
+      <c r="M381" s="5" t="s">
         <v>2633</v>
-      </c>
-[...4 lines deleted...]
-        <v>2635</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="5" t="s">
-        <v>2636</v>
+        <v>2634</v>
       </c>
       <c r="B382" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C382" s="5" t="s">
         <v>103</v>
       </c>
       <c r="D382" s="5" t="s">
-        <v>959</v>
+        <v>967</v>
       </c>
       <c r="E382" s="5" t="s">
-        <v>2579</v>
+        <v>2609</v>
       </c>
       <c r="F382" s="5" t="s">
+        <v>2610</v>
+      </c>
+      <c r="G382" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H382" s="5" t="s">
+        <v>2635</v>
+      </c>
+      <c r="I382" s="5" t="s">
+        <v>2636</v>
+      </c>
+      <c r="J382" s="5" t="s">
         <v>2637</v>
       </c>
-      <c r="G382" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H382" s="5" t="s">
+      <c r="K382" s="5" t="s">
         <v>2638</v>
       </c>
-      <c r="I382" s="5" t="s">
+      <c r="L382" s="6" t="s">
         <v>2639</v>
       </c>
-      <c r="J382" s="5" t="s">
+      <c r="M382" s="5" t="s">
         <v>2640</v>
-      </c>
-[...7 lines deleted...]
-        <v>2643</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="5" t="s">
+        <v>2641</v>
+      </c>
+      <c r="B383" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C383" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="D383" s="5" t="s">
+        <v>967</v>
+      </c>
+      <c r="E383" s="5" t="s">
+        <v>2609</v>
+      </c>
+      <c r="F383" s="5" t="s">
+        <v>2642</v>
+      </c>
+      <c r="G383" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H383" s="5" t="s">
+        <v>2643</v>
+      </c>
+      <c r="I383" s="5" t="s">
         <v>2644</v>
       </c>
-      <c r="B383" s="5" t="s">
-[...19 lines deleted...]
-      <c r="H383" s="5" t="s">
+      <c r="J383" s="5" t="s">
         <v>2645</v>
       </c>
-      <c r="I383" s="5" t="s">
+      <c r="K383" s="5" t="s">
         <v>2646</v>
       </c>
-      <c r="J383" s="5" t="s">
+      <c r="L383" s="6" t="s">
         <v>2647</v>
       </c>
-      <c r="K383" s="5" t="s">
+      <c r="M383" s="5" t="s">
         <v>2648</v>
-      </c>
-[...4 lines deleted...]
-        <v>2650</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="5" t="s">
+        <v>2649</v>
+      </c>
+      <c r="B384" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C384" s="5" t="s">
+        <v>967</v>
+      </c>
+      <c r="D384" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="E384" s="5" t="s">
+        <v>2650</v>
+      </c>
+      <c r="F384" s="5" t="s">
+        <v>2609</v>
+      </c>
+      <c r="G384" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H384" s="5" t="s">
         <v>2651</v>
       </c>
-      <c r="B384" s="5" t="s">
-[...19 lines deleted...]
-      <c r="H384" s="5" t="s">
+      <c r="I384" s="5" t="s">
         <v>2652</v>
       </c>
-      <c r="I384" s="5" t="s">
+      <c r="J384" s="5" t="s">
         <v>2653</v>
       </c>
-      <c r="J384" s="5" t="s">
+      <c r="K384" s="5" t="s">
         <v>2654</v>
       </c>
-      <c r="K384" s="5" t="s">
+      <c r="L384" s="6" t="s">
         <v>2655</v>
       </c>
-      <c r="L384" s="6" t="s">
+      <c r="M384" s="5" t="s">
         <v>2656</v>
-      </c>
-[...1 lines deleted...]
-        <v>2657</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="5" t="s">
+        <v>2657</v>
+      </c>
+      <c r="B385" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C385" s="5" t="s">
+        <v>967</v>
+      </c>
+      <c r="D385" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="E385" s="5" t="s">
         <v>2658</v>
       </c>
-      <c r="B385" s="5" t="s">
-[...8 lines deleted...]
-      <c r="E385" s="5" t="s">
+      <c r="F385" s="5" t="s">
         <v>2659</v>
       </c>
-      <c r="F385" s="5" t="s">
+      <c r="G385" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H385" s="5" t="s">
         <v>2660</v>
       </c>
-      <c r="G385" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H385" s="5" t="s">
+      <c r="I385" s="5" t="s">
         <v>2661</v>
       </c>
-      <c r="I385" s="5" t="s">
+      <c r="J385" s="5" t="s">
         <v>2662</v>
       </c>
-      <c r="J385" s="5" t="s">
+      <c r="K385" s="5" t="s">
         <v>2663</v>
       </c>
-      <c r="K385" s="5" t="s">
+      <c r="L385" s="6" t="s">
         <v>2664</v>
       </c>
-      <c r="L385" s="6" t="s">
+      <c r="M385" s="5" t="s">
         <v>2665</v>
-      </c>
-[...1 lines deleted...]
-        <v>2666</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="5" t="s">
-        <v>2667</v>
+        <v>2666</v>
       </c>
       <c r="B386" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C386" s="5" t="s">
         <v>103</v>
       </c>
       <c r="D386" s="5" t="s">
-        <v>959</v>
+        <v>967</v>
       </c>
       <c r="E386" s="5" t="s">
-        <v>2579</v>
+        <v>2609</v>
       </c>
       <c r="F386" s="5" t="s">
-        <v>2637</v>
+        <v>2667</v>
       </c>
       <c r="G386" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H386" s="5" t="s">
         <v>2668</v>
       </c>
       <c r="I386" s="5" t="s">
         <v>2669</v>
       </c>
       <c r="J386" s="5" t="s">
         <v>2670</v>
       </c>
       <c r="K386" s="5" t="s">
         <v>2671</v>
       </c>
       <c r="L386" s="6" t="s">
         <v>2672</v>
       </c>
       <c r="M386" s="5" t="s">
         <v>2673</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="5" t="s">
         <v>2674</v>
       </c>
       <c r="B387" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C387" s="5" t="s">
+        <v>967</v>
+      </c>
+      <c r="D387" s="5" t="s">
         <v>103</v>
       </c>
-      <c r="D387" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E387" s="5" t="s">
-        <v>2579</v>
+        <v>2658</v>
       </c>
       <c r="F387" s="5" t="s">
-        <v>2637</v>
+        <v>2609</v>
       </c>
       <c r="G387" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H387" s="5" t="s">
         <v>2675</v>
       </c>
       <c r="I387" s="5" t="s">
         <v>2676</v>
       </c>
       <c r="J387" s="5" t="s">
         <v>2677</v>
       </c>
       <c r="K387" s="5" t="s">
         <v>2678</v>
       </c>
       <c r="L387" s="6" t="s">
         <v>2679</v>
       </c>
       <c r="M387" s="5" t="s">
         <v>2680</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="5" t="s">
         <v>2681</v>
       </c>
       <c r="B388" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C388" s="5" t="s">
-        <v>318</v>
+        <v>103</v>
       </c>
       <c r="D388" s="5" t="s">
-        <v>959</v>
+        <v>967</v>
       </c>
       <c r="E388" s="5" t="s">
-        <v>2579</v>
+        <v>2609</v>
       </c>
       <c r="F388" s="5" t="s">
-        <v>2637</v>
+        <v>2667</v>
       </c>
       <c r="G388" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H388" s="5" t="s">
         <v>2682</v>
       </c>
       <c r="I388" s="5" t="s">
         <v>2683</v>
       </c>
       <c r="J388" s="5" t="s">
         <v>2684</v>
       </c>
       <c r="K388" s="5" t="s">
         <v>2685</v>
       </c>
       <c r="L388" s="6" t="s">
         <v>2686</v>
       </c>
       <c r="M388" s="5" t="s">
         <v>2687</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="5" t="s">
         <v>2688</v>
       </c>
       <c r="B389" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C389" s="5" t="s">
         <v>103</v>
       </c>
       <c r="D389" s="5" t="s">
-        <v>959</v>
-[...5 lines deleted...]
-        <v>2637</v>
+        <v>2689</v>
+      </c>
+      <c r="E389" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F389" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G389" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H389" s="5" t="s">
-        <v>2689</v>
+        <v>2690</v>
       </c>
       <c r="I389" s="5" t="s">
-        <v>2690</v>
+        <v>2691</v>
       </c>
       <c r="J389" s="5" t="s">
-        <v>2691</v>
+        <v>2692</v>
       </c>
       <c r="K389" s="5" t="s">
-        <v>2692</v>
+        <v>2693</v>
       </c>
       <c r="L389" s="6" t="s">
-        <v>2693</v>
+        <v>2694</v>
       </c>
       <c r="M389" s="5" t="s">
-        <v>2694</v>
+        <v>2695</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" s="5" t="s">
-        <v>2695</v>
+        <v>2696</v>
       </c>
       <c r="B390" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C390" s="5" t="s">
         <v>103</v>
       </c>
       <c r="D390" s="5" t="s">
-        <v>959</v>
+        <v>967</v>
       </c>
       <c r="E390" s="5" t="s">
-        <v>2579</v>
+        <v>2697</v>
       </c>
       <c r="F390" s="5" t="s">
-        <v>2637</v>
+        <v>2698</v>
       </c>
       <c r="G390" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H390" s="5" t="s">
-        <v>2696</v>
+        <v>2699</v>
       </c>
       <c r="I390" s="5" t="s">
-        <v>2697</v>
+        <v>2700</v>
       </c>
       <c r="J390" s="5" t="s">
-        <v>2698</v>
+        <v>2701</v>
       </c>
       <c r="K390" s="5" t="s">
-        <v>2699</v>
+        <v>2702</v>
       </c>
       <c r="L390" s="6" t="s">
-        <v>2700</v>
+        <v>2703</v>
       </c>
       <c r="M390" s="5" t="s">
-        <v>2701</v>
+        <v>2704</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" s="5" t="s">
-        <v>2702</v>
+        <v>2705</v>
       </c>
       <c r="B391" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C391" s="5" t="s">
         <v>103</v>
       </c>
       <c r="D391" s="5" t="s">
-        <v>959</v>
+        <v>967</v>
       </c>
       <c r="E391" s="5" t="s">
-        <v>2579</v>
+        <v>2609</v>
       </c>
       <c r="F391" s="5" t="s">
-        <v>2703</v>
+        <v>2667</v>
       </c>
       <c r="G391" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H391" s="5" t="s">
-        <v>2704</v>
+        <v>2706</v>
       </c>
       <c r="I391" s="5" t="s">
-        <v>2705</v>
+        <v>2707</v>
       </c>
       <c r="J391" s="5" t="s">
-        <v>2706</v>
+        <v>2708</v>
       </c>
       <c r="K391" s="5" t="s">
-        <v>2707</v>
+        <v>2709</v>
       </c>
       <c r="L391" s="6" t="s">
-        <v>2708</v>
+        <v>2710</v>
       </c>
       <c r="M391" s="5" t="s">
-        <v>2709</v>
+        <v>2711</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" s="5" t="s">
-        <v>2710</v>
+        <v>2712</v>
       </c>
       <c r="B392" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C392" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="D392" s="5" t="s">
+        <v>967</v>
+      </c>
+      <c r="E392" s="5" t="s">
+        <v>2609</v>
+      </c>
+      <c r="F392" s="5" t="s">
+        <v>2667</v>
+      </c>
+      <c r="G392" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H392" s="5" t="s">
+        <v>2713</v>
+      </c>
+      <c r="I392" s="5" t="s">
+        <v>2714</v>
+      </c>
+      <c r="J392" s="5" t="s">
+        <v>2715</v>
+      </c>
+      <c r="K392" s="5" t="s">
+        <v>2716</v>
+      </c>
+      <c r="L392" s="6" t="s">
+        <v>2717</v>
+      </c>
+      <c r="M392" s="5" t="s">
+        <v>2718</v>
+      </c>
+    </row>
+    <row r="393">
+      <c r="A393" s="5" t="s">
+        <v>2719</v>
+      </c>
+      <c r="B393" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C393" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="D393" s="5" t="s">
+        <v>967</v>
+      </c>
+      <c r="E393" s="5" t="s">
+        <v>2609</v>
+      </c>
+      <c r="F393" s="5" t="s">
+        <v>2667</v>
+      </c>
+      <c r="G393" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H393" s="5" t="s">
+        <v>2720</v>
+      </c>
+      <c r="I393" s="5" t="s">
+        <v>2721</v>
+      </c>
+      <c r="J393" s="5" t="s">
+        <v>2722</v>
+      </c>
+      <c r="K393" s="5" t="s">
+        <v>2723</v>
+      </c>
+      <c r="L393" s="6" t="s">
+        <v>2724</v>
+      </c>
+      <c r="M393" s="5" t="s">
+        <v>2725</v>
+      </c>
+    </row>
+    <row r="394">
+      <c r="A394" s="5" t="s">
+        <v>2726</v>
+      </c>
+      <c r="B394" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C394" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="D394" s="5" t="s">
+        <v>967</v>
+      </c>
+      <c r="E394" s="5" t="s">
+        <v>2609</v>
+      </c>
+      <c r="F394" s="5" t="s">
+        <v>2667</v>
+      </c>
+      <c r="G394" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H394" s="5" t="s">
+        <v>2727</v>
+      </c>
+      <c r="I394" s="5" t="s">
+        <v>2728</v>
+      </c>
+      <c r="J394" s="5" t="s">
+        <v>2729</v>
+      </c>
+      <c r="K394" s="5" t="s">
+        <v>2730</v>
+      </c>
+      <c r="L394" s="6" t="s">
+        <v>2731</v>
+      </c>
+      <c r="M394" s="5" t="s">
+        <v>2732</v>
+      </c>
+    </row>
+    <row r="395">
+      <c r="A395" s="5" t="s">
+        <v>2733</v>
+      </c>
+      <c r="B395" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C395" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="D395" s="5" t="s">
+        <v>967</v>
+      </c>
+      <c r="E395" s="5" t="s">
+        <v>2609</v>
+      </c>
+      <c r="F395" s="5" t="s">
+        <v>2667</v>
+      </c>
+      <c r="G395" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H395" s="5" t="s">
+        <v>2734</v>
+      </c>
+      <c r="I395" s="5" t="s">
+        <v>2735</v>
+      </c>
+      <c r="J395" s="5" t="s">
+        <v>2736</v>
+      </c>
+      <c r="K395" s="5" t="s">
+        <v>2737</v>
+      </c>
+      <c r="L395" s="6" t="s">
+        <v>2738</v>
+      </c>
+      <c r="M395" s="5" t="s">
+        <v>2739</v>
+      </c>
+    </row>
+    <row r="396">
+      <c r="A396" s="5" t="s">
+        <v>2740</v>
+      </c>
+      <c r="B396" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C396" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="D396" s="5" t="s">
+        <v>967</v>
+      </c>
+      <c r="E396" s="5" t="s">
+        <v>2609</v>
+      </c>
+      <c r="F396" s="5" t="s">
+        <v>2741</v>
+      </c>
+      <c r="G396" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H396" s="5" t="s">
+        <v>2742</v>
+      </c>
+      <c r="I396" s="5" t="s">
+        <v>2743</v>
+      </c>
+      <c r="J396" s="5" t="s">
+        <v>2744</v>
+      </c>
+      <c r="K396" s="5" t="s">
+        <v>2745</v>
+      </c>
+      <c r="L396" s="6" t="s">
+        <v>2746</v>
+      </c>
+      <c r="M396" s="5" t="s">
+        <v>2747</v>
+      </c>
+    </row>
+    <row r="397">
+      <c r="A397" s="5" t="s">
+        <v>2748</v>
+      </c>
+      <c r="B397" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C397" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="D392" s="5" t="s">
-[...10 lines deleted...]
-      <c r="G392" s="5" t="s">
+      <c r="D397" s="5" t="s">
+        <v>714</v>
+      </c>
+      <c r="E397" s="5" t="s">
+        <v>518</v>
+      </c>
+      <c r="F397" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G397" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="H392" s="5" t="s">
-[...15 lines deleted...]
-        <v>2715</v>
+      <c r="H397" s="5" t="s">
+        <v>2749</v>
+      </c>
+      <c r="I397" s="5" t="s">
+        <v>2750</v>
+      </c>
+      <c r="J397" s="5" t="s">
+        <v>719</v>
+      </c>
+      <c r="K397" s="5" t="s">
+        <v>2751</v>
+      </c>
+      <c r="L397" s="6" t="s">
+        <v>2752</v>
+      </c>
+      <c r="M397" s="5" t="s">
+        <v>2753</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -34707,44 +35197,49 @@
     <hyperlink ref="M368" r:id="rId373"/>
     <hyperlink ref="M369" r:id="rId374"/>
     <hyperlink ref="M370" r:id="rId375"/>
     <hyperlink ref="M371" r:id="rId376"/>
     <hyperlink ref="M372" r:id="rId377"/>
     <hyperlink ref="M373" r:id="rId378"/>
     <hyperlink ref="M374" r:id="rId379"/>
     <hyperlink ref="M375" r:id="rId380"/>
     <hyperlink ref="M376" r:id="rId381"/>
     <hyperlink ref="M377" r:id="rId382"/>
     <hyperlink ref="M378" r:id="rId383"/>
     <hyperlink ref="M379" r:id="rId384"/>
     <hyperlink ref="M380" r:id="rId385"/>
     <hyperlink ref="M381" r:id="rId386"/>
     <hyperlink ref="M382" r:id="rId387"/>
     <hyperlink ref="M383" r:id="rId388"/>
     <hyperlink ref="M384" r:id="rId389"/>
     <hyperlink ref="M385" r:id="rId390"/>
     <hyperlink ref="M386" r:id="rId391"/>
     <hyperlink ref="M387" r:id="rId392"/>
     <hyperlink ref="M388" r:id="rId393"/>
     <hyperlink ref="M389" r:id="rId394"/>
     <hyperlink ref="M390" r:id="rId395"/>
     <hyperlink ref="M391" r:id="rId396"/>
     <hyperlink ref="M392" r:id="rId397"/>
+    <hyperlink ref="M393" r:id="rId398"/>
+    <hyperlink ref="M394" r:id="rId399"/>
+    <hyperlink ref="M395" r:id="rId400"/>
+    <hyperlink ref="M396" r:id="rId401"/>
+    <hyperlink ref="M397" r:id="rId402"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>